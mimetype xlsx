--- v0 (2026-04-17)
+++ v1 (2026-05-25)
@@ -759,51 +759,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L18" sqref="L18"/>
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
@@ -1099,51 +1099,53 @@
         <v>96.4</v>
       </c>
       <c r="K9" s="9">
         <v>100.9</v>
       </c>
       <c r="L9" s="9">
         <v>110.7</v>
       </c>
       <c r="M9" s="12">
         <v>115.3</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>2026</v>
       </c>
       <c r="B10" s="8">
         <v>39.9</v>
       </c>
       <c r="C10" s="8">
         <v>93.5</v>
       </c>
       <c r="D10" s="8">
         <v>110.1</v>
       </c>
-      <c r="E10" s="29"/>
+      <c r="E10" s="29">
+        <v>97</v>
+      </c>
       <c r="F10" s="9"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="12"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
       <c r="M11" s="38"/>
@@ -1385,51 +1387,53 @@
         <v>121.7</v>
       </c>
       <c r="K17" s="14">
         <v>119.6</v>
       </c>
       <c r="L17" s="14">
         <v>139.80000000000001</v>
       </c>
       <c r="M17" s="15">
         <v>141.19999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="7">
         <v>2026</v>
       </c>
       <c r="B18" s="8">
         <v>109.5</v>
       </c>
       <c r="C18" s="8">
         <v>116.8</v>
       </c>
       <c r="D18" s="8">
         <v>96.3</v>
       </c>
-      <c r="E18" s="29"/>
+      <c r="E18" s="29">
+        <v>97.1</v>
+      </c>
       <c r="F18" s="14"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="37"/>
       <c r="K19" s="37"/>
       <c r="L19" s="37"/>
       <c r="M19" s="38"/>
@@ -1671,78 +1675,80 @@
         <v>108.1</v>
       </c>
       <c r="K25" s="8">
         <v>109.2</v>
       </c>
       <c r="L25" s="8">
         <v>112.5</v>
       </c>
       <c r="M25" s="8">
         <v>115.3</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="5">
         <v>2026</v>
       </c>
       <c r="B26" s="8">
         <v>109.5</v>
       </c>
       <c r="C26" s="8">
         <v>113.3</v>
       </c>
       <c r="D26" s="8">
         <v>106.3</v>
       </c>
-      <c r="E26" s="8"/>
+      <c r="E26" s="8">
+        <v>103.7</v>
+      </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="30"/>
       <c r="J26" s="30"/>
       <c r="K26" s="30"/>
       <c r="L26" s="30"/>
       <c r="M26" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F19" sqref="F19"/>
+      <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
@@ -2081,51 +2087,53 @@
         <v>1608.5</v>
       </c>
       <c r="K10" s="21">
         <v>1623.8</v>
       </c>
       <c r="L10" s="21">
         <v>1797.8</v>
       </c>
       <c r="M10" s="21">
         <v>1900.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="19">
         <v>2026</v>
       </c>
       <c r="B11" s="21">
         <v>758.5</v>
       </c>
       <c r="C11" s="21">
         <v>708.9</v>
       </c>
       <c r="D11" s="21">
         <v>780.2</v>
       </c>
-      <c r="E11" s="21"/>
+      <c r="E11" s="21">
+        <v>832.1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>