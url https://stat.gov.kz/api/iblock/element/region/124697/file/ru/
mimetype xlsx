--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -759,51 +759,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J14" sqref="J14"/>
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
@@ -1102,51 +1102,53 @@
         <v>100.9</v>
       </c>
       <c r="L9" s="9">
         <v>110.7</v>
       </c>
       <c r="M9" s="12">
         <v>115.3</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>2026</v>
       </c>
       <c r="B10" s="8">
         <v>39.9</v>
       </c>
       <c r="C10" s="8">
         <v>93.5</v>
       </c>
       <c r="D10" s="8">
         <v>110.1</v>
       </c>
       <c r="E10" s="29">
         <v>97</v>
       </c>
-      <c r="F10" s="9"/>
+      <c r="F10" s="9">
+        <v>95.5</v>
+      </c>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="12"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
       <c r="M11" s="38"/>
     </row>
@@ -1390,51 +1392,53 @@
         <v>119.6</v>
       </c>
       <c r="L17" s="14">
         <v>139.80000000000001</v>
       </c>
       <c r="M17" s="15">
         <v>141.19999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="7">
         <v>2026</v>
       </c>
       <c r="B18" s="8">
         <v>109.5</v>
       </c>
       <c r="C18" s="8">
         <v>116.8</v>
       </c>
       <c r="D18" s="8">
         <v>96.3</v>
       </c>
       <c r="E18" s="29">
         <v>97.1</v>
       </c>
-      <c r="F18" s="14"/>
+      <c r="F18" s="14">
+        <v>91.5</v>
+      </c>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="37"/>
       <c r="K19" s="37"/>
       <c r="L19" s="37"/>
       <c r="M19" s="38"/>
     </row>
@@ -1678,77 +1682,79 @@
         <v>109.2</v>
       </c>
       <c r="L25" s="8">
         <v>112.5</v>
       </c>
       <c r="M25" s="8">
         <v>115.3</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="5">
         <v>2026</v>
       </c>
       <c r="B26" s="8">
         <v>109.5</v>
       </c>
       <c r="C26" s="8">
         <v>113.3</v>
       </c>
       <c r="D26" s="8">
         <v>106.3</v>
       </c>
       <c r="E26" s="8">
         <v>103.7</v>
       </c>
-      <c r="F26" s="8"/>
+      <c r="F26" s="8">
+        <v>101</v>
+      </c>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="30"/>
       <c r="J26" s="30"/>
       <c r="K26" s="30"/>
       <c r="L26" s="30"/>
       <c r="M26" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G5" sqref="G5"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
@@ -2089,50 +2095,53 @@
       <c r="K10" s="21">
         <v>1623.8</v>
       </c>
       <c r="L10" s="21">
         <v>1797.8</v>
       </c>
       <c r="M10" s="21">
         <v>1900.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="19">
         <v>2026</v>
       </c>
       <c r="B11" s="21">
         <v>758.5</v>
       </c>
       <c r="C11" s="21">
         <v>708.9</v>
       </c>
       <c r="D11" s="21">
         <v>780.2</v>
       </c>
       <c r="E11" s="21">
         <v>832.1</v>
+      </c>
+      <c r="F11" s="21">
+        <v>794.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>