--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="6060" windowWidth="19155" windowHeight="6705"/>
+    <workbookView xWindow="360" yWindow="6060" windowWidth="19155" windowHeight="6705" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
-    <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
+    <sheet name="ИФО тех.обс." sheetId="7" r:id="rId3"/>
+    <sheet name="Объем тех. обс" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО тех.обс.'!$A$1:$M$26</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем тех. обс'!$A$1:$M$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Объем тех. обс'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="61">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -72,115 +76,333 @@
     <t>март</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С января  2020 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>В физическом выражении индекс объема реализации товаров и услуг рассчитывается путем дефлятирования текущей стоимости объема реализации с помощью надлежащих ценовых индексов. В качестве дефлятора объема реализации применяется соответствующий индекс цен</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей, Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
+  </si>
+  <si>
+    <t>процент, млн теңге</t>
+  </si>
+  <si>
+    <t>Относительный показатель, отражает изменение объема оказанных услуг в текущем периоде по сравнению с базисным, с учетом изменения цен по техническому обслуживанию и ремонту автомобилей. Данный показатель включает в себя техническое обслуживание и ремонт транспортных средств: механические, электротехнические ремонтные работы, ремонт систем электронного впрыска топлива, регулярный осмотр и текущий ремонт.</t>
+  </si>
+  <si>
+    <t>Расчетный, Агрегация</t>
+  </si>
+  <si>
+    <t>"Объем реализации услуг и товаров в Западно-Казахстанской области" (2-торговля, периодичность - месячная)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики услуг и торговли </t>
+  </si>
+  <si>
+    <t>Сапиева Д.</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>171302,171301</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -320,56 +542,70 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -414,101 +650,179 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="10" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="10"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="8"/>
+    <cellStyle name="Обычный 3 3" xfId="7"/>
+    <cellStyle name="Обычный 4" xfId="9"/>
+    <cellStyle name="Обычный 5" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -753,142 +1067,535 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J22"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42" style="1" customWidth="1"/>
+    <col min="2" max="2" width="86.5703125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1" s="34"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A2" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+    </row>
+    <row r="3" spans="1:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A4" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+    </row>
+    <row r="5" spans="1:10" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A6" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+    </row>
+    <row r="7" spans="1:10" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A8" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="37"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="37"/>
+      <c r="I8" s="37"/>
+      <c r="J8" s="37"/>
+    </row>
+    <row r="9" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="37"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="37"/>
+      <c r="J9" s="37"/>
+    </row>
+    <row r="10" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" s="37"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="37"/>
+      <c r="I10" s="37"/>
+      <c r="J10" s="37"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="44"/>
+      <c r="C11" s="37"/>
+      <c r="D11" s="37"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
+      <c r="J11" s="37"/>
+    </row>
+    <row r="12" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="37"/>
+      <c r="D12" s="37"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="37"/>
+      <c r="H12" s="37"/>
+      <c r="I12" s="37"/>
+      <c r="J12" s="37"/>
+    </row>
+    <row r="13" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="37"/>
+      <c r="D13" s="37"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="37"/>
+      <c r="H13" s="37"/>
+      <c r="I13" s="37"/>
+      <c r="J13" s="37"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A14" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="37"/>
+      <c r="D14" s="37"/>
+      <c r="E14" s="37"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="37"/>
+      <c r="I14" s="37"/>
+      <c r="J14" s="37"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="37"/>
+      <c r="D15" s="37"/>
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="37"/>
+      <c r="H15" s="37"/>
+      <c r="I15" s="37"/>
+      <c r="J15" s="37"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="40">
+        <v>46246</v>
+      </c>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="40">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="51" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="35"/>
+      <c r="B22" s="36"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="54" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="54" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="54" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="54" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="54" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="54"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B12" s="55" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="54"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="54"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="56"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B16" s="56"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B17" s="56"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B18" s="57" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L18" sqref="L18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K33" sqref="K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="34"/>
-[...10 lines deleted...]
-      <c r="M1" s="34"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="36"/>
-[...10 lines deleted...]
-      <c r="M3" s="37"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="5">
         <v>2020</v>
       </c>
       <c r="B4" s="8">
         <v>262.7</v>
       </c>
       <c r="C4" s="8">
         <v>100.8</v>
       </c>
       <c r="D4" s="9">
         <v>98.9</v>
       </c>
       <c r="E4" s="9">
         <v>49.8</v>
       </c>
       <c r="F4" s="8">
         <v>140.69999999999999</v>
       </c>
       <c r="G4" s="8">
         <v>197.7</v>
       </c>
       <c r="H4" s="9">
         <v>94.8</v>
@@ -1117,72 +1824,74 @@
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>2026</v>
       </c>
       <c r="B10" s="8">
         <v>39.9</v>
       </c>
       <c r="C10" s="8">
         <v>93.5</v>
       </c>
       <c r="D10" s="8">
         <v>110.1</v>
       </c>
       <c r="E10" s="29">
         <v>97</v>
       </c>
       <c r="F10" s="9">
         <v>95.5</v>
       </c>
       <c r="G10" s="29">
         <v>146.9</v>
       </c>
       <c r="H10" s="29">
         <v>154.30000000000001</v>
       </c>
-      <c r="I10" s="11"/>
+      <c r="I10" s="11">
+        <v>102.9</v>
+      </c>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="12"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="39"/>
-[...10 lines deleted...]
-      <c r="M11" s="40"/>
+      <c r="B11" s="65"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="65"/>
+      <c r="E11" s="65"/>
+      <c r="F11" s="65"/>
+      <c r="G11" s="65"/>
+      <c r="H11" s="65"/>
+      <c r="I11" s="65"/>
+      <c r="J11" s="65"/>
+      <c r="K11" s="65"/>
+      <c r="L11" s="65"/>
+      <c r="M11" s="66"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="7">
         <v>2020</v>
       </c>
       <c r="B12" s="9">
         <v>100</v>
       </c>
       <c r="C12" s="9">
         <v>100.1</v>
       </c>
       <c r="D12" s="9">
         <v>97.4</v>
       </c>
       <c r="E12" s="9">
         <v>28.2</v>
       </c>
       <c r="F12" s="9">
         <v>42.3</v>
       </c>
       <c r="G12" s="9">
         <v>84.7</v>
       </c>
       <c r="H12" s="9">
         <v>75.7</v>
@@ -1411,72 +2120,74 @@
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="7">
         <v>2026</v>
       </c>
       <c r="B18" s="8">
         <v>109.5</v>
       </c>
       <c r="C18" s="8">
         <v>116.8</v>
       </c>
       <c r="D18" s="8">
         <v>96.3</v>
       </c>
       <c r="E18" s="29">
         <v>97.1</v>
       </c>
       <c r="F18" s="14">
         <v>91.5</v>
       </c>
       <c r="G18" s="31">
         <v>96.7</v>
       </c>
       <c r="H18" s="29">
         <v>99.6</v>
       </c>
-      <c r="I18" s="11"/>
+      <c r="I18" s="11">
+        <v>101.1</v>
+      </c>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="38" t="s">
+      <c r="A19" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="39"/>
-[...10 lines deleted...]
-      <c r="M19" s="40"/>
+      <c r="B19" s="65"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="65"/>
+      <c r="E19" s="65"/>
+      <c r="F19" s="65"/>
+      <c r="G19" s="65"/>
+      <c r="H19" s="65"/>
+      <c r="I19" s="65"/>
+      <c r="J19" s="65"/>
+      <c r="K19" s="65"/>
+      <c r="L19" s="65"/>
+      <c r="M19" s="66"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
         <v>2020</v>
       </c>
       <c r="B20" s="9">
         <v>100</v>
       </c>
       <c r="C20" s="9">
         <v>100.1</v>
       </c>
       <c r="D20" s="9">
         <v>99.2</v>
       </c>
       <c r="E20" s="9">
         <v>73.099999999999994</v>
       </c>
       <c r="F20" s="9">
         <v>65.2</v>
       </c>
       <c r="G20" s="9">
         <v>69.099999999999994</v>
       </c>
       <c r="H20" s="9">
         <v>70.3</v>
@@ -1699,122 +2410,123 @@
         <v>112.5</v>
       </c>
       <c r="M25" s="8">
         <v>115.3</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="5">
         <v>2026</v>
       </c>
       <c r="B26" s="8">
         <v>109.5</v>
       </c>
       <c r="C26" s="8">
         <v>113.3</v>
       </c>
       <c r="D26" s="8">
         <v>106.3</v>
       </c>
       <c r="E26" s="8">
         <v>103.7</v>
       </c>
       <c r="F26" s="8">
         <v>101</v>
       </c>
-      <c r="G26" s="32">
+      <c r="G26" s="29">
         <v>100</v>
       </c>
       <c r="H26" s="29">
         <v>100</v>
       </c>
-      <c r="I26" s="30"/>
+      <c r="I26" s="29">
+        <v>100</v>
+      </c>
       <c r="J26" s="30"/>
       <c r="K26" s="30"/>
       <c r="L26" s="30"/>
       <c r="M26" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="34"/>
-[...10 lines deleted...]
-      <c r="M1" s="34"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="41"/>
-[...10 lines deleted...]
-      <c r="M2" s="41"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="17" t="s">
@@ -2122,81 +2834,85 @@
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="19">
         <v>2026</v>
       </c>
       <c r="B11" s="21">
         <v>758.5</v>
       </c>
       <c r="C11" s="21">
         <v>708.9</v>
       </c>
       <c r="D11" s="21">
         <v>780.2</v>
       </c>
       <c r="E11" s="21">
         <v>832.1</v>
       </c>
       <c r="F11" s="21">
         <v>794.9</v>
       </c>
       <c r="G11" s="21">
         <v>1167.8420000000001</v>
       </c>
       <c r="H11" s="21">
         <v>1801.4659999999999</v>
+      </c>
+      <c r="I11" s="21">
+        <v>1853.8879999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ИФО тех.обс.</vt:lpstr>
       <vt:lpstr>Объем тех. обс</vt:lpstr>
-      <vt:lpstr>'ИФО тех.обс.'!Область_печати</vt:lpstr>
       <vt:lpstr>'Объем тех. обс'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>