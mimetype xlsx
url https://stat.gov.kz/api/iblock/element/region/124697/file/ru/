--- v5 (2026-09-20)
+++ v6 (2026-10-30)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="6060" windowWidth="19155" windowHeight="6705" activeTab="2"/>
+    <workbookView xWindow="360" yWindow="6060" windowWidth="19155" windowHeight="6705"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
     <sheet name="ИФО тех.обс." sheetId="7" r:id="rId3"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Объем тех. обс'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="61">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
@@ -60,53 +60,50 @@
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
@@ -205,50 +202,53 @@
     <t>d.sapieva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>171302,171301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
@@ -1078,455 +1078,455 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42" style="1" customWidth="1"/>
     <col min="2" max="2" width="86.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="34"/>
       <c r="B1" s="34"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B2" s="58" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
     </row>
     <row r="3" spans="1:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B3" s="48" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="39" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B4" s="41" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
     </row>
     <row r="5" spans="1:10" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A5" s="33" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B5" s="48" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="42" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="37"/>
       <c r="E6" s="37"/>
       <c r="F6" s="37"/>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="37"/>
     </row>
     <row r="7" spans="1:10" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B7" s="47" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B8" s="41" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C8" s="37"/>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
     </row>
     <row r="9" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="47" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C9" s="37"/>
       <c r="D9" s="37"/>
       <c r="E9" s="37"/>
       <c r="F9" s="37"/>
       <c r="G9" s="37"/>
       <c r="H9" s="37"/>
       <c r="I9" s="37"/>
       <c r="J9" s="37"/>
     </row>
     <row r="10" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B10" s="47" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C10" s="37"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="37"/>
       <c r="I10" s="37"/>
       <c r="J10" s="37"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="45" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="37"/>
       <c r="I12" s="37"/>
       <c r="J12" s="37"/>
     </row>
     <row r="13" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="50" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="38" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B14" s="49" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="37"/>
       <c r="I14" s="37"/>
       <c r="J14" s="37"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="46" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
       <c r="J15" s="37"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B16" s="40">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
       <c r="E16" s="32"/>
       <c r="F16" s="32"/>
       <c r="G16" s="32"/>
       <c r="H16" s="32"/>
       <c r="I16" s="32"/>
       <c r="J16" s="32"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B17" s="40">
-        <v>46279</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B18" s="51" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B19" s="51" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B20" s="52" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="39" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B21" s="53" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="35"/>
       <c r="B22" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B6" s="54" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B7" s="54" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="54" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" s="54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B10" s="54" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" s="54"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B12" s="55" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B13" s="54"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="54"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B15" s="56"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B16" s="56"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="56"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="57" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K33" sqref="K33"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="59" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="60"/>
       <c r="J1" s="60"/>
       <c r="K1" s="60"/>
       <c r="L1" s="60"/>
       <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>9</v>
       </c>
@@ -1538,51 +1538,51 @@
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="61" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
       <c r="J3" s="62"/>
       <c r="K3" s="62"/>
       <c r="L3" s="62"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="5">
         <v>2020</v>
       </c>
       <c r="B4" s="8">
         <v>262.7</v>
       </c>
       <c r="C4" s="8">
         <v>100.8</v>
       </c>
       <c r="D4" s="9">
@@ -1827,58 +1827,60 @@
       </c>
       <c r="B10" s="8">
         <v>39.9</v>
       </c>
       <c r="C10" s="8">
         <v>93.5</v>
       </c>
       <c r="D10" s="8">
         <v>110.1</v>
       </c>
       <c r="E10" s="29">
         <v>97</v>
       </c>
       <c r="F10" s="9">
         <v>95.5</v>
       </c>
       <c r="G10" s="29">
         <v>146.9</v>
       </c>
       <c r="H10" s="29">
         <v>154.30000000000001</v>
       </c>
       <c r="I10" s="11">
         <v>102.9</v>
       </c>
-      <c r="J10" s="9"/>
+      <c r="J10" s="9">
+        <v>97</v>
+      </c>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="12"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="64" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B11" s="65"/>
       <c r="C11" s="65"/>
       <c r="D11" s="65"/>
       <c r="E11" s="65"/>
       <c r="F11" s="65"/>
       <c r="G11" s="65"/>
       <c r="H11" s="65"/>
       <c r="I11" s="65"/>
       <c r="J11" s="65"/>
       <c r="K11" s="65"/>
       <c r="L11" s="65"/>
       <c r="M11" s="66"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="7">
         <v>2020</v>
       </c>
       <c r="B12" s="9">
         <v>100</v>
       </c>
       <c r="C12" s="9">
         <v>100.1</v>
       </c>
       <c r="D12" s="9">
@@ -2123,58 +2125,60 @@
       </c>
       <c r="B18" s="8">
         <v>109.5</v>
       </c>
       <c r="C18" s="8">
         <v>116.8</v>
       </c>
       <c r="D18" s="8">
         <v>96.3</v>
       </c>
       <c r="E18" s="29">
         <v>97.1</v>
       </c>
       <c r="F18" s="14">
         <v>91.5</v>
       </c>
       <c r="G18" s="31">
         <v>96.7</v>
       </c>
       <c r="H18" s="29">
         <v>99.6</v>
       </c>
       <c r="I18" s="11">
         <v>101.1</v>
       </c>
-      <c r="J18" s="14"/>
+      <c r="J18" s="14">
+        <v>101.7</v>
+      </c>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="64" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B19" s="65"/>
       <c r="C19" s="65"/>
       <c r="D19" s="65"/>
       <c r="E19" s="65"/>
       <c r="F19" s="65"/>
       <c r="G19" s="65"/>
       <c r="H19" s="65"/>
       <c r="I19" s="65"/>
       <c r="J19" s="65"/>
       <c r="K19" s="65"/>
       <c r="L19" s="65"/>
       <c r="M19" s="66"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
         <v>2020</v>
       </c>
       <c r="B20" s="9">
         <v>100</v>
       </c>
       <c r="C20" s="9">
         <v>100.1</v>
       </c>
       <c r="D20" s="9">
@@ -2419,101 +2423,103 @@
       </c>
       <c r="B26" s="8">
         <v>109.5</v>
       </c>
       <c r="C26" s="8">
         <v>113.3</v>
       </c>
       <c r="D26" s="8">
         <v>106.3</v>
       </c>
       <c r="E26" s="8">
         <v>103.7</v>
       </c>
       <c r="F26" s="8">
         <v>101</v>
       </c>
       <c r="G26" s="29">
         <v>100</v>
       </c>
       <c r="H26" s="29">
         <v>100</v>
       </c>
       <c r="I26" s="29">
         <v>100</v>
       </c>
-      <c r="J26" s="30"/>
+      <c r="J26" s="29">
+        <v>100.2</v>
+      </c>
       <c r="K26" s="30"/>
       <c r="L26" s="30"/>
       <c r="M26" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+      <selection activeCell="K8" sqref="K8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="60" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="60"/>
       <c r="J1" s="60"/>
       <c r="K1" s="60"/>
       <c r="L1" s="60"/>
       <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="67" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="B2" s="67"/>
       <c r="C2" s="67"/>
       <c r="D2" s="67"/>
       <c r="E2" s="67"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
       <c r="H2" s="67"/>
       <c r="I2" s="67"/>
       <c r="J2" s="67"/>
       <c r="K2" s="67"/>
       <c r="L2" s="67"/>
       <c r="M2" s="67"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>9</v>
       </c>
@@ -2837,50 +2843,53 @@
         <v>2026</v>
       </c>
       <c r="B11" s="21">
         <v>758.5</v>
       </c>
       <c r="C11" s="21">
         <v>708.9</v>
       </c>
       <c r="D11" s="21">
         <v>780.2</v>
       </c>
       <c r="E11" s="21">
         <v>832.1</v>
       </c>
       <c r="F11" s="21">
         <v>794.9</v>
       </c>
       <c r="G11" s="21">
         <v>1167.8420000000001</v>
       </c>
       <c r="H11" s="21">
         <v>1801.4659999999999</v>
       </c>
       <c r="I11" s="21">
         <v>1853.8879999999999</v>
+      </c>
+      <c r="J11" s="21">
+        <v>1798.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>