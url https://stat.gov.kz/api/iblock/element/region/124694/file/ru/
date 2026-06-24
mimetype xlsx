--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="105" windowWidth="24420" windowHeight="8025" activeTab="2"/>
+    <workbookView xWindow="-60" yWindow="105" windowWidth="24420" windowHeight="8025"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId2"/>
     <sheet name="обьем и ИФО" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО общепит'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общепит'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="108">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
@@ -743,96 +743,96 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1113,131 +1113,131 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:M19"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="43"/>
-[...10 lines deleted...]
-      <c r="M1" s="43"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="21"/>
       <c r="B2" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="23" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="23" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="23" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="22" t="s">
         <v>4</v>
       </c>
       <c r="K2" s="23" t="s">
         <v>3</v>
       </c>
       <c r="L2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="45"/>
-[...10 lines deleted...]
-      <c r="M3" s="46"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="47"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="24">
         <v>2020</v>
       </c>
       <c r="B4" s="7">
         <v>147.4</v>
       </c>
       <c r="C4" s="7">
         <v>124.1</v>
       </c>
       <c r="D4" s="7">
         <v>86.6</v>
       </c>
       <c r="E4" s="7">
         <v>80.599999999999994</v>
       </c>
       <c r="F4" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="G4" s="7">
         <v>151.80000000000001</v>
       </c>
       <c r="H4" s="7">
         <v>74.7</v>
@@ -1454,76 +1454,80 @@
         <v>101.1</v>
       </c>
       <c r="K9" s="37">
         <v>96.3</v>
       </c>
       <c r="L9" s="37">
         <v>115.1</v>
       </c>
       <c r="M9" s="37">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="24">
         <v>2026</v>
       </c>
       <c r="B10" s="7">
         <v>85</v>
       </c>
       <c r="C10" s="7">
         <v>91.8</v>
       </c>
       <c r="D10" s="7">
         <v>96.7</v>
       </c>
-      <c r="E10" s="36"/>
-      <c r="F10" s="7"/>
+      <c r="E10" s="36">
+        <v>104.4</v>
+      </c>
+      <c r="F10" s="7">
+        <v>103.8</v>
+      </c>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="47" t="s">
+      <c r="A11" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="48"/>
-[...10 lines deleted...]
-      <c r="M11" s="49"/>
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49"/>
+      <c r="I11" s="49"/>
+      <c r="J11" s="49"/>
+      <c r="K11" s="49"/>
+      <c r="L11" s="49"/>
+      <c r="M11" s="50"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>2020</v>
       </c>
       <c r="B12" s="7">
         <v>94.7</v>
       </c>
       <c r="C12" s="7">
         <v>95.6</v>
       </c>
       <c r="D12" s="7">
         <v>91.1</v>
       </c>
       <c r="E12" s="7">
         <v>67</v>
       </c>
       <c r="F12" s="7">
         <v>49.1</v>
       </c>
       <c r="G12" s="7">
         <v>75.8</v>
       </c>
       <c r="H12" s="7">
         <v>57.2</v>
@@ -1740,76 +1744,80 @@
         <v>75.3</v>
       </c>
       <c r="K17" s="37">
         <v>68.3</v>
       </c>
       <c r="L17" s="37">
         <v>74.599999999999994</v>
       </c>
       <c r="M17" s="37">
         <v>58.4</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>2026</v>
       </c>
       <c r="B18" s="7">
         <v>84</v>
       </c>
       <c r="C18" s="7">
         <v>90.4</v>
       </c>
       <c r="D18" s="7">
         <v>87.3</v>
       </c>
-      <c r="E18" s="36"/>
-      <c r="F18" s="7"/>
+      <c r="E18" s="36">
+        <v>90.3</v>
+      </c>
+      <c r="F18" s="7">
+        <v>89.3</v>
+      </c>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="47" t="s">
+      <c r="A19" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="48"/>
-[...10 lines deleted...]
-      <c r="M19" s="49"/>
+      <c r="B19" s="49"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
+      <c r="J19" s="49"/>
+      <c r="K19" s="49"/>
+      <c r="L19" s="49"/>
+      <c r="M19" s="50"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>2020</v>
       </c>
       <c r="B20" s="7">
         <v>94.7</v>
       </c>
       <c r="C20" s="7">
         <v>95.2</v>
       </c>
       <c r="D20" s="7">
         <v>93.8</v>
       </c>
       <c r="E20" s="7">
         <v>86.6</v>
       </c>
       <c r="F20" s="7">
         <v>78.2</v>
       </c>
       <c r="G20" s="7">
         <v>77.8</v>
       </c>
       <c r="H20" s="7">
         <v>74.7</v>
@@ -2026,119 +2034,123 @@
         <v>86</v>
       </c>
       <c r="K25" s="39">
         <v>83.7</v>
       </c>
       <c r="L25" s="39">
         <v>82.7</v>
       </c>
       <c r="M25" s="39">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="24">
         <v>2026</v>
       </c>
       <c r="B26" s="7">
         <v>84</v>
       </c>
       <c r="C26" s="26">
         <v>87.2</v>
       </c>
       <c r="D26" s="26">
         <v>87.3</v>
       </c>
-      <c r="E26" s="26"/>
-      <c r="F26" s="26"/>
+      <c r="E26" s="38">
+        <v>88</v>
+      </c>
+      <c r="F26" s="26">
+        <v>88.3</v>
+      </c>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E33" sqref="E33"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="5" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="43"/>
-[...10 lines deleted...]
-      <c r="M1" s="43"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="50"/>
-[...10 lines deleted...]
-      <c r="M2" s="50"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
     </row>
     <row r="3" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="B3" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="28" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="28" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="28" t="s">
@@ -2471,190 +2483,194 @@
         <v>4461.3999999999996</v>
       </c>
       <c r="K10" s="4">
         <v>4487.1000000000004</v>
       </c>
       <c r="L10" s="4">
         <v>5164.3999999999996</v>
       </c>
       <c r="M10" s="4">
         <v>4854.8</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="32">
         <v>2026</v>
       </c>
       <c r="B11" s="4">
         <v>4286</v>
       </c>
       <c r="C11" s="4">
         <v>3935</v>
       </c>
       <c r="D11" s="4">
         <v>3922</v>
       </c>
-      <c r="E11" s="26"/>
-      <c r="F11" s="26"/>
+      <c r="E11" s="4">
+        <v>4095.1</v>
+      </c>
+      <c r="F11" s="4">
+        <v>4248.7</v>
+      </c>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="F55" sqref="F55"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="J38" sqref="J38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8" style="8" customWidth="1"/>
     <col min="4" max="4" width="12" style="8" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="8" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="8" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="8" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="8" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="8" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="8" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="8" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="8" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="8" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="8" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="8" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="8" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="8" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="8" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="57" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="56"/>
-[...22 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
     </row>
     <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="53"/>
-      <c r="B4" s="51" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="55"/>
-      <c r="D4" s="51" t="s">
+      <c r="C4" s="56"/>
+      <c r="D4" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="55"/>
-      <c r="F4" s="51" t="s">
+      <c r="E4" s="56"/>
+      <c r="F4" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="55"/>
-      <c r="H4" s="51" t="s">
+      <c r="G4" s="56"/>
+      <c r="H4" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="I4" s="55"/>
-      <c r="J4" s="51" t="s">
+      <c r="I4" s="56"/>
+      <c r="J4" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="55"/>
-      <c r="L4" s="51" t="s">
+      <c r="K4" s="56"/>
+      <c r="L4" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="55"/>
-      <c r="N4" s="51" t="s">
+      <c r="M4" s="56"/>
+      <c r="N4" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="55"/>
-      <c r="P4" s="51" t="s">
+      <c r="O4" s="56"/>
+      <c r="P4" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="Q4" s="55"/>
-      <c r="R4" s="51" t="s">
+      <c r="Q4" s="56"/>
+      <c r="R4" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="S4" s="55"/>
-      <c r="T4" s="51" t="s">
+      <c r="S4" s="56"/>
+      <c r="T4" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="U4" s="55"/>
-      <c r="V4" s="51" t="s">
+      <c r="U4" s="56"/>
+      <c r="V4" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="W4" s="55"/>
-      <c r="X4" s="51" t="s">
+      <c r="W4" s="56"/>
+      <c r="X4" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="Y4" s="55"/>
+      <c r="Y4" s="56"/>
     </row>
     <row r="5" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="54"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -2762,102 +2778,102 @@
         <v>13534.555</v>
       </c>
       <c r="S6" s="11">
         <v>74.7</v>
       </c>
       <c r="T6" s="11">
         <v>14538.5</v>
       </c>
       <c r="U6" s="11">
         <v>73.3</v>
       </c>
       <c r="V6" s="11">
         <v>15596.806</v>
       </c>
       <c r="W6" s="2">
         <v>73.900000000000006</v>
       </c>
       <c r="X6" s="3">
         <v>16839.887999999999</v>
       </c>
       <c r="Y6" s="2">
         <v>75.5</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="53"/>
-      <c r="B10" s="51" t="s">
+      <c r="A10" s="54"/>
+      <c r="B10" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="55"/>
-      <c r="D10" s="51" t="s">
+      <c r="C10" s="56"/>
+      <c r="D10" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="55"/>
-      <c r="F10" s="51" t="s">
+      <c r="E10" s="56"/>
+      <c r="F10" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="G10" s="55"/>
-      <c r="H10" s="51" t="s">
+      <c r="G10" s="56"/>
+      <c r="H10" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="I10" s="55"/>
-      <c r="J10" s="51" t="s">
+      <c r="I10" s="56"/>
+      <c r="J10" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="K10" s="55"/>
-      <c r="L10" s="51" t="s">
+      <c r="K10" s="56"/>
+      <c r="L10" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="M10" s="55"/>
-      <c r="N10" s="51" t="s">
+      <c r="M10" s="56"/>
+      <c r="N10" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="O10" s="55"/>
-      <c r="P10" s="51" t="s">
+      <c r="O10" s="56"/>
+      <c r="P10" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="Q10" s="55"/>
-      <c r="R10" s="51" t="s">
+      <c r="Q10" s="56"/>
+      <c r="R10" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="S10" s="55"/>
-      <c r="T10" s="51" t="s">
+      <c r="S10" s="56"/>
+      <c r="T10" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="U10" s="55"/>
-      <c r="V10" s="51" t="s">
+      <c r="U10" s="56"/>
+      <c r="V10" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="W10" s="55"/>
-      <c r="X10" s="51" t="s">
+      <c r="W10" s="56"/>
+      <c r="X10" s="52" t="s">
         <v>45</v>
       </c>
-      <c r="Y10" s="55"/>
+      <c r="Y10" s="56"/>
     </row>
     <row r="11" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="54"/>
+      <c r="A11" s="55"/>
       <c r="B11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="9" t="s">
@@ -2978,102 +2994,102 @@
       </c>
       <c r="W12" s="1">
         <v>105.7</v>
       </c>
       <c r="X12" s="3">
         <v>18817.686000000002</v>
       </c>
       <c r="Y12" s="1">
         <v>107.6</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.2">
       <c r="Y13" s="12"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V15" s="12"/>
       <c r="W15" s="12"/>
       <c r="X15" s="12"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
     </row>
     <row r="17" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="53"/>
-      <c r="B17" s="51" t="s">
+      <c r="A17" s="54"/>
+      <c r="B17" s="52" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="55"/>
-      <c r="D17" s="51" t="s">
+      <c r="C17" s="56"/>
+      <c r="D17" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="E17" s="55"/>
-      <c r="F17" s="51" t="s">
+      <c r="E17" s="56"/>
+      <c r="F17" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="G17" s="55"/>
-      <c r="H17" s="51" t="s">
+      <c r="G17" s="56"/>
+      <c r="H17" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="I17" s="55"/>
-      <c r="J17" s="51" t="s">
+      <c r="I17" s="56"/>
+      <c r="J17" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="K17" s="55"/>
-      <c r="L17" s="51" t="s">
+      <c r="K17" s="56"/>
+      <c r="L17" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="M17" s="55"/>
-      <c r="N17" s="51" t="s">
+      <c r="M17" s="56"/>
+      <c r="N17" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="O17" s="55"/>
-      <c r="P17" s="51" t="s">
+      <c r="O17" s="56"/>
+      <c r="P17" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="Q17" s="55"/>
-      <c r="R17" s="51" t="s">
+      <c r="Q17" s="56"/>
+      <c r="R17" s="52" t="s">
         <v>54</v>
       </c>
-      <c r="S17" s="55"/>
-      <c r="T17" s="51" t="s">
+      <c r="S17" s="56"/>
+      <c r="T17" s="52" t="s">
         <v>55</v>
       </c>
-      <c r="U17" s="55"/>
-      <c r="V17" s="51" t="s">
+      <c r="U17" s="56"/>
+      <c r="V17" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="W17" s="55"/>
-      <c r="X17" s="51" t="s">
+      <c r="W17" s="56"/>
+      <c r="X17" s="52" t="s">
         <v>57</v>
       </c>
-      <c r="Y17" s="52"/>
+      <c r="Y17" s="53"/>
     </row>
     <row r="18" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="54"/>
+      <c r="A18" s="55"/>
       <c r="B18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="9" t="s">
@@ -3182,102 +3198,102 @@
       </c>
       <c r="S19" s="15">
         <v>114.2</v>
       </c>
       <c r="T19" s="14">
         <v>20089.631000000001</v>
       </c>
       <c r="U19" s="15">
         <v>117.9</v>
       </c>
       <c r="V19" s="14">
         <v>22474.973000000002</v>
       </c>
       <c r="W19" s="15">
         <v>118.8</v>
       </c>
       <c r="X19" s="14">
         <v>24666.738000000001</v>
       </c>
       <c r="Y19" s="15">
         <v>117.9</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="53"/>
-      <c r="B24" s="51" t="s">
+      <c r="A24" s="54"/>
+      <c r="B24" s="52" t="s">
         <v>58</v>
       </c>
-      <c r="C24" s="55"/>
-      <c r="D24" s="51" t="s">
+      <c r="C24" s="56"/>
+      <c r="D24" s="52" t="s">
         <v>59</v>
       </c>
-      <c r="E24" s="55"/>
-      <c r="F24" s="51" t="s">
+      <c r="E24" s="56"/>
+      <c r="F24" s="52" t="s">
         <v>60</v>
       </c>
-      <c r="G24" s="55"/>
-      <c r="H24" s="51" t="s">
+      <c r="G24" s="56"/>
+      <c r="H24" s="52" t="s">
         <v>61</v>
       </c>
-      <c r="I24" s="55"/>
-      <c r="J24" s="51" t="s">
+      <c r="I24" s="56"/>
+      <c r="J24" s="52" t="s">
         <v>62</v>
       </c>
-      <c r="K24" s="55"/>
-      <c r="L24" s="51" t="s">
+      <c r="K24" s="56"/>
+      <c r="L24" s="52" t="s">
         <v>63</v>
       </c>
-      <c r="M24" s="55"/>
-      <c r="N24" s="51" t="s">
+      <c r="M24" s="56"/>
+      <c r="N24" s="52" t="s">
         <v>64</v>
       </c>
-      <c r="O24" s="55"/>
-      <c r="P24" s="51" t="s">
+      <c r="O24" s="56"/>
+      <c r="P24" s="52" t="s">
         <v>65</v>
       </c>
-      <c r="Q24" s="55"/>
-      <c r="R24" s="51" t="s">
+      <c r="Q24" s="56"/>
+      <c r="R24" s="52" t="s">
         <v>66</v>
       </c>
-      <c r="S24" s="55"/>
-      <c r="T24" s="51" t="s">
+      <c r="S24" s="56"/>
+      <c r="T24" s="52" t="s">
         <v>67</v>
       </c>
-      <c r="U24" s="55"/>
-      <c r="V24" s="51" t="s">
+      <c r="U24" s="56"/>
+      <c r="V24" s="52" t="s">
         <v>68</v>
       </c>
-      <c r="W24" s="55"/>
-      <c r="X24" s="51" t="s">
+      <c r="W24" s="56"/>
+      <c r="X24" s="52" t="s">
         <v>82</v>
       </c>
-      <c r="Y24" s="52"/>
+      <c r="Y24" s="53"/>
     </row>
     <row r="25" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="54"/>
+      <c r="A25" s="55"/>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="9" t="s">
@@ -3466,102 +3482,102 @@
       <c r="C29" s="18"/>
       <c r="D29" s="17"/>
       <c r="E29" s="18"/>
       <c r="F29" s="17"/>
       <c r="G29" s="18"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="17"/>
       <c r="K29" s="18"/>
       <c r="L29" s="17"/>
       <c r="M29" s="18"/>
       <c r="N29" s="17"/>
       <c r="O29" s="18"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="17"/>
       <c r="S29" s="18"/>
       <c r="T29" s="17"/>
       <c r="U29" s="18"/>
       <c r="V29" s="17"/>
       <c r="W29" s="18"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="18"/>
     </row>
     <row r="31" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="53"/>
-      <c r="B31" s="51" t="s">
+      <c r="A31" s="54"/>
+      <c r="B31" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="52"/>
-      <c r="D31" s="51" t="s">
+      <c r="C31" s="53"/>
+      <c r="D31" s="52" t="s">
         <v>72</v>
       </c>
-      <c r="E31" s="55"/>
-      <c r="F31" s="51" t="s">
+      <c r="E31" s="56"/>
+      <c r="F31" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="G31" s="52"/>
-      <c r="H31" s="51" t="s">
+      <c r="G31" s="53"/>
+      <c r="H31" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="I31" s="52"/>
-      <c r="J31" s="51" t="s">
+      <c r="I31" s="53"/>
+      <c r="J31" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="K31" s="52"/>
-      <c r="L31" s="51" t="s">
+      <c r="K31" s="53"/>
+      <c r="L31" s="52" t="s">
         <v>76</v>
       </c>
-      <c r="M31" s="52"/>
-      <c r="N31" s="51" t="s">
+      <c r="M31" s="53"/>
+      <c r="N31" s="52" t="s">
         <v>77</v>
       </c>
-      <c r="O31" s="52"/>
-      <c r="P31" s="51" t="s">
+      <c r="O31" s="53"/>
+      <c r="P31" s="52" t="s">
         <v>78</v>
       </c>
-      <c r="Q31" s="52"/>
-      <c r="R31" s="51" t="s">
+      <c r="Q31" s="53"/>
+      <c r="R31" s="52" t="s">
         <v>79</v>
       </c>
-      <c r="S31" s="52"/>
-      <c r="T31" s="51" t="s">
+      <c r="S31" s="53"/>
+      <c r="T31" s="52" t="s">
         <v>80</v>
       </c>
-      <c r="U31" s="55"/>
-      <c r="V31" s="51" t="s">
+      <c r="U31" s="56"/>
+      <c r="V31" s="52" t="s">
         <v>81</v>
       </c>
-      <c r="W31" s="55"/>
-      <c r="X31" s="51" t="s">
+      <c r="W31" s="56"/>
+      <c r="X31" s="52" t="s">
         <v>83</v>
       </c>
-      <c r="Y31" s="52"/>
+      <c r="Y31" s="53"/>
     </row>
     <row r="32" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="54"/>
+      <c r="A32" s="55"/>
       <c r="B32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="9" t="s">
@@ -3674,102 +3690,102 @@
       <c r="T33" s="11">
         <v>43951.7</v>
       </c>
       <c r="U33" s="11">
         <v>172.1</v>
       </c>
       <c r="V33" s="11">
         <v>49924.9</v>
       </c>
       <c r="W33" s="8">
         <v>169.4</v>
       </c>
       <c r="X33" s="11">
         <v>57091.6</v>
       </c>
       <c r="Y33" s="8">
         <v>169.5</v>
       </c>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A34" s="16"/>
       <c r="B34" s="17"/>
       <c r="C34" s="18"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A37" s="53"/>
-      <c r="B37" s="51" t="s">
+      <c r="A37" s="54"/>
+      <c r="B37" s="52" t="s">
         <v>84</v>
       </c>
-      <c r="C37" s="52"/>
-      <c r="D37" s="51" t="s">
+      <c r="C37" s="53"/>
+      <c r="D37" s="52" t="s">
         <v>85</v>
       </c>
-      <c r="E37" s="55"/>
-      <c r="F37" s="51" t="s">
+      <c r="E37" s="56"/>
+      <c r="F37" s="52" t="s">
         <v>86</v>
       </c>
-      <c r="G37" s="52"/>
-      <c r="H37" s="51" t="s">
+      <c r="G37" s="53"/>
+      <c r="H37" s="52" t="s">
         <v>87</v>
       </c>
-      <c r="I37" s="52"/>
-      <c r="J37" s="51" t="s">
+      <c r="I37" s="53"/>
+      <c r="J37" s="52" t="s">
         <v>88</v>
       </c>
-      <c r="K37" s="52"/>
-      <c r="L37" s="51" t="s">
+      <c r="K37" s="53"/>
+      <c r="L37" s="52" t="s">
         <v>89</v>
       </c>
-      <c r="M37" s="52"/>
-      <c r="N37" s="51" t="s">
+      <c r="M37" s="53"/>
+      <c r="N37" s="52" t="s">
         <v>90</v>
       </c>
-      <c r="O37" s="52"/>
-      <c r="P37" s="51" t="s">
+      <c r="O37" s="53"/>
+      <c r="P37" s="52" t="s">
         <v>91</v>
       </c>
-      <c r="Q37" s="52"/>
-      <c r="R37" s="51" t="s">
+      <c r="Q37" s="53"/>
+      <c r="R37" s="52" t="s">
         <v>92</v>
       </c>
-      <c r="S37" s="52"/>
-      <c r="T37" s="51" t="s">
+      <c r="S37" s="53"/>
+      <c r="T37" s="52" t="s">
         <v>93</v>
       </c>
-      <c r="U37" s="55"/>
-      <c r="V37" s="51" t="s">
+      <c r="U37" s="56"/>
+      <c r="V37" s="52" t="s">
         <v>94</v>
       </c>
-      <c r="W37" s="55"/>
-      <c r="X37" s="51" t="s">
+      <c r="W37" s="56"/>
+      <c r="X37" s="52" t="s">
         <v>95</v>
       </c>
-      <c r="Y37" s="52"/>
+      <c r="Y37" s="53"/>
     </row>
     <row r="38" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="54"/>
+      <c r="A38" s="55"/>
       <c r="B38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="9" t="s">
@@ -3877,102 +3893,102 @@
         <v>37861.1</v>
       </c>
       <c r="S39" s="34">
         <v>86</v>
       </c>
       <c r="T39" s="11">
         <v>42348.2</v>
       </c>
       <c r="U39" s="11">
         <v>83.7</v>
       </c>
       <c r="V39" s="11">
         <v>47512.6</v>
       </c>
       <c r="W39" s="8">
         <v>82.7</v>
       </c>
       <c r="X39" s="11">
         <v>52367.4</v>
       </c>
       <c r="Y39" s="8">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A42" s="53"/>
-      <c r="B42" s="51" t="s">
+      <c r="A42" s="54"/>
+      <c r="B42" s="52" t="s">
         <v>96</v>
       </c>
-      <c r="C42" s="52"/>
-      <c r="D42" s="51" t="s">
+      <c r="C42" s="53"/>
+      <c r="D42" s="52" t="s">
         <v>97</v>
       </c>
-      <c r="E42" s="55"/>
-      <c r="F42" s="51" t="s">
+      <c r="E42" s="56"/>
+      <c r="F42" s="52" t="s">
         <v>98</v>
       </c>
-      <c r="G42" s="52"/>
-      <c r="H42" s="51" t="s">
+      <c r="G42" s="53"/>
+      <c r="H42" s="52" t="s">
         <v>99</v>
       </c>
-      <c r="I42" s="52"/>
-      <c r="J42" s="51" t="s">
+      <c r="I42" s="53"/>
+      <c r="J42" s="52" t="s">
         <v>100</v>
       </c>
-      <c r="K42" s="52"/>
-      <c r="L42" s="51" t="s">
+      <c r="K42" s="53"/>
+      <c r="L42" s="52" t="s">
         <v>101</v>
       </c>
-      <c r="M42" s="52"/>
-      <c r="N42" s="51" t="s">
+      <c r="M42" s="53"/>
+      <c r="N42" s="52" t="s">
         <v>102</v>
       </c>
-      <c r="O42" s="52"/>
-      <c r="P42" s="51" t="s">
+      <c r="O42" s="53"/>
+      <c r="P42" s="52" t="s">
         <v>103</v>
       </c>
-      <c r="Q42" s="52"/>
-      <c r="R42" s="51" t="s">
+      <c r="Q42" s="53"/>
+      <c r="R42" s="52" t="s">
         <v>104</v>
       </c>
-      <c r="S42" s="52"/>
-      <c r="T42" s="51" t="s">
+      <c r="S42" s="53"/>
+      <c r="T42" s="52" t="s">
         <v>105</v>
       </c>
-      <c r="U42" s="55"/>
-      <c r="V42" s="51" t="s">
+      <c r="U42" s="56"/>
+      <c r="V42" s="52" t="s">
         <v>106</v>
       </c>
-      <c r="W42" s="55"/>
-      <c r="X42" s="51" t="s">
+      <c r="W42" s="56"/>
+      <c r="X42" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="Y42" s="52"/>
+      <c r="Y42" s="53"/>
     </row>
     <row r="43" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A43" s="54"/>
+      <c r="A43" s="55"/>
       <c r="B43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="9" t="s">
@@ -4012,61 +4028,73 @@
         <v>32</v>
       </c>
       <c r="V43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y43" s="35" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B44" s="14">
         <v>4286.6000000000004</v>
       </c>
       <c r="C44" s="34">
         <v>84</v>
       </c>
-      <c r="D44" s="57">
+      <c r="D44" s="42">
         <v>8221.6</v>
       </c>
       <c r="E44" s="8">
         <v>87.2</v>
       </c>
       <c r="F44" s="11">
         <v>12143.6</v>
       </c>
       <c r="G44" s="8">
         <v>87.3</v>
+      </c>
+      <c r="H44" s="11">
+        <v>16238.7</v>
+      </c>
+      <c r="I44" s="11">
+        <v>88</v>
+      </c>
+      <c r="J44" s="11">
+        <v>20487.400000000001</v>
+      </c>
+      <c r="K44" s="11">
+        <v>88.3</v>
       </c>
     </row>
     <row r="46" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A46" s="20" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="T42:U42"/>
     <mergeCell ref="V42:W42"/>
     <mergeCell ref="X42:Y42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="N42:O42"/>
     <mergeCell ref="P42:Q42"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="F42:G42"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="T37:U37"/>
     <mergeCell ref="V37:W37"/>
     <mergeCell ref="X37:Y37"/>