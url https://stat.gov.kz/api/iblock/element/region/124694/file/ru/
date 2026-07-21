--- v1 (2026-06-24)
+++ v2 (2026-07-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="105" windowWidth="24420" windowHeight="8025"/>
+    <workbookView xWindow="-60" yWindow="105" windowWidth="24420" windowHeight="8025" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId2"/>
     <sheet name="обьем и ИФО" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО общепит'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общепит'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="108">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
@@ -60,107 +60,92 @@
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
-    <t>в % к соответствующему периоду предыдущего года</t>
-[...7 lines deleted...]
-  <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>январь 2020г.</t>
   </si>
   <si>
     <t>январь-февраль 2020 г.</t>
   </si>
   <si>
     <t>январь-март 2020 г.</t>
   </si>
   <si>
     <t>январь-апрель 2020 г.</t>
   </si>
   <si>
     <t>январь-май 2020 г.</t>
   </si>
   <si>
     <t>январь-июнь 2020 г.</t>
   </si>
   <si>
     <t>январь-июль 2020 г.</t>
   </si>
   <si>
     <t>январь-август 2020 г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2020 г.</t>
   </si>
   <si>
     <t>январь-октябрь 2020 г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2020 г.</t>
   </si>
   <si>
     <t>январь-декабрь 2020 г.</t>
   </si>
   <si>
-    <t>Объем услуг, млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>январь 2021г.</t>
   </si>
   <si>
     <t>январь-февраль 2021г.</t>
   </si>
   <si>
     <t>январь-март 2021г.</t>
   </si>
   <si>
     <t>январь-апрель 2021г.</t>
   </si>
   <si>
     <t>январь-май2021г.</t>
   </si>
   <si>
     <t>январь-июнь 2021 г.</t>
   </si>
   <si>
     <t>январь-июль 2021 г.</t>
@@ -343,62 +328,77 @@
     <t>январь-апрель 2026г.</t>
   </si>
   <si>
     <t>январь-май 2026г.</t>
   </si>
   <si>
     <t>январь-июнь 2026г.</t>
   </si>
   <si>
     <t>январь-июль 2026г.</t>
   </si>
   <si>
     <t>январь-август 2026г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2026г.</t>
   </si>
   <si>
     <t>январь-октябрь 2026г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2026г.</t>
   </si>
   <si>
     <t>январь-декабрь 2026г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
+  </si>
+  <si>
+    <t>Объем услуг, млн. теңге</t>
+  </si>
+  <si>
+    <t>в процентах к предыдущему месяцу</t>
+  </si>
+  <si>
+    <t>в процентах к соответствующему месяцу предыдущего года</t>
+  </si>
+  <si>
+    <t>в процентах к соответствующему периоду предыдущего года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -412,50 +412,73 @@
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -642,83 +665,77 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -728,110 +745,119 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1113,1857 +1139,1865 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A11" sqref="A11:M11"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="12" thickBot="1">
       <c r="A1" s="43" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
     </row>
-    <row r="2" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B2" s="22" t="s">
+    <row r="2" spans="1:13" ht="12.95" customHeight="1" thickBot="1">
+      <c r="A2" s="19"/>
+      <c r="B2" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="23" t="s">
+      <c r="C2" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="D2" s="22" t="s">
+      <c r="D2" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="23" t="s">
+      <c r="E2" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="22" t="s">
+      <c r="F2" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="G2" s="23" t="s">
+      <c r="G2" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="22" t="s">
+      <c r="H2" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="23" t="s">
+      <c r="I2" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="J2" s="22" t="s">
+      <c r="J2" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="K2" s="23" t="s">
+      <c r="K2" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="L2" s="22" t="s">
+      <c r="L2" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="22" t="s">
+      <c r="M2" s="20" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" ht="12.95" customHeight="1">
       <c r="A3" s="45" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="47"/>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A4" s="24">
+    <row r="4" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A4" s="22">
         <v>2020</v>
       </c>
       <c r="B4" s="7">
         <v>147.4</v>
       </c>
       <c r="C4" s="7">
         <v>124.1</v>
       </c>
       <c r="D4" s="7">
         <v>86.6</v>
       </c>
       <c r="E4" s="7">
         <v>80.599999999999994</v>
       </c>
       <c r="F4" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="G4" s="7">
         <v>151.80000000000001</v>
       </c>
       <c r="H4" s="7">
         <v>74.7</v>
       </c>
       <c r="I4" s="7">
         <v>81</v>
       </c>
       <c r="J4" s="7">
         <v>114.5</v>
       </c>
       <c r="K4" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="L4" s="7">
         <v>105.4</v>
       </c>
       <c r="M4" s="7">
         <v>117.5</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A5" s="24">
+    <row r="5" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A5" s="22">
         <v>2021</v>
       </c>
       <c r="B5" s="7">
         <v>122.5</v>
       </c>
       <c r="C5" s="7">
         <v>97.5</v>
       </c>
       <c r="D5" s="7">
         <v>95.3</v>
       </c>
       <c r="E5" s="7">
         <v>103.2</v>
       </c>
       <c r="F5" s="7">
         <v>111.1</v>
       </c>
       <c r="G5" s="7">
         <v>102</v>
       </c>
       <c r="H5" s="7">
         <v>93.2</v>
       </c>
       <c r="I5" s="7">
         <v>95.8</v>
       </c>
       <c r="J5" s="7">
         <v>110.9</v>
       </c>
       <c r="K5" s="7">
         <v>103.8</v>
       </c>
       <c r="L5" s="7">
         <v>91.7</v>
       </c>
       <c r="M5" s="7">
         <v>104.1</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A6" s="24">
+    <row r="6" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A6" s="22">
         <v>2022</v>
       </c>
       <c r="B6" s="7">
         <v>97</v>
       </c>
       <c r="C6" s="7">
         <v>89.3</v>
       </c>
       <c r="D6" s="7">
         <v>112</v>
       </c>
       <c r="E6" s="7">
         <v>100.5</v>
       </c>
       <c r="F6" s="7">
         <v>103.5</v>
       </c>
       <c r="G6" s="7">
         <v>116.4</v>
       </c>
       <c r="H6" s="7">
         <v>105.2</v>
       </c>
       <c r="I6" s="7">
         <v>99.4</v>
       </c>
       <c r="J6" s="7">
         <v>100.6</v>
       </c>
       <c r="K6" s="7">
         <v>123.5</v>
       </c>
       <c r="L6" s="7">
         <v>80.3</v>
       </c>
       <c r="M6" s="7">
         <v>88</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="24">
+    <row r="7" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A7" s="22">
         <v>2023</v>
       </c>
       <c r="B7" s="7">
         <v>100.1</v>
       </c>
       <c r="C7" s="7">
         <v>85.6</v>
       </c>
       <c r="D7" s="7">
         <v>100.7</v>
       </c>
       <c r="E7" s="7">
         <v>98.7</v>
       </c>
       <c r="F7" s="7">
         <v>105.3</v>
       </c>
       <c r="G7" s="7">
         <v>108.2</v>
       </c>
       <c r="H7" s="7">
         <v>93.6</v>
       </c>
       <c r="I7" s="7">
         <v>103.8</v>
       </c>
       <c r="J7" s="7">
         <v>126</v>
       </c>
       <c r="K7" s="7">
         <v>121.7</v>
       </c>
       <c r="L7" s="7">
         <v>100.9</v>
       </c>
       <c r="M7" s="7">
         <v>106</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="24">
+    <row r="8" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A8" s="22">
         <v>2024</v>
       </c>
       <c r="B8" s="7">
         <v>85</v>
       </c>
       <c r="C8" s="7">
         <v>99.1</v>
       </c>
       <c r="D8" s="7">
         <v>100.7</v>
       </c>
       <c r="E8" s="7">
         <v>107.5</v>
       </c>
       <c r="F8" s="7">
         <v>94.2</v>
       </c>
       <c r="G8" s="7">
         <v>165.3</v>
       </c>
       <c r="H8" s="7">
         <v>91.7</v>
       </c>
       <c r="I8" s="7">
         <v>103.5</v>
       </c>
       <c r="J8" s="7">
         <v>95</v>
       </c>
       <c r="K8" s="7">
         <v>106.2</v>
       </c>
       <c r="L8" s="7">
         <v>105.4</v>
       </c>
       <c r="M8" s="7">
         <v>120</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="24">
+    <row r="9" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A9" s="22">
         <v>2025</v>
       </c>
-      <c r="B9" s="37">
+      <c r="B9" s="34">
         <v>59.1</v>
       </c>
-      <c r="C9" s="37">
+      <c r="C9" s="34">
         <v>85.4</v>
       </c>
-      <c r="D9" s="37">
+      <c r="D9" s="34">
         <v>100.1</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E9" s="17">
         <v>100.9</v>
       </c>
-      <c r="F9" s="37">
+      <c r="F9" s="34">
         <v>104.9</v>
       </c>
-      <c r="G9" s="2">
+      <c r="G9" s="7">
         <v>101.9</v>
       </c>
-      <c r="H9" s="37">
+      <c r="H9" s="34">
         <v>103.7</v>
       </c>
-      <c r="I9" s="37">
+      <c r="I9" s="34">
         <v>98.2</v>
       </c>
-      <c r="J9" s="37">
+      <c r="J9" s="34">
         <v>101.1</v>
       </c>
-      <c r="K9" s="37">
+      <c r="K9" s="34">
         <v>96.3</v>
       </c>
-      <c r="L9" s="37">
+      <c r="L9" s="34">
         <v>115.1</v>
       </c>
-      <c r="M9" s="37">
+      <c r="M9" s="34">
         <v>94</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="24">
+    <row r="10" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A10" s="22">
         <v>2026</v>
       </c>
       <c r="B10" s="7">
         <v>85</v>
       </c>
       <c r="C10" s="7">
         <v>91.8</v>
       </c>
       <c r="D10" s="7">
         <v>96.7</v>
       </c>
-      <c r="E10" s="36">
+      <c r="E10" s="33">
         <v>104.4</v>
       </c>
       <c r="F10" s="7">
         <v>103.8</v>
       </c>
-      <c r="G10" s="7"/>
+      <c r="G10" s="42">
+        <v>169.3</v>
+      </c>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="12.95" customHeight="1">
       <c r="A11" s="48" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="B11" s="49"/>
       <c r="C11" s="49"/>
       <c r="D11" s="49"/>
       <c r="E11" s="49"/>
       <c r="F11" s="49"/>
       <c r="G11" s="49"/>
       <c r="H11" s="49"/>
       <c r="I11" s="49"/>
       <c r="J11" s="49"/>
       <c r="K11" s="49"/>
       <c r="L11" s="49"/>
       <c r="M11" s="50"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="25">
+    <row r="12" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A12" s="23">
         <v>2020</v>
       </c>
       <c r="B12" s="7">
         <v>94.7</v>
       </c>
       <c r="C12" s="7">
         <v>95.6</v>
       </c>
       <c r="D12" s="7">
         <v>91.1</v>
       </c>
       <c r="E12" s="7">
         <v>67</v>
       </c>
       <c r="F12" s="7">
         <v>49.1</v>
       </c>
       <c r="G12" s="7">
         <v>75.8</v>
       </c>
       <c r="H12" s="7">
         <v>57.2</v>
       </c>
       <c r="I12" s="7">
         <v>68.900000000000006</v>
       </c>
       <c r="J12" s="7">
         <v>83.4</v>
       </c>
       <c r="K12" s="7">
         <v>58.6</v>
       </c>
       <c r="L12" s="7">
         <v>86.4</v>
       </c>
       <c r="M12" s="7">
         <v>104</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="25">
+    <row r="13" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A13" s="23">
         <v>2021</v>
       </c>
       <c r="B13" s="7">
         <v>86.4</v>
       </c>
       <c r="C13" s="7">
         <v>67.8</v>
       </c>
       <c r="D13" s="7">
         <v>74.7</v>
       </c>
       <c r="E13" s="7">
         <v>95.6</v>
       </c>
       <c r="F13" s="7">
         <v>134.4</v>
       </c>
       <c r="G13" s="7">
         <v>90.3</v>
       </c>
       <c r="H13" s="7">
         <v>112.6</v>
       </c>
       <c r="I13" s="7">
         <v>133.30000000000001</v>
       </c>
       <c r="J13" s="7">
         <v>129</v>
       </c>
       <c r="K13" s="7">
         <v>169.3</v>
       </c>
       <c r="L13" s="7">
         <v>147.19999999999999</v>
       </c>
       <c r="M13" s="7">
         <v>130.5</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A14" s="25">
+    <row r="14" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A14" s="23">
         <v>2022</v>
       </c>
       <c r="B14" s="7">
         <v>103.3</v>
       </c>
       <c r="C14" s="7">
         <v>94.6</v>
       </c>
       <c r="D14" s="7">
         <v>111.2</v>
       </c>
       <c r="E14" s="7">
         <v>108.4</v>
       </c>
       <c r="F14" s="7">
         <v>100.8</v>
       </c>
       <c r="G14" s="7">
         <v>115</v>
       </c>
       <c r="H14" s="7">
         <v>129.80000000000001</v>
       </c>
       <c r="I14" s="7">
         <v>134.80000000000001</v>
       </c>
       <c r="J14" s="7">
         <v>122.3</v>
       </c>
       <c r="K14" s="7">
         <v>145.5</v>
       </c>
       <c r="L14" s="7">
         <v>127.5</v>
       </c>
       <c r="M14" s="7">
         <v>107.8</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="25">
+    <row r="15" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A15" s="23">
         <v>2023</v>
       </c>
       <c r="B15" s="7">
         <v>111.3</v>
       </c>
       <c r="C15" s="7">
         <v>106.7</v>
       </c>
       <c r="D15" s="7">
         <v>95.9</v>
       </c>
       <c r="E15" s="7">
         <v>94.2</v>
       </c>
       <c r="F15" s="7">
         <v>95.8</v>
       </c>
       <c r="G15" s="7">
         <v>89.1</v>
       </c>
       <c r="H15" s="7">
         <v>79.3</v>
       </c>
       <c r="I15" s="7">
         <v>82.8</v>
       </c>
       <c r="J15" s="7">
         <v>103.7</v>
       </c>
       <c r="K15" s="7">
         <v>102.2</v>
       </c>
       <c r="L15" s="7">
         <v>128.4</v>
       </c>
       <c r="M15" s="7">
         <v>154.5</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="25">
+    <row r="16" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A16" s="23">
         <v>2024</v>
       </c>
       <c r="B16" s="7">
         <v>131.19999999999999</v>
       </c>
       <c r="C16" s="7">
         <v>152</v>
       </c>
       <c r="D16" s="7">
         <v>152.1</v>
       </c>
       <c r="E16" s="7">
         <v>165.6</v>
       </c>
       <c r="F16" s="7">
         <v>148.19999999999999</v>
       </c>
       <c r="G16" s="7">
         <v>226.2</v>
       </c>
       <c r="H16" s="7">
         <v>221.9</v>
       </c>
       <c r="I16" s="7">
         <v>221.2</v>
       </c>
       <c r="J16" s="7">
         <v>166.7</v>
       </c>
       <c r="K16" s="7">
         <v>145.30000000000001</v>
       </c>
       <c r="L16" s="7">
         <v>151.80000000000001</v>
       </c>
       <c r="M16" s="7">
         <v>171.9</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="25">
+    <row r="17" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A17" s="23">
         <v>2025</v>
       </c>
-      <c r="B17" s="37">
+      <c r="B17" s="34">
         <v>119.5</v>
       </c>
-      <c r="C17" s="37">
+      <c r="C17" s="34">
         <v>103</v>
       </c>
-      <c r="D17" s="37">
+      <c r="D17" s="34">
         <v>102.3</v>
       </c>
-      <c r="E17" s="19">
+      <c r="E17" s="17">
         <v>96</v>
       </c>
-      <c r="F17" s="37">
+      <c r="F17" s="34">
         <v>107</v>
       </c>
-      <c r="G17" s="2">
+      <c r="G17" s="7">
         <v>66</v>
       </c>
-      <c r="H17" s="37">
+      <c r="H17" s="34">
         <v>74.5</v>
       </c>
-      <c r="I17" s="37">
+      <c r="I17" s="34">
         <v>70.7</v>
       </c>
-      <c r="J17" s="37">
+      <c r="J17" s="34">
         <v>75.3</v>
       </c>
-      <c r="K17" s="37">
+      <c r="K17" s="34">
         <v>68.3</v>
       </c>
-      <c r="L17" s="37">
+      <c r="L17" s="34">
         <v>74.599999999999994</v>
       </c>
-      <c r="M17" s="37">
+      <c r="M17" s="34">
         <v>58.4</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A18" s="25">
+    <row r="18" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A18" s="23">
         <v>2026</v>
       </c>
       <c r="B18" s="7">
         <v>84</v>
       </c>
       <c r="C18" s="7">
         <v>90.4</v>
       </c>
       <c r="D18" s="7">
         <v>87.3</v>
       </c>
-      <c r="E18" s="36">
+      <c r="E18" s="33">
         <v>90.3</v>
       </c>
       <c r="F18" s="7">
         <v>89.3</v>
       </c>
-      <c r="G18" s="7"/>
+      <c r="G18" s="42">
+        <v>148.4</v>
+      </c>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="12.95" customHeight="1">
       <c r="A19" s="48" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="B19" s="49"/>
       <c r="C19" s="49"/>
       <c r="D19" s="49"/>
       <c r="E19" s="49"/>
       <c r="F19" s="49"/>
       <c r="G19" s="49"/>
       <c r="H19" s="49"/>
       <c r="I19" s="49"/>
       <c r="J19" s="49"/>
       <c r="K19" s="49"/>
       <c r="L19" s="49"/>
       <c r="M19" s="50"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="24">
+    <row r="20" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A20" s="22">
         <v>2020</v>
       </c>
       <c r="B20" s="7">
         <v>94.7</v>
       </c>
       <c r="C20" s="7">
         <v>95.2</v>
       </c>
       <c r="D20" s="7">
         <v>93.8</v>
       </c>
       <c r="E20" s="7">
         <v>86.6</v>
       </c>
       <c r="F20" s="7">
         <v>78.2</v>
       </c>
       <c r="G20" s="7">
         <v>77.8</v>
       </c>
       <c r="H20" s="7">
         <v>74.7</v>
       </c>
       <c r="I20" s="7">
         <v>74.099999999999994</v>
       </c>
       <c r="J20" s="7">
         <v>74.7</v>
       </c>
       <c r="K20" s="7">
         <v>73.3</v>
       </c>
       <c r="L20" s="7">
         <v>73.900000000000006</v>
       </c>
       <c r="M20" s="7">
         <v>75.5</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="24">
+    <row r="21" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A21" s="22">
         <v>2021</v>
       </c>
       <c r="B21" s="7">
         <v>86.4</v>
       </c>
       <c r="C21" s="7">
         <v>76.099999999999994</v>
       </c>
       <c r="D21" s="7">
         <v>75.599999999999994</v>
       </c>
       <c r="E21" s="7">
         <v>79.8</v>
       </c>
       <c r="F21" s="7">
         <v>87.5</v>
       </c>
       <c r="G21" s="7">
         <v>88</v>
       </c>
       <c r="H21" s="7">
         <v>90.8</v>
       </c>
       <c r="I21" s="7">
         <v>94.5</v>
       </c>
       <c r="J21" s="7">
         <v>97.8</v>
       </c>
       <c r="K21" s="7">
         <v>102.7</v>
       </c>
       <c r="L21" s="7">
         <v>105.7</v>
       </c>
       <c r="M21" s="7">
         <v>107.6</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="24">
+    <row r="22" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A22" s="22">
         <v>2022</v>
       </c>
       <c r="B22" s="7">
         <v>103.3</v>
       </c>
       <c r="C22" s="7">
         <v>99</v>
       </c>
       <c r="D22" s="7">
         <v>102.9</v>
       </c>
       <c r="E22" s="7">
         <v>104.3</v>
       </c>
       <c r="F22" s="7">
         <v>103.6</v>
       </c>
       <c r="G22" s="7">
         <v>105.9</v>
       </c>
       <c r="H22" s="7">
         <v>109.5</v>
       </c>
       <c r="I22" s="7">
         <v>112.9</v>
       </c>
       <c r="J22" s="7">
         <v>114.2</v>
       </c>
       <c r="K22" s="7">
         <v>117.9</v>
       </c>
       <c r="L22" s="7">
         <v>118.8</v>
       </c>
       <c r="M22" s="7">
         <v>117.9</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A23" s="24">
+    <row r="23" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A23" s="22">
         <v>2023</v>
       </c>
       <c r="B23" s="7">
         <v>111.3</v>
       </c>
       <c r="C23" s="7">
         <v>109.1</v>
       </c>
       <c r="D23" s="7">
         <v>104.5</v>
       </c>
       <c r="E23" s="7">
         <v>101.8</v>
       </c>
       <c r="F23" s="7">
         <v>100.5</v>
       </c>
       <c r="G23" s="7">
         <v>98.1</v>
       </c>
       <c r="H23" s="7">
         <v>94.7</v>
       </c>
       <c r="I23" s="7">
         <v>92.8</v>
       </c>
       <c r="J23" s="7">
         <v>94.3</v>
       </c>
       <c r="K23" s="7">
         <v>95.3</v>
       </c>
       <c r="L23" s="7">
         <v>98.7</v>
       </c>
       <c r="M23" s="7">
         <v>103.4</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A24" s="24">
+    <row r="24" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A24" s="22">
         <v>2024</v>
       </c>
       <c r="B24" s="7">
         <v>131.19999999999999</v>
       </c>
       <c r="C24" s="7">
         <v>140.80000000000001</v>
       </c>
       <c r="D24" s="7">
         <v>144.4</v>
       </c>
       <c r="E24" s="7">
         <v>149.5</v>
       </c>
       <c r="F24" s="7">
         <v>149.19999999999999</v>
       </c>
       <c r="G24" s="7">
         <v>162.80000000000001</v>
       </c>
       <c r="H24" s="7">
         <v>171.8</v>
       </c>
       <c r="I24" s="7">
         <v>178.8</v>
       </c>
       <c r="J24" s="7">
         <v>176.9</v>
       </c>
       <c r="K24" s="7">
         <v>172.1</v>
       </c>
       <c r="L24" s="7">
         <v>169.4</v>
       </c>
       <c r="M24" s="7">
         <v>169.5</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A25" s="24">
+    <row r="25" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A25" s="22">
         <v>2025</v>
       </c>
-      <c r="B25" s="37">
+      <c r="B25" s="34">
         <v>119.5</v>
       </c>
-      <c r="C25" s="37">
+      <c r="C25" s="34">
         <v>111</v>
       </c>
-      <c r="D25" s="37">
+      <c r="D25" s="34">
         <v>108</v>
       </c>
-      <c r="E25" s="38">
+      <c r="E25" s="35">
         <v>104.8</v>
       </c>
-      <c r="F25" s="37">
+      <c r="F25" s="34">
         <v>105.2</v>
       </c>
-      <c r="G25" s="2">
+      <c r="G25" s="7">
         <v>95.5</v>
       </c>
-      <c r="H25" s="39">
+      <c r="H25" s="36">
         <v>91.3</v>
       </c>
-      <c r="I25" s="39">
+      <c r="I25" s="36">
         <v>87.8</v>
       </c>
-      <c r="J25" s="40">
+      <c r="J25" s="37">
         <v>86</v>
       </c>
-      <c r="K25" s="39">
+      <c r="K25" s="36">
         <v>83.7</v>
       </c>
-      <c r="L25" s="39">
+      <c r="L25" s="36">
         <v>82.7</v>
       </c>
-      <c r="M25" s="39">
+      <c r="M25" s="36">
         <v>79.599999999999994</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A26" s="24">
+    <row r="26" spans="1:13" ht="12.95" customHeight="1">
+      <c r="A26" s="22">
         <v>2026</v>
       </c>
       <c r="B26" s="7">
         <v>84</v>
       </c>
-      <c r="C26" s="26">
+      <c r="C26" s="24">
         <v>87.2</v>
       </c>
-      <c r="D26" s="26">
+      <c r="D26" s="24">
         <v>87.3</v>
       </c>
-      <c r="E26" s="38">
+      <c r="E26" s="35">
         <v>88</v>
       </c>
-      <c r="F26" s="26">
+      <c r="F26" s="24">
         <v>88.3</v>
       </c>
-      <c r="G26" s="26"/>
-[...5 lines deleted...]
-      <c r="M26" s="26"/>
+      <c r="G26" s="42">
+        <v>98.7</v>
+      </c>
+      <c r="H26" s="24"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="5" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="A2" s="51" t="s">
+    <row r="1" spans="1:25" s="39" customFormat="1" ht="12.75">
+      <c r="A1" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="51"/>
-[...14 lines deleted...]
-      <c r="B3" s="27" t="s">
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+    </row>
+    <row r="2" spans="1:25" ht="12" thickBot="1">
+      <c r="A2" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+    </row>
+    <row r="3" spans="1:25" ht="12" thickBot="1">
+      <c r="A3" s="20"/>
+      <c r="B3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="28" t="s">
+      <c r="C3" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="27" t="s">
+      <c r="D3" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="28" t="s">
+      <c r="E3" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="27" t="s">
+      <c r="F3" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="28" t="s">
+      <c r="G3" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="27" t="s">
+      <c r="H3" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="28" t="s">
+      <c r="I3" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="27" t="s">
+      <c r="J3" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="28" t="s">
+      <c r="K3" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="L3" s="29" t="s">
+      <c r="L3" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="M3" s="27" t="s">
+      <c r="M3" s="25" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="30" t="s">
+    <row r="4" spans="1:25" ht="56.25">
+      <c r="A4" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="31"/>
-[...8 lines deleted...]
-      <c r="K4" s="31"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
       <c r="L4" s="4"/>
-      <c r="M4" s="31"/>
-[...2 lines deleted...]
-      <c r="A5" s="32">
+      <c r="M4" s="29"/>
+    </row>
+    <row r="5" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A5" s="30">
         <v>2020</v>
       </c>
       <c r="B5" s="4">
         <v>1673.6</v>
       </c>
       <c r="C5" s="4">
         <v>2077.5</v>
       </c>
       <c r="D5" s="4">
         <v>1798.5</v>
       </c>
       <c r="E5" s="4">
         <v>1449.5</v>
       </c>
       <c r="F5" s="4">
         <v>1146.3</v>
       </c>
       <c r="G5" s="4">
         <v>1740.1</v>
       </c>
       <c r="H5" s="4">
         <v>1300.4000000000001</v>
       </c>
       <c r="I5" s="4">
         <v>1079.4000000000001</v>
       </c>
       <c r="J5" s="4">
         <v>1269.0999999999999</v>
       </c>
       <c r="K5" s="4">
         <v>1003.9</v>
       </c>
       <c r="L5" s="4">
         <v>1058.3</v>
       </c>
       <c r="M5" s="4">
         <v>1243.0999999999999</v>
       </c>
-      <c r="N5" s="33"/>
-[...13 lines deleted...]
-      <c r="A6" s="32">
+      <c r="N5" s="31"/>
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31"/>
+      <c r="S5" s="31"/>
+      <c r="T5" s="31"/>
+      <c r="U5" s="31"/>
+      <c r="V5" s="31"/>
+      <c r="W5" s="31"/>
+      <c r="X5" s="31"/>
+      <c r="Y5" s="31"/>
+    </row>
+    <row r="6" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A6" s="30">
         <v>2021</v>
       </c>
       <c r="B6" s="4">
         <v>1522.4</v>
       </c>
       <c r="C6" s="4">
         <v>1483.8</v>
       </c>
       <c r="D6" s="4">
         <v>1414.1</v>
       </c>
       <c r="E6" s="4">
         <v>1466.3</v>
       </c>
       <c r="F6" s="4">
         <v>1629.7</v>
       </c>
       <c r="G6" s="4">
         <v>1662.6</v>
       </c>
       <c r="H6" s="4">
         <v>1549.5</v>
       </c>
       <c r="I6" s="4">
         <v>1494.5</v>
       </c>
       <c r="J6" s="4">
         <v>1656.8</v>
       </c>
       <c r="K6" s="4">
         <v>1719.9</v>
       </c>
       <c r="L6" s="4">
         <v>1576.5</v>
       </c>
       <c r="M6" s="4">
         <v>1641.6</v>
       </c>
-      <c r="N6" s="33"/>
-[...13 lines deleted...]
-      <c r="A7" s="32">
+      <c r="N6" s="31"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="31"/>
+      <c r="Q6" s="31"/>
+      <c r="R6" s="31"/>
+      <c r="S6" s="31"/>
+      <c r="T6" s="31"/>
+      <c r="U6" s="31"/>
+      <c r="V6" s="31"/>
+      <c r="W6" s="31"/>
+      <c r="X6" s="31"/>
+      <c r="Y6" s="31"/>
+    </row>
+    <row r="7" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A7" s="30">
         <v>2022</v>
       </c>
       <c r="B7" s="4">
         <v>1591.9</v>
       </c>
       <c r="C7" s="4">
         <v>1420.9</v>
       </c>
       <c r="D7" s="4">
         <v>1591</v>
       </c>
       <c r="E7" s="5">
         <v>1684.2</v>
       </c>
       <c r="F7" s="4">
         <v>1789.7</v>
       </c>
       <c r="G7" s="4">
         <v>2120.6</v>
       </c>
       <c r="H7" s="4">
         <v>2230.6999999999998</v>
       </c>
       <c r="I7" s="4">
         <v>2358.4</v>
       </c>
       <c r="J7" s="4">
         <v>2372.1</v>
       </c>
       <c r="K7" s="4">
         <v>2930.2</v>
       </c>
       <c r="L7" s="4">
         <v>2385.3000000000002</v>
       </c>
       <c r="M7" s="4">
         <v>2191.8000000000002</v>
       </c>
-      <c r="N7" s="33"/>
-[...13 lines deleted...]
-      <c r="A8" s="32">
+      <c r="N7" s="31"/>
+      <c r="O7" s="31"/>
+      <c r="P7" s="31"/>
+      <c r="Q7" s="31"/>
+      <c r="R7" s="31"/>
+      <c r="S7" s="31"/>
+      <c r="T7" s="31"/>
+      <c r="U7" s="31"/>
+      <c r="V7" s="31"/>
+      <c r="W7" s="31"/>
+      <c r="X7" s="31"/>
+      <c r="Y7" s="31"/>
+    </row>
+    <row r="8" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A8" s="30">
         <v>2023</v>
       </c>
       <c r="B8" s="4">
         <v>2194.3000000000002</v>
       </c>
       <c r="C8" s="4">
         <v>1877.6</v>
       </c>
       <c r="D8" s="4">
         <v>1890.5</v>
       </c>
       <c r="E8" s="4">
         <v>1866.7</v>
       </c>
       <c r="F8" s="4">
         <v>1965.1</v>
       </c>
       <c r="G8" s="4">
         <v>2301.5</v>
       </c>
       <c r="H8" s="4">
         <v>2153.6</v>
       </c>
       <c r="I8" s="4">
         <v>2235.3000000000002</v>
       </c>
       <c r="J8" s="4">
         <v>2874.9</v>
       </c>
       <c r="K8" s="4">
         <v>3500.1</v>
       </c>
       <c r="L8" s="6">
         <v>3531.8</v>
       </c>
       <c r="M8" s="4">
         <v>3817</v>
       </c>
-      <c r="N8" s="33"/>
-[...13 lines deleted...]
-      <c r="A9" s="32">
+      <c r="N8" s="31"/>
+      <c r="O8" s="31"/>
+      <c r="P8" s="31"/>
+      <c r="Q8" s="31"/>
+      <c r="R8" s="31"/>
+      <c r="S8" s="31"/>
+      <c r="T8" s="31"/>
+      <c r="U8" s="31"/>
+      <c r="V8" s="31"/>
+      <c r="W8" s="31"/>
+      <c r="X8" s="31"/>
+      <c r="Y8" s="31"/>
+    </row>
+    <row r="9" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A9" s="30">
         <v>2024</v>
       </c>
       <c r="B9" s="4">
         <v>3245.6</v>
       </c>
       <c r="C9" s="4">
         <v>3217.4</v>
       </c>
       <c r="D9" s="4">
         <v>3240.2</v>
       </c>
       <c r="E9" s="4">
         <v>3483.6</v>
       </c>
       <c r="F9" s="4">
         <v>3282</v>
       </c>
       <c r="G9" s="4">
         <v>5423.8</v>
       </c>
       <c r="H9" s="4">
         <v>5433</v>
       </c>
       <c r="I9" s="4">
         <v>5620.9</v>
       </c>
       <c r="J9" s="4">
         <v>5338.1</v>
       </c>
       <c r="K9" s="4">
         <v>5667.1</v>
       </c>
       <c r="L9" s="6">
         <v>5973.1</v>
       </c>
       <c r="M9" s="4">
         <v>7166.7</v>
       </c>
-      <c r="N9" s="33"/>
-[...13 lines deleted...]
-      <c r="A10" s="32">
+      <c r="N9" s="31"/>
+      <c r="O9" s="31"/>
+      <c r="P9" s="31"/>
+      <c r="Q9" s="31"/>
+      <c r="R9" s="31"/>
+      <c r="S9" s="31"/>
+      <c r="T9" s="31"/>
+      <c r="U9" s="31"/>
+      <c r="V9" s="31"/>
+      <c r="W9" s="31"/>
+      <c r="X9" s="31"/>
+      <c r="Y9" s="31"/>
+    </row>
+    <row r="10" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A10" s="30">
         <v>2025</v>
       </c>
       <c r="B10" s="4">
         <v>4236</v>
       </c>
       <c r="C10" s="4">
         <v>3918.6</v>
       </c>
       <c r="D10" s="4">
         <v>3921.3</v>
       </c>
       <c r="E10" s="4">
         <v>3956.3</v>
       </c>
       <c r="F10" s="4">
         <v>4212.7</v>
       </c>
       <c r="G10" s="4">
         <v>4292.3999999999996</v>
       </c>
       <c r="H10" s="4">
         <v>4451.2</v>
       </c>
       <c r="I10" s="4">
         <v>4411.2</v>
       </c>
       <c r="J10" s="4">
         <v>4461.3999999999996</v>
       </c>
       <c r="K10" s="4">
         <v>4487.1000000000004</v>
       </c>
       <c r="L10" s="4">
         <v>5164.3999999999996</v>
       </c>
       <c r="M10" s="4">
         <v>4854.8</v>
       </c>
     </row>
-    <row r="11" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A11" s="32">
+    <row r="11" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A11" s="30">
         <v>2026</v>
       </c>
       <c r="B11" s="4">
         <v>4286</v>
       </c>
       <c r="C11" s="4">
         <v>3935</v>
       </c>
       <c r="D11" s="4">
         <v>3922</v>
       </c>
       <c r="E11" s="4">
         <v>4095.1</v>
       </c>
       <c r="F11" s="4">
         <v>4248.7</v>
       </c>
-      <c r="G11" s="26"/>
-[...5 lines deleted...]
-      <c r="M11" s="26"/>
+      <c r="G11" s="4">
+        <v>7193.1120000000001</v>
+      </c>
+      <c r="H11" s="24"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="24"/>
+      <c r="K11" s="24"/>
+      <c r="L11" s="24"/>
+      <c r="M11" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y46"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="J38" sqref="J38"/>
+    <sheetView tabSelected="1" topLeftCell="C16" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="L44" sqref="L44:M44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8" style="8" customWidth="1"/>
     <col min="4" max="4" width="12" style="8" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="8" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="8" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="8" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="8" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="8" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="8" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="8" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="8" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="8" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="8" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="8" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="8" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="8" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="8" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-[...30 lines deleted...]
-      <c r="B4" s="52" t="s">
+    <row r="1" spans="1:25" ht="21" customHeight="1">
+      <c r="A1" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+    </row>
+    <row r="4" spans="1:25" ht="12" customHeight="1">
+      <c r="A4" s="55"/>
+      <c r="B4" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="57"/>
+      <c r="F4" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="57"/>
+      <c r="H4" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" s="57"/>
+      <c r="J4" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="56"/>
-      <c r="D4" s="52" t="s">
+      <c r="K4" s="57"/>
+      <c r="L4" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="56"/>
-      <c r="F4" s="52" t="s">
+      <c r="M4" s="57"/>
+      <c r="N4" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="56"/>
-      <c r="H4" s="52" t="s">
+      <c r="O4" s="57"/>
+      <c r="P4" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="I4" s="56"/>
-      <c r="J4" s="52" t="s">
+      <c r="Q4" s="57"/>
+      <c r="R4" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="56"/>
-      <c r="L4" s="52" t="s">
+      <c r="S4" s="57"/>
+      <c r="T4" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="56"/>
-      <c r="N4" s="52" t="s">
+      <c r="U4" s="57"/>
+      <c r="V4" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="56"/>
-      <c r="P4" s="52" t="s">
+      <c r="W4" s="57"/>
+      <c r="X4" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="Q4" s="56"/>
-[...4 lines deleted...]
-      <c r="T4" s="52" t="s">
+      <c r="Y4" s="57"/>
+    </row>
+    <row r="5" spans="1:25" ht="21" customHeight="1">
+      <c r="A5" s="56"/>
+      <c r="B5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="K5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="M5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="N5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="O5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="R5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="T5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="U5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="V5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="X5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y5" s="9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A6" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="U4" s="56"/>
-[...88 lines deleted...]
-      <c r="B6" s="11">
+      <c r="B6" s="10">
         <v>1673.616</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C6" s="10">
         <v>94.7</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D6" s="10">
         <v>3751.1489999999999</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="10">
         <v>95.2</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F6" s="10">
         <v>5549.6970000000001</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G6" s="10">
         <v>93.8</v>
       </c>
-      <c r="H6" s="11">
+      <c r="H6" s="10">
         <v>6999.2510000000002</v>
       </c>
-      <c r="I6" s="11">
+      <c r="I6" s="10">
         <v>86.6</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J6" s="10">
         <v>8145.5839999999998</v>
       </c>
-      <c r="K6" s="11">
+      <c r="K6" s="10">
         <v>78.2</v>
       </c>
-      <c r="L6" s="11">
+      <c r="L6" s="10">
         <v>9885.6689999999999</v>
       </c>
-      <c r="M6" s="11">
+      <c r="M6" s="10">
         <v>77.8</v>
       </c>
-      <c r="N6" s="11">
+      <c r="N6" s="10">
         <v>11186.041999999999</v>
       </c>
-      <c r="O6" s="11">
+      <c r="O6" s="10">
         <v>74.7</v>
       </c>
       <c r="P6" s="1">
         <v>12265.477000000001</v>
       </c>
       <c r="Q6" s="2">
         <v>74.099999999999994</v>
       </c>
-      <c r="R6" s="11">
+      <c r="R6" s="10">
         <v>13534.555</v>
       </c>
-      <c r="S6" s="11">
+      <c r="S6" s="10">
         <v>74.7</v>
       </c>
-      <c r="T6" s="11">
+      <c r="T6" s="10">
         <v>14538.5</v>
       </c>
-      <c r="U6" s="11">
+      <c r="U6" s="10">
         <v>73.3</v>
       </c>
-      <c r="V6" s="11">
+      <c r="V6" s="10">
         <v>15596.806</v>
       </c>
       <c r="W6" s="2">
         <v>73.900000000000006</v>
       </c>
       <c r="X6" s="3">
         <v>16839.887999999999</v>
       </c>
       <c r="Y6" s="2">
         <v>75.5</v>
       </c>
     </row>
-    <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B10" s="52" t="s">
+    <row r="10" spans="1:25" ht="15" customHeight="1">
+      <c r="A10" s="55"/>
+      <c r="B10" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="57"/>
+      <c r="D10" s="53" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="57"/>
+      <c r="F10" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" s="57"/>
+      <c r="H10" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="I10" s="57"/>
+      <c r="J10" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="57"/>
+      <c r="L10" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="56"/>
-      <c r="D10" s="52" t="s">
+      <c r="M10" s="57"/>
+      <c r="N10" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="56"/>
-      <c r="F10" s="52" t="s">
+      <c r="O10" s="57"/>
+      <c r="P10" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="G10" s="56"/>
-      <c r="H10" s="52" t="s">
+      <c r="Q10" s="57"/>
+      <c r="R10" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="I10" s="56"/>
-      <c r="J10" s="52" t="s">
+      <c r="S10" s="57"/>
+      <c r="T10" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="K10" s="56"/>
-      <c r="L10" s="52" t="s">
+      <c r="U10" s="57"/>
+      <c r="V10" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="M10" s="56"/>
-      <c r="N10" s="52" t="s">
+      <c r="W10" s="57"/>
+      <c r="X10" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="O10" s="56"/>
-[...22 lines deleted...]
-      <c r="A11" s="55"/>
+      <c r="Y10" s="57"/>
+    </row>
+    <row r="11" spans="1:25" ht="21" customHeight="1">
+      <c r="A11" s="56"/>
       <c r="B11" s="9" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="G11" s="9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="H11" s="9" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="I11" s="9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J11" s="9" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="K11" s="9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="L11" s="9" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="M11" s="9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="N11" s="9" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="O11" s="9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="P11" s="9" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="Q11" s="9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="R11" s="9" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="S11" s="9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="T11" s="9" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="U11" s="9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="V11" s="9" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="W11" s="9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="X11" s="9" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="Y11" s="9" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      <c r="B12" s="11">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A12" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="10">
         <v>1522.443</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="10">
         <v>86.4</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="10">
         <v>3006.2779999999998</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="10">
         <v>76.099999999999994</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="10">
         <v>4420.3280000000004</v>
       </c>
       <c r="G12" s="3">
         <v>75.599999999999994</v>
       </c>
       <c r="H12" s="3">
         <v>5886.6390000000001</v>
       </c>
       <c r="I12" s="3">
         <v>79.8</v>
       </c>
       <c r="J12" s="3">
         <v>7516.3789999999999</v>
       </c>
       <c r="K12" s="2">
         <v>87.5</v>
       </c>
       <c r="L12" s="3">
         <v>9179.0149999999994</v>
       </c>
       <c r="M12" s="3">
         <v>88</v>
       </c>
       <c r="N12" s="3">
         <v>10728.476000000001</v>
@@ -2980,1126 +3014,1132 @@
       <c r="R12" s="3">
         <v>13879.695</v>
       </c>
       <c r="S12" s="3">
         <v>97.8</v>
       </c>
       <c r="T12" s="3">
         <v>15599.596</v>
       </c>
       <c r="U12" s="3">
         <v>102.7</v>
       </c>
       <c r="V12" s="3">
         <v>17176.072</v>
       </c>
       <c r="W12" s="1">
         <v>105.7</v>
       </c>
       <c r="X12" s="3">
         <v>18817.686000000002</v>
       </c>
       <c r="Y12" s="1">
         <v>107.6</v>
       </c>
     </row>
-    <row r="13" spans="1:25" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="B17" s="52" t="s">
+    <row r="13" spans="1:25">
+      <c r="Y13" s="11"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="V15" s="11"/>
+      <c r="W15" s="11"/>
+      <c r="X15" s="11"/>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="V16" s="11"/>
+      <c r="W16" s="11"/>
+      <c r="X16" s="11"/>
+    </row>
+    <row r="17" spans="1:25" ht="12" customHeight="1">
+      <c r="A17" s="55"/>
+      <c r="B17" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="57"/>
+      <c r="D17" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" s="57"/>
+      <c r="F17" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" s="57"/>
+      <c r="H17" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="I17" s="57"/>
+      <c r="J17" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="K17" s="57"/>
+      <c r="L17" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="56"/>
-      <c r="D17" s="52" t="s">
+      <c r="M17" s="57"/>
+      <c r="N17" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="E17" s="56"/>
-      <c r="F17" s="52" t="s">
+      <c r="O17" s="57"/>
+      <c r="P17" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="G17" s="56"/>
-      <c r="H17" s="52" t="s">
+      <c r="Q17" s="57"/>
+      <c r="R17" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="I17" s="56"/>
-      <c r="J17" s="52" t="s">
+      <c r="S17" s="57"/>
+      <c r="T17" s="53" t="s">
         <v>50</v>
       </c>
-      <c r="K17" s="56"/>
-      <c r="L17" s="52" t="s">
+      <c r="U17" s="57"/>
+      <c r="V17" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="M17" s="56"/>
-      <c r="N17" s="52" t="s">
+      <c r="W17" s="57"/>
+      <c r="X17" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="O17" s="56"/>
-      <c r="P17" s="52" t="s">
+      <c r="Y17" s="54"/>
+    </row>
+    <row r="18" spans="1:25" ht="21" customHeight="1">
+      <c r="A18" s="56"/>
+      <c r="B18" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="I18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="K18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="M18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="N18" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="O18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P18" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="R18" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="S18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="T18" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="U18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="V18" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="W18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="X18" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y18" s="9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A19" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="12">
+        <v>1591.867</v>
+      </c>
+      <c r="C19" s="12">
+        <v>103.3</v>
+      </c>
+      <c r="D19" s="12">
+        <v>3012.7809999999999</v>
+      </c>
+      <c r="E19" s="13">
+        <v>99</v>
+      </c>
+      <c r="F19" s="12">
+        <v>4603.7359999999999</v>
+      </c>
+      <c r="G19" s="13">
+        <v>102.9</v>
+      </c>
+      <c r="H19" s="12">
+        <v>6287.9260000000004</v>
+      </c>
+      <c r="I19" s="13">
+        <v>104.3</v>
+      </c>
+      <c r="J19" s="12">
+        <v>8077.6450000000004</v>
+      </c>
+      <c r="K19" s="13">
+        <v>103.6</v>
+      </c>
+      <c r="L19" s="12">
+        <v>10198.207</v>
+      </c>
+      <c r="M19" s="13">
+        <v>105.9</v>
+      </c>
+      <c r="N19" s="12">
+        <v>12428.911</v>
+      </c>
+      <c r="O19" s="13">
+        <v>109.5</v>
+      </c>
+      <c r="P19" s="12">
+        <v>14787.353999999999</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>112.9</v>
+      </c>
+      <c r="R19" s="12">
+        <v>17159.460999999999</v>
+      </c>
+      <c r="S19" s="13">
+        <v>114.2</v>
+      </c>
+      <c r="T19" s="12">
+        <v>20089.631000000001</v>
+      </c>
+      <c r="U19" s="13">
+        <v>117.9</v>
+      </c>
+      <c r="V19" s="12">
+        <v>22474.973000000002</v>
+      </c>
+      <c r="W19" s="13">
+        <v>118.8</v>
+      </c>
+      <c r="X19" s="12">
+        <v>24666.738000000001</v>
+      </c>
+      <c r="Y19" s="13">
+        <v>117.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="15" customHeight="1"/>
+    <row r="24" spans="1:25" ht="15" customHeight="1">
+      <c r="A24" s="55"/>
+      <c r="B24" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="Q17" s="56"/>
-      <c r="R17" s="52" t="s">
+      <c r="C24" s="57"/>
+      <c r="D24" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="S17" s="56"/>
-      <c r="T17" s="52" t="s">
+      <c r="E24" s="57"/>
+      <c r="F24" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="U17" s="56"/>
-      <c r="V17" s="52" t="s">
+      <c r="G24" s="57"/>
+      <c r="H24" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="W17" s="56"/>
-      <c r="X17" s="52" t="s">
+      <c r="I24" s="57"/>
+      <c r="J24" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="Y17" s="53"/>
-[...156 lines deleted...]
-      <c r="B24" s="52" t="s">
+      <c r="K24" s="57"/>
+      <c r="L24" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="C24" s="56"/>
-      <c r="D24" s="52" t="s">
+      <c r="M24" s="57"/>
+      <c r="N24" s="53" t="s">
         <v>59</v>
       </c>
-      <c r="E24" s="56"/>
-      <c r="F24" s="52" t="s">
+      <c r="O24" s="57"/>
+      <c r="P24" s="53" t="s">
         <v>60</v>
       </c>
-      <c r="G24" s="56"/>
-      <c r="H24" s="52" t="s">
+      <c r="Q24" s="57"/>
+      <c r="R24" s="53" t="s">
         <v>61</v>
       </c>
-      <c r="I24" s="56"/>
-      <c r="J24" s="52" t="s">
+      <c r="S24" s="57"/>
+      <c r="T24" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="K24" s="56"/>
-      <c r="L24" s="52" t="s">
+      <c r="U24" s="57"/>
+      <c r="V24" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="M24" s="56"/>
-      <c r="N24" s="52" t="s">
+      <c r="W24" s="57"/>
+      <c r="X24" s="53" t="s">
+        <v>77</v>
+      </c>
+      <c r="Y24" s="54"/>
+    </row>
+    <row r="25" spans="1:25" ht="21" customHeight="1">
+      <c r="A25" s="56"/>
+      <c r="B25" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="G25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="I25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="J25" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="K25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L25" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="M25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="N25" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="O25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P25" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="R25" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="S25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="T25" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="U25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="V25" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="W25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="X25" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y25" s="9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A26" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="12">
+        <v>2194.2730000000001</v>
+      </c>
+      <c r="C26" s="13">
+        <v>111.3</v>
+      </c>
+      <c r="D26" s="12">
+        <v>4071.8620000000001</v>
+      </c>
+      <c r="E26" s="13">
+        <v>109.1</v>
+      </c>
+      <c r="F26" s="12">
+        <v>5962.4080000000004</v>
+      </c>
+      <c r="G26" s="13">
+        <v>104.5</v>
+      </c>
+      <c r="H26" s="12">
+        <v>7829.14</v>
+      </c>
+      <c r="I26" s="13">
+        <v>101.8</v>
+      </c>
+      <c r="J26" s="12">
+        <v>9794.2279999999992</v>
+      </c>
+      <c r="K26" s="13">
+        <v>100.5</v>
+      </c>
+      <c r="L26" s="12">
+        <v>12095.763999999999</v>
+      </c>
+      <c r="M26" s="13">
+        <v>98.1</v>
+      </c>
+      <c r="N26" s="12">
+        <v>14249.366</v>
+      </c>
+      <c r="O26" s="13">
+        <v>94.7</v>
+      </c>
+      <c r="P26" s="12">
+        <v>16484.633000000002</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>92.8</v>
+      </c>
+      <c r="R26" s="12">
+        <v>19359.508000000002</v>
+      </c>
+      <c r="S26" s="13">
+        <v>94.3</v>
+      </c>
+      <c r="T26" s="12">
+        <v>22859.629000000001</v>
+      </c>
+      <c r="U26" s="13">
+        <v>95.3</v>
+      </c>
+      <c r="V26" s="12">
+        <v>26391.397000000001</v>
+      </c>
+      <c r="W26" s="13">
+        <v>98.7</v>
+      </c>
+      <c r="X26" s="12">
+        <v>30208.378000000001</v>
+      </c>
+      <c r="Y26" s="13">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" s="14"/>
+      <c r="B27" s="15"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="15"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="15"/>
+      <c r="M27" s="16"/>
+      <c r="N27" s="15"/>
+      <c r="O27" s="16"/>
+      <c r="P27" s="15"/>
+      <c r="Q27" s="16"/>
+      <c r="R27" s="15"/>
+      <c r="S27" s="16"/>
+      <c r="T27" s="15"/>
+      <c r="U27" s="16"/>
+      <c r="V27" s="15"/>
+      <c r="W27" s="16"/>
+      <c r="X27" s="15"/>
+      <c r="Y27" s="16"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="14"/>
+      <c r="B28" s="15"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="15"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="15"/>
+      <c r="M28" s="16"/>
+      <c r="N28" s="15"/>
+      <c r="O28" s="16"/>
+      <c r="P28" s="15"/>
+      <c r="Q28" s="16"/>
+      <c r="R28" s="15"/>
+      <c r="S28" s="16"/>
+      <c r="T28" s="15"/>
+      <c r="U28" s="16"/>
+      <c r="V28" s="15"/>
+      <c r="W28" s="16"/>
+      <c r="X28" s="15"/>
+      <c r="Y28" s="16"/>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" s="14"/>
+      <c r="B29" s="15"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="15"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="15"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="15"/>
+      <c r="K29" s="16"/>
+      <c r="L29" s="15"/>
+      <c r="M29" s="16"/>
+      <c r="N29" s="15"/>
+      <c r="O29" s="16"/>
+      <c r="P29" s="15"/>
+      <c r="Q29" s="16"/>
+      <c r="R29" s="15"/>
+      <c r="S29" s="16"/>
+      <c r="T29" s="15"/>
+      <c r="U29" s="16"/>
+      <c r="V29" s="15"/>
+      <c r="W29" s="16"/>
+      <c r="X29" s="15"/>
+      <c r="Y29" s="16"/>
+    </row>
+    <row r="31" spans="1:25" ht="12" customHeight="1">
+      <c r="A31" s="55"/>
+      <c r="B31" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="O24" s="56"/>
-[...8 lines deleted...]
-      <c r="T24" s="52" t="s">
+      <c r="C31" s="54"/>
+      <c r="D31" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="U24" s="56"/>
-      <c r="V24" s="52" t="s">
+      <c r="E31" s="57"/>
+      <c r="F31" s="53" t="s">
         <v>68</v>
       </c>
-      <c r="W24" s="56"/>
-[...240 lines deleted...]
-      <c r="B31" s="52" t="s">
+      <c r="G31" s="54"/>
+      <c r="H31" s="53" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="53"/>
-      <c r="D31" s="52" t="s">
+      <c r="I31" s="54"/>
+      <c r="J31" s="53" t="s">
+        <v>70</v>
+      </c>
+      <c r="K31" s="54"/>
+      <c r="L31" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="M31" s="54"/>
+      <c r="N31" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="E31" s="56"/>
-      <c r="F31" s="52" t="s">
+      <c r="O31" s="54"/>
+      <c r="P31" s="53" t="s">
         <v>73</v>
       </c>
-      <c r="G31" s="53"/>
-      <c r="H31" s="52" t="s">
+      <c r="Q31" s="54"/>
+      <c r="R31" s="53" t="s">
         <v>74</v>
       </c>
-      <c r="I31" s="53"/>
-      <c r="J31" s="52" t="s">
+      <c r="S31" s="54"/>
+      <c r="T31" s="53" t="s">
         <v>75</v>
       </c>
-      <c r="K31" s="53"/>
-      <c r="L31" s="52" t="s">
+      <c r="U31" s="57"/>
+      <c r="V31" s="53" t="s">
         <v>76</v>
       </c>
-      <c r="M31" s="53"/>
-[...4 lines deleted...]
-      <c r="P31" s="52" t="s">
+      <c r="W31" s="57"/>
+      <c r="X31" s="53" t="s">
         <v>78</v>
       </c>
-      <c r="Q31" s="53"/>
-[...18 lines deleted...]
-      <c r="A32" s="55"/>
+      <c r="Y31" s="54"/>
+    </row>
+    <row r="32" spans="1:25" ht="21" customHeight="1">
+      <c r="A32" s="56"/>
       <c r="B32" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="G32" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="H32" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="I32" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="J32" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="K32" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="L32" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="M32" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="N32" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="O32" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="P32" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="Q32" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="R32" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="S32" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="T32" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="U32" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="V32" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="W32" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="X32" s="9" t="s">
-        <v>31</v>
-[...9 lines deleted...]
-      <c r="B33" s="14">
+        <v>104</v>
+      </c>
+      <c r="Y32" s="9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A33" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" s="12">
         <v>3245.6030000000001</v>
       </c>
-      <c r="C33" s="15">
+      <c r="C33" s="13">
         <v>131.19999999999999</v>
       </c>
-      <c r="D33" s="11">
+      <c r="D33" s="10">
         <v>6463</v>
       </c>
       <c r="E33" s="8">
         <v>140.80000000000001</v>
       </c>
-      <c r="F33" s="11">
+      <c r="F33" s="10">
         <v>9703.2999999999993</v>
       </c>
       <c r="G33" s="8">
         <v>144.4</v>
       </c>
-      <c r="H33" s="11">
+      <c r="H33" s="10">
         <v>13186.9</v>
       </c>
       <c r="I33" s="8">
         <v>149.5</v>
       </c>
-      <c r="J33" s="11">
+      <c r="J33" s="10">
         <v>16468.900000000001</v>
       </c>
       <c r="K33" s="8">
         <v>149.19999999999999</v>
       </c>
-      <c r="L33" s="11">
+      <c r="L33" s="10">
         <v>21892.7</v>
       </c>
       <c r="M33" s="8">
         <v>162.80000000000001</v>
       </c>
-      <c r="N33" s="11">
+      <c r="N33" s="10">
         <v>27325.7</v>
       </c>
-      <c r="O33" s="11">
+      <c r="O33" s="10">
         <v>171.8</v>
       </c>
-      <c r="P33" s="11">
+      <c r="P33" s="10">
         <v>32946.6</v>
       </c>
       <c r="Q33" s="8">
         <v>178.8</v>
       </c>
-      <c r="R33" s="11">
+      <c r="R33" s="10">
         <v>38284.699999999997</v>
       </c>
       <c r="S33" s="8">
         <v>176.9</v>
       </c>
-      <c r="T33" s="11">
+      <c r="T33" s="10">
         <v>43951.7</v>
       </c>
-      <c r="U33" s="11">
+      <c r="U33" s="10">
         <v>172.1</v>
       </c>
-      <c r="V33" s="11">
+      <c r="V33" s="10">
         <v>49924.9</v>
       </c>
       <c r="W33" s="8">
         <v>169.4</v>
       </c>
-      <c r="X33" s="11">
+      <c r="X33" s="10">
         <v>57091.6</v>
       </c>
       <c r="Y33" s="8">
         <v>169.5</v>
       </c>
     </row>
-    <row r="34" spans="1:25" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="B37" s="52" t="s">
+    <row r="34" spans="1:25">
+      <c r="A34" s="14"/>
+      <c r="B34" s="15"/>
+      <c r="C34" s="16"/>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37" s="55"/>
+      <c r="B37" s="53" t="s">
+        <v>79</v>
+      </c>
+      <c r="C37" s="54"/>
+      <c r="D37" s="53" t="s">
+        <v>80</v>
+      </c>
+      <c r="E37" s="57"/>
+      <c r="F37" s="53" t="s">
+        <v>81</v>
+      </c>
+      <c r="G37" s="54"/>
+      <c r="H37" s="53" t="s">
+        <v>82</v>
+      </c>
+      <c r="I37" s="54"/>
+      <c r="J37" s="53" t="s">
+        <v>83</v>
+      </c>
+      <c r="K37" s="54"/>
+      <c r="L37" s="53" t="s">
         <v>84</v>
       </c>
-      <c r="C37" s="53"/>
-      <c r="D37" s="52" t="s">
+      <c r="M37" s="54"/>
+      <c r="N37" s="53" t="s">
         <v>85</v>
       </c>
-      <c r="E37" s="56"/>
-      <c r="F37" s="52" t="s">
+      <c r="O37" s="54"/>
+      <c r="P37" s="53" t="s">
         <v>86</v>
       </c>
-      <c r="G37" s="53"/>
-      <c r="H37" s="52" t="s">
+      <c r="Q37" s="54"/>
+      <c r="R37" s="53" t="s">
         <v>87</v>
       </c>
-      <c r="I37" s="53"/>
-      <c r="J37" s="52" t="s">
+      <c r="S37" s="54"/>
+      <c r="T37" s="53" t="s">
         <v>88</v>
       </c>
-      <c r="K37" s="53"/>
-      <c r="L37" s="52" t="s">
+      <c r="U37" s="57"/>
+      <c r="V37" s="53" t="s">
         <v>89</v>
       </c>
-      <c r="M37" s="53"/>
-      <c r="N37" s="52" t="s">
+      <c r="W37" s="57"/>
+      <c r="X37" s="53" t="s">
         <v>90</v>
       </c>
-      <c r="O37" s="53"/>
-[...22 lines deleted...]
-      <c r="A38" s="55"/>
+      <c r="Y37" s="54"/>
+    </row>
+    <row r="38" spans="1:25" ht="21" customHeight="1">
+      <c r="A38" s="56"/>
       <c r="B38" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="G38" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="H38" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="I38" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="J38" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="K38" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="L38" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="M38" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="N38" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="O38" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="P38" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="Q38" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="R38" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="S38" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="T38" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="U38" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="V38" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="W38" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="X38" s="9" t="s">
-        <v>31</v>
-[...9 lines deleted...]
-      <c r="B39" s="14">
+        <v>104</v>
+      </c>
+      <c r="Y38" s="9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A39" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B39" s="12">
         <v>4236</v>
       </c>
-      <c r="C39" s="15">
+      <c r="C39" s="13">
         <v>119.5</v>
       </c>
-      <c r="D39" s="11">
+      <c r="D39" s="10">
         <v>8154.6</v>
       </c>
-      <c r="E39" s="11">
+      <c r="E39" s="10">
         <v>111</v>
       </c>
-      <c r="F39" s="11">
+      <c r="F39" s="10">
         <v>12075.9</v>
       </c>
-      <c r="G39" s="11">
+      <c r="G39" s="10">
         <v>108</v>
       </c>
-      <c r="H39" s="11">
+      <c r="H39" s="10">
         <v>16032.2</v>
       </c>
-      <c r="I39" s="19">
+      <c r="I39" s="17">
         <v>104.8</v>
       </c>
-      <c r="J39" s="11">
+      <c r="J39" s="10">
         <v>20244.900000000001</v>
       </c>
       <c r="K39" s="8">
         <v>105.2</v>
       </c>
-      <c r="L39" s="11">
+      <c r="L39" s="10">
         <v>24537.3</v>
       </c>
-      <c r="M39" s="11">
+      <c r="M39" s="10">
         <v>95.5</v>
       </c>
-      <c r="N39" s="11">
+      <c r="N39" s="10">
         <v>28988.5</v>
       </c>
-      <c r="O39" s="11">
+      <c r="O39" s="10">
         <v>91.3</v>
       </c>
-      <c r="P39" s="11">
+      <c r="P39" s="10">
         <v>33399.699999999997</v>
       </c>
       <c r="Q39" s="8">
         <v>87.8</v>
       </c>
-      <c r="R39" s="11">
+      <c r="R39" s="10">
         <v>37861.1</v>
       </c>
-      <c r="S39" s="34">
+      <c r="S39" s="32">
         <v>86</v>
       </c>
-      <c r="T39" s="11">
+      <c r="T39" s="10">
         <v>42348.2</v>
       </c>
-      <c r="U39" s="11">
+      <c r="U39" s="10">
         <v>83.7</v>
       </c>
-      <c r="V39" s="11">
+      <c r="V39" s="10">
         <v>47512.6</v>
       </c>
       <c r="W39" s="8">
         <v>82.7</v>
       </c>
-      <c r="X39" s="11">
+      <c r="X39" s="10">
         <v>52367.4</v>
       </c>
       <c r="Y39" s="8">
         <v>79.599999999999994</v>
       </c>
     </row>
-    <row r="42" spans="1:25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B42" s="52" t="s">
+    <row r="42" spans="1:25">
+      <c r="A42" s="55"/>
+      <c r="B42" s="53" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" s="54"/>
+      <c r="D42" s="53" t="s">
+        <v>92</v>
+      </c>
+      <c r="E42" s="57"/>
+      <c r="F42" s="53" t="s">
+        <v>93</v>
+      </c>
+      <c r="G42" s="54"/>
+      <c r="H42" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="I42" s="54"/>
+      <c r="J42" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="K42" s="54"/>
+      <c r="L42" s="53" t="s">
         <v>96</v>
       </c>
-      <c r="C42" s="53"/>
-      <c r="D42" s="52" t="s">
+      <c r="M42" s="54"/>
+      <c r="N42" s="53" t="s">
         <v>97</v>
       </c>
-      <c r="E42" s="56"/>
-      <c r="F42" s="52" t="s">
+      <c r="O42" s="54"/>
+      <c r="P42" s="53" t="s">
         <v>98</v>
       </c>
-      <c r="G42" s="53"/>
-      <c r="H42" s="52" t="s">
+      <c r="Q42" s="54"/>
+      <c r="R42" s="53" t="s">
         <v>99</v>
       </c>
-      <c r="I42" s="53"/>
-      <c r="J42" s="52" t="s">
+      <c r="S42" s="54"/>
+      <c r="T42" s="53" t="s">
         <v>100</v>
       </c>
-      <c r="K42" s="53"/>
-      <c r="L42" s="52" t="s">
+      <c r="U42" s="57"/>
+      <c r="V42" s="53" t="s">
         <v>101</v>
       </c>
-      <c r="M42" s="53"/>
-      <c r="N42" s="52" t="s">
+      <c r="W42" s="57"/>
+      <c r="X42" s="53" t="s">
         <v>102</v>
       </c>
-      <c r="O42" s="53"/>
-[...27 lines deleted...]
-        <v>32</v>
+      <c r="Y42" s="54"/>
+    </row>
+    <row r="43" spans="1:25" ht="22.5">
+      <c r="A43" s="56"/>
+      <c r="B43" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="E43" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="G43" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="H43" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="I43" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="J43" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="K43" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="L43" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="M43" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="N43" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="O43" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="P43" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="Q43" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="R43" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="S43" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="T43" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="U43" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="V43" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>104</v>
+      </c>
+      <c r="W43" s="9" t="s">
+        <v>27</v>
       </c>
       <c r="X43" s="9" t="s">
-        <v>31</v>
-[...9 lines deleted...]
-      <c r="B44" s="14">
+        <v>104</v>
+      </c>
+      <c r="Y43" s="9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" ht="12.95" customHeight="1">
+      <c r="A44" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B44" s="12">
         <v>4286.6000000000004</v>
       </c>
-      <c r="C44" s="34">
+      <c r="C44" s="32">
         <v>84</v>
       </c>
-      <c r="D44" s="42">
+      <c r="D44" s="38">
         <v>8221.6</v>
       </c>
       <c r="E44" s="8">
         <v>87.2</v>
       </c>
-      <c r="F44" s="11">
+      <c r="F44" s="10">
         <v>12143.6</v>
       </c>
       <c r="G44" s="8">
         <v>87.3</v>
       </c>
-      <c r="H44" s="11">
+      <c r="H44" s="10">
         <v>16238.7</v>
       </c>
-      <c r="I44" s="11">
+      <c r="I44" s="10">
         <v>88</v>
       </c>
-      <c r="J44" s="11">
+      <c r="J44" s="10">
         <v>20487.400000000001</v>
       </c>
-      <c r="K44" s="11">
+      <c r="K44" s="10">
         <v>88.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>70</v>
+      <c r="L44" s="41">
+        <v>27680.517</v>
+      </c>
+      <c r="M44" s="42">
+        <v>98.7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
+      <c r="A46" s="18" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="T42:U42"/>
     <mergeCell ref="V42:W42"/>
     <mergeCell ref="X42:Y42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="N42:O42"/>
     <mergeCell ref="P42:Q42"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="F42:G42"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="T37:U37"/>
     <mergeCell ref="V37:W37"/>
     <mergeCell ref="X37:Y37"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="N37:O37"/>
     <mergeCell ref="P37:Q37"/>
     <mergeCell ref="R37:S37"/>