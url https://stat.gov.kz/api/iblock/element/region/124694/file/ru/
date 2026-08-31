--- v2 (2026-07-21)
+++ v3 (2026-08-31)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="105" windowWidth="24420" windowHeight="8025" activeTab="2"/>
+    <workbookView xWindow="-60" yWindow="105" windowWidth="24420" windowHeight="8025"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId2"/>
     <sheet name="обьем и ИФО" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО общепит'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общепит'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="108">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
@@ -60,92 +60,107 @@
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
+  </si>
+  <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
+    <t>в % к соответствующему периоду предыдущего года</t>
+  </si>
+  <si>
+    <t>в % к соответствующему месяцу предыдущего года</t>
+  </si>
+  <si>
+    <t>в % к предыдущему месяцу</t>
+  </si>
+  <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>январь 2020г.</t>
   </si>
   <si>
     <t>январь-февраль 2020 г.</t>
   </si>
   <si>
     <t>январь-март 2020 г.</t>
   </si>
   <si>
     <t>январь-апрель 2020 г.</t>
   </si>
   <si>
     <t>январь-май 2020 г.</t>
   </si>
   <si>
     <t>январь-июнь 2020 г.</t>
   </si>
   <si>
     <t>январь-июль 2020 г.</t>
   </si>
   <si>
     <t>январь-август 2020 г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2020 г.</t>
   </si>
   <si>
     <t>январь-октябрь 2020 г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2020 г.</t>
   </si>
   <si>
     <t>январь-декабрь 2020 г.</t>
   </si>
   <si>
+    <t>Объем услуг, млн. тенге</t>
+  </si>
+  <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>январь 2021г.</t>
   </si>
   <si>
     <t>январь-февраль 2021г.</t>
   </si>
   <si>
     <t>январь-март 2021г.</t>
   </si>
   <si>
     <t>январь-апрель 2021г.</t>
   </si>
   <si>
     <t>январь-май2021г.</t>
   </si>
   <si>
     <t>январь-июнь 2021 г.</t>
   </si>
   <si>
     <t>январь-июль 2021 г.</t>
@@ -328,77 +343,62 @@
     <t>январь-апрель 2026г.</t>
   </si>
   <si>
     <t>январь-май 2026г.</t>
   </si>
   <si>
     <t>январь-июнь 2026г.</t>
   </si>
   <si>
     <t>январь-июль 2026г.</t>
   </si>
   <si>
     <t>январь-август 2026г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2026г.</t>
   </si>
   <si>
     <t>январь-октябрь 2026г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2026г.</t>
   </si>
   <si>
     <t>январь-декабрь 2026г.</t>
-  </si>
-[...13 lines deleted...]
-    <t>в процентах к соответствующему периоду предыдущего года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -413,68 +413,50 @@
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...16 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -665,77 +647,83 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -745,119 +733,119 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1139,1865 +1127,1873 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G26" sqref="G26"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12" thickBot="1">
-[...18 lines deleted...]
-      <c r="B2" s="20" t="s">
+    <row r="1" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+    </row>
+    <row r="2" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="21"/>
+      <c r="B2" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="21" t="s">
+      <c r="C2" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="D2" s="20" t="s">
+      <c r="D2" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="21" t="s">
+      <c r="E2" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="20" t="s">
+      <c r="F2" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="G2" s="21" t="s">
+      <c r="G2" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="20" t="s">
+      <c r="H2" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="21" t="s">
+      <c r="I2" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="J2" s="20" t="s">
+      <c r="J2" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="K2" s="21" t="s">
+      <c r="K2" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="L2" s="20" t="s">
+      <c r="L2" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="20" t="s">
+      <c r="M2" s="22" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="12.95" customHeight="1">
-[...17 lines deleted...]
-      <c r="A4" s="22">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A3" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="49"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A4" s="24">
         <v>2020</v>
       </c>
       <c r="B4" s="7">
         <v>147.4</v>
       </c>
       <c r="C4" s="7">
         <v>124.1</v>
       </c>
       <c r="D4" s="7">
         <v>86.6</v>
       </c>
       <c r="E4" s="7">
         <v>80.599999999999994</v>
       </c>
       <c r="F4" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="G4" s="7">
         <v>151.80000000000001</v>
       </c>
       <c r="H4" s="7">
         <v>74.7</v>
       </c>
       <c r="I4" s="7">
         <v>81</v>
       </c>
       <c r="J4" s="7">
         <v>114.5</v>
       </c>
       <c r="K4" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="L4" s="7">
         <v>105.4</v>
       </c>
       <c r="M4" s="7">
         <v>117.5</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A5" s="22">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A5" s="24">
         <v>2021</v>
       </c>
       <c r="B5" s="7">
         <v>122.5</v>
       </c>
       <c r="C5" s="7">
         <v>97.5</v>
       </c>
       <c r="D5" s="7">
         <v>95.3</v>
       </c>
       <c r="E5" s="7">
         <v>103.2</v>
       </c>
       <c r="F5" s="7">
         <v>111.1</v>
       </c>
       <c r="G5" s="7">
         <v>102</v>
       </c>
       <c r="H5" s="7">
         <v>93.2</v>
       </c>
       <c r="I5" s="7">
         <v>95.8</v>
       </c>
       <c r="J5" s="7">
         <v>110.9</v>
       </c>
       <c r="K5" s="7">
         <v>103.8</v>
       </c>
       <c r="L5" s="7">
         <v>91.7</v>
       </c>
       <c r="M5" s="7">
         <v>104.1</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A6" s="22">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A6" s="24">
         <v>2022</v>
       </c>
       <c r="B6" s="7">
         <v>97</v>
       </c>
       <c r="C6" s="7">
         <v>89.3</v>
       </c>
       <c r="D6" s="7">
         <v>112</v>
       </c>
       <c r="E6" s="7">
         <v>100.5</v>
       </c>
       <c r="F6" s="7">
         <v>103.5</v>
       </c>
       <c r="G6" s="7">
         <v>116.4</v>
       </c>
       <c r="H6" s="7">
         <v>105.2</v>
       </c>
       <c r="I6" s="7">
         <v>99.4</v>
       </c>
       <c r="J6" s="7">
         <v>100.6</v>
       </c>
       <c r="K6" s="7">
         <v>123.5</v>
       </c>
       <c r="L6" s="7">
         <v>80.3</v>
       </c>
       <c r="M6" s="7">
         <v>88</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A7" s="22">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A7" s="24">
         <v>2023</v>
       </c>
       <c r="B7" s="7">
         <v>100.1</v>
       </c>
       <c r="C7" s="7">
         <v>85.6</v>
       </c>
       <c r="D7" s="7">
         <v>100.7</v>
       </c>
       <c r="E7" s="7">
         <v>98.7</v>
       </c>
       <c r="F7" s="7">
         <v>105.3</v>
       </c>
       <c r="G7" s="7">
         <v>108.2</v>
       </c>
       <c r="H7" s="7">
         <v>93.6</v>
       </c>
       <c r="I7" s="7">
         <v>103.8</v>
       </c>
       <c r="J7" s="7">
         <v>126</v>
       </c>
       <c r="K7" s="7">
         <v>121.7</v>
       </c>
       <c r="L7" s="7">
         <v>100.9</v>
       </c>
       <c r="M7" s="7">
         <v>106</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A8" s="22">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A8" s="24">
         <v>2024</v>
       </c>
       <c r="B8" s="7">
         <v>85</v>
       </c>
       <c r="C8" s="7">
         <v>99.1</v>
       </c>
       <c r="D8" s="7">
         <v>100.7</v>
       </c>
       <c r="E8" s="7">
         <v>107.5</v>
       </c>
       <c r="F8" s="7">
         <v>94.2</v>
       </c>
       <c r="G8" s="7">
         <v>165.3</v>
       </c>
       <c r="H8" s="7">
         <v>91.7</v>
       </c>
       <c r="I8" s="7">
         <v>103.5</v>
       </c>
       <c r="J8" s="7">
         <v>95</v>
       </c>
       <c r="K8" s="7">
         <v>106.2</v>
       </c>
       <c r="L8" s="7">
         <v>105.4</v>
       </c>
       <c r="M8" s="7">
         <v>120</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A9" s="22">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A9" s="24">
         <v>2025</v>
       </c>
-      <c r="B9" s="34">
+      <c r="B9" s="37">
         <v>59.1</v>
       </c>
-      <c r="C9" s="34">
+      <c r="C9" s="37">
         <v>85.4</v>
       </c>
-      <c r="D9" s="34">
+      <c r="D9" s="37">
         <v>100.1</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="19">
         <v>100.9</v>
       </c>
-      <c r="F9" s="34">
+      <c r="F9" s="37">
         <v>104.9</v>
       </c>
       <c r="G9" s="7">
         <v>101.9</v>
       </c>
-      <c r="H9" s="34">
+      <c r="H9" s="7">
         <v>103.7</v>
       </c>
-      <c r="I9" s="34">
+      <c r="I9" s="37">
         <v>98.2</v>
       </c>
-      <c r="J9" s="34">
+      <c r="J9" s="37">
         <v>101.1</v>
       </c>
-      <c r="K9" s="34">
+      <c r="K9" s="37">
         <v>96.3</v>
       </c>
-      <c r="L9" s="34">
+      <c r="L9" s="37">
         <v>115.1</v>
       </c>
-      <c r="M9" s="34">
+      <c r="M9" s="37">
         <v>94</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A10" s="22">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A10" s="24">
         <v>2026</v>
       </c>
       <c r="B10" s="7">
         <v>85</v>
       </c>
       <c r="C10" s="7">
         <v>91.8</v>
       </c>
       <c r="D10" s="7">
         <v>96.7</v>
       </c>
-      <c r="E10" s="33">
+      <c r="E10" s="36">
         <v>104.4</v>
       </c>
       <c r="F10" s="7">
         <v>103.8</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="43">
         <v>169.3</v>
       </c>
-      <c r="H10" s="7"/>
+      <c r="H10" s="43">
+        <v>79.3</v>
+      </c>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
     </row>
-    <row r="11" spans="1:13" ht="12.95" customHeight="1">
-[...17 lines deleted...]
-      <c r="A12" s="23">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A11" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="51"/>
+      <c r="C11" s="51"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="51"/>
+      <c r="G11" s="51"/>
+      <c r="H11" s="51"/>
+      <c r="I11" s="51"/>
+      <c r="J11" s="51"/>
+      <c r="K11" s="51"/>
+      <c r="L11" s="51"/>
+      <c r="M11" s="52"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A12" s="25">
         <v>2020</v>
       </c>
       <c r="B12" s="7">
         <v>94.7</v>
       </c>
       <c r="C12" s="7">
         <v>95.6</v>
       </c>
       <c r="D12" s="7">
         <v>91.1</v>
       </c>
       <c r="E12" s="7">
         <v>67</v>
       </c>
       <c r="F12" s="7">
         <v>49.1</v>
       </c>
       <c r="G12" s="7">
         <v>75.8</v>
       </c>
       <c r="H12" s="7">
         <v>57.2</v>
       </c>
       <c r="I12" s="7">
         <v>68.900000000000006</v>
       </c>
       <c r="J12" s="7">
         <v>83.4</v>
       </c>
       <c r="K12" s="7">
         <v>58.6</v>
       </c>
       <c r="L12" s="7">
         <v>86.4</v>
       </c>
       <c r="M12" s="7">
         <v>104</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A13" s="23">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A13" s="25">
         <v>2021</v>
       </c>
       <c r="B13" s="7">
         <v>86.4</v>
       </c>
       <c r="C13" s="7">
         <v>67.8</v>
       </c>
       <c r="D13" s="7">
         <v>74.7</v>
       </c>
       <c r="E13" s="7">
         <v>95.6</v>
       </c>
       <c r="F13" s="7">
         <v>134.4</v>
       </c>
       <c r="G13" s="7">
         <v>90.3</v>
       </c>
       <c r="H13" s="7">
         <v>112.6</v>
       </c>
       <c r="I13" s="7">
         <v>133.30000000000001</v>
       </c>
       <c r="J13" s="7">
         <v>129</v>
       </c>
       <c r="K13" s="7">
         <v>169.3</v>
       </c>
       <c r="L13" s="7">
         <v>147.19999999999999</v>
       </c>
       <c r="M13" s="7">
         <v>130.5</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A14" s="23">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A14" s="25">
         <v>2022</v>
       </c>
       <c r="B14" s="7">
         <v>103.3</v>
       </c>
       <c r="C14" s="7">
         <v>94.6</v>
       </c>
       <c r="D14" s="7">
         <v>111.2</v>
       </c>
       <c r="E14" s="7">
         <v>108.4</v>
       </c>
       <c r="F14" s="7">
         <v>100.8</v>
       </c>
       <c r="G14" s="7">
         <v>115</v>
       </c>
       <c r="H14" s="7">
         <v>129.80000000000001</v>
       </c>
       <c r="I14" s="7">
         <v>134.80000000000001</v>
       </c>
       <c r="J14" s="7">
         <v>122.3</v>
       </c>
       <c r="K14" s="7">
         <v>145.5</v>
       </c>
       <c r="L14" s="7">
         <v>127.5</v>
       </c>
       <c r="M14" s="7">
         <v>107.8</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A15" s="23">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A15" s="25">
         <v>2023</v>
       </c>
       <c r="B15" s="7">
         <v>111.3</v>
       </c>
       <c r="C15" s="7">
         <v>106.7</v>
       </c>
       <c r="D15" s="7">
         <v>95.9</v>
       </c>
       <c r="E15" s="7">
         <v>94.2</v>
       </c>
       <c r="F15" s="7">
         <v>95.8</v>
       </c>
       <c r="G15" s="7">
         <v>89.1</v>
       </c>
       <c r="H15" s="7">
         <v>79.3</v>
       </c>
       <c r="I15" s="7">
         <v>82.8</v>
       </c>
       <c r="J15" s="7">
         <v>103.7</v>
       </c>
       <c r="K15" s="7">
         <v>102.2</v>
       </c>
       <c r="L15" s="7">
         <v>128.4</v>
       </c>
       <c r="M15" s="7">
         <v>154.5</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A16" s="23">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="25">
         <v>2024</v>
       </c>
       <c r="B16" s="7">
         <v>131.19999999999999</v>
       </c>
       <c r="C16" s="7">
         <v>152</v>
       </c>
       <c r="D16" s="7">
         <v>152.1</v>
       </c>
       <c r="E16" s="7">
         <v>165.6</v>
       </c>
       <c r="F16" s="7">
         <v>148.19999999999999</v>
       </c>
       <c r="G16" s="7">
         <v>226.2</v>
       </c>
       <c r="H16" s="7">
         <v>221.9</v>
       </c>
       <c r="I16" s="7">
         <v>221.2</v>
       </c>
       <c r="J16" s="7">
         <v>166.7</v>
       </c>
       <c r="K16" s="7">
         <v>145.30000000000001</v>
       </c>
       <c r="L16" s="7">
         <v>151.80000000000001</v>
       </c>
       <c r="M16" s="7">
         <v>171.9</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A17" s="23">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="25">
         <v>2025</v>
       </c>
-      <c r="B17" s="34">
+      <c r="B17" s="37">
         <v>119.5</v>
       </c>
-      <c r="C17" s="34">
+      <c r="C17" s="37">
         <v>103</v>
       </c>
-      <c r="D17" s="34">
+      <c r="D17" s="37">
         <v>102.3</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="19">
         <v>96</v>
       </c>
-      <c r="F17" s="34">
+      <c r="F17" s="37">
         <v>107</v>
       </c>
       <c r="G17" s="7">
         <v>66</v>
       </c>
-      <c r="H17" s="34">
+      <c r="H17" s="7">
         <v>74.5</v>
       </c>
-      <c r="I17" s="34">
+      <c r="I17" s="37">
         <v>70.7</v>
       </c>
-      <c r="J17" s="34">
+      <c r="J17" s="37">
         <v>75.3</v>
       </c>
-      <c r="K17" s="34">
+      <c r="K17" s="37">
         <v>68.3</v>
       </c>
-      <c r="L17" s="34">
+      <c r="L17" s="37">
         <v>74.599999999999994</v>
       </c>
-      <c r="M17" s="34">
+      <c r="M17" s="37">
         <v>58.4</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A18" s="23">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="25">
         <v>2026</v>
       </c>
       <c r="B18" s="7">
         <v>84</v>
       </c>
       <c r="C18" s="7">
         <v>90.4</v>
       </c>
       <c r="D18" s="7">
         <v>87.3</v>
       </c>
-      <c r="E18" s="33">
+      <c r="E18" s="36">
         <v>90.3</v>
       </c>
       <c r="F18" s="7">
         <v>89.3</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="43">
         <v>148.4</v>
       </c>
-      <c r="H18" s="7"/>
+      <c r="H18" s="43">
+        <v>113.6</v>
+      </c>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
     </row>
-    <row r="19" spans="1:13" ht="12.95" customHeight="1">
-[...17 lines deleted...]
-      <c r="A20" s="22">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="51"/>
+      <c r="C19" s="51"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="51"/>
+      <c r="F19" s="51"/>
+      <c r="G19" s="51"/>
+      <c r="H19" s="51"/>
+      <c r="I19" s="51"/>
+      <c r="J19" s="51"/>
+      <c r="K19" s="51"/>
+      <c r="L19" s="51"/>
+      <c r="M19" s="52"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="24">
         <v>2020</v>
       </c>
       <c r="B20" s="7">
         <v>94.7</v>
       </c>
       <c r="C20" s="7">
         <v>95.2</v>
       </c>
       <c r="D20" s="7">
         <v>93.8</v>
       </c>
       <c r="E20" s="7">
         <v>86.6</v>
       </c>
       <c r="F20" s="7">
         <v>78.2</v>
       </c>
       <c r="G20" s="7">
         <v>77.8</v>
       </c>
       <c r="H20" s="7">
         <v>74.7</v>
       </c>
       <c r="I20" s="7">
         <v>74.099999999999994</v>
       </c>
       <c r="J20" s="7">
         <v>74.7</v>
       </c>
       <c r="K20" s="7">
         <v>73.3</v>
       </c>
       <c r="L20" s="7">
         <v>73.900000000000006</v>
       </c>
       <c r="M20" s="7">
         <v>75.5</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A21" s="22">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="24">
         <v>2021</v>
       </c>
       <c r="B21" s="7">
         <v>86.4</v>
       </c>
       <c r="C21" s="7">
         <v>76.099999999999994</v>
       </c>
       <c r="D21" s="7">
         <v>75.599999999999994</v>
       </c>
       <c r="E21" s="7">
         <v>79.8</v>
       </c>
       <c r="F21" s="7">
         <v>87.5</v>
       </c>
       <c r="G21" s="7">
         <v>88</v>
       </c>
       <c r="H21" s="7">
         <v>90.8</v>
       </c>
       <c r="I21" s="7">
         <v>94.5</v>
       </c>
       <c r="J21" s="7">
         <v>97.8</v>
       </c>
       <c r="K21" s="7">
         <v>102.7</v>
       </c>
       <c r="L21" s="7">
         <v>105.7</v>
       </c>
       <c r="M21" s="7">
         <v>107.6</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A22" s="22">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="24">
         <v>2022</v>
       </c>
       <c r="B22" s="7">
         <v>103.3</v>
       </c>
       <c r="C22" s="7">
         <v>99</v>
       </c>
       <c r="D22" s="7">
         <v>102.9</v>
       </c>
       <c r="E22" s="7">
         <v>104.3</v>
       </c>
       <c r="F22" s="7">
         <v>103.6</v>
       </c>
       <c r="G22" s="7">
         <v>105.9</v>
       </c>
       <c r="H22" s="7">
         <v>109.5</v>
       </c>
       <c r="I22" s="7">
         <v>112.9</v>
       </c>
       <c r="J22" s="7">
         <v>114.2</v>
       </c>
       <c r="K22" s="7">
         <v>117.9</v>
       </c>
       <c r="L22" s="7">
         <v>118.8</v>
       </c>
       <c r="M22" s="7">
         <v>117.9</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A23" s="22">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A23" s="24">
         <v>2023</v>
       </c>
       <c r="B23" s="7">
         <v>111.3</v>
       </c>
       <c r="C23" s="7">
         <v>109.1</v>
       </c>
       <c r="D23" s="7">
         <v>104.5</v>
       </c>
       <c r="E23" s="7">
         <v>101.8</v>
       </c>
       <c r="F23" s="7">
         <v>100.5</v>
       </c>
       <c r="G23" s="7">
         <v>98.1</v>
       </c>
       <c r="H23" s="7">
         <v>94.7</v>
       </c>
       <c r="I23" s="7">
         <v>92.8</v>
       </c>
       <c r="J23" s="7">
         <v>94.3</v>
       </c>
       <c r="K23" s="7">
         <v>95.3</v>
       </c>
       <c r="L23" s="7">
         <v>98.7</v>
       </c>
       <c r="M23" s="7">
         <v>103.4</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A24" s="22">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A24" s="24">
         <v>2024</v>
       </c>
       <c r="B24" s="7">
         <v>131.19999999999999</v>
       </c>
       <c r="C24" s="7">
         <v>140.80000000000001</v>
       </c>
       <c r="D24" s="7">
         <v>144.4</v>
       </c>
       <c r="E24" s="7">
         <v>149.5</v>
       </c>
       <c r="F24" s="7">
         <v>149.19999999999999</v>
       </c>
       <c r="G24" s="7">
         <v>162.80000000000001</v>
       </c>
       <c r="H24" s="7">
         <v>171.8</v>
       </c>
       <c r="I24" s="7">
         <v>178.8</v>
       </c>
       <c r="J24" s="7">
         <v>176.9</v>
       </c>
       <c r="K24" s="7">
         <v>172.1</v>
       </c>
       <c r="L24" s="7">
         <v>169.4</v>
       </c>
       <c r="M24" s="7">
         <v>169.5</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A25" s="22">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A25" s="24">
         <v>2025</v>
       </c>
-      <c r="B25" s="34">
+      <c r="B25" s="37">
         <v>119.5</v>
       </c>
-      <c r="C25" s="34">
+      <c r="C25" s="37">
         <v>111</v>
       </c>
-      <c r="D25" s="34">
+      <c r="D25" s="37">
         <v>108</v>
       </c>
-      <c r="E25" s="35">
+      <c r="E25" s="38">
         <v>104.8</v>
       </c>
-      <c r="F25" s="34">
+      <c r="F25" s="37">
         <v>105.2</v>
       </c>
       <c r="G25" s="7">
         <v>95.5</v>
       </c>
-      <c r="H25" s="36">
+      <c r="H25" s="39">
         <v>91.3</v>
       </c>
-      <c r="I25" s="36">
+      <c r="I25" s="39">
         <v>87.8</v>
       </c>
-      <c r="J25" s="37">
+      <c r="J25" s="40">
         <v>86</v>
       </c>
-      <c r="K25" s="36">
+      <c r="K25" s="39">
         <v>83.7</v>
       </c>
-      <c r="L25" s="36">
+      <c r="L25" s="39">
         <v>82.7</v>
       </c>
-      <c r="M25" s="36">
+      <c r="M25" s="39">
         <v>79.599999999999994</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A26" s="22">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A26" s="24">
         <v>2026</v>
       </c>
       <c r="B26" s="7">
         <v>84</v>
       </c>
-      <c r="C26" s="24">
+      <c r="C26" s="26">
         <v>87.2</v>
       </c>
-      <c r="D26" s="24">
+      <c r="D26" s="26">
         <v>87.3</v>
       </c>
-      <c r="E26" s="35">
+      <c r="E26" s="38">
         <v>88</v>
       </c>
-      <c r="F26" s="24">
+      <c r="F26" s="26">
         <v>88.3</v>
       </c>
-      <c r="G26" s="42">
+      <c r="G26" s="43">
         <v>98.7</v>
       </c>
-      <c r="H26" s="24"/>
-[...4 lines deleted...]
-      <c r="M26" s="24"/>
+      <c r="H26" s="43">
+        <v>101</v>
+      </c>
+      <c r="I26" s="26"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="5" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="39" customFormat="1" ht="12.75">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A1" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+    </row>
+    <row r="2" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="51"/>
-[...31 lines deleted...]
-      <c r="B3" s="25" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+    </row>
+    <row r="3" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="22"/>
+      <c r="B3" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="26" t="s">
+      <c r="C3" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="25" t="s">
+      <c r="D3" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="26" t="s">
+      <c r="E3" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="25" t="s">
+      <c r="F3" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="26" t="s">
+      <c r="G3" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="25" t="s">
+      <c r="H3" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="26" t="s">
+      <c r="I3" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="25" t="s">
+      <c r="J3" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="26" t="s">
+      <c r="K3" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="L3" s="27" t="s">
+      <c r="L3" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="M3" s="25" t="s">
+      <c r="M3" s="27" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="56.25">
-      <c r="A4" s="28" t="s">
+    <row r="4" spans="1:25" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="29"/>
-[...8 lines deleted...]
-      <c r="K4" s="29"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
       <c r="L4" s="4"/>
-      <c r="M4" s="29"/>
-[...2 lines deleted...]
-      <c r="A5" s="30">
+      <c r="M4" s="31"/>
+    </row>
+    <row r="5" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A5" s="32">
         <v>2020</v>
       </c>
       <c r="B5" s="4">
         <v>1673.6</v>
       </c>
       <c r="C5" s="4">
         <v>2077.5</v>
       </c>
       <c r="D5" s="4">
         <v>1798.5</v>
       </c>
       <c r="E5" s="4">
         <v>1449.5</v>
       </c>
       <c r="F5" s="4">
         <v>1146.3</v>
       </c>
       <c r="G5" s="4">
         <v>1740.1</v>
       </c>
       <c r="H5" s="4">
         <v>1300.4000000000001</v>
       </c>
       <c r="I5" s="4">
         <v>1079.4000000000001</v>
       </c>
       <c r="J5" s="4">
         <v>1269.0999999999999</v>
       </c>
       <c r="K5" s="4">
         <v>1003.9</v>
       </c>
       <c r="L5" s="4">
         <v>1058.3</v>
       </c>
       <c r="M5" s="4">
         <v>1243.0999999999999</v>
       </c>
-      <c r="N5" s="31"/>
-[...13 lines deleted...]
-      <c r="A6" s="30">
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33"/>
+      <c r="S5" s="33"/>
+      <c r="T5" s="33"/>
+      <c r="U5" s="33"/>
+      <c r="V5" s="33"/>
+      <c r="W5" s="33"/>
+      <c r="X5" s="33"/>
+      <c r="Y5" s="33"/>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A6" s="32">
         <v>2021</v>
       </c>
       <c r="B6" s="4">
         <v>1522.4</v>
       </c>
       <c r="C6" s="4">
         <v>1483.8</v>
       </c>
       <c r="D6" s="4">
         <v>1414.1</v>
       </c>
       <c r="E6" s="4">
         <v>1466.3</v>
       </c>
       <c r="F6" s="4">
         <v>1629.7</v>
       </c>
       <c r="G6" s="4">
         <v>1662.6</v>
       </c>
       <c r="H6" s="4">
         <v>1549.5</v>
       </c>
       <c r="I6" s="4">
         <v>1494.5</v>
       </c>
       <c r="J6" s="4">
         <v>1656.8</v>
       </c>
       <c r="K6" s="4">
         <v>1719.9</v>
       </c>
       <c r="L6" s="4">
         <v>1576.5</v>
       </c>
       <c r="M6" s="4">
         <v>1641.6</v>
       </c>
-      <c r="N6" s="31"/>
-[...13 lines deleted...]
-      <c r="A7" s="30">
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="33"/>
+      <c r="T6" s="33"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="33"/>
+      <c r="X6" s="33"/>
+      <c r="Y6" s="33"/>
+    </row>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A7" s="32">
         <v>2022</v>
       </c>
       <c r="B7" s="4">
         <v>1591.9</v>
       </c>
       <c r="C7" s="4">
         <v>1420.9</v>
       </c>
       <c r="D7" s="4">
         <v>1591</v>
       </c>
       <c r="E7" s="5">
         <v>1684.2</v>
       </c>
       <c r="F7" s="4">
         <v>1789.7</v>
       </c>
       <c r="G7" s="4">
         <v>2120.6</v>
       </c>
       <c r="H7" s="4">
         <v>2230.6999999999998</v>
       </c>
       <c r="I7" s="4">
         <v>2358.4</v>
       </c>
       <c r="J7" s="4">
         <v>2372.1</v>
       </c>
       <c r="K7" s="4">
         <v>2930.2</v>
       </c>
       <c r="L7" s="4">
         <v>2385.3000000000002</v>
       </c>
       <c r="M7" s="4">
         <v>2191.8000000000002</v>
       </c>
-      <c r="N7" s="31"/>
-[...13 lines deleted...]
-      <c r="A8" s="30">
+      <c r="N7" s="33"/>
+      <c r="O7" s="33"/>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="33"/>
+      <c r="R7" s="33"/>
+      <c r="S7" s="33"/>
+      <c r="T7" s="33"/>
+      <c r="U7" s="33"/>
+      <c r="V7" s="33"/>
+      <c r="W7" s="33"/>
+      <c r="X7" s="33"/>
+      <c r="Y7" s="33"/>
+    </row>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A8" s="32">
         <v>2023</v>
       </c>
       <c r="B8" s="4">
         <v>2194.3000000000002</v>
       </c>
       <c r="C8" s="4">
         <v>1877.6</v>
       </c>
       <c r="D8" s="4">
         <v>1890.5</v>
       </c>
       <c r="E8" s="4">
         <v>1866.7</v>
       </c>
       <c r="F8" s="4">
         <v>1965.1</v>
       </c>
       <c r="G8" s="4">
         <v>2301.5</v>
       </c>
       <c r="H8" s="4">
         <v>2153.6</v>
       </c>
       <c r="I8" s="4">
         <v>2235.3000000000002</v>
       </c>
       <c r="J8" s="4">
         <v>2874.9</v>
       </c>
       <c r="K8" s="4">
         <v>3500.1</v>
       </c>
       <c r="L8" s="6">
         <v>3531.8</v>
       </c>
       <c r="M8" s="4">
         <v>3817</v>
       </c>
-      <c r="N8" s="31"/>
-[...13 lines deleted...]
-      <c r="A9" s="30">
+      <c r="N8" s="33"/>
+      <c r="O8" s="33"/>
+      <c r="P8" s="33"/>
+      <c r="Q8" s="33"/>
+      <c r="R8" s="33"/>
+      <c r="S8" s="33"/>
+      <c r="T8" s="33"/>
+      <c r="U8" s="33"/>
+      <c r="V8" s="33"/>
+      <c r="W8" s="33"/>
+      <c r="X8" s="33"/>
+      <c r="Y8" s="33"/>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A9" s="32">
         <v>2024</v>
       </c>
       <c r="B9" s="4">
         <v>3245.6</v>
       </c>
       <c r="C9" s="4">
         <v>3217.4</v>
       </c>
       <c r="D9" s="4">
         <v>3240.2</v>
       </c>
       <c r="E9" s="4">
         <v>3483.6</v>
       </c>
       <c r="F9" s="4">
         <v>3282</v>
       </c>
       <c r="G9" s="4">
         <v>5423.8</v>
       </c>
       <c r="H9" s="4">
         <v>5433</v>
       </c>
       <c r="I9" s="4">
         <v>5620.9</v>
       </c>
       <c r="J9" s="4">
         <v>5338.1</v>
       </c>
       <c r="K9" s="4">
         <v>5667.1</v>
       </c>
       <c r="L9" s="6">
         <v>5973.1</v>
       </c>
       <c r="M9" s="4">
         <v>7166.7</v>
       </c>
-      <c r="N9" s="31"/>
-[...13 lines deleted...]
-      <c r="A10" s="30">
+      <c r="N9" s="33"/>
+      <c r="O9" s="33"/>
+      <c r="P9" s="33"/>
+      <c r="Q9" s="33"/>
+      <c r="R9" s="33"/>
+      <c r="S9" s="33"/>
+      <c r="T9" s="33"/>
+      <c r="U9" s="33"/>
+      <c r="V9" s="33"/>
+      <c r="W9" s="33"/>
+      <c r="X9" s="33"/>
+      <c r="Y9" s="33"/>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A10" s="32">
         <v>2025</v>
       </c>
       <c r="B10" s="4">
         <v>4236</v>
       </c>
       <c r="C10" s="4">
         <v>3918.6</v>
       </c>
       <c r="D10" s="4">
         <v>3921.3</v>
       </c>
       <c r="E10" s="4">
         <v>3956.3</v>
       </c>
       <c r="F10" s="4">
         <v>4212.7</v>
       </c>
       <c r="G10" s="4">
         <v>4292.3999999999996</v>
       </c>
       <c r="H10" s="4">
         <v>4451.2</v>
       </c>
       <c r="I10" s="4">
         <v>4411.2</v>
       </c>
       <c r="J10" s="4">
         <v>4461.3999999999996</v>
       </c>
       <c r="K10" s="4">
         <v>4487.1000000000004</v>
       </c>
       <c r="L10" s="4">
         <v>5164.3999999999996</v>
       </c>
       <c r="M10" s="4">
         <v>4854.8</v>
       </c>
     </row>
-    <row r="11" spans="1:25" ht="12.95" customHeight="1">
-      <c r="A11" s="30">
+    <row r="11" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A11" s="32">
         <v>2026</v>
       </c>
       <c r="B11" s="4">
         <v>4286</v>
       </c>
       <c r="C11" s="4">
         <v>3935</v>
       </c>
       <c r="D11" s="4">
         <v>3922</v>
       </c>
       <c r="E11" s="4">
         <v>4095.1</v>
       </c>
       <c r="F11" s="4">
         <v>4248.7</v>
       </c>
       <c r="G11" s="4">
         <v>7193.1120000000001</v>
       </c>
-      <c r="H11" s="24"/>
-[...4 lines deleted...]
-      <c r="M11" s="24"/>
+      <c r="H11" s="4">
+        <v>5774.174</v>
+      </c>
+      <c r="I11" s="26"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="26"/>
+      <c r="L11" s="26"/>
+      <c r="M11" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C16" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="L44" sqref="L44:M44"/>
+    <sheetView topLeftCell="E19" workbookViewId="0">
+      <selection activeCell="N44" sqref="N44:O44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8" style="8" customWidth="1"/>
     <col min="4" max="4" width="12" style="8" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="8" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="8" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="8" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="8" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="8" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="8" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="8" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="8" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="8" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="8" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="8" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="8" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="8" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="8" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="21" customHeight="1">
-[...46 lines deleted...]
-      <c r="J4" s="53" t="s">
+    <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+    </row>
+    <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="56"/>
+      <c r="B4" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="K4" s="57"/>
-      <c r="L4" s="53" t="s">
+      <c r="C4" s="58"/>
+      <c r="D4" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="M4" s="57"/>
-      <c r="N4" s="53" t="s">
+      <c r="E4" s="58"/>
+      <c r="F4" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="O4" s="57"/>
-      <c r="P4" s="53" t="s">
+      <c r="G4" s="58"/>
+      <c r="H4" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="Q4" s="57"/>
-      <c r="R4" s="53" t="s">
+      <c r="I4" s="58"/>
+      <c r="J4" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="S4" s="57"/>
-      <c r="T4" s="53" t="s">
+      <c r="K4" s="58"/>
+      <c r="L4" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="U4" s="57"/>
-      <c r="V4" s="53" t="s">
+      <c r="M4" s="58"/>
+      <c r="N4" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="W4" s="57"/>
-      <c r="X4" s="53" t="s">
+      <c r="O4" s="58"/>
+      <c r="P4" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="Y4" s="57"/>
-[...2 lines deleted...]
-      <c r="A5" s="56"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="54" t="s">
+        <v>27</v>
+      </c>
+      <c r="S4" s="58"/>
+      <c r="T4" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="U4" s="58"/>
+      <c r="V4" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="W4" s="58"/>
+      <c r="X4" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y4" s="58"/>
+    </row>
+    <row r="5" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="57"/>
       <c r="B5" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="C5" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D5" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="E5" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H5" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="I5" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="J5" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="K5" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="L5" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="M5" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="N5" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="O5" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="P5" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="Q5" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="R5" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="S5" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="T5" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="U5" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="V5" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="W5" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="X5" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="Y5" s="9" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-      <c r="B6" s="10">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="11">
         <v>1673.616</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="11">
         <v>94.7</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="11">
         <v>3751.1489999999999</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="11">
         <v>95.2</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F6" s="11">
         <v>5549.6970000000001</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="11">
         <v>93.8</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="11">
         <v>6999.2510000000002</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="11">
         <v>86.6</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="11">
         <v>8145.5839999999998</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="11">
         <v>78.2</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="11">
         <v>9885.6689999999999</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="11">
         <v>77.8</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N6" s="11">
         <v>11186.041999999999</v>
       </c>
-      <c r="O6" s="10">
+      <c r="O6" s="11">
         <v>74.7</v>
       </c>
       <c r="P6" s="1">
         <v>12265.477000000001</v>
       </c>
       <c r="Q6" s="2">
         <v>74.099999999999994</v>
       </c>
-      <c r="R6" s="10">
+      <c r="R6" s="11">
         <v>13534.555</v>
       </c>
-      <c r="S6" s="10">
+      <c r="S6" s="11">
         <v>74.7</v>
       </c>
-      <c r="T6" s="10">
+      <c r="T6" s="11">
         <v>14538.5</v>
       </c>
-      <c r="U6" s="10">
+      <c r="U6" s="11">
         <v>73.3</v>
       </c>
-      <c r="V6" s="10">
+      <c r="V6" s="11">
         <v>15596.806</v>
       </c>
       <c r="W6" s="2">
         <v>73.900000000000006</v>
       </c>
       <c r="X6" s="3">
         <v>16839.887999999999</v>
       </c>
       <c r="Y6" s="2">
         <v>75.5</v>
       </c>
     </row>
-    <row r="10" spans="1:25" ht="15" customHeight="1">
-[...17 lines deleted...]
-      <c r="J10" s="53" t="s">
+    <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="56"/>
+      <c r="B10" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="58"/>
+      <c r="D10" s="54" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="58"/>
+      <c r="F10" s="54" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" s="58"/>
+      <c r="H10" s="54" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" s="58"/>
+      <c r="J10" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="K10" s="58"/>
+      <c r="L10" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="M10" s="58"/>
+      <c r="N10" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="O10" s="58"/>
+      <c r="P10" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q10" s="58"/>
+      <c r="R10" s="54" t="s">
+        <v>42</v>
+      </c>
+      <c r="S10" s="58"/>
+      <c r="T10" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="U10" s="58"/>
+      <c r="V10" s="54" t="s">
+        <v>44</v>
+      </c>
+      <c r="W10" s="58"/>
+      <c r="X10" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y10" s="58"/>
+    </row>
+    <row r="11" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="57"/>
+      <c r="B11" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="I11" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="K11" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="M11" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="O11" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="P11" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q11" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="R11" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="S11" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="T11" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="U11" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="V11" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="W11" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="X11" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y11" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="K10" s="57"/>
-[...108 lines deleted...]
-      <c r="B12" s="10">
+      <c r="B12" s="11">
         <v>1522.443</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="11">
         <v>86.4</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="11">
         <v>3006.2779999999998</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="11">
         <v>76.099999999999994</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="11">
         <v>4420.3280000000004</v>
       </c>
       <c r="G12" s="3">
         <v>75.599999999999994</v>
       </c>
       <c r="H12" s="3">
         <v>5886.6390000000001</v>
       </c>
       <c r="I12" s="3">
         <v>79.8</v>
       </c>
       <c r="J12" s="3">
         <v>7516.3789999999999</v>
       </c>
       <c r="K12" s="2">
         <v>87.5</v>
       </c>
       <c r="L12" s="3">
         <v>9179.0149999999994</v>
       </c>
       <c r="M12" s="3">
         <v>88</v>
       </c>
       <c r="N12" s="3">
         <v>10728.476000000001</v>
@@ -3014,1132 +3010,1138 @@
       <c r="R12" s="3">
         <v>13879.695</v>
       </c>
       <c r="S12" s="3">
         <v>97.8</v>
       </c>
       <c r="T12" s="3">
         <v>15599.596</v>
       </c>
       <c r="U12" s="3">
         <v>102.7</v>
       </c>
       <c r="V12" s="3">
         <v>17176.072</v>
       </c>
       <c r="W12" s="1">
         <v>105.7</v>
       </c>
       <c r="X12" s="3">
         <v>18817.686000000002</v>
       </c>
       <c r="Y12" s="1">
         <v>107.6</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
-[...34 lines deleted...]
-      <c r="L17" s="53" t="s">
+    <row r="13" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y13" s="12"/>
+    </row>
+    <row r="15" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="V15" s="12"/>
+      <c r="W15" s="12"/>
+      <c r="X15" s="12"/>
+    </row>
+    <row r="16" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="V16" s="12"/>
+      <c r="W16" s="12"/>
+      <c r="X16" s="12"/>
+    </row>
+    <row r="17" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="56"/>
+      <c r="B17" s="54" t="s">
         <v>46</v>
       </c>
-      <c r="M17" s="57"/>
-      <c r="N17" s="53" t="s">
+      <c r="C17" s="58"/>
+      <c r="D17" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="O17" s="57"/>
-      <c r="P17" s="53" t="s">
+      <c r="E17" s="58"/>
+      <c r="F17" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="Q17" s="57"/>
-      <c r="R17" s="53" t="s">
+      <c r="G17" s="58"/>
+      <c r="H17" s="54" t="s">
         <v>49</v>
       </c>
-      <c r="S17" s="57"/>
-      <c r="T17" s="53" t="s">
+      <c r="I17" s="58"/>
+      <c r="J17" s="54" t="s">
         <v>50</v>
       </c>
-      <c r="U17" s="57"/>
-      <c r="V17" s="53" t="s">
+      <c r="K17" s="58"/>
+      <c r="L17" s="54" t="s">
         <v>51</v>
       </c>
-      <c r="W17" s="57"/>
-      <c r="X17" s="53" t="s">
+      <c r="M17" s="58"/>
+      <c r="N17" s="54" t="s">
         <v>52</v>
       </c>
-      <c r="Y17" s="54"/>
-[...2 lines deleted...]
-      <c r="A18" s="56"/>
+      <c r="O17" s="58"/>
+      <c r="P17" s="54" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q17" s="58"/>
+      <c r="R17" s="54" t="s">
+        <v>54</v>
+      </c>
+      <c r="S17" s="58"/>
+      <c r="T17" s="54" t="s">
+        <v>55</v>
+      </c>
+      <c r="U17" s="58"/>
+      <c r="V17" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="W17" s="58"/>
+      <c r="X17" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y17" s="55"/>
+    </row>
+    <row r="18" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="57"/>
       <c r="B18" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="G18" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H18" s="9" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="I18" s="9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="J18" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="K18" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="L18" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="M18" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="N18" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="O18" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="P18" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="Q18" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="R18" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="S18" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="T18" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="U18" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="V18" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="W18" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="X18" s="9" t="s">
-        <v>104</v>
-[...9 lines deleted...]
-      <c r="B19" s="12">
+        <v>31</v>
+      </c>
+      <c r="Y18" s="13" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="14">
         <v>1591.867</v>
       </c>
-      <c r="C19" s="12">
+      <c r="C19" s="14">
         <v>103.3</v>
       </c>
-      <c r="D19" s="12">
+      <c r="D19" s="14">
         <v>3012.7809999999999</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="15">
         <v>99</v>
       </c>
-      <c r="F19" s="12">
+      <c r="F19" s="14">
         <v>4603.7359999999999</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="15">
         <v>102.9</v>
       </c>
-      <c r="H19" s="12">
+      <c r="H19" s="14">
         <v>6287.9260000000004</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="15">
         <v>104.3</v>
       </c>
-      <c r="J19" s="12">
+      <c r="J19" s="14">
         <v>8077.6450000000004</v>
       </c>
-      <c r="K19" s="13">
+      <c r="K19" s="15">
         <v>103.6</v>
       </c>
-      <c r="L19" s="12">
+      <c r="L19" s="14">
         <v>10198.207</v>
       </c>
-      <c r="M19" s="13">
+      <c r="M19" s="15">
         <v>105.9</v>
       </c>
-      <c r="N19" s="12">
+      <c r="N19" s="14">
         <v>12428.911</v>
       </c>
-      <c r="O19" s="13">
+      <c r="O19" s="15">
         <v>109.5</v>
       </c>
-      <c r="P19" s="12">
+      <c r="P19" s="14">
         <v>14787.353999999999</v>
       </c>
-      <c r="Q19" s="13">
+      <c r="Q19" s="15">
         <v>112.9</v>
       </c>
-      <c r="R19" s="12">
+      <c r="R19" s="14">
         <v>17159.460999999999</v>
       </c>
-      <c r="S19" s="13">
+      <c r="S19" s="15">
         <v>114.2</v>
       </c>
-      <c r="T19" s="12">
+      <c r="T19" s="14">
         <v>20089.631000000001</v>
       </c>
-      <c r="U19" s="13">
+      <c r="U19" s="15">
         <v>117.9</v>
       </c>
-      <c r="V19" s="12">
+      <c r="V19" s="14">
         <v>22474.973000000002</v>
       </c>
-      <c r="W19" s="13">
+      <c r="W19" s="15">
         <v>118.8</v>
       </c>
-      <c r="X19" s="12">
+      <c r="X19" s="14">
         <v>24666.738000000001</v>
       </c>
-      <c r="Y19" s="13">
+      <c r="Y19" s="15">
         <v>117.9</v>
       </c>
     </row>
-    <row r="20" spans="1:25" ht="15" customHeight="1"/>
-[...22 lines deleted...]
-      <c r="L24" s="53" t="s">
+    <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="56"/>
+      <c r="B24" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="M24" s="57"/>
-      <c r="N24" s="53" t="s">
+      <c r="C24" s="58"/>
+      <c r="D24" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="O24" s="57"/>
-      <c r="P24" s="53" t="s">
+      <c r="E24" s="58"/>
+      <c r="F24" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="Q24" s="57"/>
-      <c r="R24" s="53" t="s">
+      <c r="G24" s="58"/>
+      <c r="H24" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="S24" s="57"/>
-      <c r="T24" s="53" t="s">
+      <c r="I24" s="58"/>
+      <c r="J24" s="54" t="s">
         <v>62</v>
       </c>
-      <c r="U24" s="57"/>
-      <c r="V24" s="53" t="s">
+      <c r="K24" s="58"/>
+      <c r="L24" s="54" t="s">
         <v>63</v>
       </c>
-      <c r="W24" s="57"/>
-      <c r="X24" s="53" t="s">
+      <c r="M24" s="58"/>
+      <c r="N24" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="O24" s="58"/>
+      <c r="P24" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q24" s="58"/>
+      <c r="R24" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="S24" s="58"/>
+      <c r="T24" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="U24" s="58"/>
+      <c r="V24" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="W24" s="58"/>
+      <c r="X24" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="Y24" s="55"/>
+    </row>
+    <row r="25" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="57"/>
+      <c r="B25" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J25" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="K25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="L25" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="M25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="N25" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="O25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="P25" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="R25" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="S25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="T25" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="U25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="V25" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="W25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="X25" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y25" s="13" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A26" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="14">
+        <v>2194.2730000000001</v>
+      </c>
+      <c r="C26" s="15">
+        <v>111.3</v>
+      </c>
+      <c r="D26" s="14">
+        <v>4071.8620000000001</v>
+      </c>
+      <c r="E26" s="15">
+        <v>109.1</v>
+      </c>
+      <c r="F26" s="14">
+        <v>5962.4080000000004</v>
+      </c>
+      <c r="G26" s="15">
+        <v>104.5</v>
+      </c>
+      <c r="H26" s="14">
+        <v>7829.14</v>
+      </c>
+      <c r="I26" s="15">
+        <v>101.8</v>
+      </c>
+      <c r="J26" s="14">
+        <v>9794.2279999999992</v>
+      </c>
+      <c r="K26" s="15">
+        <v>100.5</v>
+      </c>
+      <c r="L26" s="14">
+        <v>12095.763999999999</v>
+      </c>
+      <c r="M26" s="15">
+        <v>98.1</v>
+      </c>
+      <c r="N26" s="14">
+        <v>14249.366</v>
+      </c>
+      <c r="O26" s="15">
+        <v>94.7</v>
+      </c>
+      <c r="P26" s="14">
+        <v>16484.633000000002</v>
+      </c>
+      <c r="Q26" s="15">
+        <v>92.8</v>
+      </c>
+      <c r="R26" s="14">
+        <v>19359.508000000002</v>
+      </c>
+      <c r="S26" s="15">
+        <v>94.3</v>
+      </c>
+      <c r="T26" s="14">
+        <v>22859.629000000001</v>
+      </c>
+      <c r="U26" s="15">
+        <v>95.3</v>
+      </c>
+      <c r="V26" s="14">
+        <v>26391.397000000001</v>
+      </c>
+      <c r="W26" s="15">
+        <v>98.7</v>
+      </c>
+      <c r="X26" s="14">
+        <v>30208.378000000001</v>
+      </c>
+      <c r="Y26" s="15">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A27" s="16"/>
+      <c r="B27" s="17"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="18"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="17"/>
+      <c r="O27" s="18"/>
+      <c r="P27" s="17"/>
+      <c r="Q27" s="18"/>
+      <c r="R27" s="17"/>
+      <c r="S27" s="18"/>
+      <c r="T27" s="17"/>
+      <c r="U27" s="18"/>
+      <c r="V27" s="17"/>
+      <c r="W27" s="18"/>
+      <c r="X27" s="17"/>
+      <c r="Y27" s="18"/>
+    </row>
+    <row r="28" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A28" s="16"/>
+      <c r="B28" s="17"/>
+      <c r="C28" s="18"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="17"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="17"/>
+      <c r="O28" s="18"/>
+      <c r="P28" s="17"/>
+      <c r="Q28" s="18"/>
+      <c r="R28" s="17"/>
+      <c r="S28" s="18"/>
+      <c r="T28" s="17"/>
+      <c r="U28" s="18"/>
+      <c r="V28" s="17"/>
+      <c r="W28" s="18"/>
+      <c r="X28" s="17"/>
+      <c r="Y28" s="18"/>
+    </row>
+    <row r="29" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A29" s="16"/>
+      <c r="B29" s="17"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="18"/>
+      <c r="N29" s="17"/>
+      <c r="O29" s="18"/>
+      <c r="P29" s="17"/>
+      <c r="Q29" s="18"/>
+      <c r="R29" s="17"/>
+      <c r="S29" s="18"/>
+      <c r="T29" s="17"/>
+      <c r="U29" s="18"/>
+      <c r="V29" s="17"/>
+      <c r="W29" s="18"/>
+      <c r="X29" s="17"/>
+      <c r="Y29" s="18"/>
+    </row>
+    <row r="31" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="56"/>
+      <c r="B31" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" s="55"/>
+      <c r="D31" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="E31" s="58"/>
+      <c r="F31" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="G31" s="55"/>
+      <c r="H31" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="I31" s="55"/>
+      <c r="J31" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="K31" s="55"/>
+      <c r="L31" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="M31" s="55"/>
+      <c r="N31" s="54" t="s">
         <v>77</v>
       </c>
-      <c r="Y24" s="54"/>
-[...280 lines deleted...]
-      <c r="X31" s="53" t="s">
+      <c r="O31" s="55"/>
+      <c r="P31" s="54" t="s">
         <v>78</v>
       </c>
-      <c r="Y31" s="54"/>
-[...2 lines deleted...]
-      <c r="A32" s="56"/>
+      <c r="Q31" s="55"/>
+      <c r="R31" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="S31" s="55"/>
+      <c r="T31" s="54" t="s">
+        <v>80</v>
+      </c>
+      <c r="U31" s="58"/>
+      <c r="V31" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="W31" s="58"/>
+      <c r="X31" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y31" s="55"/>
+    </row>
+    <row r="32" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="57"/>
       <c r="B32" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="E32" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="G32" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="H32" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="J32" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="K32" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="L32" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="M32" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="N32" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="O32" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="P32" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="Q32" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="R32" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="S32" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="T32" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="U32" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="V32" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="W32" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="X32" s="9" t="s">
-        <v>104</v>
-[...9 lines deleted...]
-      <c r="B33" s="12">
+        <v>31</v>
+      </c>
+      <c r="Y32" s="13" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A33" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="14">
         <v>3245.6030000000001</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C33" s="15">
         <v>131.19999999999999</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D33" s="11">
         <v>6463</v>
       </c>
       <c r="E33" s="8">
         <v>140.80000000000001</v>
       </c>
-      <c r="F33" s="10">
+      <c r="F33" s="11">
         <v>9703.2999999999993</v>
       </c>
       <c r="G33" s="8">
         <v>144.4</v>
       </c>
-      <c r="H33" s="10">
+      <c r="H33" s="11">
         <v>13186.9</v>
       </c>
       <c r="I33" s="8">
         <v>149.5</v>
       </c>
-      <c r="J33" s="10">
+      <c r="J33" s="11">
         <v>16468.900000000001</v>
       </c>
       <c r="K33" s="8">
         <v>149.19999999999999</v>
       </c>
-      <c r="L33" s="10">
+      <c r="L33" s="11">
         <v>21892.7</v>
       </c>
       <c r="M33" s="8">
         <v>162.80000000000001</v>
       </c>
-      <c r="N33" s="10">
+      <c r="N33" s="11">
         <v>27325.7</v>
       </c>
-      <c r="O33" s="10">
+      <c r="O33" s="11">
         <v>171.8</v>
       </c>
-      <c r="P33" s="10">
+      <c r="P33" s="11">
         <v>32946.6</v>
       </c>
       <c r="Q33" s="8">
         <v>178.8</v>
       </c>
-      <c r="R33" s="10">
+      <c r="R33" s="11">
         <v>38284.699999999997</v>
       </c>
       <c r="S33" s="8">
         <v>176.9</v>
       </c>
-      <c r="T33" s="10">
+      <c r="T33" s="11">
         <v>43951.7</v>
       </c>
-      <c r="U33" s="10">
+      <c r="U33" s="11">
         <v>172.1</v>
       </c>
-      <c r="V33" s="10">
+      <c r="V33" s="11">
         <v>49924.9</v>
       </c>
       <c r="W33" s="8">
         <v>169.4</v>
       </c>
-      <c r="X33" s="10">
+      <c r="X33" s="11">
         <v>57091.6</v>
       </c>
       <c r="Y33" s="8">
         <v>169.5</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
-[...26 lines deleted...]
-      <c r="L37" s="53" t="s">
+    <row r="34" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A34" s="16"/>
+      <c r="B34" s="17"/>
+      <c r="C34" s="18"/>
+    </row>
+    <row r="37" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A37" s="56"/>
+      <c r="B37" s="54" t="s">
         <v>84</v>
       </c>
-      <c r="M37" s="54"/>
-      <c r="N37" s="53" t="s">
+      <c r="C37" s="55"/>
+      <c r="D37" s="54" t="s">
         <v>85</v>
       </c>
-      <c r="O37" s="54"/>
-      <c r="P37" s="53" t="s">
+      <c r="E37" s="58"/>
+      <c r="F37" s="54" t="s">
         <v>86</v>
       </c>
-      <c r="Q37" s="54"/>
-      <c r="R37" s="53" t="s">
+      <c r="G37" s="55"/>
+      <c r="H37" s="54" t="s">
         <v>87</v>
       </c>
-      <c r="S37" s="54"/>
-      <c r="T37" s="53" t="s">
+      <c r="I37" s="55"/>
+      <c r="J37" s="54" t="s">
         <v>88</v>
       </c>
-      <c r="U37" s="57"/>
-      <c r="V37" s="53" t="s">
+      <c r="K37" s="55"/>
+      <c r="L37" s="54" t="s">
         <v>89</v>
       </c>
-      <c r="W37" s="57"/>
-      <c r="X37" s="53" t="s">
+      <c r="M37" s="55"/>
+      <c r="N37" s="54" t="s">
         <v>90</v>
       </c>
-      <c r="Y37" s="54"/>
-[...2 lines deleted...]
-      <c r="A38" s="56"/>
+      <c r="O37" s="55"/>
+      <c r="P37" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q37" s="55"/>
+      <c r="R37" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="S37" s="55"/>
+      <c r="T37" s="54" t="s">
+        <v>93</v>
+      </c>
+      <c r="U37" s="58"/>
+      <c r="V37" s="54" t="s">
+        <v>94</v>
+      </c>
+      <c r="W37" s="58"/>
+      <c r="X37" s="54" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y37" s="55"/>
+    </row>
+    <row r="38" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="57"/>
       <c r="B38" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="E38" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="G38" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="H38" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="J38" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="K38" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="L38" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="M38" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="N38" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="O38" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="P38" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="Q38" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="R38" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="S38" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="T38" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="U38" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="V38" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="W38" s="13" t="s">
+        <v>32</v>
       </c>
       <c r="X38" s="9" t="s">
-        <v>104</v>
-[...9 lines deleted...]
-      <c r="B39" s="12">
+        <v>31</v>
+      </c>
+      <c r="Y38" s="13" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A39" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="14">
         <v>4236</v>
       </c>
-      <c r="C39" s="13">
+      <c r="C39" s="15">
         <v>119.5</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="11">
         <v>8154.6</v>
       </c>
-      <c r="E39" s="10">
+      <c r="E39" s="11">
         <v>111</v>
       </c>
-      <c r="F39" s="10">
+      <c r="F39" s="11">
         <v>12075.9</v>
       </c>
-      <c r="G39" s="10">
+      <c r="G39" s="11">
         <v>108</v>
       </c>
-      <c r="H39" s="10">
+      <c r="H39" s="11">
         <v>16032.2</v>
       </c>
-      <c r="I39" s="17">
+      <c r="I39" s="19">
         <v>104.8</v>
       </c>
-      <c r="J39" s="10">
+      <c r="J39" s="11">
         <v>20244.900000000001</v>
       </c>
       <c r="K39" s="8">
         <v>105.2</v>
       </c>
-      <c r="L39" s="10">
+      <c r="L39" s="11">
         <v>24537.3</v>
       </c>
-      <c r="M39" s="10">
+      <c r="M39" s="11">
         <v>95.5</v>
       </c>
-      <c r="N39" s="10">
+      <c r="N39" s="11">
         <v>28988.5</v>
       </c>
-      <c r="O39" s="10">
+      <c r="O39" s="11">
         <v>91.3</v>
       </c>
-      <c r="P39" s="10">
+      <c r="P39" s="11">
         <v>33399.699999999997</v>
       </c>
       <c r="Q39" s="8">
         <v>87.8</v>
       </c>
-      <c r="R39" s="10">
+      <c r="R39" s="11">
         <v>37861.1</v>
       </c>
-      <c r="S39" s="32">
+      <c r="S39" s="34">
         <v>86</v>
       </c>
-      <c r="T39" s="10">
+      <c r="T39" s="11">
         <v>42348.2</v>
       </c>
-      <c r="U39" s="10">
+      <c r="U39" s="11">
         <v>83.7</v>
       </c>
-      <c r="V39" s="10">
+      <c r="V39" s="11">
         <v>47512.6</v>
       </c>
       <c r="W39" s="8">
         <v>82.7</v>
       </c>
-      <c r="X39" s="10">
+      <c r="X39" s="11">
         <v>52367.4</v>
       </c>
       <c r="Y39" s="8">
         <v>79.599999999999994</v>
       </c>
     </row>
-    <row r="42" spans="1:25">
-[...21 lines deleted...]
-      <c r="L42" s="53" t="s">
+    <row r="42" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A42" s="56"/>
+      <c r="B42" s="54" t="s">
         <v>96</v>
       </c>
-      <c r="M42" s="54"/>
-      <c r="N42" s="53" t="s">
+      <c r="C42" s="55"/>
+      <c r="D42" s="54" t="s">
         <v>97</v>
       </c>
-      <c r="O42" s="54"/>
-      <c r="P42" s="53" t="s">
+      <c r="E42" s="58"/>
+      <c r="F42" s="54" t="s">
         <v>98</v>
       </c>
-      <c r="Q42" s="54"/>
-      <c r="R42" s="53" t="s">
+      <c r="G42" s="55"/>
+      <c r="H42" s="54" t="s">
         <v>99</v>
       </c>
-      <c r="S42" s="54"/>
-      <c r="T42" s="53" t="s">
+      <c r="I42" s="55"/>
+      <c r="J42" s="54" t="s">
         <v>100</v>
       </c>
-      <c r="U42" s="57"/>
-      <c r="V42" s="53" t="s">
+      <c r="K42" s="55"/>
+      <c r="L42" s="54" t="s">
         <v>101</v>
       </c>
-      <c r="W42" s="57"/>
-      <c r="X42" s="53" t="s">
+      <c r="M42" s="55"/>
+      <c r="N42" s="54" t="s">
         <v>102</v>
       </c>
-      <c r="Y42" s="54"/>
-[...3 lines deleted...]
-      <c r="B43" s="9" t="s">
+      <c r="O42" s="55"/>
+      <c r="P42" s="54" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q42" s="55"/>
+      <c r="R42" s="54" t="s">
         <v>104</v>
       </c>
-      <c r="C43" s="9" t="s">
-        <v>27</v>
+      <c r="S42" s="55"/>
+      <c r="T42" s="54" t="s">
+        <v>105</v>
+      </c>
+      <c r="U42" s="58"/>
+      <c r="V42" s="54" t="s">
+        <v>106</v>
+      </c>
+      <c r="W42" s="58"/>
+      <c r="X42" s="54" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y42" s="55"/>
+    </row>
+    <row r="43" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A43" s="57"/>
+      <c r="B43" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" s="35" t="s">
+        <v>32</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="E43" s="35" t="s">
+        <v>32</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="G43" s="35" t="s">
+        <v>32</v>
       </c>
       <c r="H43" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="I43" s="35" t="s">
+        <v>32</v>
       </c>
       <c r="J43" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="K43" s="35" t="s">
+        <v>32</v>
       </c>
       <c r="L43" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="M43" s="35" t="s">
+        <v>32</v>
       </c>
       <c r="N43" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="O43" s="35" t="s">
+        <v>32</v>
       </c>
       <c r="P43" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="Q43" s="35" t="s">
+        <v>32</v>
       </c>
       <c r="R43" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="S43" s="35" t="s">
+        <v>32</v>
       </c>
       <c r="T43" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="U43" s="35" t="s">
+        <v>32</v>
       </c>
       <c r="V43" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="W43" s="35" t="s">
+        <v>32</v>
       </c>
       <c r="X43" s="9" t="s">
-        <v>104</v>
-[...9 lines deleted...]
-      <c r="B44" s="12">
+        <v>31</v>
+      </c>
+      <c r="Y43" s="35" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A44" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B44" s="14">
         <v>4286.6000000000004</v>
       </c>
-      <c r="C44" s="32">
+      <c r="C44" s="34">
         <v>84</v>
       </c>
-      <c r="D44" s="38">
+      <c r="D44" s="42">
         <v>8221.6</v>
       </c>
       <c r="E44" s="8">
         <v>87.2</v>
       </c>
-      <c r="F44" s="10">
+      <c r="F44" s="11">
         <v>12143.6</v>
       </c>
       <c r="G44" s="8">
         <v>87.3</v>
       </c>
-      <c r="H44" s="10">
+      <c r="H44" s="11">
         <v>16238.7</v>
       </c>
-      <c r="I44" s="10">
+      <c r="I44" s="11">
         <v>88</v>
       </c>
-      <c r="J44" s="10">
+      <c r="J44" s="11">
         <v>20487.400000000001</v>
       </c>
-      <c r="K44" s="10">
+      <c r="K44" s="11">
         <v>88.3</v>
       </c>
-      <c r="L44" s="41">
+      <c r="L44" s="11">
         <v>27680.517</v>
       </c>
-      <c r="M44" s="42">
+      <c r="M44" s="44">
         <v>98.7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>65</v>
+      <c r="N44" s="11">
+        <v>33454.690999999999</v>
+      </c>
+      <c r="O44" s="60">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A46" s="20" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="T42:U42"/>
     <mergeCell ref="V42:W42"/>
     <mergeCell ref="X42:Y42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="N42:O42"/>
     <mergeCell ref="P42:Q42"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="F42:G42"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="T37:U37"/>
     <mergeCell ref="V37:W37"/>
     <mergeCell ref="X37:Y37"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="N37:O37"/>
     <mergeCell ref="P37:Q37"/>
     <mergeCell ref="R37:S37"/>