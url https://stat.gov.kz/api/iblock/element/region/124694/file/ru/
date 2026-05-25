--- v0 (2026-04-17)
+++ v1 (2026-05-25)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="105" windowWidth="24420" windowHeight="8025" activeTab="2"/>
+    <workbookView xWindow="-60" yWindow="105" windowWidth="24420" windowHeight="8025"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId2"/>
     <sheet name="обьем и ИФО" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО общепит'!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общепит'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="108">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
@@ -743,96 +743,96 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1113,131 +1113,131 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:M19"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="43"/>
-[...10 lines deleted...]
-      <c r="M1" s="43"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="21"/>
       <c r="B2" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="23" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="23" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="23" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="22" t="s">
         <v>4</v>
       </c>
       <c r="K2" s="23" t="s">
         <v>3</v>
       </c>
       <c r="L2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="45"/>
-[...10 lines deleted...]
-      <c r="M3" s="46"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="47"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="24">
         <v>2020</v>
       </c>
       <c r="B4" s="7">
         <v>147.4</v>
       </c>
       <c r="C4" s="7">
         <v>124.1</v>
       </c>
       <c r="D4" s="7">
         <v>86.6</v>
       </c>
       <c r="E4" s="7">
         <v>80.599999999999994</v>
       </c>
       <c r="F4" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="G4" s="7">
         <v>151.80000000000001</v>
       </c>
       <c r="H4" s="7">
         <v>74.7</v>
@@ -1454,76 +1454,78 @@
         <v>101.1</v>
       </c>
       <c r="K9" s="37">
         <v>96.3</v>
       </c>
       <c r="L9" s="37">
         <v>115.1</v>
       </c>
       <c r="M9" s="37">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="24">
         <v>2026</v>
       </c>
       <c r="B10" s="7">
         <v>85</v>
       </c>
       <c r="C10" s="7">
         <v>91.8</v>
       </c>
       <c r="D10" s="7">
         <v>96.7</v>
       </c>
-      <c r="E10" s="36"/>
+      <c r="E10" s="36">
+        <v>104.4</v>
+      </c>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="47" t="s">
+      <c r="A11" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="48"/>
-[...10 lines deleted...]
-      <c r="M11" s="49"/>
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49"/>
+      <c r="I11" s="49"/>
+      <c r="J11" s="49"/>
+      <c r="K11" s="49"/>
+      <c r="L11" s="49"/>
+      <c r="M11" s="50"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>2020</v>
       </c>
       <c r="B12" s="7">
         <v>94.7</v>
       </c>
       <c r="C12" s="7">
         <v>95.6</v>
       </c>
       <c r="D12" s="7">
         <v>91.1</v>
       </c>
       <c r="E12" s="7">
         <v>67</v>
       </c>
       <c r="F12" s="7">
         <v>49.1</v>
       </c>
       <c r="G12" s="7">
         <v>75.8</v>
       </c>
       <c r="H12" s="7">
         <v>57.2</v>
@@ -1740,76 +1742,78 @@
         <v>75.3</v>
       </c>
       <c r="K17" s="37">
         <v>68.3</v>
       </c>
       <c r="L17" s="37">
         <v>74.599999999999994</v>
       </c>
       <c r="M17" s="37">
         <v>58.4</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>2026</v>
       </c>
       <c r="B18" s="7">
         <v>84</v>
       </c>
       <c r="C18" s="7">
         <v>90.4</v>
       </c>
       <c r="D18" s="7">
         <v>87.3</v>
       </c>
-      <c r="E18" s="36"/>
+      <c r="E18" s="36">
+        <v>90.3</v>
+      </c>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="47" t="s">
+      <c r="A19" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="48"/>
-[...10 lines deleted...]
-      <c r="M19" s="49"/>
+      <c r="B19" s="49"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
+      <c r="J19" s="49"/>
+      <c r="K19" s="49"/>
+      <c r="L19" s="49"/>
+      <c r="M19" s="50"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>2020</v>
       </c>
       <c r="B20" s="7">
         <v>94.7</v>
       </c>
       <c r="C20" s="7">
         <v>95.2</v>
       </c>
       <c r="D20" s="7">
         <v>93.8</v>
       </c>
       <c r="E20" s="7">
         <v>86.6</v>
       </c>
       <c r="F20" s="7">
         <v>78.2</v>
       </c>
       <c r="G20" s="7">
         <v>77.8</v>
       </c>
       <c r="H20" s="7">
         <v>74.7</v>
@@ -2026,119 +2030,121 @@
         <v>86</v>
       </c>
       <c r="K25" s="39">
         <v>83.7</v>
       </c>
       <c r="L25" s="39">
         <v>82.7</v>
       </c>
       <c r="M25" s="39">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="24">
         <v>2026</v>
       </c>
       <c r="B26" s="7">
         <v>84</v>
       </c>
       <c r="C26" s="26">
         <v>87.2</v>
       </c>
       <c r="D26" s="26">
         <v>87.3</v>
       </c>
-      <c r="E26" s="26"/>
+      <c r="E26" s="38">
+        <v>88</v>
+      </c>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E33" sqref="E33"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="5" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="43"/>
-[...10 lines deleted...]
-      <c r="M1" s="43"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="50"/>
-[...10 lines deleted...]
-      <c r="M2" s="50"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
     </row>
     <row r="3" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="B3" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="28" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="28" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="28" t="s">
@@ -2471,190 +2477,192 @@
         <v>4461.3999999999996</v>
       </c>
       <c r="K10" s="4">
         <v>4487.1000000000004</v>
       </c>
       <c r="L10" s="4">
         <v>5164.3999999999996</v>
       </c>
       <c r="M10" s="4">
         <v>4854.8</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="32">
         <v>2026</v>
       </c>
       <c r="B11" s="4">
         <v>4286</v>
       </c>
       <c r="C11" s="4">
         <v>3935</v>
       </c>
       <c r="D11" s="4">
         <v>3922</v>
       </c>
-      <c r="E11" s="26"/>
+      <c r="E11" s="4">
+        <v>4095.1</v>
+      </c>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="F55" sqref="F55"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="E56" sqref="E56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8" style="8" customWidth="1"/>
     <col min="4" max="4" width="12" style="8" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="8" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="8" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="8" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="8" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="8" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="8" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="8" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="8" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="8" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="8" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="8" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="8" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="8" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="8" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="57" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="56"/>
-[...22 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
     </row>
     <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="53"/>
-      <c r="B4" s="51" t="s">
+      <c r="A4" s="55"/>
+      <c r="B4" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="55"/>
-      <c r="D4" s="51" t="s">
+      <c r="C4" s="53"/>
+      <c r="D4" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="55"/>
-      <c r="F4" s="51" t="s">
+      <c r="E4" s="53"/>
+      <c r="F4" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="55"/>
-      <c r="H4" s="51" t="s">
+      <c r="G4" s="53"/>
+      <c r="H4" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="I4" s="55"/>
-      <c r="J4" s="51" t="s">
+      <c r="I4" s="53"/>
+      <c r="J4" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="55"/>
-      <c r="L4" s="51" t="s">
+      <c r="K4" s="53"/>
+      <c r="L4" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="55"/>
-      <c r="N4" s="51" t="s">
+      <c r="M4" s="53"/>
+      <c r="N4" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="55"/>
-      <c r="P4" s="51" t="s">
+      <c r="O4" s="53"/>
+      <c r="P4" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="Q4" s="55"/>
-      <c r="R4" s="51" t="s">
+      <c r="Q4" s="53"/>
+      <c r="R4" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="S4" s="55"/>
-      <c r="T4" s="51" t="s">
+      <c r="S4" s="53"/>
+      <c r="T4" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="U4" s="55"/>
-      <c r="V4" s="51" t="s">
+      <c r="U4" s="53"/>
+      <c r="V4" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="W4" s="55"/>
-      <c r="X4" s="51" t="s">
+      <c r="W4" s="53"/>
+      <c r="X4" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="Y4" s="55"/>
+      <c r="Y4" s="53"/>
     </row>
     <row r="5" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="54"/>
+      <c r="A5" s="56"/>
       <c r="B5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -2762,102 +2770,102 @@
         <v>13534.555</v>
       </c>
       <c r="S6" s="11">
         <v>74.7</v>
       </c>
       <c r="T6" s="11">
         <v>14538.5</v>
       </c>
       <c r="U6" s="11">
         <v>73.3</v>
       </c>
       <c r="V6" s="11">
         <v>15596.806</v>
       </c>
       <c r="W6" s="2">
         <v>73.900000000000006</v>
       </c>
       <c r="X6" s="3">
         <v>16839.887999999999</v>
       </c>
       <c r="Y6" s="2">
         <v>75.5</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="53"/>
-      <c r="B10" s="51" t="s">
+      <c r="A10" s="55"/>
+      <c r="B10" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="55"/>
-      <c r="D10" s="51" t="s">
+      <c r="C10" s="53"/>
+      <c r="D10" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="55"/>
-      <c r="F10" s="51" t="s">
+      <c r="E10" s="53"/>
+      <c r="F10" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="G10" s="55"/>
-      <c r="H10" s="51" t="s">
+      <c r="G10" s="53"/>
+      <c r="H10" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="I10" s="55"/>
-      <c r="J10" s="51" t="s">
+      <c r="I10" s="53"/>
+      <c r="J10" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="K10" s="55"/>
-      <c r="L10" s="51" t="s">
+      <c r="K10" s="53"/>
+      <c r="L10" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="M10" s="55"/>
-      <c r="N10" s="51" t="s">
+      <c r="M10" s="53"/>
+      <c r="N10" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="O10" s="55"/>
-      <c r="P10" s="51" t="s">
+      <c r="O10" s="53"/>
+      <c r="P10" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="Q10" s="55"/>
-      <c r="R10" s="51" t="s">
+      <c r="Q10" s="53"/>
+      <c r="R10" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="S10" s="55"/>
-      <c r="T10" s="51" t="s">
+      <c r="S10" s="53"/>
+      <c r="T10" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="U10" s="55"/>
-      <c r="V10" s="51" t="s">
+      <c r="U10" s="53"/>
+      <c r="V10" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="W10" s="55"/>
-      <c r="X10" s="51" t="s">
+      <c r="W10" s="53"/>
+      <c r="X10" s="52" t="s">
         <v>45</v>
       </c>
-      <c r="Y10" s="55"/>
+      <c r="Y10" s="53"/>
     </row>
     <row r="11" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="54"/>
+      <c r="A11" s="56"/>
       <c r="B11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="9" t="s">
@@ -2978,102 +2986,102 @@
       </c>
       <c r="W12" s="1">
         <v>105.7</v>
       </c>
       <c r="X12" s="3">
         <v>18817.686000000002</v>
       </c>
       <c r="Y12" s="1">
         <v>107.6</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.2">
       <c r="Y13" s="12"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V15" s="12"/>
       <c r="W15" s="12"/>
       <c r="X15" s="12"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
     </row>
     <row r="17" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="53"/>
-      <c r="B17" s="51" t="s">
+      <c r="A17" s="55"/>
+      <c r="B17" s="52" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="55"/>
-      <c r="D17" s="51" t="s">
+      <c r="C17" s="53"/>
+      <c r="D17" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="E17" s="55"/>
-      <c r="F17" s="51" t="s">
+      <c r="E17" s="53"/>
+      <c r="F17" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="G17" s="55"/>
-      <c r="H17" s="51" t="s">
+      <c r="G17" s="53"/>
+      <c r="H17" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="I17" s="55"/>
-      <c r="J17" s="51" t="s">
+      <c r="I17" s="53"/>
+      <c r="J17" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="K17" s="55"/>
-      <c r="L17" s="51" t="s">
+      <c r="K17" s="53"/>
+      <c r="L17" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="M17" s="55"/>
-      <c r="N17" s="51" t="s">
+      <c r="M17" s="53"/>
+      <c r="N17" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="O17" s="55"/>
-      <c r="P17" s="51" t="s">
+      <c r="O17" s="53"/>
+      <c r="P17" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="Q17" s="55"/>
-      <c r="R17" s="51" t="s">
+      <c r="Q17" s="53"/>
+      <c r="R17" s="52" t="s">
         <v>54</v>
       </c>
-      <c r="S17" s="55"/>
-      <c r="T17" s="51" t="s">
+      <c r="S17" s="53"/>
+      <c r="T17" s="52" t="s">
         <v>55</v>
       </c>
-      <c r="U17" s="55"/>
-      <c r="V17" s="51" t="s">
+      <c r="U17" s="53"/>
+      <c r="V17" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="W17" s="55"/>
-      <c r="X17" s="51" t="s">
+      <c r="W17" s="53"/>
+      <c r="X17" s="52" t="s">
         <v>57</v>
       </c>
-      <c r="Y17" s="52"/>
+      <c r="Y17" s="54"/>
     </row>
     <row r="18" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="54"/>
+      <c r="A18" s="56"/>
       <c r="B18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="9" t="s">
@@ -3182,102 +3190,102 @@
       </c>
       <c r="S19" s="15">
         <v>114.2</v>
       </c>
       <c r="T19" s="14">
         <v>20089.631000000001</v>
       </c>
       <c r="U19" s="15">
         <v>117.9</v>
       </c>
       <c r="V19" s="14">
         <v>22474.973000000002</v>
       </c>
       <c r="W19" s="15">
         <v>118.8</v>
       </c>
       <c r="X19" s="14">
         <v>24666.738000000001</v>
       </c>
       <c r="Y19" s="15">
         <v>117.9</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="53"/>
-      <c r="B24" s="51" t="s">
+      <c r="A24" s="55"/>
+      <c r="B24" s="52" t="s">
         <v>58</v>
       </c>
-      <c r="C24" s="55"/>
-      <c r="D24" s="51" t="s">
+      <c r="C24" s="53"/>
+      <c r="D24" s="52" t="s">
         <v>59</v>
       </c>
-      <c r="E24" s="55"/>
-      <c r="F24" s="51" t="s">
+      <c r="E24" s="53"/>
+      <c r="F24" s="52" t="s">
         <v>60</v>
       </c>
-      <c r="G24" s="55"/>
-      <c r="H24" s="51" t="s">
+      <c r="G24" s="53"/>
+      <c r="H24" s="52" t="s">
         <v>61</v>
       </c>
-      <c r="I24" s="55"/>
-      <c r="J24" s="51" t="s">
+      <c r="I24" s="53"/>
+      <c r="J24" s="52" t="s">
         <v>62</v>
       </c>
-      <c r="K24" s="55"/>
-      <c r="L24" s="51" t="s">
+      <c r="K24" s="53"/>
+      <c r="L24" s="52" t="s">
         <v>63</v>
       </c>
-      <c r="M24" s="55"/>
-      <c r="N24" s="51" t="s">
+      <c r="M24" s="53"/>
+      <c r="N24" s="52" t="s">
         <v>64</v>
       </c>
-      <c r="O24" s="55"/>
-      <c r="P24" s="51" t="s">
+      <c r="O24" s="53"/>
+      <c r="P24" s="52" t="s">
         <v>65</v>
       </c>
-      <c r="Q24" s="55"/>
-      <c r="R24" s="51" t="s">
+      <c r="Q24" s="53"/>
+      <c r="R24" s="52" t="s">
         <v>66</v>
       </c>
-      <c r="S24" s="55"/>
-      <c r="T24" s="51" t="s">
+      <c r="S24" s="53"/>
+      <c r="T24" s="52" t="s">
         <v>67</v>
       </c>
-      <c r="U24" s="55"/>
-      <c r="V24" s="51" t="s">
+      <c r="U24" s="53"/>
+      <c r="V24" s="52" t="s">
         <v>68</v>
       </c>
-      <c r="W24" s="55"/>
-      <c r="X24" s="51" t="s">
+      <c r="W24" s="53"/>
+      <c r="X24" s="52" t="s">
         <v>82</v>
       </c>
-      <c r="Y24" s="52"/>
+      <c r="Y24" s="54"/>
     </row>
     <row r="25" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="54"/>
+      <c r="A25" s="56"/>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="9" t="s">
@@ -3466,102 +3474,102 @@
       <c r="C29" s="18"/>
       <c r="D29" s="17"/>
       <c r="E29" s="18"/>
       <c r="F29" s="17"/>
       <c r="G29" s="18"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="17"/>
       <c r="K29" s="18"/>
       <c r="L29" s="17"/>
       <c r="M29" s="18"/>
       <c r="N29" s="17"/>
       <c r="O29" s="18"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="17"/>
       <c r="S29" s="18"/>
       <c r="T29" s="17"/>
       <c r="U29" s="18"/>
       <c r="V29" s="17"/>
       <c r="W29" s="18"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="18"/>
     </row>
     <row r="31" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="53"/>
-      <c r="B31" s="51" t="s">
+      <c r="A31" s="55"/>
+      <c r="B31" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="52"/>
-      <c r="D31" s="51" t="s">
+      <c r="C31" s="54"/>
+      <c r="D31" s="52" t="s">
         <v>72</v>
       </c>
-      <c r="E31" s="55"/>
-      <c r="F31" s="51" t="s">
+      <c r="E31" s="53"/>
+      <c r="F31" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="G31" s="52"/>
-      <c r="H31" s="51" t="s">
+      <c r="G31" s="54"/>
+      <c r="H31" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="I31" s="52"/>
-      <c r="J31" s="51" t="s">
+      <c r="I31" s="54"/>
+      <c r="J31" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="K31" s="52"/>
-      <c r="L31" s="51" t="s">
+      <c r="K31" s="54"/>
+      <c r="L31" s="52" t="s">
         <v>76</v>
       </c>
-      <c r="M31" s="52"/>
-      <c r="N31" s="51" t="s">
+      <c r="M31" s="54"/>
+      <c r="N31" s="52" t="s">
         <v>77</v>
       </c>
-      <c r="O31" s="52"/>
-      <c r="P31" s="51" t="s">
+      <c r="O31" s="54"/>
+      <c r="P31" s="52" t="s">
         <v>78</v>
       </c>
-      <c r="Q31" s="52"/>
-      <c r="R31" s="51" t="s">
+      <c r="Q31" s="54"/>
+      <c r="R31" s="52" t="s">
         <v>79</v>
       </c>
-      <c r="S31" s="52"/>
-      <c r="T31" s="51" t="s">
+      <c r="S31" s="54"/>
+      <c r="T31" s="52" t="s">
         <v>80</v>
       </c>
-      <c r="U31" s="55"/>
-      <c r="V31" s="51" t="s">
+      <c r="U31" s="53"/>
+      <c r="V31" s="52" t="s">
         <v>81</v>
       </c>
-      <c r="W31" s="55"/>
-      <c r="X31" s="51" t="s">
+      <c r="W31" s="53"/>
+      <c r="X31" s="52" t="s">
         <v>83</v>
       </c>
-      <c r="Y31" s="52"/>
+      <c r="Y31" s="54"/>
     </row>
     <row r="32" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="54"/>
+      <c r="A32" s="56"/>
       <c r="B32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="9" t="s">
@@ -3674,102 +3682,102 @@
       <c r="T33" s="11">
         <v>43951.7</v>
       </c>
       <c r="U33" s="11">
         <v>172.1</v>
       </c>
       <c r="V33" s="11">
         <v>49924.9</v>
       </c>
       <c r="W33" s="8">
         <v>169.4</v>
       </c>
       <c r="X33" s="11">
         <v>57091.6</v>
       </c>
       <c r="Y33" s="8">
         <v>169.5</v>
       </c>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A34" s="16"/>
       <c r="B34" s="17"/>
       <c r="C34" s="18"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A37" s="53"/>
-      <c r="B37" s="51" t="s">
+      <c r="A37" s="55"/>
+      <c r="B37" s="52" t="s">
         <v>84</v>
       </c>
-      <c r="C37" s="52"/>
-      <c r="D37" s="51" t="s">
+      <c r="C37" s="54"/>
+      <c r="D37" s="52" t="s">
         <v>85</v>
       </c>
-      <c r="E37" s="55"/>
-      <c r="F37" s="51" t="s">
+      <c r="E37" s="53"/>
+      <c r="F37" s="52" t="s">
         <v>86</v>
       </c>
-      <c r="G37" s="52"/>
-      <c r="H37" s="51" t="s">
+      <c r="G37" s="54"/>
+      <c r="H37" s="52" t="s">
         <v>87</v>
       </c>
-      <c r="I37" s="52"/>
-      <c r="J37" s="51" t="s">
+      <c r="I37" s="54"/>
+      <c r="J37" s="52" t="s">
         <v>88</v>
       </c>
-      <c r="K37" s="52"/>
-      <c r="L37" s="51" t="s">
+      <c r="K37" s="54"/>
+      <c r="L37" s="52" t="s">
         <v>89</v>
       </c>
-      <c r="M37" s="52"/>
-      <c r="N37" s="51" t="s">
+      <c r="M37" s="54"/>
+      <c r="N37" s="52" t="s">
         <v>90</v>
       </c>
-      <c r="O37" s="52"/>
-      <c r="P37" s="51" t="s">
+      <c r="O37" s="54"/>
+      <c r="P37" s="52" t="s">
         <v>91</v>
       </c>
-      <c r="Q37" s="52"/>
-      <c r="R37" s="51" t="s">
+      <c r="Q37" s="54"/>
+      <c r="R37" s="52" t="s">
         <v>92</v>
       </c>
-      <c r="S37" s="52"/>
-      <c r="T37" s="51" t="s">
+      <c r="S37" s="54"/>
+      <c r="T37" s="52" t="s">
         <v>93</v>
       </c>
-      <c r="U37" s="55"/>
-      <c r="V37" s="51" t="s">
+      <c r="U37" s="53"/>
+      <c r="V37" s="52" t="s">
         <v>94</v>
       </c>
-      <c r="W37" s="55"/>
-      <c r="X37" s="51" t="s">
+      <c r="W37" s="53"/>
+      <c r="X37" s="52" t="s">
         <v>95</v>
       </c>
-      <c r="Y37" s="52"/>
+      <c r="Y37" s="54"/>
     </row>
     <row r="38" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="54"/>
+      <c r="A38" s="56"/>
       <c r="B38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="9" t="s">
@@ -3877,102 +3885,102 @@
         <v>37861.1</v>
       </c>
       <c r="S39" s="34">
         <v>86</v>
       </c>
       <c r="T39" s="11">
         <v>42348.2</v>
       </c>
       <c r="U39" s="11">
         <v>83.7</v>
       </c>
       <c r="V39" s="11">
         <v>47512.6</v>
       </c>
       <c r="W39" s="8">
         <v>82.7</v>
       </c>
       <c r="X39" s="11">
         <v>52367.4</v>
       </c>
       <c r="Y39" s="8">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A42" s="53"/>
-      <c r="B42" s="51" t="s">
+      <c r="A42" s="55"/>
+      <c r="B42" s="52" t="s">
         <v>96</v>
       </c>
-      <c r="C42" s="52"/>
-      <c r="D42" s="51" t="s">
+      <c r="C42" s="54"/>
+      <c r="D42" s="52" t="s">
         <v>97</v>
       </c>
-      <c r="E42" s="55"/>
-      <c r="F42" s="51" t="s">
+      <c r="E42" s="53"/>
+      <c r="F42" s="52" t="s">
         <v>98</v>
       </c>
-      <c r="G42" s="52"/>
-      <c r="H42" s="51" t="s">
+      <c r="G42" s="54"/>
+      <c r="H42" s="52" t="s">
         <v>99</v>
       </c>
-      <c r="I42" s="52"/>
-      <c r="J42" s="51" t="s">
+      <c r="I42" s="54"/>
+      <c r="J42" s="52" t="s">
         <v>100</v>
       </c>
-      <c r="K42" s="52"/>
-      <c r="L42" s="51" t="s">
+      <c r="K42" s="54"/>
+      <c r="L42" s="52" t="s">
         <v>101</v>
       </c>
-      <c r="M42" s="52"/>
-      <c r="N42" s="51" t="s">
+      <c r="M42" s="54"/>
+      <c r="N42" s="52" t="s">
         <v>102</v>
       </c>
-      <c r="O42" s="52"/>
-      <c r="P42" s="51" t="s">
+      <c r="O42" s="54"/>
+      <c r="P42" s="52" t="s">
         <v>103</v>
       </c>
-      <c r="Q42" s="52"/>
-      <c r="R42" s="51" t="s">
+      <c r="Q42" s="54"/>
+      <c r="R42" s="52" t="s">
         <v>104</v>
       </c>
-      <c r="S42" s="52"/>
-      <c r="T42" s="51" t="s">
+      <c r="S42" s="54"/>
+      <c r="T42" s="52" t="s">
         <v>105</v>
       </c>
-      <c r="U42" s="55"/>
-      <c r="V42" s="51" t="s">
+      <c r="U42" s="53"/>
+      <c r="V42" s="52" t="s">
         <v>106</v>
       </c>
-      <c r="W42" s="55"/>
-      <c r="X42" s="51" t="s">
+      <c r="W42" s="53"/>
+      <c r="X42" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="Y42" s="52"/>
+      <c r="Y42" s="54"/>
     </row>
     <row r="43" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A43" s="54"/>
+      <c r="A43" s="56"/>
       <c r="B43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="9" t="s">
@@ -4012,162 +4020,168 @@
         <v>32</v>
       </c>
       <c r="V43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="X43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y43" s="35" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B44" s="14">
         <v>4286.6000000000004</v>
       </c>
       <c r="C44" s="34">
         <v>84</v>
       </c>
-      <c r="D44" s="57">
+      <c r="D44" s="42">
         <v>8221.6</v>
       </c>
       <c r="E44" s="8">
         <v>87.2</v>
       </c>
       <c r="F44" s="11">
         <v>12143.6</v>
       </c>
       <c r="G44" s="8">
         <v>87.3</v>
+      </c>
+      <c r="H44" s="11">
+        <v>16238.7</v>
+      </c>
+      <c r="I44" s="11">
+        <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A46" s="20" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T42:U42"/>
-[...74 lines deleted...]
-    <mergeCell ref="V31:W31"/>
     <mergeCell ref="X31:Y31"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="R24:S24"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="T31:U31"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R42:S42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>