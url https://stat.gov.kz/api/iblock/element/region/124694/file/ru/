--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -774,61 +774,61 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1114,51 +1114,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection activeCell="A11" sqref="A11:M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
@@ -1457,51 +1457,53 @@
         <v>96.3</v>
       </c>
       <c r="L9" s="37">
         <v>115.1</v>
       </c>
       <c r="M9" s="37">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="24">
         <v>2026</v>
       </c>
       <c r="B10" s="7">
         <v>85</v>
       </c>
       <c r="C10" s="7">
         <v>91.8</v>
       </c>
       <c r="D10" s="7">
         <v>96.7</v>
       </c>
       <c r="E10" s="36">
         <v>104.4</v>
       </c>
-      <c r="F10" s="7"/>
+      <c r="F10" s="7">
+        <v>103.8</v>
+      </c>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="49"/>
       <c r="C11" s="49"/>
       <c r="D11" s="49"/>
       <c r="E11" s="49"/>
       <c r="F11" s="49"/>
       <c r="G11" s="49"/>
       <c r="H11" s="49"/>
       <c r="I11" s="49"/>
       <c r="J11" s="49"/>
       <c r="K11" s="49"/>
       <c r="L11" s="49"/>
       <c r="M11" s="50"/>
     </row>
@@ -1745,51 +1747,53 @@
         <v>68.3</v>
       </c>
       <c r="L17" s="37">
         <v>74.599999999999994</v>
       </c>
       <c r="M17" s="37">
         <v>58.4</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>2026</v>
       </c>
       <c r="B18" s="7">
         <v>84</v>
       </c>
       <c r="C18" s="7">
         <v>90.4</v>
       </c>
       <c r="D18" s="7">
         <v>87.3</v>
       </c>
       <c r="E18" s="36">
         <v>90.3</v>
       </c>
-      <c r="F18" s="7"/>
+      <c r="F18" s="7">
+        <v>89.3</v>
+      </c>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="49"/>
       <c r="C19" s="49"/>
       <c r="D19" s="49"/>
       <c r="E19" s="49"/>
       <c r="F19" s="49"/>
       <c r="G19" s="49"/>
       <c r="H19" s="49"/>
       <c r="I19" s="49"/>
       <c r="J19" s="49"/>
       <c r="K19" s="49"/>
       <c r="L19" s="49"/>
       <c r="M19" s="50"/>
     </row>
@@ -2033,77 +2037,79 @@
         <v>83.7</v>
       </c>
       <c r="L25" s="39">
         <v>82.7</v>
       </c>
       <c r="M25" s="39">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="24">
         <v>2026</v>
       </c>
       <c r="B26" s="7">
         <v>84</v>
       </c>
       <c r="C26" s="26">
         <v>87.2</v>
       </c>
       <c r="D26" s="26">
         <v>87.3</v>
       </c>
       <c r="E26" s="38">
         <v>88</v>
       </c>
-      <c r="F26" s="26"/>
+      <c r="F26" s="26">
+        <v>88.3</v>
+      </c>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="5" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
     </row>
@@ -2480,75 +2486,77 @@
         <v>4487.1000000000004</v>
       </c>
       <c r="L10" s="4">
         <v>5164.3999999999996</v>
       </c>
       <c r="M10" s="4">
         <v>4854.8</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="32">
         <v>2026</v>
       </c>
       <c r="B11" s="4">
         <v>4286</v>
       </c>
       <c r="C11" s="4">
         <v>3935</v>
       </c>
       <c r="D11" s="4">
         <v>3922</v>
       </c>
       <c r="E11" s="4">
         <v>4095.1</v>
       </c>
-      <c r="F11" s="26"/>
+      <c r="F11" s="4">
+        <v>4248.7</v>
+      </c>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y46"/>
   <sheetViews>
     <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="E56" sqref="E56"/>
+      <selection activeCell="J38" sqref="J38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8" style="8" customWidth="1"/>
     <col min="4" max="4" width="12" style="8" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="8" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="8" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="8" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="8" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="8" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="8" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="8" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="8" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="8" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="8" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="8" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="8" customWidth="1"/>
@@ -2567,102 +2575,102 @@
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
       <c r="N1" s="57"/>
       <c r="O1" s="57"/>
       <c r="P1" s="57"/>
       <c r="Q1" s="57"/>
       <c r="R1" s="57"/>
       <c r="S1" s="57"/>
       <c r="T1" s="57"/>
       <c r="U1" s="57"/>
       <c r="V1" s="57"/>
       <c r="W1" s="57"/>
       <c r="X1" s="57"/>
       <c r="Y1" s="57"/>
     </row>
     <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="55"/>
+      <c r="A4" s="54"/>
       <c r="B4" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="53"/>
+      <c r="C4" s="56"/>
       <c r="D4" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="53"/>
+      <c r="E4" s="56"/>
       <c r="F4" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="53"/>
+      <c r="G4" s="56"/>
       <c r="H4" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="I4" s="53"/>
+      <c r="I4" s="56"/>
       <c r="J4" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="53"/>
+      <c r="K4" s="56"/>
       <c r="L4" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="53"/>
+      <c r="M4" s="56"/>
       <c r="N4" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="53"/>
+      <c r="O4" s="56"/>
       <c r="P4" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="Q4" s="53"/>
+      <c r="Q4" s="56"/>
       <c r="R4" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="S4" s="53"/>
+      <c r="S4" s="56"/>
       <c r="T4" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="U4" s="53"/>
+      <c r="U4" s="56"/>
       <c r="V4" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="W4" s="53"/>
+      <c r="W4" s="56"/>
       <c r="X4" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="Y4" s="53"/>
+      <c r="Y4" s="56"/>
     </row>
     <row r="5" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="56"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -2770,102 +2778,102 @@
         <v>13534.555</v>
       </c>
       <c r="S6" s="11">
         <v>74.7</v>
       </c>
       <c r="T6" s="11">
         <v>14538.5</v>
       </c>
       <c r="U6" s="11">
         <v>73.3</v>
       </c>
       <c r="V6" s="11">
         <v>15596.806</v>
       </c>
       <c r="W6" s="2">
         <v>73.900000000000006</v>
       </c>
       <c r="X6" s="3">
         <v>16839.887999999999</v>
       </c>
       <c r="Y6" s="2">
         <v>75.5</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="55"/>
+      <c r="A10" s="54"/>
       <c r="B10" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="53"/>
+      <c r="C10" s="56"/>
       <c r="D10" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="53"/>
+      <c r="E10" s="56"/>
       <c r="F10" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="G10" s="53"/>
+      <c r="G10" s="56"/>
       <c r="H10" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="I10" s="53"/>
+      <c r="I10" s="56"/>
       <c r="J10" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="K10" s="53"/>
+      <c r="K10" s="56"/>
       <c r="L10" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="M10" s="53"/>
+      <c r="M10" s="56"/>
       <c r="N10" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="O10" s="53"/>
+      <c r="O10" s="56"/>
       <c r="P10" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="Q10" s="53"/>
+      <c r="Q10" s="56"/>
       <c r="R10" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="S10" s="53"/>
+      <c r="S10" s="56"/>
       <c r="T10" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="U10" s="53"/>
+      <c r="U10" s="56"/>
       <c r="V10" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="W10" s="53"/>
+      <c r="W10" s="56"/>
       <c r="X10" s="52" t="s">
         <v>45</v>
       </c>
-      <c r="Y10" s="53"/>
+      <c r="Y10" s="56"/>
     </row>
     <row r="11" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="56"/>
+      <c r="A11" s="55"/>
       <c r="B11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="9" t="s">
@@ -2986,102 +2994,102 @@
       </c>
       <c r="W12" s="1">
         <v>105.7</v>
       </c>
       <c r="X12" s="3">
         <v>18817.686000000002</v>
       </c>
       <c r="Y12" s="1">
         <v>107.6</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.2">
       <c r="Y13" s="12"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V15" s="12"/>
       <c r="W15" s="12"/>
       <c r="X15" s="12"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
     </row>
     <row r="17" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="55"/>
+      <c r="A17" s="54"/>
       <c r="B17" s="52" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="53"/>
+      <c r="C17" s="56"/>
       <c r="D17" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="E17" s="53"/>
+      <c r="E17" s="56"/>
       <c r="F17" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="G17" s="53"/>
+      <c r="G17" s="56"/>
       <c r="H17" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="I17" s="53"/>
+      <c r="I17" s="56"/>
       <c r="J17" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="K17" s="53"/>
+      <c r="K17" s="56"/>
       <c r="L17" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="M17" s="53"/>
+      <c r="M17" s="56"/>
       <c r="N17" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="O17" s="53"/>
+      <c r="O17" s="56"/>
       <c r="P17" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="Q17" s="53"/>
+      <c r="Q17" s="56"/>
       <c r="R17" s="52" t="s">
         <v>54</v>
       </c>
-      <c r="S17" s="53"/>
+      <c r="S17" s="56"/>
       <c r="T17" s="52" t="s">
         <v>55</v>
       </c>
-      <c r="U17" s="53"/>
+      <c r="U17" s="56"/>
       <c r="V17" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="W17" s="53"/>
+      <c r="W17" s="56"/>
       <c r="X17" s="52" t="s">
         <v>57</v>
       </c>
-      <c r="Y17" s="54"/>
+      <c r="Y17" s="53"/>
     </row>
     <row r="18" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="56"/>
+      <c r="A18" s="55"/>
       <c r="B18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="9" t="s">
@@ -3190,102 +3198,102 @@
       </c>
       <c r="S19" s="15">
         <v>114.2</v>
       </c>
       <c r="T19" s="14">
         <v>20089.631000000001</v>
       </c>
       <c r="U19" s="15">
         <v>117.9</v>
       </c>
       <c r="V19" s="14">
         <v>22474.973000000002</v>
       </c>
       <c r="W19" s="15">
         <v>118.8</v>
       </c>
       <c r="X19" s="14">
         <v>24666.738000000001</v>
       </c>
       <c r="Y19" s="15">
         <v>117.9</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="55"/>
+      <c r="A24" s="54"/>
       <c r="B24" s="52" t="s">
         <v>58</v>
       </c>
-      <c r="C24" s="53"/>
+      <c r="C24" s="56"/>
       <c r="D24" s="52" t="s">
         <v>59</v>
       </c>
-      <c r="E24" s="53"/>
+      <c r="E24" s="56"/>
       <c r="F24" s="52" t="s">
         <v>60</v>
       </c>
-      <c r="G24" s="53"/>
+      <c r="G24" s="56"/>
       <c r="H24" s="52" t="s">
         <v>61</v>
       </c>
-      <c r="I24" s="53"/>
+      <c r="I24" s="56"/>
       <c r="J24" s="52" t="s">
         <v>62</v>
       </c>
-      <c r="K24" s="53"/>
+      <c r="K24" s="56"/>
       <c r="L24" s="52" t="s">
         <v>63</v>
       </c>
-      <c r="M24" s="53"/>
+      <c r="M24" s="56"/>
       <c r="N24" s="52" t="s">
         <v>64</v>
       </c>
-      <c r="O24" s="53"/>
+      <c r="O24" s="56"/>
       <c r="P24" s="52" t="s">
         <v>65</v>
       </c>
-      <c r="Q24" s="53"/>
+      <c r="Q24" s="56"/>
       <c r="R24" s="52" t="s">
         <v>66</v>
       </c>
-      <c r="S24" s="53"/>
+      <c r="S24" s="56"/>
       <c r="T24" s="52" t="s">
         <v>67</v>
       </c>
-      <c r="U24" s="53"/>
+      <c r="U24" s="56"/>
       <c r="V24" s="52" t="s">
         <v>68</v>
       </c>
-      <c r="W24" s="53"/>
+      <c r="W24" s="56"/>
       <c r="X24" s="52" t="s">
         <v>82</v>
       </c>
-      <c r="Y24" s="54"/>
+      <c r="Y24" s="53"/>
     </row>
     <row r="25" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="56"/>
+      <c r="A25" s="55"/>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="9" t="s">
@@ -3474,102 +3482,102 @@
       <c r="C29" s="18"/>
       <c r="D29" s="17"/>
       <c r="E29" s="18"/>
       <c r="F29" s="17"/>
       <c r="G29" s="18"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="17"/>
       <c r="K29" s="18"/>
       <c r="L29" s="17"/>
       <c r="M29" s="18"/>
       <c r="N29" s="17"/>
       <c r="O29" s="18"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="17"/>
       <c r="S29" s="18"/>
       <c r="T29" s="17"/>
       <c r="U29" s="18"/>
       <c r="V29" s="17"/>
       <c r="W29" s="18"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="18"/>
     </row>
     <row r="31" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="55"/>
+      <c r="A31" s="54"/>
       <c r="B31" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="54"/>
+      <c r="C31" s="53"/>
       <c r="D31" s="52" t="s">
         <v>72</v>
       </c>
-      <c r="E31" s="53"/>
+      <c r="E31" s="56"/>
       <c r="F31" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="G31" s="54"/>
+      <c r="G31" s="53"/>
       <c r="H31" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="I31" s="54"/>
+      <c r="I31" s="53"/>
       <c r="J31" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="K31" s="54"/>
+      <c r="K31" s="53"/>
       <c r="L31" s="52" t="s">
         <v>76</v>
       </c>
-      <c r="M31" s="54"/>
+      <c r="M31" s="53"/>
       <c r="N31" s="52" t="s">
         <v>77</v>
       </c>
-      <c r="O31" s="54"/>
+      <c r="O31" s="53"/>
       <c r="P31" s="52" t="s">
         <v>78</v>
       </c>
-      <c r="Q31" s="54"/>
+      <c r="Q31" s="53"/>
       <c r="R31" s="52" t="s">
         <v>79</v>
       </c>
-      <c r="S31" s="54"/>
+      <c r="S31" s="53"/>
       <c r="T31" s="52" t="s">
         <v>80</v>
       </c>
-      <c r="U31" s="53"/>
+      <c r="U31" s="56"/>
       <c r="V31" s="52" t="s">
         <v>81</v>
       </c>
-      <c r="W31" s="53"/>
+      <c r="W31" s="56"/>
       <c r="X31" s="52" t="s">
         <v>83</v>
       </c>
-      <c r="Y31" s="54"/>
+      <c r="Y31" s="53"/>
     </row>
     <row r="32" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="56"/>
+      <c r="A32" s="55"/>
       <c r="B32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="9" t="s">
@@ -3682,102 +3690,102 @@
       <c r="T33" s="11">
         <v>43951.7</v>
       </c>
       <c r="U33" s="11">
         <v>172.1</v>
       </c>
       <c r="V33" s="11">
         <v>49924.9</v>
       </c>
       <c r="W33" s="8">
         <v>169.4</v>
       </c>
       <c r="X33" s="11">
         <v>57091.6</v>
       </c>
       <c r="Y33" s="8">
         <v>169.5</v>
       </c>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A34" s="16"/>
       <c r="B34" s="17"/>
       <c r="C34" s="18"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A37" s="55"/>
+      <c r="A37" s="54"/>
       <c r="B37" s="52" t="s">
         <v>84</v>
       </c>
-      <c r="C37" s="54"/>
+      <c r="C37" s="53"/>
       <c r="D37" s="52" t="s">
         <v>85</v>
       </c>
-      <c r="E37" s="53"/>
+      <c r="E37" s="56"/>
       <c r="F37" s="52" t="s">
         <v>86</v>
       </c>
-      <c r="G37" s="54"/>
+      <c r="G37" s="53"/>
       <c r="H37" s="52" t="s">
         <v>87</v>
       </c>
-      <c r="I37" s="54"/>
+      <c r="I37" s="53"/>
       <c r="J37" s="52" t="s">
         <v>88</v>
       </c>
-      <c r="K37" s="54"/>
+      <c r="K37" s="53"/>
       <c r="L37" s="52" t="s">
         <v>89</v>
       </c>
-      <c r="M37" s="54"/>
+      <c r="M37" s="53"/>
       <c r="N37" s="52" t="s">
         <v>90</v>
       </c>
-      <c r="O37" s="54"/>
+      <c r="O37" s="53"/>
       <c r="P37" s="52" t="s">
         <v>91</v>
       </c>
-      <c r="Q37" s="54"/>
+      <c r="Q37" s="53"/>
       <c r="R37" s="52" t="s">
         <v>92</v>
       </c>
-      <c r="S37" s="54"/>
+      <c r="S37" s="53"/>
       <c r="T37" s="52" t="s">
         <v>93</v>
       </c>
-      <c r="U37" s="53"/>
+      <c r="U37" s="56"/>
       <c r="V37" s="52" t="s">
         <v>94</v>
       </c>
-      <c r="W37" s="53"/>
+      <c r="W37" s="56"/>
       <c r="X37" s="52" t="s">
         <v>95</v>
       </c>
-      <c r="Y37" s="54"/>
+      <c r="Y37" s="53"/>
     </row>
     <row r="38" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="56"/>
+      <c r="A38" s="55"/>
       <c r="B38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="9" t="s">
@@ -3885,102 +3893,102 @@
         <v>37861.1</v>
       </c>
       <c r="S39" s="34">
         <v>86</v>
       </c>
       <c r="T39" s="11">
         <v>42348.2</v>
       </c>
       <c r="U39" s="11">
         <v>83.7</v>
       </c>
       <c r="V39" s="11">
         <v>47512.6</v>
       </c>
       <c r="W39" s="8">
         <v>82.7</v>
       </c>
       <c r="X39" s="11">
         <v>52367.4</v>
       </c>
       <c r="Y39" s="8">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A42" s="55"/>
+      <c r="A42" s="54"/>
       <c r="B42" s="52" t="s">
         <v>96</v>
       </c>
-      <c r="C42" s="54"/>
+      <c r="C42" s="53"/>
       <c r="D42" s="52" t="s">
         <v>97</v>
       </c>
-      <c r="E42" s="53"/>
+      <c r="E42" s="56"/>
       <c r="F42" s="52" t="s">
         <v>98</v>
       </c>
-      <c r="G42" s="54"/>
+      <c r="G42" s="53"/>
       <c r="H42" s="52" t="s">
         <v>99</v>
       </c>
-      <c r="I42" s="54"/>
+      <c r="I42" s="53"/>
       <c r="J42" s="52" t="s">
         <v>100</v>
       </c>
-      <c r="K42" s="54"/>
+      <c r="K42" s="53"/>
       <c r="L42" s="52" t="s">
         <v>101</v>
       </c>
-      <c r="M42" s="54"/>
+      <c r="M42" s="53"/>
       <c r="N42" s="52" t="s">
         <v>102</v>
       </c>
-      <c r="O42" s="54"/>
+      <c r="O42" s="53"/>
       <c r="P42" s="52" t="s">
         <v>103</v>
       </c>
-      <c r="Q42" s="54"/>
+      <c r="Q42" s="53"/>
       <c r="R42" s="52" t="s">
         <v>104</v>
       </c>
-      <c r="S42" s="54"/>
+      <c r="S42" s="53"/>
       <c r="T42" s="52" t="s">
         <v>105</v>
       </c>
-      <c r="U42" s="53"/>
+      <c r="U42" s="56"/>
       <c r="V42" s="52" t="s">
         <v>106</v>
       </c>
-      <c r="W42" s="53"/>
+      <c r="W42" s="56"/>
       <c r="X42" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="Y42" s="54"/>
+      <c r="Y42" s="53"/>
     </row>
     <row r="43" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A43" s="56"/>
+      <c r="A43" s="55"/>
       <c r="B43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="9" t="s">
@@ -4038,150 +4046,156 @@
       </c>
       <c r="B44" s="14">
         <v>4286.6000000000004</v>
       </c>
       <c r="C44" s="34">
         <v>84</v>
       </c>
       <c r="D44" s="42">
         <v>8221.6</v>
       </c>
       <c r="E44" s="8">
         <v>87.2</v>
       </c>
       <c r="F44" s="11">
         <v>12143.6</v>
       </c>
       <c r="G44" s="8">
         <v>87.3</v>
       </c>
       <c r="H44" s="11">
         <v>16238.7</v>
       </c>
       <c r="I44" s="11">
         <v>88</v>
       </c>
+      <c r="J44" s="11">
+        <v>20487.400000000001</v>
+      </c>
+      <c r="K44" s="11">
+        <v>88.3</v>
+      </c>
     </row>
     <row r="46" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A46" s="20" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="V31:W31"/>
     <mergeCell ref="X31:Y31"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="R24:S24"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="T31:U31"/>
-    <mergeCell ref="F24:G24"/>
-[...74 lines deleted...]
-    <mergeCell ref="R42:S42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>