--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -1,69 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="105" windowWidth="24420" windowHeight="8025"/>
+    <workbookView xWindow="-60" yWindow="105" windowWidth="24420" windowHeight="8025" firstSheet="1" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="обьем и ИФО" sheetId="6" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
+    <sheet name="ИФО общепит" sheetId="7" r:id="rId3"/>
+    <sheet name="Объем общепит" sheetId="4" r:id="rId4"/>
+    <sheet name="обьем и ИФО" sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО общепит'!$A$1:$M$26</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общепит'!$A$1:$M$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Объем общепит'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="150">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -343,62 +346,191 @@
     <t>январь-апрель 2026г.</t>
   </si>
   <si>
     <t>январь-май 2026г.</t>
   </si>
   <si>
     <t>январь-июнь 2026г.</t>
   </si>
   <si>
     <t>январь-июль 2026г.</t>
   </si>
   <si>
     <t>январь-август 2026г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2026г.</t>
   </si>
   <si>
     <t>январь-октябрь 2026г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2026г.</t>
   </si>
   <si>
     <t>январь-декабрь 2026г.</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С января  2020 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Индекс стоимостных объемов оборота в текущих ценах характеризует изменение объемов оборота за счет изменения цен и количества проданных товаров</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>ИФО услуг по предоставлению продуктов питания и напитков в разрезе регионов, Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индекс физического объема оборота показывает, как меняется оборот в результате изменения только его физического объема при исключении влияния изменения цен.
+Для расчета индекса физического объема реализации товаров (услуг) сравниваются обороты отчетного и базисного периодов в ценах одного и того же периода, принятого в качестве базисного периода (в постоянных ценах). Объем реализации услуг по предоставлению и обеспечению питанием и напитками представляет собой выручку от реализации собственной кулинарной продукции (блюд, кулинарных изделий, полуфабрикатов) и покупных товаров без кулинарной обработки (мучных, кондитерских и хлебобулочных изделий, фруктов, алкогольных и безалкогольных напитков и других товаров) населению для потребления в местах их продажи (в большинстве случаев), организациям и индивидуальным предпринимателям для организации питания различных контингентов населения.
+</t>
+  </si>
+  <si>
+    <t>"Объем реализации услуг и товаров в Западно-Казахстанской области" (2-торговля, периодичность - месячная)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики услуг и торговли </t>
+  </si>
+  <si>
+    <t>Сапиева Д.</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>процент, млн тенге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
+  <numFmts count="4">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -417,57 +549,133 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -642,56 +850,69 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -755,119 +976,194 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="6"/>
+    <cellStyle name="Обычный 4" xfId="7"/>
+    <cellStyle name="Обычный 5" xfId="3"/>
+    <cellStyle name="Финансовый 2" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1112,146 +1408,539 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="40.28515625" style="71" customWidth="1"/>
+    <col min="2" max="2" width="75.5703125" style="71" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="71"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="B2" s="54">
+        <v>171501</v>
+      </c>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+    </row>
+    <row r="3" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="51" t="s">
+        <v>109</v>
+      </c>
+      <c r="B3" s="56" t="s">
+        <v>134</v>
+      </c>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A4" s="51" t="s">
+        <v>110</v>
+      </c>
+      <c r="B4" s="53" t="s">
+        <v>149</v>
+      </c>
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+    </row>
+    <row r="5" spans="1:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="46" t="s">
+        <v>111</v>
+      </c>
+      <c r="B5" s="56" t="s">
+        <v>134</v>
+      </c>
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A6" s="46" t="s">
+        <v>112</v>
+      </c>
+      <c r="B6" s="54" t="s">
+        <v>113</v>
+      </c>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+    </row>
+    <row r="7" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="51" t="s">
+        <v>114</v>
+      </c>
+      <c r="B7" s="57" t="s">
+        <v>115</v>
+      </c>
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A8" s="51" t="s">
+        <v>116</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="C8" s="66"/>
+      <c r="D8" s="66"/>
+      <c r="E8" s="66"/>
+      <c r="F8" s="66"/>
+      <c r="G8" s="66"/>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66"/>
+      <c r="J8" s="66"/>
+    </row>
+    <row r="9" spans="1:10" ht="138.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="51" t="s">
+        <v>118</v>
+      </c>
+      <c r="B9" s="57" t="s">
+        <v>135</v>
+      </c>
+      <c r="C9" s="66"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="66"/>
+      <c r="F9" s="66"/>
+      <c r="G9" s="66"/>
+      <c r="H9" s="66"/>
+      <c r="I9" s="66"/>
+      <c r="J9" s="66"/>
+    </row>
+    <row r="10" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="51" t="s">
+        <v>119</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="C10" s="66"/>
+      <c r="D10" s="66"/>
+      <c r="E10" s="66"/>
+      <c r="F10" s="66"/>
+      <c r="G10" s="66"/>
+      <c r="H10" s="66"/>
+      <c r="I10" s="66"/>
+      <c r="J10" s="66"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" s="51" t="s">
+        <v>120</v>
+      </c>
+      <c r="B11" s="56"/>
+      <c r="C11" s="66"/>
+      <c r="D11" s="66"/>
+      <c r="E11" s="66"/>
+      <c r="F11" s="66"/>
+      <c r="G11" s="66"/>
+      <c r="H11" s="66"/>
+      <c r="I11" s="66"/>
+      <c r="J11" s="66"/>
+    </row>
+    <row r="12" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="51" t="s">
+        <v>121</v>
+      </c>
+      <c r="B12" s="67" t="s">
+        <v>122</v>
+      </c>
+      <c r="C12" s="66"/>
+      <c r="D12" s="66"/>
+      <c r="E12" s="66"/>
+      <c r="F12" s="66"/>
+      <c r="G12" s="66"/>
+      <c r="H12" s="66"/>
+      <c r="I12" s="66"/>
+      <c r="J12" s="66"/>
+    </row>
+    <row r="13" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="50" t="s">
+        <v>123</v>
+      </c>
+      <c r="B13" s="68" t="s">
+        <v>124</v>
+      </c>
+      <c r="C13" s="66"/>
+      <c r="D13" s="66"/>
+      <c r="E13" s="66"/>
+      <c r="F13" s="66"/>
+      <c r="G13" s="66"/>
+      <c r="H13" s="66"/>
+      <c r="I13" s="66"/>
+      <c r="J13" s="66"/>
+    </row>
+    <row r="14" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="50" t="s">
+        <v>125</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>137</v>
+      </c>
+      <c r="C14" s="66"/>
+      <c r="D14" s="66"/>
+      <c r="E14" s="66"/>
+      <c r="F14" s="66"/>
+      <c r="G14" s="66"/>
+      <c r="H14" s="66"/>
+      <c r="I14" s="66"/>
+      <c r="J14" s="66"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" s="50" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="69" t="s">
+        <v>127</v>
+      </c>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+      <c r="G15" s="66"/>
+      <c r="H15" s="66"/>
+      <c r="I15" s="66"/>
+      <c r="J15" s="66"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" s="51" t="s">
+        <v>128</v>
+      </c>
+      <c r="B16" s="52">
+        <v>46246</v>
+      </c>
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B17" s="52">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="51" t="s">
+        <v>130</v>
+      </c>
+      <c r="B18" s="59" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B19" s="59" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="51" t="s">
+        <v>132</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="51" t="s">
+        <v>133</v>
+      </c>
+      <c r="B21" s="70" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="48"/>
+      <c r="B22" s="49"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="61" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="61" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="61" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="61" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="61" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="61"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B12" s="62" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="61"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="61"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="63"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B16" s="63"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B17" s="63"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B18" s="64" t="s">
+        <v>148</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M21" sqref="M21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L37" sqref="L37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="46"/>
-[...10 lines deleted...]
-      <c r="M1" s="46"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
     </row>
     <row r="2" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="21"/>
       <c r="B2" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="23" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="23" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="23" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="22" t="s">
         <v>4</v>
       </c>
       <c r="K2" s="23" t="s">
         <v>3</v>
       </c>
       <c r="L2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="47" t="s">
+      <c r="A3" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="48"/>
-[...10 lines deleted...]
-      <c r="M3" s="49"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="76"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="24">
         <v>2020</v>
       </c>
       <c r="B4" s="7">
         <v>147.4</v>
       </c>
       <c r="C4" s="7">
         <v>124.1</v>
       </c>
       <c r="D4" s="7">
         <v>86.6</v>
       </c>
       <c r="E4" s="7">
         <v>80.599999999999994</v>
       </c>
       <c r="F4" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="G4" s="7">
         <v>151.80000000000001</v>
       </c>
       <c r="H4" s="7">
         <v>74.7</v>
@@ -1480,72 +2169,74 @@
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="24">
         <v>2026</v>
       </c>
       <c r="B10" s="7">
         <v>85</v>
       </c>
       <c r="C10" s="7">
         <v>91.8</v>
       </c>
       <c r="D10" s="7">
         <v>96.7</v>
       </c>
       <c r="E10" s="36">
         <v>104.4</v>
       </c>
       <c r="F10" s="7">
         <v>103.8</v>
       </c>
       <c r="G10" s="43">
         <v>169.3</v>
       </c>
       <c r="H10" s="43">
         <v>79.3</v>
       </c>
-      <c r="I10" s="7"/>
+      <c r="I10" s="7">
+        <v>103.7</v>
+      </c>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="50" t="s">
+      <c r="A11" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="51"/>
-[...10 lines deleted...]
-      <c r="M11" s="52"/>
+      <c r="B11" s="78"/>
+      <c r="C11" s="78"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="78"/>
+      <c r="G11" s="78"/>
+      <c r="H11" s="78"/>
+      <c r="I11" s="78"/>
+      <c r="J11" s="78"/>
+      <c r="K11" s="78"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="79"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>2020</v>
       </c>
       <c r="B12" s="7">
         <v>94.7</v>
       </c>
       <c r="C12" s="7">
         <v>95.6</v>
       </c>
       <c r="D12" s="7">
         <v>91.1</v>
       </c>
       <c r="E12" s="7">
         <v>67</v>
       </c>
       <c r="F12" s="7">
         <v>49.1</v>
       </c>
       <c r="G12" s="7">
         <v>75.8</v>
       </c>
       <c r="H12" s="7">
         <v>57.2</v>
@@ -1774,72 +2465,74 @@
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>2026</v>
       </c>
       <c r="B18" s="7">
         <v>84</v>
       </c>
       <c r="C18" s="7">
         <v>90.4</v>
       </c>
       <c r="D18" s="7">
         <v>87.3</v>
       </c>
       <c r="E18" s="36">
         <v>90.3</v>
       </c>
       <c r="F18" s="7">
         <v>89.3</v>
       </c>
       <c r="G18" s="43">
         <v>148.4</v>
       </c>
       <c r="H18" s="43">
         <v>113.6</v>
       </c>
-      <c r="I18" s="7"/>
+      <c r="I18" s="7">
+        <v>119.9</v>
+      </c>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="50" t="s">
+      <c r="A19" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="51"/>
-[...10 lines deleted...]
-      <c r="M19" s="52"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
+      <c r="E19" s="78"/>
+      <c r="F19" s="78"/>
+      <c r="G19" s="78"/>
+      <c r="H19" s="78"/>
+      <c r="I19" s="78"/>
+      <c r="J19" s="78"/>
+      <c r="K19" s="78"/>
+      <c r="L19" s="78"/>
+      <c r="M19" s="79"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>2020</v>
       </c>
       <c r="B20" s="7">
         <v>94.7</v>
       </c>
       <c r="C20" s="7">
         <v>95.2</v>
       </c>
       <c r="D20" s="7">
         <v>93.8</v>
       </c>
       <c r="E20" s="7">
         <v>86.6</v>
       </c>
       <c r="F20" s="7">
         <v>78.2</v>
       </c>
       <c r="G20" s="7">
         <v>77.8</v>
       </c>
       <c r="H20" s="7">
         <v>74.7</v>
@@ -2056,127 +2749,128 @@
         <v>86</v>
       </c>
       <c r="K25" s="39">
         <v>83.7</v>
       </c>
       <c r="L25" s="39">
         <v>82.7</v>
       </c>
       <c r="M25" s="39">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="24">
         <v>2026</v>
       </c>
       <c r="B26" s="7">
         <v>84</v>
       </c>
       <c r="C26" s="26">
         <v>87.2</v>
       </c>
       <c r="D26" s="26">
         <v>87.3</v>
       </c>
-      <c r="E26" s="38">
+      <c r="E26" s="36">
         <v>88</v>
       </c>
       <c r="F26" s="26">
         <v>88.3</v>
       </c>
       <c r="G26" s="43">
         <v>98.7</v>
       </c>
       <c r="H26" s="43">
         <v>101</v>
       </c>
-      <c r="I26" s="26"/>
+      <c r="I26" s="26">
+        <v>103.4</v>
+      </c>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="5" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="46"/>
-[...10 lines deleted...]
-      <c r="M1" s="46"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
     </row>
     <row r="2" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="80" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="53"/>
-[...10 lines deleted...]
-      <c r="M2" s="53"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
     </row>
     <row r="3" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="B3" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="28" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="28" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="28" t="s">
@@ -2521,186 +3215,188 @@
     <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="32">
         <v>2026</v>
       </c>
       <c r="B11" s="4">
         <v>4286</v>
       </c>
       <c r="C11" s="4">
         <v>3935</v>
       </c>
       <c r="D11" s="4">
         <v>3922</v>
       </c>
       <c r="E11" s="4">
         <v>4095.1</v>
       </c>
       <c r="F11" s="4">
         <v>4248.7</v>
       </c>
       <c r="G11" s="4">
         <v>7193.1120000000001</v>
       </c>
       <c r="H11" s="4">
         <v>5774.174</v>
       </c>
-      <c r="I11" s="26"/>
+      <c r="I11" s="4">
+        <v>5988.7150000000001</v>
+      </c>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y46"/>
   <sheetViews>
-    <sheetView topLeftCell="E19" workbookViewId="0">
-      <selection activeCell="N44" sqref="N44:O44"/>
+    <sheetView topLeftCell="F19" workbookViewId="0">
+      <selection activeCell="L57" sqref="L57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8" style="8" customWidth="1"/>
     <col min="4" max="4" width="12" style="8" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="8" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="8" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="8" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="8" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="8" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="8" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="8" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="8" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="8" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="8" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="8" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="8" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="8" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="8" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="86" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+      <c r="M1" s="86"/>
+      <c r="N1" s="86"/>
+      <c r="O1" s="86"/>
+      <c r="P1" s="86"/>
+      <c r="Q1" s="86"/>
+      <c r="R1" s="86"/>
+      <c r="S1" s="86"/>
+      <c r="T1" s="86"/>
+      <c r="U1" s="86"/>
+      <c r="V1" s="86"/>
+      <c r="W1" s="86"/>
+      <c r="X1" s="86"/>
+      <c r="Y1" s="86"/>
     </row>
     <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="56"/>
-      <c r="B4" s="54" t="s">
+      <c r="A4" s="84"/>
+      <c r="B4" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="58"/>
-      <c r="D4" s="54" t="s">
+      <c r="C4" s="82"/>
+      <c r="D4" s="81" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="58"/>
-      <c r="F4" s="54" t="s">
+      <c r="E4" s="82"/>
+      <c r="F4" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="58"/>
-      <c r="H4" s="54" t="s">
+      <c r="G4" s="82"/>
+      <c r="H4" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="I4" s="58"/>
-      <c r="J4" s="54" t="s">
+      <c r="I4" s="82"/>
+      <c r="J4" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="58"/>
-      <c r="L4" s="54" t="s">
+      <c r="K4" s="82"/>
+      <c r="L4" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="58"/>
-      <c r="N4" s="54" t="s">
+      <c r="M4" s="82"/>
+      <c r="N4" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="58"/>
-      <c r="P4" s="54" t="s">
+      <c r="O4" s="82"/>
+      <c r="P4" s="81" t="s">
         <v>26</v>
       </c>
-      <c r="Q4" s="58"/>
-      <c r="R4" s="54" t="s">
+      <c r="Q4" s="82"/>
+      <c r="R4" s="81" t="s">
         <v>27</v>
       </c>
-      <c r="S4" s="58"/>
-      <c r="T4" s="54" t="s">
+      <c r="S4" s="82"/>
+      <c r="T4" s="81" t="s">
         <v>28</v>
       </c>
-      <c r="U4" s="58"/>
-      <c r="V4" s="54" t="s">
+      <c r="U4" s="82"/>
+      <c r="V4" s="81" t="s">
         <v>29</v>
       </c>
-      <c r="W4" s="58"/>
-      <c r="X4" s="54" t="s">
+      <c r="W4" s="82"/>
+      <c r="X4" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="Y4" s="58"/>
+      <c r="Y4" s="82"/>
     </row>
     <row r="5" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="57"/>
+      <c r="A5" s="85"/>
       <c r="B5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -2808,102 +3504,102 @@
         <v>13534.555</v>
       </c>
       <c r="S6" s="11">
         <v>74.7</v>
       </c>
       <c r="T6" s="11">
         <v>14538.5</v>
       </c>
       <c r="U6" s="11">
         <v>73.3</v>
       </c>
       <c r="V6" s="11">
         <v>15596.806</v>
       </c>
       <c r="W6" s="2">
         <v>73.900000000000006</v>
       </c>
       <c r="X6" s="3">
         <v>16839.887999999999</v>
       </c>
       <c r="Y6" s="2">
         <v>75.5</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="56"/>
-      <c r="B10" s="54" t="s">
+      <c r="A10" s="84"/>
+      <c r="B10" s="81" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="58"/>
-      <c r="D10" s="54" t="s">
+      <c r="C10" s="82"/>
+      <c r="D10" s="81" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="58"/>
-      <c r="F10" s="54" t="s">
+      <c r="E10" s="82"/>
+      <c r="F10" s="81" t="s">
         <v>36</v>
       </c>
-      <c r="G10" s="58"/>
-      <c r="H10" s="54" t="s">
+      <c r="G10" s="82"/>
+      <c r="H10" s="81" t="s">
         <v>37</v>
       </c>
-      <c r="I10" s="58"/>
-      <c r="J10" s="54" t="s">
+      <c r="I10" s="82"/>
+      <c r="J10" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="K10" s="58"/>
-      <c r="L10" s="54" t="s">
+      <c r="K10" s="82"/>
+      <c r="L10" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="M10" s="58"/>
-      <c r="N10" s="54" t="s">
+      <c r="M10" s="82"/>
+      <c r="N10" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="O10" s="58"/>
-      <c r="P10" s="54" t="s">
+      <c r="O10" s="82"/>
+      <c r="P10" s="81" t="s">
         <v>41</v>
       </c>
-      <c r="Q10" s="58"/>
-      <c r="R10" s="54" t="s">
+      <c r="Q10" s="82"/>
+      <c r="R10" s="81" t="s">
         <v>42</v>
       </c>
-      <c r="S10" s="58"/>
-      <c r="T10" s="54" t="s">
+      <c r="S10" s="82"/>
+      <c r="T10" s="81" t="s">
         <v>43</v>
       </c>
-      <c r="U10" s="58"/>
-      <c r="V10" s="54" t="s">
+      <c r="U10" s="82"/>
+      <c r="V10" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="W10" s="58"/>
-      <c r="X10" s="54" t="s">
+      <c r="W10" s="82"/>
+      <c r="X10" s="81" t="s">
         <v>45</v>
       </c>
-      <c r="Y10" s="58"/>
+      <c r="Y10" s="82"/>
     </row>
     <row r="11" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="57"/>
+      <c r="A11" s="85"/>
       <c r="B11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="9" t="s">
@@ -3024,102 +3720,102 @@
       </c>
       <c r="W12" s="1">
         <v>105.7</v>
       </c>
       <c r="X12" s="3">
         <v>18817.686000000002</v>
       </c>
       <c r="Y12" s="1">
         <v>107.6</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.2">
       <c r="Y13" s="12"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V15" s="12"/>
       <c r="W15" s="12"/>
       <c r="X15" s="12"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
     </row>
     <row r="17" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="56"/>
-      <c r="B17" s="54" t="s">
+      <c r="A17" s="84"/>
+      <c r="B17" s="81" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="58"/>
-      <c r="D17" s="54" t="s">
+      <c r="C17" s="82"/>
+      <c r="D17" s="81" t="s">
         <v>47</v>
       </c>
-      <c r="E17" s="58"/>
-      <c r="F17" s="54" t="s">
+      <c r="E17" s="82"/>
+      <c r="F17" s="81" t="s">
         <v>48</v>
       </c>
-      <c r="G17" s="58"/>
-      <c r="H17" s="54" t="s">
+      <c r="G17" s="82"/>
+      <c r="H17" s="81" t="s">
         <v>49</v>
       </c>
-      <c r="I17" s="58"/>
-      <c r="J17" s="54" t="s">
+      <c r="I17" s="82"/>
+      <c r="J17" s="81" t="s">
         <v>50</v>
       </c>
-      <c r="K17" s="58"/>
-      <c r="L17" s="54" t="s">
+      <c r="K17" s="82"/>
+      <c r="L17" s="81" t="s">
         <v>51</v>
       </c>
-      <c r="M17" s="58"/>
-      <c r="N17" s="54" t="s">
+      <c r="M17" s="82"/>
+      <c r="N17" s="81" t="s">
         <v>52</v>
       </c>
-      <c r="O17" s="58"/>
-      <c r="P17" s="54" t="s">
+      <c r="O17" s="82"/>
+      <c r="P17" s="81" t="s">
         <v>53</v>
       </c>
-      <c r="Q17" s="58"/>
-      <c r="R17" s="54" t="s">
+      <c r="Q17" s="82"/>
+      <c r="R17" s="81" t="s">
         <v>54</v>
       </c>
-      <c r="S17" s="58"/>
-      <c r="T17" s="54" t="s">
+      <c r="S17" s="82"/>
+      <c r="T17" s="81" t="s">
         <v>55</v>
       </c>
-      <c r="U17" s="58"/>
-      <c r="V17" s="54" t="s">
+      <c r="U17" s="82"/>
+      <c r="V17" s="81" t="s">
         <v>56</v>
       </c>
-      <c r="W17" s="58"/>
-      <c r="X17" s="54" t="s">
+      <c r="W17" s="82"/>
+      <c r="X17" s="81" t="s">
         <v>57</v>
       </c>
-      <c r="Y17" s="55"/>
+      <c r="Y17" s="83"/>
     </row>
     <row r="18" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="57"/>
+      <c r="A18" s="85"/>
       <c r="B18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="9" t="s">
@@ -3228,102 +3924,102 @@
       </c>
       <c r="S19" s="15">
         <v>114.2</v>
       </c>
       <c r="T19" s="14">
         <v>20089.631000000001</v>
       </c>
       <c r="U19" s="15">
         <v>117.9</v>
       </c>
       <c r="V19" s="14">
         <v>22474.973000000002</v>
       </c>
       <c r="W19" s="15">
         <v>118.8</v>
       </c>
       <c r="X19" s="14">
         <v>24666.738000000001</v>
       </c>
       <c r="Y19" s="15">
         <v>117.9</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="56"/>
-      <c r="B24" s="54" t="s">
+      <c r="A24" s="84"/>
+      <c r="B24" s="81" t="s">
         <v>58</v>
       </c>
-      <c r="C24" s="58"/>
-      <c r="D24" s="54" t="s">
+      <c r="C24" s="82"/>
+      <c r="D24" s="81" t="s">
         <v>59</v>
       </c>
-      <c r="E24" s="58"/>
-      <c r="F24" s="54" t="s">
+      <c r="E24" s="82"/>
+      <c r="F24" s="81" t="s">
         <v>60</v>
       </c>
-      <c r="G24" s="58"/>
-      <c r="H24" s="54" t="s">
+      <c r="G24" s="82"/>
+      <c r="H24" s="81" t="s">
         <v>61</v>
       </c>
-      <c r="I24" s="58"/>
-      <c r="J24" s="54" t="s">
+      <c r="I24" s="82"/>
+      <c r="J24" s="81" t="s">
         <v>62</v>
       </c>
-      <c r="K24" s="58"/>
-      <c r="L24" s="54" t="s">
+      <c r="K24" s="82"/>
+      <c r="L24" s="81" t="s">
         <v>63</v>
       </c>
-      <c r="M24" s="58"/>
-      <c r="N24" s="54" t="s">
+      <c r="M24" s="82"/>
+      <c r="N24" s="81" t="s">
         <v>64</v>
       </c>
-      <c r="O24" s="58"/>
-      <c r="P24" s="54" t="s">
+      <c r="O24" s="82"/>
+      <c r="P24" s="81" t="s">
         <v>65</v>
       </c>
-      <c r="Q24" s="58"/>
-      <c r="R24" s="54" t="s">
+      <c r="Q24" s="82"/>
+      <c r="R24" s="81" t="s">
         <v>66</v>
       </c>
-      <c r="S24" s="58"/>
-      <c r="T24" s="54" t="s">
+      <c r="S24" s="82"/>
+      <c r="T24" s="81" t="s">
         <v>67</v>
       </c>
-      <c r="U24" s="58"/>
-      <c r="V24" s="54" t="s">
+      <c r="U24" s="82"/>
+      <c r="V24" s="81" t="s">
         <v>68</v>
       </c>
-      <c r="W24" s="58"/>
-      <c r="X24" s="54" t="s">
+      <c r="W24" s="82"/>
+      <c r="X24" s="81" t="s">
         <v>82</v>
       </c>
-      <c r="Y24" s="55"/>
+      <c r="Y24" s="83"/>
     </row>
     <row r="25" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="57"/>
+      <c r="A25" s="85"/>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="9" t="s">
@@ -3512,102 +4208,102 @@
       <c r="C29" s="18"/>
       <c r="D29" s="17"/>
       <c r="E29" s="18"/>
       <c r="F29" s="17"/>
       <c r="G29" s="18"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="17"/>
       <c r="K29" s="18"/>
       <c r="L29" s="17"/>
       <c r="M29" s="18"/>
       <c r="N29" s="17"/>
       <c r="O29" s="18"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="17"/>
       <c r="S29" s="18"/>
       <c r="T29" s="17"/>
       <c r="U29" s="18"/>
       <c r="V29" s="17"/>
       <c r="W29" s="18"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="18"/>
     </row>
     <row r="31" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="56"/>
-      <c r="B31" s="54" t="s">
+      <c r="A31" s="84"/>
+      <c r="B31" s="81" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="55"/>
-      <c r="D31" s="54" t="s">
+      <c r="C31" s="83"/>
+      <c r="D31" s="81" t="s">
         <v>72</v>
       </c>
-      <c r="E31" s="58"/>
-      <c r="F31" s="54" t="s">
+      <c r="E31" s="82"/>
+      <c r="F31" s="81" t="s">
         <v>73</v>
       </c>
-      <c r="G31" s="55"/>
-      <c r="H31" s="54" t="s">
+      <c r="G31" s="83"/>
+      <c r="H31" s="81" t="s">
         <v>74</v>
       </c>
-      <c r="I31" s="55"/>
-      <c r="J31" s="54" t="s">
+      <c r="I31" s="83"/>
+      <c r="J31" s="81" t="s">
         <v>75</v>
       </c>
-      <c r="K31" s="55"/>
-      <c r="L31" s="54" t="s">
+      <c r="K31" s="83"/>
+      <c r="L31" s="81" t="s">
         <v>76</v>
       </c>
-      <c r="M31" s="55"/>
-      <c r="N31" s="54" t="s">
+      <c r="M31" s="83"/>
+      <c r="N31" s="81" t="s">
         <v>77</v>
       </c>
-      <c r="O31" s="55"/>
-      <c r="P31" s="54" t="s">
+      <c r="O31" s="83"/>
+      <c r="P31" s="81" t="s">
         <v>78</v>
       </c>
-      <c r="Q31" s="55"/>
-      <c r="R31" s="54" t="s">
+      <c r="Q31" s="83"/>
+      <c r="R31" s="81" t="s">
         <v>79</v>
       </c>
-      <c r="S31" s="55"/>
-      <c r="T31" s="54" t="s">
+      <c r="S31" s="83"/>
+      <c r="T31" s="81" t="s">
         <v>80</v>
       </c>
-      <c r="U31" s="58"/>
-      <c r="V31" s="54" t="s">
+      <c r="U31" s="82"/>
+      <c r="V31" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="W31" s="58"/>
-      <c r="X31" s="54" t="s">
+      <c r="W31" s="82"/>
+      <c r="X31" s="81" t="s">
         <v>83</v>
       </c>
-      <c r="Y31" s="55"/>
+      <c r="Y31" s="83"/>
     </row>
     <row r="32" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="57"/>
+      <c r="A32" s="85"/>
       <c r="B32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="9" t="s">
@@ -3720,102 +4416,102 @@
       <c r="T33" s="11">
         <v>43951.7</v>
       </c>
       <c r="U33" s="11">
         <v>172.1</v>
       </c>
       <c r="V33" s="11">
         <v>49924.9</v>
       </c>
       <c r="W33" s="8">
         <v>169.4</v>
       </c>
       <c r="X33" s="11">
         <v>57091.6</v>
       </c>
       <c r="Y33" s="8">
         <v>169.5</v>
       </c>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A34" s="16"/>
       <c r="B34" s="17"/>
       <c r="C34" s="18"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A37" s="56"/>
-      <c r="B37" s="54" t="s">
+      <c r="A37" s="84"/>
+      <c r="B37" s="81" t="s">
         <v>84</v>
       </c>
-      <c r="C37" s="55"/>
-      <c r="D37" s="54" t="s">
+      <c r="C37" s="83"/>
+      <c r="D37" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="E37" s="58"/>
-      <c r="F37" s="54" t="s">
+      <c r="E37" s="82"/>
+      <c r="F37" s="81" t="s">
         <v>86</v>
       </c>
-      <c r="G37" s="55"/>
-      <c r="H37" s="54" t="s">
+      <c r="G37" s="83"/>
+      <c r="H37" s="81" t="s">
         <v>87</v>
       </c>
-      <c r="I37" s="55"/>
-      <c r="J37" s="54" t="s">
+      <c r="I37" s="83"/>
+      <c r="J37" s="81" t="s">
         <v>88</v>
       </c>
-      <c r="K37" s="55"/>
-      <c r="L37" s="54" t="s">
+      <c r="K37" s="83"/>
+      <c r="L37" s="81" t="s">
         <v>89</v>
       </c>
-      <c r="M37" s="55"/>
-      <c r="N37" s="54" t="s">
+      <c r="M37" s="83"/>
+      <c r="N37" s="81" t="s">
         <v>90</v>
       </c>
-      <c r="O37" s="55"/>
-      <c r="P37" s="54" t="s">
+      <c r="O37" s="83"/>
+      <c r="P37" s="81" t="s">
         <v>91</v>
       </c>
-      <c r="Q37" s="55"/>
-      <c r="R37" s="54" t="s">
+      <c r="Q37" s="83"/>
+      <c r="R37" s="81" t="s">
         <v>92</v>
       </c>
-      <c r="S37" s="55"/>
-      <c r="T37" s="54" t="s">
+      <c r="S37" s="83"/>
+      <c r="T37" s="81" t="s">
         <v>93</v>
       </c>
-      <c r="U37" s="58"/>
-      <c r="V37" s="54" t="s">
+      <c r="U37" s="82"/>
+      <c r="V37" s="81" t="s">
         <v>94</v>
       </c>
-      <c r="W37" s="58"/>
-      <c r="X37" s="54" t="s">
+      <c r="W37" s="82"/>
+      <c r="X37" s="81" t="s">
         <v>95</v>
       </c>
-      <c r="Y37" s="55"/>
+      <c r="Y37" s="83"/>
     </row>
     <row r="38" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="57"/>
+      <c r="A38" s="85"/>
       <c r="B38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="9" t="s">
@@ -3923,102 +4619,102 @@
         <v>37861.1</v>
       </c>
       <c r="S39" s="34">
         <v>86</v>
       </c>
       <c r="T39" s="11">
         <v>42348.2</v>
       </c>
       <c r="U39" s="11">
         <v>83.7</v>
       </c>
       <c r="V39" s="11">
         <v>47512.6</v>
       </c>
       <c r="W39" s="8">
         <v>82.7</v>
       </c>
       <c r="X39" s="11">
         <v>52367.4</v>
       </c>
       <c r="Y39" s="8">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A42" s="56"/>
-      <c r="B42" s="54" t="s">
+      <c r="A42" s="84"/>
+      <c r="B42" s="81" t="s">
         <v>96</v>
       </c>
-      <c r="C42" s="55"/>
-      <c r="D42" s="54" t="s">
+      <c r="C42" s="83"/>
+      <c r="D42" s="81" t="s">
         <v>97</v>
       </c>
-      <c r="E42" s="58"/>
-      <c r="F42" s="54" t="s">
+      <c r="E42" s="82"/>
+      <c r="F42" s="81" t="s">
         <v>98</v>
       </c>
-      <c r="G42" s="55"/>
-      <c r="H42" s="54" t="s">
+      <c r="G42" s="83"/>
+      <c r="H42" s="81" t="s">
         <v>99</v>
       </c>
-      <c r="I42" s="55"/>
-      <c r="J42" s="54" t="s">
+      <c r="I42" s="83"/>
+      <c r="J42" s="81" t="s">
         <v>100</v>
       </c>
-      <c r="K42" s="55"/>
-      <c r="L42" s="54" t="s">
+      <c r="K42" s="83"/>
+      <c r="L42" s="81" t="s">
         <v>101</v>
       </c>
-      <c r="M42" s="55"/>
-      <c r="N42" s="54" t="s">
+      <c r="M42" s="83"/>
+      <c r="N42" s="81" t="s">
         <v>102</v>
       </c>
-      <c r="O42" s="55"/>
-      <c r="P42" s="54" t="s">
+      <c r="O42" s="83"/>
+      <c r="P42" s="81" t="s">
         <v>103</v>
       </c>
-      <c r="Q42" s="55"/>
-      <c r="R42" s="54" t="s">
+      <c r="Q42" s="83"/>
+      <c r="R42" s="81" t="s">
         <v>104</v>
       </c>
-      <c r="S42" s="55"/>
-      <c r="T42" s="54" t="s">
+      <c r="S42" s="83"/>
+      <c r="T42" s="81" t="s">
         <v>105</v>
       </c>
-      <c r="U42" s="58"/>
-      <c r="V42" s="54" t="s">
+      <c r="U42" s="82"/>
+      <c r="V42" s="81" t="s">
         <v>106</v>
       </c>
-      <c r="W42" s="58"/>
-      <c r="X42" s="54" t="s">
+      <c r="W42" s="82"/>
+      <c r="X42" s="81" t="s">
         <v>107</v>
       </c>
-      <c r="Y42" s="55"/>
+      <c r="Y42" s="83"/>
     </row>
     <row r="43" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A43" s="57"/>
+      <c r="A43" s="85"/>
       <c r="B43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I43" s="35" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="9" t="s">
@@ -4091,180 +4787,187 @@
       </c>
       <c r="G44" s="8">
         <v>87.3</v>
       </c>
       <c r="H44" s="11">
         <v>16238.7</v>
       </c>
       <c r="I44" s="11">
         <v>88</v>
       </c>
       <c r="J44" s="11">
         <v>20487.400000000001</v>
       </c>
       <c r="K44" s="11">
         <v>88.3</v>
       </c>
       <c r="L44" s="11">
         <v>27680.517</v>
       </c>
       <c r="M44" s="44">
         <v>98.7</v>
       </c>
       <c r="N44" s="11">
         <v>33454.690999999999</v>
       </c>
-      <c r="O44" s="60">
+      <c r="O44" s="45">
         <v>101</v>
+      </c>
+      <c r="P44" s="11">
+        <v>39443.406000000003</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>103.4</v>
       </c>
     </row>
     <row r="46" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A46" s="20" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T42:U42"/>
-[...74 lines deleted...]
-    <mergeCell ref="V31:W31"/>
     <mergeCell ref="X31:Y31"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="R24:S24"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="T31:U31"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R42:S42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ИФО общепит</vt:lpstr>
       <vt:lpstr>Объем общепит</vt:lpstr>
       <vt:lpstr>обьем и ИФО</vt:lpstr>
-      <vt:lpstr>'ИФО общепит'!Область_печати</vt:lpstr>
       <vt:lpstr>'Объем общепит'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>