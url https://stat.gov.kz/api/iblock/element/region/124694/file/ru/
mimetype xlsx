--- v5 (2026-09-20)
+++ v6 (2026-10-30)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="105" windowWidth="24420" windowHeight="8025" firstSheet="1" activeTab="2"/>
+    <workbookView xWindow="-60" yWindow="105" windowWidth="24420" windowHeight="8025"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
     <sheet name="ИФО общепит" sheetId="7" r:id="rId3"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId4"/>
     <sheet name="обьем и ИФО" sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Объем общепит'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="150">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
@@ -63,105 +63,99 @@
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>январь 2020г.</t>
   </si>
   <si>
     <t>январь-февраль 2020 г.</t>
   </si>
   <si>
     <t>январь-март 2020 г.</t>
   </si>
   <si>
     <t>январь-апрель 2020 г.</t>
   </si>
   <si>
     <t>январь-май 2020 г.</t>
   </si>
   <si>
     <t>январь-июнь 2020 г.</t>
   </si>
   <si>
     <t>январь-июль 2020 г.</t>
   </si>
   <si>
     <t>январь-август 2020 г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2020 г.</t>
   </si>
   <si>
     <t>январь-октябрь 2020 г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2020 г.</t>
   </si>
   <si>
     <t>январь-декабрь 2020 г.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Объем услуг, млн. тенге</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>январь 2021г.</t>
   </si>
   <si>
     <t>январь-февраль 2021г.</t>
   </si>
   <si>
     <t>январь-март 2021г.</t>
   </si>
   <si>
     <t>январь-апрель 2021г.</t>
   </si>
   <si>
     <t>январь-май2021г.</t>
   </si>
   <si>
     <t>январь-июнь 2021 г.</t>
   </si>
@@ -474,50 +468,56 @@
     <t>d.sapieva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>процент, млн тенге</t>
+  </si>
+  <si>
+    <t>Объем услуг, млн. теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -868,51 +868,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -968,51 +968,50 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
@@ -1423,524 +1422,524 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40.28515625" style="71" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="71"/>
+    <col min="1" max="1" width="40.28515625" style="70" customWidth="1"/>
+    <col min="2" max="2" width="75.5703125" style="70" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="70"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A1" s="47"/>
-[...8 lines deleted...]
-      <c r="J1" s="65"/>
+      <c r="A1" s="46"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="50" t="s">
+        <v>106</v>
+      </c>
+      <c r="B2" s="53">
+        <v>171501</v>
+      </c>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+    </row>
+    <row r="3" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>107</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>132</v>
+      </c>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A4" s="50" t="s">
         <v>108</v>
       </c>
-      <c r="B2" s="54">
-[...12 lines deleted...]
-      <c r="A3" s="51" t="s">
+      <c r="B4" s="52" t="s">
+        <v>147</v>
+      </c>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+    </row>
+    <row r="5" spans="1:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="45" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B5" s="55" t="s">
+        <v>132</v>
+      </c>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A6" s="45" t="s">
+        <v>110</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+    </row>
+    <row r="7" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>113</v>
+      </c>
+      <c r="C7" s="65"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="65"/>
+      <c r="G7" s="65"/>
+      <c r="H7" s="65"/>
+      <c r="I7" s="65"/>
+      <c r="J7" s="65"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A8" s="50" t="s">
+        <v>114</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="C8" s="65"/>
+      <c r="D8" s="65"/>
+      <c r="E8" s="65"/>
+      <c r="F8" s="65"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="65"/>
+      <c r="I8" s="65"/>
+      <c r="J8" s="65"/>
+    </row>
+    <row r="9" spans="1:10" ht="138.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>133</v>
+      </c>
+      <c r="C9" s="65"/>
+      <c r="D9" s="65"/>
+      <c r="E9" s="65"/>
+      <c r="F9" s="65"/>
+      <c r="G9" s="65"/>
+      <c r="H9" s="65"/>
+      <c r="I9" s="65"/>
+      <c r="J9" s="65"/>
+    </row>
+    <row r="10" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="B10" s="56" t="s">
         <v>134</v>
       </c>
-      <c r="C3" s="66"/>
-[...89 lines deleted...]
-      <c r="A9" s="51" t="s">
+      <c r="C10" s="65"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="65"/>
+      <c r="G10" s="65"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="B9" s="57" t="s">
+      <c r="B11" s="55"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="65"/>
+      <c r="E11" s="65"/>
+      <c r="F11" s="65"/>
+      <c r="G11" s="65"/>
+      <c r="H11" s="65"/>
+      <c r="I11" s="65"/>
+      <c r="J11" s="65"/>
+    </row>
+    <row r="12" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>120</v>
+      </c>
+      <c r="C12" s="65"/>
+      <c r="D12" s="65"/>
+      <c r="E12" s="65"/>
+      <c r="F12" s="65"/>
+      <c r="G12" s="65"/>
+      <c r="H12" s="65"/>
+      <c r="I12" s="65"/>
+      <c r="J12" s="65"/>
+    </row>
+    <row r="13" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="49" t="s">
+        <v>121</v>
+      </c>
+      <c r="B13" s="67" t="s">
+        <v>122</v>
+      </c>
+      <c r="C13" s="65"/>
+      <c r="D13" s="65"/>
+      <c r="E13" s="65"/>
+      <c r="F13" s="65"/>
+      <c r="G13" s="65"/>
+      <c r="H13" s="65"/>
+      <c r="I13" s="65"/>
+      <c r="J13" s="65"/>
+    </row>
+    <row r="14" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="49" t="s">
+        <v>123</v>
+      </c>
+      <c r="B14" s="57" t="s">
         <v>135</v>
       </c>
-      <c r="C9" s="66"/>
-[...12 lines deleted...]
-      <c r="B10" s="57" t="s">
+      <c r="C14" s="65"/>
+      <c r="D14" s="65"/>
+      <c r="E14" s="65"/>
+      <c r="F14" s="65"/>
+      <c r="G14" s="65"/>
+      <c r="H14" s="65"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="65"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" s="49" t="s">
+        <v>124</v>
+      </c>
+      <c r="B15" s="68" t="s">
+        <v>125</v>
+      </c>
+      <c r="C15" s="65"/>
+      <c r="D15" s="65"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="65"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="65"/>
+      <c r="J15" s="65"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" s="50" t="s">
+        <v>126</v>
+      </c>
+      <c r="B16" s="51">
+        <v>46307</v>
+      </c>
+      <c r="C16" s="64"/>
+      <c r="D16" s="64"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="64"/>
+      <c r="H16" s="64"/>
+      <c r="I16" s="64"/>
+      <c r="J16" s="64"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="50" t="s">
+        <v>127</v>
+      </c>
+      <c r="B17" s="51">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="50" t="s">
+        <v>128</v>
+      </c>
+      <c r="B18" s="58" t="s">
         <v>136</v>
       </c>
-      <c r="C10" s="66"/>
-[...58 lines deleted...]
-      <c r="B14" s="58" t="s">
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B19" s="58" t="s">
         <v>137</v>
       </c>
-      <c r="C14" s="66"/>
-[...49 lines deleted...]
-      <c r="A18" s="51" t="s">
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="50" t="s">
         <v>130</v>
       </c>
-      <c r="B18" s="59" t="s">
+      <c r="B20" s="59" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A19" s="51" t="s">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="50" t="s">
         <v>131</v>
       </c>
-      <c r="B19" s="59" t="s">
+      <c r="B21" s="69" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A22" s="48"/>
-      <c r="B22" s="49"/>
+      <c r="A22" s="47"/>
+      <c r="B22" s="48"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B6" s="61" t="s">
+      <c r="B6" s="60" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="60" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="60" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="61" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="60" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="61" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="60" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="61" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="60"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B12" s="61" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B10" s="61" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="60"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="60"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="62"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B16" s="62"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B17" s="62"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B18" s="63" t="s">
         <v>146</v>
-      </c>
-[...26 lines deleted...]
-        <v>148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L37" sqref="L37"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I23" sqref="I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="72" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="73"/>
+      <c r="A1" s="71" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="21"/>
       <c r="B2" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="23" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="23" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="23" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="22" t="s">
         <v>4</v>
       </c>
       <c r="K2" s="23" t="s">
         <v>3</v>
       </c>
       <c r="L2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="74" t="s">
-[...13 lines deleted...]
-      <c r="M3" s="76"/>
+      <c r="A3" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="74"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74"/>
+      <c r="K3" s="74"/>
+      <c r="L3" s="74"/>
+      <c r="M3" s="75"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="24">
         <v>2020</v>
       </c>
       <c r="B4" s="7">
         <v>147.4</v>
       </c>
       <c r="C4" s="7">
         <v>124.1</v>
       </c>
       <c r="D4" s="7">
         <v>86.6</v>
       </c>
       <c r="E4" s="7">
         <v>80.599999999999994</v>
       </c>
       <c r="F4" s="7">
         <v>79.099999999999994</v>
       </c>
       <c r="G4" s="7">
         <v>151.80000000000001</v>
       </c>
       <c r="H4" s="7">
         <v>74.7</v>
@@ -2163,80 +2162,82 @@
         <v>115.1</v>
       </c>
       <c r="M9" s="37">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="24">
         <v>2026</v>
       </c>
       <c r="B10" s="7">
         <v>85</v>
       </c>
       <c r="C10" s="7">
         <v>91.8</v>
       </c>
       <c r="D10" s="7">
         <v>96.7</v>
       </c>
       <c r="E10" s="36">
         <v>104.4</v>
       </c>
       <c r="F10" s="7">
         <v>103.8</v>
       </c>
-      <c r="G10" s="43">
+      <c r="G10" s="42">
         <v>169.3</v>
       </c>
-      <c r="H10" s="43">
+      <c r="H10" s="42">
         <v>79.3</v>
       </c>
       <c r="I10" s="7">
         <v>103.7</v>
       </c>
-      <c r="J10" s="7"/>
+      <c r="J10" s="7">
+        <v>97.6</v>
+      </c>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="77" t="s">
-[...13 lines deleted...]
-      <c r="M11" s="79"/>
+      <c r="A11" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="77"/>
+      <c r="C11" s="77"/>
+      <c r="D11" s="77"/>
+      <c r="E11" s="77"/>
+      <c r="F11" s="77"/>
+      <c r="G11" s="77"/>
+      <c r="H11" s="77"/>
+      <c r="I11" s="77"/>
+      <c r="J11" s="77"/>
+      <c r="K11" s="77"/>
+      <c r="L11" s="77"/>
+      <c r="M11" s="78"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>2020</v>
       </c>
       <c r="B12" s="7">
         <v>94.7</v>
       </c>
       <c r="C12" s="7">
         <v>95.6</v>
       </c>
       <c r="D12" s="7">
         <v>91.1</v>
       </c>
       <c r="E12" s="7">
         <v>67</v>
       </c>
       <c r="F12" s="7">
         <v>49.1</v>
       </c>
       <c r="G12" s="7">
         <v>75.8</v>
       </c>
       <c r="H12" s="7">
         <v>57.2</v>
@@ -2459,80 +2460,82 @@
         <v>74.599999999999994</v>
       </c>
       <c r="M17" s="37">
         <v>58.4</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>2026</v>
       </c>
       <c r="B18" s="7">
         <v>84</v>
       </c>
       <c r="C18" s="7">
         <v>90.4</v>
       </c>
       <c r="D18" s="7">
         <v>87.3</v>
       </c>
       <c r="E18" s="36">
         <v>90.3</v>
       </c>
       <c r="F18" s="7">
         <v>89.3</v>
       </c>
-      <c r="G18" s="43">
+      <c r="G18" s="42">
         <v>148.4</v>
       </c>
-      <c r="H18" s="43">
+      <c r="H18" s="42">
         <v>113.6</v>
       </c>
       <c r="I18" s="7">
         <v>119.9</v>
       </c>
-      <c r="J18" s="7"/>
+      <c r="J18" s="7">
+        <v>115.7</v>
+      </c>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="77" t="s">
-[...13 lines deleted...]
-      <c r="M19" s="79"/>
+      <c r="A19" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="77"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="77"/>
+      <c r="F19" s="77"/>
+      <c r="G19" s="77"/>
+      <c r="H19" s="77"/>
+      <c r="I19" s="77"/>
+      <c r="J19" s="77"/>
+      <c r="K19" s="77"/>
+      <c r="L19" s="77"/>
+      <c r="M19" s="78"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>2020</v>
       </c>
       <c r="B20" s="7">
         <v>94.7</v>
       </c>
       <c r="C20" s="7">
         <v>95.2</v>
       </c>
       <c r="D20" s="7">
         <v>93.8</v>
       </c>
       <c r="E20" s="7">
         <v>86.6</v>
       </c>
       <c r="F20" s="7">
         <v>78.2</v>
       </c>
       <c r="G20" s="7">
         <v>77.8</v>
       </c>
       <c r="H20" s="7">
         <v>74.7</v>
@@ -2755,122 +2758,124 @@
         <v>82.7</v>
       </c>
       <c r="M25" s="39">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="24">
         <v>2026</v>
       </c>
       <c r="B26" s="7">
         <v>84</v>
       </c>
       <c r="C26" s="26">
         <v>87.2</v>
       </c>
       <c r="D26" s="26">
         <v>87.3</v>
       </c>
       <c r="E26" s="36">
         <v>88</v>
       </c>
       <c r="F26" s="26">
         <v>88.3</v>
       </c>
-      <c r="G26" s="43">
+      <c r="G26" s="42">
         <v>98.7</v>
       </c>
-      <c r="H26" s="43">
+      <c r="H26" s="42">
         <v>101</v>
       </c>
       <c r="I26" s="26">
         <v>103.4</v>
       </c>
-      <c r="J26" s="26"/>
+      <c r="J26" s="26">
+        <v>104.9</v>
+      </c>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+      <selection activeCell="N26" sqref="N26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="5" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="73" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="73"/>
+      <c r="A1" s="72" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="80" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="A2" s="79" t="s">
+        <v>149</v>
+      </c>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:25" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="B3" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="28" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="28" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="28" t="s">
@@ -3218,261 +3223,263 @@
       </c>
       <c r="B11" s="4">
         <v>4286</v>
       </c>
       <c r="C11" s="4">
         <v>3935</v>
       </c>
       <c r="D11" s="4">
         <v>3922</v>
       </c>
       <c r="E11" s="4">
         <v>4095.1</v>
       </c>
       <c r="F11" s="4">
         <v>4248.7</v>
       </c>
       <c r="G11" s="4">
         <v>7193.1120000000001</v>
       </c>
       <c r="H11" s="4">
         <v>5774.174</v>
       </c>
       <c r="I11" s="4">
         <v>5988.7150000000001</v>
       </c>
-      <c r="J11" s="26"/>
+      <c r="J11" s="4">
+        <v>5879.7</v>
+      </c>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y46"/>
   <sheetViews>
-    <sheetView topLeftCell="F19" workbookViewId="0">
-      <selection activeCell="L57" sqref="L57"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="T46" sqref="T46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8" style="8" customWidth="1"/>
     <col min="4" max="4" width="12" style="8" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="8" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="8" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="8" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="8" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="8" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="8" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="8" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="8" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="8" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="8" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="8" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="8" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="8" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="8" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="86" t="s">
-[...25 lines deleted...]
-      <c r="Y1" s="86"/>
+      <c r="A1" s="85" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+      <c r="Q1" s="85"/>
+      <c r="R1" s="85"/>
+      <c r="S1" s="85"/>
+      <c r="T1" s="85"/>
+      <c r="U1" s="85"/>
+      <c r="V1" s="85"/>
+      <c r="W1" s="85"/>
+      <c r="X1" s="85"/>
+      <c r="Y1" s="85"/>
     </row>
     <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="84"/>
-      <c r="B4" s="81" t="s">
+      <c r="A4" s="83"/>
+      <c r="B4" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="81"/>
+      <c r="D4" s="80" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="82"/>
-      <c r="D4" s="81" t="s">
+      <c r="E4" s="81"/>
+      <c r="F4" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="82"/>
-      <c r="F4" s="81" t="s">
+      <c r="G4" s="81"/>
+      <c r="H4" s="80" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="82"/>
-      <c r="H4" s="81" t="s">
+      <c r="I4" s="81"/>
+      <c r="J4" s="80" t="s">
         <v>22</v>
       </c>
-      <c r="I4" s="82"/>
-      <c r="J4" s="81" t="s">
+      <c r="K4" s="81"/>
+      <c r="L4" s="80" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="82"/>
-      <c r="L4" s="81" t="s">
+      <c r="M4" s="81"/>
+      <c r="N4" s="80" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="82"/>
-      <c r="N4" s="81" t="s">
+      <c r="O4" s="81"/>
+      <c r="P4" s="80" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="82"/>
-      <c r="P4" s="81" t="s">
+      <c r="Q4" s="81"/>
+      <c r="R4" s="80" t="s">
         <v>26</v>
       </c>
-      <c r="Q4" s="82"/>
-      <c r="R4" s="81" t="s">
+      <c r="S4" s="81"/>
+      <c r="T4" s="80" t="s">
         <v>27</v>
       </c>
-      <c r="S4" s="82"/>
-      <c r="T4" s="81" t="s">
+      <c r="U4" s="81"/>
+      <c r="V4" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="U4" s="82"/>
-      <c r="V4" s="81" t="s">
+      <c r="W4" s="81"/>
+      <c r="X4" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="W4" s="82"/>
-[...3 lines deleted...]
-      <c r="Y4" s="82"/>
+      <c r="Y4" s="81"/>
     </row>
     <row r="5" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="85"/>
+      <c r="A5" s="84"/>
       <c r="B5" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="C5" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D5" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="E5" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H5" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I5" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="J5" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="K5" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="L5" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="M5" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="N5" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="O5" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="P5" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Q5" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="R5" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="S5" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="T5" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="U5" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="V5" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="W5" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="X5" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Y5" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B6" s="11">
         <v>1673.616</v>
       </c>
       <c r="C6" s="11">
         <v>94.7</v>
       </c>
       <c r="D6" s="11">
         <v>3751.1489999999999</v>
       </c>
       <c r="E6" s="11">
         <v>95.2</v>
       </c>
       <c r="F6" s="11">
         <v>5549.6970000000001</v>
       </c>
       <c r="G6" s="11">
         <v>93.8</v>
       </c>
       <c r="H6" s="11">
         <v>6999.2510000000002</v>
       </c>
       <c r="I6" s="11">
         <v>86.6</v>
       </c>
@@ -3504,178 +3511,178 @@
         <v>13534.555</v>
       </c>
       <c r="S6" s="11">
         <v>74.7</v>
       </c>
       <c r="T6" s="11">
         <v>14538.5</v>
       </c>
       <c r="U6" s="11">
         <v>73.3</v>
       </c>
       <c r="V6" s="11">
         <v>15596.806</v>
       </c>
       <c r="W6" s="2">
         <v>73.900000000000006</v>
       </c>
       <c r="X6" s="3">
         <v>16839.887999999999</v>
       </c>
       <c r="Y6" s="2">
         <v>75.5</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="84"/>
-      <c r="B10" s="81" t="s">
+      <c r="A10" s="83"/>
+      <c r="B10" s="80" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="81"/>
+      <c r="D10" s="80" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="81"/>
+      <c r="F10" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="82"/>
-      <c r="D10" s="81" t="s">
+      <c r="G10" s="81"/>
+      <c r="H10" s="80" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="82"/>
-      <c r="F10" s="81" t="s">
+      <c r="I10" s="81"/>
+      <c r="J10" s="80" t="s">
         <v>36</v>
       </c>
-      <c r="G10" s="82"/>
-      <c r="H10" s="81" t="s">
+      <c r="K10" s="81"/>
+      <c r="L10" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="I10" s="82"/>
-      <c r="J10" s="81" t="s">
+      <c r="M10" s="81"/>
+      <c r="N10" s="80" t="s">
         <v>38</v>
       </c>
-      <c r="K10" s="82"/>
-      <c r="L10" s="81" t="s">
+      <c r="O10" s="81"/>
+      <c r="P10" s="80" t="s">
         <v>39</v>
       </c>
-      <c r="M10" s="82"/>
-      <c r="N10" s="81" t="s">
+      <c r="Q10" s="81"/>
+      <c r="R10" s="80" t="s">
         <v>40</v>
       </c>
-      <c r="O10" s="82"/>
-      <c r="P10" s="81" t="s">
+      <c r="S10" s="81"/>
+      <c r="T10" s="80" t="s">
         <v>41</v>
       </c>
-      <c r="Q10" s="82"/>
-      <c r="R10" s="81" t="s">
+      <c r="U10" s="81"/>
+      <c r="V10" s="80" t="s">
         <v>42</v>
       </c>
-      <c r="S10" s="82"/>
-      <c r="T10" s="81" t="s">
+      <c r="W10" s="81"/>
+      <c r="X10" s="80" t="s">
         <v>43</v>
       </c>
-      <c r="U10" s="82"/>
-[...7 lines deleted...]
-      <c r="Y10" s="82"/>
+      <c r="Y10" s="81"/>
     </row>
     <row r="11" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="85"/>
+      <c r="A11" s="84"/>
       <c r="B11" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="G11" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H11" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I11" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="J11" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="K11" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="L11" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="M11" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="N11" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="O11" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="P11" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Q11" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="R11" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="S11" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="T11" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="U11" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="V11" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="W11" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="X11" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Y11" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B12" s="11">
         <v>1522.443</v>
       </c>
       <c r="C12" s="11">
         <v>86.4</v>
       </c>
       <c r="D12" s="11">
         <v>3006.2779999999998</v>
       </c>
       <c r="E12" s="11">
         <v>76.099999999999994</v>
       </c>
       <c r="F12" s="11">
         <v>4420.3280000000004</v>
       </c>
       <c r="G12" s="3">
         <v>75.599999999999994</v>
       </c>
       <c r="H12" s="3">
         <v>5886.6390000000001</v>
       </c>
       <c r="I12" s="3">
         <v>79.8</v>
       </c>
@@ -3720,178 +3727,178 @@
       </c>
       <c r="W12" s="1">
         <v>105.7</v>
       </c>
       <c r="X12" s="3">
         <v>18817.686000000002</v>
       </c>
       <c r="Y12" s="1">
         <v>107.6</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.2">
       <c r="Y13" s="12"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V15" s="12"/>
       <c r="W15" s="12"/>
       <c r="X15" s="12"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
     </row>
     <row r="17" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="84"/>
-      <c r="B17" s="81" t="s">
+      <c r="A17" s="83"/>
+      <c r="B17" s="80" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="81"/>
+      <c r="D17" s="80" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" s="81"/>
+      <c r="F17" s="80" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="82"/>
-      <c r="D17" s="81" t="s">
+      <c r="G17" s="81"/>
+      <c r="H17" s="80" t="s">
         <v>47</v>
       </c>
-      <c r="E17" s="82"/>
-      <c r="F17" s="81" t="s">
+      <c r="I17" s="81"/>
+      <c r="J17" s="80" t="s">
         <v>48</v>
       </c>
-      <c r="G17" s="82"/>
-      <c r="H17" s="81" t="s">
+      <c r="K17" s="81"/>
+      <c r="L17" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="I17" s="82"/>
-      <c r="J17" s="81" t="s">
+      <c r="M17" s="81"/>
+      <c r="N17" s="80" t="s">
         <v>50</v>
       </c>
-      <c r="K17" s="82"/>
-      <c r="L17" s="81" t="s">
+      <c r="O17" s="81"/>
+      <c r="P17" s="80" t="s">
         <v>51</v>
       </c>
-      <c r="M17" s="82"/>
-      <c r="N17" s="81" t="s">
+      <c r="Q17" s="81"/>
+      <c r="R17" s="80" t="s">
         <v>52</v>
       </c>
-      <c r="O17" s="82"/>
-      <c r="P17" s="81" t="s">
+      <c r="S17" s="81"/>
+      <c r="T17" s="80" t="s">
         <v>53</v>
       </c>
-      <c r="Q17" s="82"/>
-      <c r="R17" s="81" t="s">
+      <c r="U17" s="81"/>
+      <c r="V17" s="80" t="s">
         <v>54</v>
       </c>
-      <c r="S17" s="82"/>
-      <c r="T17" s="81" t="s">
+      <c r="W17" s="81"/>
+      <c r="X17" s="80" t="s">
         <v>55</v>
       </c>
-      <c r="U17" s="82"/>
-[...7 lines deleted...]
-      <c r="Y17" s="83"/>
+      <c r="Y17" s="82"/>
     </row>
     <row r="18" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="85"/>
+      <c r="A18" s="84"/>
       <c r="B18" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="G18" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H18" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I18" s="9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="J18" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="K18" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="L18" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="M18" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="N18" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="O18" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="P18" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Q18" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="R18" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="S18" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="T18" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="U18" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="V18" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="W18" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="X18" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Y18" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B19" s="14">
         <v>1591.867</v>
       </c>
       <c r="C19" s="14">
         <v>103.3</v>
       </c>
       <c r="D19" s="14">
         <v>3012.7809999999999</v>
       </c>
       <c r="E19" s="15">
         <v>99</v>
       </c>
       <c r="F19" s="14">
         <v>4603.7359999999999</v>
       </c>
       <c r="G19" s="15">
         <v>102.9</v>
       </c>
       <c r="H19" s="14">
         <v>6287.9260000000004</v>
       </c>
       <c r="I19" s="15">
         <v>104.3</v>
       </c>
@@ -3924,178 +3931,178 @@
       </c>
       <c r="S19" s="15">
         <v>114.2</v>
       </c>
       <c r="T19" s="14">
         <v>20089.631000000001</v>
       </c>
       <c r="U19" s="15">
         <v>117.9</v>
       </c>
       <c r="V19" s="14">
         <v>22474.973000000002</v>
       </c>
       <c r="W19" s="15">
         <v>118.8</v>
       </c>
       <c r="X19" s="14">
         <v>24666.738000000001</v>
       </c>
       <c r="Y19" s="15">
         <v>117.9</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="84"/>
-      <c r="B24" s="81" t="s">
+      <c r="A24" s="83"/>
+      <c r="B24" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="81"/>
+      <c r="D24" s="80" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="81"/>
+      <c r="F24" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="C24" s="82"/>
-      <c r="D24" s="81" t="s">
+      <c r="G24" s="81"/>
+      <c r="H24" s="80" t="s">
         <v>59</v>
       </c>
-      <c r="E24" s="82"/>
-      <c r="F24" s="81" t="s">
+      <c r="I24" s="81"/>
+      <c r="J24" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="G24" s="82"/>
-      <c r="H24" s="81" t="s">
+      <c r="K24" s="81"/>
+      <c r="L24" s="80" t="s">
         <v>61</v>
       </c>
-      <c r="I24" s="82"/>
-      <c r="J24" s="81" t="s">
+      <c r="M24" s="81"/>
+      <c r="N24" s="80" t="s">
         <v>62</v>
       </c>
-      <c r="K24" s="82"/>
-      <c r="L24" s="81" t="s">
+      <c r="O24" s="81"/>
+      <c r="P24" s="80" t="s">
         <v>63</v>
       </c>
-      <c r="M24" s="82"/>
-      <c r="N24" s="81" t="s">
+      <c r="Q24" s="81"/>
+      <c r="R24" s="80" t="s">
         <v>64</v>
       </c>
-      <c r="O24" s="82"/>
-      <c r="P24" s="81" t="s">
+      <c r="S24" s="81"/>
+      <c r="T24" s="80" t="s">
         <v>65</v>
       </c>
-      <c r="Q24" s="82"/>
-      <c r="R24" s="81" t="s">
+      <c r="U24" s="81"/>
+      <c r="V24" s="80" t="s">
         <v>66</v>
       </c>
-      <c r="S24" s="82"/>
-[...11 lines deleted...]
-      <c r="Y24" s="83"/>
+      <c r="W24" s="81"/>
+      <c r="X24" s="80" t="s">
+        <v>80</v>
+      </c>
+      <c r="Y24" s="82"/>
     </row>
     <row r="25" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="85"/>
+      <c r="A25" s="84"/>
       <c r="B25" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="E25" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="G25" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H25" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="J25" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="K25" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="L25" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="M25" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="N25" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="O25" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="P25" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Q25" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="R25" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="S25" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="T25" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="U25" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="V25" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="W25" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="X25" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Y25" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B26" s="14">
         <v>2194.2730000000001</v>
       </c>
       <c r="C26" s="15">
         <v>111.3</v>
       </c>
       <c r="D26" s="14">
         <v>4071.8620000000001</v>
       </c>
       <c r="E26" s="15">
         <v>109.1</v>
       </c>
       <c r="F26" s="14">
         <v>5962.4080000000004</v>
       </c>
       <c r="G26" s="15">
         <v>104.5</v>
       </c>
       <c r="H26" s="14">
         <v>7829.14</v>
       </c>
       <c r="I26" s="15">
         <v>101.8</v>
       </c>
@@ -4208,178 +4215,178 @@
       <c r="C29" s="18"/>
       <c r="D29" s="17"/>
       <c r="E29" s="18"/>
       <c r="F29" s="17"/>
       <c r="G29" s="18"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="17"/>
       <c r="K29" s="18"/>
       <c r="L29" s="17"/>
       <c r="M29" s="18"/>
       <c r="N29" s="17"/>
       <c r="O29" s="18"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="17"/>
       <c r="S29" s="18"/>
       <c r="T29" s="17"/>
       <c r="U29" s="18"/>
       <c r="V29" s="17"/>
       <c r="W29" s="18"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="18"/>
     </row>
     <row r="31" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="84"/>
-[...4 lines deleted...]
-      <c r="D31" s="81" t="s">
+      <c r="A31" s="83"/>
+      <c r="B31" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="82"/>
+      <c r="D31" s="80" t="s">
+        <v>70</v>
+      </c>
+      <c r="E31" s="81"/>
+      <c r="F31" s="80" t="s">
+        <v>71</v>
+      </c>
+      <c r="G31" s="82"/>
+      <c r="H31" s="80" t="s">
         <v>72</v>
       </c>
-      <c r="E31" s="82"/>
-      <c r="F31" s="81" t="s">
+      <c r="I31" s="82"/>
+      <c r="J31" s="80" t="s">
         <v>73</v>
       </c>
-      <c r="G31" s="83"/>
-      <c r="H31" s="81" t="s">
+      <c r="K31" s="82"/>
+      <c r="L31" s="80" t="s">
         <v>74</v>
       </c>
-      <c r="I31" s="83"/>
-      <c r="J31" s="81" t="s">
+      <c r="M31" s="82"/>
+      <c r="N31" s="80" t="s">
         <v>75</v>
       </c>
-      <c r="K31" s="83"/>
-      <c r="L31" s="81" t="s">
+      <c r="O31" s="82"/>
+      <c r="P31" s="80" t="s">
         <v>76</v>
       </c>
-      <c r="M31" s="83"/>
-      <c r="N31" s="81" t="s">
+      <c r="Q31" s="82"/>
+      <c r="R31" s="80" t="s">
         <v>77</v>
       </c>
-      <c r="O31" s="83"/>
-      <c r="P31" s="81" t="s">
+      <c r="S31" s="82"/>
+      <c r="T31" s="80" t="s">
         <v>78</v>
       </c>
-      <c r="Q31" s="83"/>
-      <c r="R31" s="81" t="s">
+      <c r="U31" s="81"/>
+      <c r="V31" s="80" t="s">
         <v>79</v>
       </c>
-      <c r="S31" s="83"/>
-[...4 lines deleted...]
-      <c r="V31" s="81" t="s">
+      <c r="W31" s="81"/>
+      <c r="X31" s="80" t="s">
         <v>81</v>
       </c>
-      <c r="W31" s="82"/>
-[...3 lines deleted...]
-      <c r="Y31" s="83"/>
+      <c r="Y31" s="82"/>
     </row>
     <row r="32" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="85"/>
+      <c r="A32" s="84"/>
       <c r="B32" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="C32" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="E32" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="G32" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H32" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="J32" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="K32" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="L32" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="M32" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="N32" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="O32" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="P32" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Q32" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="R32" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="S32" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="T32" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="U32" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="V32" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="W32" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="X32" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Y32" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B33" s="14">
         <v>3245.6030000000001</v>
       </c>
       <c r="C33" s="15">
         <v>131.19999999999999</v>
       </c>
       <c r="D33" s="11">
         <v>6463</v>
       </c>
       <c r="E33" s="8">
         <v>140.80000000000001</v>
       </c>
       <c r="F33" s="11">
         <v>9703.2999999999993</v>
       </c>
       <c r="G33" s="8">
         <v>144.4</v>
       </c>
       <c r="H33" s="11">
         <v>13186.9</v>
       </c>
       <c r="I33" s="8">
         <v>149.5</v>
       </c>
@@ -4416,178 +4423,178 @@
       <c r="T33" s="11">
         <v>43951.7</v>
       </c>
       <c r="U33" s="11">
         <v>172.1</v>
       </c>
       <c r="V33" s="11">
         <v>49924.9</v>
       </c>
       <c r="W33" s="8">
         <v>169.4</v>
       </c>
       <c r="X33" s="11">
         <v>57091.6</v>
       </c>
       <c r="Y33" s="8">
         <v>169.5</v>
       </c>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A34" s="16"/>
       <c r="B34" s="17"/>
       <c r="C34" s="18"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A37" s="84"/>
-      <c r="B37" s="81" t="s">
+      <c r="A37" s="83"/>
+      <c r="B37" s="80" t="s">
+        <v>82</v>
+      </c>
+      <c r="C37" s="82"/>
+      <c r="D37" s="80" t="s">
+        <v>83</v>
+      </c>
+      <c r="E37" s="81"/>
+      <c r="F37" s="80" t="s">
         <v>84</v>
       </c>
-      <c r="C37" s="83"/>
-      <c r="D37" s="81" t="s">
+      <c r="G37" s="82"/>
+      <c r="H37" s="80" t="s">
         <v>85</v>
       </c>
-      <c r="E37" s="82"/>
-      <c r="F37" s="81" t="s">
+      <c r="I37" s="82"/>
+      <c r="J37" s="80" t="s">
         <v>86</v>
       </c>
-      <c r="G37" s="83"/>
-      <c r="H37" s="81" t="s">
+      <c r="K37" s="82"/>
+      <c r="L37" s="80" t="s">
         <v>87</v>
       </c>
-      <c r="I37" s="83"/>
-      <c r="J37" s="81" t="s">
+      <c r="M37" s="82"/>
+      <c r="N37" s="80" t="s">
         <v>88</v>
       </c>
-      <c r="K37" s="83"/>
-      <c r="L37" s="81" t="s">
+      <c r="O37" s="82"/>
+      <c r="P37" s="80" t="s">
         <v>89</v>
       </c>
-      <c r="M37" s="83"/>
-      <c r="N37" s="81" t="s">
+      <c r="Q37" s="82"/>
+      <c r="R37" s="80" t="s">
         <v>90</v>
       </c>
-      <c r="O37" s="83"/>
-      <c r="P37" s="81" t="s">
+      <c r="S37" s="82"/>
+      <c r="T37" s="80" t="s">
         <v>91</v>
       </c>
-      <c r="Q37" s="83"/>
-      <c r="R37" s="81" t="s">
+      <c r="U37" s="81"/>
+      <c r="V37" s="80" t="s">
         <v>92</v>
       </c>
-      <c r="S37" s="83"/>
-      <c r="T37" s="81" t="s">
+      <c r="W37" s="81"/>
+      <c r="X37" s="80" t="s">
         <v>93</v>
       </c>
-      <c r="U37" s="82"/>
-[...7 lines deleted...]
-      <c r="Y37" s="83"/>
+      <c r="Y37" s="82"/>
     </row>
     <row r="38" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="85"/>
+      <c r="A38" s="84"/>
       <c r="B38" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="C38" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="E38" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="G38" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H38" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="J38" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="K38" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="L38" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="M38" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="N38" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="O38" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="P38" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Q38" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="R38" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="S38" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="T38" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="U38" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="V38" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="W38" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="X38" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Y38" s="13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B39" s="14">
         <v>4236</v>
       </c>
       <c r="C39" s="15">
         <v>119.5</v>
       </c>
       <c r="D39" s="11">
         <v>8154.6</v>
       </c>
       <c r="E39" s="11">
         <v>111</v>
       </c>
       <c r="F39" s="11">
         <v>12075.9</v>
       </c>
       <c r="G39" s="11">
         <v>108</v>
       </c>
       <c r="H39" s="11">
         <v>16032.2</v>
       </c>
       <c r="I39" s="19">
         <v>104.8</v>
       </c>
@@ -4619,231 +4626,237 @@
         <v>37861.1</v>
       </c>
       <c r="S39" s="34">
         <v>86</v>
       </c>
       <c r="T39" s="11">
         <v>42348.2</v>
       </c>
       <c r="U39" s="11">
         <v>83.7</v>
       </c>
       <c r="V39" s="11">
         <v>47512.6</v>
       </c>
       <c r="W39" s="8">
         <v>82.7</v>
       </c>
       <c r="X39" s="11">
         <v>52367.4</v>
       </c>
       <c r="Y39" s="8">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A42" s="84"/>
-      <c r="B42" s="81" t="s">
+      <c r="A42" s="83"/>
+      <c r="B42" s="80" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="82"/>
+      <c r="D42" s="80" t="s">
+        <v>95</v>
+      </c>
+      <c r="E42" s="81"/>
+      <c r="F42" s="80" t="s">
         <v>96</v>
       </c>
-      <c r="C42" s="83"/>
-      <c r="D42" s="81" t="s">
+      <c r="G42" s="82"/>
+      <c r="H42" s="80" t="s">
         <v>97</v>
       </c>
-      <c r="E42" s="82"/>
-      <c r="F42" s="81" t="s">
+      <c r="I42" s="82"/>
+      <c r="J42" s="80" t="s">
         <v>98</v>
       </c>
-      <c r="G42" s="83"/>
-      <c r="H42" s="81" t="s">
+      <c r="K42" s="82"/>
+      <c r="L42" s="80" t="s">
         <v>99</v>
       </c>
-      <c r="I42" s="83"/>
-      <c r="J42" s="81" t="s">
+      <c r="M42" s="82"/>
+      <c r="N42" s="80" t="s">
         <v>100</v>
       </c>
-      <c r="K42" s="83"/>
-      <c r="L42" s="81" t="s">
+      <c r="O42" s="82"/>
+      <c r="P42" s="80" t="s">
         <v>101</v>
       </c>
-      <c r="M42" s="83"/>
-      <c r="N42" s="81" t="s">
+      <c r="Q42" s="82"/>
+      <c r="R42" s="80" t="s">
         <v>102</v>
       </c>
-      <c r="O42" s="83"/>
-      <c r="P42" s="81" t="s">
+      <c r="S42" s="82"/>
+      <c r="T42" s="80" t="s">
         <v>103</v>
       </c>
-      <c r="Q42" s="83"/>
-      <c r="R42" s="81" t="s">
+      <c r="U42" s="81"/>
+      <c r="V42" s="80" t="s">
         <v>104</v>
       </c>
-      <c r="S42" s="83"/>
-      <c r="T42" s="81" t="s">
+      <c r="W42" s="81"/>
+      <c r="X42" s="80" t="s">
         <v>105</v>
       </c>
-      <c r="U42" s="82"/>
-[...7 lines deleted...]
-      <c r="Y42" s="83"/>
+      <c r="Y42" s="82"/>
     </row>
     <row r="43" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A43" s="85"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="A43" s="84"/>
+      <c r="B43" s="9" t="s">
+        <v>148</v>
       </c>
       <c r="C43" s="35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="E43" s="35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="G43" s="35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H43" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I43" s="35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="J43" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="K43" s="35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="L43" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="M43" s="35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="N43" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="O43" s="35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="P43" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Q43" s="35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="R43" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="S43" s="35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="T43" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="U43" s="35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="V43" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="W43" s="35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="X43" s="9" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="Y43" s="35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B44" s="14">
         <v>4286.6000000000004</v>
       </c>
       <c r="C44" s="34">
         <v>84</v>
       </c>
-      <c r="D44" s="42">
+      <c r="D44" s="41">
         <v>8221.6</v>
       </c>
       <c r="E44" s="8">
         <v>87.2</v>
       </c>
       <c r="F44" s="11">
         <v>12143.6</v>
       </c>
       <c r="G44" s="8">
         <v>87.3</v>
       </c>
       <c r="H44" s="11">
         <v>16238.7</v>
       </c>
       <c r="I44" s="11">
         <v>88</v>
       </c>
       <c r="J44" s="11">
         <v>20487.400000000001</v>
       </c>
       <c r="K44" s="11">
         <v>88.3</v>
       </c>
       <c r="L44" s="11">
         <v>27680.517</v>
       </c>
-      <c r="M44" s="44">
+      <c r="M44" s="43">
         <v>98.7</v>
       </c>
       <c r="N44" s="11">
         <v>33454.690999999999</v>
       </c>
-      <c r="O44" s="45">
+      <c r="O44" s="44">
         <v>101</v>
       </c>
       <c r="P44" s="11">
         <v>39443.406000000003</v>
       </c>
       <c r="Q44" s="8">
         <v>103.4</v>
       </c>
+      <c r="R44" s="11">
+        <v>45323.1</v>
+      </c>
+      <c r="S44" s="8">
+        <v>104.9</v>
+      </c>
     </row>
     <row r="46" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A46" s="20" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="X31:Y31"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="R24:S24"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="T31:U31"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="J31:K31"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="V10:W10"/>
     <mergeCell ref="R17:S17"/>