--- v0 (2026-05-16)
+++ v1 (2026-06-24)
@@ -1,6917 +1,1805 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="90" windowWidth="23895" windowHeight="14535"/>
+    <workbookView xWindow="-15" yWindow="4230" windowWidth="28860" windowHeight="4245" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Запрос1" sheetId="1" r:id="rId1"/>
+    <sheet name="19" sheetId="4" r:id="rId1"/>
+    <sheet name="блаки интервьюер " sheetId="5" r:id="rId2"/>
+    <sheet name="Лист1" sheetId="1" r:id="rId3"/>
+    <sheet name="Лист2" sheetId="2" r:id="rId4"/>
+    <sheet name="Лист3" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Запрос1!$A$4:$C$1024</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'19'!$A$1:$K$240</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E4" i="5"/>
+  <c r="E5"/>
+  <c r="E6"/>
+  <c r="E7"/>
+  <c r="E8"/>
+  <c r="E9"/>
+  <c r="E10"/>
+  <c r="E11"/>
+  <c r="E12"/>
+  <c r="E13"/>
+  <c r="E14"/>
+  <c r="E15"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3064" uniqueCount="2241">
-[...13 lines deleted...]
-    <t>Крестьянское хозяйство "Абжадил"</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1492" uniqueCount="516">
+  <si>
+    <t>№</t>
+  </si>
+  <si>
+    <t>obl</t>
+  </si>
+  <si>
+    <t>Область</t>
+  </si>
+  <si>
+    <t>raion</t>
+  </si>
+  <si>
+    <t>КАТО</t>
+  </si>
+  <si>
+    <t>Город/село</t>
+  </si>
+  <si>
+    <t>Населенный пункт</t>
+  </si>
+  <si>
+    <t>Дворы имеющие скот</t>
+  </si>
+  <si>
+    <t>Количество дворов попавших в выборку</t>
+  </si>
+  <si>
+    <t>Номер двора с которого нужно начать выборку</t>
+  </si>
+  <si>
+    <t>Шаг</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>АЛМАТИНСКАЯ ОБЛАСТЬ</t>
+  </si>
+  <si>
+    <t>1910</t>
   </si>
   <si>
     <t>191037100</t>
   </si>
   <si>
-    <t>790226301931</t>
-[...59 lines deleted...]
-    <t>КХ МЕДИЕВА М.Р.</t>
+    <t>2</t>
+  </si>
+  <si>
+    <t>с.Шенгельды</t>
   </si>
   <si>
     <t>191037400</t>
   </si>
   <si>
-    <t>490606401207</t>
-[...26 lines deleted...]
-    <t>КХ "АХМЕДОВ"</t>
+    <t>с.Кербулак</t>
+  </si>
+  <si>
+    <t>191037600</t>
+  </si>
+  <si>
+    <t>ст.Коскудык</t>
   </si>
   <si>
     <t>191037700</t>
   </si>
   <si>
-    <t>7104093002810001</t>
-[...17 lines deleted...]
-    <t>КХ  "Батырбек"</t>
+    <t>с.Сарыбулак</t>
+  </si>
+  <si>
+    <t>1936</t>
   </si>
   <si>
     <t>193630100</t>
   </si>
   <si>
-    <t>890830402138</t>
-[...65 lines deleted...]
-    <t>к/х  "Нурланбек"</t>
+    <t>с.Баканас</t>
   </si>
   <si>
     <t>193633100</t>
   </si>
   <si>
-    <t>740312300614</t>
-[...29 lines deleted...]
-    <t>КХ " Әлиби"</t>
+    <t>с.Акдала</t>
   </si>
   <si>
     <t>193635100</t>
   </si>
   <si>
-    <t>590316300564</t>
-[...20 lines deleted...]
-    <t>КХ "Жалайыр"</t>
+    <t>с.Акжар</t>
   </si>
   <si>
     <t>193635200</t>
   </si>
   <si>
-    <t>420412401715</t>
-[...14 lines deleted...]
-    <t>К/Х " Мырзабай "</t>
+    <t>с.Аралтобе</t>
   </si>
   <si>
     <t>193637100</t>
   </si>
   <si>
-    <t>740113400976</t>
-[...26 lines deleted...]
-    <t>к.х. "Молдас"</t>
+    <t>с.Акколь</t>
   </si>
   <si>
     <t>193637200</t>
   </si>
   <si>
-    <t>641008302203</t>
-[...32 lines deleted...]
-    <t>К/Х  "Асем"</t>
+    <t>с.Кокжиде</t>
   </si>
   <si>
     <t>193643100</t>
   </si>
   <si>
-    <t>741126302553</t>
-[...20 lines deleted...]
-    <t>КХ  "Даниял"</t>
+    <t>с.Бакбакты</t>
   </si>
   <si>
     <t>193645100</t>
   </si>
   <si>
-    <t>720921301987</t>
-[...32 lines deleted...]
-    <t>КХ "Бейбит"</t>
+    <t>с.Береке</t>
   </si>
   <si>
     <t>193645200</t>
   </si>
   <si>
-    <t>530920400266</t>
-[...2 lines deleted...]
-    <t>КХ  "Әсел"</t>
+    <t>с.Бура</t>
   </si>
   <si>
     <t>193647100</t>
   </si>
   <si>
-    <t>800802300473</t>
-[...26 lines deleted...]
-    <t>К/Х "Бекзат"</t>
+    <t>с.Бирлик</t>
   </si>
   <si>
     <t>193649100</t>
   </si>
   <si>
-    <t>641105301420</t>
-[...92 lines deleted...]
-    <t>К/Х  "Исанбай"</t>
+    <t>с.Желторангы</t>
   </si>
   <si>
     <t>193653100</t>
   </si>
   <si>
-    <t>730217302434</t>
-[...44 lines deleted...]
-    <t>КХ  "Алмат"</t>
+    <t>с.Жидели</t>
   </si>
   <si>
     <t>193655100</t>
   </si>
   <si>
-    <t>600205403010</t>
-[...92 lines deleted...]
-    <t>КХ  "Береке"</t>
+    <t>с.Коктал</t>
   </si>
   <si>
     <t>193657100</t>
   </si>
   <si>
-    <t>720217302274</t>
-[...68 lines deleted...]
-    <t>К/Х  "Ибрагим"</t>
+    <t>с.Караой</t>
   </si>
   <si>
     <t>193659100</t>
   </si>
   <si>
-    <t>680327302430</t>
-[...44 lines deleted...]
-    <t>к.х.  "Максат"</t>
+    <t>с.Балатопар</t>
   </si>
   <si>
     <t>193663100</t>
   </si>
   <si>
-    <t>571227301687</t>
-[...53 lines deleted...]
-    <t>"Нұр-Али" ШҚ</t>
+    <t>с.Миялы</t>
   </si>
   <si>
     <t>193665100</t>
   </si>
   <si>
-    <t>770330300648</t>
-[...5 lines deleted...]
-    <t>600101303445</t>
+    <t>с.Куйган</t>
   </si>
   <si>
     <t>193667100</t>
   </si>
   <si>
-    <t>520201300695</t>
-[...47 lines deleted...]
-    <t>Алакушуков К.</t>
+    <t>с.Топар</t>
+  </si>
+  <si>
+    <t>1940</t>
   </si>
   <si>
     <t>194035100</t>
   </si>
   <si>
-    <t>420509302000</t>
-[...62 lines deleted...]
-    <t>ШҚ "ҚҰСАЙЫН СЕЙТБАТТАЛ"</t>
+    <t>с.Акши</t>
+  </si>
+  <si>
+    <t>194035200</t>
+  </si>
+  <si>
+    <t>с.Казатком</t>
   </si>
   <si>
     <t>194035300</t>
   </si>
   <si>
-    <t>580427300447</t>
-[...2 lines deleted...]
-    <t>к-х"Данияр"</t>
+    <t>с.Кайрат</t>
   </si>
   <si>
     <t>194037100</t>
   </si>
   <si>
-    <t>500215300668</t>
-[...35 lines deleted...]
-    <t>к/х "АЙЖАН-1"</t>
+    <t>с.Кызылшарык</t>
   </si>
   <si>
     <t>194037200</t>
   </si>
   <si>
-    <t>500520402586</t>
-[...2 lines deleted...]
-    <t>КХ "Бірлік"</t>
+    <t>с.Асы-Сага</t>
   </si>
   <si>
     <t>194037400</t>
   </si>
   <si>
-    <t>590322401254</t>
-[...14 lines deleted...]
-    <t>ОСАНОВА</t>
+    <t>с.Жанашаруа</t>
   </si>
   <si>
     <t>194037500</t>
   </si>
   <si>
-    <t>530505300134</t>
-[...17 lines deleted...]
-    <t>КХ  "Садо"</t>
+    <t>194039100</t>
+  </si>
+  <si>
+    <t>с.Балтабай</t>
   </si>
   <si>
     <t>194039200</t>
   </si>
   <si>
-    <t>850305401584</t>
-[...2 lines deleted...]
-    <t>к/х "Ырысты"</t>
+    <t>с.Акбастау</t>
+  </si>
+  <si>
+    <t>194039300</t>
+  </si>
+  <si>
+    <t>с.Актогай</t>
+  </si>
+  <si>
+    <t>194039400</t>
+  </si>
+  <si>
+    <t>194039500</t>
+  </si>
+  <si>
+    <t>с.Енбек</t>
+  </si>
+  <si>
+    <t>194039700</t>
+  </si>
+  <si>
+    <t>с.Орнек</t>
   </si>
   <si>
     <t>194041100</t>
   </si>
   <si>
-    <t>5901154032550001</t>
-[...2 lines deleted...]
-    <t>СП К\Х КАСЫМОВА УЛДАХАН БЕГАДИЛОВНА</t>
+    <t>с.Болек</t>
+  </si>
+  <si>
+    <t>194041200</t>
+  </si>
+  <si>
+    <t>с.Аймен</t>
+  </si>
+  <si>
+    <t>194041300</t>
+  </si>
+  <si>
+    <t>с.Карасай</t>
   </si>
   <si>
     <t>194043100</t>
   </si>
   <si>
-    <t>7105043028370001</t>
-[...14 lines deleted...]
-    <t>К\Х Асиманова Гульдарья Садиновна</t>
+    <t>с.Байдибек би</t>
   </si>
   <si>
     <t>194047100</t>
   </si>
   <si>
-    <t>551030301305</t>
-[...11 lines deleted...]
-    <t>570304301880</t>
+    <t>с.Жанашар</t>
   </si>
   <si>
     <t>194049100</t>
   </si>
   <si>
-    <t>661203301289</t>
-[...8 lines deleted...]
-    <t>ДЖАКИПБАЕВ</t>
+    <t>с.Кызылжар</t>
+  </si>
+  <si>
+    <t>194049200</t>
+  </si>
+  <si>
+    <t>с.Алмалы</t>
+  </si>
+  <si>
+    <t>194049300</t>
+  </si>
+  <si>
+    <t>с.Коктобе</t>
+  </si>
+  <si>
+    <t>194049400</t>
+  </si>
+  <si>
+    <t>с.Толе би</t>
+  </si>
+  <si>
+    <t>194051100</t>
+  </si>
+  <si>
+    <t>с.Казахстан</t>
+  </si>
+  <si>
+    <t>194051200</t>
+  </si>
+  <si>
+    <t>с.Ащибулак</t>
   </si>
   <si>
     <t>194051300</t>
   </si>
   <si>
-    <t>810917302269</t>
-[...2 lines deleted...]
-    <t>МУХАМЕТЖАНОВ НУРЛАН ТУРСЫНБАЕВИЧ</t>
+    <t>с.им.Ж.Кайыпова</t>
   </si>
   <si>
     <t>194053100</t>
   </si>
   <si>
-    <t>710223300794</t>
-[...110 lines deleted...]
-    <t>КХ " Алмас "</t>
+    <t>с.Каражота</t>
   </si>
   <si>
     <t>194053200</t>
   </si>
   <si>
-    <t>470127300275</t>
-[...8 lines deleted...]
-    <t>КХ "Болат"</t>
+    <t>с.Актоган</t>
   </si>
   <si>
     <t>194053300</t>
   </si>
   <si>
-    <t>670803301963</t>
-[...13 lines deleted...]
-  <si>
     <t>194055100</t>
   </si>
   <si>
-    <t>610710302132</t>
-[...2 lines deleted...]
-    <t>Крестьянское хозяйство Саут</t>
+    <t>с.Каракемер</t>
+  </si>
+  <si>
+    <t>194055300</t>
+  </si>
+  <si>
+    <t>с.Талдыбулак</t>
   </si>
   <si>
     <t>194057100</t>
   </si>
   <si>
-    <t>711228300487</t>
-[...146 lines deleted...]
-    <t>К/Х"Ерболат"</t>
+    <t>с.Каратурык</t>
   </si>
   <si>
     <t>194057200</t>
   </si>
   <si>
-    <t>540313301150</t>
-[...8 lines deleted...]
-    <t>КХ "ЖАЛЫН"</t>
+    <t>с.Ащисай</t>
   </si>
   <si>
     <t>194057300</t>
   </si>
   <si>
-    <t>550315300115</t>
-[...14 lines deleted...]
-    <t>Кх "Ельбаев"</t>
+    <t>с.Достык</t>
+  </si>
+  <si>
+    <t>194057400</t>
+  </si>
+  <si>
+    <t>с.Лавар</t>
   </si>
   <si>
     <t>194057600</t>
   </si>
   <si>
-    <t>481209400975</t>
-[...8 lines deleted...]
-    <t>К/Х "ДОСШУАҚ"</t>
+    <t>с.Таукаратурык</t>
   </si>
   <si>
     <t>194059100</t>
   </si>
   <si>
-    <t>780120400059</t>
-[...14 lines deleted...]
-    <t>КХ Батыржан</t>
+    <t>с.Корам</t>
   </si>
   <si>
     <t>194063100</t>
   </si>
   <si>
-    <t>880325301780</t>
-[...38 lines deleted...]
-    <t>КХ " Куат "</t>
+    <t>с.Кырбалтабай</t>
+  </si>
+  <si>
+    <t>194063300</t>
+  </si>
+  <si>
+    <t>с.Екпинди</t>
+  </si>
+  <si>
+    <t>194064100</t>
+  </si>
+  <si>
+    <t>с.Малыбай</t>
   </si>
   <si>
     <t>194065100</t>
   </si>
   <si>
-    <t>640413400976</t>
-[...2 lines deleted...]
-    <t>KX "IGILIK"</t>
+    <t>с.Казтая Ултаракова</t>
+  </si>
+  <si>
+    <t>194065200</t>
+  </si>
+  <si>
+    <t>с.Нурлы</t>
   </si>
   <si>
     <t>194067100</t>
   </si>
   <si>
-    <t>551210401875</t>
-[...5 lines deleted...]
-    <t>430504400451</t>
+    <t>с.Байтерек</t>
+  </si>
+  <si>
+    <t>194067200</t>
+  </si>
+  <si>
+    <t>с.Алга</t>
+  </si>
+  <si>
+    <t>194067300</t>
+  </si>
+  <si>
+    <t>с.Койшибек</t>
   </si>
   <si>
     <t>194069100</t>
   </si>
   <si>
-    <t>530422300936</t>
-[...50 lines deleted...]
-    <t>КХ "ЭЛСА"</t>
+    <t>с.Нура</t>
   </si>
   <si>
     <t>194071100</t>
   </si>
   <si>
-    <t>480613300010</t>
-[...8 lines deleted...]
-    <t>К/Х  "БОКАНЧИНОВ"</t>
+    <t>с.Хусаина Бижанова</t>
+  </si>
+  <si>
+    <t>194071200</t>
+  </si>
+  <si>
+    <t>с.Байсеит</t>
   </si>
   <si>
     <t>194073100</t>
   </si>
   <si>
-    <t>620706301302</t>
-[...2 lines deleted...]
-    <t>К\Х   Аманжолов Газиз  Алмабекович</t>
+    <t>с.Кайназар</t>
+  </si>
+  <si>
+    <t>194073200</t>
+  </si>
+  <si>
+    <t>с.Азат</t>
+  </si>
+  <si>
+    <t>194073300</t>
+  </si>
+  <si>
+    <t>с.Орикти</t>
+  </si>
+  <si>
+    <t>194073400</t>
+  </si>
+  <si>
+    <t>с.Рахат</t>
   </si>
   <si>
     <t>194075100</t>
   </si>
   <si>
-    <t>600616402582</t>
-[...14 lines deleted...]
-    <t>К\Х  "Садыров"</t>
+    <t>с.Саймасай</t>
   </si>
   <si>
     <t>194075200</t>
   </si>
   <si>
-    <t>500412300341</t>
-[...2 lines deleted...]
-    <t>КХ " Юсупов К.А."</t>
+    <t>с.Амангельды</t>
   </si>
   <si>
     <t>194077100</t>
   </si>
   <si>
-    <t>781127301161</t>
-[...2 lines deleted...]
-    <t>КХ Береке</t>
+    <t>с.Ташкенсаз</t>
+  </si>
+  <si>
+    <t>194077200</t>
+  </si>
+  <si>
+    <t>с.Баяндай</t>
   </si>
   <si>
     <t>194079100</t>
   </si>
   <si>
-    <t>8003143009360001</t>
-[...29 lines deleted...]
-    <t>К/Х   Бакиров Фарамус Олосманович</t>
+    <t>с.Тескенсу</t>
+  </si>
+  <si>
+    <t>194079300</t>
+  </si>
+  <si>
+    <t>с.Толкын</t>
   </si>
   <si>
     <t>194081100</t>
   </si>
   <si>
-    <t>940729300128</t>
-[...17 lines deleted...]
-    <t>540105302306</t>
+    <t>с.Тургень</t>
+  </si>
+  <si>
+    <t>194081200</t>
+  </si>
+  <si>
+    <t>с.Таутургень</t>
   </si>
   <si>
     <t>194083100</t>
   </si>
   <si>
-    <t>480509300491</t>
-[...26 lines deleted...]
-    <t>К/Х "Жанибек"</t>
+    <t>с.Шелек</t>
+  </si>
+  <si>
+    <t>1942</t>
   </si>
   <si>
     <t>194230100</t>
   </si>
   <si>
-    <t>610411301208</t>
-[...71 lines deleted...]
-    <t>К/Х  "АЙТУМАР"</t>
+    <t>с.Узынагаш</t>
   </si>
   <si>
     <t>194230200</t>
   </si>
   <si>
-    <t>7411113002580001</t>
-[...2 lines deleted...]
-    <t>СП ЖУМАТАЕВ</t>
+    <t>с.Жанакурылыс</t>
   </si>
   <si>
     <t>194230300</t>
   </si>
   <si>
-    <t>401225401262</t>
-[...14 lines deleted...]
-    <t>К/Х ЗАКИРОВ А.</t>
+    <t>с.Ынтымак</t>
   </si>
   <si>
     <t>194233100</t>
   </si>
   <si>
-    <t>730625302715</t>
-[...92 lines deleted...]
-    <t>К/Х  "Сұлтан"</t>
+    <t>с.Айдарлы</t>
   </si>
   <si>
     <t>194235100</t>
   </si>
   <si>
-    <t>640101311842</t>
-[...14 lines deleted...]
-    <t>БАЙМОЛДАЕВА АНЕЛЬ АМАНГЕЛЬДИЕВНА КХ Орынбасар</t>
+    <t>с.Аккайнар</t>
   </si>
   <si>
     <t>194237100</t>
   </si>
   <si>
-    <t>610420301584</t>
-[...26 lines deleted...]
-    <t>К/Х "Қуатжан"</t>
+    <t>с.Аксенгир</t>
   </si>
   <si>
     <t>194237200</t>
   </si>
   <si>
-    <t>620528402111</t>
-[...2 lines deleted...]
-    <t>КХ "ДИМАШ"</t>
+    <t>с.Жайсан</t>
   </si>
   <si>
     <t>194239100</t>
   </si>
   <si>
-    <t>661228300198</t>
-[...56 lines deleted...]
-    <t>К/Х "ТАУЕКЕЛ"</t>
+    <t>с.Актерек</t>
   </si>
   <si>
     <t>194241100</t>
   </si>
   <si>
-    <t>350701304997</t>
-[...77 lines deleted...]
-    <t>К/Х "Алғожа"</t>
+    <t>с.Бериктас</t>
   </si>
   <si>
     <t>194245100</t>
   </si>
   <si>
-    <t>540629301228</t>
-[...26 lines deleted...]
-    <t>К/Х "ӘБИМОЛДА"</t>
+    <t>с.Дегерес</t>
   </si>
   <si>
     <t>194245200</t>
   </si>
   <si>
-    <t>590915302468</t>
-[...14 lines deleted...]
-    <t>КХ "Жалғас"</t>
+    <t>с.Бесмойнак</t>
+  </si>
+  <si>
+    <t>194245500</t>
+  </si>
+  <si>
+    <t>с.Сункар</t>
   </si>
   <si>
     <t>194247100</t>
   </si>
   <si>
-    <t>500820402560</t>
-[...50 lines deleted...]
-    <t>КХ  "Дархан"</t>
+    <t>с.Жамбыл</t>
   </si>
   <si>
     <t>194247300</t>
   </si>
   <si>
-    <t>620101317111</t>
-[...2 lines deleted...]
-    <t>КХ  "ЕСКОЖА"</t>
+    <t>с.Сауырык батыра</t>
+  </si>
+  <si>
+    <t>194247400</t>
+  </si>
+  <si>
+    <t>с.Кызыласкер</t>
   </si>
   <si>
     <t>194251100</t>
   </si>
   <si>
-    <t>750220402391</t>
-[...20 lines deleted...]
-    <t>КХ "НҰРҒАЛИ"</t>
+    <t>с.Каракастек</t>
   </si>
   <si>
     <t>194251200</t>
   </si>
   <si>
-    <t>630102305066</t>
-[...11 lines deleted...]
-    <t>КХ "АЛИЯ"  ЖАРКЫМБАЕВА  АЛИЯ  БИЖАНОВНА</t>
+    <t>с.Бурган</t>
   </si>
   <si>
     <t>194253100</t>
   </si>
   <si>
-    <t>490115400329</t>
-[...17 lines deleted...]
-    <t>К/Х КАНАТ Дауренбаева Манат</t>
+    <t>с.Сарыбай би</t>
   </si>
   <si>
     <t>194253200</t>
   </si>
   <si>
-    <t>610315303282</t>
-[...2 lines deleted...]
-    <t>К/Х "ТОЛЕУХАН"</t>
+    <t>с.Енбекшиарал</t>
+  </si>
+  <si>
+    <t>194253300</t>
   </si>
   <si>
     <t>194253400</t>
   </si>
   <si>
-    <t>790304403551</t>
-[...13 lines deleted...]
-  <si>
     <t>194255100</t>
   </si>
   <si>
-    <t>780404400053</t>
-[...68 lines deleted...]
-    <t>КХ "АБЕН"</t>
+    <t>с.Матибулак</t>
   </si>
   <si>
     <t>194257100</t>
   </si>
   <si>
-    <t>600614301597</t>
-[...26 lines deleted...]
-    <t>КХ "Кемел"</t>
+    <t>с.Мынбаево</t>
   </si>
   <si>
     <t>194259100</t>
   </si>
   <si>
-    <t>470604400204</t>
-[...47 lines deleted...]
-    <t>КХ "Алмас"</t>
+    <t>с.Самсы</t>
   </si>
   <si>
     <t>194259300</t>
   </si>
   <si>
-    <t>520416401004</t>
-[...23 lines deleted...]
-    <t>Джапаркулов Жумагали   КХ "Руслан"</t>
+    <t>с.Таргап</t>
   </si>
   <si>
     <t>194263100</t>
   </si>
   <si>
-    <t>580825302279</t>
-[...17 lines deleted...]
-    <t>КХ "Егинши-Нур"</t>
+    <t>с.Суранши батыр</t>
   </si>
   <si>
     <t>194263200</t>
   </si>
   <si>
-    <t>520418301069</t>
-[...8 lines deleted...]
-    <t>КХ "Байжума" Монтаева Кулимхан Косайбековна</t>
+    <t>с.Кастек</t>
   </si>
   <si>
     <t>194265100</t>
   </si>
   <si>
-    <t>681218302282</t>
-[...5 lines deleted...]
-    <t>651012301318</t>
+    <t>с.им.Балгабека Кыдырбекулы</t>
   </si>
   <si>
     <t>194267100</t>
   </si>
   <si>
-    <t>591003300614</t>
-[...20 lines deleted...]
-    <t>К/Х   "АДИЛБЕК"</t>
+    <t>ст.Казыбек бека</t>
   </si>
   <si>
     <t>194273100</t>
   </si>
   <si>
-    <t>690919300296</t>
-[...41 lines deleted...]
-    <t>К/Х Айдос</t>
+    <t>с.Ульгили</t>
   </si>
   <si>
     <t>194277100</t>
   </si>
   <si>
-    <t>640507301592</t>
-[...53 lines deleted...]
-    <t>К/Х  "Манас"</t>
+    <t>с.Унгуртас</t>
   </si>
   <si>
     <t>194277300</t>
   </si>
   <si>
-    <t>690407301944</t>
-[...20 lines deleted...]
-    <t>ИП "Турсынбай"</t>
+    <t>с.Коккайнар</t>
   </si>
   <si>
     <t>194277400</t>
   </si>
   <si>
-    <t>850326300782</t>
-[...2 lines deleted...]
-    <t>KX "Ақ-тайлақ"</t>
+    <t>с.Сарыбастау</t>
   </si>
   <si>
     <t>194279100</t>
   </si>
   <si>
-    <t>490226301304</t>
-[...8 lines deleted...]
-    <t>АЙДИМБАЕВ</t>
+    <t>с.Каргалы</t>
   </si>
   <si>
     <t>194281100</t>
   </si>
   <si>
-    <t>820416301168</t>
-[...8 lines deleted...]
-    <t>ИП "МАТЫБАЕВА"</t>
+    <t>с.Шиен</t>
   </si>
   <si>
     <t>194283100</t>
   </si>
   <si>
-    <t>431113300373</t>
-[...5 lines deleted...]
-    <t>381220301490</t>
+    <t>с.Умбеталы Карибаева</t>
   </si>
   <si>
     <t>194283200</t>
   </si>
   <si>
-    <t>730719301425</t>
-[...26 lines deleted...]
-    <t>КХ "ҚАЛМАҚБАЙ"</t>
+    <t>с.Касымбек</t>
   </si>
   <si>
     <t>194283300</t>
   </si>
   <si>
-    <t>490121401111</t>
-[...2 lines deleted...]
-    <t>К/Х "Темірлік"</t>
+    <t>с.Шолаккаргалы</t>
+  </si>
+  <si>
+    <t>1944</t>
   </si>
   <si>
     <t>194430100</t>
   </si>
   <si>
-    <t>481109300945</t>
-[...59 lines deleted...]
-    <t>560202303008</t>
+    <t>с.Кеген</t>
   </si>
   <si>
     <t>194433100</t>
   </si>
   <si>
-    <t>600410302219</t>
-[...23 lines deleted...]
-    <t>740101310585</t>
+    <t>с.Жанаталап</t>
   </si>
   <si>
     <t>194433200</t>
   </si>
   <si>
-    <t>530120300280</t>
-[...2 lines deleted...]
-    <t>701010302515</t>
+    <t>с.Алгабас</t>
   </si>
   <si>
     <t>194435100</t>
   </si>
   <si>
-    <t>630309400285</t>
-[...23 lines deleted...]
-    <t>КХ АХМЕТАЛИ</t>
+    <t>с.Болексаз</t>
   </si>
   <si>
     <t>194437100</t>
   </si>
   <si>
-    <t>710226302483</t>
-[...47 lines deleted...]
-    <t>КХ"ШОБАЛ"</t>
+    <t>с.Жалағаш</t>
   </si>
   <si>
     <t>194437300</t>
   </si>
   <si>
-    <t>560705301737</t>
-[...14 lines deleted...]
-    <t>" ДАРХАН " Ш/Қ</t>
+    <t>с.Тогызбулак</t>
   </si>
   <si>
     <t>194441100</t>
   </si>
   <si>
-    <t>560414301331</t>
-[...44 lines deleted...]
-    <t>"КОШАН" Ш/Қ</t>
+    <t>с.Жылысай</t>
   </si>
   <si>
     <t>194441300</t>
   </si>
   <si>
-    <t>560915301820</t>
-[...8 lines deleted...]
-    <t>К/Х "Серик"</t>
+    <t>с.Шыбышы</t>
   </si>
   <si>
     <t>194449100</t>
   </si>
   <si>
-    <t>630812400606</t>
-[...20 lines deleted...]
-    <t>К/Х  "КӨЛБАСТАУ-3"</t>
+    <t>с.Акай Нусипбекова</t>
   </si>
   <si>
     <t>194449300</t>
   </si>
   <si>
-    <t>730725301319</t>
-[...17 lines deleted...]
-    <t>К/Х " Кумтекей"</t>
+    <t>с.Карабулак</t>
   </si>
   <si>
     <t>194453100</t>
   </si>
   <si>
-    <t>810721301770</t>
-[...20 lines deleted...]
-    <t>К/Х "Есен"</t>
+    <t>с.Каркара</t>
   </si>
   <si>
     <t>194461100</t>
   </si>
   <si>
-    <t>461205401472</t>
-[...20 lines deleted...]
-    <t>КХ "Аділет"</t>
+    <t>с.Саты</t>
   </si>
   <si>
     <t>194465100</t>
   </si>
   <si>
-    <t>650412400596</t>
-[...11 lines deleted...]
-    <t>Дастан Ш/қ</t>
+    <t>с.Жанатасашы</t>
   </si>
   <si>
     <t>194465200</t>
   </si>
   <si>
-    <t>380125301759</t>
-[...23 lines deleted...]
-    <t>К/Х "Дамир"</t>
+    <t>с.Актасты</t>
   </si>
   <si>
     <t>194471100</t>
   </si>
   <si>
-    <t>440601400371</t>
-[...17 lines deleted...]
-    <t>К/Х "Мерей"</t>
+    <t>с.Туюк</t>
   </si>
   <si>
     <t>194473100</t>
   </si>
   <si>
-    <t>710202402891</t>
-[...14 lines deleted...]
-    <t>КХ "Данияр"</t>
+    <t>с.Узынбулак</t>
   </si>
   <si>
     <t>194473200</t>
   </si>
   <si>
-    <t>490501304402</t>
-[...8 lines deleted...]
-    <t>К/Х "Алмас"</t>
+    <t>с.Аксай</t>
   </si>
   <si>
     <t>194473300</t>
   </si>
   <si>
-    <t>540125300686</t>
-[...11 lines deleted...]
-    <t>611120402322</t>
+    <t>с.Жалаулы</t>
   </si>
   <si>
     <t>194477100</t>
   </si>
   <si>
-    <t>680704400905</t>
-[...50 lines deleted...]
-    <t>КХ "НУРАЛИ"</t>
+    <t>с.Шырганак</t>
+  </si>
+  <si>
+    <t>1952</t>
   </si>
   <si>
     <t>195231100</t>
   </si>
   <si>
-    <t>690217302870</t>
-[...8 lines deleted...]
-    <t>КХ ЖУБАНОВА Б.Ж.</t>
+    <t>с.Айтей</t>
   </si>
   <si>
     <t>195233100</t>
   </si>
   <si>
-    <t>770119301470</t>
-[...2 lines deleted...]
-    <t>КХ АБДУЛГАФАРОВ</t>
+    <t>195233300</t>
+  </si>
+  <si>
+    <t>с.Жармухамбет</t>
+  </si>
+  <si>
+    <t>195233400</t>
+  </si>
+  <si>
+    <t>с.Исаево</t>
+  </si>
+  <si>
+    <t>195233500</t>
+  </si>
+  <si>
+    <t>с.Кокозек</t>
   </si>
   <si>
     <t>195233600</t>
   </si>
   <si>
-    <t>561027301727</t>
+    <t>с.Каратобе</t>
+  </si>
+  <si>
+    <t>195234100</t>
+  </si>
+  <si>
+    <t>195234300</t>
+  </si>
+  <si>
+    <t>с.Батан</t>
+  </si>
+  <si>
+    <t>195234400</t>
+  </si>
+  <si>
+    <t>с.Кошмамбет</t>
+  </si>
+  <si>
+    <t>195234700</t>
+  </si>
+  <si>
+    <t>с.Улан</t>
   </si>
   <si>
     <t>195235100</t>
   </si>
   <si>
-    <t>650128302156</t>
-[...2 lines deleted...]
-    <t>ИП РАХИМОВ АЙДАР АБДЫКЕРИМОВИЧ</t>
+    <t>с.Жандосово</t>
+  </si>
+  <si>
+    <t>195235300</t>
+  </si>
+  <si>
+    <t>с.Шалкар</t>
   </si>
   <si>
     <t>195237100</t>
   </si>
   <si>
-    <t>520901302548</t>
-[...14 lines deleted...]
-    <t>КХ  "Кәусар"</t>
+    <t>с.Жибек жолы</t>
   </si>
   <si>
     <t>195237300</t>
   </si>
   <si>
-    <t>710618302460</t>
-[...2 lines deleted...]
-    <t>КХ Виктор</t>
+    <t>с.Кольащы</t>
   </si>
   <si>
     <t>195237700</t>
   </si>
   <si>
-    <t>900210302511</t>
-[...2 lines deleted...]
-    <t>КХ "Мухаметжан"</t>
+    <t>с.Турар</t>
+  </si>
+  <si>
+    <t>195247100</t>
+  </si>
+  <si>
+    <t>с.Иргели</t>
   </si>
   <si>
     <t>195247200</t>
   </si>
   <si>
-    <t>7606184004290001</t>
-[...2 lines deleted...]
-    <t>АЛИШЕВА АЛТЫНАЙ</t>
+    <t>с.Кемертоган</t>
+  </si>
+  <si>
+    <t>195247400</t>
+  </si>
+  <si>
+    <t>с.Коксай</t>
   </si>
   <si>
     <t>195249100</t>
   </si>
   <si>
-    <t>3201053011340002</t>
-[...2 lines deleted...]
-    <t>АБДЫКАЛЫКОВ КАТШИБЕК</t>
+    <t>с.Бекболат Ашекеев</t>
   </si>
   <si>
     <t>195253100</t>
   </si>
   <si>
-    <t>630304302288</t>
-[...8 lines deleted...]
-    <t>к/х есахмет</t>
+    <t>с.Райымбек</t>
+  </si>
+  <si>
+    <t>195253200</t>
+  </si>
+  <si>
+    <t>с.Абай</t>
+  </si>
+  <si>
+    <t>195253300</t>
+  </si>
+  <si>
+    <t>с.Долан</t>
+  </si>
+  <si>
+    <t>195253500</t>
+  </si>
+  <si>
+    <t>с.Кыргауылды</t>
   </si>
   <si>
     <t>195253600</t>
   </si>
   <si>
-    <t>610326301850</t>
-[...2 lines deleted...]
-    <t>КХ "ШАКИР"</t>
+    <t>с. Булакты</t>
+  </si>
+  <si>
+    <t>195255100</t>
+  </si>
+  <si>
+    <t>с.Жалпаксай</t>
   </si>
   <si>
     <t>195259100</t>
   </si>
   <si>
-    <t>561112301632</t>
-[...23 lines deleted...]
-    <t>390701304365</t>
+    <t>с.Шамалган</t>
+  </si>
+  <si>
+    <t>1958</t>
   </si>
   <si>
     <t>195830100</t>
   </si>
   <si>
-    <t>320412300511</t>
-[...98 lines deleted...]
-    <t>"Турар" ШҚ  КХ "Турар"</t>
+    <t>с.Нарынкол</t>
   </si>
   <si>
     <t>195839100</t>
   </si>
   <si>
-    <t>641012301900</t>
-[...55 lines deleted...]
-  <si>
     <t>195839200</t>
   </si>
   <si>
-    <t>490125302175</t>
-[...20 lines deleted...]
-    <t>К/Х "Берік"</t>
+    <t>с.Каратоган</t>
   </si>
   <si>
     <t>195845100</t>
   </si>
   <si>
-    <t>711111301914</t>
-[...29 lines deleted...]
-    <t>К/Х  "АТА_МЕКЕН"</t>
+    <t>с.Кайнар</t>
   </si>
   <si>
     <t>195847100</t>
   </si>
   <si>
-    <t>490515302264</t>
-[...41 lines deleted...]
-    <t>КХ "Медғат"</t>
+    <t>с.Какпак</t>
+  </si>
+  <si>
+    <t>195847200</t>
+  </si>
+  <si>
+    <t>с.Кокбел</t>
   </si>
   <si>
     <t>195851100</t>
   </si>
   <si>
-    <t>520727300158</t>
-[...98 lines deleted...]
-    <t>ШҚ ''Айдаш '' КХ</t>
+    <t>с.Карасаз</t>
   </si>
   <si>
     <t>195851200</t>
   </si>
   <si>
-    <t>811129300549</t>
-[...23 lines deleted...]
-    <t>К/Х "АҚЫЛЖАН"</t>
+    <t>с.Тузкол</t>
   </si>
   <si>
     <t>195857100</t>
   </si>
   <si>
-    <t>450307400345</t>
-[...127 lines deleted...]
-  <si>
     <t>195859100</t>
   </si>
   <si>
-    <t>770306302821</t>
-[...80 lines deleted...]
-    <t>К/Х "БАҚДӘУЛЕТ"</t>
+    <t>с.Сарыжаз</t>
   </si>
   <si>
     <t>195859300</t>
   </si>
   <si>
-    <t>690428300742</t>
-[...8 lines deleted...]
-    <t>Ш/Қ ''АҚБҰЛАҚ ''</t>
+    <t>с.Комирши</t>
   </si>
   <si>
     <t>195863100</t>
   </si>
   <si>
-    <t>710417302606</t>
-[...92 lines deleted...]
-    <t>К/Х "Акниет"</t>
+    <t>с.Сумбе</t>
   </si>
   <si>
     <t>195863200</t>
   </si>
   <si>
-    <t>551112300858</t>
-[...26 lines deleted...]
-    <t>К/Х "Шапагат"</t>
+    <t>с.Кызылшекара</t>
   </si>
   <si>
     <t>195867100</t>
   </si>
   <si>
-    <t>530305302897</t>
-[...68 lines deleted...]
-    <t>К/Х  "Ретай"</t>
+    <t>с.Тегистик</t>
   </si>
   <si>
     <t>195869100</t>
   </si>
   <si>
-    <t>350207300512</t>
-[...56 lines deleted...]
-    <t>К/Х "БАЙҒАЗЫ" Ш/Қ</t>
+    <t>с.Текес</t>
   </si>
   <si>
     <t>195875100</t>
   </si>
   <si>
-    <t>550710302086</t>
-[...62 lines deleted...]
-    <t>720914402071</t>
+    <t>с.Шалкоде</t>
   </si>
   <si>
     <t>195875200</t>
   </si>
   <si>
-    <t>670123301075</t>
-[...41 lines deleted...]
-    <t>650613301848</t>
+    <t>с.Талас</t>
+  </si>
+  <si>
+    <t>1962</t>
   </si>
   <si>
     <t>196233100</t>
   </si>
   <si>
-    <t>6203153022160001</t>
-[...2 lines deleted...]
-    <t>КОТЕЛЬНИКОВ ВЛАДИМИР</t>
+    <t>с.Кызылкайрат</t>
   </si>
   <si>
     <t>196233800</t>
   </si>
   <si>
-    <t>700714301086</t>
-[...20 lines deleted...]
-    <t>КХ "Байузаков К."</t>
+    <t>с.Рыскулово</t>
   </si>
   <si>
     <t>196239100</t>
   </si>
   <si>
-    <t>790402303002</t>
-[...2 lines deleted...]
-    <t>КХ Уркен</t>
+    <t>с.Бескайнар</t>
   </si>
   <si>
     <t>196243100</t>
   </si>
   <si>
-    <t>651120302036</t>
-[...14 lines deleted...]
-    <t>МУХАМАДИ БАХЫТ</t>
+    <t>с.Бесагаш</t>
   </si>
   <si>
     <t>196245100</t>
   </si>
   <si>
-    <t>600509403688</t>
-[...20 lines deleted...]
-    <t>ИП Ким</t>
+    <t>с.Туздыбастау</t>
+  </si>
+  <si>
+    <t>196247380</t>
+  </si>
+  <si>
+    <t>с.Еламан</t>
+  </si>
+  <si>
+    <t>196247400</t>
+  </si>
+  <si>
+    <t>с.Жалкамыс</t>
+  </si>
+  <si>
+    <t>196247500</t>
+  </si>
+  <si>
+    <t>с.Жаналык</t>
+  </si>
+  <si>
+    <t>196249500</t>
+  </si>
+  <si>
+    <t>с.Киши Байсерке</t>
   </si>
   <si>
     <t>196253100</t>
   </si>
   <si>
-    <t>481101400998</t>
-[...2 lines deleted...]
-    <t>Кх "Тауекел"</t>
+    <t>с.Панфилово</t>
+  </si>
+  <si>
+    <t>196253400</t>
+  </si>
+  <si>
+    <t>196253500</t>
+  </si>
+  <si>
+    <t>с.Жібек жолы</t>
+  </si>
+  <si>
+    <t>196253600</t>
+  </si>
+  <si>
+    <t>с.Тонкерис</t>
+  </si>
+  <si>
+    <t>196255100</t>
+  </si>
+  <si>
+    <t>с.Кендала</t>
   </si>
   <si>
     <t>196257100</t>
   </si>
   <si>
-    <t>660619300963</t>
-[...14 lines deleted...]
-    <t>ИП Токтарбаев Курмет Несипбаевич</t>
+    <t>196257300</t>
+  </si>
+  <si>
+    <t>196257400</t>
+  </si>
+  <si>
+    <t>с.Остемир</t>
   </si>
   <si>
     <t>196257600</t>
   </si>
   <si>
-    <t>480905401313</t>
-[...2 lines deleted...]
-    <t>ИП АХМЕТОВА Ш.-КРЕСТЬЯНСКОЕ ХОЗЯЙСТВО "ШАРАПАТ"</t>
+    <t>с.Туганбай</t>
+  </si>
+  <si>
+    <t>1966</t>
   </si>
   <si>
     <t>196630100</t>
   </si>
   <si>
-    <t>331105300160</t>
-[...176 lines deleted...]
-    <t>К\Х " Иманжапа "</t>
+    <t>с.Чунджа</t>
   </si>
   <si>
     <t>196633100</t>
   </si>
   <si>
-    <t>730306301678</t>
-[...23 lines deleted...]
-    <t>751213301024</t>
+    <t>с.Ават</t>
   </si>
   <si>
     <t>196635100</t>
   </si>
   <si>
-    <t>700807302189</t>
-[...50 lines deleted...]
-    <t>К\Х " Айдархан "</t>
+    <t>с.Большой Аксу</t>
   </si>
   <si>
     <t>196635200</t>
   </si>
   <si>
-    <t>631229300653</t>
-[...20 lines deleted...]
-    <t>К\Х " Т. Рахат "</t>
+    <t>с.Долайты</t>
   </si>
   <si>
     <t>196635300</t>
   </si>
   <si>
-    <t>620409300588</t>
-[...8 lines deleted...]
-    <t>КРЕСТЬЯНСКОЕ ХОЗЯЙСТВО "ВЕЛАХУН"</t>
+    <t>с.Малый Аксу</t>
   </si>
   <si>
     <t>196637100</t>
   </si>
   <si>
-    <t>640815400822</t>
-[...74 lines deleted...]
-    <t>Крестьянское хозяйство " Рустам  "</t>
+    <t>с.Актам</t>
   </si>
   <si>
     <t>196639100</t>
   </si>
   <si>
-    <t>701016000087</t>
-[...17 lines deleted...]
-    <t>К\Х " Мухит и К "</t>
+    <t>с.Бахар</t>
   </si>
   <si>
     <t>196639200</t>
   </si>
   <si>
-    <t>420410301440</t>
-[...2 lines deleted...]
-    <t>К\Х " Бахтияр 2 "</t>
+    <t>с.Ширин</t>
   </si>
   <si>
     <t>196643100</t>
   </si>
   <si>
-    <t>690104301065</t>
-[...26 lines deleted...]
-    <t>КХ Самархан</t>
+    <t>с.Дардамты</t>
   </si>
   <si>
     <t>196643200</t>
   </si>
   <si>
-    <t>821211302205</t>
-[...2 lines deleted...]
-    <t>"Мошан"</t>
+    <t>с.Ардолайты</t>
   </si>
   <si>
     <t>196643300</t>
   </si>
   <si>
-    <t>710103300424</t>
-[...2 lines deleted...]
-    <t>Крестьянское  хозяйство " Адыл - 2 "</t>
+    <t>с.Добын</t>
   </si>
   <si>
     <t>196643400</t>
   </si>
   <si>
-    <t>700427300933</t>
-[...25 lines deleted...]
-  <si>
     <t>196645100</t>
   </si>
   <si>
-    <t>670723301413</t>
-[...23 lines deleted...]
-    <t>Крестьянское  хозяйство "ЖОЛБАРЫС"</t>
+    <t>с.Кетмень</t>
   </si>
   <si>
     <t>196645200</t>
   </si>
   <si>
-    <t>700213300321</t>
-[...2 lines deleted...]
-    <t>"Шахимин"</t>
+    <t>с.Кепебулак</t>
   </si>
   <si>
     <t>196647100</t>
   </si>
   <si>
-    <t>671218300204</t>
-[...38 lines deleted...]
-    <t>К\Х " Ербулан "</t>
+    <t>с.Малый Дехан</t>
   </si>
   <si>
     <t>196647200</t>
   </si>
   <si>
-    <t>660901304245</t>
-[...50 lines deleted...]
-    <t>К\Х " Кзыл - Дон "</t>
+    <t>с.Большой Дехан</t>
   </si>
   <si>
     <t>196649100</t>
   </si>
   <si>
-    <t>610523301168</t>
-[...86 lines deleted...]
-    <t>КХ Бахтияр</t>
+    <t>с.Кольжат</t>
   </si>
   <si>
     <t>196653100</t>
   </si>
   <si>
-    <t>480601401307</t>
-[...23 lines deleted...]
-    <t>КРЕСТЬЯНСКОЕ ХОЗЯЙСТВО "АЙЖАН"</t>
+    <t>с.Кыргызсай</t>
   </si>
   <si>
     <t>196655100</t>
   </si>
   <si>
-    <t>811126303021</t>
-[...44 lines deleted...]
-    <t>Крестьянское хозяйство  "Төкен"</t>
+    <t>с.Сумба</t>
   </si>
   <si>
     <t>196655200</t>
   </si>
   <si>
-    <t>691208301201</t>
-[...14 lines deleted...]
-    <t>Крестьянское  хозяйство " Айдар "</t>
+    <t>с.Шошанай</t>
   </si>
   <si>
     <t>196657100</t>
   </si>
   <si>
-    <t>640402300612</t>
-[...47 lines deleted...]
-    <t>К\Х " Шахидин "</t>
+    <t>с.Таскарасу</t>
   </si>
   <si>
     <t>196659100</t>
   </si>
   <si>
-    <t>531216301095</t>
-[...83 lines deleted...]
-    <t>КРЕСТЬЯНСКОЕ ХОЗЯЙСТВО "НУРПЕИС"</t>
+    <t>с.Тигермень</t>
   </si>
   <si>
     <t>196663100</t>
   </si>
   <si>
-    <t>700806302044</t>
-[...89 lines deleted...]
-    <t>661120300567</t>
+    <t>с.Чарын</t>
+  </si>
+  <si>
+    <t>1968</t>
   </si>
   <si>
     <t>196830100</t>
   </si>
   <si>
-    <t>6611073004870001</t>
-[...2 lines deleted...]
-    <t>КОСБАНБАЕВ МЕЙРЕМБАЙ АМАНОВИЧ</t>
+    <t>с.Отеген батыра</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>196833100</t>
   </si>
   <si>
-    <t>870708302520</t>
-[...5 lines deleted...]
-    <t>600726302356</t>
+    <t>с.Мухаметжан Туймебаева</t>
   </si>
   <si>
     <t>196833200</t>
   </si>
   <si>
-    <t>4302274000350001</t>
-[...47 lines deleted...]
-    <t>КХ  "КЫБЫРАЙ" (Сыргабаев К.Т)</t>
+    <t>с.Жапек батыра</t>
+  </si>
+  <si>
+    <t>196833300</t>
+  </si>
+  <si>
+    <t>196835100</t>
+  </si>
+  <si>
+    <t>п.Боралдай</t>
+  </si>
+  <si>
+    <t>196839100</t>
+  </si>
+  <si>
+    <t>с.Асқар Тоқпанов</t>
+  </si>
+  <si>
+    <t>196839200</t>
+  </si>
+  <si>
+    <t>с.Жайнақ</t>
   </si>
   <si>
     <t>196843100</t>
   </si>
   <si>
-    <t>700314302357</t>
-[...62 lines deleted...]
-    <t>ИП "Амоев"</t>
+    <t>196843200</t>
+  </si>
+  <si>
+    <t>с.Косозен</t>
   </si>
   <si>
     <t>196843300</t>
   </si>
   <si>
-    <t>611201403063</t>
-[...8 lines deleted...]
-    <t>КХ "КАСЫМ" (КОСАНОВ Ж.У.)</t>
+    <t>с.Нургиса Тлендиев</t>
   </si>
   <si>
     <t>196845100</t>
   </si>
   <si>
-    <t>491017300550</t>
-[...142 lines deleted...]
-  <si>
     <t>196847100</t>
   </si>
   <si>
-    <t>600821301641</t>
-[...29 lines deleted...]
-    <t>КХ "ИНДИРА"</t>
+    <t>с.Байсерке</t>
+  </si>
+  <si>
+    <t>196847200</t>
+  </si>
+  <si>
+    <t>с.Али</t>
   </si>
   <si>
     <t>196849100</t>
   </si>
   <si>
-    <t>8907033017670001</t>
-[...56 lines deleted...]
-    <t>КХ "МЫНБАЕВА"</t>
+    <t>с.Ақсай</t>
   </si>
   <si>
     <t>196849200</t>
   </si>
   <si>
-    <t>640626401893</t>
-[...11 lines deleted...]
-    <t>МОЛДАГУЛОВ РУСТЕМ САПАРОВИЧ</t>
+    <t>с.Екпинды</t>
   </si>
   <si>
     <t>196855100</t>
   </si>
   <si>
-    <t>Перечень  крестьянских или фермерских хозяйств, попавших в выборку по форме А-008 (квартальная) «Производство продукции животноводства у  крестьянских или фермерских хозяйств » по Алматинской области в 2024 году</t>
-[...309 lines deleted...]
-    <t>АБДИКАДЫРОВ К.К.</t>
+    <t>с.Байкент</t>
+  </si>
+  <si>
+    <t>Бадирбеков А.Ж</t>
+  </si>
+  <si>
+    <t>Илийский</t>
+  </si>
+  <si>
+    <t>Мондыбаева Г.А</t>
+  </si>
+  <si>
+    <t>Уйгурский</t>
+  </si>
+  <si>
+    <t>Торешова А</t>
+  </si>
+  <si>
+    <t>Талгарский</t>
+  </si>
+  <si>
+    <t>Себдаиров Б</t>
+  </si>
+  <si>
+    <t>Райымбекский</t>
+  </si>
+  <si>
+    <t>Кожаева Ж.Б</t>
+  </si>
+  <si>
+    <t>Карасайский</t>
+  </si>
+  <si>
+    <t>Омархалык К.Б</t>
+  </si>
+  <si>
+    <t>Кегенский</t>
+  </si>
+  <si>
+    <t>Абдимолдаева Г.А</t>
+  </si>
+  <si>
+    <t>Жамбылский</t>
+  </si>
+  <si>
+    <t>Елесизова А.С</t>
+  </si>
+  <si>
+    <t>Енбекшиказахский</t>
+  </si>
+  <si>
+    <t>Балхашский</t>
+  </si>
+  <si>
+    <t>г.а. Алатау</t>
+  </si>
+  <si>
+    <t>Токтейтов С.Д</t>
+  </si>
+  <si>
+    <t>г.а. Конаев</t>
+  </si>
+  <si>
+    <t>Алматинская</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подпись о получении </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Руководители РГУС  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Район </t>
+  </si>
+  <si>
+    <t>А008 (Квартальная) хозяйства населения</t>
+  </si>
+  <si>
+    <t>Сағынбай Е.С</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Количество  интервьюеров </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Количество бланков </t>
+  </si>
+  <si>
+    <t>№ договора</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="6">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
+      <b/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="12"/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-[...15 lines deleted...]
-      <family val="1"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
-      <patternFill patternType="none">
-[...1 lines deleted...]
-        <bgColor rgb="FFFFFFFF"/>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 10" xfId="2"/>
+    <cellStyle name="Обычный_19" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7153,11336 +2041,9033 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:C1024"/>
+  <dimension ref="A1:K240"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I1" sqref="I1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.75" customHeight="1"/>
+  <cols>
+    <col min="3" max="3" width="33.5703125" customWidth="1"/>
+    <col min="5" max="5" width="12" customWidth="1"/>
+    <col min="7" max="7" width="29.28515625" customWidth="1"/>
+    <col min="8" max="9" width="14.28515625" customWidth="1"/>
+    <col min="10" max="10" width="14.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="65.25" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A2" s="2">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="4">
+        <v>485</v>
+      </c>
+      <c r="I2" s="4">
+        <v>11</v>
+      </c>
+      <c r="J2" s="4">
+        <v>35</v>
+      </c>
+      <c r="K2" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A3" s="2">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="4">
+        <v>189</v>
+      </c>
+      <c r="I3" s="4">
+        <v>4</v>
+      </c>
+      <c r="J3" s="4">
+        <v>33</v>
+      </c>
+      <c r="K3" s="4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A4" s="2">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" s="4">
+        <v>89</v>
+      </c>
+      <c r="I4" s="4">
+        <v>3</v>
+      </c>
+      <c r="J4" s="4">
+        <v>9</v>
+      </c>
+      <c r="K4" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A5" s="2">
+        <v>4</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="4">
+        <v>67</v>
+      </c>
+      <c r="I5" s="4">
+        <v>3</v>
+      </c>
+      <c r="J5" s="4">
+        <v>21</v>
+      </c>
+      <c r="K5" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A6" s="2">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="4">
+        <v>391</v>
+      </c>
+      <c r="I6" s="4">
+        <v>9</v>
+      </c>
+      <c r="J6" s="4">
+        <v>4</v>
+      </c>
+      <c r="K6" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A7" s="2">
+        <v>6</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" s="4">
+        <v>127</v>
+      </c>
+      <c r="I7" s="4">
+        <v>3</v>
+      </c>
+      <c r="J7" s="4">
+        <v>25</v>
+      </c>
+      <c r="K7" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A8" s="2">
+        <v>7</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="4">
+        <v>51</v>
+      </c>
+      <c r="I8" s="4">
+        <v>3</v>
+      </c>
+      <c r="J8" s="4">
+        <v>9</v>
+      </c>
+      <c r="K8" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A9" s="2">
+        <v>8</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="4">
+        <v>64</v>
+      </c>
+      <c r="I9" s="4">
+        <v>3</v>
+      </c>
+      <c r="J9" s="4">
+        <v>5</v>
+      </c>
+      <c r="K9" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A10" s="2">
+        <v>9</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H10" s="4">
+        <v>73</v>
+      </c>
+      <c r="I10" s="4">
+        <v>3</v>
+      </c>
+      <c r="J10" s="4">
+        <v>2</v>
+      </c>
+      <c r="K10" s="4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A11" s="2">
+        <v>10</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H11" s="4">
+        <v>67</v>
+      </c>
+      <c r="I11" s="4">
+        <v>3</v>
+      </c>
+      <c r="J11" s="4">
+        <v>3</v>
+      </c>
+      <c r="K11" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A12" s="2">
+        <v>11</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H12" s="4">
+        <v>356</v>
+      </c>
+      <c r="I12" s="4">
+        <v>8</v>
+      </c>
+      <c r="J12" s="4">
+        <v>6</v>
+      </c>
+      <c r="K12" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A13" s="2">
+        <v>12</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H13" s="4">
+        <v>149</v>
+      </c>
+      <c r="I13" s="4">
+        <v>3</v>
+      </c>
+      <c r="J13" s="4">
+        <v>22</v>
+      </c>
+      <c r="K13" s="4">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A14" s="2">
+        <v>13</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14" s="4">
+        <v>66</v>
+      </c>
+      <c r="I14" s="4">
+        <v>3</v>
+      </c>
+      <c r="J14" s="4">
+        <v>8</v>
+      </c>
+      <c r="K14" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A15" s="2">
+        <v>14</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H15" s="4">
+        <v>298</v>
+      </c>
+      <c r="I15" s="4">
+        <v>7</v>
+      </c>
+      <c r="J15" s="4">
+        <v>5</v>
+      </c>
+      <c r="K15" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A16" s="2">
+        <v>15</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H16" s="4">
+        <v>95</v>
+      </c>
+      <c r="I16" s="4">
+        <v>3</v>
+      </c>
+      <c r="J16" s="4">
+        <v>26</v>
+      </c>
+      <c r="K16" s="4">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A17" s="2">
+        <v>16</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="H17" s="4">
+        <v>90</v>
+      </c>
+      <c r="I17" s="4">
+        <v>3</v>
+      </c>
+      <c r="J17" s="4">
+        <v>16</v>
+      </c>
+      <c r="K17" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A18" s="2">
+        <v>17</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H18" s="4">
+        <v>114</v>
+      </c>
+      <c r="I18" s="4">
+        <v>3</v>
+      </c>
+      <c r="J18" s="4">
+        <v>38</v>
+      </c>
+      <c r="K18" s="4">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A19" s="2">
+        <v>18</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H19" s="4">
+        <v>271</v>
+      </c>
+      <c r="I19" s="4">
+        <v>6</v>
+      </c>
+      <c r="J19" s="4">
+        <v>41</v>
+      </c>
+      <c r="K19" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A20" s="2">
+        <v>19</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H20" s="4">
+        <v>123</v>
+      </c>
+      <c r="I20" s="4">
+        <v>3</v>
+      </c>
+      <c r="J20" s="4">
+        <v>31</v>
+      </c>
+      <c r="K20" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A21" s="2">
+        <v>20</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H21" s="4">
+        <v>97</v>
+      </c>
+      <c r="I21" s="4">
+        <v>3</v>
+      </c>
+      <c r="J21" s="4">
+        <v>6</v>
+      </c>
+      <c r="K21" s="4">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A22" s="2">
+        <v>21</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H22" s="4">
+        <v>160</v>
+      </c>
+      <c r="I22" s="4">
+        <v>3</v>
+      </c>
+      <c r="J22" s="4">
+        <v>53</v>
+      </c>
+      <c r="K22" s="4">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A23" s="2">
+        <v>22</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H23" s="4">
+        <v>132</v>
+      </c>
+      <c r="I23" s="4">
+        <v>3</v>
+      </c>
+      <c r="J23" s="4">
+        <v>37</v>
+      </c>
+      <c r="K23" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A24" s="2">
+        <v>23</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H24" s="4">
+        <v>267</v>
+      </c>
+      <c r="I24" s="4">
+        <v>6</v>
+      </c>
+      <c r="J24" s="4">
+        <v>34</v>
+      </c>
+      <c r="K24" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A25" s="2">
+        <v>24</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H25" s="4">
+        <v>80</v>
+      </c>
+      <c r="I25" s="4">
+        <v>3</v>
+      </c>
+      <c r="J25" s="4">
+        <v>21</v>
+      </c>
+      <c r="K25" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A26" s="2">
+        <v>25</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="H26" s="4">
+        <v>62</v>
+      </c>
+      <c r="I26" s="4">
+        <v>3</v>
+      </c>
+      <c r="J26" s="4">
+        <v>18</v>
+      </c>
+      <c r="K26" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A27" s="2">
+        <v>26</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H27" s="4">
+        <v>182</v>
+      </c>
+      <c r="I27" s="4">
+        <v>4</v>
+      </c>
+      <c r="J27" s="4">
+        <v>15</v>
+      </c>
+      <c r="K27" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A28" s="2">
+        <v>27</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H28" s="4">
+        <v>305</v>
+      </c>
+      <c r="I28" s="4">
+        <v>7</v>
+      </c>
+      <c r="J28" s="4">
+        <v>33</v>
+      </c>
+      <c r="K28" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A29" s="2">
+        <v>28</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H29" s="4">
+        <v>99</v>
+      </c>
+      <c r="I29" s="4">
+        <v>3</v>
+      </c>
+      <c r="J29" s="4">
+        <v>13</v>
+      </c>
+      <c r="K29" s="4">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A30" s="2">
+        <v>29</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="H30" s="4">
+        <v>143</v>
+      </c>
+      <c r="I30" s="4">
+        <v>3</v>
+      </c>
+      <c r="J30" s="4">
+        <v>12</v>
+      </c>
+      <c r="K30" s="4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A31" s="2">
+        <v>30</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H31" s="4">
+        <v>270</v>
+      </c>
+      <c r="I31" s="4">
+        <v>6</v>
+      </c>
+      <c r="J31" s="4">
+        <v>29</v>
+      </c>
+      <c r="K31" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A32" s="2">
+        <v>31</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H32" s="4">
+        <v>207</v>
+      </c>
+      <c r="I32" s="4">
+        <v>5</v>
+      </c>
+      <c r="J32" s="4">
+        <v>8</v>
+      </c>
+      <c r="K32" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A33" s="2">
+        <v>32</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H33" s="4">
+        <v>59</v>
+      </c>
+      <c r="I33" s="4">
+        <v>3</v>
+      </c>
+      <c r="J33" s="4">
+        <v>9</v>
+      </c>
+      <c r="K33" s="4">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A34" s="2">
+        <v>33</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H34" s="4">
+        <v>140</v>
+      </c>
+      <c r="I34" s="4">
+        <v>3</v>
+      </c>
+      <c r="J34" s="4">
+        <v>41</v>
+      </c>
+      <c r="K34" s="4">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A35" s="2">
+        <v>34</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H35" s="4">
+        <v>111</v>
+      </c>
+      <c r="I35" s="4">
+        <v>3</v>
+      </c>
+      <c r="J35" s="4">
+        <v>23</v>
+      </c>
+      <c r="K35" s="4">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A36" s="2">
+        <v>35</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="H36" s="4">
+        <v>86</v>
+      </c>
+      <c r="I36" s="4">
+        <v>3</v>
+      </c>
+      <c r="J36" s="4">
+        <v>15</v>
+      </c>
+      <c r="K36" s="4">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A37" s="2">
+        <v>36</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="H37" s="4">
+        <v>80</v>
+      </c>
+      <c r="I37" s="4">
+        <v>3</v>
+      </c>
+      <c r="J37" s="4">
+        <v>26</v>
+      </c>
+      <c r="K37" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A38" s="2">
+        <v>37</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="H38" s="4">
+        <v>166</v>
+      </c>
+      <c r="I38" s="4">
+        <v>4</v>
+      </c>
+      <c r="J38" s="4">
+        <v>10</v>
+      </c>
+      <c r="K38" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A39" s="2">
+        <v>38</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H39" s="4">
+        <v>153</v>
+      </c>
+      <c r="I39" s="4">
+        <v>3</v>
+      </c>
+      <c r="J39" s="4">
+        <v>34</v>
+      </c>
+      <c r="K39" s="4">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A40" s="2">
+        <v>39</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H40" s="4">
+        <v>644</v>
+      </c>
+      <c r="I40" s="4">
+        <v>15</v>
+      </c>
+      <c r="J40" s="4">
+        <v>20</v>
+      </c>
+      <c r="K40" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A41" s="2">
+        <v>40</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H41" s="4">
+        <v>89</v>
+      </c>
+      <c r="I41" s="4">
+        <v>3</v>
+      </c>
+      <c r="J41" s="4">
+        <v>8</v>
+      </c>
+      <c r="K41" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A42" s="2">
+        <v>41</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H42" s="4">
+        <v>269</v>
+      </c>
+      <c r="I42" s="4">
+        <v>6</v>
+      </c>
+      <c r="J42" s="4">
+        <v>30</v>
+      </c>
+      <c r="K42" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A43" s="2">
+        <v>42</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="H43" s="4">
+        <v>155</v>
+      </c>
+      <c r="I43" s="4">
+        <v>3</v>
+      </c>
+      <c r="J43" s="4">
+        <v>3</v>
+      </c>
+      <c r="K43" s="4">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A44" s="2">
+        <v>43</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="H44" s="4">
+        <v>228</v>
+      </c>
+      <c r="I44" s="4">
+        <v>5</v>
+      </c>
+      <c r="J44" s="4">
+        <v>22</v>
+      </c>
+      <c r="K44" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A45" s="2">
+        <v>44</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H45" s="4">
+        <v>204</v>
+      </c>
+      <c r="I45" s="4">
+        <v>4</v>
+      </c>
+      <c r="J45" s="4">
+        <v>40</v>
+      </c>
+      <c r="K45" s="4">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A46" s="2">
+        <v>45</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="H46" s="4">
+        <v>358</v>
+      </c>
+      <c r="I46" s="4">
+        <v>8</v>
+      </c>
+      <c r="J46" s="4">
+        <v>40</v>
+      </c>
+      <c r="K46" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A47" s="2">
+        <v>46</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="H47" s="4">
+        <v>394</v>
+      </c>
+      <c r="I47" s="4">
+        <v>9</v>
+      </c>
+      <c r="J47" s="4">
+        <v>31</v>
+      </c>
+      <c r="K47" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A48" s="2">
+        <v>47</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="H48" s="4">
+        <v>325</v>
+      </c>
+      <c r="I48" s="4">
+        <v>7</v>
+      </c>
+      <c r="J48" s="4">
+        <v>3</v>
+      </c>
+      <c r="K48" s="4">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A49" s="2">
+        <v>48</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H49" s="4">
+        <v>268</v>
+      </c>
+      <c r="I49" s="4">
+        <v>6</v>
+      </c>
+      <c r="J49" s="4">
+        <v>34</v>
+      </c>
+      <c r="K49" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A50" s="2">
+        <v>49</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H50" s="4">
+        <v>105</v>
+      </c>
+      <c r="I50" s="4">
+        <v>3</v>
+      </c>
+      <c r="J50" s="4">
+        <v>5</v>
+      </c>
+      <c r="K50" s="4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A51" s="2">
+        <v>50</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51" s="4">
+        <v>140</v>
+      </c>
+      <c r="I51" s="4">
+        <v>3</v>
+      </c>
+      <c r="J51" s="4">
+        <v>30</v>
+      </c>
+      <c r="K51" s="4">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A52" s="2">
+        <v>51</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H52" s="4">
+        <v>254</v>
+      </c>
+      <c r="I52" s="4">
+        <v>6</v>
+      </c>
+      <c r="J52" s="4">
+        <v>29</v>
+      </c>
+      <c r="K52" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A53" s="2">
+        <v>52</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H53" s="4">
+        <v>194</v>
+      </c>
+      <c r="I53" s="4">
+        <v>4</v>
+      </c>
+      <c r="J53" s="4">
+        <v>20</v>
+      </c>
+      <c r="K53" s="4">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A54" s="2">
+        <v>53</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="H54" s="4">
+        <v>301</v>
+      </c>
+      <c r="I54" s="4">
+        <v>7</v>
+      </c>
+      <c r="J54" s="4">
+        <v>2</v>
+      </c>
+      <c r="K54" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A55" s="2">
+        <v>54</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="H55" s="4">
+        <v>248</v>
+      </c>
+      <c r="I55" s="4">
+        <v>6</v>
+      </c>
+      <c r="J55" s="4">
+        <v>32</v>
+      </c>
+      <c r="K55" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A56" s="2">
+        <v>55</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="H56" s="4">
+        <v>402</v>
+      </c>
+      <c r="I56" s="4">
+        <v>9</v>
+      </c>
+      <c r="J56" s="4">
+        <v>19</v>
+      </c>
+      <c r="K56" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A57" s="2">
+        <v>56</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="H57" s="4">
+        <v>54</v>
+      </c>
+      <c r="I57" s="4">
+        <v>3</v>
+      </c>
+      <c r="J57" s="4">
+        <v>13</v>
+      </c>
+      <c r="K57" s="4">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A58" s="2">
+        <v>57</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="H58" s="4">
+        <v>195</v>
+      </c>
+      <c r="I58" s="4">
+        <v>4</v>
+      </c>
+      <c r="J58" s="4">
+        <v>47</v>
+      </c>
+      <c r="K58" s="4">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A59" s="2">
+        <v>58</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="H59" s="4">
+        <v>619</v>
+      </c>
+      <c r="I59" s="4">
+        <v>15</v>
+      </c>
+      <c r="J59" s="4">
+        <v>11</v>
+      </c>
+      <c r="K59" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A60" s="2">
+        <v>59</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="H60" s="4">
+        <v>346</v>
+      </c>
+      <c r="I60" s="4">
+        <v>8</v>
+      </c>
+      <c r="J60" s="4">
+        <v>42</v>
+      </c>
+      <c r="K60" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A61" s="2">
+        <v>60</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="H61" s="4">
+        <v>99</v>
+      </c>
+      <c r="I61" s="4">
+        <v>3</v>
+      </c>
+      <c r="J61" s="4">
+        <v>9</v>
+      </c>
+      <c r="K61" s="4">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A62" s="2">
+        <v>61</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="H62" s="4">
+        <v>391</v>
+      </c>
+      <c r="I62" s="4">
+        <v>9</v>
+      </c>
+      <c r="J62" s="4">
+        <v>2</v>
+      </c>
+      <c r="K62" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A63" s="2">
+        <v>62</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H63" s="4">
+        <v>238</v>
+      </c>
+      <c r="I63" s="4">
+        <v>5</v>
+      </c>
+      <c r="J63" s="4">
+        <v>43</v>
+      </c>
+      <c r="K63" s="4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A64" s="2">
+        <v>63</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="H64" s="4">
+        <v>201</v>
+      </c>
+      <c r="I64" s="4">
+        <v>4</v>
+      </c>
+      <c r="J64" s="4">
+        <v>21</v>
+      </c>
+      <c r="K64" s="4">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A65" s="2">
+        <v>64</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="H65" s="4">
+        <v>222</v>
+      </c>
+      <c r="I65" s="4">
+        <v>5</v>
+      </c>
+      <c r="J65" s="4">
+        <v>18</v>
+      </c>
+      <c r="K65" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A66" s="2">
+        <v>65</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H66" s="4">
+        <v>162</v>
+      </c>
+      <c r="I66" s="4">
+        <v>3</v>
+      </c>
+      <c r="J66" s="4">
+        <v>51</v>
+      </c>
+      <c r="K66" s="4">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A67" s="2">
+        <v>66</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="H67" s="4">
+        <v>109</v>
+      </c>
+      <c r="I67" s="4">
+        <v>3</v>
+      </c>
+      <c r="J67" s="4">
+        <v>9</v>
+      </c>
+      <c r="K67" s="4">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A68" s="2">
+        <v>67</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H68" s="4">
+        <v>283</v>
+      </c>
+      <c r="I68" s="4">
+        <v>6</v>
+      </c>
+      <c r="J68" s="4">
+        <v>18</v>
+      </c>
+      <c r="K68" s="4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A69" s="2">
+        <v>68</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="H69" s="4">
+        <v>103</v>
+      </c>
+      <c r="I69" s="4">
+        <v>3</v>
+      </c>
+      <c r="J69" s="4">
+        <v>4</v>
+      </c>
+      <c r="K69" s="4">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A70" s="2">
+        <v>69</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="H70" s="4">
+        <v>193</v>
+      </c>
+      <c r="I70" s="4">
+        <v>4</v>
+      </c>
+      <c r="J70" s="4">
+        <v>24</v>
+      </c>
+      <c r="K70" s="4">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A71" s="2">
+        <v>70</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="H71" s="4">
+        <v>143</v>
+      </c>
+      <c r="I71" s="4">
+        <v>3</v>
+      </c>
+      <c r="J71" s="4">
+        <v>4</v>
+      </c>
+      <c r="K71" s="4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A72" s="2">
+        <v>71</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H72" s="4">
+        <v>69</v>
+      </c>
+      <c r="I72" s="4">
+        <v>3</v>
+      </c>
+      <c r="J72" s="4">
+        <v>2</v>
+      </c>
+      <c r="K72" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A73" s="2">
+        <v>72</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F73" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="H73" s="4">
+        <v>81</v>
+      </c>
+      <c r="I73" s="4">
+        <v>3</v>
+      </c>
+      <c r="J73" s="4">
+        <v>11</v>
+      </c>
+      <c r="K73" s="4">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A74" s="2">
+        <v>73</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="H74" s="4">
+        <v>129</v>
+      </c>
+      <c r="I74" s="4">
+        <v>3</v>
+      </c>
+      <c r="J74" s="4">
+        <v>13</v>
+      </c>
+      <c r="K74" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A75" s="2">
+        <v>74</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="H75" s="4">
+        <v>182</v>
+      </c>
+      <c r="I75" s="4">
+        <v>4</v>
+      </c>
+      <c r="J75" s="4">
+        <v>5</v>
+      </c>
+      <c r="K75" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A76" s="2">
+        <v>75</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="H76" s="4">
+        <v>199</v>
+      </c>
+      <c r="I76" s="4">
+        <v>4</v>
+      </c>
+      <c r="J76" s="4">
+        <v>32</v>
+      </c>
+      <c r="K76" s="4">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A77" s="2">
+        <v>76</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="H77" s="4">
+        <v>136</v>
+      </c>
+      <c r="I77" s="4">
+        <v>3</v>
+      </c>
+      <c r="J77" s="4">
+        <v>40</v>
+      </c>
+      <c r="K77" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A78" s="2">
+        <v>77</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="H78" s="4">
+        <v>62</v>
+      </c>
+      <c r="I78" s="4">
+        <v>3</v>
+      </c>
+      <c r="J78" s="4">
+        <v>18</v>
+      </c>
+      <c r="K78" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A79" s="2">
+        <v>78</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="H79" s="4">
+        <v>460</v>
+      </c>
+      <c r="I79" s="4">
+        <v>11</v>
+      </c>
+      <c r="J79" s="4">
+        <v>30</v>
+      </c>
+      <c r="K79" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A80" s="2">
+        <v>79</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="H80" s="4">
+        <v>65</v>
+      </c>
+      <c r="I80" s="4">
+        <v>3</v>
+      </c>
+      <c r="J80" s="4">
+        <v>1</v>
+      </c>
+      <c r="K80" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A81" s="2">
+        <v>80</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="H81" s="4">
+        <v>633</v>
+      </c>
+      <c r="I81" s="4">
+        <v>15</v>
+      </c>
+      <c r="J81" s="4">
+        <v>32</v>
+      </c>
+      <c r="K81" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A82" s="2">
+        <v>81</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="H82" s="4">
+        <v>83</v>
+      </c>
+      <c r="I82" s="4">
+        <v>3</v>
+      </c>
+      <c r="J82" s="4">
+        <v>23</v>
+      </c>
+      <c r="K82" s="4">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A83" s="2">
+        <v>82</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="H83" s="4">
+        <v>1025</v>
+      </c>
+      <c r="I83" s="4">
+        <v>25</v>
+      </c>
+      <c r="J83" s="4">
+        <v>8</v>
+      </c>
+      <c r="K83" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A84" s="2">
+        <v>83</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="F84" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="H84" s="4">
+        <v>116</v>
+      </c>
+      <c r="I84" s="4">
+        <v>3</v>
+      </c>
+      <c r="J84" s="4">
+        <v>26</v>
+      </c>
+      <c r="K84" s="4">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A85" s="2">
+        <v>84</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="H85" s="4">
+        <v>90</v>
+      </c>
+      <c r="I85" s="4">
+        <v>3</v>
+      </c>
+      <c r="J85" s="4">
+        <v>4</v>
+      </c>
+      <c r="K85" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A86" s="2">
+        <v>85</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="H86" s="4">
+        <v>89</v>
+      </c>
+      <c r="I86" s="4">
+        <v>3</v>
+      </c>
+      <c r="J86" s="4">
+        <v>22</v>
+      </c>
+      <c r="K86" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A87" s="2">
+        <v>86</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H87" s="4">
+        <v>61</v>
+      </c>
+      <c r="I87" s="4">
+        <v>3</v>
+      </c>
+      <c r="J87" s="4">
+        <v>16</v>
+      </c>
+      <c r="K87" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A88" s="2">
+        <v>87</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H88" s="4">
+        <v>218</v>
+      </c>
+      <c r="I88" s="4">
+        <v>5</v>
+      </c>
+      <c r="J88" s="4">
+        <v>42</v>
+      </c>
+      <c r="K88" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A89" s="2">
+        <v>88</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="H89" s="4">
+        <v>269</v>
+      </c>
+      <c r="I89" s="4">
+        <v>6</v>
+      </c>
+      <c r="J89" s="4">
+        <v>3</v>
+      </c>
+      <c r="K89" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A90" s="2">
+        <v>89</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="H90" s="4">
+        <v>219</v>
+      </c>
+      <c r="I90" s="4">
+        <v>5</v>
+      </c>
+      <c r="J90" s="4">
+        <v>15</v>
+      </c>
+      <c r="K90" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A91" s="2">
+        <v>90</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="H91" s="4">
+        <v>219</v>
+      </c>
+      <c r="I91" s="4">
+        <v>5</v>
+      </c>
+      <c r="J91" s="4">
+        <v>5</v>
+      </c>
+      <c r="K91" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A92" s="2">
+        <v>91</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="H92" s="4">
+        <v>168</v>
+      </c>
+      <c r="I92" s="4">
+        <v>4</v>
+      </c>
+      <c r="J92" s="4">
+        <v>7</v>
+      </c>
+      <c r="K92" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A93" s="2">
+        <v>92</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="H93" s="4">
+        <v>140</v>
+      </c>
+      <c r="I93" s="4">
+        <v>3</v>
+      </c>
+      <c r="J93" s="4">
+        <v>26</v>
+      </c>
+      <c r="K93" s="4">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A94" s="2">
+        <v>93</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="H94" s="4">
+        <v>123</v>
+      </c>
+      <c r="I94" s="4">
+        <v>3</v>
+      </c>
+      <c r="J94" s="4">
+        <v>15</v>
+      </c>
+      <c r="K94" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A95" s="2">
+        <v>94</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="H95" s="4">
+        <v>68</v>
+      </c>
+      <c r="I95" s="4">
+        <v>3</v>
+      </c>
+      <c r="J95" s="4">
+        <v>11</v>
+      </c>
+      <c r="K95" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A96" s="2">
+        <v>95</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="H96" s="4">
+        <v>244</v>
+      </c>
+      <c r="I96" s="4">
+        <v>5</v>
+      </c>
+      <c r="J96" s="4">
+        <v>13</v>
+      </c>
+      <c r="K96" s="4">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A97" s="2">
+        <v>96</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="H97" s="4">
+        <v>71</v>
+      </c>
+      <c r="I97" s="4">
+        <v>3</v>
+      </c>
+      <c r="J97" s="4">
+        <v>3</v>
+      </c>
+      <c r="K97" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A98" s="2">
+        <v>97</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="H98" s="4">
+        <v>63</v>
+      </c>
+      <c r="I98" s="4">
+        <v>3</v>
+      </c>
+      <c r="J98" s="4">
+        <v>3</v>
+      </c>
+      <c r="K98" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A99" s="2">
+        <v>98</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H99" s="4">
+        <v>348</v>
+      </c>
+      <c r="I99" s="4">
+        <v>8</v>
+      </c>
+      <c r="J99" s="4">
+        <v>31</v>
+      </c>
+      <c r="K99" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A100" s="2">
+        <v>99</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="H100" s="4">
+        <v>113</v>
+      </c>
+      <c r="I100" s="4">
+        <v>3</v>
+      </c>
+      <c r="J100" s="4">
+        <v>27</v>
+      </c>
+      <c r="K100" s="4">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A101" s="2">
+        <v>100</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="H101" s="4">
+        <v>150</v>
+      </c>
+      <c r="I101" s="4">
+        <v>3</v>
+      </c>
+      <c r="J101" s="4">
+        <v>36</v>
+      </c>
+      <c r="K101" s="4">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A102" s="2">
+        <v>101</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H102" s="4">
+        <v>117</v>
+      </c>
+      <c r="I102" s="4">
+        <v>3</v>
+      </c>
+      <c r="J102" s="4">
+        <v>9</v>
+      </c>
+      <c r="K102" s="4">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A103" s="2">
+        <v>102</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="H103" s="4">
+        <v>157</v>
+      </c>
+      <c r="I103" s="4">
+        <v>3</v>
+      </c>
+      <c r="J103" s="4">
+        <v>21</v>
+      </c>
+      <c r="K103" s="4">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A104" s="2">
+        <v>103</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H104" s="4">
+        <v>56</v>
+      </c>
+      <c r="I104" s="4">
+        <v>3</v>
+      </c>
+      <c r="J104" s="4">
+        <v>6</v>
+      </c>
+      <c r="K104" s="4">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A105" s="2">
+        <v>104</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="H105" s="4">
+        <v>86</v>
+      </c>
+      <c r="I105" s="4">
+        <v>3</v>
+      </c>
+      <c r="J105" s="4">
+        <v>19</v>
+      </c>
+      <c r="K105" s="4">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A106" s="2">
+        <v>105</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H106" s="4">
+        <v>413</v>
+      </c>
+      <c r="I106" s="4">
+        <v>10</v>
+      </c>
+      <c r="J106" s="4">
+        <v>37</v>
+      </c>
+      <c r="K106" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A107" s="2">
+        <v>106</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H107" s="4">
+        <v>147</v>
+      </c>
+      <c r="I107" s="4">
+        <v>3</v>
+      </c>
+      <c r="J107" s="4">
+        <v>4</v>
+      </c>
+      <c r="K107" s="4">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A108" s="2">
+        <v>107</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="H108" s="4">
+        <v>91</v>
+      </c>
+      <c r="I108" s="4">
+        <v>3</v>
+      </c>
+      <c r="J108" s="4">
+        <v>6</v>
+      </c>
+      <c r="K108" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A109" s="2">
+        <v>108</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="H109" s="4">
+        <v>113</v>
+      </c>
+      <c r="I109" s="4">
+        <v>3</v>
+      </c>
+      <c r="J109" s="4">
+        <v>18</v>
+      </c>
+      <c r="K109" s="4">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A110" s="2">
+        <v>109</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="H110" s="4">
+        <v>99</v>
+      </c>
+      <c r="I110" s="4">
+        <v>3</v>
+      </c>
+      <c r="J110" s="4">
+        <v>13</v>
+      </c>
+      <c r="K110" s="4">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A111" s="2">
+        <v>110</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="H111" s="4">
+        <v>184</v>
+      </c>
+      <c r="I111" s="4">
+        <v>4</v>
+      </c>
+      <c r="J111" s="4">
+        <v>15</v>
+      </c>
+      <c r="K111" s="4">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A112" s="2">
+        <v>111</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="H112" s="4">
+        <v>259</v>
+      </c>
+      <c r="I112" s="4">
+        <v>6</v>
+      </c>
+      <c r="J112" s="4">
+        <v>10</v>
+      </c>
+      <c r="K112" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A113" s="2">
+        <v>112</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="H113" s="4">
+        <v>63</v>
+      </c>
+      <c r="I113" s="4">
+        <v>3</v>
+      </c>
+      <c r="J113" s="4">
+        <v>14</v>
+      </c>
+      <c r="K113" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A114" s="2">
+        <v>113</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H114" s="4">
+        <v>133</v>
+      </c>
+      <c r="I114" s="4">
+        <v>3</v>
+      </c>
+      <c r="J114" s="4">
+        <v>27</v>
+      </c>
+      <c r="K114" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A115" s="2">
+        <v>114</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="H115" s="4">
+        <v>60</v>
+      </c>
+      <c r="I115" s="4">
+        <v>3</v>
+      </c>
+      <c r="J115" s="4">
+        <v>9</v>
+      </c>
+      <c r="K115" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A116" s="2">
+        <v>115</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="H116" s="4">
+        <v>92</v>
+      </c>
+      <c r="I116" s="4">
+        <v>3</v>
+      </c>
+      <c r="J116" s="4">
+        <v>12</v>
+      </c>
+      <c r="K116" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A117" s="2">
+        <v>116</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="H117" s="4">
+        <v>383</v>
+      </c>
+      <c r="I117" s="4">
+        <v>9</v>
+      </c>
+      <c r="J117" s="4">
+        <v>12</v>
+      </c>
+      <c r="K117" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A118" s="2">
+        <v>117</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="H118" s="4">
+        <v>241</v>
+      </c>
+      <c r="I118" s="4">
+        <v>5</v>
+      </c>
+      <c r="J118" s="4">
+        <v>24</v>
+      </c>
+      <c r="K118" s="4">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A119" s="2">
+        <v>118</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="H119" s="4">
+        <v>199</v>
+      </c>
+      <c r="I119" s="4">
+        <v>4</v>
+      </c>
+      <c r="J119" s="4">
+        <v>12</v>
+      </c>
+      <c r="K119" s="4">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A120" s="2">
+        <v>119</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="H120" s="4">
+        <v>129</v>
+      </c>
+      <c r="I120" s="4">
+        <v>3</v>
+      </c>
+      <c r="J120" s="4">
+        <v>31</v>
+      </c>
+      <c r="K120" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A121" s="2">
+        <v>120</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="H121" s="4">
+        <v>52</v>
+      </c>
+      <c r="I121" s="4">
+        <v>3</v>
+      </c>
+      <c r="J121" s="4">
+        <v>1</v>
+      </c>
+      <c r="K121" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A122" s="2">
+        <v>121</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H122" s="4">
+        <v>584</v>
+      </c>
+      <c r="I122" s="4">
+        <v>14</v>
+      </c>
+      <c r="J122" s="4">
+        <v>39</v>
+      </c>
+      <c r="K122" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A123" s="2">
+        <v>122</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="H123" s="4">
+        <v>88</v>
+      </c>
+      <c r="I123" s="4">
+        <v>3</v>
+      </c>
+      <c r="J123" s="4">
+        <v>26</v>
+      </c>
+      <c r="K123" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A124" s="2">
+        <v>123</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="H124" s="4">
+        <v>72</v>
+      </c>
+      <c r="I124" s="4">
+        <v>3</v>
+      </c>
+      <c r="J124" s="4">
+        <v>22</v>
+      </c>
+      <c r="K124" s="4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A125" s="2">
+        <v>124</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="H125" s="4">
+        <v>105</v>
+      </c>
+      <c r="I125" s="4">
+        <v>3</v>
+      </c>
+      <c r="J125" s="4">
+        <v>7</v>
+      </c>
+      <c r="K125" s="4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A126" s="2">
+        <v>125</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="H126" s="4">
+        <v>400</v>
+      </c>
+      <c r="I126" s="4">
+        <v>9</v>
+      </c>
+      <c r="J126" s="4">
+        <v>39</v>
+      </c>
+      <c r="K126" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A127" s="2">
+        <v>126</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="H127" s="4">
+        <v>153</v>
+      </c>
+      <c r="I127" s="4">
+        <v>3</v>
+      </c>
+      <c r="J127" s="4">
+        <v>28</v>
+      </c>
+      <c r="K127" s="4">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A128" s="2">
+        <v>127</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H128" s="4">
+        <v>159</v>
+      </c>
+      <c r="I128" s="4">
+        <v>3</v>
+      </c>
+      <c r="J128" s="4">
+        <v>29</v>
+      </c>
+      <c r="K128" s="4">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A129" s="2">
+        <v>128</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="H129" s="4">
+        <v>52</v>
+      </c>
+      <c r="I129" s="4">
+        <v>3</v>
+      </c>
+      <c r="J129" s="4">
+        <v>9</v>
+      </c>
+      <c r="K129" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A130" s="2">
+        <v>129</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="H130" s="4">
+        <v>173</v>
+      </c>
+      <c r="I130" s="4">
+        <v>4</v>
+      </c>
+      <c r="J130" s="4">
+        <v>18</v>
+      </c>
+      <c r="K130" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A131" s="2">
+        <v>130</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="F131" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="H131" s="4">
+        <v>69</v>
+      </c>
+      <c r="I131" s="4">
+        <v>3</v>
+      </c>
+      <c r="J131" s="4">
+        <v>1</v>
+      </c>
+      <c r="K131" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A132" s="2">
+        <v>131</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="F132" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="H132" s="4">
+        <v>189</v>
+      </c>
+      <c r="I132" s="4">
+        <v>4</v>
+      </c>
+      <c r="J132" s="4">
+        <v>7</v>
+      </c>
+      <c r="K132" s="4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A133" s="2">
+        <v>132</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="F133" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="H133" s="4">
+        <v>211</v>
+      </c>
+      <c r="I133" s="4">
+        <v>5</v>
+      </c>
+      <c r="J133" s="4">
+        <v>29</v>
+      </c>
+      <c r="K133" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A134" s="2">
+        <v>133</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F134" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="H134" s="4">
+        <v>86</v>
+      </c>
+      <c r="I134" s="4">
+        <v>3</v>
+      </c>
+      <c r="J134" s="4">
+        <v>3</v>
+      </c>
+      <c r="K134" s="4">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A135" s="2">
+        <v>134</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="H135" s="4">
+        <v>72</v>
+      </c>
+      <c r="I135" s="4">
+        <v>3</v>
+      </c>
+      <c r="J135" s="4">
+        <v>8</v>
+      </c>
+      <c r="K135" s="4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A136" s="2">
+        <v>135</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="F136" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="H136" s="4">
+        <v>107</v>
+      </c>
+      <c r="I136" s="4">
+        <v>3</v>
+      </c>
+      <c r="J136" s="4">
+        <v>9</v>
+      </c>
+      <c r="K136" s="4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A137" s="2">
+        <v>136</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="H137" s="4">
+        <v>123</v>
+      </c>
+      <c r="I137" s="4">
+        <v>3</v>
+      </c>
+      <c r="J137" s="4">
+        <v>29</v>
+      </c>
+      <c r="K137" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A138" s="2">
+        <v>137</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="H138" s="4">
+        <v>78</v>
+      </c>
+      <c r="I138" s="4">
+        <v>3</v>
+      </c>
+      <c r="J138" s="4">
+        <v>18</v>
+      </c>
+      <c r="K138" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A139" s="2">
+        <v>138</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="H139" s="4">
+        <v>60</v>
+      </c>
+      <c r="I139" s="4">
+        <v>3</v>
+      </c>
+      <c r="J139" s="4">
+        <v>16</v>
+      </c>
+      <c r="K139" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A140" s="2">
+        <v>139</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F140" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="H140" s="4">
+        <v>106</v>
+      </c>
+      <c r="I140" s="4">
+        <v>3</v>
+      </c>
+      <c r="J140" s="4">
+        <v>9</v>
+      </c>
+      <c r="K140" s="4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A141" s="2">
+        <v>140</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="H141" s="4">
+        <v>131</v>
+      </c>
+      <c r="I141" s="4">
+        <v>3</v>
+      </c>
+      <c r="J141" s="4">
+        <v>16</v>
+      </c>
+      <c r="K141" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A142" s="2">
+        <v>141</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H142" s="4">
+        <v>149</v>
+      </c>
+      <c r="I142" s="4">
+        <v>3</v>
+      </c>
+      <c r="J142" s="4">
+        <v>35</v>
+      </c>
+      <c r="K142" s="4">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A143" s="2">
+        <v>142</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="H143" s="4">
+        <v>70</v>
+      </c>
+      <c r="I143" s="4">
+        <v>3</v>
+      </c>
+      <c r="J143" s="4">
+        <v>14</v>
+      </c>
+      <c r="K143" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A144" s="2">
+        <v>143</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="H144" s="4">
+        <v>101</v>
+      </c>
+      <c r="I144" s="4">
+        <v>3</v>
+      </c>
+      <c r="J144" s="4">
+        <v>20</v>
+      </c>
+      <c r="K144" s="4">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A145" s="2">
+        <v>144</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="H145" s="4">
+        <v>89</v>
+      </c>
+      <c r="I145" s="4">
+        <v>3</v>
+      </c>
+      <c r="J145" s="4">
+        <v>1</v>
+      </c>
+      <c r="K145" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A146" s="2">
+        <v>145</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="H146" s="4">
+        <v>51</v>
+      </c>
+      <c r="I146" s="4">
+        <v>3</v>
+      </c>
+      <c r="J146" s="4">
+        <v>6</v>
+      </c>
+      <c r="K146" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A147" s="2">
+        <v>146</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="H147" s="4">
+        <v>72</v>
+      </c>
+      <c r="I147" s="4">
+        <v>3</v>
+      </c>
+      <c r="J147" s="4">
+        <v>21</v>
+      </c>
+      <c r="K147" s="4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A148" s="2">
+        <v>147</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="H148" s="4">
+        <v>69</v>
+      </c>
+      <c r="I148" s="4">
+        <v>3</v>
+      </c>
+      <c r="J148" s="4">
+        <v>14</v>
+      </c>
+      <c r="K148" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A149" s="2">
+        <v>148</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="F149" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="H149" s="4">
+        <v>135</v>
+      </c>
+      <c r="I149" s="4">
+        <v>3</v>
+      </c>
+      <c r="J149" s="4">
+        <v>9</v>
+      </c>
+      <c r="K149" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A150" s="2">
+        <v>149</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="F150" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="H150" s="4">
+        <v>61</v>
+      </c>
+      <c r="I150" s="4">
+        <v>3</v>
+      </c>
+      <c r="J150" s="4">
+        <v>20</v>
+      </c>
+      <c r="K150" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A151" s="2">
+        <v>150</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="F151" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="H151" s="4">
+        <v>374</v>
+      </c>
+      <c r="I151" s="4">
+        <v>9</v>
+      </c>
+      <c r="J151" s="4">
+        <v>22</v>
+      </c>
+      <c r="K151" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A152" s="2">
+        <v>151</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="F152" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="H152" s="4">
+        <v>120</v>
+      </c>
+      <c r="I152" s="4">
+        <v>3</v>
+      </c>
+      <c r="J152" s="4">
+        <v>2</v>
+      </c>
+      <c r="K152" s="4">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A153" s="2">
+        <v>152</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="F153" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="H153" s="4">
+        <v>365</v>
+      </c>
+      <c r="I153" s="4">
+        <v>8</v>
+      </c>
+      <c r="J153" s="4">
+        <v>43</v>
+      </c>
+      <c r="K153" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A154" s="2">
+        <v>153</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="F154" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="H154" s="4">
+        <v>147</v>
+      </c>
+      <c r="I154" s="4">
+        <v>3</v>
+      </c>
+      <c r="J154" s="4">
+        <v>39</v>
+      </c>
+      <c r="K154" s="4">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A155" s="2">
+        <v>154</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="H155" s="4">
+        <v>241</v>
+      </c>
+      <c r="I155" s="4">
+        <v>5</v>
+      </c>
+      <c r="J155" s="4">
+        <v>25</v>
+      </c>
+      <c r="K155" s="4">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A156" s="2">
+        <v>155</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="H156" s="4">
+        <v>61</v>
+      </c>
+      <c r="I156" s="4">
+        <v>3</v>
+      </c>
+      <c r="J156" s="4">
+        <v>7</v>
+      </c>
+      <c r="K156" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A157" s="2">
+        <v>156</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="F157" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="H157" s="4">
+        <v>93</v>
+      </c>
+      <c r="I157" s="4">
+        <v>3</v>
+      </c>
+      <c r="J157" s="4">
+        <v>17</v>
+      </c>
+      <c r="K157" s="4">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A158" s="2">
+        <v>157</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="F158" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="H158" s="4">
+        <v>302</v>
+      </c>
+      <c r="I158" s="4">
+        <v>7</v>
+      </c>
+      <c r="J158" s="4">
+        <v>11</v>
+      </c>
+      <c r="K158" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A159" s="2">
+        <v>158</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="F159" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="H159" s="4">
+        <v>215</v>
+      </c>
+      <c r="I159" s="4">
+        <v>5</v>
+      </c>
+      <c r="J159" s="4">
+        <v>25</v>
+      </c>
+      <c r="K159" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A160" s="2">
+        <v>159</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="F160" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="H160" s="4">
+        <v>52</v>
+      </c>
+      <c r="I160" s="4">
+        <v>3</v>
+      </c>
+      <c r="J160" s="4">
+        <v>14</v>
+      </c>
+      <c r="K160" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A161" s="2">
+        <v>160</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="F161" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="H161" s="4">
+        <v>134</v>
+      </c>
+      <c r="I161" s="4">
+        <v>3</v>
+      </c>
+      <c r="J161" s="4">
+        <v>5</v>
+      </c>
+      <c r="K161" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A162" s="2">
+        <v>161</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="H162" s="4">
+        <v>54</v>
+      </c>
+      <c r="I162" s="4">
+        <v>3</v>
+      </c>
+      <c r="J162" s="4">
+        <v>7</v>
+      </c>
+      <c r="K162" s="4">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A163" s="2">
+        <v>162</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="F163" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="H163" s="4">
+        <v>111</v>
+      </c>
+      <c r="I163" s="4">
+        <v>3</v>
+      </c>
+      <c r="J163" s="4">
+        <v>16</v>
+      </c>
+      <c r="K163" s="4">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A164" s="2">
+        <v>163</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="H164" s="4">
+        <v>105</v>
+      </c>
+      <c r="I164" s="4">
+        <v>3</v>
+      </c>
+      <c r="J164" s="4">
+        <v>33</v>
+      </c>
+      <c r="K164" s="4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A165" s="2">
+        <v>164</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="H165" s="4">
+        <v>78</v>
+      </c>
+      <c r="I165" s="4">
+        <v>3</v>
+      </c>
+      <c r="J165" s="4">
+        <v>10</v>
+      </c>
+      <c r="K165" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A166" s="2">
+        <v>165</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="H166" s="4">
+        <v>271</v>
+      </c>
+      <c r="I166" s="4">
+        <v>6</v>
+      </c>
+      <c r="J166" s="4">
+        <v>45</v>
+      </c>
+      <c r="K166" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A167" s="2">
+        <v>166</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="F167" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="H167" s="4">
+        <v>690</v>
+      </c>
+      <c r="I167" s="4">
+        <v>16</v>
+      </c>
+      <c r="J167" s="4">
+        <v>40</v>
+      </c>
+      <c r="K167" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A168" s="2">
+        <v>167</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="F168" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="H168" s="4">
+        <v>179</v>
+      </c>
+      <c r="I168" s="4">
+        <v>4</v>
+      </c>
+      <c r="J168" s="4">
+        <v>17</v>
+      </c>
+      <c r="K168" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A169" s="2">
+        <v>168</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F169" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="H169" s="4">
+        <v>118</v>
+      </c>
+      <c r="I169" s="4">
+        <v>3</v>
+      </c>
+      <c r="J169" s="4">
+        <v>22</v>
+      </c>
+      <c r="K169" s="4">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A170" s="2">
+        <v>169</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="F170" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="H170" s="4">
+        <v>273</v>
+      </c>
+      <c r="I170" s="4">
+        <v>6</v>
+      </c>
+      <c r="J170" s="4">
+        <v>21</v>
+      </c>
+      <c r="K170" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A171" s="2">
+        <v>170</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="F171" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="H171" s="4">
+        <v>129</v>
+      </c>
+      <c r="I171" s="4">
+        <v>3</v>
+      </c>
+      <c r="J171" s="4">
+        <v>18</v>
+      </c>
+      <c r="K171" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A172" s="2">
+        <v>171</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="F172" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="H172" s="4">
+        <v>92</v>
+      </c>
+      <c r="I172" s="4">
+        <v>3</v>
+      </c>
+      <c r="J172" s="4">
+        <v>13</v>
+      </c>
+      <c r="K172" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A173" s="2">
+        <v>172</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="H173" s="4">
+        <v>236</v>
+      </c>
+      <c r="I173" s="4">
+        <v>5</v>
+      </c>
+      <c r="J173" s="4">
+        <v>43</v>
+      </c>
+      <c r="K173" s="4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A174" s="2">
+        <v>173</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="F174" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="H174" s="4">
+        <v>58</v>
+      </c>
+      <c r="I174" s="4">
+        <v>3</v>
+      </c>
+      <c r="J174" s="4">
+        <v>2</v>
+      </c>
+      <c r="K174" s="4">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A175" s="2">
+        <v>174</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="H175" s="4">
+        <v>218</v>
+      </c>
+      <c r="I175" s="4">
+        <v>5</v>
+      </c>
+      <c r="J175" s="4">
+        <v>31</v>
+      </c>
+      <c r="K175" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A176" s="2">
+        <v>175</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="F176" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="H176" s="4">
+        <v>272</v>
+      </c>
+      <c r="I176" s="4">
+        <v>6</v>
+      </c>
+      <c r="J176" s="4">
+        <v>29</v>
+      </c>
+      <c r="K176" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A177" s="2">
+        <v>176</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="F177" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G177" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="H177" s="4">
+        <v>75</v>
+      </c>
+      <c r="I177" s="4">
+        <v>3</v>
+      </c>
+      <c r="J177" s="4">
+        <v>21</v>
+      </c>
+      <c r="K177" s="4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A178" s="2">
+        <v>177</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="F178" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="H178" s="4">
+        <v>316</v>
+      </c>
+      <c r="I178" s="4">
+        <v>7</v>
+      </c>
+      <c r="J178" s="4">
+        <v>37</v>
+      </c>
+      <c r="K178" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A179" s="2">
+        <v>178</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="F179" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="H179" s="4">
+        <v>176</v>
+      </c>
+      <c r="I179" s="4">
+        <v>4</v>
+      </c>
+      <c r="J179" s="4">
+        <v>18</v>
+      </c>
+      <c r="K179" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A180" s="2">
+        <v>179</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="F180" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="H180" s="4">
+        <v>89</v>
+      </c>
+      <c r="I180" s="4">
+        <v>3</v>
+      </c>
+      <c r="J180" s="4">
+        <v>7</v>
+      </c>
+      <c r="K180" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A181" s="2">
+        <v>180</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="H181" s="4">
+        <v>169</v>
+      </c>
+      <c r="I181" s="4">
+        <v>4</v>
+      </c>
+      <c r="J181" s="4">
+        <v>42</v>
+      </c>
+      <c r="K181" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A182" s="2">
+        <v>181</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F182" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="H182" s="4">
+        <v>136</v>
+      </c>
+      <c r="I182" s="4">
+        <v>3</v>
+      </c>
+      <c r="J182" s="4">
+        <v>13</v>
+      </c>
+      <c r="K182" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A183" s="2">
+        <v>182</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="F183" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="H183" s="4">
+        <v>135</v>
+      </c>
+      <c r="I183" s="4">
+        <v>3</v>
+      </c>
+      <c r="J183" s="4">
+        <v>45</v>
+      </c>
+      <c r="K183" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A184" s="2">
+        <v>183</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="F184" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="H184" s="4">
+        <v>220</v>
+      </c>
+      <c r="I184" s="4">
+        <v>5</v>
+      </c>
+      <c r="J184" s="4">
+        <v>18</v>
+      </c>
+      <c r="K184" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A185" s="2">
+        <v>184</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="H185" s="4">
+        <v>128</v>
+      </c>
+      <c r="I185" s="4">
+        <v>3</v>
+      </c>
+      <c r="J185" s="4">
+        <v>10</v>
+      </c>
+      <c r="K185" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A186" s="2">
+        <v>185</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="F186" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="H186" s="4">
+        <v>58</v>
+      </c>
+      <c r="I186" s="4">
+        <v>3</v>
+      </c>
+      <c r="J186" s="4">
+        <v>5</v>
+      </c>
+      <c r="K186" s="4">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A187" s="2">
+        <v>186</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F187" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="H187" s="4">
+        <v>118</v>
+      </c>
+      <c r="I187" s="4">
+        <v>3</v>
+      </c>
+      <c r="J187" s="4">
+        <v>13</v>
+      </c>
+      <c r="K187" s="4">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A188" s="2">
+        <v>187</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="F188" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="H188" s="4">
+        <v>110</v>
+      </c>
+      <c r="I188" s="4">
+        <v>3</v>
+      </c>
+      <c r="J188" s="4">
+        <v>12</v>
+      </c>
+      <c r="K188" s="4">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A189" s="2">
+        <v>188</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="F189" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="H189" s="4">
+        <v>57</v>
+      </c>
+      <c r="I189" s="4">
+        <v>3</v>
+      </c>
+      <c r="J189" s="4">
+        <v>1</v>
+      </c>
+      <c r="K189" s="4">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A190" s="2">
+        <v>189</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="H190" s="4">
+        <v>63</v>
+      </c>
+      <c r="I190" s="4">
+        <v>3</v>
+      </c>
+      <c r="J190" s="4">
+        <v>11</v>
+      </c>
+      <c r="K190" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A191" s="2">
+        <v>190</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F191" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="H191" s="4">
+        <v>100</v>
+      </c>
+      <c r="I191" s="4">
+        <v>3</v>
+      </c>
+      <c r="J191" s="4">
+        <v>25</v>
+      </c>
+      <c r="K191" s="4">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A192" s="2">
+        <v>191</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="F192" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="H192" s="4">
+        <v>65</v>
+      </c>
+      <c r="I192" s="4">
+        <v>3</v>
+      </c>
+      <c r="J192" s="4">
+        <v>19</v>
+      </c>
+      <c r="K192" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A193" s="2">
+        <v>192</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="H193" s="4">
+        <v>137</v>
+      </c>
+      <c r="I193" s="4">
+        <v>3</v>
+      </c>
+      <c r="J193" s="4">
+        <v>8</v>
+      </c>
+      <c r="K193" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A194" s="2">
+        <v>193</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="F194" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="H194" s="4">
+        <v>104</v>
+      </c>
+      <c r="I194" s="4">
+        <v>3</v>
+      </c>
+      <c r="J194" s="4">
+        <v>25</v>
+      </c>
+      <c r="K194" s="4">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A195" s="2">
+        <v>194</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="F195" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="H195" s="4">
+        <v>71</v>
+      </c>
+      <c r="I195" s="4">
+        <v>3</v>
+      </c>
+      <c r="J195" s="4">
+        <v>6</v>
+      </c>
+      <c r="K195" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A196" s="2">
+        <v>195</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F196" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="H196" s="4">
+        <v>80</v>
+      </c>
+      <c r="I196" s="4">
+        <v>3</v>
+      </c>
+      <c r="J196" s="4">
+        <v>22</v>
+      </c>
+      <c r="K196" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A197" s="2">
+        <v>196</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="H197" s="4">
+        <v>90</v>
+      </c>
+      <c r="I197" s="4">
+        <v>3</v>
+      </c>
+      <c r="J197" s="4">
+        <v>15</v>
+      </c>
+      <c r="K197" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A198" s="2">
+        <v>197</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="F198" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H198" s="4">
+        <v>266</v>
+      </c>
+      <c r="I198" s="4">
+        <v>6</v>
+      </c>
+      <c r="J198" s="4">
+        <v>44</v>
+      </c>
+      <c r="K198" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A199" s="2">
+        <v>198</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="F199" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="H199" s="4">
+        <v>61</v>
+      </c>
+      <c r="I199" s="4">
+        <v>3</v>
+      </c>
+      <c r="J199" s="4">
+        <v>8</v>
+      </c>
+      <c r="K199" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A200" s="2">
+        <v>199</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="F200" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="H200" s="4">
+        <v>129</v>
+      </c>
+      <c r="I200" s="4">
+        <v>3</v>
+      </c>
+      <c r="J200" s="4">
+        <v>1</v>
+      </c>
+      <c r="K200" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A201" s="2">
+        <v>200</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="F201" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="H201" s="4">
+        <v>395</v>
+      </c>
+      <c r="I201" s="4">
+        <v>9</v>
+      </c>
+      <c r="J201" s="4">
+        <v>42</v>
+      </c>
+      <c r="K201" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A202" s="2">
+        <v>201</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="F202" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="H202" s="4">
+        <v>469</v>
+      </c>
+      <c r="I202" s="4">
+        <v>11</v>
+      </c>
+      <c r="J202" s="4">
+        <v>28</v>
+      </c>
+      <c r="K202" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A203" s="2">
+        <v>202</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="F203" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="H203" s="4">
+        <v>381</v>
+      </c>
+      <c r="I203" s="4">
+        <v>9</v>
+      </c>
+      <c r="J203" s="4">
+        <v>40</v>
+      </c>
+      <c r="K203" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A204" s="2">
+        <v>203</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="F204" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H204" s="4">
+        <v>452</v>
+      </c>
+      <c r="I204" s="4">
+        <v>11</v>
+      </c>
+      <c r="J204" s="4">
+        <v>34</v>
+      </c>
+      <c r="K204" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A205" s="2">
+        <v>204</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="F205" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G205" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="H205" s="4">
+        <v>163</v>
+      </c>
+      <c r="I205" s="4">
+        <v>3</v>
+      </c>
+      <c r="J205" s="4">
+        <v>21</v>
+      </c>
+      <c r="K205" s="4">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A206" s="2">
+        <v>205</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="F206" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G206" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="H206" s="4">
+        <v>90</v>
+      </c>
+      <c r="I206" s="4">
+        <v>3</v>
+      </c>
+      <c r="J206" s="4">
+        <v>29</v>
+      </c>
+      <c r="K206" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A207" s="2">
+        <v>206</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="F207" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G207" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="H207" s="4">
+        <v>251</v>
+      </c>
+      <c r="I207" s="4">
+        <v>6</v>
+      </c>
+      <c r="J207" s="4">
+        <v>7</v>
+      </c>
+      <c r="K207" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A208" s="2">
+        <v>207</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="F208" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="H208" s="4">
+        <v>103</v>
+      </c>
+      <c r="I208" s="4">
+        <v>3</v>
+      </c>
+      <c r="J208" s="4">
+        <v>2</v>
+      </c>
+      <c r="K208" s="4">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A209" s="2">
+        <v>208</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="F209" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="H209" s="4">
+        <v>95</v>
+      </c>
+      <c r="I209" s="4">
+        <v>3</v>
+      </c>
+      <c r="J209" s="4">
+        <v>28</v>
+      </c>
+      <c r="K209" s="4">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A210" s="2">
+        <v>209</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="F210" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="H210" s="4">
+        <v>203</v>
+      </c>
+      <c r="I210" s="4">
+        <v>4</v>
+      </c>
+      <c r="J210" s="4">
+        <v>27</v>
+      </c>
+      <c r="K210" s="4">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A211" s="2">
+        <v>210</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="F211" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="H211" s="4">
+        <v>79</v>
+      </c>
+      <c r="I211" s="4">
+        <v>3</v>
+      </c>
+      <c r="J211" s="4">
+        <v>11</v>
+      </c>
+      <c r="K211" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A212" s="2">
+        <v>211</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="F212" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G212" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="H212" s="4">
+        <v>78</v>
+      </c>
+      <c r="I212" s="4">
+        <v>3</v>
+      </c>
+      <c r="J212" s="4">
+        <v>15</v>
+      </c>
+      <c r="K212" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A213" s="2">
+        <v>212</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="F213" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G213" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="H213" s="4">
+        <v>217</v>
+      </c>
+      <c r="I213" s="4">
+        <v>5</v>
+      </c>
+      <c r="J213" s="4">
+        <v>9</v>
+      </c>
+      <c r="K213" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A214" s="2">
+        <v>213</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="F214" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="H214" s="4">
+        <v>367</v>
+      </c>
+      <c r="I214" s="4">
+        <v>8</v>
+      </c>
+      <c r="J214" s="4">
+        <v>40</v>
+      </c>
+      <c r="K214" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A215" s="2">
+        <v>214</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E215" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F215" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="H215" s="4">
+        <v>75</v>
+      </c>
+      <c r="I215" s="4">
+        <v>3</v>
+      </c>
+      <c r="J215" s="4">
+        <v>19</v>
+      </c>
+      <c r="K215" s="4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A216" s="2">
+        <v>215</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F216" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G216" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="H216" s="4">
+        <v>226</v>
+      </c>
+      <c r="I216" s="4">
+        <v>5</v>
+      </c>
+      <c r="J216" s="4">
+        <v>12</v>
+      </c>
+      <c r="K216" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A217" s="2">
+        <v>216</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="F217" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G217" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="H217" s="4">
+        <v>141</v>
+      </c>
+      <c r="I217" s="4">
+        <v>3</v>
+      </c>
+      <c r="J217" s="4">
+        <v>20</v>
+      </c>
+      <c r="K217" s="4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A218" s="2">
+        <v>217</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="F218" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="H218" s="4">
+        <v>331</v>
+      </c>
+      <c r="I218" s="4">
+        <v>8</v>
+      </c>
+      <c r="J218" s="4">
+        <v>22</v>
+      </c>
+      <c r="K218" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A219" s="2">
+        <v>218</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="F219" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="H219" s="4">
+        <v>223</v>
+      </c>
+      <c r="I219" s="4">
+        <v>5</v>
+      </c>
+      <c r="J219" s="4">
+        <v>13</v>
+      </c>
+      <c r="K219" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A220" s="2">
+        <v>219</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="F220" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="H220" s="4">
+        <v>376</v>
+      </c>
+      <c r="I220" s="4">
+        <v>9</v>
+      </c>
+      <c r="J220" s="4">
+        <v>34</v>
+      </c>
+      <c r="K220" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A221" s="2">
+        <v>220</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="F221" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="H221" s="4">
+        <v>82</v>
+      </c>
+      <c r="I221" s="4">
+        <v>3</v>
+      </c>
+      <c r="J221" s="4">
+        <v>27</v>
+      </c>
+      <c r="K221" s="4">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A222" s="2">
+        <v>221</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="F222" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="H222" s="4">
+        <v>382</v>
+      </c>
+      <c r="I222" s="4">
+        <v>9</v>
+      </c>
+      <c r="J222" s="4">
+        <v>22</v>
+      </c>
+      <c r="K222" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A223" s="2">
+        <v>222</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="F223" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="H223" s="4">
+        <v>208</v>
+      </c>
+      <c r="I223" s="4">
+        <v>5</v>
+      </c>
+      <c r="J223" s="4">
+        <v>5</v>
+      </c>
+      <c r="K223" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A224" s="2">
+        <v>223</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="F224" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="H224" s="4">
+        <v>817</v>
+      </c>
+      <c r="I224" s="4">
+        <v>19</v>
+      </c>
+      <c r="J224" s="4">
+        <v>16</v>
+      </c>
+      <c r="K224" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A225" s="2">
+        <v>224</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="F225" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G225" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="H225" s="4">
+        <v>51</v>
+      </c>
+      <c r="I225" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="J225" s="4">
+        <v>13</v>
+      </c>
+      <c r="K225" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A226" s="2">
+        <v>225</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="F226" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G226" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="H226" s="4">
+        <v>99</v>
+      </c>
+      <c r="I226" s="4">
+        <v>3</v>
+      </c>
+      <c r="J226" s="4">
+        <v>17</v>
+      </c>
+      <c r="K226" s="4">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A227" s="2">
+        <v>226</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E227" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="F227" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G227" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="H227" s="4">
+        <v>122</v>
+      </c>
+      <c r="I227" s="4">
+        <v>3</v>
+      </c>
+      <c r="J227" s="4">
+        <v>6</v>
+      </c>
+      <c r="K227" s="4">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A228" s="2">
+        <v>227</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="F228" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="H228" s="4">
+        <v>69</v>
+      </c>
+      <c r="I228" s="4">
+        <v>3</v>
+      </c>
+      <c r="J228" s="4">
+        <v>6</v>
+      </c>
+      <c r="K228" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A229" s="2">
+        <v>228</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="F229" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G229" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="H229" s="4">
+        <v>109</v>
+      </c>
+      <c r="I229" s="4">
+        <v>3</v>
+      </c>
+      <c r="J229" s="4">
+        <v>9</v>
+      </c>
+      <c r="K229" s="4">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A230" s="2">
+        <v>229</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="F230" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G230" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="H230" s="4">
+        <v>141</v>
+      </c>
+      <c r="I230" s="4">
+        <v>3</v>
+      </c>
+      <c r="J230" s="4">
+        <v>18</v>
+      </c>
+      <c r="K230" s="4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A231" s="2">
+        <v>230</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E231" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="F231" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G231" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="H231" s="4">
+        <v>52</v>
+      </c>
+      <c r="I231" s="4">
+        <v>3</v>
+      </c>
+      <c r="J231" s="4">
+        <v>12</v>
+      </c>
+      <c r="K231" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A232" s="2">
+        <v>231</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="F232" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H232" s="4">
+        <v>286</v>
+      </c>
+      <c r="I232" s="4">
+        <v>6</v>
+      </c>
+      <c r="J232" s="4">
+        <v>16</v>
+      </c>
+      <c r="K232" s="4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A233" s="2">
+        <v>232</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="F233" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G233" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="H233" s="4">
+        <v>236</v>
+      </c>
+      <c r="I233" s="4">
+        <v>5</v>
+      </c>
+      <c r="J233" s="4">
+        <v>33</v>
+      </c>
+      <c r="K233" s="4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A234" s="2">
+        <v>233</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="F234" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="H234" s="4">
+        <v>127</v>
+      </c>
+      <c r="I234" s="4">
+        <v>3</v>
+      </c>
+      <c r="J234" s="4">
+        <v>8</v>
+      </c>
+      <c r="K234" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A235" s="2">
+        <v>234</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="F235" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G235" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H235" s="4">
+        <v>528</v>
+      </c>
+      <c r="I235" s="4">
+        <v>12</v>
+      </c>
+      <c r="J235" s="4">
+        <v>1</v>
+      </c>
+      <c r="K235" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A236" s="2">
+        <v>235</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E236" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="F236" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G236" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="H236" s="4">
+        <v>366</v>
+      </c>
+      <c r="I236" s="4">
+        <v>8</v>
+      </c>
+      <c r="J236" s="4">
+        <v>30</v>
+      </c>
+      <c r="K236" s="4">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A237" s="2">
+        <v>236</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="F237" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G237" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="H237" s="4">
+        <v>156</v>
+      </c>
+      <c r="I237" s="4">
+        <v>3</v>
+      </c>
+      <c r="J237" s="4">
+        <v>46</v>
+      </c>
+      <c r="K237" s="4">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A238" s="2">
+        <v>237</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="F238" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G238" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="H238" s="4">
+        <v>265</v>
+      </c>
+      <c r="I238" s="4">
+        <v>6</v>
+      </c>
+      <c r="J238" s="4">
+        <v>38</v>
+      </c>
+      <c r="K238" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A239" s="2">
+        <v>238</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="F239" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G239" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H239" s="4">
+        <v>157</v>
+      </c>
+      <c r="I239" s="4">
+        <v>3</v>
+      </c>
+      <c r="J239" s="4">
+        <v>30</v>
+      </c>
+      <c r="K239" s="4">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A240" s="2">
+        <v>239</v>
+      </c>
+      <c r="B240" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="F240" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G240" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="H240" s="4">
+        <v>142</v>
+      </c>
+      <c r="I240" s="4">
+        <v>3</v>
+      </c>
+      <c r="J240" s="4">
+        <v>11</v>
+      </c>
+      <c r="K240" s="4">
+        <v>47</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="23.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="18.7109375" customWidth="1"/>
+    <col min="1" max="1" width="20.5703125" customWidth="1"/>
+    <col min="2" max="2" width="12.5703125" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" style="12" customWidth="1"/>
+    <col min="5" max="5" width="11.85546875" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" customWidth="1"/>
+    <col min="7" max="7" width="21.140625" customWidth="1"/>
+    <col min="8" max="8" width="22.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:3" ht="91.5" customHeight="1">
-[...25 lines deleted...]
-      <c r="A5" s="2" t="s">
+    <row r="2" spans="1:8">
+      <c r="A2" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="69" customHeight="1">
+      <c r="A3" s="9" t="s">
+        <v>510</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>513</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9" t="s">
+        <v>514</v>
+      </c>
+      <c r="G3" s="8" t="s">
+        <v>509</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="17.25" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B4" s="5">
+        <v>1103</v>
+      </c>
+      <c r="C4" s="5">
+        <v>11</v>
+      </c>
+      <c r="D4" s="11"/>
+      <c r="E4" s="5">
+        <f t="shared" ref="E4:E15" si="0">B4*4</f>
+        <v>4412</v>
+      </c>
+      <c r="F4" s="5">
+        <v>5264</v>
+      </c>
+      <c r="G4" s="6"/>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="10" t="s">
+        <v>506</v>
+      </c>
+      <c r="B5" s="11">
+        <v>21</v>
+      </c>
+      <c r="C5" s="11">
+        <v>1</v>
+      </c>
+      <c r="D5" s="11">
+        <v>565</v>
+      </c>
+      <c r="E5" s="11">
+        <f t="shared" si="0"/>
+        <v>84</v>
+      </c>
+      <c r="F5" s="5">
+        <v>150</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="H5" s="5"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="10" t="s">
+        <v>504</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="10" t="s">
+        <v>503</v>
+      </c>
+      <c r="B7" s="11">
+        <v>72</v>
+      </c>
+      <c r="C7" s="11">
+        <v>1</v>
+      </c>
+      <c r="D7" s="11">
+        <v>566</v>
+      </c>
+      <c r="E7" s="11">
+        <f t="shared" si="0"/>
+        <v>288</v>
+      </c>
+      <c r="F7" s="5">
+        <v>350</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="H7" s="5"/>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="B8" s="11">
+        <v>324</v>
+      </c>
+      <c r="C8" s="11">
         <v>2</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="D8" s="11">
+        <v>567.56799999999998</v>
+      </c>
+      <c r="E8" s="11">
+        <f t="shared" si="0"/>
+        <v>1296</v>
+      </c>
+      <c r="F8" s="5">
+        <v>1450</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="H8" s="5"/>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="10" t="s">
+        <v>500</v>
+      </c>
+      <c r="B9" s="11">
+        <v>151</v>
+      </c>
+      <c r="C9" s="11">
         <v>1</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C7" s="2" t="s">
+      <c r="D9" s="11">
+        <v>569</v>
+      </c>
+      <c r="E9" s="11">
+        <f t="shared" si="0"/>
+        <v>604</v>
+      </c>
+      <c r="F9" s="5">
+        <v>700</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="H9" s="5"/>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="10" t="s">
+        <v>498</v>
+      </c>
+      <c r="B10" s="11">
+        <v>78</v>
+      </c>
+      <c r="C10" s="11">
+        <v>1</v>
+      </c>
+      <c r="D10" s="11">
+        <v>570</v>
+      </c>
+      <c r="E10" s="11">
+        <f t="shared" si="0"/>
+        <v>312</v>
+      </c>
+      <c r="F10" s="5">
+        <v>400</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="H10" s="5"/>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="10" t="s">
+        <v>496</v>
+      </c>
+      <c r="B11" s="11">
+        <v>100</v>
+      </c>
+      <c r="C11" s="11">
+        <v>1</v>
+      </c>
+      <c r="D11" s="11">
+        <v>571</v>
+      </c>
+      <c r="E11" s="11">
+        <f t="shared" si="0"/>
+        <v>400</v>
+      </c>
+      <c r="F11" s="5">
+        <v>500</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="H11" s="5"/>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="10" t="s">
+        <v>494</v>
+      </c>
+      <c r="B12" s="11">
+        <v>81</v>
+      </c>
+      <c r="C12" s="11">
+        <v>1</v>
+      </c>
+      <c r="D12" s="11">
+        <v>572</v>
+      </c>
+      <c r="E12" s="11">
+        <f t="shared" si="0"/>
+        <v>324</v>
+      </c>
+      <c r="F12" s="5">
+        <v>400</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="H12" s="5"/>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="10" t="s">
+        <v>492</v>
+      </c>
+      <c r="B13" s="11">
+        <v>65</v>
+      </c>
+      <c r="C13" s="11">
+        <v>1</v>
+      </c>
+      <c r="D13" s="11">
+        <v>573</v>
+      </c>
+      <c r="E13" s="11">
+        <f t="shared" si="0"/>
+        <v>260</v>
+      </c>
+      <c r="F13" s="5">
+        <v>320</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="H13" s="5"/>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="B14" s="11">
+        <v>141</v>
+      </c>
+      <c r="C14" s="11">
+        <v>1</v>
+      </c>
+      <c r="D14" s="11">
+        <v>574</v>
+      </c>
+      <c r="E14" s="11">
+        <f t="shared" si="0"/>
+        <v>564</v>
+      </c>
+      <c r="F14" s="5">
+        <v>620</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="H14" s="5"/>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="B15" s="11">
+        <v>70</v>
+      </c>
+      <c r="C15" s="11">
+        <v>1</v>
+      </c>
+      <c r="D15" s="11">
+        <v>575</v>
+      </c>
+      <c r="E15" s="11">
+        <f t="shared" si="0"/>
+        <v>280</v>
+      </c>
+      <c r="F15" s="5">
+        <v>374</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="H15" s="5"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:C15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D14" sqref="D14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="19" customWidth="1"/>
+    <col min="2" max="2" width="16.42578125" customWidth="1"/>
+    <col min="3" max="3" width="14.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3">
+      <c r="A2" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="60">
+      <c r="A3" s="9" t="s">
+        <v>510</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B4" s="5">
+        <v>1103</v>
+      </c>
+      <c r="C4" s="5">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="15.75">
-[...72 lines deleted...]
-      <c r="C14" s="2" t="s">
+    <row r="5" spans="1:3">
+      <c r="A5" s="10" t="s">
+        <v>506</v>
+      </c>
+      <c r="B5" s="11">
         <v>21</v>
       </c>
-    </row>
-[...210 lines deleted...]
-      <c r="A34" s="2" t="s">
+      <c r="C5" s="11"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="10" t="s">
+        <v>504</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+    </row>
+    <row r="7" spans="1:3" ht="18" customHeight="1">
+      <c r="A7" s="10" t="s">
+        <v>503</v>
+      </c>
+      <c r="B7" s="11">
+        <v>72</v>
+      </c>
+      <c r="C7" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A8" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="B8" s="11">
+        <v>324</v>
+      </c>
+      <c r="C8" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A9" s="10" t="s">
+        <v>500</v>
+      </c>
+      <c r="B9" s="11">
+        <v>151</v>
+      </c>
+      <c r="C9" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="10" t="s">
+        <v>498</v>
+      </c>
+      <c r="B10" s="11">
+        <v>78</v>
+      </c>
+      <c r="C10" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="17.25" customHeight="1">
+      <c r="A11" s="10" t="s">
+        <v>496</v>
+      </c>
+      <c r="B11" s="11">
+        <v>100</v>
+      </c>
+      <c r="C11" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="17.25" customHeight="1">
+      <c r="A12" s="10" t="s">
+        <v>494</v>
+      </c>
+      <c r="B12" s="11">
+        <v>81</v>
+      </c>
+      <c r="C12" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A13" s="10" t="s">
+        <v>492</v>
+      </c>
+      <c r="B13" s="11">
         <v>65</v>
       </c>
-      <c r="B34" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B35" s="2" t="s">
+      <c r="C13" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="B14" s="11">
+        <v>141</v>
+      </c>
+      <c r="C14" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="B15" s="11">
         <v>70</v>
       </c>
-      <c r="C35" s="4" t="s">
-[...10879 lines deleted...]
-        <v>2135</v>
+      <c r="C15" s="11">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...2 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Запрос1</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>19</vt:lpstr>
+      <vt:lpstr>блаки интервьюер </vt:lpstr>
+      <vt:lpstr>Лист1</vt:lpstr>
+      <vt:lpstr>Лист2</vt:lpstr>
+      <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Акерке Марат</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>