--- v0 (2026-06-24)
+++ v1 (2026-07-22)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D диск\ПУБЛИКАЦИЯ\2026\ДИНАМИКА\2-ТОРГ\2026\06\Внутренний документ\внутр.месячные\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90BB1C1C-2BCF-4B8F-81FB-F0457A7BC0CE}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="13935" windowHeight="9510"/>
+    <workbookView xWindow="12735" yWindow="120" windowWidth="15675" windowHeight="14115" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$46</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>as percent of previous month</t>
   </si>
   <si>
     <t>in percentage by corresponding month of the last year</t>
   </si>
   <si>
     <t>Volume indices of retail trade</t>
   </si>
   <si>
     <t>in percentage by corresponding period of the last year</t>
   </si>
@@ -67,57 +73,57 @@
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="194" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="201" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -295,256 +301,300 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="199" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="199" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="201" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="199" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="201" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="199" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="199" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="194" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="201" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="201" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="201" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="201" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -680,1735 +730,1741 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="Q10" sqref="Q10"/>
+      <selection activeCell="J48" sqref="J48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75">
+    <row r="1" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="29" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
     </row>
-    <row r="2" spans="1:13" ht="12" thickBot="1">
+    <row r="2" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="24"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
     </row>
-    <row r="3" spans="1:13" s="2" customFormat="1" ht="12" thickBot="1">
+    <row r="3" spans="1:13" s="2" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="26"/>
       <c r="B3" s="27" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="27" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="27" t="s">
         <v>12</v>
       </c>
       <c r="K3" s="27" t="s">
         <v>13</v>
       </c>
       <c r="L3" s="27" t="s">
         <v>14</v>
       </c>
       <c r="M3" s="28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="18" customHeight="1">
+    <row r="4" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="32"/>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
       <c r="F4" s="32"/>
       <c r="G4" s="32"/>
       <c r="H4" s="32"/>
       <c r="I4" s="32"/>
       <c r="J4" s="32"/>
       <c r="K4" s="32"/>
       <c r="L4" s="32"/>
       <c r="M4" s="33"/>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="3">
         <v>2014</v>
       </c>
       <c r="B5" s="4">
         <v>62.6</v>
       </c>
       <c r="C5" s="5">
         <v>105</v>
       </c>
       <c r="D5" s="5">
         <v>111.9</v>
       </c>
       <c r="E5" s="5">
         <v>92.9</v>
       </c>
       <c r="F5" s="5">
         <v>95.7</v>
       </c>
       <c r="G5" s="5">
         <v>117.2</v>
       </c>
       <c r="H5" s="5">
         <v>106</v>
       </c>
       <c r="I5" s="6">
         <v>108.8</v>
       </c>
       <c r="J5" s="5">
         <v>96.1</v>
       </c>
       <c r="K5" s="5">
         <v>116</v>
       </c>
       <c r="L5" s="5">
         <v>116.6</v>
       </c>
       <c r="M5" s="5">
         <v>119.3</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>2015</v>
       </c>
       <c r="B6" s="7">
         <v>50.1</v>
       </c>
       <c r="C6" s="5">
         <v>101.6</v>
       </c>
       <c r="D6" s="5">
         <v>105.2</v>
       </c>
       <c r="E6" s="5">
         <v>100</v>
       </c>
       <c r="F6" s="5">
         <v>96.7</v>
       </c>
       <c r="G6" s="5">
         <v>114.4</v>
       </c>
       <c r="H6" s="5">
         <v>104</v>
       </c>
       <c r="I6" s="6">
         <v>93.4</v>
       </c>
       <c r="J6" s="5">
         <v>89.7</v>
       </c>
       <c r="K6" s="5">
         <v>119.5</v>
       </c>
       <c r="L6" s="5">
         <v>102.4</v>
       </c>
       <c r="M6" s="5">
         <v>134.6</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>2016</v>
       </c>
       <c r="B7" s="7">
         <v>47.1</v>
       </c>
       <c r="C7" s="5">
         <v>101.9</v>
       </c>
       <c r="D7" s="5">
         <v>108.7</v>
       </c>
       <c r="E7" s="5">
         <v>103.2</v>
       </c>
       <c r="F7" s="5">
         <v>122.7</v>
       </c>
       <c r="G7" s="5">
         <v>105</v>
       </c>
       <c r="H7" s="5">
         <v>104.1</v>
       </c>
       <c r="I7" s="6">
         <v>107.9</v>
       </c>
       <c r="J7" s="5">
         <v>93.7</v>
       </c>
       <c r="K7" s="5">
         <v>104.4</v>
       </c>
       <c r="L7" s="5">
         <v>105.5</v>
       </c>
       <c r="M7" s="5">
         <v>115.6</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>2017</v>
       </c>
       <c r="B8" s="5">
         <v>55.3</v>
       </c>
       <c r="C8" s="5">
         <v>92.3</v>
       </c>
       <c r="D8" s="5">
         <v>115.9</v>
       </c>
       <c r="E8" s="5">
         <v>96.5</v>
       </c>
       <c r="F8" s="5">
         <v>118.2</v>
       </c>
       <c r="G8" s="5">
         <v>103.5</v>
       </c>
       <c r="H8" s="6">
         <v>120.2</v>
       </c>
       <c r="I8" s="6">
         <v>106.2</v>
       </c>
       <c r="J8" s="5">
         <v>97.6</v>
       </c>
       <c r="K8" s="5">
         <v>103.3</v>
       </c>
       <c r="L8" s="5">
         <v>94.2</v>
       </c>
       <c r="M8" s="5">
         <v>125.1</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>2018</v>
       </c>
       <c r="B9" s="5">
         <v>52.7</v>
       </c>
       <c r="C9" s="6">
         <v>96.2</v>
       </c>
       <c r="D9" s="5">
         <v>110.4</v>
       </c>
       <c r="E9" s="5">
         <v>98.6</v>
       </c>
       <c r="F9" s="5">
         <v>113.2</v>
       </c>
       <c r="G9" s="5">
         <v>107</v>
       </c>
       <c r="H9" s="5">
         <v>120</v>
       </c>
       <c r="I9" s="6">
         <v>101</v>
       </c>
       <c r="J9" s="5">
         <v>101.1</v>
       </c>
       <c r="K9" s="5">
         <v>103.5</v>
       </c>
       <c r="L9" s="5">
         <v>113.2</v>
       </c>
       <c r="M9" s="5">
         <v>120.3</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>2019</v>
       </c>
       <c r="B10" s="5">
         <v>46.5</v>
       </c>
       <c r="C10" s="6">
         <v>96.2</v>
       </c>
       <c r="D10" s="5">
         <v>107.9</v>
       </c>
       <c r="E10" s="5">
         <v>99.4</v>
       </c>
       <c r="F10" s="5">
         <v>113.5</v>
       </c>
       <c r="G10" s="5">
         <v>108.7</v>
       </c>
       <c r="H10" s="5">
         <v>118.6</v>
       </c>
       <c r="I10" s="6">
         <v>102.2</v>
       </c>
       <c r="J10" s="5">
         <v>99.5</v>
       </c>
       <c r="K10" s="5">
         <v>99.6</v>
       </c>
       <c r="L10" s="5">
         <v>116.9</v>
       </c>
       <c r="M10" s="5">
         <v>121.9</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>2020</v>
       </c>
       <c r="B11" s="5">
         <v>46.8</v>
       </c>
       <c r="C11" s="6">
         <v>92.7</v>
       </c>
       <c r="D11" s="5">
         <v>120.4</v>
       </c>
       <c r="E11" s="5">
         <v>65.400000000000006</v>
       </c>
       <c r="F11" s="5">
         <v>146.19999999999999</v>
       </c>
       <c r="G11" s="5">
         <v>111.5</v>
       </c>
       <c r="H11" s="5">
         <v>99.9</v>
       </c>
       <c r="I11" s="6">
         <v>118.1</v>
       </c>
       <c r="J11" s="5">
         <v>130.30000000000001</v>
       </c>
       <c r="K11" s="5">
         <v>99.1</v>
       </c>
       <c r="L11" s="5">
         <v>97.1</v>
       </c>
       <c r="M11" s="5">
         <v>124.3</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>2021</v>
       </c>
       <c r="B12" s="5">
         <v>45.6</v>
       </c>
       <c r="C12" s="6">
         <v>92.7</v>
       </c>
       <c r="D12" s="5">
         <v>123.2</v>
       </c>
       <c r="E12" s="5">
         <v>94.1</v>
       </c>
       <c r="F12" s="5">
         <v>110.5</v>
       </c>
       <c r="G12" s="5">
         <v>111</v>
       </c>
       <c r="H12" s="5">
         <v>93.8</v>
       </c>
       <c r="I12" s="6">
         <v>114.3</v>
       </c>
       <c r="J12" s="5">
         <v>142.1</v>
       </c>
       <c r="K12" s="5">
         <v>93.8</v>
       </c>
       <c r="L12" s="5">
         <v>104.2</v>
       </c>
       <c r="M12" s="5">
         <v>125.3</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>2022</v>
       </c>
       <c r="B13" s="5">
         <v>40.6</v>
       </c>
       <c r="C13" s="5">
         <v>105.8</v>
       </c>
       <c r="D13" s="5">
         <v>113.8</v>
       </c>
       <c r="E13" s="5">
         <v>92</v>
       </c>
       <c r="F13" s="5">
         <v>112.9</v>
       </c>
       <c r="G13" s="5">
         <v>108.4</v>
       </c>
       <c r="H13" s="5">
         <v>111.4</v>
       </c>
       <c r="I13" s="6">
         <v>118.7</v>
       </c>
       <c r="J13" s="5">
         <v>86.9</v>
       </c>
       <c r="K13" s="5">
         <v>108.9</v>
       </c>
       <c r="L13" s="8">
         <v>116.5</v>
       </c>
       <c r="M13" s="6">
         <v>126.9</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>2023</v>
       </c>
       <c r="B14" s="5">
         <v>41.3</v>
       </c>
       <c r="C14" s="9">
         <v>107</v>
       </c>
       <c r="D14" s="5">
         <v>115.4</v>
       </c>
       <c r="E14" s="5">
         <v>90</v>
       </c>
       <c r="F14" s="5">
         <v>126.4</v>
       </c>
       <c r="G14" s="5">
         <v>129.6</v>
       </c>
       <c r="H14" s="5">
         <v>93.6</v>
       </c>
       <c r="I14" s="6">
         <v>118</v>
       </c>
       <c r="J14" s="5">
         <v>97.3</v>
       </c>
       <c r="K14" s="5">
         <v>98</v>
       </c>
       <c r="L14" s="10">
         <v>117.8</v>
       </c>
       <c r="M14" s="11">
         <v>140.30000000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>2024</v>
       </c>
       <c r="B15" s="5">
         <v>33.299999999999997</v>
       </c>
       <c r="C15" s="9">
         <v>108.1</v>
       </c>
       <c r="D15" s="5">
         <v>114.6</v>
       </c>
       <c r="E15" s="5">
         <v>91.1</v>
       </c>
       <c r="F15" s="5">
         <v>120.7</v>
       </c>
       <c r="G15" s="5">
         <v>135.1</v>
       </c>
       <c r="H15" s="5">
         <v>100</v>
       </c>
       <c r="I15" s="6">
         <v>119.9</v>
       </c>
       <c r="J15" s="5">
         <v>98.1</v>
       </c>
       <c r="K15" s="5">
         <v>100.4</v>
       </c>
       <c r="L15" s="10">
         <v>112.4</v>
       </c>
       <c r="M15" s="11">
         <v>138.80000000000001</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>2025</v>
       </c>
       <c r="B16" s="6">
         <v>30.7</v>
       </c>
       <c r="C16" s="20">
         <v>109</v>
       </c>
       <c r="D16" s="21">
         <v>115</v>
       </c>
       <c r="E16" s="5">
         <v>92.8</v>
       </c>
       <c r="F16" s="6">
         <v>117</v>
       </c>
       <c r="G16" s="5">
         <v>135.1</v>
       </c>
       <c r="H16" s="5">
         <v>102</v>
       </c>
       <c r="I16" s="5">
         <v>121.7</v>
       </c>
       <c r="J16" s="5">
         <v>99.1</v>
       </c>
       <c r="K16" s="6">
         <v>99</v>
       </c>
       <c r="L16" s="8">
         <v>111.3</v>
       </c>
       <c r="M16" s="5">
         <v>143.9</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>2026</v>
       </c>
       <c r="B17" s="6">
         <v>28.3</v>
       </c>
       <c r="C17" s="22">
         <v>108.5</v>
       </c>
       <c r="D17" s="23">
         <v>116</v>
       </c>
       <c r="E17" s="5">
         <v>93.8</v>
       </c>
       <c r="F17" s="6">
         <v>116.1</v>
       </c>
-      <c r="G17" s="5"/>
+      <c r="G17" s="5">
+        <v>135.4</v>
+      </c>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="6"/>
       <c r="L17" s="8"/>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="16.5" customHeight="1">
+    <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="35"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="35"/>
       <c r="L18" s="35"/>
       <c r="M18" s="36"/>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="12">
         <v>2014</v>
       </c>
       <c r="B19" s="13">
         <v>120.1</v>
       </c>
       <c r="C19" s="9">
         <v>123.9</v>
       </c>
       <c r="D19" s="9">
         <v>127.9</v>
       </c>
       <c r="E19" s="9">
         <v>123.9</v>
       </c>
       <c r="F19" s="9">
         <v>109.9</v>
       </c>
       <c r="G19" s="9">
         <v>121.2</v>
       </c>
       <c r="H19" s="9">
         <v>118.7</v>
       </c>
       <c r="I19" s="13">
         <v>119.7</v>
       </c>
       <c r="J19" s="9">
         <v>116</v>
       </c>
       <c r="K19" s="9">
         <v>130.80000000000001</v>
       </c>
       <c r="L19" s="9">
         <v>143.30000000000001</v>
       </c>
       <c r="M19" s="9">
         <v>137.30000000000001</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="14">
         <v>2015</v>
       </c>
       <c r="B20" s="9">
         <v>109.6</v>
       </c>
       <c r="C20" s="9">
         <v>106.1</v>
       </c>
       <c r="D20" s="9">
         <v>99.7</v>
       </c>
       <c r="E20" s="9">
         <v>107.4</v>
       </c>
       <c r="F20" s="9">
         <v>108.6</v>
       </c>
       <c r="G20" s="9">
         <v>106</v>
       </c>
       <c r="H20" s="13">
         <v>104</v>
       </c>
       <c r="I20" s="13">
         <v>89.3</v>
       </c>
       <c r="J20" s="9">
         <v>83.4</v>
       </c>
       <c r="K20" s="9">
         <v>86</v>
       </c>
       <c r="L20" s="9">
         <v>75.5</v>
       </c>
       <c r="M20" s="9">
         <v>85.2</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="12">
         <v>2016</v>
       </c>
       <c r="B21" s="9">
         <v>80.2</v>
       </c>
       <c r="C21" s="9">
         <v>80.3</v>
       </c>
       <c r="D21" s="9">
         <v>83</v>
       </c>
       <c r="E21" s="9">
         <v>85.7</v>
       </c>
       <c r="F21" s="9">
         <v>108.7</v>
       </c>
       <c r="G21" s="13">
         <v>99.8</v>
       </c>
       <c r="H21" s="13">
         <v>99.8</v>
       </c>
       <c r="I21" s="13">
         <v>115.2</v>
       </c>
       <c r="J21" s="9">
         <v>120.4</v>
       </c>
       <c r="K21" s="9">
         <v>105.2</v>
       </c>
       <c r="L21" s="9">
         <v>108.3</v>
       </c>
       <c r="M21" s="9">
         <v>93</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="12">
         <v>2017</v>
       </c>
       <c r="B22" s="9">
         <v>109.2</v>
       </c>
       <c r="C22" s="9">
         <v>99</v>
       </c>
       <c r="D22" s="9">
         <v>105.5</v>
       </c>
       <c r="E22" s="9">
         <v>98.6</v>
       </c>
       <c r="F22" s="9">
         <v>95</v>
       </c>
       <c r="G22" s="9">
         <v>93.6</v>
       </c>
       <c r="H22" s="9">
         <v>108.1</v>
       </c>
       <c r="I22" s="13">
         <v>106.4</v>
       </c>
       <c r="J22" s="9">
         <v>110.8</v>
       </c>
       <c r="K22" s="9">
         <v>109.6</v>
       </c>
       <c r="L22" s="9">
         <v>97.9</v>
       </c>
       <c r="M22" s="9">
         <v>105.9</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="12">
         <v>2018</v>
       </c>
       <c r="B23" s="9">
         <v>100.9</v>
       </c>
       <c r="C23" s="9">
         <v>105.1</v>
       </c>
       <c r="D23" s="9">
         <v>100.2</v>
       </c>
       <c r="E23" s="9">
         <v>102.3</v>
       </c>
       <c r="F23" s="9">
         <v>97.9</v>
       </c>
       <c r="G23" s="9">
         <v>101.1</v>
       </c>
       <c r="H23" s="9">
         <v>101.1</v>
       </c>
       <c r="I23" s="13">
         <v>96.1</v>
       </c>
       <c r="J23" s="9">
         <v>99.6</v>
       </c>
       <c r="K23" s="9">
         <v>99.8</v>
       </c>
       <c r="L23" s="9">
         <v>119.9</v>
       </c>
       <c r="M23" s="9">
         <v>115.3</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="12">
         <v>2019</v>
       </c>
       <c r="B24" s="9">
         <v>101.8</v>
       </c>
       <c r="C24" s="9">
         <v>101.9</v>
       </c>
       <c r="D24" s="9">
         <v>99.5</v>
       </c>
       <c r="E24" s="9">
         <v>100.3</v>
       </c>
       <c r="F24" s="9">
         <v>100.7</v>
       </c>
       <c r="G24" s="9">
         <v>102.3</v>
       </c>
       <c r="H24" s="9">
         <v>101</v>
       </c>
       <c r="I24" s="13">
         <v>102.2</v>
       </c>
       <c r="J24" s="9">
         <v>100.4</v>
       </c>
       <c r="K24" s="9">
         <v>96.7</v>
       </c>
       <c r="L24" s="9">
         <v>99.8</v>
       </c>
       <c r="M24" s="9">
         <v>101.2</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>2020</v>
       </c>
       <c r="B25" s="9">
         <v>101.9</v>
       </c>
       <c r="C25" s="9">
         <v>98.1</v>
       </c>
       <c r="D25" s="9">
         <v>109.6</v>
       </c>
       <c r="E25" s="9">
         <v>72.099999999999994</v>
       </c>
       <c r="F25" s="9">
         <v>92.9</v>
       </c>
       <c r="G25" s="9">
         <v>95.3</v>
       </c>
       <c r="H25" s="9">
         <v>80.3</v>
       </c>
       <c r="I25" s="13">
         <v>92.8</v>
       </c>
       <c r="J25" s="9">
         <v>121.6</v>
       </c>
       <c r="K25" s="9">
         <v>121</v>
       </c>
       <c r="L25" s="9">
         <v>100.5</v>
       </c>
       <c r="M25" s="9">
         <v>102.5</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>2021</v>
       </c>
       <c r="B26" s="9">
         <v>99.8</v>
       </c>
       <c r="C26" s="9">
         <v>99.8</v>
       </c>
       <c r="D26" s="9">
         <v>102.1</v>
       </c>
       <c r="E26" s="9">
         <v>146.9</v>
       </c>
       <c r="F26" s="9">
         <v>111.1</v>
       </c>
       <c r="G26" s="9">
         <v>110.6</v>
       </c>
       <c r="H26" s="9">
         <v>103.8</v>
       </c>
       <c r="I26" s="13">
         <v>100.5</v>
       </c>
       <c r="J26" s="9">
         <v>109.7</v>
       </c>
       <c r="K26" s="9">
         <v>103.8</v>
       </c>
       <c r="L26" s="9">
         <v>111.3</v>
       </c>
       <c r="M26" s="9">
         <v>112.3</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>2022</v>
       </c>
       <c r="B27" s="9">
         <v>100</v>
       </c>
       <c r="C27" s="9">
         <v>114.1</v>
       </c>
       <c r="D27" s="9">
         <v>105.3</v>
       </c>
       <c r="E27" s="9">
         <v>103.1</v>
       </c>
       <c r="F27" s="9">
         <v>105.3</v>
       </c>
       <c r="G27" s="9">
         <v>102.8</v>
       </c>
       <c r="H27" s="9">
         <v>122.2</v>
       </c>
       <c r="I27" s="13">
         <v>126.8</v>
       </c>
       <c r="J27" s="9">
         <v>77.599999999999994</v>
       </c>
       <c r="K27" s="9">
         <v>90</v>
       </c>
       <c r="L27" s="8">
         <v>100.7</v>
       </c>
       <c r="M27" s="5">
         <v>102.1</v>
       </c>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>2023</v>
       </c>
       <c r="B28" s="9">
         <v>103.8</v>
       </c>
       <c r="C28" s="9">
         <v>105</v>
       </c>
       <c r="D28" s="9">
         <v>106.5</v>
       </c>
       <c r="E28" s="9">
         <v>104.1</v>
       </c>
       <c r="F28" s="9">
         <v>116.5</v>
       </c>
       <c r="G28" s="9">
         <v>139.19999999999999</v>
       </c>
       <c r="H28" s="9">
         <v>116.9</v>
       </c>
       <c r="I28" s="13">
         <v>116.3</v>
       </c>
       <c r="J28" s="9">
         <v>130.19999999999999</v>
       </c>
       <c r="K28" s="9">
         <v>117.1</v>
       </c>
       <c r="L28" s="8">
         <v>118.5</v>
       </c>
       <c r="M28" s="5">
         <v>130.9</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>2024</v>
       </c>
       <c r="B29" s="9">
         <v>105.3</v>
       </c>
       <c r="C29" s="9">
         <v>106.3</v>
       </c>
       <c r="D29" s="9">
         <v>105.7</v>
       </c>
       <c r="E29" s="9">
         <v>107</v>
       </c>
       <c r="F29" s="9">
         <v>102.3</v>
       </c>
       <c r="G29" s="9">
         <v>106.7</v>
       </c>
       <c r="H29" s="9">
         <v>113.8</v>
       </c>
       <c r="I29" s="13">
         <v>115.6</v>
       </c>
       <c r="J29" s="9">
         <v>116.5</v>
       </c>
       <c r="K29" s="9">
         <v>119.4</v>
       </c>
       <c r="L29" s="8">
         <v>114</v>
       </c>
       <c r="M29" s="5">
         <v>112.7</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="12">
         <v>2025</v>
       </c>
       <c r="B30" s="13">
         <v>104.2</v>
       </c>
       <c r="C30" s="20">
         <v>105.2</v>
       </c>
       <c r="D30" s="21">
         <v>105.4</v>
       </c>
       <c r="E30" s="9">
         <v>107.4</v>
       </c>
       <c r="F30" s="13">
         <v>104.1</v>
       </c>
       <c r="G30" s="9">
         <v>104.2</v>
       </c>
       <c r="H30" s="9">
         <v>106.3</v>
       </c>
       <c r="I30" s="9">
         <v>108</v>
       </c>
       <c r="J30" s="9">
         <v>109.1</v>
       </c>
       <c r="K30" s="13">
         <v>107.6</v>
       </c>
       <c r="L30" s="8">
         <v>106.4</v>
       </c>
       <c r="M30" s="5">
         <v>110.4</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>2026</v>
       </c>
       <c r="B31" s="6">
         <v>101.4</v>
       </c>
       <c r="C31" s="22">
         <v>100.9</v>
       </c>
       <c r="D31" s="23">
         <v>101.7</v>
       </c>
       <c r="E31" s="5">
         <v>102.8</v>
       </c>
       <c r="F31" s="6">
         <v>102.1</v>
       </c>
-      <c r="G31" s="5"/>
+      <c r="G31" s="5">
+        <v>102.3</v>
+      </c>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="6"/>
       <c r="L31" s="8"/>
       <c r="M31" s="5"/>
     </row>
-    <row r="32" spans="1:13" ht="18.75" customHeight="1">
+    <row r="32" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="34" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="35"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
       <c r="L32" s="35"/>
       <c r="M32" s="36"/>
     </row>
-    <row r="33" spans="1:13">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="12">
         <v>2014</v>
       </c>
       <c r="B33" s="15">
         <v>120.1</v>
       </c>
       <c r="C33" s="16">
         <v>122.4</v>
       </c>
       <c r="D33" s="16">
         <v>124.4</v>
       </c>
       <c r="E33" s="16">
         <v>124.3</v>
       </c>
       <c r="F33" s="16">
         <v>121.2</v>
       </c>
       <c r="G33" s="17">
         <v>121.2</v>
       </c>
       <c r="H33" s="18">
         <v>120.8</v>
       </c>
       <c r="I33" s="17">
         <v>120.7</v>
       </c>
       <c r="J33" s="18">
         <v>120.1</v>
       </c>
       <c r="K33" s="18">
         <v>121.5</v>
       </c>
       <c r="L33" s="18">
         <v>124</v>
       </c>
       <c r="M33" s="18">
         <v>125.8</v>
       </c>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A34" s="12">
         <v>2015</v>
       </c>
       <c r="B34" s="16">
         <v>109.6</v>
       </c>
       <c r="C34" s="16">
         <v>107.8</v>
       </c>
       <c r="D34" s="16">
         <v>104.8</v>
       </c>
       <c r="E34" s="16">
         <v>105.5</v>
       </c>
       <c r="F34" s="16">
         <v>106.1</v>
       </c>
       <c r="G34" s="17">
         <v>106</v>
       </c>
       <c r="H34" s="18">
         <v>105.7</v>
       </c>
       <c r="I34" s="17">
         <v>103.1</v>
       </c>
       <c r="J34" s="18">
         <v>100.6</v>
       </c>
       <c r="K34" s="18">
         <v>98.7</v>
       </c>
       <c r="L34" s="18">
         <v>95.7</v>
       </c>
       <c r="M34" s="18">
         <v>94.7</v>
       </c>
     </row>
-    <row r="35" spans="1:13">
+    <row r="35" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>2016</v>
       </c>
       <c r="B35" s="16">
         <v>80.2</v>
       </c>
       <c r="C35" s="15">
         <v>80.3</v>
       </c>
       <c r="D35" s="16">
         <v>81.2</v>
       </c>
       <c r="E35" s="16">
         <v>82.4</v>
       </c>
       <c r="F35" s="16">
         <v>87.7</v>
       </c>
       <c r="G35" s="18">
         <v>90</v>
       </c>
       <c r="H35" s="18">
         <v>91.6</v>
       </c>
       <c r="I35" s="17">
         <v>94.8</v>
       </c>
       <c r="J35" s="18">
         <v>97.5</v>
       </c>
       <c r="K35" s="18">
         <v>98.3</v>
       </c>
       <c r="L35" s="18">
         <v>99.3</v>
       </c>
       <c r="M35" s="18">
         <v>98.1</v>
       </c>
     </row>
-    <row r="36" spans="1:13">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>2017</v>
       </c>
       <c r="B36" s="16">
         <v>109.2</v>
       </c>
       <c r="C36" s="16">
         <v>104</v>
       </c>
       <c r="D36" s="16">
         <v>104.5</v>
       </c>
       <c r="E36" s="16">
         <v>102.9</v>
       </c>
       <c r="F36" s="16">
         <v>100.9</v>
       </c>
       <c r="G36" s="18">
         <v>99.4</v>
       </c>
       <c r="H36" s="18">
         <v>101</v>
       </c>
       <c r="I36" s="17">
         <v>101.8</v>
       </c>
       <c r="J36" s="18">
         <v>103</v>
       </c>
       <c r="K36" s="18">
         <v>103.9</v>
       </c>
       <c r="L36" s="18">
         <v>103.2</v>
       </c>
       <c r="M36" s="18">
         <v>103.5</v>
       </c>
     </row>
-    <row r="37" spans="1:13">
+    <row r="37" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>2018</v>
       </c>
       <c r="B37" s="16">
         <v>100.9</v>
       </c>
       <c r="C37" s="16">
         <v>102.9</v>
       </c>
       <c r="D37" s="16">
         <v>101.9</v>
       </c>
       <c r="E37" s="16">
         <v>102</v>
       </c>
       <c r="F37" s="16">
         <v>101</v>
       </c>
       <c r="G37" s="16">
         <v>101</v>
       </c>
       <c r="H37" s="15">
         <v>101.1</v>
       </c>
       <c r="I37" s="17">
         <v>100.3</v>
       </c>
       <c r="J37" s="18">
         <v>100.2</v>
       </c>
       <c r="K37" s="18">
         <v>100.1</v>
       </c>
       <c r="L37" s="18">
         <v>102.4</v>
       </c>
       <c r="M37" s="18">
         <v>103.9</v>
       </c>
     </row>
-    <row r="38" spans="1:13">
+    <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>2019</v>
       </c>
       <c r="B38" s="16">
         <v>101.8</v>
       </c>
       <c r="C38" s="16">
         <v>101.8</v>
       </c>
       <c r="D38" s="16">
         <v>101</v>
       </c>
       <c r="E38" s="16">
         <v>100.8</v>
       </c>
       <c r="F38" s="16">
         <v>100.8</v>
       </c>
       <c r="G38" s="16">
         <v>101.1</v>
       </c>
       <c r="H38" s="15">
         <v>101.1</v>
       </c>
       <c r="I38" s="17">
         <v>101.2</v>
       </c>
       <c r="J38" s="18">
         <v>101.1</v>
       </c>
       <c r="K38" s="18">
         <v>100.4</v>
       </c>
       <c r="L38" s="18">
         <v>100.4</v>
       </c>
       <c r="M38" s="18">
         <v>100.5</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>2020</v>
       </c>
       <c r="B39" s="16">
         <v>101.9</v>
       </c>
       <c r="C39" s="16">
         <v>100</v>
       </c>
       <c r="D39" s="16">
         <v>103.4</v>
       </c>
       <c r="E39" s="16">
         <v>95.3</v>
       </c>
       <c r="F39" s="16">
         <v>94.7</v>
       </c>
       <c r="G39" s="16">
         <v>94.9</v>
       </c>
       <c r="H39" s="16">
         <v>92.1</v>
       </c>
       <c r="I39" s="17">
         <v>92.2</v>
       </c>
       <c r="J39" s="18">
         <v>96.4</v>
       </c>
       <c r="K39" s="18">
         <v>99.5</v>
       </c>
       <c r="L39" s="18">
         <v>99.6</v>
       </c>
       <c r="M39" s="18">
         <v>100</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>2021</v>
       </c>
       <c r="B40" s="16">
         <v>99.8</v>
       </c>
       <c r="C40" s="16">
         <v>99.8</v>
       </c>
       <c r="D40" s="16">
         <v>100.7</v>
       </c>
       <c r="E40" s="16">
         <v>109.7</v>
       </c>
       <c r="F40" s="16">
         <v>110.1</v>
       </c>
       <c r="G40" s="16">
         <v>110.1</v>
       </c>
       <c r="H40" s="16">
         <v>109</v>
       </c>
       <c r="I40" s="15">
         <v>107.7</v>
       </c>
       <c r="J40" s="16">
         <v>108.1</v>
       </c>
       <c r="K40" s="15">
         <v>107.4</v>
       </c>
       <c r="L40" s="16">
         <v>108</v>
       </c>
       <c r="M40" s="16">
         <v>108.5</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>2022</v>
       </c>
       <c r="B41" s="16">
         <v>100</v>
       </c>
       <c r="C41" s="16">
         <v>106.8</v>
       </c>
       <c r="D41" s="16">
         <v>106.3</v>
       </c>
       <c r="E41" s="16">
         <v>105.5</v>
       </c>
       <c r="F41" s="16">
         <v>105.6</v>
       </c>
       <c r="G41" s="16">
         <v>105.1</v>
       </c>
       <c r="H41" s="16">
         <v>108.1</v>
       </c>
       <c r="I41" s="15">
         <v>111.3</v>
       </c>
       <c r="J41" s="16">
         <v>105.3</v>
       </c>
       <c r="K41" s="16">
         <v>103.2</v>
       </c>
       <c r="L41" s="19">
         <v>103.1</v>
       </c>
       <c r="M41" s="19">
         <v>103.2</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>2023</v>
       </c>
       <c r="B42" s="16">
         <v>103.8</v>
       </c>
       <c r="C42" s="16">
         <v>104.4</v>
       </c>
       <c r="D42" s="16">
         <v>105</v>
       </c>
       <c r="E42" s="16">
         <v>104.8</v>
       </c>
       <c r="F42" s="16">
         <v>107.3</v>
       </c>
       <c r="G42" s="16">
         <v>113.4</v>
       </c>
       <c r="H42" s="16">
         <v>113.8</v>
       </c>
       <c r="I42" s="15">
         <v>113.9</v>
       </c>
       <c r="J42" s="16">
         <v>115.9</v>
       </c>
       <c r="K42" s="16">
         <v>115.9</v>
       </c>
       <c r="L42" s="19">
         <v>116</v>
       </c>
       <c r="M42" s="19">
         <v>117.7</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>2024</v>
       </c>
       <c r="B43" s="16">
         <v>105.3</v>
       </c>
       <c r="C43" s="16">
         <v>105.9</v>
       </c>
       <c r="D43" s="16">
         <v>105.8</v>
       </c>
       <c r="E43" s="16">
         <v>106.1</v>
       </c>
       <c r="F43" s="16">
         <v>105.2</v>
       </c>
       <c r="G43" s="16">
         <v>105.5</v>
       </c>
       <c r="H43" s="16">
         <v>107</v>
       </c>
       <c r="I43" s="15">
         <v>108.5</v>
       </c>
       <c r="J43" s="16">
         <v>109.7</v>
       </c>
       <c r="K43" s="16">
         <v>110.9</v>
       </c>
       <c r="L43" s="19">
         <v>111.3</v>
       </c>
       <c r="M43" s="19">
         <v>111.4</v>
       </c>
     </row>
-    <row r="44" spans="1:13">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>2025</v>
       </c>
       <c r="B44" s="4">
         <v>104.2</v>
       </c>
       <c r="C44" s="20">
         <v>104.7</v>
       </c>
       <c r="D44" s="21">
         <v>105</v>
       </c>
       <c r="E44" s="7">
         <v>105.6</v>
       </c>
       <c r="F44" s="4">
         <v>105.2</v>
       </c>
       <c r="G44" s="18">
         <v>105</v>
       </c>
       <c r="H44" s="7">
         <v>105.3</v>
       </c>
       <c r="I44" s="7">
         <v>105.9</v>
       </c>
       <c r="J44" s="7">
         <v>106.5</v>
       </c>
       <c r="K44" s="4">
         <v>106.7</v>
       </c>
       <c r="L44" s="7">
         <v>106.7</v>
       </c>
       <c r="M44" s="7">
         <v>107.5</v>
       </c>
     </row>
-    <row r="45" spans="1:13">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>2026</v>
       </c>
       <c r="B45" s="6">
         <v>101.4</v>
       </c>
       <c r="C45" s="22">
         <v>101.2</v>
       </c>
       <c r="D45" s="23">
         <v>101.3</v>
       </c>
       <c r="E45" s="5">
         <v>101.7</v>
       </c>
       <c r="F45" s="6">
         <v>101.9</v>
       </c>
-      <c r="G45" s="5"/>
+      <c r="G45" s="5">
+        <v>101.9</v>
+      </c>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="6"/>
       <c r="L45" s="8"/>
       <c r="M45" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A32:M32"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>