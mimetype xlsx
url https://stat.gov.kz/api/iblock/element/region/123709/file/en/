--- v1 (2026-07-22)
+++ v2 (2026-08-31)
@@ -2,56 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D диск\ПУБЛИКАЦИЯ\2026\ДИНАМИКА\2-ТОРГ\2026\06\Внутренний документ\внутр.месячные\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D диск\ПУБЛИКАЦИЯ\2026\ДИНАМИКА\2-ТОРГ\2026\07\Внутренний документ\внутр.месячные\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90BB1C1C-2BCF-4B8F-81FB-F0457A7BC0CE}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5B248D19-8584-49B3-8ADE-EBCD2EA7D5E2}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12735" yWindow="120" windowWidth="15675" windowHeight="14115" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11160" yWindow="345" windowWidth="17385" windowHeight="12825" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$46</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>as percent of previous month</t>
   </si>
   <si>
     <t>in percentage by corresponding month of the last year</t>
   </si>
   <si>
     <t>Volume indices of retail trade</t>
   </si>
   <si>
     <t>in percentage by corresponding period of the last year</t>
   </si>
@@ -734,51 +734,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="J48" sqref="J48"/>
+      <selection activeCell="H47" sqref="H47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="29" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
     </row>
@@ -1345,51 +1345,53 @@
         <v>143.9</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>2026</v>
       </c>
       <c r="B17" s="6">
         <v>28.3</v>
       </c>
       <c r="C17" s="22">
         <v>108.5</v>
       </c>
       <c r="D17" s="23">
         <v>116</v>
       </c>
       <c r="E17" s="5">
         <v>93.8</v>
       </c>
       <c r="F17" s="6">
         <v>116.1</v>
       </c>
       <c r="G17" s="5">
         <v>135.4</v>
       </c>
-      <c r="H17" s="5"/>
+      <c r="H17" s="5">
+        <v>99.1</v>
+      </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="6"/>
       <c r="L17" s="8"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="35"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="35"/>
       <c r="L18" s="35"/>
       <c r="M18" s="36"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="12">
@@ -1883,51 +1885,53 @@
         <v>110.4</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>2026</v>
       </c>
       <c r="B31" s="6">
         <v>101.4</v>
       </c>
       <c r="C31" s="22">
         <v>100.9</v>
       </c>
       <c r="D31" s="23">
         <v>101.7</v>
       </c>
       <c r="E31" s="5">
         <v>102.8</v>
       </c>
       <c r="F31" s="6">
         <v>102.1</v>
       </c>
       <c r="G31" s="5">
         <v>102.3</v>
       </c>
-      <c r="H31" s="5"/>
+      <c r="H31" s="5">
+        <v>99.3</v>
+      </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="6"/>
       <c r="L31" s="8"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="34" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="35"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
       <c r="L32" s="35"/>
       <c r="M32" s="36"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="12">
@@ -2421,51 +2425,53 @@
         <v>107.5</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>2026</v>
       </c>
       <c r="B45" s="6">
         <v>101.4</v>
       </c>
       <c r="C45" s="22">
         <v>101.2</v>
       </c>
       <c r="D45" s="23">
         <v>101.3</v>
       </c>
       <c r="E45" s="5">
         <v>101.7</v>
       </c>
       <c r="F45" s="6">
         <v>101.9</v>
       </c>
       <c r="G45" s="5">
         <v>101.9</v>
       </c>
-      <c r="H45" s="5"/>
+      <c r="H45" s="5">
+        <v>101.4</v>
+      </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="6"/>
       <c r="L45" s="8"/>
       <c r="M45" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A32:M32"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>