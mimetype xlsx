--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -1,65 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19455" windowHeight="11235"/>
   </bookViews>
   <sheets>
     <sheet name="IPV 2026" sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="546" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="36">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
     <t>Petropavl city</t>
   </si>
   <si>
     <t>Aiyrtau</t>
   </si>
   <si>
     <t>Akzhar</t>
   </si>
   <si>
     <t xml:space="preserve">Magzhan Zhumabaev </t>
   </si>
   <si>
     <t xml:space="preserve">Esil </t>
   </si>
   <si>
     <t xml:space="preserve">Zhambyl </t>
   </si>
   <si>
@@ -128,82 +127,89 @@
   <si>
     <t>Index of the physical volume of gross output (services) of agriculture, forestry and fisheries</t>
   </si>
   <si>
     <t>from it:</t>
   </si>
   <si>
     <t>Index of the physical volume of gross agricultural output (services)</t>
   </si>
   <si>
     <t>Index of the physical volume of gross crop production</t>
   </si>
   <si>
     <t>Index of the physical volume of gross livestock production</t>
   </si>
   <si>
     <t>as a percentage of the previous month of 2025</t>
   </si>
   <si>
     <t>as a percentage of the previous month of 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="16"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -217,112 +223,121 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -374,84 +389,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -587,7118 +604,7235 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="V1" workbookViewId="0">
-      <selection activeCell="AK74" sqref="AK74"/>
+    <sheetView tabSelected="1" topLeftCell="V37" workbookViewId="0">
+      <selection activeCell="AF80" sqref="AF80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="10" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="21.42578125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" style="16" customWidth="1"/>
+    <col min="3" max="14" width="9.140625" style="16"/>
+    <col min="15" max="15" width="21.42578125" style="16" customWidth="1"/>
+    <col min="16" max="16" width="8.7109375" style="16" customWidth="1"/>
+    <col min="17" max="28" width="9.140625" style="16"/>
+    <col min="29" max="29" width="21.42578125" style="16" customWidth="1"/>
+    <col min="30" max="30" width="8.7109375" style="16" customWidth="1"/>
+    <col min="31" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="27.75" customHeight="1">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="17"/>
-[...11 lines deleted...]
-      <c r="O1" s="17" t="s">
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="O1" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="P1" s="17"/>
-[...11 lines deleted...]
-      <c r="AC1" s="17" t="s">
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+      <c r="R1" s="25"/>
+      <c r="S1" s="25"/>
+      <c r="T1" s="25"/>
+      <c r="U1" s="25"/>
+      <c r="V1" s="25"/>
+      <c r="W1" s="25"/>
+      <c r="X1" s="25"/>
+      <c r="Y1" s="25"/>
+      <c r="Z1" s="25"/>
+      <c r="AA1" s="25"/>
+      <c r="AC1" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="AD1" s="17"/>
-[...10 lines deleted...]
-      <c r="AO1" s="17"/>
+      <c r="AD1" s="25"/>
+      <c r="AE1" s="25"/>
+      <c r="AF1" s="25"/>
+      <c r="AG1" s="25"/>
+      <c r="AH1" s="25"/>
+      <c r="AI1" s="25"/>
+      <c r="AJ1" s="25"/>
+      <c r="AK1" s="25"/>
+      <c r="AL1" s="25"/>
+      <c r="AM1" s="25"/>
+      <c r="AN1" s="25"/>
+      <c r="AO1" s="25"/>
     </row>
     <row r="2" spans="1:41">
-      <c r="A2" s="11"/>
-[...10 lines deleted...]
-      <c r="L2" s="11"/>
+      <c r="A2" s="17"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
       <c r="M2" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="O2" s="11"/>
-[...10 lines deleted...]
-      <c r="Z2" s="11"/>
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
+      <c r="T2" s="17"/>
+      <c r="U2" s="17"/>
+      <c r="V2" s="17"/>
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="17"/>
+      <c r="Z2" s="17"/>
       <c r="AA2" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="AC2" s="11"/>
-[...10 lines deleted...]
-      <c r="AN2" s="11"/>
+      <c r="AC2" s="17"/>
+      <c r="AD2" s="17"/>
+      <c r="AE2" s="17"/>
+      <c r="AF2" s="17"/>
+      <c r="AG2" s="17"/>
+      <c r="AH2" s="17"/>
+      <c r="AI2" s="17"/>
+      <c r="AJ2" s="17"/>
+      <c r="AK2" s="17"/>
+      <c r="AL2" s="17"/>
+      <c r="AM2" s="17"/>
+      <c r="AN2" s="17"/>
       <c r="AO2" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:41">
-      <c r="A3" s="12"/>
-      <c r="B3" s="13" t="s">
+      <c r="A3" s="18"/>
+      <c r="B3" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="13" t="s">
+      <c r="C3" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="D3" s="13" t="s">
+      <c r="D3" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="13" t="s">
+      <c r="E3" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="13" t="s">
+      <c r="F3" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="13" t="s">
+      <c r="G3" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="13" t="s">
+      <c r="H3" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="K3" s="13" t="s">
+      <c r="K3" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="L3" s="13" t="s">
+      <c r="L3" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="M3" s="13" t="s">
+      <c r="M3" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="O3" s="12"/>
-      <c r="P3" s="13" t="s">
+      <c r="O3" s="18"/>
+      <c r="P3" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Q3" s="13" t="s">
+      <c r="Q3" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="R3" s="13" t="s">
+      <c r="R3" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="13" t="s">
+      <c r="S3" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="T3" s="13" t="s">
+      <c r="T3" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="U3" s="13" t="s">
+      <c r="U3" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="V3" s="13" t="s">
+      <c r="V3" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="W3" s="13" t="s">
+      <c r="W3" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="X3" s="13" t="s">
+      <c r="X3" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="Y3" s="13" t="s">
+      <c r="Y3" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="Z3" s="13" t="s">
+      <c r="Z3" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="AA3" s="13" t="s">
+      <c r="AA3" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="AC3" s="12"/>
-      <c r="AD3" s="13" t="s">
+      <c r="AC3" s="18"/>
+      <c r="AD3" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AE3" s="13" t="s">
+      <c r="AE3" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="AF3" s="13" t="s">
+      <c r="AF3" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="AG3" s="13" t="s">
+      <c r="AG3" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="AH3" s="13" t="s">
+      <c r="AH3" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AI3" s="13" t="s">
+      <c r="AI3" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="AJ3" s="13" t="s">
+      <c r="AJ3" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="AK3" s="13" t="s">
+      <c r="AK3" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="AL3" s="13" t="s">
+      <c r="AL3" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="AM3" s="13" t="s">
+      <c r="AM3" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="AN3" s="13" t="s">
+      <c r="AN3" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="AO3" s="13" t="s">
+      <c r="AO3" s="19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:41" ht="12.75" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="20">
+      <c r="B4" s="10">
         <v>55.272259282966971</v>
       </c>
-      <c r="C4" s="20">
+      <c r="C4" s="10">
         <v>85.006196873934542</v>
       </c>
-      <c r="D4" s="20">
+      <c r="D4" s="10">
         <v>100.506468375324</v>
       </c>
-      <c r="E4" s="20">
+      <c r="E4" s="10">
         <v>133.07737167388919</v>
       </c>
-      <c r="F4" s="23">
+      <c r="F4" s="11">
         <v>108.18405780850175</v>
       </c>
-      <c r="G4" s="23">
+      <c r="G4" s="11">
         <v>125.32425365562898</v>
       </c>
-      <c r="H4" s="14">
+      <c r="H4" s="12">
         <v>178.37536274845678</v>
       </c>
-      <c r="I4" s="21">
+      <c r="I4" s="13">
         <v>348.05976291029384</v>
       </c>
-      <c r="J4" s="14">
+      <c r="J4" s="12">
         <v>304.70571651265431</v>
       </c>
-      <c r="K4" s="14">
+      <c r="K4" s="12">
         <v>64.783302116545102</v>
       </c>
-      <c r="L4" s="14">
+      <c r="L4" s="12">
         <v>57.720608888997248</v>
       </c>
-      <c r="M4" s="14">
+      <c r="M4" s="12">
         <v>4.8172297087520448</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="20">
+      <c r="P4" s="10">
         <v>84.171192027491088</v>
       </c>
-      <c r="Q4" s="20">
+      <c r="Q4" s="10">
         <v>77.798462361260334</v>
       </c>
-      <c r="R4" s="20">
+      <c r="R4" s="10">
         <v>119.23618258101077</v>
       </c>
-      <c r="S4" s="20">
+      <c r="S4" s="10">
         <v>124.45362261431747</v>
       </c>
-      <c r="T4" s="23">
+      <c r="T4" s="11">
         <v>107.62346721595335</v>
       </c>
-      <c r="U4" s="23">
+      <c r="U4" s="11">
         <v>124.90185563163298</v>
       </c>
-      <c r="V4" s="14">
+      <c r="V4" s="21">
         <v>211.22974415695754</v>
       </c>
-      <c r="W4" s="21">
+      <c r="W4" s="13">
         <v>263.21029239572925</v>
       </c>
-      <c r="X4" s="14">
+      <c r="X4" s="21">
         <v>318.43906733792147</v>
       </c>
-      <c r="Y4" s="14">
+      <c r="Y4" s="21">
         <v>56.197816142329103</v>
       </c>
-      <c r="Z4" s="14">
+      <c r="Z4" s="12">
         <v>75.055928137688127</v>
       </c>
-      <c r="AA4" s="14">
+      <c r="AA4" s="12">
         <v>9.6253483075402055</v>
       </c>
       <c r="AC4" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="20">
+      <c r="AD4" s="10">
         <v>86.452897367908605</v>
       </c>
-      <c r="AE4" s="20">
+      <c r="AE4" s="10">
         <v>78.79069202287792</v>
       </c>
-      <c r="AF4" s="20">
-[...10 lines deleted...]
-      <c r="AO4" s="14"/>
+      <c r="AF4" s="10">
+        <v>113.79687277781687</v>
+      </c>
+      <c r="AG4" s="10">
+        <v>128.07216477975058</v>
+      </c>
+      <c r="AH4" s="11"/>
+      <c r="AI4" s="11"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="13"/>
+      <c r="AL4" s="21"/>
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="12"/>
+      <c r="AO4" s="12"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="20">
+      <c r="B5" s="10">
         <v>50.869725507106814</v>
       </c>
-      <c r="C5" s="20">
+      <c r="C5" s="10">
         <v>110.87989041113634</v>
       </c>
-      <c r="D5" s="20">
+      <c r="D5" s="10">
         <v>106.80485446783499</v>
       </c>
-      <c r="E5" s="20">
+      <c r="E5" s="10">
         <v>120.69278336091787</v>
       </c>
-      <c r="F5" s="23">
+      <c r="F5" s="11">
         <v>124.84619084585333</v>
       </c>
-      <c r="G5" s="23">
+      <c r="G5" s="11">
         <v>112.51481931159284</v>
       </c>
-      <c r="H5" s="14">
+      <c r="H5" s="12">
         <v>922.87564018232638</v>
       </c>
-      <c r="I5" s="21">
+      <c r="I5" s="13">
         <v>182.80518617475767</v>
       </c>
-      <c r="J5" s="14">
+      <c r="J5" s="12">
         <v>479.12833157745087</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="12">
         <v>35.022076558615979</v>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="12">
         <v>9.1707143525817294</v>
       </c>
-      <c r="M5" s="14">
+      <c r="M5" s="12">
         <v>2010.9452015288334</v>
       </c>
       <c r="O5" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="P5" s="20">
+      <c r="P5" s="10">
         <v>144.55547997636117</v>
       </c>
-      <c r="Q5" s="20">
+      <c r="Q5" s="10">
         <v>159.8369213676699</v>
       </c>
-      <c r="R5" s="20">
+      <c r="R5" s="10">
         <v>78.770638483896633</v>
       </c>
-      <c r="S5" s="20">
+      <c r="S5" s="10">
         <v>80.7909089064337</v>
       </c>
-      <c r="T5" s="23">
+      <c r="T5" s="11">
         <v>61.221239255524807</v>
       </c>
-      <c r="U5" s="23">
+      <c r="U5" s="11">
         <v>411.46023318778253</v>
       </c>
-      <c r="V5" s="14">
+      <c r="V5" s="21">
         <v>118.30167549476623</v>
       </c>
-      <c r="W5" s="21">
+      <c r="W5" s="13">
         <v>212.99540525121526</v>
       </c>
-      <c r="X5" s="14">
+      <c r="X5" s="21">
         <v>794.18234599399898</v>
       </c>
-      <c r="Y5" s="14">
+      <c r="Y5" s="21">
         <v>23.152851363951431</v>
       </c>
-      <c r="Z5" s="14">
+      <c r="Z5" s="12">
         <v>17.729728426638967</v>
       </c>
-      <c r="AA5" s="14">
+      <c r="AA5" s="12">
         <v>140.63337571752197</v>
       </c>
       <c r="AC5" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="AD5" s="20">
+      <c r="AD5" s="10">
         <v>84.19442784882763</v>
       </c>
-      <c r="AE5" s="20">
+      <c r="AE5" s="10">
         <v>105.20216093907111</v>
       </c>
-      <c r="AF5" s="20">
-[...10 lines deleted...]
-      <c r="AO5" s="14"/>
+      <c r="AF5" s="10">
+        <v>103.46601623061768</v>
+      </c>
+      <c r="AG5" s="10">
+        <v>105.43716210806397</v>
+      </c>
+      <c r="AH5" s="11"/>
+      <c r="AI5" s="11"/>
+      <c r="AJ5" s="21"/>
+      <c r="AK5" s="13"/>
+      <c r="AL5" s="21"/>
+      <c r="AM5" s="21"/>
+      <c r="AN5" s="12"/>
+      <c r="AO5" s="12"/>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="20">
+      <c r="B6" s="10">
         <v>47.612217945944003</v>
       </c>
-      <c r="C6" s="20">
+      <c r="C6" s="10">
         <v>66.375832611656477</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D6" s="10">
         <v>110.29790029010711</v>
       </c>
-      <c r="E6" s="20">
+      <c r="E6" s="10">
         <v>224.59174681887558</v>
       </c>
-      <c r="F6" s="23">
+      <c r="F6" s="11">
         <v>120.97653762140051</v>
       </c>
-      <c r="G6" s="23">
+      <c r="G6" s="11">
         <v>206.8717161200945</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="12">
         <v>151.75156336372342</v>
       </c>
-      <c r="I6" s="21">
+      <c r="I6" s="13">
         <v>211.98857957076092</v>
       </c>
-      <c r="J6" s="14">
+      <c r="J6" s="12">
         <v>490.50638255491992</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="12">
         <v>65.657571729716906</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="12">
         <v>66.836439763634274</v>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="12">
         <v>-8.5844440352839282</v>
       </c>
       <c r="O6" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="20">
+      <c r="P6" s="10">
         <v>93.041012408713755</v>
       </c>
-      <c r="Q6" s="20">
+      <c r="Q6" s="10">
         <v>58.018476113388175</v>
       </c>
-      <c r="R6" s="20">
+      <c r="R6" s="10">
         <v>121.24934953630498</v>
       </c>
-      <c r="S6" s="20">
+      <c r="S6" s="10">
         <v>231.41660823035303</v>
       </c>
-      <c r="T6" s="23">
+      <c r="T6" s="11">
         <v>115.08112858634523</v>
       </c>
-      <c r="U6" s="23">
+      <c r="U6" s="11">
         <v>129.40382718921285</v>
       </c>
-      <c r="V6" s="14">
+      <c r="V6" s="21">
         <v>141.1326302165414</v>
       </c>
-      <c r="W6" s="21">
+      <c r="W6" s="13">
         <v>359.00694386794885</v>
       </c>
-      <c r="X6" s="14">
+      <c r="X6" s="21">
         <v>354.04328699028127</v>
       </c>
-      <c r="Y6" s="14">
+      <c r="Y6" s="21">
         <v>35.256720438154474</v>
       </c>
-      <c r="Z6" s="14">
+      <c r="Z6" s="12">
         <v>57.813413160440263</v>
       </c>
-      <c r="AA6" s="14">
+      <c r="AA6" s="12">
         <v>35.451365908116486</v>
       </c>
       <c r="AC6" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="AD6" s="20">
+      <c r="AD6" s="10">
         <v>95.994902551931844</v>
       </c>
-      <c r="AE6" s="20">
+      <c r="AE6" s="10">
         <v>70.118868282568272</v>
       </c>
-      <c r="AF6" s="20">
-[...10 lines deleted...]
-      <c r="AO6" s="14"/>
+      <c r="AF6" s="10">
+        <v>112.42850756369688</v>
+      </c>
+      <c r="AG6" s="10">
+        <v>221.30898603638673</v>
+      </c>
+      <c r="AH6" s="11"/>
+      <c r="AI6" s="11"/>
+      <c r="AJ6" s="21"/>
+      <c r="AK6" s="13"/>
+      <c r="AL6" s="21"/>
+      <c r="AM6" s="21"/>
+      <c r="AN6" s="12"/>
+      <c r="AO6" s="12"/>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="20">
+      <c r="B7" s="10">
         <v>42.729887050747656</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C7" s="10">
         <v>57.791387697132933</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D7" s="10">
         <v>94.539681044044826</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="10">
         <v>189.21010821286782</v>
       </c>
-      <c r="F7" s="23">
+      <c r="F7" s="11">
         <v>140.69057371888456</v>
       </c>
-      <c r="G7" s="23">
+      <c r="G7" s="11">
         <v>132.21981181256297</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="12">
         <v>118.25331849663996</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="13">
         <v>335.68003827181604</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J7" s="12">
         <v>439.49477074428449</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="12">
         <v>86.936960746016979</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="12">
         <v>33.566945210955758</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="12">
         <v>2.233753293788133</v>
       </c>
       <c r="O7" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="10">
         <v>121.70188771996402</v>
       </c>
-      <c r="Q7" s="20">
+      <c r="Q7" s="10">
         <v>57.866456751461556</v>
       </c>
-      <c r="R7" s="20">
+      <c r="R7" s="10">
         <v>110.02665425257983</v>
       </c>
-      <c r="S7" s="20">
+      <c r="S7" s="10">
         <v>126.19042500556716</v>
       </c>
-      <c r="T7" s="23">
+      <c r="T7" s="11">
         <v>154.88333722702589</v>
       </c>
-      <c r="U7" s="23">
+      <c r="U7" s="11">
         <v>134.32228478664743</v>
       </c>
-      <c r="V7" s="14">
+      <c r="V7" s="21">
         <v>155.48440676462511</v>
       </c>
-      <c r="W7" s="21">
+      <c r="W7" s="13">
         <v>218.89074323415119</v>
       </c>
-      <c r="X7" s="14">
+      <c r="X7" s="21">
         <v>371.48596290235207</v>
       </c>
-      <c r="Y7" s="14">
+      <c r="Y7" s="21">
         <v>81.406327893502549</v>
       </c>
-      <c r="Z7" s="14">
+      <c r="Z7" s="12">
         <v>58.75583744514352</v>
       </c>
-      <c r="AA7" s="14">
+      <c r="AA7" s="12">
         <v>20.059857711585035</v>
       </c>
       <c r="AC7" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="AD7" s="20">
+      <c r="AD7" s="10">
         <v>101.0296775263452</v>
       </c>
-      <c r="AE7" s="20">
+      <c r="AE7" s="10">
         <v>60.939689840092548</v>
       </c>
-      <c r="AF7" s="20">
-[...10 lines deleted...]
-      <c r="AO7" s="14"/>
+      <c r="AF7" s="10">
+        <v>102.17481667319544</v>
+      </c>
+      <c r="AG7" s="10">
+        <v>173.66697098250839</v>
+      </c>
+      <c r="AH7" s="11"/>
+      <c r="AI7" s="11"/>
+      <c r="AJ7" s="21"/>
+      <c r="AK7" s="13"/>
+      <c r="AL7" s="21"/>
+      <c r="AM7" s="21"/>
+      <c r="AN7" s="12"/>
+      <c r="AO7" s="12"/>
     </row>
     <row r="8" spans="1:41">
       <c r="A8" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B8" s="10">
         <v>36.703975840789397</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="10">
         <v>86.616597935529128</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="10">
         <v>95.621434552009106</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="10">
         <v>136.1283006831847</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F8" s="11">
         <v>109.30608001281092</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G8" s="11">
         <v>116.83297804660948</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="12">
         <v>176.35248700356598</v>
       </c>
-      <c r="I8" s="21">
+      <c r="I8" s="13">
         <v>462.41258407170739</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J8" s="12">
         <v>415.81189856219476</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="12">
         <v>84.880072814606862</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="12">
         <v>59.221450590475534</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="12">
         <v>-2.0934605252132137</v>
       </c>
       <c r="O8" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P8" s="10">
         <v>74.199520002560476</v>
       </c>
-      <c r="Q8" s="20">
+      <c r="Q8" s="10">
         <v>74.922586540543151</v>
       </c>
-      <c r="R8" s="20">
+      <c r="R8" s="10">
         <v>125.38138561619007</v>
       </c>
-      <c r="S8" s="20">
+      <c r="S8" s="10">
         <v>118.35723247133399</v>
       </c>
-      <c r="T8" s="23">
+      <c r="T8" s="11">
         <v>106.74617132540585</v>
       </c>
-      <c r="U8" s="23">
+      <c r="U8" s="11">
         <v>123.23242490780484</v>
       </c>
-      <c r="V8" s="14">
+      <c r="V8" s="21">
         <v>198.81379546588059</v>
       </c>
-      <c r="W8" s="21">
+      <c r="W8" s="13">
         <v>349.32946721705287</v>
       </c>
-      <c r="X8" s="14">
+      <c r="X8" s="21">
         <v>485.55523955514997</v>
       </c>
-      <c r="Y8" s="14">
+      <c r="Y8" s="21">
         <v>97.396327212120866</v>
       </c>
-      <c r="Z8" s="14">
+      <c r="Z8" s="12">
         <v>44.424107104272352</v>
       </c>
-      <c r="AA8" s="14">
+      <c r="AA8" s="12">
         <v>-0.98774261166644295</v>
       </c>
       <c r="AC8" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="AD8" s="20">
+      <c r="AD8" s="10">
         <v>83.918310638083611</v>
       </c>
-      <c r="AE8" s="20">
+      <c r="AE8" s="10">
         <v>84.533648884246034</v>
       </c>
-      <c r="AF8" s="20">
-[...10 lines deleted...]
-      <c r="AO8" s="14"/>
+      <c r="AF8" s="10">
+        <v>89.727287439254937</v>
+      </c>
+      <c r="AG8" s="10">
+        <v>142.49104414753617</v>
+      </c>
+      <c r="AH8" s="11"/>
+      <c r="AI8" s="11"/>
+      <c r="AJ8" s="21"/>
+      <c r="AK8" s="13"/>
+      <c r="AL8" s="21"/>
+      <c r="AM8" s="21"/>
+      <c r="AN8" s="12"/>
+      <c r="AO8" s="12"/>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="10">
         <v>52.561373194691562</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="10">
         <v>85.277832165368736</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="10">
         <v>94.781997533502874</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="10">
         <v>158.4017418851389</v>
       </c>
-      <c r="F9" s="23">
+      <c r="F9" s="11">
         <v>99.389093538270799</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="11">
         <v>151.04615280150523</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="12">
         <v>147.47203846661873</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="13">
         <v>615.01746974847481</v>
       </c>
-      <c r="J9" s="14">
+      <c r="J9" s="12">
         <v>188.02120862096368</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="12">
         <v>41.835346771034054</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="12">
         <v>70.412830997607827</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M9" s="12">
         <v>16.9013968250222</v>
       </c>
       <c r="O9" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="P9" s="20">
+      <c r="P9" s="10">
         <v>69.974985800984726</v>
       </c>
-      <c r="Q9" s="20">
+      <c r="Q9" s="10">
         <v>87.508136260948604</v>
       </c>
-      <c r="R9" s="20">
+      <c r="R9" s="10">
         <v>110.81912398484648</v>
       </c>
-      <c r="S9" s="20">
+      <c r="S9" s="10">
         <v>148.11910979234116</v>
       </c>
-      <c r="T9" s="23">
+      <c r="T9" s="11">
         <v>97.737066413607778</v>
       </c>
-      <c r="U9" s="23">
+      <c r="U9" s="11">
         <v>158.22665153810027</v>
       </c>
-      <c r="V9" s="14">
+      <c r="V9" s="21">
         <v>158.74013877675813</v>
       </c>
-      <c r="W9" s="21">
+      <c r="W9" s="13">
         <v>401.01719829380949</v>
       </c>
-      <c r="X9" s="14">
+      <c r="X9" s="21">
         <v>224.27416626272586</v>
       </c>
-      <c r="Y9" s="14">
+      <c r="Y9" s="21">
         <v>44.590642279572549</v>
       </c>
-      <c r="Z9" s="14">
+      <c r="Z9" s="12">
         <v>91.229747863774321</v>
       </c>
-      <c r="AA9" s="14">
+      <c r="AA9" s="12">
         <v>41.163072485309243</v>
       </c>
       <c r="AC9" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="AD9" s="20">
+      <c r="AD9" s="10">
         <v>77.030916535544222</v>
       </c>
-      <c r="AE9" s="20">
+      <c r="AE9" s="10">
         <v>87.981263476062395</v>
       </c>
-      <c r="AF9" s="20">
-[...10 lines deleted...]
-      <c r="AO9" s="14"/>
+      <c r="AF9" s="10">
+        <v>97.879711252292353</v>
+      </c>
+      <c r="AG9" s="10">
+        <v>154.99329839221534</v>
+      </c>
+      <c r="AH9" s="11"/>
+      <c r="AI9" s="11"/>
+      <c r="AJ9" s="21"/>
+      <c r="AK9" s="13"/>
+      <c r="AL9" s="21"/>
+      <c r="AM9" s="21"/>
+      <c r="AN9" s="12"/>
+      <c r="AO9" s="12"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="10">
         <v>40.626526960258872</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="10">
         <v>64.354455470409363</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="10">
         <v>109.37886372047024</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="10">
         <v>136.32199688990016</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F10" s="11">
         <v>125.40478731966067</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="11">
         <v>212.47883159434014</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="12">
         <v>153.09698949631215</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="13">
         <v>416.69090673805533</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="12">
         <v>375.8509709687898</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="12">
         <v>42.304183522752666</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="12">
         <v>96.282204322719821</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="12">
         <v>2.2487798719448056</v>
       </c>
       <c r="O10" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="P10" s="20">
+      <c r="P10" s="10">
         <v>41.305290926358964</v>
       </c>
-      <c r="Q10" s="20">
+      <c r="Q10" s="10">
         <v>69.510506684271107</v>
       </c>
-      <c r="R10" s="20">
+      <c r="R10" s="10">
         <v>146.56358407537383</v>
       </c>
-      <c r="S10" s="20">
+      <c r="S10" s="10">
         <v>111.41343550978127</v>
       </c>
-      <c r="T10" s="23">
+      <c r="T10" s="11">
         <v>131.68453998808133</v>
       </c>
-      <c r="U10" s="23">
+      <c r="U10" s="11">
         <v>229.83279672311028</v>
       </c>
-      <c r="V10" s="14">
+      <c r="V10" s="21">
         <v>97.704420293677671</v>
       </c>
-      <c r="W10" s="21">
+      <c r="W10" s="13">
         <v>560.59334155573356</v>
       </c>
-      <c r="X10" s="14">
+      <c r="X10" s="21">
         <v>298.04493243385565</v>
       </c>
-      <c r="Y10" s="14">
+      <c r="Y10" s="21">
         <v>57.232126949777495</v>
       </c>
-      <c r="Z10" s="14">
+      <c r="Z10" s="12">
         <v>64.938450146217718</v>
       </c>
-      <c r="AA10" s="14">
+      <c r="AA10" s="12">
         <v>42.31959847167149</v>
       </c>
       <c r="AC10" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="AD10" s="20">
+      <c r="AD10" s="10">
         <v>46.800025490244501</v>
       </c>
-      <c r="AE10" s="20">
+      <c r="AE10" s="10">
         <v>91.648577266389992</v>
       </c>
-      <c r="AF10" s="20">
-[...10 lines deleted...]
-      <c r="AO10" s="14"/>
+      <c r="AF10" s="10">
+        <v>121.07763364547345</v>
+      </c>
+      <c r="AG10" s="10">
+        <v>119.59184851313947</v>
+      </c>
+      <c r="AH10" s="11"/>
+      <c r="AI10" s="11"/>
+      <c r="AJ10" s="21"/>
+      <c r="AK10" s="13"/>
+      <c r="AL10" s="21"/>
+      <c r="AM10" s="21"/>
+      <c r="AN10" s="12"/>
+      <c r="AO10" s="12"/>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="20">
+      <c r="B11" s="10">
         <v>84.585427252883079</v>
       </c>
-      <c r="C11" s="20">
+      <c r="C11" s="10">
         <v>102.66909647863271</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="10">
         <v>109.63324345700562</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="10">
         <v>96.451774000919912</v>
       </c>
-      <c r="F11" s="23">
+      <c r="F11" s="11">
         <v>104.06544718791653</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="11">
         <v>109.91607719490408</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="12">
         <v>180.55250484361267</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="13">
         <v>136.75485698857031</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="12">
         <v>347.44826483864392</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="12">
         <v>78.079792118948788</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="12">
         <v>25.225999427359973</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="12">
         <v>39.657722393094758</v>
       </c>
       <c r="O11" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="P11" s="20">
+      <c r="P11" s="10">
         <v>90.720372464742397</v>
       </c>
-      <c r="Q11" s="20">
+      <c r="Q11" s="10">
         <v>92.908065562456144</v>
       </c>
-      <c r="R11" s="20">
+      <c r="R11" s="10">
         <v>125.7882978131277</v>
       </c>
-      <c r="S11" s="20">
+      <c r="S11" s="10">
         <v>92.721375640430708</v>
       </c>
-      <c r="T11" s="23">
+      <c r="T11" s="11">
         <v>106.99537884256851</v>
       </c>
-      <c r="U11" s="23">
+      <c r="U11" s="11">
         <v>100.90162885113298</v>
       </c>
-      <c r="V11" s="14">
+      <c r="V11" s="21">
         <v>235.93588334438712</v>
       </c>
-      <c r="W11" s="21">
+      <c r="W11" s="13">
         <v>121.90884134420811</v>
       </c>
-      <c r="X11" s="14">
+      <c r="X11" s="21">
         <v>304.55789241353119</v>
       </c>
-      <c r="Y11" s="14">
+      <c r="Y11" s="21">
         <v>60.774845505659755</v>
       </c>
-      <c r="Z11" s="14">
+      <c r="Z11" s="12">
         <v>57.854604643498206</v>
       </c>
-      <c r="AA11" s="14">
+      <c r="AA11" s="12">
         <v>25.47869157923866</v>
       </c>
       <c r="AC11" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AD11" s="20">
+      <c r="AD11" s="10">
         <v>97.609776743873979</v>
       </c>
-      <c r="AE11" s="20">
+      <c r="AE11" s="10">
         <v>86.334495639496168</v>
       </c>
-      <c r="AF11" s="20">
-[...10 lines deleted...]
-      <c r="AO11" s="14"/>
+      <c r="AF11" s="10">
+        <v>110.70662643515054</v>
+      </c>
+      <c r="AG11" s="10">
+        <v>104.80021144281935</v>
+      </c>
+      <c r="AH11" s="11"/>
+      <c r="AI11" s="11"/>
+      <c r="AJ11" s="21"/>
+      <c r="AK11" s="13"/>
+      <c r="AL11" s="21"/>
+      <c r="AM11" s="21"/>
+      <c r="AN11" s="12"/>
+      <c r="AO11" s="12"/>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="20">
+      <c r="B12" s="10">
         <v>42.914758698622713</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C12" s="10">
         <v>65.446318104261564</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="10">
         <v>151.36438757428149</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E12" s="10">
         <v>128.57906244994885</v>
       </c>
-      <c r="F12" s="23">
+      <c r="F12" s="11">
         <v>101.8862795225113</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="11">
         <v>100.6909522120381</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="12">
         <v>265.89195783338306</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="13">
         <v>195.67603029086814</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J12" s="12">
         <v>543.55037465001237</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="12">
         <v>51.542830627000946</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="12">
         <v>66.44113977032832</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="12">
         <v>11.4518920605933</v>
       </c>
       <c r="O12" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="P12" s="20">
+      <c r="P12" s="10">
         <v>75.54145830311893</v>
       </c>
-      <c r="Q12" s="20">
+      <c r="Q12" s="10">
         <v>64.485941654003057</v>
       </c>
-      <c r="R12" s="20">
+      <c r="R12" s="10">
         <v>158.37322858315321</v>
       </c>
-      <c r="S12" s="20">
+      <c r="S12" s="10">
         <v>112.78204493183495</v>
       </c>
-      <c r="T12" s="23">
+      <c r="T12" s="11">
         <v>97.022028314415408</v>
       </c>
-      <c r="U12" s="23">
+      <c r="U12" s="11">
         <v>115.05593612828892</v>
       </c>
-      <c r="V12" s="14">
+      <c r="V12" s="21">
         <v>309.54364543152116</v>
       </c>
-      <c r="W12" s="21">
+      <c r="W12" s="13">
         <v>183.92070288657692</v>
       </c>
-      <c r="X12" s="14">
+      <c r="X12" s="21">
         <v>384.2237491462069</v>
       </c>
-      <c r="Y12" s="14">
+      <c r="Y12" s="21">
         <v>72.372999908861175</v>
       </c>
-      <c r="Z12" s="14">
+      <c r="Z12" s="12">
         <v>57.790617706475864</v>
       </c>
-      <c r="AA12" s="14">
+      <c r="AA12" s="12">
         <v>28.41047907336533</v>
       </c>
       <c r="AC12" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="AD12" s="20">
+      <c r="AD12" s="10">
         <v>75.012950957556868</v>
       </c>
-      <c r="AE12" s="20">
+      <c r="AE12" s="10">
         <v>67.276875589158777</v>
       </c>
-      <c r="AF12" s="20">
-[...10 lines deleted...]
-      <c r="AO12" s="14"/>
+      <c r="AF12" s="10">
+        <v>141.08707487687028</v>
+      </c>
+      <c r="AG12" s="10">
+        <v>124.92985823341583</v>
+      </c>
+      <c r="AH12" s="11"/>
+      <c r="AI12" s="11"/>
+      <c r="AJ12" s="21"/>
+      <c r="AK12" s="13"/>
+      <c r="AL12" s="21"/>
+      <c r="AM12" s="21"/>
+      <c r="AN12" s="12"/>
+      <c r="AO12" s="12"/>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="20">
+      <c r="B13" s="10">
         <v>309.93982530541655</v>
       </c>
-      <c r="C13" s="20">
+      <c r="C13" s="10">
         <v>95.367562849540036</v>
       </c>
-      <c r="D13" s="20">
+      <c r="D13" s="10">
         <v>83.926300088015523</v>
       </c>
-      <c r="E13" s="20">
+      <c r="E13" s="10">
         <v>167.76756006453587</v>
       </c>
-      <c r="F13" s="23">
+      <c r="F13" s="11">
         <v>112.11233395024034</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="11">
         <v>110.71125666708272</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="12">
         <v>148.63985452715295</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="13">
         <v>471.87346701551706</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J13" s="12">
         <v>399.10639555479031</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="12">
         <v>87.677854236804208</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="12">
         <v>63.409009509132773</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="12">
         <v>1.7271026520967614</v>
       </c>
       <c r="O13" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="P13" s="20">
+      <c r="P13" s="10">
         <v>52.628189763044453</v>
       </c>
-      <c r="Q13" s="20">
+      <c r="Q13" s="10">
         <v>77.739065073981024</v>
       </c>
-      <c r="R13" s="20">
+      <c r="R13" s="10">
         <v>98.105555882388231</v>
       </c>
-      <c r="S13" s="20">
+      <c r="S13" s="10">
         <v>162.27546785400634</v>
       </c>
-      <c r="T13" s="23">
+      <c r="T13" s="11">
         <v>98.168507659576179</v>
       </c>
-      <c r="U13" s="23">
+      <c r="U13" s="11">
         <v>127.68373061292431</v>
       </c>
-      <c r="V13" s="14">
+      <c r="V13" s="21">
         <v>163.49173522126398</v>
       </c>
-      <c r="W13" s="21">
+      <c r="W13" s="13">
         <v>266.24761730798406</v>
       </c>
-      <c r="X13" s="14">
+      <c r="X13" s="21">
         <v>733.58638129334804</v>
       </c>
-      <c r="Y13" s="14">
+      <c r="Y13" s="21">
         <v>42.901301818864859</v>
       </c>
-      <c r="Z13" s="14">
+      <c r="Z13" s="12">
         <v>108.63516618318351</v>
       </c>
-      <c r="AA13" s="14">
+      <c r="AA13" s="12">
         <v>47.748058173198366</v>
       </c>
       <c r="AC13" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="AD13" s="20">
+      <c r="AD13" s="10">
         <v>72.685691046647435</v>
       </c>
-      <c r="AE13" s="20">
+      <c r="AE13" s="10">
         <v>81.783414818896887</v>
       </c>
-      <c r="AF13" s="20">
-[...10 lines deleted...]
-      <c r="AO13" s="14"/>
+      <c r="AF13" s="10">
+        <v>115.86378269422937</v>
+      </c>
+      <c r="AG13" s="10">
+        <v>128.68734482756793</v>
+      </c>
+      <c r="AH13" s="11"/>
+      <c r="AI13" s="11"/>
+      <c r="AJ13" s="21"/>
+      <c r="AK13" s="13"/>
+      <c r="AL13" s="21"/>
+      <c r="AM13" s="21"/>
+      <c r="AN13" s="12"/>
+      <c r="AO13" s="12"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="20">
+      <c r="B14" s="10">
         <v>80.477225971727478</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C14" s="10">
         <v>101.96246662096063</v>
       </c>
-      <c r="D14" s="20">
+      <c r="D14" s="10">
         <v>75.256760329557267</v>
       </c>
-      <c r="E14" s="20">
+      <c r="E14" s="10">
         <v>114.36951160790969</v>
       </c>
-      <c r="F14" s="23">
+      <c r="F14" s="11">
         <v>117.51655939058917</v>
       </c>
-      <c r="G14" s="23">
+      <c r="G14" s="11">
         <v>129.13176372689068</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="12">
         <v>188.94131017926466</v>
       </c>
-      <c r="I14" s="21">
+      <c r="I14" s="13">
         <v>345.77377730790153</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J14" s="12">
         <v>258.51783299267174</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="12">
         <v>69.713831600248412</v>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="12">
         <v>34.38946539232505</v>
       </c>
-      <c r="M14" s="14">
+      <c r="M14" s="12">
         <v>4.2114240762523822</v>
       </c>
       <c r="O14" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="P14" s="20">
+      <c r="P14" s="10">
         <v>102.67983327306878</v>
       </c>
-      <c r="Q14" s="20">
+      <c r="Q14" s="10">
         <v>91.663123134642788</v>
       </c>
-      <c r="R14" s="20">
+      <c r="R14" s="10">
         <v>127.08865317567304</v>
       </c>
-      <c r="S14" s="20">
+      <c r="S14" s="10">
         <v>119.67966813555158</v>
       </c>
-      <c r="T14" s="23">
+      <c r="T14" s="11">
         <v>117.44237560474258</v>
       </c>
-      <c r="U14" s="23">
+      <c r="U14" s="11">
         <v>113.28693205115485</v>
       </c>
-      <c r="V14" s="14">
+      <c r="V14" s="21">
         <v>218.3632389358103</v>
       </c>
-      <c r="W14" s="21">
+      <c r="W14" s="13">
         <v>209.80478535784323</v>
       </c>
-      <c r="X14" s="14">
+      <c r="X14" s="21">
         <v>281.10576868339405</v>
       </c>
-      <c r="Y14" s="14">
+      <c r="Y14" s="21">
         <v>56.250265126815243</v>
       </c>
-      <c r="Z14" s="14">
+      <c r="Z14" s="12">
         <v>57.902845903755363</v>
       </c>
-      <c r="AA14" s="14">
+      <c r="AA14" s="12">
         <v>13.772068285948519</v>
       </c>
       <c r="AC14" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="AD14" s="20">
+      <c r="AD14" s="10">
         <v>94.622668370423924</v>
       </c>
-      <c r="AE14" s="20">
+      <c r="AE14" s="10">
         <v>97.091801626071586</v>
       </c>
-      <c r="AF14" s="20">
-[...10 lines deleted...]
-      <c r="AO14" s="14"/>
+      <c r="AF14" s="10">
+        <v>108.99823735697787</v>
+      </c>
+      <c r="AG14" s="10">
+        <v>107.89859239108488</v>
+      </c>
+      <c r="AH14" s="11"/>
+      <c r="AI14" s="11"/>
+      <c r="AJ14" s="21"/>
+      <c r="AK14" s="13"/>
+      <c r="AL14" s="21"/>
+      <c r="AM14" s="21"/>
+      <c r="AN14" s="12"/>
+      <c r="AO14" s="12"/>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="20">
+      <c r="B15" s="10">
         <v>61.667601205353591</v>
       </c>
-      <c r="C15" s="20">
+      <c r="C15" s="10">
         <v>80.154039452886437</v>
       </c>
-      <c r="D15" s="20">
+      <c r="D15" s="10">
         <v>103.82067585632051</v>
       </c>
-      <c r="E15" s="20">
+      <c r="E15" s="10">
         <v>129.15042328257985</v>
       </c>
-      <c r="F15" s="23">
+      <c r="F15" s="11">
         <v>94.286750964325321</v>
       </c>
-      <c r="G15" s="23">
+      <c r="G15" s="11">
         <v>74.325387158639671</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="12">
         <v>134.81567337541938</v>
       </c>
-      <c r="I15" s="21">
+      <c r="I15" s="13">
         <v>386.9855161680016</v>
       </c>
-      <c r="J15" s="14">
+      <c r="J15" s="12">
         <v>242.23277345652784</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="12">
         <v>89.371613688786695</v>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="12">
         <v>68.142139791360563</v>
       </c>
-      <c r="M15" s="14">
+      <c r="M15" s="12">
         <v>5.7823379350295676</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="P15" s="20">
+      <c r="P15" s="10">
         <v>92.084259951699437</v>
       </c>
-      <c r="Q15" s="20">
+      <c r="Q15" s="10">
         <v>70.822054798785288</v>
       </c>
-      <c r="R15" s="20">
+      <c r="R15" s="10">
         <v>117.59672420460853</v>
       </c>
-      <c r="S15" s="20">
+      <c r="S15" s="10">
         <v>121.75742881993774</v>
       </c>
-      <c r="T15" s="23">
+      <c r="T15" s="11">
         <v>100.87130468970426</v>
       </c>
-      <c r="U15" s="23">
+      <c r="U15" s="11">
         <v>101.85295144026443</v>
       </c>
-      <c r="V15" s="14">
+      <c r="V15" s="21">
         <v>238.06496758558993</v>
       </c>
-      <c r="W15" s="21">
+      <c r="W15" s="13">
         <v>220.53607764147779</v>
       </c>
-      <c r="X15" s="14">
+      <c r="X15" s="21">
         <v>254.11747074659758</v>
       </c>
-      <c r="Y15" s="14">
+      <c r="Y15" s="21">
         <v>69.02250390841948</v>
       </c>
-      <c r="Z15" s="14">
+      <c r="Z15" s="12">
         <v>174.36420136941013</v>
       </c>
-      <c r="AA15" s="14">
+      <c r="AA15" s="12">
         <v>-28.14249613503922</v>
       </c>
       <c r="AC15" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="AD15" s="20">
+      <c r="AD15" s="10">
         <v>88.796443928801708</v>
       </c>
-      <c r="AE15" s="20">
+      <c r="AE15" s="10">
         <v>71.876459515034838</v>
       </c>
-      <c r="AF15" s="20">
-[...10 lines deleted...]
-      <c r="AO15" s="14"/>
+      <c r="AF15" s="10">
+        <v>116.93805311372427</v>
+      </c>
+      <c r="AG15" s="10">
+        <v>122.36504016977466</v>
+      </c>
+      <c r="AH15" s="11"/>
+      <c r="AI15" s="11"/>
+      <c r="AJ15" s="21"/>
+      <c r="AK15" s="13"/>
+      <c r="AL15" s="21"/>
+      <c r="AM15" s="21"/>
+      <c r="AN15" s="12"/>
+      <c r="AO15" s="12"/>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="20">
+      <c r="B16" s="10">
         <v>49.295937514094497</v>
       </c>
-      <c r="C16" s="20">
+      <c r="C16" s="10">
         <v>72.380712756228888</v>
       </c>
-      <c r="D16" s="20">
+      <c r="D16" s="10">
         <v>96.91710005835516</v>
       </c>
-      <c r="E16" s="20">
+      <c r="E16" s="10">
         <v>124.58649516536656</v>
       </c>
-      <c r="F16" s="23">
+      <c r="F16" s="11">
         <v>131.83980839724924</v>
       </c>
-      <c r="G16" s="23">
+      <c r="G16" s="11">
         <v>135.93396356974534</v>
       </c>
-      <c r="H16" s="14">
+      <c r="H16" s="12">
         <v>264.91680738072898</v>
       </c>
-      <c r="I16" s="21">
+      <c r="I16" s="13">
         <v>813.18396781181889</v>
       </c>
-      <c r="J16" s="14">
+      <c r="J16" s="12">
         <v>239.21558011110017</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="12">
         <v>40.924498977890487</v>
       </c>
-      <c r="L16" s="14">
+      <c r="L16" s="12">
         <v>67.02373675860899</v>
       </c>
-      <c r="M16" s="14">
+      <c r="M16" s="12">
         <v>-3.2778559791568553</v>
       </c>
       <c r="O16" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="P16" s="20">
+      <c r="P16" s="10">
         <v>116.87298627623717</v>
       </c>
-      <c r="Q16" s="20">
+      <c r="Q16" s="10">
         <v>46.033021241858052</v>
       </c>
-      <c r="R16" s="20">
+      <c r="R16" s="10">
         <v>120.28806113069275</v>
       </c>
-      <c r="S16" s="20">
+      <c r="S16" s="10">
         <v>121.6854399029492</v>
       </c>
-      <c r="T16" s="23">
+      <c r="T16" s="11">
         <v>118.45441211541288</v>
       </c>
-      <c r="U16" s="23">
+      <c r="U16" s="11">
         <v>148.29530925923089</v>
       </c>
-      <c r="V16" s="14">
+      <c r="V16" s="21">
         <v>237.79203695189062</v>
       </c>
-      <c r="W16" s="21">
+      <c r="W16" s="13">
         <v>695.72477375051619</v>
       </c>
-      <c r="X16" s="14">
+      <c r="X16" s="21">
         <v>227.33102989528254</v>
       </c>
-      <c r="Y16" s="14">
+      <c r="Y16" s="21">
         <v>52.474553420588556</v>
       </c>
-      <c r="Z16" s="14">
+      <c r="Z16" s="12">
         <v>59.815920587246374</v>
       </c>
-      <c r="AA16" s="14">
+      <c r="AA16" s="12">
         <v>19.35716493079763</v>
       </c>
       <c r="AC16" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="AD16" s="20">
+      <c r="AD16" s="10">
         <v>97.227621365350146</v>
       </c>
-      <c r="AE16" s="20">
+      <c r="AE16" s="10">
         <v>64.162107475161648</v>
       </c>
-      <c r="AF16" s="20">
-[...10 lines deleted...]
-      <c r="AO16" s="14"/>
+      <c r="AF16" s="10">
+        <v>117.22593236046424</v>
+      </c>
+      <c r="AG16" s="10">
+        <v>113.27974383246402</v>
+      </c>
+      <c r="AH16" s="11"/>
+      <c r="AI16" s="11"/>
+      <c r="AJ16" s="21"/>
+      <c r="AK16" s="13"/>
+      <c r="AL16" s="21"/>
+      <c r="AM16" s="21"/>
+      <c r="AN16" s="12"/>
+      <c r="AO16" s="12"/>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="20">
+      <c r="B17" s="10">
         <v>54.835575770651481</v>
       </c>
-      <c r="C17" s="20">
+      <c r="C17" s="10">
         <v>77.084953262026758</v>
       </c>
-      <c r="D17" s="20">
+      <c r="D17" s="10">
         <v>134.88997122115634</v>
       </c>
-      <c r="E17" s="20">
+      <c r="E17" s="10">
         <v>167.27581785917812</v>
       </c>
-      <c r="F17" s="23">
+      <c r="F17" s="11">
         <v>98.331215318728383</v>
       </c>
-      <c r="G17" s="23">
+      <c r="G17" s="11">
         <v>136.81705069070961</v>
       </c>
-      <c r="H17" s="14">
+      <c r="H17" s="12">
         <v>151.57749450880843</v>
       </c>
-      <c r="I17" s="21">
+      <c r="I17" s="13">
         <v>162.50945531264637</v>
       </c>
-      <c r="J17" s="14">
+      <c r="J17" s="12">
         <v>272.41078441503652</v>
       </c>
-      <c r="K17" s="14">
+      <c r="K17" s="12">
         <v>85.733792012866786</v>
       </c>
-      <c r="L17" s="14">
+      <c r="L17" s="12">
         <v>75.362940763685799</v>
       </c>
-      <c r="M17" s="14">
+      <c r="M17" s="12">
         <v>9.3886546545608525</v>
       </c>
       <c r="O17" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P17" s="20">
+      <c r="P17" s="10">
         <v>73.148621675716058</v>
       </c>
-      <c r="Q17" s="20">
+      <c r="Q17" s="10">
         <v>83.552638148919996</v>
       </c>
-      <c r="R17" s="20">
+      <c r="R17" s="10">
         <v>115.09541323680506</v>
       </c>
-      <c r="S17" s="20">
+      <c r="S17" s="10">
         <v>180.01497488076001</v>
       </c>
-      <c r="T17" s="23">
+      <c r="T17" s="11">
         <v>91.438937485944166</v>
       </c>
-      <c r="U17" s="23">
+      <c r="U17" s="11">
         <v>137.89351053573748</v>
       </c>
-      <c r="V17" s="14">
+      <c r="V17" s="21">
         <v>189.15494891419539</v>
       </c>
-      <c r="W17" s="21">
+      <c r="W17" s="13">
         <v>114.5449607916931</v>
       </c>
-      <c r="X17" s="14">
+      <c r="X17" s="21">
         <v>406.51858747064517</v>
       </c>
-      <c r="Y17" s="14">
+      <c r="Y17" s="21">
         <v>51.36183701860935</v>
       </c>
-      <c r="Z17" s="14">
+      <c r="Z17" s="12">
         <v>53.697795728161978</v>
       </c>
-      <c r="AA17" s="14">
+      <c r="AA17" s="12">
         <v>34.212680240046886</v>
       </c>
       <c r="AC17" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="AD17" s="20">
+      <c r="AD17" s="10">
         <v>75.390211831154744</v>
       </c>
-      <c r="AE17" s="20">
+      <c r="AE17" s="10">
         <v>74.531466727387581</v>
       </c>
-      <c r="AF17" s="20">
-[...10 lines deleted...]
-      <c r="AO17" s="14"/>
+      <c r="AF17" s="10">
+        <v>136.35292395270747</v>
+      </c>
+      <c r="AG17" s="10">
+        <v>160.63076534350822</v>
+      </c>
+      <c r="AH17" s="11"/>
+      <c r="AI17" s="11"/>
+      <c r="AJ17" s="21"/>
+      <c r="AK17" s="13"/>
+      <c r="AL17" s="21"/>
+      <c r="AM17" s="21"/>
+      <c r="AN17" s="12"/>
+      <c r="AO17" s="12"/>
     </row>
     <row r="18" spans="1:41">
       <c r="A18" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="20">
+      <c r="B18" s="10">
         <v>52.925097847143867</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="10">
         <v>84.956052569312135</v>
       </c>
-      <c r="D18" s="20">
+      <c r="D18" s="10">
         <v>64.4882909220388</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E18" s="10">
         <v>153.43886324365383</v>
       </c>
-      <c r="F18" s="23">
+      <c r="F18" s="11">
         <v>119.77529721441795</v>
       </c>
-      <c r="G18" s="23">
+      <c r="G18" s="11">
         <v>115.04403687338969</v>
       </c>
-      <c r="H18" s="14">
+      <c r="H18" s="12">
         <v>372.04534163186736</v>
       </c>
-      <c r="I18" s="21">
+      <c r="I18" s="13">
         <v>503.56503271117742</v>
       </c>
-      <c r="J18" s="14">
+      <c r="J18" s="12">
         <v>252.43387439307426</v>
       </c>
-      <c r="K18" s="14">
+      <c r="K18" s="12">
         <v>47.24794822815214</v>
       </c>
-      <c r="L18" s="14">
+      <c r="L18" s="12">
         <v>57.245506461707841</v>
       </c>
-      <c r="M18" s="14">
+      <c r="M18" s="12">
         <v>-27.31434749796718</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P18" s="20">
+      <c r="P18" s="10">
         <v>92.504896795395013</v>
       </c>
-      <c r="Q18" s="20">
+      <c r="Q18" s="10">
         <v>75.356264517376445</v>
       </c>
-      <c r="R18" s="20">
+      <c r="R18" s="10">
         <v>92.285100408157845</v>
       </c>
-      <c r="S18" s="20">
+      <c r="S18" s="10">
         <v>136.56921689036076</v>
       </c>
-      <c r="T18" s="23">
+      <c r="T18" s="11">
         <v>114.4377920948407</v>
       </c>
-      <c r="U18" s="23">
+      <c r="U18" s="11">
         <v>114.45396337738948</v>
       </c>
-      <c r="V18" s="15">
+      <c r="V18" s="22">
         <v>513.9765915786071</v>
       </c>
-      <c r="W18" s="21">
+      <c r="W18" s="13">
         <v>336.80447607064798</v>
       </c>
-      <c r="X18" s="15">
+      <c r="X18" s="22">
         <v>280.03108762828748</v>
       </c>
-      <c r="Y18" s="15">
+      <c r="Y18" s="22">
         <v>43.057552448982769</v>
       </c>
-      <c r="Z18" s="14">
+      <c r="Z18" s="12">
         <v>55.044206123912595</v>
       </c>
-      <c r="AA18" s="14">
+      <c r="AA18" s="12">
         <v>11.773107738732586</v>
       </c>
       <c r="AC18" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="AD18" s="20">
+      <c r="AD18" s="10">
         <v>95.413454666854406</v>
       </c>
-      <c r="AE18" s="20">
+      <c r="AE18" s="10">
         <v>62.514524325778417</v>
       </c>
-      <c r="AF18" s="20">
-[...10 lines deleted...]
-      <c r="AO18" s="14"/>
+      <c r="AF18" s="10">
+        <v>136.19950961922635</v>
+      </c>
+      <c r="AG18" s="10">
+        <v>115.55923917533262</v>
+      </c>
+      <c r="AH18" s="11"/>
+      <c r="AI18" s="11"/>
+      <c r="AJ18" s="21"/>
+      <c r="AK18" s="13"/>
+      <c r="AL18" s="21"/>
+      <c r="AM18" s="21"/>
+      <c r="AN18" s="12"/>
+      <c r="AO18" s="12"/>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="5"/>
       <c r="F19" s="6"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="7"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="O19" s="3"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="5"/>
       <c r="T19" s="6"/>
       <c r="U19" s="4"/>
       <c r="V19" s="4"/>
       <c r="W19" s="7"/>
       <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
       <c r="Z19" s="4"/>
       <c r="AA19" s="4"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="4"/>
       <c r="AE19" s="4"/>
       <c r="AF19" s="4"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="6"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="4"/>
       <c r="AK19" s="7"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
     </row>
     <row r="20" spans="1:41">
-      <c r="A20" s="18" t="s">
+      <c r="A20" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="B20" s="18"/>
-[...11 lines deleted...]
-      <c r="O20" s="18" t="s">
+      <c r="B20" s="26"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="26"/>
+      <c r="O20" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="P20" s="18"/>
-[...11 lines deleted...]
-      <c r="AC20" s="18" t="s">
+      <c r="P20" s="26"/>
+      <c r="Q20" s="26"/>
+      <c r="R20" s="26"/>
+      <c r="S20" s="26"/>
+      <c r="T20" s="26"/>
+      <c r="U20" s="26"/>
+      <c r="V20" s="26"/>
+      <c r="W20" s="26"/>
+      <c r="X20" s="26"/>
+      <c r="Y20" s="26"/>
+      <c r="Z20" s="26"/>
+      <c r="AA20" s="26"/>
+      <c r="AC20" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="AD20" s="18"/>
-[...10 lines deleted...]
-      <c r="AO20" s="18"/>
+      <c r="AD20" s="26"/>
+      <c r="AE20" s="26"/>
+      <c r="AF20" s="26"/>
+      <c r="AG20" s="26"/>
+      <c r="AH20" s="26"/>
+      <c r="AI20" s="26"/>
+      <c r="AJ20" s="26"/>
+      <c r="AK20" s="26"/>
+      <c r="AL20" s="26"/>
+      <c r="AM20" s="26"/>
+      <c r="AN20" s="26"/>
+      <c r="AO20" s="26"/>
     </row>
     <row r="21" spans="1:41">
-      <c r="A21" s="19" t="s">
+      <c r="A21" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="B21" s="19"/>
-[...11 lines deleted...]
-      <c r="O21" s="19" t="s">
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="24"/>
+      <c r="O21" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="P21" s="19"/>
-[...11 lines deleted...]
-      <c r="AC21" s="19" t="s">
+      <c r="P21" s="24"/>
+      <c r="Q21" s="24"/>
+      <c r="R21" s="24"/>
+      <c r="S21" s="24"/>
+      <c r="T21" s="24"/>
+      <c r="U21" s="24"/>
+      <c r="V21" s="24"/>
+      <c r="W21" s="24"/>
+      <c r="X21" s="24"/>
+      <c r="Y21" s="24"/>
+      <c r="Z21" s="24"/>
+      <c r="AA21" s="24"/>
+      <c r="AC21" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="AD21" s="19"/>
-[...10 lines deleted...]
-      <c r="AO21" s="19"/>
+      <c r="AD21" s="24"/>
+      <c r="AE21" s="24"/>
+      <c r="AF21" s="24"/>
+      <c r="AG21" s="24"/>
+      <c r="AH21" s="24"/>
+      <c r="AI21" s="24"/>
+      <c r="AJ21" s="24"/>
+      <c r="AK21" s="24"/>
+      <c r="AL21" s="24"/>
+      <c r="AM21" s="24"/>
+      <c r="AN21" s="24"/>
+      <c r="AO21" s="24"/>
     </row>
     <row r="22" spans="1:41">
-      <c r="A22" s="11"/>
-[...10 lines deleted...]
-      <c r="L22" s="11"/>
+      <c r="A22" s="17"/>
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
       <c r="M22" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="O22" s="11"/>
-[...10 lines deleted...]
-      <c r="Z22" s="11"/>
+      <c r="O22" s="17"/>
+      <c r="P22" s="17"/>
+      <c r="Q22" s="17"/>
+      <c r="R22" s="17"/>
+      <c r="S22" s="17"/>
+      <c r="T22" s="17"/>
+      <c r="U22" s="17"/>
+      <c r="V22" s="17"/>
+      <c r="W22" s="17"/>
+      <c r="X22" s="17"/>
+      <c r="Y22" s="17"/>
+      <c r="Z22" s="17"/>
       <c r="AA22" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="AC22" s="11"/>
-[...10 lines deleted...]
-      <c r="AN22" s="11"/>
+      <c r="AC22" s="17"/>
+      <c r="AD22" s="17"/>
+      <c r="AE22" s="17"/>
+      <c r="AF22" s="17"/>
+      <c r="AG22" s="17"/>
+      <c r="AH22" s="17"/>
+      <c r="AI22" s="17"/>
+      <c r="AJ22" s="17"/>
+      <c r="AK22" s="17"/>
+      <c r="AL22" s="17"/>
+      <c r="AM22" s="17"/>
+      <c r="AN22" s="17"/>
       <c r="AO22" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:41">
-      <c r="A23" s="12"/>
-      <c r="B23" s="13" t="s">
+      <c r="A23" s="18"/>
+      <c r="B23" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="13" t="s">
+      <c r="C23" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="D23" s="13" t="s">
+      <c r="D23" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="E23" s="13" t="s">
+      <c r="E23" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="F23" s="13" t="s">
+      <c r="F23" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="G23" s="13" t="s">
+      <c r="G23" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="H23" s="13" t="s">
+      <c r="H23" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="I23" s="13" t="s">
+      <c r="I23" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="J23" s="13" t="s">
+      <c r="J23" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="K23" s="13" t="s">
+      <c r="K23" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="L23" s="13" t="s">
+      <c r="L23" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="M23" s="13" t="s">
+      <c r="M23" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="O23" s="12"/>
-      <c r="P23" s="13" t="s">
+      <c r="O23" s="18"/>
+      <c r="P23" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Q23" s="13" t="s">
+      <c r="Q23" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="R23" s="13" t="s">
+      <c r="R23" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="S23" s="13" t="s">
+      <c r="S23" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="T23" s="13" t="s">
+      <c r="T23" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="U23" s="13" t="s">
+      <c r="U23" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="V23" s="13" t="s">
+      <c r="V23" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="W23" s="13" t="s">
+      <c r="W23" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="X23" s="13" t="s">
+      <c r="X23" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="Y23" s="13" t="s">
+      <c r="Y23" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="Z23" s="13" t="s">
+      <c r="Z23" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="AA23" s="13" t="s">
+      <c r="AA23" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="AC23" s="12"/>
-      <c r="AD23" s="13" t="s">
+      <c r="AC23" s="18"/>
+      <c r="AD23" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AE23" s="13" t="s">
+      <c r="AE23" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="AF23" s="13" t="s">
+      <c r="AF23" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="AG23" s="13" t="s">
+      <c r="AG23" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="AH23" s="13" t="s">
+      <c r="AH23" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AI23" s="13" t="s">
+      <c r="AI23" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="AJ23" s="13" t="s">
+      <c r="AJ23" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="AK23" s="13" t="s">
+      <c r="AK23" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="AL23" s="13" t="s">
+      <c r="AL23" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="AM23" s="13" t="s">
+      <c r="AM23" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="AN23" s="13" t="s">
+      <c r="AN23" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="AO23" s="13" t="s">
+      <c r="AO23" s="19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:41" ht="13.5" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="20">
+      <c r="B24" s="10">
         <v>57.2</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C24" s="10">
         <v>85.573054250003182</v>
       </c>
-      <c r="D24" s="20">
+      <c r="D24" s="10">
         <v>102.08128149659463</v>
       </c>
-      <c r="E24" s="23">
+      <c r="E24" s="11">
         <v>144.27572606392545</v>
       </c>
-      <c r="F24" s="23">
+      <c r="F24" s="11">
         <v>109.00392619786219</v>
       </c>
-      <c r="G24" s="14">
+      <c r="G24" s="12">
         <v>126.43869702328223</v>
       </c>
-      <c r="H24" s="14">
+      <c r="H24" s="12">
         <v>179.47331787260904</v>
       </c>
-      <c r="I24" s="14">
+      <c r="I24" s="12">
         <v>349.99646589603009</v>
       </c>
-      <c r="J24" s="14">
+      <c r="J24" s="12">
         <v>305.16243480893957</v>
       </c>
-      <c r="K24" s="14">
+      <c r="K24" s="12">
         <v>64.757551588282908</v>
       </c>
-      <c r="L24" s="14">
+      <c r="L24" s="12">
         <v>57.672804859861337</v>
       </c>
-      <c r="M24" s="23">
+      <c r="M24" s="11">
         <v>4.6307197161814866</v>
       </c>
       <c r="O24" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="P24" s="20">
+      <c r="P24" s="10">
         <v>84</v>
       </c>
-      <c r="Q24" s="20">
+      <c r="Q24" s="10">
         <v>77.373317628641431</v>
       </c>
-      <c r="R24" s="20">
+      <c r="R24" s="10">
         <v>118.43918349349951</v>
       </c>
-      <c r="S24" s="23">
+      <c r="S24" s="11">
         <v>125.94865003642855</v>
       </c>
-      <c r="T24" s="23">
+      <c r="T24" s="11">
         <v>107.48872822267266</v>
       </c>
-      <c r="U24" s="14">
+      <c r="U24" s="12">
         <v>125.6224737082994</v>
       </c>
-      <c r="V24" s="14">
+      <c r="V24" s="21">
         <v>212.86451222354827</v>
       </c>
-      <c r="W24" s="14">
+      <c r="W24" s="12">
         <v>264.33717869552561</v>
       </c>
-      <c r="X24" s="14">
+      <c r="X24" s="21">
         <v>319.00963031197119</v>
       </c>
-      <c r="Y24" s="14">
+      <c r="Y24" s="21">
         <v>56.161951604250717</v>
       </c>
-      <c r="Z24" s="14">
+      <c r="Z24" s="12">
         <v>75.01955255253911</v>
       </c>
-      <c r="AA24" s="23">
+      <c r="AA24" s="11">
         <v>9.4499347187031866</v>
       </c>
       <c r="AC24" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="AD24" s="20">
+      <c r="AD24" s="10">
         <v>86.197034814844145</v>
       </c>
-      <c r="AE24" s="20">
+      <c r="AE24" s="10">
         <v>78.325204562833079</v>
       </c>
-      <c r="AF24" s="20">
-[...10 lines deleted...]
-      <c r="AO24" s="23"/>
+      <c r="AF24" s="10">
+        <v>113.73115672719953</v>
+      </c>
+      <c r="AG24" s="11">
+        <v>127.07762972043832</v>
+      </c>
+      <c r="AH24" s="11"/>
+      <c r="AI24" s="12"/>
+      <c r="AJ24" s="21"/>
+      <c r="AK24" s="12"/>
+      <c r="AL24" s="21"/>
+      <c r="AM24" s="21"/>
+      <c r="AN24" s="12"/>
+      <c r="AO24" s="11"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="20">
+      <c r="B25" s="10">
         <v>35.655403825822077</v>
       </c>
-      <c r="C25" s="20">
+      <c r="C25" s="10">
         <v>124.46913763416877</v>
       </c>
-      <c r="D25" s="20">
+      <c r="D25" s="10">
         <v>97.285319514648435</v>
       </c>
-      <c r="E25" s="23">
+      <c r="E25" s="11">
         <v>147.65577110776263</v>
       </c>
-      <c r="F25" s="23">
+      <c r="F25" s="11">
         <v>124.91195094408131</v>
       </c>
-      <c r="G25" s="14">
+      <c r="G25" s="12">
         <v>115.78171228638496</v>
       </c>
-      <c r="H25" s="14">
+      <c r="H25" s="12">
         <v>1115.5576722386547</v>
       </c>
-      <c r="I25" s="14">
+      <c r="I25" s="12">
         <v>184.40605981418997</v>
       </c>
-      <c r="J25" s="14">
+      <c r="J25" s="12">
         <v>482.57941965973856</v>
       </c>
-      <c r="K25" s="14">
+      <c r="K25" s="12">
         <v>34.899387578032218</v>
       </c>
-      <c r="L25" s="14">
+      <c r="L25" s="12">
         <v>8.68516892353529</v>
       </c>
-      <c r="M25" s="23">
+      <c r="M25" s="11">
         <v>2128.5673653342869</v>
       </c>
       <c r="O25" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="P25" s="20">
+      <c r="P25" s="10">
         <v>150.79989548681175</v>
       </c>
-      <c r="Q25" s="20">
+      <c r="Q25" s="10">
         <v>165.39799784414927</v>
       </c>
-      <c r="R25" s="20">
+      <c r="R25" s="10">
         <v>78.682974798137479</v>
       </c>
-      <c r="S25" s="23">
+      <c r="S25" s="11">
         <v>79.808556948467455</v>
       </c>
-      <c r="T25" s="23">
+      <c r="T25" s="11">
         <v>60.467038116591723</v>
       </c>
-      <c r="U25" s="14">
+      <c r="U25" s="12">
         <v>437.30210107042228</v>
       </c>
-      <c r="V25" s="14">
+      <c r="V25" s="21">
         <v>118.64891616360866</v>
       </c>
-      <c r="W25" s="14">
+      <c r="W25" s="12">
         <v>214.70683720753237</v>
       </c>
-      <c r="X25" s="14">
+      <c r="X25" s="21">
         <v>797.70008503543784</v>
       </c>
-      <c r="Y25" s="14">
+      <c r="Y25" s="21">
         <v>23.10403356734929</v>
       </c>
-      <c r="Z25" s="14">
+      <c r="Z25" s="12">
         <v>17.503521687266161</v>
       </c>
-      <c r="AA25" s="23">
+      <c r="AA25" s="11">
         <v>141.1687641250046</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="AD25" s="20">
+      <c r="AD25" s="10">
         <v>81.428470998015584</v>
       </c>
-      <c r="AE25" s="20">
+      <c r="AE25" s="10">
         <v>105.68399109062135</v>
       </c>
-      <c r="AF25" s="20">
-[...10 lines deleted...]
-      <c r="AO25" s="23"/>
+      <c r="AF25" s="10">
+        <v>102.41412218338992</v>
+      </c>
+      <c r="AG25" s="11">
+        <v>106.5535816665022</v>
+      </c>
+      <c r="AH25" s="11"/>
+      <c r="AI25" s="12"/>
+      <c r="AJ25" s="21"/>
+      <c r="AK25" s="12"/>
+      <c r="AL25" s="21"/>
+      <c r="AM25" s="21"/>
+      <c r="AN25" s="12"/>
+      <c r="AO25" s="11"/>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="20">
+      <c r="B26" s="10">
         <v>46.534289896971252</v>
       </c>
-      <c r="C26" s="20">
+      <c r="C26" s="10">
         <v>71.496323943302031</v>
       </c>
-      <c r="D26" s="20">
+      <c r="D26" s="10">
         <v>92.898114489359912</v>
       </c>
-      <c r="E26" s="23">
+      <c r="E26" s="11">
         <v>273.09806281409539</v>
       </c>
-      <c r="F26" s="23">
+      <c r="F26" s="11">
         <v>116.8306382866094</v>
       </c>
-      <c r="G26" s="14">
+      <c r="G26" s="12">
         <v>208.82785348940359</v>
       </c>
-      <c r="H26" s="14">
+      <c r="H26" s="12">
         <v>152.57311609143375</v>
       </c>
-      <c r="I26" s="14">
+      <c r="I26" s="12">
         <v>213.15739414692248</v>
       </c>
-      <c r="J26" s="14">
+      <c r="J26" s="12">
         <v>492.43661759870588</v>
       </c>
-      <c r="K26" s="14">
+      <c r="K26" s="12">
         <v>65.623097455947985</v>
       </c>
-      <c r="L26" s="14">
+      <c r="L26" s="12">
         <v>66.786047422188034</v>
       </c>
-      <c r="M26" s="23">
+      <c r="M26" s="11">
         <v>-8.8314942644012948</v>
       </c>
       <c r="O26" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="P26" s="20">
+      <c r="P26" s="10">
         <v>92.824873319981947</v>
       </c>
-      <c r="Q26" s="20">
+      <c r="Q26" s="10">
         <v>56.613784182154738</v>
       </c>
-      <c r="R26" s="20">
+      <c r="R26" s="10">
         <v>118.97320690052679</v>
       </c>
-      <c r="S26" s="23">
+      <c r="S26" s="11">
         <v>243.84805733176327</v>
       </c>
-      <c r="T26" s="23">
+      <c r="T26" s="11">
         <v>114.88203623975102</v>
       </c>
-      <c r="U26" s="14">
+      <c r="U26" s="12">
         <v>130.35861136772223</v>
       </c>
-      <c r="V26" s="14">
+      <c r="V26" s="21">
         <v>141.85583686115731</v>
       </c>
-      <c r="W26" s="14">
+      <c r="W26" s="12">
         <v>362.22639487273221</v>
       </c>
-      <c r="X26" s="14">
+      <c r="X26" s="21">
         <v>354.91966995110937</v>
       </c>
-      <c r="Y26" s="14">
+      <c r="Y26" s="21">
         <v>35.193791438568006</v>
       </c>
-      <c r="Z26" s="14">
+      <c r="Z26" s="12">
         <v>57.696904965953941</v>
       </c>
-      <c r="AA26" s="23">
+      <c r="AA26" s="11">
         <v>35.141581097342844</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="AD26" s="20">
+      <c r="AD26" s="10">
         <v>95.92709697697839</v>
       </c>
-      <c r="AE26" s="20">
+      <c r="AE26" s="10">
         <v>68.804068570608322</v>
       </c>
-      <c r="AF26" s="20">
+      <c r="AF26" s="10">
         <v>108.68633564890253</v>
       </c>
-      <c r="AG26" s="23"/>
-[...7 lines deleted...]
-      <c r="AO26" s="23"/>
+      <c r="AG26" s="11">
+        <v>232.95402327812434</v>
+      </c>
+      <c r="AH26" s="11"/>
+      <c r="AI26" s="12"/>
+      <c r="AJ26" s="21"/>
+      <c r="AK26" s="12"/>
+      <c r="AL26" s="21"/>
+      <c r="AM26" s="21"/>
+      <c r="AN26" s="12"/>
+      <c r="AO26" s="11"/>
     </row>
     <row r="27" spans="1:41">
       <c r="A27" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="20">
+      <c r="B27" s="10">
         <v>42.656622908733326</v>
       </c>
-      <c r="C27" s="20">
+      <c r="C27" s="10">
         <v>63.666597503695421</v>
       </c>
-      <c r="D27" s="20">
+      <c r="D27" s="10">
         <v>101.08180305332345</v>
       </c>
-      <c r="E27" s="23">
+      <c r="E27" s="11">
         <v>209.54662632286153</v>
       </c>
-      <c r="F27" s="23">
+      <c r="F27" s="11">
         <v>141.61280963889831</v>
       </c>
-      <c r="G27" s="14">
+      <c r="G27" s="12">
         <v>132.24177132347683</v>
       </c>
-      <c r="H27" s="14">
+      <c r="H27" s="12">
         <v>118.26305292342603</v>
       </c>
-      <c r="I27" s="14">
+      <c r="I27" s="12">
         <v>335.7864570609014</v>
       </c>
-      <c r="J27" s="14">
+      <c r="J27" s="12">
         <v>439.54038496097263</v>
       </c>
-      <c r="K27" s="14">
+      <c r="K27" s="12">
         <v>86.936561413913054</v>
       </c>
-      <c r="L27" s="14">
+      <c r="L27" s="12">
         <v>33.564606750699944</v>
       </c>
-      <c r="M27" s="23">
+      <c r="M27" s="11">
         <v>2.2235002420355374</v>
       </c>
       <c r="O27" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="P27" s="20">
+      <c r="P27" s="10">
         <v>121.72301710327429</v>
       </c>
-      <c r="Q27" s="20">
+      <c r="Q27" s="10">
         <v>57.832755612075893</v>
       </c>
-      <c r="R27" s="20">
+      <c r="R27" s="10">
         <v>110.04052177109777</v>
       </c>
-      <c r="S27" s="23">
+      <c r="S27" s="11">
         <v>126.22334294334658</v>
       </c>
-      <c r="T27" s="23">
+      <c r="T27" s="11">
         <v>154.3489099994228</v>
       </c>
-      <c r="U27" s="14">
+      <c r="U27" s="12">
         <v>134.66385128540611</v>
       </c>
-      <c r="V27" s="14">
+      <c r="V27" s="21">
         <v>155.5985929574673</v>
       </c>
-      <c r="W27" s="14">
+      <c r="W27" s="12">
         <v>219.04849620544348</v>
       </c>
-      <c r="X27" s="14">
+      <c r="X27" s="21">
         <v>371.65064728032797</v>
       </c>
-      <c r="Y27" s="14">
+      <c r="Y27" s="21">
         <v>81.403293057001335</v>
       </c>
-      <c r="Z27" s="14">
+      <c r="Z27" s="12">
         <v>58.74756772816361</v>
       </c>
-      <c r="AA27" s="23">
+      <c r="AA27" s="11">
         <v>20.032572041027201</v>
       </c>
       <c r="AC27" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="AD27" s="20">
+      <c r="AD27" s="10">
         <v>101.24904549982723</v>
       </c>
-      <c r="AE27" s="20">
+      <c r="AE27" s="10">
         <v>60.866490269735806</v>
       </c>
-      <c r="AF27" s="20">
+      <c r="AF27" s="10">
         <v>102.17490328021472</v>
       </c>
-      <c r="AG27" s="23"/>
-[...7 lines deleted...]
-      <c r="AO27" s="23"/>
+      <c r="AG27" s="11">
+        <v>170.66434381332675</v>
+      </c>
+      <c r="AH27" s="11"/>
+      <c r="AI27" s="12"/>
+      <c r="AJ27" s="21"/>
+      <c r="AK27" s="12"/>
+      <c r="AL27" s="21"/>
+      <c r="AM27" s="21"/>
+      <c r="AN27" s="12"/>
+      <c r="AO27" s="11"/>
     </row>
     <row r="28" spans="1:41">
       <c r="A28" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B28" s="20">
+      <c r="B28" s="10">
         <v>35.61511895128239</v>
       </c>
-      <c r="C28" s="20">
+      <c r="C28" s="10">
         <v>87.305043193417404</v>
       </c>
-      <c r="D28" s="20">
+      <c r="D28" s="10">
         <v>103.51476716852743</v>
       </c>
-      <c r="E28" s="23">
+      <c r="E28" s="11">
         <v>146.1614551523358</v>
       </c>
-      <c r="F28" s="23">
+      <c r="F28" s="11">
         <v>111.10899656735347</v>
       </c>
-      <c r="G28" s="14">
+      <c r="G28" s="12">
         <v>117.59652478117471</v>
       </c>
-      <c r="H28" s="14">
+      <c r="H28" s="12">
         <v>179.3038623793598</v>
       </c>
-      <c r="I28" s="14">
+      <c r="I28" s="12">
         <v>470.25609408682863</v>
       </c>
-      <c r="J28" s="14">
+      <c r="J28" s="12">
         <v>417.25740800267153</v>
       </c>
-      <c r="K28" s="14">
+      <c r="K28" s="12">
         <v>84.863485377571678</v>
       </c>
-      <c r="L28" s="14">
+      <c r="L28" s="12">
         <v>59.168716284758226</v>
       </c>
-      <c r="M28" s="23">
+      <c r="M28" s="11">
         <v>-2.3165952890514907</v>
       </c>
       <c r="O28" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="P28" s="20">
+      <c r="P28" s="10">
         <v>73.2248234333222</v>
       </c>
-      <c r="Q28" s="20">
+      <c r="Q28" s="10">
         <v>73.628789781482112</v>
       </c>
-      <c r="R28" s="20">
+      <c r="R28" s="10">
         <v>123.45069345683231</v>
       </c>
-      <c r="S28" s="23">
+      <c r="S28" s="11">
         <v>122.11058017580586</v>
       </c>
-      <c r="T28" s="23">
+      <c r="T28" s="11">
         <v>107.22496079326984</v>
       </c>
-      <c r="U28" s="14">
+      <c r="U28" s="12">
         <v>124.4577781837697</v>
       </c>
-      <c r="V28" s="14">
+      <c r="V28" s="21">
         <v>202.61060997375785</v>
       </c>
-      <c r="W28" s="14">
+      <c r="W28" s="12">
         <v>354.06195138404473</v>
       </c>
-      <c r="X28" s="14">
+      <c r="X28" s="21">
         <v>487.62644117256491</v>
       </c>
-      <c r="Y28" s="14">
+      <c r="Y28" s="21">
         <v>97.393458843753578</v>
       </c>
-      <c r="Z28" s="14">
+      <c r="Z28" s="12">
         <v>44.361242645698496</v>
       </c>
-      <c r="AA28" s="23">
+      <c r="AA28" s="11">
         <v>-1.243850436608815</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="AD28" s="20">
+      <c r="AD28" s="10">
         <v>82.66552327070336</v>
       </c>
-      <c r="AE28" s="20">
+      <c r="AE28" s="10">
         <v>83.608166670645375</v>
       </c>
-      <c r="AF28" s="20">
+      <c r="AF28" s="10">
         <v>87.586527339742673</v>
       </c>
-      <c r="AG28" s="23"/>
-[...7 lines deleted...]
-      <c r="AO28" s="23"/>
+      <c r="AG28" s="11">
+        <v>146.09839239709979</v>
+      </c>
+      <c r="AH28" s="11"/>
+      <c r="AI28" s="12"/>
+      <c r="AJ28" s="21"/>
+      <c r="AK28" s="12"/>
+      <c r="AL28" s="21"/>
+      <c r="AM28" s="21"/>
+      <c r="AN28" s="12"/>
+      <c r="AO28" s="11"/>
     </row>
     <row r="29" spans="1:41">
       <c r="A29" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="20">
+      <c r="B29" s="10">
         <v>51.8320606290957</v>
       </c>
-      <c r="C29" s="20">
+      <c r="C29" s="10">
         <v>86.684596748188</v>
       </c>
-      <c r="D29" s="20">
+      <c r="D29" s="10">
         <v>96.768374124718278</v>
       </c>
-      <c r="E29" s="23">
+      <c r="E29" s="11">
         <v>171.55620445460593</v>
       </c>
-      <c r="F29" s="23">
+      <c r="F29" s="11">
         <v>98.001369806842987</v>
       </c>
-      <c r="G29" s="14">
+      <c r="G29" s="12">
         <v>152.23781993225887</v>
       </c>
-      <c r="H29" s="14">
+      <c r="H29" s="12">
         <v>148.21242216792785</v>
       </c>
-      <c r="I29" s="14">
+      <c r="I29" s="12">
         <v>620.4413868179256</v>
       </c>
-      <c r="J29" s="14">
+      <c r="J29" s="12">
         <v>188.17021904378493</v>
       </c>
-      <c r="K29" s="14">
+      <c r="K29" s="12">
         <v>41.783012311246488</v>
       </c>
-      <c r="L29" s="14">
+      <c r="L29" s="12">
         <v>70.349091968436113</v>
       </c>
-      <c r="M29" s="23">
+      <c r="M29" s="11">
         <v>16.646926432664213</v>
       </c>
       <c r="O29" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="P29" s="20">
+      <c r="P29" s="10">
         <v>69.422532550553385</v>
       </c>
-      <c r="Q29" s="20">
+      <c r="Q29" s="10">
         <v>87.177051572003734</v>
       </c>
-      <c r="R29" s="20">
+      <c r="R29" s="10">
         <v>109.65629196227982</v>
       </c>
-      <c r="S29" s="23">
+      <c r="S29" s="11">
         <v>150.94462256762961</v>
       </c>
-      <c r="T29" s="23">
+      <c r="T29" s="11">
         <v>97.511800686759514</v>
       </c>
-      <c r="U29" s="14">
+      <c r="U29" s="12">
         <v>159.99628390754364</v>
       </c>
-      <c r="V29" s="14">
+      <c r="V29" s="21">
         <v>159.50241846838853</v>
       </c>
-      <c r="W29" s="14">
+      <c r="W29" s="12">
         <v>403.46558860852832</v>
       </c>
-      <c r="X29" s="14">
+      <c r="X29" s="21">
         <v>224.5243732688229</v>
       </c>
-      <c r="Y29" s="14">
+      <c r="Y29" s="21">
         <v>44.540955799483775</v>
       </c>
-      <c r="Z29" s="14">
+      <c r="Z29" s="12">
         <v>91.212091240044131</v>
       </c>
-      <c r="AA29" s="23">
+      <c r="AA29" s="11">
         <v>41.034661632656238</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="AD29" s="20">
+      <c r="AD29" s="10">
         <v>76.128563008155453</v>
       </c>
-      <c r="AE29" s="20">
+      <c r="AE29" s="10">
         <v>87.61427322252986</v>
       </c>
-      <c r="AF29" s="20">
+      <c r="AF29" s="10">
         <v>97.744702796679064</v>
       </c>
-      <c r="AG29" s="23"/>
-[...7 lines deleted...]
-      <c r="AO29" s="23"/>
+      <c r="AG29" s="11">
+        <v>152.99610432708815</v>
+      </c>
+      <c r="AH29" s="11"/>
+      <c r="AI29" s="12"/>
+      <c r="AJ29" s="21"/>
+      <c r="AK29" s="12"/>
+      <c r="AL29" s="21"/>
+      <c r="AM29" s="21"/>
+      <c r="AN29" s="12"/>
+      <c r="AO29" s="11"/>
     </row>
     <row r="30" spans="1:41">
       <c r="A30" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="20">
+      <c r="B30" s="10">
         <v>39.351682150510548</v>
       </c>
-      <c r="C30" s="20">
+      <c r="C30" s="10">
         <v>65.594759194091097</v>
       </c>
-      <c r="D30" s="20">
+      <c r="D30" s="10">
         <v>100.25079377380155</v>
       </c>
-      <c r="E30" s="23">
+      <c r="E30" s="11">
         <v>153.21899951459943</v>
       </c>
-      <c r="F30" s="23">
+      <c r="F30" s="11">
         <v>124.65063118614275</v>
       </c>
-      <c r="G30" s="14">
+      <c r="G30" s="12">
         <v>216.64631410421822</v>
       </c>
-      <c r="H30" s="14">
+      <c r="H30" s="12">
         <v>154.00941027827665</v>
       </c>
-      <c r="I30" s="14">
+      <c r="I30" s="12">
         <v>420.23234130008132</v>
       </c>
-      <c r="J30" s="14">
+      <c r="J30" s="12">
         <v>376.57797848030754</v>
       </c>
-      <c r="K30" s="14">
+      <c r="K30" s="12">
         <v>42.2638018776845</v>
       </c>
-      <c r="L30" s="14">
+      <c r="L30" s="12">
         <v>96.276012152059508</v>
       </c>
-      <c r="M30" s="23">
+      <c r="M30" s="11">
         <v>2.0796729077955431</v>
       </c>
       <c r="O30" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="P30" s="20">
+      <c r="P30" s="10">
         <v>40.245281416692343</v>
       </c>
-      <c r="Q30" s="20">
+      <c r="Q30" s="10">
         <v>68.142317837687756</v>
       </c>
-      <c r="R30" s="20">
+      <c r="R30" s="10">
         <v>146.84541465476281</v>
       </c>
-      <c r="S30" s="23">
+      <c r="S30" s="11">
         <v>113.62416653106924</v>
       </c>
-      <c r="T30" s="23">
+      <c r="T30" s="11">
         <v>129.36290745204178</v>
       </c>
-      <c r="U30" s="14">
+      <c r="U30" s="12">
         <v>239.11165136149108</v>
       </c>
-      <c r="V30" s="14">
+      <c r="V30" s="21">
         <v>97.658690975747135</v>
       </c>
-      <c r="W30" s="14">
+      <c r="W30" s="12">
         <v>569.98091530870465</v>
       </c>
-      <c r="X30" s="14">
+      <c r="X30" s="21">
         <v>298.7518114395611</v>
       </c>
-      <c r="Y30" s="14">
+      <c r="Y30" s="21">
         <v>57.181030767294793</v>
       </c>
-      <c r="Z30" s="14">
+      <c r="Z30" s="12">
         <v>64.865193010918347</v>
       </c>
-      <c r="AA30" s="23">
+      <c r="AA30" s="11">
         <v>42.131813630885532</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="AD30" s="20">
+      <c r="AD30" s="10">
         <v>45.923475305804295</v>
       </c>
-      <c r="AE30" s="20">
+      <c r="AE30" s="10">
         <v>91.209022003922101</v>
       </c>
-      <c r="AF30" s="20">
+      <c r="AF30" s="10">
         <v>121.00168042320456</v>
       </c>
-      <c r="AG30" s="23"/>
-[...7 lines deleted...]
-      <c r="AO30" s="23"/>
+      <c r="AG30" s="11">
+        <v>113.56984973662323</v>
+      </c>
+      <c r="AH30" s="11"/>
+      <c r="AI30" s="12"/>
+      <c r="AJ30" s="21"/>
+      <c r="AK30" s="12"/>
+      <c r="AL30" s="21"/>
+      <c r="AM30" s="21"/>
+      <c r="AN30" s="12"/>
+      <c r="AO30" s="11"/>
     </row>
     <row r="31" spans="1:41">
       <c r="A31" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="20">
+      <c r="B31" s="10">
         <v>84.243318678058188</v>
       </c>
-      <c r="C31" s="20">
+      <c r="C31" s="10">
         <v>100.83703636441739</v>
       </c>
-      <c r="D31" s="20">
+      <c r="D31" s="10">
         <v>109.69978688512532</v>
       </c>
-      <c r="E31" s="23">
+      <c r="E31" s="11">
         <v>102.38296042611753</v>
       </c>
-      <c r="F31" s="23">
+      <c r="F31" s="11">
         <v>104.90153769533769</v>
       </c>
-      <c r="G31" s="14">
+      <c r="G31" s="12">
         <v>110.12037938371093</v>
       </c>
-      <c r="H31" s="14">
+      <c r="H31" s="12">
         <v>182.07063527919203</v>
       </c>
-      <c r="I31" s="14">
+      <c r="I31" s="12">
         <v>137.13552709854341</v>
       </c>
-      <c r="J31" s="14">
+      <c r="J31" s="12">
         <v>349.29209385054401</v>
       </c>
-      <c r="K31" s="14">
+      <c r="K31" s="12">
         <v>78.03301824328085</v>
       </c>
-      <c r="L31" s="14">
+      <c r="L31" s="12">
         <v>25.020911527920415</v>
       </c>
-      <c r="M31" s="23">
+      <c r="M31" s="11">
         <v>39.004353576046555</v>
       </c>
       <c r="O31" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="P31" s="20">
+      <c r="P31" s="10">
         <v>90.540515252776203</v>
       </c>
-      <c r="Q31" s="20">
+      <c r="Q31" s="10">
         <v>92.75624903185971</v>
       </c>
-      <c r="R31" s="20">
+      <c r="R31" s="10">
         <v>124.73687607230363</v>
       </c>
-      <c r="S31" s="23">
+      <c r="S31" s="11">
         <v>93.283611078832152</v>
       </c>
-      <c r="T31" s="23">
+      <c r="T31" s="11">
         <v>107.06961181620296</v>
       </c>
-      <c r="U31" s="14">
+      <c r="U31" s="12">
         <v>100.99507303373565</v>
       </c>
-      <c r="V31" s="14">
+      <c r="V31" s="21">
         <v>239.1453996757682</v>
       </c>
-      <c r="W31" s="14">
+      <c r="W31" s="12">
         <v>122.12498113680425</v>
       </c>
-      <c r="X31" s="14">
+      <c r="X31" s="21">
         <v>306.21306938492609</v>
       </c>
-      <c r="Y31" s="14">
+      <c r="Y31" s="21">
         <v>60.671195546590262</v>
       </c>
-      <c r="Z31" s="14">
+      <c r="Z31" s="12">
         <v>57.67104717845347</v>
       </c>
-      <c r="AA31" s="23">
+      <c r="AA31" s="11">
         <v>24.90472585117395</v>
       </c>
       <c r="AC31" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AD31" s="20">
+      <c r="AD31" s="10">
         <v>97.504028134814675</v>
       </c>
-      <c r="AE31" s="20">
+      <c r="AE31" s="10">
         <v>85.999875124106637</v>
       </c>
-      <c r="AF31" s="20">
+      <c r="AF31" s="10">
         <v>111.12592563626791</v>
       </c>
-      <c r="AG31" s="23"/>
-[...7 lines deleted...]
-      <c r="AO31" s="23"/>
+      <c r="AG31" s="11">
+        <v>104.81950094952899</v>
+      </c>
+      <c r="AH31" s="11"/>
+      <c r="AI31" s="12"/>
+      <c r="AJ31" s="21"/>
+      <c r="AK31" s="12"/>
+      <c r="AL31" s="21"/>
+      <c r="AM31" s="21"/>
+      <c r="AN31" s="12"/>
+      <c r="AO31" s="11"/>
     </row>
     <row r="32" spans="1:41">
       <c r="A32" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="20">
+      <c r="B32" s="10">
         <v>42.179716570579004</v>
       </c>
-      <c r="C32" s="20">
+      <c r="C32" s="10">
         <v>63.641883030265959</v>
       </c>
-      <c r="D32" s="20">
+      <c r="D32" s="10">
         <v>147.11034134621397</v>
       </c>
-      <c r="E32" s="23">
+      <c r="E32" s="11">
         <v>139.75921503966651</v>
       </c>
-      <c r="F32" s="23">
+      <c r="F32" s="11">
         <v>101.0674764812876</v>
       </c>
-      <c r="G32" s="14">
+      <c r="G32" s="12">
         <v>100.69332385812635</v>
       </c>
-      <c r="H32" s="14">
+      <c r="H32" s="12">
         <v>271.11916693143161</v>
       </c>
-      <c r="I32" s="14">
+      <c r="I32" s="12">
         <v>196.78876766190066</v>
       </c>
-      <c r="J32" s="14">
+      <c r="J32" s="12">
         <v>546.16647876840409</v>
       </c>
-      <c r="K32" s="14">
+      <c r="K32" s="12">
         <v>51.490495897391156</v>
       </c>
-      <c r="L32" s="14">
+      <c r="L32" s="12">
         <v>66.37079639054177</v>
       </c>
-      <c r="M32" s="23">
+      <c r="M32" s="11">
         <v>11.172239831338867</v>
       </c>
       <c r="O32" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="P32" s="20">
+      <c r="P32" s="10">
         <v>74.926823773324116</v>
       </c>
-      <c r="Q32" s="20">
+      <c r="Q32" s="10">
         <v>63.29483849423314</v>
       </c>
-      <c r="R32" s="20">
+      <c r="R32" s="10">
         <v>155.71783648649287</v>
       </c>
-      <c r="S32" s="23">
+      <c r="S32" s="11">
         <v>115.14933428010687</v>
       </c>
-      <c r="T32" s="23">
+      <c r="T32" s="11">
         <v>97.066227751656129</v>
       </c>
-      <c r="U32" s="14">
+      <c r="U32" s="12">
         <v>116.24995406456806</v>
       </c>
-      <c r="V32" s="14">
+      <c r="V32" s="21">
         <v>317.41393972023997</v>
       </c>
-      <c r="W32" s="14">
+      <c r="W32" s="12">
         <v>184.91271583569798</v>
       </c>
-      <c r="X32" s="14">
+      <c r="X32" s="21">
         <v>386.03573673929338</v>
       </c>
-      <c r="Y32" s="14">
+      <c r="Y32" s="21">
         <v>72.327375098304643</v>
       </c>
-      <c r="Z32" s="14">
+      <c r="Z32" s="12">
         <v>57.694240654524179</v>
       </c>
-      <c r="AA32" s="23">
+      <c r="AA32" s="11">
         <v>28.127854631425841</v>
       </c>
       <c r="AC32" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="AD32" s="20">
+      <c r="AD32" s="10">
         <v>74.023529063362218</v>
       </c>
-      <c r="AE32" s="20">
+      <c r="AE32" s="10">
         <v>65.748885041325025</v>
       </c>
-      <c r="AF32" s="20">
+      <c r="AF32" s="10">
         <v>143.87713427524304</v>
       </c>
-      <c r="AG32" s="23"/>
-[...7 lines deleted...]
-      <c r="AO32" s="23"/>
+      <c r="AG32" s="11">
+        <v>124.13028328737505</v>
+      </c>
+      <c r="AH32" s="11"/>
+      <c r="AI32" s="12"/>
+      <c r="AJ32" s="21"/>
+      <c r="AK32" s="12"/>
+      <c r="AL32" s="21"/>
+      <c r="AM32" s="21"/>
+      <c r="AN32" s="12"/>
+      <c r="AO32" s="11"/>
     </row>
     <row r="33" spans="1:41">
       <c r="A33" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="20">
+      <c r="B33" s="10">
         <v>325.51769131865768</v>
       </c>
-      <c r="C33" s="20">
+      <c r="C33" s="10">
         <v>96.69014601293911</v>
       </c>
-      <c r="D33" s="20">
+      <c r="D33" s="10">
         <v>90.312783352114508</v>
       </c>
-      <c r="E33" s="23">
+      <c r="E33" s="11">
         <v>174.53510202382003</v>
       </c>
-      <c r="F33" s="23">
+      <c r="F33" s="11">
         <v>114.61961130641976</v>
       </c>
-      <c r="G33" s="14">
+      <c r="G33" s="12">
         <v>110.9374867061258</v>
       </c>
-      <c r="H33" s="14">
+      <c r="H33" s="12">
         <v>149.57263389094862</v>
       </c>
-      <c r="I33" s="14">
+      <c r="I33" s="12">
         <v>476.6479722191761</v>
       </c>
-      <c r="J33" s="14">
+      <c r="J33" s="12">
         <v>399.90463362190684</v>
       </c>
-      <c r="K33" s="14">
+      <c r="K33" s="12">
         <v>87.669630366529788</v>
       </c>
-      <c r="L33" s="14">
+      <c r="L33" s="12">
         <v>63.381050957044408</v>
       </c>
-      <c r="M33" s="23">
+      <c r="M33" s="11">
         <v>1.6086308935383871</v>
       </c>
       <c r="O33" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="P33" s="20">
+      <c r="P33" s="10">
         <v>51.974980151185726</v>
       </c>
-      <c r="Q33" s="20">
+      <c r="Q33" s="10">
         <v>77.148481105579009</v>
       </c>
-      <c r="R33" s="20">
+      <c r="R33" s="10">
         <v>96.141232177934384</v>
       </c>
-      <c r="S33" s="23">
+      <c r="S33" s="11">
         <v>167.10227839404084</v>
       </c>
-      <c r="T33" s="23">
+      <c r="T33" s="11">
         <v>96.657885387736911</v>
       </c>
-      <c r="U33" s="14">
+      <c r="U33" s="12">
         <v>129.53492185566654</v>
       </c>
-      <c r="V33" s="14">
+      <c r="V33" s="21">
         <v>165.16077549820673</v>
       </c>
-      <c r="W33" s="14">
+      <c r="W33" s="12">
         <v>268.89460436592583</v>
       </c>
-      <c r="X33" s="14">
+      <c r="X33" s="21">
         <v>737.33171547969505</v>
       </c>
-      <c r="Y33" s="14">
+      <c r="Y33" s="21">
         <v>42.85552474455416</v>
       </c>
-      <c r="Z33" s="14">
+      <c r="Z33" s="12">
         <v>108.65139087459355</v>
       </c>
-      <c r="AA33" s="23">
+      <c r="AA33" s="11">
         <v>47.657770545326876</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="AD33" s="20">
+      <c r="AD33" s="10">
         <v>72.480670539714595</v>
       </c>
-      <c r="AE33" s="20">
+      <c r="AE33" s="10">
         <v>81.165813152775044</v>
       </c>
-      <c r="AF33" s="20">
+      <c r="AF33" s="10">
         <v>115.60736684374066</v>
       </c>
-      <c r="AG33" s="23"/>
-[...7 lines deleted...]
-      <c r="AO33" s="23"/>
+      <c r="AG33" s="11">
+        <v>125.46111483290798</v>
+      </c>
+      <c r="AH33" s="11"/>
+      <c r="AI33" s="12"/>
+      <c r="AJ33" s="21"/>
+      <c r="AK33" s="12"/>
+      <c r="AL33" s="21"/>
+      <c r="AM33" s="21"/>
+      <c r="AN33" s="12"/>
+      <c r="AO33" s="11"/>
     </row>
     <row r="34" spans="1:41">
       <c r="A34" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B34" s="20">
+      <c r="B34" s="10">
         <v>80.128807222351199</v>
       </c>
-      <c r="C34" s="20">
+      <c r="C34" s="10">
         <v>102.49944534747293</v>
       </c>
-      <c r="D34" s="20">
+      <c r="D34" s="10">
         <v>76.635314367306577</v>
       </c>
-      <c r="E34" s="23">
+      <c r="E34" s="11">
         <v>120.99462410050357</v>
       </c>
-      <c r="F34" s="23">
+      <c r="F34" s="11">
         <v>119.89281713036397</v>
       </c>
-      <c r="G34" s="14">
+      <c r="G34" s="12">
         <v>130.08987188666987</v>
       </c>
-      <c r="H34" s="14">
+      <c r="H34" s="12">
         <v>191.19983615231902</v>
       </c>
-      <c r="I34" s="14">
+      <c r="I34" s="12">
         <v>349.05232069392736</v>
       </c>
-      <c r="J34" s="14">
+      <c r="J34" s="12">
         <v>259.12712239044271</v>
       </c>
-      <c r="K34" s="14">
+      <c r="K34" s="12">
         <v>69.668901814345702</v>
       </c>
-      <c r="L34" s="14">
+      <c r="L34" s="12">
         <v>34.249683669994994</v>
       </c>
-      <c r="M34" s="23">
+      <c r="M34" s="11">
         <v>3.6155781658913178</v>
       </c>
       <c r="O34" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="P34" s="20">
+      <c r="P34" s="10">
         <v>102.77093746592689</v>
       </c>
-      <c r="Q34" s="20">
+      <c r="Q34" s="10">
         <v>91.387342568574098</v>
       </c>
-      <c r="R34" s="20">
+      <c r="R34" s="10">
         <v>127.27464302480122</v>
       </c>
-      <c r="S34" s="23">
+      <c r="S34" s="11">
         <v>121.25851379057526</v>
       </c>
-      <c r="T34" s="23">
+      <c r="T34" s="11">
         <v>117.69779432365601</v>
       </c>
-      <c r="U34" s="14">
+      <c r="U34" s="12">
         <v>113.60109093695219</v>
       </c>
-      <c r="V34" s="14">
+      <c r="V34" s="21">
         <v>220.28049438358144</v>
       </c>
-      <c r="W34" s="14">
+      <c r="W34" s="12">
         <v>210.61362535874736</v>
       </c>
-      <c r="X34" s="14">
+      <c r="X34" s="21">
         <v>281.74073857846167</v>
       </c>
-      <c r="Y34" s="14">
+      <c r="Y34" s="21">
         <v>56.195821552706789</v>
       </c>
-      <c r="Z34" s="14">
+      <c r="Z34" s="12">
         <v>57.809711686349139</v>
       </c>
-      <c r="AA34" s="23">
+      <c r="AA34" s="11">
         <v>13.442330697388325</v>
       </c>
       <c r="AC34" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="AD34" s="20">
+      <c r="AD34" s="10">
         <v>94.588697127645119</v>
       </c>
-      <c r="AE34" s="20">
+      <c r="AE34" s="10">
         <v>97.015968145300462</v>
       </c>
-      <c r="AF34" s="20">
+      <c r="AF34" s="10">
         <v>108.65710587702564</v>
       </c>
-      <c r="AG34" s="23"/>
-[...7 lines deleted...]
-      <c r="AO34" s="23"/>
+      <c r="AG34" s="11">
+        <v>107.9327110840061</v>
+      </c>
+      <c r="AH34" s="11"/>
+      <c r="AI34" s="12"/>
+      <c r="AJ34" s="21"/>
+      <c r="AK34" s="12"/>
+      <c r="AL34" s="21"/>
+      <c r="AM34" s="21"/>
+      <c r="AN34" s="12"/>
+      <c r="AO34" s="11"/>
     </row>
     <row r="35" spans="1:41">
       <c r="A35" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="20">
+      <c r="B35" s="10">
         <v>61.662794706224609</v>
       </c>
-      <c r="C35" s="20">
+      <c r="C35" s="10">
         <v>80.369710068728949</v>
       </c>
-      <c r="D35" s="20">
+      <c r="D35" s="10">
         <v>97.492649785346302</v>
       </c>
-      <c r="E35" s="23">
+      <c r="E35" s="11">
         <v>132.92790522025285</v>
       </c>
-      <c r="F35" s="23">
+      <c r="F35" s="11">
         <v>99.026589209178979</v>
       </c>
-      <c r="G35" s="14">
+      <c r="G35" s="12">
         <v>74.239538293891457</v>
       </c>
-      <c r="H35" s="14">
+      <c r="H35" s="12">
         <v>134.9020189870802</v>
       </c>
-      <c r="I35" s="14">
+      <c r="I35" s="12">
         <v>387.51405595424836</v>
       </c>
-      <c r="J35" s="14">
+      <c r="J35" s="12">
         <v>242.30047586492427</v>
       </c>
-      <c r="K35" s="14">
+      <c r="K35" s="12">
         <v>89.369525751616621</v>
       </c>
-      <c r="L35" s="14">
+      <c r="L35" s="12">
         <v>68.135135479058519</v>
       </c>
-      <c r="M35" s="23">
+      <c r="M35" s="11">
         <v>5.751935378890435</v>
       </c>
       <c r="O35" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="P35" s="20">
+      <c r="P35" s="10">
         <v>92.063753535609095</v>
       </c>
-      <c r="Q35" s="20">
+      <c r="Q35" s="10">
         <v>70.739950807759115</v>
       </c>
-      <c r="R35" s="20">
+      <c r="R35" s="10">
         <v>117.66672075509507</v>
       </c>
-      <c r="S35" s="23">
+      <c r="S35" s="11">
         <v>121.83098153892902</v>
       </c>
-      <c r="T35" s="23">
+      <c r="T35" s="11">
         <v>101.14060423721479</v>
       </c>
-      <c r="U35" s="14">
+      <c r="U35" s="12">
         <v>101.85642209455501</v>
       </c>
-      <c r="V35" s="14">
+      <c r="V35" s="21">
         <v>238.07372422909668</v>
       </c>
-      <c r="W35" s="14">
+      <c r="W35" s="12">
         <v>220.53928986435434</v>
       </c>
-      <c r="X35" s="14">
+      <c r="X35" s="21">
         <v>254.11934070554182</v>
       </c>
-      <c r="Y35" s="14">
+      <c r="Y35" s="21">
         <v>69.022356001398691</v>
       </c>
-      <c r="Z35" s="14">
+      <c r="Z35" s="12">
         <v>174.36471602964062</v>
       </c>
-      <c r="AA35" s="23">
+      <c r="AA35" s="11">
         <v>-28.143003265616269</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="AD35" s="20">
+      <c r="AD35" s="10">
         <v>88.624616987122252</v>
       </c>
-      <c r="AE35" s="20">
+      <c r="AE35" s="10">
         <v>71.820180486788971</v>
       </c>
-      <c r="AF35" s="20">
+      <c r="AF35" s="10">
         <v>117.05811358006616</v>
       </c>
-      <c r="AG35" s="23"/>
-[...7 lines deleted...]
-      <c r="AO35" s="23"/>
+      <c r="AG35" s="11">
+        <v>119.05228416134366</v>
+      </c>
+      <c r="AH35" s="11"/>
+      <c r="AI35" s="12"/>
+      <c r="AJ35" s="21"/>
+      <c r="AK35" s="12"/>
+      <c r="AL35" s="21"/>
+      <c r="AM35" s="21"/>
+      <c r="AN35" s="12"/>
+      <c r="AO35" s="11"/>
     </row>
     <row r="36" spans="1:41">
       <c r="A36" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B36" s="20">
+      <c r="B36" s="10">
         <v>49.197013699016019</v>
       </c>
-      <c r="C36" s="20">
+      <c r="C36" s="10">
         <v>73.870859834073542</v>
       </c>
-      <c r="D36" s="20">
+      <c r="D36" s="10">
         <v>198.96670801388521</v>
       </c>
-      <c r="E36" s="23">
+      <c r="E36" s="11">
         <v>139.72584344524356</v>
       </c>
-      <c r="F36" s="23">
+      <c r="F36" s="11">
         <v>117.43912965213825</v>
       </c>
-      <c r="G36" s="14">
+      <c r="G36" s="12">
         <v>135.98052909656934</v>
       </c>
-      <c r="H36" s="14">
+      <c r="H36" s="12">
         <v>265.07422705276315</v>
       </c>
-      <c r="I36" s="14">
+      <c r="I36" s="12">
         <v>813.44163845941148</v>
       </c>
-      <c r="J36" s="14">
+      <c r="J36" s="12">
         <v>239.22182006872782</v>
       </c>
-      <c r="K36" s="14">
+      <c r="K36" s="12">
         <v>40.923391886600747</v>
       </c>
-      <c r="L36" s="14">
+      <c r="L36" s="12">
         <v>67.022223949649785</v>
       </c>
-      <c r="M36" s="23">
+      <c r="M36" s="11">
         <v>-3.2849251914729893</v>
       </c>
       <c r="O36" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="P36" s="20">
+      <c r="P36" s="10">
         <v>116.89154688858636</v>
       </c>
-      <c r="Q36" s="20">
+      <c r="Q36" s="10">
         <v>45.982235085353665</v>
       </c>
-      <c r="R36" s="20">
+      <c r="R36" s="10">
         <v>120.27819310615328</v>
       </c>
-      <c r="S36" s="23">
+      <c r="S36" s="11">
         <v>121.77464670544542</v>
       </c>
-      <c r="T36" s="23">
+      <c r="T36" s="11">
         <v>115.37991079867574</v>
       </c>
-      <c r="U36" s="14">
+      <c r="U36" s="12">
         <v>150.82481541963691</v>
       </c>
-      <c r="V36" s="14">
+      <c r="V36" s="21">
         <v>239.28908595891693</v>
       </c>
-      <c r="W36" s="14">
+      <c r="W36" s="12">
         <v>698.43005819348514</v>
       </c>
-      <c r="X36" s="14">
+      <c r="X36" s="21">
         <v>227.41380347477354</v>
       </c>
-      <c r="Y36" s="14">
+      <c r="Y36" s="21">
         <v>52.46096819453706</v>
       </c>
-      <c r="Z36" s="14">
+      <c r="Z36" s="12">
         <v>59.794024909897679</v>
       </c>
-      <c r="AA36" s="23">
+      <c r="AA36" s="11">
         <v>19.283652390210381</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="AD36" s="20">
+      <c r="AD36" s="10">
         <v>98.606470387399895</v>
       </c>
-      <c r="AE36" s="20">
+      <c r="AE36" s="10">
         <v>64.12696163398428</v>
       </c>
-      <c r="AF36" s="20">
+      <c r="AF36" s="10">
         <v>117.45852652571091</v>
       </c>
-      <c r="AG36" s="23"/>
-[...7 lines deleted...]
-      <c r="AO36" s="23"/>
+      <c r="AG36" s="11">
+        <v>107.07514341666217</v>
+      </c>
+      <c r="AH36" s="11"/>
+      <c r="AI36" s="12"/>
+      <c r="AJ36" s="21"/>
+      <c r="AK36" s="12"/>
+      <c r="AL36" s="21"/>
+      <c r="AM36" s="21"/>
+      <c r="AN36" s="12"/>
+      <c r="AO36" s="11"/>
     </row>
     <row r="37" spans="1:41">
       <c r="A37" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B37" s="20">
+      <c r="B37" s="10">
         <v>54.826574679763716</v>
       </c>
-      <c r="C37" s="20">
+      <c r="C37" s="10">
         <v>81.268487300944031</v>
       </c>
-      <c r="D37" s="20">
+      <c r="D37" s="10">
         <v>135.39718257282613</v>
       </c>
-      <c r="E37" s="23">
+      <c r="E37" s="11">
         <v>168.03202038761276</v>
       </c>
-      <c r="F37" s="23">
+      <c r="F37" s="11">
         <v>94.015095877246978</v>
       </c>
-      <c r="G37" s="14">
+      <c r="G37" s="12">
         <v>136.86271801046408</v>
       </c>
-      <c r="H37" s="14">
+      <c r="H37" s="12">
         <v>151.62676613473002</v>
       </c>
-      <c r="I37" s="14">
+      <c r="I37" s="12">
         <v>162.54887205062468</v>
       </c>
-      <c r="J37" s="14">
+      <c r="J37" s="12">
         <v>272.47767577508569</v>
       </c>
-      <c r="K37" s="14">
+      <c r="K37" s="12">
         <v>85.731760571989412</v>
       </c>
-      <c r="L37" s="14">
+      <c r="L37" s="12">
         <v>75.358800313222446</v>
       </c>
-      <c r="M37" s="23">
+      <c r="M37" s="11">
         <v>9.3684473992817487</v>
       </c>
       <c r="O37" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P37" s="20">
+      <c r="P37" s="10">
         <v>73.110007676719732</v>
       </c>
-      <c r="Q37" s="20">
+      <c r="Q37" s="10">
         <v>83.520286411049597</v>
       </c>
-      <c r="R37" s="20">
+      <c r="R37" s="10">
         <v>115.13096444782613</v>
       </c>
-      <c r="S37" s="23">
+      <c r="S37" s="11">
         <v>180.17865220751133</v>
       </c>
-      <c r="T37" s="23">
+      <c r="T37" s="11">
         <v>91.530453703236887</v>
       </c>
-      <c r="U37" s="14">
+      <c r="U37" s="12">
         <v>137.90826072567782</v>
       </c>
-      <c r="V37" s="14">
+      <c r="V37" s="21">
         <v>189.18011339334967</v>
       </c>
-      <c r="W37" s="14">
+      <c r="W37" s="12">
         <v>114.547132005363</v>
       </c>
-      <c r="X37" s="14">
+      <c r="X37" s="21">
         <v>406.55861429810125</v>
       </c>
-      <c r="Y37" s="14">
+      <c r="Y37" s="21">
         <v>51.360274776464095</v>
       </c>
-      <c r="Z37" s="14">
+      <c r="Z37" s="12">
         <v>53.694900059056039</v>
       </c>
-      <c r="AA37" s="23">
+      <c r="AA37" s="11">
         <v>34.204913544356131</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="AD37" s="20">
+      <c r="AD37" s="10">
         <v>75.279444006010081</v>
       </c>
-      <c r="AE37" s="20">
+      <c r="AE37" s="10">
         <v>74.482922621706834</v>
       </c>
-      <c r="AF37" s="20">
+      <c r="AF37" s="10">
         <v>136.35589942810316</v>
       </c>
-      <c r="AG37" s="23"/>
-[...7 lines deleted...]
-      <c r="AO37" s="23"/>
+      <c r="AG37" s="11">
+        <v>160.64515925383338</v>
+      </c>
+      <c r="AH37" s="11"/>
+      <c r="AI37" s="12"/>
+      <c r="AJ37" s="21"/>
+      <c r="AK37" s="12"/>
+      <c r="AL37" s="21"/>
+      <c r="AM37" s="21"/>
+      <c r="AN37" s="12"/>
+      <c r="AO37" s="11"/>
     </row>
     <row r="38" spans="1:41">
       <c r="A38" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="20">
+      <c r="B38" s="10">
         <v>52.643656520397371</v>
       </c>
-      <c r="C38" s="20">
+      <c r="C38" s="10">
         <v>88.085888374541767</v>
       </c>
-      <c r="D38" s="20">
+      <c r="D38" s="10">
         <v>74.181874424408633</v>
       </c>
-      <c r="E38" s="23">
+      <c r="E38" s="11">
         <v>162.82480103499714</v>
       </c>
-      <c r="F38" s="23">
+      <c r="F38" s="11">
         <v>120.60128667277372</v>
       </c>
-      <c r="G38" s="14">
+      <c r="G38" s="12">
         <v>115.12159774113395</v>
       </c>
-      <c r="H38" s="14">
+      <c r="H38" s="12">
         <v>373.26595747602215</v>
       </c>
-      <c r="I38" s="14">
+      <c r="I38" s="12">
         <v>504.05151867473637</v>
       </c>
-      <c r="J38" s="14">
+      <c r="J38" s="12">
         <v>252.47087248433934</v>
       </c>
-      <c r="K38" s="14">
+      <c r="K38" s="12">
         <v>47.242876481375205</v>
       </c>
-      <c r="L38" s="14">
+      <c r="L38" s="12">
         <v>57.236766866816069</v>
       </c>
-      <c r="M38" s="23">
+      <c r="M38" s="11">
         <v>-27.359816119789652</v>
       </c>
       <c r="O38" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P38" s="20">
+      <c r="P38" s="10">
         <v>92.46751273674306</v>
       </c>
-      <c r="Q38" s="20">
+      <c r="Q38" s="10">
         <v>75.223333540930355</v>
       </c>
-      <c r="R38" s="20">
+      <c r="R38" s="10">
         <v>91.700263422772238</v>
       </c>
-      <c r="S38" s="23">
+      <c r="S38" s="11">
         <v>137.41137078686191</v>
       </c>
-      <c r="T38" s="23">
+      <c r="T38" s="11">
         <v>114.28237647769221</v>
       </c>
-      <c r="U38" s="14">
+      <c r="U38" s="12">
         <v>114.68006802173947</v>
       </c>
-      <c r="V38" s="14">
+      <c r="V38" s="21">
         <v>516.77669600029242</v>
       </c>
-      <c r="W38" s="14">
+      <c r="W38" s="12">
         <v>337.11492722147756</v>
       </c>
-      <c r="X38" s="14">
+      <c r="X38" s="21">
         <v>280.10215754151767</v>
       </c>
-      <c r="Y38" s="14">
+      <c r="Y38" s="21">
         <v>43.049527210327319</v>
       </c>
-      <c r="Z38" s="14">
+      <c r="Z38" s="12">
         <v>55.029481463795804</v>
       </c>
-      <c r="AA38" s="23">
+      <c r="AA38" s="11">
         <v>11.721156539650119</v>
       </c>
       <c r="AC38" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="AD38" s="20">
+      <c r="AD38" s="10">
         <v>95.509771868315738</v>
       </c>
-      <c r="AE38" s="20">
+      <c r="AE38" s="10">
         <v>62.256005107049774</v>
       </c>
-      <c r="AF38" s="20">
+      <c r="AF38" s="10">
         <v>136.29532005668489</v>
       </c>
-      <c r="AG38" s="23"/>
-[...7 lines deleted...]
-      <c r="AO38" s="23"/>
+      <c r="AG38" s="11">
+        <v>115.48475646129029</v>
+      </c>
+      <c r="AH38" s="11"/>
+      <c r="AI38" s="12"/>
+      <c r="AJ38" s="21"/>
+      <c r="AK38" s="12"/>
+      <c r="AL38" s="21"/>
+      <c r="AM38" s="21"/>
+      <c r="AN38" s="12"/>
+      <c r="AO38" s="11"/>
     </row>
     <row r="39" spans="1:41">
-      <c r="A39" s="16"/>
-[...37 lines deleted...]
-      <c r="AO39" s="16"/>
+      <c r="A39" s="20"/>
+      <c r="B39" s="20"/>
+      <c r="C39" s="20"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="20"/>
+      <c r="I39" s="20"/>
+      <c r="J39" s="20"/>
+      <c r="K39" s="20"/>
+      <c r="L39" s="20"/>
+      <c r="M39" s="20"/>
+      <c r="O39" s="20"/>
+      <c r="P39" s="20"/>
+      <c r="Q39" s="20"/>
+      <c r="R39" s="20"/>
+      <c r="S39" s="20"/>
+      <c r="T39" s="20"/>
+      <c r="U39" s="20"/>
+      <c r="V39" s="20"/>
+      <c r="W39" s="20"/>
+      <c r="X39" s="20"/>
+      <c r="Y39" s="20"/>
+      <c r="Z39" s="20"/>
+      <c r="AA39" s="20"/>
+      <c r="AC39" s="23"/>
+      <c r="AD39" s="23"/>
+      <c r="AE39" s="23"/>
+      <c r="AF39" s="23"/>
+      <c r="AG39" s="23"/>
+      <c r="AH39" s="23"/>
+      <c r="AI39" s="23"/>
+      <c r="AJ39" s="23"/>
+      <c r="AK39" s="23"/>
+      <c r="AL39" s="23"/>
+      <c r="AM39" s="23"/>
+      <c r="AN39" s="23"/>
+      <c r="AO39" s="23"/>
     </row>
     <row r="40" spans="1:41">
-      <c r="A40" s="19" t="s">
+      <c r="A40" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="19"/>
-[...11 lines deleted...]
-      <c r="O40" s="19" t="s">
+      <c r="B40" s="24"/>
+      <c r="C40" s="24"/>
+      <c r="D40" s="24"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="24"/>
+      <c r="G40" s="24"/>
+      <c r="H40" s="24"/>
+      <c r="I40" s="24"/>
+      <c r="J40" s="24"/>
+      <c r="K40" s="24"/>
+      <c r="L40" s="24"/>
+      <c r="M40" s="24"/>
+      <c r="O40" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="P40" s="19"/>
-[...11 lines deleted...]
-      <c r="AC40" s="19" t="s">
+      <c r="P40" s="24"/>
+      <c r="Q40" s="24"/>
+      <c r="R40" s="24"/>
+      <c r="S40" s="24"/>
+      <c r="T40" s="24"/>
+      <c r="U40" s="24"/>
+      <c r="V40" s="24"/>
+      <c r="W40" s="24"/>
+      <c r="X40" s="24"/>
+      <c r="Y40" s="24"/>
+      <c r="Z40" s="24"/>
+      <c r="AA40" s="24"/>
+      <c r="AC40" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AD40" s="19"/>
-[...10 lines deleted...]
-      <c r="AO40" s="19"/>
+      <c r="AD40" s="24"/>
+      <c r="AE40" s="24"/>
+      <c r="AF40" s="24"/>
+      <c r="AG40" s="24"/>
+      <c r="AH40" s="24"/>
+      <c r="AI40" s="24"/>
+      <c r="AJ40" s="24"/>
+      <c r="AK40" s="24"/>
+      <c r="AL40" s="24"/>
+      <c r="AM40" s="24"/>
+      <c r="AN40" s="24"/>
+      <c r="AO40" s="24"/>
     </row>
     <row r="41" spans="1:41">
-      <c r="A41" s="11"/>
-[...10 lines deleted...]
-      <c r="L41" s="11"/>
+      <c r="A41" s="17"/>
+      <c r="B41" s="17"/>
+      <c r="C41" s="17"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="17"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="17"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
       <c r="M41" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="O41" s="11"/>
-[...10 lines deleted...]
-      <c r="Z41" s="11"/>
+      <c r="O41" s="17"/>
+      <c r="P41" s="17"/>
+      <c r="Q41" s="17"/>
+      <c r="R41" s="17"/>
+      <c r="S41" s="17"/>
+      <c r="T41" s="17"/>
+      <c r="U41" s="17"/>
+      <c r="V41" s="17"/>
+      <c r="W41" s="17"/>
+      <c r="X41" s="17"/>
+      <c r="Y41" s="17"/>
+      <c r="Z41" s="17"/>
       <c r="AA41" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="AC41" s="11"/>
-[...10 lines deleted...]
-      <c r="AN41" s="11"/>
+      <c r="AC41" s="17"/>
+      <c r="AD41" s="17"/>
+      <c r="AE41" s="17"/>
+      <c r="AF41" s="17"/>
+      <c r="AG41" s="17"/>
+      <c r="AH41" s="17"/>
+      <c r="AI41" s="17"/>
+      <c r="AJ41" s="17"/>
+      <c r="AK41" s="17"/>
+      <c r="AL41" s="17"/>
+      <c r="AM41" s="17"/>
+      <c r="AN41" s="17"/>
       <c r="AO41" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:41">
-      <c r="A42" s="12"/>
-      <c r="B42" s="13" t="s">
+      <c r="A42" s="18"/>
+      <c r="B42" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="C42" s="13" t="s">
+      <c r="C42" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="D42" s="13" t="s">
+      <c r="D42" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="E42" s="13" t="s">
+      <c r="E42" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="F42" s="13" t="s">
+      <c r="F42" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="G42" s="13" t="s">
+      <c r="G42" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="H42" s="13" t="s">
+      <c r="H42" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="I42" s="13" t="s">
+      <c r="I42" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="J42" s="13" t="s">
+      <c r="J42" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="K42" s="13" t="s">
+      <c r="K42" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="L42" s="13" t="s">
+      <c r="L42" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="M42" s="13" t="s">
+      <c r="M42" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="O42" s="12"/>
-      <c r="P42" s="13" t="s">
+      <c r="O42" s="18"/>
+      <c r="P42" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Q42" s="13" t="s">
+      <c r="Q42" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="R42" s="13" t="s">
+      <c r="R42" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="S42" s="13" t="s">
+      <c r="S42" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="T42" s="13" t="s">
+      <c r="T42" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="U42" s="13" t="s">
+      <c r="U42" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="V42" s="13" t="s">
+      <c r="V42" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="W42" s="13" t="s">
+      <c r="W42" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="X42" s="13" t="s">
+      <c r="X42" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="Y42" s="13" t="s">
+      <c r="Y42" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="Z42" s="13" t="s">
+      <c r="Z42" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="AA42" s="13" t="s">
+      <c r="AA42" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="AC42" s="12"/>
-      <c r="AD42" s="13" t="s">
+      <c r="AC42" s="18"/>
+      <c r="AD42" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AE42" s="13" t="s">
+      <c r="AE42" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="AF42" s="13" t="s">
+      <c r="AF42" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="AG42" s="13" t="s">
+      <c r="AG42" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="AH42" s="13" t="s">
+      <c r="AH42" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AI42" s="13" t="s">
+      <c r="AI42" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="AJ42" s="13" t="s">
+      <c r="AJ42" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="AK42" s="13" t="s">
+      <c r="AK42" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="AL42" s="13" t="s">
+      <c r="AL42" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="AM42" s="13" t="s">
+      <c r="AM42" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="AN42" s="13" t="s">
+      <c r="AN42" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="AO42" s="13" t="s">
+      <c r="AO42" s="19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:41" ht="15" customHeight="1">
-      <c r="A43" s="1" t="s">
+      <c r="A43" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B43" s="21">
+      <c r="B43" s="13">
         <v>111.7</v>
       </c>
-      <c r="C43" s="21">
+      <c r="C43" s="13">
         <v>100</v>
       </c>
-      <c r="D43" s="21">
+      <c r="D43" s="13">
         <v>100</v>
       </c>
-      <c r="E43" s="23">
+      <c r="E43" s="11">
         <v>100</v>
       </c>
-      <c r="F43" s="14">
+      <c r="F43" s="12">
         <v>100</v>
       </c>
-      <c r="G43" s="14">
+      <c r="G43" s="12">
         <v>100</v>
       </c>
-      <c r="H43" s="14">
+      <c r="H43" s="12">
         <v>446365.83255777904</v>
       </c>
-      <c r="I43" s="14">
+      <c r="I43" s="12">
         <v>694.99370000268971</v>
       </c>
-      <c r="J43" s="14">
+      <c r="J43" s="12">
         <v>351.76920478119325</v>
       </c>
-      <c r="K43" s="14">
+      <c r="K43" s="12">
         <v>64.659631096290312</v>
       </c>
-      <c r="L43" s="14">
+      <c r="L43" s="12">
         <v>56.007252057190584</v>
       </c>
-      <c r="M43" s="20">
+      <c r="M43" s="10">
         <v>-7.127149455967202</v>
       </c>
-      <c r="O43" s="1" t="s">
+      <c r="O43" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="P43" s="14">
+      <c r="P43" s="12">
         <v>100</v>
       </c>
-      <c r="Q43" s="21">
+      <c r="Q43" s="13">
         <v>100</v>
       </c>
-      <c r="R43" s="21">
+      <c r="R43" s="13">
         <v>100</v>
       </c>
-      <c r="S43" s="23">
+      <c r="S43" s="11">
         <v>100</v>
       </c>
-      <c r="T43" s="14">
+      <c r="T43" s="12">
         <v>100</v>
       </c>
-      <c r="U43" s="14">
+      <c r="U43" s="12">
         <v>402.78047100812148</v>
       </c>
-      <c r="V43" s="14">
+      <c r="V43" s="21">
         <v>9084.7865735043852</v>
       </c>
-      <c r="W43" s="14">
+      <c r="W43" s="12">
         <v>480.25696354314124</v>
       </c>
-      <c r="X43" s="14">
+      <c r="X43" s="21">
         <v>379.35830963813328</v>
       </c>
-      <c r="Y43" s="14">
+      <c r="Y43" s="21">
         <v>55.578124043363395</v>
       </c>
-      <c r="Z43" s="14">
+      <c r="Z43" s="12">
         <v>74.253900859904803</v>
       </c>
-      <c r="AA43" s="20">
+      <c r="AA43" s="10">
         <v>-1.1433405893255861</v>
       </c>
-      <c r="AC43" s="1" t="s">
+      <c r="AC43" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="AD43" s="14">
+      <c r="AD43" s="12">
         <v>100</v>
       </c>
-      <c r="AE43" s="21">
+      <c r="AE43" s="13">
         <v>100</v>
       </c>
-      <c r="AF43" s="21">
+      <c r="AF43" s="13">
         <v>100</v>
       </c>
-      <c r="AG43" s="23"/>
-[...7 lines deleted...]
-      <c r="AO43" s="20"/>
+      <c r="AG43" s="11">
+        <v>99.348501529020567</v>
+      </c>
+      <c r="AH43" s="12"/>
+      <c r="AI43" s="12"/>
+      <c r="AJ43" s="21"/>
+      <c r="AK43" s="12"/>
+      <c r="AL43" s="21"/>
+      <c r="AM43" s="21"/>
+      <c r="AN43" s="12"/>
+      <c r="AO43" s="10"/>
     </row>
     <row r="44" spans="1:41">
-      <c r="A44" s="1" t="s">
+      <c r="A44" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="B44" s="21">
+      <c r="B44" s="13">
         <v>111.7</v>
       </c>
-      <c r="C44" s="21">
+      <c r="C44" s="13">
         <v>100</v>
       </c>
-      <c r="D44" s="21">
+      <c r="D44" s="13">
         <v>100</v>
       </c>
-      <c r="E44" s="23">
+      <c r="E44" s="11">
         <v>100</v>
       </c>
-      <c r="F44" s="14">
+      <c r="F44" s="12">
         <v>100</v>
       </c>
-      <c r="G44" s="14">
+      <c r="G44" s="12">
         <v>100</v>
       </c>
-      <c r="H44" s="14">
+      <c r="H44" s="12">
         <v>20249.275069243678</v>
       </c>
-      <c r="I44" s="14">
+      <c r="I44" s="12">
         <v>186.57011038545005</v>
       </c>
-      <c r="J44" s="14">
+      <c r="J44" s="12">
         <v>499.2630173504723</v>
       </c>
-      <c r="K44" s="14">
+      <c r="K44" s="12">
         <v>34.743977426292723</v>
       </c>
-      <c r="L44" s="14">
+      <c r="L44" s="12">
         <v>7.3961610434896397</v>
       </c>
-      <c r="M44" s="20">
+      <c r="M44" s="10">
         <v>2507.5603108702148</v>
       </c>
-      <c r="O44" s="1" t="s">
+      <c r="O44" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="P44" s="14">
+      <c r="P44" s="12">
         <v>100</v>
       </c>
-      <c r="Q44" s="21">
+      <c r="Q44" s="13">
         <v>100</v>
       </c>
-      <c r="R44" s="21">
+      <c r="R44" s="13">
         <v>100</v>
       </c>
-      <c r="S44" s="23">
+      <c r="S44" s="11">
         <v>100</v>
       </c>
-      <c r="T44" s="14">
+      <c r="T44" s="12">
         <v>100</v>
       </c>
-      <c r="U44" s="14">
+      <c r="U44" s="12">
         <v>402.78047100812148</v>
       </c>
-      <c r="V44" s="14">
+      <c r="V44" s="21">
         <v>147.69517956190344</v>
       </c>
-      <c r="W44" s="14">
+      <c r="W44" s="12">
         <v>266.44045397578589</v>
       </c>
-      <c r="X44" s="14">
+      <c r="X44" s="21">
         <v>899.11411219494789</v>
       </c>
-      <c r="Y44" s="14">
+      <c r="Y44" s="21">
         <v>22.293724128123511</v>
       </c>
-      <c r="Z44" s="14">
+      <c r="Z44" s="12">
         <v>15.11474816185051</v>
       </c>
-      <c r="AA44" s="20">
+      <c r="AA44" s="10">
         <v>158.0461981888532</v>
       </c>
-      <c r="AC44" s="1" t="s">
+      <c r="AC44" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="AD44" s="14">
+      <c r="AD44" s="12">
         <v>100</v>
       </c>
-      <c r="AE44" s="21">
+      <c r="AE44" s="13">
         <v>100</v>
       </c>
-      <c r="AF44" s="21">
+      <c r="AF44" s="13">
         <v>100</v>
       </c>
-      <c r="AG44" s="23"/>
-[...7 lines deleted...]
-      <c r="AO44" s="20"/>
+      <c r="AG44" s="11">
+        <v>99.348501529020567</v>
+      </c>
+      <c r="AH44" s="12"/>
+      <c r="AI44" s="12"/>
+      <c r="AJ44" s="21"/>
+      <c r="AK44" s="12"/>
+      <c r="AL44" s="21"/>
+      <c r="AM44" s="21"/>
+      <c r="AN44" s="12"/>
+      <c r="AO44" s="10"/>
     </row>
     <row r="45" spans="1:41">
-      <c r="A45" s="1" t="s">
+      <c r="A45" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="21" t="s">
-[...18 lines deleted...]
-      <c r="I45" s="14">
+      <c r="B45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="12"/>
+      <c r="I45" s="12">
         <v>407.7354606002034</v>
       </c>
-      <c r="J45" s="14">
+      <c r="J45" s="12">
         <v>687.17571197247287</v>
       </c>
-      <c r="K45" s="14">
+      <c r="K45" s="12">
         <v>67.158937710706226</v>
       </c>
-      <c r="L45" s="14">
+      <c r="L45" s="12">
         <v>66.604904171423442</v>
       </c>
-      <c r="M45" s="20">
+      <c r="M45" s="10">
         <v>-15.585813296527093</v>
       </c>
-      <c r="O45" s="1" t="s">
+      <c r="O45" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="P45" s="14" t="s">
-[...18 lines deleted...]
-      <c r="W45" s="14">
+      <c r="P45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="R45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="S45" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V45" s="21"/>
+      <c r="W45" s="12">
         <v>878.41645578250757</v>
       </c>
-      <c r="X45" s="14">
+      <c r="X45" s="21">
         <v>419.2481843997565</v>
       </c>
-      <c r="Y45" s="14">
+      <c r="Y45" s="21">
         <v>34.70323342747281</v>
       </c>
-      <c r="Z45" s="14">
+      <c r="Z45" s="12">
         <v>55.929054029315154</v>
       </c>
-      <c r="AA45" s="20">
+      <c r="AA45" s="10">
         <v>25.999378799807982</v>
       </c>
-      <c r="AC45" s="1" t="s">
+      <c r="AC45" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="AD45" s="14" t="s">
-[...16 lines deleted...]
-      <c r="AO45" s="20"/>
+      <c r="AD45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG45" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH45" s="12"/>
+      <c r="AI45" s="12"/>
+      <c r="AJ45" s="21"/>
+      <c r="AK45" s="12"/>
+      <c r="AL45" s="21"/>
+      <c r="AM45" s="21"/>
+      <c r="AN45" s="12"/>
+      <c r="AO45" s="10"/>
     </row>
     <row r="46" spans="1:41">
-      <c r="A46" s="1" t="s">
+      <c r="A46" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B46" s="21" t="s">
-[...18 lines deleted...]
-      <c r="I46" s="14">
+      <c r="B46" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="12"/>
+      <c r="I46" s="12">
         <v>1016.4188987041787</v>
       </c>
-      <c r="J46" s="14">
+      <c r="J46" s="12">
         <v>531.69648708861598</v>
       </c>
-      <c r="K46" s="14">
+      <c r="K46" s="12">
         <v>90.253167224032723</v>
       </c>
-      <c r="L46" s="14">
+      <c r="L46" s="12">
         <v>31.290342943051108</v>
       </c>
-      <c r="M46" s="20">
+      <c r="M46" s="10">
         <v>-8.6434652025011083</v>
       </c>
-      <c r="O46" s="1" t="s">
+      <c r="O46" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="P46" s="14" t="s">
-[...18 lines deleted...]
-      <c r="W46" s="14">
+      <c r="P46" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="R46" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="S46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T46" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U46" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V46" s="21"/>
+      <c r="W46" s="12">
         <v>623.10564336704488</v>
       </c>
-      <c r="X46" s="14">
+      <c r="X46" s="21">
         <v>466.13792183544547</v>
       </c>
-      <c r="Y46" s="14">
+      <c r="Y46" s="21">
         <v>86.076488106969649</v>
       </c>
-      <c r="Z46" s="14">
+      <c r="Z46" s="12">
         <v>56.064005389358982</v>
       </c>
-      <c r="AA46" s="20">
+      <c r="AA46" s="10">
         <v>12.276163613244719</v>
       </c>
-      <c r="AC46" s="1" t="s">
+      <c r="AC46" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="AD46" s="14" t="s">
-[...16 lines deleted...]
-      <c r="AO46" s="20"/>
+      <c r="AD46" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH46" s="12"/>
+      <c r="AI46" s="12"/>
+      <c r="AJ46" s="21"/>
+      <c r="AK46" s="12"/>
+      <c r="AL46" s="21"/>
+      <c r="AM46" s="21"/>
+      <c r="AN46" s="12"/>
+      <c r="AO46" s="10"/>
     </row>
     <row r="47" spans="1:41">
-      <c r="A47" s="1" t="s">
+      <c r="A47" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B47" s="21" t="s">
-[...18 lines deleted...]
-      <c r="I47" s="14">
+      <c r="B47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="12"/>
+      <c r="I47" s="12">
         <v>842.33786312610005</v>
       </c>
-      <c r="J47" s="14">
+      <c r="J47" s="12">
         <v>474.24845080232194</v>
       </c>
-      <c r="K47" s="14">
+      <c r="K47" s="12">
         <v>85.847012130745</v>
       </c>
-      <c r="L47" s="14">
+      <c r="L47" s="12">
         <v>58.527453379279535</v>
       </c>
-      <c r="M47" s="20">
+      <c r="M47" s="10">
         <v>-7.3816881001334673</v>
       </c>
-      <c r="O47" s="1" t="s">
+      <c r="O47" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="P47" s="14" t="s">
-[...18 lines deleted...]
-      <c r="W47" s="14">
+      <c r="P47" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="R47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="S47" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T47" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U47" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V47" s="21"/>
+      <c r="W47" s="12">
         <v>603.56980778849504</v>
       </c>
-      <c r="X47" s="14">
+      <c r="X47" s="21">
         <v>590.17796712775998</v>
       </c>
-      <c r="Y47" s="14">
+      <c r="Y47" s="21">
         <v>98.765794237277007</v>
       </c>
-      <c r="Z47" s="14">
+      <c r="Z47" s="12">
         <v>43.259081488057475</v>
       </c>
-      <c r="AA47" s="20">
+      <c r="AA47" s="10">
         <v>-7.7780738016761326</v>
       </c>
-      <c r="AC47" s="1" t="s">
+      <c r="AC47" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="AD47" s="14" t="s">
-[...16 lines deleted...]
-      <c r="AO47" s="20"/>
+      <c r="AD47" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG47" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH47" s="12"/>
+      <c r="AI47" s="12"/>
+      <c r="AJ47" s="21"/>
+      <c r="AK47" s="12"/>
+      <c r="AL47" s="21"/>
+      <c r="AM47" s="21"/>
+      <c r="AN47" s="12"/>
+      <c r="AO47" s="10"/>
     </row>
     <row r="48" spans="1:41">
-      <c r="A48" s="1" t="s">
+      <c r="A48" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B48" s="21" t="s">
-[...18 lines deleted...]
-      <c r="I48" s="14">
+      <c r="B48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="12"/>
+      <c r="I48" s="12">
         <v>1073.5035211409356</v>
       </c>
-      <c r="J48" s="14">
+      <c r="J48" s="12">
         <v>203.01432499278147</v>
       </c>
-      <c r="K48" s="14">
+      <c r="K48" s="12">
         <v>40.39170063663942</v>
       </c>
-      <c r="L48" s="14">
+      <c r="L48" s="12">
         <v>70.885366554919486</v>
       </c>
-      <c r="M48" s="20">
+      <c r="M48" s="10">
         <v>1.467163616733544</v>
       </c>
-      <c r="O48" s="1" t="s">
+      <c r="O48" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="P48" s="14" t="s">
-[...18 lines deleted...]
-      <c r="W48" s="14">
+      <c r="P48" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="R48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="S48" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T48" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U48" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V48" s="21"/>
+      <c r="W48" s="12">
         <v>654.52545417530951</v>
       </c>
-      <c r="X48" s="14">
+      <c r="X48" s="21">
         <v>255.46269386618135</v>
       </c>
-      <c r="Y48" s="14">
+      <c r="Y48" s="21">
         <v>43.404041000507938</v>
       </c>
-      <c r="Z48" s="14">
+      <c r="Z48" s="12">
         <v>92.846041420608415</v>
       </c>
-      <c r="AA48" s="20">
+      <c r="AA48" s="10">
         <v>31.115900088567678</v>
       </c>
-      <c r="AC48" s="1" t="s">
+      <c r="AC48" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="AD48" s="14" t="s">
-[...16 lines deleted...]
-      <c r="AO48" s="20"/>
+      <c r="AD48" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG48" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH48" s="12"/>
+      <c r="AI48" s="12"/>
+      <c r="AJ48" s="21"/>
+      <c r="AK48" s="12"/>
+      <c r="AL48" s="21"/>
+      <c r="AM48" s="21"/>
+      <c r="AN48" s="12"/>
+      <c r="AO48" s="10"/>
     </row>
     <row r="49" spans="1:41">
-      <c r="A49" s="1" t="s">
+      <c r="A49" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B49" s="21" t="s">
-[...18 lines deleted...]
-      <c r="I49" s="14">
+      <c r="B49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="12"/>
+      <c r="I49" s="12">
         <v>649.78005929385233</v>
       </c>
-      <c r="J49" s="14">
+      <c r="J49" s="12">
         <v>424.18783170932943</v>
       </c>
-      <c r="K49" s="14">
+      <c r="K49" s="12">
         <v>41.339477407147434</v>
       </c>
-      <c r="L49" s="14">
+      <c r="L49" s="12">
         <v>98.574789616170506</v>
       </c>
-      <c r="M49" s="20">
+      <c r="M49" s="10">
         <v>-4.8940080651944262</v>
       </c>
-      <c r="O49" s="1" t="s">
+      <c r="O49" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="P49" s="14" t="s">
-[...18 lines deleted...]
-      <c r="W49" s="14">
+      <c r="P49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="R49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="S49" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V49" s="21"/>
+      <c r="W49" s="12">
         <v>1118.5510758249757</v>
       </c>
-      <c r="X49" s="14">
+      <c r="X49" s="21">
         <v>339.37205049032258</v>
       </c>
-      <c r="Y49" s="14">
+      <c r="Y49" s="21">
         <v>56.76469844876798</v>
       </c>
-      <c r="Z49" s="14">
+      <c r="Z49" s="12">
         <v>64.703777883838526</v>
       </c>
-      <c r="AA49" s="20">
+      <c r="AA49" s="10">
         <v>31.662225323914335</v>
       </c>
-      <c r="AC49" s="1" t="s">
+      <c r="AC49" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="AD49" s="14" t="s">
-[...16 lines deleted...]
-      <c r="AO49" s="20"/>
+      <c r="AD49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH49" s="12"/>
+      <c r="AI49" s="12"/>
+      <c r="AJ49" s="21"/>
+      <c r="AK49" s="12"/>
+      <c r="AL49" s="21"/>
+      <c r="AM49" s="21"/>
+      <c r="AN49" s="12"/>
+      <c r="AO49" s="10"/>
     </row>
     <row r="50" spans="1:41">
-      <c r="A50" s="1" t="s">
+      <c r="A50" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B50" s="21" t="s">
-[...18 lines deleted...]
-      <c r="I50" s="14">
+      <c r="B50" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12">
         <v>190.70099563373552</v>
       </c>
-      <c r="J50" s="14">
+      <c r="J50" s="12">
         <v>650.27164219931751</v>
       </c>
-      <c r="K50" s="14">
+      <c r="K50" s="12">
         <v>76.430221168882056</v>
       </c>
-      <c r="L50" s="14">
+      <c r="L50" s="12">
         <v>14.267961511514343</v>
       </c>
-      <c r="M50" s="20">
+      <c r="M50" s="10">
         <v>-32.267335669466512</v>
       </c>
-      <c r="O50" s="1" t="s">
+      <c r="O50" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="P50" s="14" t="s">
-[...18 lines deleted...]
-      <c r="W50" s="14">
+      <c r="P50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="R50" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="S50" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V50" s="21"/>
+      <c r="W50" s="12">
         <v>156.82300816865521</v>
       </c>
-      <c r="X50" s="14">
+      <c r="X50" s="21">
         <v>513.66277872375235</v>
       </c>
-      <c r="Y50" s="14">
+      <c r="Y50" s="21">
         <v>56.189144047616715</v>
       </c>
-      <c r="Z50" s="14">
+      <c r="Z50" s="12">
         <v>50.054898755652665</v>
       </c>
-      <c r="AA50" s="20">
+      <c r="AA50" s="10">
         <v>-10.63734944338281</v>
       </c>
-      <c r="AC50" s="1" t="s">
+      <c r="AC50" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="AD50" s="14" t="s">
-[...16 lines deleted...]
-      <c r="AO50" s="20"/>
+      <c r="AD50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE50" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF50" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG50" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH50" s="12"/>
+      <c r="AI50" s="12"/>
+      <c r="AJ50" s="21"/>
+      <c r="AK50" s="12"/>
+      <c r="AL50" s="21"/>
+      <c r="AM50" s="21"/>
+      <c r="AN50" s="12"/>
+      <c r="AO50" s="10"/>
     </row>
     <row r="51" spans="1:41">
-      <c r="A51" s="1" t="s">
+      <c r="A51" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B51" s="21" t="s">
-[...18 lines deleted...]
-      <c r="I51" s="14">
+      <c r="B51" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E51" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F51" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H51" s="12"/>
+      <c r="I51" s="12">
         <v>329.27591082231402</v>
       </c>
-      <c r="J51" s="14">
+      <c r="J51" s="12">
         <v>707.48928761060222</v>
       </c>
-      <c r="K51" s="14">
+      <c r="K51" s="12">
         <v>50.888405271086711</v>
       </c>
-      <c r="L51" s="14">
+      <c r="L51" s="12">
         <v>64.721673249095417</v>
       </c>
-      <c r="M51" s="20">
+      <c r="M51" s="10">
         <v>-1.8748449908094735</v>
       </c>
-      <c r="O51" s="1" t="s">
+      <c r="O51" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="P51" s="14" t="s">
-[...18 lines deleted...]
-      <c r="W51" s="14">
+      <c r="P51" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R51" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="S51" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T51" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U51" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V51" s="21"/>
+      <c r="W51" s="12">
         <v>276.58103356038208</v>
       </c>
-      <c r="X51" s="14">
+      <c r="X51" s="21">
         <v>462.73488445434151</v>
       </c>
-      <c r="Y51" s="14">
+      <c r="Y51" s="21">
         <v>73.088267589299463</v>
       </c>
-      <c r="Z51" s="14">
+      <c r="Z51" s="12">
         <v>56.040231386730341</v>
       </c>
-      <c r="AA51" s="20">
+      <c r="AA51" s="10">
         <v>18.196122750162406</v>
       </c>
-      <c r="AC51" s="1" t="s">
+      <c r="AC51" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="AD51" s="14" t="s">
-[...16 lines deleted...]
-      <c r="AO51" s="20"/>
+      <c r="AD51" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH51" s="12"/>
+      <c r="AI51" s="12"/>
+      <c r="AJ51" s="21"/>
+      <c r="AK51" s="12"/>
+      <c r="AL51" s="21"/>
+      <c r="AM51" s="21"/>
+      <c r="AN51" s="12"/>
+      <c r="AO51" s="10"/>
     </row>
     <row r="52" spans="1:41">
-      <c r="A52" s="1" t="s">
+      <c r="A52" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B52" s="21" t="s">
-[...18 lines deleted...]
-      <c r="I52" s="14">
+      <c r="B52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H52" s="12"/>
+      <c r="I52" s="12">
         <v>1187.7536137437116</v>
       </c>
-      <c r="J52" s="14">
+      <c r="J52" s="12">
         <v>490.12933446693631</v>
       </c>
-      <c r="K52" s="14">
+      <c r="K52" s="12">
         <v>89.487478706961937</v>
       </c>
-      <c r="L52" s="14">
+      <c r="L52" s="12">
         <v>62.600604713682316</v>
       </c>
-      <c r="M52" s="20">
+      <c r="M52" s="10">
         <v>-4.9910654114901121</v>
       </c>
-      <c r="O52" s="1" t="s">
+      <c r="O52" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="P52" s="14" t="s">
-[...18 lines deleted...]
-      <c r="W52" s="14">
+      <c r="P52" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R52" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="S52" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T52" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U52" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V52" s="21"/>
+      <c r="W52" s="12">
         <v>469.14808108763111</v>
       </c>
-      <c r="X52" s="14">
+      <c r="X52" s="21">
         <v>1183.2467525073616</v>
       </c>
-      <c r="Y52" s="14">
+      <c r="Y52" s="21">
         <v>42.929008320094539</v>
       </c>
-      <c r="Z52" s="14">
+      <c r="Z52" s="12">
         <v>110.23355282375124</v>
       </c>
-      <c r="AA52" s="20">
+      <c r="AA52" s="10">
         <v>42.335546779819097</v>
       </c>
-      <c r="AC52" s="1" t="s">
+      <c r="AC52" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="AD52" s="14" t="s">
-[...16 lines deleted...]
-      <c r="AO52" s="20"/>
+      <c r="AD52" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE52" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG52" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH52" s="12"/>
+      <c r="AI52" s="12"/>
+      <c r="AJ52" s="21"/>
+      <c r="AK52" s="12"/>
+      <c r="AL52" s="21"/>
+      <c r="AM52" s="21"/>
+      <c r="AN52" s="12"/>
+      <c r="AO52" s="10"/>
     </row>
     <row r="53" spans="1:41">
-      <c r="A53" s="1" t="s">
+      <c r="A53" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B53" s="21" t="s">
-[...18 lines deleted...]
-      <c r="I53" s="14">
+      <c r="B53" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="12"/>
+      <c r="I53" s="12">
         <v>619.30340760275783</v>
       </c>
-      <c r="J53" s="14">
+      <c r="J53" s="12">
         <v>297.25710616014749</v>
       </c>
-      <c r="K53" s="14">
+      <c r="K53" s="12">
         <v>68.621201400875023</v>
       </c>
-      <c r="L53" s="14">
+      <c r="L53" s="12">
         <v>29.020120661823263</v>
       </c>
-      <c r="M53" s="20">
+      <c r="M53" s="10">
         <v>-20.656132285688379</v>
       </c>
-      <c r="O53" s="1" t="s">
+      <c r="O53" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="P53" s="14" t="s">
-[...18 lines deleted...]
-      <c r="W53" s="14">
+      <c r="P53" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R53" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="S53" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T53" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U53" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V53" s="21"/>
+      <c r="W53" s="12">
         <v>377.07318341729092</v>
       </c>
-      <c r="X53" s="14">
+      <c r="X53" s="21">
         <v>325.09209250979876</v>
       </c>
-      <c r="Y53" s="14">
+      <c r="Y53" s="21">
         <v>54.901482961885051</v>
       </c>
-      <c r="Z53" s="14">
+      <c r="Z53" s="12">
         <v>54.096698606748795</v>
       </c>
-      <c r="AA53" s="20">
+      <c r="AA53" s="10">
         <v>-3.1209997343030378</v>
       </c>
-      <c r="AC53" s="1" t="s">
+      <c r="AC53" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="AD53" s="14" t="s">
-[...16 lines deleted...]
-      <c r="AO53" s="20"/>
+      <c r="AD53" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE53" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF53" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG53" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH53" s="12"/>
+      <c r="AI53" s="12"/>
+      <c r="AJ53" s="21"/>
+      <c r="AK53" s="12"/>
+      <c r="AL53" s="21"/>
+      <c r="AM53" s="21"/>
+      <c r="AN53" s="12"/>
+      <c r="AO53" s="10"/>
     </row>
     <row r="54" spans="1:41">
-      <c r="A54" s="1" t="s">
+      <c r="A54" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B54" s="21" t="s">
-[...18 lines deleted...]
-      <c r="I54" s="14">
+      <c r="B54" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F54" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H54" s="12"/>
+      <c r="I54" s="12">
         <v>1133.1828543211066</v>
       </c>
-      <c r="J54" s="14">
+      <c r="J54" s="12">
         <v>271.19221032425645</v>
       </c>
-      <c r="K54" s="14">
+      <c r="K54" s="12">
         <v>90.415040496458943</v>
       </c>
-      <c r="L54" s="14">
+      <c r="L54" s="12">
         <v>66.52801283409778</v>
       </c>
-      <c r="M54" s="20">
+      <c r="M54" s="10">
         <v>-6.7763553078922927</v>
       </c>
-      <c r="O54" s="1" t="s">
+      <c r="O54" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="P54" s="14" t="s">
-[...18 lines deleted...]
-      <c r="W54" s="14">
+      <c r="P54" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R54" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="S54" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T54" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U54" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V54" s="21"/>
+      <c r="W54" s="12">
         <v>428.07241622475158</v>
       </c>
-      <c r="X54" s="14">
+      <c r="X54" s="21">
         <v>302.45854038026863</v>
       </c>
-      <c r="Y54" s="14">
+      <c r="Y54" s="21">
         <v>68.086038812738565</v>
       </c>
-      <c r="Z54" s="14">
+      <c r="Z54" s="12">
         <v>185.37443851902609</v>
       </c>
-      <c r="AA54" s="20">
+      <c r="AA54" s="10">
         <v>-36.801268198774224</v>
       </c>
-      <c r="AC54" s="1" t="s">
+      <c r="AC54" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="AD54" s="14" t="s">
-[...16 lines deleted...]
-      <c r="AO54" s="20"/>
+      <c r="AD54" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH54" s="12"/>
+      <c r="AI54" s="12"/>
+      <c r="AJ54" s="21"/>
+      <c r="AK54" s="12"/>
+      <c r="AL54" s="21"/>
+      <c r="AM54" s="21"/>
+      <c r="AN54" s="12"/>
+      <c r="AO54" s="10"/>
     </row>
     <row r="55" spans="1:41">
-      <c r="A55" s="1" t="s">
+      <c r="A55" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B55" s="21" t="s">
-[...18 lines deleted...]
-      <c r="I55" s="14">
+      <c r="B55" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F55" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H55" s="12"/>
+      <c r="I55" s="12">
         <v>1476.1027985895034</v>
       </c>
-      <c r="J55" s="14">
+      <c r="J55" s="12">
         <v>247.70661707472144</v>
       </c>
-      <c r="K55" s="14">
+      <c r="K55" s="12">
         <v>40.445185725556946</v>
       </c>
-      <c r="L55" s="14">
+      <c r="L55" s="12">
         <v>67.475606396791164</v>
       </c>
-      <c r="M55" s="20">
+      <c r="M55" s="10">
         <v>-8.9041335176197425</v>
       </c>
-      <c r="O55" s="1" t="s">
+      <c r="O55" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="P55" s="14" t="s">
-[...18 lines deleted...]
-      <c r="W55" s="14">
+      <c r="P55" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R55" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="S55" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T55" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U55" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V55" s="21"/>
+      <c r="W55" s="12">
         <v>1434.68186369363</v>
       </c>
-      <c r="X55" s="14">
+      <c r="X55" s="21">
         <v>236.61492560398361</v>
       </c>
-      <c r="Y55" s="14">
+      <c r="Y55" s="21">
         <v>52.05050763464417</v>
       </c>
-      <c r="Z55" s="14">
+      <c r="Z55" s="12">
         <v>60.082134235847448</v>
       </c>
-      <c r="AA55" s="20">
+      <c r="AA55" s="10">
         <v>13.314596803767984</v>
       </c>
-      <c r="AC55" s="1" t="s">
+      <c r="AC55" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AD55" s="14" t="s">
-[...16 lines deleted...]
-      <c r="AO55" s="20"/>
+      <c r="AD55" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="12"/>
+      <c r="AI55" s="12"/>
+      <c r="AJ55" s="21"/>
+      <c r="AK55" s="12"/>
+      <c r="AL55" s="21"/>
+      <c r="AM55" s="21"/>
+      <c r="AN55" s="12"/>
+      <c r="AO55" s="10"/>
     </row>
     <row r="56" spans="1:41">
-      <c r="A56" s="1" t="s">
+      <c r="A56" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B56" s="21" t="s">
-[...18 lines deleted...]
-      <c r="I56" s="14">
+      <c r="B56" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F56" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G56" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H56" s="12"/>
+      <c r="I56" s="12">
         <v>559.60785650078651</v>
       </c>
-      <c r="J56" s="14">
+      <c r="J56" s="12">
         <v>396.58681748872766</v>
       </c>
-      <c r="K56" s="14">
+      <c r="K56" s="12">
         <v>92.770915533043464</v>
       </c>
-      <c r="L56" s="14">
+      <c r="L56" s="12">
         <v>74.249826286662852</v>
       </c>
-      <c r="M56" s="20">
+      <c r="M56" s="10">
         <v>-5.9096101603999092</v>
       </c>
-      <c r="O56" s="1" t="s">
+      <c r="O56" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="P56" s="14" t="s">
-[...18 lines deleted...]
-      <c r="W56" s="14">
+      <c r="P56" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R56" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="S56" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T56" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U56" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V56" s="21"/>
+      <c r="W56" s="12">
         <v>351.08425534722147</v>
       </c>
-      <c r="X56" s="14">
+      <c r="X56" s="21">
         <v>737.76754747002826</v>
       </c>
-      <c r="Y56" s="14">
+      <c r="Y56" s="21">
         <v>51.267051461348871</v>
       </c>
-      <c r="Z56" s="14">
+      <c r="Z56" s="12">
         <v>47.96360057140938</v>
       </c>
-      <c r="AA56" s="20">
+      <c r="AA56" s="10">
         <v>9.5621657230666308</v>
       </c>
-      <c r="AC56" s="1" t="s">
+      <c r="AC56" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="AD56" s="14" t="s">
-[...16 lines deleted...]
-      <c r="AO56" s="20"/>
+      <c r="AD56" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE56" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG56" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH56" s="12"/>
+      <c r="AI56" s="12"/>
+      <c r="AJ56" s="21"/>
+      <c r="AK56" s="12"/>
+      <c r="AL56" s="21"/>
+      <c r="AM56" s="21"/>
+      <c r="AN56" s="12"/>
+      <c r="AO56" s="10"/>
     </row>
     <row r="57" spans="1:41">
-      <c r="A57" s="1" t="s">
+      <c r="A57" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B57" s="21" t="s">
-[...18 lines deleted...]
-      <c r="I57" s="14">
+      <c r="B57" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F57" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12">
         <v>783.1177567442619</v>
       </c>
-      <c r="J57" s="14">
+      <c r="J57" s="12">
         <v>263.32736178448386</v>
       </c>
-      <c r="K57" s="14">
+      <c r="K57" s="12">
         <v>46.825388350792977</v>
       </c>
-      <c r="L57" s="14">
+      <c r="L57" s="12">
         <v>56.627027012927286</v>
       </c>
-      <c r="M57" s="20">
+      <c r="M57" s="10">
         <v>-35.597923114312273</v>
       </c>
-      <c r="O57" s="1" t="s">
+      <c r="O57" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="P57" s="14" t="s">
-[...18 lines deleted...]
-      <c r="W57" s="14">
+      <c r="P57" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R57" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="S57" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T57" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U57" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V57" s="21"/>
+      <c r="W57" s="12">
         <v>462.41617098394022</v>
       </c>
-      <c r="X57" s="14">
+      <c r="X57" s="21">
         <v>299.54451034505229</v>
       </c>
-      <c r="Y57" s="14">
+      <c r="Y57" s="21">
         <v>42.608292141676223</v>
       </c>
-      <c r="Z57" s="14">
+      <c r="Z57" s="12">
         <v>54.274724658855767</v>
       </c>
-      <c r="AA57" s="20">
+      <c r="AA57" s="10">
         <v>4.3917795601534584</v>
       </c>
-      <c r="AC57" s="1" t="s">
+      <c r="AC57" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="AD57" s="14" t="s">
-[...16 lines deleted...]
-      <c r="AO57" s="20"/>
+      <c r="AD57" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE57" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF57" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG57" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH57" s="12"/>
+      <c r="AI57" s="12"/>
+      <c r="AJ57" s="21"/>
+      <c r="AK57" s="12"/>
+      <c r="AL57" s="21"/>
+      <c r="AM57" s="21"/>
+      <c r="AN57" s="12"/>
+      <c r="AO57" s="10"/>
     </row>
     <row r="58" spans="1:41">
       <c r="A58" s="8"/>
       <c r="B58" s="8"/>
       <c r="C58" s="8"/>
       <c r="D58" s="8"/>
       <c r="E58" s="8"/>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="8"/>
       <c r="I58" s="9"/>
       <c r="J58" s="9"/>
       <c r="K58" s="8"/>
       <c r="L58" s="8"/>
       <c r="M58" s="8"/>
       <c r="O58" s="8"/>
       <c r="P58" s="8"/>
       <c r="Q58" s="8"/>
       <c r="R58" s="8"/>
       <c r="S58" s="8"/>
       <c r="T58" s="8"/>
       <c r="U58" s="8"/>
       <c r="V58" s="8"/>
       <c r="W58" s="9"/>
       <c r="X58" s="9"/>
       <c r="Y58" s="8"/>
       <c r="Z58" s="8"/>
       <c r="AA58" s="8"/>
       <c r="AC58" s="8"/>
       <c r="AD58" s="8"/>
       <c r="AE58" s="8"/>
       <c r="AF58" s="8"/>
       <c r="AG58" s="8"/>
       <c r="AH58" s="8"/>
       <c r="AI58" s="8"/>
       <c r="AJ58" s="8"/>
       <c r="AK58" s="9"/>
       <c r="AL58" s="9"/>
       <c r="AM58" s="8"/>
       <c r="AN58" s="8"/>
       <c r="AO58" s="8"/>
     </row>
     <row r="59" spans="1:41">
-      <c r="A59" s="19" t="s">
+      <c r="A59" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="19"/>
-[...11 lines deleted...]
-      <c r="O59" s="19" t="s">
+      <c r="B59" s="24"/>
+      <c r="C59" s="24"/>
+      <c r="D59" s="24"/>
+      <c r="E59" s="24"/>
+      <c r="F59" s="24"/>
+      <c r="G59" s="24"/>
+      <c r="H59" s="24"/>
+      <c r="I59" s="24"/>
+      <c r="J59" s="24"/>
+      <c r="K59" s="24"/>
+      <c r="L59" s="24"/>
+      <c r="M59" s="24"/>
+      <c r="O59" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="P59" s="19"/>
-[...11 lines deleted...]
-      <c r="AC59" s="19" t="s">
+      <c r="P59" s="24"/>
+      <c r="Q59" s="24"/>
+      <c r="R59" s="24"/>
+      <c r="S59" s="24"/>
+      <c r="T59" s="24"/>
+      <c r="U59" s="24"/>
+      <c r="V59" s="24"/>
+      <c r="W59" s="24"/>
+      <c r="X59" s="24"/>
+      <c r="Y59" s="24"/>
+      <c r="Z59" s="24"/>
+      <c r="AA59" s="24"/>
+      <c r="AC59" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="AD59" s="19"/>
-[...10 lines deleted...]
-      <c r="AO59" s="19"/>
+      <c r="AD59" s="24"/>
+      <c r="AE59" s="24"/>
+      <c r="AF59" s="24"/>
+      <c r="AG59" s="24"/>
+      <c r="AH59" s="24"/>
+      <c r="AI59" s="24"/>
+      <c r="AJ59" s="24"/>
+      <c r="AK59" s="24"/>
+      <c r="AL59" s="24"/>
+      <c r="AM59" s="24"/>
+      <c r="AN59" s="24"/>
+      <c r="AO59" s="24"/>
     </row>
     <row r="60" spans="1:41">
-      <c r="A60" s="11"/>
-[...10 lines deleted...]
-      <c r="L60" s="11"/>
+      <c r="A60" s="17"/>
+      <c r="B60" s="17"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="17"/>
+      <c r="E60" s="17"/>
+      <c r="F60" s="17"/>
+      <c r="G60" s="17"/>
+      <c r="H60" s="17"/>
+      <c r="I60" s="17"/>
+      <c r="J60" s="17"/>
+      <c r="K60" s="17"/>
+      <c r="L60" s="17"/>
       <c r="M60" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="O60" s="11"/>
-[...10 lines deleted...]
-      <c r="Z60" s="11"/>
+      <c r="O60" s="17"/>
+      <c r="P60" s="17"/>
+      <c r="Q60" s="17"/>
+      <c r="R60" s="17"/>
+      <c r="S60" s="17"/>
+      <c r="T60" s="17"/>
+      <c r="U60" s="17"/>
+      <c r="V60" s="17"/>
+      <c r="W60" s="17"/>
+      <c r="X60" s="17"/>
+      <c r="Y60" s="17"/>
+      <c r="Z60" s="17"/>
       <c r="AA60" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="AC60" s="11"/>
-[...10 lines deleted...]
-      <c r="AN60" s="11"/>
+      <c r="AC60" s="17"/>
+      <c r="AD60" s="17"/>
+      <c r="AE60" s="17"/>
+      <c r="AF60" s="17"/>
+      <c r="AG60" s="17"/>
+      <c r="AH60" s="17"/>
+      <c r="AI60" s="17"/>
+      <c r="AJ60" s="17"/>
+      <c r="AK60" s="17"/>
+      <c r="AL60" s="17"/>
+      <c r="AM60" s="17"/>
+      <c r="AN60" s="17"/>
       <c r="AO60" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:41">
-      <c r="A61" s="12"/>
-      <c r="B61" s="13" t="s">
+      <c r="A61" s="18"/>
+      <c r="B61" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="C61" s="13" t="s">
+      <c r="C61" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="D61" s="13" t="s">
+      <c r="D61" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="E61" s="13" t="s">
+      <c r="E61" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="F61" s="13" t="s">
+      <c r="F61" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="G61" s="13" t="s">
+      <c r="G61" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="H61" s="13" t="s">
+      <c r="H61" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="I61" s="13" t="s">
+      <c r="I61" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="J61" s="13" t="s">
+      <c r="J61" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="K61" s="13" t="s">
+      <c r="K61" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="L61" s="13" t="s">
+      <c r="L61" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="M61" s="13" t="s">
+      <c r="M61" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="O61" s="12"/>
-      <c r="P61" s="13" t="s">
+      <c r="O61" s="18"/>
+      <c r="P61" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Q61" s="13" t="s">
+      <c r="Q61" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="R61" s="13" t="s">
+      <c r="R61" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="S61" s="13" t="s">
+      <c r="S61" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="T61" s="13" t="s">
+      <c r="T61" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="U61" s="13" t="s">
+      <c r="U61" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="V61" s="13" t="s">
+      <c r="V61" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="W61" s="13" t="s">
+      <c r="W61" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="X61" s="13" t="s">
+      <c r="X61" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="Y61" s="13" t="s">
+      <c r="Y61" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="Z61" s="13" t="s">
+      <c r="Z61" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="AA61" s="13" t="s">
+      <c r="AA61" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="AC61" s="12"/>
-      <c r="AD61" s="13" t="s">
+      <c r="AC61" s="18"/>
+      <c r="AD61" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AE61" s="13" t="s">
+      <c r="AE61" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="AF61" s="13" t="s">
+      <c r="AF61" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="AG61" s="13" t="s">
+      <c r="AG61" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="AH61" s="13" t="s">
+      <c r="AH61" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AI61" s="13" t="s">
+      <c r="AI61" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="AJ61" s="13" t="s">
+      <c r="AJ61" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="AK61" s="13" t="s">
+      <c r="AK61" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="AL61" s="13" t="s">
+      <c r="AL61" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="AM61" s="13" t="s">
+      <c r="AM61" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="AN61" s="13" t="s">
+      <c r="AN61" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="AO61" s="13" t="s">
+      <c r="AO61" s="19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="62" spans="1:41" ht="12.75" customHeight="1">
       <c r="A62" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="20">
+      <c r="B62" s="10">
         <v>57.290150400000002</v>
       </c>
-      <c r="C62" s="21">
+      <c r="C62" s="13">
         <v>85.569104668572962</v>
       </c>
-      <c r="D62" s="21">
+      <c r="D62" s="13">
         <v>102.08287081798524</v>
       </c>
-      <c r="E62" s="14">
+      <c r="E62" s="12">
         <v>144.28829394348159</v>
       </c>
-      <c r="F62" s="20">
+      <c r="F62" s="10">
         <v>109.00650844957556</v>
       </c>
-      <c r="G62" s="20">
+      <c r="G62" s="10">
         <v>126.23934131934116</v>
       </c>
-      <c r="H62" s="14">
+      <c r="H62" s="12">
         <v>105.501503255893</v>
       </c>
-      <c r="I62" s="14">
+      <c r="I62" s="12">
         <v>108.36220497084051</v>
       </c>
-      <c r="J62" s="14">
+      <c r="J62" s="12">
         <v>95.624122826317276</v>
       </c>
-      <c r="K62" s="14">
+      <c r="K62" s="12">
         <v>66.657897944057055</v>
       </c>
-      <c r="L62" s="14">
+      <c r="L62" s="12">
         <v>83.941335584988025</v>
       </c>
-      <c r="M62" s="23">
+      <c r="M62" s="11">
         <v>130.87332393727976</v>
       </c>
       <c r="O62" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="P62" s="20">
+      <c r="P62" s="10">
         <v>83.863496599982255</v>
       </c>
-      <c r="Q62" s="21">
+      <c r="Q62" s="13">
         <v>77.28405388282431</v>
       </c>
-      <c r="R62" s="21">
+      <c r="R62" s="13">
         <v>118.53321461495052</v>
       </c>
-      <c r="S62" s="14">
+      <c r="S62" s="12">
         <v>126.0606936365561</v>
       </c>
-      <c r="T62" s="20">
+      <c r="T62" s="10">
         <v>107.51429845455105</v>
       </c>
-      <c r="U62" s="20">
+      <c r="U62" s="10">
         <v>124.63180400102061</v>
       </c>
-      <c r="V62" s="14">
+      <c r="V62" s="21">
         <v>124.63180400102061</v>
       </c>
-      <c r="W62" s="14">
+      <c r="W62" s="12">
         <v>98.294194315702228</v>
       </c>
-      <c r="X62" s="14">
+      <c r="X62" s="21">
         <v>93.113193508495868</v>
       </c>
-      <c r="Y62" s="14">
+      <c r="Y62" s="21">
         <v>65.222630524814477</v>
       </c>
-      <c r="Z62" s="14">
+      <c r="Z62" s="12">
         <v>84.691940405442992</v>
       </c>
-      <c r="AA62" s="23">
+      <c r="AA62" s="11">
         <v>130.73474569330799</v>
       </c>
       <c r="AC62" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="AD62" s="20">
+      <c r="AD62" s="10">
         <v>86.33111677472894</v>
       </c>
-      <c r="AE62" s="21">
+      <c r="AE62" s="13">
         <v>78.175858058719442</v>
       </c>
-      <c r="AF62" s="21">
+      <c r="AF62" s="13">
         <v>113.85211792756932</v>
       </c>
-      <c r="AG62" s="14"/>
-[...7 lines deleted...]
-      <c r="AO62" s="23"/>
+      <c r="AG62" s="12">
+        <v>127.29214511692852</v>
+      </c>
+      <c r="AH62" s="10"/>
+      <c r="AI62" s="10"/>
+      <c r="AJ62" s="21"/>
+      <c r="AK62" s="12"/>
+      <c r="AL62" s="21"/>
+      <c r="AM62" s="21"/>
+      <c r="AN62" s="12"/>
+      <c r="AO62" s="11"/>
     </row>
     <row r="63" spans="1:41">
       <c r="A63" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="20">
+      <c r="B63" s="10">
         <v>32.491339520518835</v>
       </c>
-      <c r="C63" s="21">
+      <c r="C63" s="13">
         <v>129.28483166620111</v>
       </c>
-      <c r="D63" s="21">
+      <c r="D63" s="13">
         <v>96.872070935645525</v>
       </c>
-      <c r="E63" s="14">
+      <c r="E63" s="12">
         <v>153.56071356031501</v>
       </c>
-      <c r="F63" s="20">
+      <c r="F63" s="10">
         <v>126.92209779940831</v>
       </c>
-      <c r="G63" s="20">
+      <c r="G63" s="10">
         <v>113.67946163451057</v>
       </c>
-      <c r="H63" s="14">
+      <c r="H63" s="12">
         <v>72.728139805113116</v>
       </c>
-      <c r="I63" s="14">
+      <c r="I63" s="12">
         <v>145.0731720163329</v>
       </c>
-      <c r="J63" s="14">
+      <c r="J63" s="12">
         <v>66.163977649453727</v>
       </c>
-      <c r="K63" s="14">
+      <c r="K63" s="12">
         <v>64.157481960116698</v>
       </c>
-      <c r="L63" s="14">
+      <c r="L63" s="12">
         <v>120.57636855029472</v>
       </c>
-      <c r="M63" s="23">
+      <c r="M63" s="11">
         <v>171.7310449092293</v>
       </c>
       <c r="O63" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="P63" s="20">
+      <c r="P63" s="10">
         <v>209.66764571284014</v>
       </c>
-      <c r="Q63" s="21">
+      <c r="Q63" s="13">
         <v>201.54294995478233</v>
       </c>
-      <c r="R63" s="21">
+      <c r="R63" s="13">
         <v>72.837198545324384</v>
       </c>
-      <c r="S63" s="14">
+      <c r="S63" s="12">
         <v>72.20652457338737</v>
       </c>
-      <c r="T63" s="20">
+      <c r="T63" s="10">
         <v>39.853845191293857</v>
       </c>
-      <c r="U63" s="20">
+      <c r="U63" s="10">
         <v>478.5876625207643</v>
       </c>
-      <c r="V63" s="14">
+      <c r="V63" s="21">
         <v>478.5876625207643</v>
       </c>
-      <c r="W63" s="14">
+      <c r="W63" s="12">
         <v>105.51370168883251</v>
       </c>
-      <c r="X63" s="14">
+      <c r="X63" s="21">
         <v>63.022841253479086</v>
       </c>
-      <c r="Y63" s="14">
+      <c r="Y63" s="21">
         <v>106.71417690568252</v>
       </c>
-      <c r="Z63" s="14">
+      <c r="Z63" s="12">
         <v>63.348956550996682</v>
       </c>
-      <c r="AA63" s="23">
+      <c r="AA63" s="11">
         <v>58.519328467682705</v>
       </c>
       <c r="AC63" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="AD63" s="20">
+      <c r="AD63" s="10">
         <v>37.373757255315695</v>
       </c>
-      <c r="AE63" s="21">
+      <c r="AE63" s="13">
         <v>141.68159636080614</v>
       </c>
-      <c r="AF63" s="21">
+      <c r="AF63" s="13">
         <v>113.20412054389087</v>
       </c>
-      <c r="AG63" s="14"/>
-[...7 lines deleted...]
-      <c r="AO63" s="23"/>
+      <c r="AG63" s="12">
+        <v>135.0007283613954</v>
+      </c>
+      <c r="AH63" s="10"/>
+      <c r="AI63" s="10"/>
+      <c r="AJ63" s="21"/>
+      <c r="AK63" s="12"/>
+      <c r="AL63" s="21"/>
+      <c r="AM63" s="21"/>
+      <c r="AN63" s="12"/>
+      <c r="AO63" s="11"/>
     </row>
     <row r="64" spans="1:41">
       <c r="A64" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B64" s="20">
+      <c r="B64" s="10">
         <v>52.035515746185993</v>
       </c>
-      <c r="C64" s="21">
+      <c r="C64" s="13">
         <v>71.496323943302031</v>
       </c>
-      <c r="D64" s="21">
+      <c r="D64" s="13">
         <v>92.898114489359912</v>
       </c>
-      <c r="E64" s="14">
+      <c r="E64" s="12">
         <v>273.09806281409539</v>
       </c>
-      <c r="F64" s="20">
+      <c r="F64" s="10">
         <v>116.8306382866094</v>
       </c>
-      <c r="G64" s="20">
+      <c r="G64" s="10">
         <v>208.82328552445108</v>
       </c>
-      <c r="H64" s="14">
+      <c r="H64" s="12">
         <v>98.918350432029087</v>
       </c>
-      <c r="I64" s="14">
+      <c r="I64" s="12">
         <v>108.53863613194432</v>
       </c>
-      <c r="J64" s="14">
+      <c r="J64" s="12">
         <v>104.66001353269252</v>
       </c>
-      <c r="K64" s="14">
+      <c r="K64" s="12">
         <v>45.518612293405432</v>
       </c>
-      <c r="L64" s="14">
+      <c r="L64" s="12">
         <v>70.30925081842085</v>
       </c>
-      <c r="M64" s="23">
+      <c r="M64" s="11">
         <v>115.61734958997572</v>
       </c>
       <c r="O64" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="P64" s="20">
+      <c r="P64" s="10">
         <v>93.366918184040131</v>
       </c>
-      <c r="Q64" s="21">
+      <c r="Q64" s="13">
         <v>56.613784182154738</v>
       </c>
-      <c r="R64" s="21">
+      <c r="R64" s="13">
         <v>118.97320690052679</v>
       </c>
-      <c r="S64" s="14">
+      <c r="S64" s="12">
         <v>243.84805733176327</v>
       </c>
-      <c r="T64" s="20">
+      <c r="T64" s="10">
         <v>114.88203623975102</v>
       </c>
-      <c r="U64" s="20">
+      <c r="U64" s="10">
         <v>130.35861136772223</v>
       </c>
-      <c r="V64" s="14">
+      <c r="V64" s="21">
         <v>130.35861136772223</v>
       </c>
-      <c r="W64" s="14">
+      <c r="W64" s="12">
         <v>110.70909028318272</v>
       </c>
-      <c r="X64" s="14">
+      <c r="X64" s="21">
         <v>107.86832354482708</v>
       </c>
-      <c r="Y64" s="14">
+      <c r="Y64" s="21">
         <v>42.516155817001639</v>
       </c>
-      <c r="Z64" s="14">
+      <c r="Z64" s="12">
         <v>79.236186317503424</v>
       </c>
-      <c r="AA64" s="23">
+      <c r="AA64" s="11">
         <v>113.53392407777714</v>
       </c>
       <c r="AC64" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="AD64" s="20">
+      <c r="AD64" s="10">
         <v>95.92709697697839</v>
       </c>
-      <c r="AE64" s="21">
+      <c r="AE64" s="13">
         <v>68.804068570608322</v>
       </c>
-      <c r="AF64" s="21">
+      <c r="AF64" s="13">
         <v>108.68633564890253</v>
       </c>
-      <c r="AG64" s="14"/>
-[...7 lines deleted...]
-      <c r="AO64" s="23"/>
+      <c r="AG64" s="12">
+        <v>232.95402327812434</v>
+      </c>
+      <c r="AH64" s="10"/>
+      <c r="AI64" s="10"/>
+      <c r="AJ64" s="21"/>
+      <c r="AK64" s="12"/>
+      <c r="AL64" s="21"/>
+      <c r="AM64" s="21"/>
+      <c r="AN64" s="12"/>
+      <c r="AO64" s="11"/>
     </row>
     <row r="65" spans="1:41">
       <c r="A65" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B65" s="20">
+      <c r="B65" s="10">
         <v>54.981363766627553</v>
       </c>
-      <c r="C65" s="21">
+      <c r="C65" s="13">
         <v>63.666597503695421</v>
       </c>
-      <c r="D65" s="21">
+      <c r="D65" s="13">
         <v>101.08180305332345</v>
       </c>
-      <c r="E65" s="14">
+      <c r="E65" s="12">
         <v>209.54662632286153</v>
       </c>
-      <c r="F65" s="20">
+      <c r="F65" s="10">
         <v>141.61280963889831</v>
       </c>
-      <c r="G65" s="20">
+      <c r="G65" s="10">
         <v>132.23981446090099</v>
       </c>
-      <c r="H65" s="14">
+      <c r="H65" s="12">
         <v>88.102094979620517</v>
       </c>
-      <c r="I65" s="14">
+      <c r="I65" s="12">
         <v>103.9973494084154</v>
       </c>
-      <c r="J65" s="14">
+      <c r="J65" s="12">
         <v>132.48985379696299</v>
       </c>
-      <c r="K65" s="14">
+      <c r="K65" s="12">
         <v>42.554342174910829</v>
       </c>
-      <c r="L65" s="14">
+      <c r="L65" s="12">
         <v>98.04091733874678</v>
       </c>
-      <c r="M65" s="23">
+      <c r="M65" s="11">
         <v>100.55000048770886</v>
       </c>
       <c r="O65" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="P65" s="20">
+      <c r="P65" s="10">
         <v>109.60739366036675</v>
       </c>
-      <c r="Q65" s="21">
+      <c r="Q65" s="13">
         <v>57.832755612075893</v>
       </c>
-      <c r="R65" s="21">
+      <c r="R65" s="13">
         <v>110.04052177109777</v>
       </c>
-      <c r="S65" s="14">
+      <c r="S65" s="12">
         <v>126.22334294334658</v>
       </c>
-      <c r="T65" s="20">
+      <c r="T65" s="10">
         <v>154.3489099994228</v>
       </c>
-      <c r="U65" s="20">
+      <c r="U65" s="10">
         <v>134.66385128540611</v>
       </c>
-      <c r="V65" s="14">
+      <c r="V65" s="21">
         <v>134.66385128540611</v>
       </c>
-      <c r="W65" s="14">
+      <c r="W65" s="12">
         <v>84.101440801947533</v>
       </c>
-      <c r="X65" s="14">
+      <c r="X65" s="21">
         <v>138.31167183203726</v>
       </c>
-      <c r="Y65" s="14">
+      <c r="Y65" s="21">
         <v>42.509215374739078</v>
       </c>
-      <c r="Z65" s="14">
+      <c r="Z65" s="12">
         <v>103.97299809258725</v>
       </c>
-      <c r="AA65" s="23">
+      <c r="AA65" s="11">
         <v>90.511669722544951</v>
       </c>
       <c r="AC65" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="AD65" s="20">
+      <c r="AD65" s="10">
         <v>101.24904549982723</v>
       </c>
-      <c r="AE65" s="21">
+      <c r="AE65" s="13">
         <v>60.866490269735806</v>
       </c>
-      <c r="AF65" s="21">
+      <c r="AF65" s="13">
         <v>102.17490328021472</v>
       </c>
-      <c r="AG65" s="14"/>
-[...7 lines deleted...]
-      <c r="AO65" s="23"/>
+      <c r="AG65" s="12">
+        <v>170.66434381332675</v>
+      </c>
+      <c r="AH65" s="10"/>
+      <c r="AI65" s="10"/>
+      <c r="AJ65" s="21"/>
+      <c r="AK65" s="12"/>
+      <c r="AL65" s="21"/>
+      <c r="AM65" s="21"/>
+      <c r="AN65" s="12"/>
+      <c r="AO65" s="11"/>
     </row>
     <row r="66" spans="1:41">
       <c r="A66" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B66" s="20">
+      <c r="B66" s="10">
         <v>31.804643795500031</v>
       </c>
-      <c r="C66" s="21">
+      <c r="C66" s="13">
         <v>87.305043193417404</v>
       </c>
-      <c r="D66" s="21">
+      <c r="D66" s="13">
         <v>103.51476716852743</v>
       </c>
-      <c r="E66" s="14">
+      <c r="E66" s="12">
         <v>146.1614551523358</v>
       </c>
-      <c r="F66" s="20">
+      <c r="F66" s="10">
         <v>111.10899656735347</v>
       </c>
-      <c r="G66" s="20">
+      <c r="G66" s="10">
         <v>116.93546480831067</v>
       </c>
-      <c r="H66" s="14">
+      <c r="H66" s="12">
         <v>93.648572067210807</v>
       </c>
-      <c r="I66" s="14">
+      <c r="I66" s="12">
         <v>134.77664531155679</v>
       </c>
-      <c r="J66" s="14">
+      <c r="J66" s="12">
         <v>96.413120841650624</v>
       </c>
-      <c r="K66" s="14">
+      <c r="K66" s="12">
         <v>57.894418029261395</v>
       </c>
-      <c r="L66" s="14">
+      <c r="L66" s="12">
         <v>85.180216158112273</v>
       </c>
-      <c r="M66" s="23">
+      <c r="M66" s="11">
         <v>143.13014560885878</v>
       </c>
       <c r="O66" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="P66" s="20">
+      <c r="P66" s="10">
         <v>73.875735516180725</v>
       </c>
-      <c r="Q66" s="21">
+      <c r="Q66" s="13">
         <v>73.628789781482112</v>
       </c>
-      <c r="R66" s="21">
+      <c r="R66" s="13">
         <v>123.45069345683231</v>
       </c>
-      <c r="S66" s="14">
+      <c r="S66" s="12">
         <v>122.11058017580586</v>
       </c>
-      <c r="T66" s="20">
+      <c r="T66" s="10">
         <v>107.22496079326984</v>
       </c>
-      <c r="U66" s="20">
+      <c r="U66" s="10">
         <v>124.28423565110481</v>
       </c>
-      <c r="V66" s="14">
+      <c r="V66" s="21">
         <v>124.28423565110481</v>
       </c>
-      <c r="W66" s="14">
+      <c r="W66" s="12">
         <v>134.43480120931008</v>
       </c>
-      <c r="X66" s="14">
+      <c r="X66" s="21">
         <v>85.546938705682024</v>
       </c>
-      <c r="Y66" s="14">
+      <c r="Y66" s="21">
         <v>60.973738902255846</v>
       </c>
-      <c r="Z66" s="14">
+      <c r="Z66" s="12">
         <v>92.046622426523186</v>
       </c>
-      <c r="AA66" s="23">
+      <c r="AA66" s="11">
         <v>134.70428842050603</v>
       </c>
       <c r="AC66" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="AD66" s="20">
+      <c r="AD66" s="10">
         <v>82.839332086638365</v>
       </c>
-      <c r="AE66" s="21">
+      <c r="AE66" s="13">
         <v>83.608166670645375</v>
       </c>
-      <c r="AF66" s="21">
+      <c r="AF66" s="13">
         <v>87.586527339742673</v>
       </c>
-      <c r="AG66" s="14"/>
-[...7 lines deleted...]
-      <c r="AO66" s="23"/>
+      <c r="AG66" s="12">
+        <v>146.09839239709979</v>
+      </c>
+      <c r="AH66" s="10"/>
+      <c r="AI66" s="10"/>
+      <c r="AJ66" s="21"/>
+      <c r="AK66" s="12"/>
+      <c r="AL66" s="21"/>
+      <c r="AM66" s="21"/>
+      <c r="AN66" s="12"/>
+      <c r="AO66" s="11"/>
     </row>
     <row r="67" spans="1:41">
       <c r="A67" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B67" s="20">
+      <c r="B67" s="10">
         <v>58.51890681584544</v>
       </c>
-      <c r="C67" s="21">
+      <c r="C67" s="13">
         <v>86.684596748188</v>
       </c>
-      <c r="D67" s="21">
+      <c r="D67" s="13">
         <v>96.768374124718278</v>
       </c>
-      <c r="E67" s="14">
+      <c r="E67" s="12">
         <v>171.55620445460593</v>
       </c>
-      <c r="F67" s="20">
+      <c r="F67" s="10">
         <v>98.001369806842987</v>
       </c>
-      <c r="G67" s="20">
+      <c r="G67" s="10">
         <v>152.06183281701308</v>
       </c>
-      <c r="H67" s="14">
+      <c r="H67" s="12">
         <v>73.086506606117368</v>
       </c>
-      <c r="I67" s="14">
+      <c r="I67" s="12">
         <v>156.62783588432222</v>
       </c>
-      <c r="J67" s="14">
+      <c r="J67" s="12">
         <v>84.12603430048739</v>
       </c>
-      <c r="K67" s="14">
+      <c r="K67" s="12">
         <v>65.524975054427017</v>
       </c>
-      <c r="L67" s="14">
+      <c r="L67" s="12">
         <v>64.710443267164507</v>
       </c>
-      <c r="M67" s="23">
+      <c r="M67" s="11">
         <v>191.48460113771222</v>
       </c>
       <c r="O67" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="P67" s="20">
+      <c r="P67" s="10">
         <v>69.933252906938108</v>
       </c>
-      <c r="Q67" s="21">
+      <c r="Q67" s="13">
         <v>87.177051572003734</v>
       </c>
-      <c r="R67" s="21">
+      <c r="R67" s="13">
         <v>109.65629196227982</v>
       </c>
-      <c r="S67" s="14">
+      <c r="S67" s="12">
         <v>150.94462256762961</v>
       </c>
-      <c r="T67" s="20">
+      <c r="T67" s="10">
         <v>97.511800686759514</v>
       </c>
-      <c r="U67" s="20">
+      <c r="U67" s="10">
         <v>159.99628390754364</v>
       </c>
-      <c r="V67" s="14">
+      <c r="V67" s="21">
         <v>159.99628390754364</v>
       </c>
-      <c r="W67" s="14">
+      <c r="W67" s="12">
         <v>144.86758982751439</v>
       </c>
-      <c r="X67" s="14">
+      <c r="X67" s="21">
         <v>80.317721836612662</v>
       </c>
-      <c r="Y67" s="14">
+      <c r="Y67" s="21">
         <v>61.39610427564817</v>
       </c>
-      <c r="Z67" s="14">
+      <c r="Z67" s="12">
         <v>74.08700277638323</v>
       </c>
-      <c r="AA67" s="23">
+      <c r="AA67" s="11">
         <v>172.90114259289112</v>
       </c>
       <c r="AC67" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="AD67" s="20">
+      <c r="AD67" s="10">
         <v>76.332572338452181</v>
       </c>
-      <c r="AE67" s="21">
+      <c r="AE67" s="13">
         <v>87.61427322252986</v>
       </c>
-      <c r="AF67" s="21">
+      <c r="AF67" s="13">
         <v>97.744702796679064</v>
       </c>
-      <c r="AG67" s="14"/>
-[...7 lines deleted...]
-      <c r="AO67" s="23"/>
+      <c r="AG67" s="12">
+        <v>152.99610432708815</v>
+      </c>
+      <c r="AH67" s="10"/>
+      <c r="AI67" s="10"/>
+      <c r="AJ67" s="21"/>
+      <c r="AK67" s="12"/>
+      <c r="AL67" s="21"/>
+      <c r="AM67" s="21"/>
+      <c r="AN67" s="12"/>
+      <c r="AO67" s="11"/>
     </row>
     <row r="68" spans="1:41">
       <c r="A68" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B68" s="20">
+      <c r="B68" s="10">
         <v>35.943567072232973</v>
       </c>
-      <c r="C68" s="21">
+      <c r="C68" s="13">
         <v>65.594759194091097</v>
       </c>
-      <c r="D68" s="21">
+      <c r="D68" s="13">
         <v>100.25079377380155</v>
       </c>
-      <c r="E68" s="14">
+      <c r="E68" s="12">
         <v>153.21899951459943</v>
       </c>
-      <c r="F68" s="20">
+      <c r="F68" s="10">
         <v>124.65063118614275</v>
       </c>
-      <c r="G68" s="20">
+      <c r="G68" s="10">
         <v>216.11456819738115</v>
       </c>
-      <c r="H68" s="14">
+      <c r="H68" s="12">
         <v>68.199493842961388</v>
       </c>
-      <c r="I68" s="14">
+      <c r="I68" s="12">
         <v>133.79630928621015</v>
       </c>
-      <c r="J68" s="14">
+      <c r="J68" s="12">
         <v>87.315232909135446</v>
       </c>
-      <c r="K68" s="14">
+      <c r="K68" s="12">
         <v>69.960279005787811</v>
       </c>
-      <c r="L68" s="14">
+      <c r="L68" s="12">
         <v>55.819975260961222</v>
       </c>
-      <c r="M68" s="23">
+      <c r="M68" s="11">
         <v>218.81250229029976</v>
       </c>
       <c r="O68" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="P68" s="20">
+      <c r="P68" s="10">
         <v>40.42083899378369</v>
       </c>
-      <c r="Q68" s="21">
+      <c r="Q68" s="13">
         <v>68.142317837687756</v>
       </c>
-      <c r="R68" s="21">
+      <c r="R68" s="13">
         <v>146.84541465476281</v>
       </c>
-      <c r="S68" s="14">
+      <c r="S68" s="12">
         <v>113.62416653106924</v>
       </c>
-      <c r="T68" s="20">
+      <c r="T68" s="10">
         <v>129.36290745204178</v>
       </c>
-      <c r="U68" s="20">
+      <c r="U68" s="10">
         <v>239.11165136149108</v>
       </c>
-      <c r="V68" s="14">
+      <c r="V68" s="21">
         <v>239.11165136149108</v>
       </c>
-      <c r="W68" s="14">
+      <c r="W68" s="12">
         <v>152.40132371525684</v>
       </c>
-      <c r="X68" s="14">
+      <c r="X68" s="21">
         <v>71.319243429202032</v>
       </c>
-      <c r="Y68" s="14">
+      <c r="Y68" s="21">
         <v>68.273280794603693</v>
       </c>
-      <c r="Z68" s="14">
+      <c r="Z68" s="12">
         <v>68.440812698294152</v>
       </c>
-      <c r="AA68" s="23">
+      <c r="AA68" s="11">
         <v>258.95410729100206</v>
       </c>
       <c r="AC68" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="AD68" s="20">
+      <c r="AD68" s="10">
         <v>45.923475305804295</v>
       </c>
-      <c r="AE68" s="21">
+      <c r="AE68" s="13">
         <v>91.209022003922101</v>
       </c>
-      <c r="AF68" s="21">
+      <c r="AF68" s="13">
         <v>121.00168042320456</v>
       </c>
-      <c r="AG68" s="14"/>
-[...7 lines deleted...]
-      <c r="AO68" s="23"/>
+      <c r="AG68" s="12">
+        <v>113.56984973662323</v>
+      </c>
+      <c r="AH68" s="10"/>
+      <c r="AI68" s="10"/>
+      <c r="AJ68" s="21"/>
+      <c r="AK68" s="12"/>
+      <c r="AL68" s="21"/>
+      <c r="AM68" s="21"/>
+      <c r="AN68" s="12"/>
+      <c r="AO68" s="11"/>
     </row>
     <row r="69" spans="1:41">
       <c r="A69" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B69" s="20">
+      <c r="B69" s="10">
         <v>84.664749148696913</v>
       </c>
-      <c r="C69" s="21">
+      <c r="C69" s="13">
         <v>100.83710054064375</v>
       </c>
-      <c r="D69" s="21">
+      <c r="D69" s="13">
         <v>109.70432576566856</v>
       </c>
-      <c r="E69" s="14">
+      <c r="E69" s="12">
         <v>102.3795425926572</v>
       </c>
-      <c r="F69" s="20">
+      <c r="F69" s="10">
         <v>104.90529284421174</v>
       </c>
-      <c r="G69" s="20">
+      <c r="G69" s="10">
         <v>109.97220068119127</v>
       </c>
-      <c r="H69" s="14">
+      <c r="H69" s="12">
         <v>120.78608521919097</v>
       </c>
-      <c r="I69" s="14">
+      <c r="I69" s="12">
         <v>109.80625221128</v>
       </c>
-      <c r="J69" s="14">
+      <c r="J69" s="12">
         <v>76.657897402449038</v>
       </c>
-      <c r="K69" s="14">
+      <c r="K69" s="12">
         <v>90.493717690500517</v>
       </c>
-      <c r="L69" s="14">
+      <c r="L69" s="12">
         <v>94.977998086448125</v>
       </c>
-      <c r="M69" s="23">
+      <c r="M69" s="11">
         <v>110.49217640219182</v>
       </c>
       <c r="O69" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="P69" s="20">
+      <c r="P69" s="10">
         <v>90.703889210621611</v>
       </c>
-      <c r="Q69" s="21">
+      <c r="Q69" s="13">
         <v>92.757634048616097</v>
       </c>
-      <c r="R69" s="21">
+      <c r="R69" s="13">
         <v>124.73611427596516</v>
       </c>
-      <c r="S69" s="14">
+      <c r="S69" s="12">
         <v>93.282845361976243</v>
       </c>
-      <c r="T69" s="20">
+      <c r="T69" s="10">
         <v>107.06930953837251</v>
       </c>
-      <c r="U69" s="20">
+      <c r="U69" s="10">
         <v>100.99242252501644</v>
       </c>
-      <c r="V69" s="14">
+      <c r="V69" s="21">
         <v>100.99242252501644</v>
       </c>
-      <c r="W69" s="14">
+      <c r="W69" s="12">
         <v>97.895696825954445</v>
       </c>
-      <c r="X69" s="14">
+      <c r="X69" s="21">
         <v>75.162108399072707</v>
       </c>
-      <c r="Y69" s="14">
+      <c r="Y69" s="21">
         <v>94.796099306788946</v>
       </c>
-      <c r="Z69" s="14">
+      <c r="Z69" s="12">
         <v>92.014640785669329</v>
       </c>
-      <c r="AA69" s="23">
+      <c r="AA69" s="11">
         <v>109.75888170710202</v>
       </c>
       <c r="AC69" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="AD69" s="20">
+      <c r="AD69" s="10">
         <v>97.624080602438298</v>
       </c>
-      <c r="AE69" s="21">
+      <c r="AE69" s="13">
         <v>85.999895858158354</v>
       </c>
-      <c r="AF69" s="21">
+      <c r="AF69" s="13">
         <v>111.12582429050953</v>
       </c>
-      <c r="AG69" s="14"/>
-[...7 lines deleted...]
-      <c r="AO69" s="23"/>
+      <c r="AG69" s="12">
+        <v>104.81847153948389</v>
+      </c>
+      <c r="AH69" s="10"/>
+      <c r="AI69" s="10"/>
+      <c r="AJ69" s="21"/>
+      <c r="AK69" s="12"/>
+      <c r="AL69" s="21"/>
+      <c r="AM69" s="21"/>
+      <c r="AN69" s="12"/>
+      <c r="AO69" s="11"/>
     </row>
     <row r="70" spans="1:41">
       <c r="A70" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B70" s="20">
+      <c r="B70" s="10">
         <v>43.367763991850765</v>
       </c>
-      <c r="C70" s="21">
+      <c r="C70" s="13">
         <v>63.641883030265959</v>
       </c>
-      <c r="D70" s="21">
+      <c r="D70" s="13">
         <v>147.11034134621397</v>
       </c>
-      <c r="E70" s="14">
+      <c r="E70" s="12">
         <v>139.75921503966651</v>
       </c>
-      <c r="F70" s="20">
+      <c r="F70" s="10">
         <v>101.0674764812876</v>
       </c>
-      <c r="G70" s="20">
+      <c r="G70" s="10">
         <v>100.62099163446281</v>
       </c>
-      <c r="H70" s="14">
+      <c r="H70" s="12">
         <v>152.14999588538359</v>
       </c>
-      <c r="I70" s="14">
+      <c r="I70" s="12">
         <v>93.271059824899879</v>
       </c>
-      <c r="J70" s="14">
+      <c r="J70" s="12">
         <v>100.41160307618667</v>
       </c>
-      <c r="K70" s="14">
+      <c r="K70" s="12">
         <v>63.264173682211307</v>
       </c>
-      <c r="L70" s="14">
+      <c r="L70" s="12">
         <v>92.328816497425152</v>
       </c>
-      <c r="M70" s="23">
+      <c r="M70" s="11">
         <v>155.13309978123118</v>
       </c>
       <c r="O70" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="P70" s="20">
+      <c r="P70" s="10">
         <v>75.472322416082775</v>
       </c>
-      <c r="Q70" s="21">
+      <c r="Q70" s="13">
         <v>63.29483849423314</v>
       </c>
-      <c r="R70" s="21">
+      <c r="R70" s="13">
         <v>155.71783648649287</v>
       </c>
-      <c r="S70" s="14">
+      <c r="S70" s="12">
         <v>115.14933428010687</v>
       </c>
-      <c r="T70" s="20">
+      <c r="T70" s="10">
         <v>97.066227751656129</v>
       </c>
-      <c r="U70" s="20">
+      <c r="U70" s="10">
         <v>116.24995406456806</v>
       </c>
-      <c r="V70" s="14">
+      <c r="V70" s="21">
         <v>116.24995406456806</v>
       </c>
-      <c r="W70" s="14">
+      <c r="W70" s="12">
         <v>83.81888467272114</v>
       </c>
-      <c r="X70" s="14">
+      <c r="X70" s="21">
         <v>105.95157395300072</v>
       </c>
-      <c r="Y70" s="14">
+      <c r="Y70" s="21">
         <v>60.192197374083698</v>
       </c>
-      <c r="Z70" s="14">
+      <c r="Z70" s="12">
         <v>89.725075011969921</v>
       </c>
-      <c r="AA70" s="23">
+      <c r="AA70" s="11">
         <v>148.57646987900642</v>
       </c>
       <c r="AC70" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="AD70" s="20">
+      <c r="AD70" s="10">
         <v>74.023524568792482</v>
       </c>
-      <c r="AE70" s="21">
+      <c r="AE70" s="13">
         <v>65.748885041325025</v>
       </c>
-      <c r="AF70" s="21">
+      <c r="AF70" s="13">
         <v>143.87713427524304</v>
       </c>
-      <c r="AG70" s="14"/>
-[...7 lines deleted...]
-      <c r="AO70" s="23"/>
+      <c r="AG70" s="12">
+        <v>124.13028328737505</v>
+      </c>
+      <c r="AH70" s="10"/>
+      <c r="AI70" s="10"/>
+      <c r="AJ70" s="21"/>
+      <c r="AK70" s="12"/>
+      <c r="AL70" s="21"/>
+      <c r="AM70" s="21"/>
+      <c r="AN70" s="12"/>
+      <c r="AO70" s="11"/>
     </row>
     <row r="71" spans="1:41">
       <c r="A71" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B71" s="20">
+      <c r="B71" s="10">
         <v>46.624276640865311</v>
       </c>
-      <c r="C71" s="21">
+      <c r="C71" s="13">
         <v>96.69014601293911</v>
       </c>
-      <c r="D71" s="21">
+      <c r="D71" s="13">
         <v>90.312783352114508</v>
       </c>
-      <c r="E71" s="14">
+      <c r="E71" s="12">
         <v>174.53510202382003</v>
       </c>
-      <c r="F71" s="20">
+      <c r="F71" s="10">
         <v>114.61961130641976</v>
       </c>
-      <c r="G71" s="20">
+      <c r="G71" s="10">
         <v>110.83206638285719</v>
       </c>
-      <c r="H71" s="14">
+      <c r="H71" s="12">
         <v>102.84051559852149</v>
       </c>
-      <c r="I71" s="14">
+      <c r="I71" s="12">
         <v>155.40939373241355</v>
       </c>
-      <c r="J71" s="14">
+      <c r="J71" s="12">
         <v>84.975669506911416</v>
       </c>
-      <c r="K71" s="14">
+      <c r="K71" s="12">
         <v>50.898348318413667</v>
       </c>
-      <c r="L71" s="14">
+      <c r="L71" s="12">
         <v>91.031860795456183</v>
       </c>
-      <c r="M71" s="23">
+      <c r="M71" s="11">
         <v>162.4041419760143</v>
       </c>
       <c r="O71" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="P71" s="20">
+      <c r="P71" s="10">
         <v>52.209547202485673</v>
       </c>
-      <c r="Q71" s="21">
+      <c r="Q71" s="13">
         <v>77.148481105579009</v>
       </c>
-      <c r="R71" s="21">
+      <c r="R71" s="13">
         <v>96.141232177934384</v>
       </c>
-      <c r="S71" s="14">
+      <c r="S71" s="12">
         <v>167.10227839404084</v>
       </c>
-      <c r="T71" s="20">
+      <c r="T71" s="10">
         <v>96.657885387736911</v>
       </c>
-      <c r="U71" s="20">
+      <c r="U71" s="10">
         <v>129.53492185566654</v>
       </c>
-      <c r="V71" s="14">
+      <c r="V71" s="21">
         <v>129.53492185566654</v>
       </c>
-      <c r="W71" s="14">
+      <c r="W71" s="12">
         <v>164.98548201091768</v>
       </c>
-      <c r="X71" s="14">
+      <c r="X71" s="21">
         <v>77.530276927997392</v>
       </c>
-      <c r="Y71" s="14">
+      <c r="Y71" s="21">
         <v>41.19610823635216</v>
       </c>
-      <c r="Z71" s="14">
+      <c r="Z71" s="12">
         <v>71.588485476658562</v>
       </c>
-      <c r="AA71" s="23">
+      <c r="AA71" s="11">
         <v>239.79276999918716</v>
       </c>
       <c r="AC71" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="AD71" s="20">
+      <c r="AD71" s="10">
         <v>76.182706631165232</v>
       </c>
-      <c r="AE71" s="21">
+      <c r="AE71" s="13">
         <v>81.165813152775044</v>
       </c>
-      <c r="AF71" s="21">
+      <c r="AF71" s="13">
         <v>115.60736684374066</v>
       </c>
-      <c r="AG71" s="14"/>
-[...7 lines deleted...]
-      <c r="AO71" s="23"/>
+      <c r="AG71" s="12">
+        <v>125.46111483290798</v>
+      </c>
+      <c r="AH71" s="10"/>
+      <c r="AI71" s="10"/>
+      <c r="AJ71" s="21"/>
+      <c r="AK71" s="12"/>
+      <c r="AL71" s="21"/>
+      <c r="AM71" s="21"/>
+      <c r="AN71" s="12"/>
+      <c r="AO71" s="11"/>
     </row>
     <row r="72" spans="1:41">
       <c r="A72" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B72" s="20">
+      <c r="B72" s="10">
         <v>84.433197276715376</v>
       </c>
-      <c r="C72" s="21">
+      <c r="C72" s="13">
         <v>102.49944534747293</v>
       </c>
-      <c r="D72" s="21">
+      <c r="D72" s="13">
         <v>76.635314367306577</v>
       </c>
-      <c r="E72" s="14">
+      <c r="E72" s="12">
         <v>120.99462410050357</v>
       </c>
-      <c r="F72" s="20">
+      <c r="F72" s="10">
         <v>119.89281713036397</v>
       </c>
-      <c r="G72" s="20">
+      <c r="G72" s="10">
         <v>130.00980482426746</v>
       </c>
-      <c r="H72" s="14">
+      <c r="H72" s="12">
         <v>103.67336395408024</v>
       </c>
-      <c r="I72" s="14">
+      <c r="I72" s="12">
         <v>123.15820882541611</v>
       </c>
-      <c r="J72" s="14">
+      <c r="J72" s="12">
         <v>100.1113854189656</v>
       </c>
-      <c r="K72" s="14">
+      <c r="K72" s="12">
         <v>82.703358492083083</v>
       </c>
-      <c r="L72" s="14">
+      <c r="L72" s="12">
         <v>88.201833265999639</v>
       </c>
-      <c r="M72" s="23">
+      <c r="M72" s="11">
         <v>86.003839383610924</v>
       </c>
       <c r="O72" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="P72" s="20">
+      <c r="P72" s="10">
         <v>103.24941345440064</v>
       </c>
-      <c r="Q72" s="21">
+      <c r="Q72" s="13">
         <v>91.387342568574098</v>
       </c>
-      <c r="R72" s="21">
+      <c r="R72" s="13">
         <v>127.27464302480122</v>
       </c>
-      <c r="S72" s="14">
+      <c r="S72" s="12">
         <v>121.25851379057526</v>
       </c>
-      <c r="T72" s="20">
+      <c r="T72" s="10">
         <v>117.69779432365601</v>
       </c>
-      <c r="U72" s="20">
+      <c r="U72" s="10">
         <v>113.60109093695219</v>
       </c>
-      <c r="V72" s="14">
+      <c r="V72" s="21">
         <v>113.60109093695219</v>
       </c>
-      <c r="W72" s="14">
+      <c r="W72" s="12">
         <v>73.424781164579471</v>
       </c>
-      <c r="X72" s="14">
+      <c r="X72" s="21">
         <v>98.813863873778189</v>
       </c>
-      <c r="Y72" s="14">
+      <c r="Y72" s="21">
         <v>74.164298755977086</v>
       </c>
-      <c r="Z72" s="14">
+      <c r="Z72" s="12">
         <v>96.006743505526501</v>
       </c>
-      <c r="AA72" s="23">
+      <c r="AA72" s="11">
         <v>109.5400044991208</v>
       </c>
       <c r="AC72" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="AD72" s="20">
+      <c r="AD72" s="10">
         <v>94.588680746114278</v>
       </c>
-      <c r="AE72" s="21">
+      <c r="AE72" s="13">
         <v>97.015968145300462</v>
       </c>
-      <c r="AF72" s="21">
+      <c r="AF72" s="13">
         <v>108.65710587702564</v>
       </c>
-      <c r="AG72" s="14"/>
-[...7 lines deleted...]
-      <c r="AO72" s="23"/>
+      <c r="AG72" s="12">
+        <v>107.9327110840061</v>
+      </c>
+      <c r="AH72" s="10"/>
+      <c r="AI72" s="10"/>
+      <c r="AJ72" s="21"/>
+      <c r="AK72" s="12"/>
+      <c r="AL72" s="21"/>
+      <c r="AM72" s="21"/>
+      <c r="AN72" s="12"/>
+      <c r="AO72" s="11"/>
     </row>
     <row r="73" spans="1:41">
       <c r="A73" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B73" s="20">
+      <c r="B73" s="10">
         <v>64.971957508819443</v>
       </c>
-      <c r="C73" s="21">
+      <c r="C73" s="13">
         <v>80.369710068728949</v>
       </c>
-      <c r="D73" s="21">
+      <c r="D73" s="13">
         <v>97.492649785346302</v>
       </c>
-      <c r="E73" s="14">
+      <c r="E73" s="12">
         <v>132.92790522025285</v>
       </c>
-      <c r="F73" s="20">
+      <c r="F73" s="10">
         <v>99.026589209178979</v>
       </c>
-      <c r="G73" s="20">
+      <c r="G73" s="10">
         <v>73.83881891248879</v>
       </c>
-      <c r="H73" s="14">
+      <c r="H73" s="12">
         <v>96.459476952911245</v>
       </c>
-      <c r="I73" s="14">
+      <c r="I73" s="12">
         <v>93.735258982663552</v>
       </c>
-      <c r="J73" s="14">
+      <c r="J73" s="12">
         <v>106.98216159142547</v>
       </c>
-      <c r="K73" s="14">
+      <c r="K73" s="12">
         <v>76.86530997519921</v>
       </c>
-      <c r="L73" s="14">
+      <c r="L73" s="12">
         <v>90.931097121913709</v>
       </c>
-      <c r="M73" s="23">
+      <c r="M73" s="11">
         <v>136.30220649123183</v>
       </c>
       <c r="O73" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="P73" s="20">
+      <c r="P73" s="10">
         <v>92.369184222467766</v>
       </c>
-      <c r="Q73" s="21">
+      <c r="Q73" s="13">
         <v>70.739950807759115</v>
       </c>
-      <c r="R73" s="21">
+      <c r="R73" s="13">
         <v>117.66672075509507</v>
       </c>
-      <c r="S73" s="14">
+      <c r="S73" s="12">
         <v>121.83098153892902</v>
       </c>
-      <c r="T73" s="20">
+      <c r="T73" s="10">
         <v>101.14060423721479</v>
       </c>
-      <c r="U73" s="20">
+      <c r="U73" s="10">
         <v>101.83143638342878</v>
       </c>
-      <c r="V73" s="14">
+      <c r="V73" s="21">
         <v>101.83143638342878</v>
       </c>
-      <c r="W73" s="14">
+      <c r="W73" s="12">
         <v>87.257249277499724</v>
       </c>
-      <c r="X73" s="14">
+      <c r="X73" s="21">
         <v>102.7728586485656</v>
       </c>
-      <c r="Y73" s="14">
+      <c r="Y73" s="21">
         <v>77.722432435865528</v>
       </c>
-      <c r="Z73" s="14">
+      <c r="Z73" s="12">
         <v>85.600384895181037</v>
       </c>
-      <c r="AA73" s="23">
+      <c r="AA73" s="11">
         <v>123.5642492619756</v>
       </c>
       <c r="AC73" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="AD73" s="20">
+      <c r="AD73" s="10">
         <v>88.638698965003783</v>
       </c>
-      <c r="AE73" s="21">
+      <c r="AE73" s="13">
         <v>71.820180486788971</v>
       </c>
-      <c r="AF73" s="21">
+      <c r="AF73" s="13">
         <v>117.05811358006616</v>
       </c>
-      <c r="AG73" s="14"/>
-[...7 lines deleted...]
-      <c r="AO73" s="23"/>
+      <c r="AG73" s="12">
+        <v>119.05228416134366</v>
+      </c>
+      <c r="AH73" s="10"/>
+      <c r="AI73" s="10"/>
+      <c r="AJ73" s="21"/>
+      <c r="AK73" s="12"/>
+      <c r="AL73" s="21"/>
+      <c r="AM73" s="21"/>
+      <c r="AN73" s="12"/>
+      <c r="AO73" s="11"/>
     </row>
     <row r="74" spans="1:41">
       <c r="A74" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B74" s="20">
+      <c r="B74" s="10">
         <v>48.328962531574874</v>
       </c>
-      <c r="C74" s="21">
+      <c r="C74" s="13">
         <v>73.870859834073542</v>
       </c>
-      <c r="D74" s="21">
+      <c r="D74" s="13">
         <v>198.96670801388521</v>
       </c>
-      <c r="E74" s="14">
+      <c r="E74" s="12">
         <v>139.72584344524356</v>
       </c>
-      <c r="F74" s="20">
+      <c r="F74" s="10">
         <v>117.43912965213825</v>
       </c>
-      <c r="G74" s="20">
+      <c r="G74" s="10">
         <v>135.63881215489181</v>
       </c>
-      <c r="H74" s="14">
+      <c r="H74" s="12">
         <v>126.6127399055998</v>
       </c>
-      <c r="I74" s="14">
+      <c r="I74" s="12">
         <v>93.932488879291213</v>
       </c>
-      <c r="J74" s="14">
+      <c r="J74" s="12">
         <v>97.296532838920427</v>
       </c>
-      <c r="K74" s="14">
+      <c r="K74" s="12">
         <v>61.730079470083965</v>
       </c>
-      <c r="L74" s="14">
+      <c r="L74" s="12">
         <v>54.121416139866874</v>
       </c>
-      <c r="M74" s="23">
+      <c r="M74" s="11">
         <v>196.05990672122022</v>
       </c>
       <c r="O74" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="P74" s="20">
+      <c r="P74" s="10">
         <v>117.74736091982312</v>
       </c>
-      <c r="Q74" s="21">
+      <c r="Q74" s="13">
         <v>45.982235085353665</v>
       </c>
-      <c r="R74" s="21">
+      <c r="R74" s="13">
         <v>120.27819310615328</v>
       </c>
-      <c r="S74" s="14">
+      <c r="S74" s="12">
         <v>121.77464670544542</v>
       </c>
-      <c r="T74" s="20">
+      <c r="T74" s="10">
         <v>115.37991079867574</v>
       </c>
-      <c r="U74" s="20">
+      <c r="U74" s="10">
         <v>150.82481541963691</v>
       </c>
-      <c r="V74" s="14">
+      <c r="V74" s="21">
         <v>150.82481541963691</v>
       </c>
-      <c r="W74" s="14">
+      <c r="W74" s="12">
         <v>87.576344773182427</v>
       </c>
-      <c r="X74" s="14">
+      <c r="X74" s="21">
         <v>102.32636694586397</v>
       </c>
-      <c r="Y74" s="14">
+      <c r="Y74" s="21">
         <v>65.364212251055605</v>
       </c>
-      <c r="Z74" s="14">
+      <c r="Z74" s="12">
         <v>52.581792173925777</v>
       </c>
-      <c r="AA74" s="23">
+      <c r="AA74" s="11">
         <v>189.9601501030061</v>
       </c>
       <c r="AC74" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="AD74" s="20">
+      <c r="AD74" s="10">
         <v>98.606470387399895</v>
       </c>
-      <c r="AE74" s="21">
+      <c r="AE74" s="13">
         <v>64.12696163398428</v>
       </c>
-      <c r="AF74" s="21">
+      <c r="AF74" s="13">
         <v>117.45852652571091</v>
       </c>
-      <c r="AG74" s="14"/>
-[...7 lines deleted...]
-      <c r="AO74" s="23"/>
+      <c r="AG74" s="12">
+        <v>107.07514341666217</v>
+      </c>
+      <c r="AH74" s="10"/>
+      <c r="AI74" s="10"/>
+      <c r="AJ74" s="21"/>
+      <c r="AK74" s="12"/>
+      <c r="AL74" s="21"/>
+      <c r="AM74" s="21"/>
+      <c r="AN74" s="12"/>
+      <c r="AO74" s="11"/>
     </row>
     <row r="75" spans="1:41">
       <c r="A75" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B75" s="20">
+      <c r="B75" s="10">
         <v>55.504631944434138</v>
       </c>
-      <c r="C75" s="21">
+      <c r="C75" s="13">
         <v>81.268487300944031</v>
       </c>
-      <c r="D75" s="21">
+      <c r="D75" s="13">
         <v>135.39718257282613</v>
       </c>
-      <c r="E75" s="14">
+      <c r="E75" s="12">
         <v>168.03202038761276</v>
       </c>
-      <c r="F75" s="20">
+      <c r="F75" s="10">
         <v>94.015095877246978</v>
       </c>
-      <c r="G75" s="20">
+      <c r="G75" s="10">
         <v>136.80094028863442</v>
       </c>
-      <c r="H75" s="14">
+      <c r="H75" s="12">
         <v>126.1454609876439</v>
       </c>
-      <c r="I75" s="14">
+      <c r="I75" s="12">
         <v>82.734503785255072</v>
       </c>
-      <c r="J75" s="14">
+      <c r="J75" s="12">
         <v>103.51887916650269</v>
       </c>
-      <c r="K75" s="14">
+      <c r="K75" s="12">
         <v>49.329356165171959</v>
       </c>
-      <c r="L75" s="14">
+      <c r="L75" s="12">
         <v>85.861057645446735</v>
       </c>
-      <c r="M75" s="23">
+      <c r="M75" s="11">
         <v>137.21607865813877</v>
       </c>
       <c r="O75" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P75" s="20">
+      <c r="P75" s="10">
         <v>73.18353526165572</v>
       </c>
-      <c r="Q75" s="21">
+      <c r="Q75" s="13">
         <v>83.520286411049597</v>
       </c>
-      <c r="R75" s="21">
+      <c r="R75" s="13">
         <v>115.13096444782613</v>
       </c>
-      <c r="S75" s="14">
+      <c r="S75" s="12">
         <v>180.17865220751133</v>
       </c>
-      <c r="T75" s="20">
+      <c r="T75" s="10">
         <v>91.530453703236887</v>
       </c>
-      <c r="U75" s="20">
+      <c r="U75" s="10">
         <v>137.84682526882438</v>
       </c>
-      <c r="V75" s="14">
+      <c r="V75" s="21">
         <v>137.84682526882438</v>
       </c>
-      <c r="W75" s="14">
+      <c r="W75" s="12">
         <v>70.721952560748946</v>
       </c>
-      <c r="X75" s="14">
+      <c r="X75" s="21">
         <v>104.81792333850774</v>
       </c>
-      <c r="Y75" s="14">
+      <c r="Y75" s="21">
         <v>51.996062558024271</v>
       </c>
-      <c r="Z75" s="14">
+      <c r="Z75" s="12">
         <v>89.714696015600907</v>
       </c>
-      <c r="AA75" s="23">
+      <c r="AA75" s="11">
         <v>116.44921191326671</v>
       </c>
       <c r="AC75" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="AD75" s="20">
+      <c r="AD75" s="10">
         <v>75.279444006010081</v>
       </c>
-      <c r="AE75" s="21">
+      <c r="AE75" s="13">
         <v>74.482922621706834</v>
       </c>
-      <c r="AF75" s="21">
+      <c r="AF75" s="13">
         <v>136.35589942810316</v>
       </c>
-      <c r="AG75" s="14"/>
-[...7 lines deleted...]
-      <c r="AO75" s="23"/>
+      <c r="AG75" s="12">
+        <v>160.64515925383338</v>
+      </c>
+      <c r="AH75" s="10"/>
+      <c r="AI75" s="10"/>
+      <c r="AJ75" s="21"/>
+      <c r="AK75" s="12"/>
+      <c r="AL75" s="21"/>
+      <c r="AM75" s="21"/>
+      <c r="AN75" s="12"/>
+      <c r="AO75" s="11"/>
     </row>
     <row r="76" spans="1:41">
       <c r="A76" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B76" s="20">
+      <c r="B76" s="10">
         <v>49.274925361194718</v>
       </c>
-      <c r="C76" s="21">
+      <c r="C76" s="13">
         <v>88.085888374541767</v>
       </c>
-      <c r="D76" s="21">
+      <c r="D76" s="13">
         <v>74.181874424408633</v>
       </c>
-      <c r="E76" s="14">
+      <c r="E76" s="12">
         <v>162.82480103499714</v>
       </c>
-      <c r="F76" s="20">
+      <c r="F76" s="10">
         <v>120.60128667277372</v>
       </c>
-      <c r="G76" s="20">
+      <c r="G76" s="10">
         <v>115.02613637884751</v>
       </c>
-      <c r="H76" s="14">
+      <c r="H76" s="12">
         <v>149.76630998044521</v>
       </c>
-      <c r="I76" s="14">
+      <c r="I76" s="12">
         <v>89.503374848745906</v>
       </c>
-      <c r="J76" s="14">
+      <c r="J76" s="12">
         <v>100.25886975018487</v>
       </c>
-      <c r="K76" s="14">
+      <c r="K76" s="12">
         <v>61.656923633317582</v>
       </c>
-      <c r="L76" s="14">
+      <c r="L76" s="12">
         <v>67.250946928196072</v>
       </c>
-      <c r="M76" s="23">
+      <c r="M76" s="11">
         <v>144.95469201216849</v>
       </c>
       <c r="O76" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P76" s="20">
+      <c r="P76" s="10">
         <v>92.952589465590748</v>
       </c>
-      <c r="Q76" s="21">
+      <c r="Q76" s="13">
         <v>75.223333540930355</v>
       </c>
-      <c r="R76" s="21">
+      <c r="R76" s="13">
         <v>91.700263422772238</v>
       </c>
-      <c r="S76" s="14">
+      <c r="S76" s="12">
         <v>137.41137078686191</v>
       </c>
-      <c r="T76" s="20">
+      <c r="T76" s="10">
         <v>114.28237647769221</v>
       </c>
-      <c r="U76" s="20">
+      <c r="U76" s="10">
         <v>113.31897488158071</v>
       </c>
-      <c r="V76" s="14">
+      <c r="V76" s="21">
         <v>113.31897488158071</v>
       </c>
-      <c r="W76" s="14">
+      <c r="W76" s="12">
         <v>91.394027320982261</v>
       </c>
-      <c r="X76" s="14">
+      <c r="X76" s="21">
         <v>95.08966187832219</v>
       </c>
-      <c r="Y76" s="14">
+      <c r="Y76" s="21">
         <v>56.371725923871374</v>
       </c>
-      <c r="Z76" s="14">
+      <c r="Z76" s="12">
         <v>67.11696793578183</v>
       </c>
-      <c r="AA76" s="23">
+      <c r="AA76" s="11">
         <v>153.14781294643893</v>
       </c>
       <c r="AC76" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="AD76" s="20">
+      <c r="AD76" s="10">
         <v>95.509771868315738</v>
       </c>
-      <c r="AE76" s="21">
+      <c r="AE76" s="13">
         <v>62.256005107049774</v>
       </c>
-      <c r="AF76" s="21">
+      <c r="AF76" s="13">
         <v>136.29532005668489</v>
       </c>
-      <c r="AG76" s="14"/>
-[...7 lines deleted...]
-      <c r="AO76" s="23"/>
+      <c r="AG76" s="12">
+        <v>115.48475646129029</v>
+      </c>
+      <c r="AH76" s="10"/>
+      <c r="AI76" s="10"/>
+      <c r="AJ76" s="21"/>
+      <c r="AK76" s="12"/>
+      <c r="AL76" s="21"/>
+      <c r="AM76" s="21"/>
+      <c r="AN76" s="12"/>
+      <c r="AO76" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="AC1:AO1"/>
+    <mergeCell ref="AC20:AO20"/>
+    <mergeCell ref="AC21:AO21"/>
+    <mergeCell ref="AC40:AO40"/>
+    <mergeCell ref="AC59:AO59"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O21:AA21"/>
+    <mergeCell ref="O40:AA40"/>
+    <mergeCell ref="O59:AA59"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A40:M40"/>
-    <mergeCell ref="O1:AA1"/>
-[...8 lines deleted...]
-    <mergeCell ref="AC59:AO59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -7707,89 +7841,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C8F5417-37DA-4140-A341-CE9EA8D8D2E0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C8F5417-37DA-4140-A341-CE9EA8D8D2E0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IPV 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>