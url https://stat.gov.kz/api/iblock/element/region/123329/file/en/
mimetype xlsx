--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -14,98 +14,56 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19455" windowHeight="11235"/>
   </bookViews>
   <sheets>
     <sheet name="IPV 2026" sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="572" uniqueCount="36">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
-  </si>
-[...40 lines deleted...]
-    <t xml:space="preserve">Gabit Musirepov </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>Febrarary</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
@@ -123,93 +81,147 @@
   </si>
   <si>
     <t>as a percentage of the previous month of 2024</t>
   </si>
   <si>
     <t>Index of the physical volume of gross output (services) of agriculture, forestry and fisheries</t>
   </si>
   <si>
     <t>from it:</t>
   </si>
   <si>
     <t>Index of the physical volume of gross agricultural output (services)</t>
   </si>
   <si>
     <t>Index of the physical volume of gross crop production</t>
   </si>
   <si>
     <t>Index of the physical volume of gross livestock production</t>
   </si>
   <si>
     <t>as a percentage of the previous month of 2025</t>
   </si>
   <si>
     <t>as a percentage of the previous month of 2026</t>
   </si>
+  <si>
+    <t>Petropavlovsk city</t>
+  </si>
+  <si>
+    <t>Ayyrtau district</t>
+  </si>
+  <si>
+    <t>Akzhar district</t>
+  </si>
+  <si>
+    <t>Magzhan Zhumabaev district</t>
+  </si>
+  <si>
+    <t>Esil district</t>
+  </si>
+  <si>
+    <t>Zhambyl district</t>
+  </si>
+  <si>
+    <t>Kyzylzhar district</t>
+  </si>
+  <si>
+    <t>Mamlut district</t>
+  </si>
+  <si>
+    <t>Shal akyna district</t>
+  </si>
+  <si>
+    <t>Akkayin district</t>
+  </si>
+  <si>
+    <t>Taiynsha district</t>
+  </si>
+  <si>
+    <t>Timiryazev district</t>
+  </si>
+  <si>
+    <t>Ualikhanov district</t>
+  </si>
+  <si>
+    <t>district named after Gabit Musrepov</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="16"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -223,122 +235,114 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -607,7192 +611,7312 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="V37" workbookViewId="0">
-      <selection activeCell="AF80" sqref="AF80"/>
+    <sheetView tabSelected="1" topLeftCell="S1" workbookViewId="0">
+      <selection activeCell="X7" sqref="X7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="16" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="16"/>
+    <col min="1" max="1" width="29.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" style="17" customWidth="1"/>
+    <col min="3" max="14" width="9.140625" style="17"/>
+    <col min="15" max="15" width="29.28515625" style="17" customWidth="1"/>
+    <col min="16" max="16" width="8.7109375" style="17" customWidth="1"/>
+    <col min="17" max="28" width="9.140625" style="17"/>
+    <col min="29" max="29" width="29.28515625" style="17" customWidth="1"/>
+    <col min="30" max="30" width="8.7109375" style="17" customWidth="1"/>
+    <col min="31" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="27.75" customHeight="1">
-      <c r="A1" s="25" t="s">
-[...43 lines deleted...]
-      <c r="AO1" s="25"/>
+      <c r="A1" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="16"/>
+      <c r="O1" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="16"/>
+      <c r="Q1" s="16"/>
+      <c r="R1" s="16"/>
+      <c r="S1" s="16"/>
+      <c r="T1" s="16"/>
+      <c r="U1" s="16"/>
+      <c r="V1" s="16"/>
+      <c r="W1" s="16"/>
+      <c r="X1" s="16"/>
+      <c r="Y1" s="16"/>
+      <c r="Z1" s="16"/>
+      <c r="AA1" s="16"/>
+      <c r="AC1" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1" s="16"/>
+      <c r="AE1" s="16"/>
+      <c r="AF1" s="16"/>
+      <c r="AG1" s="16"/>
+      <c r="AH1" s="16"/>
+      <c r="AI1" s="16"/>
+      <c r="AJ1" s="16"/>
+      <c r="AK1" s="16"/>
+      <c r="AL1" s="16"/>
+      <c r="AM1" s="16"/>
+      <c r="AN1" s="16"/>
+      <c r="AO1" s="16"/>
     </row>
     <row r="2" spans="1:41">
-      <c r="A2" s="17"/>
-[...10 lines deleted...]
-      <c r="L2" s="17"/>
+      <c r="A2" s="18"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
       <c r="M2" s="2" t="s">
-        <v>28</v>
-[...12 lines deleted...]
-      <c r="Z2" s="17"/>
+        <v>14</v>
+      </c>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
+      <c r="Y2" s="18"/>
+      <c r="Z2" s="18"/>
       <c r="AA2" s="2" t="s">
-        <v>34</v>
-[...12 lines deleted...]
-      <c r="AN2" s="17"/>
+        <v>20</v>
+      </c>
+      <c r="AC2" s="18"/>
+      <c r="AD2" s="18"/>
+      <c r="AE2" s="18"/>
+      <c r="AF2" s="18"/>
+      <c r="AG2" s="18"/>
+      <c r="AH2" s="18"/>
+      <c r="AI2" s="18"/>
+      <c r="AJ2" s="18"/>
+      <c r="AK2" s="18"/>
+      <c r="AL2" s="18"/>
+      <c r="AM2" s="18"/>
+      <c r="AN2" s="18"/>
       <c r="AO2" s="2" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:41">
-      <c r="A3" s="18"/>
+      <c r="A3" s="10"/>
       <c r="B3" s="19" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="C3" s="19" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="D3" s="19" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="E3" s="19" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F3" s="19" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="G3" s="19" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="H3" s="19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="I3" s="19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="J3" s="19" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="K3" s="19" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="L3" s="19" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="M3" s="19" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="O3" s="18"/>
+        <v>13</v>
+      </c>
+      <c r="O3" s="10"/>
       <c r="P3" s="19" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="Q3" s="19" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="R3" s="19" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="S3" s="19" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="T3" s="19" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="U3" s="19" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="V3" s="19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="W3" s="19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="X3" s="19" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="Y3" s="19" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="Z3" s="19" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="AA3" s="19" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="AC3" s="18"/>
+        <v>13</v>
+      </c>
+      <c r="AC3" s="10"/>
       <c r="AD3" s="19" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="AE3" s="19" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="AF3" s="19" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="AG3" s="19" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="AH3" s="19" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="AI3" s="19" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="AJ3" s="19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="AK3" s="19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="AL3" s="19" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="AM3" s="19" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="AN3" s="19" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="AO3" s="19" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:41" ht="12.75" customHeight="1">
-      <c r="A4" s="1" t="s">
+      <c r="A4" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="10">
+      <c r="B4" s="8">
         <v>55.272259282966971</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C4" s="8">
         <v>85.006196873934542</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="8">
         <v>100.506468375324</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E4" s="8">
         <v>133.07737167388919</v>
       </c>
-      <c r="F4" s="11">
+      <c r="F4" s="7">
         <v>108.18405780850175</v>
       </c>
-      <c r="G4" s="11">
+      <c r="G4" s="7">
         <v>125.32425365562898</v>
       </c>
-      <c r="H4" s="12">
+      <c r="H4" s="7">
         <v>178.37536274845678</v>
       </c>
-      <c r="I4" s="13">
+      <c r="I4" s="8">
         <v>348.05976291029384</v>
       </c>
-      <c r="J4" s="12">
+      <c r="J4" s="7">
         <v>304.70571651265431</v>
       </c>
-      <c r="K4" s="12">
+      <c r="K4" s="7">
         <v>64.783302116545102</v>
       </c>
-      <c r="L4" s="12">
+      <c r="L4" s="7">
         <v>57.720608888997248</v>
       </c>
-      <c r="M4" s="12">
+      <c r="M4" s="7">
         <v>4.8172297087520448</v>
       </c>
-      <c r="O4" s="1" t="s">
+      <c r="O4" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="10">
+      <c r="P4" s="8">
         <v>84.171192027491088</v>
       </c>
-      <c r="Q4" s="10">
+      <c r="Q4" s="8">
         <v>77.798462361260334</v>
       </c>
-      <c r="R4" s="10">
+      <c r="R4" s="8">
         <v>119.23618258101077</v>
       </c>
-      <c r="S4" s="10">
+      <c r="S4" s="8">
         <v>124.45362261431747</v>
       </c>
-      <c r="T4" s="11">
+      <c r="T4" s="7">
         <v>107.62346721595335</v>
       </c>
-      <c r="U4" s="11">
+      <c r="U4" s="7">
         <v>124.90185563163298</v>
       </c>
-      <c r="V4" s="21">
+      <c r="V4" s="11">
         <v>211.22974415695754</v>
       </c>
-      <c r="W4" s="13">
+      <c r="W4" s="8">
         <v>263.21029239572925</v>
       </c>
-      <c r="X4" s="21">
+      <c r="X4" s="11">
         <v>318.43906733792147</v>
       </c>
-      <c r="Y4" s="21">
+      <c r="Y4" s="11">
         <v>56.197816142329103</v>
       </c>
-      <c r="Z4" s="12">
+      <c r="Z4" s="7">
         <v>75.055928137688127</v>
       </c>
-      <c r="AA4" s="12">
+      <c r="AA4" s="7">
         <v>9.6253483075402055</v>
       </c>
-      <c r="AC4" s="1" t="s">
+      <c r="AC4" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="10">
+      <c r="AD4" s="8">
         <v>86.452897367908605</v>
       </c>
-      <c r="AE4" s="10">
+      <c r="AE4" s="8">
         <v>78.79069202287792</v>
       </c>
-      <c r="AF4" s="10">
+      <c r="AF4" s="8">
         <v>113.79687277781687</v>
       </c>
-      <c r="AG4" s="10">
+      <c r="AG4" s="8">
         <v>128.07216477975058</v>
       </c>
-      <c r="AH4" s="11"/>
-[...6 lines deleted...]
-      <c r="AO4" s="12"/>
+      <c r="AH4" s="7">
+        <v>108.13812382236011</v>
+      </c>
+      <c r="AI4" s="7"/>
+      <c r="AJ4" s="11"/>
+      <c r="AK4" s="8"/>
+      <c r="AL4" s="11"/>
+      <c r="AM4" s="11"/>
+      <c r="AN4" s="7"/>
+      <c r="AO4" s="7"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" s="1" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>22</v>
+      </c>
+      <c r="B5" s="8">
         <v>50.869725507106814</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C5" s="8">
         <v>110.87989041113634</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="8">
         <v>106.80485446783499</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="8">
         <v>120.69278336091787</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="7">
         <v>124.84619084585333</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="7">
         <v>112.51481931159284</v>
       </c>
-      <c r="H5" s="12">
+      <c r="H5" s="7">
         <v>922.87564018232638</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="8">
         <v>182.80518617475767</v>
       </c>
-      <c r="J5" s="12">
+      <c r="J5" s="7">
         <v>479.12833157745087</v>
       </c>
-      <c r="K5" s="12">
+      <c r="K5" s="7">
         <v>35.022076558615979</v>
       </c>
-      <c r="L5" s="12">
+      <c r="L5" s="7">
         <v>9.1707143525817294</v>
       </c>
-      <c r="M5" s="12">
+      <c r="M5" s="7">
         <v>2010.9452015288334</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="P5" s="10">
+        <v>22</v>
+      </c>
+      <c r="P5" s="8">
         <v>144.55547997636117</v>
       </c>
-      <c r="Q5" s="10">
+      <c r="Q5" s="8">
         <v>159.8369213676699</v>
       </c>
-      <c r="R5" s="10">
+      <c r="R5" s="8">
         <v>78.770638483896633</v>
       </c>
-      <c r="S5" s="10">
+      <c r="S5" s="8">
         <v>80.7909089064337</v>
       </c>
-      <c r="T5" s="11">
+      <c r="T5" s="7">
         <v>61.221239255524807</v>
       </c>
-      <c r="U5" s="11">
+      <c r="U5" s="7">
         <v>411.46023318778253</v>
       </c>
-      <c r="V5" s="21">
+      <c r="V5" s="11">
         <v>118.30167549476623</v>
       </c>
-      <c r="W5" s="13">
+      <c r="W5" s="8">
         <v>212.99540525121526</v>
       </c>
-      <c r="X5" s="21">
+      <c r="X5" s="11">
         <v>794.18234599399898</v>
       </c>
-      <c r="Y5" s="21">
+      <c r="Y5" s="11">
         <v>23.152851363951431</v>
       </c>
-      <c r="Z5" s="12">
+      <c r="Z5" s="7">
         <v>17.729728426638967</v>
       </c>
-      <c r="AA5" s="12">
+      <c r="AA5" s="7">
         <v>140.63337571752197</v>
       </c>
       <c r="AC5" s="1" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AD5" s="10">
+        <v>22</v>
+      </c>
+      <c r="AD5" s="8">
         <v>84.19442784882763</v>
       </c>
-      <c r="AE5" s="10">
+      <c r="AE5" s="8">
         <v>105.20216093907111</v>
       </c>
-      <c r="AF5" s="10">
+      <c r="AF5" s="8">
         <v>103.46601623061768</v>
       </c>
-      <c r="AG5" s="10">
+      <c r="AG5" s="8">
         <v>105.43716210806397</v>
       </c>
-      <c r="AH5" s="11"/>
-[...6 lines deleted...]
-      <c r="AO5" s="12"/>
+      <c r="AH5" s="7">
+        <v>106.4449092084953</v>
+      </c>
+      <c r="AI5" s="7"/>
+      <c r="AJ5" s="11"/>
+      <c r="AK5" s="8"/>
+      <c r="AL5" s="11"/>
+      <c r="AM5" s="11"/>
+      <c r="AN5" s="7"/>
+      <c r="AO5" s="7"/>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" s="1" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>23</v>
+      </c>
+      <c r="B6" s="8">
         <v>47.612217945944003</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="8">
         <v>66.375832611656477</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="8">
         <v>110.29790029010711</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="8">
         <v>224.59174681887558</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F6" s="7">
         <v>120.97653762140051</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G6" s="7">
         <v>206.8717161200945</v>
       </c>
-      <c r="H6" s="12">
+      <c r="H6" s="7">
         <v>151.75156336372342</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="8">
         <v>211.98857957076092</v>
       </c>
-      <c r="J6" s="12">
+      <c r="J6" s="7">
         <v>490.50638255491992</v>
       </c>
-      <c r="K6" s="12">
+      <c r="K6" s="7">
         <v>65.657571729716906</v>
       </c>
-      <c r="L6" s="12">
+      <c r="L6" s="7">
         <v>66.836439763634274</v>
       </c>
-      <c r="M6" s="12">
+      <c r="M6" s="7">
         <v>-8.5844440352839282</v>
       </c>
       <c r="O6" s="1" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="P6" s="10">
+        <v>23</v>
+      </c>
+      <c r="P6" s="8">
         <v>93.041012408713755</v>
       </c>
-      <c r="Q6" s="10">
+      <c r="Q6" s="8">
         <v>58.018476113388175</v>
       </c>
-      <c r="R6" s="10">
+      <c r="R6" s="8">
         <v>121.24934953630498</v>
       </c>
-      <c r="S6" s="10">
+      <c r="S6" s="8">
         <v>231.41660823035303</v>
       </c>
-      <c r="T6" s="11">
+      <c r="T6" s="7">
         <v>115.08112858634523</v>
       </c>
-      <c r="U6" s="11">
+      <c r="U6" s="7">
         <v>129.40382718921285</v>
       </c>
-      <c r="V6" s="21">
+      <c r="V6" s="11">
         <v>141.1326302165414</v>
       </c>
-      <c r="W6" s="13">
+      <c r="W6" s="8">
         <v>359.00694386794885</v>
       </c>
-      <c r="X6" s="21">
+      <c r="X6" s="11">
         <v>354.04328699028127</v>
       </c>
-      <c r="Y6" s="21">
+      <c r="Y6" s="11">
         <v>35.256720438154474</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z6" s="7">
         <v>57.813413160440263</v>
       </c>
-      <c r="AA6" s="12">
+      <c r="AA6" s="7">
         <v>35.451365908116486</v>
       </c>
       <c r="AC6" s="1" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AD6" s="10">
+        <v>23</v>
+      </c>
+      <c r="AD6" s="8">
         <v>95.994902551931844</v>
       </c>
-      <c r="AE6" s="10">
+      <c r="AE6" s="8">
         <v>70.118868282568272</v>
       </c>
-      <c r="AF6" s="10">
+      <c r="AF6" s="8">
         <v>112.42850756369688</v>
       </c>
-      <c r="AG6" s="10">
+      <c r="AG6" s="8">
         <v>221.30898603638673</v>
       </c>
-      <c r="AH6" s="11"/>
-[...6 lines deleted...]
-      <c r="AO6" s="12"/>
+      <c r="AH6" s="7">
+        <v>114.93171465354625</v>
+      </c>
+      <c r="AI6" s="7"/>
+      <c r="AJ6" s="11"/>
+      <c r="AK6" s="8"/>
+      <c r="AL6" s="11"/>
+      <c r="AM6" s="11"/>
+      <c r="AN6" s="7"/>
+      <c r="AO6" s="7"/>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" s="1" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>24</v>
+      </c>
+      <c r="B7" s="8">
         <v>42.729887050747656</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="8">
         <v>57.791387697132933</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="8">
         <v>94.539681044044826</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="8">
         <v>189.21010821286782</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="7">
         <v>140.69057371888456</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="7">
         <v>132.21981181256297</v>
       </c>
-      <c r="H7" s="12">
+      <c r="H7" s="7">
         <v>118.25331849663996</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="8">
         <v>335.68003827181604</v>
       </c>
-      <c r="J7" s="12">
+      <c r="J7" s="7">
         <v>439.49477074428449</v>
       </c>
-      <c r="K7" s="12">
+      <c r="K7" s="7">
         <v>86.936960746016979</v>
       </c>
-      <c r="L7" s="12">
+      <c r="L7" s="7">
         <v>33.566945210955758</v>
       </c>
-      <c r="M7" s="12">
+      <c r="M7" s="7">
         <v>2.233753293788133</v>
       </c>
       <c r="O7" s="1" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="P7" s="10">
+        <v>24</v>
+      </c>
+      <c r="P7" s="8">
         <v>121.70188771996402</v>
       </c>
-      <c r="Q7" s="10">
+      <c r="Q7" s="8">
         <v>57.866456751461556</v>
       </c>
-      <c r="R7" s="10">
+      <c r="R7" s="8">
         <v>110.02665425257983</v>
       </c>
-      <c r="S7" s="10">
+      <c r="S7" s="8">
         <v>126.19042500556716</v>
       </c>
-      <c r="T7" s="11">
+      <c r="T7" s="7">
         <v>154.88333722702589</v>
       </c>
-      <c r="U7" s="11">
+      <c r="U7" s="7">
         <v>134.32228478664743</v>
       </c>
-      <c r="V7" s="21">
+      <c r="V7" s="11">
         <v>155.48440676462511</v>
       </c>
-      <c r="W7" s="13">
+      <c r="W7" s="8">
         <v>218.89074323415119</v>
       </c>
-      <c r="X7" s="21">
+      <c r="X7" s="11">
         <v>371.48596290235207</v>
       </c>
-      <c r="Y7" s="21">
+      <c r="Y7" s="11">
         <v>81.406327893502549</v>
       </c>
-      <c r="Z7" s="12">
+      <c r="Z7" s="7">
         <v>58.75583744514352</v>
       </c>
-      <c r="AA7" s="12">
+      <c r="AA7" s="7">
         <v>20.059857711585035</v>
       </c>
       <c r="AC7" s="1" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AD7" s="10">
+        <v>24</v>
+      </c>
+      <c r="AD7" s="8">
         <v>101.0296775263452</v>
       </c>
-      <c r="AE7" s="10">
+      <c r="AE7" s="8">
         <v>60.939689840092548</v>
       </c>
-      <c r="AF7" s="10">
+      <c r="AF7" s="8">
         <v>102.17481667319544</v>
       </c>
-      <c r="AG7" s="10">
+      <c r="AG7" s="8">
         <v>173.66697098250839</v>
       </c>
-      <c r="AH7" s="11"/>
-[...6 lines deleted...]
-      <c r="AO7" s="12"/>
+      <c r="AH7" s="7">
+        <v>143.9581186040931</v>
+      </c>
+      <c r="AI7" s="7"/>
+      <c r="AJ7" s="11"/>
+      <c r="AK7" s="8"/>
+      <c r="AL7" s="11"/>
+      <c r="AM7" s="11"/>
+      <c r="AN7" s="7"/>
+      <c r="AO7" s="7"/>
     </row>
     <row r="8" spans="1:41">
       <c r="A8" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B8" s="10">
+        <v>25</v>
+      </c>
+      <c r="B8" s="8">
         <v>36.703975840789397</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="8">
         <v>86.616597935529128</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="8">
         <v>95.621434552009106</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="8">
         <v>136.1283006831847</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="7">
         <v>109.30608001281092</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="7">
         <v>116.83297804660948</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="7">
         <v>176.35248700356598</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="8">
         <v>462.41258407170739</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="7">
         <v>415.81189856219476</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="7">
         <v>84.880072814606862</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="7">
         <v>59.221450590475534</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="7">
         <v>-2.0934605252132137</v>
       </c>
       <c r="O8" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="P8" s="10">
+        <v>25</v>
+      </c>
+      <c r="P8" s="8">
         <v>74.199520002560476</v>
       </c>
-      <c r="Q8" s="10">
+      <c r="Q8" s="8">
         <v>74.922586540543151</v>
       </c>
-      <c r="R8" s="10">
+      <c r="R8" s="8">
         <v>125.38138561619007</v>
       </c>
-      <c r="S8" s="10">
+      <c r="S8" s="8">
         <v>118.35723247133399</v>
       </c>
-      <c r="T8" s="11">
+      <c r="T8" s="7">
         <v>106.74617132540585</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U8" s="7">
         <v>123.23242490780484</v>
       </c>
-      <c r="V8" s="21">
+      <c r="V8" s="11">
         <v>198.81379546588059</v>
       </c>
-      <c r="W8" s="13">
+      <c r="W8" s="8">
         <v>349.32946721705287</v>
       </c>
-      <c r="X8" s="21">
+      <c r="X8" s="11">
         <v>485.55523955514997</v>
       </c>
-      <c r="Y8" s="21">
+      <c r="Y8" s="11">
         <v>97.396327212120866</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="Z8" s="7">
         <v>44.424107104272352</v>
       </c>
-      <c r="AA8" s="12">
+      <c r="AA8" s="7">
         <v>-0.98774261166644295</v>
       </c>
       <c r="AC8" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AD8" s="10">
+        <v>25</v>
+      </c>
+      <c r="AD8" s="8">
         <v>83.918310638083611</v>
       </c>
-      <c r="AE8" s="10">
+      <c r="AE8" s="8">
         <v>84.533648884246034</v>
       </c>
-      <c r="AF8" s="10">
+      <c r="AF8" s="8">
         <v>89.727287439254937</v>
       </c>
-      <c r="AG8" s="10">
+      <c r="AG8" s="8">
         <v>142.49104414753617</v>
       </c>
-      <c r="AH8" s="11"/>
-[...6 lines deleted...]
-      <c r="AO8" s="12"/>
+      <c r="AH8" s="7">
+        <v>116.18072555039127</v>
+      </c>
+      <c r="AI8" s="7"/>
+      <c r="AJ8" s="11"/>
+      <c r="AK8" s="8"/>
+      <c r="AL8" s="11"/>
+      <c r="AM8" s="11"/>
+      <c r="AN8" s="7"/>
+      <c r="AO8" s="7"/>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" s="1" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B9" s="10">
+        <v>26</v>
+      </c>
+      <c r="B9" s="8">
         <v>52.561373194691562</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="8">
         <v>85.277832165368736</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="8">
         <v>94.781997533502874</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="8">
         <v>158.4017418851389</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="7">
         <v>99.389093538270799</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="7">
         <v>151.04615280150523</v>
       </c>
-      <c r="H9" s="12">
+      <c r="H9" s="7">
         <v>147.47203846661873</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="8">
         <v>615.01746974847481</v>
       </c>
-      <c r="J9" s="12">
+      <c r="J9" s="7">
         <v>188.02120862096368</v>
       </c>
-      <c r="K9" s="12">
+      <c r="K9" s="7">
         <v>41.835346771034054</v>
       </c>
-      <c r="L9" s="12">
+      <c r="L9" s="7">
         <v>70.412830997607827</v>
       </c>
-      <c r="M9" s="12">
+      <c r="M9" s="7">
         <v>16.9013968250222</v>
       </c>
       <c r="O9" s="1" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="P9" s="10">
+        <v>26</v>
+      </c>
+      <c r="P9" s="8">
         <v>69.974985800984726</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="8">
         <v>87.508136260948604</v>
       </c>
-      <c r="R9" s="10">
+      <c r="R9" s="8">
         <v>110.81912398484648</v>
       </c>
-      <c r="S9" s="10">
+      <c r="S9" s="8">
         <v>148.11910979234116</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="7">
         <v>97.737066413607778</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="7">
         <v>158.22665153810027</v>
       </c>
-      <c r="V9" s="21">
+      <c r="V9" s="11">
         <v>158.74013877675813</v>
       </c>
-      <c r="W9" s="13">
+      <c r="W9" s="8">
         <v>401.01719829380949</v>
       </c>
-      <c r="X9" s="21">
+      <c r="X9" s="11">
         <v>224.27416626272586</v>
       </c>
-      <c r="Y9" s="21">
+      <c r="Y9" s="11">
         <v>44.590642279572549</v>
       </c>
-      <c r="Z9" s="12">
+      <c r="Z9" s="7">
         <v>91.229747863774321</v>
       </c>
-      <c r="AA9" s="12">
+      <c r="AA9" s="7">
         <v>41.163072485309243</v>
       </c>
       <c r="AC9" s="1" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="AD9" s="10">
+        <v>26</v>
+      </c>
+      <c r="AD9" s="8">
         <v>77.030916535544222</v>
       </c>
-      <c r="AE9" s="10">
+      <c r="AE9" s="8">
         <v>87.981263476062395</v>
       </c>
-      <c r="AF9" s="10">
+      <c r="AF9" s="8">
         <v>97.879711252292353</v>
       </c>
-      <c r="AG9" s="10">
+      <c r="AG9" s="8">
         <v>154.99329839221534</v>
       </c>
-      <c r="AH9" s="11"/>
-[...6 lines deleted...]
-      <c r="AO9" s="12"/>
+      <c r="AH9" s="7">
+        <v>92.716133252454554</v>
+      </c>
+      <c r="AI9" s="7"/>
+      <c r="AJ9" s="11"/>
+      <c r="AK9" s="8"/>
+      <c r="AL9" s="11"/>
+      <c r="AM9" s="11"/>
+      <c r="AN9" s="7"/>
+      <c r="AO9" s="7"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B10" s="10">
+        <v>27</v>
+      </c>
+      <c r="B10" s="8">
         <v>40.626526960258872</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="8">
         <v>64.354455470409363</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="8">
         <v>109.37886372047024</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="8">
         <v>136.32199688990016</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="7">
         <v>125.40478731966067</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="7">
         <v>212.47883159434014</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H10" s="7">
         <v>153.09698949631215</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="8">
         <v>416.69090673805533</v>
       </c>
-      <c r="J10" s="12">
+      <c r="J10" s="7">
         <v>375.8509709687898</v>
       </c>
-      <c r="K10" s="12">
+      <c r="K10" s="7">
         <v>42.304183522752666</v>
       </c>
-      <c r="L10" s="12">
+      <c r="L10" s="7">
         <v>96.282204322719821</v>
       </c>
-      <c r="M10" s="12">
+      <c r="M10" s="7">
         <v>2.2487798719448056</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="P10" s="10">
+        <v>27</v>
+      </c>
+      <c r="P10" s="8">
         <v>41.305290926358964</v>
       </c>
-      <c r="Q10" s="10">
+      <c r="Q10" s="8">
         <v>69.510506684271107</v>
       </c>
-      <c r="R10" s="10">
+      <c r="R10" s="8">
         <v>146.56358407537383</v>
       </c>
-      <c r="S10" s="10">
+      <c r="S10" s="8">
         <v>111.41343550978127</v>
       </c>
-      <c r="T10" s="11">
+      <c r="T10" s="7">
         <v>131.68453998808133</v>
       </c>
-      <c r="U10" s="11">
+      <c r="U10" s="7">
         <v>229.83279672311028</v>
       </c>
-      <c r="V10" s="21">
+      <c r="V10" s="11">
         <v>97.704420293677671</v>
       </c>
-      <c r="W10" s="13">
+      <c r="W10" s="8">
         <v>560.59334155573356</v>
       </c>
-      <c r="X10" s="21">
+      <c r="X10" s="11">
         <v>298.04493243385565</v>
       </c>
-      <c r="Y10" s="21">
+      <c r="Y10" s="11">
         <v>57.232126949777495</v>
       </c>
-      <c r="Z10" s="12">
+      <c r="Z10" s="7">
         <v>64.938450146217718</v>
       </c>
-      <c r="AA10" s="12">
+      <c r="AA10" s="7">
         <v>42.31959847167149</v>
       </c>
       <c r="AC10" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AD10" s="10">
+        <v>27</v>
+      </c>
+      <c r="AD10" s="8">
         <v>46.800025490244501</v>
       </c>
-      <c r="AE10" s="10">
+      <c r="AE10" s="8">
         <v>91.648577266389992</v>
       </c>
-      <c r="AF10" s="10">
+      <c r="AF10" s="8">
         <v>121.07763364547345</v>
       </c>
-      <c r="AG10" s="10">
+      <c r="AG10" s="8">
         <v>119.59184851313947</v>
       </c>
-      <c r="AH10" s="11"/>
-[...6 lines deleted...]
-      <c r="AO10" s="12"/>
+      <c r="AH10" s="7">
+        <v>114.47870358775094</v>
+      </c>
+      <c r="AI10" s="7"/>
+      <c r="AJ10" s="11"/>
+      <c r="AK10" s="8"/>
+      <c r="AL10" s="11"/>
+      <c r="AM10" s="11"/>
+      <c r="AN10" s="7"/>
+      <c r="AO10" s="7"/>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B11" s="10">
+        <v>28</v>
+      </c>
+      <c r="B11" s="8">
         <v>84.585427252883079</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="8">
         <v>102.66909647863271</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="8">
         <v>109.63324345700562</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="8">
         <v>96.451774000919912</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="7">
         <v>104.06544718791653</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="7">
         <v>109.91607719490408</v>
       </c>
-      <c r="H11" s="12">
+      <c r="H11" s="7">
         <v>180.55250484361267</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="8">
         <v>136.75485698857031</v>
       </c>
-      <c r="J11" s="12">
+      <c r="J11" s="7">
         <v>347.44826483864392</v>
       </c>
-      <c r="K11" s="12">
+      <c r="K11" s="7">
         <v>78.079792118948788</v>
       </c>
-      <c r="L11" s="12">
+      <c r="L11" s="7">
         <v>25.225999427359973</v>
       </c>
-      <c r="M11" s="12">
+      <c r="M11" s="7">
         <v>39.657722393094758</v>
       </c>
       <c r="O11" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="P11" s="10">
+        <v>28</v>
+      </c>
+      <c r="P11" s="8">
         <v>90.720372464742397</v>
       </c>
-      <c r="Q11" s="10">
+      <c r="Q11" s="8">
         <v>92.908065562456144</v>
       </c>
-      <c r="R11" s="10">
+      <c r="R11" s="8">
         <v>125.7882978131277</v>
       </c>
-      <c r="S11" s="10">
+      <c r="S11" s="8">
         <v>92.721375640430708</v>
       </c>
-      <c r="T11" s="11">
+      <c r="T11" s="7">
         <v>106.99537884256851</v>
       </c>
-      <c r="U11" s="11">
+      <c r="U11" s="7">
         <v>100.90162885113298</v>
       </c>
-      <c r="V11" s="21">
+      <c r="V11" s="11">
         <v>235.93588334438712</v>
       </c>
-      <c r="W11" s="13">
+      <c r="W11" s="8">
         <v>121.90884134420811</v>
       </c>
-      <c r="X11" s="21">
+      <c r="X11" s="11">
         <v>304.55789241353119</v>
       </c>
-      <c r="Y11" s="21">
+      <c r="Y11" s="11">
         <v>60.774845505659755</v>
       </c>
-      <c r="Z11" s="12">
+      <c r="Z11" s="7">
         <v>57.854604643498206</v>
       </c>
-      <c r="AA11" s="12">
+      <c r="AA11" s="7">
         <v>25.47869157923866</v>
       </c>
       <c r="AC11" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="AD11" s="10">
+        <v>28</v>
+      </c>
+      <c r="AD11" s="8">
         <v>97.609776743873979</v>
       </c>
-      <c r="AE11" s="10">
+      <c r="AE11" s="8">
         <v>86.334495639496168</v>
       </c>
-      <c r="AF11" s="10">
+      <c r="AF11" s="8">
         <v>110.70662643515054</v>
       </c>
-      <c r="AG11" s="10">
+      <c r="AG11" s="8">
         <v>104.80021144281935</v>
       </c>
-      <c r="AH11" s="11"/>
-[...6 lines deleted...]
-      <c r="AO11" s="12"/>
+      <c r="AH11" s="7">
+        <v>104.05758062303489</v>
+      </c>
+      <c r="AI11" s="7"/>
+      <c r="AJ11" s="11"/>
+      <c r="AK11" s="8"/>
+      <c r="AL11" s="11"/>
+      <c r="AM11" s="11"/>
+      <c r="AN11" s="7"/>
+      <c r="AO11" s="7"/>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B12" s="10">
+        <v>29</v>
+      </c>
+      <c r="B12" s="8">
         <v>42.914758698622713</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="8">
         <v>65.446318104261564</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="8">
         <v>151.36438757428149</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="8">
         <v>128.57906244994885</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="7">
         <v>101.8862795225113</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="7">
         <v>100.6909522120381</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H12" s="7">
         <v>265.89195783338306</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="8">
         <v>195.67603029086814</v>
       </c>
-      <c r="J12" s="12">
+      <c r="J12" s="7">
         <v>543.55037465001237</v>
       </c>
-      <c r="K12" s="12">
+      <c r="K12" s="7">
         <v>51.542830627000946</v>
       </c>
-      <c r="L12" s="12">
+      <c r="L12" s="7">
         <v>66.44113977032832</v>
       </c>
-      <c r="M12" s="12">
+      <c r="M12" s="7">
         <v>11.4518920605933</v>
       </c>
       <c r="O12" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="P12" s="10">
+        <v>29</v>
+      </c>
+      <c r="P12" s="8">
         <v>75.54145830311893</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="Q12" s="8">
         <v>64.485941654003057</v>
       </c>
-      <c r="R12" s="10">
+      <c r="R12" s="8">
         <v>158.37322858315321</v>
       </c>
-      <c r="S12" s="10">
+      <c r="S12" s="8">
         <v>112.78204493183495</v>
       </c>
-      <c r="T12" s="11">
+      <c r="T12" s="7">
         <v>97.022028314415408</v>
       </c>
-      <c r="U12" s="11">
+      <c r="U12" s="7">
         <v>115.05593612828892</v>
       </c>
-      <c r="V12" s="21">
+      <c r="V12" s="11">
         <v>309.54364543152116</v>
       </c>
-      <c r="W12" s="13">
+      <c r="W12" s="8">
         <v>183.92070288657692</v>
       </c>
-      <c r="X12" s="21">
+      <c r="X12" s="11">
         <v>384.2237491462069</v>
       </c>
-      <c r="Y12" s="21">
+      <c r="Y12" s="11">
         <v>72.372999908861175</v>
       </c>
-      <c r="Z12" s="12">
+      <c r="Z12" s="7">
         <v>57.790617706475864</v>
       </c>
-      <c r="AA12" s="12">
+      <c r="AA12" s="7">
         <v>28.41047907336533</v>
       </c>
       <c r="AC12" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="AD12" s="10">
+        <v>29</v>
+      </c>
+      <c r="AD12" s="8">
         <v>75.012950957556868</v>
       </c>
-      <c r="AE12" s="10">
+      <c r="AE12" s="8">
         <v>67.276875589158777</v>
       </c>
-      <c r="AF12" s="10">
+      <c r="AF12" s="8">
         <v>141.08707487687028</v>
       </c>
-      <c r="AG12" s="10">
+      <c r="AG12" s="8">
         <v>124.92985823341583</v>
       </c>
-      <c r="AH12" s="11"/>
-[...6 lines deleted...]
-      <c r="AO12" s="12"/>
+      <c r="AH12" s="7">
+        <v>99.32699216650947</v>
+      </c>
+      <c r="AI12" s="7"/>
+      <c r="AJ12" s="11"/>
+      <c r="AK12" s="8"/>
+      <c r="AL12" s="11"/>
+      <c r="AM12" s="11"/>
+      <c r="AN12" s="7"/>
+      <c r="AO12" s="7"/>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B13" s="10">
+        <v>30</v>
+      </c>
+      <c r="B13" s="8">
         <v>309.93982530541655</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="8">
         <v>95.367562849540036</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="8">
         <v>83.926300088015523</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="8">
         <v>167.76756006453587</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="7">
         <v>112.11233395024034</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="7">
         <v>110.71125666708272</v>
       </c>
-      <c r="H13" s="12">
+      <c r="H13" s="7">
         <v>148.63985452715295</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="8">
         <v>471.87346701551706</v>
       </c>
-      <c r="J13" s="12">
+      <c r="J13" s="7">
         <v>399.10639555479031</v>
       </c>
-      <c r="K13" s="12">
+      <c r="K13" s="7">
         <v>87.677854236804208</v>
       </c>
-      <c r="L13" s="12">
+      <c r="L13" s="7">
         <v>63.409009509132773</v>
       </c>
-      <c r="M13" s="12">
+      <c r="M13" s="7">
         <v>1.7271026520967614</v>
       </c>
       <c r="O13" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="P13" s="10">
+        <v>30</v>
+      </c>
+      <c r="P13" s="8">
         <v>52.628189763044453</v>
       </c>
-      <c r="Q13" s="10">
+      <c r="Q13" s="8">
         <v>77.739065073981024</v>
       </c>
-      <c r="R13" s="10">
+      <c r="R13" s="8">
         <v>98.105555882388231</v>
       </c>
-      <c r="S13" s="10">
+      <c r="S13" s="8">
         <v>162.27546785400634</v>
       </c>
-      <c r="T13" s="11">
+      <c r="T13" s="7">
         <v>98.168507659576179</v>
       </c>
-      <c r="U13" s="11">
+      <c r="U13" s="7">
         <v>127.68373061292431</v>
       </c>
-      <c r="V13" s="21">
+      <c r="V13" s="11">
         <v>163.49173522126398</v>
       </c>
-      <c r="W13" s="13">
+      <c r="W13" s="8">
         <v>266.24761730798406</v>
       </c>
-      <c r="X13" s="21">
+      <c r="X13" s="11">
         <v>733.58638129334804</v>
       </c>
-      <c r="Y13" s="21">
+      <c r="Y13" s="11">
         <v>42.901301818864859</v>
       </c>
-      <c r="Z13" s="12">
+      <c r="Z13" s="7">
         <v>108.63516618318351</v>
       </c>
-      <c r="AA13" s="12">
+      <c r="AA13" s="7">
         <v>47.748058173198366</v>
       </c>
       <c r="AC13" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="AD13" s="10">
+        <v>30</v>
+      </c>
+      <c r="AD13" s="8">
         <v>72.685691046647435</v>
       </c>
-      <c r="AE13" s="10">
+      <c r="AE13" s="8">
         <v>81.783414818896887</v>
       </c>
-      <c r="AF13" s="10">
+      <c r="AF13" s="8">
         <v>115.86378269422937</v>
       </c>
-      <c r="AG13" s="10">
+      <c r="AG13" s="8">
         <v>128.68734482756793</v>
       </c>
-      <c r="AH13" s="11"/>
-[...6 lines deleted...]
-      <c r="AO13" s="12"/>
+      <c r="AH13" s="7">
+        <v>116.60109146581863</v>
+      </c>
+      <c r="AI13" s="7"/>
+      <c r="AJ13" s="11"/>
+      <c r="AK13" s="8"/>
+      <c r="AL13" s="11"/>
+      <c r="AM13" s="11"/>
+      <c r="AN13" s="7"/>
+      <c r="AO13" s="7"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B14" s="10">
+        <v>31</v>
+      </c>
+      <c r="B14" s="8">
         <v>80.477225971727478</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="8">
         <v>101.96246662096063</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="8">
         <v>75.256760329557267</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="8">
         <v>114.36951160790969</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="7">
         <v>117.51655939058917</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="7">
         <v>129.13176372689068</v>
       </c>
-      <c r="H14" s="12">
+      <c r="H14" s="7">
         <v>188.94131017926466</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="8">
         <v>345.77377730790153</v>
       </c>
-      <c r="J14" s="12">
+      <c r="J14" s="7">
         <v>258.51783299267174</v>
       </c>
-      <c r="K14" s="12">
+      <c r="K14" s="7">
         <v>69.713831600248412</v>
       </c>
-      <c r="L14" s="12">
+      <c r="L14" s="7">
         <v>34.38946539232505</v>
       </c>
-      <c r="M14" s="12">
+      <c r="M14" s="7">
         <v>4.2114240762523822</v>
       </c>
       <c r="O14" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="P14" s="10">
+        <v>31</v>
+      </c>
+      <c r="P14" s="8">
         <v>102.67983327306878</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="Q14" s="8">
         <v>91.663123134642788</v>
       </c>
-      <c r="R14" s="10">
+      <c r="R14" s="8">
         <v>127.08865317567304</v>
       </c>
-      <c r="S14" s="10">
+      <c r="S14" s="8">
         <v>119.67966813555158</v>
       </c>
-      <c r="T14" s="11">
+      <c r="T14" s="7">
         <v>117.44237560474258</v>
       </c>
-      <c r="U14" s="11">
+      <c r="U14" s="7">
         <v>113.28693205115485</v>
       </c>
-      <c r="V14" s="21">
+      <c r="V14" s="11">
         <v>218.3632389358103</v>
       </c>
-      <c r="W14" s="13">
+      <c r="W14" s="8">
         <v>209.80478535784323</v>
       </c>
-      <c r="X14" s="21">
+      <c r="X14" s="11">
         <v>281.10576868339405</v>
       </c>
-      <c r="Y14" s="21">
+      <c r="Y14" s="11">
         <v>56.250265126815243</v>
       </c>
-      <c r="Z14" s="12">
+      <c r="Z14" s="7">
         <v>57.902845903755363</v>
       </c>
-      <c r="AA14" s="12">
+      <c r="AA14" s="7">
         <v>13.772068285948519</v>
       </c>
       <c r="AC14" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="AD14" s="10">
+        <v>31</v>
+      </c>
+      <c r="AD14" s="8">
         <v>94.622668370423924</v>
       </c>
-      <c r="AE14" s="10">
+      <c r="AE14" s="8">
         <v>97.091801626071586</v>
       </c>
-      <c r="AF14" s="10">
+      <c r="AF14" s="8">
         <v>108.99823735697787</v>
       </c>
-      <c r="AG14" s="10">
+      <c r="AG14" s="8">
         <v>107.89859239108488</v>
       </c>
-      <c r="AH14" s="11"/>
-[...6 lines deleted...]
-      <c r="AO14" s="12"/>
+      <c r="AH14" s="7">
+        <v>113.33528861764945</v>
+      </c>
+      <c r="AI14" s="7"/>
+      <c r="AJ14" s="11"/>
+      <c r="AK14" s="8"/>
+      <c r="AL14" s="11"/>
+      <c r="AM14" s="11"/>
+      <c r="AN14" s="7"/>
+      <c r="AO14" s="7"/>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B15" s="10">
+        <v>32</v>
+      </c>
+      <c r="B15" s="8">
         <v>61.667601205353591</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="8">
         <v>80.154039452886437</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="8">
         <v>103.82067585632051</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="8">
         <v>129.15042328257985</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="7">
         <v>94.286750964325321</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="7">
         <v>74.325387158639671</v>
       </c>
-      <c r="H15" s="12">
+      <c r="H15" s="7">
         <v>134.81567337541938</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="8">
         <v>386.9855161680016</v>
       </c>
-      <c r="J15" s="12">
+      <c r="J15" s="7">
         <v>242.23277345652784</v>
       </c>
-      <c r="K15" s="12">
+      <c r="K15" s="7">
         <v>89.371613688786695</v>
       </c>
-      <c r="L15" s="12">
+      <c r="L15" s="7">
         <v>68.142139791360563</v>
       </c>
-      <c r="M15" s="12">
+      <c r="M15" s="7">
         <v>5.7823379350295676</v>
       </c>
       <c r="O15" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="P15" s="10">
+        <v>32</v>
+      </c>
+      <c r="P15" s="8">
         <v>92.084259951699437</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="Q15" s="8">
         <v>70.822054798785288</v>
       </c>
-      <c r="R15" s="10">
+      <c r="R15" s="8">
         <v>117.59672420460853</v>
       </c>
-      <c r="S15" s="10">
+      <c r="S15" s="8">
         <v>121.75742881993774</v>
       </c>
-      <c r="T15" s="11">
+      <c r="T15" s="7">
         <v>100.87130468970426</v>
       </c>
-      <c r="U15" s="11">
+      <c r="U15" s="7">
         <v>101.85295144026443</v>
       </c>
-      <c r="V15" s="21">
+      <c r="V15" s="11">
         <v>238.06496758558993</v>
       </c>
-      <c r="W15" s="13">
+      <c r="W15" s="8">
         <v>220.53607764147779</v>
       </c>
-      <c r="X15" s="21">
+      <c r="X15" s="11">
         <v>254.11747074659758</v>
       </c>
-      <c r="Y15" s="21">
+      <c r="Y15" s="11">
         <v>69.02250390841948</v>
       </c>
-      <c r="Z15" s="12">
+      <c r="Z15" s="7">
         <v>174.36420136941013</v>
       </c>
-      <c r="AA15" s="12">
+      <c r="AA15" s="7">
         <v>-28.14249613503922</v>
       </c>
       <c r="AC15" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="AD15" s="10">
+        <v>32</v>
+      </c>
+      <c r="AD15" s="8">
         <v>88.796443928801708</v>
       </c>
-      <c r="AE15" s="10">
+      <c r="AE15" s="8">
         <v>71.876459515034838</v>
       </c>
-      <c r="AF15" s="10">
+      <c r="AF15" s="8">
         <v>116.93805311372427</v>
       </c>
-      <c r="AG15" s="10">
+      <c r="AG15" s="8">
         <v>122.36504016977466</v>
       </c>
-      <c r="AH15" s="11"/>
-[...6 lines deleted...]
-      <c r="AO15" s="12"/>
+      <c r="AH15" s="7">
+        <v>108.91468932339872</v>
+      </c>
+      <c r="AI15" s="7"/>
+      <c r="AJ15" s="11"/>
+      <c r="AK15" s="8"/>
+      <c r="AL15" s="11"/>
+      <c r="AM15" s="11"/>
+      <c r="AN15" s="7"/>
+      <c r="AO15" s="7"/>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B16" s="10">
+        <v>33</v>
+      </c>
+      <c r="B16" s="8">
         <v>49.295937514094497</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="8">
         <v>72.380712756228888</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="8">
         <v>96.91710005835516</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="8">
         <v>124.58649516536656</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="7">
         <v>131.83980839724924</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="7">
         <v>135.93396356974534</v>
       </c>
-      <c r="H16" s="12">
+      <c r="H16" s="7">
         <v>264.91680738072898</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="8">
         <v>813.18396781181889</v>
       </c>
-      <c r="J16" s="12">
+      <c r="J16" s="7">
         <v>239.21558011110017</v>
       </c>
-      <c r="K16" s="12">
+      <c r="K16" s="7">
         <v>40.924498977890487</v>
       </c>
-      <c r="L16" s="12">
+      <c r="L16" s="7">
         <v>67.02373675860899</v>
       </c>
-      <c r="M16" s="12">
+      <c r="M16" s="7">
         <v>-3.2778559791568553</v>
       </c>
       <c r="O16" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="P16" s="10">
+        <v>33</v>
+      </c>
+      <c r="P16" s="8">
         <v>116.87298627623717</v>
       </c>
-      <c r="Q16" s="10">
+      <c r="Q16" s="8">
         <v>46.033021241858052</v>
       </c>
-      <c r="R16" s="10">
+      <c r="R16" s="8">
         <v>120.28806113069275</v>
       </c>
-      <c r="S16" s="10">
+      <c r="S16" s="8">
         <v>121.6854399029492</v>
       </c>
-      <c r="T16" s="11">
+      <c r="T16" s="7">
         <v>118.45441211541288</v>
       </c>
-      <c r="U16" s="11">
+      <c r="U16" s="7">
         <v>148.29530925923089</v>
       </c>
-      <c r="V16" s="21">
+      <c r="V16" s="11">
         <v>237.79203695189062</v>
       </c>
-      <c r="W16" s="13">
+      <c r="W16" s="8">
         <v>695.72477375051619</v>
       </c>
-      <c r="X16" s="21">
+      <c r="X16" s="11">
         <v>227.33102989528254</v>
       </c>
-      <c r="Y16" s="21">
+      <c r="Y16" s="11">
         <v>52.474553420588556</v>
       </c>
-      <c r="Z16" s="12">
+      <c r="Z16" s="7">
         <v>59.815920587246374</v>
       </c>
-      <c r="AA16" s="12">
+      <c r="AA16" s="7">
         <v>19.35716493079763</v>
       </c>
       <c r="AC16" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="AD16" s="10">
+        <v>33</v>
+      </c>
+      <c r="AD16" s="8">
         <v>97.227621365350146</v>
       </c>
-      <c r="AE16" s="10">
+      <c r="AE16" s="8">
         <v>64.162107475161648</v>
       </c>
-      <c r="AF16" s="10">
+      <c r="AF16" s="8">
         <v>117.22593236046424</v>
       </c>
-      <c r="AG16" s="10">
+      <c r="AG16" s="8">
         <v>113.27974383246402</v>
       </c>
-      <c r="AH16" s="11"/>
-[...6 lines deleted...]
-      <c r="AO16" s="12"/>
+      <c r="AH16" s="7">
+        <v>110.6843038184542</v>
+      </c>
+      <c r="AI16" s="7"/>
+      <c r="AJ16" s="11"/>
+      <c r="AK16" s="8"/>
+      <c r="AL16" s="11"/>
+      <c r="AM16" s="11"/>
+      <c r="AN16" s="7"/>
+      <c r="AO16" s="7"/>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B17" s="10">
+        <v>34</v>
+      </c>
+      <c r="B17" s="8">
         <v>54.835575770651481</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="8">
         <v>77.084953262026758</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="8">
         <v>134.88997122115634</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="8">
         <v>167.27581785917812</v>
       </c>
-      <c r="F17" s="11">
+      <c r="F17" s="7">
         <v>98.331215318728383</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="7">
         <v>136.81705069070961</v>
       </c>
-      <c r="H17" s="12">
+      <c r="H17" s="7">
         <v>151.57749450880843</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="8">
         <v>162.50945531264637</v>
       </c>
-      <c r="J17" s="12">
+      <c r="J17" s="7">
         <v>272.41078441503652</v>
       </c>
-      <c r="K17" s="12">
+      <c r="K17" s="7">
         <v>85.733792012866786</v>
       </c>
-      <c r="L17" s="12">
+      <c r="L17" s="7">
         <v>75.362940763685799</v>
       </c>
-      <c r="M17" s="12">
+      <c r="M17" s="7">
         <v>9.3886546545608525</v>
       </c>
       <c r="O17" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="P17" s="10">
+        <v>34</v>
+      </c>
+      <c r="P17" s="8">
         <v>73.148621675716058</v>
       </c>
-      <c r="Q17" s="10">
+      <c r="Q17" s="8">
         <v>83.552638148919996</v>
       </c>
-      <c r="R17" s="10">
+      <c r="R17" s="8">
         <v>115.09541323680506</v>
       </c>
-      <c r="S17" s="10">
+      <c r="S17" s="8">
         <v>180.01497488076001</v>
       </c>
-      <c r="T17" s="11">
+      <c r="T17" s="7">
         <v>91.438937485944166</v>
       </c>
-      <c r="U17" s="11">
+      <c r="U17" s="7">
         <v>137.89351053573748</v>
       </c>
-      <c r="V17" s="21">
+      <c r="V17" s="11">
         <v>189.15494891419539</v>
       </c>
-      <c r="W17" s="13">
+      <c r="W17" s="8">
         <v>114.5449607916931</v>
       </c>
-      <c r="X17" s="21">
+      <c r="X17" s="11">
         <v>406.51858747064517</v>
       </c>
-      <c r="Y17" s="21">
+      <c r="Y17" s="11">
         <v>51.36183701860935</v>
       </c>
-      <c r="Z17" s="12">
+      <c r="Z17" s="7">
         <v>53.697795728161978</v>
       </c>
-      <c r="AA17" s="12">
+      <c r="AA17" s="7">
         <v>34.212680240046886</v>
       </c>
       <c r="AC17" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="AD17" s="10">
+        <v>34</v>
+      </c>
+      <c r="AD17" s="8">
         <v>75.390211831154744</v>
       </c>
-      <c r="AE17" s="10">
+      <c r="AE17" s="8">
         <v>74.531466727387581</v>
       </c>
-      <c r="AF17" s="10">
+      <c r="AF17" s="8">
         <v>136.35292395270747</v>
       </c>
-      <c r="AG17" s="10">
+      <c r="AG17" s="8">
         <v>160.63076534350822</v>
       </c>
-      <c r="AH17" s="11"/>
-[...6 lines deleted...]
-      <c r="AO17" s="12"/>
+      <c r="AH17" s="7">
+        <v>89.494865538078557</v>
+      </c>
+      <c r="AI17" s="7"/>
+      <c r="AJ17" s="11"/>
+      <c r="AK17" s="8"/>
+      <c r="AL17" s="11"/>
+      <c r="AM17" s="11"/>
+      <c r="AN17" s="7"/>
+      <c r="AO17" s="7"/>
     </row>
     <row r="18" spans="1:41">
-      <c r="A18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="10">
+      <c r="A18" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="8">
         <v>52.925097847143867</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="8">
         <v>84.956052569312135</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="8">
         <v>64.4882909220388</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="8">
         <v>153.43886324365383</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="7">
         <v>119.77529721441795</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="7">
         <v>115.04403687338969</v>
       </c>
-      <c r="H18" s="12">
+      <c r="H18" s="7">
         <v>372.04534163186736</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="8">
         <v>503.56503271117742</v>
       </c>
-      <c r="J18" s="12">
+      <c r="J18" s="7">
         <v>252.43387439307426</v>
       </c>
-      <c r="K18" s="12">
+      <c r="K18" s="7">
         <v>47.24794822815214</v>
       </c>
-      <c r="L18" s="12">
+      <c r="L18" s="7">
         <v>57.245506461707841</v>
       </c>
-      <c r="M18" s="12">
+      <c r="M18" s="7">
         <v>-27.31434749796718</v>
       </c>
-      <c r="O18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="10">
+      <c r="O18" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="P18" s="8">
         <v>92.504896795395013</v>
       </c>
-      <c r="Q18" s="10">
+      <c r="Q18" s="8">
         <v>75.356264517376445</v>
       </c>
-      <c r="R18" s="10">
+      <c r="R18" s="8">
         <v>92.285100408157845</v>
       </c>
-      <c r="S18" s="10">
+      <c r="S18" s="8">
         <v>136.56921689036076</v>
       </c>
-      <c r="T18" s="11">
+      <c r="T18" s="7">
         <v>114.4377920948407</v>
       </c>
-      <c r="U18" s="11">
+      <c r="U18" s="7">
         <v>114.45396337738948</v>
       </c>
-      <c r="V18" s="22">
+      <c r="V18" s="12">
         <v>513.9765915786071</v>
       </c>
-      <c r="W18" s="13">
+      <c r="W18" s="8">
         <v>336.80447607064798</v>
       </c>
-      <c r="X18" s="22">
+      <c r="X18" s="12">
         <v>280.03108762828748</v>
       </c>
-      <c r="Y18" s="22">
+      <c r="Y18" s="12">
         <v>43.057552448982769</v>
       </c>
-      <c r="Z18" s="12">
+      <c r="Z18" s="7">
         <v>55.044206123912595</v>
       </c>
-      <c r="AA18" s="12">
+      <c r="AA18" s="7">
         <v>11.773107738732586</v>
       </c>
-      <c r="AC18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="AD18" s="10">
+      <c r="AC18" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD18" s="8">
         <v>95.413454666854406</v>
       </c>
-      <c r="AE18" s="10">
+      <c r="AE18" s="8">
         <v>62.514524325778417</v>
       </c>
-      <c r="AF18" s="10">
+      <c r="AF18" s="8">
         <v>136.19950961922635</v>
       </c>
-      <c r="AG18" s="10">
+      <c r="AG18" s="8">
         <v>115.55923917533262</v>
       </c>
-      <c r="AH18" s="11"/>
-[...6 lines deleted...]
-      <c r="AO18" s="12"/>
+      <c r="AH18" s="7">
+        <v>113.76346028471809</v>
+      </c>
+      <c r="AI18" s="7"/>
+      <c r="AJ18" s="11"/>
+      <c r="AK18" s="8"/>
+      <c r="AL18" s="11"/>
+      <c r="AM18" s="11"/>
+      <c r="AN18" s="7"/>
+      <c r="AO18" s="7"/>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="5"/>
       <c r="F19" s="6"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
-      <c r="I19" s="7"/>
+      <c r="I19" s="21"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="O19" s="3"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="5"/>
       <c r="T19" s="6"/>
       <c r="U19" s="4"/>
       <c r="V19" s="4"/>
-      <c r="W19" s="7"/>
+      <c r="W19" s="21"/>
       <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
       <c r="Z19" s="4"/>
       <c r="AA19" s="4"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="4"/>
       <c r="AE19" s="4"/>
       <c r="AF19" s="4"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="6"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="4"/>
-      <c r="AK19" s="7"/>
+      <c r="AK19" s="21"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
     </row>
     <row r="20" spans="1:41">
-      <c r="A20" s="26" t="s">
-[...43 lines deleted...]
-      <c r="AO20" s="26"/>
+      <c r="A20" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="14"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="14"/>
+      <c r="O20" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P20" s="14"/>
+      <c r="Q20" s="14"/>
+      <c r="R20" s="14"/>
+      <c r="S20" s="14"/>
+      <c r="T20" s="14"/>
+      <c r="U20" s="14"/>
+      <c r="V20" s="14"/>
+      <c r="W20" s="14"/>
+      <c r="X20" s="14"/>
+      <c r="Y20" s="14"/>
+      <c r="Z20" s="14"/>
+      <c r="AA20" s="14"/>
+      <c r="AC20" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD20" s="14"/>
+      <c r="AE20" s="14"/>
+      <c r="AF20" s="14"/>
+      <c r="AG20" s="14"/>
+      <c r="AH20" s="14"/>
+      <c r="AI20" s="14"/>
+      <c r="AJ20" s="14"/>
+      <c r="AK20" s="14"/>
+      <c r="AL20" s="14"/>
+      <c r="AM20" s="14"/>
+      <c r="AN20" s="14"/>
+      <c r="AO20" s="14"/>
     </row>
     <row r="21" spans="1:41">
-      <c r="A21" s="24" t="s">
-[...43 lines deleted...]
-      <c r="AO21" s="24"/>
+      <c r="A21" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="22"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="22"/>
+      <c r="H21" s="22"/>
+      <c r="I21" s="22"/>
+      <c r="J21" s="22"/>
+      <c r="K21" s="22"/>
+      <c r="L21" s="22"/>
+      <c r="M21" s="22"/>
+      <c r="O21" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="P21" s="22"/>
+      <c r="Q21" s="22"/>
+      <c r="R21" s="22"/>
+      <c r="S21" s="22"/>
+      <c r="T21" s="22"/>
+      <c r="U21" s="22"/>
+      <c r="V21" s="22"/>
+      <c r="W21" s="22"/>
+      <c r="X21" s="22"/>
+      <c r="Y21" s="22"/>
+      <c r="Z21" s="22"/>
+      <c r="AA21" s="22"/>
+      <c r="AC21" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD21" s="22"/>
+      <c r="AE21" s="22"/>
+      <c r="AF21" s="22"/>
+      <c r="AG21" s="22"/>
+      <c r="AH21" s="22"/>
+      <c r="AI21" s="22"/>
+      <c r="AJ21" s="22"/>
+      <c r="AK21" s="22"/>
+      <c r="AL21" s="22"/>
+      <c r="AM21" s="22"/>
+      <c r="AN21" s="22"/>
+      <c r="AO21" s="22"/>
     </row>
     <row r="22" spans="1:41">
-      <c r="A22" s="17"/>
-[...10 lines deleted...]
-      <c r="L22" s="17"/>
+      <c r="A22" s="18"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="18"/>
+      <c r="G22" s="18"/>
+      <c r="H22" s="18"/>
+      <c r="I22" s="18"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="18"/>
+      <c r="L22" s="18"/>
       <c r="M22" s="2" t="s">
-        <v>28</v>
-[...12 lines deleted...]
-      <c r="Z22" s="17"/>
+        <v>14</v>
+      </c>
+      <c r="O22" s="18"/>
+      <c r="P22" s="18"/>
+      <c r="Q22" s="18"/>
+      <c r="R22" s="18"/>
+      <c r="S22" s="18"/>
+      <c r="T22" s="18"/>
+      <c r="U22" s="18"/>
+      <c r="V22" s="18"/>
+      <c r="W22" s="18"/>
+      <c r="X22" s="18"/>
+      <c r="Y22" s="18"/>
+      <c r="Z22" s="18"/>
       <c r="AA22" s="2" t="s">
-        <v>34</v>
-[...12 lines deleted...]
-      <c r="AN22" s="17"/>
+        <v>20</v>
+      </c>
+      <c r="AC22" s="18"/>
+      <c r="AD22" s="18"/>
+      <c r="AE22" s="18"/>
+      <c r="AF22" s="18"/>
+      <c r="AG22" s="18"/>
+      <c r="AH22" s="18"/>
+      <c r="AI22" s="18"/>
+      <c r="AJ22" s="18"/>
+      <c r="AK22" s="18"/>
+      <c r="AL22" s="18"/>
+      <c r="AM22" s="18"/>
+      <c r="AN22" s="18"/>
       <c r="AO22" s="2" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:41">
-      <c r="A23" s="18"/>
+      <c r="A23" s="10"/>
       <c r="B23" s="19" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="C23" s="19" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="D23" s="19" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="E23" s="19" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F23" s="19" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="G23" s="19" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="H23" s="19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="I23" s="19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="J23" s="19" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="K23" s="19" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="L23" s="19" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="M23" s="19" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="O23" s="18"/>
+        <v>13</v>
+      </c>
+      <c r="O23" s="10"/>
       <c r="P23" s="19" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="Q23" s="19" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="R23" s="19" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="S23" s="19" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="T23" s="19" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="U23" s="19" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="V23" s="19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="W23" s="19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="X23" s="19" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="Y23" s="19" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="Z23" s="19" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="AA23" s="19" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="AC23" s="18"/>
+        <v>13</v>
+      </c>
+      <c r="AC23" s="10"/>
       <c r="AD23" s="19" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="AE23" s="19" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="AF23" s="19" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="AG23" s="19" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="AH23" s="19" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="AI23" s="19" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="AJ23" s="19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="AK23" s="19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="AL23" s="19" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="AM23" s="19" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="AN23" s="19" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="AO23" s="19" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:41" ht="13.5" customHeight="1">
-      <c r="A24" s="1" t="s">
+      <c r="A24" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="8">
         <v>57.2</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="8">
         <v>85.573054250003182</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="8">
         <v>102.08128149659463</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="7">
         <v>144.27572606392545</v>
       </c>
-      <c r="F24" s="11">
+      <c r="F24" s="7">
         <v>109.00392619786219</v>
       </c>
-      <c r="G24" s="12">
+      <c r="G24" s="7">
         <v>126.43869702328223</v>
       </c>
-      <c r="H24" s="12">
+      <c r="H24" s="7">
         <v>179.47331787260904</v>
       </c>
-      <c r="I24" s="12">
+      <c r="I24" s="7">
         <v>349.99646589603009</v>
       </c>
-      <c r="J24" s="12">
+      <c r="J24" s="7">
         <v>305.16243480893957</v>
       </c>
-      <c r="K24" s="12">
+      <c r="K24" s="7">
         <v>64.757551588282908</v>
       </c>
-      <c r="L24" s="12">
+      <c r="L24" s="7">
         <v>57.672804859861337</v>
       </c>
-      <c r="M24" s="11">
+      <c r="M24" s="7">
         <v>4.6307197161814866</v>
       </c>
-      <c r="O24" s="1" t="s">
+      <c r="O24" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="P24" s="10">
+      <c r="P24" s="8">
         <v>84</v>
       </c>
-      <c r="Q24" s="10">
+      <c r="Q24" s="8">
         <v>77.373317628641431</v>
       </c>
-      <c r="R24" s="10">
+      <c r="R24" s="8">
         <v>118.43918349349951</v>
       </c>
-      <c r="S24" s="11">
+      <c r="S24" s="7">
         <v>125.94865003642855</v>
       </c>
-      <c r="T24" s="11">
+      <c r="T24" s="7">
         <v>107.48872822267266</v>
       </c>
-      <c r="U24" s="12">
+      <c r="U24" s="7">
         <v>125.6224737082994</v>
       </c>
-      <c r="V24" s="21">
+      <c r="V24" s="11">
         <v>212.86451222354827</v>
       </c>
-      <c r="W24" s="12">
+      <c r="W24" s="7">
         <v>264.33717869552561</v>
       </c>
-      <c r="X24" s="21">
+      <c r="X24" s="11">
         <v>319.00963031197119</v>
       </c>
-      <c r="Y24" s="21">
+      <c r="Y24" s="11">
         <v>56.161951604250717</v>
       </c>
-      <c r="Z24" s="12">
+      <c r="Z24" s="7">
         <v>75.01955255253911</v>
       </c>
-      <c r="AA24" s="11">
+      <c r="AA24" s="7">
         <v>9.4499347187031866</v>
       </c>
-      <c r="AC24" s="1" t="s">
+      <c r="AC24" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="AD24" s="10">
+      <c r="AD24" s="8">
         <v>86.197034814844145</v>
       </c>
-      <c r="AE24" s="10">
+      <c r="AE24" s="8">
         <v>78.325204562833079</v>
       </c>
-      <c r="AF24" s="10">
+      <c r="AF24" s="8">
         <v>113.73115672719953</v>
       </c>
-      <c r="AG24" s="11">
+      <c r="AG24" s="7">
         <v>127.07762972043832</v>
       </c>
-      <c r="AH24" s="11"/>
-[...6 lines deleted...]
-      <c r="AO24" s="11"/>
+      <c r="AH24" s="7">
+        <v>110.05770738049333</v>
+      </c>
+      <c r="AI24" s="7"/>
+      <c r="AJ24" s="11"/>
+      <c r="AK24" s="7"/>
+      <c r="AL24" s="11"/>
+      <c r="AM24" s="11"/>
+      <c r="AN24" s="7"/>
+      <c r="AO24" s="7"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" s="1" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>22</v>
+      </c>
+      <c r="B25" s="8">
         <v>35.655403825822077</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="8">
         <v>124.46913763416877</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="8">
         <v>97.285319514648435</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="7">
         <v>147.65577110776263</v>
       </c>
-      <c r="F25" s="11">
+      <c r="F25" s="7">
         <v>124.91195094408131</v>
       </c>
-      <c r="G25" s="12">
+      <c r="G25" s="7">
         <v>115.78171228638496</v>
       </c>
-      <c r="H25" s="12">
+      <c r="H25" s="7">
         <v>1115.5576722386547</v>
       </c>
-      <c r="I25" s="12">
+      <c r="I25" s="7">
         <v>184.40605981418997</v>
       </c>
-      <c r="J25" s="12">
+      <c r="J25" s="7">
         <v>482.57941965973856</v>
       </c>
-      <c r="K25" s="12">
+      <c r="K25" s="7">
         <v>34.899387578032218</v>
       </c>
-      <c r="L25" s="12">
+      <c r="L25" s="7">
         <v>8.68516892353529</v>
       </c>
-      <c r="M25" s="11">
+      <c r="M25" s="7">
         <v>2128.5673653342869</v>
       </c>
       <c r="O25" s="1" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="P25" s="10">
+        <v>22</v>
+      </c>
+      <c r="P25" s="8">
         <v>150.79989548681175</v>
       </c>
-      <c r="Q25" s="10">
+      <c r="Q25" s="8">
         <v>165.39799784414927</v>
       </c>
-      <c r="R25" s="10">
+      <c r="R25" s="8">
         <v>78.682974798137479</v>
       </c>
-      <c r="S25" s="11">
+      <c r="S25" s="7">
         <v>79.808556948467455</v>
       </c>
-      <c r="T25" s="11">
+      <c r="T25" s="7">
         <v>60.467038116591723</v>
       </c>
-      <c r="U25" s="12">
+      <c r="U25" s="7">
         <v>437.30210107042228</v>
       </c>
-      <c r="V25" s="21">
+      <c r="V25" s="11">
         <v>118.64891616360866</v>
       </c>
-      <c r="W25" s="12">
+      <c r="W25" s="7">
         <v>214.70683720753237</v>
       </c>
-      <c r="X25" s="21">
+      <c r="X25" s="11">
         <v>797.70008503543784</v>
       </c>
-      <c r="Y25" s="21">
+      <c r="Y25" s="11">
         <v>23.10403356734929</v>
       </c>
-      <c r="Z25" s="12">
+      <c r="Z25" s="7">
         <v>17.503521687266161</v>
       </c>
-      <c r="AA25" s="11">
+      <c r="AA25" s="7">
         <v>141.1687641250046</v>
       </c>
       <c r="AC25" s="1" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AD25" s="10">
+        <v>22</v>
+      </c>
+      <c r="AD25" s="8">
         <v>81.428470998015584</v>
       </c>
-      <c r="AE25" s="10">
+      <c r="AE25" s="8">
         <v>105.68399109062135</v>
       </c>
-      <c r="AF25" s="10">
+      <c r="AF25" s="8">
         <v>102.41412218338992</v>
       </c>
-      <c r="AG25" s="11">
+      <c r="AG25" s="7">
         <v>106.5535816665022</v>
       </c>
-      <c r="AH25" s="11"/>
-[...6 lines deleted...]
-      <c r="AO25" s="11"/>
+      <c r="AH25" s="7">
+        <v>103.58178846776191</v>
+      </c>
+      <c r="AI25" s="7"/>
+      <c r="AJ25" s="11"/>
+      <c r="AK25" s="7"/>
+      <c r="AL25" s="11"/>
+      <c r="AM25" s="11"/>
+      <c r="AN25" s="7"/>
+      <c r="AO25" s="7"/>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" s="1" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B26" s="10">
+        <v>23</v>
+      </c>
+      <c r="B26" s="8">
         <v>46.534289896971252</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="8">
         <v>71.496323943302031</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="8">
         <v>92.898114489359912</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="7">
         <v>273.09806281409539</v>
       </c>
-      <c r="F26" s="11">
+      <c r="F26" s="7">
         <v>116.8306382866094</v>
       </c>
-      <c r="G26" s="12">
+      <c r="G26" s="7">
         <v>208.82785348940359</v>
       </c>
-      <c r="H26" s="12">
+      <c r="H26" s="7">
         <v>152.57311609143375</v>
       </c>
-      <c r="I26" s="12">
+      <c r="I26" s="7">
         <v>213.15739414692248</v>
       </c>
-      <c r="J26" s="12">
+      <c r="J26" s="7">
         <v>492.43661759870588</v>
       </c>
-      <c r="K26" s="12">
+      <c r="K26" s="7">
         <v>65.623097455947985</v>
       </c>
-      <c r="L26" s="12">
+      <c r="L26" s="7">
         <v>66.786047422188034</v>
       </c>
-      <c r="M26" s="11">
+      <c r="M26" s="7">
         <v>-8.8314942644012948</v>
       </c>
       <c r="O26" s="1" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="P26" s="10">
+        <v>23</v>
+      </c>
+      <c r="P26" s="8">
         <v>92.824873319981947</v>
       </c>
-      <c r="Q26" s="10">
+      <c r="Q26" s="8">
         <v>56.613784182154738</v>
       </c>
-      <c r="R26" s="10">
+      <c r="R26" s="8">
         <v>118.97320690052679</v>
       </c>
-      <c r="S26" s="11">
+      <c r="S26" s="7">
         <v>243.84805733176327</v>
       </c>
-      <c r="T26" s="11">
+      <c r="T26" s="7">
         <v>114.88203623975102</v>
       </c>
-      <c r="U26" s="12">
+      <c r="U26" s="7">
         <v>130.35861136772223</v>
       </c>
-      <c r="V26" s="21">
+      <c r="V26" s="11">
         <v>141.85583686115731</v>
       </c>
-      <c r="W26" s="12">
+      <c r="W26" s="7">
         <v>362.22639487273221</v>
       </c>
-      <c r="X26" s="21">
+      <c r="X26" s="11">
         <v>354.91966995110937</v>
       </c>
-      <c r="Y26" s="21">
+      <c r="Y26" s="11">
         <v>35.193791438568006</v>
       </c>
-      <c r="Z26" s="12">
+      <c r="Z26" s="7">
         <v>57.696904965953941</v>
       </c>
-      <c r="AA26" s="11">
+      <c r="AA26" s="7">
         <v>35.141581097342844</v>
       </c>
       <c r="AC26" s="1" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AD26" s="10">
+        <v>23</v>
+      </c>
+      <c r="AD26" s="8">
         <v>95.92709697697839</v>
       </c>
-      <c r="AE26" s="10">
+      <c r="AE26" s="8">
         <v>68.804068570608322</v>
       </c>
-      <c r="AF26" s="10">
+      <c r="AF26" s="8">
         <v>108.68633564890253</v>
       </c>
-      <c r="AG26" s="11">
+      <c r="AG26" s="7">
         <v>232.95402327812434</v>
       </c>
-      <c r="AH26" s="11"/>
-[...6 lines deleted...]
-      <c r="AO26" s="11"/>
+      <c r="AH26" s="7">
+        <v>116.14587487279664</v>
+      </c>
+      <c r="AI26" s="7"/>
+      <c r="AJ26" s="11"/>
+      <c r="AK26" s="7"/>
+      <c r="AL26" s="11"/>
+      <c r="AM26" s="11"/>
+      <c r="AN26" s="7"/>
+      <c r="AO26" s="7"/>
     </row>
     <row r="27" spans="1:41">
       <c r="A27" s="1" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B27" s="10">
+        <v>24</v>
+      </c>
+      <c r="B27" s="8">
         <v>42.656622908733326</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="8">
         <v>63.666597503695421</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="8">
         <v>101.08180305332345</v>
       </c>
-      <c r="E27" s="11">
+      <c r="E27" s="7">
         <v>209.54662632286153</v>
       </c>
-      <c r="F27" s="11">
+      <c r="F27" s="7">
         <v>141.61280963889831</v>
       </c>
-      <c r="G27" s="12">
+      <c r="G27" s="7">
         <v>132.24177132347683</v>
       </c>
-      <c r="H27" s="12">
+      <c r="H27" s="7">
         <v>118.26305292342603</v>
       </c>
-      <c r="I27" s="12">
+      <c r="I27" s="7">
         <v>335.7864570609014</v>
       </c>
-      <c r="J27" s="12">
+      <c r="J27" s="7">
         <v>439.54038496097263</v>
       </c>
-      <c r="K27" s="12">
+      <c r="K27" s="7">
         <v>86.936561413913054</v>
       </c>
-      <c r="L27" s="12">
+      <c r="L27" s="7">
         <v>33.564606750699944</v>
       </c>
-      <c r="M27" s="11">
+      <c r="M27" s="7">
         <v>2.2235002420355374</v>
       </c>
       <c r="O27" s="1" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="P27" s="10">
+        <v>24</v>
+      </c>
+      <c r="P27" s="8">
         <v>121.72301710327429</v>
       </c>
-      <c r="Q27" s="10">
+      <c r="Q27" s="8">
         <v>57.832755612075893</v>
       </c>
-      <c r="R27" s="10">
+      <c r="R27" s="8">
         <v>110.04052177109777</v>
       </c>
-      <c r="S27" s="11">
+      <c r="S27" s="7">
         <v>126.22334294334658</v>
       </c>
-      <c r="T27" s="11">
+      <c r="T27" s="7">
         <v>154.3489099994228</v>
       </c>
-      <c r="U27" s="12">
+      <c r="U27" s="7">
         <v>134.66385128540611</v>
       </c>
-      <c r="V27" s="21">
+      <c r="V27" s="11">
         <v>155.5985929574673</v>
       </c>
-      <c r="W27" s="12">
+      <c r="W27" s="7">
         <v>219.04849620544348</v>
       </c>
-      <c r="X27" s="21">
+      <c r="X27" s="11">
         <v>371.65064728032797</v>
       </c>
-      <c r="Y27" s="21">
+      <c r="Y27" s="11">
         <v>81.403293057001335</v>
       </c>
-      <c r="Z27" s="12">
+      <c r="Z27" s="7">
         <v>58.74756772816361</v>
       </c>
-      <c r="AA27" s="11">
+      <c r="AA27" s="7">
         <v>20.032572041027201</v>
       </c>
       <c r="AC27" s="1" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AD27" s="10">
+        <v>24</v>
+      </c>
+      <c r="AD27" s="8">
         <v>101.24904549982723</v>
       </c>
-      <c r="AE27" s="10">
+      <c r="AE27" s="8">
         <v>60.866490269735806</v>
       </c>
-      <c r="AF27" s="10">
+      <c r="AF27" s="8">
         <v>102.17490328021472</v>
       </c>
-      <c r="AG27" s="11">
+      <c r="AG27" s="7">
         <v>170.66434381332675</v>
       </c>
-      <c r="AH27" s="11"/>
-[...6 lines deleted...]
-      <c r="AO27" s="11"/>
+      <c r="AH27" s="7">
+        <v>147.33760226221543</v>
+      </c>
+      <c r="AI27" s="7"/>
+      <c r="AJ27" s="11"/>
+      <c r="AK27" s="7"/>
+      <c r="AL27" s="11"/>
+      <c r="AM27" s="11"/>
+      <c r="AN27" s="7"/>
+      <c r="AO27" s="7"/>
     </row>
-    <row r="28" spans="1:41">
+    <row r="28" spans="1:41" ht="13.5" customHeight="1">
       <c r="A28" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B28" s="10">
+        <v>25</v>
+      </c>
+      <c r="B28" s="8">
         <v>35.61511895128239</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="8">
         <v>87.305043193417404</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="8">
         <v>103.51476716852743</v>
       </c>
-      <c r="E28" s="11">
+      <c r="E28" s="7">
         <v>146.1614551523358</v>
       </c>
-      <c r="F28" s="11">
+      <c r="F28" s="7">
         <v>111.10899656735347</v>
       </c>
-      <c r="G28" s="12">
+      <c r="G28" s="7">
         <v>117.59652478117471</v>
       </c>
-      <c r="H28" s="12">
+      <c r="H28" s="7">
         <v>179.3038623793598</v>
       </c>
-      <c r="I28" s="12">
+      <c r="I28" s="7">
         <v>470.25609408682863</v>
       </c>
-      <c r="J28" s="12">
+      <c r="J28" s="7">
         <v>417.25740800267153</v>
       </c>
-      <c r="K28" s="12">
+      <c r="K28" s="7">
         <v>84.863485377571678</v>
       </c>
-      <c r="L28" s="12">
+      <c r="L28" s="7">
         <v>59.168716284758226</v>
       </c>
-      <c r="M28" s="11">
+      <c r="M28" s="7">
         <v>-2.3165952890514907</v>
       </c>
       <c r="O28" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="P28" s="10">
+        <v>25</v>
+      </c>
+      <c r="P28" s="8">
         <v>73.2248234333222</v>
       </c>
-      <c r="Q28" s="10">
+      <c r="Q28" s="8">
         <v>73.628789781482112</v>
       </c>
-      <c r="R28" s="10">
+      <c r="R28" s="8">
         <v>123.45069345683231</v>
       </c>
-      <c r="S28" s="11">
+      <c r="S28" s="7">
         <v>122.11058017580586</v>
       </c>
-      <c r="T28" s="11">
+      <c r="T28" s="7">
         <v>107.22496079326984</v>
       </c>
-      <c r="U28" s="12">
+      <c r="U28" s="7">
         <v>124.4577781837697</v>
       </c>
-      <c r="V28" s="21">
+      <c r="V28" s="11">
         <v>202.61060997375785</v>
       </c>
-      <c r="W28" s="12">
+      <c r="W28" s="7">
         <v>354.06195138404473</v>
       </c>
-      <c r="X28" s="21">
+      <c r="X28" s="11">
         <v>487.62644117256491</v>
       </c>
-      <c r="Y28" s="21">
+      <c r="Y28" s="11">
         <v>97.393458843753578</v>
       </c>
-      <c r="Z28" s="12">
+      <c r="Z28" s="7">
         <v>44.361242645698496</v>
       </c>
-      <c r="AA28" s="11">
+      <c r="AA28" s="7">
         <v>-1.243850436608815</v>
       </c>
       <c r="AC28" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AD28" s="10">
+        <v>25</v>
+      </c>
+      <c r="AD28" s="8">
         <v>82.66552327070336</v>
       </c>
-      <c r="AE28" s="10">
+      <c r="AE28" s="8">
         <v>83.608166670645375</v>
       </c>
-      <c r="AF28" s="10">
+      <c r="AF28" s="8">
         <v>87.586527339742673</v>
       </c>
-      <c r="AG28" s="11">
+      <c r="AG28" s="7">
         <v>146.09839239709979</v>
       </c>
-      <c r="AH28" s="11"/>
-[...6 lines deleted...]
-      <c r="AO28" s="11"/>
+      <c r="AH28" s="7">
+        <v>117.34293752247451</v>
+      </c>
+      <c r="AI28" s="7"/>
+      <c r="AJ28" s="11"/>
+      <c r="AK28" s="7"/>
+      <c r="AL28" s="11"/>
+      <c r="AM28" s="11"/>
+      <c r="AN28" s="7"/>
+      <c r="AO28" s="7"/>
     </row>
     <row r="29" spans="1:41">
       <c r="A29" s="1" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B29" s="10">
+        <v>26</v>
+      </c>
+      <c r="B29" s="8">
         <v>51.8320606290957</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="8">
         <v>86.684596748188</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="8">
         <v>96.768374124718278</v>
       </c>
-      <c r="E29" s="11">
+      <c r="E29" s="7">
         <v>171.55620445460593</v>
       </c>
-      <c r="F29" s="11">
+      <c r="F29" s="7">
         <v>98.001369806842987</v>
       </c>
-      <c r="G29" s="12">
+      <c r="G29" s="7">
         <v>152.23781993225887</v>
       </c>
-      <c r="H29" s="12">
+      <c r="H29" s="7">
         <v>148.21242216792785</v>
       </c>
-      <c r="I29" s="12">
+      <c r="I29" s="7">
         <v>620.4413868179256</v>
       </c>
-      <c r="J29" s="12">
+      <c r="J29" s="7">
         <v>188.17021904378493</v>
       </c>
-      <c r="K29" s="12">
+      <c r="K29" s="7">
         <v>41.783012311246488</v>
       </c>
-      <c r="L29" s="12">
+      <c r="L29" s="7">
         <v>70.349091968436113</v>
       </c>
-      <c r="M29" s="11">
+      <c r="M29" s="7">
         <v>16.646926432664213</v>
       </c>
       <c r="O29" s="1" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="P29" s="10">
+        <v>26</v>
+      </c>
+      <c r="P29" s="8">
         <v>69.422532550553385</v>
       </c>
-      <c r="Q29" s="10">
+      <c r="Q29" s="8">
         <v>87.177051572003734</v>
       </c>
-      <c r="R29" s="10">
+      <c r="R29" s="8">
         <v>109.65629196227982</v>
       </c>
-      <c r="S29" s="11">
+      <c r="S29" s="7">
         <v>150.94462256762961</v>
       </c>
-      <c r="T29" s="11">
+      <c r="T29" s="7">
         <v>97.511800686759514</v>
       </c>
-      <c r="U29" s="12">
+      <c r="U29" s="7">
         <v>159.99628390754364</v>
       </c>
-      <c r="V29" s="21">
+      <c r="V29" s="11">
         <v>159.50241846838853</v>
       </c>
-      <c r="W29" s="12">
+      <c r="W29" s="7">
         <v>403.46558860852832</v>
       </c>
-      <c r="X29" s="21">
+      <c r="X29" s="11">
         <v>224.5243732688229</v>
       </c>
-      <c r="Y29" s="21">
+      <c r="Y29" s="11">
         <v>44.540955799483775</v>
       </c>
-      <c r="Z29" s="12">
+      <c r="Z29" s="7">
         <v>91.212091240044131</v>
       </c>
-      <c r="AA29" s="11">
+      <c r="AA29" s="7">
         <v>41.034661632656238</v>
       </c>
       <c r="AC29" s="1" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="AD29" s="10">
+        <v>26</v>
+      </c>
+      <c r="AD29" s="8">
         <v>76.128563008155453</v>
       </c>
-      <c r="AE29" s="10">
+      <c r="AE29" s="8">
         <v>87.61427322252986</v>
       </c>
-      <c r="AF29" s="10">
+      <c r="AF29" s="8">
         <v>97.744702796679064</v>
       </c>
-      <c r="AG29" s="11">
+      <c r="AG29" s="7">
         <v>152.99610432708815</v>
       </c>
-      <c r="AH29" s="11"/>
-[...6 lines deleted...]
-      <c r="AO29" s="11"/>
+      <c r="AH29" s="7">
+        <v>94.458499218350184</v>
+      </c>
+      <c r="AI29" s="7"/>
+      <c r="AJ29" s="11"/>
+      <c r="AK29" s="7"/>
+      <c r="AL29" s="11"/>
+      <c r="AM29" s="11"/>
+      <c r="AN29" s="7"/>
+      <c r="AO29" s="7"/>
     </row>
     <row r="30" spans="1:41">
       <c r="A30" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B30" s="10">
+        <v>27</v>
+      </c>
+      <c r="B30" s="8">
         <v>39.351682150510548</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C30" s="8">
         <v>65.594759194091097</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D30" s="8">
         <v>100.25079377380155</v>
       </c>
-      <c r="E30" s="11">
+      <c r="E30" s="7">
         <v>153.21899951459943</v>
       </c>
-      <c r="F30" s="11">
+      <c r="F30" s="7">
         <v>124.65063118614275</v>
       </c>
-      <c r="G30" s="12">
+      <c r="G30" s="7">
         <v>216.64631410421822</v>
       </c>
-      <c r="H30" s="12">
+      <c r="H30" s="7">
         <v>154.00941027827665</v>
       </c>
-      <c r="I30" s="12">
+      <c r="I30" s="7">
         <v>420.23234130008132</v>
       </c>
-      <c r="J30" s="12">
+      <c r="J30" s="7">
         <v>376.57797848030754</v>
       </c>
-      <c r="K30" s="12">
+      <c r="K30" s="7">
         <v>42.2638018776845</v>
       </c>
-      <c r="L30" s="12">
+      <c r="L30" s="7">
         <v>96.276012152059508</v>
       </c>
-      <c r="M30" s="11">
+      <c r="M30" s="7">
         <v>2.0796729077955431</v>
       </c>
       <c r="O30" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="P30" s="10">
+        <v>27</v>
+      </c>
+      <c r="P30" s="8">
         <v>40.245281416692343</v>
       </c>
-      <c r="Q30" s="10">
+      <c r="Q30" s="8">
         <v>68.142317837687756</v>
       </c>
-      <c r="R30" s="10">
+      <c r="R30" s="8">
         <v>146.84541465476281</v>
       </c>
-      <c r="S30" s="11">
+      <c r="S30" s="7">
         <v>113.62416653106924</v>
       </c>
-      <c r="T30" s="11">
+      <c r="T30" s="7">
         <v>129.36290745204178</v>
       </c>
-      <c r="U30" s="12">
+      <c r="U30" s="7">
         <v>239.11165136149108</v>
       </c>
-      <c r="V30" s="21">
+      <c r="V30" s="11">
         <v>97.658690975747135</v>
       </c>
-      <c r="W30" s="12">
+      <c r="W30" s="7">
         <v>569.98091530870465</v>
       </c>
-      <c r="X30" s="21">
+      <c r="X30" s="11">
         <v>298.7518114395611</v>
       </c>
-      <c r="Y30" s="21">
+      <c r="Y30" s="11">
         <v>57.181030767294793</v>
       </c>
-      <c r="Z30" s="12">
+      <c r="Z30" s="7">
         <v>64.865193010918347</v>
       </c>
-      <c r="AA30" s="11">
+      <c r="AA30" s="7">
         <v>42.131813630885532</v>
       </c>
       <c r="AC30" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AD30" s="10">
+        <v>27</v>
+      </c>
+      <c r="AD30" s="8">
         <v>45.923475305804295</v>
       </c>
-      <c r="AE30" s="10">
+      <c r="AE30" s="8">
         <v>91.209022003922101</v>
       </c>
-      <c r="AF30" s="10">
+      <c r="AF30" s="8">
         <v>121.00168042320456</v>
       </c>
-      <c r="AG30" s="11">
+      <c r="AG30" s="7">
         <v>113.56984973662323</v>
       </c>
-      <c r="AH30" s="11"/>
-[...6 lines deleted...]
-      <c r="AO30" s="11"/>
+      <c r="AH30" s="7">
+        <v>123.95643351191093</v>
+      </c>
+      <c r="AI30" s="7"/>
+      <c r="AJ30" s="11"/>
+      <c r="AK30" s="7"/>
+      <c r="AL30" s="11"/>
+      <c r="AM30" s="11"/>
+      <c r="AN30" s="7"/>
+      <c r="AO30" s="7"/>
     </row>
     <row r="31" spans="1:41">
       <c r="A31" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B31" s="10">
+        <v>28</v>
+      </c>
+      <c r="B31" s="8">
         <v>84.243318678058188</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C31" s="8">
         <v>100.83703636441739</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D31" s="8">
         <v>109.69978688512532</v>
       </c>
-      <c r="E31" s="11">
+      <c r="E31" s="7">
         <v>102.38296042611753</v>
       </c>
-      <c r="F31" s="11">
+      <c r="F31" s="7">
         <v>104.90153769533769</v>
       </c>
-      <c r="G31" s="12">
+      <c r="G31" s="7">
         <v>110.12037938371093</v>
       </c>
-      <c r="H31" s="12">
+      <c r="H31" s="7">
         <v>182.07063527919203</v>
       </c>
-      <c r="I31" s="12">
+      <c r="I31" s="7">
         <v>137.13552709854341</v>
       </c>
-      <c r="J31" s="12">
+      <c r="J31" s="7">
         <v>349.29209385054401</v>
       </c>
-      <c r="K31" s="12">
+      <c r="K31" s="7">
         <v>78.03301824328085</v>
       </c>
-      <c r="L31" s="12">
+      <c r="L31" s="7">
         <v>25.020911527920415</v>
       </c>
-      <c r="M31" s="11">
+      <c r="M31" s="7">
         <v>39.004353576046555</v>
       </c>
       <c r="O31" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="P31" s="10">
+        <v>28</v>
+      </c>
+      <c r="P31" s="8">
         <v>90.540515252776203</v>
       </c>
-      <c r="Q31" s="10">
+      <c r="Q31" s="8">
         <v>92.75624903185971</v>
       </c>
-      <c r="R31" s="10">
+      <c r="R31" s="8">
         <v>124.73687607230363</v>
       </c>
-      <c r="S31" s="11">
+      <c r="S31" s="7">
         <v>93.283611078832152</v>
       </c>
-      <c r="T31" s="11">
+      <c r="T31" s="7">
         <v>107.06961181620296</v>
       </c>
-      <c r="U31" s="12">
+      <c r="U31" s="7">
         <v>100.99507303373565</v>
       </c>
-      <c r="V31" s="21">
+      <c r="V31" s="11">
         <v>239.1453996757682</v>
       </c>
-      <c r="W31" s="12">
+      <c r="W31" s="7">
         <v>122.12498113680425</v>
       </c>
-      <c r="X31" s="21">
+      <c r="X31" s="11">
         <v>306.21306938492609</v>
       </c>
-      <c r="Y31" s="21">
+      <c r="Y31" s="11">
         <v>60.671195546590262</v>
       </c>
-      <c r="Z31" s="12">
+      <c r="Z31" s="7">
         <v>57.67104717845347</v>
       </c>
-      <c r="AA31" s="11">
+      <c r="AA31" s="7">
         <v>24.90472585117395</v>
       </c>
       <c r="AC31" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="AD31" s="10">
+        <v>28</v>
+      </c>
+      <c r="AD31" s="8">
         <v>97.504028134814675</v>
       </c>
-      <c r="AE31" s="10">
+      <c r="AE31" s="8">
         <v>85.999875124106637</v>
       </c>
-      <c r="AF31" s="10">
+      <c r="AF31" s="8">
         <v>111.12592563626791</v>
       </c>
-      <c r="AG31" s="11">
+      <c r="AG31" s="7">
         <v>104.81950094952899</v>
       </c>
-      <c r="AH31" s="11"/>
-[...6 lines deleted...]
-      <c r="AO31" s="11"/>
+      <c r="AH31" s="7">
+        <v>104.407921445599</v>
+      </c>
+      <c r="AI31" s="7"/>
+      <c r="AJ31" s="11"/>
+      <c r="AK31" s="7"/>
+      <c r="AL31" s="11"/>
+      <c r="AM31" s="11"/>
+      <c r="AN31" s="7"/>
+      <c r="AO31" s="7"/>
     </row>
     <row r="32" spans="1:41">
       <c r="A32" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B32" s="10">
+        <v>29</v>
+      </c>
+      <c r="B32" s="8">
         <v>42.179716570579004</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C32" s="8">
         <v>63.641883030265959</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="8">
         <v>147.11034134621397</v>
       </c>
-      <c r="E32" s="11">
+      <c r="E32" s="7">
         <v>139.75921503966651</v>
       </c>
-      <c r="F32" s="11">
+      <c r="F32" s="7">
         <v>101.0674764812876</v>
       </c>
-      <c r="G32" s="12">
+      <c r="G32" s="7">
         <v>100.69332385812635</v>
       </c>
-      <c r="H32" s="12">
+      <c r="H32" s="7">
         <v>271.11916693143161</v>
       </c>
-      <c r="I32" s="12">
+      <c r="I32" s="7">
         <v>196.78876766190066</v>
       </c>
-      <c r="J32" s="12">
+      <c r="J32" s="7">
         <v>546.16647876840409</v>
       </c>
-      <c r="K32" s="12">
+      <c r="K32" s="7">
         <v>51.490495897391156</v>
       </c>
-      <c r="L32" s="12">
+      <c r="L32" s="7">
         <v>66.37079639054177</v>
       </c>
-      <c r="M32" s="11">
+      <c r="M32" s="7">
         <v>11.172239831338867</v>
       </c>
       <c r="O32" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="P32" s="10">
+        <v>29</v>
+      </c>
+      <c r="P32" s="8">
         <v>74.926823773324116</v>
       </c>
-      <c r="Q32" s="10">
+      <c r="Q32" s="8">
         <v>63.29483849423314</v>
       </c>
-      <c r="R32" s="10">
+      <c r="R32" s="8">
         <v>155.71783648649287</v>
       </c>
-      <c r="S32" s="11">
+      <c r="S32" s="7">
         <v>115.14933428010687</v>
       </c>
-      <c r="T32" s="11">
+      <c r="T32" s="7">
         <v>97.066227751656129</v>
       </c>
-      <c r="U32" s="12">
+      <c r="U32" s="7">
         <v>116.24995406456806</v>
       </c>
-      <c r="V32" s="21">
+      <c r="V32" s="11">
         <v>317.41393972023997</v>
       </c>
-      <c r="W32" s="12">
+      <c r="W32" s="7">
         <v>184.91271583569798</v>
       </c>
-      <c r="X32" s="21">
+      <c r="X32" s="11">
         <v>386.03573673929338</v>
       </c>
-      <c r="Y32" s="21">
+      <c r="Y32" s="11">
         <v>72.327375098304643</v>
       </c>
-      <c r="Z32" s="12">
+      <c r="Z32" s="7">
         <v>57.694240654524179</v>
       </c>
-      <c r="AA32" s="11">
+      <c r="AA32" s="7">
         <v>28.127854631425841</v>
       </c>
       <c r="AC32" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="AD32" s="10">
+        <v>29</v>
+      </c>
+      <c r="AD32" s="8">
         <v>74.023529063362218</v>
       </c>
-      <c r="AE32" s="10">
+      <c r="AE32" s="8">
         <v>65.748885041325025</v>
       </c>
-      <c r="AF32" s="10">
+      <c r="AF32" s="8">
         <v>143.87713427524304</v>
       </c>
-      <c r="AG32" s="11">
+      <c r="AG32" s="7">
         <v>124.13028328737505</v>
       </c>
-      <c r="AH32" s="11"/>
-[...6 lines deleted...]
-      <c r="AO32" s="11"/>
+      <c r="AH32" s="7">
+        <v>100.75651874512897</v>
+      </c>
+      <c r="AI32" s="7"/>
+      <c r="AJ32" s="11"/>
+      <c r="AK32" s="7"/>
+      <c r="AL32" s="11"/>
+      <c r="AM32" s="11"/>
+      <c r="AN32" s="7"/>
+      <c r="AO32" s="7"/>
     </row>
     <row r="33" spans="1:41">
       <c r="A33" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B33" s="10">
+        <v>30</v>
+      </c>
+      <c r="B33" s="8">
         <v>325.51769131865768</v>
       </c>
-      <c r="C33" s="10">
+      <c r="C33" s="8">
         <v>96.69014601293911</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D33" s="8">
         <v>90.312783352114508</v>
       </c>
-      <c r="E33" s="11">
+      <c r="E33" s="7">
         <v>174.53510202382003</v>
       </c>
-      <c r="F33" s="11">
+      <c r="F33" s="7">
         <v>114.61961130641976</v>
       </c>
-      <c r="G33" s="12">
+      <c r="G33" s="7">
         <v>110.9374867061258</v>
       </c>
-      <c r="H33" s="12">
+      <c r="H33" s="7">
         <v>149.57263389094862</v>
       </c>
-      <c r="I33" s="12">
+      <c r="I33" s="7">
         <v>476.6479722191761</v>
       </c>
-      <c r="J33" s="12">
+      <c r="J33" s="7">
         <v>399.90463362190684</v>
       </c>
-      <c r="K33" s="12">
+      <c r="K33" s="7">
         <v>87.669630366529788</v>
       </c>
-      <c r="L33" s="12">
+      <c r="L33" s="7">
         <v>63.381050957044408</v>
       </c>
-      <c r="M33" s="11">
+      <c r="M33" s="7">
         <v>1.6086308935383871</v>
       </c>
       <c r="O33" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="P33" s="10">
+        <v>30</v>
+      </c>
+      <c r="P33" s="8">
         <v>51.974980151185726</v>
       </c>
-      <c r="Q33" s="10">
+      <c r="Q33" s="8">
         <v>77.148481105579009</v>
       </c>
-      <c r="R33" s="10">
+      <c r="R33" s="8">
         <v>96.141232177934384</v>
       </c>
-      <c r="S33" s="11">
+      <c r="S33" s="7">
         <v>167.10227839404084</v>
       </c>
-      <c r="T33" s="11">
+      <c r="T33" s="7">
         <v>96.657885387736911</v>
       </c>
-      <c r="U33" s="12">
+      <c r="U33" s="7">
         <v>129.53492185566654</v>
       </c>
-      <c r="V33" s="21">
+      <c r="V33" s="11">
         <v>165.16077549820673</v>
       </c>
-      <c r="W33" s="12">
+      <c r="W33" s="7">
         <v>268.89460436592583</v>
       </c>
-      <c r="X33" s="21">
+      <c r="X33" s="11">
         <v>737.33171547969505</v>
       </c>
-      <c r="Y33" s="21">
+      <c r="Y33" s="11">
         <v>42.85552474455416</v>
       </c>
-      <c r="Z33" s="12">
+      <c r="Z33" s="7">
         <v>108.65139087459355</v>
       </c>
-      <c r="AA33" s="11">
+      <c r="AA33" s="7">
         <v>47.657770545326876</v>
       </c>
       <c r="AC33" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="AD33" s="10">
+        <v>30</v>
+      </c>
+      <c r="AD33" s="8">
         <v>72.480670539714595</v>
       </c>
-      <c r="AE33" s="10">
+      <c r="AE33" s="8">
         <v>81.165813152775044</v>
       </c>
-      <c r="AF33" s="10">
+      <c r="AF33" s="8">
         <v>115.60736684374066</v>
       </c>
-      <c r="AG33" s="11">
+      <c r="AG33" s="7">
         <v>125.46111483290798</v>
       </c>
-      <c r="AH33" s="11"/>
-[...6 lines deleted...]
-      <c r="AO33" s="11"/>
+      <c r="AH33" s="7">
+        <v>122.44141509588179</v>
+      </c>
+      <c r="AI33" s="7"/>
+      <c r="AJ33" s="11"/>
+      <c r="AK33" s="7"/>
+      <c r="AL33" s="11"/>
+      <c r="AM33" s="11"/>
+      <c r="AN33" s="7"/>
+      <c r="AO33" s="7"/>
     </row>
     <row r="34" spans="1:41">
       <c r="A34" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B34" s="10">
+        <v>31</v>
+      </c>
+      <c r="B34" s="8">
         <v>80.128807222351199</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C34" s="8">
         <v>102.49944534747293</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="8">
         <v>76.635314367306577</v>
       </c>
-      <c r="E34" s="11">
+      <c r="E34" s="7">
         <v>120.99462410050357</v>
       </c>
-      <c r="F34" s="11">
+      <c r="F34" s="7">
         <v>119.89281713036397</v>
       </c>
-      <c r="G34" s="12">
+      <c r="G34" s="7">
         <v>130.08987188666987</v>
       </c>
-      <c r="H34" s="12">
+      <c r="H34" s="7">
         <v>191.19983615231902</v>
       </c>
-      <c r="I34" s="12">
+      <c r="I34" s="7">
         <v>349.05232069392736</v>
       </c>
-      <c r="J34" s="12">
+      <c r="J34" s="7">
         <v>259.12712239044271</v>
       </c>
-      <c r="K34" s="12">
+      <c r="K34" s="7">
         <v>69.668901814345702</v>
       </c>
-      <c r="L34" s="12">
+      <c r="L34" s="7">
         <v>34.249683669994994</v>
       </c>
-      <c r="M34" s="11">
+      <c r="M34" s="7">
         <v>3.6155781658913178</v>
       </c>
       <c r="O34" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="P34" s="10">
+        <v>31</v>
+      </c>
+      <c r="P34" s="8">
         <v>102.77093746592689</v>
       </c>
-      <c r="Q34" s="10">
+      <c r="Q34" s="8">
         <v>91.387342568574098</v>
       </c>
-      <c r="R34" s="10">
+      <c r="R34" s="8">
         <v>127.27464302480122</v>
       </c>
-      <c r="S34" s="11">
+      <c r="S34" s="7">
         <v>121.25851379057526</v>
       </c>
-      <c r="T34" s="11">
+      <c r="T34" s="7">
         <v>117.69779432365601</v>
       </c>
-      <c r="U34" s="12">
+      <c r="U34" s="7">
         <v>113.60109093695219</v>
       </c>
-      <c r="V34" s="21">
+      <c r="V34" s="11">
         <v>220.28049438358144</v>
       </c>
-      <c r="W34" s="12">
+      <c r="W34" s="7">
         <v>210.61362535874736</v>
       </c>
-      <c r="X34" s="21">
+      <c r="X34" s="11">
         <v>281.74073857846167</v>
       </c>
-      <c r="Y34" s="21">
+      <c r="Y34" s="11">
         <v>56.195821552706789</v>
       </c>
-      <c r="Z34" s="12">
+      <c r="Z34" s="7">
         <v>57.809711686349139</v>
       </c>
-      <c r="AA34" s="11">
+      <c r="AA34" s="7">
         <v>13.442330697388325</v>
       </c>
       <c r="AC34" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="AD34" s="10">
+        <v>31</v>
+      </c>
+      <c r="AD34" s="8">
         <v>94.588697127645119</v>
       </c>
-      <c r="AE34" s="10">
+      <c r="AE34" s="8">
         <v>97.015968145300462</v>
       </c>
-      <c r="AF34" s="10">
+      <c r="AF34" s="8">
         <v>108.65710587702564</v>
       </c>
-      <c r="AG34" s="11">
+      <c r="AG34" s="7">
         <v>107.9327110840061</v>
       </c>
-      <c r="AH34" s="11"/>
-[...6 lines deleted...]
-      <c r="AO34" s="11"/>
+      <c r="AH34" s="7">
+        <v>114.30336359675086</v>
+      </c>
+      <c r="AI34" s="7"/>
+      <c r="AJ34" s="11"/>
+      <c r="AK34" s="7"/>
+      <c r="AL34" s="11"/>
+      <c r="AM34" s="11"/>
+      <c r="AN34" s="7"/>
+      <c r="AO34" s="7"/>
     </row>
     <row r="35" spans="1:41">
       <c r="A35" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B35" s="10">
+        <v>32</v>
+      </c>
+      <c r="B35" s="8">
         <v>61.662794706224609</v>
       </c>
-      <c r="C35" s="10">
+      <c r="C35" s="8">
         <v>80.369710068728949</v>
       </c>
-      <c r="D35" s="10">
+      <c r="D35" s="8">
         <v>97.492649785346302</v>
       </c>
-      <c r="E35" s="11">
+      <c r="E35" s="7">
         <v>132.92790522025285</v>
       </c>
-      <c r="F35" s="11">
+      <c r="F35" s="7">
         <v>99.026589209178979</v>
       </c>
-      <c r="G35" s="12">
+      <c r="G35" s="7">
         <v>74.239538293891457</v>
       </c>
-      <c r="H35" s="12">
+      <c r="H35" s="7">
         <v>134.9020189870802</v>
       </c>
-      <c r="I35" s="12">
+      <c r="I35" s="7">
         <v>387.51405595424836</v>
       </c>
-      <c r="J35" s="12">
+      <c r="J35" s="7">
         <v>242.30047586492427</v>
       </c>
-      <c r="K35" s="12">
+      <c r="K35" s="7">
         <v>89.369525751616621</v>
       </c>
-      <c r="L35" s="12">
+      <c r="L35" s="7">
         <v>68.135135479058519</v>
       </c>
-      <c r="M35" s="11">
+      <c r="M35" s="7">
         <v>5.751935378890435</v>
       </c>
       <c r="O35" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="P35" s="10">
+        <v>32</v>
+      </c>
+      <c r="P35" s="8">
         <v>92.063753535609095</v>
       </c>
-      <c r="Q35" s="10">
+      <c r="Q35" s="8">
         <v>70.739950807759115</v>
       </c>
-      <c r="R35" s="10">
+      <c r="R35" s="8">
         <v>117.66672075509507</v>
       </c>
-      <c r="S35" s="11">
+      <c r="S35" s="7">
         <v>121.83098153892902</v>
       </c>
-      <c r="T35" s="11">
+      <c r="T35" s="7">
         <v>101.14060423721479</v>
       </c>
-      <c r="U35" s="12">
+      <c r="U35" s="7">
         <v>101.85642209455501</v>
       </c>
-      <c r="V35" s="21">
+      <c r="V35" s="11">
         <v>238.07372422909668</v>
       </c>
-      <c r="W35" s="12">
+      <c r="W35" s="7">
         <v>220.53928986435434</v>
       </c>
-      <c r="X35" s="21">
+      <c r="X35" s="11">
         <v>254.11934070554182</v>
       </c>
-      <c r="Y35" s="21">
+      <c r="Y35" s="11">
         <v>69.022356001398691</v>
       </c>
-      <c r="Z35" s="12">
+      <c r="Z35" s="7">
         <v>174.36471602964062</v>
       </c>
-      <c r="AA35" s="11">
+      <c r="AA35" s="7">
         <v>-28.143003265616269</v>
       </c>
       <c r="AC35" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="AD35" s="10">
+        <v>32</v>
+      </c>
+      <c r="AD35" s="8">
         <v>88.624616987122252</v>
       </c>
-      <c r="AE35" s="10">
+      <c r="AE35" s="8">
         <v>71.820180486788971</v>
       </c>
-      <c r="AF35" s="10">
+      <c r="AF35" s="8">
         <v>117.05811358006616</v>
       </c>
-      <c r="AG35" s="11">
+      <c r="AG35" s="7">
         <v>119.05228416134366</v>
       </c>
-      <c r="AH35" s="11"/>
-[...6 lines deleted...]
-      <c r="AO35" s="11"/>
+      <c r="AH35" s="7">
+        <v>112.42924811301565</v>
+      </c>
+      <c r="AI35" s="7"/>
+      <c r="AJ35" s="11"/>
+      <c r="AK35" s="7"/>
+      <c r="AL35" s="11"/>
+      <c r="AM35" s="11"/>
+      <c r="AN35" s="7"/>
+      <c r="AO35" s="7"/>
     </row>
     <row r="36" spans="1:41">
       <c r="A36" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B36" s="10">
+        <v>33</v>
+      </c>
+      <c r="B36" s="8">
         <v>49.197013699016019</v>
       </c>
-      <c r="C36" s="10">
+      <c r="C36" s="8">
         <v>73.870859834073542</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="8">
         <v>198.96670801388521</v>
       </c>
-      <c r="E36" s="11">
+      <c r="E36" s="7">
         <v>139.72584344524356</v>
       </c>
-      <c r="F36" s="11">
+      <c r="F36" s="7">
         <v>117.43912965213825</v>
       </c>
-      <c r="G36" s="12">
+      <c r="G36" s="7">
         <v>135.98052909656934</v>
       </c>
-      <c r="H36" s="12">
+      <c r="H36" s="7">
         <v>265.07422705276315</v>
       </c>
-      <c r="I36" s="12">
+      <c r="I36" s="7">
         <v>813.44163845941148</v>
       </c>
-      <c r="J36" s="12">
+      <c r="J36" s="7">
         <v>239.22182006872782</v>
       </c>
-      <c r="K36" s="12">
+      <c r="K36" s="7">
         <v>40.923391886600747</v>
       </c>
-      <c r="L36" s="12">
+      <c r="L36" s="7">
         <v>67.022223949649785</v>
       </c>
-      <c r="M36" s="11">
+      <c r="M36" s="7">
         <v>-3.2849251914729893</v>
       </c>
       <c r="O36" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="P36" s="10">
+        <v>33</v>
+      </c>
+      <c r="P36" s="8">
         <v>116.89154688858636</v>
       </c>
-      <c r="Q36" s="10">
+      <c r="Q36" s="8">
         <v>45.982235085353665</v>
       </c>
-      <c r="R36" s="10">
+      <c r="R36" s="8">
         <v>120.27819310615328</v>
       </c>
-      <c r="S36" s="11">
+      <c r="S36" s="7">
         <v>121.77464670544542</v>
       </c>
-      <c r="T36" s="11">
+      <c r="T36" s="7">
         <v>115.37991079867574</v>
       </c>
-      <c r="U36" s="12">
+      <c r="U36" s="7">
         <v>150.82481541963691</v>
       </c>
-      <c r="V36" s="21">
+      <c r="V36" s="11">
         <v>239.28908595891693</v>
       </c>
-      <c r="W36" s="12">
+      <c r="W36" s="7">
         <v>698.43005819348514</v>
       </c>
-      <c r="X36" s="21">
+      <c r="X36" s="11">
         <v>227.41380347477354</v>
       </c>
-      <c r="Y36" s="21">
+      <c r="Y36" s="11">
         <v>52.46096819453706</v>
       </c>
-      <c r="Z36" s="12">
+      <c r="Z36" s="7">
         <v>59.794024909897679</v>
       </c>
-      <c r="AA36" s="11">
+      <c r="AA36" s="7">
         <v>19.283652390210381</v>
       </c>
       <c r="AC36" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="AD36" s="10">
+        <v>33</v>
+      </c>
+      <c r="AD36" s="8">
         <v>98.606470387399895</v>
       </c>
-      <c r="AE36" s="10">
+      <c r="AE36" s="8">
         <v>64.12696163398428</v>
       </c>
-      <c r="AF36" s="10">
+      <c r="AF36" s="8">
         <v>117.45852652571091</v>
       </c>
-      <c r="AG36" s="11">
+      <c r="AG36" s="7">
         <v>107.07514341666217</v>
       </c>
-      <c r="AH36" s="11"/>
-[...6 lines deleted...]
-      <c r="AO36" s="11"/>
+      <c r="AH36" s="7">
+        <v>118.4638669559076</v>
+      </c>
+      <c r="AI36" s="7"/>
+      <c r="AJ36" s="11"/>
+      <c r="AK36" s="7"/>
+      <c r="AL36" s="11"/>
+      <c r="AM36" s="11"/>
+      <c r="AN36" s="7"/>
+      <c r="AO36" s="7"/>
     </row>
     <row r="37" spans="1:41">
       <c r="A37" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B37" s="10">
+        <v>34</v>
+      </c>
+      <c r="B37" s="8">
         <v>54.826574679763716</v>
       </c>
-      <c r="C37" s="10">
+      <c r="C37" s="8">
         <v>81.268487300944031</v>
       </c>
-      <c r="D37" s="10">
+      <c r="D37" s="8">
         <v>135.39718257282613</v>
       </c>
-      <c r="E37" s="11">
+      <c r="E37" s="7">
         <v>168.03202038761276</v>
       </c>
-      <c r="F37" s="11">
+      <c r="F37" s="7">
         <v>94.015095877246978</v>
       </c>
-      <c r="G37" s="12">
+      <c r="G37" s="7">
         <v>136.86271801046408</v>
       </c>
-      <c r="H37" s="12">
+      <c r="H37" s="7">
         <v>151.62676613473002</v>
       </c>
-      <c r="I37" s="12">
+      <c r="I37" s="7">
         <v>162.54887205062468</v>
       </c>
-      <c r="J37" s="12">
+      <c r="J37" s="7">
         <v>272.47767577508569</v>
       </c>
-      <c r="K37" s="12">
+      <c r="K37" s="7">
         <v>85.731760571989412</v>
       </c>
-      <c r="L37" s="12">
+      <c r="L37" s="7">
         <v>75.358800313222446</v>
       </c>
-      <c r="M37" s="11">
+      <c r="M37" s="7">
         <v>9.3684473992817487</v>
       </c>
       <c r="O37" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="P37" s="10">
+        <v>34</v>
+      </c>
+      <c r="P37" s="8">
         <v>73.110007676719732</v>
       </c>
-      <c r="Q37" s="10">
+      <c r="Q37" s="8">
         <v>83.520286411049597</v>
       </c>
-      <c r="R37" s="10">
+      <c r="R37" s="8">
         <v>115.13096444782613</v>
       </c>
-      <c r="S37" s="11">
+      <c r="S37" s="7">
         <v>180.17865220751133</v>
       </c>
-      <c r="T37" s="11">
+      <c r="T37" s="7">
         <v>91.530453703236887</v>
       </c>
-      <c r="U37" s="12">
+      <c r="U37" s="7">
         <v>137.90826072567782</v>
       </c>
-      <c r="V37" s="21">
+      <c r="V37" s="11">
         <v>189.18011339334967</v>
       </c>
-      <c r="W37" s="12">
+      <c r="W37" s="7">
         <v>114.547132005363</v>
       </c>
-      <c r="X37" s="21">
+      <c r="X37" s="11">
         <v>406.55861429810125</v>
       </c>
-      <c r="Y37" s="21">
+      <c r="Y37" s="11">
         <v>51.360274776464095</v>
       </c>
-      <c r="Z37" s="12">
+      <c r="Z37" s="7">
         <v>53.694900059056039</v>
       </c>
-      <c r="AA37" s="11">
+      <c r="AA37" s="7">
         <v>34.204913544356131</v>
       </c>
       <c r="AC37" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="AD37" s="10">
+        <v>34</v>
+      </c>
+      <c r="AD37" s="8">
         <v>75.279444006010081</v>
       </c>
-      <c r="AE37" s="10">
+      <c r="AE37" s="8">
         <v>74.482922621706834</v>
       </c>
-      <c r="AF37" s="10">
+      <c r="AF37" s="8">
         <v>136.35589942810316</v>
       </c>
-      <c r="AG37" s="11">
+      <c r="AG37" s="7">
         <v>160.64515925383338</v>
       </c>
-      <c r="AH37" s="11"/>
-[...6 lines deleted...]
-      <c r="AO37" s="11"/>
+      <c r="AH37" s="7">
+        <v>89.386910412892149</v>
+      </c>
+      <c r="AI37" s="7"/>
+      <c r="AJ37" s="11"/>
+      <c r="AK37" s="7"/>
+      <c r="AL37" s="11"/>
+      <c r="AM37" s="11"/>
+      <c r="AN37" s="7"/>
+      <c r="AO37" s="7"/>
     </row>
     <row r="38" spans="1:41">
-      <c r="A38" s="1" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="10">
+      <c r="A38" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="8">
         <v>52.643656520397371</v>
       </c>
-      <c r="C38" s="10">
+      <c r="C38" s="8">
         <v>88.085888374541767</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D38" s="8">
         <v>74.181874424408633</v>
       </c>
-      <c r="E38" s="11">
+      <c r="E38" s="7">
         <v>162.82480103499714</v>
       </c>
-      <c r="F38" s="11">
+      <c r="F38" s="7">
         <v>120.60128667277372</v>
       </c>
-      <c r="G38" s="12">
+      <c r="G38" s="7">
         <v>115.12159774113395</v>
       </c>
-      <c r="H38" s="12">
+      <c r="H38" s="7">
         <v>373.26595747602215</v>
       </c>
-      <c r="I38" s="12">
+      <c r="I38" s="7">
         <v>504.05151867473637</v>
       </c>
-      <c r="J38" s="12">
+      <c r="J38" s="7">
         <v>252.47087248433934</v>
       </c>
-      <c r="K38" s="12">
+      <c r="K38" s="7">
         <v>47.242876481375205</v>
       </c>
-      <c r="L38" s="12">
+      <c r="L38" s="7">
         <v>57.236766866816069</v>
       </c>
-      <c r="M38" s="11">
+      <c r="M38" s="7">
         <v>-27.359816119789652</v>
       </c>
-      <c r="O38" s="1" t="s">
-[...2 lines deleted...]
-      <c r="P38" s="10">
+      <c r="O38" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="P38" s="8">
         <v>92.46751273674306</v>
       </c>
-      <c r="Q38" s="10">
+      <c r="Q38" s="8">
         <v>75.223333540930355</v>
       </c>
-      <c r="R38" s="10">
+      <c r="R38" s="8">
         <v>91.700263422772238</v>
       </c>
-      <c r="S38" s="11">
+      <c r="S38" s="7">
         <v>137.41137078686191</v>
       </c>
-      <c r="T38" s="11">
+      <c r="T38" s="7">
         <v>114.28237647769221</v>
       </c>
-      <c r="U38" s="12">
+      <c r="U38" s="7">
         <v>114.68006802173947</v>
       </c>
-      <c r="V38" s="21">
+      <c r="V38" s="11">
         <v>516.77669600029242</v>
       </c>
-      <c r="W38" s="12">
+      <c r="W38" s="7">
         <v>337.11492722147756</v>
       </c>
-      <c r="X38" s="21">
+      <c r="X38" s="11">
         <v>280.10215754151767</v>
       </c>
-      <c r="Y38" s="21">
+      <c r="Y38" s="11">
         <v>43.049527210327319</v>
       </c>
-      <c r="Z38" s="12">
+      <c r="Z38" s="7">
         <v>55.029481463795804</v>
       </c>
-      <c r="AA38" s="11">
+      <c r="AA38" s="7">
         <v>11.721156539650119</v>
       </c>
-      <c r="AC38" s="1" t="s">
-[...2 lines deleted...]
-      <c r="AD38" s="10">
+      <c r="AC38" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD38" s="8">
         <v>95.509771868315738</v>
       </c>
-      <c r="AE38" s="10">
+      <c r="AE38" s="8">
         <v>62.256005107049774</v>
       </c>
-      <c r="AF38" s="10">
+      <c r="AF38" s="8">
         <v>136.29532005668489</v>
       </c>
-      <c r="AG38" s="11">
+      <c r="AG38" s="7">
         <v>115.48475646129029</v>
       </c>
-      <c r="AH38" s="11"/>
-[...6 lines deleted...]
-      <c r="AO38" s="11"/>
+      <c r="AH38" s="7">
+        <v>114.29344097187921</v>
+      </c>
+      <c r="AI38" s="7"/>
+      <c r="AJ38" s="11"/>
+      <c r="AK38" s="7"/>
+      <c r="AL38" s="11"/>
+      <c r="AM38" s="11"/>
+      <c r="AN38" s="7"/>
+      <c r="AO38" s="7"/>
     </row>
     <row r="39" spans="1:41">
-      <c r="A39" s="20"/>
-[...37 lines deleted...]
-      <c r="AO39" s="23"/>
+      <c r="A39" s="13"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
+      <c r="O39" s="13"/>
+      <c r="P39" s="13"/>
+      <c r="Q39" s="13"/>
+      <c r="R39" s="13"/>
+      <c r="S39" s="13"/>
+      <c r="T39" s="13"/>
+      <c r="U39" s="13"/>
+      <c r="V39" s="13"/>
+      <c r="W39" s="13"/>
+      <c r="X39" s="13"/>
+      <c r="Y39" s="13"/>
+      <c r="Z39" s="13"/>
+      <c r="AA39" s="13"/>
+      <c r="AC39" s="13"/>
+      <c r="AD39" s="13"/>
+      <c r="AE39" s="13"/>
+      <c r="AF39" s="13"/>
+      <c r="AG39" s="13"/>
+      <c r="AH39" s="13"/>
+      <c r="AI39" s="13"/>
+      <c r="AJ39" s="13"/>
+      <c r="AK39" s="13"/>
+      <c r="AL39" s="13"/>
+      <c r="AM39" s="13"/>
+      <c r="AN39" s="13"/>
+      <c r="AO39" s="13"/>
     </row>
     <row r="40" spans="1:41">
-      <c r="A40" s="24" t="s">
-[...43 lines deleted...]
-      <c r="AO40" s="24"/>
+      <c r="A40" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B40" s="22"/>
+      <c r="C40" s="22"/>
+      <c r="D40" s="22"/>
+      <c r="E40" s="22"/>
+      <c r="F40" s="22"/>
+      <c r="G40" s="22"/>
+      <c r="H40" s="22"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="22"/>
+      <c r="K40" s="22"/>
+      <c r="L40" s="22"/>
+      <c r="M40" s="22"/>
+      <c r="O40" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="P40" s="22"/>
+      <c r="Q40" s="22"/>
+      <c r="R40" s="22"/>
+      <c r="S40" s="22"/>
+      <c r="T40" s="22"/>
+      <c r="U40" s="22"/>
+      <c r="V40" s="22"/>
+      <c r="W40" s="22"/>
+      <c r="X40" s="22"/>
+      <c r="Y40" s="22"/>
+      <c r="Z40" s="22"/>
+      <c r="AA40" s="22"/>
+      <c r="AC40" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD40" s="22"/>
+      <c r="AE40" s="22"/>
+      <c r="AF40" s="22"/>
+      <c r="AG40" s="22"/>
+      <c r="AH40" s="22"/>
+      <c r="AI40" s="22"/>
+      <c r="AJ40" s="22"/>
+      <c r="AK40" s="22"/>
+      <c r="AL40" s="22"/>
+      <c r="AM40" s="22"/>
+      <c r="AN40" s="22"/>
+      <c r="AO40" s="22"/>
     </row>
     <row r="41" spans="1:41">
-      <c r="A41" s="17"/>
-[...10 lines deleted...]
-      <c r="L41" s="17"/>
+      <c r="A41" s="18"/>
+      <c r="B41" s="18"/>
+      <c r="C41" s="18"/>
+      <c r="D41" s="18"/>
+      <c r="E41" s="18"/>
+      <c r="F41" s="18"/>
+      <c r="G41" s="18"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
       <c r="M41" s="2" t="s">
-        <v>28</v>
-[...12 lines deleted...]
-      <c r="Z41" s="17"/>
+        <v>14</v>
+      </c>
+      <c r="O41" s="18"/>
+      <c r="P41" s="18"/>
+      <c r="Q41" s="18"/>
+      <c r="R41" s="18"/>
+      <c r="S41" s="18"/>
+      <c r="T41" s="18"/>
+      <c r="U41" s="18"/>
+      <c r="V41" s="18"/>
+      <c r="W41" s="18"/>
+      <c r="X41" s="18"/>
+      <c r="Y41" s="18"/>
+      <c r="Z41" s="18"/>
       <c r="AA41" s="2" t="s">
-        <v>34</v>
-[...12 lines deleted...]
-      <c r="AN41" s="17"/>
+        <v>20</v>
+      </c>
+      <c r="AC41" s="18"/>
+      <c r="AD41" s="18"/>
+      <c r="AE41" s="18"/>
+      <c r="AF41" s="18"/>
+      <c r="AG41" s="18"/>
+      <c r="AH41" s="18"/>
+      <c r="AI41" s="18"/>
+      <c r="AJ41" s="18"/>
+      <c r="AK41" s="18"/>
+      <c r="AL41" s="18"/>
+      <c r="AM41" s="18"/>
+      <c r="AN41" s="18"/>
       <c r="AO41" s="2" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:41">
-      <c r="A42" s="18"/>
+      <c r="A42" s="10"/>
       <c r="B42" s="19" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="C42" s="19" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="D42" s="19" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="E42" s="19" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F42" s="19" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="G42" s="19" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="H42" s="19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="I42" s="19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="J42" s="19" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="K42" s="19" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="L42" s="19" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="M42" s="19" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="O42" s="18"/>
+        <v>13</v>
+      </c>
+      <c r="O42" s="10"/>
       <c r="P42" s="19" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="Q42" s="19" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="R42" s="19" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="S42" s="19" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="T42" s="19" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="U42" s="19" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="V42" s="19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="W42" s="19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="X42" s="19" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="Y42" s="19" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="Z42" s="19" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="AA42" s="19" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="AC42" s="18"/>
+        <v>13</v>
+      </c>
+      <c r="AC42" s="10"/>
       <c r="AD42" s="19" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="AE42" s="19" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="AF42" s="19" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="AG42" s="19" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="AH42" s="19" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="AI42" s="19" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="AJ42" s="19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="AK42" s="19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="AL42" s="19" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="AM42" s="19" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="AN42" s="19" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="AO42" s="19" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:41" ht="15" customHeight="1">
-      <c r="A43" s="14" t="s">
+      <c r="A43" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B43" s="13">
+      <c r="B43" s="8">
         <v>111.7</v>
       </c>
-      <c r="C43" s="13">
+      <c r="C43" s="8">
         <v>100</v>
       </c>
-      <c r="D43" s="13">
+      <c r="D43" s="8">
         <v>100</v>
       </c>
-      <c r="E43" s="11">
+      <c r="E43" s="7">
         <v>100</v>
       </c>
-      <c r="F43" s="12">
+      <c r="F43" s="7">
         <v>100</v>
       </c>
-      <c r="G43" s="12">
+      <c r="G43" s="7">
         <v>100</v>
       </c>
-      <c r="H43" s="12">
+      <c r="H43" s="7">
         <v>446365.83255777904</v>
       </c>
-      <c r="I43" s="12">
+      <c r="I43" s="7">
         <v>694.99370000268971</v>
       </c>
-      <c r="J43" s="12">
+      <c r="J43" s="7">
         <v>351.76920478119325</v>
       </c>
-      <c r="K43" s="12">
+      <c r="K43" s="7">
         <v>64.659631096290312</v>
       </c>
-      <c r="L43" s="12">
+      <c r="L43" s="7">
         <v>56.007252057190584</v>
       </c>
-      <c r="M43" s="10">
+      <c r="M43" s="8">
         <v>-7.127149455967202</v>
       </c>
-      <c r="O43" s="14" t="s">
+      <c r="O43" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="P43" s="12">
+      <c r="P43" s="7">
         <v>100</v>
       </c>
-      <c r="Q43" s="13">
+      <c r="Q43" s="8">
         <v>100</v>
       </c>
-      <c r="R43" s="13">
+      <c r="R43" s="8">
         <v>100</v>
       </c>
-      <c r="S43" s="11">
+      <c r="S43" s="7">
         <v>100</v>
       </c>
-      <c r="T43" s="12">
+      <c r="T43" s="7">
         <v>100</v>
       </c>
-      <c r="U43" s="12">
+      <c r="U43" s="7">
         <v>402.78047100812148</v>
       </c>
-      <c r="V43" s="21">
+      <c r="V43" s="11">
         <v>9084.7865735043852</v>
       </c>
-      <c r="W43" s="12">
+      <c r="W43" s="7">
         <v>480.25696354314124</v>
       </c>
-      <c r="X43" s="21">
+      <c r="X43" s="11">
         <v>379.35830963813328</v>
       </c>
-      <c r="Y43" s="21">
+      <c r="Y43" s="11">
         <v>55.578124043363395</v>
       </c>
-      <c r="Z43" s="12">
+      <c r="Z43" s="7">
         <v>74.253900859904803</v>
       </c>
-      <c r="AA43" s="10">
+      <c r="AA43" s="8">
         <v>-1.1433405893255861</v>
       </c>
-      <c r="AC43" s="14" t="s">
+      <c r="AC43" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="AD43" s="12">
+      <c r="AD43" s="7">
         <v>100</v>
       </c>
-      <c r="AE43" s="13">
+      <c r="AE43" s="8">
         <v>100</v>
       </c>
-      <c r="AF43" s="13">
+      <c r="AF43" s="8">
         <v>100</v>
       </c>
-      <c r="AG43" s="11">
+      <c r="AG43" s="7">
         <v>99.348501529020567</v>
       </c>
-      <c r="AH43" s="12"/>
-[...6 lines deleted...]
-      <c r="AO43" s="10"/>
+      <c r="AH43" s="8">
+        <v>100.7</v>
+      </c>
+      <c r="AI43" s="7"/>
+      <c r="AJ43" s="11"/>
+      <c r="AK43" s="7"/>
+      <c r="AL43" s="11"/>
+      <c r="AM43" s="11"/>
+      <c r="AN43" s="7"/>
+      <c r="AO43" s="8"/>
     </row>
     <row r="44" spans="1:41">
-      <c r="A44" s="14" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="13">
+      <c r="A44" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B44" s="8">
         <v>111.7</v>
       </c>
-      <c r="C44" s="13">
+      <c r="C44" s="8">
         <v>100</v>
       </c>
-      <c r="D44" s="13">
+      <c r="D44" s="8">
         <v>100</v>
       </c>
-      <c r="E44" s="11">
+      <c r="E44" s="7">
         <v>100</v>
       </c>
-      <c r="F44" s="12">
+      <c r="F44" s="7">
         <v>100</v>
       </c>
-      <c r="G44" s="12">
+      <c r="G44" s="7">
         <v>100</v>
       </c>
-      <c r="H44" s="12">
+      <c r="H44" s="7">
         <v>20249.275069243678</v>
       </c>
-      <c r="I44" s="12">
+      <c r="I44" s="7">
         <v>186.57011038545005</v>
       </c>
-      <c r="J44" s="12">
+      <c r="J44" s="7">
         <v>499.2630173504723</v>
       </c>
-      <c r="K44" s="12">
+      <c r="K44" s="7">
         <v>34.743977426292723</v>
       </c>
-      <c r="L44" s="12">
+      <c r="L44" s="7">
         <v>7.3961610434896397</v>
       </c>
-      <c r="M44" s="10">
+      <c r="M44" s="8">
         <v>2507.5603108702148</v>
       </c>
-      <c r="O44" s="14" t="s">
-[...2 lines deleted...]
-      <c r="P44" s="12">
+      <c r="O44" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="P44" s="7">
         <v>100</v>
       </c>
-      <c r="Q44" s="13">
+      <c r="Q44" s="8">
         <v>100</v>
       </c>
-      <c r="R44" s="13">
+      <c r="R44" s="8">
         <v>100</v>
       </c>
-      <c r="S44" s="11">
+      <c r="S44" s="7">
         <v>100</v>
       </c>
-      <c r="T44" s="12">
+      <c r="T44" s="7">
         <v>100</v>
       </c>
-      <c r="U44" s="12">
+      <c r="U44" s="7">
         <v>402.78047100812148</v>
       </c>
-      <c r="V44" s="21">
+      <c r="V44" s="11">
         <v>147.69517956190344</v>
       </c>
-      <c r="W44" s="12">
+      <c r="W44" s="7">
         <v>266.44045397578589</v>
       </c>
-      <c r="X44" s="21">
+      <c r="X44" s="11">
         <v>899.11411219494789</v>
       </c>
-      <c r="Y44" s="21">
+      <c r="Y44" s="11">
         <v>22.293724128123511</v>
       </c>
-      <c r="Z44" s="12">
+      <c r="Z44" s="7">
         <v>15.11474816185051</v>
       </c>
-      <c r="AA44" s="10">
+      <c r="AA44" s="8">
         <v>158.0461981888532</v>
       </c>
-      <c r="AC44" s="14" t="s">
-[...2 lines deleted...]
-      <c r="AD44" s="12">
+      <c r="AC44" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="AD44" s="7">
         <v>100</v>
       </c>
-      <c r="AE44" s="13">
+      <c r="AE44" s="8">
         <v>100</v>
       </c>
-      <c r="AF44" s="13">
+      <c r="AF44" s="8">
         <v>100</v>
       </c>
-      <c r="AG44" s="11">
+      <c r="AG44" s="7">
         <v>99.348501529020567</v>
       </c>
-      <c r="AH44" s="12"/>
-[...6 lines deleted...]
-      <c r="AO44" s="10"/>
+      <c r="AH44" s="8">
+        <v>100.7</v>
+      </c>
+      <c r="AI44" s="7"/>
+      <c r="AJ44" s="11"/>
+      <c r="AK44" s="7"/>
+      <c r="AL44" s="11"/>
+      <c r="AM44" s="11"/>
+      <c r="AN44" s="7"/>
+      <c r="AO44" s="8"/>
     </row>
     <row r="45" spans="1:41">
-      <c r="A45" s="14" t="s">
-[...21 lines deleted...]
-      <c r="I45" s="12">
+      <c r="A45" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7">
         <v>407.7354606002034</v>
       </c>
-      <c r="J45" s="12">
+      <c r="J45" s="7">
         <v>687.17571197247287</v>
       </c>
-      <c r="K45" s="12">
+      <c r="K45" s="7">
         <v>67.158937710706226</v>
       </c>
-      <c r="L45" s="12">
+      <c r="L45" s="7">
         <v>66.604904171423442</v>
       </c>
-      <c r="M45" s="10">
+      <c r="M45" s="8">
         <v>-15.585813296527093</v>
       </c>
-      <c r="O45" s="14" t="s">
-[...21 lines deleted...]
-      <c r="W45" s="12">
+      <c r="O45" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="P45" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S45" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T45" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U45" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V45" s="11"/>
+      <c r="W45" s="7">
         <v>878.41645578250757</v>
       </c>
-      <c r="X45" s="21">
+      <c r="X45" s="11">
         <v>419.2481843997565</v>
       </c>
-      <c r="Y45" s="21">
+      <c r="Y45" s="11">
         <v>34.70323342747281</v>
       </c>
-      <c r="Z45" s="12">
+      <c r="Z45" s="7">
         <v>55.929054029315154</v>
       </c>
-      <c r="AA45" s="10">
+      <c r="AA45" s="8">
         <v>25.999378799807982</v>
       </c>
-      <c r="AC45" s="14" t="s">
-[...21 lines deleted...]
-      <c r="AO45" s="10"/>
+      <c r="AC45" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD45" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG45" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH45" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI45" s="7"/>
+      <c r="AJ45" s="11"/>
+      <c r="AK45" s="7"/>
+      <c r="AL45" s="11"/>
+      <c r="AM45" s="11"/>
+      <c r="AN45" s="7"/>
+      <c r="AO45" s="8"/>
     </row>
     <row r="46" spans="1:41">
-      <c r="A46" s="14" t="s">
-[...21 lines deleted...]
-      <c r="I46" s="12">
+      <c r="A46" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7">
         <v>1016.4188987041787</v>
       </c>
-      <c r="J46" s="12">
+      <c r="J46" s="7">
         <v>531.69648708861598</v>
       </c>
-      <c r="K46" s="12">
+      <c r="K46" s="7">
         <v>90.253167224032723</v>
       </c>
-      <c r="L46" s="12">
+      <c r="L46" s="7">
         <v>31.290342943051108</v>
       </c>
-      <c r="M46" s="10">
+      <c r="M46" s="8">
         <v>-8.6434652025011083</v>
       </c>
-      <c r="O46" s="14" t="s">
-[...21 lines deleted...]
-      <c r="W46" s="12">
+      <c r="O46" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="P46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R46" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V46" s="11"/>
+      <c r="W46" s="7">
         <v>623.10564336704488</v>
       </c>
-      <c r="X46" s="21">
+      <c r="X46" s="11">
         <v>466.13792183544547</v>
       </c>
-      <c r="Y46" s="21">
+      <c r="Y46" s="11">
         <v>86.076488106969649</v>
       </c>
-      <c r="Z46" s="12">
+      <c r="Z46" s="7">
         <v>56.064005389358982</v>
       </c>
-      <c r="AA46" s="10">
+      <c r="AA46" s="8">
         <v>12.276163613244719</v>
       </c>
-      <c r="AC46" s="14" t="s">
-[...21 lines deleted...]
-      <c r="AO46" s="10"/>
+      <c r="AC46" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AD46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH46" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI46" s="7"/>
+      <c r="AJ46" s="11"/>
+      <c r="AK46" s="7"/>
+      <c r="AL46" s="11"/>
+      <c r="AM46" s="11"/>
+      <c r="AN46" s="7"/>
+      <c r="AO46" s="8"/>
     </row>
     <row r="47" spans="1:41">
-      <c r="A47" s="14" t="s">
-[...21 lines deleted...]
-      <c r="I47" s="12">
+      <c r="A47" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7">
         <v>842.33786312610005</v>
       </c>
-      <c r="J47" s="12">
+      <c r="J47" s="7">
         <v>474.24845080232194</v>
       </c>
-      <c r="K47" s="12">
+      <c r="K47" s="7">
         <v>85.847012130745</v>
       </c>
-      <c r="L47" s="12">
+      <c r="L47" s="7">
         <v>58.527453379279535</v>
       </c>
-      <c r="M47" s="10">
+      <c r="M47" s="8">
         <v>-7.3816881001334673</v>
       </c>
-      <c r="O47" s="14" t="s">
-[...21 lines deleted...]
-      <c r="W47" s="12">
+      <c r="O47" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="P47" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R47" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S47" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T47" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U47" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V47" s="11"/>
+      <c r="W47" s="7">
         <v>603.56980778849504</v>
       </c>
-      <c r="X47" s="21">
+      <c r="X47" s="11">
         <v>590.17796712775998</v>
       </c>
-      <c r="Y47" s="21">
+      <c r="Y47" s="11">
         <v>98.765794237277007</v>
       </c>
-      <c r="Z47" s="12">
+      <c r="Z47" s="7">
         <v>43.259081488057475</v>
       </c>
-      <c r="AA47" s="10">
+      <c r="AA47" s="8">
         <v>-7.7780738016761326</v>
       </c>
-      <c r="AC47" s="14" t="s">
-[...21 lines deleted...]
-      <c r="AO47" s="10"/>
+      <c r="AC47" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AD47" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE47" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG47" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH47" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI47" s="7"/>
+      <c r="AJ47" s="11"/>
+      <c r="AK47" s="7"/>
+      <c r="AL47" s="11"/>
+      <c r="AM47" s="11"/>
+      <c r="AN47" s="7"/>
+      <c r="AO47" s="8"/>
     </row>
     <row r="48" spans="1:41">
-      <c r="A48" s="14" t="s">
-[...21 lines deleted...]
-      <c r="I48" s="12">
+      <c r="A48" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7">
         <v>1073.5035211409356</v>
       </c>
-      <c r="J48" s="12">
+      <c r="J48" s="7">
         <v>203.01432499278147</v>
       </c>
-      <c r="K48" s="12">
+      <c r="K48" s="7">
         <v>40.39170063663942</v>
       </c>
-      <c r="L48" s="12">
+      <c r="L48" s="7">
         <v>70.885366554919486</v>
       </c>
-      <c r="M48" s="10">
+      <c r="M48" s="8">
         <v>1.467163616733544</v>
       </c>
-      <c r="O48" s="14" t="s">
-[...21 lines deleted...]
-      <c r="W48" s="12">
+      <c r="O48" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="P48" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R48" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S48" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T48" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U48" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V48" s="11"/>
+      <c r="W48" s="7">
         <v>654.52545417530951</v>
       </c>
-      <c r="X48" s="21">
+      <c r="X48" s="11">
         <v>255.46269386618135</v>
       </c>
-      <c r="Y48" s="21">
+      <c r="Y48" s="11">
         <v>43.404041000507938</v>
       </c>
-      <c r="Z48" s="12">
+      <c r="Z48" s="7">
         <v>92.846041420608415</v>
       </c>
-      <c r="AA48" s="10">
+      <c r="AA48" s="8">
         <v>31.115900088567678</v>
       </c>
-      <c r="AC48" s="14" t="s">
-[...21 lines deleted...]
-      <c r="AO48" s="10"/>
+      <c r="AC48" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD48" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG48" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH48" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI48" s="7"/>
+      <c r="AJ48" s="11"/>
+      <c r="AK48" s="7"/>
+      <c r="AL48" s="11"/>
+      <c r="AM48" s="11"/>
+      <c r="AN48" s="7"/>
+      <c r="AO48" s="8"/>
     </row>
     <row r="49" spans="1:41">
-      <c r="A49" s="14" t="s">
-[...21 lines deleted...]
-      <c r="I49" s="12">
+      <c r="A49" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F49" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7">
         <v>649.78005929385233</v>
       </c>
-      <c r="J49" s="12">
+      <c r="J49" s="7">
         <v>424.18783170932943</v>
       </c>
-      <c r="K49" s="12">
+      <c r="K49" s="7">
         <v>41.339477407147434</v>
       </c>
-      <c r="L49" s="12">
+      <c r="L49" s="7">
         <v>98.574789616170506</v>
       </c>
-      <c r="M49" s="10">
+      <c r="M49" s="8">
         <v>-4.8940080651944262</v>
       </c>
-      <c r="O49" s="14" t="s">
-[...21 lines deleted...]
-      <c r="W49" s="12">
+      <c r="O49" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="P49" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R49" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S49" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T49" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U49" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V49" s="11"/>
+      <c r="W49" s="7">
         <v>1118.5510758249757</v>
       </c>
-      <c r="X49" s="21">
+      <c r="X49" s="11">
         <v>339.37205049032258</v>
       </c>
-      <c r="Y49" s="21">
+      <c r="Y49" s="11">
         <v>56.76469844876798</v>
       </c>
-      <c r="Z49" s="12">
+      <c r="Z49" s="7">
         <v>64.703777883838526</v>
       </c>
-      <c r="AA49" s="10">
+      <c r="AA49" s="8">
         <v>31.662225323914335</v>
       </c>
-      <c r="AC49" s="14" t="s">
-[...21 lines deleted...]
-      <c r="AO49" s="10"/>
+      <c r="AC49" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD49" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE49" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH49" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI49" s="7"/>
+      <c r="AJ49" s="11"/>
+      <c r="AK49" s="7"/>
+      <c r="AL49" s="11"/>
+      <c r="AM49" s="11"/>
+      <c r="AN49" s="7"/>
+      <c r="AO49" s="8"/>
     </row>
     <row r="50" spans="1:41">
-      <c r="A50" s="14" t="s">
-[...21 lines deleted...]
-      <c r="I50" s="12">
+      <c r="A50" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F50" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7">
         <v>190.70099563373552</v>
       </c>
-      <c r="J50" s="12">
+      <c r="J50" s="7">
         <v>650.27164219931751</v>
       </c>
-      <c r="K50" s="12">
+      <c r="K50" s="7">
         <v>76.430221168882056</v>
       </c>
-      <c r="L50" s="12">
+      <c r="L50" s="7">
         <v>14.267961511514343</v>
       </c>
-      <c r="M50" s="10">
+      <c r="M50" s="8">
         <v>-32.267335669466512</v>
       </c>
-      <c r="O50" s="14" t="s">
-[...21 lines deleted...]
-      <c r="W50" s="12">
+      <c r="O50" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="P50" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R50" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S50" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T50" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U50" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V50" s="11"/>
+      <c r="W50" s="7">
         <v>156.82300816865521</v>
       </c>
-      <c r="X50" s="21">
+      <c r="X50" s="11">
         <v>513.66277872375235</v>
       </c>
-      <c r="Y50" s="21">
+      <c r="Y50" s="11">
         <v>56.189144047616715</v>
       </c>
-      <c r="Z50" s="12">
+      <c r="Z50" s="7">
         <v>50.054898755652665</v>
       </c>
-      <c r="AA50" s="10">
+      <c r="AA50" s="8">
         <v>-10.63734944338281</v>
       </c>
-      <c r="AC50" s="14" t="s">
-[...21 lines deleted...]
-      <c r="AO50" s="10"/>
+      <c r="AC50" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD50" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE50" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF50" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG50" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH50" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI50" s="7"/>
+      <c r="AJ50" s="11"/>
+      <c r="AK50" s="7"/>
+      <c r="AL50" s="11"/>
+      <c r="AM50" s="11"/>
+      <c r="AN50" s="7"/>
+      <c r="AO50" s="8"/>
     </row>
     <row r="51" spans="1:41">
-      <c r="A51" s="14" t="s">
-[...21 lines deleted...]
-      <c r="I51" s="12">
+      <c r="A51" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F51" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7">
         <v>329.27591082231402</v>
       </c>
-      <c r="J51" s="12">
+      <c r="J51" s="7">
         <v>707.48928761060222</v>
       </c>
-      <c r="K51" s="12">
+      <c r="K51" s="7">
         <v>50.888405271086711</v>
       </c>
-      <c r="L51" s="12">
+      <c r="L51" s="7">
         <v>64.721673249095417</v>
       </c>
-      <c r="M51" s="10">
+      <c r="M51" s="8">
         <v>-1.8748449908094735</v>
       </c>
-      <c r="O51" s="14" t="s">
-[...21 lines deleted...]
-      <c r="W51" s="12">
+      <c r="O51" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="P51" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="R51" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S51" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T51" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U51" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V51" s="11"/>
+      <c r="W51" s="7">
         <v>276.58103356038208</v>
       </c>
-      <c r="X51" s="21">
+      <c r="X51" s="11">
         <v>462.73488445434151</v>
       </c>
-      <c r="Y51" s="21">
+      <c r="Y51" s="11">
         <v>73.088267589299463</v>
       </c>
-      <c r="Z51" s="12">
+      <c r="Z51" s="7">
         <v>56.040231386730341</v>
       </c>
-      <c r="AA51" s="10">
+      <c r="AA51" s="8">
         <v>18.196122750162406</v>
       </c>
-      <c r="AC51" s="14" t="s">
-[...21 lines deleted...]
-      <c r="AO51" s="10"/>
+      <c r="AC51" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD51" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH51" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI51" s="7"/>
+      <c r="AJ51" s="11"/>
+      <c r="AK51" s="7"/>
+      <c r="AL51" s="11"/>
+      <c r="AM51" s="11"/>
+      <c r="AN51" s="7"/>
+      <c r="AO51" s="8"/>
     </row>
     <row r="52" spans="1:41">
-      <c r="A52" s="14" t="s">
-[...21 lines deleted...]
-      <c r="I52" s="12">
+      <c r="A52" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7">
         <v>1187.7536137437116</v>
       </c>
-      <c r="J52" s="12">
+      <c r="J52" s="7">
         <v>490.12933446693631</v>
       </c>
-      <c r="K52" s="12">
+      <c r="K52" s="7">
         <v>89.487478706961937</v>
       </c>
-      <c r="L52" s="12">
+      <c r="L52" s="7">
         <v>62.600604713682316</v>
       </c>
-      <c r="M52" s="10">
+      <c r="M52" s="8">
         <v>-4.9910654114901121</v>
       </c>
-      <c r="O52" s="14" t="s">
-[...21 lines deleted...]
-      <c r="W52" s="12">
+      <c r="O52" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="P52" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="R52" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S52" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T52" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U52" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V52" s="11"/>
+      <c r="W52" s="7">
         <v>469.14808108763111</v>
       </c>
-      <c r="X52" s="21">
+      <c r="X52" s="11">
         <v>1183.2467525073616</v>
       </c>
-      <c r="Y52" s="21">
+      <c r="Y52" s="11">
         <v>42.929008320094539</v>
       </c>
-      <c r="Z52" s="12">
+      <c r="Z52" s="7">
         <v>110.23355282375124</v>
       </c>
-      <c r="AA52" s="10">
+      <c r="AA52" s="8">
         <v>42.335546779819097</v>
       </c>
-      <c r="AC52" s="14" t="s">
-[...21 lines deleted...]
-      <c r="AO52" s="10"/>
+      <c r="AC52" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD52" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE52" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG52" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH52" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI52" s="7"/>
+      <c r="AJ52" s="11"/>
+      <c r="AK52" s="7"/>
+      <c r="AL52" s="11"/>
+      <c r="AM52" s="11"/>
+      <c r="AN52" s="7"/>
+      <c r="AO52" s="8"/>
     </row>
     <row r="53" spans="1:41">
-      <c r="A53" s="14" t="s">
-[...21 lines deleted...]
-      <c r="I53" s="12">
+      <c r="A53" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7">
         <v>619.30340760275783</v>
       </c>
-      <c r="J53" s="12">
+      <c r="J53" s="7">
         <v>297.25710616014749</v>
       </c>
-      <c r="K53" s="12">
+      <c r="K53" s="7">
         <v>68.621201400875023</v>
       </c>
-      <c r="L53" s="12">
+      <c r="L53" s="7">
         <v>29.020120661823263</v>
       </c>
-      <c r="M53" s="10">
+      <c r="M53" s="8">
         <v>-20.656132285688379</v>
       </c>
-      <c r="O53" s="14" t="s">
-[...21 lines deleted...]
-      <c r="W53" s="12">
+      <c r="O53" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="R53" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V53" s="11"/>
+      <c r="W53" s="7">
         <v>377.07318341729092</v>
       </c>
-      <c r="X53" s="21">
+      <c r="X53" s="11">
         <v>325.09209250979876</v>
       </c>
-      <c r="Y53" s="21">
+      <c r="Y53" s="11">
         <v>54.901482961885051</v>
       </c>
-      <c r="Z53" s="12">
+      <c r="Z53" s="7">
         <v>54.096698606748795</v>
       </c>
-      <c r="AA53" s="10">
+      <c r="AA53" s="8">
         <v>-3.1209997343030378</v>
       </c>
-      <c r="AC53" s="14" t="s">
-[...21 lines deleted...]
-      <c r="AO53" s="10"/>
+      <c r="AC53" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE53" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF53" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI53" s="7"/>
+      <c r="AJ53" s="11"/>
+      <c r="AK53" s="7"/>
+      <c r="AL53" s="11"/>
+      <c r="AM53" s="11"/>
+      <c r="AN53" s="7"/>
+      <c r="AO53" s="8"/>
     </row>
     <row r="54" spans="1:41">
-      <c r="A54" s="14" t="s">
-[...21 lines deleted...]
-      <c r="I54" s="12">
+      <c r="A54" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7">
         <v>1133.1828543211066</v>
       </c>
-      <c r="J54" s="12">
+      <c r="J54" s="7">
         <v>271.19221032425645</v>
       </c>
-      <c r="K54" s="12">
+      <c r="K54" s="7">
         <v>90.415040496458943</v>
       </c>
-      <c r="L54" s="12">
+      <c r="L54" s="7">
         <v>66.52801283409778</v>
       </c>
-      <c r="M54" s="10">
+      <c r="M54" s="8">
         <v>-6.7763553078922927</v>
       </c>
-      <c r="O54" s="14" t="s">
-[...21 lines deleted...]
-      <c r="W54" s="12">
+      <c r="O54" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="P54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="R54" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V54" s="11"/>
+      <c r="W54" s="7">
         <v>428.07241622475158</v>
       </c>
-      <c r="X54" s="21">
+      <c r="X54" s="11">
         <v>302.45854038026863</v>
       </c>
-      <c r="Y54" s="21">
+      <c r="Y54" s="11">
         <v>68.086038812738565</v>
       </c>
-      <c r="Z54" s="12">
+      <c r="Z54" s="7">
         <v>185.37443851902609</v>
       </c>
-      <c r="AA54" s="10">
+      <c r="AA54" s="8">
         <v>-36.801268198774224</v>
       </c>
-      <c r="AC54" s="14" t="s">
-[...21 lines deleted...]
-      <c r="AO54" s="10"/>
+      <c r="AC54" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI54" s="7"/>
+      <c r="AJ54" s="11"/>
+      <c r="AK54" s="7"/>
+      <c r="AL54" s="11"/>
+      <c r="AM54" s="11"/>
+      <c r="AN54" s="7"/>
+      <c r="AO54" s="8"/>
     </row>
     <row r="55" spans="1:41">
-      <c r="A55" s="14" t="s">
-[...21 lines deleted...]
-      <c r="I55" s="12">
+      <c r="A55" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7">
         <v>1476.1027985895034</v>
       </c>
-      <c r="J55" s="12">
+      <c r="J55" s="7">
         <v>247.70661707472144</v>
       </c>
-      <c r="K55" s="12">
+      <c r="K55" s="7">
         <v>40.445185725556946</v>
       </c>
-      <c r="L55" s="12">
+      <c r="L55" s="7">
         <v>67.475606396791164</v>
       </c>
-      <c r="M55" s="10">
+      <c r="M55" s="8">
         <v>-8.9041335176197425</v>
       </c>
-      <c r="O55" s="14" t="s">
-[...21 lines deleted...]
-      <c r="W55" s="12">
+      <c r="O55" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="P55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="R55" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V55" s="11"/>
+      <c r="W55" s="7">
         <v>1434.68186369363</v>
       </c>
-      <c r="X55" s="21">
+      <c r="X55" s="11">
         <v>236.61492560398361</v>
       </c>
-      <c r="Y55" s="21">
+      <c r="Y55" s="11">
         <v>52.05050763464417</v>
       </c>
-      <c r="Z55" s="12">
+      <c r="Z55" s="7">
         <v>60.082134235847448</v>
       </c>
-      <c r="AA55" s="10">
+      <c r="AA55" s="8">
         <v>13.314596803767984</v>
       </c>
-      <c r="AC55" s="14" t="s">
-[...21 lines deleted...]
-      <c r="AO55" s="10"/>
+      <c r="AC55" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI55" s="7"/>
+      <c r="AJ55" s="11"/>
+      <c r="AK55" s="7"/>
+      <c r="AL55" s="11"/>
+      <c r="AM55" s="11"/>
+      <c r="AN55" s="7"/>
+      <c r="AO55" s="8"/>
     </row>
     <row r="56" spans="1:41">
-      <c r="A56" s="14" t="s">
-[...21 lines deleted...]
-      <c r="I56" s="12">
+      <c r="A56" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7">
         <v>559.60785650078651</v>
       </c>
-      <c r="J56" s="12">
+      <c r="J56" s="7">
         <v>396.58681748872766</v>
       </c>
-      <c r="K56" s="12">
+      <c r="K56" s="7">
         <v>92.770915533043464</v>
       </c>
-      <c r="L56" s="12">
+      <c r="L56" s="7">
         <v>74.249826286662852</v>
       </c>
-      <c r="M56" s="10">
+      <c r="M56" s="8">
         <v>-5.9096101603999092</v>
       </c>
-      <c r="O56" s="14" t="s">
-[...21 lines deleted...]
-      <c r="W56" s="12">
+      <c r="O56" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="P56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="R56" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V56" s="11"/>
+      <c r="W56" s="7">
         <v>351.08425534722147</v>
       </c>
-      <c r="X56" s="21">
+      <c r="X56" s="11">
         <v>737.76754747002826</v>
       </c>
-      <c r="Y56" s="21">
+      <c r="Y56" s="11">
         <v>51.267051461348871</v>
       </c>
-      <c r="Z56" s="12">
+      <c r="Z56" s="7">
         <v>47.96360057140938</v>
       </c>
-      <c r="AA56" s="10">
+      <c r="AA56" s="8">
         <v>9.5621657230666308</v>
       </c>
-      <c r="AC56" s="14" t="s">
-[...21 lines deleted...]
-      <c r="AO56" s="10"/>
+      <c r="AC56" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE56" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI56" s="7"/>
+      <c r="AJ56" s="11"/>
+      <c r="AK56" s="7"/>
+      <c r="AL56" s="11"/>
+      <c r="AM56" s="11"/>
+      <c r="AN56" s="7"/>
+      <c r="AO56" s="8"/>
     </row>
     <row r="57" spans="1:41">
-      <c r="A57" s="14" t="s">
-[...21 lines deleted...]
-      <c r="I57" s="12">
+      <c r="A57" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7">
         <v>783.1177567442619</v>
       </c>
-      <c r="J57" s="12">
+      <c r="J57" s="7">
         <v>263.32736178448386</v>
       </c>
-      <c r="K57" s="12">
+      <c r="K57" s="7">
         <v>46.825388350792977</v>
       </c>
-      <c r="L57" s="12">
+      <c r="L57" s="7">
         <v>56.627027012927286</v>
       </c>
-      <c r="M57" s="10">
+      <c r="M57" s="8">
         <v>-35.597923114312273</v>
       </c>
-      <c r="O57" s="14" t="s">
-[...21 lines deleted...]
-      <c r="W57" s="12">
+      <c r="O57" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="P57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="R57" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V57" s="11"/>
+      <c r="W57" s="7">
         <v>462.41617098394022</v>
       </c>
-      <c r="X57" s="21">
+      <c r="X57" s="11">
         <v>299.54451034505229</v>
       </c>
-      <c r="Y57" s="21">
+      <c r="Y57" s="11">
         <v>42.608292141676223</v>
       </c>
-      <c r="Z57" s="12">
+      <c r="Z57" s="7">
         <v>54.274724658855767</v>
       </c>
-      <c r="AA57" s="10">
+      <c r="AA57" s="8">
         <v>4.3917795601534584</v>
       </c>
-      <c r="AC57" s="14" t="s">
-[...21 lines deleted...]
-      <c r="AO57" s="10"/>
+      <c r="AC57" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE57" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF57" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI57" s="7"/>
+      <c r="AJ57" s="11"/>
+      <c r="AK57" s="7"/>
+      <c r="AL57" s="11"/>
+      <c r="AM57" s="11"/>
+      <c r="AN57" s="7"/>
+      <c r="AO57" s="8"/>
     </row>
     <row r="58" spans="1:41">
-      <c r="A58" s="8"/>
-[...37 lines deleted...]
-      <c r="AO58" s="8"/>
+      <c r="A58" s="23"/>
+      <c r="B58" s="23"/>
+      <c r="C58" s="23"/>
+      <c r="D58" s="23"/>
+      <c r="E58" s="23"/>
+      <c r="F58" s="23"/>
+      <c r="G58" s="23"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="24"/>
+      <c r="J58" s="24"/>
+      <c r="K58" s="23"/>
+      <c r="L58" s="23"/>
+      <c r="M58" s="23"/>
+      <c r="O58" s="23"/>
+      <c r="P58" s="23"/>
+      <c r="Q58" s="23"/>
+      <c r="R58" s="23"/>
+      <c r="S58" s="23"/>
+      <c r="T58" s="23"/>
+      <c r="U58" s="23"/>
+      <c r="V58" s="23"/>
+      <c r="W58" s="24"/>
+      <c r="X58" s="24"/>
+      <c r="Y58" s="23"/>
+      <c r="Z58" s="23"/>
+      <c r="AA58" s="23"/>
+      <c r="AC58" s="23"/>
+      <c r="AD58" s="23"/>
+      <c r="AE58" s="23"/>
+      <c r="AF58" s="23"/>
+      <c r="AG58" s="23"/>
+      <c r="AH58" s="23"/>
+      <c r="AI58" s="23"/>
+      <c r="AJ58" s="23"/>
+      <c r="AK58" s="24"/>
+      <c r="AL58" s="24"/>
+      <c r="AM58" s="23"/>
+      <c r="AN58" s="23"/>
+      <c r="AO58" s="23"/>
     </row>
     <row r="59" spans="1:41">
-      <c r="A59" s="24" t="s">
-[...43 lines deleted...]
-      <c r="AO59" s="24"/>
+      <c r="A59" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B59" s="22"/>
+      <c r="C59" s="22"/>
+      <c r="D59" s="22"/>
+      <c r="E59" s="22"/>
+      <c r="F59" s="22"/>
+      <c r="G59" s="22"/>
+      <c r="H59" s="22"/>
+      <c r="I59" s="22"/>
+      <c r="J59" s="22"/>
+      <c r="K59" s="22"/>
+      <c r="L59" s="22"/>
+      <c r="M59" s="22"/>
+      <c r="O59" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="P59" s="22"/>
+      <c r="Q59" s="22"/>
+      <c r="R59" s="22"/>
+      <c r="S59" s="22"/>
+      <c r="T59" s="22"/>
+      <c r="U59" s="22"/>
+      <c r="V59" s="22"/>
+      <c r="W59" s="22"/>
+      <c r="X59" s="22"/>
+      <c r="Y59" s="22"/>
+      <c r="Z59" s="22"/>
+      <c r="AA59" s="22"/>
+      <c r="AC59" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD59" s="22"/>
+      <c r="AE59" s="22"/>
+      <c r="AF59" s="22"/>
+      <c r="AG59" s="22"/>
+      <c r="AH59" s="22"/>
+      <c r="AI59" s="22"/>
+      <c r="AJ59" s="22"/>
+      <c r="AK59" s="22"/>
+      <c r="AL59" s="22"/>
+      <c r="AM59" s="22"/>
+      <c r="AN59" s="22"/>
+      <c r="AO59" s="22"/>
     </row>
     <row r="60" spans="1:41">
-      <c r="A60" s="17"/>
-[...10 lines deleted...]
-      <c r="L60" s="17"/>
+      <c r="A60" s="18"/>
+      <c r="B60" s="18"/>
+      <c r="C60" s="18"/>
+      <c r="D60" s="18"/>
+      <c r="E60" s="18"/>
+      <c r="F60" s="18"/>
+      <c r="G60" s="18"/>
+      <c r="H60" s="18"/>
+      <c r="I60" s="18"/>
+      <c r="J60" s="18"/>
+      <c r="K60" s="18"/>
+      <c r="L60" s="18"/>
       <c r="M60" s="2" t="s">
-        <v>28</v>
-[...12 lines deleted...]
-      <c r="Z60" s="17"/>
+        <v>14</v>
+      </c>
+      <c r="O60" s="18"/>
+      <c r="P60" s="18"/>
+      <c r="Q60" s="18"/>
+      <c r="R60" s="18"/>
+      <c r="S60" s="18"/>
+      <c r="T60" s="18"/>
+      <c r="U60" s="18"/>
+      <c r="V60" s="18"/>
+      <c r="W60" s="18"/>
+      <c r="X60" s="18"/>
+      <c r="Y60" s="18"/>
+      <c r="Z60" s="18"/>
       <c r="AA60" s="2" t="s">
-        <v>34</v>
-[...12 lines deleted...]
-      <c r="AN60" s="17"/>
+        <v>20</v>
+      </c>
+      <c r="AC60" s="18"/>
+      <c r="AD60" s="18"/>
+      <c r="AE60" s="18"/>
+      <c r="AF60" s="18"/>
+      <c r="AG60" s="18"/>
+      <c r="AH60" s="18"/>
+      <c r="AI60" s="18"/>
+      <c r="AJ60" s="18"/>
+      <c r="AK60" s="18"/>
+      <c r="AL60" s="18"/>
+      <c r="AM60" s="18"/>
+      <c r="AN60" s="18"/>
       <c r="AO60" s="2" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:41">
-      <c r="A61" s="18"/>
+      <c r="A61" s="10"/>
       <c r="B61" s="19" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="C61" s="19" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="D61" s="19" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="E61" s="19" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F61" s="19" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="G61" s="19" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="H61" s="19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="I61" s="19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="J61" s="19" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="K61" s="19" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="L61" s="19" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="M61" s="19" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="O61" s="18"/>
+        <v>13</v>
+      </c>
+      <c r="O61" s="10"/>
       <c r="P61" s="19" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="Q61" s="19" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="R61" s="19" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="S61" s="19" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="T61" s="19" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="U61" s="19" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="V61" s="19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="W61" s="19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="X61" s="19" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="Y61" s="19" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="Z61" s="19" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="AA61" s="19" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="AC61" s="18"/>
+        <v>13</v>
+      </c>
+      <c r="AC61" s="10"/>
       <c r="AD61" s="19" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="AE61" s="19" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="AF61" s="19" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="AG61" s="19" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="AH61" s="19" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="AI61" s="19" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="AJ61" s="19" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="AK61" s="19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="AL61" s="19" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="AM61" s="19" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="AN61" s="19" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="AO61" s="19" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:41" ht="12.75" customHeight="1">
-      <c r="A62" s="1" t="s">
+      <c r="A62" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="10">
+      <c r="B62" s="8">
         <v>57.290150400000002</v>
       </c>
-      <c r="C62" s="13">
+      <c r="C62" s="8">
         <v>85.569104668572962</v>
       </c>
-      <c r="D62" s="13">
+      <c r="D62" s="8">
         <v>102.08287081798524</v>
       </c>
-      <c r="E62" s="12">
+      <c r="E62" s="7">
         <v>144.28829394348159</v>
       </c>
-      <c r="F62" s="10">
+      <c r="F62" s="8">
         <v>109.00650844957556</v>
       </c>
-      <c r="G62" s="10">
+      <c r="G62" s="8">
         <v>126.23934131934116</v>
       </c>
-      <c r="H62" s="12">
+      <c r="H62" s="7">
         <v>105.501503255893</v>
       </c>
-      <c r="I62" s="12">
+      <c r="I62" s="7">
         <v>108.36220497084051</v>
       </c>
-      <c r="J62" s="12">
+      <c r="J62" s="7">
         <v>95.624122826317276</v>
       </c>
-      <c r="K62" s="12">
+      <c r="K62" s="7">
         <v>66.657897944057055</v>
       </c>
-      <c r="L62" s="12">
+      <c r="L62" s="7">
         <v>83.941335584988025</v>
       </c>
-      <c r="M62" s="11">
+      <c r="M62" s="7">
         <v>130.87332393727976</v>
       </c>
-      <c r="O62" s="1" t="s">
+      <c r="O62" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="P62" s="10">
+      <c r="P62" s="8">
         <v>83.863496599982255</v>
       </c>
-      <c r="Q62" s="13">
+      <c r="Q62" s="8">
         <v>77.28405388282431</v>
       </c>
-      <c r="R62" s="13">
+      <c r="R62" s="8">
         <v>118.53321461495052</v>
       </c>
-      <c r="S62" s="12">
+      <c r="S62" s="7">
         <v>126.0606936365561</v>
       </c>
-      <c r="T62" s="10">
+      <c r="T62" s="8">
         <v>107.51429845455105</v>
       </c>
-      <c r="U62" s="10">
+      <c r="U62" s="8">
         <v>124.63180400102061</v>
       </c>
-      <c r="V62" s="21">
+      <c r="V62" s="11">
         <v>124.63180400102061</v>
       </c>
-      <c r="W62" s="12">
+      <c r="W62" s="7">
         <v>98.294194315702228</v>
       </c>
-      <c r="X62" s="21">
+      <c r="X62" s="11">
         <v>93.113193508495868</v>
       </c>
-      <c r="Y62" s="21">
+      <c r="Y62" s="11">
         <v>65.222630524814477</v>
       </c>
-      <c r="Z62" s="12">
+      <c r="Z62" s="7">
         <v>84.691940405442992</v>
       </c>
-      <c r="AA62" s="11">
+      <c r="AA62" s="7">
         <v>130.73474569330799</v>
       </c>
-      <c r="AC62" s="1" t="s">
+      <c r="AC62" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="AD62" s="10">
+      <c r="AD62" s="8">
         <v>86.33111677472894</v>
       </c>
-      <c r="AE62" s="13">
+      <c r="AE62" s="8">
         <v>78.175858058719442</v>
       </c>
-      <c r="AF62" s="13">
+      <c r="AF62" s="8">
         <v>113.85211792756932</v>
       </c>
-      <c r="AG62" s="12">
+      <c r="AG62" s="7">
         <v>127.29214511692852</v>
       </c>
-      <c r="AH62" s="10"/>
-[...6 lines deleted...]
-      <c r="AO62" s="11"/>
+      <c r="AH62" s="8">
+        <v>110.11064381107576</v>
+      </c>
+      <c r="AI62" s="8"/>
+      <c r="AJ62" s="11"/>
+      <c r="AK62" s="7"/>
+      <c r="AL62" s="11"/>
+      <c r="AM62" s="11"/>
+      <c r="AN62" s="7"/>
+      <c r="AO62" s="7"/>
     </row>
     <row r="63" spans="1:41">
       <c r="A63" s="1" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B63" s="10">
+        <v>22</v>
+      </c>
+      <c r="B63" s="8">
         <v>32.491339520518835</v>
       </c>
-      <c r="C63" s="13">
+      <c r="C63" s="8">
         <v>129.28483166620111</v>
       </c>
-      <c r="D63" s="13">
+      <c r="D63" s="8">
         <v>96.872070935645525</v>
       </c>
-      <c r="E63" s="12">
+      <c r="E63" s="7">
         <v>153.56071356031501</v>
       </c>
-      <c r="F63" s="10">
+      <c r="F63" s="8">
         <v>126.92209779940831</v>
       </c>
-      <c r="G63" s="10">
+      <c r="G63" s="8">
         <v>113.67946163451057</v>
       </c>
-      <c r="H63" s="12">
+      <c r="H63" s="7">
         <v>72.728139805113116</v>
       </c>
-      <c r="I63" s="12">
+      <c r="I63" s="7">
         <v>145.0731720163329</v>
       </c>
-      <c r="J63" s="12">
+      <c r="J63" s="7">
         <v>66.163977649453727</v>
       </c>
-      <c r="K63" s="12">
+      <c r="K63" s="7">
         <v>64.157481960116698</v>
       </c>
-      <c r="L63" s="12">
+      <c r="L63" s="7">
         <v>120.57636855029472</v>
       </c>
-      <c r="M63" s="11">
+      <c r="M63" s="7">
         <v>171.7310449092293</v>
       </c>
       <c r="O63" s="1" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="P63" s="10">
+        <v>22</v>
+      </c>
+      <c r="P63" s="8">
         <v>209.66764571284014</v>
       </c>
-      <c r="Q63" s="13">
+      <c r="Q63" s="8">
         <v>201.54294995478233</v>
       </c>
-      <c r="R63" s="13">
+      <c r="R63" s="8">
         <v>72.837198545324384</v>
       </c>
-      <c r="S63" s="12">
+      <c r="S63" s="7">
         <v>72.20652457338737</v>
       </c>
-      <c r="T63" s="10">
+      <c r="T63" s="8">
         <v>39.853845191293857</v>
       </c>
-      <c r="U63" s="10">
+      <c r="U63" s="8">
         <v>478.5876625207643</v>
       </c>
-      <c r="V63" s="21">
+      <c r="V63" s="11">
         <v>478.5876625207643</v>
       </c>
-      <c r="W63" s="12">
+      <c r="W63" s="7">
         <v>105.51370168883251</v>
       </c>
-      <c r="X63" s="21">
+      <c r="X63" s="11">
         <v>63.022841253479086</v>
       </c>
-      <c r="Y63" s="21">
+      <c r="Y63" s="11">
         <v>106.71417690568252</v>
       </c>
-      <c r="Z63" s="12">
+      <c r="Z63" s="7">
         <v>63.348956550996682</v>
       </c>
-      <c r="AA63" s="11">
+      <c r="AA63" s="7">
         <v>58.519328467682705</v>
       </c>
       <c r="AC63" s="1" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AD63" s="10">
+        <v>22</v>
+      </c>
+      <c r="AD63" s="8">
         <v>37.373757255315695</v>
       </c>
-      <c r="AE63" s="13">
+      <c r="AE63" s="8">
         <v>141.68159636080614</v>
       </c>
-      <c r="AF63" s="13">
+      <c r="AF63" s="8">
         <v>113.20412054389087</v>
       </c>
-      <c r="AG63" s="12">
+      <c r="AG63" s="7">
         <v>135.0007283613954</v>
       </c>
-      <c r="AH63" s="10"/>
-[...6 lines deleted...]
-      <c r="AO63" s="11"/>
+      <c r="AH63" s="8">
+        <v>112.0834155134395</v>
+      </c>
+      <c r="AI63" s="8"/>
+      <c r="AJ63" s="11"/>
+      <c r="AK63" s="7"/>
+      <c r="AL63" s="11"/>
+      <c r="AM63" s="11"/>
+      <c r="AN63" s="7"/>
+      <c r="AO63" s="7"/>
     </row>
     <row r="64" spans="1:41">
       <c r="A64" s="1" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B64" s="10">
+        <v>23</v>
+      </c>
+      <c r="B64" s="8">
         <v>52.035515746185993</v>
       </c>
-      <c r="C64" s="13">
+      <c r="C64" s="8">
         <v>71.496323943302031</v>
       </c>
-      <c r="D64" s="13">
+      <c r="D64" s="8">
         <v>92.898114489359912</v>
       </c>
-      <c r="E64" s="12">
+      <c r="E64" s="7">
         <v>273.09806281409539</v>
       </c>
-      <c r="F64" s="10">
+      <c r="F64" s="8">
         <v>116.8306382866094</v>
       </c>
-      <c r="G64" s="10">
+      <c r="G64" s="8">
         <v>208.82328552445108</v>
       </c>
-      <c r="H64" s="12">
+      <c r="H64" s="7">
         <v>98.918350432029087</v>
       </c>
-      <c r="I64" s="12">
+      <c r="I64" s="7">
         <v>108.53863613194432</v>
       </c>
-      <c r="J64" s="12">
+      <c r="J64" s="7">
         <v>104.66001353269252</v>
       </c>
-      <c r="K64" s="12">
+      <c r="K64" s="7">
         <v>45.518612293405432</v>
       </c>
-      <c r="L64" s="12">
+      <c r="L64" s="7">
         <v>70.30925081842085</v>
       </c>
-      <c r="M64" s="11">
+      <c r="M64" s="7">
         <v>115.61734958997572</v>
       </c>
       <c r="O64" s="1" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="P64" s="10">
+        <v>23</v>
+      </c>
+      <c r="P64" s="8">
         <v>93.366918184040131</v>
       </c>
-      <c r="Q64" s="13">
+      <c r="Q64" s="8">
         <v>56.613784182154738</v>
       </c>
-      <c r="R64" s="13">
+      <c r="R64" s="8">
         <v>118.97320690052679</v>
       </c>
-      <c r="S64" s="12">
+      <c r="S64" s="7">
         <v>243.84805733176327</v>
       </c>
-      <c r="T64" s="10">
+      <c r="T64" s="8">
         <v>114.88203623975102</v>
       </c>
-      <c r="U64" s="10">
+      <c r="U64" s="8">
         <v>130.35861136772223</v>
       </c>
-      <c r="V64" s="21">
+      <c r="V64" s="11">
         <v>130.35861136772223</v>
       </c>
-      <c r="W64" s="12">
+      <c r="W64" s="7">
         <v>110.70909028318272</v>
       </c>
-      <c r="X64" s="21">
+      <c r="X64" s="11">
         <v>107.86832354482708</v>
       </c>
-      <c r="Y64" s="21">
+      <c r="Y64" s="11">
         <v>42.516155817001639</v>
       </c>
-      <c r="Z64" s="12">
+      <c r="Z64" s="7">
         <v>79.236186317503424</v>
       </c>
-      <c r="AA64" s="11">
+      <c r="AA64" s="7">
         <v>113.53392407777714</v>
       </c>
       <c r="AC64" s="1" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AD64" s="10">
+        <v>23</v>
+      </c>
+      <c r="AD64" s="8">
         <v>95.92709697697839</v>
       </c>
-      <c r="AE64" s="13">
+      <c r="AE64" s="8">
         <v>68.804068570608322</v>
       </c>
-      <c r="AF64" s="13">
+      <c r="AF64" s="8">
         <v>108.68633564890253</v>
       </c>
-      <c r="AG64" s="12">
+      <c r="AG64" s="7">
         <v>232.95402327812434</v>
       </c>
-      <c r="AH64" s="10"/>
-[...6 lines deleted...]
-      <c r="AO64" s="11"/>
+      <c r="AH64" s="8">
+        <v>116.14587487279664</v>
+      </c>
+      <c r="AI64" s="8"/>
+      <c r="AJ64" s="11"/>
+      <c r="AK64" s="7"/>
+      <c r="AL64" s="11"/>
+      <c r="AM64" s="11"/>
+      <c r="AN64" s="7"/>
+      <c r="AO64" s="7"/>
     </row>
     <row r="65" spans="1:41">
       <c r="A65" s="1" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B65" s="10">
+        <v>24</v>
+      </c>
+      <c r="B65" s="8">
         <v>54.981363766627553</v>
       </c>
-      <c r="C65" s="13">
+      <c r="C65" s="8">
         <v>63.666597503695421</v>
       </c>
-      <c r="D65" s="13">
+      <c r="D65" s="8">
         <v>101.08180305332345</v>
       </c>
-      <c r="E65" s="12">
+      <c r="E65" s="7">
         <v>209.54662632286153</v>
       </c>
-      <c r="F65" s="10">
+      <c r="F65" s="8">
         <v>141.61280963889831</v>
       </c>
-      <c r="G65" s="10">
+      <c r="G65" s="8">
         <v>132.23981446090099</v>
       </c>
-      <c r="H65" s="12">
+      <c r="H65" s="7">
         <v>88.102094979620517</v>
       </c>
-      <c r="I65" s="12">
+      <c r="I65" s="7">
         <v>103.9973494084154</v>
       </c>
-      <c r="J65" s="12">
+      <c r="J65" s="7">
         <v>132.48985379696299</v>
       </c>
-      <c r="K65" s="12">
+      <c r="K65" s="7">
         <v>42.554342174910829</v>
       </c>
-      <c r="L65" s="12">
+      <c r="L65" s="7">
         <v>98.04091733874678</v>
       </c>
-      <c r="M65" s="11">
+      <c r="M65" s="7">
         <v>100.55000048770886</v>
       </c>
       <c r="O65" s="1" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="P65" s="10">
+        <v>24</v>
+      </c>
+      <c r="P65" s="8">
         <v>109.60739366036675</v>
       </c>
-      <c r="Q65" s="13">
+      <c r="Q65" s="8">
         <v>57.832755612075893</v>
       </c>
-      <c r="R65" s="13">
+      <c r="R65" s="8">
         <v>110.04052177109777</v>
       </c>
-      <c r="S65" s="12">
+      <c r="S65" s="7">
         <v>126.22334294334658</v>
       </c>
-      <c r="T65" s="10">
+      <c r="T65" s="8">
         <v>154.3489099994228</v>
       </c>
-      <c r="U65" s="10">
+      <c r="U65" s="8">
         <v>134.66385128540611</v>
       </c>
-      <c r="V65" s="21">
+      <c r="V65" s="11">
         <v>134.66385128540611</v>
       </c>
-      <c r="W65" s="12">
+      <c r="W65" s="7">
         <v>84.101440801947533</v>
       </c>
-      <c r="X65" s="21">
+      <c r="X65" s="11">
         <v>138.31167183203726</v>
       </c>
-      <c r="Y65" s="21">
+      <c r="Y65" s="11">
         <v>42.509215374739078</v>
       </c>
-      <c r="Z65" s="12">
+      <c r="Z65" s="7">
         <v>103.97299809258725</v>
       </c>
-      <c r="AA65" s="11">
+      <c r="AA65" s="7">
         <v>90.511669722544951</v>
       </c>
       <c r="AC65" s="1" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AD65" s="10">
+        <v>24</v>
+      </c>
+      <c r="AD65" s="8">
         <v>101.24904549982723</v>
       </c>
-      <c r="AE65" s="13">
+      <c r="AE65" s="8">
         <v>60.866490269735806</v>
       </c>
-      <c r="AF65" s="13">
+      <c r="AF65" s="8">
         <v>102.17490328021472</v>
       </c>
-      <c r="AG65" s="12">
+      <c r="AG65" s="7">
         <v>170.66434381332675</v>
       </c>
-      <c r="AH65" s="10"/>
-[...6 lines deleted...]
-      <c r="AO65" s="11"/>
+      <c r="AH65" s="8">
+        <v>147.33760226221543</v>
+      </c>
+      <c r="AI65" s="8"/>
+      <c r="AJ65" s="11"/>
+      <c r="AK65" s="7"/>
+      <c r="AL65" s="11"/>
+      <c r="AM65" s="11"/>
+      <c r="AN65" s="7"/>
+      <c r="AO65" s="7"/>
     </row>
     <row r="66" spans="1:41">
       <c r="A66" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B66" s="10">
+        <v>25</v>
+      </c>
+      <c r="B66" s="8">
         <v>31.804643795500031</v>
       </c>
-      <c r="C66" s="13">
+      <c r="C66" s="8">
         <v>87.305043193417404</v>
       </c>
-      <c r="D66" s="13">
+      <c r="D66" s="8">
         <v>103.51476716852743</v>
       </c>
-      <c r="E66" s="12">
+      <c r="E66" s="7">
         <v>146.1614551523358</v>
       </c>
-      <c r="F66" s="10">
+      <c r="F66" s="8">
         <v>111.10899656735347</v>
       </c>
-      <c r="G66" s="10">
+      <c r="G66" s="8">
         <v>116.93546480831067</v>
       </c>
-      <c r="H66" s="12">
+      <c r="H66" s="7">
         <v>93.648572067210807</v>
       </c>
-      <c r="I66" s="12">
+      <c r="I66" s="7">
         <v>134.77664531155679</v>
       </c>
-      <c r="J66" s="12">
+      <c r="J66" s="7">
         <v>96.413120841650624</v>
       </c>
-      <c r="K66" s="12">
+      <c r="K66" s="7">
         <v>57.894418029261395</v>
       </c>
-      <c r="L66" s="12">
+      <c r="L66" s="7">
         <v>85.180216158112273</v>
       </c>
-      <c r="M66" s="11">
+      <c r="M66" s="7">
         <v>143.13014560885878</v>
       </c>
       <c r="O66" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="P66" s="10">
+        <v>25</v>
+      </c>
+      <c r="P66" s="8">
         <v>73.875735516180725</v>
       </c>
-      <c r="Q66" s="13">
+      <c r="Q66" s="8">
         <v>73.628789781482112</v>
       </c>
-      <c r="R66" s="13">
+      <c r="R66" s="8">
         <v>123.45069345683231</v>
       </c>
-      <c r="S66" s="12">
+      <c r="S66" s="7">
         <v>122.11058017580586</v>
       </c>
-      <c r="T66" s="10">
+      <c r="T66" s="8">
         <v>107.22496079326984</v>
       </c>
-      <c r="U66" s="10">
+      <c r="U66" s="8">
         <v>124.28423565110481</v>
       </c>
-      <c r="V66" s="21">
+      <c r="V66" s="11">
         <v>124.28423565110481</v>
       </c>
-      <c r="W66" s="12">
+      <c r="W66" s="7">
         <v>134.43480120931008</v>
       </c>
-      <c r="X66" s="21">
+      <c r="X66" s="11">
         <v>85.546938705682024</v>
       </c>
-      <c r="Y66" s="21">
+      <c r="Y66" s="11">
         <v>60.973738902255846</v>
       </c>
-      <c r="Z66" s="12">
+      <c r="Z66" s="7">
         <v>92.046622426523186</v>
       </c>
-      <c r="AA66" s="11">
+      <c r="AA66" s="7">
         <v>134.70428842050603</v>
       </c>
       <c r="AC66" s="1" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AD66" s="10">
+        <v>25</v>
+      </c>
+      <c r="AD66" s="8">
         <v>82.839332086638365</v>
       </c>
-      <c r="AE66" s="13">
+      <c r="AE66" s="8">
         <v>83.608166670645375</v>
       </c>
-      <c r="AF66" s="13">
+      <c r="AF66" s="8">
         <v>87.586527339742673</v>
       </c>
-      <c r="AG66" s="12">
+      <c r="AG66" s="7">
         <v>146.09839239709979</v>
       </c>
-      <c r="AH66" s="10"/>
-[...6 lines deleted...]
-      <c r="AO66" s="11"/>
+      <c r="AH66" s="8">
+        <v>117.34293752247451</v>
+      </c>
+      <c r="AI66" s="8"/>
+      <c r="AJ66" s="11"/>
+      <c r="AK66" s="7"/>
+      <c r="AL66" s="11"/>
+      <c r="AM66" s="11"/>
+      <c r="AN66" s="7"/>
+      <c r="AO66" s="7"/>
     </row>
     <row r="67" spans="1:41">
       <c r="A67" s="1" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B67" s="10">
+        <v>26</v>
+      </c>
+      <c r="B67" s="8">
         <v>58.51890681584544</v>
       </c>
-      <c r="C67" s="13">
+      <c r="C67" s="8">
         <v>86.684596748188</v>
       </c>
-      <c r="D67" s="13">
+      <c r="D67" s="8">
         <v>96.768374124718278</v>
       </c>
-      <c r="E67" s="12">
+      <c r="E67" s="7">
         <v>171.55620445460593</v>
       </c>
-      <c r="F67" s="10">
+      <c r="F67" s="8">
         <v>98.001369806842987</v>
       </c>
-      <c r="G67" s="10">
+      <c r="G67" s="8">
         <v>152.06183281701308</v>
       </c>
-      <c r="H67" s="12">
+      <c r="H67" s="7">
         <v>73.086506606117368</v>
       </c>
-      <c r="I67" s="12">
+      <c r="I67" s="7">
         <v>156.62783588432222</v>
       </c>
-      <c r="J67" s="12">
+      <c r="J67" s="7">
         <v>84.12603430048739</v>
       </c>
-      <c r="K67" s="12">
+      <c r="K67" s="7">
         <v>65.524975054427017</v>
       </c>
-      <c r="L67" s="12">
+      <c r="L67" s="7">
         <v>64.710443267164507</v>
       </c>
-      <c r="M67" s="11">
+      <c r="M67" s="7">
         <v>191.48460113771222</v>
       </c>
       <c r="O67" s="1" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="P67" s="10">
+        <v>26</v>
+      </c>
+      <c r="P67" s="8">
         <v>69.933252906938108</v>
       </c>
-      <c r="Q67" s="13">
+      <c r="Q67" s="8">
         <v>87.177051572003734</v>
       </c>
-      <c r="R67" s="13">
+      <c r="R67" s="8">
         <v>109.65629196227982</v>
       </c>
-      <c r="S67" s="12">
+      <c r="S67" s="7">
         <v>150.94462256762961</v>
       </c>
-      <c r="T67" s="10">
+      <c r="T67" s="8">
         <v>97.511800686759514</v>
       </c>
-      <c r="U67" s="10">
+      <c r="U67" s="8">
         <v>159.99628390754364</v>
       </c>
-      <c r="V67" s="21">
+      <c r="V67" s="11">
         <v>159.99628390754364</v>
       </c>
-      <c r="W67" s="12">
+      <c r="W67" s="7">
         <v>144.86758982751439</v>
       </c>
-      <c r="X67" s="21">
+      <c r="X67" s="11">
         <v>80.317721836612662</v>
       </c>
-      <c r="Y67" s="21">
+      <c r="Y67" s="11">
         <v>61.39610427564817</v>
       </c>
-      <c r="Z67" s="12">
+      <c r="Z67" s="7">
         <v>74.08700277638323</v>
       </c>
-      <c r="AA67" s="11">
+      <c r="AA67" s="7">
         <v>172.90114259289112</v>
       </c>
       <c r="AC67" s="1" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="AD67" s="10">
+        <v>26</v>
+      </c>
+      <c r="AD67" s="8">
         <v>76.332572338452181</v>
       </c>
-      <c r="AE67" s="13">
+      <c r="AE67" s="8">
         <v>87.61427322252986</v>
       </c>
-      <c r="AF67" s="13">
+      <c r="AF67" s="8">
         <v>97.744702796679064</v>
       </c>
-      <c r="AG67" s="12">
+      <c r="AG67" s="7">
         <v>152.99610432708815</v>
       </c>
-      <c r="AH67" s="10"/>
-[...6 lines deleted...]
-      <c r="AO67" s="11"/>
+      <c r="AH67" s="8">
+        <v>94.458499218350184</v>
+      </c>
+      <c r="AI67" s="8"/>
+      <c r="AJ67" s="11"/>
+      <c r="AK67" s="7"/>
+      <c r="AL67" s="11"/>
+      <c r="AM67" s="11"/>
+      <c r="AN67" s="7"/>
+      <c r="AO67" s="7"/>
     </row>
     <row r="68" spans="1:41">
       <c r="A68" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B68" s="10">
+        <v>27</v>
+      </c>
+      <c r="B68" s="8">
         <v>35.943567072232973</v>
       </c>
-      <c r="C68" s="13">
+      <c r="C68" s="8">
         <v>65.594759194091097</v>
       </c>
-      <c r="D68" s="13">
+      <c r="D68" s="8">
         <v>100.25079377380155</v>
       </c>
-      <c r="E68" s="12">
+      <c r="E68" s="7">
         <v>153.21899951459943</v>
       </c>
-      <c r="F68" s="10">
+      <c r="F68" s="8">
         <v>124.65063118614275</v>
       </c>
-      <c r="G68" s="10">
+      <c r="G68" s="8">
         <v>216.11456819738115</v>
       </c>
-      <c r="H68" s="12">
+      <c r="H68" s="7">
         <v>68.199493842961388</v>
       </c>
-      <c r="I68" s="12">
+      <c r="I68" s="7">
         <v>133.79630928621015</v>
       </c>
-      <c r="J68" s="12">
+      <c r="J68" s="7">
         <v>87.315232909135446</v>
       </c>
-      <c r="K68" s="12">
+      <c r="K68" s="7">
         <v>69.960279005787811</v>
       </c>
-      <c r="L68" s="12">
+      <c r="L68" s="7">
         <v>55.819975260961222</v>
       </c>
-      <c r="M68" s="11">
+      <c r="M68" s="7">
         <v>218.81250229029976</v>
       </c>
       <c r="O68" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="P68" s="10">
+        <v>27</v>
+      </c>
+      <c r="P68" s="8">
         <v>40.42083899378369</v>
       </c>
-      <c r="Q68" s="13">
+      <c r="Q68" s="8">
         <v>68.142317837687756</v>
       </c>
-      <c r="R68" s="13">
+      <c r="R68" s="8">
         <v>146.84541465476281</v>
       </c>
-      <c r="S68" s="12">
+      <c r="S68" s="7">
         <v>113.62416653106924</v>
       </c>
-      <c r="T68" s="10">
+      <c r="T68" s="8">
         <v>129.36290745204178</v>
       </c>
-      <c r="U68" s="10">
+      <c r="U68" s="8">
         <v>239.11165136149108</v>
       </c>
-      <c r="V68" s="21">
+      <c r="V68" s="11">
         <v>239.11165136149108</v>
       </c>
-      <c r="W68" s="12">
+      <c r="W68" s="7">
         <v>152.40132371525684</v>
       </c>
-      <c r="X68" s="21">
+      <c r="X68" s="11">
         <v>71.319243429202032</v>
       </c>
-      <c r="Y68" s="21">
+      <c r="Y68" s="11">
         <v>68.273280794603693</v>
       </c>
-      <c r="Z68" s="12">
+      <c r="Z68" s="7">
         <v>68.440812698294152</v>
       </c>
-      <c r="AA68" s="11">
+      <c r="AA68" s="7">
         <v>258.95410729100206</v>
       </c>
       <c r="AC68" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AD68" s="10">
+        <v>27</v>
+      </c>
+      <c r="AD68" s="8">
         <v>45.923475305804295</v>
       </c>
-      <c r="AE68" s="13">
+      <c r="AE68" s="8">
         <v>91.209022003922101</v>
       </c>
-      <c r="AF68" s="13">
+      <c r="AF68" s="8">
         <v>121.00168042320456</v>
       </c>
-      <c r="AG68" s="12">
+      <c r="AG68" s="7">
         <v>113.56984973662323</v>
       </c>
-      <c r="AH68" s="10"/>
-[...6 lines deleted...]
-      <c r="AO68" s="11"/>
+      <c r="AH68" s="8">
+        <v>123.95643351191093</v>
+      </c>
+      <c r="AI68" s="8"/>
+      <c r="AJ68" s="11"/>
+      <c r="AK68" s="7"/>
+      <c r="AL68" s="11"/>
+      <c r="AM68" s="11"/>
+      <c r="AN68" s="7"/>
+      <c r="AO68" s="7"/>
     </row>
     <row r="69" spans="1:41">
       <c r="A69" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B69" s="10">
+        <v>28</v>
+      </c>
+      <c r="B69" s="8">
         <v>84.664749148696913</v>
       </c>
-      <c r="C69" s="13">
+      <c r="C69" s="8">
         <v>100.83710054064375</v>
       </c>
-      <c r="D69" s="13">
+      <c r="D69" s="8">
         <v>109.70432576566856</v>
       </c>
-      <c r="E69" s="12">
+      <c r="E69" s="7">
         <v>102.3795425926572</v>
       </c>
-      <c r="F69" s="10">
+      <c r="F69" s="8">
         <v>104.90529284421174</v>
       </c>
-      <c r="G69" s="10">
+      <c r="G69" s="8">
         <v>109.97220068119127</v>
       </c>
-      <c r="H69" s="12">
+      <c r="H69" s="7">
         <v>120.78608521919097</v>
       </c>
-      <c r="I69" s="12">
+      <c r="I69" s="7">
         <v>109.80625221128</v>
       </c>
-      <c r="J69" s="12">
+      <c r="J69" s="7">
         <v>76.657897402449038</v>
       </c>
-      <c r="K69" s="12">
+      <c r="K69" s="7">
         <v>90.493717690500517</v>
       </c>
-      <c r="L69" s="12">
+      <c r="L69" s="7">
         <v>94.977998086448125</v>
       </c>
-      <c r="M69" s="11">
+      <c r="M69" s="7">
         <v>110.49217640219182</v>
       </c>
       <c r="O69" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="P69" s="10">
+        <v>28</v>
+      </c>
+      <c r="P69" s="8">
         <v>90.703889210621611</v>
       </c>
-      <c r="Q69" s="13">
+      <c r="Q69" s="8">
         <v>92.757634048616097</v>
       </c>
-      <c r="R69" s="13">
+      <c r="R69" s="8">
         <v>124.73611427596516</v>
       </c>
-      <c r="S69" s="12">
+      <c r="S69" s="7">
         <v>93.282845361976243</v>
       </c>
-      <c r="T69" s="10">
+      <c r="T69" s="8">
         <v>107.06930953837251</v>
       </c>
-      <c r="U69" s="10">
+      <c r="U69" s="8">
         <v>100.99242252501644</v>
       </c>
-      <c r="V69" s="21">
+      <c r="V69" s="11">
         <v>100.99242252501644</v>
       </c>
-      <c r="W69" s="12">
+      <c r="W69" s="7">
         <v>97.895696825954445</v>
       </c>
-      <c r="X69" s="21">
+      <c r="X69" s="11">
         <v>75.162108399072707</v>
       </c>
-      <c r="Y69" s="21">
+      <c r="Y69" s="11">
         <v>94.796099306788946</v>
       </c>
-      <c r="Z69" s="12">
+      <c r="Z69" s="7">
         <v>92.014640785669329</v>
       </c>
-      <c r="AA69" s="11">
+      <c r="AA69" s="7">
         <v>109.75888170710202</v>
       </c>
       <c r="AC69" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="AD69" s="10">
+        <v>28</v>
+      </c>
+      <c r="AD69" s="8">
         <v>97.624080602438298</v>
       </c>
-      <c r="AE69" s="13">
+      <c r="AE69" s="8">
         <v>85.999895858158354</v>
       </c>
-      <c r="AF69" s="13">
+      <c r="AF69" s="8">
         <v>111.12582429050953</v>
       </c>
-      <c r="AG69" s="12">
+      <c r="AG69" s="7">
         <v>104.81847153948389</v>
       </c>
-      <c r="AH69" s="10"/>
-[...6 lines deleted...]
-      <c r="AO69" s="11"/>
+      <c r="AH69" s="8">
+        <v>104.38856977811881</v>
+      </c>
+      <c r="AI69" s="8"/>
+      <c r="AJ69" s="11"/>
+      <c r="AK69" s="7"/>
+      <c r="AL69" s="11"/>
+      <c r="AM69" s="11"/>
+      <c r="AN69" s="7"/>
+      <c r="AO69" s="7"/>
     </row>
     <row r="70" spans="1:41">
       <c r="A70" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B70" s="10">
+        <v>29</v>
+      </c>
+      <c r="B70" s="8">
         <v>43.367763991850765</v>
       </c>
-      <c r="C70" s="13">
+      <c r="C70" s="8">
         <v>63.641883030265959</v>
       </c>
-      <c r="D70" s="13">
+      <c r="D70" s="8">
         <v>147.11034134621397</v>
       </c>
-      <c r="E70" s="12">
+      <c r="E70" s="7">
         <v>139.75921503966651</v>
       </c>
-      <c r="F70" s="10">
+      <c r="F70" s="8">
         <v>101.0674764812876</v>
       </c>
-      <c r="G70" s="10">
+      <c r="G70" s="8">
         <v>100.62099163446281</v>
       </c>
-      <c r="H70" s="12">
+      <c r="H70" s="7">
         <v>152.14999588538359</v>
       </c>
-      <c r="I70" s="12">
+      <c r="I70" s="7">
         <v>93.271059824899879</v>
       </c>
-      <c r="J70" s="12">
+      <c r="J70" s="7">
         <v>100.41160307618667</v>
       </c>
-      <c r="K70" s="12">
+      <c r="K70" s="7">
         <v>63.264173682211307</v>
       </c>
-      <c r="L70" s="12">
+      <c r="L70" s="7">
         <v>92.328816497425152</v>
       </c>
-      <c r="M70" s="11">
+      <c r="M70" s="7">
         <v>155.13309978123118</v>
       </c>
       <c r="O70" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="P70" s="10">
+        <v>29</v>
+      </c>
+      <c r="P70" s="8">
         <v>75.472322416082775</v>
       </c>
-      <c r="Q70" s="13">
+      <c r="Q70" s="8">
         <v>63.29483849423314</v>
       </c>
-      <c r="R70" s="13">
+      <c r="R70" s="8">
         <v>155.71783648649287</v>
       </c>
-      <c r="S70" s="12">
+      <c r="S70" s="7">
         <v>115.14933428010687</v>
       </c>
-      <c r="T70" s="10">
+      <c r="T70" s="8">
         <v>97.066227751656129</v>
       </c>
-      <c r="U70" s="10">
+      <c r="U70" s="8">
         <v>116.24995406456806</v>
       </c>
-      <c r="V70" s="21">
+      <c r="V70" s="11">
         <v>116.24995406456806</v>
       </c>
-      <c r="W70" s="12">
+      <c r="W70" s="7">
         <v>83.81888467272114</v>
       </c>
-      <c r="X70" s="21">
+      <c r="X70" s="11">
         <v>105.95157395300072</v>
       </c>
-      <c r="Y70" s="21">
+      <c r="Y70" s="11">
         <v>60.192197374083698</v>
       </c>
-      <c r="Z70" s="12">
+      <c r="Z70" s="7">
         <v>89.725075011969921</v>
       </c>
-      <c r="AA70" s="11">
+      <c r="AA70" s="7">
         <v>148.57646987900642</v>
       </c>
       <c r="AC70" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="AD70" s="10">
+        <v>29</v>
+      </c>
+      <c r="AD70" s="8">
         <v>74.023524568792482</v>
       </c>
-      <c r="AE70" s="13">
+      <c r="AE70" s="8">
         <v>65.748885041325025</v>
       </c>
-      <c r="AF70" s="13">
+      <c r="AF70" s="8">
         <v>143.87713427524304</v>
       </c>
-      <c r="AG70" s="12">
+      <c r="AG70" s="7">
         <v>124.13028328737505</v>
       </c>
-      <c r="AH70" s="10"/>
-[...6 lines deleted...]
-      <c r="AO70" s="11"/>
+      <c r="AH70" s="8">
+        <v>100.75651874512897</v>
+      </c>
+      <c r="AI70" s="8"/>
+      <c r="AJ70" s="11"/>
+      <c r="AK70" s="7"/>
+      <c r="AL70" s="11"/>
+      <c r="AM70" s="11"/>
+      <c r="AN70" s="7"/>
+      <c r="AO70" s="7"/>
     </row>
     <row r="71" spans="1:41">
       <c r="A71" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B71" s="10">
+        <v>30</v>
+      </c>
+      <c r="B71" s="8">
         <v>46.624276640865311</v>
       </c>
-      <c r="C71" s="13">
+      <c r="C71" s="8">
         <v>96.69014601293911</v>
       </c>
-      <c r="D71" s="13">
+      <c r="D71" s="8">
         <v>90.312783352114508</v>
       </c>
-      <c r="E71" s="12">
+      <c r="E71" s="7">
         <v>174.53510202382003</v>
       </c>
-      <c r="F71" s="10">
+      <c r="F71" s="8">
         <v>114.61961130641976</v>
       </c>
-      <c r="G71" s="10">
+      <c r="G71" s="8">
         <v>110.83206638285719</v>
       </c>
-      <c r="H71" s="12">
+      <c r="H71" s="7">
         <v>102.84051559852149</v>
       </c>
-      <c r="I71" s="12">
+      <c r="I71" s="7">
         <v>155.40939373241355</v>
       </c>
-      <c r="J71" s="12">
+      <c r="J71" s="7">
         <v>84.975669506911416</v>
       </c>
-      <c r="K71" s="12">
+      <c r="K71" s="7">
         <v>50.898348318413667</v>
       </c>
-      <c r="L71" s="12">
+      <c r="L71" s="7">
         <v>91.031860795456183</v>
       </c>
-      <c r="M71" s="11">
+      <c r="M71" s="7">
         <v>162.4041419760143</v>
       </c>
       <c r="O71" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="P71" s="10">
+        <v>30</v>
+      </c>
+      <c r="P71" s="8">
         <v>52.209547202485673</v>
       </c>
-      <c r="Q71" s="13">
+      <c r="Q71" s="8">
         <v>77.148481105579009</v>
       </c>
-      <c r="R71" s="13">
+      <c r="R71" s="8">
         <v>96.141232177934384</v>
       </c>
-      <c r="S71" s="12">
+      <c r="S71" s="7">
         <v>167.10227839404084</v>
       </c>
-      <c r="T71" s="10">
+      <c r="T71" s="8">
         <v>96.657885387736911</v>
       </c>
-      <c r="U71" s="10">
+      <c r="U71" s="8">
         <v>129.53492185566654</v>
       </c>
-      <c r="V71" s="21">
+      <c r="V71" s="11">
         <v>129.53492185566654</v>
       </c>
-      <c r="W71" s="12">
+      <c r="W71" s="7">
         <v>164.98548201091768</v>
       </c>
-      <c r="X71" s="21">
+      <c r="X71" s="11">
         <v>77.530276927997392</v>
       </c>
-      <c r="Y71" s="21">
+      <c r="Y71" s="11">
         <v>41.19610823635216</v>
       </c>
-      <c r="Z71" s="12">
+      <c r="Z71" s="7">
         <v>71.588485476658562</v>
       </c>
-      <c r="AA71" s="11">
+      <c r="AA71" s="7">
         <v>239.79276999918716</v>
       </c>
       <c r="AC71" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="AD71" s="10">
+        <v>30</v>
+      </c>
+      <c r="AD71" s="8">
         <v>76.182706631165232</v>
       </c>
-      <c r="AE71" s="13">
+      <c r="AE71" s="8">
         <v>81.165813152775044</v>
       </c>
-      <c r="AF71" s="13">
+      <c r="AF71" s="8">
         <v>115.60736684374066</v>
       </c>
-      <c r="AG71" s="12">
+      <c r="AG71" s="7">
         <v>125.46111483290798</v>
       </c>
-      <c r="AH71" s="10"/>
-[...6 lines deleted...]
-      <c r="AO71" s="11"/>
+      <c r="AH71" s="8">
+        <v>122.44141509588179</v>
+      </c>
+      <c r="AI71" s="8"/>
+      <c r="AJ71" s="11"/>
+      <c r="AK71" s="7"/>
+      <c r="AL71" s="11"/>
+      <c r="AM71" s="11"/>
+      <c r="AN71" s="7"/>
+      <c r="AO71" s="7"/>
     </row>
     <row r="72" spans="1:41">
       <c r="A72" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B72" s="10">
+        <v>31</v>
+      </c>
+      <c r="B72" s="8">
         <v>84.433197276715376</v>
       </c>
-      <c r="C72" s="13">
+      <c r="C72" s="8">
         <v>102.49944534747293</v>
       </c>
-      <c r="D72" s="13">
+      <c r="D72" s="8">
         <v>76.635314367306577</v>
       </c>
-      <c r="E72" s="12">
+      <c r="E72" s="7">
         <v>120.99462410050357</v>
       </c>
-      <c r="F72" s="10">
+      <c r="F72" s="8">
         <v>119.89281713036397</v>
       </c>
-      <c r="G72" s="10">
+      <c r="G72" s="8">
         <v>130.00980482426746</v>
       </c>
-      <c r="H72" s="12">
+      <c r="H72" s="7">
         <v>103.67336395408024</v>
       </c>
-      <c r="I72" s="12">
+      <c r="I72" s="7">
         <v>123.15820882541611</v>
       </c>
-      <c r="J72" s="12">
+      <c r="J72" s="7">
         <v>100.1113854189656</v>
       </c>
-      <c r="K72" s="12">
+      <c r="K72" s="7">
         <v>82.703358492083083</v>
       </c>
-      <c r="L72" s="12">
+      <c r="L72" s="7">
         <v>88.201833265999639</v>
       </c>
-      <c r="M72" s="11">
+      <c r="M72" s="7">
         <v>86.003839383610924</v>
       </c>
       <c r="O72" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="P72" s="10">
+        <v>31</v>
+      </c>
+      <c r="P72" s="8">
         <v>103.24941345440064</v>
       </c>
-      <c r="Q72" s="13">
+      <c r="Q72" s="8">
         <v>91.387342568574098</v>
       </c>
-      <c r="R72" s="13">
+      <c r="R72" s="8">
         <v>127.27464302480122</v>
       </c>
-      <c r="S72" s="12">
+      <c r="S72" s="7">
         <v>121.25851379057526</v>
       </c>
-      <c r="T72" s="10">
+      <c r="T72" s="8">
         <v>117.69779432365601</v>
       </c>
-      <c r="U72" s="10">
+      <c r="U72" s="8">
         <v>113.60109093695219</v>
       </c>
-      <c r="V72" s="21">
+      <c r="V72" s="11">
         <v>113.60109093695219</v>
       </c>
-      <c r="W72" s="12">
+      <c r="W72" s="7">
         <v>73.424781164579471</v>
       </c>
-      <c r="X72" s="21">
+      <c r="X72" s="11">
         <v>98.813863873778189</v>
       </c>
-      <c r="Y72" s="21">
+      <c r="Y72" s="11">
         <v>74.164298755977086</v>
       </c>
-      <c r="Z72" s="12">
+      <c r="Z72" s="7">
         <v>96.006743505526501</v>
       </c>
-      <c r="AA72" s="11">
+      <c r="AA72" s="7">
         <v>109.5400044991208</v>
       </c>
       <c r="AC72" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="AD72" s="10">
+        <v>31</v>
+      </c>
+      <c r="AD72" s="8">
         <v>94.588680746114278</v>
       </c>
-      <c r="AE72" s="13">
+      <c r="AE72" s="8">
         <v>97.015968145300462</v>
       </c>
-      <c r="AF72" s="13">
+      <c r="AF72" s="8">
         <v>108.65710587702564</v>
       </c>
-      <c r="AG72" s="12">
+      <c r="AG72" s="7">
         <v>107.9327110840061</v>
       </c>
-      <c r="AH72" s="10"/>
-[...6 lines deleted...]
-      <c r="AO72" s="11"/>
+      <c r="AH72" s="8">
+        <v>114.30336359675086</v>
+      </c>
+      <c r="AI72" s="8"/>
+      <c r="AJ72" s="11"/>
+      <c r="AK72" s="7"/>
+      <c r="AL72" s="11"/>
+      <c r="AM72" s="11"/>
+      <c r="AN72" s="7"/>
+      <c r="AO72" s="7"/>
     </row>
     <row r="73" spans="1:41">
       <c r="A73" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B73" s="10">
+        <v>32</v>
+      </c>
+      <c r="B73" s="8">
         <v>64.971957508819443</v>
       </c>
-      <c r="C73" s="13">
+      <c r="C73" s="8">
         <v>80.369710068728949</v>
       </c>
-      <c r="D73" s="13">
+      <c r="D73" s="8">
         <v>97.492649785346302</v>
       </c>
-      <c r="E73" s="12">
+      <c r="E73" s="7">
         <v>132.92790522025285</v>
       </c>
-      <c r="F73" s="10">
+      <c r="F73" s="8">
         <v>99.026589209178979</v>
       </c>
-      <c r="G73" s="10">
+      <c r="G73" s="8">
         <v>73.83881891248879</v>
       </c>
-      <c r="H73" s="12">
+      <c r="H73" s="7">
         <v>96.459476952911245</v>
       </c>
-      <c r="I73" s="12">
+      <c r="I73" s="7">
         <v>93.735258982663552</v>
       </c>
-      <c r="J73" s="12">
+      <c r="J73" s="7">
         <v>106.98216159142547</v>
       </c>
-      <c r="K73" s="12">
+      <c r="K73" s="7">
         <v>76.86530997519921</v>
       </c>
-      <c r="L73" s="12">
+      <c r="L73" s="7">
         <v>90.931097121913709</v>
       </c>
-      <c r="M73" s="11">
+      <c r="M73" s="7">
         <v>136.30220649123183</v>
       </c>
       <c r="O73" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="P73" s="10">
+        <v>32</v>
+      </c>
+      <c r="P73" s="8">
         <v>92.369184222467766</v>
       </c>
-      <c r="Q73" s="13">
+      <c r="Q73" s="8">
         <v>70.739950807759115</v>
       </c>
-      <c r="R73" s="13">
+      <c r="R73" s="8">
         <v>117.66672075509507</v>
       </c>
-      <c r="S73" s="12">
+      <c r="S73" s="7">
         <v>121.83098153892902</v>
       </c>
-      <c r="T73" s="10">
+      <c r="T73" s="8">
         <v>101.14060423721479</v>
       </c>
-      <c r="U73" s="10">
+      <c r="U73" s="8">
         <v>101.83143638342878</v>
       </c>
-      <c r="V73" s="21">
+      <c r="V73" s="11">
         <v>101.83143638342878</v>
       </c>
-      <c r="W73" s="12">
+      <c r="W73" s="7">
         <v>87.257249277499724</v>
       </c>
-      <c r="X73" s="21">
+      <c r="X73" s="11">
         <v>102.7728586485656</v>
       </c>
-      <c r="Y73" s="21">
+      <c r="Y73" s="11">
         <v>77.722432435865528</v>
       </c>
-      <c r="Z73" s="12">
+      <c r="Z73" s="7">
         <v>85.600384895181037</v>
       </c>
-      <c r="AA73" s="11">
+      <c r="AA73" s="7">
         <v>123.5642492619756</v>
       </c>
       <c r="AC73" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="AD73" s="10">
+        <v>32</v>
+      </c>
+      <c r="AD73" s="8">
         <v>88.638698965003783</v>
       </c>
-      <c r="AE73" s="13">
+      <c r="AE73" s="8">
         <v>71.820180486788971</v>
       </c>
-      <c r="AF73" s="13">
+      <c r="AF73" s="8">
         <v>117.05811358006616</v>
       </c>
-      <c r="AG73" s="12">
+      <c r="AG73" s="7">
         <v>119.05228416134366</v>
       </c>
-      <c r="AH73" s="10"/>
-[...6 lines deleted...]
-      <c r="AO73" s="11"/>
+      <c r="AH73" s="8">
+        <v>112.42924811301565</v>
+      </c>
+      <c r="AI73" s="8"/>
+      <c r="AJ73" s="11"/>
+      <c r="AK73" s="7"/>
+      <c r="AL73" s="11"/>
+      <c r="AM73" s="11"/>
+      <c r="AN73" s="7"/>
+      <c r="AO73" s="7"/>
     </row>
     <row r="74" spans="1:41">
       <c r="A74" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B74" s="10">
+        <v>33</v>
+      </c>
+      <c r="B74" s="8">
         <v>48.328962531574874</v>
       </c>
-      <c r="C74" s="13">
+      <c r="C74" s="8">
         <v>73.870859834073542</v>
       </c>
-      <c r="D74" s="13">
+      <c r="D74" s="8">
         <v>198.96670801388521</v>
       </c>
-      <c r="E74" s="12">
+      <c r="E74" s="7">
         <v>139.72584344524356</v>
       </c>
-      <c r="F74" s="10">
+      <c r="F74" s="8">
         <v>117.43912965213825</v>
       </c>
-      <c r="G74" s="10">
+      <c r="G74" s="8">
         <v>135.63881215489181</v>
       </c>
-      <c r="H74" s="12">
+      <c r="H74" s="7">
         <v>126.6127399055998</v>
       </c>
-      <c r="I74" s="12">
+      <c r="I74" s="7">
         <v>93.932488879291213</v>
       </c>
-      <c r="J74" s="12">
+      <c r="J74" s="7">
         <v>97.296532838920427</v>
       </c>
-      <c r="K74" s="12">
+      <c r="K74" s="7">
         <v>61.730079470083965</v>
       </c>
-      <c r="L74" s="12">
+      <c r="L74" s="7">
         <v>54.121416139866874</v>
       </c>
-      <c r="M74" s="11">
+      <c r="M74" s="7">
         <v>196.05990672122022</v>
       </c>
       <c r="O74" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="P74" s="10">
+        <v>33</v>
+      </c>
+      <c r="P74" s="8">
         <v>117.74736091982312</v>
       </c>
-      <c r="Q74" s="13">
+      <c r="Q74" s="8">
         <v>45.982235085353665</v>
       </c>
-      <c r="R74" s="13">
+      <c r="R74" s="8">
         <v>120.27819310615328</v>
       </c>
-      <c r="S74" s="12">
+      <c r="S74" s="7">
         <v>121.77464670544542</v>
       </c>
-      <c r="T74" s="10">
+      <c r="T74" s="8">
         <v>115.37991079867574</v>
       </c>
-      <c r="U74" s="10">
+      <c r="U74" s="8">
         <v>150.82481541963691</v>
       </c>
-      <c r="V74" s="21">
+      <c r="V74" s="11">
         <v>150.82481541963691</v>
       </c>
-      <c r="W74" s="12">
+      <c r="W74" s="7">
         <v>87.576344773182427</v>
       </c>
-      <c r="X74" s="21">
+      <c r="X74" s="11">
         <v>102.32636694586397</v>
       </c>
-      <c r="Y74" s="21">
+      <c r="Y74" s="11">
         <v>65.364212251055605</v>
       </c>
-      <c r="Z74" s="12">
+      <c r="Z74" s="7">
         <v>52.581792173925777</v>
       </c>
-      <c r="AA74" s="11">
+      <c r="AA74" s="7">
         <v>189.9601501030061</v>
       </c>
       <c r="AC74" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="AD74" s="10">
+        <v>33</v>
+      </c>
+      <c r="AD74" s="8">
         <v>98.606470387399895</v>
       </c>
-      <c r="AE74" s="13">
+      <c r="AE74" s="8">
         <v>64.12696163398428</v>
       </c>
-      <c r="AF74" s="13">
+      <c r="AF74" s="8">
         <v>117.45852652571091</v>
       </c>
-      <c r="AG74" s="12">
+      <c r="AG74" s="7">
         <v>107.07514341666217</v>
       </c>
-      <c r="AH74" s="10"/>
-[...6 lines deleted...]
-      <c r="AO74" s="11"/>
+      <c r="AH74" s="8">
+        <v>118.4638669559076</v>
+      </c>
+      <c r="AI74" s="8"/>
+      <c r="AJ74" s="11"/>
+      <c r="AK74" s="7"/>
+      <c r="AL74" s="11"/>
+      <c r="AM74" s="11"/>
+      <c r="AN74" s="7"/>
+      <c r="AO74" s="7"/>
     </row>
     <row r="75" spans="1:41">
       <c r="A75" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B75" s="10">
+        <v>34</v>
+      </c>
+      <c r="B75" s="8">
         <v>55.504631944434138</v>
       </c>
-      <c r="C75" s="13">
+      <c r="C75" s="8">
         <v>81.268487300944031</v>
       </c>
-      <c r="D75" s="13">
+      <c r="D75" s="8">
         <v>135.39718257282613</v>
       </c>
-      <c r="E75" s="12">
+      <c r="E75" s="7">
         <v>168.03202038761276</v>
       </c>
-      <c r="F75" s="10">
+      <c r="F75" s="8">
         <v>94.015095877246978</v>
       </c>
-      <c r="G75" s="10">
+      <c r="G75" s="8">
         <v>136.80094028863442</v>
       </c>
-      <c r="H75" s="12">
+      <c r="H75" s="7">
         <v>126.1454609876439</v>
       </c>
-      <c r="I75" s="12">
+      <c r="I75" s="7">
         <v>82.734503785255072</v>
       </c>
-      <c r="J75" s="12">
+      <c r="J75" s="7">
         <v>103.51887916650269</v>
       </c>
-      <c r="K75" s="12">
+      <c r="K75" s="7">
         <v>49.329356165171959</v>
       </c>
-      <c r="L75" s="12">
+      <c r="L75" s="7">
         <v>85.861057645446735</v>
       </c>
-      <c r="M75" s="11">
+      <c r="M75" s="7">
         <v>137.21607865813877</v>
       </c>
       <c r="O75" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="P75" s="10">
+        <v>34</v>
+      </c>
+      <c r="P75" s="8">
         <v>73.18353526165572</v>
       </c>
-      <c r="Q75" s="13">
+      <c r="Q75" s="8">
         <v>83.520286411049597</v>
       </c>
-      <c r="R75" s="13">
+      <c r="R75" s="8">
         <v>115.13096444782613</v>
       </c>
-      <c r="S75" s="12">
+      <c r="S75" s="7">
         <v>180.17865220751133</v>
       </c>
-      <c r="T75" s="10">
+      <c r="T75" s="8">
         <v>91.530453703236887</v>
       </c>
-      <c r="U75" s="10">
+      <c r="U75" s="8">
         <v>137.84682526882438</v>
       </c>
-      <c r="V75" s="21">
+      <c r="V75" s="11">
         <v>137.84682526882438</v>
       </c>
-      <c r="W75" s="12">
+      <c r="W75" s="7">
         <v>70.721952560748946</v>
       </c>
-      <c r="X75" s="21">
+      <c r="X75" s="11">
         <v>104.81792333850774</v>
       </c>
-      <c r="Y75" s="21">
+      <c r="Y75" s="11">
         <v>51.996062558024271</v>
       </c>
-      <c r="Z75" s="12">
+      <c r="Z75" s="7">
         <v>89.714696015600907</v>
       </c>
-      <c r="AA75" s="11">
+      <c r="AA75" s="7">
         <v>116.44921191326671</v>
       </c>
       <c r="AC75" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="AD75" s="10">
+        <v>34</v>
+      </c>
+      <c r="AD75" s="8">
         <v>75.279444006010081</v>
       </c>
-      <c r="AE75" s="13">
+      <c r="AE75" s="8">
         <v>74.482922621706834</v>
       </c>
-      <c r="AF75" s="13">
+      <c r="AF75" s="8">
         <v>136.35589942810316</v>
       </c>
-      <c r="AG75" s="12">
+      <c r="AG75" s="7">
         <v>160.64515925383338</v>
       </c>
-      <c r="AH75" s="10"/>
-[...6 lines deleted...]
-      <c r="AO75" s="11"/>
+      <c r="AH75" s="8">
+        <v>89.386910412892149</v>
+      </c>
+      <c r="AI75" s="8"/>
+      <c r="AJ75" s="11"/>
+      <c r="AK75" s="7"/>
+      <c r="AL75" s="11"/>
+      <c r="AM75" s="11"/>
+      <c r="AN75" s="7"/>
+      <c r="AO75" s="7"/>
     </row>
     <row r="76" spans="1:41">
-      <c r="A76" s="1" t="s">
-[...2 lines deleted...]
-      <c r="B76" s="10">
+      <c r="A76" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B76" s="8">
         <v>49.274925361194718</v>
       </c>
-      <c r="C76" s="13">
+      <c r="C76" s="8">
         <v>88.085888374541767</v>
       </c>
-      <c r="D76" s="13">
+      <c r="D76" s="8">
         <v>74.181874424408633</v>
       </c>
-      <c r="E76" s="12">
+      <c r="E76" s="7">
         <v>162.82480103499714</v>
       </c>
-      <c r="F76" s="10">
+      <c r="F76" s="8">
         <v>120.60128667277372</v>
       </c>
-      <c r="G76" s="10">
+      <c r="G76" s="8">
         <v>115.02613637884751</v>
       </c>
-      <c r="H76" s="12">
+      <c r="H76" s="7">
         <v>149.76630998044521</v>
       </c>
-      <c r="I76" s="12">
+      <c r="I76" s="7">
         <v>89.503374848745906</v>
       </c>
-      <c r="J76" s="12">
+      <c r="J76" s="7">
         <v>100.25886975018487</v>
       </c>
-      <c r="K76" s="12">
+      <c r="K76" s="7">
         <v>61.656923633317582</v>
       </c>
-      <c r="L76" s="12">
+      <c r="L76" s="7">
         <v>67.250946928196072</v>
       </c>
-      <c r="M76" s="11">
+      <c r="M76" s="7">
         <v>144.95469201216849</v>
       </c>
-      <c r="O76" s="1" t="s">
-[...2 lines deleted...]
-      <c r="P76" s="10">
+      <c r="O76" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="P76" s="8">
         <v>92.952589465590748</v>
       </c>
-      <c r="Q76" s="13">
+      <c r="Q76" s="8">
         <v>75.223333540930355</v>
       </c>
-      <c r="R76" s="13">
+      <c r="R76" s="8">
         <v>91.700263422772238</v>
       </c>
-      <c r="S76" s="12">
+      <c r="S76" s="7">
         <v>137.41137078686191</v>
       </c>
-      <c r="T76" s="10">
+      <c r="T76" s="8">
         <v>114.28237647769221</v>
       </c>
-      <c r="U76" s="10">
+      <c r="U76" s="8">
         <v>113.31897488158071</v>
       </c>
-      <c r="V76" s="21">
+      <c r="V76" s="11">
         <v>113.31897488158071</v>
       </c>
-      <c r="W76" s="12">
+      <c r="W76" s="7">
         <v>91.394027320982261</v>
       </c>
-      <c r="X76" s="21">
+      <c r="X76" s="11">
         <v>95.08966187832219</v>
       </c>
-      <c r="Y76" s="21">
+      <c r="Y76" s="11">
         <v>56.371725923871374</v>
       </c>
-      <c r="Z76" s="12">
+      <c r="Z76" s="7">
         <v>67.11696793578183</v>
       </c>
-      <c r="AA76" s="11">
+      <c r="AA76" s="7">
         <v>153.14781294643893</v>
       </c>
-      <c r="AC76" s="1" t="s">
-[...2 lines deleted...]
-      <c r="AD76" s="10">
+      <c r="AC76" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD76" s="8">
         <v>95.509771868315738</v>
       </c>
-      <c r="AE76" s="13">
+      <c r="AE76" s="8">
         <v>62.256005107049774</v>
       </c>
-      <c r="AF76" s="13">
+      <c r="AF76" s="8">
         <v>136.29532005668489</v>
       </c>
-      <c r="AG76" s="12">
+      <c r="AG76" s="7">
         <v>115.48475646129029</v>
       </c>
-      <c r="AH76" s="10"/>
-[...6 lines deleted...]
-      <c r="AO76" s="11"/>
+      <c r="AH76" s="8">
+        <v>114.29344097187921</v>
+      </c>
+      <c r="AI76" s="8"/>
+      <c r="AJ76" s="11"/>
+      <c r="AK76" s="7"/>
+      <c r="AL76" s="11"/>
+      <c r="AM76" s="11"/>
+      <c r="AN76" s="7"/>
+      <c r="AO76" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="AC1:AO1"/>
     <mergeCell ref="AC20:AO20"/>
     <mergeCell ref="AC21:AO21"/>
     <mergeCell ref="AC40:AO40"/>
     <mergeCell ref="AC59:AO59"/>
     <mergeCell ref="O1:AA1"/>
     <mergeCell ref="O20:AA20"/>
     <mergeCell ref="O21:AA21"/>
     <mergeCell ref="O40:AA40"/>
     <mergeCell ref="O59:AA59"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A40:M40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>