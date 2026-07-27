--- v2 (2026-07-02)
+++ v3 (2026-07-27)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19455" windowHeight="11235"/>
   </bookViews>
   <sheets>
     <sheet name="IPV 2026" sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="572" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="598" uniqueCount="36">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>Febrarary</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -235,114 +235,117 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -611,372 +614,374 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="S1" workbookViewId="0">
-      <selection activeCell="X7" sqref="X7"/>
+    <sheetView tabSelected="1" topLeftCell="P1" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="29.28515625" style="17" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="29.28515625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" style="15" customWidth="1"/>
+    <col min="3" max="14" width="9.140625" style="15"/>
+    <col min="15" max="15" width="29.28515625" style="15" customWidth="1"/>
+    <col min="16" max="16" width="8.7109375" style="15" customWidth="1"/>
+    <col min="17" max="28" width="9.140625" style="15"/>
+    <col min="29" max="29" width="29.28515625" style="15" customWidth="1"/>
+    <col min="30" max="30" width="8.7109375" style="15" customWidth="1"/>
+    <col min="31" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="27.75" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="16"/>
-[...11 lines deleted...]
-      <c r="O1" s="16" t="s">
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="O1" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="16"/>
-[...11 lines deleted...]
-      <c r="AC1" s="16" t="s">
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+      <c r="T1" s="24"/>
+      <c r="U1" s="24"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+      <c r="Z1" s="24"/>
+      <c r="AA1" s="24"/>
+      <c r="AC1" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="AD1" s="16"/>
-[...10 lines deleted...]
-      <c r="AO1" s="16"/>
+      <c r="AD1" s="24"/>
+      <c r="AE1" s="24"/>
+      <c r="AF1" s="24"/>
+      <c r="AG1" s="24"/>
+      <c r="AH1" s="24"/>
+      <c r="AI1" s="24"/>
+      <c r="AJ1" s="24"/>
+      <c r="AK1" s="24"/>
+      <c r="AL1" s="24"/>
+      <c r="AM1" s="24"/>
+      <c r="AN1" s="24"/>
+      <c r="AO1" s="24"/>
     </row>
     <row r="2" spans="1:41">
-      <c r="A2" s="18"/>
-[...10 lines deleted...]
-      <c r="L2" s="18"/>
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
       <c r="M2" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="18"/>
-[...10 lines deleted...]
-      <c r="Z2" s="18"/>
+      <c r="O2" s="16"/>
+      <c r="P2" s="16"/>
+      <c r="Q2" s="16"/>
+      <c r="R2" s="16"/>
+      <c r="S2" s="16"/>
+      <c r="T2" s="16"/>
+      <c r="U2" s="16"/>
+      <c r="V2" s="16"/>
+      <c r="W2" s="16"/>
+      <c r="X2" s="16"/>
+      <c r="Y2" s="16"/>
+      <c r="Z2" s="16"/>
       <c r="AA2" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="AC2" s="18"/>
-[...10 lines deleted...]
-      <c r="AN2" s="18"/>
+      <c r="AC2" s="16"/>
+      <c r="AD2" s="16"/>
+      <c r="AE2" s="16"/>
+      <c r="AF2" s="16"/>
+      <c r="AG2" s="16"/>
+      <c r="AH2" s="16"/>
+      <c r="AI2" s="16"/>
+      <c r="AJ2" s="16"/>
+      <c r="AK2" s="16"/>
+      <c r="AL2" s="16"/>
+      <c r="AM2" s="16"/>
+      <c r="AN2" s="16"/>
       <c r="AO2" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:41">
       <c r="A3" s="10"/>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="19" t="s">
+      <c r="D3" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="19" t="s">
+      <c r="E3" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="19" t="s">
+      <c r="F3" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="19" t="s">
+      <c r="G3" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="19" t="s">
+      <c r="H3" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="19" t="s">
+      <c r="I3" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="19" t="s">
+      <c r="J3" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="19" t="s">
+      <c r="K3" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="19" t="s">
+      <c r="L3" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="19" t="s">
+      <c r="M3" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O3" s="10"/>
-      <c r="P3" s="19" t="s">
+      <c r="P3" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="Q3" s="19" t="s">
+      <c r="Q3" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="R3" s="19" t="s">
+      <c r="R3" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="S3" s="19" t="s">
+      <c r="S3" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="T3" s="19" t="s">
+      <c r="T3" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="U3" s="19" t="s">
+      <c r="U3" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="V3" s="19" t="s">
+      <c r="V3" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="W3" s="19" t="s">
+      <c r="W3" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="X3" s="19" t="s">
+      <c r="X3" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="Y3" s="19" t="s">
+      <c r="Y3" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="Z3" s="19" t="s">
+      <c r="Z3" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="AA3" s="19" t="s">
+      <c r="AA3" s="17" t="s">
         <v>13</v>
       </c>
       <c r="AC3" s="10"/>
-      <c r="AD3" s="19" t="s">
+      <c r="AD3" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AE3" s="19" t="s">
+      <c r="AE3" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AF3" s="19" t="s">
+      <c r="AF3" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AG3" s="19" t="s">
+      <c r="AG3" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AH3" s="19" t="s">
+      <c r="AH3" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AI3" s="19" t="s">
+      <c r="AI3" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AJ3" s="19" t="s">
+      <c r="AJ3" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AK3" s="19" t="s">
+      <c r="AK3" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AL3" s="19" t="s">
+      <c r="AL3" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AM3" s="19" t="s">
+      <c r="AM3" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="AN3" s="19" t="s">
+      <c r="AN3" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="AO3" s="19" t="s">
+      <c r="AO3" s="17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:41" ht="12.75" customHeight="1">
-      <c r="A4" s="15" t="s">
+      <c r="A4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8">
         <v>55.272259282966971</v>
       </c>
       <c r="C4" s="8">
         <v>85.006196873934542</v>
       </c>
       <c r="D4" s="8">
         <v>100.506468375324</v>
       </c>
       <c r="E4" s="8">
         <v>133.07737167388919</v>
       </c>
       <c r="F4" s="7">
         <v>108.18405780850175</v>
       </c>
       <c r="G4" s="7">
         <v>125.32425365562898</v>
       </c>
       <c r="H4" s="7">
         <v>178.37536274845678</v>
       </c>
       <c r="I4" s="8">
         <v>348.05976291029384</v>
       </c>
       <c r="J4" s="7">
         <v>304.70571651265431</v>
       </c>
       <c r="K4" s="7">
         <v>64.783302116545102</v>
       </c>
       <c r="L4" s="7">
         <v>57.720608888997248</v>
       </c>
       <c r="M4" s="7">
         <v>4.8172297087520448</v>
       </c>
-      <c r="O4" s="15" t="s">
+      <c r="O4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="P4" s="8">
-        <v>84.171192027491088</v>
+        <v>83.459476917362821</v>
       </c>
       <c r="Q4" s="8">
-        <v>77.798462361260334</v>
+        <v>77.885823120720431</v>
       </c>
       <c r="R4" s="8">
-        <v>119.23618258101077</v>
+        <v>119.09644012053235</v>
       </c>
       <c r="S4" s="8">
-        <v>124.45362261431747</v>
+        <v>124.48857833291818</v>
       </c>
       <c r="T4" s="7">
-        <v>107.62346721595335</v>
+        <v>108.70549559487456</v>
       </c>
       <c r="U4" s="7">
-        <v>124.90185563163298</v>
+        <v>123.03043234316667</v>
       </c>
       <c r="V4" s="11">
-        <v>211.22974415695754</v>
+        <v>195.84449441335602</v>
       </c>
       <c r="W4" s="8">
-        <v>263.21029239572925</v>
+        <v>301.07325519234325</v>
       </c>
       <c r="X4" s="11">
-        <v>318.43906733792147</v>
+        <v>297.56678561685845</v>
       </c>
       <c r="Y4" s="11">
-        <v>56.197816142329103</v>
+        <v>51.810160144471574</v>
       </c>
       <c r="Z4" s="7">
-        <v>75.055928137688127</v>
+        <v>93.648639829846573</v>
       </c>
       <c r="AA4" s="7">
-        <v>9.6253483075402055</v>
-[...1 lines deleted...]
-      <c r="AC4" s="15" t="s">
+        <v>9.475133284215941</v>
+      </c>
+      <c r="AC4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AD4" s="8">
         <v>86.452897367908605</v>
       </c>
       <c r="AE4" s="8">
         <v>78.79069202287792</v>
       </c>
       <c r="AF4" s="8">
         <v>113.79687277781687</v>
       </c>
       <c r="AG4" s="8">
         <v>128.07216477975058</v>
       </c>
       <c r="AH4" s="7">
         <v>108.13812382236011</v>
       </c>
-      <c r="AI4" s="7"/>
+      <c r="AI4" s="7">
+        <v>125.95817101405603</v>
+      </c>
       <c r="AJ4" s="11"/>
       <c r="AK4" s="8"/>
       <c r="AL4" s="11"/>
       <c r="AM4" s="11"/>
       <c r="AN4" s="7"/>
       <c r="AO4" s="7"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="8">
         <v>50.869725507106814</v>
       </c>
       <c r="C5" s="8">
         <v>110.87989041113634</v>
       </c>
       <c r="D5" s="8">
         <v>106.80485446783499</v>
       </c>
       <c r="E5" s="8">
         <v>120.69278336091787</v>
       </c>
       <c r="F5" s="7">
         <v>124.84619084585333</v>
@@ -984,104 +989,106 @@
       <c r="G5" s="7">
         <v>112.51481931159284</v>
       </c>
       <c r="H5" s="7">
         <v>922.87564018232638</v>
       </c>
       <c r="I5" s="8">
         <v>182.80518617475767</v>
       </c>
       <c r="J5" s="7">
         <v>479.12833157745087</v>
       </c>
       <c r="K5" s="7">
         <v>35.022076558615979</v>
       </c>
       <c r="L5" s="7">
         <v>9.1707143525817294</v>
       </c>
       <c r="M5" s="7">
         <v>2010.9452015288334</v>
       </c>
       <c r="O5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P5" s="8">
-        <v>144.55547997636117</v>
+        <v>156.78489474461708</v>
       </c>
       <c r="Q5" s="8">
-        <v>159.8369213676699</v>
+        <v>158.21133136602413</v>
       </c>
       <c r="R5" s="8">
-        <v>78.770638483896633</v>
+        <v>78.069222928950794</v>
       </c>
       <c r="S5" s="8">
-        <v>80.7909089064337</v>
+        <v>82.208526057789101</v>
       </c>
       <c r="T5" s="7">
-        <v>61.221239255524807</v>
+        <v>62.536288591071475</v>
       </c>
       <c r="U5" s="7">
-        <v>411.46023318778253</v>
+        <v>245.749918294351</v>
       </c>
       <c r="V5" s="11">
-        <v>118.30167549476623</v>
+        <v>288.83865985134827</v>
       </c>
       <c r="W5" s="8">
-        <v>212.99540525121526</v>
+        <v>208.85769074947814</v>
       </c>
       <c r="X5" s="11">
-        <v>794.18234599399898</v>
+        <v>792.87050039414692</v>
       </c>
       <c r="Y5" s="11">
-        <v>23.152851363951431</v>
+        <v>22.877607688878403</v>
       </c>
       <c r="Z5" s="7">
-        <v>17.729728426638967</v>
+        <v>16.333876327055233</v>
       </c>
       <c r="AA5" s="7">
-        <v>140.63337571752197</v>
+        <v>23.376511084865736</v>
       </c>
       <c r="AC5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AD5" s="8">
         <v>84.19442784882763</v>
       </c>
       <c r="AE5" s="8">
         <v>105.20216093907111</v>
       </c>
       <c r="AF5" s="8">
         <v>103.46601623061768</v>
       </c>
       <c r="AG5" s="8">
         <v>105.43716210806397</v>
       </c>
       <c r="AH5" s="7">
         <v>106.4449092084953</v>
       </c>
-      <c r="AI5" s="7"/>
+      <c r="AI5" s="7">
+        <v>106.94357488193418</v>
+      </c>
       <c r="AJ5" s="11"/>
       <c r="AK5" s="8"/>
       <c r="AL5" s="11"/>
       <c r="AM5" s="11"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="7"/>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="8">
         <v>47.612217945944003</v>
       </c>
       <c r="C6" s="8">
         <v>66.375832611656477</v>
       </c>
       <c r="D6" s="8">
         <v>110.29790029010711</v>
       </c>
       <c r="E6" s="8">
         <v>224.59174681887558</v>
       </c>
       <c r="F6" s="7">
         <v>120.97653762140051</v>
@@ -1089,104 +1096,106 @@
       <c r="G6" s="7">
         <v>206.8717161200945</v>
       </c>
       <c r="H6" s="7">
         <v>151.75156336372342</v>
       </c>
       <c r="I6" s="8">
         <v>211.98857957076092</v>
       </c>
       <c r="J6" s="7">
         <v>490.50638255491992</v>
       </c>
       <c r="K6" s="7">
         <v>65.657571729716906</v>
       </c>
       <c r="L6" s="7">
         <v>66.836439763634274</v>
       </c>
       <c r="M6" s="7">
         <v>-8.5844440352839282</v>
       </c>
       <c r="O6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P6" s="8">
-        <v>93.041012408713755</v>
+        <v>92.576010812489102</v>
       </c>
       <c r="Q6" s="8">
-        <v>58.018476113388175</v>
+        <v>58.054358515049508</v>
       </c>
       <c r="R6" s="8">
-        <v>121.24934953630498</v>
+        <v>121.12828700682275</v>
       </c>
       <c r="S6" s="8">
-        <v>231.41660823035303</v>
+        <v>231.32184855245987</v>
       </c>
       <c r="T6" s="7">
-        <v>115.08112858634523</v>
+        <v>116.60342913741894</v>
       </c>
       <c r="U6" s="7">
-        <v>129.40382718921285</v>
+        <v>128.12514485996346</v>
       </c>
       <c r="V6" s="11">
-        <v>141.1326302165414</v>
+        <v>130.97681646344094</v>
       </c>
       <c r="W6" s="8">
-        <v>359.00694386794885</v>
+        <v>471.56721120301199</v>
       </c>
       <c r="X6" s="11">
-        <v>354.04328699028127</v>
+        <v>271.1691824449195</v>
       </c>
       <c r="Y6" s="11">
-        <v>35.256720438154474</v>
+        <v>41.690183095179812</v>
       </c>
       <c r="Z6" s="7">
-        <v>57.813413160440263</v>
+        <v>92.961279720943878</v>
       </c>
       <c r="AA6" s="7">
-        <v>35.451365908116486</v>
+        <v>6.8450348195267798</v>
       </c>
       <c r="AC6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AD6" s="8">
         <v>95.994902551931844</v>
       </c>
       <c r="AE6" s="8">
         <v>70.118868282568272</v>
       </c>
       <c r="AF6" s="8">
         <v>112.42850756369688</v>
       </c>
       <c r="AG6" s="8">
         <v>221.30898603638673</v>
       </c>
       <c r="AH6" s="7">
         <v>114.93171465354625</v>
       </c>
-      <c r="AI6" s="7"/>
+      <c r="AI6" s="7">
+        <v>125.3001852489617</v>
+      </c>
       <c r="AJ6" s="11"/>
       <c r="AK6" s="8"/>
       <c r="AL6" s="11"/>
       <c r="AM6" s="11"/>
       <c r="AN6" s="7"/>
       <c r="AO6" s="7"/>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="8">
         <v>42.729887050747656</v>
       </c>
       <c r="C7" s="8">
         <v>57.791387697132933</v>
       </c>
       <c r="D7" s="8">
         <v>94.539681044044826</v>
       </c>
       <c r="E7" s="8">
         <v>189.21010821286782</v>
       </c>
       <c r="F7" s="7">
         <v>140.69057371888456</v>
@@ -1194,104 +1203,106 @@
       <c r="G7" s="7">
         <v>132.21981181256297</v>
       </c>
       <c r="H7" s="7">
         <v>118.25331849663996</v>
       </c>
       <c r="I7" s="8">
         <v>335.68003827181604</v>
       </c>
       <c r="J7" s="7">
         <v>439.49477074428449</v>
       </c>
       <c r="K7" s="7">
         <v>86.936960746016979</v>
       </c>
       <c r="L7" s="7">
         <v>33.566945210955758</v>
       </c>
       <c r="M7" s="7">
         <v>2.233753293788133</v>
       </c>
       <c r="O7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="P7" s="8">
-        <v>121.70188771996402</v>
+        <v>109.12185543577475</v>
       </c>
       <c r="Q7" s="8">
-        <v>57.866456751461556</v>
+        <v>57.909950174713067</v>
       </c>
       <c r="R7" s="8">
-        <v>110.02665425257983</v>
+        <v>110.16650311697114</v>
       </c>
       <c r="S7" s="8">
-        <v>126.19042500556716</v>
+        <v>125.90531359338151</v>
       </c>
       <c r="T7" s="7">
-        <v>154.88333722702589</v>
+        <v>156.86775479898006</v>
       </c>
       <c r="U7" s="7">
-        <v>134.32228478664743</v>
+        <v>132.96176781503044</v>
       </c>
       <c r="V7" s="11">
-        <v>155.48440676462511</v>
+        <v>152.30615697297372</v>
       </c>
       <c r="W7" s="8">
-        <v>218.89074323415119</v>
+        <v>238.73684483419905</v>
       </c>
       <c r="X7" s="11">
-        <v>371.48596290235207</v>
+        <v>337.98271326947975</v>
       </c>
       <c r="Y7" s="11">
-        <v>81.406327893502549</v>
+        <v>70.832035985249405</v>
       </c>
       <c r="Z7" s="7">
-        <v>58.75583744514352</v>
+        <v>86.252720002849685</v>
       </c>
       <c r="AA7" s="7">
-        <v>20.059857711585035</v>
+        <v>7.2254257413396887</v>
       </c>
       <c r="AC7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="AD7" s="8">
         <v>101.0296775263452</v>
       </c>
       <c r="AE7" s="8">
         <v>60.939689840092548</v>
       </c>
       <c r="AF7" s="8">
         <v>102.17481667319544</v>
       </c>
       <c r="AG7" s="8">
         <v>173.66697098250839</v>
       </c>
       <c r="AH7" s="7">
         <v>143.9581186040931</v>
       </c>
-      <c r="AI7" s="7"/>
+      <c r="AI7" s="7">
+        <v>131.77357587145627</v>
+      </c>
       <c r="AJ7" s="11"/>
       <c r="AK7" s="8"/>
       <c r="AL7" s="11"/>
       <c r="AM7" s="11"/>
       <c r="AN7" s="7"/>
       <c r="AO7" s="7"/>
     </row>
     <row r="8" spans="1:41">
       <c r="A8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="8">
         <v>36.703975840789397</v>
       </c>
       <c r="C8" s="8">
         <v>86.616597935529128</v>
       </c>
       <c r="D8" s="8">
         <v>95.621434552009106</v>
       </c>
       <c r="E8" s="8">
         <v>136.1283006831847</v>
       </c>
       <c r="F8" s="7">
         <v>109.30608001281092</v>
@@ -1299,104 +1310,106 @@
       <c r="G8" s="7">
         <v>116.83297804660948</v>
       </c>
       <c r="H8" s="7">
         <v>176.35248700356598</v>
       </c>
       <c r="I8" s="8">
         <v>462.41258407170739</v>
       </c>
       <c r="J8" s="7">
         <v>415.81189856219476</v>
       </c>
       <c r="K8" s="7">
         <v>84.880072814606862</v>
       </c>
       <c r="L8" s="7">
         <v>59.221450590475534</v>
       </c>
       <c r="M8" s="7">
         <v>-2.0934605252132137</v>
       </c>
       <c r="O8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="P8" s="8">
-        <v>74.199520002560476</v>
+        <v>74.17634250250947</v>
       </c>
       <c r="Q8" s="8">
-        <v>74.922586540543151</v>
+        <v>74.988628539082725</v>
       </c>
       <c r="R8" s="8">
-        <v>125.38138561619007</v>
+        <v>125.35473453448751</v>
       </c>
       <c r="S8" s="8">
-        <v>118.35723247133399</v>
+        <v>118.32746970239253</v>
       </c>
       <c r="T8" s="7">
-        <v>106.74617132540585</v>
+        <v>107.83847021315836</v>
       </c>
       <c r="U8" s="7">
-        <v>123.23242490780484</v>
+        <v>122.33587401116262</v>
       </c>
       <c r="V8" s="11">
-        <v>198.81379546588059</v>
+        <v>204.92926531465895</v>
       </c>
       <c r="W8" s="8">
-        <v>349.32946721705287</v>
+        <v>363.03169505926911</v>
       </c>
       <c r="X8" s="11">
-        <v>485.55523955514997</v>
+        <v>454.20191895602676</v>
       </c>
       <c r="Y8" s="11">
-        <v>97.396327212120866</v>
+        <v>72.303927823812714</v>
       </c>
       <c r="Z8" s="7">
-        <v>44.424107104272352</v>
+        <v>61.847612594029776</v>
       </c>
       <c r="AA8" s="7">
-        <v>-0.98774261166644295</v>
+        <v>6.2019307464338365</v>
       </c>
       <c r="AC8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AD8" s="8">
         <v>83.918310638083611</v>
       </c>
       <c r="AE8" s="8">
         <v>84.533648884246034</v>
       </c>
       <c r="AF8" s="8">
         <v>89.727287439254937</v>
       </c>
       <c r="AG8" s="8">
         <v>142.49104414753617</v>
       </c>
       <c r="AH8" s="7">
         <v>116.18072555039127</v>
       </c>
-      <c r="AI8" s="7"/>
+      <c r="AI8" s="7">
+        <v>114.29092302775751</v>
+      </c>
       <c r="AJ8" s="11"/>
       <c r="AK8" s="8"/>
       <c r="AL8" s="11"/>
       <c r="AM8" s="11"/>
       <c r="AN8" s="7"/>
       <c r="AO8" s="7"/>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="8">
         <v>52.561373194691562</v>
       </c>
       <c r="C9" s="8">
         <v>85.277832165368736</v>
       </c>
       <c r="D9" s="8">
         <v>94.781997533502874</v>
       </c>
       <c r="E9" s="8">
         <v>158.4017418851389</v>
       </c>
       <c r="F9" s="7">
         <v>99.389093538270799</v>
@@ -1404,104 +1417,106 @@
       <c r="G9" s="7">
         <v>151.04615280150523</v>
       </c>
       <c r="H9" s="7">
         <v>147.47203846661873</v>
       </c>
       <c r="I9" s="8">
         <v>615.01746974847481</v>
       </c>
       <c r="J9" s="7">
         <v>188.02120862096368</v>
       </c>
       <c r="K9" s="7">
         <v>41.835346771034054</v>
       </c>
       <c r="L9" s="7">
         <v>70.412830997607827</v>
       </c>
       <c r="M9" s="7">
         <v>16.9013968250222</v>
       </c>
       <c r="O9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="P9" s="8">
-        <v>69.974985800984726</v>
+        <v>70.042832118683563</v>
       </c>
       <c r="Q9" s="8">
-        <v>87.508136260948604</v>
+        <v>87.616380113714158</v>
       </c>
       <c r="R9" s="8">
-        <v>110.81912398484648</v>
+        <v>110.81695402752909</v>
       </c>
       <c r="S9" s="8">
-        <v>148.11910979234116</v>
+        <v>148.06011863093406</v>
       </c>
       <c r="T9" s="7">
-        <v>97.737066413607778</v>
+        <v>98.788084297956232</v>
       </c>
       <c r="U9" s="7">
-        <v>158.22665153810027</v>
+        <v>156.84659016063841</v>
       </c>
       <c r="V9" s="11">
-        <v>158.74013877675813</v>
+        <v>147.05797628267101</v>
       </c>
       <c r="W9" s="8">
-        <v>401.01719829380949</v>
+        <v>452.00041064504796</v>
       </c>
       <c r="X9" s="11">
-        <v>224.27416626272586</v>
+        <v>207.71954361802125</v>
       </c>
       <c r="Y9" s="11">
-        <v>44.590642279572549</v>
+        <v>53.283621147740845</v>
       </c>
       <c r="Z9" s="7">
-        <v>91.229747863774321</v>
+        <v>106.53709947515033</v>
       </c>
       <c r="AA9" s="7">
-        <v>41.163072485309243</v>
+        <v>9.2263769275737033</v>
       </c>
       <c r="AC9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AD9" s="8">
         <v>77.030916535544222</v>
       </c>
       <c r="AE9" s="8">
         <v>87.981263476062395</v>
       </c>
       <c r="AF9" s="8">
         <v>97.879711252292353</v>
       </c>
       <c r="AG9" s="8">
         <v>154.99329839221534</v>
       </c>
       <c r="AH9" s="7">
         <v>92.716133252454554</v>
       </c>
-      <c r="AI9" s="7"/>
+      <c r="AI9" s="7">
+        <v>148.29272035371858</v>
+      </c>
       <c r="AJ9" s="11"/>
       <c r="AK9" s="8"/>
       <c r="AL9" s="11"/>
       <c r="AM9" s="11"/>
       <c r="AN9" s="7"/>
       <c r="AO9" s="7"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="8">
         <v>40.626526960258872</v>
       </c>
       <c r="C10" s="8">
         <v>64.354455470409363</v>
       </c>
       <c r="D10" s="8">
         <v>109.37886372047024</v>
       </c>
       <c r="E10" s="8">
         <v>136.32199688990016</v>
       </c>
       <c r="F10" s="7">
         <v>125.40478731966067</v>
@@ -1509,104 +1524,106 @@
       <c r="G10" s="7">
         <v>212.47883159434014</v>
       </c>
       <c r="H10" s="7">
         <v>153.09698949631215</v>
       </c>
       <c r="I10" s="8">
         <v>416.69090673805533</v>
       </c>
       <c r="J10" s="7">
         <v>375.8509709687898</v>
       </c>
       <c r="K10" s="7">
         <v>42.304183522752666</v>
       </c>
       <c r="L10" s="7">
         <v>96.282204322719821</v>
       </c>
       <c r="M10" s="7">
         <v>2.2487798719448056</v>
       </c>
       <c r="O10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="P10" s="8">
-        <v>41.305290926358964</v>
+        <v>41.01492190757606</v>
       </c>
       <c r="Q10" s="8">
-        <v>69.510506684271107</v>
+        <v>69.586023497184684</v>
       </c>
       <c r="R10" s="8">
-        <v>146.56358407537383</v>
+        <v>146.50635530762966</v>
       </c>
       <c r="S10" s="8">
-        <v>111.41343550978127</v>
+        <v>111.34206071417493</v>
       </c>
       <c r="T10" s="7">
-        <v>131.68453998808133</v>
+        <v>133.20051928115376</v>
       </c>
       <c r="U10" s="7">
-        <v>229.83279672311028</v>
+        <v>227.71816388544372</v>
       </c>
       <c r="V10" s="11">
-        <v>97.704420293677671</v>
+        <v>93.43100862738936</v>
       </c>
       <c r="W10" s="8">
-        <v>560.59334155573356</v>
+        <v>625.18547278814287</v>
       </c>
       <c r="X10" s="11">
-        <v>298.04493243385565</v>
+        <v>278.39909228364974</v>
       </c>
       <c r="Y10" s="11">
-        <v>57.232126949777495</v>
+        <v>45.379412826871359</v>
       </c>
       <c r="Z10" s="7">
-        <v>64.938450146217718</v>
+        <v>122.17231795354336</v>
       </c>
       <c r="AA10" s="7">
-        <v>42.31959847167149</v>
+        <v>8.1574491763992203</v>
       </c>
       <c r="AC10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AD10" s="8">
         <v>46.800025490244501</v>
       </c>
       <c r="AE10" s="8">
         <v>91.648577266389992</v>
       </c>
       <c r="AF10" s="8">
         <v>121.07763364547345</v>
       </c>
       <c r="AG10" s="8">
         <v>119.59184851313947</v>
       </c>
       <c r="AH10" s="7">
         <v>114.47870358775094</v>
       </c>
-      <c r="AI10" s="7"/>
+      <c r="AI10" s="7">
+        <v>207.51042474175611</v>
+      </c>
       <c r="AJ10" s="11"/>
       <c r="AK10" s="8"/>
       <c r="AL10" s="11"/>
       <c r="AM10" s="11"/>
       <c r="AN10" s="7"/>
       <c r="AO10" s="7"/>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="8">
         <v>84.585427252883079</v>
       </c>
       <c r="C11" s="8">
         <v>102.66909647863271</v>
       </c>
       <c r="D11" s="8">
         <v>109.63324345700562</v>
       </c>
       <c r="E11" s="8">
         <v>96.451774000919912</v>
       </c>
       <c r="F11" s="7">
         <v>104.06544718791653</v>
@@ -1614,104 +1631,106 @@
       <c r="G11" s="7">
         <v>109.91607719490408</v>
       </c>
       <c r="H11" s="7">
         <v>180.55250484361267</v>
       </c>
       <c r="I11" s="8">
         <v>136.75485698857031</v>
       </c>
       <c r="J11" s="7">
         <v>347.44826483864392</v>
       </c>
       <c r="K11" s="7">
         <v>78.079792118948788</v>
       </c>
       <c r="L11" s="7">
         <v>25.225999427359973</v>
       </c>
       <c r="M11" s="7">
         <v>39.657722393094758</v>
       </c>
       <c r="O11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="P11" s="8">
-        <v>90.720372464742397</v>
+        <v>90.016769327994623</v>
       </c>
       <c r="Q11" s="8">
-        <v>92.908065562456144</v>
+        <v>93.007824915028365</v>
       </c>
       <c r="R11" s="8">
-        <v>125.7882978131277</v>
+        <v>125.54351938910546</v>
       </c>
       <c r="S11" s="8">
-        <v>92.721375640430708</v>
+        <v>92.79439248394749</v>
       </c>
       <c r="T11" s="7">
-        <v>106.99537884256851</v>
+        <v>107.89768047816976</v>
       </c>
       <c r="U11" s="7">
-        <v>100.90162885113298</v>
+        <v>100.24466740666382</v>
       </c>
       <c r="V11" s="11">
-        <v>235.93588334438712</v>
+        <v>213.08121891544522</v>
       </c>
       <c r="W11" s="8">
-        <v>121.90884134420811</v>
+        <v>125.70578426202779</v>
       </c>
       <c r="X11" s="11">
-        <v>304.55789241353119</v>
+        <v>327.26185416073162</v>
       </c>
       <c r="Y11" s="11">
-        <v>60.774845505659755</v>
+        <v>52.660873622310746</v>
       </c>
       <c r="Z11" s="7">
-        <v>57.854604643498206</v>
+        <v>72.203104458244269</v>
       </c>
       <c r="AA11" s="7">
-        <v>25.47869157923866</v>
+        <v>29.800277668320856</v>
       </c>
       <c r="AC11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD11" s="8">
         <v>97.609776743873979</v>
       </c>
       <c r="AE11" s="8">
         <v>86.334495639496168</v>
       </c>
       <c r="AF11" s="8">
         <v>110.70662643515054</v>
       </c>
       <c r="AG11" s="8">
         <v>104.80021144281935</v>
       </c>
       <c r="AH11" s="7">
         <v>104.05758062303489</v>
       </c>
-      <c r="AI11" s="7"/>
+      <c r="AI11" s="7">
+        <v>116.78442811931491</v>
+      </c>
       <c r="AJ11" s="11"/>
       <c r="AK11" s="8"/>
       <c r="AL11" s="11"/>
       <c r="AM11" s="11"/>
       <c r="AN11" s="7"/>
       <c r="AO11" s="7"/>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="8">
         <v>42.914758698622713</v>
       </c>
       <c r="C12" s="8">
         <v>65.446318104261564</v>
       </c>
       <c r="D12" s="8">
         <v>151.36438757428149</v>
       </c>
       <c r="E12" s="8">
         <v>128.57906244994885</v>
       </c>
       <c r="F12" s="7">
         <v>101.8862795225113</v>
@@ -1719,104 +1738,106 @@
       <c r="G12" s="7">
         <v>100.6909522120381</v>
       </c>
       <c r="H12" s="7">
         <v>265.89195783338306</v>
       </c>
       <c r="I12" s="8">
         <v>195.67603029086814</v>
       </c>
       <c r="J12" s="7">
         <v>543.55037465001237</v>
       </c>
       <c r="K12" s="7">
         <v>51.542830627000946</v>
       </c>
       <c r="L12" s="7">
         <v>66.44113977032832</v>
       </c>
       <c r="M12" s="7">
         <v>11.4518920605933</v>
       </c>
       <c r="O12" s="1" t="s">
         <v>29</v>
       </c>
       <c r="P12" s="8">
-        <v>75.54145830311893</v>
+        <v>75.176035443445798</v>
       </c>
       <c r="Q12" s="8">
-        <v>64.485941654003057</v>
+        <v>64.575747457237412</v>
       </c>
       <c r="R12" s="8">
-        <v>158.37322858315321</v>
+        <v>158.13909861885475</v>
       </c>
       <c r="S12" s="8">
-        <v>112.78204493183495</v>
+        <v>112.77599650886265</v>
       </c>
       <c r="T12" s="7">
-        <v>97.022028314415408</v>
+        <v>98.010166723719507</v>
       </c>
       <c r="U12" s="7">
-        <v>115.05593612828892</v>
+        <v>114.17868764023223</v>
       </c>
       <c r="V12" s="11">
-        <v>309.54364543152116</v>
+        <v>255.7865350477135</v>
       </c>
       <c r="W12" s="8">
-        <v>183.92070288657692</v>
+        <v>226.79813885886296</v>
       </c>
       <c r="X12" s="11">
-        <v>384.2237491462069</v>
+        <v>378.8473013467094</v>
       </c>
       <c r="Y12" s="11">
-        <v>72.372999908861175</v>
+        <v>56.013642733572766</v>
       </c>
       <c r="Z12" s="7">
-        <v>57.790617706475864</v>
+        <v>96.138543089806461</v>
       </c>
       <c r="AA12" s="7">
-        <v>28.41047907336533</v>
+        <v>9.0727787190419402</v>
       </c>
       <c r="AC12" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AD12" s="8">
         <v>75.012950957556868</v>
       </c>
       <c r="AE12" s="8">
         <v>67.276875589158777</v>
       </c>
       <c r="AF12" s="8">
         <v>141.08707487687028</v>
       </c>
       <c r="AG12" s="8">
         <v>124.92985823341583</v>
       </c>
       <c r="AH12" s="7">
         <v>99.32699216650947</v>
       </c>
-      <c r="AI12" s="7"/>
+      <c r="AI12" s="7">
+        <v>107.26988858687898</v>
+      </c>
       <c r="AJ12" s="11"/>
       <c r="AK12" s="8"/>
       <c r="AL12" s="11"/>
       <c r="AM12" s="11"/>
       <c r="AN12" s="7"/>
       <c r="AO12" s="7"/>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="8">
         <v>309.93982530541655</v>
       </c>
       <c r="C13" s="8">
         <v>95.367562849540036</v>
       </c>
       <c r="D13" s="8">
         <v>83.926300088015523</v>
       </c>
       <c r="E13" s="8">
         <v>167.76756006453587</v>
       </c>
       <c r="F13" s="7">
         <v>112.11233395024034</v>
@@ -1824,104 +1845,106 @@
       <c r="G13" s="7">
         <v>110.71125666708272</v>
       </c>
       <c r="H13" s="7">
         <v>148.63985452715295</v>
       </c>
       <c r="I13" s="8">
         <v>471.87346701551706</v>
       </c>
       <c r="J13" s="7">
         <v>399.10639555479031</v>
       </c>
       <c r="K13" s="7">
         <v>87.677854236804208</v>
       </c>
       <c r="L13" s="7">
         <v>63.409009509132773</v>
       </c>
       <c r="M13" s="7">
         <v>1.7271026520967614</v>
       </c>
       <c r="O13" s="1" t="s">
         <v>30</v>
       </c>
       <c r="P13" s="8">
-        <v>52.628189763044453</v>
+        <v>49.674319985601052</v>
       </c>
       <c r="Q13" s="8">
-        <v>77.739065073981024</v>
+        <v>77.768461356935831</v>
       </c>
       <c r="R13" s="8">
-        <v>98.105555882388231</v>
+        <v>98.10423946306345</v>
       </c>
       <c r="S13" s="8">
-        <v>162.27546785400634</v>
+        <v>162.19518257242441</v>
       </c>
       <c r="T13" s="7">
-        <v>98.168507659576179</v>
+        <v>99.357200348726522</v>
       </c>
       <c r="U13" s="7">
-        <v>127.68373061292431</v>
+        <v>126.47353436833934</v>
       </c>
       <c r="V13" s="11">
-        <v>163.49173522126398</v>
+        <v>170.0937243812337</v>
       </c>
       <c r="W13" s="8">
-        <v>266.24761730798406</v>
+        <v>258.68597688861621</v>
       </c>
       <c r="X13" s="11">
-        <v>733.58638129334804</v>
+        <v>744.01792572105569</v>
       </c>
       <c r="Y13" s="11">
-        <v>42.901301818864859</v>
+        <v>31.587600526938608</v>
       </c>
       <c r="Z13" s="7">
-        <v>108.63516618318351</v>
+        <v>244.9840994905303</v>
       </c>
       <c r="AA13" s="7">
-        <v>47.748058173198366</v>
+        <v>3.8827532915972629</v>
       </c>
       <c r="AC13" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AD13" s="8">
         <v>72.685691046647435</v>
       </c>
       <c r="AE13" s="8">
         <v>81.783414818896887</v>
       </c>
       <c r="AF13" s="8">
         <v>115.86378269422937</v>
       </c>
       <c r="AG13" s="8">
         <v>128.68734482756793</v>
       </c>
       <c r="AH13" s="7">
         <v>116.60109146581863</v>
       </c>
-      <c r="AI13" s="7"/>
+      <c r="AI13" s="7">
+        <v>114.55752228448652</v>
+      </c>
       <c r="AJ13" s="11"/>
       <c r="AK13" s="8"/>
       <c r="AL13" s="11"/>
       <c r="AM13" s="11"/>
       <c r="AN13" s="7"/>
       <c r="AO13" s="7"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="8">
         <v>80.477225971727478</v>
       </c>
       <c r="C14" s="8">
         <v>101.96246662096063</v>
       </c>
       <c r="D14" s="8">
         <v>75.256760329557267</v>
       </c>
       <c r="E14" s="8">
         <v>114.36951160790969</v>
       </c>
       <c r="F14" s="7">
         <v>117.51655939058917</v>
@@ -1929,104 +1952,106 @@
       <c r="G14" s="7">
         <v>129.13176372689068</v>
       </c>
       <c r="H14" s="7">
         <v>188.94131017926466</v>
       </c>
       <c r="I14" s="8">
         <v>345.77377730790153</v>
       </c>
       <c r="J14" s="7">
         <v>258.51783299267174</v>
       </c>
       <c r="K14" s="7">
         <v>69.713831600248412</v>
       </c>
       <c r="L14" s="7">
         <v>34.38946539232505</v>
       </c>
       <c r="M14" s="7">
         <v>4.2114240762523822</v>
       </c>
       <c r="O14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="P14" s="8">
-        <v>102.67983327306878</v>
+        <v>103.19610676747793</v>
       </c>
       <c r="Q14" s="8">
-        <v>91.663123134642788</v>
+        <v>91.782159390561006</v>
       </c>
       <c r="R14" s="8">
-        <v>127.08865317567304</v>
+        <v>127.12684328614515</v>
       </c>
       <c r="S14" s="8">
-        <v>119.67966813555158</v>
+        <v>119.73180799055197</v>
       </c>
       <c r="T14" s="7">
-        <v>117.44237560474258</v>
+        <v>118.21995216546446</v>
       </c>
       <c r="U14" s="7">
-        <v>113.28693205115485</v>
+        <v>112.72546994955235</v>
       </c>
       <c r="V14" s="11">
-        <v>218.3632389358103</v>
+        <v>166.4020155145235</v>
       </c>
       <c r="W14" s="8">
-        <v>209.80478535784323</v>
+        <v>271.22488281020827</v>
       </c>
       <c r="X14" s="11">
-        <v>281.10576868339405</v>
+        <v>267.48451928941864</v>
       </c>
       <c r="Y14" s="11">
-        <v>56.250265126815243</v>
+        <v>51.591547656439687</v>
       </c>
       <c r="Z14" s="7">
-        <v>57.902845903755363</v>
+        <v>81.539388245021897</v>
       </c>
       <c r="AA14" s="7">
-        <v>13.772068285948519</v>
+        <v>13.561859570252381</v>
       </c>
       <c r="AC14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD14" s="8">
         <v>94.622668370423924</v>
       </c>
       <c r="AE14" s="8">
         <v>97.091801626071586</v>
       </c>
       <c r="AF14" s="8">
         <v>108.99823735697787</v>
       </c>
       <c r="AG14" s="8">
         <v>107.89859239108488</v>
       </c>
       <c r="AH14" s="7">
         <v>113.33528861764945</v>
       </c>
-      <c r="AI14" s="7"/>
+      <c r="AI14" s="7">
+        <v>123.27206532411208</v>
+      </c>
       <c r="AJ14" s="11"/>
       <c r="AK14" s="8"/>
       <c r="AL14" s="11"/>
       <c r="AM14" s="11"/>
       <c r="AN14" s="7"/>
       <c r="AO14" s="7"/>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="8">
         <v>61.667601205353591</v>
       </c>
       <c r="C15" s="8">
         <v>80.154039452886437</v>
       </c>
       <c r="D15" s="8">
         <v>103.82067585632051</v>
       </c>
       <c r="E15" s="8">
         <v>129.15042328257985</v>
       </c>
       <c r="F15" s="7">
         <v>94.286750964325321</v>
@@ -2034,104 +2059,106 @@
       <c r="G15" s="7">
         <v>74.325387158639671</v>
       </c>
       <c r="H15" s="7">
         <v>134.81567337541938</v>
       </c>
       <c r="I15" s="8">
         <v>386.9855161680016</v>
       </c>
       <c r="J15" s="7">
         <v>242.23277345652784</v>
       </c>
       <c r="K15" s="7">
         <v>89.371613688786695</v>
       </c>
       <c r="L15" s="7">
         <v>68.142139791360563</v>
       </c>
       <c r="M15" s="7">
         <v>5.7823379350295676</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="8">
-        <v>92.084259951699437</v>
+        <v>92.418264121368992</v>
       </c>
       <c r="Q15" s="8">
-        <v>70.822054798785288</v>
+        <v>70.91172103569177</v>
       </c>
       <c r="R15" s="8">
-        <v>117.59672420460853</v>
+        <v>117.41317350624196</v>
       </c>
       <c r="S15" s="8">
-        <v>121.75742881993774</v>
+        <v>121.82285439362653</v>
       </c>
       <c r="T15" s="7">
-        <v>100.87130468970426</v>
+        <v>101.82026372750816</v>
       </c>
       <c r="U15" s="7">
-        <v>101.85295144026443</v>
+        <v>101.17151779534794</v>
       </c>
       <c r="V15" s="11">
-        <v>238.06496758558993</v>
+        <v>229.19711733036553</v>
       </c>
       <c r="W15" s="8">
-        <v>220.53607764147779</v>
+        <v>246.17257303978994</v>
       </c>
       <c r="X15" s="11">
-        <v>254.11747074659758</v>
+        <v>237.46462444983507</v>
       </c>
       <c r="Y15" s="11">
-        <v>69.02250390841948</v>
+        <v>67.490496222563849</v>
       </c>
       <c r="Z15" s="7">
-        <v>174.36420136941013</v>
+        <v>109.57345469664457</v>
       </c>
       <c r="AA15" s="7">
-        <v>-28.14249613503922</v>
+        <v>10.779227279418532</v>
       </c>
       <c r="AC15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AD15" s="8">
         <v>88.796443928801708</v>
       </c>
       <c r="AE15" s="8">
         <v>71.876459515034838</v>
       </c>
       <c r="AF15" s="8">
         <v>116.93805311372427</v>
       </c>
       <c r="AG15" s="8">
         <v>122.36504016977466</v>
       </c>
       <c r="AH15" s="7">
         <v>108.91468932339872</v>
       </c>
-      <c r="AI15" s="7"/>
+      <c r="AI15" s="7">
+        <v>111.9592690741477</v>
+      </c>
       <c r="AJ15" s="11"/>
       <c r="AK15" s="8"/>
       <c r="AL15" s="11"/>
       <c r="AM15" s="11"/>
       <c r="AN15" s="7"/>
       <c r="AO15" s="7"/>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="8">
         <v>49.295937514094497</v>
       </c>
       <c r="C16" s="8">
         <v>72.380712756228888</v>
       </c>
       <c r="D16" s="8">
         <v>96.91710005835516</v>
       </c>
       <c r="E16" s="8">
         <v>124.58649516536656</v>
       </c>
       <c r="F16" s="7">
         <v>131.83980839724924</v>
@@ -2139,104 +2166,106 @@
       <c r="G16" s="7">
         <v>135.93396356974534</v>
       </c>
       <c r="H16" s="7">
         <v>264.91680738072898</v>
       </c>
       <c r="I16" s="8">
         <v>813.18396781181889</v>
       </c>
       <c r="J16" s="7">
         <v>239.21558011110017</v>
       </c>
       <c r="K16" s="7">
         <v>40.924498977890487</v>
       </c>
       <c r="L16" s="7">
         <v>67.02373675860899</v>
       </c>
       <c r="M16" s="7">
         <v>-3.2778559791568553</v>
       </c>
       <c r="O16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="8">
-        <v>116.87298627623717</v>
+        <v>116.10584096028028</v>
       </c>
       <c r="Q16" s="8">
-        <v>46.033021241858052</v>
+        <v>45.958756782183578</v>
       </c>
       <c r="R16" s="8">
-        <v>120.28806113069275</v>
+        <v>120.33025333286903</v>
       </c>
       <c r="S16" s="8">
-        <v>121.6854399029492</v>
+        <v>121.80052661599441</v>
       </c>
       <c r="T16" s="7">
-        <v>118.45441211541288</v>
+        <v>119.92311680510801</v>
       </c>
       <c r="U16" s="7">
-        <v>148.29530925923089</v>
+        <v>146.790889918255</v>
       </c>
       <c r="V16" s="11">
-        <v>237.79203695189062</v>
+        <v>201.01529045214369</v>
       </c>
       <c r="W16" s="8">
-        <v>695.72477375051619</v>
+        <v>787.41502724576105</v>
       </c>
       <c r="X16" s="11">
-        <v>227.33102989528254</v>
+        <v>237.65734493498462</v>
       </c>
       <c r="Y16" s="11">
-        <v>52.474553420588556</v>
+        <v>46.522668881087107</v>
       </c>
       <c r="Z16" s="7">
-        <v>59.815920587246374</v>
+        <v>96.482586663802962</v>
       </c>
       <c r="AA16" s="7">
-        <v>19.35716493079763</v>
+        <v>4.5462830081613861</v>
       </c>
       <c r="AC16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AD16" s="8">
         <v>97.227621365350146</v>
       </c>
       <c r="AE16" s="8">
         <v>64.162107475161648</v>
       </c>
       <c r="AF16" s="8">
         <v>117.22593236046424</v>
       </c>
       <c r="AG16" s="8">
         <v>113.27974383246402</v>
       </c>
       <c r="AH16" s="7">
         <v>110.6843038184542</v>
       </c>
-      <c r="AI16" s="7"/>
+      <c r="AI16" s="7">
+        <v>146.95211970370841</v>
+      </c>
       <c r="AJ16" s="11"/>
       <c r="AK16" s="8"/>
       <c r="AL16" s="11"/>
       <c r="AM16" s="11"/>
       <c r="AN16" s="7"/>
       <c r="AO16" s="7"/>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="8">
         <v>54.835575770651481</v>
       </c>
       <c r="C17" s="8">
         <v>77.084953262026758</v>
       </c>
       <c r="D17" s="8">
         <v>134.88997122115634</v>
       </c>
       <c r="E17" s="8">
         <v>167.27581785917812</v>
       </c>
       <c r="F17" s="7">
         <v>98.331215318728383</v>
@@ -2244,609 +2273,615 @@
       <c r="G17" s="7">
         <v>136.81705069070961</v>
       </c>
       <c r="H17" s="7">
         <v>151.57749450880843</v>
       </c>
       <c r="I17" s="8">
         <v>162.50945531264637</v>
       </c>
       <c r="J17" s="7">
         <v>272.41078441503652</v>
       </c>
       <c r="K17" s="7">
         <v>85.733792012866786</v>
       </c>
       <c r="L17" s="7">
         <v>75.362940763685799</v>
       </c>
       <c r="M17" s="7">
         <v>9.3886546545608525</v>
       </c>
       <c r="O17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="8">
-        <v>73.148621675716058</v>
+        <v>73.170070366110593</v>
       </c>
       <c r="Q17" s="8">
-        <v>83.552638148919996</v>
+        <v>83.632688529989466</v>
       </c>
       <c r="R17" s="8">
-        <v>115.09541323680506</v>
+        <v>115.01797716894602</v>
       </c>
       <c r="S17" s="8">
-        <v>180.01497488076001</v>
+        <v>180.10641439033</v>
       </c>
       <c r="T17" s="7">
-        <v>91.438937485944166</v>
+        <v>92.436711888601295</v>
       </c>
       <c r="U17" s="7">
-        <v>137.89351053573748</v>
+        <v>136.80716161870359</v>
       </c>
       <c r="V17" s="11">
-        <v>189.15494891419539</v>
+        <v>199.83874931682377</v>
       </c>
       <c r="W17" s="8">
-        <v>114.5449607916931</v>
+        <v>116.12280653754325</v>
       </c>
       <c r="X17" s="11">
-        <v>406.51858747064517</v>
+        <v>392.26471089564461</v>
       </c>
       <c r="Y17" s="11">
-        <v>51.36183701860935</v>
+        <v>42.888456858919746</v>
       </c>
       <c r="Z17" s="7">
-        <v>53.697795728161978</v>
+        <v>83.268269327214696</v>
       </c>
       <c r="AA17" s="7">
-        <v>34.212680240046886</v>
+        <v>19.764406322375098</v>
       </c>
       <c r="AC17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AD17" s="8">
         <v>75.390211831154744</v>
       </c>
       <c r="AE17" s="8">
         <v>74.531466727387581</v>
       </c>
       <c r="AF17" s="8">
         <v>136.35292395270747</v>
       </c>
       <c r="AG17" s="8">
         <v>160.63076534350822</v>
       </c>
       <c r="AH17" s="7">
         <v>89.494865538078557</v>
       </c>
-      <c r="AI17" s="7"/>
+      <c r="AI17" s="7">
+        <v>157.25612455756453</v>
+      </c>
       <c r="AJ17" s="11"/>
       <c r="AK17" s="8"/>
       <c r="AL17" s="11"/>
       <c r="AM17" s="11"/>
       <c r="AN17" s="7"/>
       <c r="AO17" s="7"/>
     </row>
     <row r="18" spans="1:41">
-      <c r="A18" s="20" t="s">
+      <c r="A18" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="8">
         <v>52.925097847143867</v>
       </c>
       <c r="C18" s="8">
         <v>84.956052569312135</v>
       </c>
       <c r="D18" s="8">
         <v>64.4882909220388</v>
       </c>
       <c r="E18" s="8">
         <v>153.43886324365383</v>
       </c>
       <c r="F18" s="7">
         <v>119.77529721441795</v>
       </c>
       <c r="G18" s="7">
         <v>115.04403687338969</v>
       </c>
       <c r="H18" s="7">
         <v>372.04534163186736</v>
       </c>
       <c r="I18" s="8">
         <v>503.56503271117742</v>
       </c>
       <c r="J18" s="7">
         <v>252.43387439307426</v>
       </c>
       <c r="K18" s="7">
         <v>47.24794822815214</v>
       </c>
       <c r="L18" s="7">
         <v>57.245506461707841</v>
       </c>
       <c r="M18" s="7">
         <v>-27.31434749796718</v>
       </c>
-      <c r="O18" s="20" t="s">
+      <c r="O18" s="18" t="s">
         <v>35</v>
       </c>
       <c r="P18" s="8">
-        <v>92.504896795395013</v>
+        <v>92.511648698125981</v>
       </c>
       <c r="Q18" s="8">
-        <v>75.356264517376445</v>
+        <v>75.437496405715876</v>
       </c>
       <c r="R18" s="8">
-        <v>92.285100408157845</v>
+        <v>92.287270572665662</v>
       </c>
       <c r="S18" s="8">
-        <v>136.56921689036076</v>
+        <v>136.53183012806446</v>
       </c>
       <c r="T18" s="7">
-        <v>114.4377920948407</v>
+        <v>115.74277423999494</v>
       </c>
       <c r="U18" s="7">
-        <v>114.45396337738948</v>
+        <v>113.75418820343329</v>
       </c>
       <c r="V18" s="12">
-        <v>513.9765915786071</v>
+        <v>435.40915521952081</v>
       </c>
       <c r="W18" s="8">
-        <v>336.80447607064798</v>
+        <v>419.68902901489776</v>
       </c>
       <c r="X18" s="12">
-        <v>280.03108762828748</v>
+        <v>246.7659509120958</v>
       </c>
       <c r="Y18" s="12">
-        <v>43.057552448982769</v>
+        <v>50.003215396871546</v>
       </c>
       <c r="Z18" s="7">
-        <v>55.044206123912595</v>
+        <v>70.752055999261984</v>
       </c>
       <c r="AA18" s="7">
-        <v>11.773107738732586</v>
-[...1 lines deleted...]
-      <c r="AC18" s="20" t="s">
+        <v>5.4757058557454554</v>
+      </c>
+      <c r="AC18" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD18" s="8">
         <v>95.413454666854406</v>
       </c>
       <c r="AE18" s="8">
         <v>62.514524325778417</v>
       </c>
       <c r="AF18" s="8">
         <v>136.19950961922635</v>
       </c>
       <c r="AG18" s="8">
         <v>115.55923917533262</v>
       </c>
       <c r="AH18" s="7">
         <v>113.76346028471809</v>
       </c>
-      <c r="AI18" s="7"/>
+      <c r="AI18" s="7">
+        <v>107.81425289497568</v>
+      </c>
       <c r="AJ18" s="11"/>
       <c r="AK18" s="8"/>
       <c r="AL18" s="11"/>
       <c r="AM18" s="11"/>
       <c r="AN18" s="7"/>
       <c r="AO18" s="7"/>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="5"/>
       <c r="F19" s="6"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
-      <c r="I19" s="21"/>
+      <c r="I19" s="19"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="O19" s="3"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="5"/>
       <c r="T19" s="6"/>
       <c r="U19" s="4"/>
       <c r="V19" s="4"/>
-      <c r="W19" s="21"/>
+      <c r="W19" s="19"/>
       <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
       <c r="Z19" s="4"/>
       <c r="AA19" s="4"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="4"/>
       <c r="AE19" s="4"/>
       <c r="AF19" s="4"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="6"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="4"/>
-      <c r="AK19" s="21"/>
+      <c r="AK19" s="19"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
     </row>
     <row r="20" spans="1:41">
-      <c r="A20" s="14" t="s">
+      <c r="A20" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="14"/>
-[...11 lines deleted...]
-      <c r="O20" s="14" t="s">
+      <c r="B20" s="25"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="25"/>
+      <c r="J20" s="25"/>
+      <c r="K20" s="25"/>
+      <c r="L20" s="25"/>
+      <c r="M20" s="25"/>
+      <c r="O20" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="P20" s="14"/>
-[...11 lines deleted...]
-      <c r="AC20" s="14" t="s">
+      <c r="P20" s="25"/>
+      <c r="Q20" s="25"/>
+      <c r="R20" s="25"/>
+      <c r="S20" s="25"/>
+      <c r="T20" s="25"/>
+      <c r="U20" s="25"/>
+      <c r="V20" s="25"/>
+      <c r="W20" s="25"/>
+      <c r="X20" s="25"/>
+      <c r="Y20" s="25"/>
+      <c r="Z20" s="25"/>
+      <c r="AA20" s="25"/>
+      <c r="AC20" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="AD20" s="14"/>
-[...10 lines deleted...]
-      <c r="AO20" s="14"/>
+      <c r="AD20" s="25"/>
+      <c r="AE20" s="25"/>
+      <c r="AF20" s="25"/>
+      <c r="AG20" s="25"/>
+      <c r="AH20" s="25"/>
+      <c r="AI20" s="25"/>
+      <c r="AJ20" s="25"/>
+      <c r="AK20" s="25"/>
+      <c r="AL20" s="25"/>
+      <c r="AM20" s="25"/>
+      <c r="AN20" s="25"/>
+      <c r="AO20" s="25"/>
     </row>
     <row r="21" spans="1:41">
-      <c r="A21" s="22" t="s">
+      <c r="A21" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="22"/>
-[...11 lines deleted...]
-      <c r="O21" s="22" t="s">
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="O21" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="P21" s="22"/>
-[...11 lines deleted...]
-      <c r="AC21" s="22" t="s">
+      <c r="P21" s="23"/>
+      <c r="Q21" s="23"/>
+      <c r="R21" s="23"/>
+      <c r="S21" s="23"/>
+      <c r="T21" s="23"/>
+      <c r="U21" s="23"/>
+      <c r="V21" s="23"/>
+      <c r="W21" s="23"/>
+      <c r="X21" s="23"/>
+      <c r="Y21" s="23"/>
+      <c r="Z21" s="23"/>
+      <c r="AA21" s="23"/>
+      <c r="AC21" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="AD21" s="22"/>
-[...10 lines deleted...]
-      <c r="AO21" s="22"/>
+      <c r="AD21" s="23"/>
+      <c r="AE21" s="23"/>
+      <c r="AF21" s="23"/>
+      <c r="AG21" s="23"/>
+      <c r="AH21" s="23"/>
+      <c r="AI21" s="23"/>
+      <c r="AJ21" s="23"/>
+      <c r="AK21" s="23"/>
+      <c r="AL21" s="23"/>
+      <c r="AM21" s="23"/>
+      <c r="AN21" s="23"/>
+      <c r="AO21" s="23"/>
     </row>
     <row r="22" spans="1:41">
-      <c r="A22" s="18"/>
-[...10 lines deleted...]
-      <c r="L22" s="18"/>
+      <c r="A22" s="16"/>
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
       <c r="M22" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="O22" s="18"/>
-[...10 lines deleted...]
-      <c r="Z22" s="18"/>
+      <c r="O22" s="16"/>
+      <c r="P22" s="16"/>
+      <c r="Q22" s="16"/>
+      <c r="R22" s="16"/>
+      <c r="S22" s="16"/>
+      <c r="T22" s="16"/>
+      <c r="U22" s="16"/>
+      <c r="V22" s="16"/>
+      <c r="W22" s="16"/>
+      <c r="X22" s="16"/>
+      <c r="Y22" s="16"/>
+      <c r="Z22" s="16"/>
       <c r="AA22" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="AC22" s="18"/>
-[...10 lines deleted...]
-      <c r="AN22" s="18"/>
+      <c r="AC22" s="16"/>
+      <c r="AD22" s="16"/>
+      <c r="AE22" s="16"/>
+      <c r="AF22" s="16"/>
+      <c r="AG22" s="16"/>
+      <c r="AH22" s="16"/>
+      <c r="AI22" s="16"/>
+      <c r="AJ22" s="16"/>
+      <c r="AK22" s="16"/>
+      <c r="AL22" s="16"/>
+      <c r="AM22" s="16"/>
+      <c r="AN22" s="16"/>
       <c r="AO22" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:41">
       <c r="A23" s="10"/>
-      <c r="B23" s="19" t="s">
+      <c r="B23" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="C23" s="19" t="s">
+      <c r="C23" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="D23" s="19" t="s">
+      <c r="D23" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="E23" s="19" t="s">
+      <c r="E23" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F23" s="19" t="s">
+      <c r="F23" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="G23" s="19" t="s">
+      <c r="G23" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="H23" s="19" t="s">
+      <c r="H23" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="I23" s="19" t="s">
+      <c r="I23" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="J23" s="19" t="s">
+      <c r="J23" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="K23" s="19" t="s">
+      <c r="K23" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="L23" s="19" t="s">
+      <c r="L23" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="M23" s="19" t="s">
+      <c r="M23" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O23" s="10"/>
-      <c r="P23" s="19" t="s">
+      <c r="P23" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="Q23" s="19" t="s">
+      <c r="Q23" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="R23" s="19" t="s">
+      <c r="R23" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="S23" s="19" t="s">
+      <c r="S23" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="T23" s="19" t="s">
+      <c r="T23" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="U23" s="19" t="s">
+      <c r="U23" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="V23" s="19" t="s">
+      <c r="V23" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="W23" s="19" t="s">
+      <c r="W23" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="X23" s="19" t="s">
+      <c r="X23" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="Y23" s="19" t="s">
+      <c r="Y23" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="Z23" s="19" t="s">
+      <c r="Z23" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="AA23" s="19" t="s">
+      <c r="AA23" s="17" t="s">
         <v>13</v>
       </c>
       <c r="AC23" s="10"/>
-      <c r="AD23" s="19" t="s">
+      <c r="AD23" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AE23" s="19" t="s">
+      <c r="AE23" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AF23" s="19" t="s">
+      <c r="AF23" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AG23" s="19" t="s">
+      <c r="AG23" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AH23" s="19" t="s">
+      <c r="AH23" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AI23" s="19" t="s">
+      <c r="AI23" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AJ23" s="19" t="s">
+      <c r="AJ23" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AK23" s="19" t="s">
+      <c r="AK23" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AL23" s="19" t="s">
+      <c r="AL23" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AM23" s="19" t="s">
+      <c r="AM23" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="AN23" s="19" t="s">
+      <c r="AN23" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="AO23" s="19" t="s">
+      <c r="AO23" s="17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:41" ht="13.5" customHeight="1">
-      <c r="A24" s="15" t="s">
+      <c r="A24" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="8">
         <v>57.2</v>
       </c>
       <c r="C24" s="8">
         <v>85.573054250003182</v>
       </c>
       <c r="D24" s="8">
         <v>102.08128149659463</v>
       </c>
       <c r="E24" s="7">
         <v>144.27572606392545</v>
       </c>
       <c r="F24" s="7">
         <v>109.00392619786219</v>
       </c>
       <c r="G24" s="7">
         <v>126.43869702328223</v>
       </c>
       <c r="H24" s="7">
         <v>179.47331787260904</v>
       </c>
       <c r="I24" s="7">
         <v>349.99646589603009</v>
       </c>
       <c r="J24" s="7">
         <v>305.16243480893957</v>
       </c>
       <c r="K24" s="7">
         <v>64.757551588282908</v>
       </c>
       <c r="L24" s="7">
         <v>57.672804859861337</v>
       </c>
       <c r="M24" s="7">
         <v>4.6307197161814866</v>
       </c>
-      <c r="O24" s="15" t="s">
+      <c r="O24" s="14" t="s">
         <v>1</v>
       </c>
       <c r="P24" s="8">
-        <v>84</v>
+        <v>83.456620774371643</v>
       </c>
       <c r="Q24" s="8">
-        <v>77.373317628641431</v>
+        <v>77.460899727916228</v>
       </c>
       <c r="R24" s="8">
-        <v>118.43918349349951</v>
+        <v>118.34309665378227</v>
       </c>
       <c r="S24" s="7">
-        <v>125.94865003642855</v>
+        <v>125.95394905414041</v>
       </c>
       <c r="T24" s="7">
-        <v>107.48872822267266</v>
+        <v>108.59127335232866</v>
       </c>
       <c r="U24" s="7">
-        <v>125.6224737082994</v>
+        <v>123.70766822766616</v>
       </c>
       <c r="V24" s="11">
-        <v>212.86451222354827</v>
+        <v>197.2646253123315</v>
       </c>
       <c r="W24" s="7">
-        <v>264.33717869552561</v>
+        <v>302.583565905265</v>
       </c>
       <c r="X24" s="11">
-        <v>319.00963031197119</v>
+        <v>298.05721964039844</v>
       </c>
       <c r="Y24" s="11">
-        <v>56.161951604250717</v>
+        <v>51.770025215881851</v>
       </c>
       <c r="Z24" s="7">
-        <v>75.01955255253911</v>
+        <v>93.638422077405764</v>
       </c>
       <c r="AA24" s="7">
-        <v>9.4499347187031866</v>
-[...1 lines deleted...]
-      <c r="AC24" s="15" t="s">
+        <v>9.3196074847799864</v>
+      </c>
+      <c r="AC24" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AD24" s="8">
         <v>86.197034814844145</v>
       </c>
       <c r="AE24" s="8">
         <v>78.325204562833079</v>
       </c>
       <c r="AF24" s="8">
         <v>113.73115672719953</v>
       </c>
       <c r="AG24" s="7">
         <v>127.07762972043832</v>
       </c>
       <c r="AH24" s="7">
         <v>110.05770738049333</v>
       </c>
-      <c r="AI24" s="7"/>
+      <c r="AI24" s="7">
+        <v>126.53641386802707</v>
+      </c>
       <c r="AJ24" s="11"/>
       <c r="AK24" s="7"/>
       <c r="AL24" s="11"/>
       <c r="AM24" s="11"/>
       <c r="AN24" s="7"/>
       <c r="AO24" s="7"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="8">
         <v>35.655403825822077</v>
       </c>
       <c r="C25" s="8">
         <v>124.46913763416877</v>
       </c>
       <c r="D25" s="8">
         <v>97.285319514648435</v>
       </c>
       <c r="E25" s="7">
         <v>147.65577110776263</v>
       </c>
       <c r="F25" s="7">
         <v>124.91195094408131</v>
@@ -2854,104 +2889,106 @@
       <c r="G25" s="7">
         <v>115.78171228638496</v>
       </c>
       <c r="H25" s="7">
         <v>1115.5576722386547</v>
       </c>
       <c r="I25" s="7">
         <v>184.40605981418997</v>
       </c>
       <c r="J25" s="7">
         <v>482.57941965973856</v>
       </c>
       <c r="K25" s="7">
         <v>34.899387578032218</v>
       </c>
       <c r="L25" s="7">
         <v>8.68516892353529</v>
       </c>
       <c r="M25" s="7">
         <v>2128.5673653342869</v>
       </c>
       <c r="O25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P25" s="8">
-        <v>150.79989548681175</v>
+        <v>155.09087311777421</v>
       </c>
       <c r="Q25" s="8">
-        <v>165.39799784414927</v>
+        <v>163.46841828900361</v>
       </c>
       <c r="R25" s="8">
-        <v>78.682974798137479</v>
+        <v>79.111563472935657</v>
       </c>
       <c r="S25" s="7">
-        <v>79.808556948467455</v>
+        <v>80.17322791217309</v>
       </c>
       <c r="T25" s="7">
-        <v>60.467038116591723</v>
+        <v>61.891257963557514</v>
       </c>
       <c r="U25" s="7">
-        <v>437.30210107042228</v>
+        <v>257.25061848863334</v>
       </c>
       <c r="V25" s="11">
-        <v>118.64891616360866</v>
+        <v>294.63095181144752</v>
       </c>
       <c r="W25" s="7">
-        <v>214.70683720753237</v>
+        <v>209.99097873088965</v>
       </c>
       <c r="X25" s="11">
-        <v>797.70008503543784</v>
+        <v>796.30554672764447</v>
       </c>
       <c r="Y25" s="11">
-        <v>23.10403356734929</v>
+        <v>22.829592208289657</v>
       </c>
       <c r="Z25" s="7">
-        <v>17.503521687266161</v>
+        <v>16.105709616387415</v>
       </c>
       <c r="AA25" s="7">
-        <v>141.1687641250046</v>
+        <v>22.079078826560799</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AD25" s="8">
         <v>81.428470998015584</v>
       </c>
       <c r="AE25" s="8">
         <v>105.68399109062135</v>
       </c>
       <c r="AF25" s="8">
         <v>102.41412218338992</v>
       </c>
       <c r="AG25" s="7">
         <v>106.5535816665022</v>
       </c>
       <c r="AH25" s="7">
         <v>103.58178846776191</v>
       </c>
-      <c r="AI25" s="7"/>
+      <c r="AI25" s="7">
+        <v>107.29475506320034</v>
+      </c>
       <c r="AJ25" s="11"/>
       <c r="AK25" s="7"/>
       <c r="AL25" s="11"/>
       <c r="AM25" s="11"/>
       <c r="AN25" s="7"/>
       <c r="AO25" s="7"/>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <v>46.534289896971252</v>
       </c>
       <c r="C26" s="8">
         <v>71.496323943302031</v>
       </c>
       <c r="D26" s="8">
         <v>92.898114489359912</v>
       </c>
       <c r="E26" s="7">
         <v>273.09806281409539</v>
       </c>
       <c r="F26" s="7">
         <v>116.8306382866094</v>
@@ -2959,104 +2996,106 @@
       <c r="G26" s="7">
         <v>208.82785348940359</v>
       </c>
       <c r="H26" s="7">
         <v>152.57311609143375</v>
       </c>
       <c r="I26" s="7">
         <v>213.15739414692248</v>
       </c>
       <c r="J26" s="7">
         <v>492.43661759870588</v>
       </c>
       <c r="K26" s="7">
         <v>65.623097455947985</v>
       </c>
       <c r="L26" s="7">
         <v>66.786047422188034</v>
       </c>
       <c r="M26" s="7">
         <v>-8.8314942644012948</v>
       </c>
       <c r="O26" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P26" s="8">
-        <v>92.824873319981947</v>
+        <v>93.190940826009296</v>
       </c>
       <c r="Q26" s="8">
-        <v>56.613784182154738</v>
+        <v>56.644867618734438</v>
       </c>
       <c r="R26" s="8">
-        <v>118.97320690052679</v>
+        <v>118.94776959645918</v>
       </c>
       <c r="S26" s="7">
-        <v>243.84805733176327</v>
+        <v>243.82909123317921</v>
       </c>
       <c r="T26" s="7">
-        <v>114.88203623975102</v>
+        <v>116.43920092878012</v>
       </c>
       <c r="U26" s="7">
-        <v>130.35861136772223</v>
+        <v>129.0390196988879</v>
       </c>
       <c r="V26" s="11">
-        <v>141.85583686115731</v>
+        <v>131.52176669454224</v>
       </c>
       <c r="W26" s="7">
-        <v>362.22639487273221</v>
+        <v>476.53725032578399</v>
       </c>
       <c r="X26" s="11">
-        <v>354.91966995110937</v>
+        <v>271.6496357068882</v>
       </c>
       <c r="Y26" s="11">
-        <v>35.193791438568006</v>
+        <v>41.629932946811572</v>
       </c>
       <c r="Z26" s="7">
-        <v>57.696904965953941</v>
+        <v>92.943809257001845</v>
       </c>
       <c r="AA26" s="7">
-        <v>35.141581097342844</v>
+        <v>6.5962658131022449</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AD26" s="8">
         <v>95.92709697697839</v>
       </c>
       <c r="AE26" s="8">
         <v>68.804068570608322</v>
       </c>
       <c r="AF26" s="8">
         <v>108.68633564890253</v>
       </c>
       <c r="AG26" s="7">
         <v>232.95402327812434</v>
       </c>
       <c r="AH26" s="7">
         <v>116.14587487279664</v>
       </c>
-      <c r="AI26" s="7"/>
+      <c r="AI26" s="7">
+        <v>126.16664077153328</v>
+      </c>
       <c r="AJ26" s="11"/>
       <c r="AK26" s="7"/>
       <c r="AL26" s="11"/>
       <c r="AM26" s="11"/>
       <c r="AN26" s="7"/>
       <c r="AO26" s="7"/>
     </row>
     <row r="27" spans="1:41">
       <c r="A27" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="8">
         <v>42.656622908733326</v>
       </c>
       <c r="C27" s="8">
         <v>63.666597503695421</v>
       </c>
       <c r="D27" s="8">
         <v>101.08180305332345</v>
       </c>
       <c r="E27" s="7">
         <v>209.54662632286153</v>
       </c>
       <c r="F27" s="7">
         <v>141.61280963889831</v>
@@ -3064,104 +3103,106 @@
       <c r="G27" s="7">
         <v>132.24177132347683</v>
       </c>
       <c r="H27" s="7">
         <v>118.26305292342603</v>
       </c>
       <c r="I27" s="7">
         <v>335.7864570609014</v>
       </c>
       <c r="J27" s="7">
         <v>439.54038496097263</v>
       </c>
       <c r="K27" s="7">
         <v>86.936561413913054</v>
       </c>
       <c r="L27" s="7">
         <v>33.564606750699944</v>
       </c>
       <c r="M27" s="7">
         <v>2.2235002420355374</v>
       </c>
       <c r="O27" s="1" t="s">
         <v>24</v>
       </c>
       <c r="P27" s="8">
-        <v>121.72301710327429</v>
+        <v>109.4457844407362</v>
       </c>
       <c r="Q27" s="8">
-        <v>57.832755612075893</v>
+        <v>57.876154850278347</v>
       </c>
       <c r="R27" s="8">
-        <v>110.04052177109777</v>
+        <v>110.18060733810179</v>
       </c>
       <c r="S27" s="7">
-        <v>126.22334294334658</v>
+        <v>125.91977638655298</v>
       </c>
       <c r="T27" s="7">
-        <v>154.3489099994228</v>
+        <v>156.33351913720156</v>
       </c>
       <c r="U27" s="7">
-        <v>134.66385128540611</v>
+        <v>133.29409881840868</v>
       </c>
       <c r="V27" s="11">
-        <v>155.5985929574673</v>
+        <v>152.41394564410493</v>
       </c>
       <c r="W27" s="7">
-        <v>219.04849620544348</v>
+        <v>238.92442521465492</v>
       </c>
       <c r="X27" s="11">
-        <v>371.65064728032797</v>
+        <v>338.11738624652617</v>
       </c>
       <c r="Y27" s="11">
-        <v>81.403293057001335</v>
+        <v>70.827154256309115</v>
       </c>
       <c r="Z27" s="7">
-        <v>58.74756772816361</v>
+        <v>86.249471490431006</v>
       </c>
       <c r="AA27" s="7">
-        <v>20.032572041027201</v>
+        <v>7.20000780541005</v>
       </c>
       <c r="AC27" s="1" t="s">
         <v>24</v>
       </c>
       <c r="AD27" s="8">
         <v>101.24904549982723</v>
       </c>
       <c r="AE27" s="8">
         <v>60.866490269735806</v>
       </c>
       <c r="AF27" s="8">
         <v>102.17490328021472</v>
       </c>
       <c r="AG27" s="7">
         <v>170.66434381332675</v>
       </c>
       <c r="AH27" s="7">
         <v>147.33760226221543</v>
       </c>
-      <c r="AI27" s="7"/>
+      <c r="AI27" s="7">
+        <v>131.97162768377711</v>
+      </c>
       <c r="AJ27" s="11"/>
       <c r="AK27" s="7"/>
       <c r="AL27" s="11"/>
       <c r="AM27" s="11"/>
       <c r="AN27" s="7"/>
       <c r="AO27" s="7"/>
     </row>
     <row r="28" spans="1:41" ht="13.5" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="8">
         <v>35.61511895128239</v>
       </c>
       <c r="C28" s="8">
         <v>87.305043193417404</v>
       </c>
       <c r="D28" s="8">
         <v>103.51476716852743</v>
       </c>
       <c r="E28" s="7">
         <v>146.1614551523358</v>
       </c>
       <c r="F28" s="7">
         <v>111.10899656735347</v>
@@ -3169,104 +3210,106 @@
       <c r="G28" s="7">
         <v>117.59652478117471</v>
       </c>
       <c r="H28" s="7">
         <v>179.3038623793598</v>
       </c>
       <c r="I28" s="7">
         <v>470.25609408682863</v>
       </c>
       <c r="J28" s="7">
         <v>417.25740800267153</v>
       </c>
       <c r="K28" s="7">
         <v>84.863485377571678</v>
       </c>
       <c r="L28" s="7">
         <v>59.168716284758226</v>
       </c>
       <c r="M28" s="7">
         <v>-2.3165952890514907</v>
       </c>
       <c r="O28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="P28" s="8">
-        <v>73.2248234333222</v>
+        <v>73.484244235786463</v>
       </c>
       <c r="Q28" s="8">
-        <v>73.628789781482112</v>
+        <v>73.69297355790161</v>
       </c>
       <c r="R28" s="8">
-        <v>123.45069345683231</v>
+        <v>123.41597911238627</v>
       </c>
       <c r="S28" s="7">
-        <v>122.11058017580586</v>
+        <v>122.08546628475854</v>
       </c>
       <c r="T28" s="7">
-        <v>107.22496079326984</v>
+        <v>108.37757801239985</v>
       </c>
       <c r="U28" s="7">
-        <v>124.4577781837697</v>
+        <v>123.5091569484613</v>
       </c>
       <c r="V28" s="11">
-        <v>202.61060997375785</v>
+        <v>208.96326947069866</v>
       </c>
       <c r="W28" s="7">
-        <v>354.06195138404473</v>
+        <v>367.87094260259465</v>
       </c>
       <c r="X28" s="11">
-        <v>487.62644117256491</v>
+        <v>455.97335378452897</v>
       </c>
       <c r="Y28" s="11">
-        <v>97.393458843753578</v>
+        <v>72.273550256793598</v>
       </c>
       <c r="Z28" s="7">
-        <v>44.361242645698496</v>
+        <v>61.789712784393089</v>
       </c>
       <c r="AA28" s="7">
-        <v>-1.243850436608815</v>
+        <v>5.9715569183721309</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AD28" s="8">
         <v>82.66552327070336</v>
       </c>
       <c r="AE28" s="8">
         <v>83.608166670645375</v>
       </c>
       <c r="AF28" s="8">
         <v>87.586527339742673</v>
       </c>
       <c r="AG28" s="7">
         <v>146.09839239709979</v>
       </c>
       <c r="AH28" s="7">
         <v>117.34293752247451</v>
       </c>
-      <c r="AI28" s="7"/>
+      <c r="AI28" s="7">
+        <v>114.9857224121485</v>
+      </c>
       <c r="AJ28" s="11"/>
       <c r="AK28" s="7"/>
       <c r="AL28" s="11"/>
       <c r="AM28" s="11"/>
       <c r="AN28" s="7"/>
       <c r="AO28" s="7"/>
     </row>
     <row r="29" spans="1:41">
       <c r="A29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="8">
         <v>51.8320606290957</v>
       </c>
       <c r="C29" s="8">
         <v>86.684596748188</v>
       </c>
       <c r="D29" s="8">
         <v>96.768374124718278</v>
       </c>
       <c r="E29" s="7">
         <v>171.55620445460593</v>
       </c>
       <c r="F29" s="7">
         <v>98.001369806842987</v>
@@ -3274,104 +3317,106 @@
       <c r="G29" s="7">
         <v>152.23781993225887</v>
       </c>
       <c r="H29" s="7">
         <v>148.21242216792785</v>
       </c>
       <c r="I29" s="7">
         <v>620.4413868179256</v>
       </c>
       <c r="J29" s="7">
         <v>188.17021904378493</v>
       </c>
       <c r="K29" s="7">
         <v>41.783012311246488</v>
       </c>
       <c r="L29" s="7">
         <v>70.349091968436113</v>
       </c>
       <c r="M29" s="7">
         <v>16.646926432664213</v>
       </c>
       <c r="O29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="P29" s="8">
-        <v>69.422532550553385</v>
+        <v>69.620608655037728</v>
       </c>
       <c r="Q29" s="8">
-        <v>87.177051572003734</v>
+        <v>87.28695226637825</v>
       </c>
       <c r="R29" s="8">
-        <v>109.65629196227982</v>
+        <v>109.65123118952411</v>
       </c>
       <c r="S29" s="7">
-        <v>150.94462256762961</v>
+        <v>150.87387440064296</v>
       </c>
       <c r="T29" s="7">
-        <v>97.511800686759514</v>
+        <v>98.585298346890468</v>
       </c>
       <c r="U29" s="7">
-        <v>159.99628390754364</v>
+        <v>158.56874583098775</v>
       </c>
       <c r="V29" s="11">
-        <v>159.50241846838853</v>
+        <v>147.66920761645534</v>
       </c>
       <c r="W29" s="7">
-        <v>403.46558860852832</v>
+        <v>455.09658627994077</v>
       </c>
       <c r="X29" s="11">
-        <v>224.5243732688229</v>
+        <v>207.92774008022349</v>
       </c>
       <c r="Y29" s="11">
-        <v>44.540955799483775</v>
+        <v>53.24019657249638</v>
       </c>
       <c r="Z29" s="7">
-        <v>91.212091240044131</v>
+        <v>106.54851279138737</v>
       </c>
       <c r="AA29" s="7">
-        <v>41.034661632656238</v>
+        <v>9.077633071938946</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AD29" s="8">
         <v>76.128563008155453</v>
       </c>
       <c r="AE29" s="8">
         <v>87.61427322252986</v>
       </c>
       <c r="AF29" s="8">
         <v>97.744702796679064</v>
       </c>
       <c r="AG29" s="7">
         <v>152.99610432708815</v>
       </c>
       <c r="AH29" s="7">
         <v>94.458499218350184</v>
       </c>
-      <c r="AI29" s="7"/>
+      <c r="AI29" s="7">
+        <v>149.51561607038488</v>
+      </c>
       <c r="AJ29" s="11"/>
       <c r="AK29" s="7"/>
       <c r="AL29" s="11"/>
       <c r="AM29" s="11"/>
       <c r="AN29" s="7"/>
       <c r="AO29" s="7"/>
     </row>
     <row r="30" spans="1:41">
       <c r="A30" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="8">
         <v>39.351682150510548</v>
       </c>
       <c r="C30" s="8">
         <v>65.594759194091097</v>
       </c>
       <c r="D30" s="8">
         <v>100.25079377380155</v>
       </c>
       <c r="E30" s="7">
         <v>153.21899951459943</v>
       </c>
       <c r="F30" s="7">
         <v>124.65063118614275</v>
@@ -3379,104 +3424,106 @@
       <c r="G30" s="7">
         <v>216.64631410421822</v>
       </c>
       <c r="H30" s="7">
         <v>154.00941027827665</v>
       </c>
       <c r="I30" s="7">
         <v>420.23234130008132</v>
       </c>
       <c r="J30" s="7">
         <v>376.57797848030754</v>
       </c>
       <c r="K30" s="7">
         <v>42.2638018776845</v>
       </c>
       <c r="L30" s="7">
         <v>96.276012152059508</v>
       </c>
       <c r="M30" s="7">
         <v>2.0796729077955431</v>
       </c>
       <c r="O30" s="1" t="s">
         <v>27</v>
       </c>
       <c r="P30" s="8">
-        <v>40.245281416692343</v>
+        <v>40.360860210318933</v>
       </c>
       <c r="Q30" s="8">
-        <v>68.142317837687756</v>
+        <v>68.215896466816986</v>
       </c>
       <c r="R30" s="8">
-        <v>146.84541465476281</v>
+        <v>146.9991117405346</v>
       </c>
       <c r="S30" s="7">
-        <v>113.62416653106924</v>
+        <v>113.47255759963831</v>
       </c>
       <c r="T30" s="7">
-        <v>129.36290745204178</v>
+        <v>130.93633823808497</v>
       </c>
       <c r="U30" s="7">
-        <v>239.11165136149108</v>
+        <v>236.78514348082001</v>
       </c>
       <c r="V30" s="11">
-        <v>97.658690975747135</v>
+        <v>93.300058731056694</v>
       </c>
       <c r="W30" s="7">
-        <v>569.98091530870465</v>
+        <v>636.40661986751809</v>
       </c>
       <c r="X30" s="11">
-        <v>298.7518114395611</v>
+        <v>278.99803115811864</v>
       </c>
       <c r="Y30" s="11">
-        <v>57.181030767294793</v>
+        <v>45.313685633499297</v>
       </c>
       <c r="Z30" s="7">
-        <v>64.865193010918347</v>
+        <v>122.23119831043059</v>
       </c>
       <c r="AA30" s="7">
-        <v>42.131813630885532</v>
+        <v>7.9579132031250195</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AD30" s="8">
         <v>45.923475305804295</v>
       </c>
       <c r="AE30" s="8">
         <v>91.209022003922101</v>
       </c>
       <c r="AF30" s="8">
         <v>121.00168042320456</v>
       </c>
       <c r="AG30" s="7">
         <v>113.56984973662323</v>
       </c>
       <c r="AH30" s="7">
         <v>123.95643351191093</v>
       </c>
-      <c r="AI30" s="7"/>
+      <c r="AI30" s="7">
+        <v>213.77112110955204</v>
+      </c>
       <c r="AJ30" s="11"/>
       <c r="AK30" s="7"/>
       <c r="AL30" s="11"/>
       <c r="AM30" s="11"/>
       <c r="AN30" s="7"/>
       <c r="AO30" s="7"/>
     </row>
     <row r="31" spans="1:41">
       <c r="A31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="8">
         <v>84.243318678058188</v>
       </c>
       <c r="C31" s="8">
         <v>100.83703636441739</v>
       </c>
       <c r="D31" s="8">
         <v>109.69978688512532</v>
       </c>
       <c r="E31" s="7">
         <v>102.38296042611753</v>
       </c>
       <c r="F31" s="7">
         <v>104.90153769533769</v>
@@ -3484,104 +3531,106 @@
       <c r="G31" s="7">
         <v>110.12037938371093</v>
       </c>
       <c r="H31" s="7">
         <v>182.07063527919203</v>
       </c>
       <c r="I31" s="7">
         <v>137.13552709854341</v>
       </c>
       <c r="J31" s="7">
         <v>349.29209385054401</v>
       </c>
       <c r="K31" s="7">
         <v>78.03301824328085</v>
       </c>
       <c r="L31" s="7">
         <v>25.020911527920415</v>
       </c>
       <c r="M31" s="7">
         <v>39.004353576046555</v>
       </c>
       <c r="O31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="P31" s="8">
-        <v>90.540515252776203</v>
+        <v>90.324667598944401</v>
       </c>
       <c r="Q31" s="8">
-        <v>92.75624903185971</v>
+        <v>92.857606939636895</v>
       </c>
       <c r="R31" s="8">
-        <v>124.73687607230363</v>
+        <v>124.52203478012713</v>
       </c>
       <c r="S31" s="7">
-        <v>93.283611078832152</v>
+        <v>93.353102153283146</v>
       </c>
       <c r="T31" s="7">
-        <v>107.06961181620296</v>
+        <v>107.99504547848404</v>
       </c>
       <c r="U31" s="7">
-        <v>100.99507303373565</v>
+        <v>100.32157697695683</v>
       </c>
       <c r="V31" s="11">
-        <v>239.1453996757682</v>
+        <v>215.75511984631021</v>
       </c>
       <c r="W31" s="7">
-        <v>122.12498113680425</v>
+        <v>125.98750873776193</v>
       </c>
       <c r="X31" s="11">
-        <v>306.21306938492609</v>
+        <v>329.23879092697791</v>
       </c>
       <c r="Y31" s="11">
-        <v>60.671195546590262</v>
+        <v>52.535797193286413</v>
       </c>
       <c r="Z31" s="7">
-        <v>57.67104717845347</v>
+        <v>72.063307989003988</v>
       </c>
       <c r="AA31" s="7">
-        <v>24.90472585117395</v>
+        <v>29.3103622494246</v>
       </c>
       <c r="AC31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD31" s="8">
         <v>97.504028134814675</v>
       </c>
       <c r="AE31" s="8">
         <v>85.999875124106637</v>
       </c>
       <c r="AF31" s="8">
         <v>111.12592563626791</v>
       </c>
       <c r="AG31" s="7">
         <v>104.81950094952899</v>
       </c>
       <c r="AH31" s="7">
         <v>104.407921445599</v>
       </c>
-      <c r="AI31" s="7"/>
+      <c r="AI31" s="7">
+        <v>117.12515944269492</v>
+      </c>
       <c r="AJ31" s="11"/>
       <c r="AK31" s="7"/>
       <c r="AL31" s="11"/>
       <c r="AM31" s="11"/>
       <c r="AN31" s="7"/>
       <c r="AO31" s="7"/>
     </row>
     <row r="32" spans="1:41">
       <c r="A32" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="8">
         <v>42.179716570579004</v>
       </c>
       <c r="C32" s="8">
         <v>63.641883030265959</v>
       </c>
       <c r="D32" s="8">
         <v>147.11034134621397</v>
       </c>
       <c r="E32" s="7">
         <v>139.75921503966651</v>
       </c>
       <c r="F32" s="7">
         <v>101.0674764812876</v>
@@ -3589,104 +3638,106 @@
       <c r="G32" s="7">
         <v>100.69332385812635</v>
       </c>
       <c r="H32" s="7">
         <v>271.11916693143161</v>
       </c>
       <c r="I32" s="7">
         <v>196.78876766190066</v>
       </c>
       <c r="J32" s="7">
         <v>546.16647876840409</v>
       </c>
       <c r="K32" s="7">
         <v>51.490495897391156</v>
       </c>
       <c r="L32" s="7">
         <v>66.37079639054177</v>
       </c>
       <c r="M32" s="7">
         <v>11.172239831338867</v>
       </c>
       <c r="O32" s="1" t="s">
         <v>29</v>
       </c>
       <c r="P32" s="8">
-        <v>74.926823773324116</v>
+        <v>75.374054002381357</v>
       </c>
       <c r="Q32" s="8">
-        <v>63.29483849423314</v>
+        <v>63.383679225556463</v>
       </c>
       <c r="R32" s="8">
-        <v>155.71783648649287</v>
+        <v>155.46612185571124</v>
       </c>
       <c r="S32" s="7">
-        <v>115.14933428010687</v>
+        <v>115.16592088952177</v>
       </c>
       <c r="T32" s="7">
-        <v>97.066227751656129</v>
+        <v>98.102901354138012</v>
       </c>
       <c r="U32" s="7">
-        <v>116.24995406456806</v>
+        <v>115.3219610127825</v>
       </c>
       <c r="V32" s="11">
-        <v>317.41393972023997</v>
+        <v>261.64207262233953</v>
       </c>
       <c r="W32" s="7">
-        <v>184.91271583569798</v>
+        <v>228.61969328661385</v>
       </c>
       <c r="X32" s="11">
-        <v>386.03573673929338</v>
+        <v>380.59949491324716</v>
       </c>
       <c r="Y32" s="11">
-        <v>72.327375098304643</v>
+        <v>55.941021198404783</v>
       </c>
       <c r="Z32" s="7">
-        <v>57.694240654524179</v>
+        <v>96.127146675458249</v>
       </c>
       <c r="AA32" s="7">
-        <v>28.127854631425841</v>
+        <v>8.7936111879139212</v>
       </c>
       <c r="AC32" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AD32" s="8">
         <v>74.023529063362218</v>
       </c>
       <c r="AE32" s="8">
         <v>65.748885041325025</v>
       </c>
       <c r="AF32" s="8">
         <v>143.87713427524304</v>
       </c>
       <c r="AG32" s="7">
         <v>124.13028328737505</v>
       </c>
       <c r="AH32" s="7">
         <v>100.75651874512897</v>
       </c>
-      <c r="AI32" s="7"/>
+      <c r="AI32" s="7">
+        <v>107.53190203730769</v>
+      </c>
       <c r="AJ32" s="11"/>
       <c r="AK32" s="7"/>
       <c r="AL32" s="11"/>
       <c r="AM32" s="11"/>
       <c r="AN32" s="7"/>
       <c r="AO32" s="7"/>
     </row>
     <row r="33" spans="1:41">
       <c r="A33" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="8">
         <v>325.51769131865768</v>
       </c>
       <c r="C33" s="8">
         <v>96.69014601293911</v>
       </c>
       <c r="D33" s="8">
         <v>90.312783352114508</v>
       </c>
       <c r="E33" s="7">
         <v>174.53510202382003</v>
       </c>
       <c r="F33" s="7">
         <v>114.61961130641976</v>
@@ -3694,104 +3745,106 @@
       <c r="G33" s="7">
         <v>110.9374867061258</v>
       </c>
       <c r="H33" s="7">
         <v>149.57263389094862</v>
       </c>
       <c r="I33" s="7">
         <v>476.6479722191761</v>
       </c>
       <c r="J33" s="7">
         <v>399.90463362190684</v>
       </c>
       <c r="K33" s="7">
         <v>87.669630366529788</v>
       </c>
       <c r="L33" s="7">
         <v>63.381050957044408</v>
       </c>
       <c r="M33" s="7">
         <v>1.6086308935383871</v>
       </c>
       <c r="O33" s="1" t="s">
         <v>30</v>
       </c>
       <c r="P33" s="8">
-        <v>51.974980151185726</v>
+        <v>49.363691628820213</v>
       </c>
       <c r="Q33" s="8">
-        <v>77.148481105579009</v>
+        <v>77.176527131971653</v>
       </c>
       <c r="R33" s="8">
-        <v>96.141232177934384</v>
+        <v>96.133492388241336</v>
       </c>
       <c r="S33" s="7">
-        <v>167.10227839404084</v>
+        <v>167.01563280114772</v>
       </c>
       <c r="T33" s="7">
-        <v>96.657885387736911</v>
+        <v>97.871059132745103</v>
       </c>
       <c r="U33" s="7">
-        <v>129.53492185566654</v>
+        <v>128.25907522009277</v>
       </c>
       <c r="V33" s="11">
-        <v>165.16077549820673</v>
+        <v>171.93828992652209</v>
       </c>
       <c r="W33" s="7">
-        <v>268.89460436592583</v>
+        <v>261.11471620044915</v>
       </c>
       <c r="X33" s="11">
-        <v>737.33171547969505</v>
+        <v>747.7928562138236</v>
       </c>
       <c r="Y33" s="11">
-        <v>42.85552474455416</v>
+        <v>31.533975871495677</v>
       </c>
       <c r="Z33" s="7">
-        <v>108.65139087459355</v>
+        <v>245.34448833242871</v>
       </c>
       <c r="AA33" s="7">
-        <v>47.657770545326876</v>
+        <v>3.7853718999482657</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AD33" s="8">
         <v>72.480670539714595</v>
       </c>
       <c r="AE33" s="8">
         <v>81.165813152775044</v>
       </c>
       <c r="AF33" s="8">
         <v>115.60736684374066</v>
       </c>
       <c r="AG33" s="7">
         <v>125.46111483290798</v>
       </c>
       <c r="AH33" s="7">
         <v>122.44141509588179</v>
       </c>
-      <c r="AI33" s="7"/>
+      <c r="AI33" s="7">
+        <v>115.11860929126414</v>
+      </c>
       <c r="AJ33" s="11"/>
       <c r="AK33" s="7"/>
       <c r="AL33" s="11"/>
       <c r="AM33" s="11"/>
       <c r="AN33" s="7"/>
       <c r="AO33" s="7"/>
     </row>
     <row r="34" spans="1:41">
       <c r="A34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="8">
         <v>80.128807222351199</v>
       </c>
       <c r="C34" s="8">
         <v>102.49944534747293</v>
       </c>
       <c r="D34" s="8">
         <v>76.635314367306577</v>
       </c>
       <c r="E34" s="7">
         <v>120.99462410050357</v>
       </c>
       <c r="F34" s="7">
         <v>119.89281713036397</v>
@@ -3799,104 +3852,106 @@
       <c r="G34" s="7">
         <v>130.08987188666987</v>
       </c>
       <c r="H34" s="7">
         <v>191.19983615231902</v>
       </c>
       <c r="I34" s="7">
         <v>349.05232069392736</v>
       </c>
       <c r="J34" s="7">
         <v>259.12712239044271</v>
       </c>
       <c r="K34" s="7">
         <v>69.668901814345702</v>
       </c>
       <c r="L34" s="7">
         <v>34.249683669994994</v>
       </c>
       <c r="M34" s="7">
         <v>3.6155781658913178</v>
       </c>
       <c r="O34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="P34" s="8">
-        <v>102.77093746592689</v>
+        <v>103.03482360448122</v>
       </c>
       <c r="Q34" s="8">
-        <v>91.387342568574098</v>
+        <v>91.509268458283898</v>
       </c>
       <c r="R34" s="8">
-        <v>127.27464302480122</v>
+        <v>127.31468727053681</v>
       </c>
       <c r="S34" s="7">
-        <v>121.25851379057526</v>
+        <v>121.31349548130498</v>
       </c>
       <c r="T34" s="7">
-        <v>117.69779432365601</v>
+        <v>118.4923389059763</v>
       </c>
       <c r="U34" s="7">
-        <v>113.60109093695219</v>
+        <v>113.02742504838987</v>
       </c>
       <c r="V34" s="11">
-        <v>220.28049438358144</v>
+        <v>167.47761952479442</v>
       </c>
       <c r="W34" s="7">
-        <v>210.61362535874736</v>
+        <v>272.88096256969516</v>
       </c>
       <c r="X34" s="11">
-        <v>281.74073857846167</v>
+        <v>268.07814923995824</v>
       </c>
       <c r="Y34" s="11">
-        <v>56.195821552706789</v>
+        <v>51.527544570403272</v>
       </c>
       <c r="Z34" s="7">
-        <v>57.809711686349139</v>
+        <v>81.492020102164574</v>
       </c>
       <c r="AA34" s="7">
-        <v>13.442330697388325</v>
+        <v>13.289695619434625</v>
       </c>
       <c r="AC34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD34" s="8">
         <v>94.588697127645119</v>
       </c>
       <c r="AE34" s="8">
         <v>97.015968145300462</v>
       </c>
       <c r="AF34" s="8">
         <v>108.65710587702564</v>
       </c>
       <c r="AG34" s="7">
         <v>107.9327110840061</v>
       </c>
       <c r="AH34" s="7">
         <v>114.30336359675086</v>
       </c>
-      <c r="AI34" s="7"/>
+      <c r="AI34" s="7">
+        <v>123.82231623551054</v>
+      </c>
       <c r="AJ34" s="11"/>
       <c r="AK34" s="7"/>
       <c r="AL34" s="11"/>
       <c r="AM34" s="11"/>
       <c r="AN34" s="7"/>
       <c r="AO34" s="7"/>
     </row>
     <row r="35" spans="1:41">
       <c r="A35" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="8">
         <v>61.662794706224609</v>
       </c>
       <c r="C35" s="8">
         <v>80.369710068728949</v>
       </c>
       <c r="D35" s="8">
         <v>97.492649785346302</v>
       </c>
       <c r="E35" s="7">
         <v>132.92790522025285</v>
       </c>
       <c r="F35" s="7">
         <v>99.026589209178979</v>
@@ -3904,104 +3959,106 @@
       <c r="G35" s="7">
         <v>74.239538293891457</v>
       </c>
       <c r="H35" s="7">
         <v>134.9020189870802</v>
       </c>
       <c r="I35" s="7">
         <v>387.51405595424836</v>
       </c>
       <c r="J35" s="7">
         <v>242.30047586492427</v>
       </c>
       <c r="K35" s="7">
         <v>89.369525751616621</v>
       </c>
       <c r="L35" s="7">
         <v>68.135135479058519</v>
       </c>
       <c r="M35" s="7">
         <v>5.751935378890435</v>
       </c>
       <c r="O35" s="1" t="s">
         <v>32</v>
       </c>
       <c r="P35" s="8">
-        <v>92.063753535609095</v>
+        <v>92.163593196870252</v>
       </c>
       <c r="Q35" s="8">
-        <v>70.739950807759115</v>
+        <v>70.829554861818025</v>
       </c>
       <c r="R35" s="8">
-        <v>117.66672075509507</v>
+        <v>117.48261810174756</v>
       </c>
       <c r="S35" s="7">
-        <v>121.83098153892902</v>
+        <v>121.89783801451586</v>
       </c>
       <c r="T35" s="7">
-        <v>101.14060423721479</v>
+        <v>102.09315911479931</v>
       </c>
       <c r="U35" s="7">
-        <v>101.85642209455501</v>
+        <v>101.17490227181824</v>
       </c>
       <c r="V35" s="11">
-        <v>238.07372422909668</v>
+        <v>229.20531890652734</v>
       </c>
       <c r="W35" s="7">
-        <v>220.53928986435434</v>
+        <v>246.17662146106733</v>
       </c>
       <c r="X35" s="11">
-        <v>254.11934070554182</v>
+        <v>237.46617099977959</v>
       </c>
       <c r="Y35" s="11">
-        <v>69.022356001398691</v>
+        <v>67.490342200977977</v>
       </c>
       <c r="Z35" s="7">
-        <v>174.36471602964062</v>
+        <v>109.57352190113718</v>
       </c>
       <c r="AA35" s="7">
-        <v>-28.143003265616269</v>
+        <v>10.77865568236769</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AD35" s="8">
         <v>88.624616987122252</v>
       </c>
       <c r="AE35" s="8">
         <v>71.820180486788971</v>
       </c>
       <c r="AF35" s="8">
         <v>117.05811358006616</v>
       </c>
       <c r="AG35" s="7">
         <v>119.05228416134366</v>
       </c>
       <c r="AH35" s="7">
         <v>112.42924811301565</v>
       </c>
-      <c r="AI35" s="7"/>
+      <c r="AI35" s="7">
+        <v>112.09040801278549</v>
+      </c>
       <c r="AJ35" s="11"/>
       <c r="AK35" s="7"/>
       <c r="AL35" s="11"/>
       <c r="AM35" s="11"/>
       <c r="AN35" s="7"/>
       <c r="AO35" s="7"/>
     </row>
     <row r="36" spans="1:41">
       <c r="A36" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="8">
         <v>49.197013699016019</v>
       </c>
       <c r="C36" s="8">
         <v>73.870859834073542</v>
       </c>
       <c r="D36" s="8">
         <v>198.96670801388521</v>
       </c>
       <c r="E36" s="7">
         <v>139.72584344524356</v>
       </c>
       <c r="F36" s="7">
         <v>117.43912965213825</v>
@@ -4009,104 +4066,106 @@
       <c r="G36" s="7">
         <v>135.98052909656934</v>
       </c>
       <c r="H36" s="7">
         <v>265.07422705276315</v>
       </c>
       <c r="I36" s="7">
         <v>813.44163845941148</v>
       </c>
       <c r="J36" s="7">
         <v>239.22182006872782</v>
       </c>
       <c r="K36" s="7">
         <v>40.923391886600747</v>
       </c>
       <c r="L36" s="7">
         <v>67.022223949649785</v>
       </c>
       <c r="M36" s="7">
         <v>-3.2849251914729893</v>
       </c>
       <c r="O36" s="1" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="8">
-        <v>116.89154688858636</v>
+        <v>117.73952186900863</v>
       </c>
       <c r="Q36" s="8">
-        <v>45.982235085353665</v>
+        <v>45.907775380521286</v>
       </c>
       <c r="R36" s="8">
-        <v>120.27819310615328</v>
+        <v>120.32043164193998</v>
       </c>
       <c r="S36" s="7">
-        <v>121.77464670544542</v>
+        <v>121.88694373286093</v>
       </c>
       <c r="T36" s="7">
-        <v>115.37991079867574</v>
+        <v>116.84248623376226</v>
       </c>
       <c r="U36" s="7">
-        <v>150.82481541963691</v>
+        <v>149.25354721304637</v>
       </c>
       <c r="V36" s="11">
-        <v>239.28908595891693</v>
+        <v>202.11337734054305</v>
       </c>
       <c r="W36" s="7">
-        <v>698.43005819348514</v>
+        <v>791.11223241493201</v>
       </c>
       <c r="X36" s="11">
-        <v>227.41380347477354</v>
+        <v>237.75093199811917</v>
       </c>
       <c r="Y36" s="11">
-        <v>52.46096819453706</v>
+        <v>46.507376893851983</v>
       </c>
       <c r="Z36" s="7">
-        <v>59.794024909897679</v>
+        <v>96.480423966380471</v>
       </c>
       <c r="AA36" s="7">
-        <v>19.283652390210381</v>
+        <v>4.4854518621736199</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AD36" s="8">
         <v>98.606470387399895</v>
       </c>
       <c r="AE36" s="8">
         <v>64.12696163398428</v>
       </c>
       <c r="AF36" s="8">
         <v>117.45852652571091</v>
       </c>
       <c r="AG36" s="7">
         <v>107.07514341666217</v>
       </c>
       <c r="AH36" s="7">
         <v>118.4638669559076</v>
       </c>
-      <c r="AI36" s="7"/>
+      <c r="AI36" s="7">
+        <v>148.00465210672112</v>
+      </c>
       <c r="AJ36" s="11"/>
       <c r="AK36" s="7"/>
       <c r="AL36" s="11"/>
       <c r="AM36" s="11"/>
       <c r="AN36" s="7"/>
       <c r="AO36" s="7"/>
     </row>
     <row r="37" spans="1:41">
       <c r="A37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="8">
         <v>54.826574679763716</v>
       </c>
       <c r="C37" s="8">
         <v>81.268487300944031</v>
       </c>
       <c r="D37" s="8">
         <v>135.39718257282613</v>
       </c>
       <c r="E37" s="7">
         <v>168.03202038761276</v>
       </c>
       <c r="F37" s="7">
         <v>94.015095877246978</v>
@@ -4114,562 +4173,568 @@
       <c r="G37" s="7">
         <v>136.86271801046408</v>
       </c>
       <c r="H37" s="7">
         <v>151.62676613473002</v>
       </c>
       <c r="I37" s="7">
         <v>162.54887205062468</v>
       </c>
       <c r="J37" s="7">
         <v>272.47767577508569</v>
       </c>
       <c r="K37" s="7">
         <v>85.731760571989412</v>
       </c>
       <c r="L37" s="7">
         <v>75.358800313222446</v>
       </c>
       <c r="M37" s="7">
         <v>9.3684473992817487</v>
       </c>
       <c r="O37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P37" s="8">
-        <v>73.110007676719732</v>
+        <v>73.05892062646376</v>
       </c>
       <c r="Q37" s="8">
-        <v>83.520286411049597</v>
+        <v>83.600367966703345</v>
       </c>
       <c r="R37" s="8">
-        <v>115.13096444782613</v>
+        <v>115.05345073301714</v>
       </c>
       <c r="S37" s="7">
-        <v>180.17865220751133</v>
+        <v>180.22478987027529</v>
       </c>
       <c r="T37" s="7">
-        <v>91.530453703236887</v>
+        <v>92.529907101816789</v>
       </c>
       <c r="U37" s="7">
-        <v>137.90826072567782</v>
+        <v>136.82137867228298</v>
       </c>
       <c r="V37" s="11">
-        <v>189.18011339334967</v>
+        <v>199.86693460254176</v>
       </c>
       <c r="W37" s="7">
-        <v>114.547132005363</v>
+        <v>116.12508385198809</v>
       </c>
       <c r="X37" s="11">
-        <v>406.55861429810125</v>
+        <v>392.30026033023336</v>
       </c>
       <c r="Y37" s="11">
-        <v>51.360274776464095</v>
+        <v>42.886686091120048</v>
       </c>
       <c r="Z37" s="7">
-        <v>53.694900059056039</v>
+        <v>83.267059687332235</v>
       </c>
       <c r="AA37" s="7">
-        <v>34.204913544356131</v>
+        <v>19.757439911693154</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AD37" s="8">
         <v>75.279444006010081</v>
       </c>
       <c r="AE37" s="8">
         <v>74.482922621706834</v>
       </c>
       <c r="AF37" s="8">
         <v>136.35589942810316</v>
       </c>
       <c r="AG37" s="7">
         <v>160.64515925383338</v>
       </c>
       <c r="AH37" s="7">
         <v>89.386910412892149</v>
       </c>
-      <c r="AI37" s="7"/>
+      <c r="AI37" s="7">
+        <v>157.26301686019127</v>
+      </c>
       <c r="AJ37" s="11"/>
       <c r="AK37" s="7"/>
       <c r="AL37" s="11"/>
       <c r="AM37" s="11"/>
       <c r="AN37" s="7"/>
       <c r="AO37" s="7"/>
     </row>
     <row r="38" spans="1:41">
-      <c r="A38" s="20" t="s">
+      <c r="A38" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="8">
         <v>52.643656520397371</v>
       </c>
       <c r="C38" s="8">
         <v>88.085888374541767</v>
       </c>
       <c r="D38" s="8">
         <v>74.181874424408633</v>
       </c>
       <c r="E38" s="7">
         <v>162.82480103499714</v>
       </c>
       <c r="F38" s="7">
         <v>120.60128667277372</v>
       </c>
       <c r="G38" s="7">
         <v>115.12159774113395</v>
       </c>
       <c r="H38" s="7">
         <v>373.26595747602215</v>
       </c>
       <c r="I38" s="7">
         <v>504.05151867473637</v>
       </c>
       <c r="J38" s="7">
         <v>252.47087248433934</v>
       </c>
       <c r="K38" s="7">
         <v>47.242876481375205</v>
       </c>
       <c r="L38" s="7">
         <v>57.236766866816069</v>
       </c>
       <c r="M38" s="7">
         <v>-27.359816119789652</v>
       </c>
-      <c r="O38" s="20" t="s">
+      <c r="O38" s="18" t="s">
         <v>35</v>
       </c>
       <c r="P38" s="8">
-        <v>92.46751273674306</v>
+        <v>92.733223508884393</v>
       </c>
       <c r="Q38" s="8">
-        <v>75.223333540930355</v>
+        <v>75.304402430155065</v>
       </c>
       <c r="R38" s="8">
-        <v>91.700263422772238</v>
+        <v>91.70042802662249</v>
       </c>
       <c r="S38" s="7">
-        <v>137.41137078686191</v>
+        <v>137.37638296248704</v>
       </c>
       <c r="T38" s="7">
-        <v>114.28237647769221</v>
+        <v>115.59646449454617</v>
       </c>
       <c r="U38" s="7">
-        <v>114.68006802173947</v>
+        <v>113.97245570373993</v>
       </c>
       <c r="V38" s="11">
-        <v>516.77669600029242</v>
+        <v>437.67415383251347</v>
       </c>
       <c r="W38" s="7">
-        <v>337.11492722147756</v>
+        <v>420.18228215576761</v>
       </c>
       <c r="X38" s="11">
-        <v>280.10215754151767</v>
+        <v>246.8198435825546</v>
       </c>
       <c r="Y38" s="11">
-        <v>43.049527210327319</v>
+        <v>49.995777221846247</v>
       </c>
       <c r="Z38" s="7">
-        <v>55.029481463795804</v>
+        <v>70.74335265150448</v>
       </c>
       <c r="AA38" s="7">
-        <v>11.721156539650119</v>
-[...1 lines deleted...]
-      <c r="AC38" s="20" t="s">
+        <v>5.4359456338593217</v>
+      </c>
+      <c r="AC38" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD38" s="8">
         <v>95.509771868315738</v>
       </c>
       <c r="AE38" s="8">
         <v>62.256005107049774</v>
       </c>
       <c r="AF38" s="8">
         <v>136.29532005668489</v>
       </c>
       <c r="AG38" s="7">
         <v>115.48475646129029</v>
       </c>
       <c r="AH38" s="7">
         <v>114.29344097187921</v>
       </c>
-      <c r="AI38" s="7"/>
+      <c r="AI38" s="7">
+        <v>107.88270788147454</v>
+      </c>
       <c r="AJ38" s="11"/>
       <c r="AK38" s="7"/>
       <c r="AL38" s="11"/>
       <c r="AM38" s="11"/>
       <c r="AN38" s="7"/>
       <c r="AO38" s="7"/>
     </row>
     <row r="39" spans="1:41">
       <c r="A39" s="13"/>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="13"/>
       <c r="G39" s="13"/>
       <c r="H39" s="13"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
       <c r="T39" s="13"/>
       <c r="U39" s="13"/>
       <c r="V39" s="13"/>
       <c r="W39" s="13"/>
       <c r="X39" s="13"/>
       <c r="Y39" s="13"/>
       <c r="Z39" s="13"/>
       <c r="AA39" s="13"/>
       <c r="AC39" s="13"/>
       <c r="AD39" s="13"/>
       <c r="AE39" s="13"/>
       <c r="AF39" s="13"/>
       <c r="AG39" s="13"/>
       <c r="AH39" s="13"/>
       <c r="AI39" s="13"/>
       <c r="AJ39" s="13"/>
       <c r="AK39" s="13"/>
       <c r="AL39" s="13"/>
       <c r="AM39" s="13"/>
       <c r="AN39" s="13"/>
       <c r="AO39" s="13"/>
     </row>
     <row r="40" spans="1:41">
-      <c r="A40" s="22" t="s">
+      <c r="A40" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="B40" s="22"/>
-[...11 lines deleted...]
-      <c r="O40" s="22" t="s">
+      <c r="B40" s="23"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="23"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="23"/>
+      <c r="L40" s="23"/>
+      <c r="M40" s="23"/>
+      <c r="O40" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="P40" s="22"/>
-[...11 lines deleted...]
-      <c r="AC40" s="22" t="s">
+      <c r="P40" s="23"/>
+      <c r="Q40" s="23"/>
+      <c r="R40" s="23"/>
+      <c r="S40" s="23"/>
+      <c r="T40" s="23"/>
+      <c r="U40" s="23"/>
+      <c r="V40" s="23"/>
+      <c r="W40" s="23"/>
+      <c r="X40" s="23"/>
+      <c r="Y40" s="23"/>
+      <c r="Z40" s="23"/>
+      <c r="AA40" s="23"/>
+      <c r="AC40" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="AD40" s="22"/>
-[...10 lines deleted...]
-      <c r="AO40" s="22"/>
+      <c r="AD40" s="23"/>
+      <c r="AE40" s="23"/>
+      <c r="AF40" s="23"/>
+      <c r="AG40" s="23"/>
+      <c r="AH40" s="23"/>
+      <c r="AI40" s="23"/>
+      <c r="AJ40" s="23"/>
+      <c r="AK40" s="23"/>
+      <c r="AL40" s="23"/>
+      <c r="AM40" s="23"/>
+      <c r="AN40" s="23"/>
+      <c r="AO40" s="23"/>
     </row>
     <row r="41" spans="1:41">
-      <c r="A41" s="18"/>
-[...10 lines deleted...]
-      <c r="L41" s="18"/>
+      <c r="A41" s="16"/>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="16"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="16"/>
       <c r="M41" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="O41" s="18"/>
-[...10 lines deleted...]
-      <c r="Z41" s="18"/>
+      <c r="O41" s="16"/>
+      <c r="P41" s="16"/>
+      <c r="Q41" s="16"/>
+      <c r="R41" s="16"/>
+      <c r="S41" s="16"/>
+      <c r="T41" s="16"/>
+      <c r="U41" s="16"/>
+      <c r="V41" s="16"/>
+      <c r="W41" s="16"/>
+      <c r="X41" s="16"/>
+      <c r="Y41" s="16"/>
+      <c r="Z41" s="16"/>
       <c r="AA41" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="AC41" s="18"/>
-[...10 lines deleted...]
-      <c r="AN41" s="18"/>
+      <c r="AC41" s="16"/>
+      <c r="AD41" s="16"/>
+      <c r="AE41" s="16"/>
+      <c r="AF41" s="16"/>
+      <c r="AG41" s="16"/>
+      <c r="AH41" s="16"/>
+      <c r="AI41" s="16"/>
+      <c r="AJ41" s="16"/>
+      <c r="AK41" s="16"/>
+      <c r="AL41" s="16"/>
+      <c r="AM41" s="16"/>
+      <c r="AN41" s="16"/>
       <c r="AO41" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:41">
       <c r="A42" s="10"/>
-      <c r="B42" s="19" t="s">
+      <c r="B42" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="C42" s="19" t="s">
+      <c r="C42" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="D42" s="19" t="s">
+      <c r="D42" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="E42" s="19" t="s">
+      <c r="E42" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F42" s="19" t="s">
+      <c r="F42" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="G42" s="19" t="s">
+      <c r="G42" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="H42" s="19" t="s">
+      <c r="H42" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="I42" s="19" t="s">
+      <c r="I42" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="J42" s="19" t="s">
+      <c r="J42" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="K42" s="19" t="s">
+      <c r="K42" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="L42" s="19" t="s">
+      <c r="L42" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="M42" s="19" t="s">
+      <c r="M42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O42" s="10"/>
-      <c r="P42" s="19" t="s">
+      <c r="P42" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="Q42" s="19" t="s">
+      <c r="Q42" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="R42" s="19" t="s">
+      <c r="R42" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="S42" s="19" t="s">
+      <c r="S42" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="T42" s="19" t="s">
+      <c r="T42" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="U42" s="19" t="s">
+      <c r="U42" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="V42" s="19" t="s">
+      <c r="V42" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="W42" s="19" t="s">
+      <c r="W42" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="X42" s="19" t="s">
+      <c r="X42" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="Y42" s="19" t="s">
+      <c r="Y42" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="Z42" s="19" t="s">
+      <c r="Z42" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="AA42" s="19" t="s">
+      <c r="AA42" s="17" t="s">
         <v>13</v>
       </c>
       <c r="AC42" s="10"/>
-      <c r="AD42" s="19" t="s">
+      <c r="AD42" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AE42" s="19" t="s">
+      <c r="AE42" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AF42" s="19" t="s">
+      <c r="AF42" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AG42" s="19" t="s">
+      <c r="AG42" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AH42" s="19" t="s">
+      <c r="AH42" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AI42" s="19" t="s">
+      <c r="AI42" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AJ42" s="19" t="s">
+      <c r="AJ42" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AK42" s="19" t="s">
+      <c r="AK42" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AL42" s="19" t="s">
+      <c r="AL42" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AM42" s="19" t="s">
+      <c r="AM42" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="AN42" s="19" t="s">
+      <c r="AN42" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="AO42" s="19" t="s">
+      <c r="AO42" s="17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:41" ht="15" customHeight="1">
-      <c r="A43" s="15" t="s">
+      <c r="A43" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B43" s="8">
         <v>111.7</v>
       </c>
       <c r="C43" s="8">
         <v>100</v>
       </c>
       <c r="D43" s="8">
         <v>100</v>
       </c>
       <c r="E43" s="7">
         <v>100</v>
       </c>
       <c r="F43" s="7">
         <v>100</v>
       </c>
       <c r="G43" s="7">
         <v>100</v>
       </c>
       <c r="H43" s="7">
         <v>446365.83255777904</v>
       </c>
       <c r="I43" s="7">
         <v>694.99370000268971</v>
       </c>
       <c r="J43" s="7">
         <v>351.76920478119325</v>
       </c>
       <c r="K43" s="7">
         <v>64.659631096290312</v>
       </c>
       <c r="L43" s="7">
         <v>56.007252057190584</v>
       </c>
       <c r="M43" s="8">
         <v>-7.127149455967202</v>
       </c>
-      <c r="O43" s="15" t="s">
+      <c r="O43" s="14" t="s">
         <v>1</v>
       </c>
       <c r="P43" s="7">
         <v>100</v>
       </c>
       <c r="Q43" s="8">
         <v>100</v>
       </c>
       <c r="R43" s="8">
         <v>100</v>
       </c>
       <c r="S43" s="7">
         <v>100</v>
       </c>
       <c r="T43" s="7">
         <v>100</v>
       </c>
       <c r="U43" s="7">
-        <v>402.78047100812148</v>
+        <v>100</v>
       </c>
       <c r="V43" s="11">
-        <v>9084.7865735043852</v>
+        <v>100</v>
       </c>
       <c r="W43" s="7">
-        <v>480.25696354314124</v>
+        <v>629.50573884390451</v>
       </c>
       <c r="X43" s="11">
-        <v>379.35830963813328</v>
+        <v>349.21933430643378</v>
       </c>
       <c r="Y43" s="11">
-        <v>55.578124043363395</v>
+        <v>50.867735700241447</v>
       </c>
       <c r="Z43" s="7">
-        <v>74.253900859904803</v>
+        <v>94.383563947102658</v>
       </c>
       <c r="AA43" s="8">
-        <v>-1.1433405893255861</v>
-[...1 lines deleted...]
-      <c r="AC43" s="15" t="s">
+        <v>3.443911010276729E-2</v>
+      </c>
+      <c r="AC43" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AD43" s="7">
         <v>100</v>
       </c>
       <c r="AE43" s="8">
         <v>100</v>
       </c>
       <c r="AF43" s="8">
         <v>100</v>
       </c>
       <c r="AG43" s="7">
         <v>99.348501529020567</v>
       </c>
       <c r="AH43" s="8">
         <v>100.7</v>
       </c>
-      <c r="AI43" s="7"/>
+      <c r="AI43" s="11">
+        <v>99.450271395395831</v>
+      </c>
       <c r="AJ43" s="11"/>
       <c r="AK43" s="7"/>
       <c r="AL43" s="11"/>
       <c r="AM43" s="11"/>
       <c r="AN43" s="7"/>
       <c r="AO43" s="8"/>
     </row>
     <row r="44" spans="1:41">
       <c r="A44" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="8">
         <v>111.7</v>
       </c>
       <c r="C44" s="8">
         <v>100</v>
       </c>
       <c r="D44" s="8">
         <v>100</v>
       </c>
       <c r="E44" s="7">
         <v>100</v>
       </c>
       <c r="F44" s="7">
         <v>100</v>
@@ -4692,89 +4757,91 @@
       <c r="L44" s="7">
         <v>7.3961610434896397</v>
       </c>
       <c r="M44" s="8">
         <v>2507.5603108702148</v>
       </c>
       <c r="O44" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P44" s="7">
         <v>100</v>
       </c>
       <c r="Q44" s="8">
         <v>100</v>
       </c>
       <c r="R44" s="8">
         <v>100</v>
       </c>
       <c r="S44" s="7">
         <v>100</v>
       </c>
       <c r="T44" s="7">
         <v>100</v>
       </c>
       <c r="U44" s="7">
-        <v>402.78047100812148</v>
+        <v>100</v>
       </c>
       <c r="V44" s="11">
-        <v>147.69517956190344</v>
+        <v>100</v>
       </c>
       <c r="W44" s="7">
-        <v>266.44045397578589</v>
+        <v>239.89141138143145</v>
       </c>
       <c r="X44" s="11">
-        <v>899.11411219494789</v>
+        <v>893.63456792176737</v>
       </c>
       <c r="Y44" s="11">
-        <v>22.293724128123511</v>
+        <v>21.994645765675866</v>
       </c>
       <c r="Z44" s="7">
-        <v>15.11474816185051</v>
+        <v>13.569816164100306</v>
       </c>
       <c r="AA44" s="8">
-        <v>158.0461981888532</v>
+        <v>15.60675434704962</v>
       </c>
       <c r="AC44" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AD44" s="7">
         <v>100</v>
       </c>
       <c r="AE44" s="8">
         <v>100</v>
       </c>
       <c r="AF44" s="8">
         <v>100</v>
       </c>
       <c r="AG44" s="7">
         <v>99.348501529020567</v>
       </c>
       <c r="AH44" s="8">
         <v>100.7</v>
       </c>
-      <c r="AI44" s="7"/>
+      <c r="AI44" s="11">
+        <v>99.450271395395831</v>
+      </c>
       <c r="AJ44" s="11"/>
       <c r="AK44" s="7"/>
       <c r="AL44" s="11"/>
       <c r="AM44" s="11"/>
       <c r="AN44" s="7"/>
       <c r="AO44" s="8"/>
     </row>
     <row r="45" spans="1:41">
       <c r="A45" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>0</v>
@@ -4797,85 +4864,89 @@
       </c>
       <c r="M45" s="8">
         <v>-15.585813296527093</v>
       </c>
       <c r="O45" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U45" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V45" s="11"/>
+      <c r="V45" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="W45" s="7">
-        <v>878.41645578250757</v>
+        <v>1432.803824149612</v>
       </c>
       <c r="X45" s="11">
-        <v>419.2481843997565</v>
+        <v>304.73356348690226</v>
       </c>
       <c r="Y45" s="11">
-        <v>34.70323342747281</v>
+        <v>41.565713980967928</v>
       </c>
       <c r="Z45" s="7">
-        <v>55.929054029315154</v>
+        <v>93.947265343995326</v>
       </c>
       <c r="AA45" s="8">
-        <v>25.999378799807982</v>
+        <v>0</v>
       </c>
       <c r="AC45" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AD45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH45" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AI45" s="7"/>
+      <c r="AI45" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AJ45" s="11"/>
       <c r="AK45" s="7"/>
       <c r="AL45" s="11"/>
       <c r="AM45" s="11"/>
       <c r="AN45" s="7"/>
       <c r="AO45" s="8"/>
     </row>
     <row r="46" spans="1:41">
       <c r="A46" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>0</v>
@@ -4898,85 +4969,89 @@
       </c>
       <c r="M46" s="8">
         <v>-8.6434652025011083</v>
       </c>
       <c r="O46" s="1" t="s">
         <v>24</v>
       </c>
       <c r="P46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V46" s="11"/>
+      <c r="V46" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="W46" s="7">
-        <v>623.10564336704488</v>
+        <v>741.90185911998549</v>
       </c>
       <c r="X46" s="11">
-        <v>466.13792183544547</v>
+        <v>411.59564482789818</v>
       </c>
       <c r="Y46" s="11">
-        <v>86.076488106969649</v>
+        <v>74.327818563577495</v>
       </c>
       <c r="Z46" s="7">
-        <v>56.064005389358982</v>
+        <v>84.9965829764311</v>
       </c>
       <c r="AA46" s="8">
-        <v>12.276163613244719</v>
+        <v>0</v>
       </c>
       <c r="AC46" s="1" t="s">
         <v>24</v>
       </c>
       <c r="AD46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AI46" s="7"/>
+      <c r="AI46" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AJ46" s="11"/>
       <c r="AK46" s="7"/>
       <c r="AL46" s="11"/>
       <c r="AM46" s="11"/>
       <c r="AN46" s="7"/>
       <c r="AO46" s="8"/>
     </row>
     <row r="47" spans="1:41">
       <c r="A47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>0</v>
@@ -4999,85 +5074,89 @@
       </c>
       <c r="M47" s="8">
         <v>-7.3816881001334673</v>
       </c>
       <c r="O47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="P47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U47" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V47" s="11"/>
+      <c r="V47" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="W47" s="7">
-        <v>603.56980778849504</v>
+        <v>617.03932360711178</v>
       </c>
       <c r="X47" s="11">
-        <v>590.17796712775998</v>
+        <v>542.11095441063844</v>
       </c>
       <c r="Y47" s="11">
-        <v>98.765794237277007</v>
+        <v>72.712278059212935</v>
       </c>
       <c r="Z47" s="7">
-        <v>43.259081488057475</v>
+        <v>60.846484901184404</v>
       </c>
       <c r="AA47" s="8">
-        <v>-7.7780738016761326</v>
+        <v>0</v>
       </c>
       <c r="AC47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AD47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH47" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AI47" s="7"/>
+      <c r="AI47" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AJ47" s="11"/>
       <c r="AK47" s="7"/>
       <c r="AL47" s="11"/>
       <c r="AM47" s="11"/>
       <c r="AN47" s="7"/>
       <c r="AO47" s="8"/>
     </row>
     <row r="48" spans="1:41">
       <c r="A48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>0</v>
@@ -5100,85 +5179,89 @@
       </c>
       <c r="M48" s="8">
         <v>1.467163616733544</v>
       </c>
       <c r="O48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="P48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U48" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V48" s="11"/>
+      <c r="V48" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="W48" s="7">
-        <v>654.52545417530951</v>
+        <v>808.94755887059409</v>
       </c>
       <c r="X48" s="11">
-        <v>255.46269386618135</v>
+        <v>233.99839014985449</v>
       </c>
       <c r="Y48" s="11">
-        <v>43.404041000507938</v>
+        <v>52.669656665753337</v>
       </c>
       <c r="Z48" s="7">
-        <v>92.846041420608415</v>
+        <v>109.20065812266625</v>
       </c>
       <c r="AA48" s="8">
-        <v>31.115900088567678</v>
+        <v>0</v>
       </c>
       <c r="AC48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AD48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH48" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AI48" s="7"/>
+      <c r="AI48" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AJ48" s="11"/>
       <c r="AK48" s="7"/>
       <c r="AL48" s="11"/>
       <c r="AM48" s="11"/>
       <c r="AN48" s="7"/>
       <c r="AO48" s="8"/>
     </row>
     <row r="49" spans="1:41">
       <c r="A49" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>0</v>
@@ -5201,85 +5284,89 @@
       </c>
       <c r="M49" s="8">
         <v>-4.8940080651944262</v>
       </c>
       <c r="O49" s="1" t="s">
         <v>27</v>
       </c>
       <c r="P49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U49" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V49" s="11"/>
+      <c r="V49" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="W49" s="7">
-        <v>1118.5510758249757</v>
+        <v>1347.4557377552831</v>
       </c>
       <c r="X49" s="11">
-        <v>339.37205049032258</v>
+        <v>313.52555389137615</v>
       </c>
       <c r="Y49" s="11">
-        <v>56.76469844876798</v>
+        <v>44.446254117998798</v>
       </c>
       <c r="Z49" s="7">
-        <v>64.703777883838526</v>
+        <v>125.35395481914694</v>
       </c>
       <c r="AA49" s="8">
-        <v>31.662225323914335</v>
+        <v>0</v>
       </c>
       <c r="AC49" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AD49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH49" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AI49" s="7"/>
+      <c r="AI49" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AJ49" s="11"/>
       <c r="AK49" s="7"/>
       <c r="AL49" s="11"/>
       <c r="AM49" s="11"/>
       <c r="AN49" s="7"/>
       <c r="AO49" s="8"/>
     </row>
     <row r="50" spans="1:41">
       <c r="A50" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>0</v>
@@ -5302,85 +5389,89 @@
       </c>
       <c r="M50" s="8">
         <v>-32.267335669466512</v>
       </c>
       <c r="O50" s="1" t="s">
         <v>28</v>
       </c>
       <c r="P50" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S50" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T50" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U50" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V50" s="11"/>
+      <c r="V50" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="W50" s="7">
-        <v>156.82300816865521</v>
+        <v>179.05974684284371</v>
       </c>
       <c r="X50" s="11">
-        <v>513.66277872375235</v>
+        <v>591.6175417478787</v>
       </c>
       <c r="Y50" s="11">
-        <v>56.189144047616715</v>
+        <v>46.992251305088857</v>
       </c>
       <c r="Z50" s="7">
-        <v>50.054898755652665</v>
+        <v>66.787812947572135</v>
       </c>
       <c r="AA50" s="8">
-        <v>-10.63734944338281</v>
+        <v>0</v>
       </c>
       <c r="AC50" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD50" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG50" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH50" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AI50" s="7"/>
+      <c r="AI50" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AJ50" s="11"/>
       <c r="AK50" s="7"/>
       <c r="AL50" s="11"/>
       <c r="AM50" s="11"/>
       <c r="AN50" s="7"/>
       <c r="AO50" s="8"/>
     </row>
     <row r="51" spans="1:41">
       <c r="A51" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>0</v>
@@ -5403,85 +5494,89 @@
       </c>
       <c r="M51" s="8">
         <v>-1.8748449908094735</v>
       </c>
       <c r="O51" s="1" t="s">
         <v>29</v>
       </c>
       <c r="P51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="R51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="S51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U51" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V51" s="11"/>
+      <c r="V51" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="W51" s="7">
-        <v>276.58103356038208</v>
+        <v>426.77481259123925</v>
       </c>
       <c r="X51" s="11">
-        <v>462.73488445434151</v>
+        <v>454.40116665260916</v>
       </c>
       <c r="Y51" s="11">
-        <v>73.088267589299463</v>
+        <v>55.676729082215459</v>
       </c>
       <c r="Z51" s="7">
-        <v>56.040231386730341</v>
+        <v>96.560902827442575</v>
       </c>
       <c r="AA51" s="8">
-        <v>18.196122750162406</v>
+        <v>0</v>
       </c>
       <c r="AC51" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AD51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH51" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AI51" s="7"/>
+      <c r="AI51" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AJ51" s="11"/>
       <c r="AK51" s="7"/>
       <c r="AL51" s="11"/>
       <c r="AM51" s="11"/>
       <c r="AN51" s="7"/>
       <c r="AO51" s="8"/>
     </row>
     <row r="52" spans="1:41">
       <c r="A52" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>0</v>
@@ -5504,85 +5599,89 @@
       </c>
       <c r="M52" s="8">
         <v>-4.9910654114901121</v>
       </c>
       <c r="O52" s="1" t="s">
         <v>30</v>
       </c>
       <c r="P52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="R52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="S52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U52" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V52" s="11"/>
+      <c r="V52" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="W52" s="7">
-        <v>469.14808108763111</v>
+        <v>427.00386652158613</v>
       </c>
       <c r="X52" s="11">
-        <v>1183.2467525073616</v>
+        <v>1194.5531545827662</v>
       </c>
       <c r="Y52" s="11">
-        <v>42.929008320094539</v>
+        <v>31.117376462462822</v>
       </c>
       <c r="Z52" s="7">
-        <v>110.23355282375124</v>
+        <v>255.28977034489898</v>
       </c>
       <c r="AA52" s="8">
-        <v>42.335546779819097</v>
+        <v>0</v>
       </c>
       <c r="AC52" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AD52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH52" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AI52" s="7"/>
+      <c r="AI52" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AJ52" s="11"/>
       <c r="AK52" s="7"/>
       <c r="AL52" s="11"/>
       <c r="AM52" s="11"/>
       <c r="AN52" s="7"/>
       <c r="AO52" s="8"/>
     </row>
     <row r="53" spans="1:41">
       <c r="A53" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>0</v>
@@ -5605,85 +5704,89 @@
       </c>
       <c r="M53" s="8">
         <v>-20.656132285688379</v>
       </c>
       <c r="O53" s="1" t="s">
         <v>31</v>
       </c>
       <c r="P53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="R53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="S53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U53" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V53" s="11"/>
+      <c r="V53" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="W53" s="7">
-        <v>377.07318341729092</v>
+        <v>785.53885652631186</v>
       </c>
       <c r="X53" s="11">
-        <v>325.09209250979876</v>
+        <v>308.68888451454598</v>
       </c>
       <c r="Y53" s="11">
-        <v>54.901482961885051</v>
+        <v>49.792291948339987</v>
       </c>
       <c r="Z53" s="7">
-        <v>54.096698606748795</v>
+        <v>79.8304692019572</v>
       </c>
       <c r="AA53" s="8">
-        <v>-3.1209997343030378</v>
+        <v>0</v>
       </c>
       <c r="AC53" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH53" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AI53" s="7"/>
+      <c r="AI53" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AJ53" s="11"/>
       <c r="AK53" s="7"/>
       <c r="AL53" s="11"/>
       <c r="AM53" s="11"/>
       <c r="AN53" s="7"/>
       <c r="AO53" s="8"/>
     </row>
     <row r="54" spans="1:41">
       <c r="A54" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>0</v>
@@ -5706,85 +5809,89 @@
       </c>
       <c r="M54" s="8">
         <v>-6.7763553078922927</v>
       </c>
       <c r="O54" s="1" t="s">
         <v>32</v>
       </c>
       <c r="P54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="R54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="S54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U54" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V54" s="11"/>
+      <c r="V54" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="W54" s="7">
-        <v>428.07241622475158</v>
+        <v>519.92044862075807</v>
       </c>
       <c r="X54" s="11">
-        <v>302.45854038026863</v>
+        <v>276.34112997614687</v>
       </c>
       <c r="Y54" s="11">
-        <v>68.086038812738565</v>
+        <v>66.401508115006465</v>
       </c>
       <c r="Z54" s="7">
-        <v>185.37443851902609</v>
+        <v>112.59531870879272</v>
       </c>
       <c r="AA54" s="8">
-        <v>-36.801268198774224</v>
+        <v>0</v>
       </c>
       <c r="AC54" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AD54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH54" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AI54" s="7"/>
+      <c r="AI54" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AJ54" s="11"/>
       <c r="AK54" s="7"/>
       <c r="AL54" s="11"/>
       <c r="AM54" s="11"/>
       <c r="AN54" s="7"/>
       <c r="AO54" s="8"/>
     </row>
     <row r="55" spans="1:41">
       <c r="A55" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>0</v>
@@ -5807,85 +5914,89 @@
       </c>
       <c r="M55" s="8">
         <v>-8.9041335176197425</v>
       </c>
       <c r="O55" s="1" t="s">
         <v>33</v>
       </c>
       <c r="P55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="R55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="S55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U55" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V55" s="11"/>
+      <c r="V55" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="W55" s="7">
-        <v>1434.68186369363</v>
+        <v>2084.1630679184545</v>
       </c>
       <c r="X55" s="11">
-        <v>236.61492560398361</v>
+        <v>248.20723459742595</v>
       </c>
       <c r="Y55" s="11">
-        <v>52.05050763464417</v>
+        <v>45.906846945289708</v>
       </c>
       <c r="Z55" s="7">
-        <v>60.082134235847448</v>
+        <v>98.47085540922798</v>
       </c>
       <c r="AA55" s="8">
-        <v>13.314596803767984</v>
+        <v>0</v>
       </c>
       <c r="AC55" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AD55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH55" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AI55" s="7"/>
+      <c r="AI55" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AJ55" s="11"/>
       <c r="AK55" s="7"/>
       <c r="AL55" s="11"/>
       <c r="AM55" s="11"/>
       <c r="AN55" s="7"/>
       <c r="AO55" s="8"/>
     </row>
     <row r="56" spans="1:41">
       <c r="A56" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>0</v>
@@ -5908,539 +6019,549 @@
       </c>
       <c r="M56" s="8">
         <v>-5.9096101603999092</v>
       </c>
       <c r="O56" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="R56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="S56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U56" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V56" s="11"/>
+      <c r="V56" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="W56" s="7">
-        <v>351.08425534722147</v>
+        <v>296.31164949762268</v>
       </c>
       <c r="X56" s="11">
-        <v>737.76754747002826</v>
+        <v>665.26700732307836</v>
       </c>
       <c r="Y56" s="11">
-        <v>51.267051461348871</v>
+        <v>41.516670369536222</v>
       </c>
       <c r="Z56" s="7">
-        <v>47.96360057140938</v>
+        <v>82.035375103397129</v>
       </c>
       <c r="AA56" s="8">
-        <v>9.5621657230666308</v>
+        <v>0</v>
       </c>
       <c r="AC56" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AD56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH56" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AI56" s="7"/>
+      <c r="AI56" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AJ56" s="11"/>
       <c r="AK56" s="7"/>
       <c r="AL56" s="11"/>
       <c r="AM56" s="11"/>
       <c r="AN56" s="7"/>
       <c r="AO56" s="8"/>
     </row>
     <row r="57" spans="1:41">
-      <c r="A57" s="20" t="s">
+      <c r="A57" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H57" s="7"/>
       <c r="I57" s="7">
         <v>783.1177567442619</v>
       </c>
       <c r="J57" s="7">
         <v>263.32736178448386</v>
       </c>
       <c r="K57" s="7">
         <v>46.825388350792977</v>
       </c>
       <c r="L57" s="7">
         <v>56.627027012927286</v>
       </c>
       <c r="M57" s="8">
         <v>-35.597923114312273</v>
       </c>
-      <c r="O57" s="20" t="s">
+      <c r="O57" s="18" t="s">
         <v>35</v>
       </c>
       <c r="P57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="R57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="S57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U57" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V57" s="11"/>
+      <c r="V57" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="W57" s="7">
-        <v>462.41617098394022</v>
+        <v>640.16342048420415</v>
       </c>
       <c r="X57" s="11">
-        <v>299.54451034505229</v>
+        <v>260.93238255278732</v>
       </c>
       <c r="Y57" s="11">
-        <v>42.608292141676223</v>
+        <v>49.70561746297448</v>
       </c>
       <c r="Z57" s="7">
-        <v>54.274724658855767</v>
+        <v>70.572641939987221</v>
       </c>
       <c r="AA57" s="8">
-        <v>4.3917795601534584</v>
-[...1 lines deleted...]
-      <c r="AC57" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC57" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH57" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AI57" s="7"/>
+      <c r="AI57" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AJ57" s="11"/>
       <c r="AK57" s="7"/>
       <c r="AL57" s="11"/>
       <c r="AM57" s="11"/>
       <c r="AN57" s="7"/>
       <c r="AO57" s="8"/>
     </row>
     <row r="58" spans="1:41">
-      <c r="A58" s="23"/>
-[...37 lines deleted...]
-      <c r="AO58" s="23"/>
+      <c r="A58" s="20"/>
+      <c r="B58" s="20"/>
+      <c r="C58" s="20"/>
+      <c r="D58" s="20"/>
+      <c r="E58" s="20"/>
+      <c r="F58" s="20"/>
+      <c r="G58" s="20"/>
+      <c r="H58" s="20"/>
+      <c r="I58" s="21"/>
+      <c r="J58" s="21"/>
+      <c r="K58" s="20"/>
+      <c r="L58" s="20"/>
+      <c r="M58" s="20"/>
+      <c r="O58" s="20"/>
+      <c r="P58" s="20"/>
+      <c r="Q58" s="20"/>
+      <c r="R58" s="20"/>
+      <c r="S58" s="20"/>
+      <c r="T58" s="20"/>
+      <c r="U58" s="20"/>
+      <c r="V58" s="20"/>
+      <c r="W58" s="21"/>
+      <c r="X58" s="21"/>
+      <c r="Y58" s="20"/>
+      <c r="Z58" s="20"/>
+      <c r="AA58" s="20"/>
+      <c r="AC58" s="20"/>
+      <c r="AD58" s="20"/>
+      <c r="AE58" s="20"/>
+      <c r="AF58" s="20"/>
+      <c r="AG58" s="20"/>
+      <c r="AH58" s="20"/>
+      <c r="AI58" s="20"/>
+      <c r="AJ58" s="20"/>
+      <c r="AK58" s="21"/>
+      <c r="AL58" s="21"/>
+      <c r="AM58" s="20"/>
+      <c r="AN58" s="20"/>
+      <c r="AO58" s="20"/>
     </row>
     <row r="59" spans="1:41">
-      <c r="A59" s="22" t="s">
+      <c r="A59" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="B59" s="22"/>
-[...11 lines deleted...]
-      <c r="O59" s="22" t="s">
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23"/>
+      <c r="I59" s="23"/>
+      <c r="J59" s="23"/>
+      <c r="K59" s="23"/>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
+      <c r="O59" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="P59" s="22"/>
-[...11 lines deleted...]
-      <c r="AC59" s="22" t="s">
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23"/>
+      <c r="R59" s="23"/>
+      <c r="S59" s="23"/>
+      <c r="T59" s="23"/>
+      <c r="U59" s="23"/>
+      <c r="V59" s="23"/>
+      <c r="W59" s="23"/>
+      <c r="X59" s="23"/>
+      <c r="Y59" s="23"/>
+      <c r="Z59" s="23"/>
+      <c r="AA59" s="23"/>
+      <c r="AC59" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="AD59" s="22"/>
-[...10 lines deleted...]
-      <c r="AO59" s="22"/>
+      <c r="AD59" s="23"/>
+      <c r="AE59" s="23"/>
+      <c r="AF59" s="23"/>
+      <c r="AG59" s="23"/>
+      <c r="AH59" s="23"/>
+      <c r="AI59" s="23"/>
+      <c r="AJ59" s="23"/>
+      <c r="AK59" s="23"/>
+      <c r="AL59" s="23"/>
+      <c r="AM59" s="23"/>
+      <c r="AN59" s="23"/>
+      <c r="AO59" s="23"/>
     </row>
     <row r="60" spans="1:41">
-      <c r="A60" s="18"/>
-[...10 lines deleted...]
-      <c r="L60" s="18"/>
+      <c r="A60" s="16"/>
+      <c r="B60" s="16"/>
+      <c r="C60" s="16"/>
+      <c r="D60" s="16"/>
+      <c r="E60" s="16"/>
+      <c r="F60" s="16"/>
+      <c r="G60" s="16"/>
+      <c r="H60" s="16"/>
+      <c r="I60" s="16"/>
+      <c r="J60" s="16"/>
+      <c r="K60" s="16"/>
+      <c r="L60" s="16"/>
       <c r="M60" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="O60" s="18"/>
-[...10 lines deleted...]
-      <c r="Z60" s="18"/>
+      <c r="O60" s="16"/>
+      <c r="P60" s="16"/>
+      <c r="Q60" s="16"/>
+      <c r="R60" s="16"/>
+      <c r="S60" s="16"/>
+      <c r="T60" s="16"/>
+      <c r="U60" s="16"/>
+      <c r="V60" s="16"/>
+      <c r="W60" s="16"/>
+      <c r="X60" s="16"/>
+      <c r="Y60" s="16"/>
+      <c r="Z60" s="16"/>
       <c r="AA60" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="AC60" s="18"/>
-[...10 lines deleted...]
-      <c r="AN60" s="18"/>
+      <c r="AC60" s="16"/>
+      <c r="AD60" s="16"/>
+      <c r="AE60" s="16"/>
+      <c r="AF60" s="16"/>
+      <c r="AG60" s="16"/>
+      <c r="AH60" s="16"/>
+      <c r="AI60" s="16"/>
+      <c r="AJ60" s="16"/>
+      <c r="AK60" s="16"/>
+      <c r="AL60" s="16"/>
+      <c r="AM60" s="16"/>
+      <c r="AN60" s="16"/>
       <c r="AO60" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:41">
       <c r="A61" s="10"/>
-      <c r="B61" s="19" t="s">
+      <c r="B61" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="C61" s="19" t="s">
+      <c r="C61" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="D61" s="19" t="s">
+      <c r="D61" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="E61" s="19" t="s">
+      <c r="E61" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F61" s="19" t="s">
+      <c r="F61" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="G61" s="19" t="s">
+      <c r="G61" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="H61" s="19" t="s">
+      <c r="H61" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="I61" s="19" t="s">
+      <c r="I61" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="J61" s="19" t="s">
+      <c r="J61" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="K61" s="19" t="s">
+      <c r="K61" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="L61" s="19" t="s">
+      <c r="L61" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="M61" s="19" t="s">
+      <c r="M61" s="17" t="s">
         <v>13</v>
       </c>
       <c r="O61" s="10"/>
-      <c r="P61" s="19" t="s">
+      <c r="P61" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="Q61" s="19" t="s">
+      <c r="Q61" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="R61" s="19" t="s">
+      <c r="R61" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="S61" s="19" t="s">
+      <c r="S61" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="T61" s="19" t="s">
+      <c r="T61" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="U61" s="19" t="s">
+      <c r="U61" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="V61" s="19" t="s">
+      <c r="V61" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="W61" s="19" t="s">
+      <c r="W61" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="X61" s="19" t="s">
+      <c r="X61" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="Y61" s="19" t="s">
+      <c r="Y61" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="Z61" s="19" t="s">
+      <c r="Z61" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="AA61" s="19" t="s">
+      <c r="AA61" s="17" t="s">
         <v>13</v>
       </c>
       <c r="AC61" s="10"/>
-      <c r="AD61" s="19" t="s">
+      <c r="AD61" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AE61" s="19" t="s">
+      <c r="AE61" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AF61" s="19" t="s">
+      <c r="AF61" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AG61" s="19" t="s">
+      <c r="AG61" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AH61" s="19" t="s">
+      <c r="AH61" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AI61" s="19" t="s">
+      <c r="AI61" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AJ61" s="19" t="s">
+      <c r="AJ61" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AK61" s="19" t="s">
+      <c r="AK61" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AL61" s="19" t="s">
+      <c r="AL61" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AM61" s="19" t="s">
+      <c r="AM61" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="AN61" s="19" t="s">
+      <c r="AN61" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="AO61" s="19" t="s">
+      <c r="AO61" s="17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:41" ht="12.75" customHeight="1">
-      <c r="A62" s="15" t="s">
+      <c r="A62" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B62" s="8">
         <v>57.290150400000002</v>
       </c>
       <c r="C62" s="8">
         <v>85.569104668572962</v>
       </c>
       <c r="D62" s="8">
         <v>102.08287081798524</v>
       </c>
       <c r="E62" s="7">
         <v>144.28829394348159</v>
       </c>
       <c r="F62" s="8">
         <v>109.00650844957556</v>
       </c>
       <c r="G62" s="8">
         <v>126.23934131934116</v>
       </c>
       <c r="H62" s="7">
         <v>105.501503255893</v>
       </c>
       <c r="I62" s="7">
         <v>108.36220497084051</v>
       </c>
       <c r="J62" s="7">
         <v>95.624122826317276</v>
       </c>
       <c r="K62" s="7">
         <v>66.657897944057055</v>
       </c>
       <c r="L62" s="7">
         <v>83.941335584988025</v>
       </c>
       <c r="M62" s="7">
         <v>130.87332393727976</v>
       </c>
-      <c r="O62" s="15" t="s">
+      <c r="O62" s="14" t="s">
         <v>1</v>
       </c>
       <c r="P62" s="8">
-        <v>83.863496599982255</v>
+        <v>83.719082669648614</v>
       </c>
       <c r="Q62" s="8">
-        <v>77.28405388282431</v>
+        <v>77.364310827525472</v>
       </c>
       <c r="R62" s="8">
-        <v>118.53321461495052</v>
+        <v>118.44460900155565</v>
       </c>
       <c r="S62" s="7">
-        <v>126.0606936365561</v>
+        <v>126.07562517716582</v>
       </c>
       <c r="T62" s="8">
-        <v>107.51429845455105</v>
+        <v>108.62314257560435</v>
       </c>
       <c r="U62" s="8">
-        <v>124.63180400102061</v>
+        <v>123.65665297904791</v>
       </c>
       <c r="V62" s="11">
-        <v>124.63180400102061</v>
+        <v>121.70925517877187</v>
       </c>
       <c r="W62" s="7">
-        <v>98.294194315702228</v>
+        <v>98.273478911444144</v>
       </c>
       <c r="X62" s="11">
-        <v>93.113193508495868</v>
+        <v>93.107021329922603</v>
       </c>
       <c r="Y62" s="11">
-        <v>65.222630524814477</v>
+        <v>65.206218740233254</v>
       </c>
       <c r="Z62" s="7">
-        <v>84.691940405442992</v>
+        <v>84.680265581605184</v>
       </c>
       <c r="AA62" s="7">
-        <v>130.73474569330799</v>
-[...1 lines deleted...]
-      <c r="AC62" s="15" t="s">
+        <v>130.76079478557284</v>
+      </c>
+      <c r="AC62" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AD62" s="8">
         <v>86.33111677472894</v>
       </c>
       <c r="AE62" s="8">
         <v>78.175858058719442</v>
       </c>
       <c r="AF62" s="8">
         <v>113.85211792756932</v>
       </c>
       <c r="AG62" s="7">
         <v>127.29214511692852</v>
       </c>
       <c r="AH62" s="8">
         <v>110.11064381107576</v>
       </c>
-      <c r="AI62" s="8"/>
+      <c r="AI62" s="22">
+        <v>126.54436858207927</v>
+      </c>
       <c r="AJ62" s="11"/>
       <c r="AK62" s="7"/>
       <c r="AL62" s="11"/>
       <c r="AM62" s="11"/>
       <c r="AN62" s="7"/>
       <c r="AO62" s="7"/>
     </row>
     <row r="63" spans="1:41">
       <c r="A63" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="8">
         <v>32.491339520518835</v>
       </c>
       <c r="C63" s="8">
         <v>129.28483166620111</v>
       </c>
       <c r="D63" s="8">
         <v>96.872070935645525</v>
       </c>
       <c r="E63" s="7">
         <v>153.56071356031501</v>
       </c>
       <c r="F63" s="8">
         <v>126.92209779940831</v>
@@ -6448,104 +6569,106 @@
       <c r="G63" s="8">
         <v>113.67946163451057</v>
       </c>
       <c r="H63" s="7">
         <v>72.728139805113116</v>
       </c>
       <c r="I63" s="7">
         <v>145.0731720163329</v>
       </c>
       <c r="J63" s="7">
         <v>66.163977649453727</v>
       </c>
       <c r="K63" s="7">
         <v>64.157481960116698</v>
       </c>
       <c r="L63" s="7">
         <v>120.57636855029472</v>
       </c>
       <c r="M63" s="7">
         <v>171.7310449092293</v>
       </c>
       <c r="O63" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P63" s="8">
-        <v>209.66764571284014</v>
+        <v>210.14244418415927</v>
       </c>
       <c r="Q63" s="8">
-        <v>201.54294995478233</v>
+        <v>201.43374310233523</v>
       </c>
       <c r="R63" s="8">
-        <v>72.837198545324384</v>
+        <v>72.908543831093183</v>
       </c>
       <c r="S63" s="7">
-        <v>72.20652457338737</v>
+        <v>72.097702064735586</v>
       </c>
       <c r="T63" s="8">
-        <v>39.853845191293857</v>
+        <v>40.362350684874073</v>
       </c>
       <c r="U63" s="8">
-        <v>478.5876625207643</v>
+        <v>472.99174769371444</v>
       </c>
       <c r="V63" s="11">
-        <v>478.5876625207643</v>
+        <v>86.092992922592032</v>
       </c>
       <c r="W63" s="7">
-        <v>105.51370168883251</v>
+        <v>105.5879442522905</v>
       </c>
       <c r="X63" s="11">
-        <v>63.022841253479086</v>
+        <v>63.005787446298235</v>
       </c>
       <c r="Y63" s="11">
-        <v>106.71417690568252</v>
+        <v>106.78445499665537</v>
       </c>
       <c r="Z63" s="7">
-        <v>63.348956550996682</v>
+        <v>63.340335540952353</v>
       </c>
       <c r="AA63" s="7">
-        <v>58.519328467682705</v>
+        <v>58.360310531591395</v>
       </c>
       <c r="AC63" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AD63" s="8">
         <v>37.373757255315695</v>
       </c>
       <c r="AE63" s="8">
         <v>141.68159636080614</v>
       </c>
       <c r="AF63" s="8">
         <v>113.20412054389087</v>
       </c>
       <c r="AG63" s="7">
         <v>135.0007283613954</v>
       </c>
       <c r="AH63" s="8">
         <v>112.0834155134395</v>
       </c>
-      <c r="AI63" s="8"/>
+      <c r="AI63" s="22">
+        <v>122.07142218539144</v>
+      </c>
       <c r="AJ63" s="11"/>
       <c r="AK63" s="7"/>
       <c r="AL63" s="11"/>
       <c r="AM63" s="11"/>
       <c r="AN63" s="7"/>
       <c r="AO63" s="7"/>
     </row>
     <row r="64" spans="1:41">
       <c r="A64" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B64" s="8">
         <v>52.035515746185993</v>
       </c>
       <c r="C64" s="8">
         <v>71.496323943302031</v>
       </c>
       <c r="D64" s="8">
         <v>92.898114489359912</v>
       </c>
       <c r="E64" s="7">
         <v>273.09806281409539</v>
       </c>
       <c r="F64" s="8">
         <v>116.8306382866094</v>
@@ -6553,104 +6676,106 @@
       <c r="G64" s="8">
         <v>208.82328552445108</v>
       </c>
       <c r="H64" s="7">
         <v>98.918350432029087</v>
       </c>
       <c r="I64" s="7">
         <v>108.53863613194432</v>
       </c>
       <c r="J64" s="7">
         <v>104.66001353269252</v>
       </c>
       <c r="K64" s="7">
         <v>45.518612293405432</v>
       </c>
       <c r="L64" s="7">
         <v>70.30925081842085</v>
       </c>
       <c r="M64" s="7">
         <v>115.61734958997572</v>
       </c>
       <c r="O64" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P64" s="8">
-        <v>93.366918184040131</v>
+        <v>93.190940826009296</v>
       </c>
       <c r="Q64" s="8">
-        <v>56.613784182154738</v>
+        <v>56.644867618734438</v>
       </c>
       <c r="R64" s="8">
-        <v>118.97320690052679</v>
+        <v>118.94776959645918</v>
       </c>
       <c r="S64" s="7">
-        <v>243.84805733176327</v>
+        <v>243.82909123317921</v>
       </c>
       <c r="T64" s="8">
-        <v>114.88203623975102</v>
+        <v>116.43920092878012</v>
       </c>
       <c r="U64" s="8">
-        <v>130.35861136772223</v>
+        <v>129.0390196988879</v>
       </c>
       <c r="V64" s="11">
-        <v>130.35861136772223</v>
+        <v>95.129987402903453</v>
       </c>
       <c r="W64" s="7">
-        <v>110.70909028318272</v>
+        <v>110.7194567085189</v>
       </c>
       <c r="X64" s="11">
-        <v>107.86832354482708</v>
+        <v>107.86781273618296</v>
       </c>
       <c r="Y64" s="11">
-        <v>42.516155817001639</v>
+        <v>42.528065342907929</v>
       </c>
       <c r="Z64" s="7">
-        <v>79.236186317503424</v>
+        <v>79.227570242783756</v>
       </c>
       <c r="AA64" s="7">
-        <v>113.53392407777714</v>
+        <v>113.51224721373423</v>
       </c>
       <c r="AC64" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AD64" s="8">
         <v>95.92709697697839</v>
       </c>
       <c r="AE64" s="8">
         <v>68.804068570608322</v>
       </c>
       <c r="AF64" s="8">
         <v>108.68633564890253</v>
       </c>
       <c r="AG64" s="7">
         <v>232.95402327812434</v>
       </c>
       <c r="AH64" s="8">
         <v>116.14587487279664</v>
       </c>
-      <c r="AI64" s="8"/>
+      <c r="AI64" s="22">
+        <v>126.16664077153328</v>
+      </c>
       <c r="AJ64" s="11"/>
       <c r="AK64" s="7"/>
       <c r="AL64" s="11"/>
       <c r="AM64" s="11"/>
       <c r="AN64" s="7"/>
       <c r="AO64" s="7"/>
     </row>
     <row r="65" spans="1:41">
       <c r="A65" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B65" s="8">
         <v>54.981363766627553</v>
       </c>
       <c r="C65" s="8">
         <v>63.666597503695421</v>
       </c>
       <c r="D65" s="8">
         <v>101.08180305332345</v>
       </c>
       <c r="E65" s="7">
         <v>209.54662632286153</v>
       </c>
       <c r="F65" s="8">
         <v>141.61280963889831</v>
@@ -6658,104 +6783,106 @@
       <c r="G65" s="8">
         <v>132.23981446090099</v>
       </c>
       <c r="H65" s="7">
         <v>88.102094979620517</v>
       </c>
       <c r="I65" s="7">
         <v>103.9973494084154</v>
       </c>
       <c r="J65" s="7">
         <v>132.48985379696299</v>
       </c>
       <c r="K65" s="7">
         <v>42.554342174910829</v>
       </c>
       <c r="L65" s="7">
         <v>98.04091733874678</v>
       </c>
       <c r="M65" s="7">
         <v>100.55000048770886</v>
       </c>
       <c r="O65" s="1" t="s">
         <v>24</v>
       </c>
       <c r="P65" s="8">
-        <v>109.60739366036675</v>
+        <v>109.4457844407362</v>
       </c>
       <c r="Q65" s="8">
-        <v>57.832755612075893</v>
+        <v>57.876154850278347</v>
       </c>
       <c r="R65" s="8">
-        <v>110.04052177109777</v>
+        <v>110.18060733810179</v>
       </c>
       <c r="S65" s="7">
-        <v>126.22334294334658</v>
+        <v>125.91977638655298</v>
       </c>
       <c r="T65" s="8">
-        <v>154.3489099994228</v>
+        <v>156.33351913720156</v>
       </c>
       <c r="U65" s="8">
-        <v>134.66385128540611</v>
+        <v>133.29409881840868</v>
       </c>
       <c r="V65" s="11">
-        <v>134.66385128540611</v>
+        <v>116.52816602558937</v>
       </c>
       <c r="W65" s="7">
-        <v>84.101440801947533</v>
+        <v>84.02850638375638</v>
       </c>
       <c r="X65" s="11">
-        <v>138.31167183203726</v>
+        <v>138.32904331682499</v>
       </c>
       <c r="Y65" s="11">
-        <v>42.509215374739078</v>
+        <v>42.505464985401503</v>
       </c>
       <c r="Z65" s="7">
-        <v>103.97299809258725</v>
+        <v>103.97453216171357</v>
       </c>
       <c r="AA65" s="7">
-        <v>90.511669722544951</v>
+        <v>90.46889514320236</v>
       </c>
       <c r="AC65" s="1" t="s">
         <v>24</v>
       </c>
       <c r="AD65" s="8">
         <v>101.24904549982723</v>
       </c>
       <c r="AE65" s="8">
         <v>60.866490269735806</v>
       </c>
       <c r="AF65" s="8">
         <v>102.17490328021472</v>
       </c>
       <c r="AG65" s="7">
         <v>170.66434381332675</v>
       </c>
       <c r="AH65" s="8">
         <v>147.33760226221543</v>
       </c>
-      <c r="AI65" s="8"/>
+      <c r="AI65" s="22">
+        <v>131.97162768377711</v>
+      </c>
       <c r="AJ65" s="11"/>
       <c r="AK65" s="7"/>
       <c r="AL65" s="11"/>
       <c r="AM65" s="11"/>
       <c r="AN65" s="7"/>
       <c r="AO65" s="7"/>
     </row>
     <row r="66" spans="1:41">
       <c r="A66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B66" s="8">
         <v>31.804643795500031</v>
       </c>
       <c r="C66" s="8">
         <v>87.305043193417404</v>
       </c>
       <c r="D66" s="8">
         <v>103.51476716852743</v>
       </c>
       <c r="E66" s="7">
         <v>146.1614551523358</v>
       </c>
       <c r="F66" s="8">
         <v>111.10899656735347</v>
@@ -6763,104 +6890,106 @@
       <c r="G66" s="8">
         <v>116.93546480831067</v>
       </c>
       <c r="H66" s="7">
         <v>93.648572067210807</v>
       </c>
       <c r="I66" s="7">
         <v>134.77664531155679</v>
       </c>
       <c r="J66" s="7">
         <v>96.413120841650624</v>
       </c>
       <c r="K66" s="7">
         <v>57.894418029261395</v>
       </c>
       <c r="L66" s="7">
         <v>85.180216158112273</v>
       </c>
       <c r="M66" s="7">
         <v>143.13014560885878</v>
       </c>
       <c r="O66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="P66" s="8">
-        <v>73.875735516180725</v>
+        <v>73.731851841583079</v>
       </c>
       <c r="Q66" s="8">
-        <v>73.628789781482112</v>
+        <v>73.69297355790161</v>
       </c>
       <c r="R66" s="8">
-        <v>123.45069345683231</v>
+        <v>123.41597911238627</v>
       </c>
       <c r="S66" s="7">
-        <v>122.11058017580586</v>
+        <v>122.08546628475854</v>
       </c>
       <c r="T66" s="8">
-        <v>107.22496079326984</v>
+        <v>108.37757801239985</v>
       </c>
       <c r="U66" s="8">
-        <v>124.28423565110481</v>
+        <v>123.30449645115206</v>
       </c>
       <c r="V66" s="11">
-        <v>124.28423565110481</v>
+        <v>107.79504039866671</v>
       </c>
       <c r="W66" s="7">
-        <v>134.43480120931008</v>
+        <v>134.37944593658636</v>
       </c>
       <c r="X66" s="11">
-        <v>85.546938705682024</v>
+        <v>85.528490789272681</v>
       </c>
       <c r="Y66" s="11">
-        <v>60.973738902255846</v>
+        <v>60.972881482382533</v>
       </c>
       <c r="Z66" s="7">
-        <v>92.046622426523186</v>
+        <v>92.054293853059505</v>
       </c>
       <c r="AA66" s="7">
-        <v>134.70428842050603</v>
+        <v>134.64340435161293</v>
       </c>
       <c r="AC66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AD66" s="8">
         <v>82.839332086638365</v>
       </c>
       <c r="AE66" s="8">
         <v>83.608166670645375</v>
       </c>
       <c r="AF66" s="8">
         <v>87.586527339742673</v>
       </c>
       <c r="AG66" s="7">
         <v>146.09839239709979</v>
       </c>
       <c r="AH66" s="8">
         <v>117.34293752247451</v>
       </c>
-      <c r="AI66" s="8"/>
+      <c r="AI66" s="22">
+        <v>114.77107688376991</v>
+      </c>
       <c r="AJ66" s="11"/>
       <c r="AK66" s="7"/>
       <c r="AL66" s="11"/>
       <c r="AM66" s="11"/>
       <c r="AN66" s="7"/>
       <c r="AO66" s="7"/>
     </row>
     <row r="67" spans="1:41">
       <c r="A67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B67" s="8">
         <v>58.51890681584544</v>
       </c>
       <c r="C67" s="8">
         <v>86.684596748188</v>
       </c>
       <c r="D67" s="8">
         <v>96.768374124718278</v>
       </c>
       <c r="E67" s="7">
         <v>171.55620445460593</v>
       </c>
       <c r="F67" s="8">
         <v>98.001369806842987</v>
@@ -6868,104 +6997,106 @@
       <c r="G67" s="8">
         <v>152.06183281701308</v>
       </c>
       <c r="H67" s="7">
         <v>73.086506606117368</v>
       </c>
       <c r="I67" s="7">
         <v>156.62783588432222</v>
       </c>
       <c r="J67" s="7">
         <v>84.12603430048739</v>
       </c>
       <c r="K67" s="7">
         <v>65.524975054427017</v>
       </c>
       <c r="L67" s="7">
         <v>64.710443267164507</v>
       </c>
       <c r="M67" s="7">
         <v>191.48460113771222</v>
       </c>
       <c r="O67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="P67" s="8">
-        <v>69.933252906938108</v>
+        <v>69.827212807695076</v>
       </c>
       <c r="Q67" s="8">
-        <v>87.177051572003734</v>
+        <v>87.28695226637825</v>
       </c>
       <c r="R67" s="8">
-        <v>109.65629196227982</v>
+        <v>109.65123118952411</v>
       </c>
       <c r="S67" s="7">
-        <v>150.94462256762961</v>
+        <v>150.87387440064296</v>
       </c>
       <c r="T67" s="8">
-        <v>97.511800686759514</v>
+        <v>98.585298346890468</v>
       </c>
       <c r="U67" s="8">
-        <v>159.99628390754364</v>
+        <v>158.56874583098775</v>
       </c>
       <c r="V67" s="11">
-        <v>159.99628390754364</v>
+        <v>78.685882557835924</v>
       </c>
       <c r="W67" s="7">
-        <v>144.86758982751439</v>
+        <v>144.87808365861102</v>
       </c>
       <c r="X67" s="11">
-        <v>80.317721836612662</v>
+        <v>80.30829849531213</v>
       </c>
       <c r="Y67" s="11">
-        <v>61.39610427564817</v>
+        <v>61.377929852084698</v>
       </c>
       <c r="Z67" s="7">
-        <v>74.08700277638323</v>
+        <v>74.087430609249537</v>
       </c>
       <c r="AA67" s="7">
-        <v>172.90114259289112</v>
+        <v>172.84185337722681</v>
       </c>
       <c r="AC67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AD67" s="8">
         <v>76.332572338452181</v>
       </c>
       <c r="AE67" s="8">
         <v>87.61427322252986</v>
       </c>
       <c r="AF67" s="8">
         <v>97.744702796679064</v>
       </c>
       <c r="AG67" s="7">
         <v>152.99610432708815</v>
       </c>
       <c r="AH67" s="8">
         <v>94.458499218350184</v>
       </c>
-      <c r="AI67" s="8"/>
+      <c r="AI67" s="22">
+        <v>149.51561607038488</v>
+      </c>
       <c r="AJ67" s="11"/>
       <c r="AK67" s="7"/>
       <c r="AL67" s="11"/>
       <c r="AM67" s="11"/>
       <c r="AN67" s="7"/>
       <c r="AO67" s="7"/>
     </row>
     <row r="68" spans="1:41">
       <c r="A68" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B68" s="8">
         <v>35.943567072232973</v>
       </c>
       <c r="C68" s="8">
         <v>65.594759194091097</v>
       </c>
       <c r="D68" s="8">
         <v>100.25079377380155</v>
       </c>
       <c r="E68" s="7">
         <v>153.21899951459943</v>
       </c>
       <c r="F68" s="8">
         <v>124.65063118614275</v>
@@ -6973,104 +7104,106 @@
       <c r="G68" s="8">
         <v>216.11456819738115</v>
       </c>
       <c r="H68" s="7">
         <v>68.199493842961388</v>
       </c>
       <c r="I68" s="7">
         <v>133.79630928621015</v>
       </c>
       <c r="J68" s="7">
         <v>87.315232909135446</v>
       </c>
       <c r="K68" s="7">
         <v>69.960279005787811</v>
       </c>
       <c r="L68" s="7">
         <v>55.819975260961222</v>
       </c>
       <c r="M68" s="7">
         <v>218.81250229029976</v>
       </c>
       <c r="O68" s="1" t="s">
         <v>27</v>
       </c>
       <c r="P68" s="8">
-        <v>40.42083899378369</v>
+        <v>40.360860210318933</v>
       </c>
       <c r="Q68" s="8">
-        <v>68.142317837687756</v>
+        <v>68.215896466816986</v>
       </c>
       <c r="R68" s="8">
-        <v>146.84541465476281</v>
+        <v>146.9991117405346</v>
       </c>
       <c r="S68" s="7">
-        <v>113.62416653106924</v>
+        <v>113.47255759963831</v>
       </c>
       <c r="T68" s="8">
-        <v>129.36290745204178</v>
+        <v>130.93633823808497</v>
       </c>
       <c r="U68" s="8">
-        <v>239.11165136149108</v>
+        <v>236.78514348082001</v>
       </c>
       <c r="V68" s="11">
-        <v>239.11165136149108</v>
+        <v>55.515846709040687</v>
       </c>
       <c r="W68" s="7">
-        <v>152.40132371525684</v>
+        <v>152.46496679058498</v>
       </c>
       <c r="X68" s="11">
-        <v>71.319243429202032</v>
+        <v>71.31392290540596</v>
       </c>
       <c r="Y68" s="11">
-        <v>68.273280794603693</v>
+        <v>68.252536592754197</v>
       </c>
       <c r="Z68" s="7">
-        <v>68.440812698294152</v>
+        <v>68.454893903525104</v>
       </c>
       <c r="AA68" s="7">
-        <v>258.95410729100206</v>
+        <v>258.9069700197536</v>
       </c>
       <c r="AC68" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AD68" s="8">
         <v>45.923475305804295</v>
       </c>
       <c r="AE68" s="8">
         <v>91.209022003922101</v>
       </c>
       <c r="AF68" s="8">
         <v>121.00168042320456</v>
       </c>
       <c r="AG68" s="7">
         <v>113.56984973662323</v>
       </c>
       <c r="AH68" s="8">
         <v>123.95643351191093</v>
       </c>
-      <c r="AI68" s="8"/>
+      <c r="AI68" s="22">
+        <v>213.77112110955204</v>
+      </c>
       <c r="AJ68" s="11"/>
       <c r="AK68" s="7"/>
       <c r="AL68" s="11"/>
       <c r="AM68" s="11"/>
       <c r="AN68" s="7"/>
       <c r="AO68" s="7"/>
     </row>
     <row r="69" spans="1:41">
       <c r="A69" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B69" s="8">
         <v>84.664749148696913</v>
       </c>
       <c r="C69" s="8">
         <v>100.83710054064375</v>
       </c>
       <c r="D69" s="8">
         <v>109.70432576566856</v>
       </c>
       <c r="E69" s="7">
         <v>102.3795425926572</v>
       </c>
       <c r="F69" s="8">
         <v>104.90529284421174</v>
@@ -7078,104 +7211,106 @@
       <c r="G69" s="8">
         <v>109.97220068119127</v>
       </c>
       <c r="H69" s="7">
         <v>120.78608521919097</v>
       </c>
       <c r="I69" s="7">
         <v>109.80625221128</v>
       </c>
       <c r="J69" s="7">
         <v>76.657897402449038</v>
       </c>
       <c r="K69" s="7">
         <v>90.493717690500517</v>
       </c>
       <c r="L69" s="7">
         <v>94.977998086448125</v>
       </c>
       <c r="M69" s="7">
         <v>110.49217640219182</v>
       </c>
       <c r="O69" s="1" t="s">
         <v>28</v>
       </c>
       <c r="P69" s="8">
-        <v>90.703889210621611</v>
+        <v>90.53490045811094</v>
       </c>
       <c r="Q69" s="8">
-        <v>92.757634048616097</v>
+        <v>92.859001696756565</v>
       </c>
       <c r="R69" s="8">
-        <v>124.73611427596516</v>
+        <v>124.52126419891634</v>
       </c>
       <c r="S69" s="7">
-        <v>93.282845361976243</v>
+        <v>93.352335861132715</v>
       </c>
       <c r="T69" s="8">
-        <v>107.06930953837251</v>
+        <v>107.99478515497781</v>
       </c>
       <c r="U69" s="8">
-        <v>100.99242252501644</v>
+        <v>100.29779332582652</v>
       </c>
       <c r="V69" s="11">
-        <v>100.99242252501644</v>
+        <v>141.10164029041442</v>
       </c>
       <c r="W69" s="7">
-        <v>97.895696825954445</v>
+        <v>97.867674754067352</v>
       </c>
       <c r="X69" s="11">
-        <v>75.162108399072707</v>
+        <v>75.138696107197035</v>
       </c>
       <c r="Y69" s="11">
-        <v>94.796099306788946</v>
+        <v>94.799094510907054</v>
       </c>
       <c r="Z69" s="7">
-        <v>92.014640785669329</v>
+        <v>92.001969336235362</v>
       </c>
       <c r="AA69" s="7">
-        <v>109.75888170710202</v>
+        <v>109.75831094301311</v>
       </c>
       <c r="AC69" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD69" s="8">
         <v>97.624080602438298</v>
       </c>
       <c r="AE69" s="8">
         <v>85.999895858158354</v>
       </c>
       <c r="AF69" s="8">
         <v>111.12582429050953</v>
       </c>
       <c r="AG69" s="7">
         <v>104.81847153948389</v>
       </c>
       <c r="AH69" s="8">
         <v>104.38856977811881</v>
       </c>
-      <c r="AI69" s="8"/>
+      <c r="AI69" s="22">
+        <v>117.13863195712577</v>
+      </c>
       <c r="AJ69" s="11"/>
       <c r="AK69" s="7"/>
       <c r="AL69" s="11"/>
       <c r="AM69" s="11"/>
       <c r="AN69" s="7"/>
       <c r="AO69" s="7"/>
     </row>
     <row r="70" spans="1:41">
       <c r="A70" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="8">
         <v>43.367763991850765</v>
       </c>
       <c r="C70" s="8">
         <v>63.641883030265959</v>
       </c>
       <c r="D70" s="8">
         <v>147.11034134621397</v>
       </c>
       <c r="E70" s="7">
         <v>139.75921503966651</v>
       </c>
       <c r="F70" s="8">
         <v>101.0674764812876</v>
@@ -7183,104 +7318,106 @@
       <c r="G70" s="8">
         <v>100.62099163446281</v>
       </c>
       <c r="H70" s="7">
         <v>152.14999588538359</v>
       </c>
       <c r="I70" s="7">
         <v>93.271059824899879</v>
       </c>
       <c r="J70" s="7">
         <v>100.41160307618667</v>
       </c>
       <c r="K70" s="7">
         <v>63.264173682211307</v>
       </c>
       <c r="L70" s="7">
         <v>92.328816497425152</v>
       </c>
       <c r="M70" s="7">
         <v>155.13309978123118</v>
       </c>
       <c r="O70" s="1" t="s">
         <v>29</v>
       </c>
       <c r="P70" s="8">
-        <v>75.472322416082775</v>
+        <v>75.374048933275716</v>
       </c>
       <c r="Q70" s="8">
-        <v>63.29483849423314</v>
+        <v>63.383679225556463</v>
       </c>
       <c r="R70" s="8">
-        <v>155.71783648649287</v>
+        <v>155.46612185571124</v>
       </c>
       <c r="S70" s="7">
-        <v>115.14933428010687</v>
+        <v>115.16592088952177</v>
       </c>
       <c r="T70" s="8">
-        <v>97.066227751656129</v>
+        <v>98.102901354138012</v>
       </c>
       <c r="U70" s="8">
-        <v>116.24995406456806</v>
+        <v>115.3219610127825</v>
       </c>
       <c r="V70" s="11">
-        <v>116.24995406456806</v>
+        <v>151.16923000231404</v>
       </c>
       <c r="W70" s="7">
-        <v>83.81888467272114</v>
+        <v>83.810069602235885</v>
       </c>
       <c r="X70" s="11">
-        <v>105.95157395300072</v>
+        <v>105.96131854567206</v>
       </c>
       <c r="Y70" s="11">
-        <v>60.192197374083698</v>
+        <v>60.15867568762966</v>
       </c>
       <c r="Z70" s="7">
-        <v>89.725075011969921</v>
+        <v>89.720837645706183</v>
       </c>
       <c r="AA70" s="7">
-        <v>148.57646987900642</v>
+        <v>148.57118385830921</v>
       </c>
       <c r="AC70" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AD70" s="8">
         <v>74.023524568792482</v>
       </c>
       <c r="AE70" s="8">
         <v>65.748885041325025</v>
       </c>
       <c r="AF70" s="8">
         <v>143.87713427524304</v>
       </c>
       <c r="AG70" s="7">
         <v>124.13028328737505</v>
       </c>
       <c r="AH70" s="8">
         <v>100.75651874512897</v>
       </c>
-      <c r="AI70" s="8"/>
+      <c r="AI70" s="22">
+        <v>107.53190203730769</v>
+      </c>
       <c r="AJ70" s="11"/>
       <c r="AK70" s="7"/>
       <c r="AL70" s="11"/>
       <c r="AM70" s="11"/>
       <c r="AN70" s="7"/>
       <c r="AO70" s="7"/>
     </row>
     <row r="71" spans="1:41">
       <c r="A71" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B71" s="8">
         <v>46.624276640865311</v>
       </c>
       <c r="C71" s="8">
         <v>96.69014601293911</v>
       </c>
       <c r="D71" s="8">
         <v>90.312783352114508</v>
       </c>
       <c r="E71" s="7">
         <v>174.53510202382003</v>
       </c>
       <c r="F71" s="8">
         <v>114.61961130641976</v>
@@ -7288,104 +7425,106 @@
       <c r="G71" s="8">
         <v>110.83206638285719</v>
       </c>
       <c r="H71" s="7">
         <v>102.84051559852149</v>
       </c>
       <c r="I71" s="7">
         <v>155.40939373241355</v>
       </c>
       <c r="J71" s="7">
         <v>84.975669506911416</v>
       </c>
       <c r="K71" s="7">
         <v>50.898348318413667</v>
       </c>
       <c r="L71" s="7">
         <v>91.031860795456183</v>
       </c>
       <c r="M71" s="7">
         <v>162.4041419760143</v>
       </c>
       <c r="O71" s="1" t="s">
         <v>30</v>
       </c>
       <c r="P71" s="8">
-        <v>52.209547202485673</v>
+        <v>52.13330874582082</v>
       </c>
       <c r="Q71" s="8">
-        <v>77.148481105579009</v>
+        <v>77.176527131971653</v>
       </c>
       <c r="R71" s="8">
-        <v>96.141232177934384</v>
+        <v>96.133492388241336</v>
       </c>
       <c r="S71" s="7">
-        <v>167.10227839404084</v>
+        <v>167.01563280114772</v>
       </c>
       <c r="T71" s="8">
-        <v>96.657885387736911</v>
+        <v>97.871059132745103</v>
       </c>
       <c r="U71" s="8">
-        <v>129.53492185566654</v>
+        <v>128.25907522009277</v>
       </c>
       <c r="V71" s="11">
-        <v>129.53492185566654</v>
+        <v>108.84840428372141</v>
       </c>
       <c r="W71" s="7">
-        <v>164.98548201091768</v>
+        <v>164.96330643001559</v>
       </c>
       <c r="X71" s="11">
-        <v>77.530276927997392</v>
+        <v>77.512177659687481</v>
       </c>
       <c r="Y71" s="11">
-        <v>41.19610823635216</v>
+        <v>41.166416017635335</v>
       </c>
       <c r="Z71" s="7">
-        <v>71.588485476658562</v>
+        <v>71.526512684236906</v>
       </c>
       <c r="AA71" s="7">
-        <v>239.79276999918716</v>
+        <v>239.91609673117344</v>
       </c>
       <c r="AC71" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AD71" s="8">
         <v>76.182706631165232</v>
       </c>
       <c r="AE71" s="8">
         <v>81.165813152775044</v>
       </c>
       <c r="AF71" s="8">
         <v>115.60736684374066</v>
       </c>
       <c r="AG71" s="7">
         <v>125.46111483290798</v>
       </c>
       <c r="AH71" s="8">
         <v>122.44141509588179</v>
       </c>
-      <c r="AI71" s="8"/>
+      <c r="AI71" s="22">
+        <v>115.11860929126414</v>
+      </c>
       <c r="AJ71" s="11"/>
       <c r="AK71" s="7"/>
       <c r="AL71" s="11"/>
       <c r="AM71" s="11"/>
       <c r="AN71" s="7"/>
       <c r="AO71" s="7"/>
     </row>
     <row r="72" spans="1:41">
       <c r="A72" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B72" s="8">
         <v>84.433197276715376</v>
       </c>
       <c r="C72" s="8">
         <v>102.49944534747293</v>
       </c>
       <c r="D72" s="8">
         <v>76.635314367306577</v>
       </c>
       <c r="E72" s="7">
         <v>120.99462410050357</v>
       </c>
       <c r="F72" s="8">
         <v>119.89281713036397</v>
@@ -7393,104 +7532,106 @@
       <c r="G72" s="8">
         <v>130.00980482426746</v>
       </c>
       <c r="H72" s="7">
         <v>103.67336395408024</v>
       </c>
       <c r="I72" s="7">
         <v>123.15820882541611</v>
       </c>
       <c r="J72" s="7">
         <v>100.1113854189656</v>
       </c>
       <c r="K72" s="7">
         <v>82.703358492083083</v>
       </c>
       <c r="L72" s="7">
         <v>88.201833265999639</v>
       </c>
       <c r="M72" s="7">
         <v>86.003839383610924</v>
       </c>
       <c r="O72" s="1" t="s">
         <v>31</v>
       </c>
       <c r="P72" s="8">
-        <v>103.24941345440064</v>
+        <v>103.03480163410028</v>
       </c>
       <c r="Q72" s="8">
-        <v>91.387342568574098</v>
+        <v>91.509268458283898</v>
       </c>
       <c r="R72" s="8">
-        <v>127.27464302480122</v>
+        <v>127.31468727053681</v>
       </c>
       <c r="S72" s="7">
-        <v>121.25851379057526</v>
+        <v>121.31349548130498</v>
       </c>
       <c r="T72" s="8">
-        <v>117.69779432365601</v>
+        <v>118.4923389059763</v>
       </c>
       <c r="U72" s="8">
-        <v>113.60109093695219</v>
+        <v>113.02742504838987</v>
       </c>
       <c r="V72" s="11">
-        <v>113.60109093695219</v>
+        <v>120.55607122605167</v>
       </c>
       <c r="W72" s="7">
-        <v>73.424781164579471</v>
+        <v>73.349724637158886</v>
       </c>
       <c r="X72" s="11">
-        <v>98.813863873778189</v>
+        <v>98.802968960930897</v>
       </c>
       <c r="Y72" s="11">
-        <v>74.164298755977086</v>
+        <v>74.125343393533498</v>
       </c>
       <c r="Z72" s="7">
-        <v>96.006743505526501</v>
+        <v>96.026934482860767</v>
       </c>
       <c r="AA72" s="7">
-        <v>109.5400044991208</v>
+        <v>109.93694068294091</v>
       </c>
       <c r="AC72" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD72" s="8">
         <v>94.588680746114278</v>
       </c>
       <c r="AE72" s="8">
         <v>97.015968145300462</v>
       </c>
       <c r="AF72" s="8">
         <v>108.65710587702564</v>
       </c>
       <c r="AG72" s="7">
         <v>107.9327110840061</v>
       </c>
       <c r="AH72" s="8">
         <v>114.30336359675086</v>
       </c>
-      <c r="AI72" s="8"/>
+      <c r="AI72" s="22">
+        <v>123.82231623551054</v>
+      </c>
       <c r="AJ72" s="11"/>
       <c r="AK72" s="7"/>
       <c r="AL72" s="11"/>
       <c r="AM72" s="11"/>
       <c r="AN72" s="7"/>
       <c r="AO72" s="7"/>
     </row>
     <row r="73" spans="1:41">
       <c r="A73" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B73" s="8">
         <v>64.971957508819443</v>
       </c>
       <c r="C73" s="8">
         <v>80.369710068728949</v>
       </c>
       <c r="D73" s="8">
         <v>97.492649785346302</v>
       </c>
       <c r="E73" s="7">
         <v>132.92790522025285</v>
       </c>
       <c r="F73" s="8">
         <v>99.026589209178979</v>
@@ -7498,104 +7639,106 @@
       <c r="G73" s="8">
         <v>73.83881891248879</v>
       </c>
       <c r="H73" s="7">
         <v>96.459476952911245</v>
       </c>
       <c r="I73" s="7">
         <v>93.735258982663552</v>
       </c>
       <c r="J73" s="7">
         <v>106.98216159142547</v>
       </c>
       <c r="K73" s="7">
         <v>76.86530997519921</v>
       </c>
       <c r="L73" s="7">
         <v>90.931097121913709</v>
       </c>
       <c r="M73" s="7">
         <v>136.30220649123183</v>
       </c>
       <c r="O73" s="1" t="s">
         <v>32</v>
       </c>
       <c r="P73" s="8">
-        <v>92.369184222467766</v>
+        <v>92.189291713661575</v>
       </c>
       <c r="Q73" s="8">
-        <v>70.739950807759115</v>
+        <v>70.829554861818025</v>
       </c>
       <c r="R73" s="8">
-        <v>117.66672075509507</v>
+        <v>117.48261810174756</v>
       </c>
       <c r="S73" s="7">
-        <v>121.83098153892902</v>
+        <v>121.89783801451586</v>
       </c>
       <c r="T73" s="8">
-        <v>101.14060423721479</v>
+        <v>102.09315911479931</v>
       </c>
       <c r="U73" s="8">
-        <v>101.83143638342878</v>
+        <v>101.14539836782428</v>
       </c>
       <c r="V73" s="11">
-        <v>101.83143638342878</v>
+        <v>145.01377329388353</v>
       </c>
       <c r="W73" s="7">
-        <v>87.257249277499724</v>
+        <v>87.230352096624358</v>
       </c>
       <c r="X73" s="11">
-        <v>102.7728586485656</v>
+        <v>102.78297274568304</v>
       </c>
       <c r="Y73" s="11">
-        <v>77.722432435865528</v>
+        <v>77.712778351150959</v>
       </c>
       <c r="Z73" s="7">
-        <v>85.600384895181037</v>
+        <v>85.578159901198887</v>
       </c>
       <c r="AA73" s="7">
-        <v>123.5642492619756</v>
+        <v>123.55443228876202</v>
       </c>
       <c r="AC73" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AD73" s="8">
         <v>88.638698965003783</v>
       </c>
       <c r="AE73" s="8">
         <v>71.820180486788971</v>
       </c>
       <c r="AF73" s="8">
         <v>117.05811358006616</v>
       </c>
       <c r="AG73" s="7">
         <v>119.05228416134366</v>
       </c>
       <c r="AH73" s="8">
         <v>112.42924811301565</v>
       </c>
-      <c r="AI73" s="8"/>
+      <c r="AI73" s="22">
+        <v>112.05870390320591</v>
+      </c>
       <c r="AJ73" s="11"/>
       <c r="AK73" s="7"/>
       <c r="AL73" s="11"/>
       <c r="AM73" s="11"/>
       <c r="AN73" s="7"/>
       <c r="AO73" s="7"/>
     </row>
     <row r="74" spans="1:41">
       <c r="A74" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="8">
         <v>48.328962531574874</v>
       </c>
       <c r="C74" s="8">
         <v>73.870859834073542</v>
       </c>
       <c r="D74" s="8">
         <v>198.96670801388521</v>
       </c>
       <c r="E74" s="7">
         <v>139.72584344524356</v>
       </c>
       <c r="F74" s="8">
         <v>117.43912965213825</v>
@@ -7603,104 +7746,106 @@
       <c r="G74" s="8">
         <v>135.63881215489181</v>
       </c>
       <c r="H74" s="7">
         <v>126.6127399055998</v>
       </c>
       <c r="I74" s="7">
         <v>93.932488879291213</v>
       </c>
       <c r="J74" s="7">
         <v>97.296532838920427</v>
       </c>
       <c r="K74" s="7">
         <v>61.730079470083965</v>
       </c>
       <c r="L74" s="7">
         <v>54.121416139866874</v>
       </c>
       <c r="M74" s="7">
         <v>196.05990672122022</v>
       </c>
       <c r="O74" s="1" t="s">
         <v>33</v>
       </c>
       <c r="P74" s="8">
-        <v>117.74736091982312</v>
+        <v>117.73952186900863</v>
       </c>
       <c r="Q74" s="8">
-        <v>45.982235085353665</v>
+        <v>45.907775380521286</v>
       </c>
       <c r="R74" s="8">
-        <v>120.27819310615328</v>
+        <v>120.32043164193998</v>
       </c>
       <c r="S74" s="7">
-        <v>121.77464670544542</v>
+        <v>121.88694373286093</v>
       </c>
       <c r="T74" s="8">
-        <v>115.37991079867574</v>
+        <v>116.84248623376226</v>
       </c>
       <c r="U74" s="8">
-        <v>150.82481541963691</v>
+        <v>149.25354721304637</v>
       </c>
       <c r="V74" s="11">
-        <v>150.82481541963691</v>
+        <v>130.89335463975738</v>
       </c>
       <c r="W74" s="7">
-        <v>87.576344773182427</v>
+        <v>87.553903489201517</v>
       </c>
       <c r="X74" s="11">
-        <v>102.32636694586397</v>
+        <v>102.31969823098646</v>
       </c>
       <c r="Y74" s="11">
-        <v>65.364212251055605</v>
+        <v>65.375580228822045</v>
       </c>
       <c r="Z74" s="7">
-        <v>52.581792173925777</v>
+        <v>52.566220554695597</v>
       </c>
       <c r="AA74" s="7">
-        <v>189.9601501030061</v>
+        <v>189.86633360306499</v>
       </c>
       <c r="AC74" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AD74" s="8">
         <v>98.606470387399895</v>
       </c>
       <c r="AE74" s="8">
         <v>64.12696163398428</v>
       </c>
       <c r="AF74" s="8">
         <v>117.45852652571091</v>
       </c>
       <c r="AG74" s="7">
         <v>107.07514341666217</v>
       </c>
       <c r="AH74" s="8">
         <v>118.4638669559076</v>
       </c>
-      <c r="AI74" s="8"/>
+      <c r="AI74" s="22">
+        <v>148.00465210672112</v>
+      </c>
       <c r="AJ74" s="11"/>
       <c r="AK74" s="7"/>
       <c r="AL74" s="11"/>
       <c r="AM74" s="11"/>
       <c r="AN74" s="7"/>
       <c r="AO74" s="7"/>
     </row>
     <row r="75" spans="1:41">
       <c r="A75" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="8">
         <v>55.504631944434138</v>
       </c>
       <c r="C75" s="8">
         <v>81.268487300944031</v>
       </c>
       <c r="D75" s="8">
         <v>135.39718257282613</v>
       </c>
       <c r="E75" s="7">
         <v>168.03202038761276</v>
       </c>
       <c r="F75" s="8">
         <v>94.015095877246978</v>
@@ -7708,209 +7853,213 @@
       <c r="G75" s="8">
         <v>136.80094028863442</v>
       </c>
       <c r="H75" s="7">
         <v>126.1454609876439</v>
       </c>
       <c r="I75" s="7">
         <v>82.734503785255072</v>
       </c>
       <c r="J75" s="7">
         <v>103.51887916650269</v>
       </c>
       <c r="K75" s="7">
         <v>49.329356165171959</v>
       </c>
       <c r="L75" s="7">
         <v>85.861057645446735</v>
       </c>
       <c r="M75" s="7">
         <v>137.21607865813877</v>
       </c>
       <c r="O75" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P75" s="8">
-        <v>73.18353526165572</v>
+        <v>73.05892062646376</v>
       </c>
       <c r="Q75" s="8">
-        <v>83.520286411049597</v>
+        <v>83.600367966703345</v>
       </c>
       <c r="R75" s="8">
-        <v>115.13096444782613</v>
+        <v>115.05345073301714</v>
       </c>
       <c r="S75" s="7">
-        <v>180.17865220751133</v>
+        <v>180.22478987027529</v>
       </c>
       <c r="T75" s="8">
-        <v>91.530453703236887</v>
+        <v>92.529907101816789</v>
       </c>
       <c r="U75" s="8">
-        <v>137.84682526882438</v>
+        <v>136.74897232102475</v>
       </c>
       <c r="V75" s="11">
-        <v>137.84682526882438</v>
+        <v>159.70324999974608</v>
       </c>
       <c r="W75" s="7">
-        <v>70.721952560748946</v>
+        <v>70.709029610101751</v>
       </c>
       <c r="X75" s="11">
-        <v>104.81792333850774</v>
+        <v>104.80682089442497</v>
       </c>
       <c r="Y75" s="11">
-        <v>51.996062558024271</v>
+        <v>52.004847702593793</v>
       </c>
       <c r="Z75" s="7">
-        <v>89.714696015600907</v>
+        <v>89.701170950674182</v>
       </c>
       <c r="AA75" s="7">
-        <v>116.44921191326671</v>
+        <v>116.41843245152204</v>
       </c>
       <c r="AC75" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AD75" s="8">
         <v>75.279444006010081</v>
       </c>
       <c r="AE75" s="8">
         <v>74.482922621706834</v>
       </c>
       <c r="AF75" s="8">
         <v>136.35589942810316</v>
       </c>
       <c r="AG75" s="7">
         <v>160.64515925383338</v>
       </c>
       <c r="AH75" s="8">
         <v>89.386910412892149</v>
       </c>
-      <c r="AI75" s="8"/>
+      <c r="AI75" s="22">
+        <v>157.1764254942338</v>
+      </c>
       <c r="AJ75" s="11"/>
       <c r="AK75" s="7"/>
       <c r="AL75" s="11"/>
       <c r="AM75" s="11"/>
       <c r="AN75" s="7"/>
       <c r="AO75" s="7"/>
     </row>
     <row r="76" spans="1:41">
-      <c r="A76" s="20" t="s">
+      <c r="A76" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="8">
         <v>49.274925361194718</v>
       </c>
       <c r="C76" s="8">
         <v>88.085888374541767</v>
       </c>
       <c r="D76" s="8">
         <v>74.181874424408633</v>
       </c>
       <c r="E76" s="7">
         <v>162.82480103499714</v>
       </c>
       <c r="F76" s="8">
         <v>120.60128667277372</v>
       </c>
       <c r="G76" s="8">
         <v>115.02613637884751</v>
       </c>
       <c r="H76" s="7">
         <v>149.76630998044521</v>
       </c>
       <c r="I76" s="7">
         <v>89.503374848745906</v>
       </c>
       <c r="J76" s="7">
         <v>100.25886975018487</v>
       </c>
       <c r="K76" s="7">
         <v>61.656923633317582</v>
       </c>
       <c r="L76" s="7">
         <v>67.250946928196072</v>
       </c>
       <c r="M76" s="7">
         <v>144.95469201216849</v>
       </c>
-      <c r="O76" s="20" t="s">
+      <c r="O76" s="18" t="s">
         <v>35</v>
       </c>
       <c r="P76" s="8">
-        <v>92.952589465590748</v>
+        <v>92.733223508884393</v>
       </c>
       <c r="Q76" s="8">
-        <v>75.223333540930355</v>
+        <v>75.304402430155065</v>
       </c>
       <c r="R76" s="8">
-        <v>91.700263422772238</v>
+        <v>91.70042802662249</v>
       </c>
       <c r="S76" s="7">
-        <v>137.41137078686191</v>
+        <v>137.37638296248704</v>
       </c>
       <c r="T76" s="8">
-        <v>114.28237647769221</v>
+        <v>115.59646449454617</v>
       </c>
       <c r="U76" s="8">
-        <v>113.31897488158071</v>
+        <v>112.3600749957165</v>
       </c>
       <c r="V76" s="11">
-        <v>113.31897488158071</v>
+        <v>175.87591127045127</v>
       </c>
       <c r="W76" s="7">
-        <v>91.394027320982261</v>
+        <v>91.403369304675053</v>
       </c>
       <c r="X76" s="11">
-        <v>95.08966187832219</v>
+        <v>95.076786336163465</v>
       </c>
       <c r="Y76" s="11">
-        <v>56.371725923871374</v>
+        <v>56.347819190539091</v>
       </c>
       <c r="Z76" s="7">
-        <v>67.11696793578183</v>
+        <v>67.112235835804327</v>
       </c>
       <c r="AA76" s="7">
-        <v>153.14781294643893</v>
-[...1 lines deleted...]
-      <c r="AC76" s="20" t="s">
+        <v>153.1541544518148</v>
+      </c>
+      <c r="AC76" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD76" s="8">
         <v>95.509771868315738</v>
       </c>
       <c r="AE76" s="8">
         <v>62.256005107049774</v>
       </c>
       <c r="AF76" s="8">
         <v>136.29532005668489</v>
       </c>
       <c r="AG76" s="7">
         <v>115.48475646129029</v>
       </c>
       <c r="AH76" s="8">
         <v>114.29344097187921</v>
       </c>
-      <c r="AI76" s="8"/>
+      <c r="AI76" s="22">
+        <v>106.06154619912154</v>
+      </c>
       <c r="AJ76" s="11"/>
       <c r="AK76" s="7"/>
       <c r="AL76" s="11"/>
       <c r="AM76" s="11"/>
       <c r="AN76" s="7"/>
       <c r="AO76" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="AC1:AO1"/>
     <mergeCell ref="AC20:AO20"/>
     <mergeCell ref="AC21:AO21"/>
     <mergeCell ref="AC40:AO40"/>
     <mergeCell ref="AC59:AO59"/>
     <mergeCell ref="O1:AA1"/>
     <mergeCell ref="O20:AA20"/>
     <mergeCell ref="O21:AA21"/>
     <mergeCell ref="O40:AA40"/>
     <mergeCell ref="O59:AA59"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A40:M40"/>
   </mergeCells>