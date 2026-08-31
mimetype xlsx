--- v3 (2026-07-27)
+++ v4 (2026-08-31)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19455" windowHeight="11235"/>
   </bookViews>
   <sheets>
     <sheet name="IPV 2026" sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="598" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="36">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>Febrarary</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -293,58 +293,58 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -614,113 +614,113 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="P1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7"/>
+    <sheetView tabSelected="1" topLeftCell="S34" workbookViewId="0">
+      <selection activeCell="AD62" sqref="AD62:AJ76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="15" customWidth="1"/>
     <col min="3" max="14" width="9.140625" style="15"/>
     <col min="15" max="15" width="29.28515625" style="15" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="15" customWidth="1"/>
     <col min="17" max="28" width="9.140625" style="15"/>
     <col min="29" max="29" width="29.28515625" style="15" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="15" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="27.75" customHeight="1">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="24"/>
-[...11 lines deleted...]
-      <c r="O1" s="24" t="s">
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
+      <c r="O1" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="P1" s="24"/>
-[...11 lines deleted...]
-      <c r="AC1" s="24" t="s">
+      <c r="P1" s="23"/>
+      <c r="Q1" s="23"/>
+      <c r="R1" s="23"/>
+      <c r="S1" s="23"/>
+      <c r="T1" s="23"/>
+      <c r="U1" s="23"/>
+      <c r="V1" s="23"/>
+      <c r="W1" s="23"/>
+      <c r="X1" s="23"/>
+      <c r="Y1" s="23"/>
+      <c r="Z1" s="23"/>
+      <c r="AA1" s="23"/>
+      <c r="AC1" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="AD1" s="24"/>
-[...10 lines deleted...]
-      <c r="AO1" s="24"/>
+      <c r="AD1" s="23"/>
+      <c r="AE1" s="23"/>
+      <c r="AF1" s="23"/>
+      <c r="AG1" s="23"/>
+      <c r="AH1" s="23"/>
+      <c r="AI1" s="23"/>
+      <c r="AJ1" s="23"/>
+      <c r="AK1" s="23"/>
+      <c r="AL1" s="23"/>
+      <c r="AM1" s="23"/>
+      <c r="AN1" s="23"/>
+      <c r="AO1" s="23"/>
     </row>
     <row r="2" spans="1:41">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
       <c r="V2" s="16"/>
@@ -930,59 +930,61 @@
       <c r="X4" s="11">
         <v>297.56678561685845</v>
       </c>
       <c r="Y4" s="11">
         <v>51.810160144471574</v>
       </c>
       <c r="Z4" s="7">
         <v>93.648639829846573</v>
       </c>
       <c r="AA4" s="7">
         <v>9.475133284215941</v>
       </c>
       <c r="AC4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AD4" s="8">
         <v>86.452897367908605</v>
       </c>
       <c r="AE4" s="8">
         <v>78.79069202287792</v>
       </c>
       <c r="AF4" s="8">
         <v>113.79687277781687</v>
       </c>
       <c r="AG4" s="8">
-        <v>128.07216477975058</v>
+        <v>128.00647037280325</v>
       </c>
       <c r="AH4" s="7">
-        <v>108.13812382236011</v>
+        <v>109.63738309316504</v>
       </c>
       <c r="AI4" s="7">
-        <v>125.95817101405603</v>
-[...1 lines deleted...]
-      <c r="AJ4" s="11"/>
+        <v>124.77048636875558</v>
+      </c>
+      <c r="AJ4" s="11">
+        <v>187.37684740601028</v>
+      </c>
       <c r="AK4" s="8"/>
       <c r="AL4" s="11"/>
       <c r="AM4" s="11"/>
       <c r="AN4" s="7"/>
       <c r="AO4" s="7"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="8">
         <v>50.869725507106814</v>
       </c>
       <c r="C5" s="8">
         <v>110.87989041113634</v>
       </c>
       <c r="D5" s="8">
         <v>106.80485446783499</v>
       </c>
       <c r="E5" s="8">
         <v>120.69278336091787</v>
       </c>
       <c r="F5" s="7">
         <v>124.84619084585333</v>
       </c>
@@ -1037,59 +1039,61 @@
       <c r="X5" s="11">
         <v>792.87050039414692</v>
       </c>
       <c r="Y5" s="11">
         <v>22.877607688878403</v>
       </c>
       <c r="Z5" s="7">
         <v>16.333876327055233</v>
       </c>
       <c r="AA5" s="7">
         <v>23.376511084865736</v>
       </c>
       <c r="AC5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AD5" s="8">
         <v>84.19442784882763</v>
       </c>
       <c r="AE5" s="8">
         <v>105.20216093907111</v>
       </c>
       <c r="AF5" s="8">
         <v>103.46601623061768</v>
       </c>
       <c r="AG5" s="8">
-        <v>105.43716210806397</v>
+        <v>105.46926778388186</v>
       </c>
       <c r="AH5" s="7">
-        <v>106.4449092084953</v>
+        <v>103.83266231486583</v>
       </c>
       <c r="AI5" s="7">
-        <v>106.94357488193418</v>
-[...1 lines deleted...]
-      <c r="AJ5" s="11"/>
+        <v>106.43772206903724</v>
+      </c>
+      <c r="AJ5" s="11">
+        <v>480.94102198660005</v>
+      </c>
       <c r="AK5" s="8"/>
       <c r="AL5" s="11"/>
       <c r="AM5" s="11"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="7"/>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="8">
         <v>47.612217945944003</v>
       </c>
       <c r="C6" s="8">
         <v>66.375832611656477</v>
       </c>
       <c r="D6" s="8">
         <v>110.29790029010711</v>
       </c>
       <c r="E6" s="8">
         <v>224.59174681887558</v>
       </c>
       <c r="F6" s="7">
         <v>120.97653762140051</v>
       </c>
@@ -1144,59 +1148,61 @@
       <c r="X6" s="11">
         <v>271.1691824449195</v>
       </c>
       <c r="Y6" s="11">
         <v>41.690183095179812</v>
       </c>
       <c r="Z6" s="7">
         <v>92.961279720943878</v>
       </c>
       <c r="AA6" s="7">
         <v>6.8450348195267798</v>
       </c>
       <c r="AC6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AD6" s="8">
         <v>95.994902551931844</v>
       </c>
       <c r="AE6" s="8">
         <v>70.118868282568272</v>
       </c>
       <c r="AF6" s="8">
         <v>112.42850756369688</v>
       </c>
       <c r="AG6" s="8">
-        <v>221.30898603638673</v>
+        <v>221.12953903007354</v>
       </c>
       <c r="AH6" s="7">
-        <v>114.93171465354625</v>
+        <v>116.39103266951125</v>
       </c>
       <c r="AI6" s="7">
-        <v>125.3001852489617</v>
-[...1 lines deleted...]
-      <c r="AJ6" s="11"/>
+        <v>123.97512493055689</v>
+      </c>
+      <c r="AJ6" s="11">
+        <v>151.12694201022487</v>
+      </c>
       <c r="AK6" s="8"/>
       <c r="AL6" s="11"/>
       <c r="AM6" s="11"/>
       <c r="AN6" s="7"/>
       <c r="AO6" s="7"/>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="8">
         <v>42.729887050747656</v>
       </c>
       <c r="C7" s="8">
         <v>57.791387697132933</v>
       </c>
       <c r="D7" s="8">
         <v>94.539681044044826</v>
       </c>
       <c r="E7" s="8">
         <v>189.21010821286782</v>
       </c>
       <c r="F7" s="7">
         <v>140.69057371888456</v>
       </c>
@@ -1251,59 +1257,61 @@
       <c r="X7" s="11">
         <v>337.98271326947975</v>
       </c>
       <c r="Y7" s="11">
         <v>70.832035985249405</v>
       </c>
       <c r="Z7" s="7">
         <v>86.252720002849685</v>
       </c>
       <c r="AA7" s="7">
         <v>7.2254257413396887</v>
       </c>
       <c r="AC7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="AD7" s="8">
         <v>101.0296775263452</v>
       </c>
       <c r="AE7" s="8">
         <v>60.939689840092548</v>
       </c>
       <c r="AF7" s="8">
         <v>102.17481667319544</v>
       </c>
       <c r="AG7" s="8">
-        <v>173.66697098250839</v>
+        <v>173.68319345984133</v>
       </c>
       <c r="AH7" s="7">
-        <v>143.9581186040931</v>
+        <v>146.15527123437198</v>
       </c>
       <c r="AI7" s="7">
-        <v>131.77357587145627</v>
-[...1 lines deleted...]
-      <c r="AJ7" s="11"/>
+        <v>130.5480865406368</v>
+      </c>
+      <c r="AJ7" s="11">
+        <v>141.74912925282848</v>
+      </c>
       <c r="AK7" s="8"/>
       <c r="AL7" s="11"/>
       <c r="AM7" s="11"/>
       <c r="AN7" s="7"/>
       <c r="AO7" s="7"/>
     </row>
     <row r="8" spans="1:41">
       <c r="A8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="8">
         <v>36.703975840789397</v>
       </c>
       <c r="C8" s="8">
         <v>86.616597935529128</v>
       </c>
       <c r="D8" s="8">
         <v>95.621434552009106</v>
       </c>
       <c r="E8" s="8">
         <v>136.1283006831847</v>
       </c>
       <c r="F8" s="7">
         <v>109.30608001281092</v>
       </c>
@@ -1358,59 +1366,61 @@
       <c r="X8" s="11">
         <v>454.20191895602676</v>
       </c>
       <c r="Y8" s="11">
         <v>72.303927823812714</v>
       </c>
       <c r="Z8" s="7">
         <v>61.847612594029776</v>
       </c>
       <c r="AA8" s="7">
         <v>6.2019307464338365</v>
       </c>
       <c r="AC8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AD8" s="8">
         <v>83.918310638083611</v>
       </c>
       <c r="AE8" s="8">
         <v>84.533648884246034</v>
       </c>
       <c r="AF8" s="8">
         <v>89.727287439254937</v>
       </c>
       <c r="AG8" s="8">
-        <v>142.49104414753617</v>
+        <v>142.44023922894496</v>
       </c>
       <c r="AH8" s="7">
-        <v>116.18072555039127</v>
+        <v>116.88272665555353</v>
       </c>
       <c r="AI8" s="7">
-        <v>114.29092302775751</v>
-[...1 lines deleted...]
-      <c r="AJ8" s="11"/>
+        <v>113.2837107421107</v>
+      </c>
+      <c r="AJ8" s="11">
+        <v>194.40248196253543</v>
+      </c>
       <c r="AK8" s="8"/>
       <c r="AL8" s="11"/>
       <c r="AM8" s="11"/>
       <c r="AN8" s="7"/>
       <c r="AO8" s="7"/>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="8">
         <v>52.561373194691562</v>
       </c>
       <c r="C9" s="8">
         <v>85.277832165368736</v>
       </c>
       <c r="D9" s="8">
         <v>94.781997533502874</v>
       </c>
       <c r="E9" s="8">
         <v>158.4017418851389</v>
       </c>
       <c r="F9" s="7">
         <v>99.389093538270799</v>
       </c>
@@ -1465,59 +1475,61 @@
       <c r="X9" s="11">
         <v>207.71954361802125</v>
       </c>
       <c r="Y9" s="11">
         <v>53.283621147740845</v>
       </c>
       <c r="Z9" s="7">
         <v>106.53709947515033</v>
       </c>
       <c r="AA9" s="7">
         <v>9.2263769275737033</v>
       </c>
       <c r="AC9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AD9" s="8">
         <v>77.030916535544222</v>
       </c>
       <c r="AE9" s="8">
         <v>87.981263476062395</v>
       </c>
       <c r="AF9" s="8">
         <v>97.879711252292353</v>
       </c>
       <c r="AG9" s="8">
-        <v>154.99329839221534</v>
+        <v>154.90697426911851</v>
       </c>
       <c r="AH9" s="7">
-        <v>92.716133252454554</v>
+        <v>93.881994417258056</v>
       </c>
       <c r="AI9" s="7">
-        <v>148.29272035371858</v>
-[...1 lines deleted...]
-      <c r="AJ9" s="11"/>
+        <v>146.80870443088102</v>
+      </c>
+      <c r="AJ9" s="11">
+        <v>143.39709930575694</v>
+      </c>
       <c r="AK9" s="8"/>
       <c r="AL9" s="11"/>
       <c r="AM9" s="11"/>
       <c r="AN9" s="7"/>
       <c r="AO9" s="7"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="8">
         <v>40.626526960258872</v>
       </c>
       <c r="C10" s="8">
         <v>64.354455470409363</v>
       </c>
       <c r="D10" s="8">
         <v>109.37886372047024</v>
       </c>
       <c r="E10" s="8">
         <v>136.32199688990016</v>
       </c>
       <c r="F10" s="7">
         <v>125.40478731966067</v>
       </c>
@@ -1572,59 +1584,61 @@
       <c r="X10" s="11">
         <v>278.39909228364974</v>
       </c>
       <c r="Y10" s="11">
         <v>45.379412826871359</v>
       </c>
       <c r="Z10" s="7">
         <v>122.17231795354336</v>
       </c>
       <c r="AA10" s="7">
         <v>8.1574491763992203</v>
       </c>
       <c r="AC10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AD10" s="8">
         <v>46.800025490244501</v>
       </c>
       <c r="AE10" s="8">
         <v>91.648577266389992</v>
       </c>
       <c r="AF10" s="8">
         <v>121.07763364547345</v>
       </c>
       <c r="AG10" s="8">
-        <v>119.59184851313947</v>
+        <v>119.5394370186257</v>
       </c>
       <c r="AH10" s="7">
-        <v>114.47870358775094</v>
+        <v>117.89719331863711</v>
       </c>
       <c r="AI10" s="7">
-        <v>207.51042474175611</v>
-[...1 lines deleted...]
-      <c r="AJ10" s="11"/>
+        <v>205.45754029992565</v>
+      </c>
+      <c r="AJ10" s="11">
+        <v>142.53377617009565</v>
+      </c>
       <c r="AK10" s="8"/>
       <c r="AL10" s="11"/>
       <c r="AM10" s="11"/>
       <c r="AN10" s="7"/>
       <c r="AO10" s="7"/>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="8">
         <v>84.585427252883079</v>
       </c>
       <c r="C11" s="8">
         <v>102.66909647863271</v>
       </c>
       <c r="D11" s="8">
         <v>109.63324345700562</v>
       </c>
       <c r="E11" s="8">
         <v>96.451774000919912</v>
       </c>
       <c r="F11" s="7">
         <v>104.06544718791653</v>
       </c>
@@ -1679,59 +1693,61 @@
       <c r="X11" s="11">
         <v>327.26185416073162</v>
       </c>
       <c r="Y11" s="11">
         <v>52.660873622310746</v>
       </c>
       <c r="Z11" s="7">
         <v>72.203104458244269</v>
       </c>
       <c r="AA11" s="7">
         <v>29.800277668320856</v>
       </c>
       <c r="AC11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD11" s="8">
         <v>97.609776743873979</v>
       </c>
       <c r="AE11" s="8">
         <v>86.334495639496168</v>
       </c>
       <c r="AF11" s="8">
         <v>110.70662643515054</v>
       </c>
       <c r="AG11" s="8">
-        <v>104.80021144281935</v>
+        <v>104.8035806106442</v>
       </c>
       <c r="AH11" s="7">
-        <v>104.05758062303489</v>
+        <v>105.03537337356219</v>
       </c>
       <c r="AI11" s="7">
-        <v>116.78442811931491</v>
-[...1 lines deleted...]
-      <c r="AJ11" s="11"/>
+        <v>114.38997461660252</v>
+      </c>
+      <c r="AJ11" s="11">
+        <v>195.29708377791857</v>
+      </c>
       <c r="AK11" s="8"/>
       <c r="AL11" s="11"/>
       <c r="AM11" s="11"/>
       <c r="AN11" s="7"/>
       <c r="AO11" s="7"/>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="8">
         <v>42.914758698622713</v>
       </c>
       <c r="C12" s="8">
         <v>65.446318104261564</v>
       </c>
       <c r="D12" s="8">
         <v>151.36438757428149</v>
       </c>
       <c r="E12" s="8">
         <v>128.57906244994885</v>
       </c>
       <c r="F12" s="7">
         <v>101.8862795225113</v>
       </c>
@@ -1786,59 +1802,61 @@
       <c r="X12" s="11">
         <v>378.8473013467094</v>
       </c>
       <c r="Y12" s="11">
         <v>56.013642733572766</v>
       </c>
       <c r="Z12" s="7">
         <v>96.138543089806461</v>
       </c>
       <c r="AA12" s="7">
         <v>9.0727787190419402</v>
       </c>
       <c r="AC12" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AD12" s="8">
         <v>75.012950957556868</v>
       </c>
       <c r="AE12" s="8">
         <v>67.276875589158777</v>
       </c>
       <c r="AF12" s="8">
         <v>141.08707487687028</v>
       </c>
       <c r="AG12" s="8">
-        <v>124.92985823341583</v>
+        <v>124.88520294884442</v>
       </c>
       <c r="AH12" s="7">
-        <v>99.32699216650947</v>
+        <v>100.35230997049864</v>
       </c>
       <c r="AI12" s="7">
-        <v>107.26988858687898</v>
-[...1 lines deleted...]
-      <c r="AJ12" s="11"/>
+        <v>106.30759754638936</v>
+      </c>
+      <c r="AJ12" s="11">
+        <v>258.9279496027084</v>
+      </c>
       <c r="AK12" s="8"/>
       <c r="AL12" s="11"/>
       <c r="AM12" s="11"/>
       <c r="AN12" s="7"/>
       <c r="AO12" s="7"/>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="8">
         <v>309.93982530541655</v>
       </c>
       <c r="C13" s="8">
         <v>95.367562849540036</v>
       </c>
       <c r="D13" s="8">
         <v>83.926300088015523</v>
       </c>
       <c r="E13" s="8">
         <v>167.76756006453587</v>
       </c>
       <c r="F13" s="7">
         <v>112.11233395024034</v>
       </c>
@@ -1893,59 +1911,61 @@
       <c r="X13" s="11">
         <v>744.01792572105569</v>
       </c>
       <c r="Y13" s="11">
         <v>31.587600526938608</v>
       </c>
       <c r="Z13" s="7">
         <v>244.9840994905303</v>
       </c>
       <c r="AA13" s="7">
         <v>3.8827532915972629</v>
       </c>
       <c r="AC13" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AD13" s="8">
         <v>72.685691046647435</v>
       </c>
       <c r="AE13" s="8">
         <v>81.783414818896887</v>
       </c>
       <c r="AF13" s="8">
         <v>115.86378269422937</v>
       </c>
       <c r="AG13" s="8">
-        <v>128.68734482756793</v>
+        <v>128.52846169355072</v>
       </c>
       <c r="AH13" s="7">
-        <v>116.60109146581863</v>
+        <v>119.20408066289663</v>
       </c>
       <c r="AI13" s="7">
-        <v>114.55752228448652</v>
-[...1 lines deleted...]
-      <c r="AJ13" s="11"/>
+        <v>113.4930203502874</v>
+      </c>
+      <c r="AJ13" s="11">
+        <v>165.12241323315249</v>
+      </c>
       <c r="AK13" s="8"/>
       <c r="AL13" s="11"/>
       <c r="AM13" s="11"/>
       <c r="AN13" s="7"/>
       <c r="AO13" s="7"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="8">
         <v>80.477225971727478</v>
       </c>
       <c r="C14" s="8">
         <v>101.96246662096063</v>
       </c>
       <c r="D14" s="8">
         <v>75.256760329557267</v>
       </c>
       <c r="E14" s="8">
         <v>114.36951160790969</v>
       </c>
       <c r="F14" s="7">
         <v>117.51655939058917</v>
       </c>
@@ -2000,59 +2020,61 @@
       <c r="X14" s="11">
         <v>267.48451928941864</v>
       </c>
       <c r="Y14" s="11">
         <v>51.591547656439687</v>
       </c>
       <c r="Z14" s="7">
         <v>81.539388245021897</v>
       </c>
       <c r="AA14" s="7">
         <v>13.561859570252381</v>
       </c>
       <c r="AC14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD14" s="8">
         <v>94.622668370423924</v>
       </c>
       <c r="AE14" s="8">
         <v>97.091801626071586</v>
       </c>
       <c r="AF14" s="8">
         <v>108.99823735697787</v>
       </c>
       <c r="AG14" s="8">
-        <v>107.89859239108488</v>
+        <v>107.82247462286088</v>
       </c>
       <c r="AH14" s="7">
-        <v>113.33528861764945</v>
+        <v>114.69816294258442</v>
       </c>
       <c r="AI14" s="7">
-        <v>123.27206532411208</v>
-[...1 lines deleted...]
-      <c r="AJ14" s="11"/>
+        <v>122.0526006679702</v>
+      </c>
+      <c r="AJ14" s="11">
+        <v>171.55003168836882</v>
+      </c>
       <c r="AK14" s="8"/>
       <c r="AL14" s="11"/>
       <c r="AM14" s="11"/>
       <c r="AN14" s="7"/>
       <c r="AO14" s="7"/>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="8">
         <v>61.667601205353591</v>
       </c>
       <c r="C15" s="8">
         <v>80.154039452886437</v>
       </c>
       <c r="D15" s="8">
         <v>103.82067585632051</v>
       </c>
       <c r="E15" s="8">
         <v>129.15042328257985</v>
       </c>
       <c r="F15" s="7">
         <v>94.286750964325321</v>
       </c>
@@ -2107,59 +2129,61 @@
       <c r="X15" s="11">
         <v>237.46462444983507</v>
       </c>
       <c r="Y15" s="11">
         <v>67.490496222563849</v>
       </c>
       <c r="Z15" s="7">
         <v>109.57345469664457</v>
       </c>
       <c r="AA15" s="7">
         <v>10.779227279418532</v>
       </c>
       <c r="AC15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AD15" s="8">
         <v>88.796443928801708</v>
       </c>
       <c r="AE15" s="8">
         <v>71.876459515034838</v>
       </c>
       <c r="AF15" s="8">
         <v>116.93805311372427</v>
       </c>
       <c r="AG15" s="8">
-        <v>122.36504016977466</v>
+        <v>122.31188485850046</v>
       </c>
       <c r="AH15" s="7">
-        <v>108.91468932339872</v>
+        <v>110.97093829693647</v>
       </c>
       <c r="AI15" s="7">
-        <v>111.9592690741477</v>
-[...1 lines deleted...]
-      <c r="AJ15" s="11"/>
+        <v>110.98441720860525</v>
+      </c>
+      <c r="AJ15" s="11">
+        <v>176.65047269841639</v>
+      </c>
       <c r="AK15" s="8"/>
       <c r="AL15" s="11"/>
       <c r="AM15" s="11"/>
       <c r="AN15" s="7"/>
       <c r="AO15" s="7"/>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="8">
         <v>49.295937514094497</v>
       </c>
       <c r="C16" s="8">
         <v>72.380712756228888</v>
       </c>
       <c r="D16" s="8">
         <v>96.91710005835516</v>
       </c>
       <c r="E16" s="8">
         <v>124.58649516536656</v>
       </c>
       <c r="F16" s="7">
         <v>131.83980839724924</v>
       </c>
@@ -2214,59 +2238,61 @@
       <c r="X16" s="11">
         <v>237.65734493498462</v>
       </c>
       <c r="Y16" s="11">
         <v>46.522668881087107</v>
       </c>
       <c r="Z16" s="7">
         <v>96.482586663802962</v>
       </c>
       <c r="AA16" s="7">
         <v>4.5462830081613861</v>
       </c>
       <c r="AC16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AD16" s="8">
         <v>97.227621365350146</v>
       </c>
       <c r="AE16" s="8">
         <v>64.162107475161648</v>
       </c>
       <c r="AF16" s="8">
         <v>117.22593236046424</v>
       </c>
       <c r="AG16" s="8">
-        <v>113.27974383246402</v>
+        <v>113.13934718976046</v>
       </c>
       <c r="AH16" s="7">
-        <v>110.6843038184542</v>
+        <v>114.37102012433303</v>
       </c>
       <c r="AI16" s="7">
-        <v>146.95211970370841</v>
-[...1 lines deleted...]
-      <c r="AJ16" s="11"/>
+        <v>145.38921425707727</v>
+      </c>
+      <c r="AJ16" s="11">
+        <v>221.47957579808084</v>
+      </c>
       <c r="AK16" s="8"/>
       <c r="AL16" s="11"/>
       <c r="AM16" s="11"/>
       <c r="AN16" s="7"/>
       <c r="AO16" s="7"/>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="8">
         <v>54.835575770651481</v>
       </c>
       <c r="C17" s="8">
         <v>77.084953262026758</v>
       </c>
       <c r="D17" s="8">
         <v>134.88997122115634</v>
       </c>
       <c r="E17" s="8">
         <v>167.27581785917812</v>
       </c>
       <c r="F17" s="7">
         <v>98.331215318728383</v>
       </c>
@@ -2321,59 +2347,61 @@
       <c r="X17" s="11">
         <v>392.26471089564461</v>
       </c>
       <c r="Y17" s="11">
         <v>42.888456858919746</v>
       </c>
       <c r="Z17" s="7">
         <v>83.268269327214696</v>
       </c>
       <c r="AA17" s="7">
         <v>19.764406322375098</v>
       </c>
       <c r="AC17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AD17" s="8">
         <v>75.390211831154744</v>
       </c>
       <c r="AE17" s="8">
         <v>74.531466727387581</v>
       </c>
       <c r="AF17" s="8">
         <v>136.35292395270747</v>
       </c>
       <c r="AG17" s="8">
-        <v>160.63076534350822</v>
+        <v>160.55519236378345</v>
       </c>
       <c r="AH17" s="7">
-        <v>89.494865538078557</v>
+        <v>90.403501455058986</v>
       </c>
       <c r="AI17" s="7">
-        <v>157.25612455756453</v>
-[...1 lines deleted...]
-      <c r="AJ17" s="11"/>
+        <v>155.64764264905185</v>
+      </c>
+      <c r="AJ17" s="11">
+        <v>165.48380327409208</v>
+      </c>
       <c r="AK17" s="8"/>
       <c r="AL17" s="11"/>
       <c r="AM17" s="11"/>
       <c r="AN17" s="7"/>
       <c r="AO17" s="7"/>
     </row>
     <row r="18" spans="1:41">
       <c r="A18" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="8">
         <v>52.925097847143867</v>
       </c>
       <c r="C18" s="8">
         <v>84.956052569312135</v>
       </c>
       <c r="D18" s="8">
         <v>64.4882909220388</v>
       </c>
       <c r="E18" s="8">
         <v>153.43886324365383</v>
       </c>
       <c r="F18" s="7">
         <v>119.77529721441795</v>
       </c>
@@ -2428,199 +2456,201 @@
       <c r="X18" s="12">
         <v>246.7659509120958</v>
       </c>
       <c r="Y18" s="12">
         <v>50.003215396871546</v>
       </c>
       <c r="Z18" s="7">
         <v>70.752055999261984</v>
       </c>
       <c r="AA18" s="7">
         <v>5.4757058557454554</v>
       </c>
       <c r="AC18" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD18" s="8">
         <v>95.413454666854406</v>
       </c>
       <c r="AE18" s="8">
         <v>62.514524325778417</v>
       </c>
       <c r="AF18" s="8">
         <v>136.19950961922635</v>
       </c>
       <c r="AG18" s="8">
-        <v>115.55923917533262</v>
+        <v>115.42377922284277</v>
       </c>
       <c r="AH18" s="7">
-        <v>113.76346028471809</v>
+        <v>115.20431303323495</v>
       </c>
       <c r="AI18" s="7">
-        <v>107.81425289497568</v>
-[...1 lines deleted...]
-      <c r="AJ18" s="11"/>
+        <v>111.04855793398951</v>
+      </c>
+      <c r="AJ18" s="11">
+        <v>395.5540406556122</v>
+      </c>
       <c r="AK18" s="8"/>
       <c r="AL18" s="11"/>
       <c r="AM18" s="11"/>
       <c r="AN18" s="7"/>
       <c r="AO18" s="7"/>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="5"/>
       <c r="F19" s="6"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="19"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="O19" s="3"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="5"/>
       <c r="T19" s="6"/>
       <c r="U19" s="4"/>
       <c r="V19" s="4"/>
       <c r="W19" s="19"/>
       <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
       <c r="Z19" s="4"/>
       <c r="AA19" s="4"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="4"/>
       <c r="AE19" s="4"/>
       <c r="AF19" s="4"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="6"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="4"/>
       <c r="AK19" s="19"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
     </row>
     <row r="20" spans="1:41">
-      <c r="A20" s="25" t="s">
+      <c r="A20" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="25"/>
-[...11 lines deleted...]
-      <c r="O20" s="25" t="s">
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
+      <c r="O20" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="P20" s="25"/>
-[...11 lines deleted...]
-      <c r="AC20" s="25" t="s">
+      <c r="P20" s="24"/>
+      <c r="Q20" s="24"/>
+      <c r="R20" s="24"/>
+      <c r="S20" s="24"/>
+      <c r="T20" s="24"/>
+      <c r="U20" s="24"/>
+      <c r="V20" s="24"/>
+      <c r="W20" s="24"/>
+      <c r="X20" s="24"/>
+      <c r="Y20" s="24"/>
+      <c r="Z20" s="24"/>
+      <c r="AA20" s="24"/>
+      <c r="AC20" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AD20" s="25"/>
-[...10 lines deleted...]
-      <c r="AO20" s="25"/>
+      <c r="AD20" s="24"/>
+      <c r="AE20" s="24"/>
+      <c r="AF20" s="24"/>
+      <c r="AG20" s="24"/>
+      <c r="AH20" s="24"/>
+      <c r="AI20" s="24"/>
+      <c r="AJ20" s="24"/>
+      <c r="AK20" s="24"/>
+      <c r="AL20" s="24"/>
+      <c r="AM20" s="24"/>
+      <c r="AN20" s="24"/>
+      <c r="AO20" s="24"/>
     </row>
     <row r="21" spans="1:41">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="23"/>
-[...11 lines deleted...]
-      <c r="O21" s="23" t="s">
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
+      <c r="M21" s="25"/>
+      <c r="O21" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="P21" s="23"/>
-[...11 lines deleted...]
-      <c r="AC21" s="23" t="s">
+      <c r="P21" s="25"/>
+      <c r="Q21" s="25"/>
+      <c r="R21" s="25"/>
+      <c r="S21" s="25"/>
+      <c r="T21" s="25"/>
+      <c r="U21" s="25"/>
+      <c r="V21" s="25"/>
+      <c r="W21" s="25"/>
+      <c r="X21" s="25"/>
+      <c r="Y21" s="25"/>
+      <c r="Z21" s="25"/>
+      <c r="AA21" s="25"/>
+      <c r="AC21" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="AD21" s="23"/>
-[...10 lines deleted...]
-      <c r="AO21" s="23"/>
+      <c r="AD21" s="25"/>
+      <c r="AE21" s="25"/>
+      <c r="AF21" s="25"/>
+      <c r="AG21" s="25"/>
+      <c r="AH21" s="25"/>
+      <c r="AI21" s="25"/>
+      <c r="AJ21" s="25"/>
+      <c r="AK21" s="25"/>
+      <c r="AL21" s="25"/>
+      <c r="AM21" s="25"/>
+      <c r="AN21" s="25"/>
+      <c r="AO21" s="25"/>
     </row>
     <row r="22" spans="1:41">
       <c r="A22" s="16"/>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="16"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="2" t="s">
         <v>14</v>
       </c>
       <c r="O22" s="16"/>
       <c r="P22" s="16"/>
       <c r="Q22" s="16"/>
       <c r="R22" s="16"/>
       <c r="S22" s="16"/>
       <c r="T22" s="16"/>
       <c r="U22" s="16"/>
       <c r="V22" s="16"/>
@@ -2830,59 +2860,61 @@
       <c r="X24" s="11">
         <v>298.05721964039844</v>
       </c>
       <c r="Y24" s="11">
         <v>51.770025215881851</v>
       </c>
       <c r="Z24" s="7">
         <v>93.638422077405764</v>
       </c>
       <c r="AA24" s="7">
         <v>9.3196074847799864</v>
       </c>
       <c r="AC24" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AD24" s="8">
         <v>86.197034814844145</v>
       </c>
       <c r="AE24" s="8">
         <v>78.325204562833079</v>
       </c>
       <c r="AF24" s="8">
         <v>113.73115672719953</v>
       </c>
       <c r="AG24" s="7">
-        <v>127.07762972043832</v>
+        <v>127.00767303356567</v>
       </c>
       <c r="AH24" s="7">
-        <v>110.05770738049333</v>
+        <v>111.21074333024701</v>
       </c>
       <c r="AI24" s="7">
-        <v>126.53641386802707</v>
-[...1 lines deleted...]
-      <c r="AJ24" s="11"/>
+        <v>125.31816030439731</v>
+      </c>
+      <c r="AJ24" s="11">
+        <v>188.91844100814572</v>
+      </c>
       <c r="AK24" s="7"/>
       <c r="AL24" s="11"/>
       <c r="AM24" s="11"/>
       <c r="AN24" s="7"/>
       <c r="AO24" s="7"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="8">
         <v>35.655403825822077</v>
       </c>
       <c r="C25" s="8">
         <v>124.46913763416877</v>
       </c>
       <c r="D25" s="8">
         <v>97.285319514648435</v>
       </c>
       <c r="E25" s="7">
         <v>147.65577110776263</v>
       </c>
       <c r="F25" s="7">
         <v>124.91195094408131</v>
       </c>
@@ -2937,59 +2969,61 @@
       <c r="X25" s="11">
         <v>796.30554672764447</v>
       </c>
       <c r="Y25" s="11">
         <v>22.829592208289657</v>
       </c>
       <c r="Z25" s="7">
         <v>16.105709616387415</v>
       </c>
       <c r="AA25" s="7">
         <v>22.079078826560799</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AD25" s="8">
         <v>81.428470998015584</v>
       </c>
       <c r="AE25" s="8">
         <v>105.68399109062135</v>
       </c>
       <c r="AF25" s="8">
         <v>102.41412218338992</v>
       </c>
       <c r="AG25" s="7">
-        <v>106.5535816665022</v>
+        <v>106.59014888450338</v>
       </c>
       <c r="AH25" s="7">
-        <v>103.58178846776191</v>
+        <v>104.03381285178948</v>
       </c>
       <c r="AI25" s="7">
-        <v>107.29475506320034</v>
-[...1 lines deleted...]
-      <c r="AJ25" s="11"/>
+        <v>106.76249389514585</v>
+      </c>
+      <c r="AJ25" s="11">
+        <v>498.94154635081082</v>
+      </c>
       <c r="AK25" s="7"/>
       <c r="AL25" s="11"/>
       <c r="AM25" s="11"/>
       <c r="AN25" s="7"/>
       <c r="AO25" s="7"/>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="8">
         <v>46.534289896971252</v>
       </c>
       <c r="C26" s="8">
         <v>71.496323943302031</v>
       </c>
       <c r="D26" s="8">
         <v>92.898114489359912</v>
       </c>
       <c r="E26" s="7">
         <v>273.09806281409539</v>
       </c>
       <c r="F26" s="7">
         <v>116.8306382866094</v>
       </c>
@@ -3044,59 +3078,61 @@
       <c r="X26" s="11">
         <v>271.6496357068882</v>
       </c>
       <c r="Y26" s="11">
         <v>41.629932946811572</v>
       </c>
       <c r="Z26" s="7">
         <v>92.943809257001845</v>
       </c>
       <c r="AA26" s="7">
         <v>6.5962658131022449</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AD26" s="8">
         <v>95.92709697697839</v>
       </c>
       <c r="AE26" s="8">
         <v>68.804068570608322</v>
       </c>
       <c r="AF26" s="8">
         <v>108.68633564890253</v>
       </c>
       <c r="AG26" s="7">
-        <v>232.95402327812434</v>
+        <v>232.79226412474512</v>
       </c>
       <c r="AH26" s="7">
-        <v>116.14587487279664</v>
+        <v>117.57499269059207</v>
       </c>
       <c r="AI26" s="7">
-        <v>126.16664077153328</v>
-[...1 lines deleted...]
-      <c r="AJ26" s="11"/>
+        <v>124.78926269258443</v>
+      </c>
+      <c r="AJ26" s="11">
+        <v>152.51820623907369</v>
+      </c>
       <c r="AK26" s="7"/>
       <c r="AL26" s="11"/>
       <c r="AM26" s="11"/>
       <c r="AN26" s="7"/>
       <c r="AO26" s="7"/>
     </row>
     <row r="27" spans="1:41">
       <c r="A27" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="8">
         <v>42.656622908733326</v>
       </c>
       <c r="C27" s="8">
         <v>63.666597503695421</v>
       </c>
       <c r="D27" s="8">
         <v>101.08180305332345</v>
       </c>
       <c r="E27" s="7">
         <v>209.54662632286153</v>
       </c>
       <c r="F27" s="7">
         <v>141.61280963889831</v>
       </c>
@@ -3151,59 +3187,61 @@
       <c r="X27" s="11">
         <v>338.11738624652617</v>
       </c>
       <c r="Y27" s="11">
         <v>70.827154256309115</v>
       </c>
       <c r="Z27" s="7">
         <v>86.249471490431006</v>
       </c>
       <c r="AA27" s="7">
         <v>7.20000780541005</v>
       </c>
       <c r="AC27" s="1" t="s">
         <v>24</v>
       </c>
       <c r="AD27" s="8">
         <v>101.24904549982723</v>
       </c>
       <c r="AE27" s="8">
         <v>60.866490269735806</v>
       </c>
       <c r="AF27" s="8">
         <v>102.17490328021472</v>
       </c>
       <c r="AG27" s="7">
-        <v>170.66434381332675</v>
+        <v>170.67098963911283</v>
       </c>
       <c r="AH27" s="7">
-        <v>147.33760226221543</v>
+        <v>148.85874433222449</v>
       </c>
       <c r="AI27" s="7">
-        <v>131.97162768377711</v>
-[...1 lines deleted...]
-      <c r="AJ27" s="11"/>
+        <v>130.73715472618849</v>
+      </c>
+      <c r="AJ27" s="11">
+        <v>141.94677288981629</v>
+      </c>
       <c r="AK27" s="7"/>
       <c r="AL27" s="11"/>
       <c r="AM27" s="11"/>
       <c r="AN27" s="7"/>
       <c r="AO27" s="7"/>
     </row>
     <row r="28" spans="1:41" ht="13.5" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="8">
         <v>35.61511895128239</v>
       </c>
       <c r="C28" s="8">
         <v>87.305043193417404</v>
       </c>
       <c r="D28" s="8">
         <v>103.51476716852743</v>
       </c>
       <c r="E28" s="7">
         <v>146.1614551523358</v>
       </c>
       <c r="F28" s="7">
         <v>111.10899656735347</v>
       </c>
@@ -3258,59 +3296,61 @@
       <c r="X28" s="11">
         <v>455.97335378452897</v>
       </c>
       <c r="Y28" s="11">
         <v>72.273550256793598</v>
       </c>
       <c r="Z28" s="7">
         <v>61.789712784393089</v>
       </c>
       <c r="AA28" s="7">
         <v>5.9715569183721309</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AD28" s="8">
         <v>82.66552327070336</v>
       </c>
       <c r="AE28" s="8">
         <v>83.608166670645375</v>
       </c>
       <c r="AF28" s="8">
         <v>87.586527339742673</v>
       </c>
       <c r="AG28" s="7">
-        <v>146.09839239709979</v>
+        <v>146.05248227293444</v>
       </c>
       <c r="AH28" s="7">
-        <v>117.34293752247451</v>
+        <v>118.52040049001999</v>
       </c>
       <c r="AI28" s="7">
-        <v>114.9857224121485</v>
-[...1 lines deleted...]
-      <c r="AJ28" s="11"/>
+        <v>113.92500403110408</v>
+      </c>
+      <c r="AJ28" s="11">
+        <v>198.40286562563077</v>
+      </c>
       <c r="AK28" s="7"/>
       <c r="AL28" s="11"/>
       <c r="AM28" s="11"/>
       <c r="AN28" s="7"/>
       <c r="AO28" s="7"/>
     </row>
     <row r="29" spans="1:41">
       <c r="A29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="8">
         <v>51.8320606290957</v>
       </c>
       <c r="C29" s="8">
         <v>86.684596748188</v>
       </c>
       <c r="D29" s="8">
         <v>96.768374124718278</v>
       </c>
       <c r="E29" s="7">
         <v>171.55620445460593</v>
       </c>
       <c r="F29" s="7">
         <v>98.001369806842987</v>
       </c>
@@ -3365,59 +3405,61 @@
       <c r="X29" s="11">
         <v>207.92774008022349</v>
       </c>
       <c r="Y29" s="11">
         <v>53.24019657249638</v>
       </c>
       <c r="Z29" s="7">
         <v>106.54851279138737</v>
       </c>
       <c r="AA29" s="7">
         <v>9.077633071938946</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AD29" s="8">
         <v>76.128563008155453</v>
       </c>
       <c r="AE29" s="8">
         <v>87.61427322252986</v>
       </c>
       <c r="AF29" s="8">
         <v>97.744702796679064</v>
       </c>
       <c r="AG29" s="7">
-        <v>152.99610432708815</v>
+        <v>152.90204085074996</v>
       </c>
       <c r="AH29" s="7">
-        <v>94.458499218350184</v>
+        <v>95.515309669064123</v>
       </c>
       <c r="AI29" s="7">
-        <v>149.51561607038488</v>
-[...1 lines deleted...]
-      <c r="AJ29" s="11"/>
+        <v>147.98467921350999</v>
+      </c>
+      <c r="AJ29" s="11">
+        <v>144.13384114595402</v>
+      </c>
       <c r="AK29" s="7"/>
       <c r="AL29" s="11"/>
       <c r="AM29" s="11"/>
       <c r="AN29" s="7"/>
       <c r="AO29" s="7"/>
     </row>
     <row r="30" spans="1:41">
       <c r="A30" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="8">
         <v>39.351682150510548</v>
       </c>
       <c r="C30" s="8">
         <v>65.594759194091097</v>
       </c>
       <c r="D30" s="8">
         <v>100.25079377380155</v>
       </c>
       <c r="E30" s="7">
         <v>153.21899951459943</v>
       </c>
       <c r="F30" s="7">
         <v>124.65063118614275</v>
       </c>
@@ -3472,59 +3514,61 @@
       <c r="X30" s="11">
         <v>278.99803115811864</v>
       </c>
       <c r="Y30" s="11">
         <v>45.313685633499297</v>
       </c>
       <c r="Z30" s="7">
         <v>122.23119831043059</v>
       </c>
       <c r="AA30" s="7">
         <v>7.9579132031250195</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AD30" s="8">
         <v>45.923475305804295</v>
       </c>
       <c r="AE30" s="8">
         <v>91.209022003922101</v>
       </c>
       <c r="AF30" s="8">
         <v>121.00168042320456</v>
       </c>
       <c r="AG30" s="7">
-        <v>113.56984973662323</v>
+        <v>113.49638330173366</v>
       </c>
       <c r="AH30" s="7">
-        <v>123.95643351191093</v>
+        <v>125.39578940444804</v>
       </c>
       <c r="AI30" s="7">
-        <v>213.77112110955204</v>
-[...1 lines deleted...]
-      <c r="AJ30" s="11"/>
+        <v>211.54976318897175</v>
+      </c>
+      <c r="AJ30" s="11">
+        <v>143.6952770527833</v>
+      </c>
       <c r="AK30" s="7"/>
       <c r="AL30" s="11"/>
       <c r="AM30" s="11"/>
       <c r="AN30" s="7"/>
       <c r="AO30" s="7"/>
     </row>
     <row r="31" spans="1:41">
       <c r="A31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="8">
         <v>84.243318678058188</v>
       </c>
       <c r="C31" s="8">
         <v>100.83703636441739</v>
       </c>
       <c r="D31" s="8">
         <v>109.69978688512532</v>
       </c>
       <c r="E31" s="7">
         <v>102.38296042611753</v>
       </c>
       <c r="F31" s="7">
         <v>104.90153769533769</v>
       </c>
@@ -3579,59 +3623,61 @@
       <c r="X31" s="11">
         <v>329.23879092697791</v>
       </c>
       <c r="Y31" s="11">
         <v>52.535797193286413</v>
       </c>
       <c r="Z31" s="7">
         <v>72.063307989003988</v>
       </c>
       <c r="AA31" s="7">
         <v>29.3103622494246</v>
       </c>
       <c r="AC31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD31" s="8">
         <v>97.504028134814675</v>
       </c>
       <c r="AE31" s="8">
         <v>85.999875124106637</v>
       </c>
       <c r="AF31" s="8">
         <v>111.12592563626791</v>
       </c>
       <c r="AG31" s="7">
-        <v>104.81950094952899</v>
+        <v>104.82299447095025</v>
       </c>
       <c r="AH31" s="7">
-        <v>104.407921445599</v>
+        <v>105.39731015469506</v>
       </c>
       <c r="AI31" s="7">
-        <v>117.12515944269492</v>
-[...1 lines deleted...]
-      <c r="AJ31" s="11"/>
+        <v>114.68000514971433</v>
+      </c>
+      <c r="AJ31" s="11">
+        <v>196.97193255343922</v>
+      </c>
       <c r="AK31" s="7"/>
       <c r="AL31" s="11"/>
       <c r="AM31" s="11"/>
       <c r="AN31" s="7"/>
       <c r="AO31" s="7"/>
     </row>
     <row r="32" spans="1:41">
       <c r="A32" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="8">
         <v>42.179716570579004</v>
       </c>
       <c r="C32" s="8">
         <v>63.641883030265959</v>
       </c>
       <c r="D32" s="8">
         <v>147.11034134621397</v>
       </c>
       <c r="E32" s="7">
         <v>139.75921503966651</v>
       </c>
       <c r="F32" s="7">
         <v>101.0674764812876</v>
       </c>
@@ -3686,59 +3732,61 @@
       <c r="X32" s="11">
         <v>380.59949491324716</v>
       </c>
       <c r="Y32" s="11">
         <v>55.941021198404783</v>
       </c>
       <c r="Z32" s="7">
         <v>96.127146675458249</v>
       </c>
       <c r="AA32" s="7">
         <v>8.7936111879139212</v>
       </c>
       <c r="AC32" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AD32" s="8">
         <v>74.023529063362218</v>
       </c>
       <c r="AE32" s="8">
         <v>65.748885041325025</v>
       </c>
       <c r="AF32" s="8">
         <v>143.87713427524304</v>
       </c>
       <c r="AG32" s="7">
-        <v>124.13028328737505</v>
+        <v>124.08168230400759</v>
       </c>
       <c r="AH32" s="7">
-        <v>100.75651874512897</v>
+        <v>101.76389593121861</v>
       </c>
       <c r="AI32" s="7">
-        <v>107.53190203730769</v>
-[...1 lines deleted...]
-      <c r="AJ32" s="11"/>
+        <v>106.53332979171881</v>
+      </c>
+      <c r="AJ32" s="11">
+        <v>264.26675885983644</v>
+      </c>
       <c r="AK32" s="7"/>
       <c r="AL32" s="11"/>
       <c r="AM32" s="11"/>
       <c r="AN32" s="7"/>
       <c r="AO32" s="7"/>
     </row>
     <row r="33" spans="1:41">
       <c r="A33" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="8">
         <v>325.51769131865768</v>
       </c>
       <c r="C33" s="8">
         <v>96.69014601293911</v>
       </c>
       <c r="D33" s="8">
         <v>90.312783352114508</v>
       </c>
       <c r="E33" s="7">
         <v>174.53510202382003</v>
       </c>
       <c r="F33" s="7">
         <v>114.61961130641976</v>
       </c>
@@ -3793,59 +3841,61 @@
       <c r="X33" s="11">
         <v>747.7928562138236</v>
       </c>
       <c r="Y33" s="11">
         <v>31.533975871495677</v>
       </c>
       <c r="Z33" s="7">
         <v>245.34448833242871</v>
       </c>
       <c r="AA33" s="7">
         <v>3.7853718999482657</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AD33" s="8">
         <v>72.480670539714595</v>
       </c>
       <c r="AE33" s="8">
         <v>81.165813152775044</v>
       </c>
       <c r="AF33" s="8">
         <v>115.60736684374066</v>
       </c>
       <c r="AG33" s="7">
-        <v>125.46111483290798</v>
+        <v>125.28677611451644</v>
       </c>
       <c r="AH33" s="7">
-        <v>122.44141509588179</v>
+        <v>123.78409940583464</v>
       </c>
       <c r="AI33" s="7">
-        <v>115.11860929126414</v>
-[...1 lines deleted...]
-      <c r="AJ33" s="11"/>
+        <v>114.00932817588267</v>
+      </c>
+      <c r="AJ33" s="11">
+        <v>167.30810859929784</v>
+      </c>
       <c r="AK33" s="7"/>
       <c r="AL33" s="11"/>
       <c r="AM33" s="11"/>
       <c r="AN33" s="7"/>
       <c r="AO33" s="7"/>
     </row>
     <row r="34" spans="1:41">
       <c r="A34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="8">
         <v>80.128807222351199</v>
       </c>
       <c r="C34" s="8">
         <v>102.49944534747293</v>
       </c>
       <c r="D34" s="8">
         <v>76.635314367306577</v>
       </c>
       <c r="E34" s="7">
         <v>120.99462410050357</v>
       </c>
       <c r="F34" s="7">
         <v>119.89281713036397</v>
       </c>
@@ -3900,59 +3950,61 @@
       <c r="X34" s="11">
         <v>268.07814923995824</v>
       </c>
       <c r="Y34" s="11">
         <v>51.527544570403272</v>
       </c>
       <c r="Z34" s="7">
         <v>81.492020102164574</v>
       </c>
       <c r="AA34" s="7">
         <v>13.289695619434625</v>
       </c>
       <c r="AC34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD34" s="8">
         <v>94.588697127645119</v>
       </c>
       <c r="AE34" s="8">
         <v>97.015968145300462</v>
       </c>
       <c r="AF34" s="8">
         <v>108.65710587702564</v>
       </c>
       <c r="AG34" s="7">
-        <v>107.9327110840061</v>
+        <v>107.85429635844746</v>
       </c>
       <c r="AH34" s="7">
-        <v>114.30336359675086</v>
+        <v>115.51463357441236</v>
       </c>
       <c r="AI34" s="7">
-        <v>123.82231623551054</v>
-[...1 lines deleted...]
-      <c r="AJ34" s="11"/>
+        <v>122.56993049083916</v>
+      </c>
+      <c r="AJ34" s="11">
+        <v>172.91944199619564</v>
+      </c>
       <c r="AK34" s="7"/>
       <c r="AL34" s="11"/>
       <c r="AM34" s="11"/>
       <c r="AN34" s="7"/>
       <c r="AO34" s="7"/>
     </row>
     <row r="35" spans="1:41">
       <c r="A35" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="8">
         <v>61.662794706224609</v>
       </c>
       <c r="C35" s="8">
         <v>80.369710068728949</v>
       </c>
       <c r="D35" s="8">
         <v>97.492649785346302</v>
       </c>
       <c r="E35" s="7">
         <v>132.92790522025285</v>
       </c>
       <c r="F35" s="7">
         <v>99.026589209178979</v>
       </c>
@@ -4007,59 +4059,61 @@
       <c r="X35" s="11">
         <v>237.46617099977959</v>
       </c>
       <c r="Y35" s="11">
         <v>67.490342200977977</v>
       </c>
       <c r="Z35" s="7">
         <v>109.57352190113718</v>
       </c>
       <c r="AA35" s="7">
         <v>10.77865568236769</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AD35" s="8">
         <v>88.624616987122252</v>
       </c>
       <c r="AE35" s="8">
         <v>71.820180486788971</v>
       </c>
       <c r="AF35" s="8">
         <v>117.05811358006616</v>
       </c>
       <c r="AG35" s="7">
-        <v>119.05228416134366</v>
+        <v>118.99144480835642</v>
       </c>
       <c r="AH35" s="7">
-        <v>112.42924811301565</v>
+        <v>113.52992704192302</v>
       </c>
       <c r="AI35" s="7">
-        <v>112.09040801278549</v>
-[...1 lines deleted...]
-      <c r="AJ35" s="11"/>
+        <v>111.10402476076153</v>
+      </c>
+      <c r="AJ35" s="11">
+        <v>177.40169181031482</v>
+      </c>
       <c r="AK35" s="7"/>
       <c r="AL35" s="11"/>
       <c r="AM35" s="11"/>
       <c r="AN35" s="7"/>
       <c r="AO35" s="7"/>
     </row>
     <row r="36" spans="1:41">
       <c r="A36" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="8">
         <v>49.197013699016019</v>
       </c>
       <c r="C36" s="8">
         <v>73.870859834073542</v>
       </c>
       <c r="D36" s="8">
         <v>198.96670801388521</v>
       </c>
       <c r="E36" s="7">
         <v>139.72584344524356</v>
       </c>
       <c r="F36" s="7">
         <v>117.43912965213825</v>
       </c>
@@ -4114,59 +4168,61 @@
       <c r="X36" s="11">
         <v>237.75093199811917</v>
       </c>
       <c r="Y36" s="11">
         <v>46.507376893851983</v>
       </c>
       <c r="Z36" s="7">
         <v>96.480423966380471</v>
       </c>
       <c r="AA36" s="7">
         <v>4.4854518621736199</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AD36" s="8">
         <v>98.606470387399895</v>
       </c>
       <c r="AE36" s="8">
         <v>64.12696163398428</v>
       </c>
       <c r="AF36" s="8">
         <v>117.45852652571091</v>
       </c>
       <c r="AG36" s="7">
-        <v>107.07514341666217</v>
+        <v>106.91906995992815</v>
       </c>
       <c r="AH36" s="7">
-        <v>118.4638669559076</v>
+        <v>119.90211100381572</v>
       </c>
       <c r="AI36" s="7">
-        <v>148.00465210672112</v>
-[...1 lines deleted...]
-      <c r="AJ36" s="11"/>
+        <v>146.39822654753408</v>
+      </c>
+      <c r="AJ36" s="11">
+        <v>223.32421418722183</v>
+      </c>
       <c r="AK36" s="7"/>
       <c r="AL36" s="11"/>
       <c r="AM36" s="11"/>
       <c r="AN36" s="7"/>
       <c r="AO36" s="7"/>
     </row>
     <row r="37" spans="1:41">
       <c r="A37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="8">
         <v>54.826574679763716</v>
       </c>
       <c r="C37" s="8">
         <v>81.268487300944031</v>
       </c>
       <c r="D37" s="8">
         <v>135.39718257282613</v>
       </c>
       <c r="E37" s="7">
         <v>168.03202038761276</v>
       </c>
       <c r="F37" s="7">
         <v>94.015095877246978</v>
       </c>
@@ -4221,59 +4277,61 @@
       <c r="X37" s="11">
         <v>392.30026033023336</v>
       </c>
       <c r="Y37" s="11">
         <v>42.886686091120048</v>
       </c>
       <c r="Z37" s="7">
         <v>83.267059687332235</v>
       </c>
       <c r="AA37" s="7">
         <v>19.757439911693154</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AD37" s="8">
         <v>75.279444006010081</v>
       </c>
       <c r="AE37" s="8">
         <v>74.482922621706834</v>
       </c>
       <c r="AF37" s="8">
         <v>136.35589942810316</v>
       </c>
       <c r="AG37" s="7">
-        <v>160.64515925383338</v>
+        <v>160.56961265309405</v>
       </c>
       <c r="AH37" s="7">
-        <v>89.386910412892149</v>
+        <v>90.402465410310597</v>
       </c>
       <c r="AI37" s="7">
-        <v>157.26301686019127</v>
-[...1 lines deleted...]
-      <c r="AJ37" s="11"/>
+        <v>155.65428821862167</v>
+      </c>
+      <c r="AJ37" s="11">
+        <v>165.4888273737177</v>
+      </c>
       <c r="AK37" s="7"/>
       <c r="AL37" s="11"/>
       <c r="AM37" s="11"/>
       <c r="AN37" s="7"/>
       <c r="AO37" s="7"/>
     </row>
     <row r="38" spans="1:41">
       <c r="A38" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="8">
         <v>52.643656520397371</v>
       </c>
       <c r="C38" s="8">
         <v>88.085888374541767</v>
       </c>
       <c r="D38" s="8">
         <v>74.181874424408633</v>
       </c>
       <c r="E38" s="7">
         <v>162.82480103499714</v>
       </c>
       <c r="F38" s="7">
         <v>120.60128667277372</v>
       </c>
@@ -4328,152 +4386,154 @@
       <c r="X38" s="11">
         <v>246.8198435825546</v>
       </c>
       <c r="Y38" s="11">
         <v>49.995777221846247</v>
       </c>
       <c r="Z38" s="7">
         <v>70.74335265150448</v>
       </c>
       <c r="AA38" s="7">
         <v>5.4359456338593217</v>
       </c>
       <c r="AC38" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD38" s="8">
         <v>95.509771868315738</v>
       </c>
       <c r="AE38" s="8">
         <v>62.256005107049774</v>
       </c>
       <c r="AF38" s="8">
         <v>136.29532005668489</v>
       </c>
       <c r="AG38" s="7">
-        <v>115.48475646129029</v>
+        <v>115.34762175213373</v>
       </c>
       <c r="AH38" s="7">
-        <v>114.29344097187921</v>
+        <v>115.57294441981058</v>
       </c>
       <c r="AI38" s="7">
-        <v>107.88270788147454</v>
-[...1 lines deleted...]
-      <c r="AJ38" s="11"/>
+        <v>111.14458771419638</v>
+      </c>
+      <c r="AJ38" s="11">
+        <v>397.86530127474708</v>
+      </c>
       <c r="AK38" s="7"/>
       <c r="AL38" s="11"/>
       <c r="AM38" s="11"/>
       <c r="AN38" s="7"/>
       <c r="AO38" s="7"/>
     </row>
     <row r="39" spans="1:41">
       <c r="A39" s="13"/>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="13"/>
       <c r="G39" s="13"/>
       <c r="H39" s="13"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
       <c r="T39" s="13"/>
       <c r="U39" s="13"/>
       <c r="V39" s="13"/>
       <c r="W39" s="13"/>
       <c r="X39" s="13"/>
       <c r="Y39" s="13"/>
       <c r="Z39" s="13"/>
       <c r="AA39" s="13"/>
       <c r="AC39" s="13"/>
       <c r="AD39" s="13"/>
       <c r="AE39" s="13"/>
       <c r="AF39" s="13"/>
       <c r="AG39" s="13"/>
       <c r="AH39" s="13"/>
       <c r="AI39" s="13"/>
       <c r="AJ39" s="13"/>
       <c r="AK39" s="13"/>
       <c r="AL39" s="13"/>
       <c r="AM39" s="13"/>
       <c r="AN39" s="13"/>
       <c r="AO39" s="13"/>
     </row>
     <row r="40" spans="1:41">
-      <c r="A40" s="23" t="s">
+      <c r="A40" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B40" s="23"/>
-[...11 lines deleted...]
-      <c r="O40" s="23" t="s">
+      <c r="B40" s="25"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+      <c r="J40" s="25"/>
+      <c r="K40" s="25"/>
+      <c r="L40" s="25"/>
+      <c r="M40" s="25"/>
+      <c r="O40" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="P40" s="23"/>
-[...11 lines deleted...]
-      <c r="AC40" s="23" t="s">
+      <c r="P40" s="25"/>
+      <c r="Q40" s="25"/>
+      <c r="R40" s="25"/>
+      <c r="S40" s="25"/>
+      <c r="T40" s="25"/>
+      <c r="U40" s="25"/>
+      <c r="V40" s="25"/>
+      <c r="W40" s="25"/>
+      <c r="X40" s="25"/>
+      <c r="Y40" s="25"/>
+      <c r="Z40" s="25"/>
+      <c r="AA40" s="25"/>
+      <c r="AC40" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="AD40" s="23"/>
-[...10 lines deleted...]
-      <c r="AO40" s="23"/>
+      <c r="AD40" s="25"/>
+      <c r="AE40" s="25"/>
+      <c r="AF40" s="25"/>
+      <c r="AG40" s="25"/>
+      <c r="AH40" s="25"/>
+      <c r="AI40" s="25"/>
+      <c r="AJ40" s="25"/>
+      <c r="AK40" s="25"/>
+      <c r="AL40" s="25"/>
+      <c r="AM40" s="25"/>
+      <c r="AN40" s="25"/>
+      <c r="AO40" s="25"/>
     </row>
     <row r="41" spans="1:41">
       <c r="A41" s="16"/>
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="2" t="s">
         <v>14</v>
       </c>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
       <c r="Q41" s="16"/>
       <c r="R41" s="16"/>
       <c r="S41" s="16"/>
       <c r="T41" s="16"/>
       <c r="U41" s="16"/>
       <c r="V41" s="16"/>
@@ -4686,56 +4746,58 @@
       <c r="Y43" s="11">
         <v>50.867735700241447</v>
       </c>
       <c r="Z43" s="7">
         <v>94.383563947102658</v>
       </c>
       <c r="AA43" s="8">
         <v>3.443911010276729E-2</v>
       </c>
       <c r="AC43" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AD43" s="7">
         <v>100</v>
       </c>
       <c r="AE43" s="8">
         <v>100</v>
       </c>
       <c r="AF43" s="8">
         <v>100</v>
       </c>
       <c r="AG43" s="7">
         <v>99.348501529020567</v>
       </c>
       <c r="AH43" s="8">
-        <v>100.7</v>
+        <v>100.65577080776515</v>
       </c>
       <c r="AI43" s="11">
         <v>99.450271395395831</v>
       </c>
-      <c r="AJ43" s="11"/>
+      <c r="AJ43" s="11">
+        <v>17517.811226789745</v>
+      </c>
       <c r="AK43" s="7"/>
       <c r="AL43" s="11"/>
       <c r="AM43" s="11"/>
       <c r="AN43" s="7"/>
       <c r="AO43" s="8"/>
     </row>
     <row r="44" spans="1:41">
       <c r="A44" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="8">
         <v>111.7</v>
       </c>
       <c r="C44" s="8">
         <v>100</v>
       </c>
       <c r="D44" s="8">
         <v>100</v>
       </c>
       <c r="E44" s="7">
         <v>100</v>
       </c>
       <c r="F44" s="7">
         <v>100</v>
       </c>
@@ -4793,56 +4855,58 @@
       <c r="Y44" s="11">
         <v>21.994645765675866</v>
       </c>
       <c r="Z44" s="7">
         <v>13.569816164100306</v>
       </c>
       <c r="AA44" s="8">
         <v>15.60675434704962</v>
       </c>
       <c r="AC44" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AD44" s="7">
         <v>100</v>
       </c>
       <c r="AE44" s="8">
         <v>100</v>
       </c>
       <c r="AF44" s="8">
         <v>100</v>
       </c>
       <c r="AG44" s="7">
         <v>99.348501529020567</v>
       </c>
       <c r="AH44" s="8">
-        <v>100.7</v>
+        <v>100.65577080776515</v>
       </c>
       <c r="AI44" s="11">
         <v>99.450271395395831</v>
       </c>
-      <c r="AJ44" s="11"/>
+      <c r="AJ44" s="11">
+        <v>702.9814264332266</v>
+      </c>
       <c r="AK44" s="7"/>
       <c r="AL44" s="11"/>
       <c r="AM44" s="11"/>
       <c r="AN44" s="7"/>
       <c r="AO44" s="8"/>
     </row>
     <row r="45" spans="1:41">
       <c r="A45" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>0</v>
       </c>
@@ -4903,51 +4967,53 @@
       </c>
       <c r="AA45" s="8">
         <v>0</v>
       </c>
       <c r="AC45" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AD45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI45" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AJ45" s="11"/>
+      <c r="AJ45" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AK45" s="7"/>
       <c r="AL45" s="11"/>
       <c r="AM45" s="11"/>
       <c r="AN45" s="7"/>
       <c r="AO45" s="8"/>
     </row>
     <row r="46" spans="1:41">
       <c r="A46" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>0</v>
       </c>
@@ -5008,51 +5074,53 @@
       </c>
       <c r="AA46" s="8">
         <v>0</v>
       </c>
       <c r="AC46" s="1" t="s">
         <v>24</v>
       </c>
       <c r="AD46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI46" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AJ46" s="11"/>
+      <c r="AJ46" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AK46" s="7"/>
       <c r="AL46" s="11"/>
       <c r="AM46" s="11"/>
       <c r="AN46" s="7"/>
       <c r="AO46" s="8"/>
     </row>
     <row r="47" spans="1:41">
       <c r="A47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>0</v>
       </c>
@@ -5113,51 +5181,53 @@
       </c>
       <c r="AA47" s="8">
         <v>0</v>
       </c>
       <c r="AC47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AD47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI47" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AJ47" s="11"/>
+      <c r="AJ47" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AK47" s="7"/>
       <c r="AL47" s="11"/>
       <c r="AM47" s="11"/>
       <c r="AN47" s="7"/>
       <c r="AO47" s="8"/>
     </row>
     <row r="48" spans="1:41">
       <c r="A48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>0</v>
       </c>
@@ -5218,51 +5288,53 @@
       </c>
       <c r="AA48" s="8">
         <v>0</v>
       </c>
       <c r="AC48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AD48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI48" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AJ48" s="11"/>
+      <c r="AJ48" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AK48" s="7"/>
       <c r="AL48" s="11"/>
       <c r="AM48" s="11"/>
       <c r="AN48" s="7"/>
       <c r="AO48" s="8"/>
     </row>
     <row r="49" spans="1:41">
       <c r="A49" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>0</v>
       </c>
@@ -5323,51 +5395,53 @@
       </c>
       <c r="AA49" s="8">
         <v>0</v>
       </c>
       <c r="AC49" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AD49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI49" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AJ49" s="11"/>
+      <c r="AJ49" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AK49" s="7"/>
       <c r="AL49" s="11"/>
       <c r="AM49" s="11"/>
       <c r="AN49" s="7"/>
       <c r="AO49" s="8"/>
     </row>
     <row r="50" spans="1:41">
       <c r="A50" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>0</v>
       </c>
@@ -5428,51 +5502,53 @@
       </c>
       <c r="AA50" s="8">
         <v>0</v>
       </c>
       <c r="AC50" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD50" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG50" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH50" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI50" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AJ50" s="11"/>
+      <c r="AJ50" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AK50" s="7"/>
       <c r="AL50" s="11"/>
       <c r="AM50" s="11"/>
       <c r="AN50" s="7"/>
       <c r="AO50" s="8"/>
     </row>
     <row r="51" spans="1:41">
       <c r="A51" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>0</v>
       </c>
@@ -5533,51 +5609,53 @@
       </c>
       <c r="AA51" s="8">
         <v>0</v>
       </c>
       <c r="AC51" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AD51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI51" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AJ51" s="11"/>
+      <c r="AJ51" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AK51" s="7"/>
       <c r="AL51" s="11"/>
       <c r="AM51" s="11"/>
       <c r="AN51" s="7"/>
       <c r="AO51" s="8"/>
     </row>
     <row r="52" spans="1:41">
       <c r="A52" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>0</v>
       </c>
@@ -5638,51 +5716,53 @@
       </c>
       <c r="AA52" s="8">
         <v>0</v>
       </c>
       <c r="AC52" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AD52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI52" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AJ52" s="11"/>
+      <c r="AJ52" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AK52" s="7"/>
       <c r="AL52" s="11"/>
       <c r="AM52" s="11"/>
       <c r="AN52" s="7"/>
       <c r="AO52" s="8"/>
     </row>
     <row r="53" spans="1:41">
       <c r="A53" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>0</v>
       </c>
@@ -5743,51 +5823,53 @@
       </c>
       <c r="AA53" s="8">
         <v>0</v>
       </c>
       <c r="AC53" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI53" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AJ53" s="11"/>
+      <c r="AJ53" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AK53" s="7"/>
       <c r="AL53" s="11"/>
       <c r="AM53" s="11"/>
       <c r="AN53" s="7"/>
       <c r="AO53" s="8"/>
     </row>
     <row r="54" spans="1:41">
       <c r="A54" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>0</v>
       </c>
@@ -5848,51 +5930,53 @@
       </c>
       <c r="AA54" s="8">
         <v>0</v>
       </c>
       <c r="AC54" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AD54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI54" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AJ54" s="11"/>
+      <c r="AJ54" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AK54" s="7"/>
       <c r="AL54" s="11"/>
       <c r="AM54" s="11"/>
       <c r="AN54" s="7"/>
       <c r="AO54" s="8"/>
     </row>
     <row r="55" spans="1:41">
       <c r="A55" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>0</v>
       </c>
@@ -5953,51 +6037,53 @@
       </c>
       <c r="AA55" s="8">
         <v>0</v>
       </c>
       <c r="AC55" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AD55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI55" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AJ55" s="11"/>
+      <c r="AJ55" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AK55" s="7"/>
       <c r="AL55" s="11"/>
       <c r="AM55" s="11"/>
       <c r="AN55" s="7"/>
       <c r="AO55" s="8"/>
     </row>
     <row r="56" spans="1:41">
       <c r="A56" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>0</v>
       </c>
@@ -6058,51 +6144,53 @@
       </c>
       <c r="AA56" s="8">
         <v>0</v>
       </c>
       <c r="AC56" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AD56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI56" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AJ56" s="11"/>
+      <c r="AJ56" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AK56" s="7"/>
       <c r="AL56" s="11"/>
       <c r="AM56" s="11"/>
       <c r="AN56" s="7"/>
       <c r="AO56" s="8"/>
     </row>
     <row r="57" spans="1:41">
       <c r="A57" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>0</v>
       </c>
@@ -6163,144 +6251,146 @@
       </c>
       <c r="AA57" s="8">
         <v>0</v>
       </c>
       <c r="AC57" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI57" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AJ57" s="11"/>
+      <c r="AJ57" s="11" t="s">
+        <v>0</v>
+      </c>
       <c r="AK57" s="7"/>
       <c r="AL57" s="11"/>
       <c r="AM57" s="11"/>
       <c r="AN57" s="7"/>
       <c r="AO57" s="8"/>
     </row>
     <row r="58" spans="1:41">
       <c r="A58" s="20"/>
       <c r="B58" s="20"/>
       <c r="C58" s="20"/>
       <c r="D58" s="20"/>
       <c r="E58" s="20"/>
       <c r="F58" s="20"/>
       <c r="G58" s="20"/>
       <c r="H58" s="20"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="O58" s="20"/>
       <c r="P58" s="20"/>
       <c r="Q58" s="20"/>
       <c r="R58" s="20"/>
       <c r="S58" s="20"/>
       <c r="T58" s="20"/>
       <c r="U58" s="20"/>
       <c r="V58" s="20"/>
       <c r="W58" s="21"/>
       <c r="X58" s="21"/>
       <c r="Y58" s="20"/>
       <c r="Z58" s="20"/>
       <c r="AA58" s="20"/>
       <c r="AC58" s="20"/>
       <c r="AD58" s="20"/>
       <c r="AE58" s="20"/>
       <c r="AF58" s="20"/>
       <c r="AG58" s="20"/>
       <c r="AH58" s="20"/>
       <c r="AI58" s="20"/>
       <c r="AJ58" s="20"/>
       <c r="AK58" s="21"/>
       <c r="AL58" s="21"/>
       <c r="AM58" s="20"/>
       <c r="AN58" s="20"/>
       <c r="AO58" s="20"/>
     </row>
     <row r="59" spans="1:41">
-      <c r="A59" s="23" t="s">
+      <c r="A59" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B59" s="23"/>
-[...11 lines deleted...]
-      <c r="O59" s="23" t="s">
+      <c r="B59" s="25"/>
+      <c r="C59" s="25"/>
+      <c r="D59" s="25"/>
+      <c r="E59" s="25"/>
+      <c r="F59" s="25"/>
+      <c r="G59" s="25"/>
+      <c r="H59" s="25"/>
+      <c r="I59" s="25"/>
+      <c r="J59" s="25"/>
+      <c r="K59" s="25"/>
+      <c r="L59" s="25"/>
+      <c r="M59" s="25"/>
+      <c r="O59" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="P59" s="23"/>
-[...11 lines deleted...]
-      <c r="AC59" s="23" t="s">
+      <c r="P59" s="25"/>
+      <c r="Q59" s="25"/>
+      <c r="R59" s="25"/>
+      <c r="S59" s="25"/>
+      <c r="T59" s="25"/>
+      <c r="U59" s="25"/>
+      <c r="V59" s="25"/>
+      <c r="W59" s="25"/>
+      <c r="X59" s="25"/>
+      <c r="Y59" s="25"/>
+      <c r="Z59" s="25"/>
+      <c r="AA59" s="25"/>
+      <c r="AC59" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="AD59" s="23"/>
-[...10 lines deleted...]
-      <c r="AO59" s="23"/>
+      <c r="AD59" s="25"/>
+      <c r="AE59" s="25"/>
+      <c r="AF59" s="25"/>
+      <c r="AG59" s="25"/>
+      <c r="AH59" s="25"/>
+      <c r="AI59" s="25"/>
+      <c r="AJ59" s="25"/>
+      <c r="AK59" s="25"/>
+      <c r="AL59" s="25"/>
+      <c r="AM59" s="25"/>
+      <c r="AN59" s="25"/>
+      <c r="AO59" s="25"/>
     </row>
     <row r="60" spans="1:41">
       <c r="A60" s="16"/>
       <c r="B60" s="16"/>
       <c r="C60" s="16"/>
       <c r="D60" s="16"/>
       <c r="E60" s="16"/>
       <c r="F60" s="16"/>
       <c r="G60" s="16"/>
       <c r="H60" s="16"/>
       <c r="I60" s="16"/>
       <c r="J60" s="16"/>
       <c r="K60" s="16"/>
       <c r="L60" s="16"/>
       <c r="M60" s="2" t="s">
         <v>14</v>
       </c>
       <c r="O60" s="16"/>
       <c r="P60" s="16"/>
       <c r="Q60" s="16"/>
       <c r="R60" s="16"/>
       <c r="S60" s="16"/>
       <c r="T60" s="16"/>
       <c r="U60" s="16"/>
       <c r="V60" s="16"/>
@@ -6510,59 +6600,61 @@
       <c r="X62" s="11">
         <v>93.107021329922603</v>
       </c>
       <c r="Y62" s="11">
         <v>65.206218740233254</v>
       </c>
       <c r="Z62" s="7">
         <v>84.680265581605184</v>
       </c>
       <c r="AA62" s="7">
         <v>130.76079478557284</v>
       </c>
       <c r="AC62" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AD62" s="8">
         <v>86.33111677472894</v>
       </c>
       <c r="AE62" s="8">
         <v>78.175858058719442</v>
       </c>
       <c r="AF62" s="8">
         <v>113.85211792756932</v>
       </c>
       <c r="AG62" s="7">
-        <v>127.29214511692852</v>
+        <v>127.22216198797796</v>
       </c>
       <c r="AH62" s="8">
-        <v>110.11064381107576</v>
+        <v>111.27083162140217</v>
       </c>
       <c r="AI62" s="22">
-        <v>126.54436858207927</v>
-[...1 lines deleted...]
-      <c r="AJ62" s="11"/>
+        <v>125.31932649049014</v>
+      </c>
+      <c r="AJ62" s="11">
+        <v>113.5720882735009</v>
+      </c>
       <c r="AK62" s="7"/>
       <c r="AL62" s="11"/>
       <c r="AM62" s="11"/>
       <c r="AN62" s="7"/>
       <c r="AO62" s="7"/>
     </row>
     <row r="63" spans="1:41">
       <c r="A63" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="8">
         <v>32.491339520518835</v>
       </c>
       <c r="C63" s="8">
         <v>129.28483166620111</v>
       </c>
       <c r="D63" s="8">
         <v>96.872070935645525</v>
       </c>
       <c r="E63" s="7">
         <v>153.56071356031501</v>
       </c>
       <c r="F63" s="8">
         <v>126.92209779940831</v>
       </c>
@@ -6617,59 +6709,61 @@
       <c r="X63" s="11">
         <v>63.005787446298235</v>
       </c>
       <c r="Y63" s="11">
         <v>106.78445499665537</v>
       </c>
       <c r="Z63" s="7">
         <v>63.340335540952353</v>
       </c>
       <c r="AA63" s="7">
         <v>58.360310531591395</v>
       </c>
       <c r="AC63" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AD63" s="8">
         <v>37.373757255315695</v>
       </c>
       <c r="AE63" s="8">
         <v>141.68159636080614</v>
       </c>
       <c r="AF63" s="8">
         <v>113.20412054389087</v>
       </c>
       <c r="AG63" s="7">
-        <v>135.0007283613954</v>
+        <v>135.49065634768701</v>
       </c>
       <c r="AH63" s="8">
-        <v>112.0834155134395</v>
+        <v>113.91900513262243</v>
       </c>
       <c r="AI63" s="22">
-        <v>122.07142218539144</v>
-[...1 lines deleted...]
-      <c r="AJ63" s="11"/>
+        <v>120.02882256365746</v>
+      </c>
+      <c r="AJ63" s="11">
+        <v>75.957203808668211</v>
+      </c>
       <c r="AK63" s="7"/>
       <c r="AL63" s="11"/>
       <c r="AM63" s="11"/>
       <c r="AN63" s="7"/>
       <c r="AO63" s="7"/>
     </row>
     <row r="64" spans="1:41">
       <c r="A64" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B64" s="8">
         <v>52.035515746185993</v>
       </c>
       <c r="C64" s="8">
         <v>71.496323943302031</v>
       </c>
       <c r="D64" s="8">
         <v>92.898114489359912</v>
       </c>
       <c r="E64" s="7">
         <v>273.09806281409539</v>
       </c>
       <c r="F64" s="8">
         <v>116.8306382866094</v>
       </c>
@@ -6724,59 +6818,61 @@
       <c r="X64" s="11">
         <v>107.86781273618296</v>
       </c>
       <c r="Y64" s="11">
         <v>42.528065342907929</v>
       </c>
       <c r="Z64" s="7">
         <v>79.227570242783756</v>
       </c>
       <c r="AA64" s="7">
         <v>113.51224721373423</v>
       </c>
       <c r="AC64" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AD64" s="8">
         <v>95.92709697697839</v>
       </c>
       <c r="AE64" s="8">
         <v>68.804068570608322</v>
       </c>
       <c r="AF64" s="8">
         <v>108.68633564890253</v>
       </c>
       <c r="AG64" s="7">
-        <v>232.95402327812434</v>
+        <v>232.79226412474512</v>
       </c>
       <c r="AH64" s="8">
-        <v>116.14587487279664</v>
+        <v>117.57499269059207</v>
       </c>
       <c r="AI64" s="22">
-        <v>126.16664077153328</v>
-[...1 lines deleted...]
-      <c r="AJ64" s="11"/>
+        <v>124.78926269258443</v>
+      </c>
+      <c r="AJ64" s="11">
+        <v>97.323780102369767</v>
+      </c>
       <c r="AK64" s="7"/>
       <c r="AL64" s="11"/>
       <c r="AM64" s="11"/>
       <c r="AN64" s="7"/>
       <c r="AO64" s="7"/>
     </row>
     <row r="65" spans="1:41">
       <c r="A65" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B65" s="8">
         <v>54.981363766627553</v>
       </c>
       <c r="C65" s="8">
         <v>63.666597503695421</v>
       </c>
       <c r="D65" s="8">
         <v>101.08180305332345</v>
       </c>
       <c r="E65" s="7">
         <v>209.54662632286153</v>
       </c>
       <c r="F65" s="8">
         <v>141.61280963889831</v>
       </c>
@@ -6831,59 +6927,61 @@
       <c r="X65" s="11">
         <v>138.32904331682499</v>
       </c>
       <c r="Y65" s="11">
         <v>42.505464985401503</v>
       </c>
       <c r="Z65" s="7">
         <v>103.97453216171357</v>
       </c>
       <c r="AA65" s="7">
         <v>90.46889514320236</v>
       </c>
       <c r="AC65" s="1" t="s">
         <v>24</v>
       </c>
       <c r="AD65" s="8">
         <v>101.24904549982723</v>
       </c>
       <c r="AE65" s="8">
         <v>60.866490269735806</v>
       </c>
       <c r="AF65" s="8">
         <v>102.17490328021472</v>
       </c>
       <c r="AG65" s="7">
-        <v>170.66434381332675</v>
+        <v>170.67098963911283</v>
       </c>
       <c r="AH65" s="8">
-        <v>147.33760226221543</v>
+        <v>148.85874433222449</v>
       </c>
       <c r="AI65" s="22">
-        <v>131.97162768377711</v>
-[...1 lines deleted...]
-      <c r="AJ65" s="11"/>
+        <v>130.73715472618849</v>
+      </c>
+      <c r="AJ65" s="11">
+        <v>112.19439749039661</v>
+      </c>
       <c r="AK65" s="7"/>
       <c r="AL65" s="11"/>
       <c r="AM65" s="11"/>
       <c r="AN65" s="7"/>
       <c r="AO65" s="7"/>
     </row>
     <row r="66" spans="1:41">
       <c r="A66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B66" s="8">
         <v>31.804643795500031</v>
       </c>
       <c r="C66" s="8">
         <v>87.305043193417404</v>
       </c>
       <c r="D66" s="8">
         <v>103.51476716852743</v>
       </c>
       <c r="E66" s="7">
         <v>146.1614551523358</v>
       </c>
       <c r="F66" s="8">
         <v>111.10899656735347</v>
       </c>
@@ -6938,59 +7036,61 @@
       <c r="X66" s="11">
         <v>85.528490789272681</v>
       </c>
       <c r="Y66" s="11">
         <v>60.972881482382533</v>
       </c>
       <c r="Z66" s="7">
         <v>92.054293853059505</v>
       </c>
       <c r="AA66" s="7">
         <v>134.64340435161293</v>
       </c>
       <c r="AC66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AD66" s="8">
         <v>82.839332086638365</v>
       </c>
       <c r="AE66" s="8">
         <v>83.608166670645375</v>
       </c>
       <c r="AF66" s="8">
         <v>87.586527339742673</v>
       </c>
       <c r="AG66" s="7">
-        <v>146.09839239709979</v>
+        <v>146.05248227293444</v>
       </c>
       <c r="AH66" s="8">
-        <v>117.34293752247451</v>
+        <v>118.52040049001999</v>
       </c>
       <c r="AI66" s="22">
-        <v>114.77107688376991</v>
-[...1 lines deleted...]
-      <c r="AJ66" s="11"/>
+        <v>113.71186647311464</v>
+      </c>
+      <c r="AJ66" s="11">
+        <v>103.35335264718506</v>
+      </c>
       <c r="AK66" s="7"/>
       <c r="AL66" s="11"/>
       <c r="AM66" s="11"/>
       <c r="AN66" s="7"/>
       <c r="AO66" s="7"/>
     </row>
     <row r="67" spans="1:41">
       <c r="A67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B67" s="8">
         <v>58.51890681584544</v>
       </c>
       <c r="C67" s="8">
         <v>86.684596748188</v>
       </c>
       <c r="D67" s="8">
         <v>96.768374124718278</v>
       </c>
       <c r="E67" s="7">
         <v>171.55620445460593</v>
       </c>
       <c r="F67" s="8">
         <v>98.001369806842987</v>
       </c>
@@ -7045,59 +7145,61 @@
       <c r="X67" s="11">
         <v>80.30829849531213</v>
       </c>
       <c r="Y67" s="11">
         <v>61.377929852084698</v>
       </c>
       <c r="Z67" s="7">
         <v>74.087430609249537</v>
       </c>
       <c r="AA67" s="7">
         <v>172.84185337722681</v>
       </c>
       <c r="AC67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AD67" s="8">
         <v>76.332572338452181</v>
       </c>
       <c r="AE67" s="8">
         <v>87.61427322252986</v>
       </c>
       <c r="AF67" s="8">
         <v>97.744702796679064</v>
       </c>
       <c r="AG67" s="7">
-        <v>152.99610432708815</v>
+        <v>152.90204085074996</v>
       </c>
       <c r="AH67" s="8">
-        <v>94.458499218350184</v>
+        <v>95.515309669064123</v>
       </c>
       <c r="AI67" s="22">
-        <v>149.51561607038488</v>
-[...1 lines deleted...]
-      <c r="AJ67" s="11"/>
+        <v>147.98467921350999</v>
+      </c>
+      <c r="AJ67" s="11">
+        <v>83.265805564585165</v>
+      </c>
       <c r="AK67" s="7"/>
       <c r="AL67" s="11"/>
       <c r="AM67" s="11"/>
       <c r="AN67" s="7"/>
       <c r="AO67" s="7"/>
     </row>
     <row r="68" spans="1:41">
       <c r="A68" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B68" s="8">
         <v>35.943567072232973</v>
       </c>
       <c r="C68" s="8">
         <v>65.594759194091097</v>
       </c>
       <c r="D68" s="8">
         <v>100.25079377380155</v>
       </c>
       <c r="E68" s="7">
         <v>153.21899951459943</v>
       </c>
       <c r="F68" s="8">
         <v>124.65063118614275</v>
       </c>
@@ -7152,59 +7254,61 @@
       <c r="X68" s="11">
         <v>71.31392290540596</v>
       </c>
       <c r="Y68" s="11">
         <v>68.252536592754197</v>
       </c>
       <c r="Z68" s="7">
         <v>68.454893903525104</v>
       </c>
       <c r="AA68" s="7">
         <v>258.9069700197536</v>
       </c>
       <c r="AC68" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AD68" s="8">
         <v>45.923475305804295</v>
       </c>
       <c r="AE68" s="8">
         <v>91.209022003922101</v>
       </c>
       <c r="AF68" s="8">
         <v>121.00168042320456</v>
       </c>
       <c r="AG68" s="7">
-        <v>113.56984973662323</v>
+        <v>113.49638330173366</v>
       </c>
       <c r="AH68" s="8">
-        <v>123.95643351191093</v>
+        <v>125.39578940444804</v>
       </c>
       <c r="AI68" s="22">
-        <v>213.77112110955204</v>
-[...1 lines deleted...]
-      <c r="AJ68" s="11"/>
+        <v>211.54976318897175</v>
+      </c>
+      <c r="AJ68" s="11">
+        <v>63.268041149205068</v>
+      </c>
       <c r="AK68" s="7"/>
       <c r="AL68" s="11"/>
       <c r="AM68" s="11"/>
       <c r="AN68" s="7"/>
       <c r="AO68" s="7"/>
     </row>
     <row r="69" spans="1:41">
       <c r="A69" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B69" s="8">
         <v>84.664749148696913</v>
       </c>
       <c r="C69" s="8">
         <v>100.83710054064375</v>
       </c>
       <c r="D69" s="8">
         <v>109.70432576566856</v>
       </c>
       <c r="E69" s="7">
         <v>102.3795425926572</v>
       </c>
       <c r="F69" s="8">
         <v>104.90529284421174</v>
       </c>
@@ -7259,59 +7363,61 @@
       <c r="X69" s="11">
         <v>75.138696107197035</v>
       </c>
       <c r="Y69" s="11">
         <v>94.799094510907054</v>
       </c>
       <c r="Z69" s="7">
         <v>92.001969336235362</v>
       </c>
       <c r="AA69" s="7">
         <v>109.75831094301311</v>
       </c>
       <c r="AC69" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD69" s="8">
         <v>97.624080602438298</v>
       </c>
       <c r="AE69" s="8">
         <v>85.999895858158354</v>
       </c>
       <c r="AF69" s="8">
         <v>111.12582429050953</v>
       </c>
       <c r="AG69" s="7">
-        <v>104.81847153948389</v>
+        <v>104.82196285205939</v>
       </c>
       <c r="AH69" s="8">
-        <v>104.38856977811881</v>
+        <v>105.37796370726136</v>
       </c>
       <c r="AI69" s="22">
-        <v>117.13863195712577</v>
-[...1 lines deleted...]
-      <c r="AJ69" s="11"/>
+        <v>114.6928119010245</v>
+      </c>
+      <c r="AJ69" s="11">
+        <v>126.60812580013423</v>
+      </c>
       <c r="AK69" s="7"/>
       <c r="AL69" s="11"/>
       <c r="AM69" s="11"/>
       <c r="AN69" s="7"/>
       <c r="AO69" s="7"/>
     </row>
     <row r="70" spans="1:41">
       <c r="A70" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="8">
         <v>43.367763991850765</v>
       </c>
       <c r="C70" s="8">
         <v>63.641883030265959</v>
       </c>
       <c r="D70" s="8">
         <v>147.11034134621397</v>
       </c>
       <c r="E70" s="7">
         <v>139.75921503966651</v>
       </c>
       <c r="F70" s="8">
         <v>101.0674764812876</v>
       </c>
@@ -7366,59 +7472,61 @@
       <c r="X70" s="11">
         <v>105.96131854567206</v>
       </c>
       <c r="Y70" s="11">
         <v>60.15867568762966</v>
       </c>
       <c r="Z70" s="7">
         <v>89.720837645706183</v>
       </c>
       <c r="AA70" s="7">
         <v>148.57118385830921</v>
       </c>
       <c r="AC70" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AD70" s="8">
         <v>74.023524568792482</v>
       </c>
       <c r="AE70" s="8">
         <v>65.748885041325025</v>
       </c>
       <c r="AF70" s="8">
         <v>143.87713427524304</v>
       </c>
       <c r="AG70" s="7">
-        <v>124.13028328737505</v>
+        <v>124.08168230400759</v>
       </c>
       <c r="AH70" s="8">
-        <v>100.75651874512897</v>
+        <v>101.76389593121861</v>
       </c>
       <c r="AI70" s="22">
-        <v>107.53190203730769</v>
-[...1 lines deleted...]
-      <c r="AJ70" s="11"/>
+        <v>106.53332979171881</v>
+      </c>
+      <c r="AJ70" s="11">
+        <v>147.58690630385831</v>
+      </c>
       <c r="AK70" s="7"/>
       <c r="AL70" s="11"/>
       <c r="AM70" s="11"/>
       <c r="AN70" s="7"/>
       <c r="AO70" s="7"/>
     </row>
     <row r="71" spans="1:41">
       <c r="A71" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B71" s="8">
         <v>46.624276640865311</v>
       </c>
       <c r="C71" s="8">
         <v>96.69014601293911</v>
       </c>
       <c r="D71" s="8">
         <v>90.312783352114508</v>
       </c>
       <c r="E71" s="7">
         <v>174.53510202382003</v>
       </c>
       <c r="F71" s="8">
         <v>114.61961130641976</v>
       </c>
@@ -7473,59 +7581,61 @@
       <c r="X71" s="11">
         <v>77.512177659687481</v>
       </c>
       <c r="Y71" s="11">
         <v>41.166416017635335</v>
       </c>
       <c r="Z71" s="7">
         <v>71.526512684236906</v>
       </c>
       <c r="AA71" s="7">
         <v>239.91609673117344</v>
       </c>
       <c r="AC71" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AD71" s="8">
         <v>76.182706631165232</v>
       </c>
       <c r="AE71" s="8">
         <v>81.165813152775044</v>
       </c>
       <c r="AF71" s="8">
         <v>115.60736684374066</v>
       </c>
       <c r="AG71" s="7">
-        <v>125.46111483290798</v>
+        <v>125.28677611451644</v>
       </c>
       <c r="AH71" s="8">
-        <v>122.44141509588179</v>
+        <v>123.78409940583464</v>
       </c>
       <c r="AI71" s="22">
-        <v>115.11860929126414</v>
-[...1 lines deleted...]
-      <c r="AJ71" s="11"/>
+        <v>114.00932817588267</v>
+      </c>
+      <c r="AJ71" s="11">
+        <v>110.57655735941432</v>
+      </c>
       <c r="AK71" s="7"/>
       <c r="AL71" s="11"/>
       <c r="AM71" s="11"/>
       <c r="AN71" s="7"/>
       <c r="AO71" s="7"/>
     </row>
     <row r="72" spans="1:41">
       <c r="A72" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B72" s="8">
         <v>84.433197276715376</v>
       </c>
       <c r="C72" s="8">
         <v>102.49944534747293</v>
       </c>
       <c r="D72" s="8">
         <v>76.635314367306577</v>
       </c>
       <c r="E72" s="7">
         <v>120.99462410050357</v>
       </c>
       <c r="F72" s="8">
         <v>119.89281713036397</v>
       </c>
@@ -7580,59 +7690,61 @@
       <c r="X72" s="11">
         <v>98.802968960930897</v>
       </c>
       <c r="Y72" s="11">
         <v>74.125343393533498</v>
       </c>
       <c r="Z72" s="7">
         <v>96.026934482860767</v>
       </c>
       <c r="AA72" s="7">
         <v>109.93694068294091</v>
       </c>
       <c r="AC72" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AD72" s="8">
         <v>94.588680746114278</v>
       </c>
       <c r="AE72" s="8">
         <v>97.015968145300462</v>
       </c>
       <c r="AF72" s="8">
         <v>108.65710587702564</v>
       </c>
       <c r="AG72" s="7">
-        <v>107.9327110840061</v>
+        <v>107.85429635844746</v>
       </c>
       <c r="AH72" s="8">
-        <v>114.30336359675086</v>
+        <v>115.51463357441236</v>
       </c>
       <c r="AI72" s="22">
-        <v>123.82231623551054</v>
-[...1 lines deleted...]
-      <c r="AJ72" s="11"/>
+        <v>122.56993049083916</v>
+      </c>
+      <c r="AJ72" s="11">
+        <v>113.228324091126</v>
+      </c>
       <c r="AK72" s="7"/>
       <c r="AL72" s="11"/>
       <c r="AM72" s="11"/>
       <c r="AN72" s="7"/>
       <c r="AO72" s="7"/>
     </row>
     <row r="73" spans="1:41">
       <c r="A73" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B73" s="8">
         <v>64.971957508819443</v>
       </c>
       <c r="C73" s="8">
         <v>80.369710068728949</v>
       </c>
       <c r="D73" s="8">
         <v>97.492649785346302</v>
       </c>
       <c r="E73" s="7">
         <v>132.92790522025285</v>
       </c>
       <c r="F73" s="8">
         <v>99.026589209178979</v>
       </c>
@@ -7687,59 +7799,61 @@
       <c r="X73" s="11">
         <v>102.78297274568304</v>
       </c>
       <c r="Y73" s="11">
         <v>77.712778351150959</v>
       </c>
       <c r="Z73" s="7">
         <v>85.578159901198887</v>
       </c>
       <c r="AA73" s="7">
         <v>123.55443228876202</v>
       </c>
       <c r="AC73" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AD73" s="8">
         <v>88.638698965003783</v>
       </c>
       <c r="AE73" s="8">
         <v>71.820180486788971</v>
       </c>
       <c r="AF73" s="8">
         <v>117.05811358006616</v>
       </c>
       <c r="AG73" s="7">
-        <v>119.05228416134366</v>
+        <v>118.99144480835642</v>
       </c>
       <c r="AH73" s="8">
-        <v>112.42924811301565</v>
+        <v>113.52992704192302</v>
       </c>
       <c r="AI73" s="22">
-        <v>112.05870390320591</v>
-[...1 lines deleted...]
-      <c r="AJ73" s="11"/>
+        <v>111.07254219524908</v>
+      </c>
+      <c r="AJ73" s="11">
+        <v>113.15112502477696</v>
+      </c>
       <c r="AK73" s="7"/>
       <c r="AL73" s="11"/>
       <c r="AM73" s="11"/>
       <c r="AN73" s="7"/>
       <c r="AO73" s="7"/>
     </row>
     <row r="74" spans="1:41">
       <c r="A74" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="8">
         <v>48.328962531574874</v>
       </c>
       <c r="C74" s="8">
         <v>73.870859834073542</v>
       </c>
       <c r="D74" s="8">
         <v>198.96670801388521</v>
       </c>
       <c r="E74" s="7">
         <v>139.72584344524356</v>
       </c>
       <c r="F74" s="8">
         <v>117.43912965213825</v>
       </c>
@@ -7794,59 +7908,61 @@
       <c r="X74" s="11">
         <v>102.31969823098646</v>
       </c>
       <c r="Y74" s="11">
         <v>65.375580228822045</v>
       </c>
       <c r="Z74" s="7">
         <v>52.566220554695597</v>
       </c>
       <c r="AA74" s="7">
         <v>189.86633360306499</v>
       </c>
       <c r="AC74" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AD74" s="8">
         <v>98.606470387399895</v>
       </c>
       <c r="AE74" s="8">
         <v>64.12696163398428</v>
       </c>
       <c r="AF74" s="8">
         <v>117.45852652571091</v>
       </c>
       <c r="AG74" s="7">
-        <v>107.07514341666217</v>
+        <v>106.91906995992815</v>
       </c>
       <c r="AH74" s="8">
-        <v>118.4638669559076</v>
+        <v>119.90211100381572</v>
       </c>
       <c r="AI74" s="22">
-        <v>148.00465210672112</v>
-[...1 lines deleted...]
-      <c r="AJ74" s="11"/>
+        <v>146.39822654753408</v>
+      </c>
+      <c r="AJ74" s="11">
+        <v>141.76422894393301</v>
+      </c>
       <c r="AK74" s="7"/>
       <c r="AL74" s="11"/>
       <c r="AM74" s="11"/>
       <c r="AN74" s="7"/>
       <c r="AO74" s="7"/>
     </row>
     <row r="75" spans="1:41">
       <c r="A75" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="8">
         <v>55.504631944434138</v>
       </c>
       <c r="C75" s="8">
         <v>81.268487300944031</v>
       </c>
       <c r="D75" s="8">
         <v>135.39718257282613</v>
       </c>
       <c r="E75" s="7">
         <v>168.03202038761276</v>
       </c>
       <c r="F75" s="8">
         <v>94.015095877246978</v>
       </c>
@@ -7901,59 +8017,61 @@
       <c r="X75" s="11">
         <v>104.80682089442497</v>
       </c>
       <c r="Y75" s="11">
         <v>52.004847702593793</v>
       </c>
       <c r="Z75" s="7">
         <v>89.701170950674182</v>
       </c>
       <c r="AA75" s="7">
         <v>116.41843245152204</v>
       </c>
       <c r="AC75" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AD75" s="8">
         <v>75.279444006010081</v>
       </c>
       <c r="AE75" s="8">
         <v>74.482922621706834</v>
       </c>
       <c r="AF75" s="8">
         <v>136.35589942810316</v>
       </c>
       <c r="AG75" s="7">
-        <v>160.64515925383338</v>
+        <v>160.56961265309405</v>
       </c>
       <c r="AH75" s="8">
-        <v>89.386910412892149</v>
+        <v>90.402465410310597</v>
       </c>
       <c r="AI75" s="22">
-        <v>157.1764254942338</v>
-[...1 lines deleted...]
-      <c r="AJ75" s="11"/>
+        <v>155.56838337753146</v>
+      </c>
+      <c r="AJ75" s="11">
+        <v>126.64907550887767</v>
+      </c>
       <c r="AK75" s="7"/>
       <c r="AL75" s="11"/>
       <c r="AM75" s="11"/>
       <c r="AN75" s="7"/>
       <c r="AO75" s="7"/>
     </row>
     <row r="76" spans="1:41">
       <c r="A76" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="8">
         <v>49.274925361194718</v>
       </c>
       <c r="C76" s="8">
         <v>88.085888374541767</v>
       </c>
       <c r="D76" s="8">
         <v>74.181874424408633</v>
       </c>
       <c r="E76" s="7">
         <v>162.82480103499714</v>
       </c>
       <c r="F76" s="8">
         <v>120.60128667277372</v>
       </c>
@@ -8008,104 +8126,109 @@
       <c r="X76" s="11">
         <v>95.076786336163465</v>
       </c>
       <c r="Y76" s="11">
         <v>56.347819190539091</v>
       </c>
       <c r="Z76" s="7">
         <v>67.112235835804327</v>
       </c>
       <c r="AA76" s="7">
         <v>153.1541544518148</v>
       </c>
       <c r="AC76" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD76" s="8">
         <v>95.509771868315738</v>
       </c>
       <c r="AE76" s="8">
         <v>62.256005107049774</v>
       </c>
       <c r="AF76" s="8">
         <v>136.29532005668489</v>
       </c>
       <c r="AG76" s="7">
-        <v>115.48475646129029</v>
+        <v>115.34762175213373</v>
       </c>
       <c r="AH76" s="8">
-        <v>114.29344097187921</v>
+        <v>115.57294441981058</v>
       </c>
       <c r="AI76" s="22">
-        <v>106.06154619912154</v>
-[...1 lines deleted...]
-      <c r="AJ76" s="11"/>
+        <v>109.33769979247062</v>
+      </c>
+      <c r="AJ76" s="11">
+        <v>170.2013470986731</v>
+      </c>
       <c r="AK76" s="7"/>
       <c r="AL76" s="11"/>
       <c r="AM76" s="11"/>
       <c r="AN76" s="7"/>
       <c r="AO76" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O21:AA21"/>
+    <mergeCell ref="O40:AA40"/>
+    <mergeCell ref="O59:AA59"/>
     <mergeCell ref="AC1:AO1"/>
     <mergeCell ref="AC20:AO20"/>
     <mergeCell ref="AC21:AO21"/>
     <mergeCell ref="AC40:AO40"/>
     <mergeCell ref="AC59:AO59"/>
-    <mergeCell ref="O1:AA1"/>
-[...8 lines deleted...]
-    <mergeCell ref="A40:M40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -8114,92 +8237,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C8F5417-37DA-4140-A341-CE9EA8D8D2E0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C8F5417-37DA-4140-A341-CE9EA8D8D2E0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IPV 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>