--- v0 (2026-05-23)
+++ v1 (2026-07-02)
@@ -9,336 +9,369 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19455" windowHeight="11235"/>
   </bookViews>
   <sheets>
     <sheet name="IPV 2026" sheetId="14" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="782" uniqueCount="49">
+  <si>
+    <t>январь</t>
+  </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Soltustik Kazakhstan region</t>
+    <t>февраль</t>
   </si>
   <si>
-    <t>Petropavl city</t>
+    <t xml:space="preserve"> март</t>
   </si>
   <si>
-    <t>Aiyrtau</t>
+    <t>апрель</t>
   </si>
   <si>
-    <t>Akzhar</t>
+    <t>май</t>
   </si>
   <si>
-    <t xml:space="preserve">Magzhan Zhumabaev </t>
+    <t>июнь</t>
   </si>
   <si>
-    <t xml:space="preserve">Esil </t>
+    <t>июль</t>
   </si>
   <si>
-    <t xml:space="preserve">Zhambyl </t>
+    <t>август</t>
   </si>
   <si>
-    <t xml:space="preserve">Kyzylzhar </t>
+    <t>сентябрь</t>
   </si>
   <si>
-    <t xml:space="preserve">Mamlyut </t>
+    <t>октябрь</t>
   </si>
   <si>
-    <t xml:space="preserve">Shal akyn </t>
+    <t>ноябрь</t>
   </si>
   <si>
-    <t>Akkayin</t>
+    <t>декабрь</t>
   </si>
   <si>
-    <t>Taiynsha</t>
+    <t>Index of the physical volume of gross output (services) of agriculture, forestry and fisheries</t>
   </si>
   <si>
-    <t xml:space="preserve">Timiryazev </t>
+    <t>from it:</t>
   </si>
   <si>
-    <t xml:space="preserve">Ualikhanov </t>
+    <t>Index of the physical volume of gross agricultural output (services)</t>
   </si>
   <si>
-    <t xml:space="preserve">Gabit Musirepov </t>
+    <t>Index of the physical volume of gross crop production</t>
+  </si>
+  <si>
+    <t>Index of the physical volume of gross livestock production</t>
+  </si>
+  <si>
+    <t>as a percentage of the previous month of 2022</t>
+  </si>
+  <si>
+    <t>as a percentage of the previous month of 2023</t>
+  </si>
+  <si>
+    <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>Febrarary</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>as a percentage of the previous month of 2024</t>
   </si>
   <si>
-    <t>Index of the physical volume of gross output (services) of agriculture, forestry and fisheries</t>
-[...13 lines deleted...]
-  <si>
     <t>as a percentage of the previous month of 2025</t>
   </si>
   <si>
-    <t>as a percentage of the previous month of 2026</t>
+    <t>Petropavlovsk city</t>
+  </si>
+  <si>
+    <t>Ayyrtau district</t>
+  </si>
+  <si>
+    <t>Akzhar district</t>
+  </si>
+  <si>
+    <t>Magzhan Zhumabaev district</t>
+  </si>
+  <si>
+    <t>Esil district</t>
+  </si>
+  <si>
+    <t>Zhambyl district</t>
+  </si>
+  <si>
+    <t>Kyzylzhar district</t>
+  </si>
+  <si>
+    <t>Mamlut district</t>
+  </si>
+  <si>
+    <t>Shal akyna district</t>
+  </si>
+  <si>
+    <t>Akkayin district</t>
+  </si>
+  <si>
+    <t>Taiynsha district</t>
+  </si>
+  <si>
+    <t>Timiryazev district</t>
+  </si>
+  <si>
+    <t>Ualikhanov district</t>
+  </si>
+  <si>
+    <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="16"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -605,7234 +638,10050 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AO76"/>
+  <dimension ref="A1:BC76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="V37" workbookViewId="0">
-      <selection activeCell="AF80" sqref="AF80"/>
+    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
+      <selection activeCell="A40" sqref="A40:M40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="16" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="16"/>
+    <col min="1" max="1" width="27.140625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" style="18" customWidth="1"/>
+    <col min="3" max="14" width="9.140625" style="18"/>
+    <col min="15" max="15" width="27.140625" style="18" customWidth="1"/>
+    <col min="16" max="16" width="8.7109375" style="18" customWidth="1"/>
+    <col min="17" max="28" width="9.140625" style="18"/>
+    <col min="29" max="29" width="27.140625" style="18" customWidth="1"/>
+    <col min="30" max="30" width="8.7109375" style="18" customWidth="1"/>
+    <col min="31" max="41" width="9.140625" style="18"/>
+    <col min="42" max="42" width="9.42578125" style="18" customWidth="1"/>
+    <col min="43" max="43" width="27.140625" style="18" customWidth="1"/>
+    <col min="44" max="44" width="8.7109375" style="18" customWidth="1"/>
+    <col min="45" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="27.75" customHeight="1">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:55" ht="27.75" customHeight="1">
+      <c r="A1" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+      <c r="J1" s="17"/>
+      <c r="K1" s="17"/>
+      <c r="L1" s="17"/>
+      <c r="M1" s="17"/>
+      <c r="O1" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="P1" s="17"/>
+      <c r="Q1" s="17"/>
+      <c r="R1" s="17"/>
+      <c r="S1" s="17"/>
+      <c r="T1" s="17"/>
+      <c r="U1" s="17"/>
+      <c r="V1" s="17"/>
+      <c r="W1" s="17"/>
+      <c r="X1" s="17"/>
+      <c r="Y1" s="17"/>
+      <c r="Z1" s="17"/>
+      <c r="AA1" s="17"/>
+      <c r="AC1" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD1" s="17"/>
+      <c r="AE1" s="17"/>
+      <c r="AF1" s="17"/>
+      <c r="AG1" s="17"/>
+      <c r="AH1" s="17"/>
+      <c r="AI1" s="17"/>
+      <c r="AJ1" s="17"/>
+      <c r="AK1" s="17"/>
+      <c r="AL1" s="17"/>
+      <c r="AM1" s="17"/>
+      <c r="AN1" s="17"/>
+      <c r="AO1" s="17"/>
+      <c r="AQ1" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR1" s="17"/>
+      <c r="AS1" s="17"/>
+      <c r="AT1" s="17"/>
+      <c r="AU1" s="17"/>
+      <c r="AV1" s="17"/>
+      <c r="AW1" s="17"/>
+      <c r="AX1" s="17"/>
+      <c r="AY1" s="17"/>
+      <c r="AZ1" s="17"/>
+      <c r="BA1" s="17"/>
+      <c r="BB1" s="17"/>
+      <c r="BC1" s="17"/>
+    </row>
+    <row r="2" spans="1:55">
+      <c r="A2" s="19"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="19"/>
+      <c r="S2" s="19"/>
+      <c r="T2" s="19"/>
+      <c r="U2" s="19"/>
+      <c r="V2" s="19"/>
+      <c r="W2" s="19"/>
+      <c r="X2" s="19"/>
+      <c r="Y2" s="19"/>
+      <c r="Z2" s="19"/>
+      <c r="AA2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC2" s="19"/>
+      <c r="AD2" s="19"/>
+      <c r="AE2" s="19"/>
+      <c r="AF2" s="19"/>
+      <c r="AG2" s="19"/>
+      <c r="AH2" s="19"/>
+      <c r="AI2" s="19"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="19"/>
+      <c r="AL2" s="19"/>
+      <c r="AM2" s="19"/>
+      <c r="AN2" s="19"/>
+      <c r="AO2" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AQ2" s="19"/>
+      <c r="AR2" s="19"/>
+      <c r="AS2" s="19"/>
+      <c r="AT2" s="19"/>
+      <c r="AU2" s="19"/>
+      <c r="AV2" s="19"/>
+      <c r="AW2" s="19"/>
+      <c r="AX2" s="19"/>
+      <c r="AY2" s="19"/>
+      <c r="AZ2" s="19"/>
+      <c r="BA2" s="19"/>
+      <c r="BB2" s="19"/>
+      <c r="BC2" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:55">
+      <c r="A3" s="13"/>
+      <c r="B3" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="F3" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="G3" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="H3" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="25"/>
-[...11 lines deleted...]
-      <c r="O1" s="25" t="s">
+      <c r="K3" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="O3" s="13"/>
+      <c r="P3" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="R3" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="S3" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="T3" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="U3" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="V3" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="W3" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="X3" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y3" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="Z3" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA3" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC3" s="13"/>
+      <c r="AD3" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE3" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF3" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG3" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH3" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="AI3" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ3" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK3" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="AL3" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM3" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN3" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="AO3" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="AQ3" s="13"/>
+      <c r="AR3" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS3" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT3" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU3" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="AV3" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="AW3" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="AX3" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY3" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="AZ3" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="BA3" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="BB3" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="BC3" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:55" ht="14.25" customHeight="1">
+      <c r="A4" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="4">
+        <v>102.73316674097128</v>
+      </c>
+      <c r="C4" s="4">
+        <v>105.94566166352681</v>
+      </c>
+      <c r="D4" s="4">
+        <v>105.50888067581458</v>
+      </c>
+      <c r="E4" s="4">
+        <v>102.65702527216966</v>
+      </c>
+      <c r="F4" s="3">
+        <v>102.72626719605051</v>
+      </c>
+      <c r="G4" s="3">
+        <v>102.86956691904723</v>
+      </c>
+      <c r="H4" s="3">
+        <v>101.14961937039399</v>
+      </c>
+      <c r="I4" s="4">
+        <v>97.699295524864681</v>
+      </c>
+      <c r="J4" s="3">
+        <v>75.283923152193765</v>
+      </c>
+      <c r="K4" s="3">
+        <v>91.7</v>
+      </c>
+      <c r="L4" s="3">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="M4" s="3">
+        <v>114.8</v>
+      </c>
+      <c r="O4" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="P4" s="11">
+        <v>97.425572790152458</v>
+      </c>
+      <c r="Q4" s="11">
+        <v>111.28393403460106</v>
+      </c>
+      <c r="R4" s="11">
+        <v>103.12362893738747</v>
+      </c>
+      <c r="S4" s="11">
+        <v>100.3850878777105</v>
+      </c>
+      <c r="T4" s="10">
+        <v>99.033330060206978</v>
+      </c>
+      <c r="U4" s="10">
+        <v>103.54369435129172</v>
+      </c>
+      <c r="V4" s="10">
+        <v>98.813193559830253</v>
+      </c>
+      <c r="W4" s="11">
+        <v>89.167362261382209</v>
+      </c>
+      <c r="X4" s="10">
+        <v>134.47482516169876</v>
+      </c>
+      <c r="Y4" s="10">
+        <v>193.21783381167981</v>
+      </c>
+      <c r="Z4" s="10">
+        <v>215.63368949750864</v>
+      </c>
+      <c r="AA4" s="10">
+        <v>44.253388148887666</v>
+      </c>
+      <c r="AC4" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AD4" s="11">
+        <v>106.47198731444074</v>
+      </c>
+      <c r="AE4" s="11">
+        <v>101.42802293018363</v>
+      </c>
+      <c r="AF4" s="11">
+        <v>114.47304324303262</v>
+      </c>
+      <c r="AG4" s="11">
+        <v>107.18952909109581</v>
+      </c>
+      <c r="AH4" s="10">
+        <v>107.78495816343808</v>
+      </c>
+      <c r="AI4" s="10">
+        <v>102.63592356749433</v>
+      </c>
+      <c r="AJ4" s="10">
+        <v>113.40805943848673</v>
+      </c>
+      <c r="AK4" s="11">
+        <v>110.22568755135364</v>
+      </c>
+      <c r="AL4" s="10">
+        <v>110.1</v>
+      </c>
+      <c r="AM4" s="3">
+        <v>106.884382523874</v>
+      </c>
+      <c r="AN4" s="10">
+        <v>117.42500942007527</v>
+      </c>
+      <c r="AO4" s="10">
+        <v>93.644542481224065</v>
+      </c>
+      <c r="AQ4" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AR4" s="11">
+        <v>105.8</v>
+      </c>
+      <c r="AS4" s="11">
+        <v>103.91169637494757</v>
+      </c>
+      <c r="AT4" s="11">
+        <v>101.49565884960867</v>
+      </c>
+      <c r="AU4" s="11">
+        <v>100.49537186868882</v>
+      </c>
+      <c r="AV4" s="10">
+        <v>102.75632216169461</v>
+      </c>
+      <c r="AW4" s="10"/>
+      <c r="AX4" s="10"/>
+      <c r="AY4" s="11"/>
+      <c r="AZ4" s="10"/>
+      <c r="BA4" s="3"/>
+      <c r="BB4" s="10"/>
+      <c r="BC4" s="10"/>
+    </row>
+    <row r="5" spans="1:55">
+      <c r="A5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="4">
+        <v>66.147135861042145</v>
+      </c>
+      <c r="C5" s="4">
+        <v>76.349260709898189</v>
+      </c>
+      <c r="D5" s="4">
+        <v>75.893201483616977</v>
+      </c>
+      <c r="E5" s="4">
+        <v>65.43714043705954</v>
+      </c>
+      <c r="F5" s="3">
+        <v>64.730589512026654</v>
+      </c>
+      <c r="G5" s="3">
+        <v>76.987576110814061</v>
+      </c>
+      <c r="H5" s="3">
+        <v>90.446333522677051</v>
+      </c>
+      <c r="I5" s="4">
+        <v>86.613241098386723</v>
+      </c>
+      <c r="J5" s="3">
+        <v>89.011646595185312</v>
+      </c>
+      <c r="K5" s="3">
+        <v>93.159359257545844</v>
+      </c>
+      <c r="L5" s="3">
+        <v>725.41603571502299</v>
+      </c>
+      <c r="M5" s="3">
+        <v>87.192101257655423</v>
+      </c>
+      <c r="O5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="P5" s="11">
+        <v>96.047215462140528</v>
+      </c>
+      <c r="Q5" s="11">
+        <v>98.175890731479015</v>
+      </c>
+      <c r="R5" s="11">
+        <v>96.452499583284066</v>
+      </c>
+      <c r="S5" s="11">
+        <v>98.615103426255871</v>
+      </c>
+      <c r="T5" s="10">
+        <v>99.993391467937613</v>
+      </c>
+      <c r="U5" s="10">
+        <v>100.43249980185183</v>
+      </c>
+      <c r="V5" s="10">
+        <v>116.6116932165141</v>
+      </c>
+      <c r="W5" s="11">
+        <v>90.826740595124363</v>
+      </c>
+      <c r="X5" s="10">
+        <v>85.454271776234634</v>
+      </c>
+      <c r="Y5" s="10">
+        <v>92.620044581405296</v>
+      </c>
+      <c r="Z5" s="10">
+        <v>65.129672240399657</v>
+      </c>
+      <c r="AA5" s="10">
+        <v>7970.8148589390703</v>
+      </c>
+      <c r="AC5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD5" s="11">
+        <v>185.6</v>
+      </c>
+      <c r="AE5" s="11">
+        <v>274.35147858571952</v>
+      </c>
+      <c r="AF5" s="11">
+        <v>215.62818496152144</v>
+      </c>
+      <c r="AG5" s="11">
+        <v>158.39478045300069</v>
+      </c>
+      <c r="AH5" s="10">
+        <v>89.881051928449722</v>
+      </c>
+      <c r="AI5" s="10">
+        <v>342.33304635167633</v>
+      </c>
+      <c r="AJ5" s="10">
+        <v>127.63178973180705</v>
+      </c>
+      <c r="AK5" s="11">
+        <v>111.21958654005995</v>
+      </c>
+      <c r="AL5" s="10">
+        <v>138.4</v>
+      </c>
+      <c r="AM5" s="3">
+        <v>103.45877301526846</v>
+      </c>
+      <c r="AN5" s="10">
+        <v>123.82030820194403</v>
+      </c>
+      <c r="AO5" s="10">
+        <v>787.87360142153841</v>
+      </c>
+      <c r="AQ5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AR5" s="11">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="AS5" s="11">
+        <v>48.44364296699834</v>
+      </c>
+      <c r="AT5" s="11">
+        <v>58.241521030304391</v>
+      </c>
+      <c r="AU5" s="11">
+        <v>71.426209221187463</v>
+      </c>
+      <c r="AV5" s="10">
+        <v>99.420976482294947</v>
+      </c>
+      <c r="AW5" s="10"/>
+      <c r="AX5" s="10"/>
+      <c r="AY5" s="11"/>
+      <c r="AZ5" s="10"/>
+      <c r="BA5" s="3"/>
+      <c r="BB5" s="10"/>
+      <c r="BC5" s="10"/>
+    </row>
+    <row r="6" spans="1:55">
+      <c r="A6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="4">
+        <v>101.50412155256757</v>
+      </c>
+      <c r="C6" s="4">
+        <v>101.79260722682189</v>
+      </c>
+      <c r="D6" s="4">
+        <v>102.41106913215114</v>
+      </c>
+      <c r="E6" s="4">
+        <v>98.864484320472471</v>
+      </c>
+      <c r="F6" s="3">
+        <v>100.14582869137037</v>
+      </c>
+      <c r="G6" s="3">
+        <v>100.89107583653232</v>
+      </c>
+      <c r="H6" s="3">
+        <v>100.38803129900435</v>
+      </c>
+      <c r="I6" s="4">
+        <v>72.794624223052736</v>
+      </c>
+      <c r="J6" s="3">
+        <v>72.976312142407451</v>
+      </c>
+      <c r="K6" s="3">
+        <v>125.02901837355881</v>
+      </c>
+      <c r="L6" s="3">
+        <v>58.625922077377822</v>
+      </c>
+      <c r="M6" s="3">
+        <v>108.86251997894627</v>
+      </c>
+      <c r="O6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="P6" s="11">
+        <v>93.097060068321483</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>94.970977986744103</v>
+      </c>
+      <c r="R6" s="11">
+        <v>108.20198267844737</v>
+      </c>
+      <c r="S6" s="11">
+        <v>100.59534863888572</v>
+      </c>
+      <c r="T6" s="10">
+        <v>101.05383152755421</v>
+      </c>
+      <c r="U6" s="10">
+        <v>176.06858900683122</v>
+      </c>
+      <c r="V6" s="10">
+        <v>103.79256083388408</v>
+      </c>
+      <c r="W6" s="11">
+        <v>73.681462147813278</v>
+      </c>
+      <c r="X6" s="10">
+        <v>126.45379301186392</v>
+      </c>
+      <c r="Y6" s="10">
+        <v>124.42388735383921</v>
+      </c>
+      <c r="Z6" s="10">
+        <v>205.16470148015577</v>
+      </c>
+      <c r="AA6" s="10">
+        <v>-138.4412635089185</v>
+      </c>
+      <c r="AC6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD6" s="11">
+        <v>102.3</v>
+      </c>
+      <c r="AE6" s="11">
+        <v>95.322765646030618</v>
+      </c>
+      <c r="AF6" s="11">
+        <v>91.729214052990471</v>
+      </c>
+      <c r="AG6" s="11">
+        <v>96.792750841704105</v>
+      </c>
+      <c r="AH6" s="10">
+        <v>95.440622345988899</v>
+      </c>
+      <c r="AI6" s="10">
+        <v>98.441619319412681</v>
+      </c>
+      <c r="AJ6" s="10">
+        <v>93.78850496452327</v>
+      </c>
+      <c r="AK6" s="11">
+        <v>182.93291600322345</v>
+      </c>
+      <c r="AL6" s="10">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="AM6" s="3">
+        <v>86.257986875216673</v>
+      </c>
+      <c r="AN6" s="10">
+        <v>59.818071431065952</v>
+      </c>
+      <c r="AO6" s="10">
+        <v>288.66296677000747</v>
+      </c>
+      <c r="AQ6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR6" s="11">
+        <v>97.1</v>
+      </c>
+      <c r="AS6" s="11">
+        <v>108.92194410651052</v>
+      </c>
+      <c r="AT6" s="11">
+        <v>103.10512067958078</v>
+      </c>
+      <c r="AU6" s="11">
+        <v>99.576315304292635</v>
+      </c>
+      <c r="AV6" s="10">
+        <v>97.859136116178433</v>
+      </c>
+      <c r="AW6" s="10"/>
+      <c r="AX6" s="10"/>
+      <c r="AY6" s="11"/>
+      <c r="AZ6" s="10"/>
+      <c r="BA6" s="3"/>
+      <c r="BB6" s="10"/>
+      <c r="BC6" s="10"/>
+    </row>
+    <row r="7" spans="1:55">
+      <c r="A7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="4">
+        <v>100.57857045654286</v>
+      </c>
+      <c r="C7" s="4">
+        <v>100.91550098741853</v>
+      </c>
+      <c r="D7" s="4">
+        <v>101.0934958784952</v>
+      </c>
+      <c r="E7" s="4">
+        <v>100.68957954208919</v>
+      </c>
+      <c r="F7" s="3">
+        <v>100.44175664133337</v>
+      </c>
+      <c r="G7" s="3">
+        <v>100.02334608060283</v>
+      </c>
+      <c r="H7" s="3">
+        <v>100.62068096234553</v>
+      </c>
+      <c r="I7" s="4">
+        <v>103.86170202962349</v>
+      </c>
+      <c r="J7" s="3">
+        <v>44.072613396301229</v>
+      </c>
+      <c r="K7" s="3">
+        <v>33.290372460697164</v>
+      </c>
+      <c r="L7" s="3">
+        <v>-342.84508028930929</v>
+      </c>
+      <c r="M7" s="3">
+        <v>125.18245081457935</v>
+      </c>
+      <c r="O7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" s="11">
+        <v>100.35891177707961</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>99.687344322118037</v>
+      </c>
+      <c r="R7" s="11">
+        <v>101.19989759504593</v>
+      </c>
+      <c r="S7" s="11">
+        <v>103.56522091512055</v>
+      </c>
+      <c r="T7" s="10">
+        <v>100.59702745004009</v>
+      </c>
+      <c r="U7" s="10">
+        <v>101.61091587946167</v>
+      </c>
+      <c r="V7" s="10">
+        <v>106.01140937841657</v>
+      </c>
+      <c r="W7" s="11">
+        <v>52.467098762612409</v>
+      </c>
+      <c r="X7" s="10">
+        <v>355.70553397628862</v>
+      </c>
+      <c r="Y7" s="10">
+        <v>589.18714395777943</v>
+      </c>
+      <c r="Z7" s="10">
+        <v>367.71953783342195</v>
+      </c>
+      <c r="AA7" s="10">
+        <v>25.990769153502736</v>
+      </c>
+      <c r="AC7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD7" s="11">
+        <v>98.7</v>
+      </c>
+      <c r="AE7" s="11">
+        <v>122.95372541251955</v>
+      </c>
+      <c r="AF7" s="11">
+        <v>128.73768703789011</v>
+      </c>
+      <c r="AG7" s="11">
+        <v>91.422411387805056</v>
+      </c>
+      <c r="AH7" s="10">
+        <v>94.187492238545772</v>
+      </c>
+      <c r="AI7" s="10">
+        <v>94.56889379562152</v>
+      </c>
+      <c r="AJ7" s="10">
+        <v>122.74578399357132</v>
+      </c>
+      <c r="AK7" s="11">
+        <v>112.93897192261025</v>
+      </c>
+      <c r="AL7" s="10">
+        <v>92.5</v>
+      </c>
+      <c r="AM7" s="3">
+        <v>117.72091140061353</v>
+      </c>
+      <c r="AN7" s="10">
+        <v>109.69809404197224</v>
+      </c>
+      <c r="AO7" s="10">
+        <v>221.01370876880662</v>
+      </c>
+      <c r="AQ7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AR7" s="11">
+        <v>98.9</v>
+      </c>
+      <c r="AS7" s="11">
+        <v>86.835410488067978</v>
+      </c>
+      <c r="AT7" s="11">
+        <v>84.195479596367733</v>
+      </c>
+      <c r="AU7" s="11">
+        <v>110.95438715324728</v>
+      </c>
+      <c r="AV7" s="10">
+        <v>110.30464404953047</v>
+      </c>
+      <c r="AW7" s="10"/>
+      <c r="AX7" s="10"/>
+      <c r="AY7" s="11"/>
+      <c r="AZ7" s="10"/>
+      <c r="BA7" s="3"/>
+      <c r="BB7" s="10"/>
+      <c r="BC7" s="10"/>
+    </row>
+    <row r="8" spans="1:55" ht="11.25" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="4">
+        <v>102.41613785824271</v>
+      </c>
+      <c r="C8" s="4">
+        <v>102.68255767767631</v>
+      </c>
+      <c r="D8" s="4">
+        <v>105.60700434845269</v>
+      </c>
+      <c r="E8" s="4">
+        <v>102.28563707001695</v>
+      </c>
+      <c r="F8" s="3">
+        <v>103.78613303933466</v>
+      </c>
+      <c r="G8" s="3">
+        <v>100.57436521261249</v>
+      </c>
+      <c r="H8" s="3">
+        <v>102.75613733044402</v>
+      </c>
+      <c r="I8" s="4">
+        <v>100.62762444835052</v>
+      </c>
+      <c r="J8" s="3">
+        <v>76.507392630574614</v>
+      </c>
+      <c r="K8" s="3">
+        <v>124.34232609980724</v>
+      </c>
+      <c r="L8" s="3">
+        <v>-4519.7355116709959</v>
+      </c>
+      <c r="M8" s="3">
+        <v>88.837395542708464</v>
+      </c>
+      <c r="O8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="P8" s="11">
+        <v>111.92965995531982</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>99.235095637069008</v>
+      </c>
+      <c r="R8" s="11">
+        <v>137.27261220227746</v>
+      </c>
+      <c r="S8" s="11">
+        <v>112.98189963006232</v>
+      </c>
+      <c r="T8" s="10">
+        <v>103.45065739208439</v>
+      </c>
+      <c r="U8" s="10">
+        <v>100.59464626820285</v>
+      </c>
+      <c r="V8" s="10">
+        <v>97.570994448546216</v>
+      </c>
+      <c r="W8" s="11">
+        <v>83.31441088632296</v>
+      </c>
+      <c r="X8" s="10">
+        <v>140.36661144572579</v>
+      </c>
+      <c r="Y8" s="10">
+        <v>152.34765311139012</v>
+      </c>
+      <c r="Z8" s="10">
+        <v>246.53219910720509</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>-45.197590941752466</v>
+      </c>
+      <c r="AC8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD8" s="11">
+        <v>100.3</v>
+      </c>
+      <c r="AE8" s="11">
+        <v>96.299803366620623</v>
+      </c>
+      <c r="AF8" s="11">
+        <v>114.28335280854145</v>
+      </c>
+      <c r="AG8" s="11">
+        <v>102.605630370025</v>
+      </c>
+      <c r="AH8" s="10">
+        <v>102.93967536705001</v>
+      </c>
+      <c r="AI8" s="10">
+        <v>101.30646670777512</v>
+      </c>
+      <c r="AJ8" s="10">
+        <v>107.85669133387962</v>
+      </c>
+      <c r="AK8" s="11">
+        <v>106.96411400004793</v>
+      </c>
+      <c r="AL8" s="10">
+        <v>113.7</v>
+      </c>
+      <c r="AM8" s="3">
+        <v>147.53327897544443</v>
+      </c>
+      <c r="AN8" s="10">
+        <v>86.630093856117625</v>
+      </c>
+      <c r="AO8" s="10">
+        <v>-15.754276867792019</v>
+      </c>
+      <c r="AQ8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AR8" s="11">
+        <v>109</v>
+      </c>
+      <c r="AS8" s="11">
+        <v>114.21589089680515</v>
+      </c>
+      <c r="AT8" s="11">
+        <v>89.413607485340705</v>
+      </c>
+      <c r="AU8" s="11">
+        <v>100.74320540506056</v>
+      </c>
+      <c r="AV8" s="10">
+        <v>108.30024782686409</v>
+      </c>
+      <c r="AW8" s="10"/>
+      <c r="AX8" s="10"/>
+      <c r="AY8" s="11"/>
+      <c r="AZ8" s="10"/>
+      <c r="BA8" s="3"/>
+      <c r="BB8" s="10"/>
+      <c r="BC8" s="10"/>
+    </row>
+    <row r="9" spans="1:55">
+      <c r="A9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="4">
+        <v>100.62924895922328</v>
+      </c>
+      <c r="C9" s="4">
+        <v>100.64189934615793</v>
+      </c>
+      <c r="D9" s="4">
+        <v>100.93779104789643</v>
+      </c>
+      <c r="E9" s="4">
+        <v>102.18262574050678</v>
+      </c>
+      <c r="F9" s="3">
+        <v>99.747743552848959</v>
+      </c>
+      <c r="G9" s="3">
+        <v>98.122424787476845</v>
+      </c>
+      <c r="H9" s="3">
+        <v>117.41175756796987</v>
+      </c>
+      <c r="I9" s="4">
+        <v>117.30513873973187</v>
+      </c>
+      <c r="J9" s="3">
+        <v>92.416529697277937</v>
+      </c>
+      <c r="K9" s="3">
+        <v>87.749701464398015</v>
+      </c>
+      <c r="L9" s="3">
+        <v>80.332273471624603</v>
+      </c>
+      <c r="M9" s="3">
+        <v>124.23262812236604</v>
+      </c>
+      <c r="O9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="P9" s="11">
+        <v>97.304301461218444</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>104.93306262473425</v>
+      </c>
+      <c r="R9" s="11">
+        <v>106.63611981053005</v>
+      </c>
+      <c r="S9" s="11">
+        <v>98.44402011877095</v>
+      </c>
+      <c r="T9" s="10">
+        <v>100.22832528542816</v>
+      </c>
+      <c r="U9" s="10">
+        <v>104.16453239038755</v>
+      </c>
+      <c r="V9" s="10">
+        <v>103.90521627504732</v>
+      </c>
+      <c r="W9" s="11">
+        <v>135.55023024911353</v>
+      </c>
+      <c r="X9" s="10">
+        <v>89.99361132434629</v>
+      </c>
+      <c r="Y9" s="10">
+        <v>120.65138714829409</v>
+      </c>
+      <c r="Z9" s="10">
+        <v>179.75911686560227</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>113.37871353897778</v>
+      </c>
+      <c r="AC9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD9" s="11">
+        <v>113.9</v>
+      </c>
+      <c r="AE9" s="11">
+        <v>109.71526097809587</v>
+      </c>
+      <c r="AF9" s="11">
+        <v>125.53508674812923</v>
+      </c>
+      <c r="AG9" s="11">
+        <v>115.96982739787683</v>
+      </c>
+      <c r="AH9" s="10">
+        <v>116.55147783179967</v>
+      </c>
+      <c r="AI9" s="10">
+        <v>110.45851471498275</v>
+      </c>
+      <c r="AJ9" s="10">
+        <v>117.56408638826557</v>
+      </c>
+      <c r="AK9" s="11">
+        <v>102.47660840729171</v>
+      </c>
+      <c r="AL9" s="10">
+        <v>110.8</v>
+      </c>
+      <c r="AM9" s="3">
+        <v>123.12940349061424</v>
+      </c>
+      <c r="AN9" s="10">
+        <v>136.91967795034532</v>
+      </c>
+      <c r="AO9" s="10">
+        <v>378.1087911761104</v>
+      </c>
+      <c r="AQ9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AR9" s="11">
+        <v>114.3</v>
+      </c>
+      <c r="AS9" s="11">
+        <v>116.93255852324542</v>
+      </c>
+      <c r="AT9" s="11">
+        <v>104.89379249543411</v>
+      </c>
+      <c r="AU9" s="11">
+        <v>104.36565663479584</v>
+      </c>
+      <c r="AV9" s="10">
+        <v>103.38579928980394</v>
+      </c>
+      <c r="AW9" s="10"/>
+      <c r="AX9" s="10"/>
+      <c r="AY9" s="11"/>
+      <c r="AZ9" s="10"/>
+      <c r="BA9" s="3"/>
+      <c r="BB9" s="10"/>
+      <c r="BC9" s="10"/>
+    </row>
+    <row r="10" spans="1:55">
+      <c r="A10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="4">
+        <v>100.48300092589382</v>
+      </c>
+      <c r="C10" s="4">
+        <v>100.99688081163838</v>
+      </c>
+      <c r="D10" s="4">
+        <v>102.26889681717563</v>
+      </c>
+      <c r="E10" s="4">
+        <v>99.486557617957288</v>
+      </c>
+      <c r="F10" s="3">
+        <v>99.971066126406768</v>
+      </c>
+      <c r="G10" s="3">
+        <v>99.944099397186875</v>
+      </c>
+      <c r="H10" s="3">
+        <v>120.08764844817561</v>
+      </c>
+      <c r="I10" s="4">
+        <v>109.70886818576912</v>
+      </c>
+      <c r="J10" s="3">
+        <v>76.807281557335997</v>
+      </c>
+      <c r="K10" s="3">
+        <v>60.628968166969308</v>
+      </c>
+      <c r="L10" s="3">
+        <v>33.927678286967286</v>
+      </c>
+      <c r="M10" s="3">
+        <v>88.610564330148549</v>
+      </c>
+      <c r="O10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="P10" s="11">
+        <v>97.33817637265895</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>97.209327473639505</v>
+      </c>
+      <c r="R10" s="11">
+        <v>85.628109598974319</v>
+      </c>
+      <c r="S10" s="11">
+        <v>96.798005351116274</v>
+      </c>
+      <c r="T10" s="10">
+        <v>97.947377873744713</v>
+      </c>
+      <c r="U10" s="10">
+        <v>105.3187697971634</v>
+      </c>
+      <c r="V10" s="10">
+        <v>92.193142672572748</v>
+      </c>
+      <c r="W10" s="11">
+        <v>72.88080369167362</v>
+      </c>
+      <c r="X10" s="10">
+        <v>149.17432393270255</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>169.53607879429319</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>263.33757884702464</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>31.779032464842068</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD10" s="11">
+        <v>105.8</v>
+      </c>
+      <c r="AE10" s="11">
+        <v>105.85845500775004</v>
+      </c>
+      <c r="AF10" s="11">
+        <v>128.57109287651528</v>
+      </c>
+      <c r="AG10" s="11">
+        <v>109.49257983979595</v>
+      </c>
+      <c r="AH10" s="10">
+        <v>106.58830587762505</v>
+      </c>
+      <c r="AI10" s="10">
+        <v>100.98399474564566</v>
+      </c>
+      <c r="AJ10" s="10">
+        <v>85.92372732110104</v>
+      </c>
+      <c r="AK10" s="11">
+        <v>122.85858766738002</v>
+      </c>
+      <c r="AL10" s="10">
+        <v>100.8</v>
+      </c>
+      <c r="AM10" s="3">
+        <v>143.80570322066475</v>
+      </c>
+      <c r="AN10" s="10">
+        <v>85.415560936567317</v>
+      </c>
+      <c r="AO10" s="10">
+        <v>359.91604940495409</v>
+      </c>
+      <c r="AQ10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AR10" s="11">
+        <v>92.3</v>
+      </c>
+      <c r="AS10" s="11">
+        <v>125.68269739877974</v>
+      </c>
+      <c r="AT10" s="11">
+        <v>106.25062908175337</v>
+      </c>
+      <c r="AU10" s="11">
+        <v>101.54842972766367</v>
+      </c>
+      <c r="AV10" s="10">
+        <v>102.36258427753046</v>
+      </c>
+      <c r="AW10" s="10"/>
+      <c r="AX10" s="10"/>
+      <c r="AY10" s="11"/>
+      <c r="AZ10" s="10"/>
+      <c r="BA10" s="3"/>
+      <c r="BB10" s="10"/>
+      <c r="BC10" s="10"/>
+    </row>
+    <row r="11" spans="1:55">
+      <c r="A11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="4">
+        <v>110.4518170972738</v>
+      </c>
+      <c r="C11" s="4">
+        <v>99.128102274529013</v>
+      </c>
+      <c r="D11" s="4">
+        <v>97.94321534166437</v>
+      </c>
+      <c r="E11" s="4">
+        <v>95.629758266664339</v>
+      </c>
+      <c r="F11" s="3">
+        <v>107.04395381512583</v>
+      </c>
+      <c r="G11" s="3">
+        <v>103.69737031789343</v>
+      </c>
+      <c r="H11" s="3">
+        <v>96.578669233637399</v>
+      </c>
+      <c r="I11" s="4">
+        <v>96.094405644763413</v>
+      </c>
+      <c r="J11" s="3">
+        <v>98.565429056207449</v>
+      </c>
+      <c r="K11" s="3">
+        <v>62.939073121152099</v>
+      </c>
+      <c r="L11" s="3">
+        <v>54.212762132859105</v>
+      </c>
+      <c r="M11" s="3">
+        <v>90.873009641658669</v>
+      </c>
+      <c r="O11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="P11" s="11">
+        <v>84.730313858225372</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>106.64035749815307</v>
+      </c>
+      <c r="R11" s="11">
+        <v>108.0871731694367</v>
+      </c>
+      <c r="S11" s="11">
+        <v>100.22291321202792</v>
+      </c>
+      <c r="T11" s="10">
+        <v>96.384503436802163</v>
+      </c>
+      <c r="U11" s="10">
+        <v>99.837054413821662</v>
+      </c>
+      <c r="V11" s="10">
+        <v>95.764671486061701</v>
+      </c>
+      <c r="W11" s="11">
+        <v>74.5664274642603</v>
+      </c>
+      <c r="X11" s="10">
+        <v>104.76615473113023</v>
+      </c>
+      <c r="Y11" s="10">
+        <v>170.0153686942503</v>
+      </c>
+      <c r="Z11" s="10">
+        <v>101.26647311884402</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>81.220513236351451</v>
+      </c>
+      <c r="AC11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD11" s="11">
+        <v>109.6</v>
+      </c>
+      <c r="AE11" s="11">
+        <v>98.786438989098315</v>
+      </c>
+      <c r="AF11" s="11">
+        <v>108.6053645747153</v>
+      </c>
+      <c r="AG11" s="11">
+        <v>103.90795813344411</v>
+      </c>
+      <c r="AH11" s="10">
+        <v>108.31540652628291</v>
+      </c>
+      <c r="AI11" s="10">
+        <v>100.50773091575739</v>
+      </c>
+      <c r="AJ11" s="10">
+        <v>104.61441206405611</v>
+      </c>
+      <c r="AK11" s="11">
+        <v>104.12325943596457</v>
+      </c>
+      <c r="AL11" s="10">
+        <v>105.6</v>
+      </c>
+      <c r="AM11" s="3">
+        <v>84.832123967033453</v>
+      </c>
+      <c r="AN11" s="10">
+        <v>168.68658529707167</v>
+      </c>
+      <c r="AO11" s="10">
+        <v>81.304540641911032</v>
+      </c>
+      <c r="AQ11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AR11" s="11">
+        <v>112.1</v>
+      </c>
+      <c r="AS11" s="11">
+        <v>105.52820754857764</v>
+      </c>
+      <c r="AT11" s="11">
+        <v>95.325853458983929</v>
+      </c>
+      <c r="AU11" s="11">
+        <v>105.46637801332261</v>
+      </c>
+      <c r="AV11" s="10">
+        <v>102.63933507913026</v>
+      </c>
+      <c r="AW11" s="10"/>
+      <c r="AX11" s="10"/>
+      <c r="AY11" s="11"/>
+      <c r="AZ11" s="10"/>
+      <c r="BA11" s="3"/>
+      <c r="BB11" s="10"/>
+      <c r="BC11" s="10"/>
+    </row>
+    <row r="12" spans="1:55">
+      <c r="A12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="4">
+        <v>101.54480931755619</v>
+      </c>
+      <c r="C12" s="4">
+        <v>108.89936822402251</v>
+      </c>
+      <c r="D12" s="4">
+        <v>103.33644725333211</v>
+      </c>
+      <c r="E12" s="4">
+        <v>98.682079172304299</v>
+      </c>
+      <c r="F12" s="3">
+        <v>98.616809022490912</v>
+      </c>
+      <c r="G12" s="3">
+        <v>96.89488824047902</v>
+      </c>
+      <c r="H12" s="3">
+        <v>101.08989470541012</v>
+      </c>
+      <c r="I12" s="4">
+        <v>119.59733835083748</v>
+      </c>
+      <c r="J12" s="3">
+        <v>86.862971387604432</v>
+      </c>
+      <c r="K12" s="3">
+        <v>79.662774956233235</v>
+      </c>
+      <c r="L12" s="3">
+        <v>53.383360265430809</v>
+      </c>
+      <c r="M12" s="3">
+        <v>100.16251028326771</v>
+      </c>
+      <c r="O12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="P12" s="11">
+        <v>95.249855242435061</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>105.22179641123337</v>
+      </c>
+      <c r="R12" s="11">
+        <v>90.694845754641634</v>
+      </c>
+      <c r="S12" s="11">
+        <v>103.21395301374079</v>
+      </c>
+      <c r="T12" s="10">
+        <v>103.04299418959421</v>
+      </c>
+      <c r="U12" s="10">
+        <v>106.87792668691878</v>
+      </c>
+      <c r="V12" s="10">
+        <v>95.680394914689231</v>
+      </c>
+      <c r="W12" s="11">
+        <v>70.836966165633555</v>
+      </c>
+      <c r="X12" s="10">
+        <v>115.75921087981385</v>
+      </c>
+      <c r="Y12" s="10">
+        <v>150.98312635519858</v>
+      </c>
+      <c r="Z12" s="10">
+        <v>172.04678731153197</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>90.766608533295667</v>
+      </c>
+      <c r="AC12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD12" s="11">
+        <v>115.1</v>
+      </c>
+      <c r="AE12" s="11">
+        <v>118.09258158216463</v>
+      </c>
+      <c r="AF12" s="11">
+        <v>107.49918428863636</v>
+      </c>
+      <c r="AG12" s="11">
+        <v>103.15940419053553</v>
+      </c>
+      <c r="AH12" s="10">
+        <v>101.4566332610632</v>
+      </c>
+      <c r="AI12" s="10">
+        <v>113.83748800819453</v>
+      </c>
+      <c r="AJ12" s="10">
+        <v>105.72104408328786</v>
+      </c>
+      <c r="AK12" s="11">
+        <v>123.75157604909725</v>
+      </c>
+      <c r="AL12" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="AM12" s="3">
+        <v>137.52406807845801</v>
+      </c>
+      <c r="AN12" s="10">
+        <v>102.78203284983169</v>
+      </c>
+      <c r="AO12" s="10">
+        <v>253.55969580438784</v>
+      </c>
+      <c r="AQ12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR12" s="11">
+        <v>109.4</v>
+      </c>
+      <c r="AS12" s="11">
+        <v>109.09203230326401</v>
+      </c>
+      <c r="AT12" s="11">
+        <v>106.30654089812136</v>
+      </c>
+      <c r="AU12" s="11">
+        <v>107.13697666484154</v>
+      </c>
+      <c r="AV12" s="10">
+        <v>110.7057768627959</v>
+      </c>
+      <c r="AW12" s="10"/>
+      <c r="AX12" s="10"/>
+      <c r="AY12" s="11"/>
+      <c r="AZ12" s="10"/>
+      <c r="BA12" s="3"/>
+      <c r="BB12" s="10"/>
+      <c r="BC12" s="10"/>
+    </row>
+    <row r="13" spans="1:55">
+      <c r="A13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="4">
+        <v>103.40235895668408</v>
+      </c>
+      <c r="C13" s="4">
+        <v>111.97224507065617</v>
+      </c>
+      <c r="D13" s="4">
+        <v>86.738494647556223</v>
+      </c>
+      <c r="E13" s="4">
+        <v>107.30764337486592</v>
+      </c>
+      <c r="F13" s="3">
+        <v>102.89033531931176</v>
+      </c>
+      <c r="G13" s="3">
+        <v>108.14982549839691</v>
+      </c>
+      <c r="H13" s="3">
+        <v>102.83017152575817</v>
+      </c>
+      <c r="I13" s="4">
+        <v>99.151243867865418</v>
+      </c>
+      <c r="J13" s="3">
+        <v>79.754846520519237</v>
+      </c>
+      <c r="K13" s="3">
+        <v>66.835320420426669</v>
+      </c>
+      <c r="L13" s="3">
+        <v>32.144058983946607</v>
+      </c>
+      <c r="M13" s="3">
+        <v>4.2113427480893693</v>
+      </c>
+      <c r="O13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="P13" s="11">
+        <v>99.827228092538618</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>117.25208413034372</v>
+      </c>
+      <c r="R13" s="11">
+        <v>119.63528684436859</v>
+      </c>
+      <c r="S13" s="11">
+        <v>97.942824352599601</v>
+      </c>
+      <c r="T13" s="10">
+        <v>97.896599146172321</v>
+      </c>
+      <c r="U13" s="10">
+        <v>98.93620030413247</v>
+      </c>
+      <c r="V13" s="10">
+        <v>101.51096308288199</v>
+      </c>
+      <c r="W13" s="11">
+        <v>123.68991025938652</v>
+      </c>
+      <c r="X13" s="10">
+        <v>104.449792331971</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>425.97120510822657</v>
+      </c>
+      <c r="Z13" s="10">
+        <v>249.31171360934167</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>32.13509657229968</v>
+      </c>
+      <c r="AC13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD13" s="11">
+        <v>111.3</v>
+      </c>
+      <c r="AE13" s="11">
+        <v>98.957165846422086</v>
+      </c>
+      <c r="AF13" s="11">
+        <v>110.12011475016665</v>
+      </c>
+      <c r="AG13" s="11">
+        <v>98.257249776559831</v>
+      </c>
+      <c r="AH13" s="10">
+        <v>90.572886364410735</v>
+      </c>
+      <c r="AI13" s="10">
+        <v>100.44091560122925</v>
+      </c>
+      <c r="AJ13" s="10">
+        <v>112.86095564888549</v>
+      </c>
+      <c r="AK13" s="11">
+        <v>95.830135489501146</v>
+      </c>
+      <c r="AL13" s="10">
+        <v>117.9</v>
+      </c>
+      <c r="AM13" s="3">
+        <v>74.468065644690455</v>
+      </c>
+      <c r="AN13" s="10">
+        <v>119.53583525460489</v>
+      </c>
+      <c r="AO13" s="10">
+        <v>559.94640113104174</v>
+      </c>
+      <c r="AQ13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AR13" s="11">
+        <v>98.4</v>
+      </c>
+      <c r="AS13" s="11">
+        <v>96.175772979837788</v>
+      </c>
+      <c r="AT13" s="11">
+        <v>120.14521553525501</v>
+      </c>
+      <c r="AU13" s="11">
+        <v>91.859641459462736</v>
+      </c>
+      <c r="AV13" s="10">
+        <v>109.68308473746676</v>
+      </c>
+      <c r="AW13" s="10"/>
+      <c r="AX13" s="10"/>
+      <c r="AY13" s="11"/>
+      <c r="AZ13" s="10"/>
+      <c r="BA13" s="3"/>
+      <c r="BB13" s="10"/>
+      <c r="BC13" s="10"/>
+    </row>
+    <row r="14" spans="1:55">
+      <c r="A14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="4">
+        <v>112.6833866224289</v>
+      </c>
+      <c r="C14" s="4">
+        <v>125.98155240896094</v>
+      </c>
+      <c r="D14" s="4">
+        <v>143.69514598616519</v>
+      </c>
+      <c r="E14" s="4">
+        <v>127.70239081753789</v>
+      </c>
+      <c r="F14" s="3">
+        <v>105.34062704340015</v>
+      </c>
+      <c r="G14" s="3">
+        <v>109.5469344679896</v>
+      </c>
+      <c r="H14" s="3">
+        <v>111.46682874305654</v>
+      </c>
+      <c r="I14" s="4">
+        <v>103.7580385402284</v>
+      </c>
+      <c r="J14" s="3">
+        <v>72.497964161991163</v>
+      </c>
+      <c r="K14" s="3">
+        <v>139.78031348879435</v>
+      </c>
+      <c r="L14" s="3">
+        <v>156.88647554908491</v>
+      </c>
+      <c r="M14" s="3">
+        <v>121.76558061370211</v>
+      </c>
+      <c r="O14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="P14" s="11">
+        <v>116.86328554273247</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>133.85939282440066</v>
+      </c>
+      <c r="R14" s="11">
+        <v>87.58926620344964</v>
+      </c>
+      <c r="S14" s="11">
+        <v>80.343104912777562</v>
+      </c>
+      <c r="T14" s="10">
+        <v>101.11429466743323</v>
+      </c>
+      <c r="U14" s="10">
+        <v>92.402251833115059</v>
+      </c>
+      <c r="V14" s="10">
+        <v>86.843710444459646</v>
+      </c>
+      <c r="W14" s="11">
+        <v>98.330263054519335</v>
+      </c>
+      <c r="X14" s="10">
+        <v>120.13265607965525</v>
+      </c>
+      <c r="Y14" s="10">
+        <v>181.20307056501849</v>
+      </c>
+      <c r="Z14" s="10">
+        <v>164.01269158230269</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>22.579523997045854</v>
+      </c>
+      <c r="AC14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AD14" s="11">
+        <v>102.2</v>
+      </c>
+      <c r="AE14" s="11">
+        <v>97.87525608042499</v>
+      </c>
+      <c r="AF14" s="11">
+        <v>157.36838260646127</v>
+      </c>
+      <c r="AG14" s="11">
+        <v>155.30415246301811</v>
+      </c>
+      <c r="AH14" s="10">
+        <v>155.51531448626542</v>
+      </c>
+      <c r="AI14" s="10">
+        <v>133.60099985386128</v>
+      </c>
+      <c r="AJ14" s="10">
+        <v>121.38708633052093</v>
+      </c>
+      <c r="AK14" s="11">
+        <v>103.14920561691143</v>
+      </c>
+      <c r="AL14" s="10">
+        <v>113.6</v>
+      </c>
+      <c r="AM14" s="3">
+        <v>95.473486771463783</v>
+      </c>
+      <c r="AN14" s="10">
+        <v>152.03822631681953</v>
+      </c>
+      <c r="AO14" s="10">
+        <v>110.71195817626058</v>
+      </c>
+      <c r="AQ14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AR14" s="11">
+        <v>119.8</v>
+      </c>
+      <c r="AS14" s="11">
+        <v>123.22980755543016</v>
+      </c>
+      <c r="AT14" s="11">
+        <v>110.12432291053101</v>
+      </c>
+      <c r="AU14" s="11">
+        <v>97.584090267020883</v>
+      </c>
+      <c r="AV14" s="10">
+        <v>95.104937158355469</v>
+      </c>
+      <c r="AW14" s="10"/>
+      <c r="AX14" s="10"/>
+      <c r="AY14" s="11"/>
+      <c r="AZ14" s="10"/>
+      <c r="BA14" s="3"/>
+      <c r="BB14" s="10"/>
+      <c r="BC14" s="10"/>
+    </row>
+    <row r="15" spans="1:55">
+      <c r="A15" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="4">
+        <v>97.14996515816901</v>
+      </c>
+      <c r="C15" s="4">
+        <v>116.46035459166922</v>
+      </c>
+      <c r="D15" s="4">
+        <v>117.09985188806935</v>
+      </c>
+      <c r="E15" s="4">
+        <v>108.21249885100733</v>
+      </c>
+      <c r="F15" s="3">
+        <v>102.37140345881326</v>
+      </c>
+      <c r="G15" s="3">
+        <v>108.38422510179724</v>
+      </c>
+      <c r="H15" s="3">
+        <v>96.070769001124873</v>
+      </c>
+      <c r="I15" s="4">
+        <v>103.45759105094696</v>
+      </c>
+      <c r="J15" s="3">
+        <v>66.371104954537017</v>
+      </c>
+      <c r="K15" s="3">
+        <v>139.89001385489789</v>
+      </c>
+      <c r="L15" s="3">
+        <v>73.267762291861899</v>
+      </c>
+      <c r="M15" s="3">
+        <v>105.3459270882142</v>
+      </c>
+      <c r="O15" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="P15" s="11">
+        <v>98.210495422588409</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>118.12180344988705</v>
+      </c>
+      <c r="R15" s="11">
+        <v>95.965058561458093</v>
+      </c>
+      <c r="S15" s="11">
+        <v>106.04059704090545</v>
+      </c>
+      <c r="T15" s="10">
+        <v>94.455501869217784</v>
+      </c>
+      <c r="U15" s="10">
+        <v>69.096791309161247</v>
+      </c>
+      <c r="V15" s="10">
+        <v>103.57829739290155</v>
+      </c>
+      <c r="W15" s="11">
+        <v>79.183486518060775</v>
+      </c>
+      <c r="X15" s="10">
+        <v>168.05943816520289</v>
+      </c>
+      <c r="Y15" s="10">
+        <v>351.13967398099521</v>
+      </c>
+      <c r="Z15" s="10">
+        <v>236.65856865107725</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>47.795290845854481</v>
+      </c>
+      <c r="AC15" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AD15" s="11">
+        <v>106.1</v>
+      </c>
+      <c r="AE15" s="11">
+        <v>98.525780646553883</v>
+      </c>
+      <c r="AF15" s="11">
+        <v>111.47565826604718</v>
+      </c>
+      <c r="AG15" s="11">
+        <v>105.06841362645557</v>
+      </c>
+      <c r="AH15" s="10">
+        <v>112.80171016359424</v>
+      </c>
+      <c r="AI15" s="10">
+        <v>87.184580862968957</v>
+      </c>
+      <c r="AJ15" s="10">
+        <v>135.82277601507877</v>
+      </c>
+      <c r="AK15" s="11">
+        <v>96.957835903834649</v>
+      </c>
+      <c r="AL15" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="AM15" s="3">
+        <v>85.166783374288201</v>
+      </c>
+      <c r="AN15" s="10">
+        <v>197.01172339559372</v>
+      </c>
+      <c r="AO15" s="10">
+        <v>-435.9102815221118</v>
+      </c>
+      <c r="AQ15" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AR15" s="11">
+        <v>103.2</v>
+      </c>
+      <c r="AS15" s="11">
+        <v>100.06462264064504</v>
+      </c>
+      <c r="AT15" s="11">
+        <v>100.22344008798918</v>
+      </c>
+      <c r="AU15" s="11">
+        <v>96.34610990544131</v>
+      </c>
+      <c r="AV15" s="10">
+        <v>107.45060238971426</v>
+      </c>
+      <c r="AW15" s="10"/>
+      <c r="AX15" s="10"/>
+      <c r="AY15" s="11"/>
+      <c r="AZ15" s="10"/>
+      <c r="BA15" s="3"/>
+      <c r="BB15" s="10"/>
+      <c r="BC15" s="10"/>
+    </row>
+    <row r="16" spans="1:55">
+      <c r="A16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="4">
+        <v>100.72125473578029</v>
+      </c>
+      <c r="C16" s="4">
+        <v>105.1314473255958</v>
+      </c>
+      <c r="D16" s="4">
+        <v>101.9504280488982</v>
+      </c>
+      <c r="E16" s="4">
+        <v>103.49390149993091</v>
+      </c>
+      <c r="F16" s="3">
+        <v>103.99027185115503</v>
+      </c>
+      <c r="G16" s="3">
+        <v>101.79305938554471</v>
+      </c>
+      <c r="H16" s="3">
+        <v>74.455684875344346</v>
+      </c>
+      <c r="I16" s="4">
+        <v>113.54147637374876</v>
+      </c>
+      <c r="J16" s="3">
+        <v>69.415570691644518</v>
+      </c>
+      <c r="K16" s="3">
+        <v>27.335535172775305</v>
+      </c>
+      <c r="L16" s="3">
+        <v>48.531025204819883</v>
+      </c>
+      <c r="M16" s="3">
+        <v>97.644261486095985</v>
+      </c>
+      <c r="O16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="P16" s="11">
+        <v>92.720774303867913</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>96.229438160087852</v>
+      </c>
+      <c r="R16" s="11">
+        <v>124.37383630246318</v>
+      </c>
+      <c r="S16" s="11">
+        <v>101.97905082425358</v>
+      </c>
+      <c r="T16" s="10">
+        <v>105.03630867551246</v>
+      </c>
+      <c r="U16" s="10">
+        <v>101.66421958834817</v>
+      </c>
+      <c r="V16" s="10">
+        <v>99.293944647478227</v>
+      </c>
+      <c r="W16" s="11">
+        <v>129.79449263173677</v>
+      </c>
+      <c r="X16" s="10">
+        <v>166.17183332261237</v>
+      </c>
+      <c r="Y16" s="10">
+        <v>214.47206632063657</v>
+      </c>
+      <c r="Z16" s="10">
+        <v>247.1827121464726</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>-54.66463368533875</v>
+      </c>
+      <c r="AC16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD16" s="11">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="AE16" s="11">
+        <v>90.784957532977757</v>
+      </c>
+      <c r="AF16" s="11">
+        <v>100.8207337581224</v>
+      </c>
+      <c r="AG16" s="11">
+        <v>112.79629402988505</v>
+      </c>
+      <c r="AH16" s="10">
+        <v>98.325418041869256</v>
+      </c>
+      <c r="AI16" s="10">
+        <v>101.02848987620001</v>
+      </c>
+      <c r="AJ16" s="10">
+        <v>111.34334902708434</v>
+      </c>
+      <c r="AK16" s="11">
+        <v>106.67381742569502</v>
+      </c>
+      <c r="AL16" s="10">
+        <v>98.3</v>
+      </c>
+      <c r="AM16" s="3">
+        <v>133.80298332927217</v>
+      </c>
+      <c r="AN16" s="10">
+        <v>97.501691210118054</v>
+      </c>
+      <c r="AO16" s="10">
+        <v>314.6360731830261</v>
+      </c>
+      <c r="AQ16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AR16" s="11">
+        <v>94.1</v>
+      </c>
+      <c r="AS16" s="11">
+        <v>118.37626399675503</v>
+      </c>
+      <c r="AT16" s="11">
+        <v>122.82006160436569</v>
+      </c>
+      <c r="AU16" s="11">
+        <v>98.052430576903546</v>
+      </c>
+      <c r="AV16" s="10">
+        <v>100.54077914430304</v>
+      </c>
+      <c r="AW16" s="10"/>
+      <c r="AX16" s="10"/>
+      <c r="AY16" s="11"/>
+      <c r="AZ16" s="10"/>
+      <c r="BA16" s="3"/>
+      <c r="BB16" s="10"/>
+      <c r="BC16" s="10"/>
+    </row>
+    <row r="17" spans="1:55">
+      <c r="A17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="4">
+        <v>100.80473152179708</v>
+      </c>
+      <c r="C17" s="4">
+        <v>110.55538273159074</v>
+      </c>
+      <c r="D17" s="4">
+        <v>97.682903876418251</v>
+      </c>
+      <c r="E17" s="4">
+        <v>100.1104381730906</v>
+      </c>
+      <c r="F17" s="3">
+        <v>102.84257151373761</v>
+      </c>
+      <c r="G17" s="3">
+        <v>100.96495754434207</v>
+      </c>
+      <c r="H17" s="3">
+        <v>99.179202701206137</v>
+      </c>
+      <c r="I17" s="4">
+        <v>104.32925476873378</v>
+      </c>
+      <c r="J17" s="3">
+        <v>42.431822937430724</v>
+      </c>
+      <c r="K17" s="3">
+        <v>99.873107169126001</v>
+      </c>
+      <c r="L17" s="3">
+        <v>76.343763350208178</v>
+      </c>
+      <c r="M17" s="3">
+        <v>97.305093286324336</v>
+      </c>
+      <c r="O17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="P17" s="11">
+        <v>96.802862506833591</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>92.493485637649499</v>
+      </c>
+      <c r="R17" s="11">
+        <v>106.84500799036454</v>
+      </c>
+      <c r="S17" s="11">
+        <v>104.61964419677696</v>
+      </c>
+      <c r="T17" s="10">
+        <v>104.45239185295803</v>
+      </c>
+      <c r="U17" s="10">
+        <v>105.64961483994453</v>
+      </c>
+      <c r="V17" s="10">
+        <v>98.979743800652159</v>
+      </c>
+      <c r="W17" s="11">
+        <v>94.587503104284878</v>
+      </c>
+      <c r="X17" s="10">
+        <v>176.48850532632179</v>
+      </c>
+      <c r="Y17" s="10">
+        <v>218.08444657638395</v>
+      </c>
+      <c r="Z17" s="10">
+        <v>401.98976473305532</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>60.310425118977207</v>
+      </c>
+      <c r="AC17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD17" s="11">
+        <v>100.7</v>
+      </c>
+      <c r="AE17" s="11">
+        <v>105.71425373363228</v>
+      </c>
+      <c r="AF17" s="11">
+        <v>96.247769820683502</v>
+      </c>
+      <c r="AG17" s="11">
+        <v>101.92146396921144</v>
+      </c>
+      <c r="AH17" s="10">
+        <v>100.85679923849958</v>
+      </c>
+      <c r="AI17" s="10">
+        <v>100.83250396555361</v>
+      </c>
+      <c r="AJ17" s="10">
+        <v>104.27051974072126</v>
+      </c>
+      <c r="AK17" s="11">
+        <v>102.35022565486673</v>
+      </c>
+      <c r="AL17" s="10">
+        <v>116.9</v>
+      </c>
+      <c r="AM17" s="3">
+        <v>101.79158178155619</v>
+      </c>
+      <c r="AN17" s="10">
+        <v>65.026936664821392</v>
+      </c>
+      <c r="AO17" s="10">
+        <v>131.12326924018058</v>
+      </c>
+      <c r="AQ17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AR17" s="11">
+        <v>110.3</v>
+      </c>
+      <c r="AS17" s="11">
+        <v>98.058938900318253</v>
+      </c>
+      <c r="AT17" s="11">
+        <v>106.73898080434068</v>
+      </c>
+      <c r="AU17" s="11">
+        <v>98.732951602425885</v>
+      </c>
+      <c r="AV17" s="10">
+        <v>93.671857399632714</v>
+      </c>
+      <c r="AW17" s="10"/>
+      <c r="AX17" s="10"/>
+      <c r="AY17" s="11"/>
+      <c r="AZ17" s="10"/>
+      <c r="BA17" s="3"/>
+      <c r="BB17" s="10"/>
+      <c r="BC17" s="10"/>
+    </row>
+    <row r="18" spans="1:55">
+      <c r="A18" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="4">
+        <v>101.99764370373275</v>
+      </c>
+      <c r="C18" s="4">
+        <v>104.19937477980923</v>
+      </c>
+      <c r="D18" s="4">
+        <v>110.1661664487392</v>
+      </c>
+      <c r="E18" s="4">
+        <v>104.55922006477643</v>
+      </c>
+      <c r="F18" s="3">
+        <v>108.35071753889733</v>
+      </c>
+      <c r="G18" s="3">
+        <v>106.15521998493543</v>
+      </c>
+      <c r="H18" s="3">
+        <v>104.26892286627492</v>
+      </c>
+      <c r="I18" s="4">
+        <v>81.483486410137161</v>
+      </c>
+      <c r="J18" s="3">
+        <v>72.973925251051398</v>
+      </c>
+      <c r="K18" s="3">
+        <v>73.190778998426865</v>
+      </c>
+      <c r="L18" s="3">
+        <v>186.38966259471383</v>
+      </c>
+      <c r="M18" s="3">
+        <v>101.4574397651316</v>
+      </c>
+      <c r="O18" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="P18" s="11">
+        <v>116.51488063462105</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>155.12192974857996</v>
+      </c>
+      <c r="R18" s="11">
+        <v>109.60197932457029</v>
+      </c>
+      <c r="S18" s="11">
+        <v>97.378657738167746</v>
+      </c>
+      <c r="T18" s="10">
+        <v>99.666392443250331</v>
+      </c>
+      <c r="U18" s="10">
+        <v>97.34197992048847</v>
+      </c>
+      <c r="V18" s="10">
+        <v>100.89566001607177</v>
+      </c>
+      <c r="W18" s="11">
+        <v>93.677649716690553</v>
+      </c>
+      <c r="X18" s="10">
+        <v>152.22300154985018</v>
+      </c>
+      <c r="Y18" s="10">
+        <v>163.35980445228802</v>
+      </c>
+      <c r="Z18" s="10">
+        <v>193.63641213978755</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>-393.36764448879603</v>
+      </c>
+      <c r="AC18" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AD18" s="11">
+        <v>93.1</v>
+      </c>
+      <c r="AE18" s="11">
+        <v>85.79616486375366</v>
+      </c>
+      <c r="AF18" s="11">
+        <v>115.02833384532711</v>
+      </c>
+      <c r="AG18" s="11">
+        <v>102.10629351801465</v>
+      </c>
+      <c r="AH18" s="10">
+        <v>98.612698754604907</v>
+      </c>
+      <c r="AI18" s="10">
+        <v>96.523413972934662</v>
+      </c>
+      <c r="AJ18" s="10">
+        <v>125.49775184845224</v>
+      </c>
+      <c r="AK18" s="11">
+        <v>109.35022147471791</v>
+      </c>
+      <c r="AL18" s="10">
+        <v>112.3</v>
+      </c>
+      <c r="AM18" s="3">
+        <v>110.70444749195161</v>
+      </c>
+      <c r="AN18" s="10">
+        <v>88.948876101451745</v>
+      </c>
+      <c r="AO18" s="10">
+        <v>155.35071880932426</v>
+      </c>
+      <c r="AQ18" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR18" s="11">
+        <v>99.5</v>
+      </c>
+      <c r="AS18" s="11">
+        <v>81.162283564796994</v>
+      </c>
+      <c r="AT18" s="11">
+        <v>121.28803876930405</v>
+      </c>
+      <c r="AU18" s="11">
+        <v>100.04894002871015</v>
+      </c>
+      <c r="AV18" s="10">
+        <v>99.989724178304414</v>
+      </c>
+      <c r="AW18" s="10"/>
+      <c r="AX18" s="10"/>
+      <c r="AY18" s="11"/>
+      <c r="AZ18" s="10"/>
+      <c r="BA18" s="3"/>
+      <c r="BB18" s="10"/>
+      <c r="BC18" s="10"/>
+    </row>
+    <row r="19" spans="1:55">
+      <c r="A19" s="5"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="6"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="6"/>
+      <c r="R19" s="6"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="8"/>
+      <c r="U19" s="6"/>
+      <c r="V19" s="6"/>
+      <c r="W19" s="22"/>
+      <c r="X19" s="6"/>
+      <c r="Y19" s="6"/>
+      <c r="Z19" s="6"/>
+      <c r="AA19" s="6"/>
+      <c r="AC19" s="5"/>
+      <c r="AD19" s="6"/>
+      <c r="AE19" s="6"/>
+      <c r="AF19" s="6"/>
+      <c r="AG19" s="7"/>
+      <c r="AH19" s="8"/>
+      <c r="AI19" s="6"/>
+      <c r="AJ19" s="6"/>
+      <c r="AK19" s="22"/>
+      <c r="AL19" s="6"/>
+      <c r="AM19" s="6"/>
+      <c r="AN19" s="6"/>
+      <c r="AO19" s="6"/>
+      <c r="AQ19" s="5"/>
+      <c r="AR19" s="6"/>
+      <c r="AS19" s="6"/>
+      <c r="AT19" s="6"/>
+      <c r="AU19" s="7"/>
+      <c r="AV19" s="8"/>
+      <c r="AW19" s="6"/>
+      <c r="AX19" s="6"/>
+      <c r="AY19" s="22"/>
+      <c r="AZ19" s="6"/>
+      <c r="BA19" s="6"/>
+      <c r="BB19" s="6"/>
+      <c r="BC19" s="6"/>
+    </row>
+    <row r="20" spans="1:55">
+      <c r="A20" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="15"/>
+      <c r="O20" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="P20" s="15"/>
+      <c r="Q20" s="15"/>
+      <c r="R20" s="15"/>
+      <c r="S20" s="15"/>
+      <c r="T20" s="15"/>
+      <c r="U20" s="15"/>
+      <c r="V20" s="15"/>
+      <c r="W20" s="15"/>
+      <c r="X20" s="15"/>
+      <c r="Y20" s="15"/>
+      <c r="Z20" s="15"/>
+      <c r="AA20" s="15"/>
+      <c r="AC20" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD20" s="15"/>
+      <c r="AE20" s="15"/>
+      <c r="AF20" s="15"/>
+      <c r="AG20" s="15"/>
+      <c r="AH20" s="15"/>
+      <c r="AI20" s="15"/>
+      <c r="AJ20" s="15"/>
+      <c r="AK20" s="15"/>
+      <c r="AL20" s="15"/>
+      <c r="AM20" s="15"/>
+      <c r="AN20" s="15"/>
+      <c r="AO20" s="15"/>
+      <c r="AQ20" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="AR20" s="15"/>
+      <c r="AS20" s="15"/>
+      <c r="AT20" s="15"/>
+      <c r="AU20" s="15"/>
+      <c r="AV20" s="15"/>
+      <c r="AW20" s="15"/>
+      <c r="AX20" s="15"/>
+      <c r="AY20" s="15"/>
+      <c r="AZ20" s="15"/>
+      <c r="BA20" s="15"/>
+      <c r="BB20" s="15"/>
+      <c r="BC20" s="15"/>
+    </row>
+    <row r="21" spans="1:55" ht="12.75" customHeight="1">
+      <c r="A21" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="O21" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="P21" s="23"/>
+      <c r="Q21" s="23"/>
+      <c r="R21" s="23"/>
+      <c r="S21" s="23"/>
+      <c r="T21" s="23"/>
+      <c r="U21" s="23"/>
+      <c r="V21" s="23"/>
+      <c r="W21" s="23"/>
+      <c r="X21" s="23"/>
+      <c r="Y21" s="23"/>
+      <c r="Z21" s="23"/>
+      <c r="AA21" s="23"/>
+      <c r="AC21" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD21" s="23"/>
+      <c r="AE21" s="23"/>
+      <c r="AF21" s="23"/>
+      <c r="AG21" s="23"/>
+      <c r="AH21" s="23"/>
+      <c r="AI21" s="23"/>
+      <c r="AJ21" s="23"/>
+      <c r="AK21" s="23"/>
+      <c r="AL21" s="23"/>
+      <c r="AM21" s="23"/>
+      <c r="AN21" s="23"/>
+      <c r="AO21" s="23"/>
+      <c r="AQ21" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="AR21" s="23"/>
+      <c r="AS21" s="23"/>
+      <c r="AT21" s="23"/>
+      <c r="AU21" s="23"/>
+      <c r="AV21" s="23"/>
+      <c r="AW21" s="23"/>
+      <c r="AX21" s="23"/>
+      <c r="AY21" s="23"/>
+      <c r="AZ21" s="23"/>
+      <c r="BA21" s="23"/>
+      <c r="BB21" s="23"/>
+      <c r="BC21" s="23"/>
+    </row>
+    <row r="22" spans="1:55">
+      <c r="A22" s="19"/>
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+      <c r="K22" s="19"/>
+      <c r="L22" s="19"/>
+      <c r="M22" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="O22" s="19"/>
+      <c r="P22" s="19"/>
+      <c r="Q22" s="19"/>
+      <c r="R22" s="19"/>
+      <c r="S22" s="19"/>
+      <c r="T22" s="19"/>
+      <c r="U22" s="19"/>
+      <c r="V22" s="19"/>
+      <c r="W22" s="19"/>
+      <c r="X22" s="19"/>
+      <c r="Y22" s="19"/>
+      <c r="Z22" s="19"/>
+      <c r="AA22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC22" s="19"/>
+      <c r="AD22" s="19"/>
+      <c r="AE22" s="19"/>
+      <c r="AF22" s="19"/>
+      <c r="AG22" s="19"/>
+      <c r="AH22" s="19"/>
+      <c r="AI22" s="19"/>
+      <c r="AJ22" s="19"/>
+      <c r="AK22" s="19"/>
+      <c r="AL22" s="19"/>
+      <c r="AM22" s="19"/>
+      <c r="AN22" s="19"/>
+      <c r="AO22" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AQ22" s="19"/>
+      <c r="AR22" s="19"/>
+      <c r="AS22" s="19"/>
+      <c r="AT22" s="19"/>
+      <c r="AU22" s="19"/>
+      <c r="AV22" s="19"/>
+      <c r="AW22" s="19"/>
+      <c r="AX22" s="19"/>
+      <c r="AY22" s="19"/>
+      <c r="AZ22" s="19"/>
+      <c r="BA22" s="19"/>
+      <c r="BB22" s="19"/>
+      <c r="BC22" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="23" spans="1:55">
+      <c r="A23" s="13"/>
+      <c r="B23" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E23" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="G23" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="H23" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="I23" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="J23" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="P1" s="25"/>
-[...11 lines deleted...]
-      <c r="AC1" s="25" t="s">
+      <c r="K23" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="L23" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="M23" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="O23" s="13"/>
+      <c r="P23" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="R23" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="S23" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="T23" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="U23" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="V23" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="W23" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="X23" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y23" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="Z23" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA23" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC23" s="13"/>
+      <c r="AD23" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF23" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG23" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH23" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="AI23" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ23" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK23" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="AL23" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM23" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN23" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="AO23" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="AQ23" s="13"/>
+      <c r="AR23" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT23" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU23" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="AV23" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="AW23" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="AX23" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY23" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="AZ23" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="BA23" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="BB23" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="BC23" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:55" ht="13.5" customHeight="1">
+      <c r="A24" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="4">
+        <v>102.77535397858716</v>
+      </c>
+      <c r="C24" s="4">
+        <v>106.06566461755558</v>
+      </c>
+      <c r="D24" s="4">
+        <v>105.65301464826335</v>
+      </c>
+      <c r="E24" s="3">
+        <v>102.69743736775195</v>
+      </c>
+      <c r="F24" s="3">
+        <v>102.75867464121804</v>
+      </c>
+      <c r="G24" s="3">
+        <v>102.89895966224813</v>
+      </c>
+      <c r="H24" s="3">
+        <v>101.15646605221529</v>
+      </c>
+      <c r="I24" s="3">
+        <v>97.695661798944471</v>
+      </c>
+      <c r="J24" s="3">
+        <v>75.272534859776727</v>
+      </c>
+      <c r="K24" s="3">
+        <v>91.7</v>
+      </c>
+      <c r="L24" s="3">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="M24" s="3">
+        <v>115.1</v>
+      </c>
+      <c r="O24" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="P24" s="11">
+        <v>97.367762446852552</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>111.62706465126683</v>
+      </c>
+      <c r="R24" s="11">
+        <v>103.20496020850041</v>
+      </c>
+      <c r="S24" s="10">
+        <v>100.39166182839728</v>
+      </c>
+      <c r="T24" s="10">
+        <v>99.016479023176572</v>
+      </c>
+      <c r="U24" s="10">
+        <v>103.59508202477869</v>
+      </c>
+      <c r="V24" s="10">
+        <v>98.804040638398902</v>
+      </c>
+      <c r="W24" s="10">
+        <v>89.145820647068334</v>
+      </c>
+      <c r="X24" s="10">
+        <v>134.50872830044017</v>
+      </c>
+      <c r="Y24" s="10">
+        <v>193.42142110450979</v>
+      </c>
+      <c r="Z24" s="10">
+        <v>216.1236390430108</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>43.233542222218283</v>
+      </c>
+      <c r="AC24" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AD24" s="11">
+        <v>106.60397968940333</v>
+      </c>
+      <c r="AE24" s="11">
+        <v>101.4638828396498</v>
+      </c>
+      <c r="AF24" s="11">
+        <v>114.99974150468073</v>
+      </c>
+      <c r="AG24" s="10">
+        <v>107.33923662322215</v>
+      </c>
+      <c r="AH24" s="10">
+        <v>107.95768234908105</v>
+      </c>
+      <c r="AI24" s="10">
+        <v>102.67577195328852</v>
+      </c>
+      <c r="AJ24" s="10">
+        <v>113.51314523667537</v>
+      </c>
+      <c r="AK24" s="10">
+        <v>110.25513621925802</v>
+      </c>
+      <c r="AL24" s="10">
+        <v>110.1</v>
+      </c>
+      <c r="AM24" s="3">
+        <v>106.89511129854516</v>
+      </c>
+      <c r="AN24" s="10">
+        <v>117.46479712827768</v>
+      </c>
+      <c r="AO24" s="10">
+        <v>93.522460790608193</v>
+      </c>
+      <c r="AQ24" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AR24" s="11">
+        <v>105.9</v>
+      </c>
+      <c r="AS24" s="11">
+        <v>104.02571762752328</v>
+      </c>
+      <c r="AT24" s="11">
+        <v>101.53912300425193</v>
+      </c>
+      <c r="AU24" s="10">
+        <v>100.51363040684632</v>
+      </c>
+      <c r="AV24" s="10">
+        <v>102.80899785681163</v>
+      </c>
+      <c r="AW24" s="10"/>
+      <c r="AX24" s="10"/>
+      <c r="AY24" s="10"/>
+      <c r="AZ24" s="10"/>
+      <c r="BA24" s="3"/>
+      <c r="BB24" s="10"/>
+      <c r="BC24" s="10"/>
+    </row>
+    <row r="25" spans="1:55">
+      <c r="A25" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="4">
+        <v>61.023894232973454</v>
+      </c>
+      <c r="C25" s="4">
+        <v>72.786050321700301</v>
+      </c>
+      <c r="D25" s="4">
+        <v>64.127822607346246</v>
+      </c>
+      <c r="E25" s="3">
+        <v>57.808011794485296</v>
+      </c>
+      <c r="F25" s="3">
+        <v>58.551066279868202</v>
+      </c>
+      <c r="G25" s="3">
+        <v>71.980706040381548</v>
+      </c>
+      <c r="H25" s="3">
+        <v>90.194831861240516</v>
+      </c>
+      <c r="I25" s="3">
+        <v>86.471244968340841</v>
+      </c>
+      <c r="J25" s="3">
+        <v>89.000441673184184</v>
+      </c>
+      <c r="K25" s="3">
+        <v>93.113473944796951</v>
+      </c>
+      <c r="L25" s="3">
+        <v>762.98799676199894</v>
+      </c>
+      <c r="M25" s="3">
+        <v>84.651554759138236</v>
+      </c>
+      <c r="O25" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="P25" s="11">
+        <v>92.921396568690568</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>96.923497141538689</v>
+      </c>
+      <c r="R25" s="11">
+        <v>94.743189738906068</v>
+      </c>
+      <c r="S25" s="10">
+        <v>98.228675263911853</v>
+      </c>
+      <c r="T25" s="10">
+        <v>99.991621267270659</v>
+      </c>
+      <c r="U25" s="10">
+        <v>100.53342442726762</v>
+      </c>
+      <c r="V25" s="10">
+        <v>117.01971931106539</v>
+      </c>
+      <c r="W25" s="10">
+        <v>90.739474757240359</v>
+      </c>
+      <c r="X25" s="10">
+        <v>85.430832126756243</v>
+      </c>
+      <c r="Y25" s="10">
+        <v>92.583078171220308</v>
+      </c>
+      <c r="Z25" s="10">
+        <v>63.761193148474568</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>10319.54959833632</v>
+      </c>
+      <c r="AC25" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD25" s="11">
+        <v>201.7</v>
+      </c>
+      <c r="AE25" s="11">
+        <v>304.14833565531887</v>
+      </c>
+      <c r="AF25" s="11">
+        <v>230.9474299985998</v>
+      </c>
+      <c r="AG25" s="10">
+        <v>165.18371116516835</v>
+      </c>
+      <c r="AH25" s="10">
+        <v>89.132720770511312</v>
+      </c>
+      <c r="AI25" s="10">
+        <v>358.83148784841052</v>
+      </c>
+      <c r="AJ25" s="10">
+        <v>128.19824687750224</v>
+      </c>
+      <c r="AK25" s="10">
+        <v>111.30768229283166</v>
+      </c>
+      <c r="AL25" s="10">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="AM25" s="3">
+        <v>103.46861297447801</v>
+      </c>
+      <c r="AN25" s="10">
+        <v>124.28536343404714</v>
+      </c>
+      <c r="AO25" s="10">
+        <v>841.92800040785335</v>
+      </c>
+      <c r="AQ25" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AR25" s="11">
+        <v>63.5</v>
+      </c>
+      <c r="AS25" s="11">
+        <v>46.349398813160356</v>
+      </c>
+      <c r="AT25" s="11">
+        <v>56.736329959648494</v>
+      </c>
+      <c r="AU25" s="10">
+        <v>70.37278600419647</v>
+      </c>
+      <c r="AV25" s="10">
+        <v>99.374094647611372</v>
+      </c>
+      <c r="AW25" s="10"/>
+      <c r="AX25" s="10"/>
+      <c r="AY25" s="10"/>
+      <c r="AZ25" s="10"/>
+      <c r="BA25" s="3"/>
+      <c r="BB25" s="10"/>
+      <c r="BC25" s="10"/>
+    </row>
+    <row r="26" spans="1:55">
+      <c r="A26" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="4">
+        <v>101.54389166887299</v>
+      </c>
+      <c r="C26" s="4">
+        <v>101.85320122820127</v>
+      </c>
+      <c r="D26" s="4">
+        <v>102.52501003504445</v>
+      </c>
+      <c r="E26" s="3">
+        <v>98.84889864399544</v>
+      </c>
+      <c r="F26" s="3">
+        <v>100.14749714795887</v>
+      </c>
+      <c r="G26" s="3">
+        <v>100.89991144182093</v>
+      </c>
+      <c r="H26" s="3">
+        <v>100.39102883359057</v>
+      </c>
+      <c r="I26" s="3">
+        <v>72.734902672110408</v>
+      </c>
+      <c r="J26" s="3">
+        <v>72.959356586563203</v>
+      </c>
+      <c r="K26" s="3">
+        <v>125.09947464168386</v>
+      </c>
+      <c r="L26" s="3">
+        <v>58.441554317608094</v>
+      </c>
+      <c r="M26" s="3">
+        <v>109.06935753415685</v>
+      </c>
+      <c r="O26" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="P26" s="11">
+        <v>92.803905984462446</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>94.635080056707451</v>
+      </c>
+      <c r="R26" s="11">
+        <v>108.63392319754874</v>
+      </c>
+      <c r="S26" s="10">
+        <v>100.60854407244327</v>
+      </c>
+      <c r="T26" s="10">
+        <v>101.07333068865275</v>
+      </c>
+      <c r="U26" s="10">
+        <v>177.25078578442719</v>
+      </c>
+      <c r="V26" s="10">
+        <v>103.83353443592067</v>
+      </c>
+      <c r="W26" s="10">
+        <v>73.586635110322078</v>
+      </c>
+      <c r="X26" s="10">
+        <v>126.48737967564534</v>
+      </c>
+      <c r="Y26" s="10">
+        <v>124.47039113254669</v>
+      </c>
+      <c r="Z26" s="10">
+        <v>205.65677575945912</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>-147.50198401823022</v>
+      </c>
+      <c r="AC26" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD26" s="11">
+        <v>102.4</v>
+      </c>
+      <c r="AE26" s="11">
+        <v>95.059988499660079</v>
+      </c>
+      <c r="AF26" s="11">
+        <v>91.13102707791208</v>
+      </c>
+      <c r="AG26" s="10">
+        <v>96.717256023894848</v>
+      </c>
+      <c r="AH26" s="10">
+        <v>95.331566405206914</v>
+      </c>
+      <c r="AI26" s="10">
+        <v>98.414653771389638</v>
+      </c>
+      <c r="AJ26" s="10">
+        <v>93.716354315128385</v>
+      </c>
+      <c r="AK26" s="10">
+        <v>183.45500774789855</v>
+      </c>
+      <c r="AL26" s="10">
+        <v>135.9</v>
+      </c>
+      <c r="AM26" s="3">
+        <v>86.225262229037469</v>
+      </c>
+      <c r="AN26" s="10">
+        <v>59.703240668758951</v>
+      </c>
+      <c r="AO26" s="10">
+        <v>296.29720990473436</v>
+      </c>
+      <c r="AQ26" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR26" s="11">
+        <v>97</v>
+      </c>
+      <c r="AS26" s="11">
+        <v>109.54698490392605</v>
+      </c>
+      <c r="AT26" s="11">
+        <v>103.42388635657851</v>
+      </c>
+      <c r="AU26" s="10">
+        <v>99.557625253894173</v>
+      </c>
+      <c r="AV26" s="10">
+        <v>97.789228452765698</v>
+      </c>
+      <c r="AW26" s="10"/>
+      <c r="AX26" s="10"/>
+      <c r="AY26" s="10"/>
+      <c r="AZ26" s="10"/>
+      <c r="BA26" s="3"/>
+      <c r="BB26" s="10"/>
+      <c r="BC26" s="10"/>
+    </row>
+    <row r="27" spans="1:55">
+      <c r="A27" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="4">
+        <v>100.57896538951121</v>
+      </c>
+      <c r="C27" s="4">
+        <v>100.91632329848875</v>
+      </c>
+      <c r="D27" s="4">
+        <v>101.09670897662279</v>
+      </c>
+      <c r="E27" s="3">
+        <v>100.69143012318746</v>
+      </c>
+      <c r="F27" s="3">
+        <v>100.4422532241172</v>
+      </c>
+      <c r="G27" s="3">
+        <v>100.02336955749725</v>
+      </c>
+      <c r="H27" s="3">
+        <v>100.62123725654135</v>
+      </c>
+      <c r="I27" s="3">
+        <v>103.86250621698134</v>
+      </c>
+      <c r="J27" s="3">
+        <v>44.067608687296556</v>
+      </c>
+      <c r="K27" s="3">
+        <v>33.257918139351162</v>
+      </c>
+      <c r="L27" s="3">
+        <v>-341.01177119080126</v>
+      </c>
+      <c r="M27" s="3">
+        <v>125.23660230528371</v>
+      </c>
+      <c r="O27" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="P27" s="11">
+        <v>100.36023279490438</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>99.685361157682166</v>
+      </c>
+      <c r="R27" s="11">
+        <v>101.20253305343164</v>
+      </c>
+      <c r="S27" s="10">
+        <v>103.56732175022336</v>
+      </c>
+      <c r="T27" s="10">
+        <v>100.59744769679941</v>
+      </c>
+      <c r="U27" s="10">
+        <v>101.61178923068958</v>
+      </c>
+      <c r="V27" s="10">
+        <v>106.0142832023095</v>
+      </c>
+      <c r="W27" s="10">
+        <v>52.463745358049373</v>
+      </c>
+      <c r="X27" s="10">
+        <v>355.73333962582325</v>
+      </c>
+      <c r="Y27" s="10">
+        <v>589.28850954573431</v>
+      </c>
+      <c r="Z27" s="10">
+        <v>367.8228099150702</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>25.900358690138038</v>
+      </c>
+      <c r="AC27" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD27" s="11">
+        <v>98.7</v>
+      </c>
+      <c r="AE27" s="11">
+        <v>122.99277131671164</v>
+      </c>
+      <c r="AF27" s="11">
+        <v>128.78420326480114</v>
+      </c>
+      <c r="AG27" s="10">
+        <v>91.414603542693484</v>
+      </c>
+      <c r="AH27" s="10">
+        <v>94.162282133857019</v>
+      </c>
+      <c r="AI27" s="10">
+        <v>94.558324873164665</v>
+      </c>
+      <c r="AJ27" s="10">
+        <v>122.7827221442779</v>
+      </c>
+      <c r="AK27" s="10">
+        <v>112.94782444167024</v>
+      </c>
+      <c r="AL27" s="10">
+        <v>92.5</v>
+      </c>
+      <c r="AM27" s="3">
+        <v>117.7250943562467</v>
+      </c>
+      <c r="AN27" s="10">
+        <v>109.70172514117836</v>
+      </c>
+      <c r="AO27" s="10">
+        <v>221.47035847321496</v>
+      </c>
+      <c r="AQ27" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AR27" s="11">
+        <v>98.9</v>
+      </c>
+      <c r="AS27" s="11">
+        <v>86.80022830582368</v>
+      </c>
+      <c r="AT27" s="11">
+        <v>84.102367675001076</v>
+      </c>
+      <c r="AU27" s="10">
+        <v>111.25568507321006</v>
+      </c>
+      <c r="AV27" s="10">
+        <v>110.31849096114141</v>
+      </c>
+      <c r="AW27" s="10"/>
+      <c r="AX27" s="10"/>
+      <c r="AY27" s="10"/>
+      <c r="AZ27" s="10"/>
+      <c r="BA27" s="3"/>
+      <c r="BB27" s="10"/>
+      <c r="BC27" s="10"/>
+    </row>
+    <row r="28" spans="1:55">
+      <c r="A28" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="4">
+        <v>102.47323446626046</v>
+      </c>
+      <c r="C28" s="4">
+        <v>102.74566049359399</v>
+      </c>
+      <c r="D28" s="4">
+        <v>105.8982707257139</v>
+      </c>
+      <c r="E28" s="3">
+        <v>102.32781697400044</v>
+      </c>
+      <c r="F28" s="3">
+        <v>103.8459295586909</v>
+      </c>
+      <c r="G28" s="3">
+        <v>100.58221176118072</v>
+      </c>
+      <c r="H28" s="3">
+        <v>102.78013359257352</v>
+      </c>
+      <c r="I28" s="3">
+        <v>100.62908377372194</v>
+      </c>
+      <c r="J28" s="3">
+        <v>76.494255675404887</v>
+      </c>
+      <c r="K28" s="3">
+        <v>124.39816541190068</v>
+      </c>
+      <c r="L28" s="3">
+        <v>-4013.9044059889584</v>
+      </c>
+      <c r="M28" s="3">
+        <v>88.650643515857823</v>
+      </c>
+      <c r="O28" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="P28" s="11">
+        <v>112.59813393107795</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>99.191166101245216</v>
+      </c>
+      <c r="R28" s="11">
+        <v>140.77144133897022</v>
+      </c>
+      <c r="S28" s="10">
+        <v>113.67865422257235</v>
+      </c>
+      <c r="T28" s="10">
+        <v>103.61390097586043</v>
+      </c>
+      <c r="U28" s="10">
+        <v>100.61790211851165</v>
+      </c>
+      <c r="V28" s="10">
+        <v>97.519928253762487</v>
+      </c>
+      <c r="W28" s="10">
+        <v>83.250481423940698</v>
+      </c>
+      <c r="X28" s="10">
+        <v>140.42879375516955</v>
+      </c>
+      <c r="Y28" s="10">
+        <v>152.45081889958533</v>
+      </c>
+      <c r="Z28" s="10">
+        <v>247.32427926194939</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>-52.371838808452289</v>
+      </c>
+      <c r="AC28" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD28" s="11">
+        <v>100.3</v>
+      </c>
+      <c r="AE28" s="11">
+        <v>96.050767843156095</v>
+      </c>
+      <c r="AF28" s="11">
+        <v>115.71811628586335</v>
+      </c>
+      <c r="AG28" s="10">
+        <v>102.74859638420135</v>
+      </c>
+      <c r="AH28" s="10">
+        <v>103.08740735052662</v>
+      </c>
+      <c r="AI28" s="10">
+        <v>101.3573476779893</v>
+      </c>
+      <c r="AJ28" s="10">
+        <v>108.01763503012374</v>
+      </c>
+      <c r="AK28" s="10">
+        <v>107.00406268070384</v>
+      </c>
+      <c r="AL28" s="10">
+        <v>113.8</v>
+      </c>
+      <c r="AM28" s="3">
+        <v>147.61264599467111</v>
+      </c>
+      <c r="AN28" s="10">
+        <v>86.600570607781677</v>
+      </c>
+      <c r="AO28" s="10">
+        <v>-20.620943513458691</v>
+      </c>
+      <c r="AQ28" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AR28" s="11">
+        <v>109.6</v>
+      </c>
+      <c r="AS28" s="11">
+        <v>115.3899052577972</v>
+      </c>
+      <c r="AT28" s="11">
+        <v>88.572657696474664</v>
+      </c>
+      <c r="AU28" s="10">
+        <v>100.79023244808248</v>
+      </c>
+      <c r="AV28" s="10">
+        <v>108.77201198880364</v>
+      </c>
+      <c r="AW28" s="10"/>
+      <c r="AX28" s="10"/>
+      <c r="AY28" s="10"/>
+      <c r="AZ28" s="10"/>
+      <c r="BA28" s="3"/>
+      <c r="BB28" s="10"/>
+      <c r="BC28" s="10"/>
+    </row>
+    <row r="29" spans="1:55">
+      <c r="A29" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="4">
+        <v>100.64197281121675</v>
+      </c>
+      <c r="C29" s="4">
+        <v>100.65737407153628</v>
+      </c>
+      <c r="D29" s="4">
+        <v>100.9694585485563</v>
+      </c>
+      <c r="E29" s="3">
+        <v>102.23369957579969</v>
+      </c>
+      <c r="F29" s="3">
+        <v>99.743096386066128</v>
+      </c>
+      <c r="G29" s="3">
+        <v>98.098395213193143</v>
+      </c>
+      <c r="H29" s="3">
+        <v>117.60381919792373</v>
+      </c>
+      <c r="I29" s="3">
+        <v>117.34502022975634</v>
+      </c>
+      <c r="J29" s="3">
+        <v>92.412601569878618</v>
+      </c>
+      <c r="K29" s="3">
+        <v>87.710857799901774</v>
+      </c>
+      <c r="L29" s="3">
+        <v>80.276668537512464</v>
+      </c>
+      <c r="M29" s="3">
+        <v>124.7805074101114</v>
+      </c>
+      <c r="O29" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="P29" s="11">
+        <v>97.221404931096174</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>105.12647029541881</v>
+      </c>
+      <c r="R29" s="11">
+        <v>106.91609187405193</v>
+      </c>
+      <c r="S29" s="10">
+        <v>98.417324517158093</v>
+      </c>
+      <c r="T29" s="10">
+        <v>100.23372066887862</v>
+      </c>
+      <c r="U29" s="10">
+        <v>104.23208768684546</v>
+      </c>
+      <c r="V29" s="10">
+        <v>103.94793274062171</v>
+      </c>
+      <c r="W29" s="10">
+        <v>135.63207581321376</v>
+      </c>
+      <c r="X29" s="10">
+        <v>89.985510515543737</v>
+      </c>
+      <c r="Y29" s="10">
+        <v>120.70506604512391</v>
+      </c>
+      <c r="Z29" s="10">
+        <v>180.19924267197641</v>
+      </c>
+      <c r="AA29" s="10">
+        <v>113.65843481545717</v>
+      </c>
+      <c r="AC29" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD29" s="11">
+        <v>114.3</v>
+      </c>
+      <c r="AE29" s="11">
+        <v>110.04028530039989</v>
+      </c>
+      <c r="AF29" s="11">
+        <v>126.87404724218882</v>
+      </c>
+      <c r="AG29" s="10">
+        <v>116.37566329242912</v>
+      </c>
+      <c r="AH29" s="10">
+        <v>117.02226741450959</v>
+      </c>
+      <c r="AI29" s="10">
+        <v>110.60863466968193</v>
+      </c>
+      <c r="AJ29" s="10">
+        <v>117.73232799415052</v>
+      </c>
+      <c r="AK29" s="10">
+        <v>102.4817250679354</v>
+      </c>
+      <c r="AL29" s="10">
+        <v>110.9</v>
+      </c>
+      <c r="AM29" s="3">
+        <v>123.18676546186198</v>
+      </c>
+      <c r="AN29" s="10">
+        <v>137.03134395849892</v>
+      </c>
+      <c r="AO29" s="10">
+        <v>383.78560015281045</v>
+      </c>
+      <c r="AQ29" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AR29" s="11">
+        <v>114.8</v>
+      </c>
+      <c r="AS29" s="11">
+        <v>117.62670218041214</v>
+      </c>
+      <c r="AT29" s="11">
+        <v>105.04483761674483</v>
+      </c>
+      <c r="AU29" s="10">
+        <v>104.56111951450889</v>
+      </c>
+      <c r="AV29" s="10">
+        <v>103.46841990030352</v>
+      </c>
+      <c r="AW29" s="10"/>
+      <c r="AX29" s="10"/>
+      <c r="AY29" s="10"/>
+      <c r="AZ29" s="10"/>
+      <c r="BA29" s="3"/>
+      <c r="BB29" s="10"/>
+      <c r="BC29" s="10"/>
+    </row>
+    <row r="30" spans="1:55">
+      <c r="A30" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="4">
+        <v>100.49638515042312</v>
+      </c>
+      <c r="C30" s="4">
+        <v>101.03607023786321</v>
+      </c>
+      <c r="D30" s="4">
+        <v>102.35928918849622</v>
+      </c>
+      <c r="E30" s="3">
+        <v>99.471290456760315</v>
+      </c>
+      <c r="F30" s="3">
+        <v>99.970483924475133</v>
+      </c>
+      <c r="G30" s="3">
+        <v>99.943345077671637</v>
+      </c>
+      <c r="H30" s="3">
+        <v>120.28210228998594</v>
+      </c>
+      <c r="I30" s="3">
+        <v>109.72869193938593</v>
+      </c>
+      <c r="J30" s="3">
+        <v>76.794271403991715</v>
+      </c>
+      <c r="K30" s="3">
+        <v>60.483042395124485</v>
+      </c>
+      <c r="L30" s="3">
+        <v>33.810307462133856</v>
+      </c>
+      <c r="M30" s="3">
+        <v>88.363460233770525</v>
+      </c>
+      <c r="O30" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="P30" s="11">
+        <v>97.189378609696846</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>96.959534481300906</v>
+      </c>
+      <c r="R30" s="11">
+        <v>84.856035286931331</v>
+      </c>
+      <c r="S30" s="10">
+        <v>96.662722848865926</v>
+      </c>
+      <c r="T30" s="10">
+        <v>97.872856215470279</v>
+      </c>
+      <c r="U30" s="10">
+        <v>105.41489650841964</v>
+      </c>
+      <c r="V30" s="10">
+        <v>92.112905662425405</v>
+      </c>
+      <c r="W30" s="10">
+        <v>72.828246660578017</v>
+      </c>
+      <c r="X30" s="10">
+        <v>149.225679960539</v>
+      </c>
+      <c r="Y30" s="10">
+        <v>169.73153247395911</v>
+      </c>
+      <c r="Z30" s="10">
+        <v>264.08379935332368</v>
+      </c>
+      <c r="AA30" s="10">
+        <v>30.072436320091356</v>
+      </c>
+      <c r="AC30" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD30" s="11">
+        <v>106</v>
+      </c>
+      <c r="AE30" s="11">
+        <v>106.2684384662018</v>
+      </c>
+      <c r="AF30" s="11">
+        <v>130.95854727680424</v>
+      </c>
+      <c r="AG30" s="10">
+        <v>109.94249096951079</v>
+      </c>
+      <c r="AH30" s="10">
+        <v>107.01908544331324</v>
+      </c>
+      <c r="AI30" s="10">
+        <v>101.00379326947781</v>
+      </c>
+      <c r="AJ30" s="10">
+        <v>85.677720571296305</v>
+      </c>
+      <c r="AK30" s="10">
+        <v>122.95909215038074</v>
+      </c>
+      <c r="AL30" s="10">
+        <v>100.8</v>
+      </c>
+      <c r="AM30" s="3">
+        <v>143.93744492200079</v>
+      </c>
+      <c r="AN30" s="10">
+        <v>85.375453042533124</v>
+      </c>
+      <c r="AO30" s="10">
+        <v>367.2928435567963</v>
+      </c>
+      <c r="AQ30" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AR30" s="11">
+        <v>92</v>
+      </c>
+      <c r="AS30" s="11">
+        <v>127.57336801028272</v>
+      </c>
+      <c r="AT30" s="11">
+        <v>106.70399988916213</v>
+      </c>
+      <c r="AU30" s="10">
+        <v>101.74473650572595</v>
+      </c>
+      <c r="AV30" s="10">
+        <v>102.45605991437878</v>
+      </c>
+      <c r="AW30" s="10"/>
+      <c r="AX30" s="10"/>
+      <c r="AY30" s="10"/>
+      <c r="AZ30" s="10"/>
+      <c r="BA30" s="3"/>
+      <c r="BB30" s="10"/>
+      <c r="BC30" s="10"/>
+    </row>
+    <row r="31" spans="1:55">
+      <c r="A31" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B31" s="4">
+        <v>110.72116172133131</v>
+      </c>
+      <c r="C31" s="4">
+        <v>99.103364091015024</v>
+      </c>
+      <c r="D31" s="4">
+        <v>97.877965111403057</v>
+      </c>
+      <c r="E31" s="3">
+        <v>95.520974561500168</v>
+      </c>
+      <c r="F31" s="3">
+        <v>107.21225830341588</v>
+      </c>
+      <c r="G31" s="3">
+        <v>103.77701595861176</v>
+      </c>
+      <c r="H31" s="3">
+        <v>96.539794302425321</v>
+      </c>
+      <c r="I31" s="3">
+        <v>96.071374064393538</v>
+      </c>
+      <c r="J31" s="3">
+        <v>98.563031543080612</v>
+      </c>
+      <c r="K31" s="3">
+        <v>62.685787846052378</v>
+      </c>
+      <c r="L31" s="3">
+        <v>53.920604860123959</v>
+      </c>
+      <c r="M31" s="3">
+        <v>90.64821705732416</v>
+      </c>
+      <c r="O31" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="P31" s="11">
+        <v>84.364007582563559</v>
+      </c>
+      <c r="Q31" s="11">
+        <v>106.83669727597167</v>
+      </c>
+      <c r="R31" s="11">
+        <v>108.26070153999099</v>
+      </c>
+      <c r="S31" s="10">
+        <v>100.22759887896837</v>
+      </c>
+      <c r="T31" s="10">
+        <v>96.312363923967411</v>
+      </c>
+      <c r="U31" s="10">
+        <v>99.833992359870706</v>
+      </c>
+      <c r="V31" s="10">
+        <v>95.722706005644014</v>
+      </c>
+      <c r="W31" s="10">
+        <v>74.423471804676652</v>
+      </c>
+      <c r="X31" s="10">
+        <v>104.77680794820773</v>
+      </c>
+      <c r="Y31" s="10">
+        <v>170.34150123479159</v>
+      </c>
+      <c r="Z31" s="10">
+        <v>101.2805338612124</v>
+      </c>
+      <c r="AA31" s="10">
+        <v>80.799287526943701</v>
+      </c>
+      <c r="AC31" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD31" s="11">
+        <v>109.9</v>
+      </c>
+      <c r="AE31" s="11">
+        <v>98.758779223176788</v>
+      </c>
+      <c r="AF31" s="11">
+        <v>108.9024616016909</v>
+      </c>
+      <c r="AG31" s="10">
+        <v>104.01154407410287</v>
+      </c>
+      <c r="AH31" s="10">
+        <v>108.53705404840721</v>
+      </c>
+      <c r="AI31" s="10">
+        <v>100.51978101485352</v>
+      </c>
+      <c r="AJ31" s="10">
+        <v>104.66209349021874</v>
+      </c>
+      <c r="AK31" s="10">
+        <v>104.15795259974993</v>
+      </c>
+      <c r="AL31" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="AM31" s="3">
+        <v>84.776119815139381</v>
+      </c>
+      <c r="AN31" s="10">
+        <v>169.56616501449403</v>
+      </c>
+      <c r="AO31" s="10">
+        <v>80.837159795313923</v>
+      </c>
+      <c r="AQ31" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AR31" s="11">
+        <v>112.4</v>
+      </c>
+      <c r="AS31" s="11">
+        <v>105.69457413702345</v>
+      </c>
+      <c r="AT31" s="11">
+        <v>95.219900941360763</v>
+      </c>
+      <c r="AU31" s="10">
+        <v>105.60271231319412</v>
+      </c>
+      <c r="AV31" s="10">
+        <v>102.69403869272816</v>
+      </c>
+      <c r="AW31" s="10"/>
+      <c r="AX31" s="10"/>
+      <c r="AY31" s="10"/>
+      <c r="AZ31" s="10"/>
+      <c r="BA31" s="3"/>
+      <c r="BB31" s="10"/>
+      <c r="BC31" s="10"/>
+    </row>
+    <row r="32" spans="1:55">
+      <c r="A32" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="4">
+        <v>101.56770400383938</v>
+      </c>
+      <c r="C32" s="4">
+        <v>109.15314325013097</v>
+      </c>
+      <c r="D32" s="4">
+        <v>103.42385131482195</v>
+      </c>
+      <c r="E32" s="3">
+        <v>98.654007080211272</v>
+      </c>
+      <c r="F32" s="3">
+        <v>98.593033233878089</v>
+      </c>
+      <c r="G32" s="3">
+        <v>96.842219979890544</v>
+      </c>
+      <c r="H32" s="3">
+        <v>101.09809443562467</v>
+      </c>
+      <c r="I32" s="3">
+        <v>119.66189821097466</v>
+      </c>
+      <c r="J32" s="3">
+        <v>86.855892194817926</v>
+      </c>
+      <c r="K32" s="3">
+        <v>79.58437770024463</v>
+      </c>
+      <c r="L32" s="3">
+        <v>53.321838410082535</v>
+      </c>
+      <c r="M32" s="3">
+        <v>100.16501023637719</v>
+      </c>
+      <c r="O32" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="P32" s="11">
+        <v>95.09623738343106</v>
+      </c>
+      <c r="Q32" s="11">
+        <v>105.51332562516606</v>
+      </c>
+      <c r="R32" s="11">
+        <v>90.315520430863856</v>
+      </c>
+      <c r="S32" s="10">
+        <v>103.28696154576282</v>
+      </c>
+      <c r="T32" s="10">
+        <v>103.14221090336315</v>
+      </c>
+      <c r="U32" s="10">
+        <v>107.11063047656563</v>
+      </c>
+      <c r="V32" s="10">
+        <v>95.632384733116893</v>
+      </c>
+      <c r="W32" s="10">
+        <v>70.71508573102318</v>
+      </c>
+      <c r="X32" s="10">
+        <v>115.77891472442106</v>
+      </c>
+      <c r="Y32" s="10">
+        <v>151.14475726590663</v>
+      </c>
+      <c r="Z32" s="10">
+        <v>172.43915162204152</v>
+      </c>
+      <c r="AA32" s="10">
+        <v>90.530313809551018</v>
+      </c>
+      <c r="AC32" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD32" s="11">
+        <v>115.6</v>
+      </c>
+      <c r="AE32" s="11">
+        <v>119.23569043264636</v>
+      </c>
+      <c r="AF32" s="11">
+        <v>108.07416742550444</v>
+      </c>
+      <c r="AG32" s="10">
+        <v>103.31911713316757</v>
+      </c>
+      <c r="AH32" s="10">
+        <v>101.52810324909368</v>
+      </c>
+      <c r="AI32" s="10">
+        <v>114.43222104222552</v>
+      </c>
+      <c r="AJ32" s="10">
+        <v>105.79266194010305</v>
+      </c>
+      <c r="AK32" s="10">
+        <v>123.9397608474066</v>
+      </c>
+      <c r="AL32" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="AM32" s="3">
+        <v>137.64199841170557</v>
+      </c>
+      <c r="AN32" s="10">
+        <v>102.79335058312419</v>
+      </c>
+      <c r="AO32" s="10">
+        <v>259.14495923346874</v>
+      </c>
+      <c r="AQ32" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR32" s="11">
+        <v>109.9</v>
+      </c>
+      <c r="AS32" s="11">
+        <v>109.80103011744885</v>
+      </c>
+      <c r="AT32" s="11">
+        <v>106.598913069215</v>
+      </c>
+      <c r="AU32" s="10">
+        <v>107.52229418820347</v>
+      </c>
+      <c r="AV32" s="10">
+        <v>111.12587366493113</v>
+      </c>
+      <c r="AW32" s="10"/>
+      <c r="AX32" s="10"/>
+      <c r="AY32" s="10"/>
+      <c r="AZ32" s="10"/>
+      <c r="BA32" s="3"/>
+      <c r="BB32" s="10"/>
+      <c r="BC32" s="10"/>
+    </row>
+    <row r="33" spans="1:55">
+      <c r="A33" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" s="4">
+        <v>103.54838880408126</v>
+      </c>
+      <c r="C33" s="4">
+        <v>112.65430361837241</v>
+      </c>
+      <c r="D33" s="4">
+        <v>86.295731703009182</v>
+      </c>
+      <c r="E33" s="3">
+        <v>107.43591742016154</v>
+      </c>
+      <c r="F33" s="3">
+        <v>102.92132570039654</v>
+      </c>
+      <c r="G33" s="3">
+        <v>108.23569307682692</v>
+      </c>
+      <c r="H33" s="3">
+        <v>102.85073316974282</v>
+      </c>
+      <c r="I33" s="3">
+        <v>99.14943887037802</v>
+      </c>
+      <c r="J33" s="3">
+        <v>79.749156027379485</v>
+      </c>
+      <c r="K33" s="3">
+        <v>66.792151338667452</v>
+      </c>
+      <c r="L33" s="3">
+        <v>32.079874341705562</v>
+      </c>
+      <c r="M33" s="3">
+        <v>3.1804404803040405</v>
+      </c>
+      <c r="O33" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="P33" s="11">
+        <v>99.82094827892692</v>
+      </c>
+      <c r="Q33" s="11">
+        <v>118.03094074876054</v>
+      </c>
+      <c r="R33" s="11">
+        <v>120.56073237203582</v>
+      </c>
+      <c r="S33" s="10">
+        <v>97.896718482528684</v>
+      </c>
+      <c r="T33" s="10">
+        <v>97.852785235601445</v>
+      </c>
+      <c r="U33" s="10">
+        <v>98.915992078790879</v>
+      </c>
+      <c r="V33" s="10">
+        <v>101.53063222709852</v>
+      </c>
+      <c r="W33" s="10">
+        <v>123.76888902408271</v>
+      </c>
+      <c r="X33" s="10">
+        <v>104.4528941086069</v>
+      </c>
+      <c r="Y33" s="10">
+        <v>427.03089616598805</v>
+      </c>
+      <c r="Z33" s="10">
+        <v>249.76128646042994</v>
+      </c>
+      <c r="AA33" s="10">
+        <v>30.579829543073021</v>
+      </c>
+      <c r="AC33" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD33" s="11">
+        <v>111.6</v>
+      </c>
+      <c r="AE33" s="11">
+        <v>98.921691234557613</v>
+      </c>
+      <c r="AF33" s="11">
+        <v>110.74237034717356</v>
+      </c>
+      <c r="AG33" s="10">
+        <v>98.214401791880462</v>
+      </c>
+      <c r="AH33" s="10">
+        <v>90.222745399083664</v>
+      </c>
+      <c r="AI33" s="10">
+        <v>100.45255863319676</v>
+      </c>
+      <c r="AJ33" s="10">
+        <v>113.09245489401513</v>
+      </c>
+      <c r="AK33" s="10">
+        <v>95.806480044150902</v>
+      </c>
+      <c r="AL33" s="10">
+        <v>118</v>
+      </c>
+      <c r="AM33" s="3">
+        <v>74.432513859353904</v>
+      </c>
+      <c r="AN33" s="10">
+        <v>119.57623208620087</v>
+      </c>
+      <c r="AO33" s="10">
+        <v>569.44258807984431</v>
+      </c>
+      <c r="AQ33" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AR33" s="11">
+        <v>98.3</v>
+      </c>
+      <c r="AS33" s="11">
+        <v>96.022387407420908</v>
+      </c>
+      <c r="AT33" s="11">
+        <v>121.38865092134481</v>
+      </c>
+      <c r="AU33" s="10">
+        <v>91.281017088121644</v>
+      </c>
+      <c r="AV33" s="10">
+        <v>109.96480055980436</v>
+      </c>
+      <c r="AW33" s="10"/>
+      <c r="AX33" s="10"/>
+      <c r="AY33" s="10"/>
+      <c r="AZ33" s="10"/>
+      <c r="BA33" s="3"/>
+      <c r="BB33" s="10"/>
+      <c r="BC33" s="10"/>
+    </row>
+    <row r="34" spans="1:55">
+      <c r="A34" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34" s="4">
+        <v>112.91792064569152</v>
+      </c>
+      <c r="C34" s="4">
+        <v>126.56394416677954</v>
+      </c>
+      <c r="D34" s="4">
+        <v>145.73444568944828</v>
+      </c>
+      <c r="E34" s="3">
+        <v>128.55492765323123</v>
+      </c>
+      <c r="F34" s="3">
+        <v>105.45111124480545</v>
+      </c>
+      <c r="G34" s="3">
+        <v>109.69108051181689</v>
+      </c>
+      <c r="H34" s="3">
+        <v>111.57367395528341</v>
+      </c>
+      <c r="I34" s="3">
+        <v>103.76771100298411</v>
+      </c>
+      <c r="J34" s="3">
+        <v>72.480668090047047</v>
+      </c>
+      <c r="K34" s="3">
+        <v>140.01843851240187</v>
+      </c>
+      <c r="L34" s="3">
+        <v>157.5148783731552</v>
+      </c>
+      <c r="M34" s="3">
+        <v>122.40717064825195</v>
+      </c>
+      <c r="O34" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="P34" s="11">
+        <v>117.38807523596631</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>135.04768588144282</v>
+      </c>
+      <c r="R34" s="11">
+        <v>87.13330408517362</v>
+      </c>
+      <c r="S34" s="10">
+        <v>79.743469423933647</v>
+      </c>
+      <c r="T34" s="10">
+        <v>101.1514058837663</v>
+      </c>
+      <c r="U34" s="10">
+        <v>92.224847637288846</v>
+      </c>
+      <c r="V34" s="10">
+        <v>86.692233106524782</v>
+      </c>
+      <c r="W34" s="10">
+        <v>98.323988796036105</v>
+      </c>
+      <c r="X34" s="10">
+        <v>120.16854203305452</v>
+      </c>
+      <c r="Y34" s="10">
+        <v>181.51693394715525</v>
+      </c>
+      <c r="Z34" s="10">
+        <v>164.66837853806854</v>
+      </c>
+      <c r="AA34" s="10">
+        <v>19.925485379611345</v>
+      </c>
+      <c r="AC34" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AD34" s="11">
+        <v>102.3</v>
+      </c>
+      <c r="AE34" s="11">
+        <v>97.80003841612745</v>
+      </c>
+      <c r="AF34" s="11">
+        <v>160.56311117417158</v>
+      </c>
+      <c r="AG34" s="10">
+        <v>157.14756747643071</v>
+      </c>
+      <c r="AH34" s="10">
+        <v>157.17458349335757</v>
+      </c>
+      <c r="AI34" s="10">
+        <v>134.33213093136166</v>
+      </c>
+      <c r="AJ34" s="10">
+        <v>121.57828935072341</v>
+      </c>
+      <c r="AK34" s="10">
+        <v>103.16056800534395</v>
+      </c>
+      <c r="AL34" s="10">
+        <v>113.7</v>
+      </c>
+      <c r="AM34" s="3">
+        <v>95.463917690595309</v>
+      </c>
+      <c r="AN34" s="10">
+        <v>152.34161317514287</v>
+      </c>
+      <c r="AO34" s="10">
+        <v>111.05036160791906</v>
+      </c>
+      <c r="AQ34" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AR34" s="11">
+        <v>120.4</v>
+      </c>
+      <c r="AS34" s="11">
+        <v>124.00404685503223</v>
+      </c>
+      <c r="AT34" s="11">
+        <v>110.47090864888354</v>
+      </c>
+      <c r="AU34" s="10">
+        <v>97.511856013271228</v>
+      </c>
+      <c r="AV34" s="10">
+        <v>95.002937433445922</v>
+      </c>
+      <c r="AW34" s="10"/>
+      <c r="AX34" s="10"/>
+      <c r="AY34" s="10"/>
+      <c r="AZ34" s="10"/>
+      <c r="BA34" s="3"/>
+      <c r="BB34" s="10"/>
+      <c r="BC34" s="10"/>
+    </row>
+    <row r="35" spans="1:55">
+      <c r="A35" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35" s="4">
+        <v>97.149560011327239</v>
+      </c>
+      <c r="C35" s="4">
+        <v>116.46444130565041</v>
+      </c>
+      <c r="D35" s="4">
+        <v>117.10425237865039</v>
+      </c>
+      <c r="E35" s="3">
+        <v>108.21536874321451</v>
+      </c>
+      <c r="F35" s="3">
+        <v>102.37186405577332</v>
+      </c>
+      <c r="G35" s="3">
+        <v>108.38603492256563</v>
+      </c>
+      <c r="H35" s="3">
+        <v>96.070329398279767</v>
+      </c>
+      <c r="I35" s="3">
+        <v>103.45768065920657</v>
+      </c>
+      <c r="J35" s="3">
+        <v>66.370685833830407</v>
+      </c>
+      <c r="K35" s="3">
+        <v>139.89306119489473</v>
+      </c>
+      <c r="L35" s="3">
+        <v>73.266642359214998</v>
+      </c>
+      <c r="M35" s="3">
+        <v>105.34701487809075</v>
+      </c>
+      <c r="O35" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="P35" s="11">
+        <v>98.210047863908486</v>
+      </c>
+      <c r="Q35" s="11">
+        <v>118.128605184929</v>
+      </c>
+      <c r="R35" s="11">
+        <v>95.946237857967049</v>
+      </c>
+      <c r="S35" s="10">
+        <v>106.0455021038623</v>
+      </c>
+      <c r="T35" s="10">
+        <v>94.43894292346377</v>
+      </c>
+      <c r="U35" s="10">
+        <v>69.004616575175731</v>
+      </c>
+      <c r="V35" s="10">
+        <v>103.58511168572527</v>
+      </c>
+      <c r="W35" s="10">
+        <v>79.175653486172493</v>
+      </c>
+      <c r="X35" s="10">
+        <v>168.08191108539788</v>
+      </c>
+      <c r="Y35" s="10">
+        <v>351.33362661676421</v>
+      </c>
+      <c r="Z35" s="10">
+        <v>236.76297536628411</v>
+      </c>
+      <c r="AA35" s="10">
+        <v>47.655721992158497</v>
+      </c>
+      <c r="AC35" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AD35" s="11">
+        <v>106.1</v>
+      </c>
+      <c r="AE35" s="11">
+        <v>98.520003261195242</v>
+      </c>
+      <c r="AF35" s="11">
+        <v>111.5189213353551</v>
+      </c>
+      <c r="AG35" s="10">
+        <v>105.08319241125301</v>
+      </c>
+      <c r="AH35" s="10">
+        <v>112.80311815463944</v>
+      </c>
+      <c r="AI35" s="10">
+        <v>87.183872227080926</v>
+      </c>
+      <c r="AJ35" s="10">
+        <v>135.82407223500451</v>
+      </c>
+      <c r="AK35" s="10">
+        <v>96.957800261344843</v>
+      </c>
+      <c r="AL35" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="AM35" s="3">
+        <v>85.166695985073304</v>
+      </c>
+      <c r="AN35" s="10">
+        <v>197.01248200119886</v>
+      </c>
+      <c r="AO35" s="10">
+        <v>-435.94313475468215</v>
+      </c>
+      <c r="AQ35" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AR35" s="11">
+        <v>103.2</v>
+      </c>
+      <c r="AS35" s="11">
+        <v>100.06480281631633</v>
+      </c>
+      <c r="AT35" s="11">
+        <v>100.22480850925521</v>
+      </c>
+      <c r="AU35" s="10">
+        <v>96.226190813657993</v>
+      </c>
+      <c r="AV35" s="10">
+        <v>107.46485705924994</v>
+      </c>
+      <c r="AW35" s="10"/>
+      <c r="AX35" s="10"/>
+      <c r="AY35" s="10"/>
+      <c r="AZ35" s="10"/>
+      <c r="BA35" s="3"/>
+      <c r="BB35" s="10"/>
+      <c r="BC35" s="10"/>
+    </row>
+    <row r="36" spans="1:55">
+      <c r="A36" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="4">
+        <v>100.72351636495239</v>
+      </c>
+      <c r="C36" s="4">
+        <v>105.15338891046038</v>
+      </c>
+      <c r="D36" s="4">
+        <v>101.95831118395738</v>
+      </c>
+      <c r="E36" s="3">
+        <v>103.50454502677439</v>
+      </c>
+      <c r="F36" s="3">
+        <v>103.99719252994662</v>
+      </c>
+      <c r="G36" s="3">
+        <v>101.79516779338012</v>
+      </c>
+      <c r="H36" s="3">
+        <v>74.445253576070201</v>
+      </c>
+      <c r="I36" s="3">
+        <v>113.54292436378253</v>
+      </c>
+      <c r="J36" s="3">
+        <v>69.414734670983265</v>
+      </c>
+      <c r="K36" s="3">
+        <v>27.309188045796784</v>
+      </c>
+      <c r="L36" s="3">
+        <v>48.525917090031783</v>
+      </c>
+      <c r="M36" s="3">
+        <v>97.640215573661948</v>
+      </c>
+      <c r="O36" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="P36" s="11">
+        <v>92.695569695274017</v>
+      </c>
+      <c r="Q36" s="11">
+        <v>96.210689863960397</v>
+      </c>
+      <c r="R36" s="11">
+        <v>124.43858014648501</v>
+      </c>
+      <c r="S36" s="10">
+        <v>101.98216715990844</v>
+      </c>
+      <c r="T36" s="10">
+        <v>105.04320278834712</v>
+      </c>
+      <c r="U36" s="10">
+        <v>101.66584431405579</v>
+      </c>
+      <c r="V36" s="10">
+        <v>99.293692190726162</v>
+      </c>
+      <c r="W36" s="10">
+        <v>129.7962102829658</v>
+      </c>
+      <c r="X36" s="10">
+        <v>166.17389361554112</v>
+      </c>
+      <c r="Y36" s="10">
+        <v>214.48330971445287</v>
+      </c>
+      <c r="Z36" s="10">
+        <v>247.20761691223282</v>
+      </c>
+      <c r="AA36" s="10">
+        <v>-54.84137483646181</v>
+      </c>
+      <c r="AC36" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD36" s="11">
+        <v>131.9</v>
+      </c>
+      <c r="AE36" s="11">
+        <v>90.767839395795974</v>
+      </c>
+      <c r="AF36" s="11">
+        <v>100.82249529326903</v>
+      </c>
+      <c r="AG36" s="10">
+        <v>112.81642790574908</v>
+      </c>
+      <c r="AH36" s="10">
+        <v>98.279160364574906</v>
+      </c>
+      <c r="AI36" s="10">
+        <v>101.03978014575839</v>
+      </c>
+      <c r="AJ36" s="10">
+        <v>111.40072344769831</v>
+      </c>
+      <c r="AK36" s="10">
+        <v>106.67844651283936</v>
+      </c>
+      <c r="AL36" s="10">
+        <v>98.3</v>
+      </c>
+      <c r="AM36" s="3">
+        <v>133.82763266319236</v>
+      </c>
+      <c r="AN36" s="10">
+        <v>97.499471506699521</v>
+      </c>
+      <c r="AO36" s="10">
+        <v>317.86119840195732</v>
+      </c>
+      <c r="AQ36" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AR36" s="11">
+        <v>94.1</v>
+      </c>
+      <c r="AS36" s="11">
+        <v>118.4095402738804</v>
+      </c>
+      <c r="AT36" s="11">
+        <v>123.17757523697375</v>
+      </c>
+      <c r="AU36" s="10">
+        <v>97.916267926844213</v>
+      </c>
+      <c r="AV36" s="10">
+        <v>100.54134603029145</v>
+      </c>
+      <c r="AW36" s="10"/>
+      <c r="AX36" s="10"/>
+      <c r="AY36" s="10"/>
+      <c r="AZ36" s="10"/>
+      <c r="BA36" s="3"/>
+      <c r="BB36" s="10"/>
+      <c r="BC36" s="10"/>
+    </row>
+    <row r="37" spans="1:55">
+      <c r="A37" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B37" s="4">
+        <v>100.80493158500845</v>
+      </c>
+      <c r="C37" s="4">
+        <v>110.55864802344466</v>
+      </c>
+      <c r="D37" s="4">
+        <v>97.681940715380691</v>
+      </c>
+      <c r="E37" s="3">
+        <v>100.11045656890276</v>
+      </c>
+      <c r="F37" s="3">
+        <v>102.84308516905834</v>
+      </c>
+      <c r="G37" s="3">
+        <v>100.96508617795141</v>
+      </c>
+      <c r="H37" s="3">
+        <v>99.179140020398606</v>
+      </c>
+      <c r="I37" s="3">
+        <v>104.32946711127468</v>
+      </c>
+      <c r="J37" s="3">
+        <v>42.431235008234829</v>
+      </c>
+      <c r="K37" s="3">
+        <v>99.873098074872388</v>
+      </c>
+      <c r="L37" s="3">
+        <v>76.341981765819924</v>
+      </c>
+      <c r="M37" s="3">
+        <v>97.304515096458815</v>
+      </c>
+      <c r="O37" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="P37" s="11">
+        <v>96.801706296919122</v>
+      </c>
+      <c r="Q37" s="11">
+        <v>92.490120485936657</v>
+      </c>
+      <c r="R37" s="11">
+        <v>106.86427998249471</v>
+      </c>
+      <c r="S37" s="10">
+        <v>104.62158437942296</v>
+      </c>
+      <c r="T37" s="10">
+        <v>104.45838088943813</v>
+      </c>
+      <c r="U37" s="10">
+        <v>105.65530707703211</v>
+      </c>
+      <c r="V37" s="10">
+        <v>98.979107571512841</v>
+      </c>
+      <c r="W37" s="10">
+        <v>94.58551713142819</v>
+      </c>
+      <c r="X37" s="10">
+        <v>176.507728919795</v>
+      </c>
+      <c r="Y37" s="10">
+        <v>218.12722812218118</v>
+      </c>
+      <c r="Z37" s="10">
+        <v>402.2606744300445</v>
+      </c>
+      <c r="AA37" s="10">
+        <v>60.253498440867624</v>
+      </c>
+      <c r="AC37" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD37" s="11">
+        <v>100.7</v>
+      </c>
+      <c r="AE37" s="11">
+        <v>105.7284822923892</v>
+      </c>
+      <c r="AF37" s="11">
+        <v>96.240382889308123</v>
+      </c>
+      <c r="AG37" s="10">
+        <v>101.92368738808786</v>
+      </c>
+      <c r="AH37" s="10">
+        <v>100.85713560944308</v>
+      </c>
+      <c r="AI37" s="10">
+        <v>100.83274090118353</v>
+      </c>
+      <c r="AJ37" s="10">
+        <v>104.27118411383407</v>
+      </c>
+      <c r="AK37" s="10">
+        <v>102.35053913172618</v>
+      </c>
+      <c r="AL37" s="10">
+        <v>116.9</v>
+      </c>
+      <c r="AM37" s="3">
+        <v>101.79169583091152</v>
+      </c>
+      <c r="AN37" s="10">
+        <v>65.024288021319947</v>
+      </c>
+      <c r="AO37" s="10">
+        <v>131.13735619859622</v>
+      </c>
+      <c r="AQ37" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AR37" s="11">
+        <v>110.4</v>
+      </c>
+      <c r="AS37" s="11">
+        <v>98.054068320286731</v>
+      </c>
+      <c r="AT37" s="11">
+        <v>106.74039944532265</v>
+      </c>
+      <c r="AU37" s="10">
+        <v>98.73281699437122</v>
+      </c>
+      <c r="AV37" s="10">
+        <v>93.664060414129011</v>
+      </c>
+      <c r="AW37" s="10"/>
+      <c r="AX37" s="10"/>
+      <c r="AY37" s="10"/>
+      <c r="AZ37" s="10"/>
+      <c r="BA37" s="3"/>
+      <c r="BB37" s="10"/>
+      <c r="BC37" s="10"/>
+    </row>
+    <row r="38" spans="1:55">
+      <c r="A38" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B38" s="4">
+        <v>102.00983378421932</v>
+      </c>
+      <c r="C38" s="4">
+        <v>104.2339327065241</v>
+      </c>
+      <c r="D38" s="4">
+        <v>110.33479779699744</v>
+      </c>
+      <c r="E38" s="3">
+        <v>104.6071306165762</v>
+      </c>
+      <c r="F38" s="3">
+        <v>108.41488187205137</v>
+      </c>
+      <c r="G38" s="3">
+        <v>106.19505654113779</v>
+      </c>
+      <c r="H38" s="3">
+        <v>104.27923873456449</v>
+      </c>
+      <c r="I38" s="3">
+        <v>81.476623105024373</v>
+      </c>
+      <c r="J38" s="3">
+        <v>72.969582194847945</v>
+      </c>
+      <c r="K38" s="3">
+        <v>73.164151131493711</v>
+      </c>
+      <c r="L38" s="3">
+        <v>186.58785920776165</v>
+      </c>
+      <c r="M38" s="3">
+        <v>101.46924062190116</v>
+      </c>
+      <c r="O38" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="P38" s="11">
+        <v>116.75947703702758</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>156.41213747121407</v>
+      </c>
+      <c r="R38" s="11">
+        <v>109.69652937582242</v>
+      </c>
+      <c r="S38" s="10">
+        <v>97.362891688894777</v>
+      </c>
+      <c r="T38" s="10">
+        <v>99.664678099022666</v>
+      </c>
+      <c r="U38" s="10">
+        <v>97.33039275481616</v>
+      </c>
+      <c r="V38" s="10">
+        <v>100.89674629079597</v>
+      </c>
+      <c r="W38" s="10">
+        <v>93.67623330393009</v>
+      </c>
+      <c r="X38" s="10">
+        <v>152.23064431413377</v>
+      </c>
+      <c r="Y38" s="10">
+        <v>163.38087117159992</v>
+      </c>
+      <c r="Z38" s="10">
+        <v>193.70118774664431</v>
+      </c>
+      <c r="AA38" s="10">
+        <v>-395.91738807647403</v>
+      </c>
+      <c r="AC38" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AD38" s="11">
+        <v>93</v>
+      </c>
+      <c r="AE38" s="11">
+        <v>85.708868035844745</v>
+      </c>
+      <c r="AF38" s="11">
+        <v>115.26381618335995</v>
+      </c>
+      <c r="AG38" s="10">
+        <v>102.12217258868384</v>
+      </c>
+      <c r="AH38" s="10">
+        <v>98.600725909668313</v>
+      </c>
+      <c r="AI38" s="10">
+        <v>96.50072149177285</v>
+      </c>
+      <c r="AJ38" s="10">
+        <v>125.53964840403542</v>
+      </c>
+      <c r="AK38" s="10">
+        <v>109.35419780765645</v>
+      </c>
+      <c r="AL38" s="10">
+        <v>112.4</v>
+      </c>
+      <c r="AM38" s="3">
+        <v>110.70832719051947</v>
+      </c>
+      <c r="AN38" s="10">
+        <v>88.943025742211418</v>
+      </c>
+      <c r="AO38" s="10">
+        <v>155.78390037471877</v>
+      </c>
+      <c r="AQ38" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR38" s="11">
+        <v>99.4</v>
+      </c>
+      <c r="AS38" s="11">
+        <v>80.993268374274223</v>
+      </c>
+      <c r="AT38" s="11">
+        <v>121.57866063172349</v>
+      </c>
+      <c r="AU38" s="10">
+        <v>100.04952177554181</v>
+      </c>
+      <c r="AV38" s="10">
+        <v>99.989650313695307</v>
+      </c>
+      <c r="AW38" s="10"/>
+      <c r="AX38" s="10"/>
+      <c r="AY38" s="10"/>
+      <c r="AZ38" s="10"/>
+      <c r="BA38" s="3"/>
+      <c r="BB38" s="10"/>
+      <c r="BC38" s="10"/>
+    </row>
+    <row r="39" spans="1:55">
+      <c r="A39" s="14"/>
+      <c r="B39" s="14"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="14"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="14"/>
+      <c r="L39" s="14"/>
+      <c r="M39" s="14"/>
+      <c r="O39" s="14"/>
+      <c r="P39" s="14"/>
+      <c r="Q39" s="14"/>
+      <c r="R39" s="14"/>
+      <c r="S39" s="14"/>
+      <c r="T39" s="14"/>
+      <c r="U39" s="14"/>
+      <c r="V39" s="14"/>
+      <c r="W39" s="14"/>
+      <c r="X39" s="14"/>
+      <c r="Y39" s="14"/>
+      <c r="Z39" s="14"/>
+      <c r="AA39" s="14"/>
+      <c r="AC39" s="14"/>
+      <c r="AD39" s="14"/>
+      <c r="AE39" s="14"/>
+      <c r="AF39" s="14"/>
+      <c r="AG39" s="14"/>
+      <c r="AH39" s="14"/>
+      <c r="AI39" s="14"/>
+      <c r="AJ39" s="14"/>
+      <c r="AK39" s="14"/>
+      <c r="AL39" s="14"/>
+      <c r="AM39" s="14"/>
+      <c r="AN39" s="14"/>
+      <c r="AO39" s="14"/>
+      <c r="AQ39" s="14"/>
+      <c r="AR39" s="14"/>
+      <c r="AS39" s="14"/>
+      <c r="AT39" s="14"/>
+      <c r="AU39" s="14"/>
+      <c r="AV39" s="14"/>
+      <c r="AW39" s="14"/>
+      <c r="AX39" s="14"/>
+      <c r="AY39" s="14"/>
+      <c r="AZ39" s="14"/>
+      <c r="BA39" s="14"/>
+      <c r="BB39" s="14"/>
+      <c r="BC39" s="14"/>
+    </row>
+    <row r="40" spans="1:55" ht="12.75" customHeight="1">
+      <c r="A40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" s="23"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="23"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="23"/>
+      <c r="L40" s="23"/>
+      <c r="M40" s="23"/>
+      <c r="O40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="23"/>
+      <c r="Q40" s="23"/>
+      <c r="R40" s="23"/>
+      <c r="S40" s="23"/>
+      <c r="T40" s="23"/>
+      <c r="U40" s="23"/>
+      <c r="V40" s="23"/>
+      <c r="W40" s="23"/>
+      <c r="X40" s="23"/>
+      <c r="Y40" s="23"/>
+      <c r="Z40" s="23"/>
+      <c r="AA40" s="23"/>
+      <c r="AC40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD40" s="23"/>
+      <c r="AE40" s="23"/>
+      <c r="AF40" s="23"/>
+      <c r="AG40" s="23"/>
+      <c r="AH40" s="23"/>
+      <c r="AI40" s="23"/>
+      <c r="AJ40" s="23"/>
+      <c r="AK40" s="23"/>
+      <c r="AL40" s="23"/>
+      <c r="AM40" s="23"/>
+      <c r="AN40" s="23"/>
+      <c r="AO40" s="23"/>
+      <c r="AQ40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AR40" s="23"/>
+      <c r="AS40" s="23"/>
+      <c r="AT40" s="23"/>
+      <c r="AU40" s="23"/>
+      <c r="AV40" s="23"/>
+      <c r="AW40" s="23"/>
+      <c r="AX40" s="23"/>
+      <c r="AY40" s="23"/>
+      <c r="AZ40" s="23"/>
+      <c r="BA40" s="23"/>
+      <c r="BB40" s="23"/>
+      <c r="BC40" s="23"/>
+    </row>
+    <row r="41" spans="1:55">
+      <c r="A41" s="19"/>
+      <c r="B41" s="19"/>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+      <c r="E41" s="19"/>
+      <c r="F41" s="19"/>
+      <c r="G41" s="19"/>
+      <c r="H41" s="19"/>
+      <c r="I41" s="19"/>
+      <c r="J41" s="19"/>
+      <c r="K41" s="19"/>
+      <c r="L41" s="19"/>
+      <c r="M41" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="O41" s="19"/>
+      <c r="P41" s="19"/>
+      <c r="Q41" s="19"/>
+      <c r="R41" s="19"/>
+      <c r="S41" s="19"/>
+      <c r="T41" s="19"/>
+      <c r="U41" s="19"/>
+      <c r="V41" s="19"/>
+      <c r="W41" s="19"/>
+      <c r="X41" s="19"/>
+      <c r="Y41" s="19"/>
+      <c r="Z41" s="19"/>
+      <c r="AA41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC41" s="19"/>
+      <c r="AD41" s="19"/>
+      <c r="AE41" s="19"/>
+      <c r="AF41" s="19"/>
+      <c r="AG41" s="19"/>
+      <c r="AH41" s="19"/>
+      <c r="AI41" s="19"/>
+      <c r="AJ41" s="19"/>
+      <c r="AK41" s="19"/>
+      <c r="AL41" s="19"/>
+      <c r="AM41" s="19"/>
+      <c r="AN41" s="19"/>
+      <c r="AO41" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AQ41" s="19"/>
+      <c r="AR41" s="19"/>
+      <c r="AS41" s="19"/>
+      <c r="AT41" s="19"/>
+      <c r="AU41" s="19"/>
+      <c r="AV41" s="19"/>
+      <c r="AW41" s="19"/>
+      <c r="AX41" s="19"/>
+      <c r="AY41" s="19"/>
+      <c r="AZ41" s="19"/>
+      <c r="BA41" s="19"/>
+      <c r="BB41" s="19"/>
+      <c r="BC41" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="42" spans="1:55">
+      <c r="A42" s="13"/>
+      <c r="B42" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C42" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="D42" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E42" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="F42" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="G42" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="H42" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="I42" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="J42" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="AD1" s="25"/>
-[...10 lines deleted...]
-      <c r="AO1" s="25"/>
+      <c r="K42" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="L42" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="M42" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="O42" s="13"/>
+      <c r="P42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="R42" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="S42" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="T42" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="U42" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="V42" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="W42" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="X42" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y42" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="Z42" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA42" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC42" s="13"/>
+      <c r="AD42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF42" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG42" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH42" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="AI42" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ42" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK42" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="AL42" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM42" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN42" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="AO42" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="AQ42" s="13"/>
+      <c r="AR42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS42" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT42" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU42" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="AV42" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="AW42" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="AX42" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY42" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="AZ42" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="BA42" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="BB42" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="BC42" s="13" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="2" spans="1:41">
-[...12 lines deleted...]
-      <c r="M2" s="2" t="s">
+    <row r="43" spans="1:55" ht="15" customHeight="1">
+      <c r="A43" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="4">
+        <v>112.90443006515926</v>
+      </c>
+      <c r="C43" s="4">
+        <v>100</v>
+      </c>
+      <c r="D43" s="4">
+        <v>100</v>
+      </c>
+      <c r="E43" s="3">
+        <v>100</v>
+      </c>
+      <c r="F43" s="3">
+        <v>100</v>
+      </c>
+      <c r="G43" s="3">
+        <v>100</v>
+      </c>
+      <c r="H43" s="3">
+        <v>102.15098519474989</v>
+      </c>
+      <c r="I43" s="3">
+        <v>96.44384926708868</v>
+      </c>
+      <c r="J43" s="3">
+        <v>73.799085767775225</v>
+      </c>
+      <c r="K43" s="3">
+        <v>90.5</v>
+      </c>
+      <c r="L43" s="3">
+        <v>73.2</v>
+      </c>
+      <c r="M43" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O43" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="P43" s="11">
+        <v>100</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>100</v>
+      </c>
+      <c r="R43" s="11">
+        <v>100</v>
+      </c>
+      <c r="S43" s="10">
+        <v>100</v>
+      </c>
+      <c r="T43" s="10">
+        <v>100</v>
+      </c>
+      <c r="U43" s="10">
+        <v>100</v>
+      </c>
+      <c r="V43" s="10">
+        <v>98.443605514048826</v>
+      </c>
+      <c r="W43" s="10">
+        <v>87.471943915649717</v>
+      </c>
+      <c r="X43" s="10">
+        <v>137.39169454787194</v>
+      </c>
+      <c r="Y43" s="10">
+        <v>204.89137883862435</v>
+      </c>
+      <c r="Z43" s="10">
+        <v>240.15412520288839</v>
+      </c>
+      <c r="AA43" s="10">
+        <v>-125701.65443108922</v>
+      </c>
+      <c r="AC43" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AD43" s="11">
+        <v>100</v>
+      </c>
+      <c r="AE43" s="11">
+        <v>100</v>
+      </c>
+      <c r="AF43" s="11">
+        <v>100</v>
+      </c>
+      <c r="AG43" s="10">
+        <v>100</v>
+      </c>
+      <c r="AH43" s="10">
+        <v>100</v>
+      </c>
+      <c r="AI43" s="10">
+        <v>402.66911168389646</v>
+      </c>
+      <c r="AJ43" s="10">
+        <v>117.42319972797021</v>
+      </c>
+      <c r="AK43" s="10">
+        <v>112.05382062965097</v>
+      </c>
+      <c r="AL43" s="10">
+        <v>111.6</v>
+      </c>
+      <c r="AM43" s="3">
+        <v>106.96374780232614</v>
+      </c>
+      <c r="AN43" s="10">
+        <v>118.7249974282017</v>
+      </c>
+      <c r="AO43" s="10"/>
+      <c r="AQ43" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AR43" s="11">
+        <v>100</v>
+      </c>
+      <c r="AS43" s="11">
+        <v>100</v>
+      </c>
+      <c r="AT43" s="11">
+        <v>100</v>
+      </c>
+      <c r="AU43" s="10">
+        <v>99.33828833665855</v>
+      </c>
+      <c r="AV43" s="11">
+        <v>100</v>
+      </c>
+      <c r="AW43" s="10"/>
+      <c r="AX43" s="10"/>
+      <c r="AY43" s="10"/>
+      <c r="AZ43" s="10"/>
+      <c r="BA43" s="3"/>
+      <c r="BB43" s="10"/>
+      <c r="BC43" s="10"/>
+    </row>
+    <row r="44" spans="1:55">
+      <c r="A44" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B44" s="4">
+        <v>112.90443006515926</v>
+      </c>
+      <c r="C44" s="4">
+        <v>100</v>
+      </c>
+      <c r="D44" s="4">
+        <v>100</v>
+      </c>
+      <c r="E44" s="3">
+        <v>100</v>
+      </c>
+      <c r="F44" s="3">
+        <v>100</v>
+      </c>
+      <c r="G44" s="3">
+        <v>100</v>
+      </c>
+      <c r="H44" s="3">
+        <v>99.931615377261167</v>
+      </c>
+      <c r="I44" s="3">
+        <v>99.995879961117865</v>
+      </c>
+      <c r="J44" s="3">
+        <v>89.500348991350037</v>
+      </c>
+      <c r="K44" s="3">
+        <v>98.033444159639657</v>
+      </c>
+      <c r="L44" s="3">
+        <v>914.54103138418486</v>
+      </c>
+      <c r="M44" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O44" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="P44" s="11">
+        <v>100</v>
+      </c>
+      <c r="Q44" s="11">
+        <v>100</v>
+      </c>
+      <c r="R44" s="11">
+        <v>100</v>
+      </c>
+      <c r="S44" s="10">
+        <v>100</v>
+      </c>
+      <c r="T44" s="10">
+        <v>100</v>
+      </c>
+      <c r="U44" s="10">
+        <v>100</v>
+      </c>
+      <c r="V44" s="10">
+        <v>118.26915571695631</v>
+      </c>
+      <c r="W44" s="10">
+        <v>90.513584366862872</v>
+      </c>
+      <c r="X44" s="10">
+        <v>85.269497804353563</v>
+      </c>
+      <c r="Y44" s="10">
+        <v>92.525189078184695</v>
+      </c>
+      <c r="Z44" s="10">
+        <v>59.838208207756374</v>
+      </c>
+      <c r="AA44" s="10">
+        <v>148985.11477724501</v>
+      </c>
+      <c r="AC44" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD44" s="11">
+        <v>100</v>
+      </c>
+      <c r="AE44" s="11">
+        <v>100</v>
+      </c>
+      <c r="AF44" s="11">
+        <v>100</v>
+      </c>
+      <c r="AG44" s="10">
+        <v>100</v>
+      </c>
+      <c r="AH44" s="10">
+        <v>100</v>
+      </c>
+      <c r="AI44" s="10">
+        <v>402.66911168389646</v>
+      </c>
+      <c r="AJ44" s="10">
+        <v>95.798970194481043</v>
+      </c>
+      <c r="AK44" s="10">
+        <v>99.742598177918396</v>
+      </c>
+      <c r="AL44" s="10">
+        <v>132.5</v>
+      </c>
+      <c r="AM44" s="3">
+        <v>99.832571136025621</v>
+      </c>
+      <c r="AN44" s="10">
+        <v>112.08628595376156</v>
+      </c>
+      <c r="AO44" s="10"/>
+      <c r="AQ44" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AR44" s="11">
+        <v>100</v>
+      </c>
+      <c r="AS44" s="11">
+        <v>100</v>
+      </c>
+      <c r="AT44" s="11">
+        <v>100</v>
+      </c>
+      <c r="AU44" s="10">
+        <v>99.33828833665855</v>
+      </c>
+      <c r="AV44" s="11">
+        <v>100</v>
+      </c>
+      <c r="AW44" s="10"/>
+      <c r="AX44" s="10"/>
+      <c r="AY44" s="10"/>
+      <c r="AZ44" s="10"/>
+      <c r="BA44" s="3"/>
+      <c r="BB44" s="10"/>
+      <c r="BC44" s="10"/>
+    </row>
+    <row r="45" spans="1:55">
+      <c r="A45" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="3">
+        <v>105.58467003120091</v>
+      </c>
+      <c r="I45" s="3">
+        <v>64.667297552071375</v>
+      </c>
+      <c r="J45" s="3">
+        <v>70.811423318869402</v>
+      </c>
+      <c r="K45" s="3">
+        <v>133.22609632888785</v>
+      </c>
+      <c r="L45" s="3">
+        <v>51.452544479613081</v>
+      </c>
+      <c r="M45" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O45" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="P45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R45" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="S45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V45" s="10">
+        <v>96.670428567979187</v>
+      </c>
+      <c r="W45" s="10">
+        <v>64.585228391610798</v>
+      </c>
+      <c r="X45" s="10">
+        <v>129.68496959677711</v>
+      </c>
+      <c r="Y45" s="10">
+        <v>126.39730695559356</v>
+      </c>
+      <c r="Z45" s="10">
+        <v>220.16444806831572</v>
+      </c>
+      <c r="AA45" s="10">
+        <v>-37230.988976701308</v>
+      </c>
+      <c r="AC45" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ45" s="10">
+        <v>96.081556539455391</v>
+      </c>
+      <c r="AK45" s="10">
+        <v>239.89827283564242</v>
+      </c>
+      <c r="AL45" s="10">
+        <v>155.4</v>
+      </c>
+      <c r="AM45" s="3">
+        <v>85.221494135470337</v>
+      </c>
+      <c r="AN45" s="10">
+        <v>56.844594690052134</v>
+      </c>
+      <c r="AO45" s="10"/>
+      <c r="AQ45" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW45" s="10"/>
+      <c r="AX45" s="10"/>
+      <c r="AY45" s="10"/>
+      <c r="AZ45" s="10"/>
+      <c r="BA45" s="3"/>
+      <c r="BB45" s="10"/>
+      <c r="BC45" s="10"/>
+    </row>
+    <row r="46" spans="1:55">
+      <c r="A46" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H46" s="3">
+        <v>100</v>
+      </c>
+      <c r="I46" s="3">
+        <v>103.28334686353557</v>
+      </c>
+      <c r="J46" s="3">
+        <v>37.510685904498253</v>
+      </c>
+      <c r="K46" s="3">
+        <v>10.368905468399603</v>
+      </c>
+      <c r="L46" s="3">
+        <v>-53.532423898490059</v>
+      </c>
+      <c r="M46" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O46" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="P46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R46" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="S46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V46" s="10">
+        <v>96.114594238869387</v>
+      </c>
+      <c r="W46" s="10">
+        <v>45.710094417686328</v>
+      </c>
+      <c r="X46" s="10">
+        <v>441.17950359025428</v>
+      </c>
+      <c r="Y46" s="10">
+        <v>703.63719092867245</v>
+      </c>
+      <c r="Z46" s="10">
+        <v>525.98561862149847</v>
+      </c>
+      <c r="AA46" s="10">
+        <v>650.26429315380642</v>
+      </c>
+      <c r="AC46" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ46" s="10">
+        <v>143.71380156657932</v>
+      </c>
+      <c r="AK46" s="10">
+        <v>116.06693666262846</v>
+      </c>
+      <c r="AL46" s="10">
+        <v>87.7</v>
+      </c>
+      <c r="AM46" s="3">
+        <v>118.8620433259026</v>
+      </c>
+      <c r="AN46" s="10">
+        <v>110.57629968515268</v>
+      </c>
+      <c r="AO46" s="10"/>
+      <c r="AQ46" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AR46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW46" s="10"/>
+      <c r="AX46" s="10"/>
+      <c r="AY46" s="10"/>
+      <c r="AZ46" s="10"/>
+      <c r="BA46" s="3"/>
+      <c r="BB46" s="10"/>
+      <c r="BC46" s="10"/>
+    </row>
+    <row r="47" spans="1:55">
+      <c r="A47" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H47" s="3">
+        <v>100</v>
+      </c>
+      <c r="I47" s="3">
+        <v>100.02312842335779</v>
+      </c>
+      <c r="J47" s="3">
+        <v>75.00832964905716</v>
+      </c>
+      <c r="K47" s="3">
+        <v>128.65203792749847</v>
+      </c>
+      <c r="L47" s="3">
+        <v>-595.69276007092174</v>
+      </c>
+      <c r="M47" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O47" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="P47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R47" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="S47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V47" s="10">
+        <v>96.386845358142878</v>
+      </c>
+      <c r="W47" s="10">
+        <v>80.781508634793752</v>
+      </c>
+      <c r="X47" s="10">
+        <v>142.68227921432276</v>
+      </c>
+      <c r="Y47" s="10">
+        <v>155.51242481540629</v>
+      </c>
+      <c r="Z47" s="10">
+        <v>262.82392234248533</v>
+      </c>
+      <c r="AA47" s="10">
+        <v>-14649.306775967576</v>
+      </c>
+      <c r="AC47" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ47" s="10">
+        <v>99.814538447064322</v>
+      </c>
+      <c r="AK47" s="10">
+        <v>108.05762143515672</v>
+      </c>
+      <c r="AL47" s="10">
+        <v>115.9</v>
+      </c>
+      <c r="AM47" s="3">
+        <v>148.92265226158102</v>
+      </c>
+      <c r="AN47" s="10">
+        <v>85.612565867187627</v>
+      </c>
+      <c r="AO47" s="10"/>
+      <c r="AQ47" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AR47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV47" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW47" s="10"/>
+      <c r="AX47" s="10"/>
+      <c r="AY47" s="10"/>
+      <c r="AZ47" s="10"/>
+      <c r="BA47" s="3"/>
+      <c r="BB47" s="10"/>
+      <c r="BC47" s="10"/>
+    </row>
+    <row r="48" spans="1:55">
+      <c r="A48" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H48" s="3">
+        <v>153.06224626630808</v>
+      </c>
+      <c r="I48" s="3">
+        <v>121.18996458172143</v>
+      </c>
+      <c r="J48" s="3">
+        <v>92.284311762211829</v>
+      </c>
+      <c r="K48" s="3">
+        <v>86.298848160702235</v>
+      </c>
+      <c r="L48" s="3">
+        <v>78.960158764892441</v>
+      </c>
+      <c r="M48" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O48" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="P48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R48" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="S48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V48" s="10">
+        <v>107.092195934041</v>
+      </c>
+      <c r="W48" s="10">
+        <v>141.79087822389681</v>
+      </c>
+      <c r="X48" s="10">
+        <v>89.493231281620595</v>
+      </c>
+      <c r="Y48" s="10">
+        <v>122.18508276290254</v>
+      </c>
+      <c r="Z48" s="10">
+        <v>190.26819796896402</v>
+      </c>
+      <c r="AA48" s="10">
+        <v>1122.3059244241219</v>
+      </c>
+      <c r="AC48" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ48" s="10">
+        <v>117.01267844034369</v>
+      </c>
+      <c r="AK48" s="10">
+        <v>100.81243634062768</v>
+      </c>
+      <c r="AL48" s="10">
+        <v>109.8</v>
+      </c>
+      <c r="AM48" s="3">
+        <v>124.43333815079008</v>
+      </c>
+      <c r="AN48" s="10">
+        <v>138.45633571227336</v>
+      </c>
+      <c r="AO48" s="10"/>
+      <c r="AQ48" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AR48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV48" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW48" s="10"/>
+      <c r="AX48" s="10"/>
+      <c r="AY48" s="10"/>
+      <c r="AZ48" s="10"/>
+      <c r="BA48" s="3"/>
+      <c r="BB48" s="10"/>
+      <c r="BC48" s="10"/>
+    </row>
+    <row r="49" spans="1:55">
+      <c r="A49" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H49" s="3">
+        <v>157.50147415572081</v>
+      </c>
+      <c r="I49" s="3">
+        <v>111.09106367724178</v>
+      </c>
+      <c r="J49" s="3">
+        <v>75.816997988489618</v>
+      </c>
+      <c r="K49" s="3">
+        <v>52.251828367234843</v>
+      </c>
+      <c r="L49" s="3">
+        <v>30.661045483517164</v>
+      </c>
+      <c r="M49" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O49" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="P49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R49" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="S49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V49" s="10">
+        <v>83.363571225926904</v>
+      </c>
+      <c r="W49" s="10">
+        <v>69.699681189777891</v>
+      </c>
+      <c r="X49" s="10">
+        <v>151.60825187276518</v>
+      </c>
+      <c r="Y49" s="10">
+        <v>175.54070215178089</v>
+      </c>
+      <c r="Z49" s="10">
+        <v>276.96789106908255</v>
+      </c>
+      <c r="AA49" s="10">
+        <v>-7098.902945026718</v>
+      </c>
+      <c r="AC49" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ49" s="10">
+        <v>77.418335023150078</v>
+      </c>
+      <c r="AK49" s="10">
+        <v>127.38700822552333</v>
+      </c>
+      <c r="AL49" s="10">
+        <v>100.3</v>
+      </c>
+      <c r="AM49" s="3">
+        <v>147.65918592430452</v>
+      </c>
+      <c r="AN49" s="10">
+        <v>84.706500669139061</v>
+      </c>
+      <c r="AO49" s="10"/>
+      <c r="AQ49" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AR49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV49" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW49" s="10"/>
+      <c r="AX49" s="10"/>
+      <c r="AY49" s="10"/>
+      <c r="AZ49" s="10"/>
+      <c r="BA49" s="3"/>
+      <c r="BB49" s="10"/>
+      <c r="BC49" s="10"/>
+    </row>
+    <row r="50" spans="1:55">
+      <c r="A50" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H50" s="3">
+        <v>89.507272957142547</v>
+      </c>
+      <c r="I50" s="3">
+        <v>86.422329295656638</v>
+      </c>
+      <c r="J50" s="3">
+        <v>97.820103813752638</v>
+      </c>
+      <c r="K50" s="3">
+        <v>48.688103380243298</v>
+      </c>
+      <c r="L50" s="3">
+        <v>40.303255363283021</v>
+      </c>
+      <c r="M50" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O50" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="P50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R50" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="S50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V50" s="10">
+        <v>98.726558482794175</v>
+      </c>
+      <c r="W50" s="10">
+        <v>63.778818666975845</v>
+      </c>
+      <c r="X50" s="10">
+        <v>105.44578473117605</v>
+      </c>
+      <c r="Y50" s="10">
+        <v>191.31444461385792</v>
+      </c>
+      <c r="Z50" s="10">
+        <v>97.104348462594999</v>
+      </c>
+      <c r="AA50" s="10">
+        <v>-16340.946033535985</v>
+      </c>
+      <c r="AC50" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ50" s="10">
+        <v>104.38382695192946</v>
+      </c>
+      <c r="AK50" s="10">
+        <v>110.34667948716199</v>
+      </c>
+      <c r="AL50" s="10">
+        <v>107.8</v>
+      </c>
+      <c r="AM50" s="3">
+        <v>80.96439342317484</v>
+      </c>
+      <c r="AN50" s="10">
+        <v>233.1138822458347</v>
+      </c>
+      <c r="AO50" s="10"/>
+      <c r="AQ50" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AR50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW50" s="10"/>
+      <c r="AX50" s="10"/>
+      <c r="AY50" s="10"/>
+      <c r="AZ50" s="10"/>
+      <c r="BA50" s="3"/>
+      <c r="BB50" s="10"/>
+      <c r="BC50" s="10"/>
+    </row>
+    <row r="51" spans="1:55">
+      <c r="A51" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H51" s="3">
+        <v>100</v>
+      </c>
+      <c r="I51" s="3">
+        <v>126.43569225696874</v>
+      </c>
+      <c r="J51" s="3">
+        <v>86.071955238425943</v>
+      </c>
+      <c r="K51" s="3">
+        <v>76.414248453628915</v>
+      </c>
+      <c r="L51" s="3">
+        <v>50.752946915326866</v>
+      </c>
+      <c r="M51" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O51" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="P51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R51" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="S51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V51" s="10">
+        <v>99.392269298035316</v>
+      </c>
+      <c r="W51" s="10">
+        <v>65.007253229498474</v>
+      </c>
+      <c r="X51" s="10">
+        <v>116.90640532288768</v>
+      </c>
+      <c r="Y51" s="10">
+        <v>155.00817284138861</v>
+      </c>
+      <c r="Z51" s="10">
+        <v>181.40818229038032</v>
+      </c>
+      <c r="AA51" s="10">
+        <v>-2123.1529559844639</v>
+      </c>
+      <c r="AC51" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ51" s="10">
+        <v>106.71900670605791</v>
+      </c>
+      <c r="AK51" s="10">
+        <v>130.04149702399826</v>
+      </c>
+      <c r="AL51" s="10">
+        <v>102.1</v>
+      </c>
+      <c r="AM51" s="3">
+        <v>140.09152459855369</v>
+      </c>
+      <c r="AN51" s="10">
+        <v>102.98607451315051</v>
+      </c>
+      <c r="AO51" s="10"/>
+      <c r="AQ51" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW51" s="10"/>
+      <c r="AX51" s="10"/>
+      <c r="AY51" s="10"/>
+      <c r="AZ51" s="10"/>
+      <c r="BA51" s="3"/>
+      <c r="BB51" s="10"/>
+      <c r="BC51" s="10"/>
+    </row>
+    <row r="52" spans="1:55">
+      <c r="A52" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H52" s="3">
+        <v>100</v>
+      </c>
+      <c r="I52" s="3">
+        <v>97.644201987727072</v>
+      </c>
+      <c r="J52" s="3">
+        <v>78.740859590244767</v>
+      </c>
+      <c r="K52" s="3">
+        <v>66.476743786319474</v>
+      </c>
+      <c r="L52" s="3">
+        <v>29.390469342890579</v>
+      </c>
+      <c r="M52" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O52" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="P52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R52" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="S52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V52" s="10">
+        <v>98.382932026268179</v>
+      </c>
+      <c r="W52" s="10">
+        <v>134.57265176994852</v>
+      </c>
+      <c r="X52" s="10">
+        <v>105.37198981032236</v>
+      </c>
+      <c r="Y52" s="10">
+        <v>458.9816142263407</v>
+      </c>
+      <c r="Z52" s="10">
+        <v>258.0354666537437</v>
+      </c>
+      <c r="AA52" s="10">
+        <v>-13004.083466295117</v>
+      </c>
+      <c r="AC52" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ52" s="10">
+        <v>132.38422353322582</v>
+      </c>
+      <c r="AK52" s="10">
+        <v>92.126124745086685</v>
+      </c>
+      <c r="AL52" s="10">
+        <v>123.2</v>
+      </c>
+      <c r="AM52" s="3">
+        <v>74.164946667187607</v>
+      </c>
+      <c r="AN52" s="10">
+        <v>122.14928831647495</v>
+      </c>
+      <c r="AO52" s="10"/>
+      <c r="AQ52" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AR52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW52" s="10"/>
+      <c r="AX52" s="10"/>
+      <c r="AY52" s="10"/>
+      <c r="AZ52" s="10"/>
+      <c r="BA52" s="3"/>
+      <c r="BB52" s="10"/>
+      <c r="BC52" s="10"/>
+    </row>
+    <row r="53" spans="1:55">
+      <c r="A53" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H53" s="3">
+        <v>98.793430600223701</v>
+      </c>
+      <c r="I53" s="3">
+        <v>103.16257736785536</v>
+      </c>
+      <c r="J53" s="3">
+        <v>70.814892140951486</v>
+      </c>
+      <c r="K53" s="3">
+        <v>142.72389948139389</v>
+      </c>
+      <c r="L53" s="3">
+        <v>169.82369532881415</v>
+      </c>
+      <c r="M53" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O53" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="P53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R53" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="S53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V53" s="10">
+        <v>95.291538842179179</v>
+      </c>
+      <c r="W53" s="10">
+        <v>95.377941270345104</v>
+      </c>
+      <c r="X53" s="10">
+        <v>119.96809747449466</v>
+      </c>
+      <c r="Y53" s="10">
+        <v>187.36916557960996</v>
+      </c>
+      <c r="Z53" s="10">
+        <v>179.26616262162997</v>
+      </c>
+      <c r="AA53" s="10">
+        <v>-21416.10266677841</v>
+      </c>
+      <c r="AC53" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AD53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ53" s="10">
+        <v>99.634362367384753</v>
+      </c>
+      <c r="AK53" s="10">
+        <v>103.78187101936504</v>
+      </c>
+      <c r="AL53" s="10">
+        <v>109</v>
+      </c>
+      <c r="AM53" s="3">
+        <v>95.335093794461912</v>
+      </c>
+      <c r="AN53" s="10">
+        <v>163.1130313005296</v>
+      </c>
+      <c r="AO53" s="10"/>
+      <c r="AQ53" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AR53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW53" s="10"/>
+      <c r="AX53" s="10"/>
+      <c r="AY53" s="10"/>
+      <c r="AZ53" s="10"/>
+      <c r="BA53" s="3"/>
+      <c r="BB53" s="10"/>
+      <c r="BC53" s="10"/>
+    </row>
+    <row r="54" spans="1:55">
+      <c r="A54" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H54" s="3">
+        <v>100.10374343433787</v>
+      </c>
+      <c r="I54" s="3">
+        <v>103.85291389985245</v>
+      </c>
+      <c r="J54" s="3">
+        <v>63.511333002874728</v>
+      </c>
+      <c r="K54" s="3">
+        <v>168.17000179412622</v>
+      </c>
+      <c r="L54" s="3">
+        <v>68.690246635154679</v>
+      </c>
+      <c r="M54" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O54" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="P54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R54" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="S54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V54" s="10">
+        <v>97.075681853335396</v>
+      </c>
+      <c r="W54" s="10">
+        <v>76.179751705071752</v>
+      </c>
+      <c r="X54" s="10">
+        <v>178.12931881397711</v>
+      </c>
+      <c r="Y54" s="10">
+        <v>439.76264755192858</v>
+      </c>
+      <c r="Z54" s="10">
+        <v>274.11619636842352</v>
+      </c>
+      <c r="AA54" s="10">
+        <v>-15083.415066446682</v>
+      </c>
+      <c r="AC54" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AD54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ54" s="10">
+        <v>165.14549365826335</v>
+      </c>
+      <c r="AK54" s="10">
+        <v>92.665815930533441</v>
+      </c>
+      <c r="AL54" s="10">
+        <v>100.7</v>
+      </c>
+      <c r="AM54" s="3">
+        <v>82.262717304446966</v>
+      </c>
+      <c r="AN54" s="10">
+        <v>207.01118792876142</v>
+      </c>
+      <c r="AO54" s="10"/>
+      <c r="AQ54" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AR54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW54" s="10"/>
+      <c r="AX54" s="10"/>
+      <c r="AY54" s="10"/>
+      <c r="AZ54" s="10"/>
+      <c r="BA54" s="3"/>
+      <c r="BB54" s="10"/>
+      <c r="BC54" s="10"/>
+    </row>
+    <row r="55" spans="1:55">
+      <c r="A55" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H55" s="3">
+        <v>53.153625088362176</v>
+      </c>
+      <c r="I55" s="3">
+        <v>115.16200902322234</v>
+      </c>
+      <c r="J55" s="3">
+        <v>68.592749019678905</v>
+      </c>
+      <c r="K55" s="3">
+        <v>8.2337081225868687</v>
+      </c>
+      <c r="L55" s="3">
+        <v>46.771961226243604</v>
+      </c>
+      <c r="M55" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O55" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="P55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R55" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="S55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V55" s="10">
+        <v>108.619827053493</v>
+      </c>
+      <c r="W55" s="10">
+        <v>132.73638631183832</v>
+      </c>
+      <c r="X55" s="10">
+        <v>168.68079048290565</v>
+      </c>
+      <c r="Y55" s="10">
+        <v>223.17574400527462</v>
+      </c>
+      <c r="Z55" s="10">
+        <v>258.60864905894533</v>
+      </c>
+      <c r="AA55" s="10">
+        <v>-19487.387208905231</v>
+      </c>
+      <c r="AC55" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ55" s="10">
+        <v>120.46209280314075</v>
+      </c>
+      <c r="AK55" s="10">
+        <v>107.0241728394914</v>
+      </c>
+      <c r="AL55" s="10">
+        <v>97.4</v>
+      </c>
+      <c r="AM55" s="3">
+        <v>135.3543842831009</v>
+      </c>
+      <c r="AN55" s="10">
+        <v>97.123901656793677</v>
+      </c>
+      <c r="AO55" s="10"/>
+      <c r="AQ55" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AR55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW55" s="10"/>
+      <c r="AX55" s="10"/>
+      <c r="AY55" s="10"/>
+      <c r="AZ55" s="10"/>
+      <c r="BA55" s="3"/>
+      <c r="BB55" s="10"/>
+      <c r="BC55" s="10"/>
+    </row>
+    <row r="56" spans="1:55">
+      <c r="A56" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H56" s="3">
+        <v>100</v>
+      </c>
+      <c r="I56" s="3">
+        <v>106.59659899191425</v>
+      </c>
+      <c r="J56" s="3">
+        <v>36.620166220986476</v>
+      </c>
+      <c r="K56" s="3">
+        <v>100.53842973547211</v>
+      </c>
+      <c r="L56" s="3">
+        <v>68.674473801098557</v>
+      </c>
+      <c r="M56" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O56" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="P56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R56" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="S56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V56" s="10">
+        <v>98.540073167061635</v>
+      </c>
+      <c r="W56" s="10">
+        <v>90.698601114937347</v>
+      </c>
+      <c r="X56" s="10">
+        <v>206.87257846390204</v>
+      </c>
+      <c r="Y56" s="10">
+        <v>244.22535855626526</v>
+      </c>
+      <c r="Z56" s="10">
+        <v>627.92566546752391</v>
+      </c>
+      <c r="AA56" s="10">
+        <v>-41371.70441278525</v>
+      </c>
+      <c r="AC56" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ56" s="10">
+        <v>99.897168527448983</v>
+      </c>
+      <c r="AK56" s="10">
+        <v>99.028322793034079</v>
+      </c>
+      <c r="AL56" s="10">
+        <v>132.4</v>
+      </c>
+      <c r="AM56" s="3">
+        <v>100.87921014100043</v>
+      </c>
+      <c r="AN56" s="10">
+        <v>58.430314536867179</v>
+      </c>
+      <c r="AO56" s="10"/>
+      <c r="AQ56" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AR56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV56" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW56" s="10"/>
+      <c r="AX56" s="10"/>
+      <c r="AY56" s="10"/>
+      <c r="AZ56" s="10"/>
+      <c r="BA56" s="3"/>
+      <c r="BB56" s="10"/>
+      <c r="BC56" s="10"/>
+    </row>
+    <row r="57" spans="1:55">
+      <c r="A57" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C57" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H57" s="3">
+        <v>105.96030243916135</v>
+      </c>
+      <c r="I57" s="3">
+        <v>79.507122341848429</v>
+      </c>
+      <c r="J57" s="3">
+        <v>72.028565125641748</v>
+      </c>
+      <c r="K57" s="3">
+        <v>68.429162887381267</v>
+      </c>
+      <c r="L57" s="3">
+        <v>199.54756502237311</v>
+      </c>
+      <c r="M57" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O57" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="P57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R57" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="S57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V57" s="10">
+        <v>99.205150805962404</v>
+      </c>
+      <c r="W57" s="10">
+        <v>93.44183943124537</v>
+      </c>
+      <c r="X57" s="10">
+        <v>155.14068253525718</v>
+      </c>
+      <c r="Y57" s="10">
+        <v>167.93649262994194</v>
+      </c>
+      <c r="Z57" s="10">
+        <v>204.65050410445346</v>
+      </c>
+      <c r="AA57" s="10">
+        <v>-53883.079789684634</v>
+      </c>
+      <c r="AC57" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AD57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ57" s="10">
+        <v>146.48367623736127</v>
+      </c>
+      <c r="AK57" s="10">
+        <v>110.28989654298699</v>
+      </c>
+      <c r="AL57" s="10">
+        <v>114.7</v>
+      </c>
+      <c r="AM57" s="3">
+        <v>111.42370953231521</v>
+      </c>
+      <c r="AN57" s="10">
+        <v>88.167076681170428</v>
+      </c>
+      <c r="AO57" s="10"/>
+      <c r="AQ57" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV57" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW57" s="10"/>
+      <c r="AX57" s="10"/>
+      <c r="AY57" s="10"/>
+      <c r="AZ57" s="10"/>
+      <c r="BA57" s="3"/>
+      <c r="BB57" s="10"/>
+      <c r="BC57" s="10"/>
+    </row>
+    <row r="58" spans="1:55">
+      <c r="A58" s="24"/>
+      <c r="B58" s="24"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="24"/>
+      <c r="G58" s="24"/>
+      <c r="H58" s="24"/>
+      <c r="I58" s="25"/>
+      <c r="J58" s="25"/>
+      <c r="K58" s="24"/>
+      <c r="L58" s="24"/>
+      <c r="M58" s="24"/>
+      <c r="O58" s="24"/>
+      <c r="P58" s="24"/>
+      <c r="Q58" s="24"/>
+      <c r="R58" s="24"/>
+      <c r="S58" s="24"/>
+      <c r="T58" s="24"/>
+      <c r="U58" s="24"/>
+      <c r="V58" s="24"/>
+      <c r="W58" s="25"/>
+      <c r="X58" s="25"/>
+      <c r="Y58" s="24"/>
+      <c r="Z58" s="24"/>
+      <c r="AA58" s="24"/>
+      <c r="AC58" s="24"/>
+      <c r="AD58" s="24"/>
+      <c r="AE58" s="24"/>
+      <c r="AF58" s="24"/>
+      <c r="AG58" s="24"/>
+      <c r="AH58" s="24"/>
+      <c r="AI58" s="24"/>
+      <c r="AJ58" s="24"/>
+      <c r="AK58" s="25"/>
+      <c r="AL58" s="25"/>
+      <c r="AM58" s="24"/>
+      <c r="AN58" s="24"/>
+      <c r="AO58" s="24"/>
+      <c r="AQ58" s="24"/>
+      <c r="AR58" s="24"/>
+      <c r="AS58" s="24"/>
+      <c r="AT58" s="24"/>
+      <c r="AU58" s="24"/>
+      <c r="AV58" s="24"/>
+      <c r="AW58" s="24"/>
+      <c r="AX58" s="24"/>
+      <c r="AY58" s="25"/>
+      <c r="AZ58" s="25"/>
+      <c r="BA58" s="24"/>
+      <c r="BB58" s="24"/>
+      <c r="BC58" s="24"/>
+    </row>
+    <row r="59" spans="1:55" ht="12.75" customHeight="1">
+      <c r="A59" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23"/>
+      <c r="I59" s="23"/>
+      <c r="J59" s="23"/>
+      <c r="K59" s="23"/>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
+      <c r="O59" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23"/>
+      <c r="R59" s="23"/>
+      <c r="S59" s="23"/>
+      <c r="T59" s="23"/>
+      <c r="U59" s="23"/>
+      <c r="V59" s="23"/>
+      <c r="W59" s="23"/>
+      <c r="X59" s="23"/>
+      <c r="Y59" s="23"/>
+      <c r="Z59" s="23"/>
+      <c r="AA59" s="23"/>
+      <c r="AC59" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD59" s="23"/>
+      <c r="AE59" s="23"/>
+      <c r="AF59" s="23"/>
+      <c r="AG59" s="23"/>
+      <c r="AH59" s="23"/>
+      <c r="AI59" s="23"/>
+      <c r="AJ59" s="23"/>
+      <c r="AK59" s="23"/>
+      <c r="AL59" s="23"/>
+      <c r="AM59" s="23"/>
+      <c r="AN59" s="23"/>
+      <c r="AO59" s="23"/>
+      <c r="AQ59" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="AR59" s="23"/>
+      <c r="AS59" s="23"/>
+      <c r="AT59" s="23"/>
+      <c r="AU59" s="23"/>
+      <c r="AV59" s="23"/>
+      <c r="AW59" s="23"/>
+      <c r="AX59" s="23"/>
+      <c r="AY59" s="23"/>
+      <c r="AZ59" s="23"/>
+      <c r="BA59" s="23"/>
+      <c r="BB59" s="23"/>
+      <c r="BC59" s="23"/>
+    </row>
+    <row r="60" spans="1:55">
+      <c r="A60" s="19"/>
+      <c r="B60" s="19"/>
+      <c r="C60" s="19"/>
+      <c r="D60" s="19"/>
+      <c r="E60" s="19"/>
+      <c r="F60" s="19"/>
+      <c r="G60" s="19"/>
+      <c r="H60" s="19"/>
+      <c r="I60" s="19"/>
+      <c r="J60" s="19"/>
+      <c r="K60" s="19"/>
+      <c r="L60" s="19"/>
+      <c r="M60" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="O60" s="19"/>
+      <c r="P60" s="19"/>
+      <c r="Q60" s="19"/>
+      <c r="R60" s="19"/>
+      <c r="S60" s="19"/>
+      <c r="T60" s="19"/>
+      <c r="U60" s="19"/>
+      <c r="V60" s="19"/>
+      <c r="W60" s="19"/>
+      <c r="X60" s="19"/>
+      <c r="Y60" s="19"/>
+      <c r="Z60" s="19"/>
+      <c r="AA60" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC60" s="19"/>
+      <c r="AD60" s="19"/>
+      <c r="AE60" s="19"/>
+      <c r="AF60" s="19"/>
+      <c r="AG60" s="19"/>
+      <c r="AH60" s="19"/>
+      <c r="AI60" s="19"/>
+      <c r="AJ60" s="19"/>
+      <c r="AK60" s="19"/>
+      <c r="AL60" s="19"/>
+      <c r="AM60" s="19"/>
+      <c r="AN60" s="19"/>
+      <c r="AO60" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AQ60" s="19"/>
+      <c r="AR60" s="19"/>
+      <c r="AS60" s="19"/>
+      <c r="AT60" s="19"/>
+      <c r="AU60" s="19"/>
+      <c r="AV60" s="19"/>
+      <c r="AW60" s="19"/>
+      <c r="AX60" s="19"/>
+      <c r="AY60" s="19"/>
+      <c r="AZ60" s="19"/>
+      <c r="BA60" s="19"/>
+      <c r="BB60" s="19"/>
+      <c r="BC60" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="61" spans="1:55">
+      <c r="A61" s="13"/>
+      <c r="B61" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C61" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="D61" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E61" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="F61" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="G61" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="H61" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="I61" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="O2" s="17"/>
-[...26 lines deleted...]
-      <c r="AO2" s="2" t="s">
+      <c r="J61" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="K61" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="L61" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="M61" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="O61" s="13"/>
+      <c r="P61" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="R61" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="S61" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="T61" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="U61" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="V61" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="W61" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="X61" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y61" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="Z61" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA61" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC61" s="13"/>
+      <c r="AD61" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE61" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF61" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG61" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH61" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="AI61" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ61" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK61" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="AL61" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM61" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN61" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="AO61" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="AQ61" s="13"/>
+      <c r="AR61" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS61" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT61" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU61" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="AV61" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="AW61" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="AX61" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY61" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="AZ61" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="BA61" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="BB61" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="BC61" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:55" ht="13.5" customHeight="1">
+      <c r="A62" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B62" s="4">
+        <v>102.77503293760566</v>
+      </c>
+      <c r="C62" s="4">
+        <v>106.06600730866431</v>
+      </c>
+      <c r="D62" s="4">
+        <v>105.65332488417864</v>
+      </c>
+      <c r="E62" s="3">
+        <v>102.69753133108763</v>
+      </c>
+      <c r="F62" s="4">
+        <v>102.75875331338347</v>
+      </c>
+      <c r="G62" s="4">
+        <v>102.90255709054308</v>
+      </c>
+      <c r="H62" s="3">
+        <v>100.7824857388018</v>
+      </c>
+      <c r="I62" s="3">
+        <v>103.19349613929801</v>
+      </c>
+      <c r="J62" s="3">
+        <v>102.10140457192539</v>
+      </c>
+      <c r="K62" s="3">
+        <v>96.748266956658313</v>
+      </c>
+      <c r="L62" s="3">
+        <v>99.986804589460235</v>
+      </c>
+      <c r="M62" s="3">
+        <v>99.5</v>
+      </c>
+      <c r="O62" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="P62" s="11">
+        <v>97.367036533812652</v>
+      </c>
+      <c r="Q62" s="11">
+        <v>111.63136091068533</v>
+      </c>
+      <c r="R62" s="11">
+        <v>103.20604964370507</v>
+      </c>
+      <c r="S62" s="10">
+        <v>100.39176128175451</v>
+      </c>
+      <c r="T62" s="11">
+        <v>99.01625001654817</v>
+      </c>
+      <c r="U62" s="11">
+        <v>103.60151869084298</v>
+      </c>
+      <c r="V62" s="10">
+        <v>99.055543312047163</v>
+      </c>
+      <c r="W62" s="10">
+        <v>97.480141489312743</v>
+      </c>
+      <c r="X62" s="10">
+        <v>100.169290229209</v>
+      </c>
+      <c r="Y62" s="10">
+        <v>102.19794765739378</v>
+      </c>
+      <c r="Z62" s="10">
+        <v>104.96967031840443</v>
+      </c>
+      <c r="AA62" s="10">
+        <v>104.08891718246333</v>
+      </c>
+      <c r="AC62" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AD62" s="11">
+        <v>106.63186968886349</v>
+      </c>
+      <c r="AE62" s="11">
+        <v>101.47148875273322</v>
+      </c>
+      <c r="AF62" s="11">
+        <v>115.07436044428478</v>
+      </c>
+      <c r="AG62" s="10">
+        <v>107.36626744023039</v>
+      </c>
+      <c r="AH62" s="11">
+        <v>107.98511198861213</v>
+      </c>
+      <c r="AI62" s="11">
+        <v>101.89827672496452</v>
+      </c>
+      <c r="AJ62" s="10">
+        <v>110.70222735643591</v>
+      </c>
+      <c r="AK62" s="10">
+        <v>104.0442654836713</v>
+      </c>
+      <c r="AL62" s="10">
+        <v>106.3</v>
+      </c>
+      <c r="AM62" s="3">
+        <v>106.06885354474905</v>
+      </c>
+      <c r="AN62" s="10">
+        <v>104.94192657032121</v>
+      </c>
+      <c r="AO62" s="10">
+        <v>104.52097292564927</v>
+      </c>
+      <c r="AQ62" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AR62" s="11">
+        <v>105.9</v>
+      </c>
+      <c r="AS62" s="11">
+        <v>104.06266611504469</v>
+      </c>
+      <c r="AT62" s="11">
+        <v>101.55131371039549</v>
+      </c>
+      <c r="AU62" s="10">
+        <v>100.52081779321105</v>
+      </c>
+      <c r="AV62" s="11">
+        <v>102.82513194668607</v>
+      </c>
+      <c r="AW62" s="11"/>
+      <c r="AX62" s="10"/>
+      <c r="AY62" s="10"/>
+      <c r="AZ62" s="10"/>
+      <c r="BA62" s="3"/>
+      <c r="BB62" s="10"/>
+      <c r="BC62" s="10"/>
+    </row>
+    <row r="63" spans="1:55">
+      <c r="A63" s="1" t="s">
         <v>35</v>
       </c>
+      <c r="B63" s="4">
+        <v>60.1486767274789</v>
+      </c>
+      <c r="C63" s="4">
+        <v>72.329048871555216</v>
+      </c>
+      <c r="D63" s="4">
+        <v>63.719552254173117</v>
+      </c>
+      <c r="E63" s="3">
+        <v>57.519276716326907</v>
+      </c>
+      <c r="F63" s="4">
+        <v>58.326232319627671</v>
+      </c>
+      <c r="G63" s="4">
+        <v>71.375050526848256</v>
+      </c>
+      <c r="H63" s="3">
+        <v>44.49880230313353</v>
+      </c>
+      <c r="I63" s="3">
+        <v>24.325655878809656</v>
+      </c>
+      <c r="J63" s="3">
+        <v>29.368388219439172</v>
+      </c>
+      <c r="K63" s="3">
+        <v>16.216706774760326</v>
+      </c>
+      <c r="L63" s="3">
+        <v>65.541219064891791</v>
+      </c>
+      <c r="M63" s="3">
+        <v>52.51019380737916</v>
+      </c>
+      <c r="O63" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="P63" s="11">
+        <v>91.585627949769389</v>
+      </c>
+      <c r="Q63" s="11">
+        <v>96.385988879679459</v>
+      </c>
+      <c r="R63" s="11">
+        <v>94.065715067417869</v>
+      </c>
+      <c r="S63" s="10">
+        <v>98.037548694829425</v>
+      </c>
+      <c r="T63" s="11">
+        <v>99.956058712852752</v>
+      </c>
+      <c r="U63" s="11">
+        <v>100.5483051652941</v>
+      </c>
+      <c r="V63" s="10">
+        <v>101.42786462682369</v>
+      </c>
+      <c r="W63" s="10">
+        <v>95.064461121380447</v>
+      </c>
+      <c r="X63" s="10">
+        <v>117.26988870436411</v>
+      </c>
+      <c r="Y63" s="10">
+        <v>96.501187477611111</v>
+      </c>
+      <c r="Z63" s="10">
+        <v>96.819871833877286</v>
+      </c>
+      <c r="AA63" s="10">
+        <v>94.263508519940871</v>
+      </c>
+      <c r="AC63" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD63" s="11">
+        <v>460.3</v>
+      </c>
+      <c r="AE63" s="11">
+        <v>690.98990467035014</v>
+      </c>
+      <c r="AF63" s="11">
+        <v>455.53027751206685</v>
+      </c>
+      <c r="AG63" s="10">
+        <v>250.23267169382666</v>
+      </c>
+      <c r="AH63" s="11">
+        <v>78.037412526156942</v>
+      </c>
+      <c r="AI63" s="11">
+        <v>326.45957753091812</v>
+      </c>
+      <c r="AJ63" s="10">
+        <v>360.42713686230445</v>
+      </c>
+      <c r="AK63" s="10">
+        <v>284.16664550872395</v>
+      </c>
+      <c r="AL63" s="10">
+        <v>320.60000000000002</v>
+      </c>
+      <c r="AM63" s="3">
+        <v>614.08269953003708</v>
+      </c>
+      <c r="AN63" s="10">
+        <v>335.15277996702264</v>
+      </c>
+      <c r="AO63" s="10">
+        <v>96.187288468631778</v>
+      </c>
+      <c r="AQ63" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AR63" s="11">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="AS63" s="11">
+        <v>13.639486197687967</v>
+      </c>
+      <c r="AT63" s="11">
+        <v>20.952082435458308</v>
+      </c>
+      <c r="AU63" s="10">
+        <v>38.096861243963872</v>
+      </c>
+      <c r="AV63" s="11">
+        <v>97.802881496651963</v>
+      </c>
+      <c r="AW63" s="11"/>
+      <c r="AX63" s="10"/>
+      <c r="AY63" s="10"/>
+      <c r="AZ63" s="10"/>
+      <c r="BA63" s="3"/>
+      <c r="BB63" s="10"/>
+      <c r="BC63" s="10"/>
     </row>
-    <row r="3" spans="1:41">
-[...110 lines deleted...]
-      </c>
+    <row r="64" spans="1:55">
+      <c r="A64" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B64" s="4">
+        <v>101.54389166887299</v>
+      </c>
+      <c r="C64" s="4">
+        <v>101.85320122820127</v>
+      </c>
+      <c r="D64" s="4">
+        <v>102.52501003504445</v>
+      </c>
+      <c r="E64" s="3">
+        <v>98.84889864399544</v>
+      </c>
+      <c r="F64" s="4">
+        <v>100.14749714795887</v>
+      </c>
+      <c r="G64" s="4">
+        <v>100.89992945665006</v>
+      </c>
+      <c r="H64" s="3">
+        <v>98.979035796802464</v>
+      </c>
+      <c r="I64" s="3">
+        <v>100.6606443306944</v>
+      </c>
+      <c r="J64" s="3">
+        <v>104.1862775512933</v>
+      </c>
+      <c r="K64" s="3">
+        <v>87.784371143868285</v>
+      </c>
+      <c r="L64" s="3">
+        <v>89.24654664736677</v>
+      </c>
+      <c r="M64" s="3">
+        <v>96.286896969985364</v>
+      </c>
+      <c r="O64" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="P64" s="11">
+        <v>92.803905984462446</v>
+      </c>
+      <c r="Q64" s="11">
+        <v>94.635080056707451</v>
+      </c>
+      <c r="R64" s="11">
+        <v>108.63392319754874</v>
+      </c>
+      <c r="S64" s="10">
+        <v>100.60854407244327</v>
+      </c>
+      <c r="T64" s="11">
+        <v>101.07333068865275</v>
+      </c>
+      <c r="U64" s="11">
+        <v>177.25378109771086</v>
+      </c>
+      <c r="V64" s="10">
+        <v>108.1818094746292</v>
+      </c>
+      <c r="W64" s="10">
+        <v>102.41238865370855</v>
+      </c>
+      <c r="X64" s="10">
+        <v>95.648327499743701</v>
+      </c>
+      <c r="Y64" s="10">
+        <v>96.158226184664812</v>
+      </c>
+      <c r="Z64" s="10">
+        <v>92.884412547313843</v>
+      </c>
+      <c r="AA64" s="10">
+        <v>100.07226218059667</v>
+      </c>
+      <c r="AC64" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD64" s="11">
+        <v>102.4</v>
+      </c>
+      <c r="AE64" s="11">
+        <v>95.059988499660079</v>
+      </c>
+      <c r="AF64" s="11">
+        <v>91.13102707791208</v>
+      </c>
+      <c r="AG64" s="10">
+        <v>96.717256023894848</v>
+      </c>
+      <c r="AH64" s="11">
+        <v>95.331566405206914</v>
+      </c>
+      <c r="AI64" s="11">
+        <v>98.414653771389638</v>
+      </c>
+      <c r="AJ64" s="10">
+        <v>92.595994174323522</v>
+      </c>
+      <c r="AK64" s="10">
+        <v>96.068811232110122</v>
+      </c>
+      <c r="AL64" s="10">
+        <v>96.1</v>
+      </c>
+      <c r="AM64" s="3">
+        <v>100.67200253067121</v>
+      </c>
+      <c r="AN64" s="10">
+        <v>105.20109874137968</v>
+      </c>
+      <c r="AO64" s="10">
+        <v>99.977727314270155</v>
+      </c>
+      <c r="AQ64" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR64" s="11">
+        <v>97</v>
+      </c>
+      <c r="AS64" s="11">
+        <v>109.54698490392605</v>
+      </c>
+      <c r="AT64" s="11">
+        <v>103.42388635657851</v>
+      </c>
+      <c r="AU64" s="10">
+        <v>99.557625253894173</v>
+      </c>
+      <c r="AV64" s="11">
+        <v>97.789228452765698</v>
+      </c>
+      <c r="AW64" s="11"/>
+      <c r="AX64" s="10"/>
+      <c r="AY64" s="10"/>
+      <c r="AZ64" s="10"/>
+      <c r="BA64" s="3"/>
+      <c r="BB64" s="10"/>
+      <c r="BC64" s="10"/>
     </row>
-    <row r="4" spans="1:41" ht="12.75" customHeight="1">
-[...100 lines deleted...]
-      <c r="AO4" s="12"/>
+    <row r="65" spans="1:55">
+      <c r="A65" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B65" s="4">
+        <v>100.57896538951121</v>
+      </c>
+      <c r="C65" s="4">
+        <v>100.91632329848875</v>
+      </c>
+      <c r="D65" s="4">
+        <v>101.09670897662279</v>
+      </c>
+      <c r="E65" s="3">
+        <v>100.69143012318746</v>
+      </c>
+      <c r="F65" s="4">
+        <v>100.4422532241172</v>
+      </c>
+      <c r="G65" s="4">
+        <v>100.02336971376073</v>
+      </c>
+      <c r="H65" s="3">
+        <v>100.71446426141111</v>
+      </c>
+      <c r="I65" s="3">
+        <v>106.44576211768783</v>
+      </c>
+      <c r="J65" s="3">
+        <v>98.948583763322361</v>
+      </c>
+      <c r="K65" s="3">
+        <v>98.921844719933915</v>
+      </c>
+      <c r="L65" s="3">
+        <v>96.716012679083619</v>
+      </c>
+      <c r="M65" s="3">
+        <v>94.615417186955412</v>
+      </c>
+      <c r="O65" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="P65" s="11">
+        <v>100.36023279490438</v>
+      </c>
+      <c r="Q65" s="11">
+        <v>99.685361157682166</v>
+      </c>
+      <c r="R65" s="11">
+        <v>101.20253305343164</v>
+      </c>
+      <c r="S65" s="10">
+        <v>103.56732175022336</v>
+      </c>
+      <c r="T65" s="11">
+        <v>100.59744769679941</v>
+      </c>
+      <c r="U65" s="11">
+        <v>101.61181346610945</v>
+      </c>
+      <c r="V65" s="10">
+        <v>109.88914848706828</v>
+      </c>
+      <c r="W65" s="10">
+        <v>103.22282688270769</v>
+      </c>
+      <c r="X65" s="10">
+        <v>99.093124614007976</v>
+      </c>
+      <c r="Y65" s="10">
+        <v>104.99975438786228</v>
+      </c>
+      <c r="Z65" s="10">
+        <v>98.856476733792235</v>
+      </c>
+      <c r="AA65" s="10">
+        <v>102.30022381921431</v>
+      </c>
+      <c r="AC65" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD65" s="11">
+        <v>98.7</v>
+      </c>
+      <c r="AE65" s="11">
+        <v>122.99277131671164</v>
+      </c>
+      <c r="AF65" s="11">
+        <v>128.78420326480114</v>
+      </c>
+      <c r="AG65" s="10">
+        <v>91.414603542693484</v>
+      </c>
+      <c r="AH65" s="11">
+        <v>94.162282133857019</v>
+      </c>
+      <c r="AI65" s="11">
+        <v>94.558324873164665</v>
+      </c>
+      <c r="AJ65" s="10">
+        <v>117.0177018420262</v>
+      </c>
+      <c r="AK65" s="10">
+        <v>105.90544174295971</v>
+      </c>
+      <c r="AL65" s="10">
+        <v>103.6</v>
+      </c>
+      <c r="AM65" s="3">
+        <v>101.38215014490983</v>
+      </c>
+      <c r="AN65" s="10">
+        <v>102.34576715613896</v>
+      </c>
+      <c r="AO65" s="10">
+        <v>99.206526775236199</v>
+      </c>
+      <c r="AQ65" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AR65" s="11">
+        <v>98.9</v>
+      </c>
+      <c r="AS65" s="11">
+        <v>86.80022830582368</v>
+      </c>
+      <c r="AT65" s="11">
+        <v>84.102367675001076</v>
+      </c>
+      <c r="AU65" s="10">
+        <v>111.25568507321006</v>
+      </c>
+      <c r="AV65" s="11">
+        <v>110.31849096114141</v>
+      </c>
+      <c r="AW65" s="11"/>
+      <c r="AX65" s="10"/>
+      <c r="AY65" s="10"/>
+      <c r="AZ65" s="10"/>
+      <c r="BA65" s="3"/>
+      <c r="BB65" s="10"/>
+      <c r="BC65" s="10"/>
     </row>
-    <row r="5" spans="1:41">
-[...100 lines deleted...]
-      <c r="AO5" s="12"/>
+    <row r="66" spans="1:55">
+      <c r="A66" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B66" s="4">
+        <v>102.47323446626046</v>
+      </c>
+      <c r="C66" s="4">
+        <v>102.74566049359399</v>
+      </c>
+      <c r="D66" s="4">
+        <v>105.8982707257139</v>
+      </c>
+      <c r="E66" s="3">
+        <v>102.32781697400044</v>
+      </c>
+      <c r="F66" s="4">
+        <v>103.8459295586909</v>
+      </c>
+      <c r="G66" s="4">
+        <v>100.5834930079714</v>
+      </c>
+      <c r="H66" s="3">
+        <v>103.50555870562191</v>
+      </c>
+      <c r="I66" s="3">
+        <v>102.51193911040662</v>
+      </c>
+      <c r="J66" s="3">
+        <v>101.72921732186894</v>
+      </c>
+      <c r="K66" s="3">
+        <v>100.82376393824684</v>
+      </c>
+      <c r="L66" s="3">
+        <v>101.97973676299105</v>
+      </c>
+      <c r="M66" s="3">
+        <v>100.70728447432387</v>
+      </c>
+      <c r="O66" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="P66" s="11">
+        <v>112.59813393107795</v>
+      </c>
+      <c r="Q66" s="11">
+        <v>99.191166101245216</v>
+      </c>
+      <c r="R66" s="11">
+        <v>140.77144133897022</v>
+      </c>
+      <c r="S66" s="10">
+        <v>113.67865422257235</v>
+      </c>
+      <c r="T66" s="11">
+        <v>103.61390097586043</v>
+      </c>
+      <c r="U66" s="11">
+        <v>100.62141695177813</v>
+      </c>
+      <c r="V66" s="10">
+        <v>98.556720399398529</v>
+      </c>
+      <c r="W66" s="10">
+        <v>100.38762978549588</v>
+      </c>
+      <c r="X66" s="10">
+        <v>97.760888185485513</v>
+      </c>
+      <c r="Y66" s="10">
+        <v>83.970990682050882</v>
+      </c>
+      <c r="Z66" s="10">
+        <v>92.805720191274361</v>
+      </c>
+      <c r="AA66" s="10">
+        <v>109.99689064149787</v>
+      </c>
+      <c r="AC66" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD66" s="11">
+        <v>100.3</v>
+      </c>
+      <c r="AE66" s="11">
+        <v>96.050767843156095</v>
+      </c>
+      <c r="AF66" s="11">
+        <v>115.71811628586335</v>
+      </c>
+      <c r="AG66" s="10">
+        <v>102.74859638420135</v>
+      </c>
+      <c r="AH66" s="11">
+        <v>103.08740735052662</v>
+      </c>
+      <c r="AI66" s="11">
+        <v>101.3592687536005</v>
+      </c>
+      <c r="AJ66" s="10">
+        <v>116.48061442040034</v>
+      </c>
+      <c r="AK66" s="10">
+        <v>103.08467531773151</v>
+      </c>
+      <c r="AL66" s="10">
+        <v>104.4</v>
+      </c>
+      <c r="AM66" s="3">
+        <v>106.8538356595067</v>
+      </c>
+      <c r="AN66" s="10">
+        <v>113.46946906580948</v>
+      </c>
+      <c r="AO66" s="10">
+        <v>102.50993014625567</v>
+      </c>
+      <c r="AQ66" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AR66" s="11">
+        <v>109.6</v>
+      </c>
+      <c r="AS66" s="11">
+        <v>115.3899052577972</v>
+      </c>
+      <c r="AT66" s="11">
+        <v>88.572657696474664</v>
+      </c>
+      <c r="AU66" s="10">
+        <v>100.79023244808248</v>
+      </c>
+      <c r="AV66" s="11">
+        <v>108.77201198880364</v>
+      </c>
+      <c r="AW66" s="11"/>
+      <c r="AX66" s="10"/>
+      <c r="AY66" s="10"/>
+      <c r="AZ66" s="10"/>
+      <c r="BA66" s="3"/>
+      <c r="BB66" s="10"/>
+      <c r="BC66" s="10"/>
     </row>
-    <row r="6" spans="1:41">
-[...100 lines deleted...]
-      <c r="AO6" s="12"/>
+    <row r="67" spans="1:55">
+      <c r="A67" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B67" s="4">
+        <v>100.64197281121675</v>
+      </c>
+      <c r="C67" s="4">
+        <v>100.65737407153628</v>
+      </c>
+      <c r="D67" s="4">
+        <v>100.9694585485563</v>
+      </c>
+      <c r="E67" s="3">
+        <v>102.23369957579969</v>
+      </c>
+      <c r="F67" s="4">
+        <v>99.743096386066128</v>
+      </c>
+      <c r="G67" s="4">
+        <v>98.096786612910918</v>
+      </c>
+      <c r="H67" s="3">
+        <v>103.35219836955348</v>
+      </c>
+      <c r="I67" s="3">
+        <v>100.27950658505449</v>
+      </c>
+      <c r="J67" s="3">
+        <v>95.306999736236889</v>
+      </c>
+      <c r="K67" s="3">
+        <v>94.723735081503349</v>
+      </c>
+      <c r="L67" s="3">
+        <v>95.418628956741813</v>
+      </c>
+      <c r="M67" s="3">
+        <v>109.1314283446309</v>
+      </c>
+      <c r="O67" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="P67" s="11">
+        <v>97.221404931096174</v>
+      </c>
+      <c r="Q67" s="11">
+        <v>105.12647029541881</v>
+      </c>
+      <c r="R67" s="11">
+        <v>106.91609187405193</v>
+      </c>
+      <c r="S67" s="10">
+        <v>98.417324517158093</v>
+      </c>
+      <c r="T67" s="11">
+        <v>100.23372066887862</v>
+      </c>
+      <c r="U67" s="11">
+        <v>104.23719318375572</v>
+      </c>
+      <c r="V67" s="10">
+        <v>100.91346758021491</v>
+      </c>
+      <c r="W67" s="10">
+        <v>104.00362626711951</v>
+      </c>
+      <c r="X67" s="10">
+        <v>99.285769929905314</v>
+      </c>
+      <c r="Y67" s="10">
+        <v>107.06341349323564</v>
+      </c>
+      <c r="Z67" s="10">
+        <v>111.95834668806741</v>
+      </c>
+      <c r="AA67" s="10">
+        <v>105.30630454827718</v>
+      </c>
+      <c r="AC67" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD67" s="11">
+        <v>114.3</v>
+      </c>
+      <c r="AE67" s="11">
+        <v>110.04028530039989</v>
+      </c>
+      <c r="AF67" s="11">
+        <v>126.87404724218882</v>
+      </c>
+      <c r="AG67" s="10">
+        <v>116.37566329242912</v>
+      </c>
+      <c r="AH67" s="11">
+        <v>117.02226741450959</v>
+      </c>
+      <c r="AI67" s="11">
+        <v>110.60863466968193</v>
+      </c>
+      <c r="AJ67" s="10">
+        <v>118.48247805929408</v>
+      </c>
+      <c r="AK67" s="10">
+        <v>111.03815846766145</v>
+      </c>
+      <c r="AL67" s="10">
+        <v>114.3</v>
+      </c>
+      <c r="AM67" s="3">
+        <v>111.48158769173426</v>
+      </c>
+      <c r="AN67" s="10">
+        <v>120.71323642808167</v>
+      </c>
+      <c r="AO67" s="10">
+        <v>113.46160227043758</v>
+      </c>
+      <c r="AQ67" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AR67" s="11">
+        <v>114.8</v>
+      </c>
+      <c r="AS67" s="11">
+        <v>117.62670218041214</v>
+      </c>
+      <c r="AT67" s="11">
+        <v>105.04483761674483</v>
+      </c>
+      <c r="AU67" s="10">
+        <v>104.56111951450889</v>
+      </c>
+      <c r="AV67" s="11">
+        <v>103.46841990030352</v>
+      </c>
+      <c r="AW67" s="11"/>
+      <c r="AX67" s="10"/>
+      <c r="AY67" s="10"/>
+      <c r="AZ67" s="10"/>
+      <c r="BA67" s="3"/>
+      <c r="BB67" s="10"/>
+      <c r="BC67" s="10"/>
     </row>
-    <row r="7" spans="1:41">
-[...100 lines deleted...]
-      <c r="AO7" s="12"/>
+    <row r="68" spans="1:55">
+      <c r="A68" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B68" s="4">
+        <v>100.49638515042312</v>
+      </c>
+      <c r="C68" s="4">
+        <v>101.03607023786321</v>
+      </c>
+      <c r="D68" s="4">
+        <v>102.35928918849622</v>
+      </c>
+      <c r="E68" s="3">
+        <v>99.471290456760315</v>
+      </c>
+      <c r="F68" s="4">
+        <v>99.970483924475133</v>
+      </c>
+      <c r="G68" s="4">
+        <v>99.943263516818448</v>
+      </c>
+      <c r="H68" s="3">
+        <v>100.46686572492769</v>
+      </c>
+      <c r="I68" s="3">
+        <v>101.03555989504895</v>
+      </c>
+      <c r="J68" s="3">
+        <v>99.714150342213657</v>
+      </c>
+      <c r="K68" s="3">
+        <v>101.83499365075059</v>
+      </c>
+      <c r="L68" s="3">
+        <v>94.605924974586799</v>
+      </c>
+      <c r="M68" s="3">
+        <v>97.643299769889808</v>
+      </c>
+      <c r="O68" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="P68" s="11">
+        <v>97.189378609696846</v>
+      </c>
+      <c r="Q68" s="11">
+        <v>96.959534481300906</v>
+      </c>
+      <c r="R68" s="11">
+        <v>84.856035286931331</v>
+      </c>
+      <c r="S68" s="10">
+        <v>96.662722848865926</v>
+      </c>
+      <c r="T68" s="11">
+        <v>97.872856215470279</v>
+      </c>
+      <c r="U68" s="11">
+        <v>105.4289430731684</v>
+      </c>
+      <c r="V68" s="10">
+        <v>106.0661426047949</v>
+      </c>
+      <c r="W68" s="10">
+        <v>99.819282046044762</v>
+      </c>
+      <c r="X68" s="10">
+        <v>101.52224579605524</v>
+      </c>
+      <c r="Y68" s="10">
+        <v>107.02297771061518</v>
+      </c>
+      <c r="Z68" s="10">
+        <v>107.97752233810112</v>
+      </c>
+      <c r="AA68" s="10">
+        <v>99.596488039415746</v>
+      </c>
+      <c r="AC68" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD68" s="11">
+        <v>106</v>
+      </c>
+      <c r="AE68" s="11">
+        <v>106.2684384662018</v>
+      </c>
+      <c r="AF68" s="11">
+        <v>130.95854727680424</v>
+      </c>
+      <c r="AG68" s="10">
+        <v>109.94249096951079</v>
+      </c>
+      <c r="AH68" s="11">
+        <v>107.01908544331324</v>
+      </c>
+      <c r="AI68" s="11">
+        <v>101.00379326947781</v>
+      </c>
+      <c r="AJ68" s="10">
+        <v>93.235018416764234</v>
+      </c>
+      <c r="AK68" s="10">
+        <v>102.96359887886601</v>
+      </c>
+      <c r="AL68" s="10">
+        <v>103.2</v>
+      </c>
+      <c r="AM68" s="3">
+        <v>92.366335154438687</v>
+      </c>
+      <c r="AN68" s="10">
+        <v>102.29339912047762</v>
+      </c>
+      <c r="AO68" s="10">
+        <v>103.98502381825332</v>
+      </c>
+      <c r="AQ68" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AR68" s="11">
+        <v>92</v>
+      </c>
+      <c r="AS68" s="11">
+        <v>127.57336801028272</v>
+      </c>
+      <c r="AT68" s="11">
+        <v>106.70399988916213</v>
+      </c>
+      <c r="AU68" s="10">
+        <v>101.74473650572595</v>
+      </c>
+      <c r="AV68" s="11">
+        <v>102.45605991437878</v>
+      </c>
+      <c r="AW68" s="11"/>
+      <c r="AX68" s="10"/>
+      <c r="AY68" s="10"/>
+      <c r="AZ68" s="10"/>
+      <c r="BA68" s="3"/>
+      <c r="BB68" s="10"/>
+      <c r="BC68" s="10"/>
     </row>
-    <row r="8" spans="1:41">
-[...100 lines deleted...]
-      <c r="AO8" s="12"/>
+    <row r="69" spans="1:55">
+      <c r="A69" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B69" s="4">
+        <v>110.72172244193706</v>
+      </c>
+      <c r="C69" s="4">
+        <v>99.103312460216415</v>
+      </c>
+      <c r="D69" s="4">
+        <v>97.87785433877167</v>
+      </c>
+      <c r="E69" s="3">
+        <v>95.520693876278784</v>
+      </c>
+      <c r="F69" s="4">
+        <v>107.21258505644742</v>
+      </c>
+      <c r="G69" s="4">
+        <v>103.78222122211386</v>
+      </c>
+      <c r="H69" s="3">
+        <v>99.168329108477963</v>
+      </c>
+      <c r="I69" s="3">
+        <v>111.96400159736089</v>
+      </c>
+      <c r="J69" s="3">
+        <v>107.33677327594103</v>
+      </c>
+      <c r="K69" s="3">
+        <v>95.588162421310159</v>
+      </c>
+      <c r="L69" s="3">
+        <v>103.98500022493987</v>
+      </c>
+      <c r="M69" s="3">
+        <v>90.134419758480917</v>
+      </c>
+      <c r="O69" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="P69" s="11">
+        <v>84.362979046597061</v>
+      </c>
+      <c r="Q69" s="11">
+        <v>106.83725158201129</v>
+      </c>
+      <c r="R69" s="11">
+        <v>108.26100868731568</v>
+      </c>
+      <c r="S69" s="10">
+        <v>100.22761514350034</v>
+      </c>
+      <c r="T69" s="11">
+        <v>96.312242290739633</v>
+      </c>
+      <c r="U69" s="11">
+        <v>99.833763366295841</v>
+      </c>
+      <c r="V69" s="10">
+        <v>94.259503520482326</v>
+      </c>
+      <c r="W69" s="10">
+        <v>87.138046810311906</v>
+      </c>
+      <c r="X69" s="10">
+        <v>99.892598821911989</v>
+      </c>
+      <c r="Y69" s="10">
+        <v>99.278836822094547</v>
+      </c>
+      <c r="Z69" s="10">
+        <v>105.72925881677281</v>
+      </c>
+      <c r="AA69" s="10">
+        <v>114.48710454193333</v>
+      </c>
+      <c r="AC69" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD69" s="11">
+        <v>109.9</v>
+      </c>
+      <c r="AE69" s="11">
+        <v>98.758740029573246</v>
+      </c>
+      <c r="AF69" s="11">
+        <v>108.90283079814616</v>
+      </c>
+      <c r="AG69" s="10">
+        <v>104.01173721743663</v>
+      </c>
+      <c r="AH69" s="11">
+        <v>108.5375091512941</v>
+      </c>
+      <c r="AI69" s="11">
+        <v>100.51982039009475</v>
+      </c>
+      <c r="AJ69" s="10">
+        <v>104.85720610142617</v>
+      </c>
+      <c r="AK69" s="10">
+        <v>98.016760749210036</v>
+      </c>
+      <c r="AL69" s="10">
+        <v>103.4</v>
+      </c>
+      <c r="AM69" s="3">
+        <v>107.61446987041421</v>
+      </c>
+      <c r="AN69" s="10">
+        <v>101.63458459570467</v>
+      </c>
+      <c r="AO69" s="10">
+        <v>105.30622917353369</v>
+      </c>
+      <c r="AQ69" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AR69" s="11">
+        <v>112.4</v>
+      </c>
+      <c r="AS69" s="11">
+        <v>105.69480502898526</v>
+      </c>
+      <c r="AT69" s="11">
+        <v>95.219722184763114</v>
+      </c>
+      <c r="AU69" s="10">
+        <v>105.6030027881874</v>
+      </c>
+      <c r="AV69" s="11">
+        <v>102.69468742662062</v>
+      </c>
+      <c r="AW69" s="11"/>
+      <c r="AX69" s="10"/>
+      <c r="AY69" s="10"/>
+      <c r="AZ69" s="10"/>
+      <c r="BA69" s="3"/>
+      <c r="BB69" s="10"/>
+      <c r="BC69" s="10"/>
     </row>
-    <row r="9" spans="1:41">
-[...100 lines deleted...]
-      <c r="AO9" s="12"/>
+    <row r="70" spans="1:55">
+      <c r="A70" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B70" s="4">
+        <v>101.56770400383938</v>
+      </c>
+      <c r="C70" s="4">
+        <v>109.15314325013097</v>
+      </c>
+      <c r="D70" s="4">
+        <v>103.42385131482195</v>
+      </c>
+      <c r="E70" s="3">
+        <v>98.654007080211272</v>
+      </c>
+      <c r="F70" s="4">
+        <v>98.593033233878089</v>
+      </c>
+      <c r="G70" s="4">
+        <v>96.840863556052852</v>
+      </c>
+      <c r="H70" s="3">
+        <v>101.48425791385769</v>
+      </c>
+      <c r="I70" s="3">
+        <v>102.91444012230562</v>
+      </c>
+      <c r="J70" s="3">
+        <v>103.33988515584747</v>
+      </c>
+      <c r="K70" s="3">
+        <v>92.751201697089769</v>
+      </c>
+      <c r="L70" s="3">
+        <v>100.95266366412056</v>
+      </c>
+      <c r="M70" s="3">
+        <v>97.143865411376467</v>
+      </c>
+      <c r="O70" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="P70" s="11">
+        <v>95.09623738343106</v>
+      </c>
+      <c r="Q70" s="11">
+        <v>105.51332562516606</v>
+      </c>
+      <c r="R70" s="11">
+        <v>90.315520430863856</v>
+      </c>
+      <c r="S70" s="10">
+        <v>103.28696154576282</v>
+      </c>
+      <c r="T70" s="11">
+        <v>103.14221090336315</v>
+      </c>
+      <c r="U70" s="11">
+        <v>107.11610575373314</v>
+      </c>
+      <c r="V70" s="10">
+        <v>92.880168194934271</v>
+      </c>
+      <c r="W70" s="10">
+        <v>93.24201490227874</v>
+      </c>
+      <c r="X70" s="10">
+        <v>97.441195883455364</v>
+      </c>
+      <c r="Y70" s="10">
+        <v>108.57804353671953</v>
+      </c>
+      <c r="Z70" s="10">
+        <v>111.57274148491854</v>
+      </c>
+      <c r="AA70" s="10">
+        <v>105.1498932314842</v>
+      </c>
+      <c r="AC70" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD70" s="11">
+        <v>115.6</v>
+      </c>
+      <c r="AE70" s="11">
+        <v>119.23569043264636</v>
+      </c>
+      <c r="AF70" s="11">
+        <v>108.07416742550444</v>
+      </c>
+      <c r="AG70" s="10">
+        <v>103.31911713316757</v>
+      </c>
+      <c r="AH70" s="11">
+        <v>101.52810324909368</v>
+      </c>
+      <c r="AI70" s="11">
+        <v>114.43222104222552</v>
+      </c>
+      <c r="AJ70" s="10">
+        <v>104.79146726493158</v>
+      </c>
+      <c r="AK70" s="10">
+        <v>105.86367684536044</v>
+      </c>
+      <c r="AL70" s="10">
+        <v>107.3</v>
+      </c>
+      <c r="AM70" s="3">
+        <v>102.82452516694616</v>
+      </c>
+      <c r="AN70" s="10">
+        <v>100.51815851517394</v>
+      </c>
+      <c r="AO70" s="10">
+        <v>104.2723152525141</v>
+      </c>
+      <c r="AQ70" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR70" s="11">
+        <v>109.9</v>
+      </c>
+      <c r="AS70" s="11">
+        <v>109.80103011744885</v>
+      </c>
+      <c r="AT70" s="11">
+        <v>106.598913069215</v>
+      </c>
+      <c r="AU70" s="10">
+        <v>107.52229418820347</v>
+      </c>
+      <c r="AV70" s="11">
+        <v>111.12587366493113</v>
+      </c>
+      <c r="AW70" s="11"/>
+      <c r="AX70" s="10"/>
+      <c r="AY70" s="10"/>
+      <c r="AZ70" s="10"/>
+      <c r="BA70" s="3"/>
+      <c r="BB70" s="10"/>
+      <c r="BC70" s="10"/>
     </row>
-    <row r="10" spans="1:41">
-[...100 lines deleted...]
-      <c r="AO10" s="12"/>
+    <row r="71" spans="1:55">
+      <c r="A71" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B71" s="4">
+        <v>103.54838880408126</v>
+      </c>
+      <c r="C71" s="4">
+        <v>112.65430361837241</v>
+      </c>
+      <c r="D71" s="4">
+        <v>86.295731703009182</v>
+      </c>
+      <c r="E71" s="3">
+        <v>107.43591742016154</v>
+      </c>
+      <c r="F71" s="4">
+        <v>102.92132570039654</v>
+      </c>
+      <c r="G71" s="4">
+        <v>108.24044373495477</v>
+      </c>
+      <c r="H71" s="3">
+        <v>103.57491543878162</v>
+      </c>
+      <c r="I71" s="3">
+        <v>102.26222406601642</v>
+      </c>
+      <c r="J71" s="3">
+        <v>106.25445228580988</v>
+      </c>
+      <c r="K71" s="3">
+        <v>69.613908456585719</v>
+      </c>
+      <c r="L71" s="3">
+        <v>82.029074800940691</v>
+      </c>
+      <c r="M71" s="3">
+        <v>100.12170185484142</v>
+      </c>
+      <c r="O71" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="P71" s="11">
+        <v>99.82094827892692</v>
+      </c>
+      <c r="Q71" s="11">
+        <v>118.03094074876054</v>
+      </c>
+      <c r="R71" s="11">
+        <v>120.56073237203582</v>
+      </c>
+      <c r="S71" s="10">
+        <v>97.896718482528684</v>
+      </c>
+      <c r="T71" s="11">
+        <v>97.852785235601445</v>
+      </c>
+      <c r="U71" s="11">
+        <v>98.914972188629719</v>
+      </c>
+      <c r="V71" s="10">
+        <v>103.03051555890177</v>
+      </c>
+      <c r="W71" s="10">
+        <v>96.922691385130975</v>
+      </c>
+      <c r="X71" s="10">
+        <v>88.813325998097454</v>
+      </c>
+      <c r="Y71" s="10">
+        <v>122.86243939070818</v>
+      </c>
+      <c r="Z71" s="10">
+        <v>140.21608231074691</v>
+      </c>
+      <c r="AA71" s="10">
+        <v>122.577608222246</v>
+      </c>
+      <c r="AC71" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD71" s="11">
+        <v>111.6</v>
+      </c>
+      <c r="AE71" s="11">
+        <v>98.921691234557613</v>
+      </c>
+      <c r="AF71" s="11">
+        <v>110.74237034717356</v>
+      </c>
+      <c r="AG71" s="10">
+        <v>98.214401791880462</v>
+      </c>
+      <c r="AH71" s="11">
+        <v>90.222745399083664</v>
+      </c>
+      <c r="AI71" s="11">
+        <v>100.45255863319676</v>
+      </c>
+      <c r="AJ71" s="10">
+        <v>105.1344504975247</v>
+      </c>
+      <c r="AK71" s="10">
+        <v>101.80749225165616</v>
+      </c>
+      <c r="AL71" s="10">
+        <v>100.7</v>
+      </c>
+      <c r="AM71" s="3">
+        <v>81.337881775725734</v>
+      </c>
+      <c r="AN71" s="10">
+        <v>67.947532780129066</v>
+      </c>
+      <c r="AO71" s="10">
+        <v>79.81641239757559</v>
+      </c>
+      <c r="AQ71" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AR71" s="11">
+        <v>98.3</v>
+      </c>
+      <c r="AS71" s="11">
+        <v>96.022387407420908</v>
+      </c>
+      <c r="AT71" s="11">
+        <v>121.38865092134481</v>
+      </c>
+      <c r="AU71" s="10">
+        <v>91.281017088121644</v>
+      </c>
+      <c r="AV71" s="11">
+        <v>109.96480055980436</v>
+      </c>
+      <c r="AW71" s="11"/>
+      <c r="AX71" s="10"/>
+      <c r="AY71" s="10"/>
+      <c r="AZ71" s="10"/>
+      <c r="BA71" s="3"/>
+      <c r="BB71" s="10"/>
+      <c r="BC71" s="10"/>
     </row>
-    <row r="11" spans="1:41">
-[...100 lines deleted...]
-      <c r="AO11" s="12"/>
+    <row r="72" spans="1:55">
+      <c r="A72" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B72" s="4">
+        <v>112.91792064569152</v>
+      </c>
+      <c r="C72" s="4">
+        <v>126.56394416677954</v>
+      </c>
+      <c r="D72" s="4">
+        <v>145.73444568944828</v>
+      </c>
+      <c r="E72" s="3">
+        <v>128.55492765323123</v>
+      </c>
+      <c r="F72" s="4">
+        <v>105.45111124480545</v>
+      </c>
+      <c r="G72" s="4">
+        <v>109.69527622723167</v>
+      </c>
+      <c r="H72" s="3">
+        <v>117.97318878337835</v>
+      </c>
+      <c r="I72" s="3">
+        <v>106.78776916140673</v>
+      </c>
+      <c r="J72" s="3">
+        <v>119.96512175497418</v>
+      </c>
+      <c r="K72" s="3">
+        <v>129.38035980728381</v>
+      </c>
+      <c r="L72" s="3">
+        <v>131.05549577395652</v>
+      </c>
+      <c r="M72" s="3">
+        <v>115.38487073959453</v>
+      </c>
+      <c r="O72" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="P72" s="11">
+        <v>117.38807523596631</v>
+      </c>
+      <c r="Q72" s="11">
+        <v>135.04768588144282</v>
+      </c>
+      <c r="R72" s="11">
+        <v>87.13330408517362</v>
+      </c>
+      <c r="S72" s="10">
+        <v>79.743469423933647</v>
+      </c>
+      <c r="T72" s="11">
+        <v>101.1514058837663</v>
+      </c>
+      <c r="U72" s="11">
+        <v>92.220431792011411</v>
+      </c>
+      <c r="V72" s="10">
+        <v>80.544166365850188</v>
+      </c>
+      <c r="W72" s="10">
+        <v>112.99888160857434</v>
+      </c>
+      <c r="X72" s="10">
+        <v>122.71484824200157</v>
+      </c>
+      <c r="Y72" s="10">
+        <v>137.26176890472559</v>
+      </c>
+      <c r="Z72" s="10">
+        <v>129.00901241111038</v>
+      </c>
+      <c r="AA72" s="10">
+        <v>108.3015652264876</v>
+      </c>
+      <c r="AC72" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AD72" s="11">
+        <v>102.3</v>
+      </c>
+      <c r="AE72" s="11">
+        <v>97.80003841612745</v>
+      </c>
+      <c r="AF72" s="11">
+        <v>160.56311117417158</v>
+      </c>
+      <c r="AG72" s="10">
+        <v>157.14756747643071</v>
+      </c>
+      <c r="AH72" s="11">
+        <v>157.17458349335757</v>
+      </c>
+      <c r="AI72" s="11">
+        <v>134.33213093136166</v>
+      </c>
+      <c r="AJ72" s="10">
+        <v>148.6677012132391</v>
+      </c>
+      <c r="AK72" s="10">
+        <v>100.61126406970702</v>
+      </c>
+      <c r="AL72" s="10">
+        <v>126.3</v>
+      </c>
+      <c r="AM72" s="3">
+        <v>96.808256021939414</v>
+      </c>
+      <c r="AN72" s="10">
+        <v>110.17003360000703</v>
+      </c>
+      <c r="AO72" s="10">
+        <v>133.04302514641267</v>
+      </c>
+      <c r="AQ72" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AR72" s="11">
+        <v>120.4</v>
+      </c>
+      <c r="AS72" s="11">
+        <v>124.00404685503223</v>
+      </c>
+      <c r="AT72" s="11">
+        <v>110.47090864888354</v>
+      </c>
+      <c r="AU72" s="10">
+        <v>97.511856013271228</v>
+      </c>
+      <c r="AV72" s="11">
+        <v>95.002937433445922</v>
+      </c>
+      <c r="AW72" s="11"/>
+      <c r="AX72" s="10"/>
+      <c r="AY72" s="10"/>
+      <c r="AZ72" s="10"/>
+      <c r="BA72" s="3"/>
+      <c r="BB72" s="10"/>
+      <c r="BC72" s="10"/>
     </row>
-    <row r="12" spans="1:41">
-[...100 lines deleted...]
-      <c r="AO12" s="12"/>
+    <row r="73" spans="1:55">
+      <c r="A73" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B73" s="4">
+        <v>97.149560011327239</v>
+      </c>
+      <c r="C73" s="4">
+        <v>116.46444130565041</v>
+      </c>
+      <c r="D73" s="4">
+        <v>117.10425237865039</v>
+      </c>
+      <c r="E73" s="3">
+        <v>108.21536874321451</v>
+      </c>
+      <c r="F73" s="4">
+        <v>102.37186405577332</v>
+      </c>
+      <c r="G73" s="4">
+        <v>108.41082717952784</v>
+      </c>
+      <c r="H73" s="3">
+        <v>95.218796288130449</v>
+      </c>
+      <c r="I73" s="3">
+        <v>100.96068040064682</v>
+      </c>
+      <c r="J73" s="3">
+        <v>98.182986142952373</v>
+      </c>
+      <c r="K73" s="3">
+        <v>96.905562727517108</v>
+      </c>
+      <c r="L73" s="3">
+        <v>95.356173501583186</v>
+      </c>
+      <c r="M73" s="3">
+        <v>99.291778232219556</v>
+      </c>
+      <c r="O73" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="P73" s="11">
+        <v>98.210047863908486</v>
+      </c>
+      <c r="Q73" s="11">
+        <v>118.128605184929</v>
+      </c>
+      <c r="R73" s="11">
+        <v>95.946237857967049</v>
+      </c>
+      <c r="S73" s="10">
+        <v>106.0455021038623</v>
+      </c>
+      <c r="T73" s="11">
+        <v>94.43894292346377</v>
+      </c>
+      <c r="U73" s="11">
+        <v>68.888738612040655</v>
+      </c>
+      <c r="V73" s="10">
+        <v>106.44320072410798</v>
+      </c>
+      <c r="W73" s="10">
+        <v>97.173584704582183</v>
+      </c>
+      <c r="X73" s="10">
+        <v>100.00997178279528</v>
+      </c>
+      <c r="Y73" s="10">
+        <v>91.039552727705924</v>
+      </c>
+      <c r="Z73" s="10">
+        <v>97.984251001237794</v>
+      </c>
+      <c r="AA73" s="10">
+        <v>99.207861493724778</v>
+      </c>
+      <c r="AC73" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AD73" s="11">
+        <v>106.1</v>
+      </c>
+      <c r="AE73" s="11">
+        <v>98.520003261195242</v>
+      </c>
+      <c r="AF73" s="11">
+        <v>111.5189213353551</v>
+      </c>
+      <c r="AG73" s="10">
+        <v>105.08319241125301</v>
+      </c>
+      <c r="AH73" s="11">
+        <v>112.80311815463944</v>
+      </c>
+      <c r="AI73" s="11">
+        <v>87.181130721269909</v>
+      </c>
+      <c r="AJ73" s="10">
+        <v>121.92895594061063</v>
+      </c>
+      <c r="AK73" s="10">
+        <v>113.5107050482241</v>
+      </c>
+      <c r="AL73" s="10">
+        <v>108.4</v>
+      </c>
+      <c r="AM73" s="3">
+        <v>119.08805989274396</v>
+      </c>
+      <c r="AN73" s="10">
+        <v>106.94524772558263</v>
+      </c>
+      <c r="AO73" s="10">
+        <v>103.27924388785623</v>
+      </c>
+      <c r="AQ73" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AR73" s="11">
+        <v>103.2</v>
+      </c>
+      <c r="AS73" s="11">
+        <v>100.06480281631633</v>
+      </c>
+      <c r="AT73" s="11">
+        <v>100.22480850925521</v>
+      </c>
+      <c r="AU73" s="10">
+        <v>96.226190813657993</v>
+      </c>
+      <c r="AV73" s="11">
+        <v>107.46485705924994</v>
+      </c>
+      <c r="AW73" s="11"/>
+      <c r="AX73" s="10"/>
+      <c r="AY73" s="10"/>
+      <c r="AZ73" s="10"/>
+      <c r="BA73" s="3"/>
+      <c r="BB73" s="10"/>
+      <c r="BC73" s="10"/>
     </row>
-    <row r="13" spans="1:41">
-[...100 lines deleted...]
-      <c r="AO13" s="12"/>
+    <row r="74" spans="1:55">
+      <c r="A74" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B74" s="4">
+        <v>100.72351636495239</v>
+      </c>
+      <c r="C74" s="4">
+        <v>105.15338891046038</v>
+      </c>
+      <c r="D74" s="4">
+        <v>101.95831118395738</v>
+      </c>
+      <c r="E74" s="3">
+        <v>103.50454502677439</v>
+      </c>
+      <c r="F74" s="4">
+        <v>103.99719252994662</v>
+      </c>
+      <c r="G74" s="4">
+        <v>101.79759391337724</v>
+      </c>
+      <c r="H74" s="3">
+        <v>98.717613503518535</v>
+      </c>
+      <c r="I74" s="3">
+        <v>97.898138407506735</v>
+      </c>
+      <c r="J74" s="3">
+        <v>98.210818718290056</v>
+      </c>
+      <c r="K74" s="3">
+        <v>98.308870186936133</v>
+      </c>
+      <c r="L74" s="3">
+        <v>96.757642026253521</v>
+      </c>
+      <c r="M74" s="3">
+        <v>99.642715469419514</v>
+      </c>
+      <c r="O74" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="P74" s="11">
+        <v>92.695569695274017</v>
+      </c>
+      <c r="Q74" s="11">
+        <v>96.210689863960397</v>
+      </c>
+      <c r="R74" s="11">
+        <v>124.43858014648501</v>
+      </c>
+      <c r="S74" s="10">
+        <v>101.98216715990844</v>
+      </c>
+      <c r="T74" s="11">
+        <v>105.04320278834712</v>
+      </c>
+      <c r="U74" s="11">
+        <v>101.67011119222083</v>
+      </c>
+      <c r="V74" s="10">
+        <v>90.75454413204227</v>
+      </c>
+      <c r="W74" s="10">
+        <v>94.285463667805104</v>
+      </c>
+      <c r="X74" s="10">
+        <v>101.25277397029831</v>
+      </c>
+      <c r="Y74" s="10">
+        <v>101.63494640712516</v>
+      </c>
+      <c r="Z74" s="10">
+        <v>96.415609446272256</v>
+      </c>
+      <c r="AA74" s="10">
+        <v>90.407230483145426</v>
+      </c>
+      <c r="AC74" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD74" s="11">
+        <v>131.9</v>
+      </c>
+      <c r="AE74" s="11">
+        <v>90.767839395795974</v>
+      </c>
+      <c r="AF74" s="11">
+        <v>100.82249529326903</v>
+      </c>
+      <c r="AG74" s="10">
+        <v>112.81642790574908</v>
+      </c>
+      <c r="AH74" s="11">
+        <v>98.279160364574906</v>
+      </c>
+      <c r="AI74" s="11">
+        <v>101.03978014575839</v>
+      </c>
+      <c r="AJ74" s="10">
+        <v>104.85417216785804</v>
+      </c>
+      <c r="AK74" s="10">
+        <v>102.19155846915315</v>
+      </c>
+      <c r="AL74" s="10">
+        <v>104.8</v>
+      </c>
+      <c r="AM74" s="3">
+        <v>104.36014279398277</v>
+      </c>
+      <c r="AN74" s="10">
+        <v>109.62487170900626</v>
+      </c>
+      <c r="AO74" s="10">
+        <v>105.80681468192348</v>
+      </c>
+      <c r="AQ74" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AR74" s="11">
+        <v>94.1</v>
+      </c>
+      <c r="AS74" s="11">
+        <v>118.4095402738804</v>
+      </c>
+      <c r="AT74" s="11">
+        <v>123.17757523697375</v>
+      </c>
+      <c r="AU74" s="10">
+        <v>97.916267926844213</v>
+      </c>
+      <c r="AV74" s="11">
+        <v>100.54134603029145</v>
+      </c>
+      <c r="AW74" s="11"/>
+      <c r="AX74" s="10"/>
+      <c r="AY74" s="10"/>
+      <c r="AZ74" s="10"/>
+      <c r="BA74" s="3"/>
+      <c r="BB74" s="10"/>
+      <c r="BC74" s="10"/>
     </row>
-    <row r="14" spans="1:41">
-[...100 lines deleted...]
-      <c r="AO14" s="12"/>
+    <row r="75" spans="1:55">
+      <c r="A75" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B75" s="4">
+        <v>100.80493158500845</v>
+      </c>
+      <c r="C75" s="4">
+        <v>110.55864802344466</v>
+      </c>
+      <c r="D75" s="4">
+        <v>97.681940715380691</v>
+      </c>
+      <c r="E75" s="3">
+        <v>100.11045656890276</v>
+      </c>
+      <c r="F75" s="4">
+        <v>102.84308516905834</v>
+      </c>
+      <c r="G75" s="4">
+        <v>100.96543417698696</v>
+      </c>
+      <c r="H75" s="3">
+        <v>99.075217296292976</v>
+      </c>
+      <c r="I75" s="3">
+        <v>101.42472913852221</v>
+      </c>
+      <c r="J75" s="3">
+        <v>100.41462099555318</v>
+      </c>
+      <c r="K75" s="3">
+        <v>98.514376996843254</v>
+      </c>
+      <c r="L75" s="3">
+        <v>96.484615038817992</v>
+      </c>
+      <c r="M75" s="3">
+        <v>95.989395600325992</v>
+      </c>
+      <c r="O75" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="P75" s="11">
+        <v>96.801706296919122</v>
+      </c>
+      <c r="Q75" s="11">
+        <v>92.490120485936657</v>
+      </c>
+      <c r="R75" s="11">
+        <v>106.86427998249471</v>
+      </c>
+      <c r="S75" s="10">
+        <v>104.62158437942296</v>
+      </c>
+      <c r="T75" s="11">
+        <v>104.45838088943813</v>
+      </c>
+      <c r="U75" s="11">
+        <v>105.65800544644949</v>
+      </c>
+      <c r="V75" s="10">
+        <v>99.067654859693306</v>
+      </c>
+      <c r="W75" s="10">
+        <v>100.4256875082127</v>
+      </c>
+      <c r="X75" s="10">
+        <v>100.32205330549608</v>
+      </c>
+      <c r="Y75" s="10">
+        <v>106.93024948885814</v>
+      </c>
+      <c r="Z75" s="10">
+        <v>101.02168130708785</v>
+      </c>
+      <c r="AA75" s="10">
+        <v>94.251004175607562</v>
+      </c>
+      <c r="AC75" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD75" s="11">
+        <v>100.7</v>
+      </c>
+      <c r="AE75" s="11">
+        <v>105.7284822923892</v>
+      </c>
+      <c r="AF75" s="11">
+        <v>96.240382889308123</v>
+      </c>
+      <c r="AG75" s="10">
+        <v>101.92368738808786</v>
+      </c>
+      <c r="AH75" s="11">
+        <v>100.85713560944308</v>
+      </c>
+      <c r="AI75" s="11">
+        <v>100.83311512843021</v>
+      </c>
+      <c r="AJ75" s="10">
+        <v>105.12644989545956</v>
+      </c>
+      <c r="AK75" s="10">
+        <v>105.60570854484376</v>
+      </c>
+      <c r="AL75" s="10">
+        <v>103</v>
+      </c>
+      <c r="AM75" s="3">
+        <v>107.9890099985976</v>
+      </c>
+      <c r="AN75" s="10">
+        <v>104.88867702634157</v>
+      </c>
+      <c r="AO75" s="10">
+        <v>103.01644136568713</v>
+      </c>
+      <c r="AQ75" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AR75" s="11">
+        <v>110.4</v>
+      </c>
+      <c r="AS75" s="11">
+        <v>98.054068320286731</v>
+      </c>
+      <c r="AT75" s="11">
+        <v>106.74039944532265</v>
+      </c>
+      <c r="AU75" s="10">
+        <v>98.73281699437122</v>
+      </c>
+      <c r="AV75" s="11">
+        <v>93.664060414129011</v>
+      </c>
+      <c r="AW75" s="11"/>
+      <c r="AX75" s="10"/>
+      <c r="AY75" s="10"/>
+      <c r="AZ75" s="10"/>
+      <c r="BA75" s="3"/>
+      <c r="BB75" s="10"/>
+      <c r="BC75" s="10"/>
     </row>
-    <row r="15" spans="1:41">
-[...5783 lines deleted...]
-      <c r="AO76" s="11"/>
+    <row r="76" spans="1:55">
+      <c r="A76" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B76" s="4">
+        <v>102.00983378421932</v>
+      </c>
+      <c r="C76" s="4">
+        <v>104.2339327065241</v>
+      </c>
+      <c r="D76" s="4">
+        <v>110.33479779699744</v>
+      </c>
+      <c r="E76" s="3">
+        <v>104.6071306165762</v>
+      </c>
+      <c r="F76" s="4">
+        <v>108.41488187205137</v>
+      </c>
+      <c r="G76" s="4">
+        <v>106.19777905935742</v>
+      </c>
+      <c r="H76" s="3">
+        <v>103.09126357522078</v>
+      </c>
+      <c r="I76" s="3">
+        <v>106.67357006658624</v>
+      </c>
+      <c r="J76" s="3">
+        <v>103.58666339145506</v>
+      </c>
+      <c r="K76" s="3">
+        <v>104.36973324607249</v>
+      </c>
+      <c r="L76" s="3">
+        <v>118.83244893873055</v>
+      </c>
+      <c r="M76" s="3">
+        <v>109.33281635354733</v>
+      </c>
+      <c r="O76" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="P76" s="11">
+        <v>116.75947703702758</v>
+      </c>
+      <c r="Q76" s="11">
+        <v>156.41213747121407</v>
+      </c>
+      <c r="R76" s="11">
+        <v>109.69652937582242</v>
+      </c>
+      <c r="S76" s="10">
+        <v>97.362891688894777</v>
+      </c>
+      <c r="T76" s="11">
+        <v>99.664678099022666</v>
+      </c>
+      <c r="U76" s="11">
+        <v>97.328236414406859</v>
+      </c>
+      <c r="V76" s="10">
+        <v>103.53420909516635</v>
+      </c>
+      <c r="W76" s="10">
+        <v>96.820819958747677</v>
+      </c>
+      <c r="X76" s="10">
+        <v>97.60722808746641</v>
+      </c>
+      <c r="Y76" s="10">
+        <v>100.1294485533225</v>
+      </c>
+      <c r="Z76" s="10">
+        <v>97.234995857730638</v>
+      </c>
+      <c r="AA76" s="10">
+        <v>93.50013835295114</v>
+      </c>
+      <c r="AC76" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AD76" s="11">
+        <v>93</v>
+      </c>
+      <c r="AE76" s="11">
+        <v>85.708868035844745</v>
+      </c>
+      <c r="AF76" s="11">
+        <v>115.26381618335995</v>
+      </c>
+      <c r="AG76" s="10">
+        <v>102.12217258868384</v>
+      </c>
+      <c r="AH76" s="11">
+        <v>98.600725909668313</v>
+      </c>
+      <c r="AI76" s="11">
+        <v>96.46017887460988</v>
+      </c>
+      <c r="AJ76" s="10">
+        <v>98.305593947203562</v>
+      </c>
+      <c r="AK76" s="10">
+        <v>101.36515950362977</v>
+      </c>
+      <c r="AL76" s="10">
+        <v>98.7</v>
+      </c>
+      <c r="AM76" s="3">
+        <v>97.214722019769013</v>
+      </c>
+      <c r="AN76" s="10">
+        <v>104.33314333863581</v>
+      </c>
+      <c r="AO76" s="10">
+        <v>101.22250979105563</v>
+      </c>
+      <c r="AQ76" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR76" s="11">
+        <v>99.4</v>
+      </c>
+      <c r="AS76" s="11">
+        <v>80.993268374274223</v>
+      </c>
+      <c r="AT76" s="11">
+        <v>121.57866063172349</v>
+      </c>
+      <c r="AU76" s="10">
+        <v>100.04952177554181</v>
+      </c>
+      <c r="AV76" s="11">
+        <v>99.989650313695307</v>
+      </c>
+      <c r="AW76" s="11"/>
+      <c r="AX76" s="10"/>
+      <c r="AY76" s="10"/>
+      <c r="AZ76" s="10"/>
+      <c r="BA76" s="3"/>
+      <c r="BB76" s="10"/>
+      <c r="BC76" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
+  <mergeCells count="20">
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O21:AA21"/>
+    <mergeCell ref="O40:AA40"/>
+    <mergeCell ref="O59:AA59"/>
     <mergeCell ref="AC1:AO1"/>
     <mergeCell ref="AC20:AO20"/>
     <mergeCell ref="AC21:AO21"/>
     <mergeCell ref="AC40:AO40"/>
     <mergeCell ref="AC59:AO59"/>
-    <mergeCell ref="O1:AA1"/>
-[...3 lines deleted...]
-    <mergeCell ref="O59:AA59"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A40:M40"/>
+    <mergeCell ref="AQ1:BC1"/>
+    <mergeCell ref="AQ20:BC20"/>
+    <mergeCell ref="AQ21:BC21"/>
+    <mergeCell ref="AQ40:BC40"/>
+    <mergeCell ref="AQ59:BC59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -7841,92 +10690,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C8F5417-37DA-4140-A341-CE9EA8D8D2E0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E3C435B-0BB6-4819-984A-072279F4282A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IPV 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>