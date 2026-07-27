--- v1 (2026-07-02)
+++ v2 (2026-07-27)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19455" windowHeight="11235"/>
   </bookViews>
   <sheets>
     <sheet name="IPV 2026" sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="782" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="795" uniqueCount="49">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t xml:space="preserve"> март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -305,73 +305,73 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -640,231 +640,231 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="A40" sqref="A40:M40"/>
+    <sheetView tabSelected="1" topLeftCell="AB1" workbookViewId="0">
+      <selection activeCell="AF78" sqref="AF78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="27.140625" style="18" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="45" max="16384" width="9.140625" style="18"/>
+    <col min="1" max="1" width="27.140625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" style="16" customWidth="1"/>
+    <col min="3" max="14" width="9.140625" style="16"/>
+    <col min="15" max="15" width="27.140625" style="16" customWidth="1"/>
+    <col min="16" max="16" width="8.7109375" style="16" customWidth="1"/>
+    <col min="17" max="28" width="9.140625" style="16"/>
+    <col min="29" max="29" width="27.140625" style="16" customWidth="1"/>
+    <col min="30" max="30" width="8.7109375" style="16" customWidth="1"/>
+    <col min="31" max="41" width="9.140625" style="16"/>
+    <col min="42" max="42" width="9.42578125" style="16" customWidth="1"/>
+    <col min="43" max="43" width="27.140625" style="16" customWidth="1"/>
+    <col min="44" max="44" width="8.7109375" style="16" customWidth="1"/>
+    <col min="45" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="27.75" customHeight="1">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="17"/>
-[...11 lines deleted...]
-      <c r="O1" s="17" t="s">
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
+      <c r="O1" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="P1" s="17"/>
-[...11 lines deleted...]
-      <c r="AC1" s="17" t="s">
+      <c r="P1" s="23"/>
+      <c r="Q1" s="23"/>
+      <c r="R1" s="23"/>
+      <c r="S1" s="23"/>
+      <c r="T1" s="23"/>
+      <c r="U1" s="23"/>
+      <c r="V1" s="23"/>
+      <c r="W1" s="23"/>
+      <c r="X1" s="23"/>
+      <c r="Y1" s="23"/>
+      <c r="Z1" s="23"/>
+      <c r="AA1" s="23"/>
+      <c r="AC1" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="AD1" s="17"/>
-[...11 lines deleted...]
-      <c r="AQ1" s="17" t="s">
+      <c r="AD1" s="23"/>
+      <c r="AE1" s="23"/>
+      <c r="AF1" s="23"/>
+      <c r="AG1" s="23"/>
+      <c r="AH1" s="23"/>
+      <c r="AI1" s="23"/>
+      <c r="AJ1" s="23"/>
+      <c r="AK1" s="23"/>
+      <c r="AL1" s="23"/>
+      <c r="AM1" s="23"/>
+      <c r="AN1" s="23"/>
+      <c r="AO1" s="23"/>
+      <c r="AQ1" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="AR1" s="17"/>
-[...10 lines deleted...]
-      <c r="BC1" s="17"/>
+      <c r="AR1" s="23"/>
+      <c r="AS1" s="23"/>
+      <c r="AT1" s="23"/>
+      <c r="AU1" s="23"/>
+      <c r="AV1" s="23"/>
+      <c r="AW1" s="23"/>
+      <c r="AX1" s="23"/>
+      <c r="AY1" s="23"/>
+      <c r="AZ1" s="23"/>
+      <c r="BA1" s="23"/>
+      <c r="BB1" s="23"/>
+      <c r="BC1" s="23"/>
     </row>
     <row r="2" spans="1:55">
-      <c r="A2" s="19"/>
-[...10 lines deleted...]
-      <c r="L2" s="19"/>
+      <c r="A2" s="17"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
       <c r="M2" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O2" s="19"/>
-[...10 lines deleted...]
-      <c r="Z2" s="19"/>
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
+      <c r="T2" s="17"/>
+      <c r="U2" s="17"/>
+      <c r="V2" s="17"/>
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="17"/>
+      <c r="Z2" s="17"/>
       <c r="AA2" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="AC2" s="19"/>
-[...10 lines deleted...]
-      <c r="AN2" s="19"/>
+      <c r="AC2" s="17"/>
+      <c r="AD2" s="17"/>
+      <c r="AE2" s="17"/>
+      <c r="AF2" s="17"/>
+      <c r="AG2" s="17"/>
+      <c r="AH2" s="17"/>
+      <c r="AI2" s="17"/>
+      <c r="AJ2" s="17"/>
+      <c r="AK2" s="17"/>
+      <c r="AL2" s="17"/>
+      <c r="AM2" s="17"/>
+      <c r="AN2" s="17"/>
       <c r="AO2" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AQ2" s="19"/>
-[...10 lines deleted...]
-      <c r="BB2" s="19"/>
+      <c r="AQ2" s="17"/>
+      <c r="AR2" s="17"/>
+      <c r="AS2" s="17"/>
+      <c r="AT2" s="17"/>
+      <c r="AU2" s="17"/>
+      <c r="AV2" s="17"/>
+      <c r="AW2" s="17"/>
+      <c r="AX2" s="17"/>
+      <c r="AY2" s="17"/>
+      <c r="AZ2" s="17"/>
+      <c r="BA2" s="17"/>
+      <c r="BB2" s="17"/>
       <c r="BC2" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:55">
       <c r="A3" s="13"/>
-      <c r="B3" s="20" t="s">
+      <c r="B3" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="20" t="s">
+      <c r="D3" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="20" t="s">
+      <c r="E3" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="F3" s="20" t="s">
+      <c r="F3" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="G3" s="20" t="s">
+      <c r="G3" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="H3" s="20" t="s">
+      <c r="H3" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="I3" s="20" t="s">
+      <c r="I3" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="J3" s="20" t="s">
+      <c r="J3" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="K3" s="20" t="s">
+      <c r="K3" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="20" t="s">
+      <c r="L3" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="M3" s="20" t="s">
+      <c r="M3" s="18" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="13"/>
       <c r="P3" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Q3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="R3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="S3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="T3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="U3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="V3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="W3" s="13" t="s">
@@ -936,186 +936,188 @@
         <v>5</v>
       </c>
       <c r="AW3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="AX3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="AY3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AZ3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="BA3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="BB3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="BC3" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:55" ht="14.25" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="4">
         <v>102.73316674097128</v>
       </c>
       <c r="C4" s="4">
         <v>105.94566166352681</v>
       </c>
       <c r="D4" s="4">
         <v>105.50888067581458</v>
       </c>
       <c r="E4" s="4">
         <v>102.65702527216966</v>
       </c>
       <c r="F4" s="3">
         <v>102.72626719605051</v>
       </c>
       <c r="G4" s="3">
         <v>102.86956691904723</v>
       </c>
       <c r="H4" s="3">
         <v>101.14961937039399</v>
       </c>
       <c r="I4" s="4">
         <v>97.699295524864681</v>
       </c>
       <c r="J4" s="3">
         <v>75.283923152193765</v>
       </c>
       <c r="K4" s="3">
         <v>91.7</v>
       </c>
       <c r="L4" s="3">
         <v>77.400000000000006</v>
       </c>
       <c r="M4" s="3">
         <v>114.8</v>
       </c>
-      <c r="O4" s="16" t="s">
+      <c r="O4" s="15" t="s">
         <v>20</v>
       </c>
       <c r="P4" s="11">
         <v>97.425572790152458</v>
       </c>
       <c r="Q4" s="11">
         <v>111.28393403460106</v>
       </c>
       <c r="R4" s="11">
         <v>103.12362893738747</v>
       </c>
       <c r="S4" s="11">
         <v>100.3850878777105</v>
       </c>
       <c r="T4" s="10">
         <v>99.033330060206978</v>
       </c>
       <c r="U4" s="10">
         <v>103.54369435129172</v>
       </c>
       <c r="V4" s="10">
         <v>98.813193559830253</v>
       </c>
       <c r="W4" s="11">
         <v>89.167362261382209</v>
       </c>
       <c r="X4" s="10">
         <v>134.47482516169876</v>
       </c>
       <c r="Y4" s="10">
         <v>193.21783381167981</v>
       </c>
       <c r="Z4" s="10">
         <v>215.63368949750864</v>
       </c>
       <c r="AA4" s="10">
         <v>44.253388148887666</v>
       </c>
-      <c r="AC4" s="16" t="s">
+      <c r="AC4" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AD4" s="11">
         <v>106.47198731444074</v>
       </c>
       <c r="AE4" s="11">
-        <v>101.42802293018363</v>
+        <v>101.36000313490887</v>
       </c>
       <c r="AF4" s="11">
-        <v>114.47304324303262</v>
+        <v>114.47589652264088</v>
       </c>
       <c r="AG4" s="11">
-        <v>107.18952909109581</v>
+        <v>107.15324434650495</v>
       </c>
       <c r="AH4" s="10">
-        <v>107.78495816343808</v>
+        <v>107.67994696271572</v>
       </c>
       <c r="AI4" s="10">
-        <v>102.63592356749433</v>
+        <v>101.81902946108868</v>
       </c>
       <c r="AJ4" s="10">
-        <v>113.40805943848673</v>
+        <v>104.30633675953062</v>
       </c>
       <c r="AK4" s="11">
-        <v>110.22568755135364</v>
+        <v>115.94326345416097</v>
       </c>
       <c r="AL4" s="10">
-        <v>110.1</v>
+        <v>108.63579222370554</v>
       </c>
       <c r="AM4" s="3">
-        <v>106.884382523874</v>
+        <v>96.814095043811108</v>
       </c>
       <c r="AN4" s="10">
-        <v>117.42500942007527</v>
+        <v>132.71777707900347</v>
       </c>
       <c r="AO4" s="10">
-        <v>93.644542481224065</v>
-[...1 lines deleted...]
-      <c r="AQ4" s="16" t="s">
+        <v>103.96715167313688</v>
+      </c>
+      <c r="AQ4" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AR4" s="11">
         <v>105.8</v>
       </c>
       <c r="AS4" s="11">
         <v>103.91169637494757</v>
       </c>
       <c r="AT4" s="11">
         <v>101.49565884960867</v>
       </c>
       <c r="AU4" s="11">
         <v>100.49537186868882</v>
       </c>
       <c r="AV4" s="10">
         <v>102.75632216169461</v>
       </c>
-      <c r="AW4" s="10"/>
+      <c r="AW4" s="10">
+        <v>107.22055704719217</v>
+      </c>
       <c r="AX4" s="10"/>
       <c r="AY4" s="11"/>
       <c r="AZ4" s="10"/>
       <c r="BA4" s="3"/>
       <c r="BB4" s="10"/>
       <c r="BC4" s="10"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="4">
         <v>66.147135861042145</v>
       </c>
       <c r="C5" s="4">
         <v>76.349260709898189</v>
       </c>
       <c r="D5" s="4">
         <v>75.893201483616977</v>
       </c>
       <c r="E5" s="4">
         <v>65.43714043705954</v>
       </c>
       <c r="F5" s="3">
         <v>64.730589512026654</v>
@@ -1165,101 +1167,103 @@
       <c r="V5" s="10">
         <v>116.6116932165141</v>
       </c>
       <c r="W5" s="11">
         <v>90.826740595124363</v>
       </c>
       <c r="X5" s="10">
         <v>85.454271776234634</v>
       </c>
       <c r="Y5" s="10">
         <v>92.620044581405296</v>
       </c>
       <c r="Z5" s="10">
         <v>65.129672240399657</v>
       </c>
       <c r="AA5" s="10">
         <v>7970.8148589390703</v>
       </c>
       <c r="AC5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AD5" s="11">
         <v>185.6</v>
       </c>
       <c r="AE5" s="11">
-        <v>274.35147858571952</v>
+        <v>279.09594378497263</v>
       </c>
       <c r="AF5" s="11">
-        <v>215.62818496152144</v>
+        <v>224.29654328006924</v>
       </c>
       <c r="AG5" s="11">
-        <v>158.39478045300069</v>
+        <v>162.76264810260733</v>
       </c>
       <c r="AH5" s="10">
-        <v>89.881051928449722</v>
+        <v>93.702199607223463</v>
       </c>
       <c r="AI5" s="10">
-        <v>342.33304635167633</v>
+        <v>213.91800788094821</v>
       </c>
       <c r="AJ5" s="10">
-        <v>127.63178973180705</v>
+        <v>126.04724912776139</v>
       </c>
       <c r="AK5" s="11">
-        <v>111.21958654005995</v>
+        <v>108.42811583627561</v>
       </c>
       <c r="AL5" s="10">
-        <v>138.4</v>
+        <v>139.99861009600693</v>
       </c>
       <c r="AM5" s="3">
-        <v>103.45877301526846</v>
+        <v>102.97818513791339</v>
       </c>
       <c r="AN5" s="10">
-        <v>123.82030820194403</v>
+        <v>113.9528383409428</v>
       </c>
       <c r="AO5" s="10">
-        <v>787.87360142153841</v>
+        <v>102.22370687480587</v>
       </c>
       <c r="AQ5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR5" s="11">
         <v>65.599999999999994</v>
       </c>
       <c r="AS5" s="11">
         <v>48.44364296699834</v>
       </c>
       <c r="AT5" s="11">
         <v>58.241521030304391</v>
       </c>
       <c r="AU5" s="11">
         <v>71.426209221187463</v>
       </c>
       <c r="AV5" s="10">
         <v>99.420976482294947</v>
       </c>
-      <c r="AW5" s="10"/>
+      <c r="AW5" s="10">
+        <v>55.991056754849097</v>
+      </c>
       <c r="AX5" s="10"/>
       <c r="AY5" s="11"/>
       <c r="AZ5" s="10"/>
       <c r="BA5" s="3"/>
       <c r="BB5" s="10"/>
       <c r="BC5" s="10"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="4">
         <v>101.50412155256757</v>
       </c>
       <c r="C6" s="4">
         <v>101.79260722682189</v>
       </c>
       <c r="D6" s="4">
         <v>102.41106913215114</v>
       </c>
       <c r="E6" s="4">
         <v>98.864484320472471</v>
       </c>
       <c r="F6" s="3">
         <v>100.14582869137037</v>
@@ -1309,101 +1313,103 @@
       <c r="V6" s="10">
         <v>103.79256083388408</v>
       </c>
       <c r="W6" s="11">
         <v>73.681462147813278</v>
       </c>
       <c r="X6" s="10">
         <v>126.45379301186392</v>
       </c>
       <c r="Y6" s="10">
         <v>124.42388735383921</v>
       </c>
       <c r="Z6" s="10">
         <v>205.16470148015577</v>
       </c>
       <c r="AA6" s="10">
         <v>-138.4412635089185</v>
       </c>
       <c r="AC6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD6" s="11">
         <v>102.3</v>
       </c>
       <c r="AE6" s="11">
-        <v>95.322765646030618</v>
+        <v>95.289303606969554</v>
       </c>
       <c r="AF6" s="11">
-        <v>91.729214052990471</v>
+        <v>91.647797743127938</v>
       </c>
       <c r="AG6" s="11">
-        <v>96.792750841704105</v>
+        <v>96.740488069084179</v>
       </c>
       <c r="AH6" s="10">
-        <v>95.440622345988899</v>
+        <v>95.454181017902613</v>
       </c>
       <c r="AI6" s="10">
-        <v>98.441619319412681</v>
+        <v>98.448312181275227</v>
       </c>
       <c r="AJ6" s="10">
-        <v>93.78850496452327</v>
+        <v>87.822146761323921</v>
       </c>
       <c r="AK6" s="11">
-        <v>182.93291600322345</v>
+        <v>226.44773635222882</v>
       </c>
       <c r="AL6" s="10">
-        <v>135.69999999999999</v>
+        <v>132.40606003372238</v>
       </c>
       <c r="AM6" s="3">
-        <v>86.257986875216673</v>
+        <v>95.712580089231068</v>
       </c>
       <c r="AN6" s="10">
-        <v>59.818071431065952</v>
+        <v>106.99365812967324</v>
       </c>
       <c r="AO6" s="10">
-        <v>288.66296677000747</v>
+        <v>99.961124959250597</v>
       </c>
       <c r="AQ6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR6" s="11">
         <v>97.1</v>
       </c>
       <c r="AS6" s="11">
         <v>108.92194410651052</v>
       </c>
       <c r="AT6" s="11">
         <v>103.10512067958078</v>
       </c>
       <c r="AU6" s="11">
         <v>99.576315304292635</v>
       </c>
       <c r="AV6" s="10">
         <v>97.859136116178433</v>
       </c>
-      <c r="AW6" s="10"/>
+      <c r="AW6" s="10">
+        <v>102.34069432792489</v>
+      </c>
       <c r="AX6" s="10"/>
       <c r="AY6" s="11"/>
       <c r="AZ6" s="10"/>
       <c r="BA6" s="3"/>
       <c r="BB6" s="10"/>
       <c r="BC6" s="10"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="4">
         <v>100.57857045654286</v>
       </c>
       <c r="C7" s="4">
         <v>100.91550098741853</v>
       </c>
       <c r="D7" s="4">
         <v>101.0934958784952</v>
       </c>
       <c r="E7" s="4">
         <v>100.68957954208919</v>
       </c>
       <c r="F7" s="3">
         <v>100.44175664133337</v>
@@ -1453,101 +1459,103 @@
       <c r="V7" s="10">
         <v>106.01140937841657</v>
       </c>
       <c r="W7" s="11">
         <v>52.467098762612409</v>
       </c>
       <c r="X7" s="10">
         <v>355.70553397628862</v>
       </c>
       <c r="Y7" s="10">
         <v>589.18714395777943</v>
       </c>
       <c r="Z7" s="10">
         <v>367.71953783342195</v>
       </c>
       <c r="AA7" s="10">
         <v>25.990769153502736</v>
       </c>
       <c r="AC7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AD7" s="11">
         <v>98.7</v>
       </c>
       <c r="AE7" s="11">
-        <v>122.95372541251955</v>
+        <v>123.01144622763198</v>
       </c>
       <c r="AF7" s="11">
-        <v>128.73768703789011</v>
+        <v>128.86497825869137</v>
       </c>
       <c r="AG7" s="11">
-        <v>91.422411387805056</v>
+        <v>91.311128655073034</v>
       </c>
       <c r="AH7" s="10">
-        <v>94.187492238545772</v>
+        <v>94.194772633140289</v>
       </c>
       <c r="AI7" s="10">
-        <v>94.56889379562152</v>
+        <v>94.529340188910368</v>
       </c>
       <c r="AJ7" s="10">
-        <v>122.74578399357132</v>
+        <v>120.26009013378128</v>
       </c>
       <c r="AK7" s="11">
-        <v>112.93897192261025</v>
+        <v>120.65548729952404</v>
       </c>
       <c r="AL7" s="10">
-        <v>92.5</v>
+        <v>82.056238439115788</v>
       </c>
       <c r="AM7" s="3">
-        <v>117.72091140061353</v>
+        <v>99.885788358582289</v>
       </c>
       <c r="AN7" s="10">
-        <v>109.69809404197224</v>
+        <v>136.64692893436234</v>
       </c>
       <c r="AO7" s="10">
-        <v>221.01370876880662</v>
+        <v>99.178236712970431</v>
       </c>
       <c r="AQ7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR7" s="11">
         <v>98.9</v>
       </c>
       <c r="AS7" s="11">
         <v>86.835410488067978</v>
       </c>
       <c r="AT7" s="11">
         <v>84.195479596367733</v>
       </c>
       <c r="AU7" s="11">
         <v>110.95438715324728</v>
       </c>
       <c r="AV7" s="10">
         <v>110.30464404953047</v>
       </c>
-      <c r="AW7" s="10"/>
+      <c r="AW7" s="10">
+        <v>111.49861592067816</v>
+      </c>
       <c r="AX7" s="10"/>
       <c r="AY7" s="11"/>
       <c r="AZ7" s="10"/>
       <c r="BA7" s="3"/>
       <c r="BB7" s="10"/>
       <c r="BC7" s="10"/>
     </row>
     <row r="8" spans="1:55" ht="11.25" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="4">
         <v>102.41613785824271</v>
       </c>
       <c r="C8" s="4">
         <v>102.68255767767631</v>
       </c>
       <c r="D8" s="4">
         <v>105.60700434845269</v>
       </c>
       <c r="E8" s="4">
         <v>102.28563707001695</v>
       </c>
       <c r="F8" s="3">
         <v>103.78613303933466</v>
@@ -1597,101 +1605,103 @@
       <c r="V8" s="10">
         <v>97.570994448546216</v>
       </c>
       <c r="W8" s="11">
         <v>83.31441088632296</v>
       </c>
       <c r="X8" s="10">
         <v>140.36661144572579</v>
       </c>
       <c r="Y8" s="10">
         <v>152.34765311139012</v>
       </c>
       <c r="Z8" s="10">
         <v>246.53219910720509</v>
       </c>
       <c r="AA8" s="10">
         <v>-45.197590941752466</v>
       </c>
       <c r="AC8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AD8" s="11">
         <v>100.3</v>
       </c>
       <c r="AE8" s="11">
-        <v>96.299803366620623</v>
+        <v>96.189643371357803</v>
       </c>
       <c r="AF8" s="11">
-        <v>114.28335280854145</v>
+        <v>114.24114760245307</v>
       </c>
       <c r="AG8" s="11">
-        <v>102.605630370025</v>
+        <v>102.50862256188616</v>
       </c>
       <c r="AH8" s="10">
-        <v>102.93967536705001</v>
+        <v>102.83460897189516</v>
       </c>
       <c r="AI8" s="10">
-        <v>101.30646670777512</v>
+        <v>101.24915837821453</v>
       </c>
       <c r="AJ8" s="10">
-        <v>107.85669133387962</v>
+        <v>111.27521274544117</v>
       </c>
       <c r="AK8" s="11">
-        <v>106.96411400004793</v>
+        <v>115.21619025713609</v>
       </c>
       <c r="AL8" s="10">
-        <v>113.7</v>
+        <v>117.51475055275623</v>
       </c>
       <c r="AM8" s="3">
-        <v>147.53327897544443</v>
+        <v>109.96568048674284</v>
       </c>
       <c r="AN8" s="10">
-        <v>86.630093856117625</v>
+        <v>89.914659500398713</v>
       </c>
       <c r="AO8" s="10">
-        <v>-15.754276867792019</v>
+        <v>102.00557936987944</v>
       </c>
       <c r="AQ8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR8" s="11">
         <v>109</v>
       </c>
       <c r="AS8" s="11">
         <v>114.21589089680515</v>
       </c>
       <c r="AT8" s="11">
         <v>89.413607485340705</v>
       </c>
       <c r="AU8" s="11">
         <v>100.74320540506056</v>
       </c>
       <c r="AV8" s="10">
         <v>108.30024782686409</v>
       </c>
-      <c r="AW8" s="10"/>
+      <c r="AW8" s="10">
+        <v>106.19965593321209</v>
+      </c>
       <c r="AX8" s="10"/>
       <c r="AY8" s="11"/>
       <c r="AZ8" s="10"/>
       <c r="BA8" s="3"/>
       <c r="BB8" s="10"/>
       <c r="BC8" s="10"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="4">
         <v>100.62924895922328</v>
       </c>
       <c r="C9" s="4">
         <v>100.64189934615793</v>
       </c>
       <c r="D9" s="4">
         <v>100.93779104789643</v>
       </c>
       <c r="E9" s="4">
         <v>102.18262574050678</v>
       </c>
       <c r="F9" s="3">
         <v>99.747743552848959</v>
@@ -1741,101 +1751,103 @@
       <c r="V9" s="10">
         <v>103.90521627504732</v>
       </c>
       <c r="W9" s="11">
         <v>135.55023024911353</v>
       </c>
       <c r="X9" s="10">
         <v>89.99361132434629</v>
       </c>
       <c r="Y9" s="10">
         <v>120.65138714829409</v>
       </c>
       <c r="Z9" s="10">
         <v>179.75911686560227</v>
       </c>
       <c r="AA9" s="10">
         <v>113.37871353897778</v>
       </c>
       <c r="AC9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AD9" s="11">
         <v>113.9</v>
       </c>
       <c r="AE9" s="11">
-        <v>109.71526097809587</v>
+        <v>109.69930863452686</v>
       </c>
       <c r="AF9" s="11">
-        <v>125.53508674812923</v>
+        <v>125.60502926843444</v>
       </c>
       <c r="AG9" s="11">
-        <v>115.96982739787683</v>
+        <v>116.01890881343506</v>
       </c>
       <c r="AH9" s="10">
-        <v>116.55147783179967</v>
+        <v>116.41466558717096</v>
       </c>
       <c r="AI9" s="10">
-        <v>110.45851471498275</v>
+        <v>110.4682253451742</v>
       </c>
       <c r="AJ9" s="10">
-        <v>117.56408638826557</v>
+        <v>108.95455885296448</v>
       </c>
       <c r="AK9" s="11">
-        <v>102.47660840729171</v>
+        <v>107.69349067232341</v>
       </c>
       <c r="AL9" s="10">
-        <v>110.8</v>
+        <v>108.7575439117449</v>
       </c>
       <c r="AM9" s="3">
-        <v>123.12940349061424</v>
+        <v>141.93735310047876</v>
       </c>
       <c r="AN9" s="10">
-        <v>136.91967795034532</v>
+        <v>184.32553831012535</v>
       </c>
       <c r="AO9" s="10">
-        <v>378.1087911761104</v>
+        <v>112.82452638393016</v>
       </c>
       <c r="AQ9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR9" s="11">
         <v>114.3</v>
       </c>
       <c r="AS9" s="11">
         <v>116.93255852324542</v>
       </c>
       <c r="AT9" s="11">
         <v>104.89379249543411</v>
       </c>
       <c r="AU9" s="11">
         <v>104.36565663479584</v>
       </c>
       <c r="AV9" s="10">
         <v>103.38579928980394</v>
       </c>
-      <c r="AW9" s="10"/>
+      <c r="AW9" s="10">
+        <v>102.36120973939427</v>
+      </c>
       <c r="AX9" s="10"/>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="10"/>
       <c r="BA9" s="3"/>
       <c r="BB9" s="10"/>
       <c r="BC9" s="10"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="4">
         <v>100.48300092589382</v>
       </c>
       <c r="C10" s="4">
         <v>100.99688081163838</v>
       </c>
       <c r="D10" s="4">
         <v>102.26889681717563</v>
       </c>
       <c r="E10" s="4">
         <v>99.486557617957288</v>
       </c>
       <c r="F10" s="3">
         <v>99.971066126406768</v>
@@ -1885,101 +1897,103 @@
       <c r="V10" s="10">
         <v>92.193142672572748</v>
       </c>
       <c r="W10" s="11">
         <v>72.88080369167362</v>
       </c>
       <c r="X10" s="10">
         <v>149.17432393270255</v>
       </c>
       <c r="Y10" s="10">
         <v>169.53607879429319</v>
       </c>
       <c r="Z10" s="10">
         <v>263.33757884702464</v>
       </c>
       <c r="AA10" s="10">
         <v>31.779032464842068</v>
       </c>
       <c r="AC10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AD10" s="11">
         <v>105.8</v>
       </c>
       <c r="AE10" s="11">
-        <v>105.85845500775004</v>
+        <v>105.89557519399958</v>
       </c>
       <c r="AF10" s="11">
-        <v>128.57109287651528</v>
+        <v>128.77821762844718</v>
       </c>
       <c r="AG10" s="11">
-        <v>109.49257983979595</v>
+        <v>109.54738306485885</v>
       </c>
       <c r="AH10" s="10">
-        <v>106.58830587762505</v>
+        <v>106.550170527894</v>
       </c>
       <c r="AI10" s="10">
-        <v>100.98399474564566</v>
+        <v>101.00731986012855</v>
       </c>
       <c r="AJ10" s="10">
-        <v>85.92372732110104</v>
+        <v>82.142736193961994</v>
       </c>
       <c r="AK10" s="11">
-        <v>122.85858766738002</v>
+        <v>130.91473324880167</v>
       </c>
       <c r="AL10" s="10">
-        <v>100.8</v>
+        <v>94.700040389582526</v>
       </c>
       <c r="AM10" s="3">
-        <v>143.80570322066475</v>
+        <v>113.4085525588084</v>
       </c>
       <c r="AN10" s="10">
-        <v>85.415560936567317</v>
+        <v>126.50683440465913</v>
       </c>
       <c r="AO10" s="10">
-        <v>359.91604940495409</v>
+        <v>103.85729611865757</v>
       </c>
       <c r="AQ10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AR10" s="11">
         <v>92.3</v>
       </c>
       <c r="AS10" s="11">
         <v>125.68269739877974</v>
       </c>
       <c r="AT10" s="11">
         <v>106.25062908175337</v>
       </c>
       <c r="AU10" s="11">
         <v>101.54842972766367</v>
       </c>
       <c r="AV10" s="10">
         <v>102.36258427753046</v>
       </c>
-      <c r="AW10" s="10"/>
+      <c r="AW10" s="10">
+        <v>104.84734203101038</v>
+      </c>
       <c r="AX10" s="10"/>
       <c r="AY10" s="11"/>
       <c r="AZ10" s="10"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="10"/>
       <c r="BC10" s="10"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="4">
         <v>110.4518170972738</v>
       </c>
       <c r="C11" s="4">
         <v>99.128102274529013</v>
       </c>
       <c r="D11" s="4">
         <v>97.94321534166437</v>
       </c>
       <c r="E11" s="4">
         <v>95.629758266664339</v>
       </c>
       <c r="F11" s="3">
         <v>107.04395381512583</v>
@@ -2029,101 +2043,103 @@
       <c r="V11" s="10">
         <v>95.764671486061701</v>
       </c>
       <c r="W11" s="11">
         <v>74.5664274642603</v>
       </c>
       <c r="X11" s="10">
         <v>104.76615473113023</v>
       </c>
       <c r="Y11" s="10">
         <v>170.0153686942503</v>
       </c>
       <c r="Z11" s="10">
         <v>101.26647311884402</v>
       </c>
       <c r="AA11" s="10">
         <v>81.220513236351451</v>
       </c>
       <c r="AC11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AD11" s="11">
         <v>109.6</v>
       </c>
       <c r="AE11" s="11">
-        <v>98.786438989098315</v>
+        <v>98.623802152472379</v>
       </c>
       <c r="AF11" s="11">
-        <v>108.6053645747153</v>
+        <v>108.4946015437438</v>
       </c>
       <c r="AG11" s="11">
-        <v>103.90795813344411</v>
+        <v>103.75853918053004</v>
       </c>
       <c r="AH11" s="10">
-        <v>108.31540652628291</v>
+        <v>108.1136672670789</v>
       </c>
       <c r="AI11" s="10">
-        <v>100.50773091575739</v>
+        <v>100.35058207949272</v>
       </c>
       <c r="AJ11" s="10">
-        <v>104.61441206405611</v>
+        <v>94.440247409526663</v>
       </c>
       <c r="AK11" s="11">
-        <v>104.12325943596457</v>
+        <v>97.426469585690896</v>
       </c>
       <c r="AL11" s="10">
-        <v>105.6</v>
+        <v>106.68168845860495</v>
       </c>
       <c r="AM11" s="3">
-        <v>84.832123967033453</v>
+        <v>73.509611948835058</v>
       </c>
       <c r="AN11" s="10">
-        <v>168.68658529707167</v>
+        <v>182.43164154785583</v>
       </c>
       <c r="AO11" s="10">
-        <v>81.304540641911032</v>
+        <v>104.78337733956555</v>
       </c>
       <c r="AQ11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AR11" s="11">
         <v>112.1</v>
       </c>
       <c r="AS11" s="11">
         <v>105.52820754857764</v>
       </c>
       <c r="AT11" s="11">
         <v>95.325853458983929</v>
       </c>
       <c r="AU11" s="11">
         <v>105.46637801332261</v>
       </c>
       <c r="AV11" s="10">
         <v>102.63933507913026</v>
       </c>
-      <c r="AW11" s="10"/>
+      <c r="AW11" s="10">
+        <v>117.6974426007219</v>
+      </c>
       <c r="AX11" s="10"/>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="10"/>
       <c r="BA11" s="3"/>
       <c r="BB11" s="10"/>
       <c r="BC11" s="10"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="4">
         <v>101.54480931755619</v>
       </c>
       <c r="C12" s="4">
         <v>108.89936822402251</v>
       </c>
       <c r="D12" s="4">
         <v>103.33644725333211</v>
       </c>
       <c r="E12" s="4">
         <v>98.682079172304299</v>
       </c>
       <c r="F12" s="3">
         <v>98.616809022490912</v>
@@ -2173,101 +2189,103 @@
       <c r="V12" s="10">
         <v>95.680394914689231</v>
       </c>
       <c r="W12" s="11">
         <v>70.836966165633555</v>
       </c>
       <c r="X12" s="10">
         <v>115.75921087981385</v>
       </c>
       <c r="Y12" s="10">
         <v>150.98312635519858</v>
       </c>
       <c r="Z12" s="10">
         <v>172.04678731153197</v>
       </c>
       <c r="AA12" s="10">
         <v>90.766608533295667</v>
       </c>
       <c r="AC12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AD12" s="11">
         <v>115.1</v>
       </c>
       <c r="AE12" s="11">
-        <v>118.09258158216463</v>
+        <v>118.01978857503038</v>
       </c>
       <c r="AF12" s="11">
-        <v>107.49918428863636</v>
+        <v>107.45336366211897</v>
       </c>
       <c r="AG12" s="11">
-        <v>103.15940419053553</v>
+        <v>103.10247551028884</v>
       </c>
       <c r="AH12" s="10">
-        <v>101.4566332610632</v>
+        <v>101.37107448631721</v>
       </c>
       <c r="AI12" s="10">
-        <v>113.83748800819453</v>
+        <v>113.86690651100153</v>
       </c>
       <c r="AJ12" s="10">
-        <v>105.72104408328786</v>
+        <v>87.27034285440628</v>
       </c>
       <c r="AK12" s="11">
-        <v>123.75157604909725</v>
+        <v>124.96583584991241</v>
       </c>
       <c r="AL12" s="10">
-        <v>103.3</v>
+        <v>97.696292300020431</v>
       </c>
       <c r="AM12" s="3">
-        <v>137.52406807845801</v>
+        <v>106.46236060997821</v>
       </c>
       <c r="AN12" s="10">
-        <v>102.78203284983169</v>
+        <v>132.37197485106634</v>
       </c>
       <c r="AO12" s="10">
-        <v>253.55969580438784</v>
+        <v>104.03369004754654</v>
       </c>
       <c r="AQ12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AR12" s="11">
         <v>109.4</v>
       </c>
       <c r="AS12" s="11">
         <v>109.09203230326401</v>
       </c>
       <c r="AT12" s="11">
         <v>106.30654089812136</v>
       </c>
       <c r="AU12" s="11">
         <v>107.13697666484154</v>
       </c>
       <c r="AV12" s="10">
         <v>110.7057768627959</v>
       </c>
-      <c r="AW12" s="10"/>
+      <c r="AW12" s="10">
+        <v>103.05428537197936</v>
+      </c>
       <c r="AX12" s="10"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="10"/>
       <c r="BA12" s="3"/>
       <c r="BB12" s="10"/>
       <c r="BC12" s="10"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="4">
         <v>103.40235895668408</v>
       </c>
       <c r="C13" s="4">
         <v>111.97224507065617</v>
       </c>
       <c r="D13" s="4">
         <v>86.738494647556223</v>
       </c>
       <c r="E13" s="4">
         <v>107.30764337486592</v>
       </c>
       <c r="F13" s="3">
         <v>102.89033531931176</v>
@@ -2317,101 +2335,103 @@
       <c r="V13" s="10">
         <v>101.51096308288199</v>
       </c>
       <c r="W13" s="11">
         <v>123.68991025938652</v>
       </c>
       <c r="X13" s="10">
         <v>104.449792331971</v>
       </c>
       <c r="Y13" s="10">
         <v>425.97120510822657</v>
       </c>
       <c r="Z13" s="10">
         <v>249.31171360934167</v>
       </c>
       <c r="AA13" s="10">
         <v>32.13509657229968</v>
       </c>
       <c r="AC13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AD13" s="11">
         <v>111.3</v>
       </c>
       <c r="AE13" s="11">
-        <v>98.957165846422086</v>
+        <v>98.87559148887452</v>
       </c>
       <c r="AF13" s="11">
-        <v>110.12011475016665</v>
+        <v>110.0926350038238</v>
       </c>
       <c r="AG13" s="11">
-        <v>98.257249776559831</v>
+        <v>98.173414232338885</v>
       </c>
       <c r="AH13" s="10">
-        <v>90.572886364410735</v>
+        <v>90.581388184342387</v>
       </c>
       <c r="AI13" s="10">
-        <v>100.44091560122925</v>
+        <v>100.42251759572858</v>
       </c>
       <c r="AJ13" s="10">
-        <v>112.86095564888549</v>
+        <v>116.85636994014791</v>
       </c>
       <c r="AK13" s="11">
-        <v>95.830135489501146</v>
+        <v>95.743706178549957</v>
       </c>
       <c r="AL13" s="10">
-        <v>117.9</v>
+        <v>128.00371994791499</v>
       </c>
       <c r="AM13" s="3">
-        <v>74.468065644690455</v>
+        <v>56.05320640170531</v>
       </c>
       <c r="AN13" s="10">
-        <v>119.53583525460489</v>
+        <v>203.88456563591163</v>
       </c>
       <c r="AO13" s="10">
-        <v>559.94640113104174</v>
+        <v>75.979962008150252</v>
       </c>
       <c r="AQ13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AR13" s="11">
         <v>98.4</v>
       </c>
       <c r="AS13" s="11">
         <v>96.175772979837788</v>
       </c>
       <c r="AT13" s="11">
         <v>120.14521553525501</v>
       </c>
       <c r="AU13" s="11">
         <v>91.859641459462736</v>
       </c>
       <c r="AV13" s="10">
         <v>109.68308473746676</v>
       </c>
-      <c r="AW13" s="10"/>
+      <c r="AW13" s="10">
+        <v>102.34395136106924</v>
+      </c>
       <c r="AX13" s="10"/>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="10"/>
       <c r="BA13" s="3"/>
       <c r="BB13" s="10"/>
       <c r="BC13" s="10"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="4">
         <v>112.6833866224289</v>
       </c>
       <c r="C14" s="4">
         <v>125.98155240896094</v>
       </c>
       <c r="D14" s="4">
         <v>143.69514598616519</v>
       </c>
       <c r="E14" s="4">
         <v>127.70239081753789</v>
       </c>
       <c r="F14" s="3">
         <v>105.34062704340015</v>
@@ -2461,101 +2481,103 @@
       <c r="V14" s="10">
         <v>86.843710444459646</v>
       </c>
       <c r="W14" s="11">
         <v>98.330263054519335</v>
       </c>
       <c r="X14" s="10">
         <v>120.13265607965525</v>
       </c>
       <c r="Y14" s="10">
         <v>181.20307056501849</v>
       </c>
       <c r="Z14" s="10">
         <v>164.01269158230269</v>
       </c>
       <c r="AA14" s="10">
         <v>22.579523997045854</v>
       </c>
       <c r="AC14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AD14" s="11">
         <v>102.2</v>
       </c>
       <c r="AE14" s="11">
-        <v>97.87525608042499</v>
+        <v>97.747775611491647</v>
       </c>
       <c r="AF14" s="11">
-        <v>157.36838260646127</v>
+        <v>157.48981544417029</v>
       </c>
       <c r="AG14" s="11">
-        <v>155.30415246301811</v>
+        <v>155.41949166498944</v>
       </c>
       <c r="AH14" s="10">
-        <v>155.51531448626542</v>
+        <v>155.08486817291507</v>
       </c>
       <c r="AI14" s="10">
-        <v>133.60099985386128</v>
+        <v>133.65908014168372</v>
       </c>
       <c r="AJ14" s="10">
-        <v>121.38708633052093</v>
+        <v>93.076420401479908</v>
       </c>
       <c r="AK14" s="11">
-        <v>103.14920561691143</v>
+        <v>102.35307310303348</v>
       </c>
       <c r="AL14" s="10">
-        <v>113.6</v>
+        <v>104.23286546523292</v>
       </c>
       <c r="AM14" s="3">
-        <v>95.473486771463783</v>
+        <v>82.424014782410538</v>
       </c>
       <c r="AN14" s="10">
-        <v>152.03822631681953</v>
+        <v>184.66843662329919</v>
       </c>
       <c r="AO14" s="10">
-        <v>110.71195817626058</v>
+        <v>132.32235896736171</v>
       </c>
       <c r="AQ14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AR14" s="11">
         <v>119.8</v>
       </c>
       <c r="AS14" s="11">
         <v>123.22980755543016</v>
       </c>
       <c r="AT14" s="11">
         <v>110.12432291053101</v>
       </c>
       <c r="AU14" s="11">
         <v>97.584090267020883</v>
       </c>
       <c r="AV14" s="10">
         <v>95.104937158355469</v>
       </c>
-      <c r="AW14" s="10"/>
+      <c r="AW14" s="10">
+        <v>100.54011557087199</v>
+      </c>
       <c r="AX14" s="10"/>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="10"/>
       <c r="BA14" s="3"/>
       <c r="BB14" s="10"/>
       <c r="BC14" s="10"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="4">
         <v>97.14996515816901</v>
       </c>
       <c r="C15" s="4">
         <v>116.46035459166922</v>
       </c>
       <c r="D15" s="4">
         <v>117.09985188806935</v>
       </c>
       <c r="E15" s="4">
         <v>108.21249885100733</v>
       </c>
       <c r="F15" s="3">
         <v>102.37140345881326</v>
@@ -2605,101 +2627,103 @@
       <c r="V15" s="10">
         <v>103.57829739290155</v>
       </c>
       <c r="W15" s="11">
         <v>79.183486518060775</v>
       </c>
       <c r="X15" s="10">
         <v>168.05943816520289</v>
       </c>
       <c r="Y15" s="10">
         <v>351.13967398099521</v>
       </c>
       <c r="Z15" s="10">
         <v>236.65856865107725</v>
       </c>
       <c r="AA15" s="10">
         <v>47.795290845854481</v>
       </c>
       <c r="AC15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AD15" s="11">
         <v>106.1</v>
       </c>
       <c r="AE15" s="11">
-        <v>98.525780646553883</v>
+        <v>98.356196509792781</v>
       </c>
       <c r="AF15" s="11">
-        <v>111.47565826604718</v>
+        <v>111.3667397393853</v>
       </c>
       <c r="AG15" s="11">
-        <v>105.06841362645557</v>
+        <v>104.94164392627472</v>
       </c>
       <c r="AH15" s="10">
-        <v>112.80171016359424</v>
+        <v>112.58338624460416</v>
       </c>
       <c r="AI15" s="10">
-        <v>87.184580862968957</v>
+        <v>87.092002114029228</v>
       </c>
       <c r="AJ15" s="10">
-        <v>135.82277601507877</v>
+        <v>131.85204994186662</v>
       </c>
       <c r="AK15" s="11">
-        <v>96.957835903834649</v>
+        <v>104.71819664659175</v>
       </c>
       <c r="AL15" s="10">
-        <v>103.3</v>
+        <v>102.55298669980488</v>
       </c>
       <c r="AM15" s="3">
-        <v>85.166783374288201</v>
+        <v>83.91719981970904</v>
       </c>
       <c r="AN15" s="10">
-        <v>197.01172339559372</v>
+        <v>122.04351848601362</v>
       </c>
       <c r="AO15" s="10">
-        <v>-435.9102815221118</v>
+        <v>103.13290612629314</v>
       </c>
       <c r="AQ15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AR15" s="11">
         <v>103.2</v>
       </c>
       <c r="AS15" s="11">
         <v>100.06462264064504</v>
       </c>
       <c r="AT15" s="11">
         <v>100.22344008798918</v>
       </c>
       <c r="AU15" s="11">
         <v>96.34610990544131</v>
       </c>
       <c r="AV15" s="10">
         <v>107.45060238971426</v>
       </c>
-      <c r="AW15" s="10"/>
+      <c r="AW15" s="10">
+        <v>118.74876207404725</v>
+      </c>
       <c r="AX15" s="10"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="10"/>
       <c r="BA15" s="3"/>
       <c r="BB15" s="10"/>
       <c r="BC15" s="10"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="4">
         <v>100.72125473578029</v>
       </c>
       <c r="C16" s="4">
         <v>105.1314473255958</v>
       </c>
       <c r="D16" s="4">
         <v>101.9504280488982</v>
       </c>
       <c r="E16" s="4">
         <v>103.49390149993091</v>
       </c>
       <c r="F16" s="3">
         <v>103.99027185115503</v>
@@ -2749,101 +2773,103 @@
       <c r="V16" s="10">
         <v>99.293944647478227</v>
       </c>
       <c r="W16" s="11">
         <v>129.79449263173677</v>
       </c>
       <c r="X16" s="10">
         <v>166.17183332261237</v>
       </c>
       <c r="Y16" s="10">
         <v>214.47206632063657</v>
       </c>
       <c r="Z16" s="10">
         <v>247.1827121464726</v>
       </c>
       <c r="AA16" s="10">
         <v>-54.66463368533875</v>
       </c>
       <c r="AC16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AD16" s="11">
         <v>131.80000000000001</v>
       </c>
       <c r="AE16" s="11">
-        <v>90.784957532977757</v>
+        <v>90.727411136131153</v>
       </c>
       <c r="AF16" s="11">
-        <v>100.8207337581224</v>
+        <v>100.74383282198589</v>
       </c>
       <c r="AG16" s="11">
-        <v>112.79629402988505</v>
+        <v>112.86893582343124</v>
       </c>
       <c r="AH16" s="10">
-        <v>98.325418041869256</v>
+        <v>98.347235755238998</v>
       </c>
       <c r="AI16" s="10">
-        <v>101.02848987620001</v>
+        <v>101.08964194782359</v>
       </c>
       <c r="AJ16" s="10">
-        <v>111.34334902708434</v>
+        <v>94.493312815560586</v>
       </c>
       <c r="AK16" s="11">
-        <v>106.67381742569502</v>
+        <v>101.83012875968809</v>
       </c>
       <c r="AL16" s="10">
-        <v>98.3</v>
+        <v>93.601309878830705</v>
       </c>
       <c r="AM16" s="3">
-        <v>133.80298332927217</v>
+        <v>118.58050250141672</v>
       </c>
       <c r="AN16" s="10">
-        <v>97.501691210118054</v>
+        <v>139.38227000601483</v>
       </c>
       <c r="AO16" s="10">
-        <v>314.6360731830261</v>
+        <v>105.68233698593903</v>
       </c>
       <c r="AQ16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AR16" s="11">
         <v>94.1</v>
       </c>
       <c r="AS16" s="11">
         <v>118.37626399675503</v>
       </c>
       <c r="AT16" s="11">
         <v>122.82006160436569</v>
       </c>
       <c r="AU16" s="11">
         <v>98.052430576903546</v>
       </c>
       <c r="AV16" s="10">
         <v>100.54077914430304</v>
       </c>
-      <c r="AW16" s="10"/>
+      <c r="AW16" s="10">
+        <v>104.54481298449092</v>
+      </c>
       <c r="AX16" s="10"/>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="10"/>
       <c r="BA16" s="3"/>
       <c r="BB16" s="10"/>
       <c r="BC16" s="10"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="4">
         <v>100.80473152179708</v>
       </c>
       <c r="C17" s="4">
         <v>110.55538273159074</v>
       </c>
       <c r="D17" s="4">
         <v>97.682903876418251</v>
       </c>
       <c r="E17" s="4">
         <v>100.1104381730906</v>
       </c>
       <c r="F17" s="3">
         <v>102.84257151373761</v>
@@ -2893,528 +2919,532 @@
       <c r="V17" s="10">
         <v>98.979743800652159</v>
       </c>
       <c r="W17" s="11">
         <v>94.587503104284878</v>
       </c>
       <c r="X17" s="10">
         <v>176.48850532632179</v>
       </c>
       <c r="Y17" s="10">
         <v>218.08444657638395</v>
       </c>
       <c r="Z17" s="10">
         <v>401.98976473305532</v>
       </c>
       <c r="AA17" s="10">
         <v>60.310425118977207</v>
       </c>
       <c r="AC17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AD17" s="11">
         <v>100.7</v>
       </c>
       <c r="AE17" s="11">
-        <v>105.71425373363228</v>
+        <v>105.73864519969534</v>
       </c>
       <c r="AF17" s="11">
-        <v>96.247769820683502</v>
+        <v>96.18994139056187</v>
       </c>
       <c r="AG17" s="11">
-        <v>101.92146396921144</v>
+        <v>101.86482885351057</v>
       </c>
       <c r="AH17" s="10">
-        <v>100.85679923849958</v>
+        <v>100.81118231287147</v>
       </c>
       <c r="AI17" s="10">
-        <v>100.83250396555361</v>
+        <v>100.82081355424921</v>
       </c>
       <c r="AJ17" s="10">
-        <v>104.27051974072126</v>
+        <v>110.37127508516255</v>
       </c>
       <c r="AK17" s="11">
-        <v>102.35022565486673</v>
+        <v>108.9178014254405</v>
       </c>
       <c r="AL17" s="10">
-        <v>116.9</v>
+        <v>139.41244760522525</v>
       </c>
       <c r="AM17" s="3">
-        <v>101.79158178155619</v>
+        <v>88.516681056219909</v>
       </c>
       <c r="AN17" s="10">
-        <v>65.026936664821392</v>
+        <v>87.184883449356576</v>
       </c>
       <c r="AO17" s="10">
-        <v>131.12326924018058</v>
+        <v>103.00017351660122</v>
       </c>
       <c r="AQ17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AR17" s="11">
         <v>110.3</v>
       </c>
       <c r="AS17" s="11">
         <v>98.058938900318253</v>
       </c>
       <c r="AT17" s="11">
         <v>106.73898080434068</v>
       </c>
       <c r="AU17" s="11">
         <v>98.732951602425885</v>
       </c>
       <c r="AV17" s="10">
         <v>93.671857399632714</v>
       </c>
-      <c r="AW17" s="10"/>
+      <c r="AW17" s="10">
+        <v>106.51998828697202</v>
+      </c>
       <c r="AX17" s="10"/>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="10"/>
       <c r="BA17" s="3"/>
       <c r="BB17" s="10"/>
       <c r="BC17" s="10"/>
     </row>
     <row r="18" spans="1:55">
-      <c r="A18" s="21" t="s">
+      <c r="A18" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="4">
         <v>101.99764370373275</v>
       </c>
       <c r="C18" s="4">
         <v>104.19937477980923</v>
       </c>
       <c r="D18" s="4">
         <v>110.1661664487392</v>
       </c>
       <c r="E18" s="4">
         <v>104.55922006477643</v>
       </c>
       <c r="F18" s="3">
         <v>108.35071753889733</v>
       </c>
       <c r="G18" s="3">
         <v>106.15521998493543</v>
       </c>
       <c r="H18" s="3">
         <v>104.26892286627492</v>
       </c>
       <c r="I18" s="4">
         <v>81.483486410137161</v>
       </c>
       <c r="J18" s="3">
         <v>72.973925251051398</v>
       </c>
       <c r="K18" s="3">
         <v>73.190778998426865</v>
       </c>
       <c r="L18" s="3">
         <v>186.38966259471383</v>
       </c>
       <c r="M18" s="3">
         <v>101.4574397651316</v>
       </c>
-      <c r="O18" s="21" t="s">
+      <c r="O18" s="19" t="s">
         <v>48</v>
       </c>
       <c r="P18" s="11">
         <v>116.51488063462105</v>
       </c>
       <c r="Q18" s="11">
         <v>155.12192974857996</v>
       </c>
       <c r="R18" s="11">
         <v>109.60197932457029</v>
       </c>
       <c r="S18" s="11">
         <v>97.378657738167746</v>
       </c>
       <c r="T18" s="10">
         <v>99.666392443250331</v>
       </c>
       <c r="U18" s="10">
         <v>97.34197992048847</v>
       </c>
       <c r="V18" s="10">
         <v>100.89566001607177</v>
       </c>
       <c r="W18" s="11">
         <v>93.677649716690553</v>
       </c>
       <c r="X18" s="10">
         <v>152.22300154985018</v>
       </c>
       <c r="Y18" s="10">
         <v>163.35980445228802</v>
       </c>
       <c r="Z18" s="10">
         <v>193.63641213978755</v>
       </c>
       <c r="AA18" s="10">
         <v>-393.36764448879603</v>
       </c>
-      <c r="AC18" s="21" t="s">
+      <c r="AC18" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AD18" s="11">
         <v>93.1</v>
       </c>
       <c r="AE18" s="11">
-        <v>85.79616486375366</v>
+        <v>85.636198544338583</v>
       </c>
       <c r="AF18" s="11">
-        <v>115.02833384532711</v>
+        <v>114.98566911947114</v>
       </c>
       <c r="AG18" s="11">
-        <v>102.10629351801465</v>
+        <v>102.03864780749913</v>
       </c>
       <c r="AH18" s="10">
-        <v>98.612698754604907</v>
+        <v>98.546141464027087</v>
       </c>
       <c r="AI18" s="10">
-        <v>96.523413972934662</v>
+        <v>96.452040427221306</v>
       </c>
       <c r="AJ18" s="10">
-        <v>125.49775184845224</v>
+        <v>108.47642445449854</v>
       </c>
       <c r="AK18" s="11">
-        <v>109.35022147471791</v>
+        <v>116.69677124772197</v>
       </c>
       <c r="AL18" s="10">
-        <v>112.3</v>
+        <v>107.92935396985699</v>
       </c>
       <c r="AM18" s="3">
-        <v>110.70444749195161</v>
+        <v>121.29703438840338</v>
       </c>
       <c r="AN18" s="10">
-        <v>88.948876101451745</v>
+        <v>124.97632888717732</v>
       </c>
       <c r="AO18" s="10">
-        <v>155.35071880932426</v>
-[...1 lines deleted...]
-      <c r="AQ18" s="21" t="s">
+        <v>101.13656512844283</v>
+      </c>
+      <c r="AQ18" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AR18" s="11">
         <v>99.5</v>
       </c>
       <c r="AS18" s="11">
         <v>81.162283564796994</v>
       </c>
       <c r="AT18" s="11">
         <v>121.28803876930405</v>
       </c>
       <c r="AU18" s="11">
         <v>100.04894002871015</v>
       </c>
       <c r="AV18" s="10">
         <v>99.989724178304414</v>
       </c>
-      <c r="AW18" s="10"/>
+      <c r="AW18" s="10">
+        <v>93.679670389252891</v>
+      </c>
       <c r="AX18" s="10"/>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="10"/>
       <c r="BA18" s="3"/>
       <c r="BB18" s="10"/>
       <c r="BC18" s="10"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="5"/>
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="7"/>
       <c r="F19" s="8"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
-      <c r="I19" s="22"/>
+      <c r="I19" s="20"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="O19" s="5"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="7"/>
       <c r="T19" s="8"/>
       <c r="U19" s="6"/>
       <c r="V19" s="6"/>
-      <c r="W19" s="22"/>
+      <c r="W19" s="20"/>
       <c r="X19" s="6"/>
       <c r="Y19" s="6"/>
       <c r="Z19" s="6"/>
       <c r="AA19" s="6"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="6"/>
       <c r="AE19" s="6"/>
       <c r="AF19" s="6"/>
       <c r="AG19" s="7"/>
       <c r="AH19" s="8"/>
       <c r="AI19" s="6"/>
       <c r="AJ19" s="6"/>
-      <c r="AK19" s="22"/>
+      <c r="AK19" s="20"/>
       <c r="AL19" s="6"/>
       <c r="AM19" s="6"/>
       <c r="AN19" s="6"/>
       <c r="AO19" s="6"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="6"/>
       <c r="AS19" s="6"/>
       <c r="AT19" s="6"/>
       <c r="AU19" s="7"/>
       <c r="AV19" s="8"/>
       <c r="AW19" s="6"/>
       <c r="AX19" s="6"/>
-      <c r="AY19" s="22"/>
+      <c r="AY19" s="20"/>
       <c r="AZ19" s="6"/>
       <c r="BA19" s="6"/>
       <c r="BB19" s="6"/>
       <c r="BC19" s="6"/>
     </row>
     <row r="20" spans="1:55">
-      <c r="A20" s="15" t="s">
+      <c r="A20" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="15"/>
-[...11 lines deleted...]
-      <c r="O20" s="15" t="s">
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
+      <c r="O20" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="P20" s="15"/>
-[...11 lines deleted...]
-      <c r="AC20" s="15" t="s">
+      <c r="P20" s="24"/>
+      <c r="Q20" s="24"/>
+      <c r="R20" s="24"/>
+      <c r="S20" s="24"/>
+      <c r="T20" s="24"/>
+      <c r="U20" s="24"/>
+      <c r="V20" s="24"/>
+      <c r="W20" s="24"/>
+      <c r="X20" s="24"/>
+      <c r="Y20" s="24"/>
+      <c r="Z20" s="24"/>
+      <c r="AA20" s="24"/>
+      <c r="AC20" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="AD20" s="15"/>
-[...11 lines deleted...]
-      <c r="AQ20" s="15" t="s">
+      <c r="AD20" s="24"/>
+      <c r="AE20" s="24"/>
+      <c r="AF20" s="24"/>
+      <c r="AG20" s="24"/>
+      <c r="AH20" s="24"/>
+      <c r="AI20" s="24"/>
+      <c r="AJ20" s="24"/>
+      <c r="AK20" s="24"/>
+      <c r="AL20" s="24"/>
+      <c r="AM20" s="24"/>
+      <c r="AN20" s="24"/>
+      <c r="AO20" s="24"/>
+      <c r="AQ20" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="AR20" s="15"/>
-[...10 lines deleted...]
-      <c r="BC20" s="15"/>
+      <c r="AR20" s="24"/>
+      <c r="AS20" s="24"/>
+      <c r="AT20" s="24"/>
+      <c r="AU20" s="24"/>
+      <c r="AV20" s="24"/>
+      <c r="AW20" s="24"/>
+      <c r="AX20" s="24"/>
+      <c r="AY20" s="24"/>
+      <c r="AZ20" s="24"/>
+      <c r="BA20" s="24"/>
+      <c r="BB20" s="24"/>
+      <c r="BC20" s="24"/>
     </row>
     <row r="21" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="23"/>
-[...11 lines deleted...]
-      <c r="O21" s="23" t="s">
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
+      <c r="M21" s="25"/>
+      <c r="O21" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="P21" s="23"/>
-[...11 lines deleted...]
-      <c r="AC21" s="23" t="s">
+      <c r="P21" s="25"/>
+      <c r="Q21" s="25"/>
+      <c r="R21" s="25"/>
+      <c r="S21" s="25"/>
+      <c r="T21" s="25"/>
+      <c r="U21" s="25"/>
+      <c r="V21" s="25"/>
+      <c r="W21" s="25"/>
+      <c r="X21" s="25"/>
+      <c r="Y21" s="25"/>
+      <c r="Z21" s="25"/>
+      <c r="AA21" s="25"/>
+      <c r="AC21" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="AD21" s="23"/>
-[...11 lines deleted...]
-      <c r="AQ21" s="23" t="s">
+      <c r="AD21" s="25"/>
+      <c r="AE21" s="25"/>
+      <c r="AF21" s="25"/>
+      <c r="AG21" s="25"/>
+      <c r="AH21" s="25"/>
+      <c r="AI21" s="25"/>
+      <c r="AJ21" s="25"/>
+      <c r="AK21" s="25"/>
+      <c r="AL21" s="25"/>
+      <c r="AM21" s="25"/>
+      <c r="AN21" s="25"/>
+      <c r="AO21" s="25"/>
+      <c r="AQ21" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="AR21" s="23"/>
-[...10 lines deleted...]
-      <c r="BC21" s="23"/>
+      <c r="AR21" s="25"/>
+      <c r="AS21" s="25"/>
+      <c r="AT21" s="25"/>
+      <c r="AU21" s="25"/>
+      <c r="AV21" s="25"/>
+      <c r="AW21" s="25"/>
+      <c r="AX21" s="25"/>
+      <c r="AY21" s="25"/>
+      <c r="AZ21" s="25"/>
+      <c r="BA21" s="25"/>
+      <c r="BB21" s="25"/>
+      <c r="BC21" s="25"/>
     </row>
     <row r="22" spans="1:55">
-      <c r="A22" s="19"/>
-[...10 lines deleted...]
-      <c r="L22" s="19"/>
+      <c r="A22" s="17"/>
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
       <c r="M22" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O22" s="19"/>
-[...10 lines deleted...]
-      <c r="Z22" s="19"/>
+      <c r="O22" s="17"/>
+      <c r="P22" s="17"/>
+      <c r="Q22" s="17"/>
+      <c r="R22" s="17"/>
+      <c r="S22" s="17"/>
+      <c r="T22" s="17"/>
+      <c r="U22" s="17"/>
+      <c r="V22" s="17"/>
+      <c r="W22" s="17"/>
+      <c r="X22" s="17"/>
+      <c r="Y22" s="17"/>
+      <c r="Z22" s="17"/>
       <c r="AA22" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="AC22" s="19"/>
-[...10 lines deleted...]
-      <c r="AN22" s="19"/>
+      <c r="AC22" s="17"/>
+      <c r="AD22" s="17"/>
+      <c r="AE22" s="17"/>
+      <c r="AF22" s="17"/>
+      <c r="AG22" s="17"/>
+      <c r="AH22" s="17"/>
+      <c r="AI22" s="17"/>
+      <c r="AJ22" s="17"/>
+      <c r="AK22" s="17"/>
+      <c r="AL22" s="17"/>
+      <c r="AM22" s="17"/>
+      <c r="AN22" s="17"/>
       <c r="AO22" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AQ22" s="19"/>
-[...10 lines deleted...]
-      <c r="BB22" s="19"/>
+      <c r="AQ22" s="17"/>
+      <c r="AR22" s="17"/>
+      <c r="AS22" s="17"/>
+      <c r="AT22" s="17"/>
+      <c r="AU22" s="17"/>
+      <c r="AV22" s="17"/>
+      <c r="AW22" s="17"/>
+      <c r="AX22" s="17"/>
+      <c r="AY22" s="17"/>
+      <c r="AZ22" s="17"/>
+      <c r="BA22" s="17"/>
+      <c r="BB22" s="17"/>
       <c r="BC22" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:55">
       <c r="A23" s="13"/>
-      <c r="B23" s="20" t="s">
+      <c r="B23" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="20" t="s">
+      <c r="C23" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D23" s="20" t="s">
+      <c r="D23" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="E23" s="20" t="s">
+      <c r="E23" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="F23" s="20" t="s">
+      <c r="F23" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="G23" s="20" t="s">
+      <c r="G23" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="H23" s="20" t="s">
+      <c r="H23" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="I23" s="20" t="s">
+      <c r="I23" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="J23" s="20" t="s">
+      <c r="J23" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="K23" s="20" t="s">
+      <c r="K23" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="L23" s="20" t="s">
+      <c r="L23" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="M23" s="20" t="s">
+      <c r="M23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="13"/>
       <c r="P23" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Q23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="R23" s="13" t="s">
         <v>3</v>
       </c>
       <c r="S23" s="13" t="s">
         <v>4</v>
       </c>
       <c r="T23" s="13" t="s">
         <v>5</v>
       </c>
       <c r="U23" s="13" t="s">
         <v>6</v>
       </c>
       <c r="V23" s="13" t="s">
         <v>7</v>
       </c>
       <c r="W23" s="13" t="s">
@@ -3486,186 +3516,188 @@
         <v>5</v>
       </c>
       <c r="AW23" s="13" t="s">
         <v>6</v>
       </c>
       <c r="AX23" s="13" t="s">
         <v>7</v>
       </c>
       <c r="AY23" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AZ23" s="13" t="s">
         <v>9</v>
       </c>
       <c r="BA23" s="13" t="s">
         <v>10</v>
       </c>
       <c r="BB23" s="13" t="s">
         <v>11</v>
       </c>
       <c r="BC23" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:55" ht="13.5" customHeight="1">
-      <c r="A24" s="16" t="s">
+      <c r="A24" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="4">
         <v>102.77535397858716</v>
       </c>
       <c r="C24" s="4">
         <v>106.06566461755558</v>
       </c>
       <c r="D24" s="4">
         <v>105.65301464826335</v>
       </c>
       <c r="E24" s="3">
         <v>102.69743736775195</v>
       </c>
       <c r="F24" s="3">
         <v>102.75867464121804</v>
       </c>
       <c r="G24" s="3">
         <v>102.89895966224813</v>
       </c>
       <c r="H24" s="3">
         <v>101.15646605221529</v>
       </c>
       <c r="I24" s="3">
         <v>97.695661798944471</v>
       </c>
       <c r="J24" s="3">
         <v>75.272534859776727</v>
       </c>
       <c r="K24" s="3">
         <v>91.7</v>
       </c>
       <c r="L24" s="3">
         <v>77.400000000000006</v>
       </c>
       <c r="M24" s="3">
         <v>115.1</v>
       </c>
-      <c r="O24" s="16" t="s">
+      <c r="O24" s="15" t="s">
         <v>20</v>
       </c>
       <c r="P24" s="11">
         <v>97.367762446852552</v>
       </c>
       <c r="Q24" s="11">
         <v>111.62706465126683</v>
       </c>
       <c r="R24" s="11">
         <v>103.20496020850041</v>
       </c>
       <c r="S24" s="10">
         <v>100.39166182839728</v>
       </c>
       <c r="T24" s="10">
         <v>99.016479023176572</v>
       </c>
       <c r="U24" s="10">
         <v>103.59508202477869</v>
       </c>
       <c r="V24" s="10">
         <v>98.804040638398902</v>
       </c>
       <c r="W24" s="10">
         <v>89.145820647068334</v>
       </c>
       <c r="X24" s="10">
         <v>134.50872830044017</v>
       </c>
       <c r="Y24" s="10">
         <v>193.42142110450979</v>
       </c>
       <c r="Z24" s="10">
         <v>216.1236390430108</v>
       </c>
       <c r="AA24" s="10">
         <v>43.233542222218283</v>
       </c>
-      <c r="AC24" s="16" t="s">
+      <c r="AC24" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AD24" s="11">
         <v>106.60397968940333</v>
       </c>
       <c r="AE24" s="11">
-        <v>101.4638828396498</v>
+        <v>101.39420977267469</v>
       </c>
       <c r="AF24" s="11">
-        <v>114.99974150468073</v>
+        <v>114.99743923195642</v>
       </c>
       <c r="AG24" s="10">
-        <v>107.33923662322215</v>
+        <v>107.30162055042302</v>
       </c>
       <c r="AH24" s="10">
-        <v>107.95768234908105</v>
+        <v>107.84894151490987</v>
       </c>
       <c r="AI24" s="10">
-        <v>102.67577195328852</v>
+        <v>101.8464797526444</v>
       </c>
       <c r="AJ24" s="10">
-        <v>113.51314523667537</v>
+        <v>104.34008655737614</v>
       </c>
       <c r="AK24" s="10">
-        <v>110.25513621925802</v>
+        <v>115.98916859408841</v>
       </c>
       <c r="AL24" s="10">
-        <v>110.1</v>
+        <v>108.64360622302414</v>
       </c>
       <c r="AM24" s="3">
-        <v>106.89511129854516</v>
+        <v>96.809133260632649</v>
       </c>
       <c r="AN24" s="10">
-        <v>117.46479712827768</v>
+        <v>132.79242051532322</v>
       </c>
       <c r="AO24" s="10">
-        <v>93.522460790608193</v>
-[...1 lines deleted...]
-      <c r="AQ24" s="16" t="s">
+        <v>104.04324202776729</v>
+      </c>
+      <c r="AQ24" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AR24" s="11">
         <v>105.9</v>
       </c>
       <c r="AS24" s="11">
         <v>104.02571762752328</v>
       </c>
       <c r="AT24" s="11">
         <v>101.53912300425193</v>
       </c>
       <c r="AU24" s="10">
         <v>100.51363040684632</v>
       </c>
       <c r="AV24" s="10">
         <v>102.80899785681163</v>
       </c>
-      <c r="AW24" s="10"/>
+      <c r="AW24" s="10">
+        <v>107.35702221810914</v>
+      </c>
       <c r="AX24" s="10"/>
       <c r="AY24" s="10"/>
       <c r="AZ24" s="10"/>
       <c r="BA24" s="3"/>
       <c r="BB24" s="10"/>
       <c r="BC24" s="10"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="4">
         <v>61.023894232973454</v>
       </c>
       <c r="C25" s="4">
         <v>72.786050321700301</v>
       </c>
       <c r="D25" s="4">
         <v>64.127822607346246</v>
       </c>
       <c r="E25" s="3">
         <v>57.808011794485296</v>
       </c>
       <c r="F25" s="3">
         <v>58.551066279868202</v>
@@ -3715,101 +3747,103 @@
       <c r="V25" s="10">
         <v>117.01971931106539</v>
       </c>
       <c r="W25" s="10">
         <v>90.739474757240359</v>
       </c>
       <c r="X25" s="10">
         <v>85.430832126756243</v>
       </c>
       <c r="Y25" s="10">
         <v>92.583078171220308</v>
       </c>
       <c r="Z25" s="10">
         <v>63.761193148474568</v>
       </c>
       <c r="AA25" s="10">
         <v>10319.54959833632</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AD25" s="11">
         <v>201.7</v>
       </c>
       <c r="AE25" s="11">
-        <v>304.14833565531887</v>
+        <v>309.74317625572706</v>
       </c>
       <c r="AF25" s="11">
-        <v>230.9474299985998</v>
+        <v>236.44703263957231</v>
       </c>
       <c r="AG25" s="10">
-        <v>165.18371116516835</v>
+        <v>169.99414826146187</v>
       </c>
       <c r="AH25" s="10">
-        <v>89.132720770511312</v>
+        <v>93.238857470588655</v>
       </c>
       <c r="AI25" s="10">
-        <v>358.83148784841052</v>
+        <v>221.66344615412697</v>
       </c>
       <c r="AJ25" s="10">
-        <v>128.19824687750224</v>
+        <v>126.38998193764289</v>
       </c>
       <c r="AK25" s="10">
-        <v>111.30768229283166</v>
+        <v>108.47344048418735</v>
       </c>
       <c r="AL25" s="10">
-        <v>138.69999999999999</v>
+        <v>140.03348215382363</v>
       </c>
       <c r="AM25" s="3">
-        <v>103.46861297447801</v>
+        <v>102.98654953867941</v>
       </c>
       <c r="AN25" s="10">
-        <v>124.28536343404714</v>
+        <v>114.2226978617926</v>
       </c>
       <c r="AO25" s="10">
-        <v>841.92800040785335</v>
+        <v>102.39833421904321</v>
       </c>
       <c r="AQ25" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR25" s="11">
         <v>63.5</v>
       </c>
       <c r="AS25" s="11">
         <v>46.349398813160356</v>
       </c>
       <c r="AT25" s="11">
         <v>56.736329959648494</v>
       </c>
       <c r="AU25" s="10">
         <v>70.37278600419647</v>
       </c>
       <c r="AV25" s="10">
         <v>99.374094647611372</v>
       </c>
-      <c r="AW25" s="10"/>
+      <c r="AW25" s="10">
+        <v>54.853139168275554</v>
+      </c>
       <c r="AX25" s="10"/>
       <c r="AY25" s="10"/>
       <c r="AZ25" s="10"/>
       <c r="BA25" s="3"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="10"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="4">
         <v>101.54389166887299</v>
       </c>
       <c r="C26" s="4">
         <v>101.85320122820127</v>
       </c>
       <c r="D26" s="4">
         <v>102.52501003504445</v>
       </c>
       <c r="E26" s="3">
         <v>98.84889864399544</v>
       </c>
       <c r="F26" s="3">
         <v>100.14749714795887</v>
@@ -3859,101 +3893,103 @@
       <c r="V26" s="10">
         <v>103.83353443592067</v>
       </c>
       <c r="W26" s="10">
         <v>73.586635110322078</v>
       </c>
       <c r="X26" s="10">
         <v>126.48737967564534</v>
       </c>
       <c r="Y26" s="10">
         <v>124.47039113254669</v>
       </c>
       <c r="Z26" s="10">
         <v>205.65677575945912</v>
       </c>
       <c r="AA26" s="10">
         <v>-147.50198401823022</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD26" s="11">
         <v>102.4</v>
       </c>
       <c r="AE26" s="11">
-        <v>95.059988499660079</v>
+        <v>95.023762229182594</v>
       </c>
       <c r="AF26" s="11">
-        <v>91.13102707791208</v>
+        <v>91.049003653349331</v>
       </c>
       <c r="AG26" s="10">
-        <v>96.717256023894848</v>
+        <v>96.666736067141485</v>
       </c>
       <c r="AH26" s="10">
-        <v>95.331566405206914</v>
+        <v>95.346472694972817</v>
       </c>
       <c r="AI26" s="10">
-        <v>98.414653771389638</v>
+        <v>98.421445492255387</v>
       </c>
       <c r="AJ26" s="10">
-        <v>93.716354315128385</v>
+        <v>87.679326322000534</v>
       </c>
       <c r="AK26" s="10">
-        <v>183.45500774789855</v>
+        <v>227.25431881390699</v>
       </c>
       <c r="AL26" s="10">
-        <v>135.9</v>
+        <v>132.45041027461673</v>
       </c>
       <c r="AM26" s="3">
-        <v>86.225262229037469</v>
+        <v>95.702395827259863</v>
       </c>
       <c r="AN26" s="10">
-        <v>59.703240668758951</v>
+        <v>107.01364449481365</v>
       </c>
       <c r="AO26" s="10">
-        <v>296.29720990473436</v>
+        <v>99.959551747170039</v>
       </c>
       <c r="AQ26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR26" s="11">
         <v>97</v>
       </c>
       <c r="AS26" s="11">
         <v>109.54698490392605</v>
       </c>
       <c r="AT26" s="11">
         <v>103.42388635657851</v>
       </c>
       <c r="AU26" s="10">
         <v>99.557625253894173</v>
       </c>
       <c r="AV26" s="10">
         <v>97.789228452765698</v>
       </c>
-      <c r="AW26" s="10"/>
+      <c r="AW26" s="10">
+        <v>102.40575928052857</v>
+      </c>
       <c r="AX26" s="10"/>
       <c r="AY26" s="10"/>
       <c r="AZ26" s="10"/>
       <c r="BA26" s="3"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="10"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="4">
         <v>100.57896538951121</v>
       </c>
       <c r="C27" s="4">
         <v>100.91632329848875</v>
       </c>
       <c r="D27" s="4">
         <v>101.09670897662279</v>
       </c>
       <c r="E27" s="3">
         <v>100.69143012318746</v>
       </c>
       <c r="F27" s="3">
         <v>100.4422532241172</v>
@@ -4003,101 +4039,103 @@
       <c r="V27" s="10">
         <v>106.0142832023095</v>
       </c>
       <c r="W27" s="10">
         <v>52.463745358049373</v>
       </c>
       <c r="X27" s="10">
         <v>355.73333962582325</v>
       </c>
       <c r="Y27" s="10">
         <v>589.28850954573431</v>
       </c>
       <c r="Z27" s="10">
         <v>367.8228099150702</v>
       </c>
       <c r="AA27" s="10">
         <v>25.900358690138038</v>
       </c>
       <c r="AC27" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AD27" s="11">
         <v>98.7</v>
       </c>
       <c r="AE27" s="11">
-        <v>122.99277131671164</v>
+        <v>123.05072931532337</v>
       </c>
       <c r="AF27" s="11">
-        <v>128.78420326480114</v>
+        <v>128.91183114610561</v>
       </c>
       <c r="AG27" s="10">
-        <v>91.414603542693484</v>
+        <v>91.302052110549198</v>
       </c>
       <c r="AH27" s="10">
-        <v>94.162282133857019</v>
+        <v>94.169815044058495</v>
       </c>
       <c r="AI27" s="10">
-        <v>94.558324873164665</v>
+        <v>94.518684594452751</v>
       </c>
       <c r="AJ27" s="10">
-        <v>122.7827221442779</v>
+        <v>120.29304180751524</v>
       </c>
       <c r="AK27" s="10">
-        <v>112.94782444167024</v>
+        <v>120.66959214520712</v>
       </c>
       <c r="AL27" s="10">
-        <v>92.5</v>
+        <v>82.053774218437596</v>
       </c>
       <c r="AM27" s="3">
-        <v>117.7250943562467</v>
+        <v>99.88576140095212</v>
       </c>
       <c r="AN27" s="10">
-        <v>109.70172514117836</v>
+        <v>136.66065014334859</v>
       </c>
       <c r="AO27" s="10">
-        <v>221.47035847321496</v>
+        <v>99.175135526498124</v>
       </c>
       <c r="AQ27" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR27" s="11">
         <v>98.9</v>
       </c>
       <c r="AS27" s="11">
         <v>86.80022830582368</v>
       </c>
       <c r="AT27" s="11">
         <v>84.102367675001076</v>
       </c>
       <c r="AU27" s="10">
         <v>111.25568507321006</v>
       </c>
       <c r="AV27" s="10">
         <v>110.31849096114141</v>
       </c>
-      <c r="AW27" s="10"/>
+      <c r="AW27" s="10">
+        <v>111.5592034337016</v>
+      </c>
       <c r="AX27" s="10"/>
       <c r="AY27" s="10"/>
       <c r="AZ27" s="10"/>
       <c r="BA27" s="3"/>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="4">
         <v>102.47323446626046</v>
       </c>
       <c r="C28" s="4">
         <v>102.74566049359399</v>
       </c>
       <c r="D28" s="4">
         <v>105.8982707257139</v>
       </c>
       <c r="E28" s="3">
         <v>102.32781697400044</v>
       </c>
       <c r="F28" s="3">
         <v>103.8459295586909</v>
@@ -4147,101 +4185,103 @@
       <c r="V28" s="10">
         <v>97.519928253762487</v>
       </c>
       <c r="W28" s="10">
         <v>83.250481423940698</v>
       </c>
       <c r="X28" s="10">
         <v>140.42879375516955</v>
       </c>
       <c r="Y28" s="10">
         <v>152.45081889958533</v>
       </c>
       <c r="Z28" s="10">
         <v>247.32427926194939</v>
       </c>
       <c r="AA28" s="10">
         <v>-52.371838808452289</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AD28" s="11">
         <v>100.3</v>
       </c>
       <c r="AE28" s="11">
-        <v>96.050767843156095</v>
+        <v>95.93268781124047</v>
       </c>
       <c r="AF28" s="11">
-        <v>115.71811628586335</v>
+        <v>115.67614078894997</v>
       </c>
       <c r="AG28" s="10">
-        <v>102.74859638420135</v>
+        <v>102.646760963701</v>
       </c>
       <c r="AH28" s="10">
-        <v>103.08740735052662</v>
+        <v>102.97589958633142</v>
       </c>
       <c r="AI28" s="10">
-        <v>101.3573476779893</v>
+        <v>101.29780551133247</v>
       </c>
       <c r="AJ28" s="10">
-        <v>108.01763503012374</v>
+        <v>111.50652293965125</v>
       </c>
       <c r="AK28" s="10">
-        <v>107.00406268070384</v>
+        <v>115.30393565157078</v>
       </c>
       <c r="AL28" s="10">
-        <v>113.8</v>
+        <v>117.53733006639504</v>
       </c>
       <c r="AM28" s="3">
-        <v>147.61264599467111</v>
+        <v>109.98231404748822</v>
       </c>
       <c r="AN28" s="10">
-        <v>86.600570607781677</v>
+        <v>89.892392959896924</v>
       </c>
       <c r="AO28" s="10">
-        <v>-20.620943513458691</v>
+        <v>102.08979134115769</v>
       </c>
       <c r="AQ28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR28" s="11">
         <v>109.6</v>
       </c>
       <c r="AS28" s="11">
         <v>115.3899052577972</v>
       </c>
       <c r="AT28" s="11">
         <v>88.572657696474664</v>
       </c>
       <c r="AU28" s="10">
         <v>100.79023244808248</v>
       </c>
       <c r="AV28" s="10">
         <v>108.77201198880364</v>
       </c>
-      <c r="AW28" s="10"/>
+      <c r="AW28" s="10">
+        <v>106.47877265207977</v>
+      </c>
       <c r="AX28" s="10"/>
       <c r="AY28" s="10"/>
       <c r="AZ28" s="10"/>
       <c r="BA28" s="3"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="10"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="4">
         <v>100.64197281121675</v>
       </c>
       <c r="C29" s="4">
         <v>100.65737407153628</v>
       </c>
       <c r="D29" s="4">
         <v>100.9694585485563</v>
       </c>
       <c r="E29" s="3">
         <v>102.23369957579969</v>
       </c>
       <c r="F29" s="3">
         <v>99.743096386066128</v>
@@ -4291,101 +4331,103 @@
       <c r="V29" s="10">
         <v>103.94793274062171</v>
       </c>
       <c r="W29" s="10">
         <v>135.63207581321376</v>
       </c>
       <c r="X29" s="10">
         <v>89.985510515543737</v>
       </c>
       <c r="Y29" s="10">
         <v>120.70506604512391</v>
       </c>
       <c r="Z29" s="10">
         <v>180.19924267197641</v>
       </c>
       <c r="AA29" s="10">
         <v>113.65843481545717</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AD29" s="11">
         <v>114.3</v>
       </c>
       <c r="AE29" s="11">
-        <v>110.04028530039989</v>
+        <v>110.02454096403558</v>
       </c>
       <c r="AF29" s="11">
-        <v>126.87404724218882</v>
+        <v>126.95180573194864</v>
       </c>
       <c r="AG29" s="10">
-        <v>116.37566329242912</v>
+        <v>116.42939542901989</v>
       </c>
       <c r="AH29" s="10">
-        <v>117.02226741450959</v>
+        <v>116.87724279820881</v>
       </c>
       <c r="AI29" s="10">
-        <v>110.60863466968193</v>
+        <v>110.61863430864567</v>
       </c>
       <c r="AJ29" s="10">
-        <v>117.73232799415052</v>
+        <v>109.04044324029736</v>
       </c>
       <c r="AK29" s="10">
-        <v>102.4817250679354</v>
+        <v>107.70950675527145</v>
       </c>
       <c r="AL29" s="10">
-        <v>110.9</v>
+        <v>108.7663979924703</v>
       </c>
       <c r="AM29" s="3">
-        <v>123.18676546186198</v>
+        <v>142.04135531357016</v>
       </c>
       <c r="AN29" s="10">
-        <v>137.03134395849892</v>
+        <v>184.58058783092744</v>
       </c>
       <c r="AO29" s="10">
-        <v>383.78560015281045</v>
+        <v>113.08631945376015</v>
       </c>
       <c r="AQ29" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR29" s="11">
         <v>114.8</v>
       </c>
       <c r="AS29" s="11">
         <v>117.62670218041214</v>
       </c>
       <c r="AT29" s="11">
         <v>105.04483761674483</v>
       </c>
       <c r="AU29" s="10">
         <v>104.56111951450889</v>
       </c>
       <c r="AV29" s="10">
         <v>103.46841990030352</v>
       </c>
-      <c r="AW29" s="10"/>
+      <c r="AW29" s="10">
+        <v>102.40216077468247</v>
+      </c>
       <c r="AX29" s="10"/>
       <c r="AY29" s="10"/>
       <c r="AZ29" s="10"/>
       <c r="BA29" s="3"/>
       <c r="BB29" s="10"/>
       <c r="BC29" s="10"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="4">
         <v>100.49638515042312</v>
       </c>
       <c r="C30" s="4">
         <v>101.03607023786321</v>
       </c>
       <c r="D30" s="4">
         <v>102.35928918849622</v>
       </c>
       <c r="E30" s="3">
         <v>99.471290456760315</v>
       </c>
       <c r="F30" s="3">
         <v>99.970483924475133</v>
@@ -4435,101 +4477,103 @@
       <c r="V30" s="10">
         <v>92.112905662425405</v>
       </c>
       <c r="W30" s="10">
         <v>72.828246660578017</v>
       </c>
       <c r="X30" s="10">
         <v>149.225679960539</v>
       </c>
       <c r="Y30" s="10">
         <v>169.73153247395911</v>
       </c>
       <c r="Z30" s="10">
         <v>264.08379935332368</v>
       </c>
       <c r="AA30" s="10">
         <v>30.072436320091356</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AD30" s="11">
         <v>106</v>
       </c>
       <c r="AE30" s="11">
-        <v>106.2684384662018</v>
+        <v>106.30947975597955</v>
       </c>
       <c r="AF30" s="11">
-        <v>130.95854727680424</v>
+        <v>131.13558064774722</v>
       </c>
       <c r="AG30" s="10">
-        <v>109.94249096951079</v>
+        <v>109.9938821873739</v>
       </c>
       <c r="AH30" s="10">
-        <v>107.01908544331324</v>
+        <v>106.97440938141985</v>
       </c>
       <c r="AI30" s="10">
-        <v>101.00379326947781</v>
+        <v>101.02760667792856</v>
       </c>
       <c r="AJ30" s="10">
-        <v>85.677720571296305</v>
+        <v>81.830520465080014</v>
       </c>
       <c r="AK30" s="10">
-        <v>122.95909215038074</v>
+        <v>131.05075077710956</v>
       </c>
       <c r="AL30" s="10">
-        <v>100.8</v>
+        <v>94.694001129256407</v>
       </c>
       <c r="AM30" s="3">
-        <v>143.93744492200079</v>
+        <v>113.44894887017409</v>
       </c>
       <c r="AN30" s="10">
-        <v>85.375453042533124</v>
+        <v>126.57972966564772</v>
       </c>
       <c r="AO30" s="10">
-        <v>367.2928435567963</v>
+        <v>103.96678137711579</v>
       </c>
       <c r="AQ30" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AR30" s="11">
         <v>92</v>
       </c>
       <c r="AS30" s="11">
         <v>127.57336801028272</v>
       </c>
       <c r="AT30" s="11">
         <v>106.70399988916213</v>
       </c>
       <c r="AU30" s="10">
         <v>101.74473650572595</v>
       </c>
       <c r="AV30" s="10">
         <v>102.45605991437878</v>
       </c>
-      <c r="AW30" s="10"/>
+      <c r="AW30" s="10">
+        <v>104.98597226897476</v>
+      </c>
       <c r="AX30" s="10"/>
       <c r="AY30" s="10"/>
       <c r="AZ30" s="10"/>
       <c r="BA30" s="3"/>
       <c r="BB30" s="10"/>
       <c r="BC30" s="10"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="4">
         <v>110.72116172133131</v>
       </c>
       <c r="C31" s="4">
         <v>99.103364091015024</v>
       </c>
       <c r="D31" s="4">
         <v>97.877965111403057</v>
       </c>
       <c r="E31" s="3">
         <v>95.520974561500168</v>
       </c>
       <c r="F31" s="3">
         <v>107.21225830341588</v>
@@ -4579,101 +4623,103 @@
       <c r="V31" s="10">
         <v>95.722706005644014</v>
       </c>
       <c r="W31" s="10">
         <v>74.423471804676652</v>
       </c>
       <c r="X31" s="10">
         <v>104.77680794820773</v>
       </c>
       <c r="Y31" s="10">
         <v>170.34150123479159</v>
       </c>
       <c r="Z31" s="10">
         <v>101.2805338612124</v>
       </c>
       <c r="AA31" s="10">
         <v>80.799287526943701</v>
       </c>
       <c r="AC31" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AD31" s="11">
         <v>109.9</v>
       </c>
       <c r="AE31" s="11">
-        <v>98.758779223176788</v>
+        <v>98.592410333516199</v>
       </c>
       <c r="AF31" s="11">
-        <v>108.9024616016909</v>
+        <v>108.78596117382737</v>
       </c>
       <c r="AG31" s="10">
-        <v>104.01154407410287</v>
+        <v>103.85751554108622</v>
       </c>
       <c r="AH31" s="10">
-        <v>108.53705404840721</v>
+        <v>108.32840304872842</v>
       </c>
       <c r="AI31" s="10">
-        <v>100.51978101485352</v>
+        <v>100.35890164112962</v>
       </c>
       <c r="AJ31" s="10">
-        <v>104.66209349021874</v>
+        <v>94.382737622802594</v>
       </c>
       <c r="AK31" s="10">
-        <v>104.15795259974993</v>
+        <v>97.404663621792835</v>
       </c>
       <c r="AL31" s="10">
-        <v>105.7</v>
+        <v>106.70052529710561</v>
       </c>
       <c r="AM31" s="3">
-        <v>84.776119815139381</v>
+        <v>73.411808504161783</v>
       </c>
       <c r="AN31" s="10">
-        <v>169.56616501449403</v>
+        <v>183.48720769558463</v>
       </c>
       <c r="AO31" s="10">
-        <v>80.837159795313923</v>
+        <v>104.90285493601752</v>
       </c>
       <c r="AQ31" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AR31" s="11">
         <v>112.4</v>
       </c>
       <c r="AS31" s="11">
         <v>105.69457413702345</v>
       </c>
       <c r="AT31" s="11">
         <v>95.219900941360763</v>
       </c>
       <c r="AU31" s="10">
         <v>105.60271231319412</v>
       </c>
       <c r="AV31" s="10">
         <v>102.69403869272816</v>
       </c>
-      <c r="AW31" s="10"/>
+      <c r="AW31" s="10">
+        <v>118.05957471753821</v>
+      </c>
       <c r="AX31" s="10"/>
       <c r="AY31" s="10"/>
       <c r="AZ31" s="10"/>
       <c r="BA31" s="3"/>
       <c r="BB31" s="10"/>
       <c r="BC31" s="10"/>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="4">
         <v>101.56770400383938</v>
       </c>
       <c r="C32" s="4">
         <v>109.15314325013097</v>
       </c>
       <c r="D32" s="4">
         <v>103.42385131482195</v>
       </c>
       <c r="E32" s="3">
         <v>98.654007080211272</v>
       </c>
       <c r="F32" s="3">
         <v>98.593033233878089</v>
@@ -4723,101 +4769,103 @@
       <c r="V32" s="10">
         <v>95.632384733116893</v>
       </c>
       <c r="W32" s="10">
         <v>70.71508573102318</v>
       </c>
       <c r="X32" s="10">
         <v>115.77891472442106</v>
       </c>
       <c r="Y32" s="10">
         <v>151.14475726590663</v>
       </c>
       <c r="Z32" s="10">
         <v>172.43915162204152</v>
       </c>
       <c r="AA32" s="10">
         <v>90.530313809551018</v>
       </c>
       <c r="AC32" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AD32" s="11">
         <v>115.6</v>
       </c>
       <c r="AE32" s="11">
-        <v>119.23569043264636</v>
+        <v>119.15978204918511</v>
       </c>
       <c r="AF32" s="11">
-        <v>108.07416742550444</v>
+        <v>108.02661762556305</v>
       </c>
       <c r="AG32" s="10">
-        <v>103.31911713316757</v>
+        <v>103.25934879947395</v>
       </c>
       <c r="AH32" s="10">
-        <v>101.52810324909368</v>
+        <v>101.43779934895282</v>
       </c>
       <c r="AI32" s="10">
-        <v>114.43222104222552</v>
+        <v>114.46350684082005</v>
       </c>
       <c r="AJ32" s="10">
-        <v>105.79266194010305</v>
+        <v>87.111041603225431</v>
       </c>
       <c r="AK32" s="10">
-        <v>123.9397608474066</v>
+        <v>125.1621876520849</v>
       </c>
       <c r="AL32" s="10">
-        <v>103.3</v>
+        <v>97.692576636606901</v>
       </c>
       <c r="AM32" s="3">
-        <v>137.64199841170557</v>
+        <v>106.48266954532599</v>
       </c>
       <c r="AN32" s="10">
-        <v>102.79335058312419</v>
+        <v>132.50366948710337</v>
       </c>
       <c r="AO32" s="10">
-        <v>259.14495923346874</v>
+        <v>104.18041106077108</v>
       </c>
       <c r="AQ32" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AR32" s="11">
         <v>109.9</v>
       </c>
       <c r="AS32" s="11">
         <v>109.80103011744885</v>
       </c>
       <c r="AT32" s="11">
         <v>106.598913069215</v>
       </c>
       <c r="AU32" s="10">
         <v>107.52229418820347</v>
       </c>
       <c r="AV32" s="10">
         <v>111.12587366493113</v>
       </c>
-      <c r="AW32" s="10"/>
+      <c r="AW32" s="10">
+        <v>103.15988903482614</v>
+      </c>
       <c r="AX32" s="10"/>
       <c r="AY32" s="10"/>
       <c r="AZ32" s="10"/>
       <c r="BA32" s="3"/>
       <c r="BB32" s="10"/>
       <c r="BC32" s="10"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="4">
         <v>103.54838880408126</v>
       </c>
       <c r="C33" s="4">
         <v>112.65430361837241</v>
       </c>
       <c r="D33" s="4">
         <v>86.295731703009182</v>
       </c>
       <c r="E33" s="3">
         <v>107.43591742016154</v>
       </c>
       <c r="F33" s="3">
         <v>102.92132570039654</v>
@@ -4867,101 +4915,103 @@
       <c r="V33" s="10">
         <v>101.53063222709852</v>
       </c>
       <c r="W33" s="10">
         <v>123.76888902408271</v>
       </c>
       <c r="X33" s="10">
         <v>104.4528941086069</v>
       </c>
       <c r="Y33" s="10">
         <v>427.03089616598805</v>
       </c>
       <c r="Z33" s="10">
         <v>249.76128646042994</v>
       </c>
       <c r="AA33" s="10">
         <v>30.579829543073021</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AD33" s="11">
         <v>111.6</v>
       </c>
       <c r="AE33" s="11">
-        <v>98.921691234557613</v>
+        <v>98.837250485173101</v>
       </c>
       <c r="AF33" s="11">
-        <v>110.74237034717356</v>
+        <v>110.71511273927284</v>
       </c>
       <c r="AG33" s="10">
-        <v>98.214401791880462</v>
+        <v>98.128179154734525</v>
       </c>
       <c r="AH33" s="10">
-        <v>90.222745399083664</v>
+        <v>90.234591711481187</v>
       </c>
       <c r="AI33" s="10">
-        <v>100.45255863319676</v>
+        <v>100.43368466349578</v>
       </c>
       <c r="AJ33" s="10">
-        <v>113.09245489401513</v>
+        <v>117.15862994922355</v>
       </c>
       <c r="AK33" s="10">
-        <v>95.806480044150902</v>
+        <v>95.719825618755436</v>
       </c>
       <c r="AL33" s="10">
-        <v>118</v>
+        <v>128.03182363809114</v>
       </c>
       <c r="AM33" s="3">
-        <v>74.432513859353904</v>
+        <v>55.992041194011911</v>
       </c>
       <c r="AN33" s="10">
-        <v>119.57623208620087</v>
+        <v>204.09938200549735</v>
       </c>
       <c r="AO33" s="10">
-        <v>569.44258807984431</v>
+        <v>75.494611214924149</v>
       </c>
       <c r="AQ33" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AR33" s="11">
         <v>98.3</v>
       </c>
       <c r="AS33" s="11">
         <v>96.022387407420908</v>
       </c>
       <c r="AT33" s="11">
         <v>121.38865092134481</v>
       </c>
       <c r="AU33" s="10">
         <v>91.281017088121644</v>
       </c>
       <c r="AV33" s="10">
         <v>109.96480055980436</v>
       </c>
-      <c r="AW33" s="10"/>
+      <c r="AW33" s="10">
+        <v>102.42433153608881</v>
+      </c>
       <c r="AX33" s="10"/>
       <c r="AY33" s="10"/>
       <c r="AZ33" s="10"/>
       <c r="BA33" s="3"/>
       <c r="BB33" s="10"/>
       <c r="BC33" s="10"/>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="4">
         <v>112.91792064569152</v>
       </c>
       <c r="C34" s="4">
         <v>126.56394416677954</v>
       </c>
       <c r="D34" s="4">
         <v>145.73444568944828</v>
       </c>
       <c r="E34" s="3">
         <v>128.55492765323123</v>
       </c>
       <c r="F34" s="3">
         <v>105.45111124480545</v>
@@ -5011,101 +5061,103 @@
       <c r="V34" s="10">
         <v>86.692233106524782</v>
       </c>
       <c r="W34" s="10">
         <v>98.323988796036105</v>
       </c>
       <c r="X34" s="10">
         <v>120.16854203305452</v>
       </c>
       <c r="Y34" s="10">
         <v>181.51693394715525</v>
       </c>
       <c r="Z34" s="10">
         <v>164.66837853806854</v>
       </c>
       <c r="AA34" s="10">
         <v>19.925485379611345</v>
       </c>
       <c r="AC34" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AD34" s="11">
         <v>102.3</v>
       </c>
       <c r="AE34" s="11">
-        <v>97.80003841612745</v>
+        <v>97.667952243682805</v>
       </c>
       <c r="AF34" s="11">
-        <v>160.56311117417158</v>
+        <v>160.70111526378827</v>
       </c>
       <c r="AG34" s="10">
-        <v>157.14756747643071</v>
+        <v>157.27321897605691</v>
       </c>
       <c r="AH34" s="10">
-        <v>157.17458349335757</v>
+        <v>156.71823172041584</v>
       </c>
       <c r="AI34" s="10">
-        <v>134.33213093136166</v>
+        <v>134.39181391539026</v>
       </c>
       <c r="AJ34" s="10">
-        <v>121.57828935072341</v>
+        <v>93.014133890018726</v>
       </c>
       <c r="AK34" s="10">
-        <v>103.16056800534395</v>
+        <v>102.36161026777648</v>
       </c>
       <c r="AL34" s="10">
-        <v>113.7</v>
+        <v>104.23869915278661</v>
       </c>
       <c r="AM34" s="3">
-        <v>95.463917690595309</v>
+        <v>82.386859728371363</v>
       </c>
       <c r="AN34" s="10">
-        <v>152.34161317514287</v>
+        <v>185.16206343203905</v>
       </c>
       <c r="AO34" s="10">
-        <v>111.05036160791906</v>
+        <v>133.34349839565323</v>
       </c>
       <c r="AQ34" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AR34" s="11">
         <v>120.4</v>
       </c>
       <c r="AS34" s="11">
         <v>124.00404685503223</v>
       </c>
       <c r="AT34" s="11">
         <v>110.47090864888354</v>
       </c>
       <c r="AU34" s="10">
         <v>97.511856013271228</v>
       </c>
       <c r="AV34" s="10">
         <v>95.002937433445922</v>
       </c>
-      <c r="AW34" s="10"/>
+      <c r="AW34" s="10">
+        <v>100.55048602539516</v>
+      </c>
       <c r="AX34" s="10"/>
       <c r="AY34" s="10"/>
       <c r="AZ34" s="10"/>
       <c r="BA34" s="3"/>
       <c r="BB34" s="10"/>
       <c r="BC34" s="10"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="4">
         <v>97.149560011327239</v>
       </c>
       <c r="C35" s="4">
         <v>116.46444130565041</v>
       </c>
       <c r="D35" s="4">
         <v>117.10425237865039</v>
       </c>
       <c r="E35" s="3">
         <v>108.21536874321451</v>
       </c>
       <c r="F35" s="3">
         <v>102.37186405577332</v>
@@ -5155,101 +5207,103 @@
       <c r="V35" s="10">
         <v>103.58511168572527</v>
       </c>
       <c r="W35" s="10">
         <v>79.175653486172493</v>
       </c>
       <c r="X35" s="10">
         <v>168.08191108539788</v>
       </c>
       <c r="Y35" s="10">
         <v>351.33362661676421</v>
       </c>
       <c r="Z35" s="10">
         <v>236.76297536628411</v>
       </c>
       <c r="AA35" s="10">
         <v>47.655721992158497</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AD35" s="11">
         <v>106.1</v>
       </c>
       <c r="AE35" s="11">
-        <v>98.520003261195242</v>
+        <v>98.349749123673618</v>
       </c>
       <c r="AF35" s="11">
-        <v>111.5189213353551</v>
+        <v>111.40972761045182</v>
       </c>
       <c r="AG35" s="10">
-        <v>105.08319241125301</v>
+        <v>104.95604887340116</v>
       </c>
       <c r="AH35" s="10">
-        <v>112.80311815463944</v>
+        <v>112.58475953578414</v>
       </c>
       <c r="AI35" s="10">
-        <v>87.183872227080926</v>
+        <v>87.091288475811552</v>
       </c>
       <c r="AJ35" s="10">
-        <v>135.82407223500451</v>
+        <v>131.85321312450813</v>
       </c>
       <c r="AK35" s="10">
-        <v>96.957800261344843</v>
+        <v>104.71825223335965</v>
       </c>
       <c r="AL35" s="10">
-        <v>103.3</v>
+        <v>102.55299910398796</v>
       </c>
       <c r="AM35" s="3">
-        <v>85.166695985073304</v>
+        <v>83.917105077876769</v>
       </c>
       <c r="AN35" s="10">
-        <v>197.01248200119886</v>
+        <v>122.04369083956956</v>
       </c>
       <c r="AO35" s="10">
-        <v>-435.94313475468215</v>
+        <v>103.13309817210769</v>
       </c>
       <c r="AQ35" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AR35" s="11">
         <v>103.2</v>
       </c>
       <c r="AS35" s="11">
         <v>100.06480281631633</v>
       </c>
       <c r="AT35" s="11">
         <v>100.22480850925521</v>
       </c>
       <c r="AU35" s="10">
         <v>96.226190813657993</v>
       </c>
       <c r="AV35" s="10">
         <v>107.46485705924994</v>
       </c>
-      <c r="AW35" s="10"/>
+      <c r="AW35" s="10">
+        <v>118.96696348358643</v>
+      </c>
       <c r="AX35" s="10"/>
       <c r="AY35" s="10"/>
       <c r="AZ35" s="10"/>
       <c r="BA35" s="3"/>
       <c r="BB35" s="10"/>
       <c r="BC35" s="10"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="4">
         <v>100.72351636495239</v>
       </c>
       <c r="C36" s="4">
         <v>105.15338891046038</v>
       </c>
       <c r="D36" s="4">
         <v>101.95831118395738</v>
       </c>
       <c r="E36" s="3">
         <v>103.50454502677439</v>
       </c>
       <c r="F36" s="3">
         <v>103.99719252994662</v>
@@ -5299,101 +5353,103 @@
       <c r="V36" s="10">
         <v>99.293692190726162</v>
       </c>
       <c r="W36" s="10">
         <v>129.7962102829658</v>
       </c>
       <c r="X36" s="10">
         <v>166.17389361554112</v>
       </c>
       <c r="Y36" s="10">
         <v>214.48330971445287</v>
       </c>
       <c r="Z36" s="10">
         <v>247.20761691223282</v>
       </c>
       <c r="AA36" s="10">
         <v>-54.84137483646181</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AD36" s="11">
         <v>131.9</v>
       </c>
       <c r="AE36" s="11">
-        <v>90.767839395795974</v>
+        <v>90.71012663021979</v>
       </c>
       <c r="AF36" s="11">
-        <v>100.82249529326903</v>
+        <v>100.74543404869868</v>
       </c>
       <c r="AG36" s="10">
-        <v>112.81642790574908</v>
+        <v>112.88965570723526</v>
       </c>
       <c r="AH36" s="10">
-        <v>98.279160364574906</v>
+        <v>98.302021135402768</v>
       </c>
       <c r="AI36" s="10">
-        <v>101.03978014575839</v>
+        <v>101.10161738856962</v>
       </c>
       <c r="AJ36" s="10">
-        <v>111.40072344769831</v>
+        <v>94.465334767996097</v>
       </c>
       <c r="AK36" s="10">
-        <v>106.67844651283936</v>
+        <v>101.83139576889968</v>
       </c>
       <c r="AL36" s="10">
-        <v>98.3</v>
+        <v>93.59959726573544</v>
       </c>
       <c r="AM36" s="3">
-        <v>133.82763266319236</v>
+        <v>118.59405104822989</v>
       </c>
       <c r="AN36" s="10">
-        <v>97.499471506699521</v>
+        <v>139.41726052981161</v>
       </c>
       <c r="AO36" s="10">
-        <v>317.86119840195732</v>
+        <v>105.76772700494577</v>
       </c>
       <c r="AQ36" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AR36" s="11">
         <v>94.1</v>
       </c>
       <c r="AS36" s="11">
         <v>118.4095402738804</v>
       </c>
       <c r="AT36" s="11">
         <v>123.17757523697375</v>
       </c>
       <c r="AU36" s="10">
         <v>97.916267926844213</v>
       </c>
       <c r="AV36" s="10">
         <v>100.54134603029145</v>
       </c>
-      <c r="AW36" s="10"/>
+      <c r="AW36" s="10">
+        <v>104.61682790228792</v>
+      </c>
       <c r="AX36" s="10"/>
       <c r="AY36" s="10"/>
       <c r="AZ36" s="10"/>
       <c r="BA36" s="3"/>
       <c r="BB36" s="10"/>
       <c r="BC36" s="10"/>
     </row>
     <row r="37" spans="1:55">
       <c r="A37" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="4">
         <v>100.80493158500845</v>
       </c>
       <c r="C37" s="4">
         <v>110.55864802344466</v>
       </c>
       <c r="D37" s="4">
         <v>97.681940715380691</v>
       </c>
       <c r="E37" s="3">
         <v>100.11045656890276</v>
       </c>
       <c r="F37" s="3">
         <v>102.84308516905834</v>
@@ -5443,245 +5499,249 @@
       <c r="V37" s="10">
         <v>98.979107571512841</v>
       </c>
       <c r="W37" s="10">
         <v>94.58551713142819</v>
       </c>
       <c r="X37" s="10">
         <v>176.507728919795</v>
       </c>
       <c r="Y37" s="10">
         <v>218.12722812218118</v>
       </c>
       <c r="Z37" s="10">
         <v>402.2606744300445</v>
       </c>
       <c r="AA37" s="10">
         <v>60.253498440867624</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AD37" s="11">
         <v>100.7</v>
       </c>
       <c r="AE37" s="11">
-        <v>105.7284822923892</v>
+        <v>105.75298012302011</v>
       </c>
       <c r="AF37" s="11">
-        <v>96.240382889308123</v>
+        <v>96.182417870506953</v>
       </c>
       <c r="AG37" s="10">
-        <v>101.92368738808786</v>
+        <v>101.86747859151927</v>
       </c>
       <c r="AH37" s="10">
-        <v>100.85713560944308</v>
+        <v>100.81149818100459</v>
       </c>
       <c r="AI37" s="10">
-        <v>100.83274090118353</v>
+        <v>100.8210471790979</v>
       </c>
       <c r="AJ37" s="10">
-        <v>104.27118411383407</v>
+        <v>110.37289196197757</v>
       </c>
       <c r="AK37" s="10">
-        <v>102.35053913172618</v>
+        <v>108.91898288182129</v>
       </c>
       <c r="AL37" s="10">
-        <v>116.9</v>
+        <v>139.41415124584609</v>
       </c>
       <c r="AM37" s="3">
-        <v>101.79169583091152</v>
+        <v>88.515946196952385</v>
       </c>
       <c r="AN37" s="10">
-        <v>65.024288021319947</v>
+        <v>87.18391338416258</v>
       </c>
       <c r="AO37" s="10">
-        <v>131.13735619859622</v>
+        <v>103.00153152166216</v>
       </c>
       <c r="AQ37" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AR37" s="11">
         <v>110.4</v>
       </c>
       <c r="AS37" s="11">
         <v>98.054068320286731</v>
       </c>
       <c r="AT37" s="11">
         <v>106.74039944532265</v>
       </c>
       <c r="AU37" s="10">
         <v>98.73281699437122</v>
       </c>
       <c r="AV37" s="10">
         <v>93.664060414129011</v>
       </c>
-      <c r="AW37" s="10"/>
+      <c r="AW37" s="10">
+        <v>106.52051990032317</v>
+      </c>
       <c r="AX37" s="10"/>
       <c r="AY37" s="10"/>
       <c r="AZ37" s="10"/>
       <c r="BA37" s="3"/>
       <c r="BB37" s="10"/>
       <c r="BC37" s="10"/>
     </row>
     <row r="38" spans="1:55">
-      <c r="A38" s="21" t="s">
+      <c r="A38" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="4">
         <v>102.00983378421932</v>
       </c>
       <c r="C38" s="4">
         <v>104.2339327065241</v>
       </c>
       <c r="D38" s="4">
         <v>110.33479779699744</v>
       </c>
       <c r="E38" s="3">
         <v>104.6071306165762</v>
       </c>
       <c r="F38" s="3">
         <v>108.41488187205137</v>
       </c>
       <c r="G38" s="3">
         <v>106.19505654113779</v>
       </c>
       <c r="H38" s="3">
         <v>104.27923873456449</v>
       </c>
       <c r="I38" s="3">
         <v>81.476623105024373</v>
       </c>
       <c r="J38" s="3">
         <v>72.969582194847945</v>
       </c>
       <c r="K38" s="3">
         <v>73.164151131493711</v>
       </c>
       <c r="L38" s="3">
         <v>186.58785920776165</v>
       </c>
       <c r="M38" s="3">
         <v>101.46924062190116</v>
       </c>
-      <c r="O38" s="21" t="s">
+      <c r="O38" s="19" t="s">
         <v>48</v>
       </c>
       <c r="P38" s="11">
         <v>116.75947703702758</v>
       </c>
       <c r="Q38" s="11">
         <v>156.41213747121407</v>
       </c>
       <c r="R38" s="11">
         <v>109.69652937582242</v>
       </c>
       <c r="S38" s="10">
         <v>97.362891688894777</v>
       </c>
       <c r="T38" s="10">
         <v>99.664678099022666</v>
       </c>
       <c r="U38" s="10">
         <v>97.33039275481616</v>
       </c>
       <c r="V38" s="10">
         <v>100.89674629079597</v>
       </c>
       <c r="W38" s="10">
         <v>93.67623330393009</v>
       </c>
       <c r="X38" s="10">
         <v>152.23064431413377</v>
       </c>
       <c r="Y38" s="10">
         <v>163.38087117159992</v>
       </c>
       <c r="Z38" s="10">
         <v>193.70118774664431</v>
       </c>
       <c r="AA38" s="10">
         <v>-395.91738807647403</v>
       </c>
-      <c r="AC38" s="21" t="s">
+      <c r="AC38" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AD38" s="11">
         <v>93</v>
       </c>
       <c r="AE38" s="11">
-        <v>85.708868035844745</v>
+        <v>85.547779964090239</v>
       </c>
       <c r="AF38" s="11">
-        <v>115.26381618335995</v>
+        <v>115.22120691691428</v>
       </c>
       <c r="AG38" s="10">
-        <v>102.12217258868384</v>
+        <v>102.0540636329936</v>
       </c>
       <c r="AH38" s="10">
-        <v>98.600725909668313</v>
+        <v>98.533700330208802</v>
       </c>
       <c r="AI38" s="10">
-        <v>96.50072149177285</v>
+        <v>96.428936858502354</v>
       </c>
       <c r="AJ38" s="10">
-        <v>125.53964840403542</v>
+        <v>108.49061329761614</v>
       </c>
       <c r="AK38" s="10">
-        <v>109.35419780765645</v>
+        <v>116.70392645725975</v>
       </c>
       <c r="AL38" s="10">
-        <v>112.4</v>
+        <v>107.93062719974486</v>
       </c>
       <c r="AM38" s="3">
-        <v>110.70832719051947</v>
+        <v>121.3047219362734</v>
       </c>
       <c r="AN38" s="10">
-        <v>88.943025742211418</v>
+        <v>124.98946017598587</v>
       </c>
       <c r="AO38" s="10">
-        <v>155.78390037471877</v>
-[...1 lines deleted...]
-      <c r="AQ38" s="21" t="s">
+        <v>101.14546064096757</v>
+      </c>
+      <c r="AQ38" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AR38" s="11">
         <v>99.4</v>
       </c>
       <c r="AS38" s="11">
         <v>80.993268374274223</v>
       </c>
       <c r="AT38" s="11">
         <v>121.57866063172349</v>
       </c>
       <c r="AU38" s="10">
         <v>100.04952177554181</v>
       </c>
       <c r="AV38" s="10">
         <v>99.989650313695307</v>
       </c>
-      <c r="AW38" s="10"/>
+      <c r="AW38" s="10">
+        <v>93.631616555972229</v>
+      </c>
       <c r="AX38" s="10"/>
       <c r="AY38" s="10"/>
       <c r="AZ38" s="10"/>
       <c r="BA38" s="3"/>
       <c r="BB38" s="10"/>
       <c r="BC38" s="10"/>
     </row>
     <row r="39" spans="1:55">
       <c r="A39" s="14"/>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="14"/>
       <c r="F39" s="14"/>
       <c r="G39" s="14"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="O39" s="14"/>
       <c r="P39" s="14"/>
       <c r="Q39" s="14"/>
       <c r="R39" s="14"/>
@@ -5700,209 +5760,209 @@
       <c r="AF39" s="14"/>
       <c r="AG39" s="14"/>
       <c r="AH39" s="14"/>
       <c r="AI39" s="14"/>
       <c r="AJ39" s="14"/>
       <c r="AK39" s="14"/>
       <c r="AL39" s="14"/>
       <c r="AM39" s="14"/>
       <c r="AN39" s="14"/>
       <c r="AO39" s="14"/>
       <c r="AQ39" s="14"/>
       <c r="AR39" s="14"/>
       <c r="AS39" s="14"/>
       <c r="AT39" s="14"/>
       <c r="AU39" s="14"/>
       <c r="AV39" s="14"/>
       <c r="AW39" s="14"/>
       <c r="AX39" s="14"/>
       <c r="AY39" s="14"/>
       <c r="AZ39" s="14"/>
       <c r="BA39" s="14"/>
       <c r="BB39" s="14"/>
       <c r="BC39" s="14"/>
     </row>
     <row r="40" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A40" s="23" t="s">
+      <c r="A40" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B40" s="23"/>
-[...11 lines deleted...]
-      <c r="O40" s="23" t="s">
+      <c r="B40" s="25"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+      <c r="J40" s="25"/>
+      <c r="K40" s="25"/>
+      <c r="L40" s="25"/>
+      <c r="M40" s="25"/>
+      <c r="O40" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="P40" s="23"/>
-[...11 lines deleted...]
-      <c r="AC40" s="23" t="s">
+      <c r="P40" s="25"/>
+      <c r="Q40" s="25"/>
+      <c r="R40" s="25"/>
+      <c r="S40" s="25"/>
+      <c r="T40" s="25"/>
+      <c r="U40" s="25"/>
+      <c r="V40" s="25"/>
+      <c r="W40" s="25"/>
+      <c r="X40" s="25"/>
+      <c r="Y40" s="25"/>
+      <c r="Z40" s="25"/>
+      <c r="AA40" s="25"/>
+      <c r="AC40" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="AD40" s="23"/>
-[...11 lines deleted...]
-      <c r="AQ40" s="23" t="s">
+      <c r="AD40" s="25"/>
+      <c r="AE40" s="25"/>
+      <c r="AF40" s="25"/>
+      <c r="AG40" s="25"/>
+      <c r="AH40" s="25"/>
+      <c r="AI40" s="25"/>
+      <c r="AJ40" s="25"/>
+      <c r="AK40" s="25"/>
+      <c r="AL40" s="25"/>
+      <c r="AM40" s="25"/>
+      <c r="AN40" s="25"/>
+      <c r="AO40" s="25"/>
+      <c r="AQ40" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="AR40" s="23"/>
-[...10 lines deleted...]
-      <c r="BC40" s="23"/>
+      <c r="AR40" s="25"/>
+      <c r="AS40" s="25"/>
+      <c r="AT40" s="25"/>
+      <c r="AU40" s="25"/>
+      <c r="AV40" s="25"/>
+      <c r="AW40" s="25"/>
+      <c r="AX40" s="25"/>
+      <c r="AY40" s="25"/>
+      <c r="AZ40" s="25"/>
+      <c r="BA40" s="25"/>
+      <c r="BB40" s="25"/>
+      <c r="BC40" s="25"/>
     </row>
     <row r="41" spans="1:55">
-      <c r="A41" s="19"/>
-[...10 lines deleted...]
-      <c r="L41" s="19"/>
+      <c r="A41" s="17"/>
+      <c r="B41" s="17"/>
+      <c r="C41" s="17"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="17"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="17"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
       <c r="M41" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O41" s="19"/>
-[...10 lines deleted...]
-      <c r="Z41" s="19"/>
+      <c r="O41" s="17"/>
+      <c r="P41" s="17"/>
+      <c r="Q41" s="17"/>
+      <c r="R41" s="17"/>
+      <c r="S41" s="17"/>
+      <c r="T41" s="17"/>
+      <c r="U41" s="17"/>
+      <c r="V41" s="17"/>
+      <c r="W41" s="17"/>
+      <c r="X41" s="17"/>
+      <c r="Y41" s="17"/>
+      <c r="Z41" s="17"/>
       <c r="AA41" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="AC41" s="19"/>
-[...10 lines deleted...]
-      <c r="AN41" s="19"/>
+      <c r="AC41" s="17"/>
+      <c r="AD41" s="17"/>
+      <c r="AE41" s="17"/>
+      <c r="AF41" s="17"/>
+      <c r="AG41" s="17"/>
+      <c r="AH41" s="17"/>
+      <c r="AI41" s="17"/>
+      <c r="AJ41" s="17"/>
+      <c r="AK41" s="17"/>
+      <c r="AL41" s="17"/>
+      <c r="AM41" s="17"/>
+      <c r="AN41" s="17"/>
       <c r="AO41" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AQ41" s="19"/>
-[...10 lines deleted...]
-      <c r="BB41" s="19"/>
+      <c r="AQ41" s="17"/>
+      <c r="AR41" s="17"/>
+      <c r="AS41" s="17"/>
+      <c r="AT41" s="17"/>
+      <c r="AU41" s="17"/>
+      <c r="AV41" s="17"/>
+      <c r="AW41" s="17"/>
+      <c r="AX41" s="17"/>
+      <c r="AY41" s="17"/>
+      <c r="AZ41" s="17"/>
+      <c r="BA41" s="17"/>
+      <c r="BB41" s="17"/>
       <c r="BC41" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:55">
       <c r="A42" s="13"/>
-      <c r="B42" s="20" t="s">
+      <c r="B42" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C42" s="20" t="s">
+      <c r="C42" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D42" s="20" t="s">
+      <c r="D42" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="E42" s="20" t="s">
+      <c r="E42" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="F42" s="20" t="s">
+      <c r="F42" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="G42" s="20" t="s">
+      <c r="G42" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="H42" s="20" t="s">
+      <c r="H42" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="I42" s="20" t="s">
+      <c r="I42" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="J42" s="20" t="s">
+      <c r="J42" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="K42" s="20" t="s">
+      <c r="K42" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="L42" s="20" t="s">
+      <c r="L42" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="M42" s="20" t="s">
+      <c r="M42" s="18" t="s">
         <v>32</v>
       </c>
       <c r="O42" s="13"/>
       <c r="P42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Q42" s="13" t="s">
         <v>2</v>
       </c>
       <c r="R42" s="13" t="s">
         <v>3</v>
       </c>
       <c r="S42" s="13" t="s">
         <v>4</v>
       </c>
       <c r="T42" s="13" t="s">
         <v>5</v>
       </c>
       <c r="U42" s="13" t="s">
         <v>6</v>
       </c>
       <c r="V42" s="13" t="s">
         <v>7</v>
       </c>
       <c r="W42" s="13" t="s">
@@ -5974,184 +6034,186 @@
         <v>5</v>
       </c>
       <c r="AW42" s="13" t="s">
         <v>6</v>
       </c>
       <c r="AX42" s="13" t="s">
         <v>7</v>
       </c>
       <c r="AY42" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AZ42" s="13" t="s">
         <v>9</v>
       </c>
       <c r="BA42" s="13" t="s">
         <v>10</v>
       </c>
       <c r="BB42" s="13" t="s">
         <v>11</v>
       </c>
       <c r="BC42" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:55" ht="15" customHeight="1">
-      <c r="A43" s="16" t="s">
+      <c r="A43" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="4">
         <v>112.90443006515926</v>
       </c>
       <c r="C43" s="4">
         <v>100</v>
       </c>
       <c r="D43" s="4">
         <v>100</v>
       </c>
       <c r="E43" s="3">
         <v>100</v>
       </c>
       <c r="F43" s="3">
         <v>100</v>
       </c>
       <c r="G43" s="3">
         <v>100</v>
       </c>
       <c r="H43" s="3">
         <v>102.15098519474989</v>
       </c>
       <c r="I43" s="3">
         <v>96.44384926708868</v>
       </c>
       <c r="J43" s="3">
         <v>73.799085767775225</v>
       </c>
       <c r="K43" s="3">
         <v>90.5</v>
       </c>
       <c r="L43" s="3">
         <v>73.2</v>
       </c>
       <c r="M43" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="O43" s="16" t="s">
+      <c r="O43" s="15" t="s">
         <v>20</v>
       </c>
       <c r="P43" s="11">
         <v>100</v>
       </c>
       <c r="Q43" s="11">
         <v>100</v>
       </c>
       <c r="R43" s="11">
         <v>100</v>
       </c>
       <c r="S43" s="10">
         <v>100</v>
       </c>
       <c r="T43" s="10">
         <v>100</v>
       </c>
       <c r="U43" s="10">
         <v>100</v>
       </c>
       <c r="V43" s="10">
         <v>98.443605514048826</v>
       </c>
       <c r="W43" s="10">
         <v>87.471943915649717</v>
       </c>
       <c r="X43" s="10">
         <v>137.39169454787194</v>
       </c>
       <c r="Y43" s="10">
         <v>204.89137883862435</v>
       </c>
       <c r="Z43" s="10">
         <v>240.15412520288839</v>
       </c>
       <c r="AA43" s="10">
         <v>-125701.65443108922</v>
       </c>
-      <c r="AC43" s="16" t="s">
+      <c r="AC43" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AD43" s="11">
         <v>100</v>
       </c>
       <c r="AE43" s="11">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AF43" s="11">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AG43" s="10">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AH43" s="10">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AI43" s="10">
-        <v>402.66911168389646</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AJ43" s="10">
-        <v>117.42319972797021</v>
+        <v>95.582592165822007</v>
       </c>
       <c r="AK43" s="10">
-        <v>112.05382062965097</v>
+        <v>119.44962368987937</v>
       </c>
       <c r="AL43" s="10">
-        <v>111.6</v>
+        <v>108.96769147889584</v>
       </c>
       <c r="AM43" s="3">
-        <v>106.96374780232614</v>
+        <v>96.094015742227128</v>
       </c>
       <c r="AN43" s="10">
-        <v>118.7249974282017</v>
+        <v>135.62718168116572</v>
       </c>
       <c r="AO43" s="10"/>
-      <c r="AQ43" s="16" t="s">
+      <c r="AQ43" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AR43" s="11">
         <v>100</v>
       </c>
       <c r="AS43" s="11">
         <v>100</v>
       </c>
       <c r="AT43" s="11">
         <v>100</v>
       </c>
       <c r="AU43" s="10">
         <v>99.33828833665855</v>
       </c>
       <c r="AV43" s="11">
         <v>100</v>
       </c>
-      <c r="AW43" s="10"/>
+      <c r="AW43" s="10">
+        <v>99.440047740921088</v>
+      </c>
       <c r="AX43" s="10"/>
       <c r="AY43" s="10"/>
       <c r="AZ43" s="10"/>
       <c r="BA43" s="3"/>
       <c r="BB43" s="10"/>
       <c r="BC43" s="10"/>
     </row>
     <row r="44" spans="1:55">
       <c r="A44" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="4">
         <v>112.90443006515926</v>
       </c>
       <c r="C44" s="4">
         <v>100</v>
       </c>
       <c r="D44" s="4">
         <v>100</v>
       </c>
       <c r="E44" s="3">
         <v>100</v>
       </c>
       <c r="F44" s="3">
         <v>100</v>
@@ -6201,99 +6263,101 @@
       <c r="V44" s="10">
         <v>118.26915571695631</v>
       </c>
       <c r="W44" s="10">
         <v>90.513584366862872</v>
       </c>
       <c r="X44" s="10">
         <v>85.269497804353563</v>
       </c>
       <c r="Y44" s="10">
         <v>92.525189078184695</v>
       </c>
       <c r="Z44" s="10">
         <v>59.838208207756374</v>
       </c>
       <c r="AA44" s="10">
         <v>148985.11477724501</v>
       </c>
       <c r="AC44" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AD44" s="11">
         <v>100</v>
       </c>
       <c r="AE44" s="11">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AF44" s="11">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AG44" s="10">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AH44" s="10">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AI44" s="10">
-        <v>402.66911168389646</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AJ44" s="10">
-        <v>95.798970194481043</v>
+        <v>106.4965055690015</v>
       </c>
       <c r="AK44" s="10">
-        <v>99.742598177918396</v>
+        <v>100.58475584318474</v>
       </c>
       <c r="AL44" s="10">
-        <v>132.5</v>
+        <v>139.59465465514054</v>
       </c>
       <c r="AM44" s="3">
-        <v>99.832571136025621</v>
+        <v>99.385141935279165</v>
       </c>
       <c r="AN44" s="10">
-        <v>112.08628595376156</v>
+        <v>101.19798587850104</v>
       </c>
       <c r="AO44" s="10"/>
       <c r="AQ44" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR44" s="11">
         <v>100</v>
       </c>
       <c r="AS44" s="11">
         <v>100</v>
       </c>
       <c r="AT44" s="11">
         <v>100</v>
       </c>
       <c r="AU44" s="10">
         <v>99.33828833665855</v>
       </c>
       <c r="AV44" s="11">
         <v>100</v>
       </c>
-      <c r="AW44" s="10"/>
+      <c r="AW44" s="10">
+        <v>99.440047740921088</v>
+      </c>
       <c r="AX44" s="10"/>
       <c r="AY44" s="10"/>
       <c r="AZ44" s="10"/>
       <c r="BA44" s="3"/>
       <c r="BB44" s="10"/>
       <c r="BC44" s="10"/>
     </row>
     <row r="45" spans="1:55">
       <c r="A45" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>1</v>
@@ -6358,84 +6422,86 @@
       <c r="AA45" s="10">
         <v>-37230.988976701308</v>
       </c>
       <c r="AC45" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AE45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AG45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AI45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AJ45" s="10">
-        <v>96.081556539455391</v>
+        <v>77.034912502959543</v>
       </c>
       <c r="AK45" s="10">
-        <v>239.89827283564242</v>
+        <v>313.85007344244826</v>
       </c>
       <c r="AL45" s="10">
-        <v>155.4</v>
+        <v>136.04293969350144</v>
       </c>
       <c r="AM45" s="3">
-        <v>85.221494135470337</v>
+        <v>95.357254807223526</v>
       </c>
       <c r="AN45" s="10">
-        <v>56.844594690052134</v>
+        <v>107.12752129061846</v>
       </c>
       <c r="AO45" s="10"/>
       <c r="AQ45" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV45" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AW45" s="10"/>
+      <c r="AW45" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="AX45" s="10"/>
       <c r="AY45" s="10"/>
       <c r="AZ45" s="10"/>
       <c r="BA45" s="3"/>
       <c r="BB45" s="10"/>
       <c r="BC45" s="10"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>1</v>
@@ -6500,84 +6566,86 @@
       <c r="AA46" s="10">
         <v>650.26429315380642</v>
       </c>
       <c r="AC46" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AD46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AE46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AG46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AI46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AJ46" s="10">
-        <v>143.71380156657932</v>
+        <v>131.84758239749974</v>
       </c>
       <c r="AK46" s="10">
-        <v>116.06693666262846</v>
+        <v>127.18594928288853</v>
       </c>
       <c r="AL46" s="10">
-        <v>87.7</v>
+        <v>80.108372092948329</v>
       </c>
       <c r="AM46" s="3">
-        <v>118.8620433259026</v>
+        <v>99.780713451716082</v>
       </c>
       <c r="AN46" s="10">
-        <v>110.57629968515268</v>
+        <v>140.73839161214801</v>
       </c>
       <c r="AO46" s="10"/>
       <c r="AQ46" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV46" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AW46" s="10"/>
+      <c r="AW46" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="AX46" s="10"/>
       <c r="AY46" s="10"/>
       <c r="AZ46" s="10"/>
       <c r="BA46" s="3"/>
       <c r="BB46" s="10"/>
       <c r="BC46" s="10"/>
     </row>
     <row r="47" spans="1:55">
       <c r="A47" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>1</v>
@@ -6642,84 +6710,86 @@
       <c r="AA47" s="10">
         <v>-14649.306775967576</v>
       </c>
       <c r="AC47" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AD47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AE47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AG47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AI47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AJ47" s="10">
-        <v>99.814538447064322</v>
+        <v>106.6672792645336</v>
       </c>
       <c r="AK47" s="10">
-        <v>108.05762143515672</v>
+        <v>118.59922786996601</v>
       </c>
       <c r="AL47" s="10">
-        <v>115.9</v>
+        <v>118.2364369607165</v>
       </c>
       <c r="AM47" s="3">
-        <v>148.92265226158102</v>
+        <v>110.08990488818766</v>
       </c>
       <c r="AN47" s="10">
-        <v>85.612565867187627</v>
+        <v>89.02594610648309</v>
       </c>
       <c r="AO47" s="10"/>
       <c r="AQ47" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV47" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AW47" s="10"/>
+      <c r="AW47" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="AX47" s="10"/>
       <c r="AY47" s="10"/>
       <c r="AZ47" s="10"/>
       <c r="BA47" s="3"/>
       <c r="BB47" s="10"/>
       <c r="BC47" s="10"/>
     </row>
     <row r="48" spans="1:55">
       <c r="A48" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>1</v>
@@ -6784,84 +6854,86 @@
       <c r="AA48" s="10">
         <v>1122.3059244241219</v>
       </c>
       <c r="AC48" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AD48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AE48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AG48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AI48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AJ48" s="10">
-        <v>117.01267844034369</v>
+        <v>99.921560616244847</v>
       </c>
       <c r="AK48" s="10">
-        <v>100.81243634062768</v>
+        <v>107.04503556827561</v>
       </c>
       <c r="AL48" s="10">
-        <v>109.8</v>
+        <v>108.50773761890295</v>
       </c>
       <c r="AM48" s="3">
-        <v>124.43333815079008</v>
+        <v>145.29552130474465</v>
       </c>
       <c r="AN48" s="10">
-        <v>138.45633571227336</v>
+        <v>190.15752738544521</v>
       </c>
       <c r="AO48" s="10"/>
       <c r="AQ48" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV48" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AW48" s="10"/>
+      <c r="AW48" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="AX48" s="10"/>
       <c r="AY48" s="10"/>
       <c r="AZ48" s="10"/>
       <c r="BA48" s="3"/>
       <c r="BB48" s="10"/>
       <c r="BC48" s="10"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>1</v>
@@ -6926,84 +6998,86 @@
       <c r="AA49" s="10">
         <v>-7098.902945026718</v>
       </c>
       <c r="AC49" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AD49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AE49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AG49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AI49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AJ49" s="10">
-        <v>77.418335023150078</v>
+        <v>69.38269600524346</v>
       </c>
       <c r="AK49" s="10">
-        <v>127.38700822552333</v>
+        <v>137.2710241403696</v>
       </c>
       <c r="AL49" s="10">
-        <v>100.3</v>
+        <v>94.532462961580762</v>
       </c>
       <c r="AM49" s="3">
-        <v>147.65918592430452</v>
+        <v>114.97456168479107</v>
       </c>
       <c r="AN49" s="10">
-        <v>84.706500669139061</v>
+        <v>127.53996903489563</v>
       </c>
       <c r="AO49" s="10"/>
       <c r="AQ49" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AR49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV49" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AW49" s="10"/>
+      <c r="AW49" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="AX49" s="10"/>
       <c r="AY49" s="10"/>
       <c r="AZ49" s="10"/>
       <c r="BA49" s="3"/>
       <c r="BB49" s="10"/>
       <c r="BC49" s="10"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>1</v>
@@ -7068,84 +7142,86 @@
       <c r="AA50" s="10">
         <v>-16340.946033535985</v>
       </c>
       <c r="AC50" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AD50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AE50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AG50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AI50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AJ50" s="10">
-        <v>104.38382695192946</v>
+        <v>79.491981564373106</v>
       </c>
       <c r="AK50" s="10">
-        <v>110.34667948716199</v>
+        <v>96.8898399994995</v>
       </c>
       <c r="AL50" s="10">
-        <v>107.8</v>
+        <v>107.63694630793397</v>
       </c>
       <c r="AM50" s="3">
-        <v>80.96439342317484</v>
+        <v>67.728032260883481</v>
       </c>
       <c r="AN50" s="10">
-        <v>233.1138822458347</v>
+        <v>260.20920046584115</v>
       </c>
       <c r="AO50" s="10"/>
       <c r="AQ50" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AR50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV50" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AW50" s="10"/>
+      <c r="AW50" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="AX50" s="10"/>
       <c r="AY50" s="10"/>
       <c r="AZ50" s="10"/>
       <c r="BA50" s="3"/>
       <c r="BB50" s="10"/>
       <c r="BC50" s="10"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>1</v>
@@ -7210,84 +7286,86 @@
       <c r="AA51" s="10">
         <v>-2123.1529559844639</v>
       </c>
       <c r="AC51" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AD51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AE51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AG51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AI51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AJ51" s="10">
-        <v>106.71900670605791</v>
+        <v>70.785690467440659</v>
       </c>
       <c r="AK51" s="10">
-        <v>130.04149702399826</v>
+        <v>131.62361601832873</v>
       </c>
       <c r="AL51" s="10">
-        <v>102.1</v>
+        <v>97.303083292688115</v>
       </c>
       <c r="AM51" s="3">
-        <v>140.09152459855369</v>
+        <v>106.74581139937816</v>
       </c>
       <c r="AN51" s="10">
-        <v>102.98607451315051</v>
+        <v>135.22015637930232</v>
       </c>
       <c r="AO51" s="10"/>
       <c r="AQ51" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AR51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV51" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AW51" s="10"/>
+      <c r="AW51" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="AX51" s="10"/>
       <c r="AY51" s="10"/>
       <c r="AZ51" s="10"/>
       <c r="BA51" s="3"/>
       <c r="BB51" s="10"/>
       <c r="BC51" s="10"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>1</v>
@@ -7352,84 +7430,86 @@
       <c r="AA52" s="10">
         <v>-13004.083466295117</v>
       </c>
       <c r="AC52" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AD52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AE52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AG52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AI52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AJ52" s="10">
-        <v>132.38422353322582</v>
+        <v>145.83172086178158</v>
       </c>
       <c r="AK52" s="10">
-        <v>92.126124745086685</v>
+        <v>92.037698149476086</v>
       </c>
       <c r="AL52" s="10">
-        <v>123.2</v>
+        <v>129.8312405233365</v>
       </c>
       <c r="AM52" s="3">
-        <v>74.164946667187607</v>
+        <v>55.01278130848273</v>
       </c>
       <c r="AN52" s="10">
-        <v>122.14928831647495</v>
+        <v>210.88998076027096</v>
       </c>
       <c r="AO52" s="10"/>
       <c r="AQ52" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AR52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV52" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AW52" s="10"/>
+      <c r="AW52" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="AX52" s="10"/>
       <c r="AY52" s="10"/>
       <c r="AZ52" s="10"/>
       <c r="BA52" s="3"/>
       <c r="BB52" s="10"/>
       <c r="BC52" s="10"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>1</v>
@@ -7494,84 +7574,86 @@
       <c r="AA53" s="10">
         <v>-21416.10266677841</v>
       </c>
       <c r="AC53" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AD53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AE53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AG53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AI53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AJ53" s="10">
-        <v>99.634362367384753</v>
+        <v>47.407647487810088</v>
       </c>
       <c r="AK53" s="10">
-        <v>103.78187101936504</v>
+        <v>102.81385329460868</v>
       </c>
       <c r="AL53" s="10">
-        <v>109</v>
+        <v>104.35577011487867</v>
       </c>
       <c r="AM53" s="3">
-        <v>95.335093794461912</v>
+        <v>81.019526546670335</v>
       </c>
       <c r="AN53" s="10">
-        <v>163.1130313005296</v>
+        <v>204.35420805485575</v>
       </c>
       <c r="AO53" s="10"/>
       <c r="AQ53" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AR53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV53" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AW53" s="10"/>
+      <c r="AW53" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="AX53" s="10"/>
       <c r="AY53" s="10"/>
       <c r="AZ53" s="10"/>
       <c r="BA53" s="3"/>
       <c r="BB53" s="10"/>
       <c r="BC53" s="10"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>1</v>
@@ -7636,84 +7718,86 @@
       <c r="AA54" s="10">
         <v>-15083.415066446682</v>
       </c>
       <c r="AC54" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AD54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AE54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AG54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AI54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AJ54" s="10">
-        <v>165.14549365826335</v>
+        <v>153.54454027474827</v>
       </c>
       <c r="AK54" s="10">
-        <v>92.665815930533441</v>
+        <v>102.44782937527633</v>
       </c>
       <c r="AL54" s="10">
-        <v>100.7</v>
+        <v>101.29215013844907</v>
       </c>
       <c r="AM54" s="3">
-        <v>82.262717304446966</v>
+        <v>80.91223552067747</v>
       </c>
       <c r="AN54" s="10">
-        <v>207.01118792876142</v>
+        <v>123.73679390454468</v>
       </c>
       <c r="AO54" s="10"/>
       <c r="AQ54" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AR54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV54" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AW54" s="10"/>
+      <c r="AW54" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="AX54" s="10"/>
       <c r="AY54" s="10"/>
       <c r="AZ54" s="10"/>
       <c r="BA54" s="3"/>
       <c r="BB54" s="10"/>
       <c r="BC54" s="10"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>1</v>
@@ -7778,84 +7862,86 @@
       <c r="AA55" s="10">
         <v>-19487.387208905231</v>
       </c>
       <c r="AC55" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AD55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AE55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AG55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AI55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AJ55" s="10">
-        <v>120.46209280314075</v>
+        <v>79.849437338502568</v>
       </c>
       <c r="AK55" s="10">
-        <v>107.0241728394914</v>
+        <v>101.80127297116759</v>
       </c>
       <c r="AL55" s="10">
-        <v>97.4</v>
+        <v>93.340555923992412</v>
       </c>
       <c r="AM55" s="3">
-        <v>135.3543842831009</v>
+        <v>119.32915319924852</v>
       </c>
       <c r="AN55" s="10">
-        <v>97.123901656793677</v>
+        <v>140.33961929016877</v>
       </c>
       <c r="AO55" s="10"/>
       <c r="AQ55" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AR55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV55" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AW55" s="10"/>
+      <c r="AW55" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="AX55" s="10"/>
       <c r="AY55" s="10"/>
       <c r="AZ55" s="10"/>
       <c r="BA55" s="3"/>
       <c r="BB55" s="10"/>
       <c r="BC55" s="10"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>1</v>
@@ -7920,447 +8006,451 @@
       <c r="AA56" s="10">
         <v>-41371.70441278525</v>
       </c>
       <c r="AC56" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AD56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AE56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AG56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AI56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AJ56" s="10">
-        <v>99.897168527448983</v>
+        <v>137.45873244347328</v>
       </c>
       <c r="AK56" s="10">
-        <v>99.028322793034079</v>
+        <v>112.26332303426287</v>
       </c>
       <c r="AL56" s="10">
-        <v>132.4</v>
+        <v>146.82329380425051</v>
       </c>
       <c r="AM56" s="3">
-        <v>100.87921014100043</v>
+        <v>85.605296904084042</v>
       </c>
       <c r="AN56" s="10">
-        <v>58.430314536867179</v>
+        <v>84.248676065114665</v>
       </c>
       <c r="AO56" s="10"/>
       <c r="AQ56" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AR56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV56" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AW56" s="10"/>
+      <c r="AW56" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="AX56" s="10"/>
       <c r="AY56" s="10"/>
       <c r="AZ56" s="10"/>
       <c r="BA56" s="3"/>
       <c r="BB56" s="10"/>
       <c r="BC56" s="10"/>
     </row>
     <row r="57" spans="1:55">
-      <c r="A57" s="21" t="s">
+      <c r="A57" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H57" s="3">
         <v>105.96030243916135</v>
       </c>
       <c r="I57" s="3">
         <v>79.507122341848429</v>
       </c>
       <c r="J57" s="3">
         <v>72.028565125641748</v>
       </c>
       <c r="K57" s="3">
         <v>68.429162887381267</v>
       </c>
       <c r="L57" s="3">
         <v>199.54756502237311</v>
       </c>
       <c r="M57" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="O57" s="21" t="s">
+      <c r="O57" s="19" t="s">
         <v>48</v>
       </c>
       <c r="P57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="Q57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="R57" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="T57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="U57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="V57" s="10">
         <v>99.205150805962404</v>
       </c>
       <c r="W57" s="10">
         <v>93.44183943124537</v>
       </c>
       <c r="X57" s="10">
         <v>155.14068253525718</v>
       </c>
       <c r="Y57" s="10">
         <v>167.93649262994194</v>
       </c>
       <c r="Z57" s="10">
         <v>204.65050410445346</v>
       </c>
       <c r="AA57" s="10">
         <v>-53883.079789684634</v>
       </c>
-      <c r="AC57" s="21" t="s">
+      <c r="AC57" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AD57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AE57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AG57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AI57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AJ57" s="10">
-        <v>146.48367623736127</v>
+        <v>116.65163240280869</v>
       </c>
       <c r="AK57" s="10">
-        <v>110.28989654298699</v>
+        <v>118.50385159173298</v>
       </c>
       <c r="AL57" s="10">
-        <v>114.7</v>
+        <v>108.2738416546166</v>
       </c>
       <c r="AM57" s="3">
-        <v>111.42370953231521</v>
+        <v>122.68702513285061</v>
       </c>
       <c r="AN57" s="10">
-        <v>88.167076681170428</v>
+        <v>126.29203403568903</v>
       </c>
       <c r="AO57" s="10"/>
-      <c r="AQ57" s="21" t="s">
+      <c r="AQ57" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AR57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV57" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AW57" s="10"/>
+      <c r="AW57" s="10" t="s">
+        <v>1</v>
+      </c>
       <c r="AX57" s="10"/>
       <c r="AY57" s="10"/>
       <c r="AZ57" s="10"/>
       <c r="BA57" s="3"/>
       <c r="BB57" s="10"/>
       <c r="BC57" s="10"/>
     </row>
     <row r="58" spans="1:55">
-      <c r="A58" s="24"/>
-[...50 lines deleted...]
-      <c r="BC58" s="24"/>
+      <c r="A58" s="21"/>
+      <c r="B58" s="21"/>
+      <c r="C58" s="21"/>
+      <c r="D58" s="21"/>
+      <c r="E58" s="21"/>
+      <c r="F58" s="21"/>
+      <c r="G58" s="21"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="22"/>
+      <c r="J58" s="22"/>
+      <c r="K58" s="21"/>
+      <c r="L58" s="21"/>
+      <c r="M58" s="21"/>
+      <c r="O58" s="21"/>
+      <c r="P58" s="21"/>
+      <c r="Q58" s="21"/>
+      <c r="R58" s="21"/>
+      <c r="S58" s="21"/>
+      <c r="T58" s="21"/>
+      <c r="U58" s="21"/>
+      <c r="V58" s="21"/>
+      <c r="W58" s="22"/>
+      <c r="X58" s="22"/>
+      <c r="Y58" s="21"/>
+      <c r="Z58" s="21"/>
+      <c r="AA58" s="21"/>
+      <c r="AC58" s="21"/>
+      <c r="AD58" s="21"/>
+      <c r="AE58" s="21"/>
+      <c r="AF58" s="21"/>
+      <c r="AG58" s="21"/>
+      <c r="AH58" s="21"/>
+      <c r="AI58" s="21"/>
+      <c r="AJ58" s="21"/>
+      <c r="AK58" s="22"/>
+      <c r="AL58" s="22"/>
+      <c r="AM58" s="21"/>
+      <c r="AN58" s="21"/>
+      <c r="AO58" s="21"/>
+      <c r="AQ58" s="21"/>
+      <c r="AR58" s="21"/>
+      <c r="AS58" s="21"/>
+      <c r="AT58" s="21"/>
+      <c r="AU58" s="21"/>
+      <c r="AV58" s="21"/>
+      <c r="AW58" s="21"/>
+      <c r="AX58" s="21"/>
+      <c r="AY58" s="22"/>
+      <c r="AZ58" s="22"/>
+      <c r="BA58" s="21"/>
+      <c r="BB58" s="21"/>
+      <c r="BC58" s="21"/>
     </row>
     <row r="59" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A59" s="23" t="s">
+      <c r="A59" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B59" s="23"/>
-[...11 lines deleted...]
-      <c r="O59" s="23" t="s">
+      <c r="B59" s="25"/>
+      <c r="C59" s="25"/>
+      <c r="D59" s="25"/>
+      <c r="E59" s="25"/>
+      <c r="F59" s="25"/>
+      <c r="G59" s="25"/>
+      <c r="H59" s="25"/>
+      <c r="I59" s="25"/>
+      <c r="J59" s="25"/>
+      <c r="K59" s="25"/>
+      <c r="L59" s="25"/>
+      <c r="M59" s="25"/>
+      <c r="O59" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="P59" s="23"/>
-[...11 lines deleted...]
-      <c r="AC59" s="23" t="s">
+      <c r="P59" s="25"/>
+      <c r="Q59" s="25"/>
+      <c r="R59" s="25"/>
+      <c r="S59" s="25"/>
+      <c r="T59" s="25"/>
+      <c r="U59" s="25"/>
+      <c r="V59" s="25"/>
+      <c r="W59" s="25"/>
+      <c r="X59" s="25"/>
+      <c r="Y59" s="25"/>
+      <c r="Z59" s="25"/>
+      <c r="AA59" s="25"/>
+      <c r="AC59" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="AD59" s="23"/>
-[...11 lines deleted...]
-      <c r="AQ59" s="23" t="s">
+      <c r="AD59" s="25"/>
+      <c r="AE59" s="25"/>
+      <c r="AF59" s="25"/>
+      <c r="AG59" s="25"/>
+      <c r="AH59" s="25"/>
+      <c r="AI59" s="25"/>
+      <c r="AJ59" s="25"/>
+      <c r="AK59" s="25"/>
+      <c r="AL59" s="25"/>
+      <c r="AM59" s="25"/>
+      <c r="AN59" s="25"/>
+      <c r="AO59" s="25"/>
+      <c r="AQ59" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="AR59" s="23"/>
-[...10 lines deleted...]
-      <c r="BC59" s="23"/>
+      <c r="AR59" s="25"/>
+      <c r="AS59" s="25"/>
+      <c r="AT59" s="25"/>
+      <c r="AU59" s="25"/>
+      <c r="AV59" s="25"/>
+      <c r="AW59" s="25"/>
+      <c r="AX59" s="25"/>
+      <c r="AY59" s="25"/>
+      <c r="AZ59" s="25"/>
+      <c r="BA59" s="25"/>
+      <c r="BB59" s="25"/>
+      <c r="BC59" s="25"/>
     </row>
     <row r="60" spans="1:55">
-      <c r="A60" s="19"/>
-[...10 lines deleted...]
-      <c r="L60" s="19"/>
+      <c r="A60" s="17"/>
+      <c r="B60" s="17"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="17"/>
+      <c r="E60" s="17"/>
+      <c r="F60" s="17"/>
+      <c r="G60" s="17"/>
+      <c r="H60" s="17"/>
+      <c r="I60" s="17"/>
+      <c r="J60" s="17"/>
+      <c r="K60" s="17"/>
+      <c r="L60" s="17"/>
       <c r="M60" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O60" s="19"/>
-[...10 lines deleted...]
-      <c r="Z60" s="19"/>
+      <c r="O60" s="17"/>
+      <c r="P60" s="17"/>
+      <c r="Q60" s="17"/>
+      <c r="R60" s="17"/>
+      <c r="S60" s="17"/>
+      <c r="T60" s="17"/>
+      <c r="U60" s="17"/>
+      <c r="V60" s="17"/>
+      <c r="W60" s="17"/>
+      <c r="X60" s="17"/>
+      <c r="Y60" s="17"/>
+      <c r="Z60" s="17"/>
       <c r="AA60" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="AC60" s="19"/>
-[...10 lines deleted...]
-      <c r="AN60" s="19"/>
+      <c r="AC60" s="17"/>
+      <c r="AD60" s="17"/>
+      <c r="AE60" s="17"/>
+      <c r="AF60" s="17"/>
+      <c r="AG60" s="17"/>
+      <c r="AH60" s="17"/>
+      <c r="AI60" s="17"/>
+      <c r="AJ60" s="17"/>
+      <c r="AK60" s="17"/>
+      <c r="AL60" s="17"/>
+      <c r="AM60" s="17"/>
+      <c r="AN60" s="17"/>
       <c r="AO60" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AQ60" s="19"/>
-[...10 lines deleted...]
-      <c r="BB60" s="19"/>
+      <c r="AQ60" s="17"/>
+      <c r="AR60" s="17"/>
+      <c r="AS60" s="17"/>
+      <c r="AT60" s="17"/>
+      <c r="AU60" s="17"/>
+      <c r="AV60" s="17"/>
+      <c r="AW60" s="17"/>
+      <c r="AX60" s="17"/>
+      <c r="AY60" s="17"/>
+      <c r="AZ60" s="17"/>
+      <c r="BA60" s="17"/>
+      <c r="BB60" s="17"/>
       <c r="BC60" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="61" spans="1:55">
       <c r="A61" s="13"/>
-      <c r="B61" s="20" t="s">
+      <c r="B61" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C61" s="20" t="s">
+      <c r="C61" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D61" s="20" t="s">
+      <c r="D61" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="E61" s="20" t="s">
+      <c r="E61" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="F61" s="20" t="s">
+      <c r="F61" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="G61" s="20" t="s">
+      <c r="G61" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="H61" s="20" t="s">
+      <c r="H61" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="I61" s="20" t="s">
+      <c r="I61" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="J61" s="20" t="s">
+      <c r="J61" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="K61" s="20" t="s">
+      <c r="K61" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="L61" s="20" t="s">
+      <c r="L61" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="M61" s="20" t="s">
+      <c r="M61" s="18" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="13"/>
       <c r="P61" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Q61" s="13" t="s">
         <v>2</v>
       </c>
       <c r="R61" s="13" t="s">
         <v>3</v>
       </c>
       <c r="S61" s="13" t="s">
         <v>4</v>
       </c>
       <c r="T61" s="13" t="s">
         <v>5</v>
       </c>
       <c r="U61" s="13" t="s">
         <v>6</v>
       </c>
       <c r="V61" s="13" t="s">
         <v>7</v>
       </c>
       <c r="W61" s="13" t="s">
@@ -8432,186 +8522,188 @@
         <v>5</v>
       </c>
       <c r="AW61" s="13" t="s">
         <v>6</v>
       </c>
       <c r="AX61" s="13" t="s">
         <v>7</v>
       </c>
       <c r="AY61" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AZ61" s="13" t="s">
         <v>9</v>
       </c>
       <c r="BA61" s="13" t="s">
         <v>10</v>
       </c>
       <c r="BB61" s="13" t="s">
         <v>11</v>
       </c>
       <c r="BC61" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:55" ht="13.5" customHeight="1">
-      <c r="A62" s="16" t="s">
+      <c r="A62" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="4">
         <v>102.77503293760566</v>
       </c>
       <c r="C62" s="4">
         <v>106.06600730866431</v>
       </c>
       <c r="D62" s="4">
         <v>105.65332488417864</v>
       </c>
       <c r="E62" s="3">
         <v>102.69753133108763</v>
       </c>
       <c r="F62" s="4">
         <v>102.75875331338347</v>
       </c>
       <c r="G62" s="4">
         <v>102.90255709054308</v>
       </c>
       <c r="H62" s="3">
         <v>100.7824857388018</v>
       </c>
       <c r="I62" s="3">
         <v>103.19349613929801</v>
       </c>
       <c r="J62" s="3">
         <v>102.10140457192539</v>
       </c>
       <c r="K62" s="3">
         <v>96.748266956658313</v>
       </c>
       <c r="L62" s="3">
         <v>99.986804589460235</v>
       </c>
       <c r="M62" s="3">
         <v>99.5</v>
       </c>
-      <c r="O62" s="16" t="s">
+      <c r="O62" s="15" t="s">
         <v>20</v>
       </c>
       <c r="P62" s="11">
         <v>97.367036533812652</v>
       </c>
       <c r="Q62" s="11">
         <v>111.63136091068533</v>
       </c>
       <c r="R62" s="11">
         <v>103.20604964370507</v>
       </c>
       <c r="S62" s="10">
         <v>100.39176128175451</v>
       </c>
       <c r="T62" s="11">
         <v>99.01625001654817</v>
       </c>
       <c r="U62" s="11">
         <v>103.60151869084298</v>
       </c>
       <c r="V62" s="10">
         <v>99.055543312047163</v>
       </c>
       <c r="W62" s="10">
         <v>97.480141489312743</v>
       </c>
       <c r="X62" s="10">
         <v>100.169290229209</v>
       </c>
       <c r="Y62" s="10">
         <v>102.19794765739378</v>
       </c>
       <c r="Z62" s="10">
         <v>104.96967031840443</v>
       </c>
       <c r="AA62" s="10">
         <v>104.08891718246333</v>
       </c>
-      <c r="AC62" s="16" t="s">
+      <c r="AC62" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AD62" s="11">
         <v>106.63186968886349</v>
       </c>
       <c r="AE62" s="11">
-        <v>101.47148875273322</v>
+        <v>101.35881692409919</v>
       </c>
       <c r="AF62" s="11">
-        <v>115.07436044428478</v>
+        <v>115.03141399064695</v>
       </c>
       <c r="AG62" s="10">
-        <v>107.36626744023039</v>
+        <v>107.29835256940365</v>
       </c>
       <c r="AH62" s="11">
-        <v>107.98511198861213</v>
+        <v>107.84779741397554</v>
       </c>
       <c r="AI62" s="11">
-        <v>101.89827672496452</v>
+        <v>101.83194971136729</v>
       </c>
       <c r="AJ62" s="10">
-        <v>110.70222735643591</v>
+        <v>110.68895681330055</v>
       </c>
       <c r="AK62" s="10">
-        <v>104.0442654836713</v>
+        <v>104.00960271514479</v>
       </c>
       <c r="AL62" s="10">
-        <v>106.3</v>
+        <v>104.14832312929201</v>
       </c>
       <c r="AM62" s="3">
-        <v>106.06885354474905</v>
+        <v>105.99874544767225</v>
       </c>
       <c r="AN62" s="10">
-        <v>104.94192657032121</v>
+        <v>104.8574779330863</v>
       </c>
       <c r="AO62" s="10">
-        <v>104.52097292564927</v>
-[...1 lines deleted...]
-      <c r="AQ62" s="16" t="s">
+        <v>104.4582027537637</v>
+      </c>
+      <c r="AQ62" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AR62" s="11">
         <v>105.9</v>
       </c>
       <c r="AS62" s="11">
         <v>104.06266611504469</v>
       </c>
       <c r="AT62" s="11">
         <v>101.55131371039549</v>
       </c>
       <c r="AU62" s="10">
         <v>100.52081779321105</v>
       </c>
       <c r="AV62" s="11">
         <v>102.82513194668607</v>
       </c>
-      <c r="AW62" s="11"/>
+      <c r="AW62" s="11">
+        <v>107.40879895037034</v>
+      </c>
       <c r="AX62" s="10"/>
       <c r="AY62" s="10"/>
       <c r="AZ62" s="10"/>
       <c r="BA62" s="3"/>
       <c r="BB62" s="10"/>
       <c r="BC62" s="10"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B63" s="4">
         <v>60.1486767274789</v>
       </c>
       <c r="C63" s="4">
         <v>72.329048871555216</v>
       </c>
       <c r="D63" s="4">
         <v>63.719552254173117</v>
       </c>
       <c r="E63" s="3">
         <v>57.519276716326907</v>
       </c>
       <c r="F63" s="4">
         <v>58.326232319627671</v>
@@ -8661,101 +8753,103 @@
       <c r="V63" s="10">
         <v>101.42786462682369</v>
       </c>
       <c r="W63" s="10">
         <v>95.064461121380447</v>
       </c>
       <c r="X63" s="10">
         <v>117.26988870436411</v>
       </c>
       <c r="Y63" s="10">
         <v>96.501187477611111</v>
       </c>
       <c r="Z63" s="10">
         <v>96.819871833877286</v>
       </c>
       <c r="AA63" s="10">
         <v>94.263508519940871</v>
       </c>
       <c r="AC63" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AD63" s="11">
         <v>460.3</v>
       </c>
       <c r="AE63" s="11">
-        <v>690.98990467035014</v>
+        <v>693.06504385817266</v>
       </c>
       <c r="AF63" s="11">
-        <v>455.53027751206685</v>
+        <v>457.08249480788385</v>
       </c>
       <c r="AG63" s="10">
-        <v>250.23267169382666</v>
+        <v>250.94165505999823</v>
       </c>
       <c r="AH63" s="11">
-        <v>78.037412526156942</v>
+        <v>78.114220057132698</v>
       </c>
       <c r="AI63" s="11">
-        <v>326.45957753091812</v>
+        <v>326.68154115195154</v>
       </c>
       <c r="AJ63" s="10">
-        <v>360.42713686230445</v>
+        <v>360.5049454627781</v>
       </c>
       <c r="AK63" s="10">
-        <v>284.16664550872395</v>
+        <v>284.42798230802191</v>
       </c>
       <c r="AL63" s="10">
-        <v>320.60000000000002</v>
+        <v>273.51821209606243</v>
       </c>
       <c r="AM63" s="3">
-        <v>614.08269953003708</v>
+        <v>614.88580014881416</v>
       </c>
       <c r="AN63" s="10">
-        <v>335.15277996702264</v>
+        <v>335.5454247539314</v>
       </c>
       <c r="AO63" s="10">
-        <v>96.187288468631778</v>
+        <v>96.038294234415758</v>
       </c>
       <c r="AQ63" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR63" s="11">
         <v>19.100000000000001</v>
       </c>
       <c r="AS63" s="11">
         <v>13.639486197687967</v>
       </c>
       <c r="AT63" s="11">
         <v>20.952082435458308</v>
       </c>
       <c r="AU63" s="10">
         <v>38.096861243963872</v>
       </c>
       <c r="AV63" s="11">
         <v>97.802881496651963</v>
       </c>
-      <c r="AW63" s="11"/>
+      <c r="AW63" s="11">
+        <v>27.848113918165708</v>
+      </c>
       <c r="AX63" s="10"/>
       <c r="AY63" s="10"/>
       <c r="AZ63" s="10"/>
       <c r="BA63" s="3"/>
       <c r="BB63" s="10"/>
       <c r="BC63" s="10"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B64" s="4">
         <v>101.54389166887299</v>
       </c>
       <c r="C64" s="4">
         <v>101.85320122820127</v>
       </c>
       <c r="D64" s="4">
         <v>102.52501003504445</v>
       </c>
       <c r="E64" s="3">
         <v>98.84889864399544</v>
       </c>
       <c r="F64" s="4">
         <v>100.14749714795887</v>
@@ -8805,101 +8899,103 @@
       <c r="V64" s="10">
         <v>108.1818094746292</v>
       </c>
       <c r="W64" s="10">
         <v>102.41238865370855</v>
       </c>
       <c r="X64" s="10">
         <v>95.648327499743701</v>
       </c>
       <c r="Y64" s="10">
         <v>96.158226184664812</v>
       </c>
       <c r="Z64" s="10">
         <v>92.884412547313843</v>
       </c>
       <c r="AA64" s="10">
         <v>100.07226218059667</v>
       </c>
       <c r="AC64" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD64" s="11">
         <v>102.4</v>
       </c>
       <c r="AE64" s="11">
-        <v>95.059988499660079</v>
+        <v>95.023762229182594</v>
       </c>
       <c r="AF64" s="11">
-        <v>91.13102707791208</v>
+        <v>91.049003653349331</v>
       </c>
       <c r="AG64" s="10">
-        <v>96.717256023894848</v>
+        <v>96.666736067141485</v>
       </c>
       <c r="AH64" s="11">
-        <v>95.331566405206914</v>
+        <v>95.346472694972817</v>
       </c>
       <c r="AI64" s="11">
-        <v>98.414653771389638</v>
+        <v>98.421445492255387</v>
       </c>
       <c r="AJ64" s="10">
-        <v>92.595994174323522</v>
+        <v>92.57263524105332</v>
       </c>
       <c r="AK64" s="10">
-        <v>96.068811232110122</v>
+        <v>96.053544431604749</v>
       </c>
       <c r="AL64" s="10">
-        <v>96.1</v>
+        <v>96.727229073902478</v>
       </c>
       <c r="AM64" s="3">
-        <v>100.67200253067121</v>
+        <v>100.68364710102551</v>
       </c>
       <c r="AN64" s="10">
-        <v>105.20109874137968</v>
+        <v>105.20105788298251</v>
       </c>
       <c r="AO64" s="10">
-        <v>99.977727314270155</v>
+        <v>99.959551747170039</v>
       </c>
       <c r="AQ64" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR64" s="11">
         <v>97</v>
       </c>
       <c r="AS64" s="11">
         <v>109.54698490392605</v>
       </c>
       <c r="AT64" s="11">
         <v>103.42388635657851</v>
       </c>
       <c r="AU64" s="10">
         <v>99.557625253894173</v>
       </c>
       <c r="AV64" s="11">
         <v>97.789228452765698</v>
       </c>
-      <c r="AW64" s="11"/>
+      <c r="AW64" s="11">
+        <v>102.40575928052857</v>
+      </c>
       <c r="AX64" s="10"/>
       <c r="AY64" s="10"/>
       <c r="AZ64" s="10"/>
       <c r="BA64" s="3"/>
       <c r="BB64" s="10"/>
       <c r="BC64" s="10"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B65" s="4">
         <v>100.57896538951121</v>
       </c>
       <c r="C65" s="4">
         <v>100.91632329848875</v>
       </c>
       <c r="D65" s="4">
         <v>101.09670897662279</v>
       </c>
       <c r="E65" s="3">
         <v>100.69143012318746</v>
       </c>
       <c r="F65" s="4">
         <v>100.4422532241172</v>
@@ -8949,101 +9045,103 @@
       <c r="V65" s="10">
         <v>109.88914848706828</v>
       </c>
       <c r="W65" s="10">
         <v>103.22282688270769</v>
       </c>
       <c r="X65" s="10">
         <v>99.093124614007976</v>
       </c>
       <c r="Y65" s="10">
         <v>104.99975438786228</v>
       </c>
       <c r="Z65" s="10">
         <v>98.856476733792235</v>
       </c>
       <c r="AA65" s="10">
         <v>102.30022381921431</v>
       </c>
       <c r="AC65" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AD65" s="11">
         <v>98.7</v>
       </c>
       <c r="AE65" s="11">
-        <v>122.99277131671164</v>
+        <v>123.05072931532337</v>
       </c>
       <c r="AF65" s="11">
-        <v>128.78420326480114</v>
+        <v>128.91183114610561</v>
       </c>
       <c r="AG65" s="10">
-        <v>91.414603542693484</v>
+        <v>91.302052110549198</v>
       </c>
       <c r="AH65" s="11">
-        <v>94.162282133857019</v>
+        <v>94.169815044058495</v>
       </c>
       <c r="AI65" s="11">
-        <v>94.558324873164665</v>
+        <v>94.518684594452751</v>
       </c>
       <c r="AJ65" s="10">
-        <v>117.0177018420262</v>
+        <v>117.13187735131089</v>
       </c>
       <c r="AK65" s="10">
-        <v>105.90544174295971</v>
+        <v>105.91478249760502</v>
       </c>
       <c r="AL65" s="10">
-        <v>103.6</v>
+        <v>102.11685361409964</v>
       </c>
       <c r="AM65" s="3">
-        <v>101.38215014490983</v>
+        <v>101.3959701115118</v>
       </c>
       <c r="AN65" s="10">
-        <v>102.34576715613896</v>
+        <v>102.36089776006958</v>
       </c>
       <c r="AO65" s="10">
-        <v>99.206526775236199</v>
+        <v>99.175135526498124</v>
       </c>
       <c r="AQ65" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR65" s="11">
         <v>98.9</v>
       </c>
       <c r="AS65" s="11">
         <v>86.80022830582368</v>
       </c>
       <c r="AT65" s="11">
         <v>84.102367675001076</v>
       </c>
       <c r="AU65" s="10">
         <v>111.25568507321006</v>
       </c>
       <c r="AV65" s="11">
         <v>110.31849096114141</v>
       </c>
-      <c r="AW65" s="11"/>
+      <c r="AW65" s="11">
+        <v>111.5592034337016</v>
+      </c>
       <c r="AX65" s="10"/>
       <c r="AY65" s="10"/>
       <c r="AZ65" s="10"/>
       <c r="BA65" s="3"/>
       <c r="BB65" s="10"/>
       <c r="BC65" s="10"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="4">
         <v>102.47323446626046</v>
       </c>
       <c r="C66" s="4">
         <v>102.74566049359399</v>
       </c>
       <c r="D66" s="4">
         <v>105.8982707257139</v>
       </c>
       <c r="E66" s="3">
         <v>102.32781697400044</v>
       </c>
       <c r="F66" s="4">
         <v>103.8459295586909</v>
@@ -9093,101 +9191,103 @@
       <c r="V66" s="10">
         <v>98.556720399398529</v>
       </c>
       <c r="W66" s="10">
         <v>100.38762978549588</v>
       </c>
       <c r="X66" s="10">
         <v>97.760888185485513</v>
       </c>
       <c r="Y66" s="10">
         <v>83.970990682050882</v>
       </c>
       <c r="Z66" s="10">
         <v>92.805720191274361</v>
       </c>
       <c r="AA66" s="10">
         <v>109.99689064149787</v>
       </c>
       <c r="AC66" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AD66" s="11">
         <v>100.3</v>
       </c>
       <c r="AE66" s="11">
-        <v>96.050767843156095</v>
+        <v>95.93268781124047</v>
       </c>
       <c r="AF66" s="11">
-        <v>115.71811628586335</v>
+        <v>115.67614078894997</v>
       </c>
       <c r="AG66" s="10">
-        <v>102.74859638420135</v>
+        <v>102.646760963701</v>
       </c>
       <c r="AH66" s="11">
-        <v>103.08740735052662</v>
+        <v>102.97589958633142</v>
       </c>
       <c r="AI66" s="11">
-        <v>101.3592687536005</v>
+        <v>101.29998760866037</v>
       </c>
       <c r="AJ66" s="10">
-        <v>116.48061442040034</v>
+        <v>116.5116656706664</v>
       </c>
       <c r="AK66" s="10">
-        <v>103.08467531773151</v>
+        <v>103.07069533432302</v>
       </c>
       <c r="AL66" s="10">
-        <v>104.4</v>
+        <v>101.62119241449996</v>
       </c>
       <c r="AM66" s="3">
-        <v>106.8538356595067</v>
+        <v>106.81369119785479</v>
       </c>
       <c r="AN66" s="10">
-        <v>113.46946906580948</v>
+        <v>113.43589838424518</v>
       </c>
       <c r="AO66" s="10">
-        <v>102.50993014625567</v>
+        <v>102.4337862896415</v>
       </c>
       <c r="AQ66" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR66" s="11">
         <v>109.6</v>
       </c>
       <c r="AS66" s="11">
         <v>115.3899052577972</v>
       </c>
       <c r="AT66" s="11">
         <v>88.572657696474664</v>
       </c>
       <c r="AU66" s="10">
         <v>100.79023244808248</v>
       </c>
       <c r="AV66" s="11">
         <v>108.77201198880364</v>
       </c>
-      <c r="AW66" s="11"/>
+      <c r="AW66" s="11">
+        <v>106.52878494521478</v>
+      </c>
       <c r="AX66" s="10"/>
       <c r="AY66" s="10"/>
       <c r="AZ66" s="10"/>
       <c r="BA66" s="3"/>
       <c r="BB66" s="10"/>
       <c r="BC66" s="10"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B67" s="4">
         <v>100.64197281121675</v>
       </c>
       <c r="C67" s="4">
         <v>100.65737407153628</v>
       </c>
       <c r="D67" s="4">
         <v>100.9694585485563</v>
       </c>
       <c r="E67" s="3">
         <v>102.23369957579969</v>
       </c>
       <c r="F67" s="4">
         <v>99.743096386066128</v>
@@ -9237,101 +9337,103 @@
       <c r="V67" s="10">
         <v>100.91346758021491</v>
       </c>
       <c r="W67" s="10">
         <v>104.00362626711951</v>
       </c>
       <c r="X67" s="10">
         <v>99.285769929905314</v>
       </c>
       <c r="Y67" s="10">
         <v>107.06341349323564</v>
       </c>
       <c r="Z67" s="10">
         <v>111.95834668806741</v>
       </c>
       <c r="AA67" s="10">
         <v>105.30630454827718</v>
       </c>
       <c r="AC67" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AD67" s="11">
         <v>114.3</v>
       </c>
       <c r="AE67" s="11">
-        <v>110.04028530039989</v>
+        <v>110.02454096403558</v>
       </c>
       <c r="AF67" s="11">
-        <v>126.87404724218882</v>
+        <v>126.95180573194864</v>
       </c>
       <c r="AG67" s="10">
-        <v>116.37566329242912</v>
+        <v>116.42939542901989</v>
       </c>
       <c r="AH67" s="11">
-        <v>117.02226741450959</v>
+        <v>116.87724279820881</v>
       </c>
       <c r="AI67" s="11">
-        <v>110.60863466968193</v>
+        <v>110.61863430864567</v>
       </c>
       <c r="AJ67" s="10">
-        <v>118.48247805929408</v>
+        <v>118.52316389057758</v>
       </c>
       <c r="AK67" s="10">
-        <v>111.03815846766145</v>
+        <v>111.0849421144291</v>
       </c>
       <c r="AL67" s="10">
-        <v>114.3</v>
+        <v>112.59468515788362</v>
       </c>
       <c r="AM67" s="3">
-        <v>111.48158769173426</v>
+        <v>111.48124264792567</v>
       </c>
       <c r="AN67" s="10">
-        <v>120.71323642808167</v>
+        <v>120.71277466881787</v>
       </c>
       <c r="AO67" s="10">
-        <v>113.46160227043758</v>
+        <v>113.42191122262339</v>
       </c>
       <c r="AQ67" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR67" s="11">
         <v>114.8</v>
       </c>
       <c r="AS67" s="11">
         <v>117.62670218041214</v>
       </c>
       <c r="AT67" s="11">
         <v>105.04483761674483</v>
       </c>
       <c r="AU67" s="10">
         <v>104.56111951450889</v>
       </c>
       <c r="AV67" s="11">
         <v>103.46841990030352</v>
       </c>
-      <c r="AW67" s="11"/>
+      <c r="AW67" s="11">
+        <v>102.40216077468247</v>
+      </c>
       <c r="AX67" s="10"/>
       <c r="AY67" s="10"/>
       <c r="AZ67" s="10"/>
       <c r="BA67" s="3"/>
       <c r="BB67" s="10"/>
       <c r="BC67" s="10"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B68" s="4">
         <v>100.49638515042312</v>
       </c>
       <c r="C68" s="4">
         <v>101.03607023786321</v>
       </c>
       <c r="D68" s="4">
         <v>102.35928918849622</v>
       </c>
       <c r="E68" s="3">
         <v>99.471290456760315</v>
       </c>
       <c r="F68" s="4">
         <v>99.970483924475133</v>
@@ -9381,101 +9483,103 @@
       <c r="V68" s="10">
         <v>106.0661426047949</v>
       </c>
       <c r="W68" s="10">
         <v>99.819282046044762</v>
       </c>
       <c r="X68" s="10">
         <v>101.52224579605524</v>
       </c>
       <c r="Y68" s="10">
         <v>107.02297771061518</v>
       </c>
       <c r="Z68" s="10">
         <v>107.97752233810112</v>
       </c>
       <c r="AA68" s="10">
         <v>99.596488039415746</v>
       </c>
       <c r="AC68" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AD68" s="11">
         <v>106</v>
       </c>
       <c r="AE68" s="11">
-        <v>106.2684384662018</v>
+        <v>106.30947975597955</v>
       </c>
       <c r="AF68" s="11">
-        <v>130.95854727680424</v>
+        <v>131.13558064774722</v>
       </c>
       <c r="AG68" s="10">
-        <v>109.94249096951079</v>
+        <v>109.9938821873739</v>
       </c>
       <c r="AH68" s="11">
-        <v>107.01908544331324</v>
+        <v>106.97440938141985</v>
       </c>
       <c r="AI68" s="11">
-        <v>101.00379326947781</v>
+        <v>101.02760667792856</v>
       </c>
       <c r="AJ68" s="10">
-        <v>93.235018416764234</v>
+        <v>93.212262411245689</v>
       </c>
       <c r="AK68" s="10">
-        <v>102.96359887886601</v>
+        <v>102.98166068413497</v>
       </c>
       <c r="AL68" s="10">
-        <v>103.2</v>
+        <v>99.175626981265992</v>
       </c>
       <c r="AM68" s="3">
-        <v>92.366335154438687</v>
+        <v>92.347173167138436</v>
       </c>
       <c r="AN68" s="10">
-        <v>102.29339912047762</v>
+        <v>102.29316055967104</v>
       </c>
       <c r="AO68" s="10">
-        <v>103.98502381825332</v>
+        <v>103.96678137711579</v>
       </c>
       <c r="AQ68" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AR68" s="11">
         <v>92</v>
       </c>
       <c r="AS68" s="11">
         <v>127.57336801028272</v>
       </c>
       <c r="AT68" s="11">
         <v>106.70399988916213</v>
       </c>
       <c r="AU68" s="10">
         <v>101.74473650572595</v>
       </c>
       <c r="AV68" s="11">
         <v>102.45605991437878</v>
       </c>
-      <c r="AW68" s="11"/>
+      <c r="AW68" s="11">
+        <v>104.98597226897476</v>
+      </c>
       <c r="AX68" s="10"/>
       <c r="AY68" s="10"/>
       <c r="AZ68" s="10"/>
       <c r="BA68" s="3"/>
       <c r="BB68" s="10"/>
       <c r="BC68" s="10"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B69" s="4">
         <v>110.72172244193706</v>
       </c>
       <c r="C69" s="4">
         <v>99.103312460216415</v>
       </c>
       <c r="D69" s="4">
         <v>97.87785433877167</v>
       </c>
       <c r="E69" s="3">
         <v>95.520693876278784</v>
       </c>
       <c r="F69" s="4">
         <v>107.21258505644742</v>
@@ -9525,101 +9629,103 @@
       <c r="V69" s="10">
         <v>94.259503520482326</v>
       </c>
       <c r="W69" s="10">
         <v>87.138046810311906</v>
       </c>
       <c r="X69" s="10">
         <v>99.892598821911989</v>
       </c>
       <c r="Y69" s="10">
         <v>99.278836822094547</v>
       </c>
       <c r="Z69" s="10">
         <v>105.72925881677281</v>
       </c>
       <c r="AA69" s="10">
         <v>114.48710454193333</v>
       </c>
       <c r="AC69" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AD69" s="11">
         <v>109.9</v>
       </c>
       <c r="AE69" s="11">
-        <v>98.758740029573246</v>
+        <v>98.59236585083454</v>
       </c>
       <c r="AF69" s="11">
-        <v>108.90283079814616</v>
+        <v>108.78632668571935</v>
       </c>
       <c r="AG69" s="10">
-        <v>104.01173721743663</v>
+        <v>103.85770163769831</v>
       </c>
       <c r="AH69" s="11">
-        <v>108.5375091512941</v>
+        <v>108.32884387854233</v>
       </c>
       <c r="AI69" s="11">
-        <v>100.51982039009475</v>
+        <v>100.35900465667325</v>
       </c>
       <c r="AJ69" s="10">
-        <v>104.85720610142617</v>
+        <v>104.77016881782144</v>
       </c>
       <c r="AK69" s="10">
-        <v>98.016760749210036</v>
+        <v>97.907162908947782</v>
       </c>
       <c r="AL69" s="10">
-        <v>103.4</v>
+        <v>100.07653565342687</v>
       </c>
       <c r="AM69" s="3">
-        <v>107.61446987041421</v>
+        <v>107.46231806411205</v>
       </c>
       <c r="AN69" s="10">
-        <v>101.63458459570467</v>
+        <v>101.47676139546201</v>
       </c>
       <c r="AO69" s="10">
-        <v>105.30622917353369</v>
+        <v>105.14209517490673</v>
       </c>
       <c r="AQ69" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AR69" s="11">
         <v>112.4</v>
       </c>
       <c r="AS69" s="11">
         <v>105.69480502898526</v>
       </c>
       <c r="AT69" s="11">
         <v>95.219722184763114</v>
       </c>
       <c r="AU69" s="10">
         <v>105.6030027881874</v>
       </c>
       <c r="AV69" s="11">
         <v>102.69468742662062</v>
       </c>
-      <c r="AW69" s="11"/>
+      <c r="AW69" s="11">
+        <v>118.06266126687103</v>
+      </c>
       <c r="AX69" s="10"/>
       <c r="AY69" s="10"/>
       <c r="AZ69" s="10"/>
       <c r="BA69" s="3"/>
       <c r="BB69" s="10"/>
       <c r="BC69" s="10"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B70" s="4">
         <v>101.56770400383938</v>
       </c>
       <c r="C70" s="4">
         <v>109.15314325013097</v>
       </c>
       <c r="D70" s="4">
         <v>103.42385131482195</v>
       </c>
       <c r="E70" s="3">
         <v>98.654007080211272</v>
       </c>
       <c r="F70" s="4">
         <v>98.593033233878089</v>
@@ -9669,101 +9775,103 @@
       <c r="V70" s="10">
         <v>92.880168194934271</v>
       </c>
       <c r="W70" s="10">
         <v>93.24201490227874</v>
       </c>
       <c r="X70" s="10">
         <v>97.441195883455364</v>
       </c>
       <c r="Y70" s="10">
         <v>108.57804353671953</v>
       </c>
       <c r="Z70" s="10">
         <v>111.57274148491854</v>
       </c>
       <c r="AA70" s="10">
         <v>105.1498932314842</v>
       </c>
       <c r="AC70" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AD70" s="11">
         <v>115.6</v>
       </c>
       <c r="AE70" s="11">
-        <v>119.23569043264636</v>
+        <v>119.15978204918511</v>
       </c>
       <c r="AF70" s="11">
-        <v>108.07416742550444</v>
+        <v>108.02661762556305</v>
       </c>
       <c r="AG70" s="10">
-        <v>103.31911713316757</v>
+        <v>103.25934879947395</v>
       </c>
       <c r="AH70" s="11">
-        <v>101.52810324909368</v>
+        <v>101.43779934895282</v>
       </c>
       <c r="AI70" s="11">
-        <v>114.43222104222552</v>
+        <v>114.46350684082005</v>
       </c>
       <c r="AJ70" s="10">
-        <v>104.79146726493158</v>
+        <v>104.7690731588276</v>
       </c>
       <c r="AK70" s="10">
-        <v>105.86367684536044</v>
+        <v>105.82935195249088</v>
       </c>
       <c r="AL70" s="10">
-        <v>107.3</v>
+        <v>104.35895486230351</v>
       </c>
       <c r="AM70" s="3">
-        <v>102.82452516694616</v>
+        <v>102.74200003081924</v>
       </c>
       <c r="AN70" s="10">
-        <v>100.51815851517394</v>
+        <v>100.4327299591135</v>
       </c>
       <c r="AO70" s="10">
-        <v>104.2723152525141</v>
+        <v>104.18040405436126</v>
       </c>
       <c r="AQ70" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AR70" s="11">
         <v>109.9</v>
       </c>
       <c r="AS70" s="11">
         <v>109.80103011744885</v>
       </c>
       <c r="AT70" s="11">
         <v>106.598913069215</v>
       </c>
       <c r="AU70" s="10">
         <v>107.52229418820347</v>
       </c>
       <c r="AV70" s="11">
         <v>111.12587366493113</v>
       </c>
-      <c r="AW70" s="11"/>
+      <c r="AW70" s="11">
+        <v>103.15988903482614</v>
+      </c>
       <c r="AX70" s="10"/>
       <c r="AY70" s="10"/>
       <c r="AZ70" s="10"/>
       <c r="BA70" s="3"/>
       <c r="BB70" s="10"/>
       <c r="BC70" s="10"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B71" s="4">
         <v>103.54838880408126</v>
       </c>
       <c r="C71" s="4">
         <v>112.65430361837241</v>
       </c>
       <c r="D71" s="4">
         <v>86.295731703009182</v>
       </c>
       <c r="E71" s="3">
         <v>107.43591742016154</v>
       </c>
       <c r="F71" s="4">
         <v>102.92132570039654</v>
@@ -9813,101 +9921,103 @@
       <c r="V71" s="10">
         <v>103.03051555890177</v>
       </c>
       <c r="W71" s="10">
         <v>96.922691385130975</v>
       </c>
       <c r="X71" s="10">
         <v>88.813325998097454</v>
       </c>
       <c r="Y71" s="10">
         <v>122.86243939070818</v>
       </c>
       <c r="Z71" s="10">
         <v>140.21608231074691</v>
       </c>
       <c r="AA71" s="10">
         <v>122.577608222246</v>
       </c>
       <c r="AC71" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AD71" s="11">
         <v>111.6</v>
       </c>
       <c r="AE71" s="11">
-        <v>98.921691234557613</v>
+        <v>98.837250485173101</v>
       </c>
       <c r="AF71" s="11">
-        <v>110.74237034717356</v>
+        <v>110.71511273927284</v>
       </c>
       <c r="AG71" s="10">
-        <v>98.214401791880462</v>
+        <v>98.128179154734525</v>
       </c>
       <c r="AH71" s="11">
-        <v>90.222745399083664</v>
+        <v>90.234591711481187</v>
       </c>
       <c r="AI71" s="11">
-        <v>100.45255863319676</v>
+        <v>100.43368466349578</v>
       </c>
       <c r="AJ71" s="10">
-        <v>105.1344504975247</v>
+        <v>105.17291126282005</v>
       </c>
       <c r="AK71" s="10">
-        <v>101.80749225165616</v>
+        <v>101.83205593887944</v>
       </c>
       <c r="AL71" s="10">
-        <v>100.7</v>
+        <v>96.960210341991143</v>
       </c>
       <c r="AM71" s="3">
-        <v>81.337881775725734</v>
+        <v>81.278467330551436</v>
       </c>
       <c r="AN71" s="10">
-        <v>67.947532780129066</v>
+        <v>67.838384307202006</v>
       </c>
       <c r="AO71" s="10">
-        <v>79.81641239757559</v>
+        <v>79.730339146991639</v>
       </c>
       <c r="AQ71" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AR71" s="11">
         <v>98.3</v>
       </c>
       <c r="AS71" s="11">
         <v>96.022387407420908</v>
       </c>
       <c r="AT71" s="11">
         <v>121.38865092134481</v>
       </c>
       <c r="AU71" s="10">
         <v>91.281017088121644</v>
       </c>
       <c r="AV71" s="11">
         <v>109.96480055980436</v>
       </c>
-      <c r="AW71" s="11"/>
+      <c r="AW71" s="11">
+        <v>102.42433153608881</v>
+      </c>
       <c r="AX71" s="10"/>
       <c r="AY71" s="10"/>
       <c r="AZ71" s="10"/>
       <c r="BA71" s="3"/>
       <c r="BB71" s="10"/>
       <c r="BC71" s="10"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B72" s="4">
         <v>112.91792064569152</v>
       </c>
       <c r="C72" s="4">
         <v>126.56394416677954</v>
       </c>
       <c r="D72" s="4">
         <v>145.73444568944828</v>
       </c>
       <c r="E72" s="3">
         <v>128.55492765323123</v>
       </c>
       <c r="F72" s="4">
         <v>105.45111124480545</v>
@@ -9957,101 +10067,103 @@
       <c r="V72" s="10">
         <v>80.544166365850188</v>
       </c>
       <c r="W72" s="10">
         <v>112.99888160857434</v>
       </c>
       <c r="X72" s="10">
         <v>122.71484824200157</v>
       </c>
       <c r="Y72" s="10">
         <v>137.26176890472559</v>
       </c>
       <c r="Z72" s="10">
         <v>129.00901241111038</v>
       </c>
       <c r="AA72" s="10">
         <v>108.3015652264876</v>
       </c>
       <c r="AC72" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AD72" s="11">
         <v>102.3</v>
       </c>
       <c r="AE72" s="11">
-        <v>97.80003841612745</v>
+        <v>97.667952243682805</v>
       </c>
       <c r="AF72" s="11">
-        <v>160.56311117417158</v>
+        <v>160.70111526378827</v>
       </c>
       <c r="AG72" s="10">
-        <v>157.14756747643071</v>
+        <v>157.27321897605691</v>
       </c>
       <c r="AH72" s="11">
-        <v>157.17458349335757</v>
+        <v>156.71823172041584</v>
       </c>
       <c r="AI72" s="11">
-        <v>134.33213093136166</v>
+        <v>134.39181391539026</v>
       </c>
       <c r="AJ72" s="10">
-        <v>148.6677012132391</v>
+        <v>148.68513054639797</v>
       </c>
       <c r="AK72" s="10">
-        <v>100.61126406970702</v>
+        <v>100.51863603889473</v>
       </c>
       <c r="AL72" s="10">
-        <v>126.3</v>
+        <v>102.73774925417216</v>
       </c>
       <c r="AM72" s="3">
-        <v>96.808256021939414</v>
+        <v>96.656558592543959</v>
       </c>
       <c r="AN72" s="10">
-        <v>110.17003360000703</v>
+        <v>110.01970278132217</v>
       </c>
       <c r="AO72" s="10">
-        <v>133.04302514641267</v>
+        <v>133.34346996247547</v>
       </c>
       <c r="AQ72" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AR72" s="11">
         <v>120.4</v>
       </c>
       <c r="AS72" s="11">
         <v>124.00404685503223</v>
       </c>
       <c r="AT72" s="11">
         <v>110.47090864888354</v>
       </c>
       <c r="AU72" s="10">
         <v>97.511856013271228</v>
       </c>
       <c r="AV72" s="11">
         <v>95.002937433445922</v>
       </c>
-      <c r="AW72" s="11"/>
+      <c r="AW72" s="11">
+        <v>100.55048602539516</v>
+      </c>
       <c r="AX72" s="10"/>
       <c r="AY72" s="10"/>
       <c r="AZ72" s="10"/>
       <c r="BA72" s="3"/>
       <c r="BB72" s="10"/>
       <c r="BC72" s="10"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B73" s="4">
         <v>97.149560011327239</v>
       </c>
       <c r="C73" s="4">
         <v>116.46444130565041</v>
       </c>
       <c r="D73" s="4">
         <v>117.10425237865039</v>
       </c>
       <c r="E73" s="3">
         <v>108.21536874321451</v>
       </c>
       <c r="F73" s="4">
         <v>102.37186405577332</v>
@@ -10101,101 +10213,103 @@
       <c r="V73" s="10">
         <v>106.44320072410798</v>
       </c>
       <c r="W73" s="10">
         <v>97.173584704582183</v>
       </c>
       <c r="X73" s="10">
         <v>100.00997178279528</v>
       </c>
       <c r="Y73" s="10">
         <v>91.039552727705924</v>
       </c>
       <c r="Z73" s="10">
         <v>97.984251001237794</v>
       </c>
       <c r="AA73" s="10">
         <v>99.207861493724778</v>
       </c>
       <c r="AC73" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AD73" s="11">
         <v>106.1</v>
       </c>
       <c r="AE73" s="11">
-        <v>98.520003261195242</v>
+        <v>98.349749123673618</v>
       </c>
       <c r="AF73" s="11">
-        <v>111.5189213353551</v>
+        <v>111.40972761045182</v>
       </c>
       <c r="AG73" s="10">
-        <v>105.08319241125301</v>
+        <v>104.95604887340116</v>
       </c>
       <c r="AH73" s="11">
-        <v>112.80311815463944</v>
+        <v>112.58475953578414</v>
       </c>
       <c r="AI73" s="11">
-        <v>87.181130721269909</v>
+        <v>87.088009225145001</v>
       </c>
       <c r="AJ73" s="10">
-        <v>121.92895594061063</v>
+        <v>121.87392451989967</v>
       </c>
       <c r="AK73" s="10">
-        <v>113.5107050482241</v>
+        <v>113.42425757838663</v>
       </c>
       <c r="AL73" s="10">
-        <v>108.4</v>
+        <v>116.00119905044819</v>
       </c>
       <c r="AM73" s="3">
-        <v>119.08805989274396</v>
+        <v>118.99356016535117</v>
       </c>
       <c r="AN73" s="10">
-        <v>106.94524772558263</v>
+        <v>106.83236765725002</v>
       </c>
       <c r="AO73" s="10">
-        <v>103.27924388785623</v>
+        <v>103.16185538049318</v>
       </c>
       <c r="AQ73" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AR73" s="11">
         <v>103.2</v>
       </c>
       <c r="AS73" s="11">
         <v>100.06480281631633</v>
       </c>
       <c r="AT73" s="11">
         <v>100.22480850925521</v>
       </c>
       <c r="AU73" s="10">
         <v>96.226190813657993</v>
       </c>
       <c r="AV73" s="11">
         <v>107.46485705924994</v>
       </c>
-      <c r="AW73" s="11"/>
+      <c r="AW73" s="11">
+        <v>118.98035276345999</v>
+      </c>
       <c r="AX73" s="10"/>
       <c r="AY73" s="10"/>
       <c r="AZ73" s="10"/>
       <c r="BA73" s="3"/>
       <c r="BB73" s="10"/>
       <c r="BC73" s="10"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B74" s="4">
         <v>100.72351636495239</v>
       </c>
       <c r="C74" s="4">
         <v>105.15338891046038</v>
       </c>
       <c r="D74" s="4">
         <v>101.95831118395738</v>
       </c>
       <c r="E74" s="3">
         <v>103.50454502677439</v>
       </c>
       <c r="F74" s="4">
         <v>103.99719252994662</v>
@@ -10245,101 +10359,103 @@
       <c r="V74" s="10">
         <v>90.75454413204227</v>
       </c>
       <c r="W74" s="10">
         <v>94.285463667805104</v>
       </c>
       <c r="X74" s="10">
         <v>101.25277397029831</v>
       </c>
       <c r="Y74" s="10">
         <v>101.63494640712516</v>
       </c>
       <c r="Z74" s="10">
         <v>96.415609446272256</v>
       </c>
       <c r="AA74" s="10">
         <v>90.407230483145426</v>
       </c>
       <c r="AC74" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AD74" s="11">
         <v>131.9</v>
       </c>
       <c r="AE74" s="11">
-        <v>90.767839395795974</v>
+        <v>90.71012663021979</v>
       </c>
       <c r="AF74" s="11">
-        <v>100.82249529326903</v>
+        <v>100.74543404869868</v>
       </c>
       <c r="AG74" s="10">
-        <v>112.81642790574908</v>
+        <v>112.88965570723526</v>
       </c>
       <c r="AH74" s="11">
-        <v>98.279160364574906</v>
+        <v>98.302021135402768</v>
       </c>
       <c r="AI74" s="11">
-        <v>101.03978014575839</v>
+        <v>101.10161738856962</v>
       </c>
       <c r="AJ74" s="10">
-        <v>104.85417216785804</v>
+        <v>104.91428768316146</v>
       </c>
       <c r="AK74" s="10">
-        <v>102.19155846915315</v>
+        <v>102.22316661905695</v>
       </c>
       <c r="AL74" s="10">
-        <v>104.8</v>
+        <v>102.54069476229208</v>
       </c>
       <c r="AM74" s="3">
-        <v>104.36014279398277</v>
+        <v>104.40422721954991</v>
       </c>
       <c r="AN74" s="10">
-        <v>109.62487170900626</v>
+        <v>109.636623778724</v>
       </c>
       <c r="AO74" s="10">
-        <v>105.80681468192348</v>
+        <v>105.76772700494577</v>
       </c>
       <c r="AQ74" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AR74" s="11">
         <v>94.1</v>
       </c>
       <c r="AS74" s="11">
         <v>118.4095402738804</v>
       </c>
       <c r="AT74" s="11">
         <v>123.17757523697375</v>
       </c>
       <c r="AU74" s="10">
         <v>97.916267926844213</v>
       </c>
       <c r="AV74" s="11">
         <v>100.54134603029145</v>
       </c>
-      <c r="AW74" s="11"/>
+      <c r="AW74" s="11">
+        <v>104.61682790228792</v>
+      </c>
       <c r="AX74" s="10"/>
       <c r="AY74" s="10"/>
       <c r="AZ74" s="10"/>
       <c r="BA74" s="3"/>
       <c r="BB74" s="10"/>
       <c r="BC74" s="10"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B75" s="4">
         <v>100.80493158500845</v>
       </c>
       <c r="C75" s="4">
         <v>110.55864802344466</v>
       </c>
       <c r="D75" s="4">
         <v>97.681940715380691</v>
       </c>
       <c r="E75" s="3">
         <v>100.11045656890276</v>
       </c>
       <c r="F75" s="4">
         <v>102.84308516905834</v>
@@ -10389,245 +10505,249 @@
       <c r="V75" s="10">
         <v>99.067654859693306</v>
       </c>
       <c r="W75" s="10">
         <v>100.4256875082127</v>
       </c>
       <c r="X75" s="10">
         <v>100.32205330549608</v>
       </c>
       <c r="Y75" s="10">
         <v>106.93024948885814</v>
       </c>
       <c r="Z75" s="10">
         <v>101.02168130708785</v>
       </c>
       <c r="AA75" s="10">
         <v>94.251004175607562</v>
       </c>
       <c r="AC75" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AD75" s="11">
         <v>100.7</v>
       </c>
       <c r="AE75" s="11">
-        <v>105.7284822923892</v>
+        <v>105.75298012302011</v>
       </c>
       <c r="AF75" s="11">
-        <v>96.240382889308123</v>
+        <v>96.182417870506953</v>
       </c>
       <c r="AG75" s="10">
-        <v>101.92368738808786</v>
+        <v>101.86747859151927</v>
       </c>
       <c r="AH75" s="11">
-        <v>100.85713560944308</v>
+        <v>100.81149818100459</v>
       </c>
       <c r="AI75" s="11">
-        <v>100.83311512843021</v>
+        <v>100.82148548144554</v>
       </c>
       <c r="AJ75" s="10">
-        <v>105.12644989545956</v>
+        <v>105.17025790134026</v>
       </c>
       <c r="AK75" s="10">
-        <v>105.60570854484376</v>
+        <v>105.62953827170595</v>
       </c>
       <c r="AL75" s="10">
-        <v>103</v>
+        <v>104.52026889569129</v>
       </c>
       <c r="AM75" s="3">
-        <v>107.9890099985976</v>
+        <v>108.02029683565668</v>
       </c>
       <c r="AN75" s="10">
-        <v>104.88867702634157</v>
+        <v>104.90287768309538</v>
       </c>
       <c r="AO75" s="10">
-        <v>103.01644136568713</v>
+        <v>103.00153152166216</v>
       </c>
       <c r="AQ75" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AR75" s="11">
         <v>110.4</v>
       </c>
       <c r="AS75" s="11">
         <v>98.054068320286731</v>
       </c>
       <c r="AT75" s="11">
         <v>106.74039944532265</v>
       </c>
       <c r="AU75" s="10">
         <v>98.73281699437122</v>
       </c>
       <c r="AV75" s="11">
         <v>93.664060414129011</v>
       </c>
-      <c r="AW75" s="11"/>
+      <c r="AW75" s="11">
+        <v>106.53528202284144</v>
+      </c>
       <c r="AX75" s="10"/>
       <c r="AY75" s="10"/>
       <c r="AZ75" s="10"/>
       <c r="BA75" s="3"/>
       <c r="BB75" s="10"/>
       <c r="BC75" s="10"/>
     </row>
     <row r="76" spans="1:55">
-      <c r="A76" s="21" t="s">
+      <c r="A76" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B76" s="4">
         <v>102.00983378421932</v>
       </c>
       <c r="C76" s="4">
         <v>104.2339327065241</v>
       </c>
       <c r="D76" s="4">
         <v>110.33479779699744</v>
       </c>
       <c r="E76" s="3">
         <v>104.6071306165762</v>
       </c>
       <c r="F76" s="4">
         <v>108.41488187205137</v>
       </c>
       <c r="G76" s="4">
         <v>106.19777905935742</v>
       </c>
       <c r="H76" s="3">
         <v>103.09126357522078</v>
       </c>
       <c r="I76" s="3">
         <v>106.67357006658624</v>
       </c>
       <c r="J76" s="3">
         <v>103.58666339145506</v>
       </c>
       <c r="K76" s="3">
         <v>104.36973324607249</v>
       </c>
       <c r="L76" s="3">
         <v>118.83244893873055</v>
       </c>
       <c r="M76" s="3">
         <v>109.33281635354733</v>
       </c>
-      <c r="O76" s="21" t="s">
+      <c r="O76" s="19" t="s">
         <v>48</v>
       </c>
       <c r="P76" s="11">
         <v>116.75947703702758</v>
       </c>
       <c r="Q76" s="11">
         <v>156.41213747121407</v>
       </c>
       <c r="R76" s="11">
         <v>109.69652937582242</v>
       </c>
       <c r="S76" s="10">
         <v>97.362891688894777</v>
       </c>
       <c r="T76" s="11">
         <v>99.664678099022666</v>
       </c>
       <c r="U76" s="11">
         <v>97.328236414406859</v>
       </c>
       <c r="V76" s="10">
         <v>103.53420909516635</v>
       </c>
       <c r="W76" s="10">
         <v>96.820819958747677</v>
       </c>
       <c r="X76" s="10">
         <v>97.60722808746641</v>
       </c>
       <c r="Y76" s="10">
         <v>100.1294485533225</v>
       </c>
       <c r="Z76" s="10">
         <v>97.234995857730638</v>
       </c>
       <c r="AA76" s="10">
         <v>93.50013835295114</v>
       </c>
-      <c r="AC76" s="21" t="s">
+      <c r="AC76" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AD76" s="11">
         <v>93</v>
       </c>
       <c r="AE76" s="11">
-        <v>85.708868035844745</v>
+        <v>85.547779964090239</v>
       </c>
       <c r="AF76" s="11">
-        <v>115.26381618335995</v>
+        <v>115.22120691691428</v>
       </c>
       <c r="AG76" s="10">
-        <v>102.12217258868384</v>
+        <v>102.0540636329936</v>
       </c>
       <c r="AH76" s="11">
-        <v>98.600725909668313</v>
+        <v>98.533700330208802</v>
       </c>
       <c r="AI76" s="11">
-        <v>96.46017887460988</v>
+        <v>96.379546977176844</v>
       </c>
       <c r="AJ76" s="10">
-        <v>98.305593947203562</v>
+        <v>98.279372366958086</v>
       </c>
       <c r="AK76" s="10">
-        <v>101.36515950362977</v>
+        <v>101.34803791508928</v>
       </c>
       <c r="AL76" s="10">
-        <v>98.7</v>
+        <v>100.06110955957655</v>
       </c>
       <c r="AM76" s="3">
-        <v>97.214722019769013</v>
+        <v>97.143198787216505</v>
       </c>
       <c r="AN76" s="10">
-        <v>104.33314333863581</v>
+        <v>104.24789047443348</v>
       </c>
       <c r="AO76" s="10">
-        <v>101.22250979105563</v>
-[...1 lines deleted...]
-      <c r="AQ76" s="21" t="s">
+        <v>101.14546064096757</v>
+      </c>
+      <c r="AQ76" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AR76" s="11">
         <v>99.4</v>
       </c>
       <c r="AS76" s="11">
         <v>80.993268374274223</v>
       </c>
       <c r="AT76" s="11">
         <v>121.57866063172349</v>
       </c>
       <c r="AU76" s="10">
         <v>100.04952177554181</v>
       </c>
       <c r="AV76" s="11">
         <v>99.989650313695307</v>
       </c>
-      <c r="AW76" s="11"/>
+      <c r="AW76" s="11">
+        <v>93.52934199272454</v>
+      </c>
       <c r="AX76" s="10"/>
       <c r="AY76" s="10"/>
       <c r="AZ76" s="10"/>
       <c r="BA76" s="3"/>
       <c r="BB76" s="10"/>
       <c r="BC76" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="O1:AA1"/>
     <mergeCell ref="O20:AA20"/>
     <mergeCell ref="O21:AA21"/>
     <mergeCell ref="O40:AA40"/>
     <mergeCell ref="O59:AA59"/>
     <mergeCell ref="AC1:AO1"/>
     <mergeCell ref="AC20:AO20"/>
     <mergeCell ref="AC21:AO21"/>
     <mergeCell ref="AC40:AO40"/>
     <mergeCell ref="AC59:AO59"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="AQ1:BC1"/>