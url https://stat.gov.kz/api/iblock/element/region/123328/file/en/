--- v2 (2026-07-27)
+++ v3 (2026-08-31)
@@ -640,52 +640,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AB1" workbookViewId="0">
-      <selection activeCell="AF78" sqref="AF78"/>
+    <sheetView tabSelected="1" topLeftCell="AG37" workbookViewId="0">
+      <selection activeCell="AX58" sqref="AX58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27.140625" style="16" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="16" customWidth="1"/>
     <col min="3" max="14" width="9.140625" style="16"/>
     <col min="15" max="15" width="27.140625" style="16" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="16" customWidth="1"/>
     <col min="17" max="28" width="9.140625" style="16"/>
     <col min="29" max="29" width="27.140625" style="16" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="16" customWidth="1"/>
     <col min="31" max="41" width="9.140625" style="16"/>
     <col min="42" max="42" width="9.42578125" style="16" customWidth="1"/>
     <col min="43" max="43" width="27.140625" style="16" customWidth="1"/>
     <col min="44" max="44" width="8.7109375" style="16" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="27.75" customHeight="1">
       <c r="A1" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
@@ -1057,68 +1057,70 @@
       <c r="AI4" s="10">
         <v>101.81902946108868</v>
       </c>
       <c r="AJ4" s="10">
         <v>104.30633675953062</v>
       </c>
       <c r="AK4" s="11">
         <v>115.94326345416097</v>
       </c>
       <c r="AL4" s="10">
         <v>108.63579222370554</v>
       </c>
       <c r="AM4" s="3">
         <v>96.814095043811108</v>
       </c>
       <c r="AN4" s="10">
         <v>132.71777707900347</v>
       </c>
       <c r="AO4" s="10">
         <v>103.96715167313688</v>
       </c>
       <c r="AQ4" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AR4" s="11">
-        <v>105.8</v>
+        <v>105.15195642737811</v>
       </c>
       <c r="AS4" s="11">
-        <v>103.91169637494757</v>
+        <v>103.14746046906085</v>
       </c>
       <c r="AT4" s="11">
-        <v>101.49565884960867</v>
+        <v>101.24553343777916</v>
       </c>
       <c r="AU4" s="11">
-        <v>100.49537186868882</v>
+        <v>101.69854217679153</v>
       </c>
       <c r="AV4" s="10">
-        <v>102.75632216169461</v>
+        <v>102.72603375285453</v>
       </c>
       <c r="AW4" s="10">
-        <v>107.22055704719217</v>
-[...1 lines deleted...]
-      <c r="AX4" s="10"/>
+        <v>107.2427604800172</v>
+      </c>
+      <c r="AX4" s="10">
+        <v>107.8971286907568</v>
+      </c>
       <c r="AY4" s="11"/>
       <c r="AZ4" s="10"/>
       <c r="BA4" s="3"/>
       <c r="BB4" s="10"/>
       <c r="BC4" s="10"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="4">
         <v>66.147135861042145</v>
       </c>
       <c r="C5" s="4">
         <v>76.349260709898189</v>
       </c>
       <c r="D5" s="4">
         <v>75.893201483616977</v>
       </c>
       <c r="E5" s="4">
         <v>65.43714043705954</v>
       </c>
       <c r="F5" s="3">
         <v>64.730589512026654</v>
       </c>
@@ -1203,68 +1205,70 @@
       <c r="AI5" s="10">
         <v>213.91800788094821</v>
       </c>
       <c r="AJ5" s="10">
         <v>126.04724912776139</v>
       </c>
       <c r="AK5" s="11">
         <v>108.42811583627561</v>
       </c>
       <c r="AL5" s="10">
         <v>139.99861009600693</v>
       </c>
       <c r="AM5" s="3">
         <v>102.97818513791339</v>
       </c>
       <c r="AN5" s="10">
         <v>113.9528383409428</v>
       </c>
       <c r="AO5" s="10">
         <v>102.22370687480587</v>
       </c>
       <c r="AQ5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR5" s="11">
-        <v>65.599999999999994</v>
+        <v>64.007989794827452</v>
       </c>
       <c r="AS5" s="11">
-        <v>48.44364296699834</v>
+        <v>47.115078456238244</v>
       </c>
       <c r="AT5" s="11">
-        <v>58.241521030304391</v>
+        <v>57.936524414115134</v>
       </c>
       <c r="AU5" s="11">
-        <v>71.426209221187463</v>
+        <v>70.680756872736453</v>
       </c>
       <c r="AV5" s="10">
-        <v>99.420976482294947</v>
+        <v>98.08393905627814</v>
       </c>
       <c r="AW5" s="10">
-        <v>55.991056754849097</v>
-[...1 lines deleted...]
-      <c r="AX5" s="10"/>
+        <v>55.593982165525233</v>
+      </c>
+      <c r="AX5" s="10">
+        <v>86.30094995609258</v>
+      </c>
       <c r="AY5" s="11"/>
       <c r="AZ5" s="10"/>
       <c r="BA5" s="3"/>
       <c r="BB5" s="10"/>
       <c r="BC5" s="10"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="4">
         <v>101.50412155256757</v>
       </c>
       <c r="C6" s="4">
         <v>101.79260722682189</v>
       </c>
       <c r="D6" s="4">
         <v>102.41106913215114</v>
       </c>
       <c r="E6" s="4">
         <v>98.864484320472471</v>
       </c>
       <c r="F6" s="3">
         <v>100.14582869137037</v>
       </c>
@@ -1349,68 +1353,70 @@
       <c r="AI6" s="10">
         <v>98.448312181275227</v>
       </c>
       <c r="AJ6" s="10">
         <v>87.822146761323921</v>
       </c>
       <c r="AK6" s="11">
         <v>226.44773635222882</v>
       </c>
       <c r="AL6" s="10">
         <v>132.40606003372238</v>
       </c>
       <c r="AM6" s="3">
         <v>95.712580089231068</v>
       </c>
       <c r="AN6" s="10">
         <v>106.99365812967324</v>
       </c>
       <c r="AO6" s="10">
         <v>99.961124959250597</v>
       </c>
       <c r="AQ6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR6" s="11">
-        <v>97.1</v>
+        <v>94.963515426144113</v>
       </c>
       <c r="AS6" s="11">
-        <v>108.92194410651052</v>
+        <v>105.14388134908536</v>
       </c>
       <c r="AT6" s="11">
-        <v>103.10512067958078</v>
+        <v>104.00481377220774</v>
       </c>
       <c r="AU6" s="11">
-        <v>99.576315304292635</v>
+        <v>100.11212060309182</v>
       </c>
       <c r="AV6" s="10">
-        <v>97.859136116178433</v>
+        <v>97.963177508184387</v>
       </c>
       <c r="AW6" s="10">
-        <v>102.34069432792489</v>
-[...1 lines deleted...]
-      <c r="AX6" s="10"/>
+        <v>102.42164030794282</v>
+      </c>
+      <c r="AX6" s="10">
+        <v>119.13964425779864</v>
+      </c>
       <c r="AY6" s="11"/>
       <c r="AZ6" s="10"/>
       <c r="BA6" s="3"/>
       <c r="BB6" s="10"/>
       <c r="BC6" s="10"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="4">
         <v>100.57857045654286</v>
       </c>
       <c r="C7" s="4">
         <v>100.91550098741853</v>
       </c>
       <c r="D7" s="4">
         <v>101.0934958784952</v>
       </c>
       <c r="E7" s="4">
         <v>100.68957954208919</v>
       </c>
       <c r="F7" s="3">
         <v>100.44175664133337</v>
       </c>
@@ -1495,68 +1501,70 @@
       <c r="AI7" s="10">
         <v>94.529340188910368</v>
       </c>
       <c r="AJ7" s="10">
         <v>120.26009013378128</v>
       </c>
       <c r="AK7" s="11">
         <v>120.65548729952404</v>
       </c>
       <c r="AL7" s="10">
         <v>82.056238439115788</v>
       </c>
       <c r="AM7" s="3">
         <v>99.885788358582289</v>
       </c>
       <c r="AN7" s="10">
         <v>136.64692893436234</v>
       </c>
       <c r="AO7" s="10">
         <v>99.178236712970431</v>
       </c>
       <c r="AQ7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR7" s="11">
-        <v>98.9</v>
+        <v>98.264527900195276</v>
       </c>
       <c r="AS7" s="11">
-        <v>86.835410488067978</v>
+        <v>86.149754864366017</v>
       </c>
       <c r="AT7" s="11">
-        <v>84.195479596367733</v>
+        <v>83.527190076775341</v>
       </c>
       <c r="AU7" s="11">
-        <v>110.95438715324728</v>
+        <v>112.878751620762</v>
       </c>
       <c r="AV7" s="10">
-        <v>110.30464404953047</v>
+        <v>110.1560847294993</v>
       </c>
       <c r="AW7" s="10">
-        <v>111.49861592067816</v>
-[...1 lines deleted...]
-      <c r="AX7" s="10"/>
+        <v>111.51817668705206</v>
+      </c>
+      <c r="AX7" s="10">
+        <v>103.40817418237107</v>
+      </c>
       <c r="AY7" s="11"/>
       <c r="AZ7" s="10"/>
       <c r="BA7" s="3"/>
       <c r="BB7" s="10"/>
       <c r="BC7" s="10"/>
     </row>
     <row r="8" spans="1:55" ht="11.25" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="4">
         <v>102.41613785824271</v>
       </c>
       <c r="C8" s="4">
         <v>102.68255767767631</v>
       </c>
       <c r="D8" s="4">
         <v>105.60700434845269</v>
       </c>
       <c r="E8" s="4">
         <v>102.28563707001695</v>
       </c>
       <c r="F8" s="3">
         <v>103.78613303933466</v>
       </c>
@@ -1641,68 +1649,70 @@
       <c r="AI8" s="10">
         <v>101.24915837821453</v>
       </c>
       <c r="AJ8" s="10">
         <v>111.27521274544117</v>
       </c>
       <c r="AK8" s="11">
         <v>115.21619025713609</v>
       </c>
       <c r="AL8" s="10">
         <v>117.51475055275623</v>
       </c>
       <c r="AM8" s="3">
         <v>109.96568048674284</v>
       </c>
       <c r="AN8" s="10">
         <v>89.914659500398713</v>
       </c>
       <c r="AO8" s="10">
         <v>102.00557936987944</v>
       </c>
       <c r="AQ8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR8" s="11">
-        <v>109</v>
+        <v>108.19965362429009</v>
       </c>
       <c r="AS8" s="11">
-        <v>114.21589089680515</v>
+        <v>113.20780389386999</v>
       </c>
       <c r="AT8" s="11">
-        <v>89.413607485340705</v>
+        <v>89.838753654003355</v>
       </c>
       <c r="AU8" s="11">
-        <v>100.74320540506056</v>
+        <v>101.27889900621039</v>
       </c>
       <c r="AV8" s="10">
-        <v>108.30024782686409</v>
+        <v>108.25328183079041</v>
       </c>
       <c r="AW8" s="10">
-        <v>106.19965593321209</v>
-[...1 lines deleted...]
-      <c r="AX8" s="10"/>
+        <v>106.23403788111045</v>
+      </c>
+      <c r="AX8" s="10">
+        <v>104.19768731283629</v>
+      </c>
       <c r="AY8" s="11"/>
       <c r="AZ8" s="10"/>
       <c r="BA8" s="3"/>
       <c r="BB8" s="10"/>
       <c r="BC8" s="10"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="4">
         <v>100.62924895922328</v>
       </c>
       <c r="C9" s="4">
         <v>100.64189934615793</v>
       </c>
       <c r="D9" s="4">
         <v>100.93779104789643</v>
       </c>
       <c r="E9" s="4">
         <v>102.18262574050678</v>
       </c>
       <c r="F9" s="3">
         <v>99.747743552848959</v>
       </c>
@@ -1787,68 +1797,70 @@
       <c r="AI9" s="10">
         <v>110.4682253451742</v>
       </c>
       <c r="AJ9" s="10">
         <v>108.95455885296448</v>
       </c>
       <c r="AK9" s="11">
         <v>107.69349067232341</v>
       </c>
       <c r="AL9" s="10">
         <v>108.7575439117449</v>
       </c>
       <c r="AM9" s="3">
         <v>141.93735310047876</v>
       </c>
       <c r="AN9" s="10">
         <v>184.32553831012535</v>
       </c>
       <c r="AO9" s="10">
         <v>112.82452638393016</v>
       </c>
       <c r="AQ9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR9" s="11">
-        <v>114.3</v>
+        <v>113.64050990547361</v>
       </c>
       <c r="AS9" s="11">
-        <v>116.93255852324542</v>
+        <v>116.05050773151274</v>
       </c>
       <c r="AT9" s="11">
-        <v>104.89379249543411</v>
+        <v>104.11614820582477</v>
       </c>
       <c r="AU9" s="11">
-        <v>104.36565663479584</v>
+        <v>106.38321300480389</v>
       </c>
       <c r="AV9" s="10">
-        <v>103.38579928980394</v>
+        <v>103.33733946391466</v>
       </c>
       <c r="AW9" s="10">
-        <v>102.36120973939427</v>
-[...1 lines deleted...]
-      <c r="AX9" s="10"/>
+        <v>102.35640129847714</v>
+      </c>
+      <c r="AX9" s="10">
+        <v>103.19616634874518</v>
+      </c>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="10"/>
       <c r="BA9" s="3"/>
       <c r="BB9" s="10"/>
       <c r="BC9" s="10"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="4">
         <v>100.48300092589382</v>
       </c>
       <c r="C10" s="4">
         <v>100.99688081163838</v>
       </c>
       <c r="D10" s="4">
         <v>102.26889681717563</v>
       </c>
       <c r="E10" s="4">
         <v>99.486557617957288</v>
       </c>
       <c r="F10" s="3">
         <v>99.971066126406768</v>
       </c>
@@ -1933,68 +1945,70 @@
       <c r="AI10" s="10">
         <v>101.00731986012855</v>
       </c>
       <c r="AJ10" s="10">
         <v>82.142736193961994</v>
       </c>
       <c r="AK10" s="11">
         <v>130.91473324880167</v>
       </c>
       <c r="AL10" s="10">
         <v>94.700040389582526</v>
       </c>
       <c r="AM10" s="3">
         <v>113.4085525588084</v>
       </c>
       <c r="AN10" s="10">
         <v>126.50683440465913</v>
       </c>
       <c r="AO10" s="10">
         <v>103.85729611865757</v>
       </c>
       <c r="AQ10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AR10" s="11">
-        <v>92.3</v>
+        <v>90.244175426701915</v>
       </c>
       <c r="AS10" s="11">
-        <v>125.68269739877974</v>
+        <v>121.04222052668612</v>
       </c>
       <c r="AT10" s="11">
-        <v>106.25062908175337</v>
+        <v>104.87622387461329</v>
       </c>
       <c r="AU10" s="11">
-        <v>101.54842972766367</v>
+        <v>106.67839246850164</v>
       </c>
       <c r="AV10" s="10">
-        <v>102.36258427753046</v>
+        <v>102.34854939528766</v>
       </c>
       <c r="AW10" s="10">
-        <v>104.84734203101038</v>
-[...1 lines deleted...]
-      <c r="AX10" s="10"/>
+        <v>104.88432748295615</v>
+      </c>
+      <c r="AX10" s="10">
+        <v>144.4742870187068</v>
+      </c>
       <c r="AY10" s="11"/>
       <c r="AZ10" s="10"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="10"/>
       <c r="BC10" s="10"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="4">
         <v>110.4518170972738</v>
       </c>
       <c r="C11" s="4">
         <v>99.128102274529013</v>
       </c>
       <c r="D11" s="4">
         <v>97.94321534166437</v>
       </c>
       <c r="E11" s="4">
         <v>95.629758266664339</v>
       </c>
       <c r="F11" s="3">
         <v>107.04395381512583</v>
       </c>
@@ -2079,68 +2093,70 @@
       <c r="AI11" s="10">
         <v>100.35058207949272</v>
       </c>
       <c r="AJ11" s="10">
         <v>94.440247409526663</v>
       </c>
       <c r="AK11" s="11">
         <v>97.426469585690896</v>
       </c>
       <c r="AL11" s="10">
         <v>106.68168845860495</v>
       </c>
       <c r="AM11" s="3">
         <v>73.509611948835058</v>
       </c>
       <c r="AN11" s="10">
         <v>182.43164154785583</v>
       </c>
       <c r="AO11" s="10">
         <v>104.78337733956555</v>
       </c>
       <c r="AQ11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AR11" s="11">
-        <v>112.1</v>
+        <v>112.51588983667847</v>
       </c>
       <c r="AS11" s="11">
-        <v>105.52820754857764</v>
+        <v>105.88349324027271</v>
       </c>
       <c r="AT11" s="11">
-        <v>95.325853458983929</v>
+        <v>95.46644926024635</v>
       </c>
       <c r="AU11" s="11">
-        <v>105.46637801332261</v>
+        <v>105.75404687714816</v>
       </c>
       <c r="AV11" s="10">
-        <v>102.63933507913026</v>
+        <v>102.62944582156568</v>
       </c>
       <c r="AW11" s="10">
-        <v>117.6974426007219</v>
-[...1 lines deleted...]
-      <c r="AX11" s="10"/>
+        <v>116.35541752696487</v>
+      </c>
+      <c r="AX11" s="10">
+        <v>116.52706640600074</v>
+      </c>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="10"/>
       <c r="BA11" s="3"/>
       <c r="BB11" s="10"/>
       <c r="BC11" s="10"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="4">
         <v>101.54480931755619</v>
       </c>
       <c r="C12" s="4">
         <v>108.89936822402251</v>
       </c>
       <c r="D12" s="4">
         <v>103.33644725333211</v>
       </c>
       <c r="E12" s="4">
         <v>98.682079172304299</v>
       </c>
       <c r="F12" s="3">
         <v>98.616809022490912</v>
       </c>
@@ -2225,68 +2241,70 @@
       <c r="AI12" s="10">
         <v>113.86690651100153</v>
       </c>
       <c r="AJ12" s="10">
         <v>87.27034285440628</v>
       </c>
       <c r="AK12" s="11">
         <v>124.96583584991241</v>
       </c>
       <c r="AL12" s="10">
         <v>97.696292300020431</v>
       </c>
       <c r="AM12" s="3">
         <v>106.46236060997821</v>
       </c>
       <c r="AN12" s="10">
         <v>132.37197485106634</v>
       </c>
       <c r="AO12" s="10">
         <v>104.03369004754654</v>
       </c>
       <c r="AQ12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AR12" s="11">
-        <v>109.4</v>
+        <v>109.5374668883768</v>
       </c>
       <c r="AS12" s="11">
-        <v>109.09203230326401</v>
+        <v>109.08893183197901</v>
       </c>
       <c r="AT12" s="11">
-        <v>106.30654089812136</v>
+        <v>106.14664333252979</v>
       </c>
       <c r="AU12" s="11">
-        <v>107.13697666484154</v>
+        <v>108.70043691199281</v>
       </c>
       <c r="AV12" s="10">
-        <v>110.7057768627959</v>
+        <v>110.61357368517952</v>
       </c>
       <c r="AW12" s="10">
-        <v>103.05428537197936</v>
-[...1 lines deleted...]
-      <c r="AX12" s="10"/>
+        <v>103.05835888209201</v>
+      </c>
+      <c r="AX12" s="10">
+        <v>115.12867844766804</v>
+      </c>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="10"/>
       <c r="BA12" s="3"/>
       <c r="BB12" s="10"/>
       <c r="BC12" s="10"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="4">
         <v>103.40235895668408</v>
       </c>
       <c r="C13" s="4">
         <v>111.97224507065617</v>
       </c>
       <c r="D13" s="4">
         <v>86.738494647556223</v>
       </c>
       <c r="E13" s="4">
         <v>107.30764337486592</v>
       </c>
       <c r="F13" s="3">
         <v>102.89033531931176</v>
       </c>
@@ -2371,68 +2389,70 @@
       <c r="AI13" s="10">
         <v>100.42251759572858</v>
       </c>
       <c r="AJ13" s="10">
         <v>116.85636994014791</v>
       </c>
       <c r="AK13" s="11">
         <v>95.743706178549957</v>
       </c>
       <c r="AL13" s="10">
         <v>128.00371994791499</v>
       </c>
       <c r="AM13" s="3">
         <v>56.05320640170531</v>
       </c>
       <c r="AN13" s="10">
         <v>203.88456563591163</v>
       </c>
       <c r="AO13" s="10">
         <v>75.979962008150252</v>
       </c>
       <c r="AQ13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AR13" s="11">
-        <v>98.4</v>
+        <v>96.916793511827677</v>
       </c>
       <c r="AS13" s="11">
-        <v>96.175772979837788</v>
+        <v>94.4583840939152</v>
       </c>
       <c r="AT13" s="11">
-        <v>120.14521553525501</v>
+        <v>119.05849314887895</v>
       </c>
       <c r="AU13" s="11">
-        <v>91.859641459462736</v>
+        <v>94.308353207940286</v>
       </c>
       <c r="AV13" s="10">
-        <v>109.68308473746676</v>
+        <v>109.48785289079765</v>
       </c>
       <c r="AW13" s="10">
-        <v>102.34395136106924</v>
-[...1 lines deleted...]
-      <c r="AX13" s="10"/>
+        <v>102.35034167905546</v>
+      </c>
+      <c r="AX13" s="10">
+        <v>102.17681384460111</v>
+      </c>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="10"/>
       <c r="BA13" s="3"/>
       <c r="BB13" s="10"/>
       <c r="BC13" s="10"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="4">
         <v>112.6833866224289</v>
       </c>
       <c r="C14" s="4">
         <v>125.98155240896094</v>
       </c>
       <c r="D14" s="4">
         <v>143.69514598616519</v>
       </c>
       <c r="E14" s="4">
         <v>127.70239081753789</v>
       </c>
       <c r="F14" s="3">
         <v>105.34062704340015</v>
       </c>
@@ -2517,68 +2537,70 @@
       <c r="AI14" s="10">
         <v>133.65908014168372</v>
       </c>
       <c r="AJ14" s="10">
         <v>93.076420401479908</v>
       </c>
       <c r="AK14" s="11">
         <v>102.35307310303348</v>
       </c>
       <c r="AL14" s="10">
         <v>104.23286546523292</v>
       </c>
       <c r="AM14" s="3">
         <v>82.424014782410538</v>
       </c>
       <c r="AN14" s="10">
         <v>184.66843662329919</v>
       </c>
       <c r="AO14" s="10">
         <v>132.32235896736171</v>
       </c>
       <c r="AQ14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AR14" s="11">
-        <v>119.8</v>
+        <v>119.25406596170515</v>
       </c>
       <c r="AS14" s="11">
-        <v>123.22980755543016</v>
+        <v>122.66297396330073</v>
       </c>
       <c r="AT14" s="11">
-        <v>110.12432291053101</v>
+        <v>110.34656728083885</v>
       </c>
       <c r="AU14" s="11">
-        <v>97.584090267020883</v>
+        <v>97.906019209245059</v>
       </c>
       <c r="AV14" s="10">
-        <v>95.104937158355469</v>
+        <v>95.140184110451287</v>
       </c>
       <c r="AW14" s="10">
-        <v>100.54011557087199</v>
-[...1 lines deleted...]
-      <c r="AX14" s="10"/>
+        <v>100.53387928166259</v>
+      </c>
+      <c r="AX14" s="10">
+        <v>108.44580925110066</v>
+      </c>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="10"/>
       <c r="BA14" s="3"/>
       <c r="BB14" s="10"/>
       <c r="BC14" s="10"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="4">
         <v>97.14996515816901</v>
       </c>
       <c r="C15" s="4">
         <v>116.46035459166922</v>
       </c>
       <c r="D15" s="4">
         <v>117.09985188806935</v>
       </c>
       <c r="E15" s="4">
         <v>108.21249885100733</v>
       </c>
       <c r="F15" s="3">
         <v>102.37140345881326</v>
       </c>
@@ -2663,68 +2685,70 @@
       <c r="AI15" s="10">
         <v>87.092002114029228</v>
       </c>
       <c r="AJ15" s="10">
         <v>131.85204994186662</v>
       </c>
       <c r="AK15" s="11">
         <v>104.71819664659175</v>
       </c>
       <c r="AL15" s="10">
         <v>102.55298669980488</v>
       </c>
       <c r="AM15" s="3">
         <v>83.91719981970904</v>
       </c>
       <c r="AN15" s="10">
         <v>122.04351848601362</v>
       </c>
       <c r="AO15" s="10">
         <v>103.13290612629314</v>
       </c>
       <c r="AQ15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AR15" s="11">
-        <v>103.2</v>
+        <v>102.44872068846087</v>
       </c>
       <c r="AS15" s="11">
-        <v>100.06462264064504</v>
+        <v>99.071830649066669</v>
       </c>
       <c r="AT15" s="11">
-        <v>100.22344008798918</v>
+        <v>99.371978520216928</v>
       </c>
       <c r="AU15" s="11">
-        <v>96.34610990544131</v>
+        <v>98.33554962934204</v>
       </c>
       <c r="AV15" s="10">
-        <v>107.45060238971426</v>
+        <v>107.32141134069779</v>
       </c>
       <c r="AW15" s="10">
-        <v>118.74876207404725</v>
-[...1 lines deleted...]
-      <c r="AX15" s="10"/>
+        <v>118.7940484941911</v>
+      </c>
+      <c r="AX15" s="10">
+        <v>98.157461717606012</v>
+      </c>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="10"/>
       <c r="BA15" s="3"/>
       <c r="BB15" s="10"/>
       <c r="BC15" s="10"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="4">
         <v>100.72125473578029</v>
       </c>
       <c r="C16" s="4">
         <v>105.1314473255958</v>
       </c>
       <c r="D16" s="4">
         <v>101.9504280488982</v>
       </c>
       <c r="E16" s="4">
         <v>103.49390149993091</v>
       </c>
       <c r="F16" s="3">
         <v>103.99027185115503</v>
       </c>
@@ -2809,68 +2833,70 @@
       <c r="AI16" s="10">
         <v>101.08964194782359</v>
       </c>
       <c r="AJ16" s="10">
         <v>94.493312815560586</v>
       </c>
       <c r="AK16" s="11">
         <v>101.83012875968809</v>
       </c>
       <c r="AL16" s="10">
         <v>93.601309878830705</v>
       </c>
       <c r="AM16" s="3">
         <v>118.58050250141672</v>
       </c>
       <c r="AN16" s="10">
         <v>139.38227000601483</v>
       </c>
       <c r="AO16" s="10">
         <v>105.68233698593903</v>
       </c>
       <c r="AQ16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AR16" s="11">
-        <v>94.1</v>
+        <v>93.128794571106141</v>
       </c>
       <c r="AS16" s="11">
-        <v>118.37626399675503</v>
+        <v>115.65366792152672</v>
       </c>
       <c r="AT16" s="11">
-        <v>122.82006160436569</v>
+        <v>120.59378422035134</v>
       </c>
       <c r="AU16" s="11">
-        <v>98.052430576903546</v>
+        <v>102.2671902599898</v>
       </c>
       <c r="AV16" s="10">
-        <v>100.54077914430304</v>
+        <v>100.53380067575601</v>
       </c>
       <c r="AW16" s="10">
-        <v>104.54481298449092</v>
-[...1 lines deleted...]
-      <c r="AX16" s="10"/>
+        <v>104.56321118788692</v>
+      </c>
+      <c r="AX16" s="10">
+        <v>115.53792839166968</v>
+      </c>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="10"/>
       <c r="BA16" s="3"/>
       <c r="BB16" s="10"/>
       <c r="BC16" s="10"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="4">
         <v>100.80473152179708</v>
       </c>
       <c r="C17" s="4">
         <v>110.55538273159074</v>
       </c>
       <c r="D17" s="4">
         <v>97.682903876418251</v>
       </c>
       <c r="E17" s="4">
         <v>100.1104381730906</v>
       </c>
       <c r="F17" s="3">
         <v>102.84257151373761</v>
       </c>
@@ -2955,68 +2981,70 @@
       <c r="AI17" s="10">
         <v>100.82081355424921</v>
       </c>
       <c r="AJ17" s="10">
         <v>110.37127508516255</v>
       </c>
       <c r="AK17" s="11">
         <v>108.9178014254405</v>
       </c>
       <c r="AL17" s="10">
         <v>139.41244760522525</v>
       </c>
       <c r="AM17" s="3">
         <v>88.516681056219909</v>
       </c>
       <c r="AN17" s="10">
         <v>87.184883449356576</v>
       </c>
       <c r="AO17" s="10">
         <v>103.00017351660122</v>
       </c>
       <c r="AQ17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AR17" s="11">
-        <v>110.3</v>
+        <v>110.38729417572215</v>
       </c>
       <c r="AS17" s="11">
-        <v>98.058938900318253</v>
+        <v>98.049759966080217</v>
       </c>
       <c r="AT17" s="11">
-        <v>106.73898080434068</v>
+        <v>106.7650045189326</v>
       </c>
       <c r="AU17" s="11">
-        <v>98.732951602425885</v>
+        <v>98.730148326541382</v>
       </c>
       <c r="AV17" s="10">
-        <v>93.671857399632714</v>
+        <v>93.713211825399355</v>
       </c>
       <c r="AW17" s="10">
-        <v>106.51998828697202</v>
-[...1 lines deleted...]
-      <c r="AX17" s="10"/>
+        <v>106.54822341116963</v>
+      </c>
+      <c r="AX17" s="10">
+        <v>99.891976865667758</v>
+      </c>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="10"/>
       <c r="BA17" s="3"/>
       <c r="BB17" s="10"/>
       <c r="BC17" s="10"/>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="4">
         <v>101.99764370373275</v>
       </c>
       <c r="C18" s="4">
         <v>104.19937477980923</v>
       </c>
       <c r="D18" s="4">
         <v>110.1661664487392</v>
       </c>
       <c r="E18" s="4">
         <v>104.55922006477643</v>
       </c>
       <c r="F18" s="3">
         <v>108.35071753889733</v>
       </c>
@@ -3101,68 +3129,70 @@
       <c r="AI18" s="10">
         <v>96.452040427221306</v>
       </c>
       <c r="AJ18" s="10">
         <v>108.47642445449854</v>
       </c>
       <c r="AK18" s="11">
         <v>116.69677124772197</v>
       </c>
       <c r="AL18" s="10">
         <v>107.92935396985699</v>
       </c>
       <c r="AM18" s="3">
         <v>121.29703438840338</v>
       </c>
       <c r="AN18" s="10">
         <v>124.97632888717732</v>
       </c>
       <c r="AO18" s="10">
         <v>101.13656512844283</v>
       </c>
       <c r="AQ18" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AR18" s="11">
-        <v>99.5</v>
+        <v>99.240048868998556</v>
       </c>
       <c r="AS18" s="11">
-        <v>81.162283564796994</v>
+        <v>80.917899043681345</v>
       </c>
       <c r="AT18" s="11">
-        <v>121.28803876930405</v>
+        <v>121.35856565029913</v>
       </c>
       <c r="AU18" s="11">
-        <v>100.04894002871015</v>
+        <v>100.27485350165333</v>
       </c>
       <c r="AV18" s="10">
-        <v>99.989724178304414</v>
+        <v>100.02988236422439</v>
       </c>
       <c r="AW18" s="10">
-        <v>93.679670389252891</v>
-[...1 lines deleted...]
-      <c r="AX18" s="10"/>
+        <v>97.513564762719895</v>
+      </c>
+      <c r="AX18" s="10">
+        <v>102.41185503349521</v>
+      </c>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="10"/>
       <c r="BA18" s="3"/>
       <c r="BB18" s="10"/>
       <c r="BC18" s="10"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="5"/>
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="7"/>
       <c r="F19" s="8"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="20"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="O19" s="5"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="7"/>
@@ -3637,68 +3667,70 @@
       <c r="AI24" s="10">
         <v>101.8464797526444</v>
       </c>
       <c r="AJ24" s="10">
         <v>104.34008655737614</v>
       </c>
       <c r="AK24" s="10">
         <v>115.98916859408841</v>
       </c>
       <c r="AL24" s="10">
         <v>108.64360622302414</v>
       </c>
       <c r="AM24" s="3">
         <v>96.809133260632649</v>
       </c>
       <c r="AN24" s="10">
         <v>132.79242051532322</v>
       </c>
       <c r="AO24" s="10">
         <v>104.04324202776729</v>
       </c>
       <c r="AQ24" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AR24" s="11">
-        <v>105.9</v>
+        <v>105.91922166926251</v>
       </c>
       <c r="AS24" s="11">
-        <v>104.02571762752328</v>
+        <v>104.0360419428838</v>
       </c>
       <c r="AT24" s="11">
-        <v>101.53912300425193</v>
+        <v>101.54286022679817</v>
       </c>
       <c r="AU24" s="10">
-        <v>100.51363040684632</v>
+        <v>100.51515039214442</v>
       </c>
       <c r="AV24" s="10">
-        <v>102.80899785681163</v>
+        <v>102.7878247652187</v>
       </c>
       <c r="AW24" s="10">
-        <v>107.35702221810914</v>
-[...1 lines deleted...]
-      <c r="AX24" s="10"/>
+        <v>107.37983436058671</v>
+      </c>
+      <c r="AX24" s="10">
+        <v>107.97668729729408</v>
+      </c>
       <c r="AY24" s="10"/>
       <c r="AZ24" s="10"/>
       <c r="BA24" s="3"/>
       <c r="BB24" s="10"/>
       <c r="BC24" s="10"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="4">
         <v>61.023894232973454</v>
       </c>
       <c r="C25" s="4">
         <v>72.786050321700301</v>
       </c>
       <c r="D25" s="4">
         <v>64.127822607346246</v>
       </c>
       <c r="E25" s="3">
         <v>57.808011794485296</v>
       </c>
       <c r="F25" s="3">
         <v>58.551066279868202</v>
       </c>
@@ -3783,68 +3815,70 @@
       <c r="AI25" s="10">
         <v>221.66344615412697</v>
       </c>
       <c r="AJ25" s="10">
         <v>126.38998193764289</v>
       </c>
       <c r="AK25" s="10">
         <v>108.47344048418735</v>
       </c>
       <c r="AL25" s="10">
         <v>140.03348215382363</v>
       </c>
       <c r="AM25" s="3">
         <v>102.98654953867941</v>
       </c>
       <c r="AN25" s="10">
         <v>114.2226978617926</v>
       </c>
       <c r="AO25" s="10">
         <v>102.39833421904321</v>
       </c>
       <c r="AQ25" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR25" s="11">
-        <v>63.5</v>
+        <v>63.617598137784157</v>
       </c>
       <c r="AS25" s="11">
-        <v>46.349398813160356</v>
+        <v>46.271293773042466</v>
       </c>
       <c r="AT25" s="11">
-        <v>56.736329959648494</v>
+        <v>56.6832574128319</v>
       </c>
       <c r="AU25" s="10">
-        <v>70.37278600419647</v>
+        <v>70.334869665148062</v>
       </c>
       <c r="AV25" s="10">
-        <v>99.374094647611372</v>
+        <v>99.375747969309842</v>
       </c>
       <c r="AW25" s="10">
-        <v>54.853139168275554</v>
-[...1 lines deleted...]
-      <c r="AX25" s="10"/>
+        <v>54.849746056384852</v>
+      </c>
+      <c r="AX25" s="10">
+        <v>86.388154808485041</v>
+      </c>
       <c r="AY25" s="10"/>
       <c r="AZ25" s="10"/>
       <c r="BA25" s="3"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="10"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="4">
         <v>101.54389166887299</v>
       </c>
       <c r="C26" s="4">
         <v>101.85320122820127</v>
       </c>
       <c r="D26" s="4">
         <v>102.52501003504445</v>
       </c>
       <c r="E26" s="3">
         <v>98.84889864399544</v>
       </c>
       <c r="F26" s="3">
         <v>100.14749714795887</v>
       </c>
@@ -3929,68 +3963,70 @@
       <c r="AI26" s="10">
         <v>98.421445492255387</v>
       </c>
       <c r="AJ26" s="10">
         <v>87.679326322000534</v>
       </c>
       <c r="AK26" s="10">
         <v>227.25431881390699</v>
       </c>
       <c r="AL26" s="10">
         <v>132.45041027461673</v>
       </c>
       <c r="AM26" s="3">
         <v>95.702395827259863</v>
       </c>
       <c r="AN26" s="10">
         <v>107.01364449481365</v>
       </c>
       <c r="AO26" s="10">
         <v>99.959551747170039</v>
       </c>
       <c r="AQ26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR26" s="11">
-        <v>97</v>
+        <v>96.995747763151485</v>
       </c>
       <c r="AS26" s="11">
-        <v>109.54698490392605</v>
+        <v>109.57978246128251</v>
       </c>
       <c r="AT26" s="11">
-        <v>103.42388635657851</v>
+        <v>103.43469905087113</v>
       </c>
       <c r="AU26" s="10">
-        <v>99.557625253894173</v>
+        <v>99.555973653949991</v>
       </c>
       <c r="AV26" s="10">
-        <v>97.789228452765698</v>
+        <v>97.807500739146676</v>
       </c>
       <c r="AW26" s="10">
-        <v>102.40575928052857</v>
-[...1 lines deleted...]
-      <c r="AX26" s="10"/>
+        <v>102.4119038797908</v>
+      </c>
+      <c r="AX26" s="10">
+        <v>119.47893521165483</v>
+      </c>
       <c r="AY26" s="10"/>
       <c r="AZ26" s="10"/>
       <c r="BA26" s="3"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="10"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="4">
         <v>100.57896538951121</v>
       </c>
       <c r="C27" s="4">
         <v>100.91632329848875</v>
       </c>
       <c r="D27" s="4">
         <v>101.09670897662279</v>
       </c>
       <c r="E27" s="3">
         <v>100.69143012318746</v>
       </c>
       <c r="F27" s="3">
         <v>100.4422532241172</v>
       </c>
@@ -4075,68 +4111,70 @@
       <c r="AI27" s="10">
         <v>94.518684594452751</v>
       </c>
       <c r="AJ27" s="10">
         <v>120.29304180751524</v>
       </c>
       <c r="AK27" s="10">
         <v>120.66959214520712</v>
       </c>
       <c r="AL27" s="10">
         <v>82.053774218437596</v>
       </c>
       <c r="AM27" s="3">
         <v>99.88576140095212</v>
       </c>
       <c r="AN27" s="10">
         <v>136.66065014334859</v>
       </c>
       <c r="AO27" s="10">
         <v>99.175135526498124</v>
       </c>
       <c r="AQ27" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR27" s="11">
-        <v>98.9</v>
+        <v>98.806775557263748</v>
       </c>
       <c r="AS27" s="11">
-        <v>86.80022830582368</v>
+        <v>86.761317976625534</v>
       </c>
       <c r="AT27" s="11">
-        <v>84.102367675001076</v>
+        <v>84.059238635016996</v>
       </c>
       <c r="AU27" s="10">
-        <v>111.25568507321006</v>
+        <v>111.29562553205213</v>
       </c>
       <c r="AV27" s="10">
-        <v>110.31849096114141</v>
+        <v>110.23815054813444</v>
       </c>
       <c r="AW27" s="10">
-        <v>111.5592034337016</v>
-[...1 lines deleted...]
-      <c r="AX27" s="10"/>
+        <v>111.5890353369072</v>
+      </c>
+      <c r="AX27" s="10">
+        <v>103.42599184614033</v>
+      </c>
       <c r="AY27" s="10"/>
       <c r="AZ27" s="10"/>
       <c r="BA27" s="3"/>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="4">
         <v>102.47323446626046</v>
       </c>
       <c r="C28" s="4">
         <v>102.74566049359399</v>
       </c>
       <c r="D28" s="4">
         <v>105.8982707257139</v>
       </c>
       <c r="E28" s="3">
         <v>102.32781697400044</v>
       </c>
       <c r="F28" s="3">
         <v>103.8459295586909</v>
       </c>
@@ -4221,68 +4259,70 @@
       <c r="AI28" s="10">
         <v>101.29780551133247</v>
       </c>
       <c r="AJ28" s="10">
         <v>111.50652293965125</v>
       </c>
       <c r="AK28" s="10">
         <v>115.30393565157078</v>
       </c>
       <c r="AL28" s="10">
         <v>117.53733006639504</v>
       </c>
       <c r="AM28" s="3">
         <v>109.98231404748822</v>
       </c>
       <c r="AN28" s="10">
         <v>89.892392959896924</v>
       </c>
       <c r="AO28" s="10">
         <v>102.08979134115769</v>
       </c>
       <c r="AQ28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR28" s="11">
-        <v>109.6</v>
+        <v>109.62864868352855</v>
       </c>
       <c r="AS28" s="11">
-        <v>115.3899052577972</v>
+        <v>115.43272465019203</v>
       </c>
       <c r="AT28" s="11">
-        <v>88.572657696474664</v>
+        <v>88.546113760604044</v>
       </c>
       <c r="AU28" s="10">
-        <v>100.79023244808248</v>
+        <v>100.79257293479218</v>
       </c>
       <c r="AV28" s="10">
-        <v>108.77201198880364</v>
+        <v>108.70502047571202</v>
       </c>
       <c r="AW28" s="10">
-        <v>106.47877265207977</v>
-[...1 lines deleted...]
-      <c r="AX28" s="10"/>
+        <v>106.53117684216052</v>
+      </c>
+      <c r="AX28" s="10">
+        <v>104.29880274903071</v>
+      </c>
       <c r="AY28" s="10"/>
       <c r="AZ28" s="10"/>
       <c r="BA28" s="3"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="10"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="4">
         <v>100.64197281121675</v>
       </c>
       <c r="C29" s="4">
         <v>100.65737407153628</v>
       </c>
       <c r="D29" s="4">
         <v>100.9694585485563</v>
       </c>
       <c r="E29" s="3">
         <v>102.23369957579969</v>
       </c>
       <c r="F29" s="3">
         <v>99.743096386066128</v>
       </c>
@@ -4367,68 +4407,70 @@
       <c r="AI29" s="10">
         <v>110.61863430864567</v>
       </c>
       <c r="AJ29" s="10">
         <v>109.04044324029736</v>
       </c>
       <c r="AK29" s="10">
         <v>107.70950675527145</v>
       </c>
       <c r="AL29" s="10">
         <v>108.7663979924703</v>
       </c>
       <c r="AM29" s="3">
         <v>142.04135531357016</v>
       </c>
       <c r="AN29" s="10">
         <v>184.58058783092744</v>
       </c>
       <c r="AO29" s="10">
         <v>113.08631945376015</v>
       </c>
       <c r="AQ29" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR29" s="11">
-        <v>114.8</v>
+        <v>114.94530217711886</v>
       </c>
       <c r="AS29" s="11">
-        <v>117.62670218041214</v>
+        <v>117.67821900302344</v>
       </c>
       <c r="AT29" s="11">
-        <v>105.04483761674483</v>
+        <v>105.05862738442475</v>
       </c>
       <c r="AU29" s="10">
-        <v>104.56111951450889</v>
+        <v>104.57647184185517</v>
       </c>
       <c r="AV29" s="10">
-        <v>103.46841990030352</v>
+        <v>103.44014384641784</v>
       </c>
       <c r="AW29" s="10">
-        <v>102.40216077468247</v>
-[...1 lines deleted...]
-      <c r="AX29" s="10"/>
+        <v>102.40802149648385</v>
+      </c>
+      <c r="AX29" s="10">
+        <v>103.24254526946295</v>
+      </c>
       <c r="AY29" s="10"/>
       <c r="AZ29" s="10"/>
       <c r="BA29" s="3"/>
       <c r="BB29" s="10"/>
       <c r="BC29" s="10"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="4">
         <v>100.49638515042312</v>
       </c>
       <c r="C30" s="4">
         <v>101.03607023786321</v>
       </c>
       <c r="D30" s="4">
         <v>102.35928918849622</v>
       </c>
       <c r="E30" s="3">
         <v>99.471290456760315</v>
       </c>
       <c r="F30" s="3">
         <v>99.970483924475133</v>
       </c>
@@ -4513,68 +4555,70 @@
       <c r="AI30" s="10">
         <v>101.02760667792856</v>
       </c>
       <c r="AJ30" s="10">
         <v>81.830520465080014</v>
       </c>
       <c r="AK30" s="10">
         <v>131.05075077710956</v>
       </c>
       <c r="AL30" s="10">
         <v>94.694001129256407</v>
       </c>
       <c r="AM30" s="3">
         <v>113.44894887017409</v>
       </c>
       <c r="AN30" s="10">
         <v>126.57972966564772</v>
       </c>
       <c r="AO30" s="10">
         <v>103.96678137711579</v>
       </c>
       <c r="AQ30" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AR30" s="11">
-        <v>92</v>
+        <v>92.049752602638492</v>
       </c>
       <c r="AS30" s="11">
-        <v>127.57336801028272</v>
+        <v>127.6652753043282</v>
       </c>
       <c r="AT30" s="11">
-        <v>106.70399988916213</v>
+        <v>106.72477043334496</v>
       </c>
       <c r="AU30" s="10">
-        <v>101.74473650572595</v>
+        <v>101.75104266788868</v>
       </c>
       <c r="AV30" s="10">
-        <v>102.45605991437878</v>
+        <v>102.43601560671829</v>
       </c>
       <c r="AW30" s="10">
-        <v>104.98597226897476</v>
-[...1 lines deleted...]
-      <c r="AX30" s="10"/>
+        <v>104.99879676394434</v>
+      </c>
+      <c r="AX30" s="10">
+        <v>145.67146443244761</v>
+      </c>
       <c r="AY30" s="10"/>
       <c r="AZ30" s="10"/>
       <c r="BA30" s="3"/>
       <c r="BB30" s="10"/>
       <c r="BC30" s="10"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="4">
         <v>110.72116172133131</v>
       </c>
       <c r="C31" s="4">
         <v>99.103364091015024</v>
       </c>
       <c r="D31" s="4">
         <v>97.877965111403057</v>
       </c>
       <c r="E31" s="3">
         <v>95.520974561500168</v>
       </c>
       <c r="F31" s="3">
         <v>107.21225830341588</v>
       </c>
@@ -4659,68 +4703,70 @@
       <c r="AI31" s="10">
         <v>100.35890164112962</v>
       </c>
       <c r="AJ31" s="10">
         <v>94.382737622802594</v>
       </c>
       <c r="AK31" s="10">
         <v>97.404663621792835</v>
       </c>
       <c r="AL31" s="10">
         <v>106.70052529710561</v>
       </c>
       <c r="AM31" s="3">
         <v>73.411808504161783</v>
       </c>
       <c r="AN31" s="10">
         <v>183.48720769558463</v>
       </c>
       <c r="AO31" s="10">
         <v>104.90285493601752</v>
       </c>
       <c r="AQ31" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AR31" s="11">
-        <v>112.4</v>
+        <v>112.5129082429293</v>
       </c>
       <c r="AS31" s="11">
-        <v>105.69457413702345</v>
+        <v>105.70755791313317</v>
       </c>
       <c r="AT31" s="11">
-        <v>95.219900941360763</v>
+        <v>95.209527887755073</v>
       </c>
       <c r="AU31" s="10">
-        <v>105.60271231319412</v>
+        <v>105.61600171316152</v>
       </c>
       <c r="AV31" s="10">
-        <v>102.69403869272816</v>
+        <v>102.67422667839287</v>
       </c>
       <c r="AW31" s="10">
-        <v>118.05957471753821</v>
-[...1 lines deleted...]
-      <c r="AX31" s="10"/>
+        <v>116.67998815735181</v>
+      </c>
+      <c r="AX31" s="10">
+        <v>116.69364495590355</v>
+      </c>
       <c r="AY31" s="10"/>
       <c r="AZ31" s="10"/>
       <c r="BA31" s="3"/>
       <c r="BB31" s="10"/>
       <c r="BC31" s="10"/>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="4">
         <v>101.56770400383938</v>
       </c>
       <c r="C32" s="4">
         <v>109.15314325013097</v>
       </c>
       <c r="D32" s="4">
         <v>103.42385131482195</v>
       </c>
       <c r="E32" s="3">
         <v>98.654007080211272</v>
       </c>
       <c r="F32" s="3">
         <v>98.593033233878089</v>
       </c>
@@ -4805,68 +4851,70 @@
       <c r="AI32" s="10">
         <v>114.46350684082005</v>
       </c>
       <c r="AJ32" s="10">
         <v>87.111041603225431</v>
       </c>
       <c r="AK32" s="10">
         <v>125.1621876520849</v>
       </c>
       <c r="AL32" s="10">
         <v>97.692576636606901</v>
       </c>
       <c r="AM32" s="3">
         <v>106.48266954532599</v>
       </c>
       <c r="AN32" s="10">
         <v>132.50366948710337</v>
       </c>
       <c r="AO32" s="10">
         <v>104.18041106077108</v>
       </c>
       <c r="AQ32" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AR32" s="11">
-        <v>109.9</v>
+        <v>110.04292054322606</v>
       </c>
       <c r="AS32" s="11">
-        <v>109.80103011744885</v>
+        <v>109.82429833827649</v>
       </c>
       <c r="AT32" s="11">
-        <v>106.598913069215</v>
+        <v>106.61650045651739</v>
       </c>
       <c r="AU32" s="10">
-        <v>107.52229418820347</v>
+        <v>107.54569391140534</v>
       </c>
       <c r="AV32" s="10">
-        <v>111.12587366493113</v>
+        <v>111.03895876970145</v>
       </c>
       <c r="AW32" s="10">
-        <v>103.15988903482614</v>
-[...1 lines deleted...]
-      <c r="AX32" s="10"/>
+        <v>103.16729586574218</v>
+      </c>
+      <c r="AX32" s="10">
+        <v>115.35190382941478</v>
+      </c>
       <c r="AY32" s="10"/>
       <c r="AZ32" s="10"/>
       <c r="BA32" s="3"/>
       <c r="BB32" s="10"/>
       <c r="BC32" s="10"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="4">
         <v>103.54838880408126</v>
       </c>
       <c r="C33" s="4">
         <v>112.65430361837241</v>
       </c>
       <c r="D33" s="4">
         <v>86.295731703009182</v>
       </c>
       <c r="E33" s="3">
         <v>107.43591742016154</v>
       </c>
       <c r="F33" s="3">
         <v>102.92132570039654</v>
       </c>
@@ -4951,68 +4999,70 @@
       <c r="AI33" s="10">
         <v>100.43368466349578</v>
       </c>
       <c r="AJ33" s="10">
         <v>117.15862994922355</v>
       </c>
       <c r="AK33" s="10">
         <v>95.719825618755436</v>
       </c>
       <c r="AL33" s="10">
         <v>128.03182363809114</v>
       </c>
       <c r="AM33" s="3">
         <v>55.992041194011911</v>
       </c>
       <c r="AN33" s="10">
         <v>204.09938200549735</v>
       </c>
       <c r="AO33" s="10">
         <v>75.494611214924149</v>
       </c>
       <c r="AQ33" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AR33" s="11">
-        <v>98.3</v>
+        <v>98.340915148352394</v>
       </c>
       <c r="AS33" s="11">
-        <v>96.022387407420908</v>
+        <v>96.010771063376282</v>
       </c>
       <c r="AT33" s="11">
-        <v>121.38865092134481</v>
+        <v>121.44789629318416</v>
       </c>
       <c r="AU33" s="10">
-        <v>91.281017088121644</v>
+        <v>91.251774306023933</v>
       </c>
       <c r="AV33" s="10">
-        <v>109.96480055980436</v>
+        <v>109.88583648128174</v>
       </c>
       <c r="AW33" s="10">
-        <v>102.42433153608881</v>
-[...1 lines deleted...]
-      <c r="AX33" s="10"/>
+        <v>102.4304109874661</v>
+      </c>
+      <c r="AX33" s="10">
+        <v>102.22101577702728</v>
+      </c>
       <c r="AY33" s="10"/>
       <c r="AZ33" s="10"/>
       <c r="BA33" s="3"/>
       <c r="BB33" s="10"/>
       <c r="BC33" s="10"/>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="4">
         <v>112.91792064569152</v>
       </c>
       <c r="C34" s="4">
         <v>126.56394416677954</v>
       </c>
       <c r="D34" s="4">
         <v>145.73444568944828</v>
       </c>
       <c r="E34" s="3">
         <v>128.55492765323123</v>
       </c>
       <c r="F34" s="3">
         <v>105.45111124480545</v>
       </c>
@@ -5097,68 +5147,70 @@
       <c r="AI34" s="10">
         <v>134.39181391539026</v>
       </c>
       <c r="AJ34" s="10">
         <v>93.014133890018726</v>
       </c>
       <c r="AK34" s="10">
         <v>102.36161026777648</v>
       </c>
       <c r="AL34" s="10">
         <v>104.23869915278661</v>
       </c>
       <c r="AM34" s="3">
         <v>82.386859728371363</v>
       </c>
       <c r="AN34" s="10">
         <v>185.16206343203905</v>
       </c>
       <c r="AO34" s="10">
         <v>133.34349839565323</v>
       </c>
       <c r="AQ34" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AR34" s="11">
-        <v>120.4</v>
+        <v>120.44623369190899</v>
       </c>
       <c r="AS34" s="11">
-        <v>124.00404685503223</v>
+        <v>124.06395823814253</v>
       </c>
       <c r="AT34" s="11">
-        <v>110.47090864888354</v>
+        <v>110.4934205760426</v>
       </c>
       <c r="AU34" s="10">
-        <v>97.511856013271228</v>
+        <v>97.505368134715624</v>
       </c>
       <c r="AV34" s="10">
-        <v>95.002937433445922</v>
+        <v>95.040169723116975</v>
       </c>
       <c r="AW34" s="10">
-        <v>100.55048602539516</v>
-[...1 lines deleted...]
-      <c r="AX34" s="10"/>
+        <v>100.55175799505407</v>
+      </c>
+      <c r="AX34" s="10">
+        <v>108.5524057599598</v>
+      </c>
       <c r="AY34" s="10"/>
       <c r="AZ34" s="10"/>
       <c r="BA34" s="3"/>
       <c r="BB34" s="10"/>
       <c r="BC34" s="10"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="4">
         <v>97.149560011327239</v>
       </c>
       <c r="C35" s="4">
         <v>116.46444130565041</v>
       </c>
       <c r="D35" s="4">
         <v>117.10425237865039</v>
       </c>
       <c r="E35" s="3">
         <v>108.21536874321451</v>
       </c>
       <c r="F35" s="3">
         <v>102.37186405577332</v>
       </c>
@@ -5243,68 +5295,70 @@
       <c r="AI35" s="10">
         <v>87.091288475811552</v>
       </c>
       <c r="AJ35" s="10">
         <v>131.85321312450813</v>
       </c>
       <c r="AK35" s="10">
         <v>104.71825223335965</v>
       </c>
       <c r="AL35" s="10">
         <v>102.55299910398796</v>
       </c>
       <c r="AM35" s="3">
         <v>83.917105077876769</v>
       </c>
       <c r="AN35" s="10">
         <v>122.04369083956956</v>
       </c>
       <c r="AO35" s="10">
         <v>103.13309817210769</v>
       </c>
       <c r="AQ35" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AR35" s="11">
-        <v>103.2</v>
+        <v>103.22749121547905</v>
       </c>
       <c r="AS35" s="11">
-        <v>100.06480281631633</v>
+        <v>100.06495108705894</v>
       </c>
       <c r="AT35" s="11">
-        <v>100.22480850925521</v>
+        <v>100.22530899367608</v>
       </c>
       <c r="AU35" s="10">
-        <v>96.226190813657993</v>
+        <v>96.216264725447232</v>
       </c>
       <c r="AV35" s="10">
-        <v>107.46485705924994</v>
+        <v>107.40882894036521</v>
       </c>
       <c r="AW35" s="10">
-        <v>118.96696348358643</v>
-[...1 lines deleted...]
-      <c r="AX35" s="10"/>
+        <v>119.01524120552665</v>
+      </c>
+      <c r="AX35" s="10">
+        <v>98.14822987213509</v>
+      </c>
       <c r="AY35" s="10"/>
       <c r="AZ35" s="10"/>
       <c r="BA35" s="3"/>
       <c r="BB35" s="10"/>
       <c r="BC35" s="10"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="4">
         <v>100.72351636495239</v>
       </c>
       <c r="C36" s="4">
         <v>105.15338891046038</v>
       </c>
       <c r="D36" s="4">
         <v>101.95831118395738</v>
       </c>
       <c r="E36" s="3">
         <v>103.50454502677439</v>
       </c>
       <c r="F36" s="3">
         <v>103.99719252994662</v>
       </c>
@@ -5389,68 +5443,70 @@
       <c r="AI36" s="10">
         <v>101.10161738856962</v>
       </c>
       <c r="AJ36" s="10">
         <v>94.465334767996097</v>
       </c>
       <c r="AK36" s="10">
         <v>101.83139576889968</v>
       </c>
       <c r="AL36" s="10">
         <v>93.59959726573544</v>
       </c>
       <c r="AM36" s="3">
         <v>118.59405104822989</v>
       </c>
       <c r="AN36" s="10">
         <v>139.41726052981161</v>
       </c>
       <c r="AO36" s="10">
         <v>105.76772700494577</v>
       </c>
       <c r="AQ36" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AR36" s="11">
-        <v>94.1</v>
+        <v>94.111934481829337</v>
       </c>
       <c r="AS36" s="11">
-        <v>118.4095402738804</v>
+        <v>118.47551721906216</v>
       </c>
       <c r="AT36" s="11">
-        <v>123.17757523697375</v>
+        <v>123.24150811757258</v>
       </c>
       <c r="AU36" s="10">
-        <v>97.916267926844213</v>
+        <v>97.908716896483483</v>
       </c>
       <c r="AV36" s="10">
-        <v>100.54134603029145</v>
+        <v>100.53680786926633</v>
       </c>
       <c r="AW36" s="10">
-        <v>104.61682790228792</v>
-[...1 lines deleted...]
-      <c r="AX36" s="10"/>
+        <v>104.62911267509169</v>
+      </c>
+      <c r="AX36" s="10">
+        <v>115.65651004936387</v>
+      </c>
       <c r="AY36" s="10"/>
       <c r="AZ36" s="10"/>
       <c r="BA36" s="3"/>
       <c r="BB36" s="10"/>
       <c r="BC36" s="10"/>
     </row>
     <row r="37" spans="1:55">
       <c r="A37" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="4">
         <v>100.80493158500845</v>
       </c>
       <c r="C37" s="4">
         <v>110.55864802344466</v>
       </c>
       <c r="D37" s="4">
         <v>97.681940715380691</v>
       </c>
       <c r="E37" s="3">
         <v>100.11045656890276</v>
       </c>
       <c r="F37" s="3">
         <v>102.84308516905834</v>
       </c>
@@ -5535,68 +5591,70 @@
       <c r="AI37" s="10">
         <v>100.8210471790979</v>
       </c>
       <c r="AJ37" s="10">
         <v>110.37289196197757</v>
       </c>
       <c r="AK37" s="10">
         <v>108.91898288182129</v>
       </c>
       <c r="AL37" s="10">
         <v>139.41415124584609</v>
       </c>
       <c r="AM37" s="3">
         <v>88.515946196952385</v>
       </c>
       <c r="AN37" s="10">
         <v>87.18391338416258</v>
       </c>
       <c r="AO37" s="10">
         <v>103.00153152166216</v>
       </c>
       <c r="AQ37" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AR37" s="11">
-        <v>110.4</v>
+        <v>110.38787583854474</v>
       </c>
       <c r="AS37" s="11">
-        <v>98.054068320286731</v>
+        <v>98.047968800751832</v>
       </c>
       <c r="AT37" s="11">
-        <v>106.74039944532265</v>
+        <v>106.76106016759232</v>
       </c>
       <c r="AU37" s="10">
-        <v>98.73281699437122</v>
+        <v>98.728634742525657</v>
       </c>
       <c r="AV37" s="10">
-        <v>93.664060414129011</v>
+        <v>93.711134718002</v>
       </c>
       <c r="AW37" s="10">
-        <v>106.52051990032317</v>
-[...1 lines deleted...]
-      <c r="AX37" s="10"/>
+        <v>106.54761798621442</v>
+      </c>
+      <c r="AX37" s="10">
+        <v>99.891365994744049</v>
+      </c>
       <c r="AY37" s="10"/>
       <c r="AZ37" s="10"/>
       <c r="BA37" s="3"/>
       <c r="BB37" s="10"/>
       <c r="BC37" s="10"/>
     </row>
     <row r="38" spans="1:55">
       <c r="A38" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="4">
         <v>102.00983378421932</v>
       </c>
       <c r="C38" s="4">
         <v>104.2339327065241</v>
       </c>
       <c r="D38" s="4">
         <v>110.33479779699744</v>
       </c>
       <c r="E38" s="3">
         <v>104.6071306165762</v>
       </c>
       <c r="F38" s="3">
         <v>108.41488187205137</v>
       </c>
@@ -5681,68 +5739,70 @@
       <c r="AI38" s="10">
         <v>96.428936858502354</v>
       </c>
       <c r="AJ38" s="10">
         <v>108.49061329761614</v>
       </c>
       <c r="AK38" s="10">
         <v>116.70392645725975</v>
       </c>
       <c r="AL38" s="10">
         <v>107.93062719974486</v>
       </c>
       <c r="AM38" s="3">
         <v>121.3047219362734</v>
       </c>
       <c r="AN38" s="10">
         <v>124.98946017598587</v>
       </c>
       <c r="AO38" s="10">
         <v>101.14546064096757</v>
       </c>
       <c r="AQ38" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AR38" s="11">
-        <v>99.4</v>
+        <v>99.430678295073491</v>
       </c>
       <c r="AS38" s="11">
-        <v>80.993268374274223</v>
+        <v>80.942355208436808</v>
       </c>
       <c r="AT38" s="11">
-        <v>121.57866063172349</v>
+        <v>121.6317371217347</v>
       </c>
       <c r="AU38" s="10">
-        <v>100.04952177554181</v>
+        <v>100.04968099368854</v>
       </c>
       <c r="AV38" s="10">
-        <v>99.989650313695307</v>
+        <v>99.995260815599366</v>
       </c>
       <c r="AW38" s="10">
-        <v>93.631616555972229</v>
-[...1 lines deleted...]
-      <c r="AX38" s="10"/>
+        <v>97.464793562711989</v>
+      </c>
+      <c r="AX38" s="10">
+        <v>102.40843899448781</v>
+      </c>
       <c r="AY38" s="10"/>
       <c r="AZ38" s="10"/>
       <c r="BA38" s="3"/>
       <c r="BB38" s="10"/>
       <c r="BC38" s="10"/>
     </row>
     <row r="39" spans="1:55">
       <c r="A39" s="14"/>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="14"/>
       <c r="F39" s="14"/>
       <c r="G39" s="14"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="O39" s="14"/>
       <c r="P39" s="14"/>
       <c r="Q39" s="14"/>
       <c r="R39" s="14"/>
       <c r="S39" s="14"/>
@@ -6170,51 +6230,53 @@
       <c r="AN43" s="10">
         <v>135.62718168116572</v>
       </c>
       <c r="AO43" s="10"/>
       <c r="AQ43" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AR43" s="11">
         <v>100</v>
       </c>
       <c r="AS43" s="11">
         <v>100</v>
       </c>
       <c r="AT43" s="11">
         <v>100</v>
       </c>
       <c r="AU43" s="10">
         <v>99.33828833665855</v>
       </c>
       <c r="AV43" s="11">
         <v>100</v>
       </c>
       <c r="AW43" s="10">
         <v>99.440047740921088</v>
       </c>
-      <c r="AX43" s="10"/>
+      <c r="AX43" s="10">
+        <v>120.46985946044322</v>
+      </c>
       <c r="AY43" s="10"/>
       <c r="AZ43" s="10"/>
       <c r="BA43" s="3"/>
       <c r="BB43" s="10"/>
       <c r="BC43" s="10"/>
     </row>
     <row r="44" spans="1:55">
       <c r="A44" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="4">
         <v>112.90443006515926</v>
       </c>
       <c r="C44" s="4">
         <v>100</v>
       </c>
       <c r="D44" s="4">
         <v>100</v>
       </c>
       <c r="E44" s="3">
         <v>100</v>
       </c>
       <c r="F44" s="3">
         <v>100</v>
       </c>
@@ -6314,51 +6376,53 @@
       <c r="AN44" s="10">
         <v>101.19798587850104</v>
       </c>
       <c r="AO44" s="10"/>
       <c r="AQ44" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR44" s="11">
         <v>100</v>
       </c>
       <c r="AS44" s="11">
         <v>100</v>
       </c>
       <c r="AT44" s="11">
         <v>100</v>
       </c>
       <c r="AU44" s="10">
         <v>99.33828833665855</v>
       </c>
       <c r="AV44" s="11">
         <v>100</v>
       </c>
       <c r="AW44" s="10">
         <v>99.440047740921088</v>
       </c>
-      <c r="AX44" s="10"/>
+      <c r="AX44" s="10">
+        <v>99.172611890559864</v>
+      </c>
       <c r="AY44" s="10"/>
       <c r="AZ44" s="10"/>
       <c r="BA44" s="3"/>
       <c r="BB44" s="10"/>
       <c r="BC44" s="10"/>
     </row>
     <row r="45" spans="1:55">
       <c r="A45" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>1</v>
       </c>
@@ -6458,51 +6522,53 @@
       <c r="AN45" s="10">
         <v>107.12752129061846</v>
       </c>
       <c r="AO45" s="10"/>
       <c r="AQ45" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV45" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AW45" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AX45" s="10"/>
+      <c r="AX45" s="10">
+        <v>175.49716644903367</v>
+      </c>
       <c r="AY45" s="10"/>
       <c r="AZ45" s="10"/>
       <c r="BA45" s="3"/>
       <c r="BB45" s="10"/>
       <c r="BC45" s="10"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>1</v>
       </c>
@@ -6602,51 +6668,53 @@
       <c r="AN46" s="10">
         <v>140.73839161214801</v>
       </c>
       <c r="AO46" s="10"/>
       <c r="AQ46" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV46" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AW46" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AX46" s="10"/>
+      <c r="AX46" s="10">
+        <v>101.59826983853237</v>
+      </c>
       <c r="AY46" s="10"/>
       <c r="AZ46" s="10"/>
       <c r="BA46" s="3"/>
       <c r="BB46" s="10"/>
       <c r="BC46" s="10"/>
     </row>
     <row r="47" spans="1:55">
       <c r="A47" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>1</v>
       </c>
@@ -6746,51 +6814,53 @@
       <c r="AN47" s="10">
         <v>89.02594610648309</v>
       </c>
       <c r="AO47" s="10"/>
       <c r="AQ47" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV47" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AW47" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AX47" s="10"/>
+      <c r="AX47" s="10">
+        <v>114.49940225438972</v>
+      </c>
       <c r="AY47" s="10"/>
       <c r="AZ47" s="10"/>
       <c r="BA47" s="3"/>
       <c r="BB47" s="10"/>
       <c r="BC47" s="10"/>
     </row>
     <row r="48" spans="1:55">
       <c r="A48" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>1</v>
       </c>
@@ -6890,51 +6960,53 @@
       <c r="AN48" s="10">
         <v>190.15752738544521</v>
       </c>
       <c r="AO48" s="10"/>
       <c r="AQ48" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AW48" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AX48" s="10"/>
+      <c r="AX48" s="10">
+        <v>100.2444224507055</v>
+      </c>
       <c r="AY48" s="10"/>
       <c r="AZ48" s="10"/>
       <c r="BA48" s="3"/>
       <c r="BB48" s="10"/>
       <c r="BC48" s="10"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>1</v>
       </c>
@@ -7034,51 +7106,53 @@
       <c r="AN49" s="10">
         <v>127.53996903489563</v>
       </c>
       <c r="AO49" s="10"/>
       <c r="AQ49" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AR49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV49" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AW49" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AX49" s="10"/>
+      <c r="AX49" s="10">
+        <v>212.17662554609697</v>
+      </c>
       <c r="AY49" s="10"/>
       <c r="AZ49" s="10"/>
       <c r="BA49" s="3"/>
       <c r="BB49" s="10"/>
       <c r="BC49" s="10"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>1</v>
       </c>
@@ -7178,51 +7252,53 @@
       <c r="AN50" s="10">
         <v>260.20920046584115</v>
       </c>
       <c r="AO50" s="10"/>
       <c r="AQ50" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AR50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV50" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AW50" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AX50" s="10"/>
+      <c r="AX50" s="10">
+        <v>130.06646371864122</v>
+      </c>
       <c r="AY50" s="10"/>
       <c r="AZ50" s="10"/>
       <c r="BA50" s="3"/>
       <c r="BB50" s="10"/>
       <c r="BC50" s="10"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>1</v>
       </c>
@@ -7322,51 +7398,53 @@
       <c r="AN51" s="10">
         <v>135.22015637930232</v>
       </c>
       <c r="AO51" s="10"/>
       <c r="AQ51" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AR51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV51" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AW51" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AX51" s="10"/>
+      <c r="AX51" s="10">
+        <v>131.33964753240761</v>
+      </c>
       <c r="AY51" s="10"/>
       <c r="AZ51" s="10"/>
       <c r="BA51" s="3"/>
       <c r="BB51" s="10"/>
       <c r="BC51" s="10"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>1</v>
       </c>
@@ -7466,51 +7544,53 @@
       <c r="AN52" s="10">
         <v>210.88998076027096</v>
       </c>
       <c r="AO52" s="10"/>
       <c r="AQ52" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AR52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AW52" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AX52" s="10"/>
+      <c r="AX52" s="10">
+        <v>105.39230446750094</v>
+      </c>
       <c r="AY52" s="10"/>
       <c r="AZ52" s="10"/>
       <c r="BA52" s="3"/>
       <c r="BB52" s="10"/>
       <c r="BC52" s="10"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>1</v>
       </c>
@@ -7610,51 +7690,53 @@
       <c r="AN53" s="10">
         <v>204.35420805485575</v>
       </c>
       <c r="AO53" s="10"/>
       <c r="AQ53" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AR53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV53" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AW53" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AX53" s="10"/>
+      <c r="AX53" s="10">
+        <v>143.58162283129931</v>
+      </c>
       <c r="AY53" s="10"/>
       <c r="AZ53" s="10"/>
       <c r="BA53" s="3"/>
       <c r="BB53" s="10"/>
       <c r="BC53" s="10"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>1</v>
       </c>
@@ -7754,51 +7836,53 @@
       <c r="AN54" s="10">
         <v>123.73679390454468</v>
       </c>
       <c r="AO54" s="10"/>
       <c r="AQ54" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AR54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV54" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AW54" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AX54" s="10"/>
+      <c r="AX54" s="10">
+        <v>105.11749770333098</v>
+      </c>
       <c r="AY54" s="10"/>
       <c r="AZ54" s="10"/>
       <c r="BA54" s="3"/>
       <c r="BB54" s="10"/>
       <c r="BC54" s="10"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>1</v>
       </c>
@@ -7898,51 +7982,53 @@
       <c r="AN55" s="10">
         <v>140.33961929016877</v>
       </c>
       <c r="AO55" s="10"/>
       <c r="AQ55" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AR55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AW55" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AX55" s="10"/>
+      <c r="AX55" s="10">
+        <v>127.75845430570713</v>
+      </c>
       <c r="AY55" s="10"/>
       <c r="AZ55" s="10"/>
       <c r="BA55" s="3"/>
       <c r="BB55" s="10"/>
       <c r="BC55" s="10"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>1</v>
       </c>
@@ -8042,51 +8128,53 @@
       <c r="AN56" s="10">
         <v>84.248676065114665</v>
       </c>
       <c r="AO56" s="10"/>
       <c r="AQ56" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AR56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV56" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AW56" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AX56" s="10"/>
+      <c r="AX56" s="10">
+        <v>128.74529712029329</v>
+      </c>
       <c r="AY56" s="10"/>
       <c r="AZ56" s="10"/>
       <c r="BA56" s="3"/>
       <c r="BB56" s="10"/>
       <c r="BC56" s="10"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>1</v>
       </c>
@@ -8186,51 +8274,53 @@
       <c r="AN57" s="10">
         <v>126.29203403568903</v>
       </c>
       <c r="AO57" s="10"/>
       <c r="AQ57" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AR57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AS57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AT57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AU57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AV57" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AW57" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AX57" s="10"/>
+      <c r="AX57" s="10">
+        <v>101.71508794646795</v>
+      </c>
       <c r="AY57" s="10"/>
       <c r="AZ57" s="10"/>
       <c r="BA57" s="3"/>
       <c r="BB57" s="10"/>
       <c r="BC57" s="10"/>
     </row>
     <row r="58" spans="1:55">
       <c r="A58" s="21"/>
       <c r="B58" s="21"/>
       <c r="C58" s="21"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="21"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="22"/>
       <c r="J58" s="22"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
       <c r="O58" s="21"/>
       <c r="P58" s="21"/>
       <c r="Q58" s="21"/>
       <c r="R58" s="21"/>
       <c r="S58" s="21"/>
@@ -8643,68 +8733,70 @@
       <c r="AI62" s="11">
         <v>101.83194971136729</v>
       </c>
       <c r="AJ62" s="10">
         <v>110.68895681330055</v>
       </c>
       <c r="AK62" s="10">
         <v>104.00960271514479</v>
       </c>
       <c r="AL62" s="10">
         <v>104.14832312929201</v>
       </c>
       <c r="AM62" s="3">
         <v>105.99874544767225</v>
       </c>
       <c r="AN62" s="10">
         <v>104.8574779330863</v>
       </c>
       <c r="AO62" s="10">
         <v>104.4582027537637</v>
       </c>
       <c r="AQ62" s="15" t="s">
         <v>20</v>
       </c>
       <c r="AR62" s="11">
-        <v>105.9</v>
+        <v>105.96263685414648</v>
       </c>
       <c r="AS62" s="11">
-        <v>104.06266611504469</v>
+        <v>104.07327536034678</v>
       </c>
       <c r="AT62" s="11">
-        <v>101.55131371039549</v>
+        <v>101.55510935167933</v>
       </c>
       <c r="AU62" s="10">
-        <v>100.52081779321105</v>
+        <v>100.52236781849516</v>
       </c>
       <c r="AV62" s="11">
-        <v>102.82513194668607</v>
+        <v>102.80371368423073</v>
       </c>
       <c r="AW62" s="11">
-        <v>107.40879895037034</v>
-[...1 lines deleted...]
-      <c r="AX62" s="10"/>
+        <v>107.42637699292533</v>
+      </c>
+      <c r="AX62" s="10">
+        <v>100.9699949180504</v>
+      </c>
       <c r="AY62" s="10"/>
       <c r="AZ62" s="10"/>
       <c r="BA62" s="3"/>
       <c r="BB62" s="10"/>
       <c r="BC62" s="10"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B63" s="4">
         <v>60.1486767274789</v>
       </c>
       <c r="C63" s="4">
         <v>72.329048871555216</v>
       </c>
       <c r="D63" s="4">
         <v>63.719552254173117</v>
       </c>
       <c r="E63" s="3">
         <v>57.519276716326907</v>
       </c>
       <c r="F63" s="4">
         <v>58.326232319627671</v>
       </c>
@@ -8789,68 +8881,70 @@
       <c r="AI63" s="11">
         <v>326.68154115195154</v>
       </c>
       <c r="AJ63" s="10">
         <v>360.5049454627781</v>
       </c>
       <c r="AK63" s="10">
         <v>284.42798230802191</v>
       </c>
       <c r="AL63" s="10">
         <v>273.51821209606243</v>
       </c>
       <c r="AM63" s="3">
         <v>614.88580014881416</v>
       </c>
       <c r="AN63" s="10">
         <v>335.5454247539314</v>
       </c>
       <c r="AO63" s="10">
         <v>96.038294234415758</v>
       </c>
       <c r="AQ63" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR63" s="11">
-        <v>19.100000000000001</v>
+        <v>19.114053837270482</v>
       </c>
       <c r="AS63" s="11">
-        <v>13.639486197687967</v>
+        <v>13.44699980443246</v>
       </c>
       <c r="AT63" s="11">
-        <v>20.952082435458308</v>
+        <v>20.774612554601543</v>
       </c>
       <c r="AU63" s="10">
-        <v>38.096861243963872</v>
+        <v>37.928940960517124</v>
       </c>
       <c r="AV63" s="11">
-        <v>97.802881496651963</v>
+        <v>97.822389332460418</v>
       </c>
       <c r="AW63" s="11">
-        <v>27.848113918165708</v>
-[...1 lines deleted...]
-      <c r="AX63" s="10"/>
+        <v>27.69253155082545</v>
+      </c>
+      <c r="AX63" s="10">
+        <v>24.180649622509918</v>
+      </c>
       <c r="AY63" s="10"/>
       <c r="AZ63" s="10"/>
       <c r="BA63" s="3"/>
       <c r="BB63" s="10"/>
       <c r="BC63" s="10"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B64" s="4">
         <v>101.54389166887299</v>
       </c>
       <c r="C64" s="4">
         <v>101.85320122820127</v>
       </c>
       <c r="D64" s="4">
         <v>102.52501003504445</v>
       </c>
       <c r="E64" s="3">
         <v>98.84889864399544</v>
       </c>
       <c r="F64" s="4">
         <v>100.14749714795887</v>
       </c>
@@ -8935,68 +9029,70 @@
       <c r="AI64" s="11">
         <v>98.421445492255387</v>
       </c>
       <c r="AJ64" s="10">
         <v>92.57263524105332</v>
       </c>
       <c r="AK64" s="10">
         <v>96.053544431604749</v>
       </c>
       <c r="AL64" s="10">
         <v>96.727229073902478</v>
       </c>
       <c r="AM64" s="3">
         <v>100.68364710102551</v>
       </c>
       <c r="AN64" s="10">
         <v>105.20105788298251</v>
       </c>
       <c r="AO64" s="10">
         <v>99.959551747170039</v>
       </c>
       <c r="AQ64" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR64" s="11">
-        <v>97</v>
+        <v>96.995747763151485</v>
       </c>
       <c r="AS64" s="11">
-        <v>109.54698490392605</v>
+        <v>109.57978246128251</v>
       </c>
       <c r="AT64" s="11">
-        <v>103.42388635657851</v>
+        <v>103.43469905087113</v>
       </c>
       <c r="AU64" s="10">
-        <v>99.557625253894173</v>
+        <v>99.555973653949991</v>
       </c>
       <c r="AV64" s="11">
-        <v>97.789228452765698</v>
+        <v>97.807500739146676</v>
       </c>
       <c r="AW64" s="11">
-        <v>102.40575928052857</v>
-[...1 lines deleted...]
-      <c r="AX64" s="10"/>
+        <v>102.4119038797908</v>
+      </c>
+      <c r="AX64" s="10">
+        <v>101.16556596077703</v>
+      </c>
       <c r="AY64" s="10"/>
       <c r="AZ64" s="10"/>
       <c r="BA64" s="3"/>
       <c r="BB64" s="10"/>
       <c r="BC64" s="10"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B65" s="4">
         <v>100.57896538951121</v>
       </c>
       <c r="C65" s="4">
         <v>100.91632329848875</v>
       </c>
       <c r="D65" s="4">
         <v>101.09670897662279</v>
       </c>
       <c r="E65" s="3">
         <v>100.69143012318746</v>
       </c>
       <c r="F65" s="4">
         <v>100.4422532241172</v>
       </c>
@@ -9081,68 +9177,70 @@
       <c r="AI65" s="11">
         <v>94.518684594452751</v>
       </c>
       <c r="AJ65" s="10">
         <v>117.13187735131089</v>
       </c>
       <c r="AK65" s="10">
         <v>105.91478249760502</v>
       </c>
       <c r="AL65" s="10">
         <v>102.11685361409964</v>
       </c>
       <c r="AM65" s="3">
         <v>101.3959701115118</v>
       </c>
       <c r="AN65" s="10">
         <v>102.36089776006958</v>
       </c>
       <c r="AO65" s="10">
         <v>99.175135526498124</v>
       </c>
       <c r="AQ65" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR65" s="11">
-        <v>98.9</v>
+        <v>98.806775557263748</v>
       </c>
       <c r="AS65" s="11">
-        <v>86.80022830582368</v>
+        <v>86.761317976625534</v>
       </c>
       <c r="AT65" s="11">
-        <v>84.102367675001076</v>
+        <v>84.059238635016996</v>
       </c>
       <c r="AU65" s="10">
-        <v>111.25568507321006</v>
+        <v>111.29562553205213</v>
       </c>
       <c r="AV65" s="11">
-        <v>110.31849096114141</v>
+        <v>110.23815054813444</v>
       </c>
       <c r="AW65" s="11">
-        <v>111.5592034337016</v>
-[...1 lines deleted...]
-      <c r="AX65" s="10"/>
+        <v>111.5890353369072</v>
+      </c>
+      <c r="AX65" s="10">
+        <v>103.92176248981315</v>
+      </c>
       <c r="AY65" s="10"/>
       <c r="AZ65" s="10"/>
       <c r="BA65" s="3"/>
       <c r="BB65" s="10"/>
       <c r="BC65" s="10"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="4">
         <v>102.47323446626046</v>
       </c>
       <c r="C66" s="4">
         <v>102.74566049359399</v>
       </c>
       <c r="D66" s="4">
         <v>105.8982707257139</v>
       </c>
       <c r="E66" s="3">
         <v>102.32781697400044</v>
       </c>
       <c r="F66" s="4">
         <v>103.8459295586909</v>
       </c>
@@ -9227,68 +9325,70 @@
       <c r="AI66" s="11">
         <v>101.29998760866037</v>
       </c>
       <c r="AJ66" s="10">
         <v>116.5116656706664</v>
       </c>
       <c r="AK66" s="10">
         <v>103.07069533432302</v>
       </c>
       <c r="AL66" s="10">
         <v>101.62119241449996</v>
       </c>
       <c r="AM66" s="3">
         <v>106.81369119785479</v>
       </c>
       <c r="AN66" s="10">
         <v>113.43589838424518</v>
       </c>
       <c r="AO66" s="10">
         <v>102.4337862896415</v>
       </c>
       <c r="AQ66" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR66" s="11">
-        <v>109.6</v>
+        <v>109.62864868352855</v>
       </c>
       <c r="AS66" s="11">
-        <v>115.3899052577972</v>
+        <v>115.43272465019203</v>
       </c>
       <c r="AT66" s="11">
-        <v>88.572657696474664</v>
+        <v>88.546113760604044</v>
       </c>
       <c r="AU66" s="10">
-        <v>100.79023244808248</v>
+        <v>100.79257293479218</v>
       </c>
       <c r="AV66" s="11">
-        <v>108.77201198880364</v>
+        <v>108.70502047571202</v>
       </c>
       <c r="AW66" s="11">
-        <v>106.52878494521478</v>
-[...1 lines deleted...]
-      <c r="AX66" s="10"/>
+        <v>106.54425535266796</v>
+      </c>
+      <c r="AX66" s="10">
+        <v>96.412485569483508</v>
+      </c>
       <c r="AY66" s="10"/>
       <c r="AZ66" s="10"/>
       <c r="BA66" s="3"/>
       <c r="BB66" s="10"/>
       <c r="BC66" s="10"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B67" s="4">
         <v>100.64197281121675</v>
       </c>
       <c r="C67" s="4">
         <v>100.65737407153628</v>
       </c>
       <c r="D67" s="4">
         <v>100.9694585485563</v>
       </c>
       <c r="E67" s="3">
         <v>102.23369957579969</v>
       </c>
       <c r="F67" s="4">
         <v>99.743096386066128</v>
       </c>
@@ -9373,68 +9473,70 @@
       <c r="AI67" s="11">
         <v>110.61863430864567</v>
       </c>
       <c r="AJ67" s="10">
         <v>118.52316389057758</v>
       </c>
       <c r="AK67" s="10">
         <v>111.0849421144291</v>
       </c>
       <c r="AL67" s="10">
         <v>112.59468515788362</v>
       </c>
       <c r="AM67" s="3">
         <v>111.48124264792567</v>
       </c>
       <c r="AN67" s="10">
         <v>120.71277466881787</v>
       </c>
       <c r="AO67" s="10">
         <v>113.42191122262339</v>
       </c>
       <c r="AQ67" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR67" s="11">
-        <v>114.8</v>
+        <v>114.94530217711886</v>
       </c>
       <c r="AS67" s="11">
-        <v>117.62670218041214</v>
+        <v>117.67821900302344</v>
       </c>
       <c r="AT67" s="11">
-        <v>105.04483761674483</v>
+        <v>105.05862738442475</v>
       </c>
       <c r="AU67" s="10">
-        <v>104.56111951450889</v>
+        <v>104.57647184185517</v>
       </c>
       <c r="AV67" s="11">
-        <v>103.46841990030352</v>
+        <v>103.44014384641784</v>
       </c>
       <c r="AW67" s="11">
-        <v>102.40216077468247</v>
-[...1 lines deleted...]
-      <c r="AX67" s="10"/>
+        <v>102.40802149648385</v>
+      </c>
+      <c r="AX67" s="10">
+        <v>105.5502001607783</v>
+      </c>
       <c r="AY67" s="10"/>
       <c r="AZ67" s="10"/>
       <c r="BA67" s="3"/>
       <c r="BB67" s="10"/>
       <c r="BC67" s="10"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B68" s="4">
         <v>100.49638515042312</v>
       </c>
       <c r="C68" s="4">
         <v>101.03607023786321</v>
       </c>
       <c r="D68" s="4">
         <v>102.35928918849622</v>
       </c>
       <c r="E68" s="3">
         <v>99.471290456760315</v>
       </c>
       <c r="F68" s="4">
         <v>99.970483924475133</v>
       </c>
@@ -9519,68 +9621,70 @@
       <c r="AI68" s="11">
         <v>101.02760667792856</v>
       </c>
       <c r="AJ68" s="10">
         <v>93.212262411245689</v>
       </c>
       <c r="AK68" s="10">
         <v>102.98166068413497</v>
       </c>
       <c r="AL68" s="10">
         <v>99.175626981265992</v>
       </c>
       <c r="AM68" s="3">
         <v>92.347173167138436</v>
       </c>
       <c r="AN68" s="10">
         <v>102.29316055967104</v>
       </c>
       <c r="AO68" s="10">
         <v>103.96678137711579</v>
       </c>
       <c r="AQ68" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AR68" s="11">
-        <v>92</v>
+        <v>92.049752602638492</v>
       </c>
       <c r="AS68" s="11">
-        <v>127.57336801028272</v>
+        <v>127.6652753043282</v>
       </c>
       <c r="AT68" s="11">
-        <v>106.70399988916213</v>
+        <v>106.72477043334496</v>
       </c>
       <c r="AU68" s="10">
-        <v>101.74473650572595</v>
+        <v>101.75104266788868</v>
       </c>
       <c r="AV68" s="11">
-        <v>102.45605991437878</v>
+        <v>102.43601560671829</v>
       </c>
       <c r="AW68" s="11">
-        <v>104.98597226897476</v>
-[...1 lines deleted...]
-      <c r="AX68" s="10"/>
+        <v>104.99879676394434</v>
+      </c>
+      <c r="AX68" s="10">
+        <v>104.16618613774251</v>
+      </c>
       <c r="AY68" s="10"/>
       <c r="AZ68" s="10"/>
       <c r="BA68" s="3"/>
       <c r="BB68" s="10"/>
       <c r="BC68" s="10"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B69" s="4">
         <v>110.72172244193706</v>
       </c>
       <c r="C69" s="4">
         <v>99.103312460216415</v>
       </c>
       <c r="D69" s="4">
         <v>97.87785433877167</v>
       </c>
       <c r="E69" s="3">
         <v>95.520693876278784</v>
       </c>
       <c r="F69" s="4">
         <v>107.21258505644742</v>
       </c>
@@ -9665,68 +9769,70 @@
       <c r="AI69" s="11">
         <v>100.35900465667325</v>
       </c>
       <c r="AJ69" s="10">
         <v>104.77016881782144</v>
       </c>
       <c r="AK69" s="10">
         <v>97.907162908947782</v>
       </c>
       <c r="AL69" s="10">
         <v>100.07653565342687</v>
       </c>
       <c r="AM69" s="3">
         <v>107.46231806411205</v>
       </c>
       <c r="AN69" s="10">
         <v>101.47676139546201</v>
       </c>
       <c r="AO69" s="10">
         <v>105.14209517490673</v>
       </c>
       <c r="AQ69" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AR69" s="11">
-        <v>112.4</v>
+        <v>112.51345270485503</v>
       </c>
       <c r="AS69" s="11">
-        <v>105.69480502898526</v>
+        <v>105.70778985919598</v>
       </c>
       <c r="AT69" s="11">
-        <v>95.219722184763114</v>
+        <v>95.209348354479602</v>
       </c>
       <c r="AU69" s="10">
-        <v>105.6030027881874</v>
+        <v>105.61629356781414</v>
       </c>
       <c r="AV69" s="11">
-        <v>102.69468742662062</v>
+        <v>102.67486590463393</v>
       </c>
       <c r="AW69" s="11">
-        <v>118.06266126687103</v>
-[...1 lines deleted...]
-      <c r="AX69" s="10"/>
+        <v>116.68234593275584</v>
+      </c>
+      <c r="AX69" s="10">
+        <v>110.3891898046035</v>
+      </c>
       <c r="AY69" s="10"/>
       <c r="AZ69" s="10"/>
       <c r="BA69" s="3"/>
       <c r="BB69" s="10"/>
       <c r="BC69" s="10"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B70" s="4">
         <v>101.56770400383938</v>
       </c>
       <c r="C70" s="4">
         <v>109.15314325013097</v>
       </c>
       <c r="D70" s="4">
         <v>103.42385131482195</v>
       </c>
       <c r="E70" s="3">
         <v>98.654007080211272</v>
       </c>
       <c r="F70" s="4">
         <v>98.593033233878089</v>
       </c>
@@ -9811,68 +9917,70 @@
       <c r="AI70" s="11">
         <v>114.46350684082005</v>
       </c>
       <c r="AJ70" s="10">
         <v>104.7690731588276</v>
       </c>
       <c r="AK70" s="10">
         <v>105.82935195249088</v>
       </c>
       <c r="AL70" s="10">
         <v>104.35895486230351</v>
       </c>
       <c r="AM70" s="3">
         <v>102.74200003081924</v>
       </c>
       <c r="AN70" s="10">
         <v>100.4327299591135</v>
       </c>
       <c r="AO70" s="10">
         <v>104.18040405436126</v>
       </c>
       <c r="AQ70" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AR70" s="11">
-        <v>109.9</v>
+        <v>110.04292054322606</v>
       </c>
       <c r="AS70" s="11">
-        <v>109.80103011744885</v>
+        <v>109.82429833827649</v>
       </c>
       <c r="AT70" s="11">
-        <v>106.598913069215</v>
+        <v>106.61650045651739</v>
       </c>
       <c r="AU70" s="10">
-        <v>107.52229418820347</v>
+        <v>107.54569391140534</v>
       </c>
       <c r="AV70" s="11">
-        <v>111.12587366493113</v>
+        <v>111.03895876970145</v>
       </c>
       <c r="AW70" s="11">
-        <v>103.15988903482614</v>
-[...1 lines deleted...]
-      <c r="AX70" s="10"/>
+        <v>103.16729586574218</v>
+      </c>
+      <c r="AX70" s="10">
+        <v>105.22539090576221</v>
+      </c>
       <c r="AY70" s="10"/>
       <c r="AZ70" s="10"/>
       <c r="BA70" s="3"/>
       <c r="BB70" s="10"/>
       <c r="BC70" s="10"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B71" s="4">
         <v>103.54838880408126</v>
       </c>
       <c r="C71" s="4">
         <v>112.65430361837241</v>
       </c>
       <c r="D71" s="4">
         <v>86.295731703009182</v>
       </c>
       <c r="E71" s="3">
         <v>107.43591742016154</v>
       </c>
       <c r="F71" s="4">
         <v>102.92132570039654</v>
       </c>
@@ -9957,68 +10065,70 @@
       <c r="AI71" s="11">
         <v>100.43368466349578</v>
       </c>
       <c r="AJ71" s="10">
         <v>105.17291126282005</v>
       </c>
       <c r="AK71" s="10">
         <v>101.83205593887944</v>
       </c>
       <c r="AL71" s="10">
         <v>96.960210341991143</v>
       </c>
       <c r="AM71" s="3">
         <v>81.278467330551436</v>
       </c>
       <c r="AN71" s="10">
         <v>67.838384307202006</v>
       </c>
       <c r="AO71" s="10">
         <v>79.730339146991639</v>
       </c>
       <c r="AQ71" s="1" t="s">
         <v>43</v>
       </c>
       <c r="AR71" s="11">
-        <v>98.3</v>
+        <v>98.340915148352394</v>
       </c>
       <c r="AS71" s="11">
-        <v>96.022387407420908</v>
+        <v>96.010771063376282</v>
       </c>
       <c r="AT71" s="11">
-        <v>121.38865092134481</v>
+        <v>121.44789629318416</v>
       </c>
       <c r="AU71" s="10">
-        <v>91.281017088121644</v>
+        <v>91.251774306023933</v>
       </c>
       <c r="AV71" s="11">
-        <v>109.96480055980436</v>
+        <v>109.88583648128174</v>
       </c>
       <c r="AW71" s="11">
-        <v>102.42433153608881</v>
-[...1 lines deleted...]
-      <c r="AX71" s="10"/>
+        <v>102.4304109874661</v>
+      </c>
+      <c r="AX71" s="10">
+        <v>100.666928905071</v>
+      </c>
       <c r="AY71" s="10"/>
       <c r="AZ71" s="10"/>
       <c r="BA71" s="3"/>
       <c r="BB71" s="10"/>
       <c r="BC71" s="10"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B72" s="4">
         <v>112.91792064569152</v>
       </c>
       <c r="C72" s="4">
         <v>126.56394416677954</v>
       </c>
       <c r="D72" s="4">
         <v>145.73444568944828</v>
       </c>
       <c r="E72" s="3">
         <v>128.55492765323123</v>
       </c>
       <c r="F72" s="4">
         <v>105.45111124480545</v>
       </c>
@@ -10103,68 +10213,70 @@
       <c r="AI72" s="11">
         <v>134.39181391539026</v>
       </c>
       <c r="AJ72" s="10">
         <v>148.68513054639797</v>
       </c>
       <c r="AK72" s="10">
         <v>100.51863603889473</v>
       </c>
       <c r="AL72" s="10">
         <v>102.73774925417216</v>
       </c>
       <c r="AM72" s="3">
         <v>96.656558592543959</v>
       </c>
       <c r="AN72" s="10">
         <v>110.01970278132217</v>
       </c>
       <c r="AO72" s="10">
         <v>133.34346996247547</v>
       </c>
       <c r="AQ72" s="1" t="s">
         <v>44</v>
       </c>
       <c r="AR72" s="11">
-        <v>120.4</v>
+        <v>120.44623369190899</v>
       </c>
       <c r="AS72" s="11">
-        <v>124.00404685503223</v>
+        <v>124.06395823814253</v>
       </c>
       <c r="AT72" s="11">
-        <v>110.47090864888354</v>
+        <v>110.4934205760426</v>
       </c>
       <c r="AU72" s="10">
-        <v>97.511856013271228</v>
+        <v>97.505368134715624</v>
       </c>
       <c r="AV72" s="11">
-        <v>95.002937433445922</v>
+        <v>95.040169723116975</v>
       </c>
       <c r="AW72" s="11">
-        <v>100.55048602539516</v>
-[...1 lines deleted...]
-      <c r="AX72" s="10"/>
+        <v>100.55175799505407</v>
+      </c>
+      <c r="AX72" s="10">
+        <v>96.182099320930647</v>
+      </c>
       <c r="AY72" s="10"/>
       <c r="AZ72" s="10"/>
       <c r="BA72" s="3"/>
       <c r="BB72" s="10"/>
       <c r="BC72" s="10"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B73" s="4">
         <v>97.149560011327239</v>
       </c>
       <c r="C73" s="4">
         <v>116.46444130565041</v>
       </c>
       <c r="D73" s="4">
         <v>117.10425237865039</v>
       </c>
       <c r="E73" s="3">
         <v>108.21536874321451</v>
       </c>
       <c r="F73" s="4">
         <v>102.37186405577332</v>
       </c>
@@ -10249,68 +10361,70 @@
       <c r="AI73" s="11">
         <v>87.088009225145001</v>
       </c>
       <c r="AJ73" s="10">
         <v>121.87392451989967</v>
       </c>
       <c r="AK73" s="10">
         <v>113.42425757838663</v>
       </c>
       <c r="AL73" s="10">
         <v>116.00119905044819</v>
       </c>
       <c r="AM73" s="3">
         <v>118.99356016535117</v>
       </c>
       <c r="AN73" s="10">
         <v>106.83236765725002</v>
       </c>
       <c r="AO73" s="10">
         <v>103.16185538049318</v>
       </c>
       <c r="AQ73" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AR73" s="11">
-        <v>103.2</v>
+        <v>103.22749121547905</v>
       </c>
       <c r="AS73" s="11">
-        <v>100.06480281631633</v>
+        <v>100.06495108705894</v>
       </c>
       <c r="AT73" s="11">
-        <v>100.22480850925521</v>
+        <v>100.22530899367608</v>
       </c>
       <c r="AU73" s="10">
-        <v>96.226190813657993</v>
+        <v>96.216264725447232</v>
       </c>
       <c r="AV73" s="11">
-        <v>107.46485705924994</v>
+        <v>107.40882894036521</v>
       </c>
       <c r="AW73" s="11">
-        <v>118.98035276345999</v>
-[...1 lines deleted...]
-      <c r="AX73" s="10"/>
+        <v>119.02166283772739</v>
+      </c>
+      <c r="AX73" s="10">
+        <v>94.586684251168691</v>
+      </c>
       <c r="AY73" s="10"/>
       <c r="AZ73" s="10"/>
       <c r="BA73" s="3"/>
       <c r="BB73" s="10"/>
       <c r="BC73" s="10"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B74" s="4">
         <v>100.72351636495239</v>
       </c>
       <c r="C74" s="4">
         <v>105.15338891046038</v>
       </c>
       <c r="D74" s="4">
         <v>101.95831118395738</v>
       </c>
       <c r="E74" s="3">
         <v>103.50454502677439</v>
       </c>
       <c r="F74" s="4">
         <v>103.99719252994662</v>
       </c>
@@ -10395,68 +10509,70 @@
       <c r="AI74" s="11">
         <v>101.10161738856962</v>
       </c>
       <c r="AJ74" s="10">
         <v>104.91428768316146</v>
       </c>
       <c r="AK74" s="10">
         <v>102.22316661905695</v>
       </c>
       <c r="AL74" s="10">
         <v>102.54069476229208</v>
       </c>
       <c r="AM74" s="3">
         <v>104.40422721954991</v>
       </c>
       <c r="AN74" s="10">
         <v>109.636623778724</v>
       </c>
       <c r="AO74" s="10">
         <v>105.76772700494577</v>
       </c>
       <c r="AQ74" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AR74" s="11">
-        <v>94.1</v>
+        <v>94.111934481829337</v>
       </c>
       <c r="AS74" s="11">
-        <v>118.4095402738804</v>
+        <v>118.47551721906216</v>
       </c>
       <c r="AT74" s="11">
-        <v>123.17757523697375</v>
+        <v>123.24150811757258</v>
       </c>
       <c r="AU74" s="10">
-        <v>97.916267926844213</v>
+        <v>97.908716896483483</v>
       </c>
       <c r="AV74" s="11">
-        <v>100.54134603029145</v>
+        <v>100.53680786926633</v>
       </c>
       <c r="AW74" s="11">
-        <v>104.61682790228792</v>
-[...1 lines deleted...]
-      <c r="AX74" s="10"/>
+        <v>104.62911267509169</v>
+      </c>
+      <c r="AX74" s="10">
+        <v>109.67927220179754</v>
+      </c>
       <c r="AY74" s="10"/>
       <c r="AZ74" s="10"/>
       <c r="BA74" s="3"/>
       <c r="BB74" s="10"/>
       <c r="BC74" s="10"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B75" s="4">
         <v>100.80493158500845</v>
       </c>
       <c r="C75" s="4">
         <v>110.55864802344466</v>
       </c>
       <c r="D75" s="4">
         <v>97.681940715380691</v>
       </c>
       <c r="E75" s="3">
         <v>100.11045656890276</v>
       </c>
       <c r="F75" s="4">
         <v>102.84308516905834</v>
       </c>
@@ -10541,68 +10657,70 @@
       <c r="AI75" s="11">
         <v>100.82148548144554</v>
       </c>
       <c r="AJ75" s="10">
         <v>105.17025790134026</v>
       </c>
       <c r="AK75" s="10">
         <v>105.62953827170595</v>
       </c>
       <c r="AL75" s="10">
         <v>104.52026889569129</v>
       </c>
       <c r="AM75" s="3">
         <v>108.02029683565668</v>
       </c>
       <c r="AN75" s="10">
         <v>104.90287768309538</v>
       </c>
       <c r="AO75" s="10">
         <v>103.00153152166216</v>
       </c>
       <c r="AQ75" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AR75" s="11">
-        <v>110.4</v>
+        <v>110.38787583854474</v>
       </c>
       <c r="AS75" s="11">
-        <v>98.054068320286731</v>
+        <v>98.047968800751832</v>
       </c>
       <c r="AT75" s="11">
-        <v>106.74039944532265</v>
+        <v>106.76106016759232</v>
       </c>
       <c r="AU75" s="10">
-        <v>98.73281699437122</v>
+        <v>98.728634742525657</v>
       </c>
       <c r="AV75" s="11">
-        <v>93.664060414129011</v>
+        <v>93.711134718002</v>
       </c>
       <c r="AW75" s="11">
-        <v>106.53528202284144</v>
-[...1 lines deleted...]
-      <c r="AX75" s="10"/>
+        <v>106.5514809349642</v>
+      </c>
+      <c r="AX75" s="10">
+        <v>93.469300769953151</v>
+      </c>
       <c r="AY75" s="10"/>
       <c r="AZ75" s="10"/>
       <c r="BA75" s="3"/>
       <c r="BB75" s="10"/>
       <c r="BC75" s="10"/>
     </row>
     <row r="76" spans="1:55">
       <c r="A76" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B76" s="4">
         <v>102.00983378421932</v>
       </c>
       <c r="C76" s="4">
         <v>104.2339327065241</v>
       </c>
       <c r="D76" s="4">
         <v>110.33479779699744</v>
       </c>
       <c r="E76" s="3">
         <v>104.6071306165762</v>
       </c>
       <c r="F76" s="4">
         <v>108.41488187205137</v>
       </c>
@@ -10687,121 +10805,120 @@
       <c r="AI76" s="11">
         <v>96.379546977176844</v>
       </c>
       <c r="AJ76" s="10">
         <v>98.279372366958086</v>
       </c>
       <c r="AK76" s="10">
         <v>101.34803791508928</v>
       </c>
       <c r="AL76" s="10">
         <v>100.06110955957655</v>
       </c>
       <c r="AM76" s="3">
         <v>97.143198787216505</v>
       </c>
       <c r="AN76" s="10">
         <v>104.24789047443348</v>
       </c>
       <c r="AO76" s="10">
         <v>101.14546064096757</v>
       </c>
       <c r="AQ76" s="19" t="s">
         <v>48</v>
       </c>
       <c r="AR76" s="11">
-        <v>99.4</v>
+        <v>99.430678295073491</v>
       </c>
       <c r="AS76" s="11">
-        <v>80.993268374274223</v>
+        <v>80.942355208436808</v>
       </c>
       <c r="AT76" s="11">
-        <v>121.57866063172349</v>
+        <v>121.6317371217347</v>
       </c>
       <c r="AU76" s="10">
-        <v>100.04952177554181</v>
+        <v>100.04968099368854</v>
       </c>
       <c r="AV76" s="11">
-        <v>99.989650313695307</v>
+        <v>99.995260815599366</v>
       </c>
       <c r="AW76" s="11">
-        <v>93.52934199272454</v>
-[...1 lines deleted...]
-      <c r="AX76" s="10"/>
+        <v>97.416096462933211</v>
+      </c>
+      <c r="AX76" s="10">
+        <v>103.41125023762663</v>
+      </c>
       <c r="AY76" s="10"/>
       <c r="AZ76" s="10"/>
       <c r="BA76" s="3"/>
       <c r="BB76" s="10"/>
       <c r="BC76" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="AQ1:BC1"/>
+    <mergeCell ref="AQ20:BC20"/>
+    <mergeCell ref="AQ21:BC21"/>
+    <mergeCell ref="AQ40:BC40"/>
+    <mergeCell ref="AQ59:BC59"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="AC1:AO1"/>
+    <mergeCell ref="AC20:AO20"/>
+    <mergeCell ref="AC21:AO21"/>
+    <mergeCell ref="AC40:AO40"/>
+    <mergeCell ref="AC59:AO59"/>
     <mergeCell ref="O1:AA1"/>
     <mergeCell ref="O20:AA20"/>
     <mergeCell ref="O21:AA21"/>
     <mergeCell ref="O40:AA40"/>
     <mergeCell ref="O59:AA59"/>
-    <mergeCell ref="AC1:AO1"/>
-[...13 lines deleted...]
-    <mergeCell ref="AQ59:BC59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10810,89 +10927,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E3C435B-0BB6-4819-984A-072279F4282A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E3C435B-0BB6-4819-984A-072279F4282A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IPV 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>