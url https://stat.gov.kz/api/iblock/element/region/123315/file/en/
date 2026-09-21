--- v3 (2026-08-31)
+++ v4 (2026-09-21)
@@ -305,55 +305,55 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -627,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC75"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AJ1" workbookViewId="0">
-      <selection activeCell="AT81" sqref="AT81"/>
+      <selection activeCell="BG28" sqref="BG28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="16" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="16"/>
     <col min="3" max="3" width="8.7109375" style="16" customWidth="1"/>
     <col min="4" max="10" width="9.140625" style="16"/>
     <col min="11" max="11" width="10.140625" style="16" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="16" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="16" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="16"/>
     <col min="15" max="15" width="29.7109375" style="16" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="16"/>
     <col min="17" max="17" width="8.7109375" style="16" customWidth="1"/>
     <col min="18" max="24" width="9.140625" style="16"/>
     <col min="25" max="25" width="10.140625" style="16" customWidth="1"/>
     <col min="26" max="26" width="10.85546875" style="16" customWidth="1"/>
     <col min="27" max="27" width="10.28515625" style="16" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="16"/>
     <col min="29" max="29" width="29.7109375" style="16" customWidth="1"/>
     <col min="30" max="30" width="8.42578125" style="16" customWidth="1"/>
     <col min="31" max="31" width="8.7109375" style="16" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" style="16" customWidth="1"/>
     <col min="33" max="33" width="8.28515625" style="16" customWidth="1"/>
@@ -679,110 +679,110 @@
     <col min="35" max="35" width="8.5703125" style="16" customWidth="1"/>
     <col min="36" max="36" width="8.28515625" style="16" customWidth="1"/>
     <col min="37" max="37" width="8.140625" style="16" customWidth="1"/>
     <col min="38" max="38" width="8" style="16" customWidth="1"/>
     <col min="39" max="39" width="8.5703125" style="16" customWidth="1"/>
     <col min="40" max="40" width="9.140625" style="16" customWidth="1"/>
     <col min="41" max="41" width="10.28515625" style="16" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="16"/>
     <col min="43" max="43" width="29.7109375" style="16" customWidth="1"/>
     <col min="44" max="44" width="8.42578125" style="16" customWidth="1"/>
     <col min="45" max="45" width="8.7109375" style="16" customWidth="1"/>
     <col min="46" max="46" width="7.7109375" style="16" customWidth="1"/>
     <col min="47" max="47" width="8.28515625" style="16" customWidth="1"/>
     <col min="48" max="48" width="8.42578125" style="16" customWidth="1"/>
     <col min="49" max="49" width="8.5703125" style="16" customWidth="1"/>
     <col min="50" max="50" width="8.28515625" style="16" customWidth="1"/>
     <col min="51" max="51" width="8.140625" style="16" customWidth="1"/>
     <col min="52" max="52" width="10.140625" style="16" customWidth="1"/>
     <col min="53" max="53" width="8.5703125" style="16" customWidth="1"/>
     <col min="54" max="54" width="9.140625" style="16" customWidth="1"/>
     <col min="55" max="55" width="10.28515625" style="16" customWidth="1"/>
     <col min="56" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="24.75" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="30"/>
-[...11 lines deleted...]
-      <c r="O1" s="30" t="s">
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="O1" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="P1" s="30"/>
-[...11 lines deleted...]
-      <c r="AC1" s="30" t="s">
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AC1" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="AD1" s="30"/>
-[...11 lines deleted...]
-      <c r="AQ1" s="30" t="s">
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
+      <c r="AG1" s="29"/>
+      <c r="AH1" s="29"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
+      <c r="AL1" s="29"/>
+      <c r="AM1" s="29"/>
+      <c r="AN1" s="29"/>
+      <c r="AO1" s="29"/>
+      <c r="AQ1" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="AR1" s="30"/>
-[...10 lines deleted...]
-      <c r="BC1" s="30"/>
+      <c r="AR1" s="29"/>
+      <c r="AS1" s="29"/>
+      <c r="AT1" s="29"/>
+      <c r="AU1" s="29"/>
+      <c r="AV1" s="29"/>
+      <c r="AW1" s="29"/>
+      <c r="AX1" s="29"/>
+      <c r="AY1" s="29"/>
+      <c r="AZ1" s="29"/>
+      <c r="BA1" s="29"/>
+      <c r="BB1" s="29"/>
+      <c r="BC1" s="29"/>
     </row>
     <row r="2" spans="1:55">
       <c r="M2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AA2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AO2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="BC2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:55" s="25" customFormat="1" ht="33.75">
       <c r="A3" s="9"/>
       <c r="B3" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>4</v>
@@ -1046,51 +1046,53 @@
       </c>
       <c r="AQ4" s="15" t="s">
         <v>1</v>
       </c>
       <c r="AR4" s="12">
         <v>15766</v>
       </c>
       <c r="AS4" s="16">
         <v>28064.5</v>
       </c>
       <c r="AT4" s="16">
         <v>42100.47131721997</v>
       </c>
       <c r="AU4" s="16">
         <v>60721.599999999999</v>
       </c>
       <c r="AV4" s="18">
         <v>80420.243407842878</v>
       </c>
       <c r="AW4" s="27">
         <v>105311.42282167326</v>
       </c>
       <c r="AX4" s="3">
         <v>149709.20000000001</v>
       </c>
-      <c r="AY4" s="3"/>
+      <c r="AY4" s="3">
+        <v>282786.45701229514</v>
+      </c>
       <c r="AZ4" s="3"/>
       <c r="BA4" s="17"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="3">
         <v>60.8</v>
       </c>
       <c r="D5" s="3">
         <v>119.3</v>
       </c>
       <c r="E5" s="3">
         <v>190.6</v>
       </c>
       <c r="F5" s="3">
         <v>274.89999999999998</v>
       </c>
       <c r="G5" s="3">
@@ -1194,51 +1196,53 @@
       </c>
       <c r="AQ5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AR5" s="10">
         <v>245.7</v>
       </c>
       <c r="AS5" s="19">
         <v>475.1</v>
       </c>
       <c r="AT5" s="19">
         <v>695.7</v>
       </c>
       <c r="AU5" s="19">
         <v>832.1</v>
       </c>
       <c r="AV5" s="7">
         <v>929.6</v>
       </c>
       <c r="AW5" s="28">
         <v>1073.3725371892492</v>
       </c>
       <c r="AX5" s="3">
         <v>1794.0120967276303</v>
       </c>
-      <c r="AY5" s="3"/>
+      <c r="AY5" s="3">
+        <v>3394.7</v>
+      </c>
       <c r="AZ5" s="3"/>
       <c r="BA5" s="17"/>
       <c r="BB5" s="3"/>
       <c r="BC5" s="3"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="3">
         <v>1502.8</v>
       </c>
       <c r="C6" s="3">
         <v>2704</v>
       </c>
       <c r="D6" s="3">
         <v>3797.6</v>
       </c>
       <c r="E6" s="3">
         <v>6847.8</v>
       </c>
       <c r="F6" s="3">
         <v>10157</v>
       </c>
       <c r="G6" s="3">
@@ -1342,51 +1346,53 @@
       </c>
       <c r="AQ6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AR6" s="10">
         <v>928.7</v>
       </c>
       <c r="AS6" s="19">
         <v>1565.5</v>
       </c>
       <c r="AT6" s="19">
         <v>2264.6</v>
       </c>
       <c r="AU6" s="19">
         <v>3900.4</v>
       </c>
       <c r="AV6" s="7">
         <v>5722.6</v>
       </c>
       <c r="AW6" s="28">
         <v>8115.8761539518628</v>
       </c>
       <c r="AX6" s="3">
         <v>11530.991686724019</v>
       </c>
-      <c r="AY6" s="3"/>
+      <c r="AY6" s="3">
+        <v>25117.455876784035</v>
+      </c>
       <c r="AZ6" s="3"/>
       <c r="BA6" s="17"/>
       <c r="BB6" s="3"/>
       <c r="BC6" s="3"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="3">
         <v>1114</v>
       </c>
       <c r="C7" s="3">
         <v>1959.7</v>
       </c>
       <c r="D7" s="3">
         <v>2658.7</v>
       </c>
       <c r="E7" s="3">
         <v>4287.3999999999996</v>
       </c>
       <c r="F7" s="3">
         <v>6671.9</v>
       </c>
       <c r="G7" s="3">
@@ -1490,51 +1496,53 @@
       </c>
       <c r="AQ7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AR7" s="10">
         <v>659.5</v>
       </c>
       <c r="AS7" s="19">
         <v>1081.2</v>
       </c>
       <c r="AT7" s="19">
         <v>1494</v>
       </c>
       <c r="AU7" s="19">
         <v>2266.5</v>
       </c>
       <c r="AV7" s="7">
         <v>3335.1</v>
       </c>
       <c r="AW7" s="28">
         <v>4838.6846346161137</v>
       </c>
       <c r="AX7" s="3">
         <v>6815.5742184075962</v>
       </c>
-      <c r="AY7" s="3"/>
+      <c r="AY7" s="3">
+        <v>11976.6353281475</v>
+      </c>
       <c r="AZ7" s="3"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="3"/>
       <c r="BC7" s="3"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="3">
         <v>1407.6</v>
       </c>
       <c r="C8" s="3">
         <v>2841.3</v>
       </c>
       <c r="D8" s="3">
         <v>3701.8</v>
       </c>
       <c r="E8" s="3">
         <v>5738.1</v>
       </c>
       <c r="F8" s="3">
         <v>7908.6</v>
       </c>
       <c r="G8" s="3">
@@ -1638,51 +1646,53 @@
       </c>
       <c r="AQ8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AR8" s="10">
         <v>772.5</v>
       </c>
       <c r="AS8" s="19">
         <v>1432</v>
       </c>
       <c r="AT8" s="19">
         <v>2015.1</v>
       </c>
       <c r="AU8" s="19">
         <v>2851.2</v>
       </c>
       <c r="AV8" s="7">
         <v>3828</v>
       </c>
       <c r="AW8" s="28">
         <v>4976.5922221070659</v>
       </c>
       <c r="AX8" s="3">
         <v>6870.7798871658124</v>
       </c>
-      <c r="AY8" s="3"/>
+      <c r="AY8" s="3">
+        <v>14437.043368902672</v>
+      </c>
       <c r="AZ8" s="3"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="3"/>
       <c r="BC8" s="3"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="3">
         <v>987</v>
       </c>
       <c r="C9" s="3">
         <v>1816.7</v>
       </c>
       <c r="D9" s="3">
         <v>2666.7</v>
       </c>
       <c r="E9" s="3">
         <v>4319.8</v>
       </c>
       <c r="F9" s="3">
         <v>5817.7</v>
       </c>
       <c r="G9" s="3">
@@ -1786,51 +1796,53 @@
       </c>
       <c r="AQ9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AR9" s="10">
         <v>1163.3</v>
       </c>
       <c r="AS9" s="19">
         <v>2145.8000000000002</v>
       </c>
       <c r="AT9" s="19">
         <v>3102.9</v>
       </c>
       <c r="AU9" s="19">
         <v>4605.2</v>
       </c>
       <c r="AV9" s="7">
         <v>5994.6</v>
       </c>
       <c r="AW9" s="28">
         <v>8172.3690763884842</v>
       </c>
       <c r="AX9" s="3">
         <v>11004.2</v>
       </c>
-      <c r="AY9" s="3"/>
+      <c r="AY9" s="3">
+        <v>23998.769339065799</v>
+      </c>
       <c r="AZ9" s="3"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="3"/>
       <c r="BC9" s="3"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="3">
         <v>944.7</v>
       </c>
       <c r="C10" s="3">
         <v>1634.5</v>
       </c>
       <c r="D10" s="3">
         <v>2521.1999999999998</v>
       </c>
       <c r="E10" s="3">
         <v>3840.5</v>
       </c>
       <c r="F10" s="3">
         <v>5380.1</v>
       </c>
       <c r="G10" s="3">
@@ -1934,51 +1946,53 @@
       </c>
       <c r="AQ10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AR10" s="10">
         <v>552.79999999999995</v>
       </c>
       <c r="AS10" s="19">
         <v>1046.2</v>
       </c>
       <c r="AT10" s="19">
         <v>1599.2</v>
       </c>
       <c r="AU10" s="19">
         <v>2309.9</v>
       </c>
       <c r="AV10" s="7">
         <v>3122.9</v>
       </c>
       <c r="AW10" s="28">
         <v>4967.1788500257326</v>
       </c>
       <c r="AX10" s="3">
         <v>7199.7148315494933</v>
       </c>
-      <c r="AY10" s="3"/>
+      <c r="AY10" s="3">
+        <v>15997.394911396179</v>
+      </c>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="3">
         <v>3528.3</v>
       </c>
       <c r="C11" s="3">
         <v>6432.1</v>
       </c>
       <c r="D11" s="3">
         <v>9625.2000000000007</v>
       </c>
       <c r="E11" s="3">
         <v>13333.4</v>
       </c>
       <c r="F11" s="3">
         <v>17052.099999999999</v>
       </c>
       <c r="G11" s="3">
@@ -2082,51 +2096,53 @@
       </c>
       <c r="AQ11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AR11" s="10">
         <v>3603.3</v>
       </c>
       <c r="AS11" s="19">
         <v>6649.3</v>
       </c>
       <c r="AT11" s="19">
         <v>10235.4</v>
       </c>
       <c r="AU11" s="19">
         <v>14176.2</v>
       </c>
       <c r="AV11" s="7">
         <v>18073.8</v>
       </c>
       <c r="AW11" s="28">
         <v>22212.94970380353</v>
       </c>
       <c r="AX11" s="3">
         <v>30104.139385321356</v>
       </c>
-      <c r="AY11" s="3"/>
+      <c r="AY11" s="3">
+        <v>41402.5</v>
+      </c>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="3"/>
       <c r="BC11" s="3"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="3">
         <v>763.3</v>
       </c>
       <c r="C12" s="3">
         <v>1214.8</v>
       </c>
       <c r="D12" s="3">
         <v>2020.9</v>
       </c>
       <c r="E12" s="3">
         <v>3229.4</v>
       </c>
       <c r="F12" s="3">
         <v>4369.1000000000004</v>
       </c>
       <c r="G12" s="3">
@@ -2230,51 +2246,53 @@
       </c>
       <c r="AQ12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AR12" s="10">
         <v>727.3</v>
       </c>
       <c r="AS12" s="19">
         <v>1206.5</v>
       </c>
       <c r="AT12" s="19">
         <v>1867.5</v>
       </c>
       <c r="AU12" s="19">
         <v>2722.3</v>
       </c>
       <c r="AV12" s="7">
         <v>3575.2</v>
       </c>
       <c r="AW12" s="28">
         <v>4516.6833823159004</v>
       </c>
       <c r="AX12" s="3">
         <v>7013.4937953944282</v>
       </c>
-      <c r="AY12" s="3"/>
+      <c r="AY12" s="3">
+        <v>12229.418647580411</v>
+      </c>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="3"/>
       <c r="BC12" s="3"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="3">
         <v>714.4</v>
       </c>
       <c r="C13" s="3">
         <v>1296.2</v>
       </c>
       <c r="D13" s="3">
         <v>1848.9</v>
       </c>
       <c r="E13" s="3">
         <v>2916.3</v>
       </c>
       <c r="F13" s="3">
         <v>4151.3999999999996</v>
       </c>
       <c r="G13" s="3">
@@ -2378,51 +2396,53 @@
       </c>
       <c r="AQ13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR13" s="10">
         <v>526</v>
       </c>
       <c r="AS13" s="19">
         <v>951.7</v>
       </c>
       <c r="AT13" s="19">
         <v>1424</v>
       </c>
       <c r="AU13" s="19">
         <v>2093.4</v>
       </c>
       <c r="AV13" s="7">
         <v>2843.1</v>
       </c>
       <c r="AW13" s="28">
         <v>3733.0749640654726</v>
       </c>
       <c r="AX13" s="3">
         <v>5100.5748162078498</v>
       </c>
-      <c r="AY13" s="3"/>
+      <c r="AY13" s="3">
+        <v>8137.0339436775994</v>
+      </c>
       <c r="AZ13" s="3"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="3"/>
       <c r="BC13" s="3"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="3">
         <v>1085.7</v>
       </c>
       <c r="C14" s="3">
         <v>2120.6</v>
       </c>
       <c r="D14" s="3">
         <v>3219.1</v>
       </c>
       <c r="E14" s="3">
         <v>4776.2</v>
       </c>
       <c r="F14" s="3">
         <v>6406.1</v>
       </c>
       <c r="G14" s="3">
@@ -2526,51 +2546,53 @@
       </c>
       <c r="AQ14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR14" s="10">
         <v>1190</v>
       </c>
       <c r="AS14" s="19">
         <v>2376.1</v>
       </c>
       <c r="AT14" s="19">
         <v>3638.1</v>
       </c>
       <c r="AU14" s="19">
         <v>5058</v>
       </c>
       <c r="AV14" s="7">
         <v>6665.6</v>
       </c>
       <c r="AW14" s="28">
         <v>8719.6493956929808</v>
       </c>
       <c r="AX14" s="3">
         <v>12502.458847502983</v>
       </c>
-      <c r="AY14" s="3"/>
+      <c r="AY14" s="3">
+        <v>21705.419838539121</v>
+      </c>
       <c r="AZ14" s="3"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="3"/>
       <c r="BC14" s="3"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="3">
         <v>3352.2</v>
       </c>
       <c r="C15" s="3">
         <v>5658.4</v>
       </c>
       <c r="D15" s="3">
         <v>8546.6</v>
       </c>
       <c r="E15" s="3">
         <v>12548.3</v>
       </c>
       <c r="F15" s="3">
         <v>16833.8</v>
       </c>
       <c r="G15" s="3">
@@ -2674,51 +2696,53 @@
       </c>
       <c r="AQ15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR15" s="10">
         <v>3082.5</v>
       </c>
       <c r="AS15" s="19">
         <v>5285.2</v>
       </c>
       <c r="AT15" s="19">
         <v>7921</v>
       </c>
       <c r="AU15" s="19">
         <v>11247.1</v>
       </c>
       <c r="AV15" s="7">
         <v>14831.5</v>
       </c>
       <c r="AW15" s="28">
         <v>18658.617585116375</v>
       </c>
       <c r="AX15" s="3">
         <v>25083.9</v>
       </c>
-      <c r="AY15" s="3"/>
+      <c r="AY15" s="3">
+        <v>43978.43110592843</v>
+      </c>
       <c r="AZ15" s="3"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="3"/>
       <c r="BC15" s="3"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3">
         <v>510.9</v>
       </c>
       <c r="C16" s="3">
         <v>898.9</v>
       </c>
       <c r="D16" s="3">
         <v>1256.7</v>
       </c>
       <c r="E16" s="3">
         <v>1929.5</v>
       </c>
       <c r="F16" s="3">
         <v>2633.3</v>
       </c>
       <c r="G16" s="3">
@@ -2822,51 +2846,53 @@
       </c>
       <c r="AQ16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR16" s="10">
         <v>414</v>
       </c>
       <c r="AS16" s="19">
         <v>691.7</v>
       </c>
       <c r="AT16" s="19">
         <v>1006.6</v>
       </c>
       <c r="AU16" s="19">
         <v>1400.5</v>
       </c>
       <c r="AV16" s="7">
         <v>1852.9</v>
       </c>
       <c r="AW16" s="28">
         <v>2500.3018279199428</v>
       </c>
       <c r="AX16" s="3">
         <v>3923.6482201146687</v>
       </c>
-      <c r="AY16" s="3"/>
+      <c r="AY16" s="3">
+        <v>12929.063615629613</v>
+      </c>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="3"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="3">
         <v>813.7</v>
       </c>
       <c r="C17" s="3">
         <v>1535.9</v>
       </c>
       <c r="D17" s="3">
         <v>2501.6999999999998</v>
       </c>
       <c r="E17" s="3">
         <v>4158.8</v>
       </c>
       <c r="F17" s="3">
         <v>5686</v>
       </c>
       <c r="G17" s="3">
@@ -2970,51 +2996,53 @@
       </c>
       <c r="AQ17" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR17" s="10">
         <v>839.8</v>
       </c>
       <c r="AS17" s="19">
         <v>1454.7</v>
       </c>
       <c r="AT17" s="19">
         <v>2287.4</v>
       </c>
       <c r="AU17" s="19">
         <v>3675.3</v>
       </c>
       <c r="AV17" s="7">
         <v>4888.8</v>
       </c>
       <c r="AW17" s="28">
         <v>6812.6387229028833</v>
       </c>
       <c r="AX17" s="3">
         <v>9696.0746428633356</v>
       </c>
-      <c r="AY17" s="3"/>
+      <c r="AY17" s="3">
+        <v>14094.405211812398</v>
+      </c>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="17"/>
       <c r="BB17" s="3"/>
       <c r="BC17" s="3"/>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="3">
         <v>1423.4</v>
       </c>
       <c r="C18" s="3">
         <v>2528.6999999999998</v>
       </c>
       <c r="D18" s="3">
         <v>3516</v>
       </c>
       <c r="E18" s="3">
         <v>5478</v>
       </c>
       <c r="F18" s="3">
         <v>7633.8</v>
       </c>
       <c r="G18" s="3">
@@ -3118,51 +3146,53 @@
       </c>
       <c r="AQ18" s="20" t="s">
         <v>40</v>
       </c>
       <c r="AR18" s="10">
         <v>1061.0999999999999</v>
       </c>
       <c r="AS18" s="19">
         <v>1703.5</v>
       </c>
       <c r="AT18" s="19">
         <v>2549</v>
       </c>
       <c r="AU18" s="19">
         <v>3583.5</v>
       </c>
       <c r="AV18" s="7">
         <v>4756.6000000000004</v>
       </c>
       <c r="AW18" s="28">
         <v>6013.4345310580029</v>
       </c>
       <c r="AX18" s="3">
         <v>11069.588084639781</v>
       </c>
-      <c r="AY18" s="3"/>
+      <c r="AY18" s="3">
+        <v>33388.198741394779</v>
+      </c>
       <c r="AZ18" s="3"/>
       <c r="BA18" s="17"/>
       <c r="BB18" s="3"/>
       <c r="BC18" s="3"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="21"/>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
       <c r="L19" s="21"/>
       <c r="M19" s="22"/>
       <c r="O19" s="21"/>
       <c r="P19" s="21"/>
       <c r="Q19" s="21"/>
       <c r="R19" s="21"/>
       <c r="S19" s="21"/>
       <c r="T19" s="21"/>
@@ -3179,110 +3209,110 @@
       <c r="AF19" s="21"/>
       <c r="AG19" s="21"/>
       <c r="AH19" s="21"/>
       <c r="AI19" s="21"/>
       <c r="AJ19" s="21"/>
       <c r="AK19" s="21"/>
       <c r="AL19" s="21"/>
       <c r="AM19" s="21"/>
       <c r="AN19" s="21"/>
       <c r="AO19" s="22"/>
       <c r="AQ19" s="21"/>
       <c r="AR19" s="21"/>
       <c r="AS19" s="21"/>
       <c r="AT19" s="21"/>
       <c r="AU19" s="21"/>
       <c r="AV19" s="21"/>
       <c r="AW19" s="21"/>
       <c r="AX19" s="21"/>
       <c r="AY19" s="21"/>
       <c r="AZ19" s="21"/>
       <c r="BA19" s="21"/>
       <c r="BB19" s="21"/>
       <c r="BC19" s="22"/>
     </row>
     <row r="20" spans="1:55">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="29"/>
-[...11 lines deleted...]
-      <c r="O20" s="29" t="s">
+      <c r="B20" s="30"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="30"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="30"/>
+      <c r="J20" s="30"/>
+      <c r="K20" s="30"/>
+      <c r="L20" s="30"/>
+      <c r="M20" s="30"/>
+      <c r="O20" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="P20" s="29"/>
-[...11 lines deleted...]
-      <c r="AC20" s="29" t="s">
+      <c r="P20" s="30"/>
+      <c r="Q20" s="30"/>
+      <c r="R20" s="30"/>
+      <c r="S20" s="30"/>
+      <c r="T20" s="30"/>
+      <c r="U20" s="30"/>
+      <c r="V20" s="30"/>
+      <c r="W20" s="30"/>
+      <c r="X20" s="30"/>
+      <c r="Y20" s="30"/>
+      <c r="Z20" s="30"/>
+      <c r="AA20" s="30"/>
+      <c r="AC20" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="AD20" s="29"/>
-[...11 lines deleted...]
-      <c r="AQ20" s="29" t="s">
+      <c r="AD20" s="30"/>
+      <c r="AE20" s="30"/>
+      <c r="AF20" s="30"/>
+      <c r="AG20" s="30"/>
+      <c r="AH20" s="30"/>
+      <c r="AI20" s="30"/>
+      <c r="AJ20" s="30"/>
+      <c r="AK20" s="30"/>
+      <c r="AL20" s="30"/>
+      <c r="AM20" s="30"/>
+      <c r="AN20" s="30"/>
+      <c r="AO20" s="30"/>
+      <c r="AQ20" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="AR20" s="29"/>
-[...10 lines deleted...]
-      <c r="BC20" s="29"/>
+      <c r="AR20" s="30"/>
+      <c r="AS20" s="30"/>
+      <c r="AT20" s="30"/>
+      <c r="AU20" s="30"/>
+      <c r="AV20" s="30"/>
+      <c r="AW20" s="30"/>
+      <c r="AX20" s="30"/>
+      <c r="AY20" s="30"/>
+      <c r="AZ20" s="30"/>
+      <c r="BA20" s="30"/>
+      <c r="BB20" s="30"/>
+      <c r="BC20" s="30"/>
     </row>
     <row r="21" spans="1:55">
       <c r="A21" s="23"/>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="O21" s="23"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
       <c r="T21" s="23"/>
       <c r="U21" s="23"/>
       <c r="V21" s="23"/>
@@ -3594,51 +3624,53 @@
       </c>
       <c r="AQ23" s="15" t="s">
         <v>1</v>
       </c>
       <c r="AR23" s="10">
         <v>15450.6</v>
       </c>
       <c r="AS23" s="10">
         <v>27432.7</v>
       </c>
       <c r="AT23" s="11">
         <v>41102.462417219962</v>
       </c>
       <c r="AU23" s="7">
         <v>59126.700000000004</v>
       </c>
       <c r="AV23" s="7">
         <v>78426.669991176197</v>
       </c>
       <c r="AW23" s="28">
         <v>102919.13472167324</v>
       </c>
       <c r="AX23" s="3">
         <v>146918.20000000001</v>
       </c>
-      <c r="AY23" s="3"/>
+      <c r="AY23" s="3">
+        <v>279596.73954562843</v>
+      </c>
       <c r="AZ23" s="7"/>
       <c r="BA23" s="7"/>
       <c r="BB23" s="3"/>
       <c r="BC23" s="3"/>
     </row>
     <row r="24" spans="1:55">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="3">
         <v>24.2</v>
       </c>
       <c r="C24" s="3">
         <v>51.2</v>
       </c>
       <c r="D24" s="3">
         <v>86.6</v>
       </c>
       <c r="E24" s="3">
         <v>140.79822289999998</v>
       </c>
       <c r="F24" s="3">
         <v>207.9</v>
       </c>
       <c r="G24" s="3">
@@ -3742,51 +3774,53 @@
       </c>
       <c r="AQ24" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AR24" s="10">
         <v>235.2</v>
       </c>
       <c r="AS24" s="10">
         <v>454.1</v>
       </c>
       <c r="AT24" s="10">
         <v>662.5</v>
       </c>
       <c r="AU24" s="7">
         <v>804.69999999999993</v>
       </c>
       <c r="AV24" s="7">
         <v>895.4</v>
       </c>
       <c r="AW24" s="28">
         <v>1032.2540366610701</v>
       </c>
       <c r="AX24" s="3">
         <v>1746.2218272057296</v>
       </c>
-      <c r="AY24" s="3"/>
+      <c r="AY24" s="3">
+        <v>3339.6625496765751</v>
+      </c>
       <c r="AZ24" s="7"/>
       <c r="BA24" s="7"/>
       <c r="BB24" s="3"/>
       <c r="BC24" s="3"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="3">
         <v>1469.2</v>
       </c>
       <c r="C25" s="3">
         <v>2634.8</v>
       </c>
       <c r="D25" s="3">
         <v>3686.6</v>
       </c>
       <c r="E25" s="3">
         <v>6701.4128805</v>
       </c>
       <c r="F25" s="3">
         <v>9977.2000000000007</v>
       </c>
       <c r="G25" s="3">
@@ -3890,51 +3924,53 @@
       </c>
       <c r="AQ25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AR25" s="10">
         <v>893.1</v>
       </c>
       <c r="AS25" s="10">
         <v>1494.2</v>
       </c>
       <c r="AT25" s="10">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU25" s="7">
         <v>3708</v>
       </c>
       <c r="AV25" s="7">
         <v>5474.3</v>
       </c>
       <c r="AW25" s="28">
         <v>7811.3545409905701</v>
       </c>
       <c r="AX25" s="3">
         <v>11170.517033462087</v>
       </c>
-      <c r="AY25" s="3"/>
+      <c r="AY25" s="3">
+        <v>24700.787739042487</v>
+      </c>
       <c r="AZ25" s="7"/>
       <c r="BA25" s="7"/>
       <c r="BB25" s="3"/>
       <c r="BC25" s="3"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="3">
         <v>1114</v>
       </c>
       <c r="C26" s="3">
         <v>1958.4</v>
       </c>
       <c r="D26" s="3">
         <v>2655.6</v>
       </c>
       <c r="E26" s="3">
         <v>4280.7443495999996</v>
       </c>
       <c r="F26" s="3">
         <v>6662.8</v>
       </c>
       <c r="G26" s="3">
@@ -4038,51 +4074,53 @@
       </c>
       <c r="AQ26" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AR26" s="10">
         <v>658.3</v>
       </c>
       <c r="AS26" s="10">
         <v>1078.7</v>
       </c>
       <c r="AT26" s="10">
         <v>1490.4</v>
       </c>
       <c r="AU26" s="7">
         <v>2241.5</v>
       </c>
       <c r="AV26" s="7">
         <v>3304</v>
       </c>
       <c r="AW26" s="28">
         <v>4801.2746004147139</v>
       </c>
       <c r="AX26" s="3">
         <v>6772.0265530814158</v>
       </c>
-      <c r="AY26" s="3"/>
+      <c r="AY26" s="3">
+        <v>11926.794818793587</v>
+      </c>
       <c r="AZ26" s="7"/>
       <c r="BA26" s="7"/>
       <c r="BB26" s="3"/>
       <c r="BC26" s="3"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="3">
         <v>1379.9</v>
       </c>
       <c r="C27" s="3">
         <v>2783.5</v>
       </c>
       <c r="D27" s="3">
         <v>3609</v>
       </c>
       <c r="E27" s="3">
         <v>5614.7270075999995</v>
       </c>
       <c r="F27" s="3">
         <v>7756.3</v>
       </c>
       <c r="G27" s="3">
@@ -4186,51 +4224,53 @@
       </c>
       <c r="AQ27" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AR27" s="10">
         <v>730.9</v>
       </c>
       <c r="AS27" s="10">
         <v>1349</v>
       </c>
       <c r="AT27" s="10">
         <v>1881.9</v>
       </c>
       <c r="AU27" s="7">
         <v>2685.2</v>
       </c>
       <c r="AV27" s="7">
         <v>3619.7</v>
       </c>
       <c r="AW27" s="28">
         <v>4725.9264663163585</v>
       </c>
       <c r="AX27" s="3">
         <v>6577.8876205977049</v>
       </c>
-      <c r="AY27" s="3"/>
+      <c r="AY27" s="3">
+        <v>14101.722890335097</v>
+      </c>
       <c r="AZ27" s="7"/>
       <c r="BA27" s="7"/>
       <c r="BB27" s="3"/>
       <c r="BC27" s="3"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="3">
         <v>970.3</v>
       </c>
       <c r="C28" s="3">
         <v>1781.9</v>
       </c>
       <c r="D28" s="3">
         <v>2608.1</v>
       </c>
       <c r="E28" s="3">
         <v>4229.6450138999999</v>
       </c>
       <c r="F28" s="3">
         <v>5703.2</v>
       </c>
       <c r="G28" s="3">
@@ -4334,51 +4374,53 @@
       </c>
       <c r="AQ28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AR28" s="10">
         <v>1131.8</v>
       </c>
       <c r="AS28" s="10">
         <v>2082.9</v>
       </c>
       <c r="AT28" s="10">
         <v>3007.9</v>
       </c>
       <c r="AU28" s="7">
         <v>4471</v>
       </c>
       <c r="AV28" s="7">
         <v>5828.3</v>
       </c>
       <c r="AW28" s="28">
         <v>7973.6904764431156</v>
       </c>
       <c r="AX28" s="3">
         <v>10772.4</v>
       </c>
-      <c r="AY28" s="3"/>
+      <c r="AY28" s="3">
+        <v>23735.571337813341</v>
+      </c>
       <c r="AZ28" s="7"/>
       <c r="BA28" s="7"/>
       <c r="BB28" s="3"/>
       <c r="BC28" s="3"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="3">
         <v>922.9</v>
       </c>
       <c r="C29" s="3">
         <v>1588.1</v>
       </c>
       <c r="D29" s="3">
         <v>2446.3000000000002</v>
       </c>
       <c r="E29" s="3">
         <v>3732.4514774999998</v>
       </c>
       <c r="F29" s="3">
         <v>5244.9</v>
       </c>
       <c r="G29" s="3">
@@ -4482,51 +4524,53 @@
       </c>
       <c r="AQ29" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AR29" s="10">
         <v>528.6</v>
       </c>
       <c r="AS29" s="10">
         <v>997.7</v>
       </c>
       <c r="AT29" s="10">
         <v>1520.3</v>
       </c>
       <c r="AU29" s="7">
         <v>2147</v>
       </c>
       <c r="AV29" s="7">
         <v>2918.4</v>
       </c>
       <c r="AW29" s="28">
         <v>4721.0532278892233</v>
       </c>
       <c r="AX29" s="3">
         <v>6912.09745705164</v>
       </c>
-      <c r="AY29" s="3"/>
+      <c r="AY29" s="3">
+        <v>15668.022589106899</v>
+      </c>
       <c r="AZ29" s="7"/>
       <c r="BA29" s="7"/>
       <c r="BB29" s="3"/>
       <c r="BC29" s="3"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="3">
         <v>3462.9</v>
       </c>
       <c r="C30" s="3">
         <v>6294.4</v>
       </c>
       <c r="D30" s="3">
         <v>9402.2999999999993</v>
       </c>
       <c r="E30" s="3">
         <v>13030.9306048</v>
       </c>
       <c r="F30" s="3">
         <v>16675.599999999999</v>
       </c>
       <c r="G30" s="3">
@@ -4630,51 +4674,53 @@
       </c>
       <c r="AQ30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AR30" s="10">
         <v>3523.6</v>
       </c>
       <c r="AS30" s="10">
         <v>6489.8</v>
       </c>
       <c r="AT30" s="10">
         <v>9999.6</v>
       </c>
       <c r="AU30" s="7">
         <v>13870.300000000001</v>
       </c>
       <c r="AV30" s="7">
         <v>17697.8</v>
       </c>
       <c r="AW30" s="28">
         <v>21769.070210151804</v>
       </c>
       <c r="AX30" s="3">
         <v>29591.600045179068</v>
       </c>
-      <c r="AY30" s="3"/>
+      <c r="AY30" s="3">
+        <v>40820.891187942034</v>
+      </c>
       <c r="AZ30" s="7"/>
       <c r="BA30" s="7"/>
       <c r="BB30" s="3"/>
       <c r="BC30" s="3"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="3">
         <v>753.9</v>
       </c>
       <c r="C31" s="3">
         <v>1195</v>
       </c>
       <c r="D31" s="3">
         <v>1983.7</v>
       </c>
       <c r="E31" s="3">
         <v>3170.5587821999998</v>
       </c>
       <c r="F31" s="3">
         <v>4292.8999999999996</v>
       </c>
       <c r="G31" s="3">
@@ -4778,51 +4824,53 @@
       </c>
       <c r="AQ31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AR31" s="10">
         <v>696.8</v>
       </c>
       <c r="AS31" s="10">
         <v>1145.4000000000001</v>
       </c>
       <c r="AT31" s="10">
         <v>1776.6</v>
       </c>
       <c r="AU31" s="7">
         <v>2601.8000000000002</v>
       </c>
       <c r="AV31" s="7">
         <v>3426.8</v>
       </c>
       <c r="AW31" s="28">
         <v>4340.4073810978953</v>
       </c>
       <c r="AX31" s="3">
         <v>6809.4773204027651</v>
       </c>
-      <c r="AY31" s="3"/>
+      <c r="AY31" s="3">
+        <v>11997.412168441841</v>
+      </c>
       <c r="AZ31" s="7"/>
       <c r="BA31" s="7"/>
       <c r="BB31" s="3"/>
       <c r="BC31" s="3"/>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="3">
         <v>689.6</v>
       </c>
       <c r="C32" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D32" s="3">
         <v>1780.5</v>
       </c>
       <c r="E32" s="3">
         <v>2833.2631670999999</v>
       </c>
       <c r="F32" s="3">
         <v>4057.4</v>
       </c>
       <c r="G32" s="3">
@@ -4926,51 +4974,53 @@
       </c>
       <c r="AQ32" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR32" s="10">
         <v>510.2</v>
       </c>
       <c r="AS32" s="10">
         <v>920</v>
       </c>
       <c r="AT32" s="10">
         <v>1372.6</v>
       </c>
       <c r="AU32" s="7">
         <v>1991.4</v>
       </c>
       <c r="AV32" s="7">
         <v>2715.2</v>
       </c>
       <c r="AW32" s="28">
         <v>3579.1312247587261</v>
       </c>
       <c r="AX32" s="3">
         <v>4920.7213512038834</v>
       </c>
-      <c r="AY32" s="3"/>
+      <c r="AY32" s="3">
+        <v>7931.1452752284968</v>
+      </c>
       <c r="AZ32" s="7"/>
       <c r="BA32" s="7"/>
       <c r="BB32" s="3"/>
       <c r="BC32" s="3"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="3">
         <v>1070.5999999999999</v>
       </c>
       <c r="C33" s="3">
         <v>2089</v>
       </c>
       <c r="D33" s="3">
         <v>3157.5</v>
       </c>
       <c r="E33" s="3">
         <v>4682.8391222999999</v>
       </c>
       <c r="F33" s="3">
         <v>6284.8</v>
       </c>
       <c r="G33" s="3">
@@ -5074,51 +5124,53 @@
       </c>
       <c r="AQ33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR33" s="10">
         <v>1159.5</v>
       </c>
       <c r="AS33" s="10">
         <v>2315</v>
       </c>
       <c r="AT33" s="10">
         <v>3539.8</v>
       </c>
       <c r="AU33" s="7">
         <v>4915.8999999999996</v>
       </c>
       <c r="AV33" s="7">
         <v>6487.5</v>
       </c>
       <c r="AW33" s="28">
         <v>8505.5341764774075</v>
       </c>
       <c r="AX33" s="3">
         <v>12252.514562817476</v>
       </c>
-      <c r="AY33" s="3"/>
+      <c r="AY33" s="3">
+        <v>21419.33995576567</v>
+      </c>
       <c r="AZ33" s="7"/>
       <c r="BA33" s="7"/>
       <c r="BB33" s="3"/>
       <c r="BC33" s="3"/>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="3">
         <v>3352.2</v>
       </c>
       <c r="C34" s="3">
         <v>5657.5</v>
       </c>
       <c r="D34" s="3">
         <v>8545.1</v>
       </c>
       <c r="E34" s="3">
         <v>12545.7369033</v>
       </c>
       <c r="F34" s="3">
         <v>16830.599999999999</v>
       </c>
       <c r="G34" s="3">
@@ -5222,51 +5274,53 @@
       </c>
       <c r="AQ34" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR34" s="10">
         <v>3076.4</v>
       </c>
       <c r="AS34" s="10">
         <v>5273.2</v>
       </c>
       <c r="AT34" s="10">
         <v>7903</v>
       </c>
       <c r="AU34" s="7">
         <v>11100.9</v>
       </c>
       <c r="AV34" s="7">
         <v>14649.3</v>
       </c>
       <c r="AW34" s="28">
         <v>18439.801411294633</v>
       </c>
       <c r="AX34" s="3">
         <v>24828.13606529231</v>
       </c>
-      <c r="AY34" s="3"/>
+      <c r="AY34" s="3">
+        <v>43686.922145967175</v>
+      </c>
       <c r="AZ34" s="7"/>
       <c r="BA34" s="7"/>
       <c r="BB34" s="3"/>
       <c r="BC34" s="3"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="3">
         <v>509.8</v>
       </c>
       <c r="C35" s="3">
         <v>896.1</v>
       </c>
       <c r="D35" s="3">
         <v>1252.5999999999999</v>
       </c>
       <c r="E35" s="3">
         <v>1923.7749905999999</v>
       </c>
       <c r="F35" s="3">
         <v>2626.5</v>
       </c>
       <c r="G35" s="3">
@@ -5370,51 +5424,53 @@
       </c>
       <c r="AQ35" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR35" s="10">
         <v>413.6</v>
       </c>
       <c r="AS35" s="10">
         <v>690.9</v>
       </c>
       <c r="AT35" s="10">
         <v>1005.7</v>
       </c>
       <c r="AU35" s="7">
         <v>1365.7</v>
       </c>
       <c r="AV35" s="7">
         <v>1809.6</v>
       </c>
       <c r="AW35" s="28">
         <v>2448.313389768844</v>
       </c>
       <c r="AX35" s="3">
         <v>3863.063973828268</v>
       </c>
-      <c r="AY35" s="3"/>
+      <c r="AY35" s="3">
+        <v>12859.799060096355</v>
+      </c>
       <c r="AZ35" s="7"/>
       <c r="BA35" s="7"/>
       <c r="BB35" s="3"/>
       <c r="BC35" s="3"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="3">
         <v>813.7</v>
       </c>
       <c r="C36" s="3">
         <v>1535.5</v>
       </c>
       <c r="D36" s="3">
         <v>2500.9</v>
       </c>
       <c r="E36" s="3">
         <v>4157.7459485999998</v>
       </c>
       <c r="F36" s="3">
         <v>5684.8</v>
       </c>
       <c r="G36" s="3">
@@ -5518,51 +5574,53 @@
       </c>
       <c r="AQ36" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR36" s="10">
         <v>838.3</v>
       </c>
       <c r="AS36" s="10">
         <v>1451.7</v>
       </c>
       <c r="AT36" s="10">
         <v>2282.9</v>
       </c>
       <c r="AU36" s="7">
         <v>3674.7</v>
       </c>
       <c r="AV36" s="7">
         <v>4888.1000000000004</v>
       </c>
       <c r="AW36" s="28">
         <v>6811.7243559820545</v>
       </c>
       <c r="AX36" s="3">
         <v>9695.1710006352332</v>
       </c>
-      <c r="AY36" s="3"/>
+      <c r="AY36" s="3">
+        <v>14093.198444758518</v>
+      </c>
       <c r="AZ36" s="7"/>
       <c r="BA36" s="7"/>
       <c r="BB36" s="3"/>
       <c r="BC36" s="3"/>
     </row>
     <row r="37" spans="1:55">
       <c r="A37" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="3">
         <v>1416.7</v>
       </c>
       <c r="C37" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D37" s="3">
         <v>3488</v>
       </c>
       <c r="E37" s="3">
         <v>5433.3293657999993</v>
       </c>
       <c r="F37" s="3">
         <v>7575.8</v>
       </c>
       <c r="G37" s="3">
@@ -5666,51 +5724,53 @@
       </c>
       <c r="AQ37" s="20" t="s">
         <v>40</v>
       </c>
       <c r="AR37" s="10">
         <v>1054.3</v>
       </c>
       <c r="AS37" s="10">
         <v>1690.1</v>
       </c>
       <c r="AT37" s="10">
         <v>2526.9</v>
       </c>
       <c r="AU37" s="7">
         <v>3548.6</v>
       </c>
       <c r="AV37" s="7">
         <v>4712.3</v>
       </c>
       <c r="AW37" s="28">
         <v>5959.5981967056887</v>
       </c>
       <c r="AX37" s="3">
         <v>11006.379734308726</v>
       </c>
-      <c r="AY37" s="3"/>
+      <c r="AY37" s="3">
+        <v>33315.390170383158</v>
+      </c>
       <c r="AZ37" s="7"/>
       <c r="BA37" s="7"/>
       <c r="BB37" s="3"/>
       <c r="BC37" s="3"/>
     </row>
     <row r="38" spans="1:55">
       <c r="A38" s="22"/>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
       <c r="D38" s="22"/>
       <c r="E38" s="22"/>
       <c r="F38" s="22"/>
       <c r="G38" s="22"/>
       <c r="I38" s="22"/>
       <c r="J38" s="22"/>
       <c r="K38" s="22"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="O38" s="22"/>
       <c r="P38" s="22"/>
       <c r="Q38" s="22"/>
       <c r="R38" s="22"/>
       <c r="S38" s="22"/>
       <c r="T38" s="22"/>
       <c r="U38" s="22"/>
@@ -6138,51 +6198,53 @@
       </c>
       <c r="AQ42" s="15" t="s">
         <v>1</v>
       </c>
       <c r="AR42" s="7">
         <v>219.1</v>
       </c>
       <c r="AS42" s="3">
         <v>415.5</v>
       </c>
       <c r="AT42" s="7">
         <v>597.32446716999993</v>
       </c>
       <c r="AU42" s="24">
         <v>700.8</v>
       </c>
       <c r="AV42" s="7">
         <v>746.65059769666652</v>
       </c>
       <c r="AW42" s="28">
         <v>829.95199011499983</v>
       </c>
       <c r="AX42" s="3">
         <v>17340.599999999999</v>
       </c>
-      <c r="AY42" s="3"/>
+      <c r="AY42" s="3">
+        <v>121486.0886288133</v>
+      </c>
       <c r="AZ42" s="7"/>
       <c r="BA42" s="7"/>
       <c r="BB42" s="3"/>
       <c r="BC42" s="3"/>
     </row>
     <row r="43" spans="1:55">
       <c r="A43" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="3">
         <v>1.1000000000000001</v>
       </c>
       <c r="C43" s="3">
         <v>2.2999999999999998</v>
       </c>
       <c r="D43" s="3">
         <v>3.2</v>
       </c>
       <c r="E43" s="3">
         <v>4.0999999999999996</v>
       </c>
       <c r="F43" s="3">
         <v>4.5999999999999996</v>
       </c>
       <c r="G43" s="3">
@@ -6286,51 +6348,53 @@
       </c>
       <c r="AQ43" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AR43" s="7">
         <v>219.1</v>
       </c>
       <c r="AS43" s="3">
         <v>415.5</v>
       </c>
       <c r="AT43" s="7">
         <v>597.29999999999995</v>
       </c>
       <c r="AU43" s="8">
         <v>700.8</v>
       </c>
       <c r="AV43" s="7">
         <v>746.7</v>
       </c>
       <c r="AW43" s="28">
         <v>829.95199011499983</v>
       </c>
       <c r="AX43" s="3">
         <v>1500.2753172290863</v>
       </c>
-      <c r="AY43" s="3"/>
+      <c r="AY43" s="3">
+        <v>3021.7</v>
+      </c>
       <c r="AZ43" s="7"/>
       <c r="BA43" s="7"/>
       <c r="BB43" s="3"/>
       <c r="BC43" s="3"/>
     </row>
     <row r="44" spans="1:55">
       <c r="A44" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="3" t="s">
@@ -6434,51 +6498,53 @@
       </c>
       <c r="AQ44" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AR44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU44" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV44" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX44" s="3">
         <v>1130.9819719340499</v>
       </c>
-      <c r="AY44" s="3"/>
+      <c r="AY44" s="3">
+        <v>12377.514702162658</v>
+      </c>
       <c r="AZ44" s="7"/>
       <c r="BA44" s="7"/>
       <c r="BB44" s="3"/>
       <c r="BC44" s="3"/>
     </row>
     <row r="45" spans="1:55">
       <c r="A45" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="3" t="s">
@@ -6582,51 +6648,53 @@
       </c>
       <c r="AQ45" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AR45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX45" s="3">
         <v>411.44308915024283</v>
       </c>
-      <c r="AY45" s="3"/>
+      <c r="AY45" s="3">
+        <v>4186.4928561359884</v>
+      </c>
       <c r="AZ45" s="7"/>
       <c r="BA45" s="7"/>
       <c r="BB45" s="3"/>
       <c r="BC45" s="3"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="3" t="s">
@@ -6730,51 +6798,53 @@
       </c>
       <c r="AQ46" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AR46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX46" s="3">
         <v>710.46559548146536</v>
       </c>
-      <c r="AY46" s="3"/>
+      <c r="AY46" s="3">
+        <v>6815.3427455809679</v>
+      </c>
       <c r="AZ46" s="7"/>
       <c r="BA46" s="7"/>
       <c r="BB46" s="3"/>
       <c r="BC46" s="3"/>
     </row>
     <row r="47" spans="1:55">
       <c r="A47" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="3" t="s">
@@ -6878,51 +6948,53 @@
       </c>
       <c r="AQ47" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AR47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX47" s="3">
         <v>955.44441736644535</v>
       </c>
-      <c r="AY47" s="3"/>
+      <c r="AY47" s="3">
+        <v>11596.025428637713</v>
+      </c>
       <c r="AZ47" s="7"/>
       <c r="BA47" s="7"/>
       <c r="BB47" s="3"/>
       <c r="BC47" s="3"/>
     </row>
     <row r="48" spans="1:55">
       <c r="A48" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="3" t="s">
@@ -7026,51 +7098,53 @@
       </c>
       <c r="AQ48" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AR48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX48" s="3">
         <v>1095.5634935304727</v>
       </c>
-      <c r="AY48" s="3"/>
+      <c r="AY48" s="3">
+        <v>8322.6051718429189</v>
+      </c>
       <c r="AZ48" s="7"/>
       <c r="BA48" s="7"/>
       <c r="BB48" s="3"/>
       <c r="BC48" s="3"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="3" t="s">
@@ -7174,51 +7248,53 @@
       </c>
       <c r="AQ49" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AR49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX49" s="3">
         <v>2804.8130932776708</v>
       </c>
-      <c r="AY49" s="3"/>
+      <c r="AY49" s="3">
+        <v>8808.4573989165565</v>
+      </c>
       <c r="AZ49" s="7"/>
       <c r="BA49" s="7"/>
       <c r="BB49" s="3"/>
       <c r="BC49" s="3"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="3" t="s">
@@ -7322,51 +7398,53 @@
       </c>
       <c r="AQ50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AR50" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX50" s="3">
         <v>1116.1427189058327</v>
       </c>
-      <c r="AY50" s="3"/>
+      <c r="AY50" s="3">
+        <v>5133.8591944043892</v>
+      </c>
       <c r="AZ50" s="7"/>
       <c r="BA50" s="7"/>
       <c r="BB50" s="3"/>
       <c r="BC50" s="3"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="3" t="s">
@@ -7470,51 +7548,53 @@
       </c>
       <c r="AQ51" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX51" s="3">
         <v>376.30968524199653</v>
       </c>
-      <c r="AY51" s="3"/>
+      <c r="AY51" s="3">
+        <v>2001.2367745515373</v>
+      </c>
       <c r="AZ51" s="7"/>
       <c r="BA51" s="7"/>
       <c r="BB51" s="3"/>
       <c r="BC51" s="3"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="3" t="s">
@@ -7618,51 +7698,53 @@
       </c>
       <c r="AQ52" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX52" s="3">
         <v>1479.4686978660293</v>
       </c>
-      <c r="AY52" s="3"/>
+      <c r="AY52" s="3">
+        <v>8214.1893920680432</v>
+      </c>
       <c r="AZ52" s="7"/>
       <c r="BA52" s="7"/>
       <c r="BB52" s="3"/>
       <c r="BC52" s="3"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="3" t="s">
@@ -7766,51 +7848,53 @@
       </c>
       <c r="AQ53" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX53" s="3">
         <v>2072.5971646447692</v>
       </c>
-      <c r="AY53" s="3"/>
+      <c r="AY53" s="3">
+        <v>16697.086458742211</v>
+      </c>
       <c r="AZ53" s="7"/>
       <c r="BA53" s="7"/>
       <c r="BB53" s="3"/>
       <c r="BC53" s="3"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="3" t="s">
@@ -7914,51 +7998,53 @@
       </c>
       <c r="AQ54" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX54" s="3">
         <v>493.84866404507972</v>
       </c>
-      <c r="AY54" s="3"/>
+      <c r="AY54" s="3">
+        <v>8604.8477095502767</v>
+      </c>
       <c r="AZ54" s="7"/>
       <c r="BA54" s="7"/>
       <c r="BB54" s="3"/>
       <c r="BC54" s="3"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="3" t="s">
@@ -8062,51 +8148,53 @@
       </c>
       <c r="AQ55" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX55" s="3">
         <v>449.15707633421408</v>
       </c>
-      <c r="AY55" s="3"/>
+      <c r="AY55" s="3">
+        <v>2749.0519531653363</v>
+      </c>
       <c r="AZ55" s="7"/>
       <c r="BA55" s="7"/>
       <c r="BB55" s="3"/>
       <c r="BC55" s="3"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="3" t="s">
@@ -8210,51 +8298,53 @@
       </c>
       <c r="AQ56" s="20" t="s">
         <v>40</v>
       </c>
       <c r="AR56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX56" s="3">
         <v>2744.0946647369638</v>
       </c>
-      <c r="AY56" s="3"/>
+      <c r="AY56" s="3">
+        <v>22957.681284558421</v>
+      </c>
       <c r="AZ56" s="7"/>
       <c r="BA56" s="7"/>
       <c r="BB56" s="3"/>
       <c r="BC56" s="3"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="22"/>
       <c r="B57" s="22"/>
       <c r="C57" s="22"/>
       <c r="D57" s="22"/>
       <c r="E57" s="22"/>
       <c r="F57" s="22"/>
       <c r="G57" s="22"/>
       <c r="H57" s="22"/>
       <c r="I57" s="22"/>
       <c r="J57" s="22"/>
       <c r="K57" s="22"/>
       <c r="L57" s="22"/>
       <c r="M57" s="5"/>
       <c r="O57" s="22"/>
       <c r="P57" s="22"/>
       <c r="Q57" s="22"/>
       <c r="R57" s="22"/>
       <c r="S57" s="22"/>
       <c r="T57" s="22"/>
@@ -8271,110 +8361,110 @@
       <c r="AF57" s="22"/>
       <c r="AG57" s="22"/>
       <c r="AH57" s="22"/>
       <c r="AI57" s="22"/>
       <c r="AJ57" s="22"/>
       <c r="AK57" s="22"/>
       <c r="AL57" s="22"/>
       <c r="AM57" s="22"/>
       <c r="AN57" s="22"/>
       <c r="AO57" s="5"/>
       <c r="AQ57" s="22"/>
       <c r="AR57" s="22"/>
       <c r="AS57" s="22"/>
       <c r="AT57" s="22"/>
       <c r="AU57" s="22"/>
       <c r="AV57" s="22"/>
       <c r="AW57" s="22"/>
       <c r="AX57" s="22"/>
       <c r="AY57" s="22"/>
       <c r="AZ57" s="22"/>
       <c r="BA57" s="22"/>
       <c r="BB57" s="22"/>
       <c r="BC57" s="5"/>
     </row>
     <row r="58" spans="1:55">
-      <c r="A58" s="29" t="s">
+      <c r="A58" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="B58" s="29"/>
-[...11 lines deleted...]
-      <c r="O58" s="29" t="s">
+      <c r="B58" s="30"/>
+      <c r="C58" s="30"/>
+      <c r="D58" s="30"/>
+      <c r="E58" s="30"/>
+      <c r="F58" s="30"/>
+      <c r="G58" s="30"/>
+      <c r="H58" s="30"/>
+      <c r="I58" s="30"/>
+      <c r="J58" s="30"/>
+      <c r="K58" s="30"/>
+      <c r="L58" s="30"/>
+      <c r="M58" s="30"/>
+      <c r="O58" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="P58" s="29"/>
-[...11 lines deleted...]
-      <c r="AC58" s="29" t="s">
+      <c r="P58" s="30"/>
+      <c r="Q58" s="30"/>
+      <c r="R58" s="30"/>
+      <c r="S58" s="30"/>
+      <c r="T58" s="30"/>
+      <c r="U58" s="30"/>
+      <c r="V58" s="30"/>
+      <c r="W58" s="30"/>
+      <c r="X58" s="30"/>
+      <c r="Y58" s="30"/>
+      <c r="Z58" s="30"/>
+      <c r="AA58" s="30"/>
+      <c r="AC58" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="AD58" s="29"/>
-[...11 lines deleted...]
-      <c r="AQ58" s="29" t="s">
+      <c r="AD58" s="30"/>
+      <c r="AE58" s="30"/>
+      <c r="AF58" s="30"/>
+      <c r="AG58" s="30"/>
+      <c r="AH58" s="30"/>
+      <c r="AI58" s="30"/>
+      <c r="AJ58" s="30"/>
+      <c r="AK58" s="30"/>
+      <c r="AL58" s="30"/>
+      <c r="AM58" s="30"/>
+      <c r="AN58" s="30"/>
+      <c r="AO58" s="30"/>
+      <c r="AQ58" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="AR58" s="29"/>
-[...10 lines deleted...]
-      <c r="BC58" s="29"/>
+      <c r="AR58" s="30"/>
+      <c r="AS58" s="30"/>
+      <c r="AT58" s="30"/>
+      <c r="AU58" s="30"/>
+      <c r="AV58" s="30"/>
+      <c r="AW58" s="30"/>
+      <c r="AX58" s="30"/>
+      <c r="AY58" s="30"/>
+      <c r="AZ58" s="30"/>
+      <c r="BA58" s="30"/>
+      <c r="BB58" s="30"/>
+      <c r="BC58" s="30"/>
     </row>
     <row r="59" spans="1:55">
       <c r="A59" s="13"/>
       <c r="B59" s="13"/>
       <c r="C59" s="13"/>
       <c r="D59" s="13"/>
       <c r="E59" s="13"/>
       <c r="F59" s="13"/>
       <c r="G59" s="13"/>
       <c r="H59" s="13"/>
       <c r="I59" s="13"/>
       <c r="J59" s="13"/>
       <c r="K59" s="13"/>
       <c r="L59" s="13"/>
       <c r="M59" s="4" t="s">
         <v>14</v>
       </c>
       <c r="O59" s="13"/>
       <c r="P59" s="13"/>
       <c r="Q59" s="13"/>
       <c r="R59" s="13"/>
       <c r="S59" s="13"/>
       <c r="T59" s="13"/>
       <c r="U59" s="13"/>
       <c r="V59" s="13"/>
@@ -8686,51 +8776,53 @@
       </c>
       <c r="AQ61" s="15" t="s">
         <v>1</v>
       </c>
       <c r="AR61" s="11">
         <v>15231.3</v>
       </c>
       <c r="AS61" s="3">
         <v>27016.9</v>
       </c>
       <c r="AT61" s="7">
         <v>40504.726925425792</v>
       </c>
       <c r="AU61" s="7">
         <v>58425.3</v>
       </c>
       <c r="AV61" s="7">
         <v>77679.042127225301</v>
       </c>
       <c r="AW61" s="28">
         <v>102060.28515214825</v>
       </c>
       <c r="AX61" s="6">
         <v>129498.5</v>
       </c>
-      <c r="AY61" s="3"/>
+      <c r="AY61" s="3">
+        <v>157880.34877855107</v>
+      </c>
       <c r="AZ61" s="7"/>
       <c r="BA61" s="7"/>
       <c r="BB61" s="3"/>
       <c r="BC61" s="3"/>
     </row>
     <row r="62" spans="1:55">
       <c r="A62" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="3">
         <v>23.1</v>
       </c>
       <c r="C62" s="3">
         <v>48.9</v>
       </c>
       <c r="D62" s="3">
         <v>83.4</v>
       </c>
       <c r="E62" s="3">
         <v>136.69822289999999</v>
       </c>
       <c r="F62" s="3">
         <v>203.3</v>
       </c>
       <c r="G62" s="3">
@@ -8834,51 +8926,53 @@
       </c>
       <c r="AQ62" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AR62" s="10">
         <v>16.100000000000001</v>
       </c>
       <c r="AS62" s="3">
         <v>38.6</v>
       </c>
       <c r="AT62" s="7">
         <v>65.2</v>
       </c>
       <c r="AU62" s="7">
         <v>103.9</v>
       </c>
       <c r="AV62" s="7">
         <v>148.69999999999999</v>
       </c>
       <c r="AW62" s="28">
         <v>200.02486864229527</v>
       </c>
       <c r="AX62" s="6">
         <v>239.3</v>
       </c>
-      <c r="AY62" s="3"/>
+      <c r="AY62" s="3">
+        <v>298.5</v>
+      </c>
       <c r="AZ62" s="7"/>
       <c r="BA62" s="7"/>
       <c r="BB62" s="3"/>
       <c r="BC62" s="3"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="3">
         <v>1468.2</v>
       </c>
       <c r="C63" s="3">
         <v>2634.8</v>
       </c>
       <c r="D63" s="3">
         <v>3686.6</v>
       </c>
       <c r="E63" s="3">
         <v>6701.4128805</v>
       </c>
       <c r="F63" s="3">
         <v>9977.2000000000007</v>
       </c>
       <c r="G63" s="3">
@@ -8982,51 +9076,53 @@
       </c>
       <c r="AQ63" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AR63" s="10">
         <v>893.1</v>
       </c>
       <c r="AS63" s="3">
         <v>1494.2</v>
       </c>
       <c r="AT63" s="7">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU63" s="7">
         <v>3708</v>
       </c>
       <c r="AV63" s="7">
         <v>5474.3</v>
       </c>
       <c r="AW63" s="28">
         <v>7811.3545409905701</v>
       </c>
       <c r="AX63" s="6">
         <v>10039.5</v>
       </c>
-      <c r="AY63" s="3"/>
+      <c r="AY63" s="3">
+        <v>12323.273036879829</v>
+      </c>
       <c r="AZ63" s="7"/>
       <c r="BA63" s="7"/>
       <c r="BB63" s="3"/>
       <c r="BC63" s="3"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="3">
         <v>1113.3</v>
       </c>
       <c r="C64" s="3">
         <v>1958.4</v>
       </c>
       <c r="D64" s="3">
         <v>2655.6</v>
       </c>
       <c r="E64" s="3">
         <v>4280.7443495999996</v>
       </c>
       <c r="F64" s="3">
         <v>6662.8</v>
       </c>
       <c r="G64" s="3">
@@ -9130,51 +9226,53 @@
       </c>
       <c r="AQ64" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AR64" s="10">
         <v>658.3</v>
       </c>
       <c r="AS64" s="3">
         <v>1078.7</v>
       </c>
       <c r="AT64" s="7">
         <v>1490.4</v>
       </c>
       <c r="AU64" s="7">
         <v>2241.5</v>
       </c>
       <c r="AV64" s="7">
         <v>3304</v>
       </c>
       <c r="AW64" s="28">
         <v>4801.2746004147139</v>
       </c>
       <c r="AX64" s="6">
         <v>6405.8</v>
       </c>
-      <c r="AY64" s="3"/>
+      <c r="AY64" s="3">
+        <v>7740.3019626575979</v>
+      </c>
       <c r="AZ64" s="7"/>
       <c r="BA64" s="7"/>
       <c r="BB64" s="3"/>
       <c r="BC64" s="3"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="3">
         <v>1378.7</v>
       </c>
       <c r="C65" s="3">
         <v>2783.5</v>
       </c>
       <c r="D65" s="3">
         <v>3609</v>
       </c>
       <c r="E65" s="3">
         <v>5614.7270075999995</v>
       </c>
       <c r="F65" s="3">
         <v>7756.3</v>
       </c>
       <c r="G65" s="3">
@@ -9278,51 +9376,53 @@
       </c>
       <c r="AQ65" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AR65" s="10">
         <v>730.9</v>
       </c>
       <c r="AS65" s="3">
         <v>1349</v>
       </c>
       <c r="AT65" s="7">
         <v>1881.9</v>
       </c>
       <c r="AU65" s="7">
         <v>2685.2</v>
       </c>
       <c r="AV65" s="7">
         <v>3619.7</v>
       </c>
       <c r="AW65" s="28">
         <v>4723.9414263673443</v>
       </c>
       <c r="AX65" s="6">
         <v>5861.8</v>
       </c>
-      <c r="AY65" s="3"/>
+      <c r="AY65" s="3">
+        <v>7270.0739616611136</v>
+      </c>
       <c r="AZ65" s="7"/>
       <c r="BA65" s="7"/>
       <c r="BB65" s="3"/>
       <c r="BC65" s="3"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="3">
         <v>969.7</v>
       </c>
       <c r="C66" s="3">
         <v>1781.9</v>
       </c>
       <c r="D66" s="3">
         <v>2608.1</v>
       </c>
       <c r="E66" s="3">
         <v>4229.6450138999999</v>
       </c>
       <c r="F66" s="3">
         <v>5703.2</v>
       </c>
       <c r="G66" s="3">
@@ -9426,51 +9526,53 @@
       </c>
       <c r="AQ66" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AR66" s="10">
         <v>1131.8</v>
       </c>
       <c r="AS66" s="3">
         <v>2082.9</v>
       </c>
       <c r="AT66" s="7">
         <v>3007.9</v>
       </c>
       <c r="AU66" s="7">
         <v>4471</v>
       </c>
       <c r="AV66" s="7">
         <v>5828.3</v>
       </c>
       <c r="AW66" s="28">
         <v>7973.6904764431156</v>
       </c>
       <c r="AX66" s="6">
         <v>9709.1</v>
       </c>
-      <c r="AY66" s="3"/>
+      <c r="AY66" s="3">
+        <v>12139.545909175627</v>
+      </c>
       <c r="AZ66" s="7"/>
       <c r="BA66" s="7"/>
       <c r="BB66" s="3"/>
       <c r="BC66" s="3"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B67" s="3">
         <v>921.5</v>
       </c>
       <c r="C67" s="3">
         <v>1588.1</v>
       </c>
       <c r="D67" s="3">
         <v>2445.8000000000002</v>
       </c>
       <c r="E67" s="3">
         <v>3732.4514774999998</v>
       </c>
       <c r="F67" s="3">
         <v>5244.9</v>
       </c>
       <c r="G67" s="3">
@@ -9574,51 +9676,53 @@
       </c>
       <c r="AQ67" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AR67" s="10">
         <v>528.6</v>
       </c>
       <c r="AS67" s="3">
         <v>997.7</v>
       </c>
       <c r="AT67" s="7">
         <v>1520.3</v>
       </c>
       <c r="AU67" s="7">
         <v>2147</v>
       </c>
       <c r="AV67" s="7">
         <v>2918.4</v>
       </c>
       <c r="AW67" s="28">
         <v>4721.0532278892233</v>
       </c>
       <c r="AX67" s="6">
         <v>5816.5</v>
       </c>
-      <c r="AY67" s="3"/>
+      <c r="AY67" s="3">
+        <v>7345.4174172639796</v>
+      </c>
       <c r="AZ67" s="7"/>
       <c r="BA67" s="7"/>
       <c r="BB67" s="3"/>
       <c r="BC67" s="3"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B68" s="3">
         <v>3459.2</v>
       </c>
       <c r="C68" s="3">
         <v>6294.1</v>
       </c>
       <c r="D68" s="3">
         <v>9402.2999999999993</v>
       </c>
       <c r="E68" s="3">
         <v>13030.230604799999</v>
       </c>
       <c r="F68" s="3">
         <v>16674.599999999999</v>
       </c>
       <c r="G68" s="3">
@@ -9722,51 +9826,53 @@
       </c>
       <c r="AQ68" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AR68" s="10">
         <v>3523.4</v>
       </c>
       <c r="AS68" s="3">
         <v>6489.5</v>
       </c>
       <c r="AT68" s="7">
         <v>9999.2000000000007</v>
       </c>
       <c r="AU68" s="7">
         <v>13869.7</v>
       </c>
       <c r="AV68" s="7">
         <v>17696.8</v>
       </c>
       <c r="AW68" s="28">
         <v>21767.510009263358</v>
       </c>
       <c r="AX68" s="6">
         <v>26784.1</v>
       </c>
-      <c r="AY68" s="3"/>
+      <c r="AY68" s="3">
+        <v>32006.668467919841</v>
+      </c>
       <c r="AZ68" s="7"/>
       <c r="BA68" s="7"/>
       <c r="BB68" s="3"/>
       <c r="BC68" s="3"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B69" s="3">
         <v>753.4</v>
       </c>
       <c r="C69" s="3">
         <v>1195</v>
       </c>
       <c r="D69" s="3">
         <v>1983.7</v>
       </c>
       <c r="E69" s="3">
         <v>3170.5587821999998</v>
       </c>
       <c r="F69" s="3">
         <v>4292.8999999999996</v>
       </c>
       <c r="G69" s="3">
@@ -9870,51 +9976,53 @@
       </c>
       <c r="AQ69" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AR69" s="10">
         <v>696.8</v>
       </c>
       <c r="AS69" s="3">
         <v>1145.4000000000001</v>
       </c>
       <c r="AT69" s="7">
         <v>1776.6</v>
       </c>
       <c r="AU69" s="7">
         <v>2601.8000000000002</v>
       </c>
       <c r="AV69" s="7">
         <v>3426.8</v>
       </c>
       <c r="AW69" s="28">
         <v>4340.4073810978953</v>
       </c>
       <c r="AX69" s="6">
         <v>5693.3</v>
       </c>
-      <c r="AY69" s="3"/>
+      <c r="AY69" s="3">
+        <v>6863.5529740374513</v>
+      </c>
       <c r="AZ69" s="7"/>
       <c r="BA69" s="7"/>
       <c r="BB69" s="3"/>
       <c r="BC69" s="3"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B70" s="3">
         <v>689.1</v>
       </c>
       <c r="C70" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D70" s="3">
         <v>1780.5</v>
       </c>
       <c r="E70" s="3">
         <v>2833.2631670999999</v>
       </c>
       <c r="F70" s="3">
         <v>4057.4</v>
       </c>
       <c r="G70" s="3">
@@ -10018,51 +10126,53 @@
       </c>
       <c r="AQ70" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR70" s="10">
         <v>510.2</v>
       </c>
       <c r="AS70" s="3">
         <v>920</v>
       </c>
       <c r="AT70" s="7">
         <v>1372.6</v>
       </c>
       <c r="AU70" s="7">
         <v>1991.4</v>
       </c>
       <c r="AV70" s="7">
         <v>2715.2</v>
       </c>
       <c r="AW70" s="28">
         <v>3579.1312247587261</v>
       </c>
       <c r="AX70" s="6">
         <v>4544.3999999999996</v>
       </c>
-      <c r="AY70" s="3"/>
+      <c r="AY70" s="3">
+        <v>5929.9085006769592</v>
+      </c>
       <c r="AZ70" s="7"/>
       <c r="BA70" s="7"/>
       <c r="BB70" s="3"/>
       <c r="BC70" s="3"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B71" s="3">
         <v>1069.9000000000001</v>
       </c>
       <c r="C71" s="3">
         <v>2089</v>
       </c>
       <c r="D71" s="3">
         <v>3157.5</v>
       </c>
       <c r="E71" s="3">
         <v>4682.8391222999999</v>
       </c>
       <c r="F71" s="3">
         <v>6284.8</v>
       </c>
       <c r="G71" s="3">
@@ -10166,51 +10276,53 @@
       </c>
       <c r="AQ71" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR71" s="10">
         <v>1159.5</v>
       </c>
       <c r="AS71" s="3">
         <v>2315</v>
       </c>
       <c r="AT71" s="7">
         <v>3539.8</v>
       </c>
       <c r="AU71" s="7">
         <v>4915.8999999999996</v>
       </c>
       <c r="AV71" s="7">
         <v>6487.5</v>
       </c>
       <c r="AW71" s="28">
         <v>8505.5341764774075</v>
       </c>
       <c r="AX71" s="6">
         <v>10773</v>
       </c>
-      <c r="AY71" s="3"/>
+      <c r="AY71" s="3">
+        <v>13205.150563697627</v>
+      </c>
       <c r="AZ71" s="7"/>
       <c r="BA71" s="7"/>
       <c r="BB71" s="3"/>
       <c r="BC71" s="3"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B72" s="3">
         <v>3351.7</v>
       </c>
       <c r="C72" s="3">
         <v>5657.5</v>
       </c>
       <c r="D72" s="3">
         <v>8545.1</v>
       </c>
       <c r="E72" s="3">
         <v>12545.7369033</v>
       </c>
       <c r="F72" s="3">
         <v>16830.599999999999</v>
       </c>
       <c r="G72" s="3">
@@ -10314,51 +10426,53 @@
       </c>
       <c r="AQ72" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR72" s="10">
         <v>3076.4</v>
       </c>
       <c r="AS72" s="3">
         <v>5273.2</v>
       </c>
       <c r="AT72" s="7">
         <v>7903</v>
       </c>
       <c r="AU72" s="7">
         <v>11100.9</v>
       </c>
       <c r="AV72" s="7">
         <v>14649.3</v>
       </c>
       <c r="AW72" s="28">
         <v>18438.685294493112</v>
       </c>
       <c r="AX72" s="6">
         <v>22815.5</v>
       </c>
-      <c r="AY72" s="3"/>
+      <c r="AY72" s="3">
+        <v>26980.667305033046</v>
+      </c>
       <c r="AZ72" s="7"/>
       <c r="BA72" s="7"/>
       <c r="BB72" s="3"/>
       <c r="BC72" s="3"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B73" s="3">
         <v>509.5</v>
       </c>
       <c r="C73" s="3">
         <v>896.1</v>
       </c>
       <c r="D73" s="3">
         <v>1252.5999999999999</v>
       </c>
       <c r="E73" s="3">
         <v>1923.7749905999999</v>
       </c>
       <c r="F73" s="3">
         <v>2626.5</v>
       </c>
       <c r="G73" s="3">
@@ -10462,51 +10576,53 @@
       </c>
       <c r="AQ73" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR73" s="10">
         <v>413.6</v>
       </c>
       <c r="AS73" s="3">
         <v>690.9</v>
       </c>
       <c r="AT73" s="7">
         <v>1005.7</v>
       </c>
       <c r="AU73" s="7">
         <v>1365.7</v>
       </c>
       <c r="AV73" s="7">
         <v>1809.6</v>
       </c>
       <c r="AW73" s="28">
         <v>2448.313389768844</v>
       </c>
       <c r="AX73" s="6">
         <v>3369.2</v>
       </c>
-      <c r="AY73" s="3"/>
+      <c r="AY73" s="3">
+        <v>4254.9513505460782</v>
+      </c>
       <c r="AZ73" s="7"/>
       <c r="BA73" s="7"/>
       <c r="BB73" s="3"/>
       <c r="BC73" s="3"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B74" s="3">
         <v>813.5</v>
       </c>
       <c r="C74" s="3">
         <v>1535.5</v>
       </c>
       <c r="D74" s="3">
         <v>2500.9</v>
       </c>
       <c r="E74" s="3">
         <v>4157.7459485999998</v>
       </c>
       <c r="F74" s="3">
         <v>5684.8</v>
       </c>
       <c r="G74" s="3">
@@ -10610,51 +10726,53 @@
       </c>
       <c r="AQ74" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR74" s="10">
         <v>838.3</v>
       </c>
       <c r="AS74" s="3">
         <v>1451.7</v>
       </c>
       <c r="AT74" s="7">
         <v>2282.9</v>
       </c>
       <c r="AU74" s="7">
         <v>3674.7</v>
       </c>
       <c r="AV74" s="7">
         <v>4888.1000000000004</v>
       </c>
       <c r="AW74" s="28">
         <v>6810.6906370652096</v>
       </c>
       <c r="AX74" s="6">
         <v>9243.1</v>
       </c>
-      <c r="AY74" s="3"/>
+      <c r="AY74" s="3">
+        <v>11335.654969831538</v>
+      </c>
       <c r="AZ74" s="7"/>
       <c r="BA74" s="7"/>
       <c r="BB74" s="3"/>
       <c r="BC74" s="3"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B75" s="3">
         <v>1415.7</v>
       </c>
       <c r="C75" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D75" s="3">
         <v>3488</v>
       </c>
       <c r="E75" s="3">
         <v>5433.3293657999993</v>
       </c>
       <c r="F75" s="3">
         <v>7575.8</v>
       </c>
       <c r="G75" s="3">
@@ -10758,99 +10876,98 @@
       </c>
       <c r="AQ75" s="20" t="s">
         <v>40</v>
       </c>
       <c r="AR75" s="10">
         <v>1054.3</v>
       </c>
       <c r="AS75" s="3">
         <v>1690.1</v>
       </c>
       <c r="AT75" s="7">
         <v>2526.9</v>
       </c>
       <c r="AU75" s="7">
         <v>3548.6</v>
       </c>
       <c r="AV75" s="7">
         <v>4712.3</v>
       </c>
       <c r="AW75" s="28">
         <v>5938.6728793563598</v>
       </c>
       <c r="AX75" s="6">
         <v>8203.9</v>
       </c>
-      <c r="AY75" s="3"/>
+      <c r="AY75" s="3">
+        <v>10186.600712637008</v>
+      </c>
       <c r="AZ75" s="7"/>
       <c r="BA75" s="7"/>
       <c r="BB75" s="3"/>
       <c r="BC75" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A58:M58"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A39:M39"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O39:AA39"/>
+    <mergeCell ref="O58:AA58"/>
     <mergeCell ref="AQ1:BC1"/>
     <mergeCell ref="AQ20:BC20"/>
     <mergeCell ref="AQ39:BC39"/>
     <mergeCell ref="AQ58:BC58"/>
     <mergeCell ref="AC1:AO1"/>
     <mergeCell ref="AC20:AO20"/>
     <mergeCell ref="AC39:AO39"/>
     <mergeCell ref="AC58:AO58"/>
-    <mergeCell ref="A58:M58"/>
-[...6 lines deleted...]
-    <mergeCell ref="O58:AA58"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10859,89 +10976,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D82B176A-AE37-4ECF-B840-D4581DD96710}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D82B176A-AE37-4ECF-B840-D4581DD96710}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gross output 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>