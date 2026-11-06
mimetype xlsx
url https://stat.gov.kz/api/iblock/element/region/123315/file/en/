--- v4 (2026-09-21)
+++ v5 (2026-11-06)
@@ -275,85 +275,85 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -627,178 +627,178 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC75"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AJ1" workbookViewId="0">
-      <selection activeCell="BG28" sqref="BG28"/>
+      <selection activeCell="AP5" sqref="AP5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="29.7109375" style="16" customWidth="1"/>
-[...42 lines deleted...]
-    <col min="56" max="16384" width="9.140625" style="16"/>
+    <col min="1" max="1" width="29.7109375" style="14" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="14"/>
+    <col min="3" max="3" width="8.7109375" style="14" customWidth="1"/>
+    <col min="4" max="10" width="9.140625" style="14"/>
+    <col min="11" max="11" width="10.140625" style="14" customWidth="1"/>
+    <col min="12" max="12" width="10.85546875" style="14" customWidth="1"/>
+    <col min="13" max="13" width="10.28515625" style="14" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="14"/>
+    <col min="15" max="15" width="29.7109375" style="14" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" style="14"/>
+    <col min="17" max="17" width="8.7109375" style="14" customWidth="1"/>
+    <col min="18" max="24" width="9.140625" style="14"/>
+    <col min="25" max="25" width="10.140625" style="14" customWidth="1"/>
+    <col min="26" max="26" width="10.85546875" style="14" customWidth="1"/>
+    <col min="27" max="27" width="10.28515625" style="14" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" style="14"/>
+    <col min="29" max="29" width="29.7109375" style="14" customWidth="1"/>
+    <col min="30" max="30" width="8.42578125" style="14" customWidth="1"/>
+    <col min="31" max="31" width="8.7109375" style="14" customWidth="1"/>
+    <col min="32" max="32" width="7.7109375" style="14" customWidth="1"/>
+    <col min="33" max="33" width="8.28515625" style="14" customWidth="1"/>
+    <col min="34" max="34" width="8.42578125" style="14" customWidth="1"/>
+    <col min="35" max="35" width="8.5703125" style="14" customWidth="1"/>
+    <col min="36" max="36" width="8.28515625" style="14" customWidth="1"/>
+    <col min="37" max="37" width="8.140625" style="14" customWidth="1"/>
+    <col min="38" max="38" width="8" style="14" customWidth="1"/>
+    <col min="39" max="39" width="8.5703125" style="14" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" style="14" customWidth="1"/>
+    <col min="41" max="41" width="10.28515625" style="14" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" style="14"/>
+    <col min="43" max="43" width="29.7109375" style="14" customWidth="1"/>
+    <col min="44" max="44" width="8.42578125" style="14" customWidth="1"/>
+    <col min="45" max="45" width="8.7109375" style="14" customWidth="1"/>
+    <col min="46" max="46" width="7.7109375" style="14" customWidth="1"/>
+    <col min="47" max="47" width="8.28515625" style="14" customWidth="1"/>
+    <col min="48" max="48" width="8.42578125" style="14" customWidth="1"/>
+    <col min="49" max="49" width="8.5703125" style="14" customWidth="1"/>
+    <col min="50" max="50" width="8.28515625" style="14" customWidth="1"/>
+    <col min="51" max="51" width="8.140625" style="14" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" style="14" customWidth="1"/>
+    <col min="53" max="53" width="8.5703125" style="14" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" style="14" customWidth="1"/>
+    <col min="55" max="55" width="10.28515625" style="14" customWidth="1"/>
+    <col min="56" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="24.75" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="29"/>
-[...11 lines deleted...]
-      <c r="O1" s="29" t="s">
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="O1" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="P1" s="29"/>
-[...11 lines deleted...]
-      <c r="AC1" s="29" t="s">
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+      <c r="V1" s="30"/>
+      <c r="W1" s="30"/>
+      <c r="X1" s="30"/>
+      <c r="Y1" s="30"/>
+      <c r="Z1" s="30"/>
+      <c r="AA1" s="30"/>
+      <c r="AC1" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="AD1" s="29"/>
-[...11 lines deleted...]
-      <c r="AQ1" s="29" t="s">
+      <c r="AD1" s="30"/>
+      <c r="AE1" s="30"/>
+      <c r="AF1" s="30"/>
+      <c r="AG1" s="30"/>
+      <c r="AH1" s="30"/>
+      <c r="AI1" s="30"/>
+      <c r="AJ1" s="30"/>
+      <c r="AK1" s="30"/>
+      <c r="AL1" s="30"/>
+      <c r="AM1" s="30"/>
+      <c r="AN1" s="30"/>
+      <c r="AO1" s="30"/>
+      <c r="AQ1" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="AR1" s="29"/>
-[...10 lines deleted...]
-      <c r="BC1" s="29"/>
+      <c r="AR1" s="30"/>
+      <c r="AS1" s="30"/>
+      <c r="AT1" s="30"/>
+      <c r="AU1" s="30"/>
+      <c r="AV1" s="30"/>
+      <c r="AW1" s="30"/>
+      <c r="AX1" s="30"/>
+      <c r="AY1" s="30"/>
+      <c r="AZ1" s="30"/>
+      <c r="BA1" s="30"/>
+      <c r="BB1" s="30"/>
+      <c r="BC1" s="30"/>
     </row>
     <row r="2" spans="1:55">
       <c r="M2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AA2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AO2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="BC2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="1:55" s="25" customFormat="1" ht="33.75">
+    <row r="3" spans="1:55" s="23" customFormat="1" ht="33.75">
       <c r="A3" s="9"/>
       <c r="B3" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>9</v>
       </c>
@@ -905,196 +905,198 @@
         <v>6</v>
       </c>
       <c r="AW3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AX3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AY3" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AZ3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BA3" s="9" t="s">
         <v>11</v>
       </c>
       <c r="BB3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="BC3" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:55">
-      <c r="A4" s="15" t="s">
+      <c r="A4" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="3">
         <v>18177</v>
       </c>
       <c r="C4" s="3">
         <v>32702.6</v>
       </c>
       <c r="D4" s="3">
         <v>48000.4</v>
       </c>
       <c r="E4" s="3">
         <v>73594.050012548643</v>
       </c>
       <c r="F4" s="3">
         <v>100975.8</v>
       </c>
       <c r="G4" s="3">
         <v>132723.5</v>
       </c>
       <c r="H4" s="3">
         <v>184490.8</v>
       </c>
       <c r="I4" s="3">
         <v>328183.59999999998</v>
       </c>
       <c r="J4" s="3">
         <v>685821.99735441734</v>
       </c>
       <c r="K4" s="3">
         <v>775342.42838329938</v>
       </c>
       <c r="L4" s="3">
         <v>828097.5</v>
       </c>
       <c r="M4" s="3">
         <v>851494.3</v>
       </c>
-      <c r="O4" s="15" t="s">
+      <c r="O4" s="13" t="s">
         <v>1</v>
       </c>
       <c r="P4" s="7">
         <v>13540.850176247754</v>
       </c>
       <c r="Q4" s="7">
         <v>22205.142683794838</v>
       </c>
       <c r="R4" s="7">
         <v>34922.757263686399</v>
       </c>
       <c r="S4" s="7">
         <v>49283.641156748854</v>
       </c>
       <c r="T4" s="7">
         <v>65593.602833472018</v>
       </c>
       <c r="U4" s="3">
         <v>84424.636422602329</v>
       </c>
       <c r="V4" s="3">
         <v>118679.52909040838</v>
       </c>
       <c r="W4" s="3">
         <v>248280</v>
       </c>
       <c r="X4" s="3">
         <v>583245.98194048926</v>
       </c>
       <c r="Y4" s="7">
         <v>793977.1</v>
       </c>
       <c r="Z4" s="3">
         <v>925054.5</v>
       </c>
       <c r="AA4" s="3">
         <v>936775.7</v>
       </c>
-      <c r="AC4" s="15" t="s">
+      <c r="AC4" s="13" t="s">
         <v>1</v>
       </c>
       <c r="AD4" s="7">
         <v>13935.577330061291</v>
       </c>
       <c r="AE4" s="3">
         <v>25123.323463642235</v>
       </c>
       <c r="AF4" s="7">
         <v>38095.417520523886</v>
       </c>
       <c r="AG4" s="7">
         <v>54626.390191650025</v>
       </c>
       <c r="AH4" s="7">
         <v>72568.712934536336</v>
       </c>
       <c r="AI4" s="3">
         <v>93839.62403308964</v>
       </c>
       <c r="AJ4" s="3">
         <v>133777.40948029398</v>
       </c>
       <c r="AK4" s="3">
         <v>255974.94942766198</v>
       </c>
       <c r="AL4" s="3">
         <v>657050.23303691251</v>
       </c>
-      <c r="AM4" s="17">
+      <c r="AM4" s="15">
         <v>848801.2235006222</v>
       </c>
       <c r="AN4" s="3">
         <v>1091650.0283746242</v>
       </c>
       <c r="AO4" s="3">
         <v>1108688.2074486569</v>
       </c>
-      <c r="AQ4" s="15" t="s">
+      <c r="AQ4" s="13" t="s">
         <v>1</v>
       </c>
       <c r="AR4" s="12">
         <v>15766</v>
       </c>
-      <c r="AS4" s="16">
+      <c r="AS4" s="14">
         <v>28064.5</v>
       </c>
-      <c r="AT4" s="16">
+      <c r="AT4" s="14">
         <v>42100.47131721997</v>
       </c>
-      <c r="AU4" s="16">
+      <c r="AU4" s="14">
         <v>60721.599999999999</v>
       </c>
-      <c r="AV4" s="18">
+      <c r="AV4" s="16">
         <v>80420.243407842878</v>
       </c>
-      <c r="AW4" s="27">
+      <c r="AW4" s="25">
         <v>105311.42282167326</v>
       </c>
       <c r="AX4" s="3">
         <v>149709.20000000001</v>
       </c>
       <c r="AY4" s="3">
         <v>282786.45701229514</v>
       </c>
-      <c r="AZ4" s="3"/>
-      <c r="BA4" s="17"/>
+      <c r="AZ4" s="3">
+        <v>697137.14110528049</v>
+      </c>
+      <c r="BA4" s="15"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="3">
         <v>60.8</v>
       </c>
       <c r="D5" s="3">
         <v>119.3</v>
       </c>
       <c r="E5" s="3">
         <v>190.6</v>
       </c>
       <c r="F5" s="3">
         <v>274.89999999999998</v>
       </c>
       <c r="G5" s="3">
         <v>355.7</v>
       </c>
@@ -1163,88 +1165,90 @@
       </c>
       <c r="AE5" s="3">
         <v>455.03528363132068</v>
       </c>
       <c r="AF5" s="7">
         <v>680.64016368621105</v>
       </c>
       <c r="AG5" s="7">
         <v>875.6814208605781</v>
       </c>
       <c r="AH5" s="7">
         <v>1021.6185526034551</v>
       </c>
       <c r="AI5" s="3">
         <v>1295.1917524626142</v>
       </c>
       <c r="AJ5" s="3">
         <v>2144.1391663204176</v>
       </c>
       <c r="AK5" s="3">
         <v>4001.3382615565088</v>
       </c>
       <c r="AL5" s="3">
         <v>21131.09197733186</v>
       </c>
-      <c r="AM5" s="17">
+      <c r="AM5" s="15">
         <v>24672.741497367751</v>
       </c>
       <c r="AN5" s="3">
         <v>25285.856262187073</v>
       </c>
       <c r="AO5" s="3">
         <v>25434.108670682082</v>
       </c>
       <c r="AQ5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AR5" s="10">
         <v>245.7</v>
       </c>
-      <c r="AS5" s="19">
+      <c r="AS5" s="17">
         <v>475.1</v>
       </c>
-      <c r="AT5" s="19">
+      <c r="AT5" s="17">
         <v>695.7</v>
       </c>
-      <c r="AU5" s="19">
+      <c r="AU5" s="17">
         <v>832.1</v>
       </c>
       <c r="AV5" s="7">
         <v>929.6</v>
       </c>
-      <c r="AW5" s="28">
+      <c r="AW5" s="26">
         <v>1073.3725371892492</v>
       </c>
       <c r="AX5" s="3">
         <v>1794.0120967276303</v>
       </c>
       <c r="AY5" s="3">
         <v>3394.7</v>
       </c>
-      <c r="AZ5" s="3"/>
-      <c r="BA5" s="17"/>
+      <c r="AZ5" s="3">
+        <v>16019.326221150355</v>
+      </c>
+      <c r="BA5" s="15"/>
       <c r="BB5" s="3"/>
       <c r="BC5" s="3"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="3">
         <v>1502.8</v>
       </c>
       <c r="C6" s="3">
         <v>2704</v>
       </c>
       <c r="D6" s="3">
         <v>3797.6</v>
       </c>
       <c r="E6" s="3">
         <v>6847.8</v>
       </c>
       <c r="F6" s="3">
         <v>10157</v>
       </c>
       <c r="G6" s="3">
         <v>14029.4</v>
       </c>
@@ -1313,88 +1317,90 @@
       </c>
       <c r="AE6" s="3">
         <v>1447.6761737756447</v>
       </c>
       <c r="AF6" s="7">
         <v>2085.3827635301209</v>
       </c>
       <c r="AG6" s="7">
         <v>3550.3720384765047</v>
       </c>
       <c r="AH6" s="7">
         <v>5292.8920092797571</v>
       </c>
       <c r="AI6" s="3">
         <v>7340.2741960300682</v>
       </c>
       <c r="AJ6" s="3">
         <v>10024.757936331018</v>
       </c>
       <c r="AK6" s="3">
         <v>22743.026231129443</v>
       </c>
       <c r="AL6" s="3">
         <v>58824.290179533025</v>
       </c>
-      <c r="AM6" s="17">
+      <c r="AM6" s="15">
         <v>73422.34845130585</v>
       </c>
       <c r="AN6" s="3">
         <v>91593.308676374567</v>
       </c>
       <c r="AO6" s="3">
         <v>92492.754977329081</v>
       </c>
       <c r="AQ6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AR6" s="10">
         <v>928.7</v>
       </c>
-      <c r="AS6" s="19">
+      <c r="AS6" s="17">
         <v>1565.5</v>
       </c>
-      <c r="AT6" s="19">
+      <c r="AT6" s="17">
         <v>2264.6</v>
       </c>
-      <c r="AU6" s="19">
+      <c r="AU6" s="17">
         <v>3900.4</v>
       </c>
       <c r="AV6" s="7">
         <v>5722.6</v>
       </c>
-      <c r="AW6" s="28">
+      <c r="AW6" s="26">
         <v>8115.8761539518628</v>
       </c>
       <c r="AX6" s="3">
         <v>11530.991686724019</v>
       </c>
       <c r="AY6" s="3">
         <v>25117.455876784035</v>
       </c>
-      <c r="AZ6" s="3"/>
-      <c r="BA6" s="17"/>
+      <c r="AZ6" s="3">
+        <v>59079.696704292604</v>
+      </c>
+      <c r="BA6" s="15"/>
       <c r="BB6" s="3"/>
       <c r="BC6" s="3"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="3">
         <v>1114</v>
       </c>
       <c r="C7" s="3">
         <v>1959.7</v>
       </c>
       <c r="D7" s="3">
         <v>2658.7</v>
       </c>
       <c r="E7" s="3">
         <v>4287.3999999999996</v>
       </c>
       <c r="F7" s="3">
         <v>6671.9</v>
       </c>
       <c r="G7" s="3">
         <v>9337.9</v>
       </c>
@@ -1463,88 +1469,90 @@
       </c>
       <c r="AE7" s="3">
         <v>1101.3015534420297</v>
       </c>
       <c r="AF7" s="7">
         <v>1577.3451613354732</v>
       </c>
       <c r="AG7" s="7">
         <v>2189.1602842171014</v>
       </c>
       <c r="AH7" s="7">
         <v>3105.461783591978</v>
       </c>
       <c r="AI7" s="3">
         <v>4270.8442435881234</v>
       </c>
       <c r="AJ7" s="3">
         <v>6077.1153254125657</v>
       </c>
       <c r="AK7" s="3">
         <v>10442.453009203142</v>
       </c>
       <c r="AL7" s="3">
         <v>26791.73396635773</v>
       </c>
-      <c r="AM7" s="17">
+      <c r="AM7" s="15">
         <v>37181.557916670194</v>
       </c>
       <c r="AN7" s="3">
         <v>49261.710801329216</v>
       </c>
       <c r="AO7" s="3">
         <v>49898.657066083004</v>
       </c>
       <c r="AQ7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AR7" s="10">
         <v>659.5</v>
       </c>
-      <c r="AS7" s="19">
+      <c r="AS7" s="17">
         <v>1081.2</v>
       </c>
-      <c r="AT7" s="19">
+      <c r="AT7" s="17">
         <v>1494</v>
       </c>
-      <c r="AU7" s="19">
+      <c r="AU7" s="17">
         <v>2266.5</v>
       </c>
       <c r="AV7" s="7">
         <v>3335.1</v>
       </c>
-      <c r="AW7" s="28">
+      <c r="AW7" s="26">
         <v>4838.6846346161137</v>
       </c>
       <c r="AX7" s="3">
         <v>6815.5742184075962</v>
       </c>
       <c r="AY7" s="3">
         <v>11976.6353281475</v>
       </c>
-      <c r="AZ7" s="3"/>
-      <c r="BA7" s="17"/>
+      <c r="AZ7" s="3">
+        <v>30626.250130417375</v>
+      </c>
+      <c r="BA7" s="15"/>
       <c r="BB7" s="3"/>
       <c r="BC7" s="3"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="3">
         <v>1407.6</v>
       </c>
       <c r="C8" s="3">
         <v>2841.3</v>
       </c>
       <c r="D8" s="3">
         <v>3701.8</v>
       </c>
       <c r="E8" s="3">
         <v>5738.1</v>
       </c>
       <c r="F8" s="3">
         <v>7908.6</v>
       </c>
       <c r="G8" s="3">
         <v>10339.799999999999</v>
       </c>
@@ -1613,88 +1621,90 @@
       </c>
       <c r="AE8" s="3">
         <v>1217.1946661847937</v>
       </c>
       <c r="AF8" s="7">
         <v>1831.6654359155666</v>
       </c>
       <c r="AG8" s="7">
         <v>2607.8762251011267</v>
       </c>
       <c r="AH8" s="7">
         <v>3456.7838696524805</v>
       </c>
       <c r="AI8" s="3">
         <v>4427.0298373559781</v>
       </c>
       <c r="AJ8" s="3">
         <v>6369.3137264889992</v>
       </c>
       <c r="AK8" s="3">
         <v>13490.087059354319</v>
       </c>
       <c r="AL8" s="3">
         <v>47697.919291605285</v>
       </c>
-      <c r="AM8" s="17">
+      <c r="AM8" s="15">
         <v>71530.281336744563</v>
       </c>
       <c r="AN8" s="3">
         <v>91031.219689252859</v>
       </c>
       <c r="AO8" s="3">
         <v>91911.513083718703</v>
       </c>
       <c r="AQ8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AR8" s="10">
         <v>772.5</v>
       </c>
-      <c r="AS8" s="19">
+      <c r="AS8" s="17">
         <v>1432</v>
       </c>
-      <c r="AT8" s="19">
+      <c r="AT8" s="17">
         <v>2015.1</v>
       </c>
-      <c r="AU8" s="19">
+      <c r="AU8" s="17">
         <v>2851.2</v>
       </c>
       <c r="AV8" s="7">
         <v>3828</v>
       </c>
-      <c r="AW8" s="28">
+      <c r="AW8" s="26">
         <v>4976.5922221070659</v>
       </c>
       <c r="AX8" s="3">
         <v>6870.7798871658124</v>
       </c>
       <c r="AY8" s="3">
         <v>14437.043368902672</v>
       </c>
-      <c r="AZ8" s="3"/>
-      <c r="BA8" s="17"/>
+      <c r="AZ8" s="3">
+        <v>47030.576981753999</v>
+      </c>
+      <c r="BA8" s="15"/>
       <c r="BB8" s="3"/>
       <c r="BC8" s="3"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="3">
         <v>987</v>
       </c>
       <c r="C9" s="3">
         <v>1816.7</v>
       </c>
       <c r="D9" s="3">
         <v>2666.7</v>
       </c>
       <c r="E9" s="3">
         <v>4319.8</v>
       </c>
       <c r="F9" s="3">
         <v>5817.7</v>
       </c>
       <c r="G9" s="3">
         <v>7938.8</v>
       </c>
@@ -1763,88 +1773,90 @@
       </c>
       <c r="AE9" s="3">
         <v>1722.7088021799009</v>
       </c>
       <c r="AF9" s="7">
         <v>2591.8507613843512</v>
       </c>
       <c r="AG9" s="7">
         <v>3909.5208210647206</v>
       </c>
       <c r="AH9" s="7">
         <v>5183.0380124126377</v>
       </c>
       <c r="AI9" s="3">
         <v>7054.9063253022259</v>
       </c>
       <c r="AJ9" s="3">
         <v>9739.5750061951985</v>
       </c>
       <c r="AK9" s="3">
         <v>22059.94161813445</v>
       </c>
       <c r="AL9" s="3">
         <v>51244.326495614885</v>
       </c>
-      <c r="AM9" s="17">
+      <c r="AM9" s="15">
         <v>65283.736256310462</v>
       </c>
       <c r="AN9" s="3">
         <v>85533.501979914756</v>
       </c>
       <c r="AO9" s="3">
         <v>86914.041780916989</v>
       </c>
       <c r="AQ9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AR9" s="10">
         <v>1163.3</v>
       </c>
-      <c r="AS9" s="19">
+      <c r="AS9" s="17">
         <v>2145.8000000000002</v>
       </c>
-      <c r="AT9" s="19">
+      <c r="AT9" s="17">
         <v>3102.9</v>
       </c>
-      <c r="AU9" s="19">
+      <c r="AU9" s="17">
         <v>4605.2</v>
       </c>
       <c r="AV9" s="7">
         <v>5994.6</v>
       </c>
-      <c r="AW9" s="28">
+      <c r="AW9" s="26">
         <v>8172.3690763884842</v>
       </c>
       <c r="AX9" s="3">
         <v>11004.2</v>
       </c>
       <c r="AY9" s="3">
         <v>23998.769339065799</v>
       </c>
-      <c r="AZ9" s="3"/>
-      <c r="BA9" s="17"/>
+      <c r="AZ9" s="3">
+        <v>54154.08864183681</v>
+      </c>
+      <c r="BA9" s="15"/>
       <c r="BB9" s="3"/>
       <c r="BC9" s="3"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="3">
         <v>944.7</v>
       </c>
       <c r="C10" s="3">
         <v>1634.5</v>
       </c>
       <c r="D10" s="3">
         <v>2521.1999999999998</v>
       </c>
       <c r="E10" s="3">
         <v>3840.5</v>
       </c>
       <c r="F10" s="3">
         <v>5380.1</v>
       </c>
       <c r="G10" s="3">
         <v>7663.5</v>
       </c>
@@ -1913,88 +1925,90 @@
       </c>
       <c r="AE10" s="3">
         <v>908.77004065598942</v>
       </c>
       <c r="AF10" s="7">
         <v>1424.3246815119817</v>
       </c>
       <c r="AG10" s="7">
         <v>2030.2044991049634</v>
       </c>
       <c r="AH10" s="7">
         <v>2774.7388217831476</v>
       </c>
       <c r="AI10" s="3">
         <v>4250.9971092547084</v>
       </c>
       <c r="AJ10" s="3">
         <v>5795.59604322416</v>
       </c>
       <c r="AK10" s="3">
         <v>15213.420784154034</v>
       </c>
       <c r="AL10" s="3">
         <v>47293.693642351718</v>
       </c>
-      <c r="AM10" s="17">
+      <c r="AM10" s="15">
         <v>59478.072342988024</v>
       </c>
       <c r="AN10" s="3">
         <v>79993.126177874801</v>
       </c>
       <c r="AO10" s="3">
         <v>81036.225988936261</v>
       </c>
       <c r="AQ10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AR10" s="10">
         <v>552.79999999999995</v>
       </c>
-      <c r="AS10" s="19">
+      <c r="AS10" s="17">
         <v>1046.2</v>
       </c>
-      <c r="AT10" s="19">
+      <c r="AT10" s="17">
         <v>1599.2</v>
       </c>
-      <c r="AU10" s="19">
+      <c r="AU10" s="17">
         <v>2309.9</v>
       </c>
       <c r="AV10" s="7">
         <v>3122.9</v>
       </c>
-      <c r="AW10" s="28">
+      <c r="AW10" s="26">
         <v>4967.1788500257326</v>
       </c>
       <c r="AX10" s="3">
         <v>7199.7148315494933</v>
       </c>
       <c r="AY10" s="3">
         <v>15997.394911396179</v>
       </c>
-      <c r="AZ10" s="3"/>
-      <c r="BA10" s="17"/>
+      <c r="AZ10" s="3">
+        <v>49443.080930648473</v>
+      </c>
+      <c r="BA10" s="15"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="3">
         <v>3528.3</v>
       </c>
       <c r="C11" s="3">
         <v>6432.1</v>
       </c>
       <c r="D11" s="3">
         <v>9625.2000000000007</v>
       </c>
       <c r="E11" s="3">
         <v>13333.4</v>
       </c>
       <c r="F11" s="3">
         <v>17052.099999999999</v>
       </c>
       <c r="G11" s="3">
         <v>20912.2</v>
       </c>
@@ -2063,88 +2077,90 @@
       </c>
       <c r="AE11" s="3">
         <v>5658.8855254625587</v>
       </c>
       <c r="AF11" s="7">
         <v>8982.2663854512139</v>
       </c>
       <c r="AG11" s="7">
         <v>12126.499561503097</v>
       </c>
       <c r="AH11" s="7">
         <v>15528.982202451489</v>
       </c>
       <c r="AI11" s="3">
         <v>18950.044701744642</v>
       </c>
       <c r="AJ11" s="3">
         <v>25645.256340705957</v>
       </c>
       <c r="AK11" s="3">
         <v>34188.289932569591</v>
       </c>
       <c r="AL11" s="3">
         <v>65084.950701193651</v>
       </c>
-      <c r="AM11" s="17">
+      <c r="AM11" s="15">
         <v>80269.517503411364</v>
       </c>
       <c r="AN11" s="3">
         <v>94169.316847973183</v>
       </c>
       <c r="AO11" s="3">
         <v>97565.588729013805</v>
       </c>
       <c r="AQ11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AR11" s="10">
         <v>3603.3</v>
       </c>
-      <c r="AS11" s="19">
+      <c r="AS11" s="17">
         <v>6649.3</v>
       </c>
-      <c r="AT11" s="19">
+      <c r="AT11" s="17">
         <v>10235.4</v>
       </c>
-      <c r="AU11" s="19">
+      <c r="AU11" s="17">
         <v>14176.2</v>
       </c>
       <c r="AV11" s="7">
         <v>18073.8</v>
       </c>
-      <c r="AW11" s="28">
+      <c r="AW11" s="26">
         <v>22212.94970380353</v>
       </c>
       <c r="AX11" s="3">
         <v>30104.139385321356</v>
       </c>
       <c r="AY11" s="3">
         <v>41402.5</v>
       </c>
-      <c r="AZ11" s="3"/>
-      <c r="BA11" s="17"/>
+      <c r="AZ11" s="3">
+        <v>71243.91661523236</v>
+      </c>
+      <c r="BA11" s="15"/>
       <c r="BB11" s="3"/>
       <c r="BC11" s="3"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="3">
         <v>763.3</v>
       </c>
       <c r="C12" s="3">
         <v>1214.8</v>
       </c>
       <c r="D12" s="3">
         <v>2020.9</v>
       </c>
       <c r="E12" s="3">
         <v>3229.4</v>
       </c>
       <c r="F12" s="3">
         <v>4369.1000000000004</v>
       </c>
       <c r="G12" s="3">
         <v>5536.6</v>
       </c>
@@ -2213,88 +2229,90 @@
       </c>
       <c r="AE12" s="3">
         <v>1038.6340553753546</v>
       </c>
       <c r="AF12" s="7">
         <v>1644.7653226068137</v>
       </c>
       <c r="AG12" s="7">
         <v>2383.949474322254</v>
       </c>
       <c r="AH12" s="7">
         <v>3112.9081125562952</v>
       </c>
       <c r="AI12" s="3">
         <v>3936.1151906810019</v>
       </c>
       <c r="AJ12" s="3">
         <v>5863.9553673138198</v>
       </c>
       <c r="AK12" s="3">
         <v>10415.573116945849</v>
       </c>
       <c r="AL12" s="3">
         <v>30361.363685762368</v>
       </c>
-      <c r="AM12" s="17">
+      <c r="AM12" s="15">
         <v>39880.225640476099</v>
       </c>
       <c r="AN12" s="3">
         <v>52360.544255114946</v>
       </c>
       <c r="AO12" s="3">
         <v>53271.09381574906</v>
       </c>
       <c r="AQ12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AR12" s="10">
         <v>727.3</v>
       </c>
-      <c r="AS12" s="19">
+      <c r="AS12" s="17">
         <v>1206.5</v>
       </c>
-      <c r="AT12" s="19">
+      <c r="AT12" s="17">
         <v>1867.5</v>
       </c>
-      <c r="AU12" s="19">
+      <c r="AU12" s="17">
         <v>2722.3</v>
       </c>
       <c r="AV12" s="7">
         <v>3575.2</v>
       </c>
-      <c r="AW12" s="28">
+      <c r="AW12" s="26">
         <v>4516.6833823159004</v>
       </c>
       <c r="AX12" s="3">
         <v>7013.4937953944282</v>
       </c>
       <c r="AY12" s="3">
         <v>12229.418647580411</v>
       </c>
-      <c r="AZ12" s="3"/>
-      <c r="BA12" s="17"/>
+      <c r="AZ12" s="3">
+        <v>34044.855726144073</v>
+      </c>
+      <c r="BA12" s="15"/>
       <c r="BB12" s="3"/>
       <c r="BC12" s="3"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="3">
         <v>714.4</v>
       </c>
       <c r="C13" s="3">
         <v>1296.2</v>
       </c>
       <c r="D13" s="3">
         <v>1848.9</v>
       </c>
       <c r="E13" s="3">
         <v>2916.3</v>
       </c>
       <c r="F13" s="3">
         <v>4151.3999999999996</v>
       </c>
       <c r="G13" s="3">
         <v>5482.1</v>
       </c>
@@ -2363,88 +2381,90 @@
       </c>
       <c r="AE13" s="3">
         <v>920.0418285212935</v>
       </c>
       <c r="AF13" s="7">
         <v>1306.2874239457933</v>
       </c>
       <c r="AG13" s="7">
         <v>1933.0067250814263</v>
       </c>
       <c r="AH13" s="7">
         <v>2576.5065229571419</v>
       </c>
       <c r="AI13" s="3">
         <v>3347.1538381973178</v>
       </c>
       <c r="AJ13" s="3">
         <v>4639.3759819656771</v>
       </c>
       <c r="AK13" s="3">
         <v>7763.6732741573851</v>
       </c>
       <c r="AL13" s="3">
         <v>36281.005992239239</v>
       </c>
-      <c r="AM13" s="17">
+      <c r="AM13" s="15">
         <v>44077.0285234904</v>
       </c>
       <c r="AN13" s="3">
         <v>71371.686163625447</v>
       </c>
       <c r="AO13" s="3">
         <v>72011.867963714656</v>
       </c>
       <c r="AQ13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR13" s="10">
         <v>526</v>
       </c>
-      <c r="AS13" s="19">
+      <c r="AS13" s="17">
         <v>951.7</v>
       </c>
-      <c r="AT13" s="19">
+      <c r="AT13" s="17">
         <v>1424</v>
       </c>
-      <c r="AU13" s="19">
+      <c r="AU13" s="17">
         <v>2093.4</v>
       </c>
       <c r="AV13" s="7">
         <v>2843.1</v>
       </c>
-      <c r="AW13" s="28">
+      <c r="AW13" s="26">
         <v>3733.0749640654726</v>
       </c>
       <c r="AX13" s="3">
         <v>5100.5748162078498</v>
       </c>
       <c r="AY13" s="3">
         <v>8137.0339436775994</v>
       </c>
-      <c r="AZ13" s="3"/>
-      <c r="BA13" s="17"/>
+      <c r="AZ13" s="3">
+        <v>34943.757197506238</v>
+      </c>
+      <c r="BA13" s="15"/>
       <c r="BB13" s="3"/>
       <c r="BC13" s="3"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="3">
         <v>1085.7</v>
       </c>
       <c r="C14" s="3">
         <v>2120.6</v>
       </c>
       <c r="D14" s="3">
         <v>3219.1</v>
       </c>
       <c r="E14" s="3">
         <v>4776.2</v>
       </c>
       <c r="F14" s="3">
         <v>6406.1</v>
       </c>
       <c r="G14" s="3">
         <v>8715.9</v>
       </c>
@@ -2513,88 +2533,90 @@
       </c>
       <c r="AE14" s="3">
         <v>1954.8286408566441</v>
       </c>
       <c r="AF14" s="7">
         <v>3104.8660009752252</v>
       </c>
       <c r="AG14" s="7">
         <v>4502.4266982782074</v>
       </c>
       <c r="AH14" s="7">
         <v>6152.0035218172925</v>
       </c>
       <c r="AI14" s="3">
         <v>8046.9947766950045</v>
       </c>
       <c r="AJ14" s="3">
         <v>11077.127141017598</v>
       </c>
       <c r="AK14" s="3">
         <v>19548.509504913367</v>
       </c>
       <c r="AL14" s="3">
         <v>46307.221363797784</v>
       </c>
-      <c r="AM14" s="17">
+      <c r="AM14" s="15">
         <v>58295.827017072639</v>
       </c>
       <c r="AN14" s="3">
         <v>71376.768107352575</v>
       </c>
       <c r="AO14" s="3">
         <v>72654.617210376717</v>
       </c>
       <c r="AQ14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR14" s="10">
         <v>1190</v>
       </c>
-      <c r="AS14" s="19">
+      <c r="AS14" s="17">
         <v>2376.1</v>
       </c>
-      <c r="AT14" s="19">
+      <c r="AT14" s="17">
         <v>3638.1</v>
       </c>
-      <c r="AU14" s="19">
+      <c r="AU14" s="17">
         <v>5058</v>
       </c>
       <c r="AV14" s="7">
         <v>6665.6</v>
       </c>
-      <c r="AW14" s="28">
+      <c r="AW14" s="26">
         <v>8719.6493956929808</v>
       </c>
       <c r="AX14" s="3">
         <v>12502.458847502983</v>
       </c>
       <c r="AY14" s="3">
         <v>21705.419838539121</v>
       </c>
-      <c r="AZ14" s="3"/>
-      <c r="BA14" s="17"/>
+      <c r="AZ14" s="3">
+        <v>46952.276853588839</v>
+      </c>
+      <c r="BA14" s="15"/>
       <c r="BB14" s="3"/>
       <c r="BC14" s="3"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="3">
         <v>3352.2</v>
       </c>
       <c r="C15" s="3">
         <v>5658.4</v>
       </c>
       <c r="D15" s="3">
         <v>8546.6</v>
       </c>
       <c r="E15" s="3">
         <v>12548.3</v>
       </c>
       <c r="F15" s="3">
         <v>16833.8</v>
       </c>
       <c r="G15" s="3">
         <v>20858.5</v>
       </c>
@@ -2663,88 +2685,90 @@
       </c>
       <c r="AE15" s="3">
         <v>5028.3965134706614</v>
       </c>
       <c r="AF15" s="7">
         <v>7529.4179181276359</v>
       </c>
       <c r="AG15" s="7">
         <v>10620.7058232746</v>
       </c>
       <c r="AH15" s="7">
         <v>13763.912129397497</v>
       </c>
       <c r="AI15" s="3">
         <v>16901.7208899164</v>
       </c>
       <c r="AJ15" s="3">
         <v>23639.437691157647</v>
       </c>
       <c r="AK15" s="3">
         <v>40435.415399075006</v>
       </c>
       <c r="AL15" s="3">
         <v>76189.145744247071</v>
       </c>
-      <c r="AM15" s="17">
+      <c r="AM15" s="15">
         <v>103468.32969605239</v>
       </c>
       <c r="AN15" s="3">
         <v>143192.98313592144</v>
       </c>
       <c r="AO15" s="3">
         <v>146553.93313697545</v>
       </c>
       <c r="AQ15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR15" s="10">
         <v>3082.5</v>
       </c>
-      <c r="AS15" s="19">
+      <c r="AS15" s="17">
         <v>5285.2</v>
       </c>
-      <c r="AT15" s="19">
+      <c r="AT15" s="17">
         <v>7921</v>
       </c>
-      <c r="AU15" s="19">
+      <c r="AU15" s="17">
         <v>11247.1</v>
       </c>
       <c r="AV15" s="7">
         <v>14831.5</v>
       </c>
-      <c r="AW15" s="28">
+      <c r="AW15" s="26">
         <v>18658.617585116375</v>
       </c>
       <c r="AX15" s="3">
         <v>25083.9</v>
       </c>
       <c r="AY15" s="3">
         <v>43978.43110592843</v>
       </c>
-      <c r="AZ15" s="3"/>
-      <c r="BA15" s="17"/>
+      <c r="AZ15" s="3">
+        <v>84421.138184298572</v>
+      </c>
+      <c r="BA15" s="15"/>
       <c r="BB15" s="3"/>
       <c r="BC15" s="3"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3">
         <v>510.9</v>
       </c>
       <c r="C16" s="3">
         <v>898.9</v>
       </c>
       <c r="D16" s="3">
         <v>1256.7</v>
       </c>
       <c r="E16" s="3">
         <v>1929.5</v>
       </c>
       <c r="F16" s="3">
         <v>2633.3</v>
       </c>
       <c r="G16" s="3">
         <v>3619.3</v>
       </c>
@@ -2813,88 +2837,90 @@
       </c>
       <c r="AE16" s="3">
         <v>662.00189329928628</v>
       </c>
       <c r="AF16" s="7">
         <v>916.39484913966896</v>
       </c>
       <c r="AG16" s="7">
         <v>1255.791341377972</v>
       </c>
       <c r="AH16" s="7">
         <v>1650.6553653176138</v>
       </c>
       <c r="AI16" s="3">
         <v>2190.0543507668285</v>
       </c>
       <c r="AJ16" s="3">
         <v>3296.4258115478879</v>
       </c>
       <c r="AK16" s="3">
         <v>11930.611001123256</v>
       </c>
       <c r="AL16" s="3">
         <v>34980.495362928159</v>
       </c>
-      <c r="AM16" s="17">
+      <c r="AM16" s="15">
         <v>44666.238233952368</v>
       </c>
       <c r="AN16" s="3">
         <v>57855.168323556572</v>
       </c>
       <c r="AO16" s="3">
         <v>58272.705300720554</v>
       </c>
       <c r="AQ16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR16" s="10">
         <v>414</v>
       </c>
-      <c r="AS16" s="19">
+      <c r="AS16" s="17">
         <v>691.7</v>
       </c>
-      <c r="AT16" s="19">
+      <c r="AT16" s="17">
         <v>1006.6</v>
       </c>
-      <c r="AU16" s="19">
+      <c r="AU16" s="17">
         <v>1400.5</v>
       </c>
       <c r="AV16" s="7">
         <v>1852.9</v>
       </c>
-      <c r="AW16" s="28">
+      <c r="AW16" s="26">
         <v>2500.3018279199428</v>
       </c>
       <c r="AX16" s="3">
         <v>3923.6482201146687</v>
       </c>
       <c r="AY16" s="3">
         <v>12929.063615629613</v>
       </c>
-      <c r="AZ16" s="3"/>
-      <c r="BA16" s="17"/>
+      <c r="AZ16" s="3">
+        <v>43241.070778920584</v>
+      </c>
+      <c r="BA16" s="15"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="3"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="3">
         <v>813.7</v>
       </c>
       <c r="C17" s="3">
         <v>1535.9</v>
       </c>
       <c r="D17" s="3">
         <v>2501.6999999999998</v>
       </c>
       <c r="E17" s="3">
         <v>4158.8</v>
       </c>
       <c r="F17" s="3">
         <v>5686</v>
       </c>
       <c r="G17" s="3">
         <v>7769.4</v>
       </c>
@@ -2963,715 +2989,721 @@
       </c>
       <c r="AE17" s="3">
         <v>1280.3447094355133</v>
       </c>
       <c r="AF17" s="7">
         <v>2011.3398456939185</v>
       </c>
       <c r="AG17" s="7">
         <v>3280.504521071588</v>
       </c>
       <c r="AH17" s="7">
         <v>4489.298239029531</v>
       </c>
       <c r="AI17" s="3">
         <v>6129.0199583962349</v>
       </c>
       <c r="AJ17" s="3">
         <v>9049.945256848343</v>
       </c>
       <c r="AK17" s="3">
         <v>12630.361014771446</v>
       </c>
       <c r="AL17" s="3">
         <v>28344.279285791454</v>
       </c>
-      <c r="AM17" s="17">
+      <c r="AM17" s="15">
         <v>34226</v>
       </c>
       <c r="AN17" s="3">
         <v>40612.238849412322</v>
       </c>
       <c r="AO17" s="3">
         <v>41637.205806616308</v>
       </c>
       <c r="AQ17" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR17" s="10">
         <v>839.8</v>
       </c>
-      <c r="AS17" s="19">
+      <c r="AS17" s="17">
         <v>1454.7</v>
       </c>
-      <c r="AT17" s="19">
+      <c r="AT17" s="17">
         <v>2287.4</v>
       </c>
-      <c r="AU17" s="19">
+      <c r="AU17" s="17">
         <v>3675.3</v>
       </c>
       <c r="AV17" s="7">
         <v>4888.8</v>
       </c>
-      <c r="AW17" s="28">
+      <c r="AW17" s="26">
         <v>6812.6387229028833</v>
       </c>
       <c r="AX17" s="3">
         <v>9696.0746428633356</v>
       </c>
       <c r="AY17" s="3">
         <v>14094.405211812398</v>
       </c>
-      <c r="AZ17" s="3"/>
-      <c r="BA17" s="17"/>
+      <c r="AZ17" s="3">
+        <v>27288.344666784269</v>
+      </c>
+      <c r="BA17" s="15"/>
       <c r="BB17" s="3"/>
       <c r="BC17" s="3"/>
     </row>
     <row r="18" spans="1:55">
-      <c r="A18" s="20" t="s">
+      <c r="A18" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="3">
         <v>1423.4</v>
       </c>
       <c r="C18" s="3">
         <v>2528.6999999999998</v>
       </c>
       <c r="D18" s="3">
         <v>3516</v>
       </c>
       <c r="E18" s="3">
         <v>5478</v>
       </c>
       <c r="F18" s="3">
         <v>7633.8</v>
       </c>
       <c r="G18" s="3">
         <v>10164.4</v>
       </c>
       <c r="H18" s="3">
         <v>16340.285617199999</v>
       </c>
       <c r="I18" s="3">
         <v>39699</v>
       </c>
       <c r="J18" s="3">
         <v>88168.349337125255</v>
       </c>
       <c r="K18" s="3">
         <v>97611.3</v>
       </c>
       <c r="L18" s="3">
         <v>104209.1</v>
       </c>
       <c r="M18" s="3">
         <v>106213.9</v>
       </c>
-      <c r="O18" s="20" t="s">
+      <c r="O18" s="18" t="s">
         <v>40</v>
       </c>
       <c r="P18" s="7">
         <v>1076.9574405264532</v>
       </c>
       <c r="Q18" s="7">
         <v>1903.7115397267121</v>
       </c>
       <c r="R18" s="7">
         <v>2457.1</v>
       </c>
       <c r="S18" s="7">
         <v>3331.1818037333273</v>
       </c>
       <c r="T18" s="7">
         <v>4414.2475625546213</v>
       </c>
       <c r="U18" s="3">
         <v>5597.5</v>
       </c>
       <c r="V18" s="3">
         <v>9882</v>
       </c>
       <c r="W18" s="3">
         <v>32914.174109732128</v>
       </c>
       <c r="X18" s="3">
         <v>80518.320651016911</v>
       </c>
       <c r="Y18" s="7">
         <v>103371.2</v>
       </c>
       <c r="Z18" s="3">
         <v>116909.5</v>
       </c>
       <c r="AA18" s="3">
         <v>113498.7</v>
       </c>
-      <c r="AC18" s="20" t="s">
+      <c r="AC18" s="18" t="s">
         <v>40</v>
       </c>
       <c r="AD18" s="7">
         <v>978.16001285679511</v>
       </c>
       <c r="AE18" s="3">
         <v>1727.5037773512422</v>
       </c>
       <c r="AF18" s="7">
         <v>2408.8708072199188</v>
       </c>
       <c r="AG18" s="7">
         <v>3360.6907579158897</v>
       </c>
       <c r="AH18" s="7">
         <v>4459.9137916860218</v>
       </c>
       <c r="AI18" s="3">
         <v>5699.276862698498</v>
       </c>
       <c r="AJ18" s="3">
         <v>10415.388685764723</v>
       </c>
       <c r="AK18" s="3">
         <v>31112.249220574118</v>
       </c>
       <c r="AL18" s="3">
         <v>86518.715348158323</v>
       </c>
-      <c r="AM18" s="17">
+      <c r="AM18" s="15">
         <v>112349.58773127309</v>
       </c>
       <c r="AN18" s="3">
         <v>138012.59910473452</v>
       </c>
       <c r="AO18" s="3">
         <v>139033.8939178244</v>
       </c>
-      <c r="AQ18" s="20" t="s">
+      <c r="AQ18" s="18" t="s">
         <v>40</v>
       </c>
       <c r="AR18" s="10">
         <v>1061.0999999999999</v>
       </c>
-      <c r="AS18" s="19">
+      <c r="AS18" s="17">
         <v>1703.5</v>
       </c>
-      <c r="AT18" s="19">
+      <c r="AT18" s="17">
         <v>2549</v>
       </c>
-      <c r="AU18" s="19">
+      <c r="AU18" s="17">
         <v>3583.5</v>
       </c>
       <c r="AV18" s="7">
         <v>4756.6000000000004</v>
       </c>
-      <c r="AW18" s="28">
+      <c r="AW18" s="26">
         <v>6013.4345310580029</v>
       </c>
       <c r="AX18" s="3">
         <v>11069.588084639781</v>
       </c>
       <c r="AY18" s="3">
         <v>33388.198741394779</v>
       </c>
-      <c r="AZ18" s="3"/>
-      <c r="BA18" s="17"/>
+      <c r="AZ18" s="3">
+        <v>98648.761472709361</v>
+      </c>
+      <c r="BA18" s="15"/>
       <c r="BB18" s="3"/>
       <c r="BC18" s="3"/>
     </row>
     <row r="19" spans="1:55">
-      <c r="A19" s="21"/>
-[...50 lines deleted...]
-      <c r="BC19" s="22"/>
+      <c r="A19" s="19"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+      <c r="K19" s="19"/>
+      <c r="L19" s="19"/>
+      <c r="M19" s="20"/>
+      <c r="O19" s="19"/>
+      <c r="P19" s="19"/>
+      <c r="Q19" s="19"/>
+      <c r="R19" s="19"/>
+      <c r="S19" s="19"/>
+      <c r="T19" s="19"/>
+      <c r="U19" s="19"/>
+      <c r="V19" s="19"/>
+      <c r="W19" s="19"/>
+      <c r="X19" s="19"/>
+      <c r="Y19" s="19"/>
+      <c r="Z19" s="19"/>
+      <c r="AA19" s="20"/>
+      <c r="AC19" s="19"/>
+      <c r="AD19" s="19"/>
+      <c r="AE19" s="19"/>
+      <c r="AF19" s="19"/>
+      <c r="AG19" s="19"/>
+      <c r="AH19" s="19"/>
+      <c r="AI19" s="19"/>
+      <c r="AJ19" s="19"/>
+      <c r="AK19" s="19"/>
+      <c r="AL19" s="19"/>
+      <c r="AM19" s="19"/>
+      <c r="AN19" s="19"/>
+      <c r="AO19" s="20"/>
+      <c r="AQ19" s="19"/>
+      <c r="AR19" s="19"/>
+      <c r="AS19" s="19"/>
+      <c r="AT19" s="19"/>
+      <c r="AU19" s="19"/>
+      <c r="AV19" s="19"/>
+      <c r="AW19" s="19"/>
+      <c r="AX19" s="19"/>
+      <c r="AY19" s="19"/>
+      <c r="AZ19" s="19"/>
+      <c r="BA19" s="19"/>
+      <c r="BB19" s="19"/>
+      <c r="BC19" s="20"/>
     </row>
     <row r="20" spans="1:55">
-      <c r="A20" s="30" t="s">
+      <c r="A20" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="30"/>
-[...11 lines deleted...]
-      <c r="O20" s="30" t="s">
+      <c r="B20" s="29"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="29"/>
+      <c r="O20" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="P20" s="30"/>
-[...11 lines deleted...]
-      <c r="AC20" s="30" t="s">
+      <c r="P20" s="29"/>
+      <c r="Q20" s="29"/>
+      <c r="R20" s="29"/>
+      <c r="S20" s="29"/>
+      <c r="T20" s="29"/>
+      <c r="U20" s="29"/>
+      <c r="V20" s="29"/>
+      <c r="W20" s="29"/>
+      <c r="X20" s="29"/>
+      <c r="Y20" s="29"/>
+      <c r="Z20" s="29"/>
+      <c r="AA20" s="29"/>
+      <c r="AC20" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="AD20" s="30"/>
-[...11 lines deleted...]
-      <c r="AQ20" s="30" t="s">
+      <c r="AD20" s="29"/>
+      <c r="AE20" s="29"/>
+      <c r="AF20" s="29"/>
+      <c r="AG20" s="29"/>
+      <c r="AH20" s="29"/>
+      <c r="AI20" s="29"/>
+      <c r="AJ20" s="29"/>
+      <c r="AK20" s="29"/>
+      <c r="AL20" s="29"/>
+      <c r="AM20" s="29"/>
+      <c r="AN20" s="29"/>
+      <c r="AO20" s="29"/>
+      <c r="AQ20" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="AR20" s="30"/>
-[...10 lines deleted...]
-      <c r="BC20" s="30"/>
+      <c r="AR20" s="29"/>
+      <c r="AS20" s="29"/>
+      <c r="AT20" s="29"/>
+      <c r="AU20" s="29"/>
+      <c r="AV20" s="29"/>
+      <c r="AW20" s="29"/>
+      <c r="AX20" s="29"/>
+      <c r="AY20" s="29"/>
+      <c r="AZ20" s="29"/>
+      <c r="BA20" s="29"/>
+      <c r="BB20" s="29"/>
+      <c r="BC20" s="29"/>
     </row>
     <row r="21" spans="1:55">
-      <c r="A21" s="23"/>
-[...10 lines deleted...]
-      <c r="L21" s="23"/>
+      <c r="A21" s="21"/>
+      <c r="B21" s="21"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
       <c r="M21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="O21" s="23"/>
-[...10 lines deleted...]
-      <c r="Z21" s="23"/>
+      <c r="O21" s="21"/>
+      <c r="P21" s="21"/>
+      <c r="Q21" s="21"/>
+      <c r="R21" s="21"/>
+      <c r="S21" s="21"/>
+      <c r="T21" s="21"/>
+      <c r="U21" s="21"/>
+      <c r="V21" s="21"/>
+      <c r="W21" s="21"/>
+      <c r="X21" s="21"/>
+      <c r="Y21" s="21"/>
+      <c r="Z21" s="21"/>
       <c r="AA21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AC21" s="23"/>
-[...10 lines deleted...]
-      <c r="AN21" s="23"/>
+      <c r="AC21" s="21"/>
+      <c r="AD21" s="21"/>
+      <c r="AE21" s="21"/>
+      <c r="AF21" s="21"/>
+      <c r="AG21" s="21"/>
+      <c r="AH21" s="21"/>
+      <c r="AI21" s="21"/>
+      <c r="AJ21" s="21"/>
+      <c r="AK21" s="21"/>
+      <c r="AL21" s="21"/>
+      <c r="AM21" s="21"/>
+      <c r="AN21" s="21"/>
       <c r="AO21" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AQ21" s="23"/>
-[...10 lines deleted...]
-      <c r="BB21" s="23"/>
+      <c r="AQ21" s="21"/>
+      <c r="AR21" s="21"/>
+      <c r="AS21" s="21"/>
+      <c r="AT21" s="21"/>
+      <c r="AU21" s="21"/>
+      <c r="AV21" s="21"/>
+      <c r="AW21" s="21"/>
+      <c r="AX21" s="21"/>
+      <c r="AY21" s="21"/>
+      <c r="AZ21" s="21"/>
+      <c r="BA21" s="21"/>
+      <c r="BB21" s="21"/>
       <c r="BC21" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="22" spans="1:55" s="25" customFormat="1" ht="33.75">
-      <c r="A22" s="26"/>
+    <row r="22" spans="1:55" s="23" customFormat="1" ht="33.75">
+      <c r="A22" s="24"/>
       <c r="B22" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="J22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="K22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="M22" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="O22" s="26"/>
+      <c r="O22" s="24"/>
       <c r="P22" s="9" t="s">
         <v>2</v>
       </c>
       <c r="Q22" s="9" t="s">
         <v>3</v>
       </c>
       <c r="R22" s="9" t="s">
         <v>4</v>
       </c>
       <c r="S22" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T22" s="9" t="s">
         <v>6</v>
       </c>
       <c r="U22" s="9" t="s">
         <v>7</v>
       </c>
       <c r="V22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="W22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="X22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="Y22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="Z22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AA22" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AC22" s="26"/>
+      <c r="AC22" s="24"/>
       <c r="AD22" s="9" t="s">
         <v>2</v>
       </c>
       <c r="AE22" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AF22" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AG22" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AH22" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AI22" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AJ22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AK22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AL22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AM22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AN22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AO22" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AQ22" s="26"/>
+      <c r="AQ22" s="24"/>
       <c r="AR22" s="9" t="s">
         <v>2</v>
       </c>
       <c r="AS22" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AT22" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AV22" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AW22" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AY22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AZ22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BA22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="BB22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="BC22" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:55">
-      <c r="A23" s="15" t="s">
+      <c r="A23" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="3">
         <v>17949.900000000001</v>
       </c>
       <c r="C23" s="3">
         <v>32224.3</v>
       </c>
       <c r="D23" s="3">
         <v>47202.8</v>
       </c>
       <c r="E23" s="3">
         <v>72477.975164580595</v>
       </c>
       <c r="F23" s="3">
         <v>99580.7</v>
       </c>
       <c r="G23" s="3">
         <v>131049.4</v>
       </c>
       <c r="H23" s="3">
         <v>182537.7</v>
       </c>
       <c r="I23" s="3">
         <v>325953.5</v>
       </c>
       <c r="J23" s="3">
         <v>683310.82894648938</v>
       </c>
       <c r="K23" s="3">
         <v>772552.24126337946</v>
       </c>
       <c r="L23" s="3">
         <v>825028.3</v>
       </c>
       <c r="M23" s="3">
         <v>848146.1</v>
       </c>
-      <c r="O23" s="15" t="s">
+      <c r="O23" s="13" t="s">
         <v>1</v>
       </c>
       <c r="P23" s="7">
         <v>13261.83146425574</v>
       </c>
       <c r="Q23" s="7">
         <v>21647.105259810814</v>
       </c>
       <c r="R23" s="7">
         <v>34104.495952710364</v>
       </c>
       <c r="S23" s="7">
         <v>48230.080545621524</v>
       </c>
       <c r="T23" s="7">
         <v>64276.652069562857</v>
       </c>
       <c r="U23" s="3">
         <v>82844.295505911345</v>
       </c>
       <c r="V23" s="3">
         <v>116835.79802093554</v>
       </c>
       <c r="W23" s="3">
         <v>246172.90000000002</v>
       </c>
       <c r="X23" s="3">
         <v>580875.47056545271</v>
       </c>
       <c r="Y23" s="7">
         <v>791343.2</v>
       </c>
       <c r="Z23" s="3">
         <v>922157.2</v>
       </c>
       <c r="AA23" s="3">
         <v>933615.1</v>
       </c>
-      <c r="AC23" s="15" t="s">
+      <c r="AC23" s="13" t="s">
         <v>1</v>
       </c>
       <c r="AD23" s="7">
         <v>13536.891905187093</v>
       </c>
       <c r="AE23" s="3">
         <v>24325.952613893838</v>
       </c>
       <c r="AF23" s="7">
         <v>36899.361245901309</v>
       </c>
       <c r="AG23" s="7">
         <v>53031.648492153239</v>
       </c>
       <c r="AH23" s="7">
         <v>70575.285810165355</v>
       </c>
       <c r="AI23" s="3">
         <v>91447.511483844457</v>
       </c>
       <c r="AJ23" s="3">
         <v>130984.59158044885</v>
       </c>
       <c r="AK23" s="3">
         <v>252784.16526908273</v>
       </c>
       <c r="AL23" s="7">
         <v>653460.771091228</v>
       </c>
       <c r="AM23" s="7">
         <v>844861.24360652105</v>
       </c>
       <c r="AN23" s="3">
         <v>1087306.0633166551</v>
       </c>
       <c r="AO23" s="3">
         <v>1103948.7457358935</v>
       </c>
-      <c r="AQ23" s="15" t="s">
+      <c r="AQ23" s="13" t="s">
         <v>1</v>
       </c>
       <c r="AR23" s="10">
         <v>15450.6</v>
       </c>
       <c r="AS23" s="10">
         <v>27432.7</v>
       </c>
       <c r="AT23" s="11">
         <v>41102.462417219962</v>
       </c>
       <c r="AU23" s="7">
         <v>59126.700000000004</v>
       </c>
       <c r="AV23" s="7">
         <v>78426.669991176197</v>
       </c>
-      <c r="AW23" s="28">
+      <c r="AW23" s="26">
         <v>102919.13472167324</v>
       </c>
       <c r="AX23" s="3">
         <v>146918.20000000001</v>
       </c>
       <c r="AY23" s="3">
         <v>279596.73954562843</v>
       </c>
-      <c r="AZ23" s="7"/>
+      <c r="AZ23" s="7">
+        <v>693548.70895528048</v>
+      </c>
       <c r="BA23" s="7"/>
       <c r="BB23" s="3"/>
       <c r="BC23" s="3"/>
     </row>
     <row r="24" spans="1:55">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="3">
         <v>24.2</v>
       </c>
       <c r="C24" s="3">
         <v>51.2</v>
       </c>
       <c r="D24" s="3">
         <v>86.6</v>
       </c>
       <c r="E24" s="3">
         <v>140.79822289999998</v>
       </c>
       <c r="F24" s="3">
         <v>207.9</v>
       </c>
       <c r="G24" s="3">
         <v>271.60000000000002</v>
@@ -3768,60 +3800,62 @@
       </c>
       <c r="AN24" s="3">
         <v>25190.047340304918</v>
       </c>
       <c r="AO24" s="3">
         <v>25329.509339772398</v>
       </c>
       <c r="AQ24" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AR24" s="10">
         <v>235.2</v>
       </c>
       <c r="AS24" s="10">
         <v>454.1</v>
       </c>
       <c r="AT24" s="10">
         <v>662.5</v>
       </c>
       <c r="AU24" s="7">
         <v>804.69999999999993</v>
       </c>
       <c r="AV24" s="7">
         <v>895.4</v>
       </c>
-      <c r="AW24" s="28">
+      <c r="AW24" s="26">
         <v>1032.2540366610701</v>
       </c>
       <c r="AX24" s="3">
         <v>1746.2218272057296</v>
       </c>
       <c r="AY24" s="3">
         <v>3339.6625496765751</v>
       </c>
-      <c r="AZ24" s="7"/>
+      <c r="AZ24" s="7">
+        <v>15957.4</v>
+      </c>
       <c r="BA24" s="7"/>
       <c r="BB24" s="3"/>
       <c r="BC24" s="3"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="3">
         <v>1469.2</v>
       </c>
       <c r="C25" s="3">
         <v>2634.8</v>
       </c>
       <c r="D25" s="3">
         <v>3686.6</v>
       </c>
       <c r="E25" s="3">
         <v>6701.4128805</v>
       </c>
       <c r="F25" s="3">
         <v>9977.2000000000007</v>
       </c>
       <c r="G25" s="3">
         <v>13816.2</v>
@@ -3918,60 +3952,62 @@
       </c>
       <c r="AN25" s="3">
         <v>90996.842533302595</v>
       </c>
       <c r="AO25" s="3">
         <v>91841.990958712617</v>
       </c>
       <c r="AQ25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AR25" s="10">
         <v>893.1</v>
       </c>
       <c r="AS25" s="10">
         <v>1494.2</v>
       </c>
       <c r="AT25" s="10">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU25" s="7">
         <v>3708</v>
       </c>
       <c r="AV25" s="7">
         <v>5474.3</v>
       </c>
-      <c r="AW25" s="28">
+      <c r="AW25" s="26">
         <v>7811.3545409905701</v>
       </c>
       <c r="AX25" s="3">
         <v>11170.517033462087</v>
       </c>
       <c r="AY25" s="3">
         <v>24700.787739042487</v>
       </c>
-      <c r="AZ25" s="7"/>
+      <c r="AZ25" s="7">
+        <v>58607</v>
+      </c>
       <c r="BA25" s="7"/>
       <c r="BB25" s="3"/>
       <c r="BC25" s="3"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="3">
         <v>1114</v>
       </c>
       <c r="C26" s="3">
         <v>1958.4</v>
       </c>
       <c r="D26" s="3">
         <v>2655.6</v>
       </c>
       <c r="E26" s="3">
         <v>4280.7443495999996</v>
       </c>
       <c r="F26" s="3">
         <v>6662.8</v>
       </c>
       <c r="G26" s="3">
         <v>9326.4</v>
@@ -4068,60 +4104,62 @@
       </c>
       <c r="AN26" s="3">
         <v>49194.073860057164</v>
       </c>
       <c r="AO26" s="3">
         <v>49824.866922031244</v>
       </c>
       <c r="AQ26" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AR26" s="10">
         <v>658.3</v>
       </c>
       <c r="AS26" s="10">
         <v>1078.7</v>
       </c>
       <c r="AT26" s="10">
         <v>1490.4</v>
       </c>
       <c r="AU26" s="7">
         <v>2241.5</v>
       </c>
       <c r="AV26" s="7">
         <v>3304</v>
       </c>
-      <c r="AW26" s="28">
+      <c r="AW26" s="26">
         <v>4801.2746004147139</v>
       </c>
       <c r="AX26" s="3">
         <v>6772.0265530814158</v>
       </c>
       <c r="AY26" s="3">
         <v>11926.794818793587</v>
       </c>
-      <c r="AZ26" s="7"/>
+      <c r="AZ26" s="7">
+        <v>30570.199999999997</v>
+      </c>
       <c r="BA26" s="7"/>
       <c r="BB26" s="3"/>
       <c r="BC26" s="3"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="3">
         <v>1379.9</v>
       </c>
       <c r="C27" s="3">
         <v>2783.5</v>
       </c>
       <c r="D27" s="3">
         <v>3609</v>
       </c>
       <c r="E27" s="3">
         <v>5614.7270075999995</v>
       </c>
       <c r="F27" s="3">
         <v>7756.3</v>
       </c>
       <c r="G27" s="3">
         <v>10158.799999999999</v>
@@ -4218,60 +4256,62 @@
       </c>
       <c r="AN27" s="3">
         <v>90568.030435077744</v>
       </c>
       <c r="AO27" s="3">
         <v>91406.013029486727</v>
       </c>
       <c r="AQ27" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AR27" s="10">
         <v>730.9</v>
       </c>
       <c r="AS27" s="10">
         <v>1349</v>
       </c>
       <c r="AT27" s="10">
         <v>1881.9</v>
       </c>
       <c r="AU27" s="7">
         <v>2685.2</v>
       </c>
       <c r="AV27" s="7">
         <v>3619.7</v>
       </c>
-      <c r="AW27" s="28">
+      <c r="AW27" s="26">
         <v>4725.9264663163585</v>
       </c>
       <c r="AX27" s="3">
         <v>6577.8876205977049</v>
       </c>
       <c r="AY27" s="3">
         <v>14101.722890335097</v>
       </c>
-      <c r="AZ27" s="7"/>
+      <c r="AZ27" s="7">
+        <v>46653</v>
+      </c>
       <c r="BA27" s="7"/>
       <c r="BB27" s="3"/>
       <c r="BC27" s="3"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="3">
         <v>970.3</v>
       </c>
       <c r="C28" s="3">
         <v>1781.9</v>
       </c>
       <c r="D28" s="3">
         <v>2608.1</v>
       </c>
       <c r="E28" s="3">
         <v>4229.6450138999999</v>
       </c>
       <c r="F28" s="3">
         <v>5703.2</v>
       </c>
       <c r="G28" s="3">
         <v>7800</v>
@@ -4368,60 +4408,62 @@
       </c>
       <c r="AN28" s="3">
         <v>85179.92337386265</v>
       </c>
       <c r="AO28" s="3">
         <v>86528.252485628997</v>
       </c>
       <c r="AQ28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AR28" s="10">
         <v>1131.8</v>
       </c>
       <c r="AS28" s="10">
         <v>2082.9</v>
       </c>
       <c r="AT28" s="10">
         <v>3007.9</v>
       </c>
       <c r="AU28" s="7">
         <v>4471</v>
       </c>
       <c r="AV28" s="7">
         <v>5828.3</v>
       </c>
-      <c r="AW28" s="28">
+      <c r="AW28" s="26">
         <v>7973.6904764431156</v>
       </c>
       <c r="AX28" s="3">
         <v>10772.4</v>
       </c>
       <c r="AY28" s="3">
         <v>23735.571337813341</v>
       </c>
-      <c r="AZ28" s="7"/>
+      <c r="AZ28" s="7">
+        <v>53858.7</v>
+      </c>
       <c r="BA28" s="7"/>
       <c r="BB28" s="3"/>
       <c r="BC28" s="3"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="3">
         <v>922.9</v>
       </c>
       <c r="C29" s="3">
         <v>1588.1</v>
       </c>
       <c r="D29" s="3">
         <v>2446.3000000000002</v>
       </c>
       <c r="E29" s="3">
         <v>3732.4514774999998</v>
       </c>
       <c r="F29" s="3">
         <v>5244.9</v>
       </c>
       <c r="G29" s="3">
         <v>7501.1</v>
@@ -4518,60 +4560,62 @@
       </c>
       <c r="AN29" s="3">
         <v>79542.609097883033</v>
       </c>
       <c r="AO29" s="3">
         <v>80544.586097355452</v>
       </c>
       <c r="AQ29" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AR29" s="10">
         <v>528.6</v>
       </c>
       <c r="AS29" s="10">
         <v>997.7</v>
       </c>
       <c r="AT29" s="10">
         <v>1520.3</v>
       </c>
       <c r="AU29" s="7">
         <v>2147</v>
       </c>
       <c r="AV29" s="7">
         <v>2918.4</v>
       </c>
-      <c r="AW29" s="28">
+      <c r="AW29" s="26">
         <v>4721.0532278892233</v>
       </c>
       <c r="AX29" s="3">
         <v>6912.09745705164</v>
       </c>
       <c r="AY29" s="3">
         <v>15668.022589106899</v>
       </c>
-      <c r="AZ29" s="7"/>
+      <c r="AZ29" s="7">
+        <v>49072.100000000006</v>
+      </c>
       <c r="BA29" s="7"/>
       <c r="BB29" s="3"/>
       <c r="BC29" s="3"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="3">
         <v>3462.9</v>
       </c>
       <c r="C30" s="3">
         <v>6294.4</v>
       </c>
       <c r="D30" s="3">
         <v>9402.2999999999993</v>
       </c>
       <c r="E30" s="3">
         <v>13030.9306048</v>
       </c>
       <c r="F30" s="3">
         <v>16675.599999999999</v>
       </c>
       <c r="G30" s="3">
         <v>20462</v>
@@ -4668,60 +4712,62 @@
       </c>
       <c r="AN30" s="3">
         <v>93416.118643324429</v>
       </c>
       <c r="AO30" s="3">
         <v>96744.323699506742</v>
       </c>
       <c r="AQ30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AR30" s="10">
         <v>3523.6</v>
       </c>
       <c r="AS30" s="10">
         <v>6489.8</v>
       </c>
       <c r="AT30" s="10">
         <v>9999.6</v>
       </c>
       <c r="AU30" s="7">
         <v>13870.300000000001</v>
       </c>
       <c r="AV30" s="7">
         <v>17697.8</v>
       </c>
-      <c r="AW30" s="28">
+      <c r="AW30" s="26">
         <v>21769.070210151804</v>
       </c>
       <c r="AX30" s="3">
         <v>29591.600045179068</v>
       </c>
       <c r="AY30" s="3">
         <v>40820.891187942034</v>
       </c>
-      <c r="AZ30" s="7"/>
+      <c r="AZ30" s="7">
+        <v>70593.400000000009</v>
+      </c>
       <c r="BA30" s="7"/>
       <c r="BB30" s="3"/>
       <c r="BC30" s="3"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="3">
         <v>753.9</v>
       </c>
       <c r="C31" s="3">
         <v>1195</v>
       </c>
       <c r="D31" s="3">
         <v>1983.7</v>
       </c>
       <c r="E31" s="3">
         <v>3170.5587821999998</v>
       </c>
       <c r="F31" s="3">
         <v>4292.8999999999996</v>
       </c>
       <c r="G31" s="3">
         <v>5443</v>
@@ -4818,60 +4864,62 @@
       </c>
       <c r="AN31" s="3">
         <v>52055.890104961378</v>
       </c>
       <c r="AO31" s="3">
         <v>52938.694638364352</v>
       </c>
       <c r="AQ31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AR31" s="10">
         <v>696.8</v>
       </c>
       <c r="AS31" s="10">
         <v>1145.4000000000001</v>
       </c>
       <c r="AT31" s="10">
         <v>1776.6</v>
       </c>
       <c r="AU31" s="7">
         <v>2601.8000000000002</v>
       </c>
       <c r="AV31" s="7">
         <v>3426.8</v>
       </c>
-      <c r="AW31" s="28">
+      <c r="AW31" s="26">
         <v>4340.4073810978953</v>
       </c>
       <c r="AX31" s="3">
         <v>6809.4773204027651</v>
       </c>
       <c r="AY31" s="3">
         <v>11997.412168441841</v>
       </c>
-      <c r="AZ31" s="7"/>
+      <c r="AZ31" s="7">
+        <v>33785</v>
+      </c>
       <c r="BA31" s="7"/>
       <c r="BB31" s="3"/>
       <c r="BC31" s="3"/>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="3">
         <v>689.6</v>
       </c>
       <c r="C32" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D32" s="3">
         <v>1780.5</v>
       </c>
       <c r="E32" s="3">
         <v>2833.2631670999999</v>
       </c>
       <c r="F32" s="3">
         <v>4057.4</v>
       </c>
       <c r="G32" s="3">
         <v>5376.6</v>
@@ -4968,60 +5016,62 @@
       </c>
       <c r="AN32" s="3">
         <v>71089.17030661623</v>
       </c>
       <c r="AO32" s="3">
         <v>71703.506895209575</v>
       </c>
       <c r="AQ32" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR32" s="10">
         <v>510.2</v>
       </c>
       <c r="AS32" s="10">
         <v>920</v>
       </c>
       <c r="AT32" s="10">
         <v>1372.6</v>
       </c>
       <c r="AU32" s="7">
         <v>1991.4</v>
       </c>
       <c r="AV32" s="7">
         <v>2715.2</v>
       </c>
-      <c r="AW32" s="28">
+      <c r="AW32" s="26">
         <v>3579.1312247587261</v>
       </c>
       <c r="AX32" s="3">
         <v>4920.7213512038834</v>
       </c>
       <c r="AY32" s="3">
         <v>7931.1452752284968</v>
       </c>
-      <c r="AZ32" s="7"/>
+      <c r="AZ32" s="7">
+        <v>34711.9</v>
+      </c>
       <c r="BA32" s="7"/>
       <c r="BB32" s="3"/>
       <c r="BC32" s="3"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="3">
         <v>1070.5999999999999</v>
       </c>
       <c r="C33" s="3">
         <v>2089</v>
       </c>
       <c r="D33" s="3">
         <v>3157.5</v>
       </c>
       <c r="E33" s="3">
         <v>4682.8391222999999</v>
       </c>
       <c r="F33" s="3">
         <v>6284.8</v>
       </c>
       <c r="G33" s="3">
         <v>8566.7000000000007</v>
@@ -5118,60 +5168,62 @@
       </c>
       <c r="AN33" s="3">
         <v>70982.043851104536</v>
       </c>
       <c r="AO33" s="3">
         <v>72224.038799267932</v>
       </c>
       <c r="AQ33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR33" s="10">
         <v>1159.5</v>
       </c>
       <c r="AS33" s="10">
         <v>2315</v>
       </c>
       <c r="AT33" s="10">
         <v>3539.8</v>
       </c>
       <c r="AU33" s="7">
         <v>4915.8999999999996</v>
       </c>
       <c r="AV33" s="7">
         <v>6487.5</v>
       </c>
-      <c r="AW33" s="28">
+      <c r="AW33" s="26">
         <v>8505.5341764774075</v>
       </c>
       <c r="AX33" s="3">
         <v>12252.514562817476</v>
       </c>
       <c r="AY33" s="3">
         <v>21419.33995576567</v>
       </c>
-      <c r="AZ33" s="7"/>
+      <c r="AZ33" s="7">
+        <v>46630.3</v>
+      </c>
       <c r="BA33" s="7"/>
       <c r="BB33" s="3"/>
       <c r="BC33" s="3"/>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="3">
         <v>3352.2</v>
       </c>
       <c r="C34" s="3">
         <v>5657.5</v>
       </c>
       <c r="D34" s="3">
         <v>8545.1</v>
       </c>
       <c r="E34" s="3">
         <v>12545.7369033</v>
       </c>
       <c r="F34" s="3">
         <v>16830.599999999999</v>
       </c>
       <c r="G34" s="3">
         <v>20854.5</v>
@@ -5268,60 +5320,62 @@
       </c>
       <c r="AN34" s="3">
         <v>142797.62312211515</v>
       </c>
       <c r="AO34" s="3">
         <v>146122.76343637853</v>
       </c>
       <c r="AQ34" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR34" s="10">
         <v>3076.4</v>
       </c>
       <c r="AS34" s="10">
         <v>5273.2</v>
       </c>
       <c r="AT34" s="10">
         <v>7903</v>
       </c>
       <c r="AU34" s="7">
         <v>11100.9</v>
       </c>
       <c r="AV34" s="7">
         <v>14649.3</v>
       </c>
-      <c r="AW34" s="28">
+      <c r="AW34" s="26">
         <v>18439.801411294633</v>
       </c>
       <c r="AX34" s="3">
         <v>24828.13606529231</v>
       </c>
       <c r="AY34" s="3">
         <v>43686.922145967175</v>
       </c>
-      <c r="AZ34" s="7"/>
+      <c r="AZ34" s="7">
+        <v>84093.4</v>
+      </c>
       <c r="BA34" s="7"/>
       <c r="BB34" s="3"/>
       <c r="BC34" s="3"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="3">
         <v>509.8</v>
       </c>
       <c r="C35" s="3">
         <v>896.1</v>
       </c>
       <c r="D35" s="3">
         <v>1252.5999999999999</v>
       </c>
       <c r="E35" s="3">
         <v>1923.7749905999999</v>
       </c>
       <c r="F35" s="3">
         <v>2626.5</v>
       </c>
       <c r="G35" s="3">
         <v>3611.5</v>
@@ -5418,60 +5472,62 @@
       </c>
       <c r="AN35" s="3">
         <v>57763.116822645214</v>
       </c>
       <c r="AO35" s="3">
         <v>58172.13379987191</v>
       </c>
       <c r="AQ35" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR35" s="10">
         <v>413.6</v>
       </c>
       <c r="AS35" s="10">
         <v>690.9</v>
       </c>
       <c r="AT35" s="10">
         <v>1005.7</v>
       </c>
       <c r="AU35" s="7">
         <v>1365.7</v>
       </c>
       <c r="AV35" s="7">
         <v>1809.6</v>
       </c>
-      <c r="AW35" s="28">
+      <c r="AW35" s="26">
         <v>2448.313389768844</v>
       </c>
       <c r="AX35" s="3">
         <v>3863.063973828268</v>
       </c>
       <c r="AY35" s="3">
         <v>12859.799060096355</v>
       </c>
-      <c r="AZ35" s="7"/>
+      <c r="AZ35" s="7">
+        <v>43163.200000000004</v>
+      </c>
       <c r="BA35" s="7"/>
       <c r="BB35" s="3"/>
       <c r="BC35" s="3"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="3">
         <v>813.7</v>
       </c>
       <c r="C36" s="3">
         <v>1535.5</v>
       </c>
       <c r="D36" s="3">
         <v>2500.9</v>
       </c>
       <c r="E36" s="3">
         <v>4157.7459485999998</v>
       </c>
       <c r="F36" s="3">
         <v>5684.8</v>
       </c>
       <c r="G36" s="3">
         <v>7768</v>
@@ -5568,263 +5624,267 @@
       </c>
       <c r="AN36" s="3">
         <v>40612.095567229313</v>
       </c>
       <c r="AO36" s="3">
         <v>41637.176646709515</v>
       </c>
       <c r="AQ36" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR36" s="10">
         <v>838.3</v>
       </c>
       <c r="AS36" s="10">
         <v>1451.7</v>
       </c>
       <c r="AT36" s="10">
         <v>2282.9</v>
       </c>
       <c r="AU36" s="7">
         <v>3674.7</v>
       </c>
       <c r="AV36" s="7">
         <v>4888.1000000000004</v>
       </c>
-      <c r="AW36" s="28">
+      <c r="AW36" s="26">
         <v>6811.7243559820545</v>
       </c>
       <c r="AX36" s="3">
         <v>9695.1710006352332</v>
       </c>
       <c r="AY36" s="3">
         <v>14093.198444758518</v>
       </c>
-      <c r="AZ36" s="7"/>
+      <c r="AZ36" s="7">
+        <v>27287.1</v>
+      </c>
       <c r="BA36" s="7"/>
       <c r="BB36" s="3"/>
       <c r="BC36" s="3"/>
     </row>
     <row r="37" spans="1:55">
-      <c r="A37" s="20" t="s">
+      <c r="A37" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="3">
         <v>1416.7</v>
       </c>
       <c r="C37" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D37" s="3">
         <v>3488</v>
       </c>
       <c r="E37" s="3">
         <v>5433.3293657999993</v>
       </c>
       <c r="F37" s="3">
         <v>7575.8</v>
       </c>
       <c r="G37" s="3">
         <v>10093</v>
       </c>
       <c r="H37" s="3">
         <v>16255.386211500001</v>
       </c>
       <c r="I37" s="3">
         <v>39592.699999999997</v>
       </c>
       <c r="J37" s="3">
         <v>88056.7</v>
       </c>
       <c r="K37" s="3">
         <v>97486.2</v>
       </c>
       <c r="L37" s="3">
         <v>104070.6</v>
       </c>
       <c r="M37" s="3">
         <v>106061.90000000001</v>
       </c>
-      <c r="O37" s="20" t="s">
+      <c r="O37" s="18" t="s">
         <v>40</v>
       </c>
       <c r="P37" s="7">
         <v>1064.4982116798533</v>
       </c>
       <c r="Q37" s="7">
         <v>1878.8106394966305</v>
       </c>
       <c r="R37" s="7">
         <v>2427.3040004881304</v>
       </c>
       <c r="S37" s="7">
         <v>3296.2814628701276</v>
       </c>
       <c r="T37" s="7">
         <v>4374.1214821158346</v>
       </c>
       <c r="U37" s="3">
         <v>5552.3</v>
       </c>
       <c r="V37" s="3">
         <v>9831.2999999999993</v>
       </c>
       <c r="W37" s="3">
         <v>32857.799999999996</v>
       </c>
       <c r="X37" s="3">
         <v>80457.77383209554</v>
       </c>
       <c r="Y37" s="7">
         <v>103305.2</v>
       </c>
       <c r="Z37" s="3">
         <v>116839.5</v>
       </c>
       <c r="AA37" s="3">
         <v>113423.8</v>
       </c>
-      <c r="AC37" s="20" t="s">
+      <c r="AC37" s="18" t="s">
         <v>40</v>
       </c>
       <c r="AD37" s="7">
         <v>969.06562357608607</v>
       </c>
       <c r="AE37" s="3">
         <v>1709.3149987898241</v>
       </c>
       <c r="AF37" s="7">
         <v>2381.5876393777917</v>
       </c>
       <c r="AG37" s="7">
         <v>3324.3132007930535</v>
       </c>
       <c r="AH37" s="7">
         <v>4414.4418452824775</v>
       </c>
       <c r="AI37" s="3">
         <v>5644.7105270142447</v>
       </c>
       <c r="AJ37" s="3">
         <v>10351.584633930057</v>
       </c>
       <c r="AK37" s="3">
         <v>31039.416315823106</v>
       </c>
       <c r="AL37" s="7">
         <v>86436.866013331761</v>
       </c>
       <c r="AM37" s="7">
         <v>112265.80989891707</v>
       </c>
       <c r="AN37" s="3">
         <v>137918.47622356712</v>
       </c>
       <c r="AO37" s="3">
         <v>138930.88685892071</v>
       </c>
-      <c r="AQ37" s="20" t="s">
+      <c r="AQ37" s="18" t="s">
         <v>40</v>
       </c>
       <c r="AR37" s="10">
         <v>1054.3</v>
       </c>
       <c r="AS37" s="10">
         <v>1690.1</v>
       </c>
       <c r="AT37" s="10">
         <v>2526.9</v>
       </c>
       <c r="AU37" s="7">
         <v>3548.6</v>
       </c>
       <c r="AV37" s="7">
         <v>4712.3</v>
       </c>
-      <c r="AW37" s="28">
+      <c r="AW37" s="26">
         <v>5959.5981967056887</v>
       </c>
       <c r="AX37" s="3">
         <v>11006.379734308726</v>
       </c>
       <c r="AY37" s="3">
         <v>33315.390170383158</v>
       </c>
-      <c r="AZ37" s="7"/>
+      <c r="AZ37" s="7">
+        <v>98566</v>
+      </c>
       <c r="BA37" s="7"/>
       <c r="BB37" s="3"/>
       <c r="BC37" s="3"/>
     </row>
     <row r="38" spans="1:55">
-      <c r="A38" s="22"/>
-[...46 lines deleted...]
-      <c r="BC38" s="22"/>
+      <c r="A38" s="20"/>
+      <c r="B38" s="20"/>
+      <c r="C38" s="20"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="20"/>
+      <c r="F38" s="20"/>
+      <c r="G38" s="20"/>
+      <c r="I38" s="20"/>
+      <c r="J38" s="20"/>
+      <c r="K38" s="20"/>
+      <c r="L38" s="20"/>
+      <c r="M38" s="20"/>
+      <c r="O38" s="20"/>
+      <c r="P38" s="20"/>
+      <c r="Q38" s="20"/>
+      <c r="R38" s="20"/>
+      <c r="S38" s="20"/>
+      <c r="T38" s="20"/>
+      <c r="U38" s="20"/>
+      <c r="W38" s="20"/>
+      <c r="X38" s="20"/>
+      <c r="Y38" s="20"/>
+      <c r="Z38" s="20"/>
+      <c r="AA38" s="20"/>
+      <c r="AC38" s="20"/>
+      <c r="AD38" s="20"/>
+      <c r="AE38" s="20"/>
+      <c r="AF38" s="20"/>
+      <c r="AG38" s="20"/>
+      <c r="AH38" s="20"/>
+      <c r="AI38" s="20"/>
+      <c r="AK38" s="20"/>
+      <c r="AL38" s="20"/>
+      <c r="AM38" s="20"/>
+      <c r="AN38" s="20"/>
+      <c r="AO38" s="20"/>
+      <c r="AQ38" s="20"/>
+      <c r="AR38" s="20"/>
+      <c r="AS38" s="20"/>
+      <c r="AT38" s="20"/>
+      <c r="AU38" s="20"/>
+      <c r="AV38" s="20"/>
+      <c r="AW38" s="20"/>
+      <c r="AY38" s="20"/>
+      <c r="AZ38" s="20"/>
+      <c r="BA38" s="20"/>
+      <c r="BB38" s="20"/>
+      <c r="BC38" s="20"/>
     </row>
     <row r="39" spans="1:55">
       <c r="A39" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="31"/>
       <c r="C39" s="31"/>
       <c r="D39" s="31"/>
       <c r="E39" s="31"/>
       <c r="F39" s="31"/>
       <c r="G39" s="31"/>
       <c r="H39" s="31"/>
       <c r="I39" s="31"/>
       <c r="J39" s="31"/>
       <c r="K39" s="31"/>
       <c r="L39" s="31"/>
       <c r="M39" s="31"/>
       <c r="O39" s="31" t="s">
         <v>20</v>
       </c>
       <c r="P39" s="31"/>
       <c r="Q39" s="31"/>
       <c r="R39" s="31"/>
       <c r="S39" s="31"/>
       <c r="T39" s="31"/>
@@ -5845,407 +5905,409 @@
       <c r="AH39" s="31"/>
       <c r="AI39" s="31"/>
       <c r="AJ39" s="31"/>
       <c r="AK39" s="31"/>
       <c r="AL39" s="31"/>
       <c r="AM39" s="31"/>
       <c r="AN39" s="31"/>
       <c r="AO39" s="31"/>
       <c r="AQ39" s="31" t="s">
         <v>25</v>
       </c>
       <c r="AR39" s="31"/>
       <c r="AS39" s="31"/>
       <c r="AT39" s="31"/>
       <c r="AU39" s="31"/>
       <c r="AV39" s="31"/>
       <c r="AW39" s="31"/>
       <c r="AX39" s="31"/>
       <c r="AY39" s="31"/>
       <c r="AZ39" s="31"/>
       <c r="BA39" s="31"/>
       <c r="BB39" s="31"/>
       <c r="BC39" s="31"/>
     </row>
     <row r="40" spans="1:55">
-      <c r="A40" s="14"/>
-[...10 lines deleted...]
-      <c r="L40" s="14"/>
+      <c r="A40" s="28"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="28"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
+      <c r="I40" s="28"/>
+      <c r="J40" s="28"/>
+      <c r="K40" s="28"/>
+      <c r="L40" s="28"/>
       <c r="M40" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="O40" s="14"/>
-[...10 lines deleted...]
-      <c r="Z40" s="14"/>
+      <c r="O40" s="28"/>
+      <c r="P40" s="28"/>
+      <c r="Q40" s="28"/>
+      <c r="R40" s="28"/>
+      <c r="S40" s="28"/>
+      <c r="T40" s="28"/>
+      <c r="U40" s="28"/>
+      <c r="V40" s="28"/>
+      <c r="W40" s="28"/>
+      <c r="X40" s="28"/>
+      <c r="Y40" s="28"/>
+      <c r="Z40" s="28"/>
       <c r="AA40" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AC40" s="14"/>
-[...10 lines deleted...]
-      <c r="AN40" s="14"/>
+      <c r="AC40" s="28"/>
+      <c r="AD40" s="28"/>
+      <c r="AE40" s="28"/>
+      <c r="AF40" s="28"/>
+      <c r="AG40" s="28"/>
+      <c r="AH40" s="28"/>
+      <c r="AI40" s="28"/>
+      <c r="AJ40" s="28"/>
+      <c r="AK40" s="28"/>
+      <c r="AL40" s="28"/>
+      <c r="AM40" s="28"/>
+      <c r="AN40" s="28"/>
       <c r="AO40" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AQ40" s="14"/>
-[...10 lines deleted...]
-      <c r="BB40" s="14"/>
+      <c r="AQ40" s="28"/>
+      <c r="AR40" s="28"/>
+      <c r="AS40" s="28"/>
+      <c r="AT40" s="28"/>
+      <c r="AU40" s="28"/>
+      <c r="AV40" s="28"/>
+      <c r="AW40" s="28"/>
+      <c r="AX40" s="28"/>
+      <c r="AY40" s="28"/>
+      <c r="AZ40" s="28"/>
+      <c r="BA40" s="28"/>
+      <c r="BB40" s="28"/>
       <c r="BC40" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="41" spans="1:55" s="25" customFormat="1" ht="33.75">
-      <c r="A41" s="26"/>
+    <row r="41" spans="1:55" s="23" customFormat="1" ht="33.75">
+      <c r="A41" s="24"/>
       <c r="B41" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H41" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I41" s="9" t="s">
         <v>9</v>
       </c>
       <c r="J41" s="9" t="s">
         <v>10</v>
       </c>
       <c r="K41" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="M41" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="O41" s="26"/>
+      <c r="O41" s="24"/>
       <c r="P41" s="9" t="s">
         <v>2</v>
       </c>
       <c r="Q41" s="9" t="s">
         <v>3</v>
       </c>
       <c r="R41" s="9" t="s">
         <v>4</v>
       </c>
       <c r="S41" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T41" s="9" t="s">
         <v>6</v>
       </c>
       <c r="U41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="V41" s="9" t="s">
         <v>8</v>
       </c>
       <c r="W41" s="9" t="s">
         <v>9</v>
       </c>
       <c r="X41" s="9" t="s">
         <v>10</v>
       </c>
       <c r="Y41" s="9" t="s">
         <v>11</v>
       </c>
       <c r="Z41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AA41" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AC41" s="26"/>
+      <c r="AC41" s="24"/>
       <c r="AD41" s="9" t="s">
         <v>2</v>
       </c>
       <c r="AE41" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AF41" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AG41" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AH41" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AI41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AJ41" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AK41" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AL41" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AM41" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AN41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AO41" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AQ41" s="26"/>
+      <c r="AQ41" s="24"/>
       <c r="AR41" s="9" t="s">
         <v>2</v>
       </c>
       <c r="AS41" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AT41" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AU41" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AV41" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AW41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AX41" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AY41" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AZ41" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BA41" s="9" t="s">
         <v>11</v>
       </c>
       <c r="BB41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="BC41" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:55">
-      <c r="A42" s="15" t="s">
+      <c r="A42" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B42" s="3">
         <v>1.1000000000000001</v>
       </c>
       <c r="C42" s="3">
         <v>2.2999999999999998</v>
       </c>
       <c r="D42" s="3">
         <v>3.2</v>
       </c>
       <c r="E42" s="3">
         <v>4.0856075741666658</v>
       </c>
       <c r="F42" s="3">
         <v>4.5999999999999996</v>
       </c>
       <c r="G42" s="3">
         <v>5</v>
       </c>
       <c r="H42" s="3">
         <v>12598.4</v>
       </c>
       <c r="I42" s="3">
         <v>118753</v>
       </c>
       <c r="J42" s="3">
         <v>440013.85821769998</v>
       </c>
       <c r="K42" s="3">
         <v>505763.08891961904</v>
       </c>
       <c r="L42" s="3">
         <v>540702.69999999995</v>
       </c>
       <c r="M42" s="3">
         <v>540345.30000000005</v>
       </c>
-      <c r="O42" s="15" t="s">
+      <c r="O42" s="13" t="s">
         <v>1</v>
       </c>
       <c r="P42" s="7">
         <v>8.6999999999999993</v>
       </c>
       <c r="Q42" s="7">
         <v>17.250843570833332</v>
       </c>
       <c r="R42" s="7">
         <v>24.7</v>
       </c>
-      <c r="S42" s="24">
+      <c r="S42" s="22">
         <v>30.015627266666666</v>
       </c>
       <c r="T42" s="7">
         <v>33.74437217083333</v>
       </c>
       <c r="U42" s="3">
         <v>36.807280095833327</v>
       </c>
       <c r="V42" s="3">
         <v>13308.232391687474</v>
       </c>
       <c r="W42" s="3">
         <v>117892.7</v>
       </c>
       <c r="X42" s="3">
         <v>432799.22991005273</v>
       </c>
       <c r="Y42" s="7">
         <v>629378.69999999995</v>
       </c>
       <c r="Z42" s="3">
         <v>748491.6</v>
       </c>
       <c r="AA42" s="3">
         <v>745256.2</v>
       </c>
-      <c r="AC42" s="15" t="s">
+      <c r="AC42" s="13" t="s">
         <v>1</v>
       </c>
       <c r="AD42" s="7">
         <v>98.273624882500002</v>
       </c>
       <c r="AE42" s="3">
         <v>196.547249765</v>
       </c>
       <c r="AF42" s="7">
         <v>294.82087464749998</v>
       </c>
-      <c r="AG42" s="24">
+      <c r="AG42" s="22">
         <v>393.09449953000001</v>
       </c>
       <c r="AH42" s="7">
         <v>491.36812441250004</v>
       </c>
       <c r="AI42" s="3">
         <v>589.64174929500007</v>
       </c>
       <c r="AJ42" s="3">
         <v>14799.035225195636</v>
       </c>
       <c r="AK42" s="3">
         <v>111842.99063111654</v>
       </c>
       <c r="AL42" s="7">
         <v>488781.66417450923</v>
       </c>
       <c r="AM42" s="7">
         <v>664679.75428891974</v>
       </c>
       <c r="AN42" s="3">
         <v>894009.97652615327</v>
       </c>
       <c r="AO42" s="3">
         <v>894108.23733053578</v>
       </c>
-      <c r="AQ42" s="15" t="s">
+      <c r="AQ42" s="13" t="s">
         <v>1</v>
       </c>
       <c r="AR42" s="7">
         <v>219.1</v>
       </c>
       <c r="AS42" s="3">
         <v>415.5</v>
       </c>
       <c r="AT42" s="7">
         <v>597.32446716999993</v>
       </c>
-      <c r="AU42" s="24">
+      <c r="AU42" s="22">
         <v>700.8</v>
       </c>
       <c r="AV42" s="7">
         <v>746.65059769666652</v>
       </c>
-      <c r="AW42" s="28">
+      <c r="AW42" s="26">
         <v>829.95199011499983</v>
       </c>
       <c r="AX42" s="3">
         <v>17340.599999999999</v>
       </c>
       <c r="AY42" s="3">
         <v>121486.0886288133</v>
       </c>
-      <c r="AZ42" s="7"/>
+      <c r="AZ42" s="7">
+        <v>508731.88449497032</v>
+      </c>
       <c r="BA42" s="7"/>
       <c r="BB42" s="3"/>
       <c r="BC42" s="3"/>
     </row>
     <row r="43" spans="1:55">
       <c r="A43" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="3">
         <v>1.1000000000000001</v>
       </c>
       <c r="C43" s="3">
         <v>2.2999999999999998</v>
       </c>
       <c r="D43" s="3">
         <v>3.2</v>
       </c>
       <c r="E43" s="3">
         <v>4.0999999999999996</v>
       </c>
       <c r="F43" s="3">
         <v>4.5999999999999996</v>
       </c>
       <c r="G43" s="3">
         <v>5</v>
@@ -6342,60 +6404,62 @@
       </c>
       <c r="AN43" s="3">
         <v>23864.693981411721</v>
       </c>
       <c r="AO43" s="3">
         <v>23962.971924852998</v>
       </c>
       <c r="AQ43" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AR43" s="7">
         <v>219.1</v>
       </c>
       <c r="AS43" s="3">
         <v>415.5</v>
       </c>
       <c r="AT43" s="7">
         <v>597.29999999999995</v>
       </c>
       <c r="AU43" s="8">
         <v>700.8</v>
       </c>
       <c r="AV43" s="7">
         <v>746.7</v>
       </c>
-      <c r="AW43" s="28">
+      <c r="AW43" s="26">
         <v>829.95199011499983</v>
       </c>
       <c r="AX43" s="3">
         <v>1500.2753172290863</v>
       </c>
       <c r="AY43" s="3">
         <v>3021.7</v>
       </c>
-      <c r="AZ43" s="7"/>
+      <c r="AZ43" s="7">
+        <v>15565.9</v>
+      </c>
       <c r="BA43" s="7"/>
       <c r="BB43" s="3"/>
       <c r="BC43" s="3"/>
     </row>
     <row r="44" spans="1:55">
       <c r="A44" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>0</v>
@@ -6501,51 +6565,53 @@
       </c>
       <c r="AR44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU44" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV44" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW44" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX44" s="3">
         <v>1130.9819719340499</v>
       </c>
       <c r="AY44" s="3">
         <v>12377.514702162658</v>
       </c>
-      <c r="AZ44" s="7"/>
+      <c r="AZ44" s="7">
+        <v>43946.400000000001</v>
+      </c>
       <c r="BA44" s="7"/>
       <c r="BB44" s="3"/>
       <c r="BC44" s="3"/>
     </row>
     <row r="45" spans="1:55">
       <c r="A45" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>0</v>
@@ -6651,51 +6717,53 @@
       </c>
       <c r="AR45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW45" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX45" s="3">
         <v>411.44308915024283</v>
       </c>
       <c r="AY45" s="3">
         <v>4186.4928561359884</v>
       </c>
-      <c r="AZ45" s="7"/>
+      <c r="AZ45" s="7">
+        <v>21072.799999999999</v>
+      </c>
       <c r="BA45" s="7"/>
       <c r="BB45" s="3"/>
       <c r="BC45" s="3"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>0</v>
@@ -6801,51 +6869,53 @@
       </c>
       <c r="AR46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW46" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX46" s="3">
         <v>710.46559548146536</v>
       </c>
       <c r="AY46" s="3">
         <v>6815.3427455809679</v>
       </c>
-      <c r="AZ46" s="7"/>
+      <c r="AZ46" s="7">
+        <v>38094.199999999997</v>
+      </c>
       <c r="BA46" s="7"/>
       <c r="BB46" s="3"/>
       <c r="BC46" s="3"/>
     </row>
     <row r="47" spans="1:55">
       <c r="A47" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>0</v>
@@ -6951,51 +7021,53 @@
       </c>
       <c r="AR47" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX47" s="3">
         <v>955.44441736644535</v>
       </c>
       <c r="AY47" s="3">
         <v>11596.025428637713</v>
       </c>
-      <c r="AZ47" s="7"/>
+      <c r="AZ47" s="7">
+        <v>39704.9</v>
+      </c>
       <c r="BA47" s="7"/>
       <c r="BB47" s="3"/>
       <c r="BC47" s="3"/>
     </row>
     <row r="48" spans="1:55">
       <c r="A48" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>0</v>
@@ -7101,51 +7173,53 @@
       </c>
       <c r="AR48" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW48" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX48" s="3">
         <v>1095.5634935304727</v>
       </c>
       <c r="AY48" s="3">
         <v>8322.6051718429189</v>
       </c>
-      <c r="AZ48" s="7"/>
+      <c r="AZ48" s="7">
+        <v>40499.9</v>
+      </c>
       <c r="BA48" s="7"/>
       <c r="BB48" s="3"/>
       <c r="BC48" s="3"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>0</v>
@@ -7251,51 +7325,53 @@
       </c>
       <c r="AR49" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW49" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX49" s="3">
         <v>2804.8130932776708</v>
       </c>
       <c r="AY49" s="3">
         <v>8808.4573989165565</v>
       </c>
-      <c r="AZ49" s="7"/>
+      <c r="AZ49" s="7">
+        <v>34271.4</v>
+      </c>
       <c r="BA49" s="7"/>
       <c r="BB49" s="3"/>
       <c r="BC49" s="3"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>0</v>
@@ -7401,51 +7477,53 @@
       </c>
       <c r="AR50" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW50" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX50" s="3">
         <v>1116.1427189058327</v>
       </c>
       <c r="AY50" s="3">
         <v>5133.8591944043892</v>
       </c>
-      <c r="AZ50" s="7"/>
+      <c r="AZ50" s="7">
+        <v>25689.200000000001</v>
+      </c>
       <c r="BA50" s="7"/>
       <c r="BB50" s="3"/>
       <c r="BC50" s="3"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>0</v>
@@ -7551,51 +7629,53 @@
       </c>
       <c r="AR51" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW51" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX51" s="3">
         <v>376.30968524199653</v>
       </c>
       <c r="AY51" s="3">
         <v>2001.2367745515373</v>
       </c>
-      <c r="AZ51" s="7"/>
+      <c r="AZ51" s="7">
+        <v>27718.6</v>
+      </c>
       <c r="BA51" s="7"/>
       <c r="BB51" s="3"/>
       <c r="BC51" s="3"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>0</v>
@@ -7701,51 +7781,53 @@
       </c>
       <c r="AR52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX52" s="3">
         <v>1479.4686978660293</v>
       </c>
       <c r="AY52" s="3">
         <v>8214.1893920680432</v>
       </c>
-      <c r="AZ52" s="7"/>
+      <c r="AZ52" s="7">
+        <v>31305</v>
+      </c>
       <c r="BA52" s="7"/>
       <c r="BB52" s="3"/>
       <c r="BC52" s="3"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>0</v>
@@ -7851,51 +7933,53 @@
       </c>
       <c r="AR53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX53" s="3">
         <v>2072.5971646447692</v>
       </c>
       <c r="AY53" s="3">
         <v>16697.086458742211</v>
       </c>
-      <c r="AZ53" s="7"/>
+      <c r="AZ53" s="7">
+        <v>52791.3</v>
+      </c>
       <c r="BA53" s="7"/>
       <c r="BB53" s="3"/>
       <c r="BC53" s="3"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>0</v>
@@ -8001,51 +8085,53 @@
       </c>
       <c r="AR54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW54" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX54" s="3">
         <v>493.84866404507972</v>
       </c>
       <c r="AY54" s="3">
         <v>8604.8477095502767</v>
       </c>
-      <c r="AZ54" s="7"/>
+      <c r="AZ54" s="7">
+        <v>38142.9</v>
+      </c>
       <c r="BA54" s="7"/>
       <c r="BB54" s="3"/>
       <c r="BC54" s="3"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>0</v>
@@ -8151,679 +8237,685 @@
       </c>
       <c r="AR55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW55" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX55" s="3">
         <v>449.15707633421408</v>
       </c>
       <c r="AY55" s="3">
         <v>2749.0519531653363</v>
       </c>
-      <c r="AZ55" s="7"/>
+      <c r="AZ55" s="7">
+        <v>14047.4</v>
+      </c>
       <c r="BA55" s="7"/>
       <c r="BB55" s="3"/>
       <c r="BC55" s="3"/>
     </row>
     <row r="56" spans="1:55">
-      <c r="A56" s="20" t="s">
+      <c r="A56" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H56" s="3">
         <v>2358.4471679999997</v>
       </c>
       <c r="I56" s="3">
         <v>22529.3</v>
       </c>
       <c r="J56" s="3">
         <v>68080.100000000006</v>
       </c>
       <c r="K56" s="3">
         <v>75383.7</v>
       </c>
       <c r="L56" s="3">
         <v>80655.8</v>
       </c>
       <c r="M56" s="3">
         <v>80472.600000000006</v>
       </c>
-      <c r="O56" s="20" t="s">
+      <c r="O56" s="18" t="s">
         <v>40</v>
       </c>
       <c r="P56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="R56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="V56" s="3">
         <v>2443.4</v>
       </c>
       <c r="W56" s="3">
         <v>23465.1</v>
       </c>
       <c r="X56" s="3">
         <v>69346.099358898806</v>
       </c>
       <c r="Y56" s="7">
         <v>91076.2</v>
       </c>
       <c r="Z56" s="3">
         <v>103852.5</v>
       </c>
       <c r="AA56" s="3">
         <v>99488.3</v>
       </c>
-      <c r="AC56" s="20" t="s">
+      <c r="AC56" s="18" t="s">
         <v>40</v>
       </c>
       <c r="AD56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AF56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AG56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AI56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AJ56" s="3">
         <v>2708.2238664075212</v>
       </c>
       <c r="AK56" s="3">
         <v>21517.789974021209</v>
       </c>
       <c r="AL56" s="7">
         <v>74812.591732736313</v>
       </c>
       <c r="AM56" s="7">
         <v>99472.185017982149</v>
       </c>
       <c r="AN56" s="3">
         <v>124103.81094683769</v>
       </c>
       <c r="AO56" s="3">
         <v>124103.80850599524</v>
       </c>
-      <c r="AQ56" s="20" t="s">
+      <c r="AQ56" s="18" t="s">
         <v>40</v>
       </c>
       <c r="AR56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW56" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX56" s="3">
         <v>2744.0946647369638</v>
       </c>
       <c r="AY56" s="3">
         <v>22957.681284558421</v>
       </c>
-      <c r="AZ56" s="7"/>
+      <c r="AZ56" s="7">
+        <v>85882</v>
+      </c>
       <c r="BA56" s="7"/>
       <c r="BB56" s="3"/>
       <c r="BC56" s="3"/>
     </row>
     <row r="57" spans="1:55">
-      <c r="A57" s="22"/>
-[...10 lines deleted...]
-      <c r="L57" s="22"/>
+      <c r="A57" s="20"/>
+      <c r="B57" s="20"/>
+      <c r="C57" s="20"/>
+      <c r="D57" s="20"/>
+      <c r="E57" s="20"/>
+      <c r="F57" s="20"/>
+      <c r="G57" s="20"/>
+      <c r="H57" s="20"/>
+      <c r="I57" s="20"/>
+      <c r="J57" s="20"/>
+      <c r="K57" s="20"/>
+      <c r="L57" s="20"/>
       <c r="M57" s="5"/>
-      <c r="O57" s="22"/>
-[...10 lines deleted...]
-      <c r="Z57" s="22"/>
+      <c r="O57" s="20"/>
+      <c r="P57" s="20"/>
+      <c r="Q57" s="20"/>
+      <c r="R57" s="20"/>
+      <c r="S57" s="20"/>
+      <c r="T57" s="20"/>
+      <c r="U57" s="20"/>
+      <c r="V57" s="20"/>
+      <c r="W57" s="20"/>
+      <c r="X57" s="20"/>
+      <c r="Y57" s="20"/>
+      <c r="Z57" s="20"/>
       <c r="AA57" s="5"/>
-      <c r="AC57" s="22"/>
-[...10 lines deleted...]
-      <c r="AN57" s="22"/>
+      <c r="AC57" s="20"/>
+      <c r="AD57" s="20"/>
+      <c r="AE57" s="20"/>
+      <c r="AF57" s="20"/>
+      <c r="AG57" s="20"/>
+      <c r="AH57" s="20"/>
+      <c r="AI57" s="20"/>
+      <c r="AJ57" s="20"/>
+      <c r="AK57" s="20"/>
+      <c r="AL57" s="20"/>
+      <c r="AM57" s="20"/>
+      <c r="AN57" s="20"/>
       <c r="AO57" s="5"/>
-      <c r="AQ57" s="22"/>
-[...10 lines deleted...]
-      <c r="BB57" s="22"/>
+      <c r="AQ57" s="20"/>
+      <c r="AR57" s="20"/>
+      <c r="AS57" s="20"/>
+      <c r="AT57" s="20"/>
+      <c r="AU57" s="20"/>
+      <c r="AV57" s="20"/>
+      <c r="AW57" s="20"/>
+      <c r="AX57" s="20"/>
+      <c r="AY57" s="20"/>
+      <c r="AZ57" s="20"/>
+      <c r="BA57" s="20"/>
+      <c r="BB57" s="20"/>
       <c r="BC57" s="5"/>
     </row>
     <row r="58" spans="1:55">
-      <c r="A58" s="30" t="s">
+      <c r="A58" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B58" s="30"/>
-[...11 lines deleted...]
-      <c r="O58" s="30" t="s">
+      <c r="B58" s="29"/>
+      <c r="C58" s="29"/>
+      <c r="D58" s="29"/>
+      <c r="E58" s="29"/>
+      <c r="F58" s="29"/>
+      <c r="G58" s="29"/>
+      <c r="H58" s="29"/>
+      <c r="I58" s="29"/>
+      <c r="J58" s="29"/>
+      <c r="K58" s="29"/>
+      <c r="L58" s="29"/>
+      <c r="M58" s="29"/>
+      <c r="O58" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="P58" s="30"/>
-[...11 lines deleted...]
-      <c r="AC58" s="30" t="s">
+      <c r="P58" s="29"/>
+      <c r="Q58" s="29"/>
+      <c r="R58" s="29"/>
+      <c r="S58" s="29"/>
+      <c r="T58" s="29"/>
+      <c r="U58" s="29"/>
+      <c r="V58" s="29"/>
+      <c r="W58" s="29"/>
+      <c r="X58" s="29"/>
+      <c r="Y58" s="29"/>
+      <c r="Z58" s="29"/>
+      <c r="AA58" s="29"/>
+      <c r="AC58" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="AD58" s="30"/>
-[...11 lines deleted...]
-      <c r="AQ58" s="30" t="s">
+      <c r="AD58" s="29"/>
+      <c r="AE58" s="29"/>
+      <c r="AF58" s="29"/>
+      <c r="AG58" s="29"/>
+      <c r="AH58" s="29"/>
+      <c r="AI58" s="29"/>
+      <c r="AJ58" s="29"/>
+      <c r="AK58" s="29"/>
+      <c r="AL58" s="29"/>
+      <c r="AM58" s="29"/>
+      <c r="AN58" s="29"/>
+      <c r="AO58" s="29"/>
+      <c r="AQ58" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="AR58" s="30"/>
-[...10 lines deleted...]
-      <c r="BC58" s="30"/>
+      <c r="AR58" s="29"/>
+      <c r="AS58" s="29"/>
+      <c r="AT58" s="29"/>
+      <c r="AU58" s="29"/>
+      <c r="AV58" s="29"/>
+      <c r="AW58" s="29"/>
+      <c r="AX58" s="29"/>
+      <c r="AY58" s="29"/>
+      <c r="AZ58" s="29"/>
+      <c r="BA58" s="29"/>
+      <c r="BB58" s="29"/>
+      <c r="BC58" s="29"/>
     </row>
     <row r="59" spans="1:55">
-      <c r="A59" s="13"/>
-[...10 lines deleted...]
-      <c r="L59" s="13"/>
+      <c r="A59" s="27"/>
+      <c r="B59" s="27"/>
+      <c r="C59" s="27"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="27"/>
+      <c r="F59" s="27"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="27"/>
+      <c r="I59" s="27"/>
+      <c r="J59" s="27"/>
+      <c r="K59" s="27"/>
+      <c r="L59" s="27"/>
       <c r="M59" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="O59" s="13"/>
-[...10 lines deleted...]
-      <c r="Z59" s="13"/>
+      <c r="O59" s="27"/>
+      <c r="P59" s="27"/>
+      <c r="Q59" s="27"/>
+      <c r="R59" s="27"/>
+      <c r="S59" s="27"/>
+      <c r="T59" s="27"/>
+      <c r="U59" s="27"/>
+      <c r="V59" s="27"/>
+      <c r="W59" s="27"/>
+      <c r="X59" s="27"/>
+      <c r="Y59" s="27"/>
+      <c r="Z59" s="27"/>
       <c r="AA59" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AC59" s="13"/>
-[...10 lines deleted...]
-      <c r="AN59" s="13"/>
+      <c r="AC59" s="27"/>
+      <c r="AD59" s="27"/>
+      <c r="AE59" s="27"/>
+      <c r="AF59" s="27"/>
+      <c r="AG59" s="27"/>
+      <c r="AH59" s="27"/>
+      <c r="AI59" s="27"/>
+      <c r="AJ59" s="27"/>
+      <c r="AK59" s="27"/>
+      <c r="AL59" s="27"/>
+      <c r="AM59" s="27"/>
+      <c r="AN59" s="27"/>
       <c r="AO59" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AQ59" s="13"/>
-[...10 lines deleted...]
-      <c r="BB59" s="13"/>
+      <c r="AQ59" s="27"/>
+      <c r="AR59" s="27"/>
+      <c r="AS59" s="27"/>
+      <c r="AT59" s="27"/>
+      <c r="AU59" s="27"/>
+      <c r="AV59" s="27"/>
+      <c r="AW59" s="27"/>
+      <c r="AX59" s="27"/>
+      <c r="AY59" s="27"/>
+      <c r="AZ59" s="27"/>
+      <c r="BA59" s="27"/>
+      <c r="BB59" s="27"/>
       <c r="BC59" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="60" spans="1:55" s="25" customFormat="1" ht="33.75">
-      <c r="A60" s="26"/>
+    <row r="60" spans="1:55" s="23" customFormat="1" ht="33.75">
+      <c r="A60" s="24"/>
       <c r="B60" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I60" s="9" t="s">
         <v>9</v>
       </c>
       <c r="J60" s="9" t="s">
         <v>10</v>
       </c>
       <c r="K60" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="M60" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="O60" s="26"/>
+      <c r="O60" s="24"/>
       <c r="P60" s="9" t="s">
         <v>2</v>
       </c>
       <c r="Q60" s="9" t="s">
         <v>3</v>
       </c>
       <c r="R60" s="9" t="s">
         <v>4</v>
       </c>
       <c r="S60" s="9" t="s">
         <v>5</v>
       </c>
       <c r="T60" s="9" t="s">
         <v>6</v>
       </c>
       <c r="U60" s="9" t="s">
         <v>7</v>
       </c>
       <c r="V60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="W60" s="9" t="s">
         <v>9</v>
       </c>
       <c r="X60" s="9" t="s">
         <v>10</v>
       </c>
       <c r="Y60" s="9" t="s">
         <v>11</v>
       </c>
       <c r="Z60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AA60" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AC60" s="26"/>
+      <c r="AC60" s="24"/>
       <c r="AD60" s="9" t="s">
         <v>2</v>
       </c>
       <c r="AE60" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AF60" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AG60" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AH60" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AI60" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AJ60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AK60" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AL60" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AM60" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AN60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AO60" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AQ60" s="26"/>
+      <c r="AQ60" s="24"/>
       <c r="AR60" s="9" t="s">
         <v>2</v>
       </c>
       <c r="AS60" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AT60" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AU60" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AV60" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AW60" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AX60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AY60" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AZ60" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BA60" s="9" t="s">
         <v>11</v>
       </c>
       <c r="BB60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="BC60" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:55">
-      <c r="A61" s="15" t="s">
+      <c r="A61" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B61" s="3">
         <v>17936.5</v>
       </c>
       <c r="C61" s="3">
         <v>32221.7</v>
       </c>
       <c r="D61" s="3">
         <v>47199.1</v>
       </c>
       <c r="E61" s="3">
         <v>72473.164777254788</v>
       </c>
       <c r="F61" s="3">
         <v>99575.1</v>
       </c>
       <c r="G61" s="3">
         <v>131012.9</v>
       </c>
       <c r="H61" s="6">
         <v>169857.8</v>
       </c>
       <c r="I61" s="3">
         <v>206979.9</v>
       </c>
       <c r="J61" s="3">
         <v>242729.76795014297</v>
       </c>
       <c r="K61" s="3">
         <v>266135.38710777072</v>
       </c>
       <c r="L61" s="3">
         <v>283620.90000000002</v>
       </c>
       <c r="M61" s="3">
         <v>307073.59999999998</v>
       </c>
-      <c r="O61" s="15" t="s">
+      <c r="O61" s="13" t="s">
         <v>1</v>
       </c>
       <c r="P61" s="7">
         <v>13252.974536503596</v>
       </c>
       <c r="Q61" s="7">
         <v>21629.63794518738</v>
       </c>
       <c r="R61" s="7">
         <v>34079.451876025836</v>
       </c>
       <c r="S61" s="7">
         <v>48199.5826175494</v>
       </c>
       <c r="T61" s="7">
         <v>64242.264930871323</v>
       </c>
       <c r="U61" s="3">
         <v>82788.835201487411</v>
       </c>
       <c r="V61" s="6">
         <v>103473.31359501027</v>
       </c>
       <c r="W61" s="3">
         <v>128094</v>
       </c>
       <c r="X61" s="3">
         <v>147548.6775239878</v>
       </c>
       <c r="Y61" s="7">
         <v>161222.29999999999</v>
       </c>
       <c r="Z61" s="3">
         <v>172789.9</v>
       </c>
       <c r="AA61" s="3">
         <v>187471.5</v>
       </c>
-      <c r="AC61" s="15" t="s">
+      <c r="AC61" s="13" t="s">
         <v>1</v>
       </c>
       <c r="AD61" s="7">
         <v>13438.366773241372</v>
       </c>
       <c r="AE61" s="3">
         <v>24128.953403195381</v>
       </c>
       <c r="AF61" s="7">
         <v>36603.854801271918</v>
       </c>
       <c r="AG61" s="7">
         <v>52637.56869390975</v>
       </c>
       <c r="AH61" s="7">
         <v>70082.60644381569</v>
       </c>
       <c r="AI61" s="3">
         <v>90830.350280445156</v>
       </c>
       <c r="AJ61" s="6">
         <v>116108.3918022408</v>
       </c>
       <c r="AK61" s="3">
         <v>140711.07497218816</v>
       </c>
       <c r="AL61" s="7">
         <v>163945.90596710041</v>
       </c>
       <c r="AM61" s="7">
         <v>179207.96032773593</v>
       </c>
       <c r="AN61" s="3">
         <v>191910.22027928036</v>
       </c>
       <c r="AO61" s="3">
         <v>208454.30730442968</v>
       </c>
-      <c r="AQ61" s="15" t="s">
+      <c r="AQ61" s="13" t="s">
         <v>1</v>
       </c>
       <c r="AR61" s="11">
         <v>15231.3</v>
       </c>
       <c r="AS61" s="3">
         <v>27016.9</v>
       </c>
       <c r="AT61" s="7">
         <v>40504.726925425792</v>
       </c>
       <c r="AU61" s="7">
         <v>58425.3</v>
       </c>
       <c r="AV61" s="7">
         <v>77679.042127225301</v>
       </c>
-      <c r="AW61" s="28">
+      <c r="AW61" s="26">
         <v>102060.28515214825</v>
       </c>
       <c r="AX61" s="6">
         <v>129498.5</v>
       </c>
       <c r="AY61" s="3">
         <v>157880.34877855107</v>
       </c>
-      <c r="AZ61" s="7"/>
+      <c r="AZ61" s="7">
+        <v>184114.63561139701</v>
+      </c>
       <c r="BA61" s="7"/>
       <c r="BB61" s="3"/>
       <c r="BC61" s="3"/>
     </row>
     <row r="62" spans="1:55">
       <c r="A62" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="3">
         <v>23.1</v>
       </c>
       <c r="C62" s="3">
         <v>48.9</v>
       </c>
       <c r="D62" s="3">
         <v>83.4</v>
       </c>
       <c r="E62" s="3">
         <v>136.69822289999999</v>
       </c>
       <c r="F62" s="3">
         <v>203.3</v>
       </c>
       <c r="G62" s="3">
         <v>265</v>
@@ -8920,60 +9012,62 @@
       </c>
       <c r="AN62" s="3">
         <v>1206.7438108931979</v>
       </c>
       <c r="AO62" s="3">
         <v>1247.9278669193973</v>
       </c>
       <c r="AQ62" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AR62" s="10">
         <v>16.100000000000001</v>
       </c>
       <c r="AS62" s="3">
         <v>38.6</v>
       </c>
       <c r="AT62" s="7">
         <v>65.2</v>
       </c>
       <c r="AU62" s="7">
         <v>103.9</v>
       </c>
       <c r="AV62" s="7">
         <v>148.69999999999999</v>
       </c>
-      <c r="AW62" s="28">
+      <c r="AW62" s="26">
         <v>200.02486864229527</v>
       </c>
       <c r="AX62" s="6">
         <v>239.3</v>
       </c>
       <c r="AY62" s="3">
         <v>298.5</v>
       </c>
-      <c r="AZ62" s="7"/>
+      <c r="AZ62" s="7">
+        <v>331.8</v>
+      </c>
       <c r="BA62" s="7"/>
       <c r="BB62" s="3"/>
       <c r="BC62" s="3"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="3">
         <v>1468.2</v>
       </c>
       <c r="C63" s="3">
         <v>2634.8</v>
       </c>
       <c r="D63" s="3">
         <v>3686.6</v>
       </c>
       <c r="E63" s="3">
         <v>6701.4128805</v>
       </c>
       <c r="F63" s="3">
         <v>9977.2000000000007</v>
       </c>
       <c r="G63" s="3">
         <v>13816.1</v>
@@ -9070,60 +9164,62 @@
       </c>
       <c r="AN63" s="3">
         <v>15124.060635380369</v>
       </c>
       <c r="AO63" s="3">
         <v>15969.21055303713</v>
       </c>
       <c r="AQ63" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AR63" s="10">
         <v>893.1</v>
       </c>
       <c r="AS63" s="3">
         <v>1494.2</v>
       </c>
       <c r="AT63" s="7">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU63" s="7">
         <v>3708</v>
       </c>
       <c r="AV63" s="7">
         <v>5474.3</v>
       </c>
-      <c r="AW63" s="28">
+      <c r="AW63" s="26">
         <v>7811.3545409905701</v>
       </c>
       <c r="AX63" s="6">
         <v>10039.5</v>
       </c>
       <c r="AY63" s="3">
         <v>12323.273036879829</v>
       </c>
-      <c r="AZ63" s="7"/>
+      <c r="AZ63" s="7">
+        <v>14660.6</v>
+      </c>
       <c r="BA63" s="7"/>
       <c r="BB63" s="3"/>
       <c r="BC63" s="3"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="3">
         <v>1113.3</v>
       </c>
       <c r="C64" s="3">
         <v>1958.4</v>
       </c>
       <c r="D64" s="3">
         <v>2655.6</v>
       </c>
       <c r="E64" s="3">
         <v>4280.7443495999996</v>
       </c>
       <c r="F64" s="3">
         <v>6662.8</v>
       </c>
       <c r="G64" s="3">
         <v>9326.4</v>
@@ -9220,60 +9316,62 @@
       </c>
       <c r="AN64" s="3">
         <v>9772.0042284056581</v>
       </c>
       <c r="AO64" s="3">
         <v>10402.798065723058</v>
       </c>
       <c r="AQ64" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AR64" s="10">
         <v>658.3</v>
       </c>
       <c r="AS64" s="3">
         <v>1078.7</v>
       </c>
       <c r="AT64" s="7">
         <v>1490.4</v>
       </c>
       <c r="AU64" s="7">
         <v>2241.5</v>
       </c>
       <c r="AV64" s="7">
         <v>3304</v>
       </c>
-      <c r="AW64" s="28">
+      <c r="AW64" s="26">
         <v>4801.2746004147139</v>
       </c>
       <c r="AX64" s="6">
         <v>6405.8</v>
       </c>
       <c r="AY64" s="3">
         <v>7740.3019626575979</v>
       </c>
-      <c r="AZ64" s="7"/>
+      <c r="AZ64" s="7">
+        <v>9497.4</v>
+      </c>
       <c r="BA64" s="7"/>
       <c r="BB64" s="3"/>
       <c r="BC64" s="3"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="3">
         <v>1378.7</v>
       </c>
       <c r="C65" s="3">
         <v>2783.5</v>
       </c>
       <c r="D65" s="3">
         <v>3609</v>
       </c>
       <c r="E65" s="3">
         <v>5614.7270075999995</v>
       </c>
       <c r="F65" s="3">
         <v>7756.3</v>
       </c>
       <c r="G65" s="3">
         <v>10154</v>
@@ -9370,60 +9468,62 @@
       </c>
       <c r="AN65" s="3">
         <v>9039.8449792658939</v>
       </c>
       <c r="AO65" s="3">
         <v>9877.8291752066707</v>
       </c>
       <c r="AQ65" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AR65" s="10">
         <v>730.9</v>
       </c>
       <c r="AS65" s="3">
         <v>1349</v>
       </c>
       <c r="AT65" s="7">
         <v>1881.9</v>
       </c>
       <c r="AU65" s="7">
         <v>2685.2</v>
       </c>
       <c r="AV65" s="7">
         <v>3619.7</v>
       </c>
-      <c r="AW65" s="28">
+      <c r="AW65" s="26">
         <v>4723.9414263673443</v>
       </c>
       <c r="AX65" s="6">
         <v>5861.8</v>
       </c>
       <c r="AY65" s="3">
         <v>7270.0739616611136</v>
       </c>
-      <c r="AZ65" s="7"/>
+      <c r="AZ65" s="7">
+        <v>8508.9</v>
+      </c>
       <c r="BA65" s="7"/>
       <c r="BB65" s="3"/>
       <c r="BC65" s="3"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="3">
         <v>969.7</v>
       </c>
       <c r="C66" s="3">
         <v>1781.9</v>
       </c>
       <c r="D66" s="3">
         <v>2608.1</v>
       </c>
       <c r="E66" s="3">
         <v>4229.6450138999999</v>
       </c>
       <c r="F66" s="3">
         <v>5703.2</v>
       </c>
       <c r="G66" s="3">
         <v>7798.3</v>
@@ -9520,60 +9620,62 @@
       </c>
       <c r="AN66" s="3">
         <v>14091.367426204359</v>
       </c>
       <c r="AO66" s="3">
         <v>15439.697936122495</v>
       </c>
       <c r="AQ66" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AR66" s="10">
         <v>1131.8</v>
       </c>
       <c r="AS66" s="3">
         <v>2082.9</v>
       </c>
       <c r="AT66" s="7">
         <v>3007.9</v>
       </c>
       <c r="AU66" s="7">
         <v>4471</v>
       </c>
       <c r="AV66" s="7">
         <v>5828.3</v>
       </c>
-      <c r="AW66" s="28">
+      <c r="AW66" s="26">
         <v>7973.6904764431156</v>
       </c>
       <c r="AX66" s="6">
         <v>9709.1</v>
       </c>
       <c r="AY66" s="3">
         <v>12139.545909175627</v>
       </c>
-      <c r="AZ66" s="7"/>
+      <c r="AZ66" s="7">
+        <v>14153.8</v>
+      </c>
       <c r="BA66" s="7"/>
       <c r="BB66" s="3"/>
       <c r="BC66" s="3"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B67" s="3">
         <v>921.5</v>
       </c>
       <c r="C67" s="3">
         <v>1588.1</v>
       </c>
       <c r="D67" s="3">
         <v>2445.8000000000002</v>
       </c>
       <c r="E67" s="3">
         <v>3732.4514774999998</v>
       </c>
       <c r="F67" s="3">
         <v>5244.9</v>
       </c>
       <c r="G67" s="3">
         <v>7498.1</v>
@@ -9670,60 +9772,62 @@
       </c>
       <c r="AN67" s="3">
         <v>8409.6881153795493</v>
       </c>
       <c r="AO67" s="3">
         <v>9411.6665138763219</v>
       </c>
       <c r="AQ67" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AR67" s="10">
         <v>528.6</v>
       </c>
       <c r="AS67" s="3">
         <v>997.7</v>
       </c>
       <c r="AT67" s="7">
         <v>1520.3</v>
       </c>
       <c r="AU67" s="7">
         <v>2147</v>
       </c>
       <c r="AV67" s="7">
         <v>2918.4</v>
       </c>
-      <c r="AW67" s="28">
+      <c r="AW67" s="26">
         <v>4721.0532278892233</v>
       </c>
       <c r="AX67" s="6">
         <v>5816.5</v>
       </c>
       <c r="AY67" s="3">
         <v>7345.4174172639796</v>
       </c>
-      <c r="AZ67" s="7"/>
+      <c r="AZ67" s="7">
+        <v>8572.2000000000007</v>
+      </c>
       <c r="BA67" s="7"/>
       <c r="BB67" s="3"/>
       <c r="BC67" s="3"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B68" s="3">
         <v>3459.2</v>
       </c>
       <c r="C68" s="3">
         <v>6294.1</v>
       </c>
       <c r="D68" s="3">
         <v>9402.2999999999993</v>
       </c>
       <c r="E68" s="3">
         <v>13030.230604799999</v>
       </c>
       <c r="F68" s="3">
         <v>16674.599999999999</v>
       </c>
       <c r="G68" s="3">
         <v>20456.8</v>
@@ -9820,60 +9924,62 @@
       </c>
       <c r="AN68" s="3">
         <v>37167.832952436045</v>
       </c>
       <c r="AO68" s="3">
         <v>40495.704524700399</v>
       </c>
       <c r="AQ68" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AR68" s="10">
         <v>3523.4</v>
       </c>
       <c r="AS68" s="3">
         <v>6489.5</v>
       </c>
       <c r="AT68" s="7">
         <v>9999.2000000000007</v>
       </c>
       <c r="AU68" s="7">
         <v>13869.7</v>
       </c>
       <c r="AV68" s="7">
         <v>17696.8</v>
       </c>
-      <c r="AW68" s="28">
+      <c r="AW68" s="26">
         <v>21767.510009263358</v>
       </c>
       <c r="AX68" s="6">
         <v>26784.1</v>
       </c>
       <c r="AY68" s="3">
         <v>32006.668467919841</v>
       </c>
-      <c r="AZ68" s="7"/>
+      <c r="AZ68" s="7">
+        <v>36306.400000000001</v>
+      </c>
       <c r="BA68" s="7"/>
       <c r="BB68" s="3"/>
       <c r="BC68" s="3"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B69" s="3">
         <v>753.4</v>
       </c>
       <c r="C69" s="3">
         <v>1195</v>
       </c>
       <c r="D69" s="3">
         <v>1983.7</v>
       </c>
       <c r="E69" s="3">
         <v>3170.5587821999998</v>
       </c>
       <c r="F69" s="3">
         <v>4292.8999999999996</v>
       </c>
       <c r="G69" s="3">
         <v>5442.5</v>
@@ -9970,60 +10076,62 @@
       </c>
       <c r="AN69" s="3">
         <v>8218.7665317705487</v>
       </c>
       <c r="AO69" s="3">
         <v>9101.5719273510131</v>
       </c>
       <c r="AQ69" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AR69" s="10">
         <v>696.8</v>
       </c>
       <c r="AS69" s="3">
         <v>1145.4000000000001</v>
       </c>
       <c r="AT69" s="7">
         <v>1776.6</v>
       </c>
       <c r="AU69" s="7">
         <v>2601.8000000000002</v>
       </c>
       <c r="AV69" s="7">
         <v>3426.8</v>
       </c>
-      <c r="AW69" s="28">
+      <c r="AW69" s="26">
         <v>4340.4073810978953</v>
       </c>
       <c r="AX69" s="6">
         <v>5693.3</v>
       </c>
       <c r="AY69" s="3">
         <v>6863.5529740374513</v>
       </c>
-      <c r="AZ69" s="7"/>
+      <c r="AZ69" s="7">
+        <v>8095.8</v>
+      </c>
       <c r="BA69" s="7"/>
       <c r="BB69" s="3"/>
       <c r="BC69" s="3"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B70" s="3">
         <v>689.1</v>
       </c>
       <c r="C70" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D70" s="3">
         <v>1780.5</v>
       </c>
       <c r="E70" s="3">
         <v>2833.2631670999999</v>
       </c>
       <c r="F70" s="3">
         <v>4057.4</v>
       </c>
       <c r="G70" s="3">
         <v>5376</v>
@@ -10120,60 +10228,62 @@
       </c>
       <c r="AN70" s="3">
         <v>6990.7691779046263</v>
       </c>
       <c r="AO70" s="3">
         <v>7605.1070271691615</v>
       </c>
       <c r="AQ70" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AR70" s="10">
         <v>510.2</v>
       </c>
       <c r="AS70" s="3">
         <v>920</v>
       </c>
       <c r="AT70" s="7">
         <v>1372.6</v>
       </c>
       <c r="AU70" s="7">
         <v>1991.4</v>
       </c>
       <c r="AV70" s="7">
         <v>2715.2</v>
       </c>
-      <c r="AW70" s="28">
+      <c r="AW70" s="26">
         <v>3579.1312247587261</v>
       </c>
       <c r="AX70" s="6">
         <v>4544.3999999999996</v>
       </c>
       <c r="AY70" s="3">
         <v>5929.9085006769592</v>
       </c>
-      <c r="AZ70" s="7"/>
+      <c r="AZ70" s="7">
+        <v>6993.3</v>
+      </c>
       <c r="BA70" s="7"/>
       <c r="BB70" s="3"/>
       <c r="BC70" s="3"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B71" s="3">
         <v>1069.9000000000001</v>
       </c>
       <c r="C71" s="3">
         <v>2089</v>
       </c>
       <c r="D71" s="3">
         <v>3157.5</v>
       </c>
       <c r="E71" s="3">
         <v>4682.8391222999999</v>
       </c>
       <c r="F71" s="3">
         <v>6284.8</v>
       </c>
       <c r="G71" s="3">
         <v>8565.9</v>
@@ -10270,60 +10380,62 @@
       </c>
       <c r="AN71" s="3">
         <v>15688.756428221857</v>
       </c>
       <c r="AO71" s="3">
         <v>16930.752463879675</v>
       </c>
       <c r="AQ71" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AR71" s="10">
         <v>1159.5</v>
       </c>
       <c r="AS71" s="3">
         <v>2315</v>
       </c>
       <c r="AT71" s="7">
         <v>3539.8</v>
       </c>
       <c r="AU71" s="7">
         <v>4915.8999999999996</v>
       </c>
       <c r="AV71" s="7">
         <v>6487.5</v>
       </c>
-      <c r="AW71" s="28">
+      <c r="AW71" s="26">
         <v>8505.5341764774075</v>
       </c>
       <c r="AX71" s="6">
         <v>10773</v>
       </c>
       <c r="AY71" s="3">
         <v>13205.150563697627</v>
       </c>
-      <c r="AZ71" s="7"/>
+      <c r="AZ71" s="7">
+        <v>15325.3</v>
+      </c>
       <c r="BA71" s="7"/>
       <c r="BB71" s="3"/>
       <c r="BC71" s="3"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B72" s="3">
         <v>3351.7</v>
       </c>
       <c r="C72" s="3">
         <v>5657.5</v>
       </c>
       <c r="D72" s="3">
         <v>8545.1</v>
       </c>
       <c r="E72" s="3">
         <v>12545.7369033</v>
       </c>
       <c r="F72" s="3">
         <v>16830.599999999999</v>
       </c>
       <c r="G72" s="3">
         <v>20844.2</v>
@@ -10420,60 +10532,62 @@
       </c>
       <c r="AN72" s="3">
         <v>34667.556056130896</v>
       </c>
       <c r="AO72" s="3">
         <v>37992.698495976125</v>
       </c>
       <c r="AQ72" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AR72" s="10">
         <v>3076.4</v>
       </c>
       <c r="AS72" s="3">
         <v>5273.2</v>
       </c>
       <c r="AT72" s="7">
         <v>7903</v>
       </c>
       <c r="AU72" s="7">
         <v>11100.9</v>
       </c>
       <c r="AV72" s="7">
         <v>14649.3</v>
       </c>
-      <c r="AW72" s="28">
+      <c r="AW72" s="26">
         <v>18438.685294493112</v>
       </c>
       <c r="AX72" s="6">
         <v>22815.5</v>
       </c>
       <c r="AY72" s="3">
         <v>26980.667305033046</v>
       </c>
-      <c r="AZ72" s="7"/>
+      <c r="AZ72" s="7">
+        <v>31274.1</v>
+      </c>
       <c r="BA72" s="7"/>
       <c r="BB72" s="3"/>
       <c r="BC72" s="3"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B73" s="3">
         <v>509.5</v>
       </c>
       <c r="C73" s="3">
         <v>896.1</v>
       </c>
       <c r="D73" s="3">
         <v>1252.5999999999999</v>
       </c>
       <c r="E73" s="3">
         <v>1923.7749905999999</v>
       </c>
       <c r="F73" s="3">
         <v>2626.5</v>
       </c>
       <c r="G73" s="3">
         <v>3610.3</v>
@@ -10570,60 +10684,62 @@
       </c>
       <c r="AN73" s="3">
         <v>4773.6153724243504</v>
       </c>
       <c r="AO73" s="3">
         <v>5182.6333918351975</v>
       </c>
       <c r="AQ73" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AR73" s="10">
         <v>413.6</v>
       </c>
       <c r="AS73" s="3">
         <v>690.9</v>
       </c>
       <c r="AT73" s="7">
         <v>1005.7</v>
       </c>
       <c r="AU73" s="7">
         <v>1365.7</v>
       </c>
       <c r="AV73" s="7">
         <v>1809.6</v>
       </c>
-      <c r="AW73" s="28">
+      <c r="AW73" s="26">
         <v>2448.313389768844</v>
       </c>
       <c r="AX73" s="6">
         <v>3369.2</v>
       </c>
       <c r="AY73" s="3">
         <v>4254.9513505460782</v>
       </c>
-      <c r="AZ73" s="7"/>
+      <c r="AZ73" s="7">
+        <v>5020.3</v>
+      </c>
       <c r="BA73" s="7"/>
       <c r="BB73" s="3"/>
       <c r="BC73" s="3"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B74" s="3">
         <v>813.5</v>
       </c>
       <c r="C74" s="3">
         <v>1535.5</v>
       </c>
       <c r="D74" s="3">
         <v>2500.9</v>
       </c>
       <c r="E74" s="3">
         <v>4157.7459485999998</v>
       </c>
       <c r="F74" s="3">
         <v>5684.8</v>
       </c>
       <c r="G74" s="3">
         <v>7767.3</v>
@@ -10720,254 +10836,261 @@
       </c>
       <c r="AN74" s="3">
         <v>13981.077452868909</v>
       </c>
       <c r="AO74" s="3">
         <v>15006.159055108918</v>
       </c>
       <c r="AQ74" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AR74" s="10">
         <v>838.3</v>
       </c>
       <c r="AS74" s="3">
         <v>1451.7</v>
       </c>
       <c r="AT74" s="7">
         <v>2282.9</v>
       </c>
       <c r="AU74" s="7">
         <v>3674.7</v>
       </c>
       <c r="AV74" s="7">
         <v>4888.1000000000004</v>
       </c>
-      <c r="AW74" s="28">
+      <c r="AW74" s="26">
         <v>6810.6906370652096</v>
       </c>
       <c r="AX74" s="6">
         <v>9243.1</v>
       </c>
       <c r="AY74" s="3">
         <v>11335.654969831538</v>
       </c>
-      <c r="AZ74" s="7"/>
+      <c r="AZ74" s="7">
+        <v>13213.7</v>
+      </c>
       <c r="BA74" s="7"/>
       <c r="BB74" s="3"/>
       <c r="BC74" s="3"/>
     </row>
     <row r="75" spans="1:55">
-      <c r="A75" s="20" t="s">
+      <c r="A75" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B75" s="3">
         <v>1415.7</v>
       </c>
       <c r="C75" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D75" s="3">
         <v>3488</v>
       </c>
       <c r="E75" s="3">
         <v>5433.3293657999993</v>
       </c>
       <c r="F75" s="3">
         <v>7575.8</v>
       </c>
       <c r="G75" s="3">
         <v>10092</v>
       </c>
       <c r="H75" s="6">
         <v>13894.4749486</v>
       </c>
       <c r="I75" s="3">
         <v>17056.599999999999</v>
       </c>
       <c r="J75" s="3">
         <v>19959</v>
       </c>
       <c r="K75" s="3">
         <v>22082.2</v>
       </c>
       <c r="L75" s="3">
         <v>23392.9</v>
       </c>
       <c r="M75" s="3">
         <v>25566.7</v>
       </c>
-      <c r="O75" s="20" t="s">
+      <c r="O75" s="18" t="s">
         <v>40</v>
       </c>
       <c r="P75" s="7">
         <v>1064.4982116798533</v>
       </c>
       <c r="Q75" s="7">
         <v>1878.8425798204876</v>
       </c>
       <c r="R75" s="7">
         <v>2427.3185640645534</v>
       </c>
       <c r="S75" s="7">
         <v>3296.2814628701276</v>
       </c>
       <c r="T75" s="7">
         <v>4374.2045904239949</v>
       </c>
       <c r="U75" s="3">
         <v>5538.7</v>
       </c>
       <c r="V75" s="6">
         <v>7347.2</v>
       </c>
       <c r="W75" s="3">
         <v>9252.6</v>
       </c>
       <c r="X75" s="3">
         <v>10714.974473196737</v>
       </c>
       <c r="Y75" s="7">
         <v>11671.5</v>
       </c>
       <c r="Z75" s="3">
         <v>12330.2</v>
       </c>
       <c r="AA75" s="3">
         <v>13271.8</v>
       </c>
-      <c r="AC75" s="20" t="s">
+      <c r="AC75" s="18" t="s">
         <v>40</v>
       </c>
       <c r="AD75" s="7">
         <v>969.06562357608607</v>
       </c>
       <c r="AE75" s="3">
         <v>1709.3149987898241</v>
       </c>
       <c r="AF75" s="7">
         <v>2381.5876393777917</v>
       </c>
       <c r="AG75" s="7">
         <v>3324.3132007930535</v>
       </c>
       <c r="AH75" s="7">
         <v>4414.4418452824775</v>
       </c>
       <c r="AI75" s="3">
         <v>5625.1130190142449</v>
       </c>
       <c r="AJ75" s="6">
         <v>7586.6413775225365</v>
       </c>
       <c r="AK75" s="3">
         <v>9350.545543801898</v>
       </c>
       <c r="AL75" s="7">
         <v>11076.994694595438</v>
       </c>
       <c r="AM75" s="7">
         <v>12066.638480934929</v>
       </c>
       <c r="AN75" s="3">
         <v>12778.137182729432</v>
       </c>
       <c r="AO75" s="3">
         <v>13790.550258925472</v>
       </c>
-      <c r="AQ75" s="20" t="s">
+      <c r="AQ75" s="18" t="s">
         <v>40</v>
       </c>
       <c r="AR75" s="10">
         <v>1054.3</v>
       </c>
       <c r="AS75" s="3">
         <v>1690.1</v>
       </c>
       <c r="AT75" s="7">
         <v>2526.9</v>
       </c>
       <c r="AU75" s="7">
         <v>3548.6</v>
       </c>
       <c r="AV75" s="7">
         <v>4712.3</v>
       </c>
-      <c r="AW75" s="28">
+      <c r="AW75" s="26">
         <v>5938.6728793563598</v>
       </c>
       <c r="AX75" s="6">
         <v>8203.9</v>
       </c>
       <c r="AY75" s="3">
         <v>10186.600712637008</v>
       </c>
-      <c r="AZ75" s="7"/>
+      <c r="AZ75" s="7">
+        <v>12161</v>
+      </c>
       <c r="BA75" s="7"/>
       <c r="BB75" s="3"/>
       <c r="BC75" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="AQ1:BC1"/>
+    <mergeCell ref="AQ20:BC20"/>
+    <mergeCell ref="AQ39:BC39"/>
+    <mergeCell ref="AQ58:BC58"/>
+    <mergeCell ref="AC1:AO1"/>
+    <mergeCell ref="AC20:AO20"/>
+    <mergeCell ref="AC39:AO39"/>
+    <mergeCell ref="AC58:AO58"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="O1:AA1"/>
     <mergeCell ref="O20:AA20"/>
     <mergeCell ref="O39:AA39"/>
     <mergeCell ref="O58:AA58"/>
-    <mergeCell ref="AQ1:BC1"/>
-[...6 lines deleted...]
-    <mergeCell ref="AC58:AO58"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10976,92 +11099,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D82B176A-AE37-4ECF-B840-D4581DD96710}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D82B176A-AE37-4ECF-B840-D4581DD96710}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gross output 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>