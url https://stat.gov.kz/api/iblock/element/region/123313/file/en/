--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -366,66 +366,66 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -695,419 +695,418 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:DO91"/>
+  <dimension ref="A2:DN91"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CS46" workbookViewId="0">
-      <selection activeCell="CX69" sqref="CX69:DD83"/>
+    <sheetView tabSelected="1" topLeftCell="CS1" workbookViewId="0">
+      <selection activeCell="DM12" sqref="DM12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="3" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3"/>
     <col min="14" max="14" width="9.140625" style="3" customWidth="1"/>
     <col min="15" max="17" width="9.140625" style="3"/>
     <col min="18" max="18" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="11.140625" style="3" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="10.42578125" style="3" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="3"/>
     <col min="29" max="29" width="9.140625" style="3" customWidth="1"/>
     <col min="30" max="33" width="9.140625" style="3"/>
     <col min="34" max="34" width="10.140625" style="3" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="3"/>
     <col min="37" max="37" width="9.140625" style="3" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="10.28515625" style="3" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="3"/>
     <col min="57" max="57" width="10.140625" style="3" customWidth="1"/>
     <col min="58" max="59" width="10.85546875" style="3" customWidth="1"/>
     <col min="60" max="86" width="9.140625" style="3"/>
     <col min="87" max="87" width="22.5703125" style="3" customWidth="1"/>
     <col min="88" max="100" width="9.140625" style="3"/>
     <col min="101" max="101" width="22.5703125" style="3" customWidth="1"/>
     <col min="102" max="113" width="9.140625" style="3"/>
-    <col min="114" max="119" width="9.140625" style="13"/>
-    <col min="120" max="16384" width="9.140625" style="3"/>
+    <col min="114" max="118" width="9.140625" style="13"/>
+    <col min="119" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:119" s="8" customFormat="1" ht="21" customHeight="1">
-      <c r="A2" s="42" t="s">
+    <row r="2" spans="1:118" s="8" customFormat="1" ht="21" customHeight="1">
+      <c r="A2" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="42"/>
-[...11 lines deleted...]
-      <c r="N2" s="42" t="s">
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="42"/>
-[...10 lines deleted...]
-      <c r="Z2" s="42" t="s">
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="AA2" s="42"/>
-[...10 lines deleted...]
-      <c r="AL2" s="42" t="s">
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+      <c r="AC2" s="40"/>
+      <c r="AD2" s="40"/>
+      <c r="AE2" s="40"/>
+      <c r="AF2" s="40"/>
+      <c r="AG2" s="40"/>
+      <c r="AH2" s="40"/>
+      <c r="AI2" s="40"/>
+      <c r="AJ2" s="40"/>
+      <c r="AK2" s="40"/>
+      <c r="AL2" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="AM2" s="42"/>
-[...10 lines deleted...]
-      <c r="AX2" s="42" t="s">
+      <c r="AM2" s="40"/>
+      <c r="AN2" s="40"/>
+      <c r="AO2" s="40"/>
+      <c r="AP2" s="40"/>
+      <c r="AQ2" s="40"/>
+      <c r="AR2" s="40"/>
+      <c r="AS2" s="40"/>
+      <c r="AT2" s="40"/>
+      <c r="AU2" s="40"/>
+      <c r="AV2" s="40"/>
+      <c r="AW2" s="40"/>
+      <c r="AX2" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="AY2" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="38" t="s">
+      <c r="AY2" s="40"/>
+      <c r="AZ2" s="40"/>
+      <c r="BA2" s="40"/>
+      <c r="BB2" s="40"/>
+      <c r="BC2" s="40"/>
+      <c r="BD2" s="40"/>
+      <c r="BE2" s="40"/>
+      <c r="BF2" s="40"/>
+      <c r="BG2" s="40"/>
+      <c r="BH2" s="40"/>
+      <c r="BI2" s="40"/>
+      <c r="BJ2" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="BK2" s="38"/>
-[...10 lines deleted...]
-      <c r="BV2" s="38" t="s">
+      <c r="BK2" s="39"/>
+      <c r="BL2" s="39"/>
+      <c r="BM2" s="39"/>
+      <c r="BN2" s="39"/>
+      <c r="BO2" s="39"/>
+      <c r="BP2" s="39"/>
+      <c r="BQ2" s="39"/>
+      <c r="BR2" s="39"/>
+      <c r="BS2" s="39"/>
+      <c r="BT2" s="39"/>
+      <c r="BU2" s="39"/>
+      <c r="BV2" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="BW2" s="38"/>
-[...10 lines deleted...]
-      <c r="CJ2" s="38" t="s">
+      <c r="BW2" s="39"/>
+      <c r="BX2" s="39"/>
+      <c r="BY2" s="39"/>
+      <c r="BZ2" s="39"/>
+      <c r="CA2" s="39"/>
+      <c r="CB2" s="39"/>
+      <c r="CC2" s="39"/>
+      <c r="CD2" s="39"/>
+      <c r="CE2" s="39"/>
+      <c r="CF2" s="39"/>
+      <c r="CG2" s="39"/>
+      <c r="CJ2" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="CK2" s="38"/>
-[...10 lines deleted...]
-      <c r="CX2" s="38" t="s">
+      <c r="CK2" s="39"/>
+      <c r="CL2" s="39"/>
+      <c r="CM2" s="39"/>
+      <c r="CN2" s="39"/>
+      <c r="CO2" s="39"/>
+      <c r="CP2" s="39"/>
+      <c r="CQ2" s="39"/>
+      <c r="CR2" s="39"/>
+      <c r="CS2" s="39"/>
+      <c r="CT2" s="39"/>
+      <c r="CU2" s="39"/>
+      <c r="CX2" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="CY2" s="38"/>
-[...9 lines deleted...]
-      <c r="DI2" s="38"/>
+      <c r="CY2" s="39"/>
+      <c r="CZ2" s="39"/>
+      <c r="DA2" s="39"/>
+      <c r="DB2" s="39"/>
+      <c r="DC2" s="39"/>
+      <c r="DD2" s="39"/>
+      <c r="DE2" s="39"/>
+      <c r="DF2" s="39"/>
+      <c r="DG2" s="39"/>
+      <c r="DH2" s="39"/>
+      <c r="DI2" s="39"/>
       <c r="DJ2" s="29"/>
       <c r="DK2" s="29"/>
       <c r="DL2" s="29"/>
       <c r="DM2" s="29"/>
       <c r="DN2" s="29"/>
-      <c r="DO2" s="29"/>
     </row>
-    <row r="3" spans="1:119" ht="21" customHeight="1">
+    <row r="3" spans="1:118" ht="21" customHeight="1">
       <c r="J3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
-      <c r="W3" s="41" t="s">
+      <c r="W3" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="X3" s="41"/>
-[...1 lines deleted...]
-      <c r="AH3" s="39" t="s">
+      <c r="X3" s="42"/>
+      <c r="Y3" s="42"/>
+      <c r="AH3" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AI3" s="39"/>
-[...2 lines deleted...]
-      <c r="AT3" s="39" t="s">
+      <c r="AI3" s="41"/>
+      <c r="AJ3" s="41"/>
+      <c r="AK3" s="41"/>
+      <c r="AT3" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AU3" s="39"/>
-[...2 lines deleted...]
-      <c r="BF3" s="39" t="s">
+      <c r="AU3" s="41"/>
+      <c r="AV3" s="41"/>
+      <c r="AW3" s="41"/>
+      <c r="BF3" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="BG3" s="39"/>
-[...2 lines deleted...]
-      <c r="BR3" s="39" t="s">
+      <c r="BG3" s="41"/>
+      <c r="BH3" s="41"/>
+      <c r="BI3" s="41"/>
+      <c r="BR3" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="BS3" s="39"/>
-[...1 lines deleted...]
-      <c r="BU3" s="39"/>
+      <c r="BS3" s="41"/>
+      <c r="BT3" s="41"/>
+      <c r="BU3" s="41"/>
       <c r="CD3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CE3" s="36"/>
       <c r="CF3" s="36"/>
       <c r="CG3" s="36"/>
       <c r="CR3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CS3" s="36"/>
       <c r="CT3" s="36"/>
       <c r="CU3" s="36"/>
       <c r="DF3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="DG3" s="36"/>
       <c r="DH3" s="36"/>
       <c r="DI3" s="36"/>
     </row>
-    <row r="4" spans="1:119" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="37">
+    <row r="4" spans="1:118" ht="13.5" customHeight="1">
+      <c r="A4" s="37"/>
+      <c r="B4" s="38">
         <v>2018</v>
       </c>
-      <c r="C4" s="37"/>
-[...10 lines deleted...]
-      <c r="N4" s="37">
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38">
         <v>2019</v>
       </c>
-      <c r="O4" s="37"/>
-[...10 lines deleted...]
-      <c r="Z4" s="37">
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38"/>
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="38">
         <v>2020</v>
       </c>
-      <c r="AA4" s="37"/>
-[...10 lines deleted...]
-      <c r="AL4" s="37" t="s">
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="38"/>
+      <c r="AE4" s="38"/>
+      <c r="AF4" s="38"/>
+      <c r="AG4" s="38"/>
+      <c r="AH4" s="38"/>
+      <c r="AI4" s="38"/>
+      <c r="AJ4" s="38"/>
+      <c r="AK4" s="38"/>
+      <c r="AL4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="AM4" s="37"/>
-[...10 lines deleted...]
-      <c r="AX4" s="37">
+      <c r="AM4" s="38"/>
+      <c r="AN4" s="38"/>
+      <c r="AO4" s="38"/>
+      <c r="AP4" s="38"/>
+      <c r="AQ4" s="38"/>
+      <c r="AR4" s="38"/>
+      <c r="AS4" s="38"/>
+      <c r="AT4" s="38"/>
+      <c r="AU4" s="38"/>
+      <c r="AV4" s="38"/>
+      <c r="AW4" s="38"/>
+      <c r="AX4" s="38">
         <v>2022</v>
       </c>
-      <c r="AY4" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="37">
+      <c r="AY4" s="38"/>
+      <c r="AZ4" s="38"/>
+      <c r="BA4" s="38"/>
+      <c r="BB4" s="38"/>
+      <c r="BC4" s="38"/>
+      <c r="BD4" s="38"/>
+      <c r="BE4" s="38"/>
+      <c r="BF4" s="38"/>
+      <c r="BG4" s="38"/>
+      <c r="BH4" s="38"/>
+      <c r="BI4" s="38"/>
+      <c r="BJ4" s="38">
         <v>2023</v>
       </c>
-      <c r="BK4" s="37"/>
-[...10 lines deleted...]
-      <c r="BV4" s="37">
+      <c r="BK4" s="38"/>
+      <c r="BL4" s="38"/>
+      <c r="BM4" s="38"/>
+      <c r="BN4" s="38"/>
+      <c r="BO4" s="38"/>
+      <c r="BP4" s="38"/>
+      <c r="BQ4" s="38"/>
+      <c r="BR4" s="38"/>
+      <c r="BS4" s="38"/>
+      <c r="BT4" s="38"/>
+      <c r="BU4" s="38"/>
+      <c r="BV4" s="38">
         <v>2024</v>
       </c>
-      <c r="BW4" s="37"/>
-[...11 lines deleted...]
-      <c r="CJ4" s="37">
+      <c r="BW4" s="38"/>
+      <c r="BX4" s="38"/>
+      <c r="BY4" s="38"/>
+      <c r="BZ4" s="38"/>
+      <c r="CA4" s="38"/>
+      <c r="CB4" s="38"/>
+      <c r="CC4" s="38"/>
+      <c r="CD4" s="38"/>
+      <c r="CE4" s="38"/>
+      <c r="CF4" s="38"/>
+      <c r="CG4" s="38"/>
+      <c r="CI4" s="37"/>
+      <c r="CJ4" s="38">
         <v>2025</v>
       </c>
-      <c r="CK4" s="37"/>
-[...11 lines deleted...]
-      <c r="CX4" s="37">
+      <c r="CK4" s="38"/>
+      <c r="CL4" s="38"/>
+      <c r="CM4" s="38"/>
+      <c r="CN4" s="38"/>
+      <c r="CO4" s="38"/>
+      <c r="CP4" s="38"/>
+      <c r="CQ4" s="38"/>
+      <c r="CR4" s="38"/>
+      <c r="CS4" s="38"/>
+      <c r="CT4" s="38"/>
+      <c r="CU4" s="38"/>
+      <c r="CW4" s="37"/>
+      <c r="CX4" s="38">
         <v>2026</v>
       </c>
-      <c r="CY4" s="37"/>
-[...9 lines deleted...]
-      <c r="DI4" s="37"/>
+      <c r="CY4" s="38"/>
+      <c r="CZ4" s="38"/>
+      <c r="DA4" s="38"/>
+      <c r="DB4" s="38"/>
+      <c r="DC4" s="38"/>
+      <c r="DD4" s="38"/>
+      <c r="DE4" s="38"/>
+      <c r="DF4" s="38"/>
+      <c r="DG4" s="38"/>
+      <c r="DH4" s="38"/>
+      <c r="DI4" s="38"/>
     </row>
-    <row r="5" spans="1:119" s="34" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A5" s="40"/>
+    <row r="5" spans="1:118" s="34" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A5" s="37"/>
       <c r="B5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="30" t="s">
@@ -1316,132 +1315,131 @@
       </c>
       <c r="BZ5" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CA5" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CB5" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CC5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CD5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CE5" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CF5" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CG5" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CI5" s="40"/>
+      <c r="CI5" s="37"/>
       <c r="CJ5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CK5" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CL5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="CM5" s="30" t="s">
         <v>8</v>
       </c>
       <c r="CN5" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CO5" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CP5" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CQ5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CR5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CS5" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CT5" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CU5" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CW5" s="40"/>
+      <c r="CW5" s="37"/>
       <c r="CX5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CY5" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CZ5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="DA5" s="30" t="s">
         <v>8</v>
       </c>
       <c r="DB5" s="30" t="s">
         <v>9</v>
       </c>
       <c r="DC5" s="30" t="s">
         <v>10</v>
       </c>
       <c r="DD5" s="30" t="s">
         <v>11</v>
       </c>
       <c r="DE5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="DF5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="DG5" s="30" t="s">
         <v>14</v>
       </c>
       <c r="DH5" s="30" t="s">
         <v>15</v>
       </c>
       <c r="DI5" s="30" t="s">
         <v>16</v>
       </c>
       <c r="DJ5" s="35"/>
       <c r="DK5" s="35"/>
       <c r="DL5" s="35"/>
       <c r="DM5" s="35"/>
       <c r="DN5" s="35"/>
-      <c r="DO5" s="35"/>
     </row>
-    <row r="6" spans="1:119" s="8" customFormat="1">
+    <row r="6" spans="1:118" s="8" customFormat="1">
       <c r="A6" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
         <v>8497.7999999999993</v>
       </c>
       <c r="C6" s="4">
         <v>6993.6</v>
       </c>
       <c r="D6" s="4">
         <v>6989.9</v>
       </c>
       <c r="E6" s="4">
         <v>11938.900000000001</v>
       </c>
       <c r="F6" s="4">
         <v>12992.200000000003</v>
       </c>
       <c r="G6" s="4">
         <v>14730.999999999996</v>
       </c>
       <c r="H6" s="4">
         <v>24816.399999999998</v>
       </c>
       <c r="I6" s="4">
@@ -1716,63 +1714,64 @@
       </c>
       <c r="CW6" s="1" t="s">
         <v>3</v>
       </c>
       <c r="CX6" s="26">
         <v>15766</v>
       </c>
       <c r="CY6" s="10">
         <v>12298.5</v>
       </c>
       <c r="CZ6" s="10">
         <v>14035.97131721997</v>
       </c>
       <c r="DA6" s="10">
         <v>18621.128682780029</v>
       </c>
       <c r="DB6" s="10">
         <v>19698.643407842879</v>
       </c>
       <c r="DC6" s="12">
         <v>24891.179413830381</v>
       </c>
       <c r="DD6" s="12">
         <v>44397.777178326753</v>
       </c>
-      <c r="DE6" s="12"/>
+      <c r="DE6" s="12">
+        <v>133077.25701229513</v>
+      </c>
       <c r="DF6" s="12"/>
       <c r="DG6" s="24"/>
       <c r="DH6" s="10"/>
       <c r="DI6" s="24"/>
       <c r="DJ6" s="27"/>
       <c r="DK6" s="27"/>
       <c r="DL6" s="27"/>
-      <c r="DM6" s="27"/>
+      <c r="DM6" s="29"/>
       <c r="DN6" s="29"/>
-      <c r="DO6" s="29"/>
     </row>
-    <row r="7" spans="1:119" s="8" customFormat="1">
+    <row r="7" spans="1:118" s="8" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="9">
         <v>97.9</v>
       </c>
       <c r="C7" s="9">
         <v>136.4</v>
       </c>
       <c r="D7" s="9">
         <v>182.09999999999997</v>
       </c>
       <c r="E7" s="9">
         <v>166.30000000000007</v>
       </c>
       <c r="F7" s="9">
         <v>203.29999999999995</v>
       </c>
       <c r="G7" s="9">
         <v>184.29999999999995</v>
       </c>
       <c r="H7" s="7">
         <v>527.10000000000014</v>
       </c>
       <c r="I7" s="7">
@@ -2047,63 +2046,64 @@
       </c>
       <c r="CW7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="CX7" s="26">
         <v>245.7</v>
       </c>
       <c r="CY7" s="10">
         <v>229.40000000000003</v>
       </c>
       <c r="CZ7" s="9">
         <v>220.60000000000002</v>
       </c>
       <c r="DA7" s="9">
         <v>136.39999999999998</v>
       </c>
       <c r="DB7" s="9">
         <v>97.5</v>
       </c>
       <c r="DC7" s="12">
         <v>143.77253718924919</v>
       </c>
       <c r="DD7" s="12">
         <v>720.63955953838104</v>
       </c>
-      <c r="DE7" s="12"/>
+      <c r="DE7" s="12">
+        <v>1600.6879032723696</v>
+      </c>
       <c r="DF7" s="12"/>
       <c r="DG7" s="24"/>
       <c r="DH7" s="10"/>
       <c r="DI7" s="24"/>
       <c r="DJ7" s="27"/>
       <c r="DK7" s="27"/>
       <c r="DL7" s="27"/>
-      <c r="DM7" s="27"/>
+      <c r="DM7" s="29"/>
       <c r="DN7" s="29"/>
-      <c r="DO7" s="29"/>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:118">
       <c r="A8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="10">
         <v>763.4</v>
       </c>
       <c r="C8" s="10">
         <v>645.4</v>
       </c>
       <c r="D8" s="10">
         <v>544.79999999999995</v>
       </c>
       <c r="E8" s="10">
         <v>1488.3000000000002</v>
       </c>
       <c r="F8" s="10">
         <v>1616.2999999999997</v>
       </c>
       <c r="G8" s="10">
         <v>1905.6999999999998</v>
       </c>
       <c r="H8" s="10">
         <v>2303.3000000000011</v>
       </c>
       <c r="I8" s="10">
@@ -2378,61 +2378,62 @@
       </c>
       <c r="CW8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="CX8" s="26">
         <v>928.7</v>
       </c>
       <c r="CY8" s="10">
         <v>636.79999999999995</v>
       </c>
       <c r="CZ8" s="10">
         <v>699.09999999999991</v>
       </c>
       <c r="DA8" s="10">
         <v>1635.8000000000002</v>
       </c>
       <c r="DB8" s="10">
         <v>1822.2000000000003</v>
       </c>
       <c r="DC8" s="12">
         <v>2393.2761539518624</v>
       </c>
       <c r="DD8" s="12">
         <v>3415.1155327721563</v>
       </c>
-      <c r="DE8" s="12"/>
+      <c r="DE8" s="12">
+        <v>13586.464190060016</v>
+      </c>
       <c r="DF8" s="12"/>
       <c r="DG8" s="24"/>
       <c r="DH8" s="10"/>
       <c r="DI8" s="24"/>
       <c r="DJ8" s="27"/>
       <c r="DK8" s="27"/>
       <c r="DL8" s="27"/>
-      <c r="DM8" s="27"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:118">
       <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="10">
         <v>591</v>
       </c>
       <c r="C9" s="10">
         <v>471</v>
       </c>
       <c r="D9" s="10">
         <v>359.5</v>
       </c>
       <c r="E9" s="10">
         <v>801.59999999999991</v>
       </c>
       <c r="F9" s="10">
         <v>1237.3000000000002</v>
       </c>
       <c r="G9" s="10">
         <v>1288.0999999999999</v>
       </c>
       <c r="H9" s="10">
         <v>1499.1000000000004</v>
       </c>
       <c r="I9" s="10">
@@ -2707,61 +2708,62 @@
       </c>
       <c r="CW9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="CX9" s="26">
         <v>659.5</v>
       </c>
       <c r="CY9" s="10">
         <v>421.70000000000005</v>
       </c>
       <c r="CZ9" s="10">
         <v>412.79999999999995</v>
       </c>
       <c r="DA9" s="10">
         <v>772.5</v>
       </c>
       <c r="DB9" s="10">
         <v>1068.5999999999999</v>
       </c>
       <c r="DC9" s="12">
         <v>1503.5846346161138</v>
       </c>
       <c r="DD9" s="12">
         <v>1976.8895837914824</v>
       </c>
-      <c r="DE9" s="12"/>
+      <c r="DE9" s="12">
+        <v>5161.0611097399042</v>
+      </c>
       <c r="DF9" s="12"/>
       <c r="DG9" s="24"/>
       <c r="DH9" s="10"/>
       <c r="DI9" s="24"/>
       <c r="DJ9" s="27"/>
       <c r="DK9" s="27"/>
       <c r="DL9" s="27"/>
-      <c r="DM9" s="27"/>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:118">
       <c r="A10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="10">
         <v>733.6</v>
       </c>
       <c r="C10" s="10">
         <v>749.9</v>
       </c>
       <c r="D10" s="10">
         <v>450.59999999999991</v>
       </c>
       <c r="E10" s="10">
         <v>1046.8000000000002</v>
       </c>
       <c r="F10" s="10">
         <v>1111.0999999999999</v>
       </c>
       <c r="G10" s="10">
         <v>1207.6999999999998</v>
       </c>
       <c r="H10" s="10">
         <v>1896.6000000000004</v>
       </c>
       <c r="I10" s="10">
@@ -3036,61 +3038,62 @@
       </c>
       <c r="CW10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="CX10" s="26">
         <v>772.5</v>
       </c>
       <c r="CY10" s="10">
         <v>659.5</v>
       </c>
       <c r="CZ10" s="10">
         <v>583.09999999999991</v>
       </c>
       <c r="DA10" s="10">
         <v>836.09999999999991</v>
       </c>
       <c r="DB10" s="10">
         <v>976.80000000000018</v>
       </c>
       <c r="DC10" s="12">
         <v>1148.5922221070659</v>
       </c>
       <c r="DD10" s="12">
         <v>1894.1876650587465</v>
       </c>
-      <c r="DE10" s="12"/>
+      <c r="DE10" s="12">
+        <v>7566.2634817368598</v>
+      </c>
       <c r="DF10" s="12"/>
       <c r="DG10" s="24"/>
       <c r="DH10" s="10"/>
       <c r="DI10" s="24"/>
       <c r="DJ10" s="27"/>
       <c r="DK10" s="27"/>
       <c r="DL10" s="27"/>
-      <c r="DM10" s="27"/>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:118">
       <c r="A11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10">
         <v>540.20000000000005</v>
       </c>
       <c r="C11" s="10">
         <v>402.79999999999995</v>
       </c>
       <c r="D11" s="10">
         <v>485.70000000000005</v>
       </c>
       <c r="E11" s="10">
         <v>817.8</v>
       </c>
       <c r="F11" s="10">
         <v>809.80000000000018</v>
       </c>
       <c r="G11" s="10">
         <v>1046.1999999999998</v>
       </c>
       <c r="H11" s="10">
         <v>1153.5</v>
       </c>
       <c r="I11" s="10">
@@ -3365,61 +3368,62 @@
       </c>
       <c r="CW11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="CX11" s="26">
         <v>1163.3</v>
       </c>
       <c r="CY11" s="10">
         <v>982.50000000000023</v>
       </c>
       <c r="CZ11" s="10">
         <v>957.09999999999991</v>
       </c>
       <c r="DA11" s="10">
         <v>1502.2999999999997</v>
       </c>
       <c r="DB11" s="10">
         <v>1389.4000000000005</v>
       </c>
       <c r="DC11" s="12">
         <v>2177.7690763884839</v>
       </c>
       <c r="DD11" s="12">
         <v>2831.8309236115165</v>
       </c>
-      <c r="DE11" s="12"/>
+      <c r="DE11" s="12">
+        <v>12994.569339065798</v>
+      </c>
       <c r="DF11" s="12"/>
       <c r="DG11" s="24"/>
       <c r="DH11" s="10"/>
       <c r="DI11" s="24"/>
       <c r="DJ11" s="27"/>
       <c r="DK11" s="27"/>
       <c r="DL11" s="27"/>
-      <c r="DM11" s="27"/>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:118">
       <c r="A12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="10">
         <v>486.1</v>
       </c>
       <c r="C12" s="10">
         <v>376.6</v>
       </c>
       <c r="D12" s="10">
         <v>440</v>
       </c>
       <c r="E12" s="10">
         <v>636.70000000000005</v>
       </c>
       <c r="F12" s="10">
         <v>770.90000000000009</v>
       </c>
       <c r="G12" s="10">
         <v>1121.5</v>
       </c>
       <c r="H12" s="10">
         <v>1176</v>
       </c>
       <c r="I12" s="4">
@@ -3694,61 +3698,62 @@
       </c>
       <c r="CW12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="CX12" s="26">
         <v>552.79999999999995</v>
       </c>
       <c r="CY12" s="10">
         <v>493.40000000000009</v>
       </c>
       <c r="CZ12" s="10">
         <v>553</v>
       </c>
       <c r="DA12" s="10">
         <v>710.7</v>
       </c>
       <c r="DB12" s="10">
         <v>813</v>
       </c>
       <c r="DC12" s="12">
         <v>1844.2788500257325</v>
       </c>
       <c r="DD12" s="12">
         <v>2232.5359815237607</v>
       </c>
-      <c r="DE12" s="12"/>
+      <c r="DE12" s="12">
+        <v>8797.6800798466866</v>
+      </c>
       <c r="DF12" s="12"/>
       <c r="DG12" s="24"/>
       <c r="DH12" s="10"/>
       <c r="DI12" s="24"/>
       <c r="DJ12" s="27"/>
       <c r="DK12" s="27"/>
       <c r="DL12" s="27"/>
-      <c r="DM12" s="27"/>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:118">
       <c r="A13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="10">
         <v>1605.1</v>
       </c>
       <c r="C13" s="10">
         <v>1444.2000000000003</v>
       </c>
       <c r="D13" s="10">
         <v>1516.0999999999995</v>
       </c>
       <c r="E13" s="10">
         <v>1810.4000000000005</v>
       </c>
       <c r="F13" s="10">
         <v>1705.0999999999995</v>
       </c>
       <c r="G13" s="10">
         <v>1812.6000000000004</v>
       </c>
       <c r="H13" s="10">
         <v>3530.7999999999993</v>
       </c>
       <c r="I13" s="4">
@@ -4023,61 +4028,62 @@
       </c>
       <c r="CW13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="CX13" s="26">
         <v>3603.3</v>
       </c>
       <c r="CY13" s="10">
         <v>3046</v>
       </c>
       <c r="CZ13" s="10">
         <v>3586.0999999999995</v>
       </c>
       <c r="DA13" s="10">
         <v>3940.8000000000011</v>
       </c>
       <c r="DB13" s="10">
         <v>3897.5999999999985</v>
       </c>
       <c r="DC13" s="12">
         <v>4139.1497038035304</v>
       </c>
       <c r="DD13" s="12">
         <v>7891.1896815178261</v>
       </c>
-      <c r="DE13" s="12"/>
+      <c r="DE13" s="12">
+        <v>11298.360614678644</v>
+      </c>
       <c r="DF13" s="12"/>
       <c r="DG13" s="24"/>
       <c r="DH13" s="10"/>
       <c r="DI13" s="24"/>
       <c r="DJ13" s="27"/>
       <c r="DK13" s="27"/>
       <c r="DL13" s="27"/>
-      <c r="DM13" s="27"/>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:118">
       <c r="A14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="9">
         <v>357.5</v>
       </c>
       <c r="C14" s="9">
         <v>149.60000000000002</v>
       </c>
       <c r="D14" s="9">
         <v>331.5</v>
       </c>
       <c r="E14" s="9">
         <v>592.30000000000007</v>
       </c>
       <c r="F14" s="9">
         <v>554.89999999999986</v>
       </c>
       <c r="G14" s="9">
         <v>591.29999999999995</v>
       </c>
       <c r="H14" s="7">
         <v>1193.0999999999999</v>
       </c>
       <c r="I14" s="7">
@@ -4352,61 +4358,62 @@
       </c>
       <c r="CW14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="CX14" s="26">
         <v>727.3</v>
       </c>
       <c r="CY14" s="10">
         <v>479.20000000000005</v>
       </c>
       <c r="CZ14" s="9">
         <v>661</v>
       </c>
       <c r="DA14" s="9">
         <v>854.80000000000018</v>
       </c>
       <c r="DB14" s="9">
         <v>852.89999999999964</v>
       </c>
       <c r="DC14" s="12">
         <v>941.4833823159006</v>
       </c>
       <c r="DD14" s="12">
         <v>2496.8104130785277</v>
       </c>
-      <c r="DE14" s="12"/>
+      <c r="DE14" s="12">
+        <v>5215.9248521859827</v>
+      </c>
       <c r="DF14" s="12"/>
       <c r="DG14" s="24"/>
       <c r="DH14" s="10"/>
       <c r="DI14" s="24"/>
       <c r="DJ14" s="27"/>
       <c r="DK14" s="27"/>
       <c r="DL14" s="27"/>
-      <c r="DM14" s="27"/>
     </row>
-    <row r="15" spans="1:119">
+    <row r="15" spans="1:118">
       <c r="A15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="10">
         <v>349</v>
       </c>
       <c r="C15" s="10">
         <v>299.39999999999998</v>
       </c>
       <c r="D15" s="10">
         <v>315.70000000000005</v>
       </c>
       <c r="E15" s="10">
         <v>524.6</v>
       </c>
       <c r="F15" s="10">
         <v>545</v>
       </c>
       <c r="G15" s="10">
         <v>620.99999999999977</v>
       </c>
       <c r="H15" s="10">
         <v>1054.1000000000004</v>
       </c>
       <c r="I15" s="4">
@@ -4681,61 +4688,62 @@
       </c>
       <c r="CW15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="CX15" s="26">
         <v>526</v>
       </c>
       <c r="CY15" s="10">
         <v>425.70000000000005</v>
       </c>
       <c r="CZ15" s="10">
         <v>472.29999999999995</v>
       </c>
       <c r="DA15" s="10">
         <v>669.40000000000009</v>
       </c>
       <c r="DB15" s="10">
         <v>749.69999999999982</v>
       </c>
       <c r="DC15" s="12">
         <v>889.9749640654727</v>
       </c>
       <c r="DD15" s="12">
         <v>1367.4998521423772</v>
       </c>
-      <c r="DE15" s="12"/>
+      <c r="DE15" s="12">
+        <v>3036.4591274697495</v>
+      </c>
       <c r="DF15" s="12"/>
       <c r="DG15" s="24"/>
       <c r="DH15" s="10"/>
       <c r="DI15" s="24"/>
       <c r="DJ15" s="27"/>
       <c r="DK15" s="27"/>
       <c r="DL15" s="27"/>
-      <c r="DM15" s="27"/>
     </row>
-    <row r="16" spans="1:119">
+    <row r="16" spans="1:118">
       <c r="A16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="10">
         <v>388.8</v>
       </c>
       <c r="C16" s="10">
         <v>352.49999999999994</v>
       </c>
       <c r="D16" s="10">
         <v>366.5</v>
       </c>
       <c r="E16" s="10">
         <v>560.70000000000005</v>
       </c>
       <c r="F16" s="10">
         <v>722.90000000000009</v>
       </c>
       <c r="G16" s="10">
         <v>981.40000000000009</v>
       </c>
       <c r="H16" s="10">
         <v>1499.3000000000002</v>
       </c>
       <c r="I16" s="4">
@@ -5010,61 +5018,62 @@
       </c>
       <c r="CW16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="CX16" s="26">
         <v>1190</v>
       </c>
       <c r="CY16" s="10">
         <v>1186.0999999999999</v>
       </c>
       <c r="CZ16" s="10">
         <v>1262</v>
       </c>
       <c r="DA16" s="10">
         <v>1419.9</v>
       </c>
       <c r="DB16" s="10">
         <v>1607.6000000000004</v>
       </c>
       <c r="DC16" s="12">
         <v>2054.0493956929804</v>
       </c>
       <c r="DD16" s="12">
         <v>3782.8094518100024</v>
       </c>
-      <c r="DE16" s="12"/>
+      <c r="DE16" s="12">
+        <v>9202.9609910361378</v>
+      </c>
       <c r="DF16" s="12"/>
       <c r="DG16" s="24"/>
       <c r="DH16" s="10"/>
       <c r="DI16" s="24"/>
       <c r="DJ16" s="27"/>
       <c r="DK16" s="27"/>
       <c r="DL16" s="27"/>
-      <c r="DM16" s="27"/>
     </row>
-    <row r="17" spans="1:119">
+    <row r="17" spans="1:118">
       <c r="A17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="10">
         <v>1151.5</v>
       </c>
       <c r="C17" s="10">
         <v>785</v>
       </c>
       <c r="D17" s="10">
         <v>880.80000000000018</v>
       </c>
       <c r="E17" s="10">
         <v>1478.8999999999996</v>
       </c>
       <c r="F17" s="10">
         <v>1663.6000000000004</v>
       </c>
       <c r="G17" s="10">
         <v>1452.3000000000002</v>
       </c>
       <c r="H17" s="10">
         <v>3563.2999999999993</v>
       </c>
       <c r="I17" s="10">
@@ -5339,61 +5348,62 @@
       </c>
       <c r="CW17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="CX17" s="26">
         <v>3082.5</v>
       </c>
       <c r="CY17" s="10">
         <v>2202.6999999999998</v>
       </c>
       <c r="CZ17" s="10">
         <v>2635.8</v>
       </c>
       <c r="DA17" s="10">
         <v>3326.1000000000004</v>
       </c>
       <c r="DB17" s="10">
         <v>3584.3999999999996</v>
       </c>
       <c r="DC17" s="12">
         <v>3827.1175851163753</v>
       </c>
       <c r="DD17" s="12">
         <v>6425.2824148836262</v>
       </c>
-      <c r="DE17" s="12"/>
+      <c r="DE17" s="12">
+        <v>18894.531105928429</v>
+      </c>
       <c r="DF17" s="12"/>
       <c r="DG17" s="24"/>
       <c r="DH17" s="10"/>
       <c r="DI17" s="24"/>
       <c r="DJ17" s="27"/>
       <c r="DK17" s="27"/>
       <c r="DL17" s="27"/>
-      <c r="DM17" s="27"/>
     </row>
-    <row r="18" spans="1:119">
+    <row r="18" spans="1:118">
       <c r="A18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="10">
         <v>297.5</v>
       </c>
       <c r="C18" s="10">
         <v>197.60000000000002</v>
       </c>
       <c r="D18" s="10">
         <v>185.79999999999995</v>
       </c>
       <c r="E18" s="10">
         <v>343.80000000000007</v>
       </c>
       <c r="F18" s="10">
         <v>346.59999999999991</v>
       </c>
       <c r="G18" s="10">
         <v>485.29999999999995</v>
       </c>
       <c r="H18" s="10">
         <v>949.09999999999991</v>
       </c>
       <c r="I18" s="4">
@@ -5668,61 +5678,62 @@
       </c>
       <c r="CW18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="CX18" s="26">
         <v>414</v>
       </c>
       <c r="CY18" s="10">
         <v>277.70000000000005</v>
       </c>
       <c r="CZ18" s="10">
         <v>314.89999999999998</v>
       </c>
       <c r="DA18" s="10">
         <v>393.9</v>
       </c>
       <c r="DB18" s="10">
         <v>452.40000000000009</v>
       </c>
       <c r="DC18" s="12">
         <v>647.40182791994266</v>
       </c>
       <c r="DD18" s="12">
         <v>1423.3463921947259</v>
       </c>
-      <c r="DE18" s="12"/>
+      <c r="DE18" s="12">
+        <v>9005.415395514945</v>
+      </c>
       <c r="DF18" s="12"/>
       <c r="DG18" s="24"/>
       <c r="DH18" s="10"/>
       <c r="DI18" s="24"/>
       <c r="DJ18" s="27"/>
       <c r="DK18" s="27"/>
       <c r="DL18" s="27"/>
-      <c r="DM18" s="27"/>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:118">
       <c r="A19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="10">
         <v>416.9</v>
       </c>
       <c r="C19" s="10">
         <v>415.20000000000005</v>
       </c>
       <c r="D19" s="10">
         <v>438.19999999999993</v>
       </c>
       <c r="E19" s="10">
         <v>807.2</v>
       </c>
       <c r="F19" s="10">
         <v>750.30000000000018</v>
       </c>
       <c r="G19" s="12">
         <v>986.79999999999973</v>
       </c>
       <c r="H19" s="12">
         <v>1747.6</v>
       </c>
       <c r="I19" s="10">
@@ -5997,61 +6008,62 @@
       </c>
       <c r="CW19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="CX19" s="26">
         <v>839.8</v>
       </c>
       <c r="CY19" s="10">
         <v>614.90000000000009</v>
       </c>
       <c r="CZ19" s="10">
         <v>832.7</v>
       </c>
       <c r="DA19" s="10">
         <v>1387.9</v>
       </c>
       <c r="DB19" s="10">
         <v>1213.5</v>
       </c>
       <c r="DC19" s="10">
         <v>1923.8387229028831</v>
       </c>
       <c r="DD19" s="12">
         <v>2883.4359199604523</v>
       </c>
-      <c r="DE19" s="12"/>
+      <c r="DE19" s="12">
+        <v>4398.3305689490626</v>
+      </c>
       <c r="DF19" s="12"/>
       <c r="DG19" s="24"/>
       <c r="DH19" s="10"/>
       <c r="DI19" s="24"/>
       <c r="DJ19" s="27"/>
       <c r="DK19" s="27"/>
       <c r="DL19" s="27"/>
-      <c r="DM19" s="27"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:118">
       <c r="A20" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="10">
         <v>719.3</v>
       </c>
       <c r="C20" s="10">
         <v>568</v>
       </c>
       <c r="D20" s="10">
         <v>492.60000000000014</v>
       </c>
       <c r="E20" s="10">
         <v>863.5</v>
       </c>
       <c r="F20" s="10">
         <v>955.09999999999991</v>
       </c>
       <c r="G20" s="12">
         <v>1046.8000000000002</v>
       </c>
       <c r="H20" s="12">
         <v>2723.5</v>
       </c>
       <c r="I20" s="10">
@@ -6326,61 +6338,62 @@
       </c>
       <c r="CW20" s="31" t="s">
         <v>35</v>
       </c>
       <c r="CX20" s="26">
         <v>1061.0999999999999</v>
       </c>
       <c r="CY20" s="10">
         <v>642.40000000000009</v>
       </c>
       <c r="CZ20" s="10">
         <v>845.5</v>
       </c>
       <c r="DA20" s="10">
         <v>1034.5</v>
       </c>
       <c r="DB20" s="10">
         <v>1173.1000000000004</v>
       </c>
       <c r="DC20" s="10">
         <v>1256.8345310580025</v>
       </c>
       <c r="DD20" s="12">
         <v>5056.1535535817784</v>
       </c>
-      <c r="DE20" s="12"/>
+      <c r="DE20" s="12">
+        <v>22318.610656754998</v>
+      </c>
       <c r="DF20" s="12"/>
       <c r="DG20" s="24"/>
       <c r="DH20" s="10"/>
       <c r="DI20" s="24"/>
       <c r="DJ20" s="27"/>
       <c r="DK20" s="27"/>
       <c r="DL20" s="27"/>
-      <c r="DM20" s="27"/>
     </row>
-    <row r="21" spans="1:119" s="13" customFormat="1">
+    <row r="21" spans="1:118" s="13" customFormat="1">
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="14"/>
       <c r="O21" s="14"/>
       <c r="P21" s="14"/>
       <c r="Q21" s="14"/>
       <c r="R21" s="14"/>
       <c r="S21" s="14"/>
       <c r="T21" s="14"/>
       <c r="U21" s="14"/>
       <c r="V21" s="14"/>
       <c r="W21" s="14"/>
       <c r="X21" s="14"/>
       <c r="Y21" s="14"/>
       <c r="Z21" s="14"/>
@@ -6410,51 +6423,51 @@
       <c r="AX21" s="14"/>
       <c r="AY21" s="14"/>
       <c r="AZ21" s="14"/>
       <c r="BA21" s="14"/>
       <c r="BB21" s="14"/>
       <c r="BC21" s="14"/>
       <c r="BD21" s="15"/>
       <c r="BE21" s="15"/>
       <c r="BF21" s="14"/>
       <c r="BG21" s="14"/>
       <c r="BH21" s="14"/>
       <c r="BI21" s="14"/>
       <c r="BJ21" s="14"/>
       <c r="BK21" s="14"/>
       <c r="BL21" s="14"/>
       <c r="BM21" s="14"/>
       <c r="BN21" s="14"/>
       <c r="BO21" s="14"/>
       <c r="BP21" s="15"/>
       <c r="BQ21" s="15"/>
       <c r="BR21" s="14"/>
       <c r="BS21" s="14"/>
       <c r="BT21" s="14"/>
       <c r="BU21" s="14"/>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:118">
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="17"/>
       <c r="O22" s="17"/>
       <c r="P22" s="17"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="17"/>
       <c r="S22" s="17"/>
       <c r="T22" s="17"/>
       <c r="U22" s="17"/>
       <c r="V22" s="17"/>
       <c r="W22" s="17"/>
       <c r="X22" s="17"/>
       <c r="Y22" s="17"/>
       <c r="Z22" s="17"/>
@@ -6478,373 +6491,372 @@
       <c r="AR22" s="17"/>
       <c r="AS22" s="17"/>
       <c r="AT22" s="17"/>
       <c r="AU22" s="17"/>
       <c r="AV22" s="17"/>
       <c r="AW22" s="17"/>
       <c r="AX22" s="17"/>
       <c r="AY22" s="17"/>
       <c r="AZ22" s="17"/>
       <c r="BA22" s="17"/>
       <c r="BB22" s="17"/>
       <c r="BC22" s="17"/>
       <c r="BD22" s="17"/>
       <c r="BE22" s="17"/>
       <c r="BF22" s="17"/>
       <c r="BG22" s="17"/>
       <c r="BH22" s="17"/>
       <c r="BI22" s="17"/>
       <c r="BJ22" s="17"/>
       <c r="BK22" s="17"/>
       <c r="BL22" s="17"/>
       <c r="BM22" s="17"/>
       <c r="BN22" s="17"/>
       <c r="BO22" s="17"/>
     </row>
-    <row r="23" spans="1:119" s="8" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A23" s="42" t="s">
+    <row r="23" spans="1:118" s="8" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A23" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="42"/>
-[...11 lines deleted...]
-      <c r="N23" s="42" t="s">
+      <c r="B23" s="40"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="40"/>
+      <c r="I23" s="40"/>
+      <c r="J23" s="40"/>
+      <c r="K23" s="40"/>
+      <c r="L23" s="40"/>
+      <c r="M23" s="40"/>
+      <c r="N23" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="O23" s="42"/>
-[...10 lines deleted...]
-      <c r="Z23" s="42" t="s">
+      <c r="O23" s="40"/>
+      <c r="P23" s="40"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="40"/>
+      <c r="S23" s="40"/>
+      <c r="T23" s="40"/>
+      <c r="U23" s="40"/>
+      <c r="V23" s="40"/>
+      <c r="W23" s="40"/>
+      <c r="X23" s="40"/>
+      <c r="Y23" s="40"/>
+      <c r="Z23" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="AA23" s="42"/>
-[...10 lines deleted...]
-      <c r="AL23" s="42" t="s">
+      <c r="AA23" s="40"/>
+      <c r="AB23" s="40"/>
+      <c r="AC23" s="40"/>
+      <c r="AD23" s="40"/>
+      <c r="AE23" s="40"/>
+      <c r="AF23" s="40"/>
+      <c r="AG23" s="40"/>
+      <c r="AH23" s="40"/>
+      <c r="AI23" s="40"/>
+      <c r="AJ23" s="40"/>
+      <c r="AK23" s="40"/>
+      <c r="AL23" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="AM23" s="42"/>
-[...10 lines deleted...]
-      <c r="AX23" s="42" t="s">
+      <c r="AM23" s="40"/>
+      <c r="AN23" s="40"/>
+      <c r="AO23" s="40"/>
+      <c r="AP23" s="40"/>
+      <c r="AQ23" s="40"/>
+      <c r="AR23" s="40"/>
+      <c r="AS23" s="40"/>
+      <c r="AT23" s="40"/>
+      <c r="AU23" s="40"/>
+      <c r="AV23" s="40"/>
+      <c r="AW23" s="40"/>
+      <c r="AX23" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="AY23" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ23" s="38" t="s">
+      <c r="AY23" s="40"/>
+      <c r="AZ23" s="40"/>
+      <c r="BA23" s="40"/>
+      <c r="BB23" s="40"/>
+      <c r="BC23" s="40"/>
+      <c r="BD23" s="40"/>
+      <c r="BE23" s="40"/>
+      <c r="BF23" s="40"/>
+      <c r="BG23" s="40"/>
+      <c r="BH23" s="40"/>
+      <c r="BI23" s="40"/>
+      <c r="BJ23" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="BK23" s="38"/>
-[...10 lines deleted...]
-      <c r="BV23" s="38" t="s">
+      <c r="BK23" s="39"/>
+      <c r="BL23" s="39"/>
+      <c r="BM23" s="39"/>
+      <c r="BN23" s="39"/>
+      <c r="BO23" s="39"/>
+      <c r="BP23" s="39"/>
+      <c r="BQ23" s="39"/>
+      <c r="BR23" s="39"/>
+      <c r="BS23" s="39"/>
+      <c r="BT23" s="39"/>
+      <c r="BU23" s="39"/>
+      <c r="BV23" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="BW23" s="38"/>
-[...10 lines deleted...]
-      <c r="CJ23" s="38" t="s">
+      <c r="BW23" s="39"/>
+      <c r="BX23" s="39"/>
+      <c r="BY23" s="39"/>
+      <c r="BZ23" s="39"/>
+      <c r="CA23" s="39"/>
+      <c r="CB23" s="39"/>
+      <c r="CC23" s="39"/>
+      <c r="CD23" s="39"/>
+      <c r="CE23" s="39"/>
+      <c r="CF23" s="39"/>
+      <c r="CG23" s="39"/>
+      <c r="CJ23" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="CK23" s="38"/>
-[...10 lines deleted...]
-      <c r="CX23" s="38" t="s">
+      <c r="CK23" s="39"/>
+      <c r="CL23" s="39"/>
+      <c r="CM23" s="39"/>
+      <c r="CN23" s="39"/>
+      <c r="CO23" s="39"/>
+      <c r="CP23" s="39"/>
+      <c r="CQ23" s="39"/>
+      <c r="CR23" s="39"/>
+      <c r="CS23" s="39"/>
+      <c r="CT23" s="39"/>
+      <c r="CU23" s="39"/>
+      <c r="CX23" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="CY23" s="38"/>
-[...9 lines deleted...]
-      <c r="DI23" s="38"/>
+      <c r="CY23" s="39"/>
+      <c r="CZ23" s="39"/>
+      <c r="DA23" s="39"/>
+      <c r="DB23" s="39"/>
+      <c r="DC23" s="39"/>
+      <c r="DD23" s="39"/>
+      <c r="DE23" s="39"/>
+      <c r="DF23" s="39"/>
+      <c r="DG23" s="39"/>
+      <c r="DH23" s="39"/>
+      <c r="DI23" s="39"/>
       <c r="DJ23" s="29"/>
       <c r="DK23" s="29"/>
       <c r="DL23" s="29"/>
       <c r="DM23" s="29"/>
       <c r="DN23" s="29"/>
-      <c r="DO23" s="29"/>
     </row>
-    <row r="24" spans="1:119" ht="18.75" customHeight="1">
+    <row r="24" spans="1:118" ht="18.75" customHeight="1">
       <c r="J24" s="36" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
-      <c r="W24" s="41" t="s">
+      <c r="W24" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="X24" s="41"/>
-[...1 lines deleted...]
-      <c r="AH24" s="39" t="s">
+      <c r="X24" s="42"/>
+      <c r="Y24" s="42"/>
+      <c r="AH24" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AI24" s="39"/>
-[...2 lines deleted...]
-      <c r="AT24" s="39" t="s">
+      <c r="AI24" s="41"/>
+      <c r="AJ24" s="41"/>
+      <c r="AK24" s="41"/>
+      <c r="AT24" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AU24" s="39"/>
-[...2 lines deleted...]
-      <c r="BF24" s="39" t="s">
+      <c r="AU24" s="41"/>
+      <c r="AV24" s="41"/>
+      <c r="AW24" s="41"/>
+      <c r="BF24" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="BG24" s="39"/>
-[...2 lines deleted...]
-      <c r="BR24" s="39" t="s">
+      <c r="BG24" s="41"/>
+      <c r="BH24" s="41"/>
+      <c r="BI24" s="41"/>
+      <c r="BR24" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="BS24" s="39"/>
-[...1 lines deleted...]
-      <c r="BU24" s="39"/>
+      <c r="BS24" s="41"/>
+      <c r="BT24" s="41"/>
+      <c r="BU24" s="41"/>
       <c r="CD24" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CE24" s="36"/>
       <c r="CF24" s="36"/>
       <c r="CG24" s="36"/>
       <c r="CR24" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CS24" s="36"/>
       <c r="CT24" s="36"/>
       <c r="CU24" s="36"/>
       <c r="DF24" s="36" t="s">
         <v>17</v>
       </c>
       <c r="DG24" s="36"/>
       <c r="DH24" s="36"/>
       <c r="DI24" s="36"/>
     </row>
-    <row r="25" spans="1:119" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B25" s="37">
+    <row r="25" spans="1:118" ht="13.5" customHeight="1">
+      <c r="A25" s="37"/>
+      <c r="B25" s="38">
         <v>2018</v>
       </c>
-      <c r="C25" s="37"/>
-[...10 lines deleted...]
-      <c r="N25" s="37">
+      <c r="C25" s="38"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="38"/>
+      <c r="F25" s="38"/>
+      <c r="G25" s="38"/>
+      <c r="H25" s="38"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="38"/>
+      <c r="K25" s="38"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="38"/>
+      <c r="N25" s="38">
         <v>2019</v>
       </c>
-      <c r="O25" s="37"/>
-[...10 lines deleted...]
-      <c r="Z25" s="37">
+      <c r="O25" s="38"/>
+      <c r="P25" s="38"/>
+      <c r="Q25" s="38"/>
+      <c r="R25" s="38"/>
+      <c r="S25" s="38"/>
+      <c r="T25" s="38"/>
+      <c r="U25" s="38"/>
+      <c r="V25" s="38"/>
+      <c r="W25" s="38"/>
+      <c r="X25" s="38"/>
+      <c r="Y25" s="38"/>
+      <c r="Z25" s="38">
         <v>2020</v>
       </c>
-      <c r="AA25" s="37"/>
-[...10 lines deleted...]
-      <c r="AL25" s="37" t="s">
+      <c r="AA25" s="38"/>
+      <c r="AB25" s="38"/>
+      <c r="AC25" s="38"/>
+      <c r="AD25" s="38"/>
+      <c r="AE25" s="38"/>
+      <c r="AF25" s="38"/>
+      <c r="AG25" s="38"/>
+      <c r="AH25" s="38"/>
+      <c r="AI25" s="38"/>
+      <c r="AJ25" s="38"/>
+      <c r="AK25" s="38"/>
+      <c r="AL25" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="AM25" s="37"/>
-[...10 lines deleted...]
-      <c r="AX25" s="37">
+      <c r="AM25" s="38"/>
+      <c r="AN25" s="38"/>
+      <c r="AO25" s="38"/>
+      <c r="AP25" s="38"/>
+      <c r="AQ25" s="38"/>
+      <c r="AR25" s="38"/>
+      <c r="AS25" s="38"/>
+      <c r="AT25" s="38"/>
+      <c r="AU25" s="38"/>
+      <c r="AV25" s="38"/>
+      <c r="AW25" s="38"/>
+      <c r="AX25" s="38">
         <v>2022</v>
       </c>
-      <c r="AY25" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ25" s="37">
+      <c r="AY25" s="38"/>
+      <c r="AZ25" s="38"/>
+      <c r="BA25" s="38"/>
+      <c r="BB25" s="38"/>
+      <c r="BC25" s="38"/>
+      <c r="BD25" s="38"/>
+      <c r="BE25" s="38"/>
+      <c r="BF25" s="38"/>
+      <c r="BG25" s="38"/>
+      <c r="BH25" s="38"/>
+      <c r="BI25" s="38"/>
+      <c r="BJ25" s="38">
         <v>2023</v>
       </c>
-      <c r="BK25" s="37"/>
-[...10 lines deleted...]
-      <c r="BV25" s="37">
+      <c r="BK25" s="38"/>
+      <c r="BL25" s="38"/>
+      <c r="BM25" s="38"/>
+      <c r="BN25" s="38"/>
+      <c r="BO25" s="38"/>
+      <c r="BP25" s="38"/>
+      <c r="BQ25" s="38"/>
+      <c r="BR25" s="38"/>
+      <c r="BS25" s="38"/>
+      <c r="BT25" s="38"/>
+      <c r="BU25" s="38"/>
+      <c r="BV25" s="38">
         <v>2024</v>
       </c>
-      <c r="BW25" s="37"/>
-[...11 lines deleted...]
-      <c r="CJ25" s="37">
+      <c r="BW25" s="38"/>
+      <c r="BX25" s="38"/>
+      <c r="BY25" s="38"/>
+      <c r="BZ25" s="38"/>
+      <c r="CA25" s="38"/>
+      <c r="CB25" s="38"/>
+      <c r="CC25" s="38"/>
+      <c r="CD25" s="38"/>
+      <c r="CE25" s="38"/>
+      <c r="CF25" s="38"/>
+      <c r="CG25" s="38"/>
+      <c r="CI25" s="37"/>
+      <c r="CJ25" s="38">
         <v>2025</v>
       </c>
-      <c r="CK25" s="37"/>
-[...11 lines deleted...]
-      <c r="CX25" s="37">
+      <c r="CK25" s="38"/>
+      <c r="CL25" s="38"/>
+      <c r="CM25" s="38"/>
+      <c r="CN25" s="38"/>
+      <c r="CO25" s="38"/>
+      <c r="CP25" s="38"/>
+      <c r="CQ25" s="38"/>
+      <c r="CR25" s="38"/>
+      <c r="CS25" s="38"/>
+      <c r="CT25" s="38"/>
+      <c r="CU25" s="38"/>
+      <c r="CW25" s="37"/>
+      <c r="CX25" s="38">
         <v>2026</v>
       </c>
-      <c r="CY25" s="37"/>
-[...9 lines deleted...]
-      <c r="DI25" s="37"/>
+      <c r="CY25" s="38"/>
+      <c r="CZ25" s="38"/>
+      <c r="DA25" s="38"/>
+      <c r="DB25" s="38"/>
+      <c r="DC25" s="38"/>
+      <c r="DD25" s="38"/>
+      <c r="DE25" s="38"/>
+      <c r="DF25" s="38"/>
+      <c r="DG25" s="38"/>
+      <c r="DH25" s="38"/>
+      <c r="DI25" s="38"/>
     </row>
-    <row r="26" spans="1:119" s="34" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A26" s="40"/>
+    <row r="26" spans="1:118" s="34" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A26" s="37"/>
       <c r="B26" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E26" s="30" t="s">
         <v>8</v>
       </c>
       <c r="F26" s="30" t="s">
         <v>9</v>
       </c>
       <c r="G26" s="30" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="30" t="s">
         <v>11</v>
       </c>
       <c r="I26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="J26" s="30" t="s">
@@ -7053,132 +7065,131 @@
       </c>
       <c r="BZ26" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CA26" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CB26" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CC26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CD26" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CE26" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CF26" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CG26" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CI26" s="40"/>
+      <c r="CI26" s="37"/>
       <c r="CJ26" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CK26" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CL26" s="30" t="s">
         <v>7</v>
       </c>
       <c r="CM26" s="30" t="s">
         <v>8</v>
       </c>
       <c r="CN26" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CO26" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CP26" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CQ26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CR26" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CS26" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CT26" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CU26" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CW26" s="40"/>
+      <c r="CW26" s="37"/>
       <c r="CX26" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CY26" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CZ26" s="30" t="s">
         <v>7</v>
       </c>
       <c r="DA26" s="30" t="s">
         <v>8</v>
       </c>
       <c r="DB26" s="30" t="s">
         <v>9</v>
       </c>
       <c r="DC26" s="30" t="s">
         <v>10</v>
       </c>
       <c r="DD26" s="30" t="s">
         <v>11</v>
       </c>
       <c r="DE26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="DF26" s="30" t="s">
         <v>13</v>
       </c>
       <c r="DG26" s="30" t="s">
         <v>14</v>
       </c>
       <c r="DH26" s="30" t="s">
         <v>15</v>
       </c>
       <c r="DI26" s="28" t="s">
         <v>16</v>
       </c>
       <c r="DJ26" s="35"/>
       <c r="DK26" s="35"/>
       <c r="DL26" s="35"/>
       <c r="DM26" s="35"/>
       <c r="DN26" s="35"/>
-      <c r="DO26" s="35"/>
     </row>
-    <row r="27" spans="1:119" s="8" customFormat="1">
+    <row r="27" spans="1:118" s="8" customFormat="1">
       <c r="A27" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="4">
         <v>8357.8000000000011</v>
       </c>
       <c r="C27" s="4">
         <v>6853.7999999999993</v>
       </c>
       <c r="D27" s="4">
         <v>6799.3999999999987</v>
       </c>
       <c r="E27" s="4">
         <v>11795.900000000001</v>
       </c>
       <c r="F27" s="4">
         <v>12841.6</v>
       </c>
       <c r="G27" s="6">
         <v>14580.299999999996</v>
       </c>
       <c r="H27" s="6">
         <v>24665.8</v>
       </c>
       <c r="I27" s="4">
@@ -7453,63 +7464,64 @@
       </c>
       <c r="CW27" s="1" t="s">
         <v>3</v>
       </c>
       <c r="CX27" s="26">
         <v>15450.6</v>
       </c>
       <c r="CY27" s="4">
         <v>11982.1</v>
       </c>
       <c r="CZ27" s="4">
         <v>13669.762417219961</v>
       </c>
       <c r="DA27" s="4">
         <v>18024.237582780042</v>
       </c>
       <c r="DB27" s="5">
         <v>19299.969991176193</v>
       </c>
       <c r="DC27" s="6">
         <v>24492.464730497042</v>
       </c>
       <c r="DD27" s="6">
         <v>43999.065278326772</v>
       </c>
-      <c r="DE27" s="6"/>
+      <c r="DE27" s="6">
+        <v>132678.53954562842</v>
+      </c>
       <c r="DF27" s="6"/>
       <c r="DG27" s="23"/>
       <c r="DH27" s="4"/>
       <c r="DI27" s="5"/>
       <c r="DJ27" s="29"/>
       <c r="DK27" s="29"/>
       <c r="DL27" s="29"/>
       <c r="DM27" s="29"/>
       <c r="DN27" s="29"/>
-      <c r="DO27" s="29"/>
     </row>
-    <row r="28" spans="1:119" s="8" customFormat="1">
+    <row r="28" spans="1:118" s="8" customFormat="1">
       <c r="A28" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="7">
         <v>83.1</v>
       </c>
       <c r="C28" s="7">
         <v>121.6</v>
       </c>
       <c r="D28" s="7">
         <v>164</v>
       </c>
       <c r="E28" s="7">
         <v>188.00000000000006</v>
       </c>
       <c r="F28" s="7">
         <v>196.69999999999993</v>
       </c>
       <c r="G28" s="7">
         <v>174.60000000000002</v>
       </c>
       <c r="H28" s="7">
         <v>520.40000000000009</v>
       </c>
       <c r="I28" s="7">
@@ -7784,63 +7796,64 @@
       </c>
       <c r="CW28" s="2" t="s">
         <v>22</v>
       </c>
       <c r="CX28" s="26">
         <v>235.2</v>
       </c>
       <c r="CY28" s="4">
         <v>218.90000000000003</v>
       </c>
       <c r="CZ28" s="7">
         <v>208.39999999999998</v>
       </c>
       <c r="DA28" s="7">
         <v>142.19999999999993</v>
       </c>
       <c r="DB28" s="7">
         <v>90.700000000000045</v>
       </c>
       <c r="DC28" s="6">
         <v>136.85403666107015</v>
       </c>
       <c r="DD28" s="6">
         <v>713.96779054465947</v>
       </c>
-      <c r="DE28" s="6"/>
+      <c r="DE28" s="6">
+        <v>1593.4407224708455</v>
+      </c>
       <c r="DF28" s="6"/>
       <c r="DG28" s="23"/>
       <c r="DH28" s="4"/>
       <c r="DI28" s="5"/>
       <c r="DJ28" s="29"/>
       <c r="DK28" s="29"/>
       <c r="DL28" s="29"/>
       <c r="DM28" s="29"/>
       <c r="DN28" s="29"/>
-      <c r="DO28" s="29"/>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:118">
       <c r="A29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="10">
         <v>749</v>
       </c>
       <c r="C29" s="10">
         <v>631</v>
       </c>
       <c r="D29" s="10">
         <v>524.29999999999995</v>
       </c>
       <c r="E29" s="10">
         <v>1482.0000000000002</v>
       </c>
       <c r="F29" s="10">
         <v>1602.6999999999998</v>
       </c>
       <c r="G29" s="12">
         <v>1891.1999999999998</v>
       </c>
       <c r="H29" s="12">
         <v>2289.5000000000009</v>
       </c>
       <c r="I29" s="10">
@@ -8115,57 +8128,59 @@
       </c>
       <c r="CW29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="CX29" s="26">
         <v>893.1</v>
       </c>
       <c r="CY29" s="4">
         <v>601.1</v>
       </c>
       <c r="CZ29" s="10">
         <v>638.10000000000014</v>
       </c>
       <c r="DA29" s="10">
         <v>1575.6999999999998</v>
       </c>
       <c r="DB29" s="11">
         <v>1766.3000000000002</v>
       </c>
       <c r="DC29" s="12">
         <v>2337.0545409905699</v>
       </c>
       <c r="DD29" s="12">
         <v>3359.162492471517</v>
       </c>
-      <c r="DE29" s="12"/>
+      <c r="DE29" s="12">
+        <v>13530.2707055804</v>
+      </c>
       <c r="DF29" s="12"/>
       <c r="DG29" s="23"/>
       <c r="DH29" s="10"/>
       <c r="DI29" s="11"/>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:118">
       <c r="A30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="10">
         <v>590.70000000000005</v>
       </c>
       <c r="C30" s="10">
         <v>470.70000000000005</v>
       </c>
       <c r="D30" s="10">
         <v>359.09999999999991</v>
       </c>
       <c r="E30" s="10">
         <v>801.30000000000018</v>
       </c>
       <c r="F30" s="10">
         <v>1237</v>
       </c>
       <c r="G30" s="12">
         <v>1288.0999999999995</v>
       </c>
       <c r="H30" s="12">
         <v>1498.8000000000002</v>
       </c>
       <c r="I30" s="10">
@@ -8440,57 +8455,59 @@
       </c>
       <c r="CW30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="CX30" s="26">
         <v>658.3</v>
       </c>
       <c r="CY30" s="4">
         <v>420.40000000000009</v>
       </c>
       <c r="CZ30" s="10">
         <v>411.70000000000005</v>
       </c>
       <c r="DA30" s="10">
         <v>751.09999999999991</v>
       </c>
       <c r="DB30" s="11">
         <v>1062.5</v>
       </c>
       <c r="DC30" s="12">
         <v>1497.2746004147139</v>
       </c>
       <c r="DD30" s="12">
         <v>1970.751952666702</v>
       </c>
-      <c r="DE30" s="12"/>
+      <c r="DE30" s="12">
+        <v>5154.7682657121713</v>
+      </c>
       <c r="DF30" s="12"/>
       <c r="DG30" s="23"/>
       <c r="DH30" s="10"/>
       <c r="DI30" s="11"/>
     </row>
-    <row r="31" spans="1:119">
+    <row r="31" spans="1:118">
       <c r="A31" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="10">
         <v>716</v>
       </c>
       <c r="C31" s="10">
         <v>732.59999999999991</v>
       </c>
       <c r="D31" s="10">
         <v>428.40000000000009</v>
       </c>
       <c r="E31" s="10">
         <v>997.40000000000009</v>
       </c>
       <c r="F31" s="10">
         <v>1084.9000000000001</v>
       </c>
       <c r="G31" s="12">
         <v>1181.3000000000002</v>
       </c>
       <c r="H31" s="12">
         <v>1870.2999999999993</v>
       </c>
       <c r="I31" s="10">
@@ -8765,57 +8782,59 @@
       </c>
       <c r="CW31" s="2" t="s">
         <v>25</v>
       </c>
       <c r="CX31" s="26">
         <v>730.9</v>
       </c>
       <c r="CY31" s="4">
         <v>618.1</v>
       </c>
       <c r="CZ31" s="10">
         <v>532.90000000000009</v>
       </c>
       <c r="DA31" s="10">
         <v>803.29999999999973</v>
       </c>
       <c r="DB31" s="11">
         <v>934.5</v>
       </c>
       <c r="DC31" s="12">
         <v>1106.2264663163587</v>
       </c>
       <c r="DD31" s="12">
         <v>1851.9611542813464</v>
       </c>
-      <c r="DE31" s="12"/>
+      <c r="DE31" s="12">
+        <v>7523.8352697373921</v>
+      </c>
       <c r="DF31" s="12"/>
       <c r="DG31" s="23"/>
       <c r="DH31" s="10"/>
       <c r="DI31" s="11"/>
     </row>
-    <row r="32" spans="1:119">
+    <row r="32" spans="1:118">
       <c r="A32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="10">
         <v>521.4</v>
       </c>
       <c r="C32" s="10">
         <v>384</v>
       </c>
       <c r="D32" s="10">
         <v>460.69999999999993</v>
       </c>
       <c r="E32" s="10">
         <v>800.20000000000027</v>
       </c>
       <c r="F32" s="10">
         <v>790.09999999999991</v>
       </c>
       <c r="G32" s="12">
         <v>1028.5999999999999</v>
       </c>
       <c r="H32" s="12">
         <v>1134.1999999999998</v>
       </c>
       <c r="I32" s="10">
@@ -9090,57 +9109,59 @@
       </c>
       <c r="CW32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="CX32" s="26">
         <v>1131.8</v>
       </c>
       <c r="CY32" s="4">
         <v>951.10000000000014</v>
       </c>
       <c r="CZ32" s="10">
         <v>925</v>
       </c>
       <c r="DA32" s="10">
         <v>1463.1</v>
       </c>
       <c r="DB32" s="11">
         <v>1357.3000000000002</v>
       </c>
       <c r="DC32" s="12">
         <v>2145.3904764431154</v>
       </c>
       <c r="DD32" s="12">
         <v>2798.7095235568841</v>
       </c>
-      <c r="DE32" s="12"/>
+      <c r="DE32" s="12">
+        <v>12963.171337813341</v>
+      </c>
       <c r="DF32" s="12"/>
       <c r="DG32" s="23"/>
       <c r="DH32" s="10"/>
       <c r="DI32" s="11"/>
     </row>
-    <row r="33" spans="1:119">
+    <row r="33" spans="1:118">
       <c r="A33" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="4">
         <v>473.7</v>
       </c>
       <c r="C33" s="4">
         <v>364.3</v>
       </c>
       <c r="D33" s="10">
         <v>423.20000000000005</v>
       </c>
       <c r="E33" s="10">
         <v>620.70000000000005</v>
       </c>
       <c r="F33" s="11">
         <v>756.69999999999982</v>
       </c>
       <c r="G33" s="12">
         <v>1109</v>
       </c>
       <c r="H33" s="12">
         <v>1162.0999999999999</v>
       </c>
       <c r="I33" s="4">
@@ -9415,57 +9436,59 @@
       </c>
       <c r="CW33" s="2" t="s">
         <v>27</v>
       </c>
       <c r="CX33" s="26">
         <v>528.6</v>
       </c>
       <c r="CY33" s="4">
         <v>469.1</v>
       </c>
       <c r="CZ33" s="10">
         <v>522.59999999999991</v>
       </c>
       <c r="DA33" s="10">
         <v>626.70000000000005</v>
       </c>
       <c r="DB33" s="11">
         <v>771.40000000000009</v>
       </c>
       <c r="DC33" s="12">
         <v>1802.6532278892232</v>
       </c>
       <c r="DD33" s="12">
         <v>2191.0442291624167</v>
       </c>
-      <c r="DE33" s="12"/>
+      <c r="DE33" s="12">
+        <v>8755.9251320552576</v>
+      </c>
       <c r="DF33" s="12"/>
       <c r="DG33" s="23"/>
       <c r="DH33" s="10"/>
       <c r="DI33" s="11"/>
     </row>
-    <row r="34" spans="1:119">
+    <row r="34" spans="1:118">
       <c r="A34" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="10">
         <v>1578.9</v>
       </c>
       <c r="C34" s="10">
         <v>1418</v>
       </c>
       <c r="D34" s="10">
         <v>1478.9</v>
       </c>
       <c r="E34" s="10">
         <v>1713.0999999999995</v>
       </c>
       <c r="F34" s="10">
         <v>1659.5</v>
       </c>
       <c r="G34" s="12">
         <v>1767.6000000000004</v>
       </c>
       <c r="H34" s="12">
         <v>3484.8999999999996</v>
       </c>
       <c r="I34" s="10">
@@ -9740,57 +9763,59 @@
       </c>
       <c r="CW34" s="2" t="s">
         <v>28</v>
       </c>
       <c r="CX34" s="26">
         <v>3523.6</v>
       </c>
       <c r="CY34" s="4">
         <v>2966.2000000000003</v>
       </c>
       <c r="CZ34" s="10">
         <v>3509.8</v>
       </c>
       <c r="DA34" s="10">
         <v>3870.7000000000007</v>
       </c>
       <c r="DB34" s="11">
         <v>3827.4999999999982</v>
       </c>
       <c r="DC34" s="12">
         <v>4071.2702101518043</v>
       </c>
       <c r="DD34" s="12">
         <v>7822.5298350272642</v>
       </c>
-      <c r="DE34" s="12"/>
+      <c r="DE34" s="12">
+        <v>11229.291142762966</v>
+      </c>
       <c r="DF34" s="12"/>
       <c r="DG34" s="23"/>
       <c r="DH34" s="10"/>
       <c r="DI34" s="11"/>
     </row>
-    <row r="35" spans="1:119">
+    <row r="35" spans="1:118">
       <c r="A35" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="9">
         <v>352.6</v>
       </c>
       <c r="C35" s="9">
         <v>144.69999999999999</v>
       </c>
       <c r="D35" s="9">
         <v>324.59999999999997</v>
       </c>
       <c r="E35" s="9">
         <v>607.9</v>
       </c>
       <c r="F35" s="9">
         <v>554.60000000000014</v>
       </c>
       <c r="G35" s="9">
         <v>591.19999999999982</v>
       </c>
       <c r="H35" s="9">
         <v>1192.9000000000001</v>
       </c>
       <c r="I35" s="9">
@@ -10065,57 +10090,59 @@
       </c>
       <c r="CW35" s="2" t="s">
         <v>29</v>
       </c>
       <c r="CX35" s="26">
         <v>696.8</v>
       </c>
       <c r="CY35" s="4">
         <v>448.60000000000014</v>
       </c>
       <c r="CZ35" s="7">
         <v>631.19999999999982</v>
       </c>
       <c r="DA35" s="7">
         <v>825.20000000000027</v>
       </c>
       <c r="DB35" s="7">
         <v>825</v>
       </c>
       <c r="DC35" s="12">
         <v>913.60738109789509</v>
       </c>
       <c r="DD35" s="12">
         <v>2469.0699393048699</v>
       </c>
-      <c r="DE35" s="12"/>
+      <c r="DE35" s="12">
+        <v>5187.9348480390754</v>
+      </c>
       <c r="DF35" s="12"/>
       <c r="DG35" s="23"/>
       <c r="DH35" s="10"/>
       <c r="DI35" s="11"/>
     </row>
-    <row r="36" spans="1:119">
+    <row r="36" spans="1:118">
       <c r="A36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="10">
         <v>338</v>
       </c>
       <c r="C36" s="10">
         <v>288.39999999999998</v>
       </c>
       <c r="D36" s="10">
         <v>300</v>
       </c>
       <c r="E36" s="10">
         <v>510.1</v>
       </c>
       <c r="F36" s="10">
         <v>532.20000000000005</v>
       </c>
       <c r="G36" s="12">
         <v>607.79999999999995</v>
       </c>
       <c r="H36" s="12">
         <v>1041.4000000000001</v>
       </c>
       <c r="I36" s="10">
@@ -10390,57 +10417,59 @@
       </c>
       <c r="CW36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="CX36" s="26">
         <v>510.2</v>
       </c>
       <c r="CY36" s="4">
         <v>409.8</v>
       </c>
       <c r="CZ36" s="10">
         <v>452.59999999999991</v>
       </c>
       <c r="DA36" s="10">
         <v>618.80000000000018</v>
       </c>
       <c r="DB36" s="11">
         <v>723.79999999999973</v>
       </c>
       <c r="DC36" s="12">
         <v>863.93122475872633</v>
       </c>
       <c r="DD36" s="12">
         <v>1341.5901264451572</v>
       </c>
-      <c r="DE36" s="12"/>
+      <c r="DE36" s="12">
+        <v>3010.4239240246134</v>
+      </c>
       <c r="DF36" s="12"/>
       <c r="DG36" s="23"/>
       <c r="DH36" s="10"/>
       <c r="DI36" s="11"/>
     </row>
-    <row r="37" spans="1:119">
+    <row r="37" spans="1:118">
       <c r="A37" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="10">
         <v>375.1</v>
       </c>
       <c r="C37" s="10">
         <v>338.79999999999995</v>
       </c>
       <c r="D37" s="10">
         <v>346.9</v>
       </c>
       <c r="E37" s="10">
         <v>566</v>
       </c>
       <c r="F37" s="10">
         <v>712.7</v>
       </c>
       <c r="G37" s="12">
         <v>971.40000000000009</v>
       </c>
       <c r="H37" s="12">
         <v>1489.1</v>
       </c>
       <c r="I37" s="10">
@@ -10715,57 +10744,59 @@
       </c>
       <c r="CW37" s="2" t="s">
         <v>31</v>
       </c>
       <c r="CX37" s="26">
         <v>1159.5</v>
       </c>
       <c r="CY37" s="4">
         <v>1155.5</v>
       </c>
       <c r="CZ37" s="10">
         <v>1224.8000000000002</v>
       </c>
       <c r="DA37" s="10">
         <v>1376.0999999999995</v>
       </c>
       <c r="DB37" s="11">
         <v>1571.6000000000004</v>
       </c>
       <c r="DC37" s="12">
         <v>2018.0341764774075</v>
       </c>
       <c r="DD37" s="12">
         <v>3746.9803863400684</v>
       </c>
-      <c r="DE37" s="12"/>
+      <c r="DE37" s="12">
+        <v>9166.8253929481943</v>
+      </c>
       <c r="DF37" s="12"/>
       <c r="DG37" s="23"/>
       <c r="DH37" s="10"/>
       <c r="DI37" s="11"/>
     </row>
-    <row r="38" spans="1:119">
+    <row r="38" spans="1:118">
       <c r="A38" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="10">
         <v>1151.4000000000001</v>
       </c>
       <c r="C38" s="10">
         <v>784.89999999999986</v>
       </c>
       <c r="D38" s="10">
         <v>880.7</v>
       </c>
       <c r="E38" s="10">
         <v>1478.8000000000002</v>
       </c>
       <c r="F38" s="10">
         <v>1663.5</v>
       </c>
       <c r="G38" s="12">
         <v>1452.1999999999998</v>
       </c>
       <c r="H38" s="12">
         <v>3563.2000000000007</v>
       </c>
       <c r="I38" s="10">
@@ -11040,57 +11071,59 @@
       </c>
       <c r="CW38" s="2" t="s">
         <v>32</v>
       </c>
       <c r="CX38" s="26">
         <v>3076.4</v>
       </c>
       <c r="CY38" s="4">
         <v>2196.7999999999997</v>
       </c>
       <c r="CZ38" s="10">
         <v>2629.8</v>
       </c>
       <c r="DA38" s="10">
         <v>3197.8999999999996</v>
       </c>
       <c r="DB38" s="11">
         <v>3548.3999999999996</v>
       </c>
       <c r="DC38" s="12">
         <v>3790.5014112946337</v>
       </c>
       <c r="DD38" s="12">
         <v>6388.3346539976774</v>
       </c>
-      <c r="DE38" s="12"/>
+      <c r="DE38" s="12">
+        <v>18858.786080674865</v>
+      </c>
       <c r="DF38" s="12"/>
       <c r="DG38" s="23"/>
       <c r="DH38" s="10"/>
       <c r="DI38" s="11"/>
     </row>
-    <row r="39" spans="1:119">
+    <row r="39" spans="1:118">
       <c r="A39" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="10">
         <v>297.3</v>
       </c>
       <c r="C39" s="10">
         <v>197.39999999999998</v>
       </c>
       <c r="D39" s="10">
         <v>185.7</v>
       </c>
       <c r="E39" s="10">
         <v>343.4</v>
       </c>
       <c r="F39" s="10">
         <v>346.29999999999995</v>
       </c>
       <c r="G39" s="12">
         <v>485.20000000000005</v>
       </c>
       <c r="H39" s="12">
         <v>948.89999999999986</v>
       </c>
       <c r="I39" s="10">
@@ -11365,57 +11398,59 @@
       </c>
       <c r="CW39" s="2" t="s">
         <v>33</v>
       </c>
       <c r="CX39" s="26">
         <v>413.6</v>
       </c>
       <c r="CY39" s="4">
         <v>277.29999999999995</v>
       </c>
       <c r="CZ39" s="10">
         <v>314.80000000000007</v>
       </c>
       <c r="DA39" s="10">
         <v>360</v>
       </c>
       <c r="DB39" s="11">
         <v>443.89999999999986</v>
       </c>
       <c r="DC39" s="12">
         <v>638.71338976884408</v>
       </c>
       <c r="DD39" s="12">
         <v>1414.750584059424</v>
       </c>
-      <c r="DE39" s="12"/>
+      <c r="DE39" s="12">
+        <v>8996.7350862680869</v>
+      </c>
       <c r="DF39" s="12"/>
       <c r="DG39" s="23"/>
       <c r="DH39" s="10"/>
       <c r="DI39" s="11"/>
     </row>
-    <row r="40" spans="1:119">
+    <row r="40" spans="1:118">
       <c r="A40" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="10">
         <v>415.9</v>
       </c>
       <c r="C40" s="10">
         <v>414.20000000000005</v>
       </c>
       <c r="D40" s="10">
         <v>437.19999999999993</v>
       </c>
       <c r="E40" s="10">
         <v>807.2</v>
       </c>
       <c r="F40" s="10">
         <v>749.59999999999991</v>
       </c>
       <c r="G40" s="12">
         <v>985.30000000000018</v>
       </c>
       <c r="H40" s="12">
         <v>1746.6</v>
       </c>
       <c r="I40" s="10">
@@ -11690,57 +11725,59 @@
       </c>
       <c r="CW40" s="2" t="s">
         <v>34</v>
       </c>
       <c r="CX40" s="26">
         <v>838.3</v>
       </c>
       <c r="CY40" s="4">
         <v>613.40000000000009</v>
       </c>
       <c r="CZ40" s="10">
         <v>831.2</v>
       </c>
       <c r="DA40" s="10">
         <v>1391.7999999999997</v>
       </c>
       <c r="DB40" s="10">
         <v>1213.4000000000005</v>
       </c>
       <c r="DC40" s="10">
         <v>1923.6243559820541</v>
       </c>
       <c r="DD40" s="12">
         <v>2883.4466446531787</v>
       </c>
-      <c r="DE40" s="12"/>
+      <c r="DE40" s="12">
+        <v>4398.027444123285</v>
+      </c>
       <c r="DF40" s="12"/>
       <c r="DG40" s="23"/>
       <c r="DH40" s="10"/>
       <c r="DI40" s="11"/>
     </row>
-    <row r="41" spans="1:119">
+    <row r="41" spans="1:118">
       <c r="A41" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="10">
         <v>714.7</v>
       </c>
       <c r="C41" s="10">
         <v>563.20000000000005</v>
       </c>
       <c r="D41" s="10">
         <v>485.69999999999982</v>
       </c>
       <c r="E41" s="10">
         <v>879.80000000000018</v>
       </c>
       <c r="F41" s="10">
         <v>955.09999999999991</v>
       </c>
       <c r="G41" s="12">
         <v>1046.8000000000002</v>
       </c>
       <c r="H41" s="12">
         <v>2723.5</v>
       </c>
       <c r="I41" s="10">
@@ -12015,57 +12052,59 @@
       </c>
       <c r="CW41" s="31" t="s">
         <v>35</v>
       </c>
       <c r="CX41" s="26">
         <v>1054.3</v>
       </c>
       <c r="CY41" s="4">
         <v>635.79999999999995</v>
       </c>
       <c r="CZ41" s="10">
         <v>836.80000000000018</v>
       </c>
       <c r="DA41" s="10">
         <v>1021.6999999999998</v>
       </c>
       <c r="DB41" s="10">
         <v>1163.7000000000003</v>
       </c>
       <c r="DC41" s="10">
         <v>1247.2981967056885</v>
       </c>
       <c r="DD41" s="12">
         <v>5046.7815376030376</v>
       </c>
-      <c r="DE41" s="12"/>
+      <c r="DE41" s="12">
+        <v>22309.01043607443</v>
+      </c>
       <c r="DF41" s="12"/>
       <c r="DG41" s="23"/>
       <c r="DH41" s="10"/>
       <c r="DI41" s="11"/>
     </row>
-    <row r="42" spans="1:119" s="13" customFormat="1">
+    <row r="42" spans="1:118" s="13" customFormat="1">
       <c r="B42" s="14"/>
       <c r="C42" s="14"/>
       <c r="D42" s="14"/>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15"/>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
       <c r="N42" s="14"/>
       <c r="O42" s="14"/>
       <c r="P42" s="14"/>
       <c r="Q42" s="14"/>
       <c r="R42" s="14"/>
       <c r="S42" s="14"/>
       <c r="T42" s="14"/>
       <c r="U42" s="14"/>
       <c r="V42" s="14"/>
       <c r="W42" s="14"/>
       <c r="X42" s="14"/>
       <c r="Y42" s="14"/>
       <c r="Z42" s="14"/>
@@ -12095,373 +12134,372 @@
       <c r="AX42" s="14"/>
       <c r="AY42" s="14"/>
       <c r="AZ42" s="14"/>
       <c r="BA42" s="14"/>
       <c r="BB42" s="14"/>
       <c r="BC42" s="14"/>
       <c r="BD42" s="15"/>
       <c r="BE42" s="15"/>
       <c r="BF42" s="14"/>
       <c r="BG42" s="14"/>
       <c r="BH42" s="14"/>
       <c r="BI42" s="14"/>
       <c r="BJ42" s="14"/>
       <c r="BK42" s="14"/>
       <c r="BL42" s="14"/>
       <c r="BM42" s="14"/>
       <c r="BN42" s="14"/>
       <c r="BO42" s="14"/>
       <c r="BP42" s="14"/>
       <c r="BQ42" s="14"/>
       <c r="BR42" s="14"/>
       <c r="BS42" s="14"/>
       <c r="BT42" s="14"/>
       <c r="BU42" s="14"/>
     </row>
-    <row r="44" spans="1:119" s="8" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A44" s="42" t="s">
+    <row r="44" spans="1:118" s="8" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A44" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B44" s="42"/>
-[...11 lines deleted...]
-      <c r="N44" s="42" t="s">
+      <c r="B44" s="40"/>
+      <c r="C44" s="40"/>
+      <c r="D44" s="40"/>
+      <c r="E44" s="40"/>
+      <c r="F44" s="40"/>
+      <c r="G44" s="40"/>
+      <c r="H44" s="40"/>
+      <c r="I44" s="40"/>
+      <c r="J44" s="40"/>
+      <c r="K44" s="40"/>
+      <c r="L44" s="40"/>
+      <c r="M44" s="40"/>
+      <c r="N44" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="O44" s="42"/>
-[...10 lines deleted...]
-      <c r="Z44" s="42" t="s">
+      <c r="O44" s="40"/>
+      <c r="P44" s="40"/>
+      <c r="Q44" s="40"/>
+      <c r="R44" s="40"/>
+      <c r="S44" s="40"/>
+      <c r="T44" s="40"/>
+      <c r="U44" s="40"/>
+      <c r="V44" s="40"/>
+      <c r="W44" s="40"/>
+      <c r="X44" s="40"/>
+      <c r="Y44" s="40"/>
+      <c r="Z44" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="AA44" s="42"/>
-[...10 lines deleted...]
-      <c r="AL44" s="42" t="s">
+      <c r="AA44" s="40"/>
+      <c r="AB44" s="40"/>
+      <c r="AC44" s="40"/>
+      <c r="AD44" s="40"/>
+      <c r="AE44" s="40"/>
+      <c r="AF44" s="40"/>
+      <c r="AG44" s="40"/>
+      <c r="AH44" s="40"/>
+      <c r="AI44" s="40"/>
+      <c r="AJ44" s="40"/>
+      <c r="AK44" s="40"/>
+      <c r="AL44" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="AM44" s="42"/>
-[...10 lines deleted...]
-      <c r="AX44" s="42" t="s">
+      <c r="AM44" s="40"/>
+      <c r="AN44" s="40"/>
+      <c r="AO44" s="40"/>
+      <c r="AP44" s="40"/>
+      <c r="AQ44" s="40"/>
+      <c r="AR44" s="40"/>
+      <c r="AS44" s="40"/>
+      <c r="AT44" s="40"/>
+      <c r="AU44" s="40"/>
+      <c r="AV44" s="40"/>
+      <c r="AW44" s="40"/>
+      <c r="AX44" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="AY44" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ44" s="38" t="s">
+      <c r="AY44" s="40"/>
+      <c r="AZ44" s="40"/>
+      <c r="BA44" s="40"/>
+      <c r="BB44" s="40"/>
+      <c r="BC44" s="40"/>
+      <c r="BD44" s="40"/>
+      <c r="BE44" s="40"/>
+      <c r="BF44" s="40"/>
+      <c r="BG44" s="40"/>
+      <c r="BH44" s="40"/>
+      <c r="BI44" s="40"/>
+      <c r="BJ44" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="BK44" s="38"/>
-[...10 lines deleted...]
-      <c r="BV44" s="38" t="s">
+      <c r="BK44" s="39"/>
+      <c r="BL44" s="39"/>
+      <c r="BM44" s="39"/>
+      <c r="BN44" s="39"/>
+      <c r="BO44" s="39"/>
+      <c r="BP44" s="39"/>
+      <c r="BQ44" s="39"/>
+      <c r="BR44" s="39"/>
+      <c r="BS44" s="39"/>
+      <c r="BT44" s="39"/>
+      <c r="BU44" s="39"/>
+      <c r="BV44" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="BW44" s="38"/>
-[...10 lines deleted...]
-      <c r="CJ44" s="38" t="s">
+      <c r="BW44" s="39"/>
+      <c r="BX44" s="39"/>
+      <c r="BY44" s="39"/>
+      <c r="BZ44" s="39"/>
+      <c r="CA44" s="39"/>
+      <c r="CB44" s="39"/>
+      <c r="CC44" s="39"/>
+      <c r="CD44" s="39"/>
+      <c r="CE44" s="39"/>
+      <c r="CF44" s="39"/>
+      <c r="CG44" s="39"/>
+      <c r="CJ44" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="CK44" s="38"/>
-[...10 lines deleted...]
-      <c r="CX44" s="38" t="s">
+      <c r="CK44" s="39"/>
+      <c r="CL44" s="39"/>
+      <c r="CM44" s="39"/>
+      <c r="CN44" s="39"/>
+      <c r="CO44" s="39"/>
+      <c r="CP44" s="39"/>
+      <c r="CQ44" s="39"/>
+      <c r="CR44" s="39"/>
+      <c r="CS44" s="39"/>
+      <c r="CT44" s="39"/>
+      <c r="CU44" s="39"/>
+      <c r="CX44" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="CY44" s="38"/>
-[...9 lines deleted...]
-      <c r="DI44" s="38"/>
+      <c r="CY44" s="39"/>
+      <c r="CZ44" s="39"/>
+      <c r="DA44" s="39"/>
+      <c r="DB44" s="39"/>
+      <c r="DC44" s="39"/>
+      <c r="DD44" s="39"/>
+      <c r="DE44" s="39"/>
+      <c r="DF44" s="39"/>
+      <c r="DG44" s="39"/>
+      <c r="DH44" s="39"/>
+      <c r="DI44" s="39"/>
       <c r="DJ44" s="29"/>
       <c r="DK44" s="29"/>
       <c r="DL44" s="29"/>
       <c r="DM44" s="29"/>
       <c r="DN44" s="29"/>
-      <c r="DO44" s="29"/>
     </row>
-    <row r="45" spans="1:119" ht="18.75" customHeight="1">
+    <row r="45" spans="1:118" ht="18.75" customHeight="1">
       <c r="J45" s="36" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="36"/>
       <c r="L45" s="36"/>
       <c r="M45" s="36"/>
-      <c r="W45" s="41" t="s">
+      <c r="W45" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="X45" s="41"/>
-[...1 lines deleted...]
-      <c r="AH45" s="39" t="s">
+      <c r="X45" s="42"/>
+      <c r="Y45" s="42"/>
+      <c r="AH45" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AI45" s="39"/>
-[...2 lines deleted...]
-      <c r="AT45" s="39" t="s">
+      <c r="AI45" s="41"/>
+      <c r="AJ45" s="41"/>
+      <c r="AK45" s="41"/>
+      <c r="AT45" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AU45" s="39"/>
-[...2 lines deleted...]
-      <c r="BF45" s="39" t="s">
+      <c r="AU45" s="41"/>
+      <c r="AV45" s="41"/>
+      <c r="AW45" s="41"/>
+      <c r="BF45" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="BG45" s="39"/>
-[...2 lines deleted...]
-      <c r="BR45" s="39" t="s">
+      <c r="BG45" s="41"/>
+      <c r="BH45" s="41"/>
+      <c r="BI45" s="41"/>
+      <c r="BR45" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="BS45" s="39"/>
-[...1 lines deleted...]
-      <c r="BU45" s="39"/>
+      <c r="BS45" s="41"/>
+      <c r="BT45" s="41"/>
+      <c r="BU45" s="41"/>
       <c r="CD45" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CE45" s="36"/>
       <c r="CF45" s="36"/>
       <c r="CG45" s="36"/>
       <c r="CR45" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CS45" s="36"/>
       <c r="CT45" s="36"/>
       <c r="CU45" s="36"/>
       <c r="DF45" s="36" t="s">
         <v>17</v>
       </c>
       <c r="DG45" s="36"/>
       <c r="DH45" s="36"/>
       <c r="DI45" s="36"/>
     </row>
-    <row r="46" spans="1:119" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B46" s="37">
+    <row r="46" spans="1:118" ht="12" customHeight="1">
+      <c r="A46" s="37"/>
+      <c r="B46" s="38">
         <v>2018</v>
       </c>
-      <c r="C46" s="37"/>
-[...10 lines deleted...]
-      <c r="N46" s="37">
+      <c r="C46" s="38"/>
+      <c r="D46" s="38"/>
+      <c r="E46" s="38"/>
+      <c r="F46" s="38"/>
+      <c r="G46" s="38"/>
+      <c r="H46" s="38"/>
+      <c r="I46" s="38"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+      <c r="M46" s="38"/>
+      <c r="N46" s="38">
         <v>2019</v>
       </c>
-      <c r="O46" s="37"/>
-[...10 lines deleted...]
-      <c r="Z46" s="37">
+      <c r="O46" s="38"/>
+      <c r="P46" s="38"/>
+      <c r="Q46" s="38"/>
+      <c r="R46" s="38"/>
+      <c r="S46" s="38"/>
+      <c r="T46" s="38"/>
+      <c r="U46" s="38"/>
+      <c r="V46" s="38"/>
+      <c r="W46" s="38"/>
+      <c r="X46" s="38"/>
+      <c r="Y46" s="38"/>
+      <c r="Z46" s="38">
         <v>2020</v>
       </c>
-      <c r="AA46" s="37"/>
-[...10 lines deleted...]
-      <c r="AL46" s="37" t="s">
+      <c r="AA46" s="38"/>
+      <c r="AB46" s="38"/>
+      <c r="AC46" s="38"/>
+      <c r="AD46" s="38"/>
+      <c r="AE46" s="38"/>
+      <c r="AF46" s="38"/>
+      <c r="AG46" s="38"/>
+      <c r="AH46" s="38"/>
+      <c r="AI46" s="38"/>
+      <c r="AJ46" s="38"/>
+      <c r="AK46" s="38"/>
+      <c r="AL46" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="AM46" s="37"/>
-[...10 lines deleted...]
-      <c r="AX46" s="37">
+      <c r="AM46" s="38"/>
+      <c r="AN46" s="38"/>
+      <c r="AO46" s="38"/>
+      <c r="AP46" s="38"/>
+      <c r="AQ46" s="38"/>
+      <c r="AR46" s="38"/>
+      <c r="AS46" s="38"/>
+      <c r="AT46" s="38"/>
+      <c r="AU46" s="38"/>
+      <c r="AV46" s="38"/>
+      <c r="AW46" s="38"/>
+      <c r="AX46" s="38">
         <v>2022</v>
       </c>
-      <c r="AY46" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ46" s="37">
+      <c r="AY46" s="38"/>
+      <c r="AZ46" s="38"/>
+      <c r="BA46" s="38"/>
+      <c r="BB46" s="38"/>
+      <c r="BC46" s="38"/>
+      <c r="BD46" s="38"/>
+      <c r="BE46" s="38"/>
+      <c r="BF46" s="38"/>
+      <c r="BG46" s="38"/>
+      <c r="BH46" s="38"/>
+      <c r="BI46" s="38"/>
+      <c r="BJ46" s="38">
         <v>2023</v>
       </c>
-      <c r="BK46" s="37"/>
-[...10 lines deleted...]
-      <c r="BV46" s="37">
+      <c r="BK46" s="38"/>
+      <c r="BL46" s="38"/>
+      <c r="BM46" s="38"/>
+      <c r="BN46" s="38"/>
+      <c r="BO46" s="38"/>
+      <c r="BP46" s="38"/>
+      <c r="BQ46" s="38"/>
+      <c r="BR46" s="38"/>
+      <c r="BS46" s="38"/>
+      <c r="BT46" s="38"/>
+      <c r="BU46" s="38"/>
+      <c r="BV46" s="38">
         <v>2024</v>
       </c>
-      <c r="BW46" s="37"/>
-[...11 lines deleted...]
-      <c r="CJ46" s="37">
+      <c r="BW46" s="38"/>
+      <c r="BX46" s="38"/>
+      <c r="BY46" s="38"/>
+      <c r="BZ46" s="38"/>
+      <c r="CA46" s="38"/>
+      <c r="CB46" s="38"/>
+      <c r="CC46" s="38"/>
+      <c r="CD46" s="38"/>
+      <c r="CE46" s="38"/>
+      <c r="CF46" s="38"/>
+      <c r="CG46" s="38"/>
+      <c r="CI46" s="37"/>
+      <c r="CJ46" s="38">
         <v>2025</v>
       </c>
-      <c r="CK46" s="37"/>
-[...11 lines deleted...]
-      <c r="CX46" s="37">
+      <c r="CK46" s="38"/>
+      <c r="CL46" s="38"/>
+      <c r="CM46" s="38"/>
+      <c r="CN46" s="38"/>
+      <c r="CO46" s="38"/>
+      <c r="CP46" s="38"/>
+      <c r="CQ46" s="38"/>
+      <c r="CR46" s="38"/>
+      <c r="CS46" s="38"/>
+      <c r="CT46" s="38"/>
+      <c r="CU46" s="38"/>
+      <c r="CW46" s="37"/>
+      <c r="CX46" s="38">
         <v>2026</v>
       </c>
-      <c r="CY46" s="37"/>
-[...9 lines deleted...]
-      <c r="DI46" s="37"/>
+      <c r="CY46" s="38"/>
+      <c r="CZ46" s="38"/>
+      <c r="DA46" s="38"/>
+      <c r="DB46" s="38"/>
+      <c r="DC46" s="38"/>
+      <c r="DD46" s="38"/>
+      <c r="DE46" s="38"/>
+      <c r="DF46" s="38"/>
+      <c r="DG46" s="38"/>
+      <c r="DH46" s="38"/>
+      <c r="DI46" s="38"/>
     </row>
-    <row r="47" spans="1:119" s="34" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A47" s="40"/>
+    <row r="47" spans="1:118" s="34" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A47" s="37"/>
       <c r="B47" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D47" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E47" s="30" t="s">
         <v>8</v>
       </c>
       <c r="F47" s="30" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="30" t="s">
         <v>10</v>
       </c>
       <c r="H47" s="30" t="s">
         <v>11</v>
       </c>
       <c r="I47" s="30" t="s">
         <v>12</v>
       </c>
       <c r="J47" s="30" t="s">
@@ -12670,132 +12708,131 @@
       </c>
       <c r="BZ47" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CA47" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CB47" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CC47" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CD47" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CE47" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CF47" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CG47" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CI47" s="40"/>
+      <c r="CI47" s="37"/>
       <c r="CJ47" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CK47" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CL47" s="30" t="s">
         <v>7</v>
       </c>
       <c r="CM47" s="30" t="s">
         <v>8</v>
       </c>
       <c r="CN47" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CO47" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CP47" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CQ47" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CR47" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CS47" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CT47" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CU47" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CW47" s="40"/>
+      <c r="CW47" s="37"/>
       <c r="CX47" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CY47" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CZ47" s="30" t="s">
         <v>7</v>
       </c>
       <c r="DA47" s="30" t="s">
         <v>8</v>
       </c>
       <c r="DB47" s="30" t="s">
         <v>9</v>
       </c>
       <c r="DC47" s="30" t="s">
         <v>10</v>
       </c>
       <c r="DD47" s="30" t="s">
         <v>11</v>
       </c>
       <c r="DE47" s="30" t="s">
         <v>12</v>
       </c>
       <c r="DF47" s="30" t="s">
         <v>13</v>
       </c>
       <c r="DG47" s="30" t="s">
         <v>14</v>
       </c>
       <c r="DH47" s="30" t="s">
         <v>15</v>
       </c>
       <c r="DI47" s="28" t="s">
         <v>16</v>
       </c>
       <c r="DJ47" s="35"/>
       <c r="DK47" s="35"/>
       <c r="DL47" s="35"/>
       <c r="DM47" s="35"/>
       <c r="DN47" s="35"/>
-      <c r="DO47" s="35"/>
     </row>
-    <row r="48" spans="1:119" s="8" customFormat="1">
+    <row r="48" spans="1:118" s="8" customFormat="1">
       <c r="A48" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B48" s="4">
         <v>3.7</v>
       </c>
       <c r="C48" s="4">
         <v>3.7</v>
       </c>
       <c r="D48" s="4">
         <v>3.5999999999999996</v>
       </c>
       <c r="E48" s="4">
         <v>7.3999999999999986</v>
       </c>
       <c r="F48" s="4">
         <v>5.4000000000000021</v>
       </c>
       <c r="G48" s="7">
         <v>6.0999999999999979</v>
       </c>
       <c r="H48" s="7">
         <v>5265.5</v>
       </c>
       <c r="I48" s="4">
@@ -13070,61 +13107,62 @@
       </c>
       <c r="CW48" s="1" t="s">
         <v>3</v>
       </c>
       <c r="CX48" s="26">
         <v>219.1</v>
       </c>
       <c r="CY48" s="12">
         <v>196.4</v>
       </c>
       <c r="CZ48" s="4">
         <v>181.82446716999993</v>
       </c>
       <c r="DA48" s="4">
         <v>103.47553283000002</v>
       </c>
       <c r="DB48" s="25">
         <v>45.850597696666568</v>
       </c>
       <c r="DC48" s="6">
         <v>83.301392418333307</v>
       </c>
       <c r="DD48" s="6">
         <v>16510.648009884997</v>
       </c>
-      <c r="DE48" s="6"/>
+      <c r="DE48" s="6">
+        <v>104145.4886288133</v>
+      </c>
       <c r="DF48" s="32"/>
       <c r="DG48" s="23"/>
       <c r="DH48" s="4"/>
       <c r="DI48" s="5"/>
       <c r="DJ48" s="29"/>
       <c r="DK48" s="29"/>
       <c r="DL48" s="29"/>
       <c r="DM48" s="29"/>
       <c r="DN48" s="29"/>
-      <c r="DO48" s="29"/>
     </row>
     <row r="49" spans="1:113">
       <c r="A49" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="10">
         <v>3.7</v>
       </c>
       <c r="C49" s="10">
         <v>3.7</v>
       </c>
       <c r="D49" s="10">
         <v>3.5999999999999996</v>
       </c>
       <c r="E49" s="10">
         <v>7.3999999999999986</v>
       </c>
       <c r="F49" s="10">
         <v>5.4000000000000021</v>
       </c>
       <c r="G49" s="9">
         <v>6.0999999999999979</v>
       </c>
       <c r="H49" s="7">
         <v>337.3</v>
@@ -13401,51 +13439,53 @@
       </c>
       <c r="CW49" s="2" t="s">
         <v>22</v>
       </c>
       <c r="CX49" s="26">
         <v>219.1</v>
       </c>
       <c r="CY49" s="12">
         <v>196.4</v>
       </c>
       <c r="CZ49" s="7">
         <v>181.79999999999995</v>
       </c>
       <c r="DA49" s="7">
         <v>103.5</v>
       </c>
       <c r="DB49" s="7">
         <v>45.900000000000091</v>
       </c>
       <c r="DC49" s="6">
         <v>83.251990114999785</v>
       </c>
       <c r="DD49" s="6">
         <v>670.32332711408651</v>
       </c>
-      <c r="DE49" s="6"/>
+      <c r="DE49" s="6">
+        <v>1521.4246827709135</v>
+      </c>
       <c r="DF49" s="32"/>
       <c r="DG49" s="23"/>
       <c r="DH49" s="4"/>
       <c r="DI49" s="5"/>
     </row>
     <row r="50" spans="1:113">
       <c r="A50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="9" t="s">
@@ -13726,51 +13766,53 @@
       </c>
       <c r="CW50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="CX50" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB50" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC50" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD50" s="12">
         <v>1130.9819719340499</v>
       </c>
-      <c r="DE50" s="12"/>
+      <c r="DE50" s="12">
+        <v>11246.532730228608</v>
+      </c>
       <c r="DF50" s="32"/>
       <c r="DG50" s="23"/>
       <c r="DH50" s="10"/>
       <c r="DI50" s="11"/>
     </row>
     <row r="51" spans="1:113">
       <c r="A51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="9" t="s">
@@ -14051,51 +14093,53 @@
       </c>
       <c r="CW51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="CX51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB51" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD51" s="12">
         <v>411.44308915024283</v>
       </c>
-      <c r="DE51" s="12"/>
+      <c r="DE51" s="12">
+        <v>3775.0497669857455</v>
+      </c>
       <c r="DF51" s="32"/>
       <c r="DG51" s="23"/>
       <c r="DH51" s="10"/>
       <c r="DI51" s="11"/>
     </row>
     <row r="52" spans="1:113">
       <c r="A52" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="9" t="s">
@@ -14376,51 +14420,53 @@
       </c>
       <c r="CW52" s="2" t="s">
         <v>25</v>
       </c>
       <c r="CX52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB52" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD52" s="12">
         <v>710.46559548146536</v>
       </c>
-      <c r="DE52" s="12"/>
+      <c r="DE52" s="12">
+        <v>6104.8771500995026</v>
+      </c>
       <c r="DF52" s="32"/>
       <c r="DG52" s="23"/>
       <c r="DH52" s="10"/>
       <c r="DI52" s="11"/>
     </row>
     <row r="53" spans="1:113">
       <c r="A53" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="9" t="s">
@@ -14701,51 +14747,53 @@
       </c>
       <c r="CW53" s="2" t="s">
         <v>26</v>
       </c>
       <c r="CX53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD53" s="12">
         <v>955.44441736644535</v>
       </c>
-      <c r="DE53" s="12"/>
+      <c r="DE53" s="12">
+        <v>10640.581011271268</v>
+      </c>
       <c r="DF53" s="32"/>
       <c r="DG53" s="23"/>
       <c r="DH53" s="10"/>
       <c r="DI53" s="11"/>
     </row>
     <row r="54" spans="1:113">
       <c r="A54" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="9" t="s">
@@ -15026,51 +15074,53 @@
       </c>
       <c r="CW54" s="2" t="s">
         <v>27</v>
       </c>
       <c r="CX54" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CZ54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DA54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB54" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC54" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD54" s="12">
         <v>1095.5634935304727</v>
       </c>
-      <c r="DE54" s="12"/>
+      <c r="DE54" s="12">
+        <v>7227.0416783124465</v>
+      </c>
       <c r="DF54" s="32"/>
       <c r="DG54" s="23"/>
       <c r="DH54" s="10"/>
       <c r="DI54" s="11"/>
     </row>
     <row r="55" spans="1:113">
       <c r="A55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="9" t="s">
@@ -15351,51 +15401,53 @@
       </c>
       <c r="CW55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="CX55" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CZ55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DA55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB55" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC55" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD55" s="12">
         <v>2804.8130932776708</v>
       </c>
-      <c r="DE55" s="12"/>
+      <c r="DE55" s="12">
+        <v>6003.6443056388853</v>
+      </c>
       <c r="DF55" s="32"/>
       <c r="DG55" s="23"/>
       <c r="DH55" s="10"/>
       <c r="DI55" s="11"/>
     </row>
     <row r="56" spans="1:113">
       <c r="A56" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="9" t="s">
@@ -15676,51 +15728,53 @@
       </c>
       <c r="CW56" s="2" t="s">
         <v>29</v>
       </c>
       <c r="CX56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DB56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DC56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD56" s="12">
         <v>1116.1427189058327</v>
       </c>
-      <c r="DE56" s="12"/>
+      <c r="DE56" s="12">
+        <v>4017.7164754985565</v>
+      </c>
       <c r="DF56" s="32"/>
       <c r="DG56" s="23"/>
       <c r="DH56" s="10"/>
       <c r="DI56" s="11"/>
     </row>
     <row r="57" spans="1:113">
       <c r="A57" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="9" t="s">
@@ -16001,51 +16055,53 @@
       </c>
       <c r="CW57" s="2" t="s">
         <v>30</v>
       </c>
       <c r="CX57" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB57" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC57" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD57" s="12">
         <v>376.30968524199653</v>
       </c>
-      <c r="DE57" s="12"/>
+      <c r="DE57" s="12">
+        <v>1624.9270893095409</v>
+      </c>
       <c r="DF57" s="32"/>
       <c r="DG57" s="23"/>
       <c r="DH57" s="10"/>
       <c r="DI57" s="11"/>
     </row>
     <row r="58" spans="1:113">
       <c r="A58" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G58" s="9" t="s">
@@ -16326,51 +16382,53 @@
       </c>
       <c r="CW58" s="2" t="s">
         <v>31</v>
       </c>
       <c r="CX58" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB58" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC58" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD58" s="12">
         <v>1479.4686978660293</v>
       </c>
-      <c r="DE58" s="12"/>
+      <c r="DE58" s="12">
+        <v>6734.7206942020139</v>
+      </c>
       <c r="DF58" s="32"/>
       <c r="DG58" s="23"/>
       <c r="DH58" s="10"/>
       <c r="DI58" s="11"/>
     </row>
     <row r="59" spans="1:113">
       <c r="A59" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G59" s="9" t="s">
@@ -16651,51 +16709,53 @@
       </c>
       <c r="CW59" s="2" t="s">
         <v>32</v>
       </c>
       <c r="CX59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB59" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD59" s="12">
         <v>2072.5971646447692</v>
       </c>
-      <c r="DE59" s="12"/>
+      <c r="DE59" s="12">
+        <v>14624.489294097442</v>
+      </c>
       <c r="DF59" s="32"/>
       <c r="DG59" s="23"/>
       <c r="DH59" s="10"/>
       <c r="DI59" s="11"/>
     </row>
     <row r="60" spans="1:113">
       <c r="A60" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G60" s="9" t="s">
@@ -16976,51 +17036,53 @@
       </c>
       <c r="CW60" s="2" t="s">
         <v>33</v>
       </c>
       <c r="CX60" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB60" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC60" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD60" s="12">
         <v>493.84866404507972</v>
       </c>
-      <c r="DE60" s="12"/>
+      <c r="DE60" s="12">
+        <v>8110.9990455051966</v>
+      </c>
       <c r="DF60" s="32"/>
       <c r="DG60" s="23"/>
       <c r="DH60" s="10"/>
       <c r="DI60" s="11"/>
     </row>
     <row r="61" spans="1:113">
       <c r="A61" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G61" s="9" t="s">
@@ -17301,51 +17363,53 @@
       </c>
       <c r="CW61" s="2" t="s">
         <v>34</v>
       </c>
       <c r="CX61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CY61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DC61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DD61" s="12">
         <v>449.15707633421408</v>
       </c>
-      <c r="DE61" s="12"/>
+      <c r="DE61" s="12">
+        <v>2299.894876831122</v>
+      </c>
       <c r="DF61" s="32"/>
       <c r="DG61" s="23"/>
       <c r="DH61" s="10"/>
       <c r="DI61" s="11"/>
     </row>
     <row r="62" spans="1:113">
       <c r="A62" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G62" s="9" t="s">
@@ -17626,51 +17690,53 @@
       </c>
       <c r="CW62" s="31" t="s">
         <v>35</v>
       </c>
       <c r="CX62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CY62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DC62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DD62" s="12">
         <v>2744.0946647369638</v>
       </c>
-      <c r="DE62" s="12"/>
+      <c r="DE62" s="12">
+        <v>20213.586619821457</v>
+      </c>
       <c r="DF62" s="32"/>
       <c r="DG62" s="23"/>
       <c r="DH62" s="10"/>
       <c r="DI62" s="11"/>
     </row>
     <row r="63" spans="1:113" s="13" customFormat="1">
       <c r="B63" s="14"/>
       <c r="C63" s="14"/>
       <c r="D63" s="14"/>
       <c r="E63" s="14"/>
       <c r="F63" s="14"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
       <c r="N63" s="14"/>
       <c r="O63" s="14"/>
       <c r="P63" s="14"/>
       <c r="Q63" s="14"/>
       <c r="R63" s="14"/>
       <c r="S63" s="15"/>
       <c r="T63" s="15"/>
@@ -17780,373 +17846,372 @@
       <c r="AX64" s="14"/>
       <c r="AY64" s="14"/>
       <c r="AZ64" s="14"/>
       <c r="BA64" s="14"/>
       <c r="BB64" s="14"/>
       <c r="BC64" s="14"/>
       <c r="BD64" s="15"/>
       <c r="BE64" s="15"/>
       <c r="BF64" s="14"/>
       <c r="BG64" s="14"/>
       <c r="BH64" s="14"/>
       <c r="BI64" s="15"/>
       <c r="BJ64" s="14"/>
       <c r="BK64" s="14"/>
       <c r="BL64" s="14"/>
       <c r="BM64" s="14"/>
       <c r="BN64" s="14"/>
       <c r="BO64" s="14"/>
       <c r="BP64" s="14"/>
       <c r="BQ64" s="14"/>
       <c r="BR64" s="14"/>
       <c r="BS64" s="14"/>
       <c r="BT64" s="14"/>
       <c r="BU64" s="14"/>
     </row>
-    <row r="65" spans="1:119" s="8" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A65" s="42" t="s">
+    <row r="65" spans="1:118" s="8" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A65" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B65" s="42"/>
-[...11 lines deleted...]
-      <c r="N65" s="42" t="s">
+      <c r="B65" s="40"/>
+      <c r="C65" s="40"/>
+      <c r="D65" s="40"/>
+      <c r="E65" s="40"/>
+      <c r="F65" s="40"/>
+      <c r="G65" s="40"/>
+      <c r="H65" s="40"/>
+      <c r="I65" s="40"/>
+      <c r="J65" s="40"/>
+      <c r="K65" s="40"/>
+      <c r="L65" s="40"/>
+      <c r="M65" s="40"/>
+      <c r="N65" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="O65" s="42"/>
-[...10 lines deleted...]
-      <c r="Z65" s="42" t="s">
+      <c r="O65" s="40"/>
+      <c r="P65" s="40"/>
+      <c r="Q65" s="40"/>
+      <c r="R65" s="40"/>
+      <c r="S65" s="40"/>
+      <c r="T65" s="40"/>
+      <c r="U65" s="40"/>
+      <c r="V65" s="40"/>
+      <c r="W65" s="40"/>
+      <c r="X65" s="40"/>
+      <c r="Y65" s="40"/>
+      <c r="Z65" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="AA65" s="42"/>
-[...10 lines deleted...]
-      <c r="AL65" s="42" t="s">
+      <c r="AA65" s="40"/>
+      <c r="AB65" s="40"/>
+      <c r="AC65" s="40"/>
+      <c r="AD65" s="40"/>
+      <c r="AE65" s="40"/>
+      <c r="AF65" s="40"/>
+      <c r="AG65" s="40"/>
+      <c r="AH65" s="40"/>
+      <c r="AI65" s="40"/>
+      <c r="AJ65" s="40"/>
+      <c r="AK65" s="40"/>
+      <c r="AL65" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="AM65" s="42"/>
-[...10 lines deleted...]
-      <c r="AX65" s="42" t="s">
+      <c r="AM65" s="40"/>
+      <c r="AN65" s="40"/>
+      <c r="AO65" s="40"/>
+      <c r="AP65" s="40"/>
+      <c r="AQ65" s="40"/>
+      <c r="AR65" s="40"/>
+      <c r="AS65" s="40"/>
+      <c r="AT65" s="40"/>
+      <c r="AU65" s="40"/>
+      <c r="AV65" s="40"/>
+      <c r="AW65" s="40"/>
+      <c r="AX65" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="AY65" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ65" s="38" t="s">
+      <c r="AY65" s="40"/>
+      <c r="AZ65" s="40"/>
+      <c r="BA65" s="40"/>
+      <c r="BB65" s="40"/>
+      <c r="BC65" s="40"/>
+      <c r="BD65" s="40"/>
+      <c r="BE65" s="40"/>
+      <c r="BF65" s="40"/>
+      <c r="BG65" s="40"/>
+      <c r="BH65" s="40"/>
+      <c r="BI65" s="40"/>
+      <c r="BJ65" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="BK65" s="38"/>
-[...10 lines deleted...]
-      <c r="BV65" s="38" t="s">
+      <c r="BK65" s="39"/>
+      <c r="BL65" s="39"/>
+      <c r="BM65" s="39"/>
+      <c r="BN65" s="39"/>
+      <c r="BO65" s="39"/>
+      <c r="BP65" s="39"/>
+      <c r="BQ65" s="39"/>
+      <c r="BR65" s="39"/>
+      <c r="BS65" s="39"/>
+      <c r="BT65" s="39"/>
+      <c r="BU65" s="39"/>
+      <c r="BV65" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="BW65" s="38"/>
-[...10 lines deleted...]
-      <c r="CJ65" s="38" t="s">
+      <c r="BW65" s="39"/>
+      <c r="BX65" s="39"/>
+      <c r="BY65" s="39"/>
+      <c r="BZ65" s="39"/>
+      <c r="CA65" s="39"/>
+      <c r="CB65" s="39"/>
+      <c r="CC65" s="39"/>
+      <c r="CD65" s="39"/>
+      <c r="CE65" s="39"/>
+      <c r="CF65" s="39"/>
+      <c r="CG65" s="39"/>
+      <c r="CJ65" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="CK65" s="38"/>
-[...10 lines deleted...]
-      <c r="CX65" s="38" t="s">
+      <c r="CK65" s="39"/>
+      <c r="CL65" s="39"/>
+      <c r="CM65" s="39"/>
+      <c r="CN65" s="39"/>
+      <c r="CO65" s="39"/>
+      <c r="CP65" s="39"/>
+      <c r="CQ65" s="39"/>
+      <c r="CR65" s="39"/>
+      <c r="CS65" s="39"/>
+      <c r="CT65" s="39"/>
+      <c r="CU65" s="39"/>
+      <c r="CX65" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="CY65" s="38"/>
-[...9 lines deleted...]
-      <c r="DI65" s="38"/>
+      <c r="CY65" s="39"/>
+      <c r="CZ65" s="39"/>
+      <c r="DA65" s="39"/>
+      <c r="DB65" s="39"/>
+      <c r="DC65" s="39"/>
+      <c r="DD65" s="39"/>
+      <c r="DE65" s="39"/>
+      <c r="DF65" s="39"/>
+      <c r="DG65" s="39"/>
+      <c r="DH65" s="39"/>
+      <c r="DI65" s="39"/>
       <c r="DJ65" s="29"/>
       <c r="DK65" s="29"/>
       <c r="DL65" s="29"/>
       <c r="DM65" s="29"/>
       <c r="DN65" s="29"/>
-      <c r="DO65" s="29"/>
     </row>
-    <row r="66" spans="1:119" ht="18.75" customHeight="1">
+    <row r="66" spans="1:118" ht="18.75" customHeight="1">
       <c r="J66" s="36" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="36"/>
       <c r="L66" s="36"/>
       <c r="M66" s="36"/>
-      <c r="W66" s="41" t="s">
+      <c r="W66" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="X66" s="41"/>
-[...1 lines deleted...]
-      <c r="AH66" s="39" t="s">
+      <c r="X66" s="42"/>
+      <c r="Y66" s="42"/>
+      <c r="AH66" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AI66" s="39"/>
-[...2 lines deleted...]
-      <c r="AT66" s="39" t="s">
+      <c r="AI66" s="41"/>
+      <c r="AJ66" s="41"/>
+      <c r="AK66" s="41"/>
+      <c r="AT66" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AU66" s="39"/>
-[...2 lines deleted...]
-      <c r="BF66" s="39" t="s">
+      <c r="AU66" s="41"/>
+      <c r="AV66" s="41"/>
+      <c r="AW66" s="41"/>
+      <c r="BF66" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="BG66" s="39"/>
-[...2 lines deleted...]
-      <c r="BR66" s="39" t="s">
+      <c r="BG66" s="41"/>
+      <c r="BH66" s="41"/>
+      <c r="BI66" s="41"/>
+      <c r="BR66" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="BS66" s="39"/>
-[...1 lines deleted...]
-      <c r="BU66" s="39"/>
+      <c r="BS66" s="41"/>
+      <c r="BT66" s="41"/>
+      <c r="BU66" s="41"/>
       <c r="CD66" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CE66" s="36"/>
       <c r="CF66" s="36"/>
       <c r="CG66" s="36"/>
       <c r="CR66" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CS66" s="36"/>
       <c r="CT66" s="36"/>
       <c r="CU66" s="36"/>
       <c r="DF66" s="36" t="s">
         <v>17</v>
       </c>
       <c r="DG66" s="36"/>
       <c r="DH66" s="36"/>
       <c r="DI66" s="36"/>
     </row>
-    <row r="67" spans="1:119" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B67" s="37">
+    <row r="67" spans="1:118" ht="15.75" customHeight="1">
+      <c r="A67" s="37"/>
+      <c r="B67" s="38">
         <v>2018</v>
       </c>
-      <c r="C67" s="37"/>
-[...10 lines deleted...]
-      <c r="N67" s="37">
+      <c r="C67" s="38"/>
+      <c r="D67" s="38"/>
+      <c r="E67" s="38"/>
+      <c r="F67" s="38"/>
+      <c r="G67" s="38"/>
+      <c r="H67" s="38"/>
+      <c r="I67" s="38"/>
+      <c r="J67" s="38"/>
+      <c r="K67" s="38"/>
+      <c r="L67" s="38"/>
+      <c r="M67" s="38"/>
+      <c r="N67" s="38">
         <v>2019</v>
       </c>
-      <c r="O67" s="37"/>
-[...10 lines deleted...]
-      <c r="Z67" s="37">
+      <c r="O67" s="38"/>
+      <c r="P67" s="38"/>
+      <c r="Q67" s="38"/>
+      <c r="R67" s="38"/>
+      <c r="S67" s="38"/>
+      <c r="T67" s="38"/>
+      <c r="U67" s="38"/>
+      <c r="V67" s="38"/>
+      <c r="W67" s="38"/>
+      <c r="X67" s="38"/>
+      <c r="Y67" s="38"/>
+      <c r="Z67" s="38">
         <v>2020</v>
       </c>
-      <c r="AA67" s="37"/>
-[...10 lines deleted...]
-      <c r="AL67" s="37" t="s">
+      <c r="AA67" s="38"/>
+      <c r="AB67" s="38"/>
+      <c r="AC67" s="38"/>
+      <c r="AD67" s="38"/>
+      <c r="AE67" s="38"/>
+      <c r="AF67" s="38"/>
+      <c r="AG67" s="38"/>
+      <c r="AH67" s="38"/>
+      <c r="AI67" s="38"/>
+      <c r="AJ67" s="38"/>
+      <c r="AK67" s="38"/>
+      <c r="AL67" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="AM67" s="37"/>
-[...10 lines deleted...]
-      <c r="AX67" s="37">
+      <c r="AM67" s="38"/>
+      <c r="AN67" s="38"/>
+      <c r="AO67" s="38"/>
+      <c r="AP67" s="38"/>
+      <c r="AQ67" s="38"/>
+      <c r="AR67" s="38"/>
+      <c r="AS67" s="38"/>
+      <c r="AT67" s="38"/>
+      <c r="AU67" s="38"/>
+      <c r="AV67" s="38"/>
+      <c r="AW67" s="38"/>
+      <c r="AX67" s="38">
         <v>2022</v>
       </c>
-      <c r="AY67" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ67" s="37">
+      <c r="AY67" s="38"/>
+      <c r="AZ67" s="38"/>
+      <c r="BA67" s="38"/>
+      <c r="BB67" s="38"/>
+      <c r="BC67" s="38"/>
+      <c r="BD67" s="38"/>
+      <c r="BE67" s="38"/>
+      <c r="BF67" s="38"/>
+      <c r="BG67" s="38"/>
+      <c r="BH67" s="38"/>
+      <c r="BI67" s="38"/>
+      <c r="BJ67" s="38">
         <v>2023</v>
       </c>
-      <c r="BK67" s="37"/>
-[...10 lines deleted...]
-      <c r="BV67" s="37">
+      <c r="BK67" s="38"/>
+      <c r="BL67" s="38"/>
+      <c r="BM67" s="38"/>
+      <c r="BN67" s="38"/>
+      <c r="BO67" s="38"/>
+      <c r="BP67" s="38"/>
+      <c r="BQ67" s="38"/>
+      <c r="BR67" s="38"/>
+      <c r="BS67" s="38"/>
+      <c r="BT67" s="38"/>
+      <c r="BU67" s="38"/>
+      <c r="BV67" s="38">
         <v>2024</v>
       </c>
-      <c r="BW67" s="37"/>
-[...11 lines deleted...]
-      <c r="CJ67" s="37">
+      <c r="BW67" s="38"/>
+      <c r="BX67" s="38"/>
+      <c r="BY67" s="38"/>
+      <c r="BZ67" s="38"/>
+      <c r="CA67" s="38"/>
+      <c r="CB67" s="38"/>
+      <c r="CC67" s="38"/>
+      <c r="CD67" s="38"/>
+      <c r="CE67" s="38"/>
+      <c r="CF67" s="38"/>
+      <c r="CG67" s="38"/>
+      <c r="CI67" s="37"/>
+      <c r="CJ67" s="38">
         <v>2025</v>
       </c>
-      <c r="CK67" s="37"/>
-[...11 lines deleted...]
-      <c r="CX67" s="37">
+      <c r="CK67" s="38"/>
+      <c r="CL67" s="38"/>
+      <c r="CM67" s="38"/>
+      <c r="CN67" s="38"/>
+      <c r="CO67" s="38"/>
+      <c r="CP67" s="38"/>
+      <c r="CQ67" s="38"/>
+      <c r="CR67" s="38"/>
+      <c r="CS67" s="38"/>
+      <c r="CT67" s="38"/>
+      <c r="CU67" s="38"/>
+      <c r="CW67" s="37"/>
+      <c r="CX67" s="38">
         <v>2026</v>
       </c>
-      <c r="CY67" s="37"/>
-[...9 lines deleted...]
-      <c r="DI67" s="37"/>
+      <c r="CY67" s="38"/>
+      <c r="CZ67" s="38"/>
+      <c r="DA67" s="38"/>
+      <c r="DB67" s="38"/>
+      <c r="DC67" s="38"/>
+      <c r="DD67" s="38"/>
+      <c r="DE67" s="38"/>
+      <c r="DF67" s="38"/>
+      <c r="DG67" s="38"/>
+      <c r="DH67" s="38"/>
+      <c r="DI67" s="38"/>
     </row>
-    <row r="68" spans="1:119" s="34" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A68" s="40"/>
+    <row r="68" spans="1:118" s="34" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A68" s="37"/>
       <c r="B68" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D68" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E68" s="30" t="s">
         <v>8</v>
       </c>
       <c r="F68" s="30" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="30" t="s">
         <v>10</v>
       </c>
       <c r="H68" s="30" t="s">
         <v>11</v>
       </c>
       <c r="I68" s="30" t="s">
         <v>12</v>
       </c>
       <c r="J68" s="30" t="s">
@@ -18355,132 +18420,131 @@
       </c>
       <c r="BZ68" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CA68" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CB68" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CC68" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CD68" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CE68" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CF68" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CG68" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CI68" s="40"/>
+      <c r="CI68" s="37"/>
       <c r="CJ68" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CK68" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CL68" s="30" t="s">
         <v>7</v>
       </c>
       <c r="CM68" s="30" t="s">
         <v>8</v>
       </c>
       <c r="CN68" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CO68" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CP68" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CQ68" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CR68" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CS68" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CT68" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CU68" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CW68" s="40"/>
+      <c r="CW68" s="37"/>
       <c r="CX68" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CY68" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CZ68" s="30" t="s">
         <v>7</v>
       </c>
       <c r="DA68" s="30" t="s">
         <v>8</v>
       </c>
       <c r="DB68" s="30" t="s">
         <v>9</v>
       </c>
       <c r="DC68" s="30" t="s">
         <v>10</v>
       </c>
       <c r="DD68" s="30" t="s">
         <v>11</v>
       </c>
       <c r="DE68" s="30" t="s">
         <v>12</v>
       </c>
       <c r="DF68" s="30" t="s">
         <v>13</v>
       </c>
       <c r="DG68" s="30" t="s">
         <v>14</v>
       </c>
       <c r="DH68" s="30" t="s">
         <v>15</v>
       </c>
       <c r="DI68" s="28" t="s">
         <v>16</v>
       </c>
       <c r="DJ68" s="35"/>
       <c r="DK68" s="35"/>
       <c r="DL68" s="35"/>
       <c r="DM68" s="35"/>
       <c r="DN68" s="35"/>
-      <c r="DO68" s="35"/>
     </row>
-    <row r="69" spans="1:119" s="8" customFormat="1">
+    <row r="69" spans="1:118" s="8" customFormat="1">
       <c r="A69" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B69" s="4">
         <v>8354</v>
       </c>
       <c r="C69" s="4">
         <v>6849.9999999999982</v>
       </c>
       <c r="D69" s="4">
         <v>6795.7999999999993</v>
       </c>
       <c r="E69" s="4">
         <v>11788.400000000001</v>
       </c>
       <c r="F69" s="4">
         <v>12836</v>
       </c>
       <c r="G69" s="6">
         <v>14551.399999999998</v>
       </c>
       <c r="H69" s="6">
         <v>19361.399999999998</v>
       </c>
       <c r="I69" s="4">
@@ -18755,63 +18819,64 @@
       </c>
       <c r="CW69" s="1" t="s">
         <v>3</v>
       </c>
       <c r="CX69" s="27">
         <v>15231.3</v>
       </c>
       <c r="CY69" s="4">
         <v>11785.600000000002</v>
       </c>
       <c r="CZ69" s="4">
         <v>13487.82692542579</v>
       </c>
       <c r="DA69" s="4">
         <v>17920.573074574211</v>
       </c>
       <c r="DB69" s="5">
         <v>19253.742127225298</v>
       </c>
       <c r="DC69" s="6">
         <v>24381.243024922951</v>
       </c>
       <c r="DD69" s="6">
         <v>27438.214847851748</v>
       </c>
-      <c r="DE69" s="6"/>
+      <c r="DE69" s="6">
+        <v>28381.848778551066</v>
+      </c>
       <c r="DF69" s="32"/>
       <c r="DG69" s="23"/>
       <c r="DH69" s="4"/>
       <c r="DI69" s="5"/>
       <c r="DJ69" s="29"/>
       <c r="DK69" s="29"/>
       <c r="DL69" s="29"/>
       <c r="DM69" s="29"/>
       <c r="DN69" s="29"/>
-      <c r="DO69" s="29"/>
     </row>
-    <row r="70" spans="1:119" s="8" customFormat="1">
+    <row r="70" spans="1:118" s="8" customFormat="1">
       <c r="A70" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="7">
         <v>79.400000000000006</v>
       </c>
       <c r="C70" s="7">
         <v>117.9</v>
       </c>
       <c r="D70" s="7">
         <v>160.39999999999998</v>
       </c>
       <c r="E70" s="7">
         <v>180.59999999999997</v>
       </c>
       <c r="F70" s="7">
         <v>191.30000000000007</v>
       </c>
       <c r="G70" s="7">
         <v>168.19999999999993</v>
       </c>
       <c r="H70" s="7">
         <v>181.90000000000009</v>
       </c>
       <c r="I70" s="7">
@@ -19086,63 +19151,64 @@
       </c>
       <c r="CW70" s="2" t="s">
         <v>22</v>
       </c>
       <c r="CX70" s="26">
         <v>16.100000000000001</v>
       </c>
       <c r="CY70" s="4">
         <v>22.5</v>
       </c>
       <c r="CZ70" s="7">
         <v>26.6</v>
       </c>
       <c r="DA70" s="7">
         <v>38.700000000000003</v>
       </c>
       <c r="DB70" s="7">
         <v>44.799999999999983</v>
       </c>
       <c r="DC70" s="6">
         <v>51.324868642295286</v>
       </c>
       <c r="DD70" s="6">
         <v>39.275131357704737</v>
       </c>
-      <c r="DE70" s="6"/>
+      <c r="DE70" s="6">
+        <v>59.199999999999989</v>
+      </c>
       <c r="DF70" s="32"/>
       <c r="DG70" s="23"/>
       <c r="DH70" s="4"/>
       <c r="DI70" s="5"/>
       <c r="DJ70" s="29"/>
       <c r="DK70" s="29"/>
       <c r="DL70" s="29"/>
       <c r="DM70" s="29"/>
       <c r="DN70" s="29"/>
-      <c r="DO70" s="29"/>
     </row>
-    <row r="71" spans="1:119">
+    <row r="71" spans="1:118">
       <c r="A71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="7">
         <v>749</v>
       </c>
       <c r="C71" s="7">
         <v>631</v>
       </c>
       <c r="D71" s="7">
         <v>524.29999999999995</v>
       </c>
       <c r="E71" s="7">
         <v>1482.0000000000002</v>
       </c>
       <c r="F71" s="7">
         <v>1602.6999999999998</v>
       </c>
       <c r="G71" s="12">
         <v>1888.3000000000002</v>
       </c>
       <c r="H71" s="12">
         <v>1875.1999999999998</v>
       </c>
       <c r="I71" s="7">
@@ -19417,57 +19483,59 @@
       </c>
       <c r="CW71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="CX71" s="26">
         <v>893.1</v>
       </c>
       <c r="CY71" s="4">
         <v>601.1</v>
       </c>
       <c r="CZ71" s="10">
         <v>638.10000000000014</v>
       </c>
       <c r="DA71" s="10">
         <v>1575.6999999999998</v>
       </c>
       <c r="DB71" s="11">
         <v>1766.3000000000002</v>
       </c>
       <c r="DC71" s="12">
         <v>2337.0545409905699</v>
       </c>
       <c r="DD71" s="12">
         <v>2228.1454590094299</v>
       </c>
-      <c r="DE71" s="12"/>
+      <c r="DE71" s="12">
+        <v>2283.7730368798293</v>
+      </c>
       <c r="DF71" s="32"/>
       <c r="DG71" s="23"/>
       <c r="DH71" s="10"/>
       <c r="DI71" s="11"/>
     </row>
-    <row r="72" spans="1:119">
+    <row r="72" spans="1:118">
       <c r="A72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="7">
         <v>590.70000000000005</v>
       </c>
       <c r="C72" s="7">
         <v>470.70000000000005</v>
       </c>
       <c r="D72" s="7">
         <v>359.09999999999991</v>
       </c>
       <c r="E72" s="7">
         <v>801.30000000000018</v>
       </c>
       <c r="F72" s="7">
         <v>1237</v>
       </c>
       <c r="G72" s="12">
         <v>1286.0999999999995</v>
       </c>
       <c r="H72" s="12">
         <v>1293.8000000000002</v>
       </c>
       <c r="I72" s="7">
@@ -19742,57 +19810,59 @@
       </c>
       <c r="CW72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="CX72" s="26">
         <v>658.3</v>
       </c>
       <c r="CY72" s="4">
         <v>420.40000000000009</v>
       </c>
       <c r="CZ72" s="10">
         <v>411.70000000000005</v>
       </c>
       <c r="DA72" s="10">
         <v>751.09999999999991</v>
       </c>
       <c r="DB72" s="11">
         <v>1062.5</v>
       </c>
       <c r="DC72" s="12">
         <v>1497.2746004147139</v>
       </c>
       <c r="DD72" s="12">
         <v>1604.5253995852863</v>
       </c>
-      <c r="DE72" s="12"/>
+      <c r="DE72" s="12">
+        <v>1334.5019626575977</v>
+      </c>
       <c r="DF72" s="32"/>
       <c r="DG72" s="23"/>
       <c r="DH72" s="10"/>
       <c r="DI72" s="11"/>
     </row>
-    <row r="73" spans="1:119">
+    <row r="73" spans="1:118">
       <c r="A73" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B73" s="7">
         <v>716</v>
       </c>
       <c r="C73" s="7">
         <v>732.59999999999991</v>
       </c>
       <c r="D73" s="7">
         <v>428.40000000000009</v>
       </c>
       <c r="E73" s="7">
         <v>997.40000000000009</v>
       </c>
       <c r="F73" s="7">
         <v>1084.9000000000001</v>
       </c>
       <c r="G73" s="12">
         <v>1179.5</v>
       </c>
       <c r="H73" s="12">
         <v>1523.8000000000002</v>
       </c>
       <c r="I73" s="7">
@@ -20067,57 +20137,59 @@
       </c>
       <c r="CW73" s="2" t="s">
         <v>25</v>
       </c>
       <c r="CX73" s="26">
         <v>730.9</v>
       </c>
       <c r="CY73" s="4">
         <v>618.1</v>
       </c>
       <c r="CZ73" s="10">
         <v>532.90000000000009</v>
       </c>
       <c r="DA73" s="10">
         <v>803.29999999999973</v>
       </c>
       <c r="DB73" s="11">
         <v>934.5</v>
       </c>
       <c r="DC73" s="12">
         <v>1104.2414263673445</v>
       </c>
       <c r="DD73" s="12">
         <v>1137.8585736326559</v>
       </c>
-      <c r="DE73" s="12"/>
+      <c r="DE73" s="12">
+        <v>1408.2739616611134</v>
+      </c>
       <c r="DF73" s="32"/>
       <c r="DG73" s="23"/>
       <c r="DH73" s="10"/>
       <c r="DI73" s="11"/>
     </row>
-    <row r="74" spans="1:119">
+    <row r="74" spans="1:118">
       <c r="A74" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B74" s="7">
         <v>521.4</v>
       </c>
       <c r="C74" s="7">
         <v>384</v>
       </c>
       <c r="D74" s="7">
         <v>460.69999999999993</v>
       </c>
       <c r="E74" s="7">
         <v>800.20000000000027</v>
       </c>
       <c r="F74" s="7">
         <v>790.09999999999991</v>
       </c>
       <c r="G74" s="12">
         <v>1026.9000000000001</v>
       </c>
       <c r="H74" s="12">
         <v>827.89999999999964</v>
       </c>
       <c r="I74" s="7">
@@ -20392,57 +20464,59 @@
       </c>
       <c r="CW74" s="2" t="s">
         <v>26</v>
       </c>
       <c r="CX74" s="26">
         <v>1131.8</v>
       </c>
       <c r="CY74" s="4">
         <v>951.10000000000014</v>
       </c>
       <c r="CZ74" s="10">
         <v>925</v>
       </c>
       <c r="DA74" s="10">
         <v>1463.1</v>
       </c>
       <c r="DB74" s="11">
         <v>1357.3000000000002</v>
       </c>
       <c r="DC74" s="12">
         <v>2145.3904764431154</v>
       </c>
       <c r="DD74" s="12">
         <v>1735.4095235568848</v>
       </c>
-      <c r="DE74" s="12"/>
+      <c r="DE74" s="12">
+        <v>2430.4459091756271</v>
+      </c>
       <c r="DF74" s="32"/>
       <c r="DG74" s="23"/>
       <c r="DH74" s="10"/>
       <c r="DI74" s="11"/>
     </row>
-    <row r="75" spans="1:119">
+    <row r="75" spans="1:118">
       <c r="A75" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B75" s="7">
         <v>473.7</v>
       </c>
       <c r="C75" s="7">
         <v>364.3</v>
       </c>
       <c r="D75" s="7">
         <v>423.20000000000005</v>
       </c>
       <c r="E75" s="7">
         <v>620.70000000000005</v>
       </c>
       <c r="F75" s="7">
         <v>756.69999999999982</v>
       </c>
       <c r="G75" s="12">
         <v>1107.3000000000002</v>
       </c>
       <c r="H75" s="12">
         <v>916.49999999999955</v>
       </c>
       <c r="I75" s="7">
@@ -20717,57 +20791,59 @@
       </c>
       <c r="CW75" s="2" t="s">
         <v>27</v>
       </c>
       <c r="CX75" s="26">
         <v>528.6</v>
       </c>
       <c r="CY75" s="4">
         <v>469.1</v>
       </c>
       <c r="CZ75" s="10">
         <v>522.59999999999991</v>
       </c>
       <c r="DA75" s="10">
         <v>626.70000000000005</v>
       </c>
       <c r="DB75" s="11">
         <v>771.40000000000009</v>
       </c>
       <c r="DC75" s="12">
         <v>1802.6532278892232</v>
       </c>
       <c r="DD75" s="12">
         <v>1095.4467721107767</v>
       </c>
-      <c r="DE75" s="12"/>
+      <c r="DE75" s="12">
+        <v>1528.9174172639796</v>
+      </c>
       <c r="DF75" s="32"/>
       <c r="DG75" s="23"/>
       <c r="DH75" s="10"/>
       <c r="DI75" s="11"/>
     </row>
-    <row r="76" spans="1:119">
+    <row r="76" spans="1:118">
       <c r="A76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B76" s="7">
         <v>1578.8</v>
       </c>
       <c r="C76" s="7">
         <v>1417.8999999999999</v>
       </c>
       <c r="D76" s="7">
         <v>1478.9000000000005</v>
       </c>
       <c r="E76" s="7">
         <v>1713</v>
       </c>
       <c r="F76" s="7">
         <v>1659.2999999999993</v>
       </c>
       <c r="G76" s="12">
         <v>1764.7000000000007</v>
       </c>
       <c r="H76" s="12">
         <v>2789.3999999999996</v>
       </c>
       <c r="I76" s="7">
@@ -21042,57 +21118,59 @@
       </c>
       <c r="CW76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="CX76" s="26">
         <v>3523.4</v>
       </c>
       <c r="CY76" s="4">
         <v>2966.1</v>
       </c>
       <c r="CZ76" s="10">
         <v>3509.7000000000007</v>
       </c>
       <c r="DA76" s="10">
         <v>3870.5</v>
       </c>
       <c r="DB76" s="11">
         <v>3827.0999999999985</v>
       </c>
       <c r="DC76" s="12">
         <v>4070.7100092633591</v>
       </c>
       <c r="DD76" s="12">
         <v>5016.5899907366402</v>
       </c>
-      <c r="DE76" s="12"/>
+      <c r="DE76" s="12">
+        <v>5222.5684679198421</v>
+      </c>
       <c r="DF76" s="32"/>
       <c r="DG76" s="23"/>
       <c r="DH76" s="10"/>
       <c r="DI76" s="11"/>
     </row>
-    <row r="77" spans="1:119">
+    <row r="77" spans="1:118">
       <c r="A77" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B77" s="7">
         <v>352.6</v>
       </c>
       <c r="C77" s="7">
         <v>144.69999999999999</v>
       </c>
       <c r="D77" s="7">
         <v>324.59999999999997</v>
       </c>
       <c r="E77" s="7">
         <v>607.9</v>
       </c>
       <c r="F77" s="7">
         <v>554.60000000000014</v>
       </c>
       <c r="G77" s="7">
         <v>590.29999999999973</v>
       </c>
       <c r="H77" s="7">
         <v>1013.9000000000001</v>
       </c>
       <c r="I77" s="7">
@@ -21367,57 +21445,59 @@
       </c>
       <c r="CW77" s="2" t="s">
         <v>29</v>
       </c>
       <c r="CX77" s="26">
         <v>696.8</v>
       </c>
       <c r="CY77" s="4">
         <v>448.60000000000014</v>
       </c>
       <c r="CZ77" s="7">
         <v>631.19999999999982</v>
       </c>
       <c r="DA77" s="7">
         <v>825.20000000000027</v>
       </c>
       <c r="DB77" s="7">
         <v>825</v>
       </c>
       <c r="DC77" s="12">
         <v>913.60738109789509</v>
       </c>
       <c r="DD77" s="12">
         <v>1352.8926189021049</v>
       </c>
-      <c r="DE77" s="12"/>
+      <c r="DE77" s="12">
+        <v>1170.2529740374512</v>
+      </c>
       <c r="DF77" s="32"/>
       <c r="DG77" s="23"/>
       <c r="DH77" s="10"/>
       <c r="DI77" s="11"/>
     </row>
-    <row r="78" spans="1:119">
+    <row r="78" spans="1:118">
       <c r="A78" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B78" s="7">
         <v>338</v>
       </c>
       <c r="C78" s="7">
         <v>288.39999999999998</v>
       </c>
       <c r="D78" s="7">
         <v>300</v>
       </c>
       <c r="E78" s="7">
         <v>510.1</v>
       </c>
       <c r="F78" s="7">
         <v>532.20000000000005</v>
       </c>
       <c r="G78" s="12">
         <v>606.89999999999986</v>
       </c>
       <c r="H78" s="12">
         <v>729.90000000000009</v>
       </c>
       <c r="I78" s="7">
@@ -21692,57 +21772,59 @@
       </c>
       <c r="CW78" s="2" t="s">
         <v>30</v>
       </c>
       <c r="CX78" s="26">
         <v>510.2</v>
       </c>
       <c r="CY78" s="4">
         <v>409.8</v>
       </c>
       <c r="CZ78" s="10">
         <v>452.59999999999991</v>
       </c>
       <c r="DA78" s="10">
         <v>618.80000000000018</v>
       </c>
       <c r="DB78" s="11">
         <v>723.79999999999973</v>
       </c>
       <c r="DC78" s="12">
         <v>863.93122475872633</v>
       </c>
       <c r="DD78" s="12">
         <v>965.26877524127349</v>
       </c>
-      <c r="DE78" s="12"/>
+      <c r="DE78" s="12">
+        <v>1385.5085006769596</v>
+      </c>
       <c r="DF78" s="32"/>
       <c r="DG78" s="23"/>
       <c r="DH78" s="10"/>
       <c r="DI78" s="11"/>
     </row>
-    <row r="79" spans="1:119">
+    <row r="79" spans="1:118">
       <c r="A79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B79" s="7">
         <v>375.1</v>
       </c>
       <c r="C79" s="7">
         <v>338.79999999999995</v>
       </c>
       <c r="D79" s="7">
         <v>346.9</v>
       </c>
       <c r="E79" s="7">
         <v>566</v>
       </c>
       <c r="F79" s="7">
         <v>712.7</v>
       </c>
       <c r="G79" s="12">
         <v>969.90000000000009</v>
       </c>
       <c r="H79" s="12">
         <v>1175.9999999999995</v>
       </c>
       <c r="I79" s="7">
@@ -22017,57 +22099,59 @@
       </c>
       <c r="CW79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="CX79" s="26">
         <v>1159.5</v>
       </c>
       <c r="CY79" s="4">
         <v>1155.5</v>
       </c>
       <c r="CZ79" s="10">
         <v>1224.8000000000002</v>
       </c>
       <c r="DA79" s="10">
         <v>1376.0999999999995</v>
       </c>
       <c r="DB79" s="11">
         <v>1571.6000000000004</v>
       </c>
       <c r="DC79" s="12">
         <v>2018.0341764774075</v>
       </c>
       <c r="DD79" s="12">
         <v>2267.4658235225925</v>
       </c>
-      <c r="DE79" s="12"/>
+      <c r="DE79" s="12">
+        <v>2432.1505636976271</v>
+      </c>
       <c r="DF79" s="32"/>
       <c r="DG79" s="23"/>
       <c r="DH79" s="10"/>
       <c r="DI79" s="11"/>
     </row>
-    <row r="80" spans="1:119">
+    <row r="80" spans="1:118">
       <c r="A80" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="7">
         <v>1151.4000000000001</v>
       </c>
       <c r="C80" s="7">
         <v>784.89999999999986</v>
       </c>
       <c r="D80" s="7">
         <v>880.7</v>
       </c>
       <c r="E80" s="7">
         <v>1478.8000000000002</v>
       </c>
       <c r="F80" s="7">
         <v>1663.5</v>
       </c>
       <c r="G80" s="12">
         <v>1449.8999999999996</v>
       </c>
       <c r="H80" s="12">
         <v>2852.8</v>
       </c>
       <c r="I80" s="7">
@@ -22342,51 +22426,53 @@
       </c>
       <c r="CW80" s="2" t="s">
         <v>32</v>
       </c>
       <c r="CX80" s="26">
         <v>3076.4</v>
       </c>
       <c r="CY80" s="4">
         <v>2196.7999999999997</v>
       </c>
       <c r="CZ80" s="10">
         <v>2629.8</v>
       </c>
       <c r="DA80" s="10">
         <v>3197.8999999999996</v>
       </c>
       <c r="DB80" s="11">
         <v>3548.3999999999996</v>
       </c>
       <c r="DC80" s="12">
         <v>3789.3852944931132</v>
       </c>
       <c r="DD80" s="12">
         <v>4376.8147055068875</v>
       </c>
-      <c r="DE80" s="12"/>
+      <c r="DE80" s="12">
+        <v>4165.1673050330464</v>
+      </c>
       <c r="DF80" s="32"/>
       <c r="DG80" s="23"/>
       <c r="DH80" s="10"/>
       <c r="DI80" s="11"/>
     </row>
     <row r="81" spans="1:113">
       <c r="A81" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B81" s="7">
         <v>297.3</v>
       </c>
       <c r="C81" s="7">
         <v>197.39999999999998</v>
       </c>
       <c r="D81" s="7">
         <v>185.7</v>
       </c>
       <c r="E81" s="7">
         <v>343.4</v>
       </c>
       <c r="F81" s="7">
         <v>346.29999999999995</v>
       </c>
       <c r="G81" s="12">
@@ -22667,51 +22753,53 @@
       </c>
       <c r="CW81" s="2" t="s">
         <v>33</v>
       </c>
       <c r="CX81" s="26">
         <v>413.6</v>
       </c>
       <c r="CY81" s="4">
         <v>277.29999999999995</v>
       </c>
       <c r="CZ81" s="10">
         <v>314.80000000000007</v>
       </c>
       <c r="DA81" s="10">
         <v>360</v>
       </c>
       <c r="DB81" s="11">
         <v>443.89999999999986</v>
       </c>
       <c r="DC81" s="12">
         <v>638.71338976884408</v>
       </c>
       <c r="DD81" s="12">
         <v>920.88661023115583</v>
       </c>
-      <c r="DE81" s="12"/>
+      <c r="DE81" s="12">
+        <v>885.75135054607836</v>
+      </c>
       <c r="DF81" s="32"/>
       <c r="DG81" s="23"/>
       <c r="DH81" s="10"/>
       <c r="DI81" s="11"/>
     </row>
     <row r="82" spans="1:113">
       <c r="A82" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B82" s="9">
         <v>415.9</v>
       </c>
       <c r="C82" s="9">
         <v>414.20000000000005</v>
       </c>
       <c r="D82" s="9">
         <v>437.19999999999993</v>
       </c>
       <c r="E82" s="9">
         <v>807.2</v>
       </c>
       <c r="F82" s="9">
         <v>749.59999999999991</v>
       </c>
       <c r="G82" s="12">
@@ -22992,51 +23080,53 @@
       </c>
       <c r="CW82" s="2" t="s">
         <v>34</v>
       </c>
       <c r="CX82" s="26">
         <v>838.3</v>
       </c>
       <c r="CY82" s="4">
         <v>613.40000000000009</v>
       </c>
       <c r="CZ82" s="10">
         <v>831.2</v>
       </c>
       <c r="DA82" s="10">
         <v>1391.7999999999997</v>
       </c>
       <c r="DB82" s="10">
         <v>1213.4000000000005</v>
       </c>
       <c r="DC82" s="10">
         <v>1922.5906370652092</v>
       </c>
       <c r="DD82" s="12">
         <v>2432.4093629347908</v>
       </c>
-      <c r="DE82" s="12"/>
+      <c r="DE82" s="12">
+        <v>2092.5549698315372</v>
+      </c>
       <c r="DF82" s="32"/>
       <c r="DG82" s="23"/>
       <c r="DH82" s="10"/>
       <c r="DI82" s="11"/>
     </row>
     <row r="83" spans="1:113">
       <c r="A83" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B83" s="9">
         <v>714.7</v>
       </c>
       <c r="C83" s="9">
         <v>563.20000000000005</v>
       </c>
       <c r="D83" s="9">
         <v>485.69999999999982</v>
       </c>
       <c r="E83" s="9">
         <v>879.80000000000018</v>
       </c>
       <c r="F83" s="9">
         <v>955.09999999999991</v>
       </c>
       <c r="G83" s="12">
@@ -23317,51 +23407,53 @@
       </c>
       <c r="CW83" s="31" t="s">
         <v>35</v>
       </c>
       <c r="CX83" s="26">
         <v>1054.3</v>
       </c>
       <c r="CY83" s="4">
         <v>635.79999999999995</v>
       </c>
       <c r="CZ83" s="10">
         <v>836.80000000000018</v>
       </c>
       <c r="DA83" s="10">
         <v>1021.6999999999998</v>
       </c>
       <c r="DB83" s="10">
         <v>1163.7000000000003</v>
       </c>
       <c r="DC83" s="10">
         <v>1226.3728793563596</v>
       </c>
       <c r="DD83" s="12">
         <v>2265.2271206436399</v>
       </c>
-      <c r="DE83" s="12"/>
+      <c r="DE83" s="12">
+        <v>1982.7007126370081</v>
+      </c>
       <c r="DF83" s="32"/>
       <c r="DG83" s="23"/>
       <c r="DH83" s="10"/>
       <c r="DI83" s="11"/>
     </row>
     <row r="84" spans="1:113" s="13" customFormat="1">
       <c r="B84" s="14"/>
       <c r="C84" s="14"/>
       <c r="D84" s="14"/>
       <c r="E84" s="14"/>
       <c r="F84" s="14"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
       <c r="I84" s="14"/>
       <c r="J84" s="14"/>
       <c r="K84" s="14"/>
       <c r="L84" s="14"/>
       <c r="M84" s="14"/>
       <c r="N84" s="14"/>
       <c r="O84" s="14"/>
       <c r="P84" s="14"/>
       <c r="Q84" s="14"/>
       <c r="R84" s="14"/>
       <c r="S84" s="14"/>
       <c r="T84" s="14"/>
@@ -23773,286 +23865,286 @@
       <c r="BF89" s="14"/>
       <c r="BG89" s="14"/>
       <c r="BH89" s="14"/>
       <c r="BI89" s="14"/>
       <c r="BJ89" s="14"/>
       <c r="BK89" s="14"/>
       <c r="BL89" s="14"/>
       <c r="BM89" s="14"/>
       <c r="BN89" s="14"/>
       <c r="BO89" s="14"/>
       <c r="BP89" s="14"/>
       <c r="BQ89" s="14"/>
       <c r="BR89" s="14"/>
       <c r="BS89" s="14"/>
       <c r="BT89" s="14"/>
       <c r="BU89" s="14"/>
     </row>
     <row r="90" spans="1:113" s="13" customFormat="1"/>
     <row r="91" spans="1:113" s="13" customFormat="1">
       <c r="B91" s="22"/>
       <c r="C91" s="19"/>
       <c r="AL91" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="120">
-    <mergeCell ref="DF45:DI45"/>
-[...44 lines deleted...]
-    <mergeCell ref="CI46:CI47"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="BV25:CG25"/>
+    <mergeCell ref="BV46:CG46"/>
+    <mergeCell ref="BV23:CG23"/>
+    <mergeCell ref="BV67:CG67"/>
+    <mergeCell ref="BR66:BU66"/>
+    <mergeCell ref="BJ67:BU67"/>
+    <mergeCell ref="CD66:CG66"/>
+    <mergeCell ref="BR24:BU24"/>
+    <mergeCell ref="BJ25:BU25"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="B67:M67"/>
+    <mergeCell ref="N67:Y67"/>
+    <mergeCell ref="Z67:AK67"/>
+    <mergeCell ref="AL67:AW67"/>
+    <mergeCell ref="AX67:BI67"/>
+    <mergeCell ref="BR45:BU45"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="N46:Y46"/>
+    <mergeCell ref="Z46:AK46"/>
+    <mergeCell ref="AL46:AW46"/>
+    <mergeCell ref="AX46:BI46"/>
+    <mergeCell ref="BJ46:BU46"/>
+    <mergeCell ref="J66:M66"/>
+    <mergeCell ref="W66:Y66"/>
+    <mergeCell ref="AH66:AK66"/>
+    <mergeCell ref="AT66:AW66"/>
+    <mergeCell ref="BF66:BI66"/>
+    <mergeCell ref="J45:M45"/>
+    <mergeCell ref="W45:Y45"/>
+    <mergeCell ref="AH45:AK45"/>
+    <mergeCell ref="AT45:AW45"/>
+    <mergeCell ref="BF45:BI45"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="N44:Y44"/>
+    <mergeCell ref="Z44:AK44"/>
+    <mergeCell ref="AL44:AW44"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="W24:Y24"/>
+    <mergeCell ref="AH24:AK24"/>
+    <mergeCell ref="AT24:AW24"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="N25:Y25"/>
+    <mergeCell ref="Z25:AK25"/>
+    <mergeCell ref="AL25:AW25"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="AL23:AW23"/>
     <mergeCell ref="AX23:BI23"/>
     <mergeCell ref="BJ23:BU23"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="BR3:BU3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="BJ4:BU4"/>
-    <mergeCell ref="J3:M3"/>
-[...48 lines deleted...]
-    <mergeCell ref="BJ25:BU25"/>
+    <mergeCell ref="AX44:BI44"/>
+    <mergeCell ref="BJ44:BU44"/>
+    <mergeCell ref="BV44:CG44"/>
+    <mergeCell ref="CI4:CI5"/>
+    <mergeCell ref="CI25:CI26"/>
+    <mergeCell ref="A65:M65"/>
+    <mergeCell ref="N65:Y65"/>
+    <mergeCell ref="Z65:AK65"/>
+    <mergeCell ref="AL65:AW65"/>
+    <mergeCell ref="AX65:BI65"/>
+    <mergeCell ref="BJ65:BU65"/>
+    <mergeCell ref="BV65:CG65"/>
+    <mergeCell ref="BF24:BI24"/>
+    <mergeCell ref="AX25:BI25"/>
+    <mergeCell ref="CD45:CG45"/>
+    <mergeCell ref="CD24:CG24"/>
+    <mergeCell ref="CI46:CI47"/>
+    <mergeCell ref="CI67:CI68"/>
+    <mergeCell ref="CJ44:CU44"/>
+    <mergeCell ref="CR45:CU45"/>
+    <mergeCell ref="CJ46:CU46"/>
+    <mergeCell ref="CJ65:CU65"/>
+    <mergeCell ref="CR66:CU66"/>
+    <mergeCell ref="CJ67:CU67"/>
+    <mergeCell ref="CJ2:CU2"/>
+    <mergeCell ref="CR3:CU3"/>
+    <mergeCell ref="CJ4:CU4"/>
+    <mergeCell ref="CJ23:CU23"/>
+    <mergeCell ref="CR24:CU24"/>
+    <mergeCell ref="CJ25:CU25"/>
+    <mergeCell ref="DF45:DI45"/>
+    <mergeCell ref="CW46:CW47"/>
+    <mergeCell ref="CX46:DI46"/>
+    <mergeCell ref="CX65:DI65"/>
+    <mergeCell ref="DF66:DI66"/>
+    <mergeCell ref="CW67:CW68"/>
+    <mergeCell ref="CX67:DI67"/>
+    <mergeCell ref="CX2:DI2"/>
+    <mergeCell ref="DF3:DI3"/>
+    <mergeCell ref="CW4:CW5"/>
+    <mergeCell ref="CX4:DI4"/>
+    <mergeCell ref="CX23:DI23"/>
+    <mergeCell ref="DF24:DI24"/>
+    <mergeCell ref="CW25:CW26"/>
+    <mergeCell ref="CX25:DI25"/>
+    <mergeCell ref="CX44:DI44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E68A076-A17C-481C-9F03-BA19E6F96458}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E68A076-A17C-481C-9F03-BA19E6F96458}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gross output</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>