--- v5 (2026-09-21)
+++ v6 (2026-11-06)
@@ -366,66 +366,66 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -697,416 +697,416 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DN91"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CS1" workbookViewId="0">
-      <selection activeCell="DM12" sqref="DM12"/>
+    <sheetView tabSelected="1" topLeftCell="CS52" workbookViewId="0">
+      <selection activeCell="DH87" sqref="DH87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="3" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3"/>
     <col min="14" max="14" width="9.140625" style="3" customWidth="1"/>
     <col min="15" max="17" width="9.140625" style="3"/>
     <col min="18" max="18" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="11.140625" style="3" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="10.42578125" style="3" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="3"/>
     <col min="29" max="29" width="9.140625" style="3" customWidth="1"/>
     <col min="30" max="33" width="9.140625" style="3"/>
     <col min="34" max="34" width="10.140625" style="3" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="3"/>
     <col min="37" max="37" width="9.140625" style="3" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="10.28515625" style="3" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="3"/>
     <col min="57" max="57" width="10.140625" style="3" customWidth="1"/>
     <col min="58" max="59" width="10.85546875" style="3" customWidth="1"/>
     <col min="60" max="86" width="9.140625" style="3"/>
     <col min="87" max="87" width="22.5703125" style="3" customWidth="1"/>
     <col min="88" max="100" width="9.140625" style="3"/>
     <col min="101" max="101" width="22.5703125" style="3" customWidth="1"/>
     <col min="102" max="113" width="9.140625" style="3"/>
     <col min="114" max="118" width="9.140625" style="13"/>
     <col min="119" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:118" s="8" customFormat="1" ht="21" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="40"/>
-[...11 lines deleted...]
-      <c r="N2" s="40" t="s">
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="40"/>
-[...10 lines deleted...]
-      <c r="Z2" s="40" t="s">
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="AA2" s="40"/>
-[...10 lines deleted...]
-      <c r="AL2" s="40" t="s">
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+      <c r="AF2" s="42"/>
+      <c r="AG2" s="42"/>
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
+      <c r="AL2" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="AM2" s="40"/>
-[...10 lines deleted...]
-      <c r="AX2" s="40" t="s">
+      <c r="AM2" s="42"/>
+      <c r="AN2" s="42"/>
+      <c r="AO2" s="42"/>
+      <c r="AP2" s="42"/>
+      <c r="AQ2" s="42"/>
+      <c r="AR2" s="42"/>
+      <c r="AS2" s="42"/>
+      <c r="AT2" s="42"/>
+      <c r="AU2" s="42"/>
+      <c r="AV2" s="42"/>
+      <c r="AW2" s="42"/>
+      <c r="AX2" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="AY2" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="39" t="s">
+      <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
+      <c r="BD2" s="42"/>
+      <c r="BE2" s="42"/>
+      <c r="BF2" s="42"/>
+      <c r="BG2" s="42"/>
+      <c r="BH2" s="42"/>
+      <c r="BI2" s="42"/>
+      <c r="BJ2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BK2" s="39"/>
-[...10 lines deleted...]
-      <c r="BV2" s="39" t="s">
+      <c r="BK2" s="38"/>
+      <c r="BL2" s="38"/>
+      <c r="BM2" s="38"/>
+      <c r="BN2" s="38"/>
+      <c r="BO2" s="38"/>
+      <c r="BP2" s="38"/>
+      <c r="BQ2" s="38"/>
+      <c r="BR2" s="38"/>
+      <c r="BS2" s="38"/>
+      <c r="BT2" s="38"/>
+      <c r="BU2" s="38"/>
+      <c r="BV2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BW2" s="39"/>
-[...10 lines deleted...]
-      <c r="CJ2" s="39" t="s">
+      <c r="BW2" s="38"/>
+      <c r="BX2" s="38"/>
+      <c r="BY2" s="38"/>
+      <c r="BZ2" s="38"/>
+      <c r="CA2" s="38"/>
+      <c r="CB2" s="38"/>
+      <c r="CC2" s="38"/>
+      <c r="CD2" s="38"/>
+      <c r="CE2" s="38"/>
+      <c r="CF2" s="38"/>
+      <c r="CG2" s="38"/>
+      <c r="CJ2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CK2" s="39"/>
-[...10 lines deleted...]
-      <c r="CX2" s="39" t="s">
+      <c r="CK2" s="38"/>
+      <c r="CL2" s="38"/>
+      <c r="CM2" s="38"/>
+      <c r="CN2" s="38"/>
+      <c r="CO2" s="38"/>
+      <c r="CP2" s="38"/>
+      <c r="CQ2" s="38"/>
+      <c r="CR2" s="38"/>
+      <c r="CS2" s="38"/>
+      <c r="CT2" s="38"/>
+      <c r="CU2" s="38"/>
+      <c r="CX2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CY2" s="39"/>
-[...9 lines deleted...]
-      <c r="DI2" s="39"/>
+      <c r="CY2" s="38"/>
+      <c r="CZ2" s="38"/>
+      <c r="DA2" s="38"/>
+      <c r="DB2" s="38"/>
+      <c r="DC2" s="38"/>
+      <c r="DD2" s="38"/>
+      <c r="DE2" s="38"/>
+      <c r="DF2" s="38"/>
+      <c r="DG2" s="38"/>
+      <c r="DH2" s="38"/>
+      <c r="DI2" s="38"/>
       <c r="DJ2" s="29"/>
       <c r="DK2" s="29"/>
       <c r="DL2" s="29"/>
       <c r="DM2" s="29"/>
       <c r="DN2" s="29"/>
     </row>
     <row r="3" spans="1:118" ht="21" customHeight="1">
       <c r="J3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
-      <c r="W3" s="42" t="s">
+      <c r="W3" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="X3" s="42"/>
-[...1 lines deleted...]
-      <c r="AH3" s="41" t="s">
+      <c r="X3" s="41"/>
+      <c r="Y3" s="41"/>
+      <c r="AH3" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="AI3" s="41"/>
-[...2 lines deleted...]
-      <c r="AT3" s="41" t="s">
+      <c r="AI3" s="39"/>
+      <c r="AJ3" s="39"/>
+      <c r="AK3" s="39"/>
+      <c r="AT3" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="AU3" s="41"/>
-[...2 lines deleted...]
-      <c r="BF3" s="41" t="s">
+      <c r="AU3" s="39"/>
+      <c r="AV3" s="39"/>
+      <c r="AW3" s="39"/>
+      <c r="BF3" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="BG3" s="41"/>
-[...2 lines deleted...]
-      <c r="BR3" s="41" t="s">
+      <c r="BG3" s="39"/>
+      <c r="BH3" s="39"/>
+      <c r="BI3" s="39"/>
+      <c r="BR3" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="BS3" s="41"/>
-[...1 lines deleted...]
-      <c r="BU3" s="41"/>
+      <c r="BS3" s="39"/>
+      <c r="BT3" s="39"/>
+      <c r="BU3" s="39"/>
       <c r="CD3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CE3" s="36"/>
       <c r="CF3" s="36"/>
       <c r="CG3" s="36"/>
       <c r="CR3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CS3" s="36"/>
       <c r="CT3" s="36"/>
       <c r="CU3" s="36"/>
       <c r="DF3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="DG3" s="36"/>
       <c r="DH3" s="36"/>
       <c r="DI3" s="36"/>
     </row>
     <row r="4" spans="1:118" ht="13.5" customHeight="1">
-      <c r="A4" s="37"/>
-      <c r="B4" s="38">
+      <c r="A4" s="40"/>
+      <c r="B4" s="37">
         <v>2018</v>
       </c>
-      <c r="C4" s="38"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37">
         <v>2019</v>
       </c>
-      <c r="O4" s="38"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="37"/>
+      <c r="W4" s="37"/>
+      <c r="X4" s="37"/>
+      <c r="Y4" s="37"/>
+      <c r="Z4" s="37">
         <v>2020</v>
       </c>
-      <c r="AA4" s="38"/>
-[...10 lines deleted...]
-      <c r="AL4" s="38" t="s">
+      <c r="AA4" s="37"/>
+      <c r="AB4" s="37"/>
+      <c r="AC4" s="37"/>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="37"/>
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="37"/>
+      <c r="AH4" s="37"/>
+      <c r="AI4" s="37"/>
+      <c r="AJ4" s="37"/>
+      <c r="AK4" s="37"/>
+      <c r="AL4" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="AM4" s="38"/>
-[...10 lines deleted...]
-      <c r="AX4" s="38">
+      <c r="AM4" s="37"/>
+      <c r="AN4" s="37"/>
+      <c r="AO4" s="37"/>
+      <c r="AP4" s="37"/>
+      <c r="AQ4" s="37"/>
+      <c r="AR4" s="37"/>
+      <c r="AS4" s="37"/>
+      <c r="AT4" s="37"/>
+      <c r="AU4" s="37"/>
+      <c r="AV4" s="37"/>
+      <c r="AW4" s="37"/>
+      <c r="AX4" s="37">
         <v>2022</v>
       </c>
-      <c r="AY4" s="38"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="38">
+      <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
+      <c r="BB4" s="37"/>
+      <c r="BC4" s="37"/>
+      <c r="BD4" s="37"/>
+      <c r="BE4" s="37"/>
+      <c r="BF4" s="37"/>
+      <c r="BG4" s="37"/>
+      <c r="BH4" s="37"/>
+      <c r="BI4" s="37"/>
+      <c r="BJ4" s="37">
         <v>2023</v>
       </c>
-      <c r="BK4" s="38"/>
-[...10 lines deleted...]
-      <c r="BV4" s="38">
+      <c r="BK4" s="37"/>
+      <c r="BL4" s="37"/>
+      <c r="BM4" s="37"/>
+      <c r="BN4" s="37"/>
+      <c r="BO4" s="37"/>
+      <c r="BP4" s="37"/>
+      <c r="BQ4" s="37"/>
+      <c r="BR4" s="37"/>
+      <c r="BS4" s="37"/>
+      <c r="BT4" s="37"/>
+      <c r="BU4" s="37"/>
+      <c r="BV4" s="37">
         <v>2024</v>
       </c>
-      <c r="BW4" s="38"/>
-[...11 lines deleted...]
-      <c r="CJ4" s="38">
+      <c r="BW4" s="37"/>
+      <c r="BX4" s="37"/>
+      <c r="BY4" s="37"/>
+      <c r="BZ4" s="37"/>
+      <c r="CA4" s="37"/>
+      <c r="CB4" s="37"/>
+      <c r="CC4" s="37"/>
+      <c r="CD4" s="37"/>
+      <c r="CE4" s="37"/>
+      <c r="CF4" s="37"/>
+      <c r="CG4" s="37"/>
+      <c r="CI4" s="40"/>
+      <c r="CJ4" s="37">
         <v>2025</v>
       </c>
-      <c r="CK4" s="38"/>
-[...11 lines deleted...]
-      <c r="CX4" s="38">
+      <c r="CK4" s="37"/>
+      <c r="CL4" s="37"/>
+      <c r="CM4" s="37"/>
+      <c r="CN4" s="37"/>
+      <c r="CO4" s="37"/>
+      <c r="CP4" s="37"/>
+      <c r="CQ4" s="37"/>
+      <c r="CR4" s="37"/>
+      <c r="CS4" s="37"/>
+      <c r="CT4" s="37"/>
+      <c r="CU4" s="37"/>
+      <c r="CW4" s="40"/>
+      <c r="CX4" s="37">
         <v>2026</v>
       </c>
-      <c r="CY4" s="38"/>
-[...9 lines deleted...]
-      <c r="DI4" s="38"/>
+      <c r="CY4" s="37"/>
+      <c r="CZ4" s="37"/>
+      <c r="DA4" s="37"/>
+      <c r="DB4" s="37"/>
+      <c r="DC4" s="37"/>
+      <c r="DD4" s="37"/>
+      <c r="DE4" s="37"/>
+      <c r="DF4" s="37"/>
+      <c r="DG4" s="37"/>
+      <c r="DH4" s="37"/>
+      <c r="DI4" s="37"/>
     </row>
     <row r="5" spans="1:118" s="34" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A5" s="37"/>
+      <c r="A5" s="40"/>
       <c r="B5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="30" t="s">
@@ -1315,88 +1315,88 @@
       </c>
       <c r="BZ5" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CA5" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CB5" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CC5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CD5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CE5" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CF5" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CG5" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CI5" s="37"/>
+      <c r="CI5" s="40"/>
       <c r="CJ5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CK5" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CL5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="CM5" s="30" t="s">
         <v>8</v>
       </c>
       <c r="CN5" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CO5" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CP5" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CQ5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CR5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CS5" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CT5" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CU5" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CW5" s="37"/>
+      <c r="CW5" s="40"/>
       <c r="CX5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CY5" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CZ5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="DA5" s="30" t="s">
         <v>8</v>
       </c>
       <c r="DB5" s="30" t="s">
         <v>9</v>
       </c>
       <c r="DC5" s="30" t="s">
         <v>10</v>
       </c>
       <c r="DD5" s="30" t="s">
         <v>11</v>
       </c>
       <c r="DE5" s="30" t="s">
         <v>12</v>
       </c>
       <c r="DF5" s="30" t="s">
@@ -1717,51 +1717,53 @@
       </c>
       <c r="CX6" s="26">
         <v>15766</v>
       </c>
       <c r="CY6" s="10">
         <v>12298.5</v>
       </c>
       <c r="CZ6" s="10">
         <v>14035.97131721997</v>
       </c>
       <c r="DA6" s="10">
         <v>18621.128682780029</v>
       </c>
       <c r="DB6" s="10">
         <v>19698.643407842879</v>
       </c>
       <c r="DC6" s="12">
         <v>24891.179413830381</v>
       </c>
       <c r="DD6" s="12">
         <v>44397.777178326753</v>
       </c>
       <c r="DE6" s="12">
         <v>133077.25701229513</v>
       </c>
-      <c r="DF6" s="12"/>
+      <c r="DF6" s="12">
+        <v>414350.68409298535</v>
+      </c>
       <c r="DG6" s="24"/>
       <c r="DH6" s="10"/>
       <c r="DI6" s="24"/>
       <c r="DJ6" s="27"/>
       <c r="DK6" s="27"/>
       <c r="DL6" s="27"/>
       <c r="DM6" s="29"/>
       <c r="DN6" s="29"/>
     </row>
     <row r="7" spans="1:118" s="8" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="9">
         <v>97.9</v>
       </c>
       <c r="C7" s="9">
         <v>136.4</v>
       </c>
       <c r="D7" s="9">
         <v>182.09999999999997</v>
       </c>
       <c r="E7" s="9">
         <v>166.30000000000007</v>
       </c>
@@ -2049,51 +2051,53 @@
       </c>
       <c r="CX7" s="26">
         <v>245.7</v>
       </c>
       <c r="CY7" s="10">
         <v>229.40000000000003</v>
       </c>
       <c r="CZ7" s="9">
         <v>220.60000000000002</v>
       </c>
       <c r="DA7" s="9">
         <v>136.39999999999998</v>
       </c>
       <c r="DB7" s="9">
         <v>97.5</v>
       </c>
       <c r="DC7" s="12">
         <v>143.77253718924919</v>
       </c>
       <c r="DD7" s="12">
         <v>720.63955953838104</v>
       </c>
       <c r="DE7" s="12">
         <v>1600.6879032723696</v>
       </c>
-      <c r="DF7" s="12"/>
+      <c r="DF7" s="12">
+        <v>12624.626221150356</v>
+      </c>
       <c r="DG7" s="24"/>
       <c r="DH7" s="10"/>
       <c r="DI7" s="24"/>
       <c r="DJ7" s="27"/>
       <c r="DK7" s="27"/>
       <c r="DL7" s="27"/>
       <c r="DM7" s="29"/>
       <c r="DN7" s="29"/>
     </row>
     <row r="8" spans="1:118">
       <c r="A8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="10">
         <v>763.4</v>
       </c>
       <c r="C8" s="10">
         <v>645.4</v>
       </c>
       <c r="D8" s="10">
         <v>544.79999999999995</v>
       </c>
       <c r="E8" s="10">
         <v>1488.3000000000002</v>
       </c>
@@ -2381,51 +2385,53 @@
       </c>
       <c r="CX8" s="26">
         <v>928.7</v>
       </c>
       <c r="CY8" s="10">
         <v>636.79999999999995</v>
       </c>
       <c r="CZ8" s="10">
         <v>699.09999999999991</v>
       </c>
       <c r="DA8" s="10">
         <v>1635.8000000000002</v>
       </c>
       <c r="DB8" s="10">
         <v>1822.2000000000003</v>
       </c>
       <c r="DC8" s="12">
         <v>2393.2761539518624</v>
       </c>
       <c r="DD8" s="12">
         <v>3415.1155327721563</v>
       </c>
       <c r="DE8" s="12">
         <v>13586.464190060016</v>
       </c>
-      <c r="DF8" s="12"/>
+      <c r="DF8" s="12">
+        <v>33962.240827508569</v>
+      </c>
       <c r="DG8" s="24"/>
       <c r="DH8" s="10"/>
       <c r="DI8" s="24"/>
       <c r="DJ8" s="27"/>
       <c r="DK8" s="27"/>
       <c r="DL8" s="27"/>
     </row>
     <row r="9" spans="1:118">
       <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="10">
         <v>591</v>
       </c>
       <c r="C9" s="10">
         <v>471</v>
       </c>
       <c r="D9" s="10">
         <v>359.5</v>
       </c>
       <c r="E9" s="10">
         <v>801.59999999999991</v>
       </c>
       <c r="F9" s="10">
         <v>1237.3000000000002</v>
@@ -2711,51 +2717,53 @@
       </c>
       <c r="CX9" s="26">
         <v>659.5</v>
       </c>
       <c r="CY9" s="10">
         <v>421.70000000000005</v>
       </c>
       <c r="CZ9" s="10">
         <v>412.79999999999995</v>
       </c>
       <c r="DA9" s="10">
         <v>772.5</v>
       </c>
       <c r="DB9" s="10">
         <v>1068.5999999999999</v>
       </c>
       <c r="DC9" s="12">
         <v>1503.5846346161138</v>
       </c>
       <c r="DD9" s="12">
         <v>1976.8895837914824</v>
       </c>
       <c r="DE9" s="12">
         <v>5161.0611097399042</v>
       </c>
-      <c r="DF9" s="12"/>
+      <c r="DF9" s="12">
+        <v>18649.614802269876</v>
+      </c>
       <c r="DG9" s="24"/>
       <c r="DH9" s="10"/>
       <c r="DI9" s="24"/>
       <c r="DJ9" s="27"/>
       <c r="DK9" s="27"/>
       <c r="DL9" s="27"/>
     </row>
     <row r="10" spans="1:118">
       <c r="A10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="10">
         <v>733.6</v>
       </c>
       <c r="C10" s="10">
         <v>749.9</v>
       </c>
       <c r="D10" s="10">
         <v>450.59999999999991</v>
       </c>
       <c r="E10" s="10">
         <v>1046.8000000000002</v>
       </c>
       <c r="F10" s="10">
         <v>1111.0999999999999</v>
@@ -3041,51 +3049,53 @@
       </c>
       <c r="CX10" s="26">
         <v>772.5</v>
       </c>
       <c r="CY10" s="10">
         <v>659.5</v>
       </c>
       <c r="CZ10" s="10">
         <v>583.09999999999991</v>
       </c>
       <c r="DA10" s="10">
         <v>836.09999999999991</v>
       </c>
       <c r="DB10" s="10">
         <v>976.80000000000018</v>
       </c>
       <c r="DC10" s="12">
         <v>1148.5922221070659</v>
       </c>
       <c r="DD10" s="12">
         <v>1894.1876650587465</v>
       </c>
       <c r="DE10" s="12">
         <v>7566.2634817368598</v>
       </c>
-      <c r="DF10" s="12"/>
+      <c r="DF10" s="12">
+        <v>32593.533612851326</v>
+      </c>
       <c r="DG10" s="24"/>
       <c r="DH10" s="10"/>
       <c r="DI10" s="24"/>
       <c r="DJ10" s="27"/>
       <c r="DK10" s="27"/>
       <c r="DL10" s="27"/>
     </row>
     <row r="11" spans="1:118">
       <c r="A11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10">
         <v>540.20000000000005</v>
       </c>
       <c r="C11" s="10">
         <v>402.79999999999995</v>
       </c>
       <c r="D11" s="10">
         <v>485.70000000000005</v>
       </c>
       <c r="E11" s="10">
         <v>817.8</v>
       </c>
       <c r="F11" s="10">
         <v>809.80000000000018</v>
@@ -3371,51 +3381,53 @@
       </c>
       <c r="CX11" s="26">
         <v>1163.3</v>
       </c>
       <c r="CY11" s="10">
         <v>982.50000000000023</v>
       </c>
       <c r="CZ11" s="10">
         <v>957.09999999999991</v>
       </c>
       <c r="DA11" s="10">
         <v>1502.2999999999997</v>
       </c>
       <c r="DB11" s="10">
         <v>1389.4000000000005</v>
       </c>
       <c r="DC11" s="12">
         <v>2177.7690763884839</v>
       </c>
       <c r="DD11" s="12">
         <v>2831.8309236115165</v>
       </c>
       <c r="DE11" s="12">
         <v>12994.569339065798</v>
       </c>
-      <c r="DF11" s="12"/>
+      <c r="DF11" s="12">
+        <v>30155.319302771011</v>
+      </c>
       <c r="DG11" s="24"/>
       <c r="DH11" s="10"/>
       <c r="DI11" s="24"/>
       <c r="DJ11" s="27"/>
       <c r="DK11" s="27"/>
       <c r="DL11" s="27"/>
     </row>
     <row r="12" spans="1:118">
       <c r="A12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="10">
         <v>486.1</v>
       </c>
       <c r="C12" s="10">
         <v>376.6</v>
       </c>
       <c r="D12" s="10">
         <v>440</v>
       </c>
       <c r="E12" s="10">
         <v>636.70000000000005</v>
       </c>
       <c r="F12" s="10">
         <v>770.90000000000009</v>
@@ -3701,51 +3713,53 @@
       </c>
       <c r="CX12" s="26">
         <v>552.79999999999995</v>
       </c>
       <c r="CY12" s="10">
         <v>493.40000000000009</v>
       </c>
       <c r="CZ12" s="10">
         <v>553</v>
       </c>
       <c r="DA12" s="10">
         <v>710.7</v>
       </c>
       <c r="DB12" s="10">
         <v>813</v>
       </c>
       <c r="DC12" s="12">
         <v>1844.2788500257325</v>
       </c>
       <c r="DD12" s="12">
         <v>2232.5359815237607</v>
       </c>
       <c r="DE12" s="12">
         <v>8797.6800798466866</v>
       </c>
-      <c r="DF12" s="12"/>
+      <c r="DF12" s="12">
+        <v>33445.686019252294</v>
+      </c>
       <c r="DG12" s="24"/>
       <c r="DH12" s="10"/>
       <c r="DI12" s="24"/>
       <c r="DJ12" s="27"/>
       <c r="DK12" s="27"/>
       <c r="DL12" s="27"/>
     </row>
     <row r="13" spans="1:118">
       <c r="A13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="10">
         <v>1605.1</v>
       </c>
       <c r="C13" s="10">
         <v>1444.2000000000003</v>
       </c>
       <c r="D13" s="10">
         <v>1516.0999999999995</v>
       </c>
       <c r="E13" s="10">
         <v>1810.4000000000005</v>
       </c>
       <c r="F13" s="10">
         <v>1705.0999999999995</v>
@@ -4031,51 +4045,53 @@
       </c>
       <c r="CX13" s="26">
         <v>3603.3</v>
       </c>
       <c r="CY13" s="10">
         <v>3046</v>
       </c>
       <c r="CZ13" s="10">
         <v>3586.0999999999995</v>
       </c>
       <c r="DA13" s="10">
         <v>3940.8000000000011</v>
       </c>
       <c r="DB13" s="10">
         <v>3897.5999999999985</v>
       </c>
       <c r="DC13" s="12">
         <v>4139.1497038035304</v>
       </c>
       <c r="DD13" s="12">
         <v>7891.1896815178261</v>
       </c>
       <c r="DE13" s="12">
         <v>11298.360614678644</v>
       </c>
-      <c r="DF13" s="12"/>
+      <c r="DF13" s="12">
+        <v>29841.41661523236</v>
+      </c>
       <c r="DG13" s="24"/>
       <c r="DH13" s="10"/>
       <c r="DI13" s="24"/>
       <c r="DJ13" s="27"/>
       <c r="DK13" s="27"/>
       <c r="DL13" s="27"/>
     </row>
     <row r="14" spans="1:118">
       <c r="A14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="9">
         <v>357.5</v>
       </c>
       <c r="C14" s="9">
         <v>149.60000000000002</v>
       </c>
       <c r="D14" s="9">
         <v>331.5</v>
       </c>
       <c r="E14" s="9">
         <v>592.30000000000007</v>
       </c>
       <c r="F14" s="9">
         <v>554.89999999999986</v>
@@ -4361,51 +4377,53 @@
       </c>
       <c r="CX14" s="26">
         <v>727.3</v>
       </c>
       <c r="CY14" s="10">
         <v>479.20000000000005</v>
       </c>
       <c r="CZ14" s="9">
         <v>661</v>
       </c>
       <c r="DA14" s="9">
         <v>854.80000000000018</v>
       </c>
       <c r="DB14" s="9">
         <v>852.89999999999964</v>
       </c>
       <c r="DC14" s="12">
         <v>941.4833823159006</v>
       </c>
       <c r="DD14" s="12">
         <v>2496.8104130785277</v>
       </c>
       <c r="DE14" s="12">
         <v>5215.9248521859827</v>
       </c>
-      <c r="DF14" s="12"/>
+      <c r="DF14" s="12">
+        <v>21815.437078563664</v>
+      </c>
       <c r="DG14" s="24"/>
       <c r="DH14" s="10"/>
       <c r="DI14" s="24"/>
       <c r="DJ14" s="27"/>
       <c r="DK14" s="27"/>
       <c r="DL14" s="27"/>
     </row>
     <row r="15" spans="1:118">
       <c r="A15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="10">
         <v>349</v>
       </c>
       <c r="C15" s="10">
         <v>299.39999999999998</v>
       </c>
       <c r="D15" s="10">
         <v>315.70000000000005</v>
       </c>
       <c r="E15" s="10">
         <v>524.6</v>
       </c>
       <c r="F15" s="10">
         <v>545</v>
@@ -4691,51 +4709,53 @@
       </c>
       <c r="CX15" s="26">
         <v>526</v>
       </c>
       <c r="CY15" s="10">
         <v>425.70000000000005</v>
       </c>
       <c r="CZ15" s="10">
         <v>472.29999999999995</v>
       </c>
       <c r="DA15" s="10">
         <v>669.40000000000009</v>
       </c>
       <c r="DB15" s="10">
         <v>749.69999999999982</v>
       </c>
       <c r="DC15" s="12">
         <v>889.9749640654727</v>
       </c>
       <c r="DD15" s="12">
         <v>1367.4998521423772</v>
       </c>
       <c r="DE15" s="12">
         <v>3036.4591274697495</v>
       </c>
-      <c r="DF15" s="12"/>
+      <c r="DF15" s="12">
+        <v>26806.723253828641</v>
+      </c>
       <c r="DG15" s="24"/>
       <c r="DH15" s="10"/>
       <c r="DI15" s="24"/>
       <c r="DJ15" s="27"/>
       <c r="DK15" s="27"/>
       <c r="DL15" s="27"/>
     </row>
     <row r="16" spans="1:118">
       <c r="A16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="10">
         <v>388.8</v>
       </c>
       <c r="C16" s="10">
         <v>352.49999999999994</v>
       </c>
       <c r="D16" s="10">
         <v>366.5</v>
       </c>
       <c r="E16" s="10">
         <v>560.70000000000005</v>
       </c>
       <c r="F16" s="10">
         <v>722.90000000000009</v>
@@ -5021,51 +5041,53 @@
       </c>
       <c r="CX16" s="26">
         <v>1190</v>
       </c>
       <c r="CY16" s="10">
         <v>1186.0999999999999</v>
       </c>
       <c r="CZ16" s="10">
         <v>1262</v>
       </c>
       <c r="DA16" s="10">
         <v>1419.9</v>
       </c>
       <c r="DB16" s="10">
         <v>1607.6000000000004</v>
       </c>
       <c r="DC16" s="12">
         <v>2054.0493956929804</v>
       </c>
       <c r="DD16" s="12">
         <v>3782.8094518100024</v>
       </c>
       <c r="DE16" s="12">
         <v>9202.9609910361378</v>
       </c>
-      <c r="DF16" s="12"/>
+      <c r="DF16" s="12">
+        <v>25246.857015049718</v>
+      </c>
       <c r="DG16" s="24"/>
       <c r="DH16" s="10"/>
       <c r="DI16" s="24"/>
       <c r="DJ16" s="27"/>
       <c r="DK16" s="27"/>
       <c r="DL16" s="27"/>
     </row>
     <row r="17" spans="1:118">
       <c r="A17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="10">
         <v>1151.5</v>
       </c>
       <c r="C17" s="10">
         <v>785</v>
       </c>
       <c r="D17" s="10">
         <v>880.80000000000018</v>
       </c>
       <c r="E17" s="10">
         <v>1478.8999999999996</v>
       </c>
       <c r="F17" s="10">
         <v>1663.6000000000004</v>
@@ -5351,51 +5373,53 @@
       </c>
       <c r="CX17" s="26">
         <v>3082.5</v>
       </c>
       <c r="CY17" s="10">
         <v>2202.6999999999998</v>
       </c>
       <c r="CZ17" s="10">
         <v>2635.8</v>
       </c>
       <c r="DA17" s="10">
         <v>3326.1000000000004</v>
       </c>
       <c r="DB17" s="10">
         <v>3584.3999999999996</v>
       </c>
       <c r="DC17" s="12">
         <v>3827.1175851163753</v>
       </c>
       <c r="DD17" s="12">
         <v>6425.2824148836262</v>
       </c>
       <c r="DE17" s="12">
         <v>18894.531105928429</v>
       </c>
-      <c r="DF17" s="12"/>
+      <c r="DF17" s="12">
+        <v>40442.707078370142</v>
+      </c>
       <c r="DG17" s="24"/>
       <c r="DH17" s="10"/>
       <c r="DI17" s="24"/>
       <c r="DJ17" s="27"/>
       <c r="DK17" s="27"/>
       <c r="DL17" s="27"/>
     </row>
     <row r="18" spans="1:118">
       <c r="A18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="10">
         <v>297.5</v>
       </c>
       <c r="C18" s="10">
         <v>197.60000000000002</v>
       </c>
       <c r="D18" s="10">
         <v>185.79999999999995</v>
       </c>
       <c r="E18" s="10">
         <v>343.80000000000007</v>
       </c>
       <c r="F18" s="10">
         <v>346.59999999999991</v>
@@ -5681,51 +5705,53 @@
       </c>
       <c r="CX18" s="26">
         <v>414</v>
       </c>
       <c r="CY18" s="10">
         <v>277.70000000000005</v>
       </c>
       <c r="CZ18" s="10">
         <v>314.89999999999998</v>
       </c>
       <c r="DA18" s="10">
         <v>393.9</v>
       </c>
       <c r="DB18" s="10">
         <v>452.40000000000009</v>
       </c>
       <c r="DC18" s="12">
         <v>647.40182791994266</v>
       </c>
       <c r="DD18" s="12">
         <v>1423.3463921947259</v>
       </c>
       <c r="DE18" s="12">
         <v>9005.415395514945</v>
       </c>
-      <c r="DF18" s="12"/>
+      <c r="DF18" s="12">
+        <v>30312.007163290971</v>
+      </c>
       <c r="DG18" s="24"/>
       <c r="DH18" s="10"/>
       <c r="DI18" s="24"/>
       <c r="DJ18" s="27"/>
       <c r="DK18" s="27"/>
       <c r="DL18" s="27"/>
     </row>
     <row r="19" spans="1:118">
       <c r="A19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="10">
         <v>416.9</v>
       </c>
       <c r="C19" s="10">
         <v>415.20000000000005</v>
       </c>
       <c r="D19" s="10">
         <v>438.19999999999993</v>
       </c>
       <c r="E19" s="10">
         <v>807.2</v>
       </c>
       <c r="F19" s="10">
         <v>750.30000000000018</v>
@@ -6011,51 +6037,53 @@
       </c>
       <c r="CX19" s="26">
         <v>839.8</v>
       </c>
       <c r="CY19" s="10">
         <v>614.90000000000009</v>
       </c>
       <c r="CZ19" s="10">
         <v>832.7</v>
       </c>
       <c r="DA19" s="10">
         <v>1387.9</v>
       </c>
       <c r="DB19" s="10">
         <v>1213.5</v>
       </c>
       <c r="DC19" s="10">
         <v>1923.8387229028831</v>
       </c>
       <c r="DD19" s="12">
         <v>2883.4359199604523</v>
       </c>
       <c r="DE19" s="12">
         <v>4398.3305689490626</v>
       </c>
-      <c r="DF19" s="12"/>
+      <c r="DF19" s="12">
+        <v>13193.939454971871</v>
+      </c>
       <c r="DG19" s="24"/>
       <c r="DH19" s="10"/>
       <c r="DI19" s="24"/>
       <c r="DJ19" s="27"/>
       <c r="DK19" s="27"/>
       <c r="DL19" s="27"/>
     </row>
     <row r="20" spans="1:118">
       <c r="A20" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="10">
         <v>719.3</v>
       </c>
       <c r="C20" s="10">
         <v>568</v>
       </c>
       <c r="D20" s="10">
         <v>492.60000000000014</v>
       </c>
       <c r="E20" s="10">
         <v>863.5</v>
       </c>
       <c r="F20" s="10">
         <v>955.09999999999991</v>
@@ -6341,51 +6369,53 @@
       </c>
       <c r="CX20" s="26">
         <v>1061.0999999999999</v>
       </c>
       <c r="CY20" s="10">
         <v>642.40000000000009</v>
       </c>
       <c r="CZ20" s="10">
         <v>845.5</v>
       </c>
       <c r="DA20" s="10">
         <v>1034.5</v>
       </c>
       <c r="DB20" s="10">
         <v>1173.1000000000004</v>
       </c>
       <c r="DC20" s="10">
         <v>1256.8345310580025</v>
       </c>
       <c r="DD20" s="12">
         <v>5056.1535535817784</v>
       </c>
       <c r="DE20" s="12">
         <v>22318.610656754998</v>
       </c>
-      <c r="DF20" s="12"/>
+      <c r="DF20" s="12">
+        <v>65260.562731314581</v>
+      </c>
       <c r="DG20" s="24"/>
       <c r="DH20" s="10"/>
       <c r="DI20" s="24"/>
       <c r="DJ20" s="27"/>
       <c r="DK20" s="27"/>
       <c r="DL20" s="27"/>
     </row>
     <row r="21" spans="1:118" s="13" customFormat="1">
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="14"/>
       <c r="O21" s="14"/>
       <c r="P21" s="14"/>
       <c r="Q21" s="14"/>
       <c r="R21" s="14"/>
@@ -6492,371 +6522,371 @@
       <c r="AS22" s="17"/>
       <c r="AT22" s="17"/>
       <c r="AU22" s="17"/>
       <c r="AV22" s="17"/>
       <c r="AW22" s="17"/>
       <c r="AX22" s="17"/>
       <c r="AY22" s="17"/>
       <c r="AZ22" s="17"/>
       <c r="BA22" s="17"/>
       <c r="BB22" s="17"/>
       <c r="BC22" s="17"/>
       <c r="BD22" s="17"/>
       <c r="BE22" s="17"/>
       <c r="BF22" s="17"/>
       <c r="BG22" s="17"/>
       <c r="BH22" s="17"/>
       <c r="BI22" s="17"/>
       <c r="BJ22" s="17"/>
       <c r="BK22" s="17"/>
       <c r="BL22" s="17"/>
       <c r="BM22" s="17"/>
       <c r="BN22" s="17"/>
       <c r="BO22" s="17"/>
     </row>
     <row r="23" spans="1:118" s="8" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A23" s="40" t="s">
+      <c r="A23" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="40"/>
-[...11 lines deleted...]
-      <c r="N23" s="40" t="s">
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="O23" s="40"/>
-[...10 lines deleted...]
-      <c r="Z23" s="40" t="s">
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="42"/>
+      <c r="U23" s="42"/>
+      <c r="V23" s="42"/>
+      <c r="W23" s="42"/>
+      <c r="X23" s="42"/>
+      <c r="Y23" s="42"/>
+      <c r="Z23" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="AA23" s="40"/>
-[...10 lines deleted...]
-      <c r="AL23" s="40" t="s">
+      <c r="AA23" s="42"/>
+      <c r="AB23" s="42"/>
+      <c r="AC23" s="42"/>
+      <c r="AD23" s="42"/>
+      <c r="AE23" s="42"/>
+      <c r="AF23" s="42"/>
+      <c r="AG23" s="42"/>
+      <c r="AH23" s="42"/>
+      <c r="AI23" s="42"/>
+      <c r="AJ23" s="42"/>
+      <c r="AK23" s="42"/>
+      <c r="AL23" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="AM23" s="40"/>
-[...10 lines deleted...]
-      <c r="AX23" s="40" t="s">
+      <c r="AM23" s="42"/>
+      <c r="AN23" s="42"/>
+      <c r="AO23" s="42"/>
+      <c r="AP23" s="42"/>
+      <c r="AQ23" s="42"/>
+      <c r="AR23" s="42"/>
+      <c r="AS23" s="42"/>
+      <c r="AT23" s="42"/>
+      <c r="AU23" s="42"/>
+      <c r="AV23" s="42"/>
+      <c r="AW23" s="42"/>
+      <c r="AX23" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="AY23" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ23" s="39" t="s">
+      <c r="AY23" s="42"/>
+      <c r="AZ23" s="42"/>
+      <c r="BA23" s="42"/>
+      <c r="BB23" s="42"/>
+      <c r="BC23" s="42"/>
+      <c r="BD23" s="42"/>
+      <c r="BE23" s="42"/>
+      <c r="BF23" s="42"/>
+      <c r="BG23" s="42"/>
+      <c r="BH23" s="42"/>
+      <c r="BI23" s="42"/>
+      <c r="BJ23" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="BK23" s="39"/>
-[...10 lines deleted...]
-      <c r="BV23" s="39" t="s">
+      <c r="BK23" s="38"/>
+      <c r="BL23" s="38"/>
+      <c r="BM23" s="38"/>
+      <c r="BN23" s="38"/>
+      <c r="BO23" s="38"/>
+      <c r="BP23" s="38"/>
+      <c r="BQ23" s="38"/>
+      <c r="BR23" s="38"/>
+      <c r="BS23" s="38"/>
+      <c r="BT23" s="38"/>
+      <c r="BU23" s="38"/>
+      <c r="BV23" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="BW23" s="39"/>
-[...10 lines deleted...]
-      <c r="CJ23" s="39" t="s">
+      <c r="BW23" s="38"/>
+      <c r="BX23" s="38"/>
+      <c r="BY23" s="38"/>
+      <c r="BZ23" s="38"/>
+      <c r="CA23" s="38"/>
+      <c r="CB23" s="38"/>
+      <c r="CC23" s="38"/>
+      <c r="CD23" s="38"/>
+      <c r="CE23" s="38"/>
+      <c r="CF23" s="38"/>
+      <c r="CG23" s="38"/>
+      <c r="CJ23" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="CK23" s="39"/>
-[...10 lines deleted...]
-      <c r="CX23" s="39" t="s">
+      <c r="CK23" s="38"/>
+      <c r="CL23" s="38"/>
+      <c r="CM23" s="38"/>
+      <c r="CN23" s="38"/>
+      <c r="CO23" s="38"/>
+      <c r="CP23" s="38"/>
+      <c r="CQ23" s="38"/>
+      <c r="CR23" s="38"/>
+      <c r="CS23" s="38"/>
+      <c r="CT23" s="38"/>
+      <c r="CU23" s="38"/>
+      <c r="CX23" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="CY23" s="39"/>
-[...9 lines deleted...]
-      <c r="DI23" s="39"/>
+      <c r="CY23" s="38"/>
+      <c r="CZ23" s="38"/>
+      <c r="DA23" s="38"/>
+      <c r="DB23" s="38"/>
+      <c r="DC23" s="38"/>
+      <c r="DD23" s="38"/>
+      <c r="DE23" s="38"/>
+      <c r="DF23" s="38"/>
+      <c r="DG23" s="38"/>
+      <c r="DH23" s="38"/>
+      <c r="DI23" s="38"/>
       <c r="DJ23" s="29"/>
       <c r="DK23" s="29"/>
       <c r="DL23" s="29"/>
       <c r="DM23" s="29"/>
       <c r="DN23" s="29"/>
     </row>
     <row r="24" spans="1:118" ht="18.75" customHeight="1">
       <c r="J24" s="36" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
-      <c r="W24" s="42" t="s">
+      <c r="W24" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="X24" s="42"/>
-[...1 lines deleted...]
-      <c r="AH24" s="41" t="s">
+      <c r="X24" s="41"/>
+      <c r="Y24" s="41"/>
+      <c r="AH24" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="AI24" s="41"/>
-[...2 lines deleted...]
-      <c r="AT24" s="41" t="s">
+      <c r="AI24" s="39"/>
+      <c r="AJ24" s="39"/>
+      <c r="AK24" s="39"/>
+      <c r="AT24" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="AU24" s="41"/>
-[...2 lines deleted...]
-      <c r="BF24" s="41" t="s">
+      <c r="AU24" s="39"/>
+      <c r="AV24" s="39"/>
+      <c r="AW24" s="39"/>
+      <c r="BF24" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="BG24" s="41"/>
-[...2 lines deleted...]
-      <c r="BR24" s="41" t="s">
+      <c r="BG24" s="39"/>
+      <c r="BH24" s="39"/>
+      <c r="BI24" s="39"/>
+      <c r="BR24" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="BS24" s="41"/>
-[...1 lines deleted...]
-      <c r="BU24" s="41"/>
+      <c r="BS24" s="39"/>
+      <c r="BT24" s="39"/>
+      <c r="BU24" s="39"/>
       <c r="CD24" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CE24" s="36"/>
       <c r="CF24" s="36"/>
       <c r="CG24" s="36"/>
       <c r="CR24" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CS24" s="36"/>
       <c r="CT24" s="36"/>
       <c r="CU24" s="36"/>
       <c r="DF24" s="36" t="s">
         <v>17</v>
       </c>
       <c r="DG24" s="36"/>
       <c r="DH24" s="36"/>
       <c r="DI24" s="36"/>
     </row>
     <row r="25" spans="1:118" ht="13.5" customHeight="1">
-      <c r="A25" s="37"/>
-      <c r="B25" s="38">
+      <c r="A25" s="40"/>
+      <c r="B25" s="37">
         <v>2018</v>
       </c>
-      <c r="C25" s="38"/>
-[...10 lines deleted...]
-      <c r="N25" s="38">
+      <c r="C25" s="37"/>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="37"/>
+      <c r="H25" s="37"/>
+      <c r="I25" s="37"/>
+      <c r="J25" s="37"/>
+      <c r="K25" s="37"/>
+      <c r="L25" s="37"/>
+      <c r="M25" s="37"/>
+      <c r="N25" s="37">
         <v>2019</v>
       </c>
-      <c r="O25" s="38"/>
-[...10 lines deleted...]
-      <c r="Z25" s="38">
+      <c r="O25" s="37"/>
+      <c r="P25" s="37"/>
+      <c r="Q25" s="37"/>
+      <c r="R25" s="37"/>
+      <c r="S25" s="37"/>
+      <c r="T25" s="37"/>
+      <c r="U25" s="37"/>
+      <c r="V25" s="37"/>
+      <c r="W25" s="37"/>
+      <c r="X25" s="37"/>
+      <c r="Y25" s="37"/>
+      <c r="Z25" s="37">
         <v>2020</v>
       </c>
-      <c r="AA25" s="38"/>
-[...10 lines deleted...]
-      <c r="AL25" s="38" t="s">
+      <c r="AA25" s="37"/>
+      <c r="AB25" s="37"/>
+      <c r="AC25" s="37"/>
+      <c r="AD25" s="37"/>
+      <c r="AE25" s="37"/>
+      <c r="AF25" s="37"/>
+      <c r="AG25" s="37"/>
+      <c r="AH25" s="37"/>
+      <c r="AI25" s="37"/>
+      <c r="AJ25" s="37"/>
+      <c r="AK25" s="37"/>
+      <c r="AL25" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="AM25" s="38"/>
-[...10 lines deleted...]
-      <c r="AX25" s="38">
+      <c r="AM25" s="37"/>
+      <c r="AN25" s="37"/>
+      <c r="AO25" s="37"/>
+      <c r="AP25" s="37"/>
+      <c r="AQ25" s="37"/>
+      <c r="AR25" s="37"/>
+      <c r="AS25" s="37"/>
+      <c r="AT25" s="37"/>
+      <c r="AU25" s="37"/>
+      <c r="AV25" s="37"/>
+      <c r="AW25" s="37"/>
+      <c r="AX25" s="37">
         <v>2022</v>
       </c>
-      <c r="AY25" s="38"/>
-[...10 lines deleted...]
-      <c r="BJ25" s="38">
+      <c r="AY25" s="37"/>
+      <c r="AZ25" s="37"/>
+      <c r="BA25" s="37"/>
+      <c r="BB25" s="37"/>
+      <c r="BC25" s="37"/>
+      <c r="BD25" s="37"/>
+      <c r="BE25" s="37"/>
+      <c r="BF25" s="37"/>
+      <c r="BG25" s="37"/>
+      <c r="BH25" s="37"/>
+      <c r="BI25" s="37"/>
+      <c r="BJ25" s="37">
         <v>2023</v>
       </c>
-      <c r="BK25" s="38"/>
-[...10 lines deleted...]
-      <c r="BV25" s="38">
+      <c r="BK25" s="37"/>
+      <c r="BL25" s="37"/>
+      <c r="BM25" s="37"/>
+      <c r="BN25" s="37"/>
+      <c r="BO25" s="37"/>
+      <c r="BP25" s="37"/>
+      <c r="BQ25" s="37"/>
+      <c r="BR25" s="37"/>
+      <c r="BS25" s="37"/>
+      <c r="BT25" s="37"/>
+      <c r="BU25" s="37"/>
+      <c r="BV25" s="37">
         <v>2024</v>
       </c>
-      <c r="BW25" s="38"/>
-[...11 lines deleted...]
-      <c r="CJ25" s="38">
+      <c r="BW25" s="37"/>
+      <c r="BX25" s="37"/>
+      <c r="BY25" s="37"/>
+      <c r="BZ25" s="37"/>
+      <c r="CA25" s="37"/>
+      <c r="CB25" s="37"/>
+      <c r="CC25" s="37"/>
+      <c r="CD25" s="37"/>
+      <c r="CE25" s="37"/>
+      <c r="CF25" s="37"/>
+      <c r="CG25" s="37"/>
+      <c r="CI25" s="40"/>
+      <c r="CJ25" s="37">
         <v>2025</v>
       </c>
-      <c r="CK25" s="38"/>
-[...11 lines deleted...]
-      <c r="CX25" s="38">
+      <c r="CK25" s="37"/>
+      <c r="CL25" s="37"/>
+      <c r="CM25" s="37"/>
+      <c r="CN25" s="37"/>
+      <c r="CO25" s="37"/>
+      <c r="CP25" s="37"/>
+      <c r="CQ25" s="37"/>
+      <c r="CR25" s="37"/>
+      <c r="CS25" s="37"/>
+      <c r="CT25" s="37"/>
+      <c r="CU25" s="37"/>
+      <c r="CW25" s="40"/>
+      <c r="CX25" s="37">
         <v>2026</v>
       </c>
-      <c r="CY25" s="38"/>
-[...9 lines deleted...]
-      <c r="DI25" s="38"/>
+      <c r="CY25" s="37"/>
+      <c r="CZ25" s="37"/>
+      <c r="DA25" s="37"/>
+      <c r="DB25" s="37"/>
+      <c r="DC25" s="37"/>
+      <c r="DD25" s="37"/>
+      <c r="DE25" s="37"/>
+      <c r="DF25" s="37"/>
+      <c r="DG25" s="37"/>
+      <c r="DH25" s="37"/>
+      <c r="DI25" s="37"/>
     </row>
     <row r="26" spans="1:118" s="34" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A26" s="37"/>
+      <c r="A26" s="40"/>
       <c r="B26" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E26" s="30" t="s">
         <v>8</v>
       </c>
       <c r="F26" s="30" t="s">
         <v>9</v>
       </c>
       <c r="G26" s="30" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="30" t="s">
         <v>11</v>
       </c>
       <c r="I26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="J26" s="30" t="s">
@@ -7065,88 +7095,88 @@
       </c>
       <c r="BZ26" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CA26" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CB26" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CC26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CD26" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CE26" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CF26" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CG26" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CI26" s="37"/>
+      <c r="CI26" s="40"/>
       <c r="CJ26" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CK26" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CL26" s="30" t="s">
         <v>7</v>
       </c>
       <c r="CM26" s="30" t="s">
         <v>8</v>
       </c>
       <c r="CN26" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CO26" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CP26" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CQ26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CR26" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CS26" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CT26" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CU26" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CW26" s="37"/>
+      <c r="CW26" s="40"/>
       <c r="CX26" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CY26" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CZ26" s="30" t="s">
         <v>7</v>
       </c>
       <c r="DA26" s="30" t="s">
         <v>8</v>
       </c>
       <c r="DB26" s="30" t="s">
         <v>9</v>
       </c>
       <c r="DC26" s="30" t="s">
         <v>10</v>
       </c>
       <c r="DD26" s="30" t="s">
         <v>11</v>
       </c>
       <c r="DE26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="DF26" s="30" t="s">
@@ -7467,51 +7497,53 @@
       </c>
       <c r="CX27" s="26">
         <v>15450.6</v>
       </c>
       <c r="CY27" s="4">
         <v>11982.1</v>
       </c>
       <c r="CZ27" s="4">
         <v>13669.762417219961</v>
       </c>
       <c r="DA27" s="4">
         <v>18024.237582780042</v>
       </c>
       <c r="DB27" s="5">
         <v>19299.969991176193</v>
       </c>
       <c r="DC27" s="6">
         <v>24492.464730497042</v>
       </c>
       <c r="DD27" s="6">
         <v>43999.065278326772</v>
       </c>
       <c r="DE27" s="6">
         <v>132678.53954562842</v>
       </c>
-      <c r="DF27" s="6"/>
+      <c r="DF27" s="6">
+        <v>413951.96940965205</v>
+      </c>
       <c r="DG27" s="23"/>
       <c r="DH27" s="4"/>
       <c r="DI27" s="5"/>
       <c r="DJ27" s="29"/>
       <c r="DK27" s="29"/>
       <c r="DL27" s="29"/>
       <c r="DM27" s="29"/>
       <c r="DN27" s="29"/>
     </row>
     <row r="28" spans="1:118" s="8" customFormat="1">
       <c r="A28" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="7">
         <v>83.1</v>
       </c>
       <c r="C28" s="7">
         <v>121.6</v>
       </c>
       <c r="D28" s="7">
         <v>164</v>
       </c>
       <c r="E28" s="7">
         <v>188.00000000000006</v>
       </c>
@@ -7799,51 +7831,53 @@
       </c>
       <c r="CX28" s="26">
         <v>235.2</v>
       </c>
       <c r="CY28" s="4">
         <v>218.90000000000003</v>
       </c>
       <c r="CZ28" s="7">
         <v>208.39999999999998</v>
       </c>
       <c r="DA28" s="7">
         <v>142.19999999999993</v>
       </c>
       <c r="DB28" s="7">
         <v>90.700000000000045</v>
       </c>
       <c r="DC28" s="6">
         <v>136.85403666107015</v>
       </c>
       <c r="DD28" s="6">
         <v>713.96779054465947</v>
       </c>
       <c r="DE28" s="6">
         <v>1593.4407224708455</v>
       </c>
-      <c r="DF28" s="6"/>
+      <c r="DF28" s="6">
+        <v>12617.737450323424</v>
+      </c>
       <c r="DG28" s="23"/>
       <c r="DH28" s="4"/>
       <c r="DI28" s="5"/>
       <c r="DJ28" s="29"/>
       <c r="DK28" s="29"/>
       <c r="DL28" s="29"/>
       <c r="DM28" s="29"/>
       <c r="DN28" s="29"/>
     </row>
     <row r="29" spans="1:118">
       <c r="A29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="10">
         <v>749</v>
       </c>
       <c r="C29" s="10">
         <v>631</v>
       </c>
       <c r="D29" s="10">
         <v>524.29999999999995</v>
       </c>
       <c r="E29" s="10">
         <v>1482.0000000000002</v>
       </c>
@@ -8131,51 +8165,53 @@
       </c>
       <c r="CX29" s="26">
         <v>893.1</v>
       </c>
       <c r="CY29" s="4">
         <v>601.1</v>
       </c>
       <c r="CZ29" s="10">
         <v>638.10000000000014</v>
       </c>
       <c r="DA29" s="10">
         <v>1575.6999999999998</v>
       </c>
       <c r="DB29" s="11">
         <v>1766.3000000000002</v>
       </c>
       <c r="DC29" s="12">
         <v>2337.0545409905699</v>
       </c>
       <c r="DD29" s="12">
         <v>3359.162492471517</v>
       </c>
       <c r="DE29" s="12">
         <v>13530.2707055804</v>
       </c>
-      <c r="DF29" s="12"/>
+      <c r="DF29" s="12">
+        <v>33906.212260957516</v>
+      </c>
       <c r="DG29" s="23"/>
       <c r="DH29" s="10"/>
       <c r="DI29" s="11"/>
     </row>
     <row r="30" spans="1:118">
       <c r="A30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="10">
         <v>590.70000000000005</v>
       </c>
       <c r="C30" s="10">
         <v>470.70000000000005</v>
       </c>
       <c r="D30" s="10">
         <v>359.09999999999991</v>
       </c>
       <c r="E30" s="10">
         <v>801.30000000000018</v>
       </c>
       <c r="F30" s="10">
         <v>1237</v>
       </c>
       <c r="G30" s="12">
         <v>1288.0999999999995</v>
@@ -8458,51 +8494,53 @@
       </c>
       <c r="CX30" s="26">
         <v>658.3</v>
       </c>
       <c r="CY30" s="4">
         <v>420.40000000000009</v>
       </c>
       <c r="CZ30" s="10">
         <v>411.70000000000005</v>
       </c>
       <c r="DA30" s="10">
         <v>751.09999999999991</v>
       </c>
       <c r="DB30" s="11">
         <v>1062.5</v>
       </c>
       <c r="DC30" s="12">
         <v>1497.2746004147139</v>
       </c>
       <c r="DD30" s="12">
         <v>1970.751952666702</v>
       </c>
       <c r="DE30" s="12">
         <v>5154.7682657121713</v>
       </c>
-      <c r="DF30" s="12"/>
+      <c r="DF30" s="12">
+        <v>18643.40518120641</v>
+      </c>
       <c r="DG30" s="23"/>
       <c r="DH30" s="10"/>
       <c r="DI30" s="11"/>
     </row>
     <row r="31" spans="1:118">
       <c r="A31" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="10">
         <v>716</v>
       </c>
       <c r="C31" s="10">
         <v>732.59999999999991</v>
       </c>
       <c r="D31" s="10">
         <v>428.40000000000009</v>
       </c>
       <c r="E31" s="10">
         <v>997.40000000000009</v>
       </c>
       <c r="F31" s="10">
         <v>1084.9000000000001</v>
       </c>
       <c r="G31" s="12">
         <v>1181.3000000000002</v>
@@ -8785,51 +8823,53 @@
       </c>
       <c r="CX31" s="26">
         <v>730.9</v>
       </c>
       <c r="CY31" s="4">
         <v>618.1</v>
       </c>
       <c r="CZ31" s="10">
         <v>532.90000000000009</v>
       </c>
       <c r="DA31" s="10">
         <v>803.29999999999973</v>
       </c>
       <c r="DB31" s="11">
         <v>934.5</v>
       </c>
       <c r="DC31" s="12">
         <v>1106.2264663163587</v>
       </c>
       <c r="DD31" s="12">
         <v>1851.9611542813464</v>
       </c>
       <c r="DE31" s="12">
         <v>7523.8352697373921</v>
       </c>
-      <c r="DF31" s="12"/>
+      <c r="DF31" s="12">
+        <v>32551.277109664901</v>
+      </c>
       <c r="DG31" s="23"/>
       <c r="DH31" s="10"/>
       <c r="DI31" s="11"/>
     </row>
     <row r="32" spans="1:118">
       <c r="A32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="10">
         <v>521.4</v>
       </c>
       <c r="C32" s="10">
         <v>384</v>
       </c>
       <c r="D32" s="10">
         <v>460.69999999999993</v>
       </c>
       <c r="E32" s="10">
         <v>800.20000000000027</v>
       </c>
       <c r="F32" s="10">
         <v>790.09999999999991</v>
       </c>
       <c r="G32" s="12">
         <v>1028.5999999999999</v>
@@ -9112,51 +9152,53 @@
       </c>
       <c r="CX32" s="26">
         <v>1131.8</v>
       </c>
       <c r="CY32" s="4">
         <v>951.10000000000014</v>
       </c>
       <c r="CZ32" s="10">
         <v>925</v>
       </c>
       <c r="DA32" s="10">
         <v>1463.1</v>
       </c>
       <c r="DB32" s="11">
         <v>1357.3000000000002</v>
       </c>
       <c r="DC32" s="12">
         <v>2145.3904764431154</v>
       </c>
       <c r="DD32" s="12">
         <v>2798.7095235568841</v>
       </c>
       <c r="DE32" s="12">
         <v>12963.171337813341</v>
       </c>
-      <c r="DF32" s="12"/>
+      <c r="DF32" s="12">
+        <v>30123.128662186657</v>
+      </c>
       <c r="DG32" s="23"/>
       <c r="DH32" s="10"/>
       <c r="DI32" s="11"/>
     </row>
     <row r="33" spans="1:118">
       <c r="A33" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="4">
         <v>473.7</v>
       </c>
       <c r="C33" s="4">
         <v>364.3</v>
       </c>
       <c r="D33" s="10">
         <v>423.20000000000005</v>
       </c>
       <c r="E33" s="10">
         <v>620.70000000000005</v>
       </c>
       <c r="F33" s="11">
         <v>756.69999999999982</v>
       </c>
       <c r="G33" s="12">
         <v>1109</v>
@@ -9439,51 +9481,53 @@
       </c>
       <c r="CX33" s="26">
         <v>528.6</v>
       </c>
       <c r="CY33" s="4">
         <v>469.1</v>
       </c>
       <c r="CZ33" s="10">
         <v>522.59999999999991</v>
       </c>
       <c r="DA33" s="10">
         <v>626.70000000000005</v>
       </c>
       <c r="DB33" s="11">
         <v>771.40000000000009</v>
       </c>
       <c r="DC33" s="12">
         <v>1802.6532278892232</v>
       </c>
       <c r="DD33" s="12">
         <v>2191.0442291624167</v>
       </c>
       <c r="DE33" s="12">
         <v>8755.9251320552576</v>
       </c>
-      <c r="DF33" s="12"/>
+      <c r="DF33" s="12">
+        <v>33404.077410893107</v>
+      </c>
       <c r="DG33" s="23"/>
       <c r="DH33" s="10"/>
       <c r="DI33" s="11"/>
     </row>
     <row r="34" spans="1:118">
       <c r="A34" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="10">
         <v>1578.9</v>
       </c>
       <c r="C34" s="10">
         <v>1418</v>
       </c>
       <c r="D34" s="10">
         <v>1478.9</v>
       </c>
       <c r="E34" s="10">
         <v>1713.0999999999995</v>
       </c>
       <c r="F34" s="10">
         <v>1659.5</v>
       </c>
       <c r="G34" s="12">
         <v>1767.6000000000004</v>
@@ -9766,51 +9810,53 @@
       </c>
       <c r="CX34" s="26">
         <v>3523.6</v>
       </c>
       <c r="CY34" s="4">
         <v>2966.2000000000003</v>
       </c>
       <c r="CZ34" s="10">
         <v>3509.8</v>
       </c>
       <c r="DA34" s="10">
         <v>3870.7000000000007</v>
       </c>
       <c r="DB34" s="11">
         <v>3827.4999999999982</v>
       </c>
       <c r="DC34" s="12">
         <v>4071.2702101518043</v>
       </c>
       <c r="DD34" s="12">
         <v>7822.5298350272642</v>
       </c>
       <c r="DE34" s="12">
         <v>11229.291142762966</v>
       </c>
-      <c r="DF34" s="12"/>
+      <c r="DF34" s="12">
+        <v>29772.508812057975</v>
+      </c>
       <c r="DG34" s="23"/>
       <c r="DH34" s="10"/>
       <c r="DI34" s="11"/>
     </row>
     <row r="35" spans="1:118">
       <c r="A35" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="9">
         <v>352.6</v>
       </c>
       <c r="C35" s="9">
         <v>144.69999999999999</v>
       </c>
       <c r="D35" s="9">
         <v>324.59999999999997</v>
       </c>
       <c r="E35" s="9">
         <v>607.9</v>
       </c>
       <c r="F35" s="9">
         <v>554.60000000000014</v>
       </c>
       <c r="G35" s="9">
         <v>591.19999999999982</v>
@@ -10093,51 +10139,53 @@
       </c>
       <c r="CX35" s="26">
         <v>696.8</v>
       </c>
       <c r="CY35" s="4">
         <v>448.60000000000014</v>
       </c>
       <c r="CZ35" s="7">
         <v>631.19999999999982</v>
       </c>
       <c r="DA35" s="7">
         <v>825.20000000000027</v>
       </c>
       <c r="DB35" s="7">
         <v>825</v>
       </c>
       <c r="DC35" s="12">
         <v>913.60738109789509</v>
       </c>
       <c r="DD35" s="12">
         <v>2469.0699393048699</v>
       </c>
       <c r="DE35" s="12">
         <v>5187.9348480390754</v>
       </c>
-      <c r="DF35" s="12"/>
+      <c r="DF35" s="12">
+        <v>21787.587831558158</v>
+      </c>
       <c r="DG35" s="23"/>
       <c r="DH35" s="10"/>
       <c r="DI35" s="11"/>
     </row>
     <row r="36" spans="1:118">
       <c r="A36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="10">
         <v>338</v>
       </c>
       <c r="C36" s="10">
         <v>288.39999999999998</v>
       </c>
       <c r="D36" s="10">
         <v>300</v>
       </c>
       <c r="E36" s="10">
         <v>510.1</v>
       </c>
       <c r="F36" s="10">
         <v>532.20000000000005</v>
       </c>
       <c r="G36" s="12">
         <v>607.79999999999995</v>
@@ -10420,51 +10468,53 @@
       </c>
       <c r="CX36" s="26">
         <v>510.2</v>
       </c>
       <c r="CY36" s="4">
         <v>409.8</v>
       </c>
       <c r="CZ36" s="10">
         <v>452.59999999999991</v>
       </c>
       <c r="DA36" s="10">
         <v>618.80000000000018</v>
       </c>
       <c r="DB36" s="11">
         <v>723.79999999999973</v>
       </c>
       <c r="DC36" s="12">
         <v>863.93122475872633</v>
       </c>
       <c r="DD36" s="12">
         <v>1341.5901264451572</v>
       </c>
       <c r="DE36" s="12">
         <v>3010.4239240246134</v>
       </c>
-      <c r="DF36" s="12"/>
+      <c r="DF36" s="12">
+        <v>26780.754724771505</v>
+      </c>
       <c r="DG36" s="23"/>
       <c r="DH36" s="10"/>
       <c r="DI36" s="11"/>
     </row>
     <row r="37" spans="1:118">
       <c r="A37" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="10">
         <v>375.1</v>
       </c>
       <c r="C37" s="10">
         <v>338.79999999999995</v>
       </c>
       <c r="D37" s="10">
         <v>346.9</v>
       </c>
       <c r="E37" s="10">
         <v>566</v>
       </c>
       <c r="F37" s="10">
         <v>712.7</v>
       </c>
       <c r="G37" s="12">
         <v>971.40000000000009</v>
@@ -10747,51 +10797,53 @@
       </c>
       <c r="CX37" s="26">
         <v>1159.5</v>
       </c>
       <c r="CY37" s="4">
         <v>1155.5</v>
       </c>
       <c r="CZ37" s="10">
         <v>1224.8000000000002</v>
       </c>
       <c r="DA37" s="10">
         <v>1376.0999999999995</v>
       </c>
       <c r="DB37" s="11">
         <v>1571.6000000000004</v>
       </c>
       <c r="DC37" s="12">
         <v>2018.0341764774075</v>
       </c>
       <c r="DD37" s="12">
         <v>3746.9803863400684</v>
       </c>
       <c r="DE37" s="12">
         <v>9166.8253929481943</v>
       </c>
-      <c r="DF37" s="12"/>
+      <c r="DF37" s="12">
+        <v>25210.960044234333</v>
+      </c>
       <c r="DG37" s="23"/>
       <c r="DH37" s="10"/>
       <c r="DI37" s="11"/>
     </row>
     <row r="38" spans="1:118">
       <c r="A38" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="10">
         <v>1151.4000000000001</v>
       </c>
       <c r="C38" s="10">
         <v>784.89999999999986</v>
       </c>
       <c r="D38" s="10">
         <v>880.7</v>
       </c>
       <c r="E38" s="10">
         <v>1478.8000000000002</v>
       </c>
       <c r="F38" s="10">
         <v>1663.5</v>
       </c>
       <c r="G38" s="12">
         <v>1452.1999999999998</v>
@@ -11074,51 +11126,53 @@
       </c>
       <c r="CX38" s="26">
         <v>3076.4</v>
       </c>
       <c r="CY38" s="4">
         <v>2196.7999999999997</v>
       </c>
       <c r="CZ38" s="10">
         <v>2629.8</v>
       </c>
       <c r="DA38" s="10">
         <v>3197.8999999999996</v>
       </c>
       <c r="DB38" s="11">
         <v>3548.3999999999996</v>
       </c>
       <c r="DC38" s="12">
         <v>3790.5014112946337</v>
       </c>
       <c r="DD38" s="12">
         <v>6388.3346539976774</v>
       </c>
       <c r="DE38" s="12">
         <v>18858.786080674865</v>
       </c>
-      <c r="DF38" s="12"/>
+      <c r="DF38" s="12">
+        <v>40406.477854032819</v>
+      </c>
       <c r="DG38" s="23"/>
       <c r="DH38" s="10"/>
       <c r="DI38" s="11"/>
     </row>
     <row r="39" spans="1:118">
       <c r="A39" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="10">
         <v>297.3</v>
       </c>
       <c r="C39" s="10">
         <v>197.39999999999998</v>
       </c>
       <c r="D39" s="10">
         <v>185.7</v>
       </c>
       <c r="E39" s="10">
         <v>343.4</v>
       </c>
       <c r="F39" s="10">
         <v>346.29999999999995</v>
       </c>
       <c r="G39" s="12">
         <v>485.20000000000005</v>
@@ -11401,51 +11455,53 @@
       </c>
       <c r="CX39" s="26">
         <v>413.6</v>
       </c>
       <c r="CY39" s="4">
         <v>277.29999999999995</v>
       </c>
       <c r="CZ39" s="10">
         <v>314.80000000000007</v>
       </c>
       <c r="DA39" s="10">
         <v>360</v>
       </c>
       <c r="DB39" s="11">
         <v>443.89999999999986</v>
       </c>
       <c r="DC39" s="12">
         <v>638.71338976884408</v>
       </c>
       <c r="DD39" s="12">
         <v>1414.750584059424</v>
       </c>
       <c r="DE39" s="12">
         <v>8996.7350862680869</v>
       </c>
-      <c r="DF39" s="12"/>
+      <c r="DF39" s="12">
+        <v>30303.400939903651</v>
+      </c>
       <c r="DG39" s="23"/>
       <c r="DH39" s="10"/>
       <c r="DI39" s="11"/>
     </row>
     <row r="40" spans="1:118">
       <c r="A40" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="10">
         <v>415.9</v>
       </c>
       <c r="C40" s="10">
         <v>414.20000000000005</v>
       </c>
       <c r="D40" s="10">
         <v>437.19999999999993</v>
       </c>
       <c r="E40" s="10">
         <v>807.2</v>
       </c>
       <c r="F40" s="10">
         <v>749.59999999999991</v>
       </c>
       <c r="G40" s="12">
         <v>985.30000000000018</v>
@@ -11728,51 +11784,53 @@
       </c>
       <c r="CX40" s="26">
         <v>838.3</v>
       </c>
       <c r="CY40" s="4">
         <v>613.40000000000009</v>
       </c>
       <c r="CZ40" s="10">
         <v>831.2</v>
       </c>
       <c r="DA40" s="10">
         <v>1391.7999999999997</v>
       </c>
       <c r="DB40" s="10">
         <v>1213.4000000000005</v>
       </c>
       <c r="DC40" s="10">
         <v>1923.6243559820541</v>
       </c>
       <c r="DD40" s="12">
         <v>2883.4466446531787</v>
       </c>
       <c r="DE40" s="12">
         <v>4398.027444123285</v>
       </c>
-      <c r="DF40" s="12"/>
+      <c r="DF40" s="12">
+        <v>13193.90155524148</v>
+      </c>
       <c r="DG40" s="23"/>
       <c r="DH40" s="10"/>
       <c r="DI40" s="11"/>
     </row>
     <row r="41" spans="1:118">
       <c r="A41" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="10">
         <v>714.7</v>
       </c>
       <c r="C41" s="10">
         <v>563.20000000000005</v>
       </c>
       <c r="D41" s="10">
         <v>485.69999999999982</v>
       </c>
       <c r="E41" s="10">
         <v>879.80000000000018</v>
       </c>
       <c r="F41" s="10">
         <v>955.09999999999991</v>
       </c>
       <c r="G41" s="12">
         <v>1046.8000000000002</v>
@@ -12055,51 +12113,53 @@
       </c>
       <c r="CX41" s="26">
         <v>1054.3</v>
       </c>
       <c r="CY41" s="4">
         <v>635.79999999999995</v>
       </c>
       <c r="CZ41" s="10">
         <v>836.80000000000018</v>
       </c>
       <c r="DA41" s="10">
         <v>1021.6999999999998</v>
       </c>
       <c r="DB41" s="10">
         <v>1163.7000000000003</v>
       </c>
       <c r="DC41" s="10">
         <v>1247.2981967056885</v>
       </c>
       <c r="DD41" s="12">
         <v>5046.7815376030376</v>
       </c>
       <c r="DE41" s="12">
         <v>22309.01043607443</v>
       </c>
-      <c r="DF41" s="12"/>
+      <c r="DF41" s="12">
+        <v>65250.609829616842</v>
+      </c>
       <c r="DG41" s="23"/>
       <c r="DH41" s="10"/>
       <c r="DI41" s="11"/>
     </row>
     <row r="42" spans="1:118" s="13" customFormat="1">
       <c r="B42" s="14"/>
       <c r="C42" s="14"/>
       <c r="D42" s="14"/>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15"/>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
       <c r="N42" s="14"/>
       <c r="O42" s="14"/>
       <c r="P42" s="14"/>
       <c r="Q42" s="14"/>
       <c r="R42" s="14"/>
       <c r="S42" s="14"/>
       <c r="T42" s="14"/>
       <c r="U42" s="14"/>
@@ -12135,371 +12195,371 @@
       <c r="AY42" s="14"/>
       <c r="AZ42" s="14"/>
       <c r="BA42" s="14"/>
       <c r="BB42" s="14"/>
       <c r="BC42" s="14"/>
       <c r="BD42" s="15"/>
       <c r="BE42" s="15"/>
       <c r="BF42" s="14"/>
       <c r="BG42" s="14"/>
       <c r="BH42" s="14"/>
       <c r="BI42" s="14"/>
       <c r="BJ42" s="14"/>
       <c r="BK42" s="14"/>
       <c r="BL42" s="14"/>
       <c r="BM42" s="14"/>
       <c r="BN42" s="14"/>
       <c r="BO42" s="14"/>
       <c r="BP42" s="14"/>
       <c r="BQ42" s="14"/>
       <c r="BR42" s="14"/>
       <c r="BS42" s="14"/>
       <c r="BT42" s="14"/>
       <c r="BU42" s="14"/>
     </row>
     <row r="44" spans="1:118" s="8" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A44" s="40" t="s">
+      <c r="A44" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B44" s="40"/>
-[...11 lines deleted...]
-      <c r="N44" s="40" t="s">
+      <c r="B44" s="42"/>
+      <c r="C44" s="42"/>
+      <c r="D44" s="42"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="42"/>
+      <c r="G44" s="42"/>
+      <c r="H44" s="42"/>
+      <c r="I44" s="42"/>
+      <c r="J44" s="42"/>
+      <c r="K44" s="42"/>
+      <c r="L44" s="42"/>
+      <c r="M44" s="42"/>
+      <c r="N44" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="O44" s="40"/>
-[...10 lines deleted...]
-      <c r="Z44" s="40" t="s">
+      <c r="O44" s="42"/>
+      <c r="P44" s="42"/>
+      <c r="Q44" s="42"/>
+      <c r="R44" s="42"/>
+      <c r="S44" s="42"/>
+      <c r="T44" s="42"/>
+      <c r="U44" s="42"/>
+      <c r="V44" s="42"/>
+      <c r="W44" s="42"/>
+      <c r="X44" s="42"/>
+      <c r="Y44" s="42"/>
+      <c r="Z44" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="AA44" s="40"/>
-[...10 lines deleted...]
-      <c r="AL44" s="40" t="s">
+      <c r="AA44" s="42"/>
+      <c r="AB44" s="42"/>
+      <c r="AC44" s="42"/>
+      <c r="AD44" s="42"/>
+      <c r="AE44" s="42"/>
+      <c r="AF44" s="42"/>
+      <c r="AG44" s="42"/>
+      <c r="AH44" s="42"/>
+      <c r="AI44" s="42"/>
+      <c r="AJ44" s="42"/>
+      <c r="AK44" s="42"/>
+      <c r="AL44" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="AM44" s="40"/>
-[...10 lines deleted...]
-      <c r="AX44" s="40" t="s">
+      <c r="AM44" s="42"/>
+      <c r="AN44" s="42"/>
+      <c r="AO44" s="42"/>
+      <c r="AP44" s="42"/>
+      <c r="AQ44" s="42"/>
+      <c r="AR44" s="42"/>
+      <c r="AS44" s="42"/>
+      <c r="AT44" s="42"/>
+      <c r="AU44" s="42"/>
+      <c r="AV44" s="42"/>
+      <c r="AW44" s="42"/>
+      <c r="AX44" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="AY44" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ44" s="39" t="s">
+      <c r="AY44" s="42"/>
+      <c r="AZ44" s="42"/>
+      <c r="BA44" s="42"/>
+      <c r="BB44" s="42"/>
+      <c r="BC44" s="42"/>
+      <c r="BD44" s="42"/>
+      <c r="BE44" s="42"/>
+      <c r="BF44" s="42"/>
+      <c r="BG44" s="42"/>
+      <c r="BH44" s="42"/>
+      <c r="BI44" s="42"/>
+      <c r="BJ44" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="BK44" s="39"/>
-[...10 lines deleted...]
-      <c r="BV44" s="39" t="s">
+      <c r="BK44" s="38"/>
+      <c r="BL44" s="38"/>
+      <c r="BM44" s="38"/>
+      <c r="BN44" s="38"/>
+      <c r="BO44" s="38"/>
+      <c r="BP44" s="38"/>
+      <c r="BQ44" s="38"/>
+      <c r="BR44" s="38"/>
+      <c r="BS44" s="38"/>
+      <c r="BT44" s="38"/>
+      <c r="BU44" s="38"/>
+      <c r="BV44" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="BW44" s="39"/>
-[...10 lines deleted...]
-      <c r="CJ44" s="39" t="s">
+      <c r="BW44" s="38"/>
+      <c r="BX44" s="38"/>
+      <c r="BY44" s="38"/>
+      <c r="BZ44" s="38"/>
+      <c r="CA44" s="38"/>
+      <c r="CB44" s="38"/>
+      <c r="CC44" s="38"/>
+      <c r="CD44" s="38"/>
+      <c r="CE44" s="38"/>
+      <c r="CF44" s="38"/>
+      <c r="CG44" s="38"/>
+      <c r="CJ44" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="CK44" s="39"/>
-[...10 lines deleted...]
-      <c r="CX44" s="39" t="s">
+      <c r="CK44" s="38"/>
+      <c r="CL44" s="38"/>
+      <c r="CM44" s="38"/>
+      <c r="CN44" s="38"/>
+      <c r="CO44" s="38"/>
+      <c r="CP44" s="38"/>
+      <c r="CQ44" s="38"/>
+      <c r="CR44" s="38"/>
+      <c r="CS44" s="38"/>
+      <c r="CT44" s="38"/>
+      <c r="CU44" s="38"/>
+      <c r="CX44" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="CY44" s="39"/>
-[...9 lines deleted...]
-      <c r="DI44" s="39"/>
+      <c r="CY44" s="38"/>
+      <c r="CZ44" s="38"/>
+      <c r="DA44" s="38"/>
+      <c r="DB44" s="38"/>
+      <c r="DC44" s="38"/>
+      <c r="DD44" s="38"/>
+      <c r="DE44" s="38"/>
+      <c r="DF44" s="38"/>
+      <c r="DG44" s="38"/>
+      <c r="DH44" s="38"/>
+      <c r="DI44" s="38"/>
       <c r="DJ44" s="29"/>
       <c r="DK44" s="29"/>
       <c r="DL44" s="29"/>
       <c r="DM44" s="29"/>
       <c r="DN44" s="29"/>
     </row>
     <row r="45" spans="1:118" ht="18.75" customHeight="1">
       <c r="J45" s="36" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="36"/>
       <c r="L45" s="36"/>
       <c r="M45" s="36"/>
-      <c r="W45" s="42" t="s">
+      <c r="W45" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="X45" s="42"/>
-[...1 lines deleted...]
-      <c r="AH45" s="41" t="s">
+      <c r="X45" s="41"/>
+      <c r="Y45" s="41"/>
+      <c r="AH45" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="AI45" s="41"/>
-[...2 lines deleted...]
-      <c r="AT45" s="41" t="s">
+      <c r="AI45" s="39"/>
+      <c r="AJ45" s="39"/>
+      <c r="AK45" s="39"/>
+      <c r="AT45" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="AU45" s="41"/>
-[...2 lines deleted...]
-      <c r="BF45" s="41" t="s">
+      <c r="AU45" s="39"/>
+      <c r="AV45" s="39"/>
+      <c r="AW45" s="39"/>
+      <c r="BF45" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="BG45" s="41"/>
-[...2 lines deleted...]
-      <c r="BR45" s="41" t="s">
+      <c r="BG45" s="39"/>
+      <c r="BH45" s="39"/>
+      <c r="BI45" s="39"/>
+      <c r="BR45" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="BS45" s="41"/>
-[...1 lines deleted...]
-      <c r="BU45" s="41"/>
+      <c r="BS45" s="39"/>
+      <c r="BT45" s="39"/>
+      <c r="BU45" s="39"/>
       <c r="CD45" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CE45" s="36"/>
       <c r="CF45" s="36"/>
       <c r="CG45" s="36"/>
       <c r="CR45" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CS45" s="36"/>
       <c r="CT45" s="36"/>
       <c r="CU45" s="36"/>
       <c r="DF45" s="36" t="s">
         <v>17</v>
       </c>
       <c r="DG45" s="36"/>
       <c r="DH45" s="36"/>
       <c r="DI45" s="36"/>
     </row>
     <row r="46" spans="1:118" ht="12" customHeight="1">
-      <c r="A46" s="37"/>
-      <c r="B46" s="38">
+      <c r="A46" s="40"/>
+      <c r="B46" s="37">
         <v>2018</v>
       </c>
-      <c r="C46" s="38"/>
-[...10 lines deleted...]
-      <c r="N46" s="38">
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="37"/>
+      <c r="K46" s="37"/>
+      <c r="L46" s="37"/>
+      <c r="M46" s="37"/>
+      <c r="N46" s="37">
         <v>2019</v>
       </c>
-      <c r="O46" s="38"/>
-[...10 lines deleted...]
-      <c r="Z46" s="38">
+      <c r="O46" s="37"/>
+      <c r="P46" s="37"/>
+      <c r="Q46" s="37"/>
+      <c r="R46" s="37"/>
+      <c r="S46" s="37"/>
+      <c r="T46" s="37"/>
+      <c r="U46" s="37"/>
+      <c r="V46" s="37"/>
+      <c r="W46" s="37"/>
+      <c r="X46" s="37"/>
+      <c r="Y46" s="37"/>
+      <c r="Z46" s="37">
         <v>2020</v>
       </c>
-      <c r="AA46" s="38"/>
-[...10 lines deleted...]
-      <c r="AL46" s="38" t="s">
+      <c r="AA46" s="37"/>
+      <c r="AB46" s="37"/>
+      <c r="AC46" s="37"/>
+      <c r="AD46" s="37"/>
+      <c r="AE46" s="37"/>
+      <c r="AF46" s="37"/>
+      <c r="AG46" s="37"/>
+      <c r="AH46" s="37"/>
+      <c r="AI46" s="37"/>
+      <c r="AJ46" s="37"/>
+      <c r="AK46" s="37"/>
+      <c r="AL46" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="AM46" s="38"/>
-[...10 lines deleted...]
-      <c r="AX46" s="38">
+      <c r="AM46" s="37"/>
+      <c r="AN46" s="37"/>
+      <c r="AO46" s="37"/>
+      <c r="AP46" s="37"/>
+      <c r="AQ46" s="37"/>
+      <c r="AR46" s="37"/>
+      <c r="AS46" s="37"/>
+      <c r="AT46" s="37"/>
+      <c r="AU46" s="37"/>
+      <c r="AV46" s="37"/>
+      <c r="AW46" s="37"/>
+      <c r="AX46" s="37">
         <v>2022</v>
       </c>
-      <c r="AY46" s="38"/>
-[...10 lines deleted...]
-      <c r="BJ46" s="38">
+      <c r="AY46" s="37"/>
+      <c r="AZ46" s="37"/>
+      <c r="BA46" s="37"/>
+      <c r="BB46" s="37"/>
+      <c r="BC46" s="37"/>
+      <c r="BD46" s="37"/>
+      <c r="BE46" s="37"/>
+      <c r="BF46" s="37"/>
+      <c r="BG46" s="37"/>
+      <c r="BH46" s="37"/>
+      <c r="BI46" s="37"/>
+      <c r="BJ46" s="37">
         <v>2023</v>
       </c>
-      <c r="BK46" s="38"/>
-[...10 lines deleted...]
-      <c r="BV46" s="38">
+      <c r="BK46" s="37"/>
+      <c r="BL46" s="37"/>
+      <c r="BM46" s="37"/>
+      <c r="BN46" s="37"/>
+      <c r="BO46" s="37"/>
+      <c r="BP46" s="37"/>
+      <c r="BQ46" s="37"/>
+      <c r="BR46" s="37"/>
+      <c r="BS46" s="37"/>
+      <c r="BT46" s="37"/>
+      <c r="BU46" s="37"/>
+      <c r="BV46" s="37">
         <v>2024</v>
       </c>
-      <c r="BW46" s="38"/>
-[...11 lines deleted...]
-      <c r="CJ46" s="38">
+      <c r="BW46" s="37"/>
+      <c r="BX46" s="37"/>
+      <c r="BY46" s="37"/>
+      <c r="BZ46" s="37"/>
+      <c r="CA46" s="37"/>
+      <c r="CB46" s="37"/>
+      <c r="CC46" s="37"/>
+      <c r="CD46" s="37"/>
+      <c r="CE46" s="37"/>
+      <c r="CF46" s="37"/>
+      <c r="CG46" s="37"/>
+      <c r="CI46" s="40"/>
+      <c r="CJ46" s="37">
         <v>2025</v>
       </c>
-      <c r="CK46" s="38"/>
-[...11 lines deleted...]
-      <c r="CX46" s="38">
+      <c r="CK46" s="37"/>
+      <c r="CL46" s="37"/>
+      <c r="CM46" s="37"/>
+      <c r="CN46" s="37"/>
+      <c r="CO46" s="37"/>
+      <c r="CP46" s="37"/>
+      <c r="CQ46" s="37"/>
+      <c r="CR46" s="37"/>
+      <c r="CS46" s="37"/>
+      <c r="CT46" s="37"/>
+      <c r="CU46" s="37"/>
+      <c r="CW46" s="40"/>
+      <c r="CX46" s="37">
         <v>2026</v>
       </c>
-      <c r="CY46" s="38"/>
-[...9 lines deleted...]
-      <c r="DI46" s="38"/>
+      <c r="CY46" s="37"/>
+      <c r="CZ46" s="37"/>
+      <c r="DA46" s="37"/>
+      <c r="DB46" s="37"/>
+      <c r="DC46" s="37"/>
+      <c r="DD46" s="37"/>
+      <c r="DE46" s="37"/>
+      <c r="DF46" s="37"/>
+      <c r="DG46" s="37"/>
+      <c r="DH46" s="37"/>
+      <c r="DI46" s="37"/>
     </row>
     <row r="47" spans="1:118" s="34" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A47" s="37"/>
+      <c r="A47" s="40"/>
       <c r="B47" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D47" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E47" s="30" t="s">
         <v>8</v>
       </c>
       <c r="F47" s="30" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="30" t="s">
         <v>10</v>
       </c>
       <c r="H47" s="30" t="s">
         <v>11</v>
       </c>
       <c r="I47" s="30" t="s">
         <v>12</v>
       </c>
       <c r="J47" s="30" t="s">
@@ -12708,88 +12768,88 @@
       </c>
       <c r="BZ47" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CA47" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CB47" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CC47" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CD47" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CE47" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CF47" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CG47" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CI47" s="37"/>
+      <c r="CI47" s="40"/>
       <c r="CJ47" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CK47" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CL47" s="30" t="s">
         <v>7</v>
       </c>
       <c r="CM47" s="30" t="s">
         <v>8</v>
       </c>
       <c r="CN47" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CO47" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CP47" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CQ47" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CR47" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CS47" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CT47" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CU47" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CW47" s="37"/>
+      <c r="CW47" s="40"/>
       <c r="CX47" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CY47" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CZ47" s="30" t="s">
         <v>7</v>
       </c>
       <c r="DA47" s="30" t="s">
         <v>8</v>
       </c>
       <c r="DB47" s="30" t="s">
         <v>9</v>
       </c>
       <c r="DC47" s="30" t="s">
         <v>10</v>
       </c>
       <c r="DD47" s="30" t="s">
         <v>11</v>
       </c>
       <c r="DE47" s="30" t="s">
         <v>12</v>
       </c>
       <c r="DF47" s="30" t="s">
@@ -13110,51 +13170,53 @@
       </c>
       <c r="CX48" s="26">
         <v>219.1</v>
       </c>
       <c r="CY48" s="12">
         <v>196.4</v>
       </c>
       <c r="CZ48" s="4">
         <v>181.82446716999993</v>
       </c>
       <c r="DA48" s="4">
         <v>103.47553283000002</v>
       </c>
       <c r="DB48" s="25">
         <v>45.850597696666568</v>
       </c>
       <c r="DC48" s="6">
         <v>83.301392418333307</v>
       </c>
       <c r="DD48" s="6">
         <v>16510.648009884997</v>
       </c>
       <c r="DE48" s="6">
         <v>104145.4886288133</v>
       </c>
-      <c r="DF48" s="32"/>
+      <c r="DF48" s="32">
+        <v>387245.79586615704</v>
+      </c>
       <c r="DG48" s="23"/>
       <c r="DH48" s="4"/>
       <c r="DI48" s="5"/>
       <c r="DJ48" s="29"/>
       <c r="DK48" s="29"/>
       <c r="DL48" s="29"/>
       <c r="DM48" s="29"/>
       <c r="DN48" s="29"/>
     </row>
     <row r="49" spans="1:113">
       <c r="A49" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="10">
         <v>3.7</v>
       </c>
       <c r="C49" s="10">
         <v>3.7</v>
       </c>
       <c r="D49" s="10">
         <v>3.5999999999999996</v>
       </c>
       <c r="E49" s="10">
         <v>7.3999999999999986</v>
       </c>
@@ -13442,51 +13504,53 @@
       </c>
       <c r="CX49" s="26">
         <v>219.1</v>
       </c>
       <c r="CY49" s="12">
         <v>196.4</v>
       </c>
       <c r="CZ49" s="7">
         <v>181.79999999999995</v>
       </c>
       <c r="DA49" s="7">
         <v>103.5</v>
       </c>
       <c r="DB49" s="7">
         <v>45.900000000000091</v>
       </c>
       <c r="DC49" s="6">
         <v>83.251990114999785</v>
       </c>
       <c r="DD49" s="6">
         <v>670.32332711408651</v>
       </c>
       <c r="DE49" s="6">
         <v>1521.4246827709135</v>
       </c>
-      <c r="DF49" s="32"/>
+      <c r="DF49" s="32">
+        <v>12544.2</v>
+      </c>
       <c r="DG49" s="23"/>
       <c r="DH49" s="4"/>
       <c r="DI49" s="5"/>
     </row>
     <row r="50" spans="1:113">
       <c r="A50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>0</v>
@@ -13769,51 +13833,53 @@
       </c>
       <c r="CX50" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA50" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB50" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC50" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD50" s="12">
         <v>1130.9819719340499</v>
       </c>
       <c r="DE50" s="12">
         <v>11246.532730228608</v>
       </c>
-      <c r="DF50" s="32"/>
+      <c r="DF50" s="32">
+        <v>31568.885297837343</v>
+      </c>
       <c r="DG50" s="23"/>
       <c r="DH50" s="10"/>
       <c r="DI50" s="11"/>
     </row>
     <row r="51" spans="1:113">
       <c r="A51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>0</v>
@@ -14096,51 +14162,53 @@
       </c>
       <c r="CX51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA51" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB51" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD51" s="12">
         <v>411.44308915024283</v>
       </c>
       <c r="DE51" s="12">
         <v>3775.0497669857455</v>
       </c>
-      <c r="DF51" s="32"/>
+      <c r="DF51" s="32">
+        <v>16886.307143864011</v>
+      </c>
       <c r="DG51" s="23"/>
       <c r="DH51" s="10"/>
       <c r="DI51" s="11"/>
     </row>
     <row r="52" spans="1:113">
       <c r="A52" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>0</v>
@@ -14423,51 +14491,53 @@
       </c>
       <c r="CX52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA52" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB52" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD52" s="12">
         <v>710.46559548146536</v>
       </c>
       <c r="DE52" s="12">
         <v>6104.8771500995026</v>
       </c>
-      <c r="DF52" s="32"/>
+      <c r="DF52" s="32">
+        <v>31278.857254419028</v>
+      </c>
       <c r="DG52" s="23"/>
       <c r="DH52" s="10"/>
       <c r="DI52" s="11"/>
     </row>
     <row r="53" spans="1:113">
       <c r="A53" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>0</v>
@@ -14750,51 +14820,53 @@
       </c>
       <c r="CX53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD53" s="12">
         <v>955.44441736644535</v>
       </c>
       <c r="DE53" s="12">
         <v>10640.581011271268</v>
       </c>
-      <c r="DF53" s="32"/>
+      <c r="DF53" s="32">
+        <v>28108.874571362288</v>
+      </c>
       <c r="DG53" s="23"/>
       <c r="DH53" s="10"/>
       <c r="DI53" s="11"/>
     </row>
     <row r="54" spans="1:113">
       <c r="A54" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>0</v>
@@ -15077,51 +15149,53 @@
       </c>
       <c r="CX54" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CZ54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DA54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB54" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC54" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD54" s="12">
         <v>1095.5634935304727</v>
       </c>
       <c r="DE54" s="12">
         <v>7227.0416783124465</v>
       </c>
-      <c r="DF54" s="32"/>
+      <c r="DF54" s="32">
+        <v>32177.294828157083</v>
+      </c>
       <c r="DG54" s="23"/>
       <c r="DH54" s="10"/>
       <c r="DI54" s="11"/>
     </row>
     <row r="55" spans="1:113">
       <c r="A55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>0</v>
@@ -15404,51 +15478,53 @@
       </c>
       <c r="CX55" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CZ55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DA55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB55" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC55" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD55" s="12">
         <v>2804.8130932776708</v>
       </c>
       <c r="DE55" s="12">
         <v>6003.6443056388853</v>
       </c>
-      <c r="DF55" s="32"/>
+      <c r="DF55" s="32">
+        <v>25462.942601083443</v>
+      </c>
       <c r="DG55" s="23"/>
       <c r="DH55" s="10"/>
       <c r="DI55" s="11"/>
     </row>
     <row r="56" spans="1:113">
       <c r="A56" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>0</v>
@@ -15731,51 +15807,53 @@
       </c>
       <c r="CX56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DB56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DC56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD56" s="12">
         <v>1116.1427189058327</v>
       </c>
       <c r="DE56" s="12">
         <v>4017.7164754985565</v>
       </c>
-      <c r="DF56" s="32"/>
+      <c r="DF56" s="32">
+        <v>20555.34080559561</v>
+      </c>
       <c r="DG56" s="23"/>
       <c r="DH56" s="10"/>
       <c r="DI56" s="11"/>
     </row>
     <row r="57" spans="1:113">
       <c r="A57" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>0</v>
@@ -16058,51 +16136,53 @@
       </c>
       <c r="CX57" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB57" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC57" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD57" s="12">
         <v>376.30968524199653</v>
       </c>
       <c r="DE57" s="12">
         <v>1624.9270893095409</v>
       </c>
-      <c r="DF57" s="32"/>
+      <c r="DF57" s="32">
+        <v>25717.363225448462</v>
+      </c>
       <c r="DG57" s="23"/>
       <c r="DH57" s="10"/>
       <c r="DI57" s="11"/>
     </row>
     <row r="58" spans="1:113">
       <c r="A58" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>0</v>
@@ -16385,51 +16465,53 @@
       </c>
       <c r="CX58" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB58" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC58" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD58" s="12">
         <v>1479.4686978660293</v>
       </c>
       <c r="DE58" s="12">
         <v>6734.7206942020139</v>
       </c>
-      <c r="DF58" s="32"/>
+      <c r="DF58" s="32">
+        <v>23090.810607931955</v>
+      </c>
       <c r="DG58" s="23"/>
       <c r="DH58" s="10"/>
       <c r="DI58" s="11"/>
     </row>
     <row r="59" spans="1:113">
       <c r="A59" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G59" s="9" t="s">
         <v>0</v>
@@ -16712,51 +16794,53 @@
       </c>
       <c r="CX59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB59" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD59" s="12">
         <v>2072.5971646447692</v>
       </c>
       <c r="DE59" s="12">
         <v>14624.489294097442</v>
       </c>
-      <c r="DF59" s="32"/>
+      <c r="DF59" s="32">
+        <v>36094.213541257792</v>
+      </c>
       <c r="DG59" s="23"/>
       <c r="DH59" s="10"/>
       <c r="DI59" s="11"/>
     </row>
     <row r="60" spans="1:113">
       <c r="A60" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>0</v>
@@ -17039,51 +17123,53 @@
       </c>
       <c r="CX60" s="12" t="s">
         <v>0</v>
       </c>
       <c r="CY60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB60" s="18" t="s">
         <v>0</v>
       </c>
       <c r="DC60" s="12" t="s">
         <v>0</v>
       </c>
       <c r="DD60" s="12">
         <v>493.84866404507972</v>
       </c>
       <c r="DE60" s="12">
         <v>8110.9990455051966</v>
       </c>
-      <c r="DF60" s="32"/>
+      <c r="DF60" s="32">
+        <v>29538.052290449727</v>
+      </c>
       <c r="DG60" s="23"/>
       <c r="DH60" s="10"/>
       <c r="DI60" s="11"/>
     </row>
     <row r="61" spans="1:113">
       <c r="A61" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>0</v>
@@ -17366,51 +17452,53 @@
       </c>
       <c r="CX61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CY61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DC61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DD61" s="12">
         <v>449.15707633421408</v>
       </c>
       <c r="DE61" s="12">
         <v>2299.894876831122</v>
       </c>
-      <c r="DF61" s="32"/>
+      <c r="DF61" s="32">
+        <v>11298.348046834664</v>
+      </c>
       <c r="DG61" s="23"/>
       <c r="DH61" s="10"/>
       <c r="DI61" s="11"/>
     </row>
     <row r="62" spans="1:113">
       <c r="A62" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G62" s="9" t="s">
         <v>0</v>
@@ -17693,51 +17781,53 @@
       </c>
       <c r="CX62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CY62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DB62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DC62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DD62" s="12">
         <v>2744.0946647369638</v>
       </c>
       <c r="DE62" s="12">
         <v>20213.586619821457</v>
       </c>
-      <c r="DF62" s="32"/>
+      <c r="DF62" s="32">
+        <v>62924.318715441579</v>
+      </c>
       <c r="DG62" s="23"/>
       <c r="DH62" s="10"/>
       <c r="DI62" s="11"/>
     </row>
     <row r="63" spans="1:113" s="13" customFormat="1">
       <c r="B63" s="14"/>
       <c r="C63" s="14"/>
       <c r="D63" s="14"/>
       <c r="E63" s="14"/>
       <c r="F63" s="14"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
       <c r="N63" s="14"/>
       <c r="O63" s="14"/>
       <c r="P63" s="14"/>
       <c r="Q63" s="14"/>
       <c r="R63" s="14"/>
       <c r="S63" s="15"/>
       <c r="T63" s="15"/>
       <c r="U63" s="14"/>
@@ -17847,371 +17937,371 @@
       <c r="AY64" s="14"/>
       <c r="AZ64" s="14"/>
       <c r="BA64" s="14"/>
       <c r="BB64" s="14"/>
       <c r="BC64" s="14"/>
       <c r="BD64" s="15"/>
       <c r="BE64" s="15"/>
       <c r="BF64" s="14"/>
       <c r="BG64" s="14"/>
       <c r="BH64" s="14"/>
       <c r="BI64" s="15"/>
       <c r="BJ64" s="14"/>
       <c r="BK64" s="14"/>
       <c r="BL64" s="14"/>
       <c r="BM64" s="14"/>
       <c r="BN64" s="14"/>
       <c r="BO64" s="14"/>
       <c r="BP64" s="14"/>
       <c r="BQ64" s="14"/>
       <c r="BR64" s="14"/>
       <c r="BS64" s="14"/>
       <c r="BT64" s="14"/>
       <c r="BU64" s="14"/>
     </row>
     <row r="65" spans="1:118" s="8" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A65" s="40" t="s">
+      <c r="A65" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="B65" s="40"/>
-[...11 lines deleted...]
-      <c r="N65" s="40" t="s">
+      <c r="B65" s="42"/>
+      <c r="C65" s="42"/>
+      <c r="D65" s="42"/>
+      <c r="E65" s="42"/>
+      <c r="F65" s="42"/>
+      <c r="G65" s="42"/>
+      <c r="H65" s="42"/>
+      <c r="I65" s="42"/>
+      <c r="J65" s="42"/>
+      <c r="K65" s="42"/>
+      <c r="L65" s="42"/>
+      <c r="M65" s="42"/>
+      <c r="N65" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="O65" s="40"/>
-[...10 lines deleted...]
-      <c r="Z65" s="40" t="s">
+      <c r="O65" s="42"/>
+      <c r="P65" s="42"/>
+      <c r="Q65" s="42"/>
+      <c r="R65" s="42"/>
+      <c r="S65" s="42"/>
+      <c r="T65" s="42"/>
+      <c r="U65" s="42"/>
+      <c r="V65" s="42"/>
+      <c r="W65" s="42"/>
+      <c r="X65" s="42"/>
+      <c r="Y65" s="42"/>
+      <c r="Z65" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AA65" s="40"/>
-[...10 lines deleted...]
-      <c r="AL65" s="40" t="s">
+      <c r="AA65" s="42"/>
+      <c r="AB65" s="42"/>
+      <c r="AC65" s="42"/>
+      <c r="AD65" s="42"/>
+      <c r="AE65" s="42"/>
+      <c r="AF65" s="42"/>
+      <c r="AG65" s="42"/>
+      <c r="AH65" s="42"/>
+      <c r="AI65" s="42"/>
+      <c r="AJ65" s="42"/>
+      <c r="AK65" s="42"/>
+      <c r="AL65" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AM65" s="40"/>
-[...10 lines deleted...]
-      <c r="AX65" s="40" t="s">
+      <c r="AM65" s="42"/>
+      <c r="AN65" s="42"/>
+      <c r="AO65" s="42"/>
+      <c r="AP65" s="42"/>
+      <c r="AQ65" s="42"/>
+      <c r="AR65" s="42"/>
+      <c r="AS65" s="42"/>
+      <c r="AT65" s="42"/>
+      <c r="AU65" s="42"/>
+      <c r="AV65" s="42"/>
+      <c r="AW65" s="42"/>
+      <c r="AX65" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AY65" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ65" s="39" t="s">
+      <c r="AY65" s="42"/>
+      <c r="AZ65" s="42"/>
+      <c r="BA65" s="42"/>
+      <c r="BB65" s="42"/>
+      <c r="BC65" s="42"/>
+      <c r="BD65" s="42"/>
+      <c r="BE65" s="42"/>
+      <c r="BF65" s="42"/>
+      <c r="BG65" s="42"/>
+      <c r="BH65" s="42"/>
+      <c r="BI65" s="42"/>
+      <c r="BJ65" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="BK65" s="39"/>
-[...10 lines deleted...]
-      <c r="BV65" s="39" t="s">
+      <c r="BK65" s="38"/>
+      <c r="BL65" s="38"/>
+      <c r="BM65" s="38"/>
+      <c r="BN65" s="38"/>
+      <c r="BO65" s="38"/>
+      <c r="BP65" s="38"/>
+      <c r="BQ65" s="38"/>
+      <c r="BR65" s="38"/>
+      <c r="BS65" s="38"/>
+      <c r="BT65" s="38"/>
+      <c r="BU65" s="38"/>
+      <c r="BV65" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="BW65" s="39"/>
-[...10 lines deleted...]
-      <c r="CJ65" s="39" t="s">
+      <c r="BW65" s="38"/>
+      <c r="BX65" s="38"/>
+      <c r="BY65" s="38"/>
+      <c r="BZ65" s="38"/>
+      <c r="CA65" s="38"/>
+      <c r="CB65" s="38"/>
+      <c r="CC65" s="38"/>
+      <c r="CD65" s="38"/>
+      <c r="CE65" s="38"/>
+      <c r="CF65" s="38"/>
+      <c r="CG65" s="38"/>
+      <c r="CJ65" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="CK65" s="39"/>
-[...10 lines deleted...]
-      <c r="CX65" s="39" t="s">
+      <c r="CK65" s="38"/>
+      <c r="CL65" s="38"/>
+      <c r="CM65" s="38"/>
+      <c r="CN65" s="38"/>
+      <c r="CO65" s="38"/>
+      <c r="CP65" s="38"/>
+      <c r="CQ65" s="38"/>
+      <c r="CR65" s="38"/>
+      <c r="CS65" s="38"/>
+      <c r="CT65" s="38"/>
+      <c r="CU65" s="38"/>
+      <c r="CX65" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="CY65" s="39"/>
-[...9 lines deleted...]
-      <c r="DI65" s="39"/>
+      <c r="CY65" s="38"/>
+      <c r="CZ65" s="38"/>
+      <c r="DA65" s="38"/>
+      <c r="DB65" s="38"/>
+      <c r="DC65" s="38"/>
+      <c r="DD65" s="38"/>
+      <c r="DE65" s="38"/>
+      <c r="DF65" s="38"/>
+      <c r="DG65" s="38"/>
+      <c r="DH65" s="38"/>
+      <c r="DI65" s="38"/>
       <c r="DJ65" s="29"/>
       <c r="DK65" s="29"/>
       <c r="DL65" s="29"/>
       <c r="DM65" s="29"/>
       <c r="DN65" s="29"/>
     </row>
     <row r="66" spans="1:118" ht="18.75" customHeight="1">
       <c r="J66" s="36" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="36"/>
       <c r="L66" s="36"/>
       <c r="M66" s="36"/>
-      <c r="W66" s="42" t="s">
+      <c r="W66" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="X66" s="42"/>
-[...1 lines deleted...]
-      <c r="AH66" s="41" t="s">
+      <c r="X66" s="41"/>
+      <c r="Y66" s="41"/>
+      <c r="AH66" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="AI66" s="41"/>
-[...2 lines deleted...]
-      <c r="AT66" s="41" t="s">
+      <c r="AI66" s="39"/>
+      <c r="AJ66" s="39"/>
+      <c r="AK66" s="39"/>
+      <c r="AT66" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="AU66" s="41"/>
-[...2 lines deleted...]
-      <c r="BF66" s="41" t="s">
+      <c r="AU66" s="39"/>
+      <c r="AV66" s="39"/>
+      <c r="AW66" s="39"/>
+      <c r="BF66" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="BG66" s="41"/>
-[...2 lines deleted...]
-      <c r="BR66" s="41" t="s">
+      <c r="BG66" s="39"/>
+      <c r="BH66" s="39"/>
+      <c r="BI66" s="39"/>
+      <c r="BR66" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="BS66" s="41"/>
-[...1 lines deleted...]
-      <c r="BU66" s="41"/>
+      <c r="BS66" s="39"/>
+      <c r="BT66" s="39"/>
+      <c r="BU66" s="39"/>
       <c r="CD66" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CE66" s="36"/>
       <c r="CF66" s="36"/>
       <c r="CG66" s="36"/>
       <c r="CR66" s="36" t="s">
         <v>17</v>
       </c>
       <c r="CS66" s="36"/>
       <c r="CT66" s="36"/>
       <c r="CU66" s="36"/>
       <c r="DF66" s="36" t="s">
         <v>17</v>
       </c>
       <c r="DG66" s="36"/>
       <c r="DH66" s="36"/>
       <c r="DI66" s="36"/>
     </row>
     <row r="67" spans="1:118" ht="15.75" customHeight="1">
-      <c r="A67" s="37"/>
-      <c r="B67" s="38">
+      <c r="A67" s="40"/>
+      <c r="B67" s="37">
         <v>2018</v>
       </c>
-      <c r="C67" s="38"/>
-[...10 lines deleted...]
-      <c r="N67" s="38">
+      <c r="C67" s="37"/>
+      <c r="D67" s="37"/>
+      <c r="E67" s="37"/>
+      <c r="F67" s="37"/>
+      <c r="G67" s="37"/>
+      <c r="H67" s="37"/>
+      <c r="I67" s="37"/>
+      <c r="J67" s="37"/>
+      <c r="K67" s="37"/>
+      <c r="L67" s="37"/>
+      <c r="M67" s="37"/>
+      <c r="N67" s="37">
         <v>2019</v>
       </c>
-      <c r="O67" s="38"/>
-[...10 lines deleted...]
-      <c r="Z67" s="38">
+      <c r="O67" s="37"/>
+      <c r="P67" s="37"/>
+      <c r="Q67" s="37"/>
+      <c r="R67" s="37"/>
+      <c r="S67" s="37"/>
+      <c r="T67" s="37"/>
+      <c r="U67" s="37"/>
+      <c r="V67" s="37"/>
+      <c r="W67" s="37"/>
+      <c r="X67" s="37"/>
+      <c r="Y67" s="37"/>
+      <c r="Z67" s="37">
         <v>2020</v>
       </c>
-      <c r="AA67" s="38"/>
-[...10 lines deleted...]
-      <c r="AL67" s="38" t="s">
+      <c r="AA67" s="37"/>
+      <c r="AB67" s="37"/>
+      <c r="AC67" s="37"/>
+      <c r="AD67" s="37"/>
+      <c r="AE67" s="37"/>
+      <c r="AF67" s="37"/>
+      <c r="AG67" s="37"/>
+      <c r="AH67" s="37"/>
+      <c r="AI67" s="37"/>
+      <c r="AJ67" s="37"/>
+      <c r="AK67" s="37"/>
+      <c r="AL67" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="AM67" s="38"/>
-[...10 lines deleted...]
-      <c r="AX67" s="38">
+      <c r="AM67" s="37"/>
+      <c r="AN67" s="37"/>
+      <c r="AO67" s="37"/>
+      <c r="AP67" s="37"/>
+      <c r="AQ67" s="37"/>
+      <c r="AR67" s="37"/>
+      <c r="AS67" s="37"/>
+      <c r="AT67" s="37"/>
+      <c r="AU67" s="37"/>
+      <c r="AV67" s="37"/>
+      <c r="AW67" s="37"/>
+      <c r="AX67" s="37">
         <v>2022</v>
       </c>
-      <c r="AY67" s="38"/>
-[...10 lines deleted...]
-      <c r="BJ67" s="38">
+      <c r="AY67" s="37"/>
+      <c r="AZ67" s="37"/>
+      <c r="BA67" s="37"/>
+      <c r="BB67" s="37"/>
+      <c r="BC67" s="37"/>
+      <c r="BD67" s="37"/>
+      <c r="BE67" s="37"/>
+      <c r="BF67" s="37"/>
+      <c r="BG67" s="37"/>
+      <c r="BH67" s="37"/>
+      <c r="BI67" s="37"/>
+      <c r="BJ67" s="37">
         <v>2023</v>
       </c>
-      <c r="BK67" s="38"/>
-[...10 lines deleted...]
-      <c r="BV67" s="38">
+      <c r="BK67" s="37"/>
+      <c r="BL67" s="37"/>
+      <c r="BM67" s="37"/>
+      <c r="BN67" s="37"/>
+      <c r="BO67" s="37"/>
+      <c r="BP67" s="37"/>
+      <c r="BQ67" s="37"/>
+      <c r="BR67" s="37"/>
+      <c r="BS67" s="37"/>
+      <c r="BT67" s="37"/>
+      <c r="BU67" s="37"/>
+      <c r="BV67" s="37">
         <v>2024</v>
       </c>
-      <c r="BW67" s="38"/>
-[...11 lines deleted...]
-      <c r="CJ67" s="38">
+      <c r="BW67" s="37"/>
+      <c r="BX67" s="37"/>
+      <c r="BY67" s="37"/>
+      <c r="BZ67" s="37"/>
+      <c r="CA67" s="37"/>
+      <c r="CB67" s="37"/>
+      <c r="CC67" s="37"/>
+      <c r="CD67" s="37"/>
+      <c r="CE67" s="37"/>
+      <c r="CF67" s="37"/>
+      <c r="CG67" s="37"/>
+      <c r="CI67" s="40"/>
+      <c r="CJ67" s="37">
         <v>2025</v>
       </c>
-      <c r="CK67" s="38"/>
-[...11 lines deleted...]
-      <c r="CX67" s="38">
+      <c r="CK67" s="37"/>
+      <c r="CL67" s="37"/>
+      <c r="CM67" s="37"/>
+      <c r="CN67" s="37"/>
+      <c r="CO67" s="37"/>
+      <c r="CP67" s="37"/>
+      <c r="CQ67" s="37"/>
+      <c r="CR67" s="37"/>
+      <c r="CS67" s="37"/>
+      <c r="CT67" s="37"/>
+      <c r="CU67" s="37"/>
+      <c r="CW67" s="40"/>
+      <c r="CX67" s="37">
         <v>2026</v>
       </c>
-      <c r="CY67" s="38"/>
-[...9 lines deleted...]
-      <c r="DI67" s="38"/>
+      <c r="CY67" s="37"/>
+      <c r="CZ67" s="37"/>
+      <c r="DA67" s="37"/>
+      <c r="DB67" s="37"/>
+      <c r="DC67" s="37"/>
+      <c r="DD67" s="37"/>
+      <c r="DE67" s="37"/>
+      <c r="DF67" s="37"/>
+      <c r="DG67" s="37"/>
+      <c r="DH67" s="37"/>
+      <c r="DI67" s="37"/>
     </row>
     <row r="68" spans="1:118" s="34" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A68" s="37"/>
+      <c r="A68" s="40"/>
       <c r="B68" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D68" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E68" s="30" t="s">
         <v>8</v>
       </c>
       <c r="F68" s="30" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="30" t="s">
         <v>10</v>
       </c>
       <c r="H68" s="30" t="s">
         <v>11</v>
       </c>
       <c r="I68" s="30" t="s">
         <v>12</v>
       </c>
       <c r="J68" s="30" t="s">
@@ -18420,88 +18510,88 @@
       </c>
       <c r="BZ68" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CA68" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CB68" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CC68" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CD68" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CE68" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CF68" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CG68" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CI68" s="37"/>
+      <c r="CI68" s="40"/>
       <c r="CJ68" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CK68" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CL68" s="30" t="s">
         <v>7</v>
       </c>
       <c r="CM68" s="30" t="s">
         <v>8</v>
       </c>
       <c r="CN68" s="30" t="s">
         <v>9</v>
       </c>
       <c r="CO68" s="30" t="s">
         <v>10</v>
       </c>
       <c r="CP68" s="30" t="s">
         <v>11</v>
       </c>
       <c r="CQ68" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CR68" s="30" t="s">
         <v>13</v>
       </c>
       <c r="CS68" s="30" t="s">
         <v>14</v>
       </c>
       <c r="CT68" s="30" t="s">
         <v>15</v>
       </c>
       <c r="CU68" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="CW68" s="37"/>
+      <c r="CW68" s="40"/>
       <c r="CX68" s="30" t="s">
         <v>5</v>
       </c>
       <c r="CY68" s="30" t="s">
         <v>6</v>
       </c>
       <c r="CZ68" s="30" t="s">
         <v>7</v>
       </c>
       <c r="DA68" s="30" t="s">
         <v>8</v>
       </c>
       <c r="DB68" s="30" t="s">
         <v>9</v>
       </c>
       <c r="DC68" s="30" t="s">
         <v>10</v>
       </c>
       <c r="DD68" s="30" t="s">
         <v>11</v>
       </c>
       <c r="DE68" s="30" t="s">
         <v>12</v>
       </c>
       <c r="DF68" s="30" t="s">
@@ -18822,51 +18912,53 @@
       </c>
       <c r="CX69" s="27">
         <v>15231.3</v>
       </c>
       <c r="CY69" s="4">
         <v>11785.600000000002</v>
       </c>
       <c r="CZ69" s="4">
         <v>13487.82692542579</v>
       </c>
       <c r="DA69" s="4">
         <v>17920.573074574211</v>
       </c>
       <c r="DB69" s="5">
         <v>19253.742127225298</v>
       </c>
       <c r="DC69" s="6">
         <v>24381.243024922951</v>
       </c>
       <c r="DD69" s="6">
         <v>27438.214847851748</v>
       </c>
       <c r="DE69" s="6">
         <v>28381.848778551066</v>
       </c>
-      <c r="DF69" s="32"/>
+      <c r="DF69" s="32">
+        <v>26234.286832845944</v>
+      </c>
       <c r="DG69" s="23"/>
       <c r="DH69" s="4"/>
       <c r="DI69" s="5"/>
       <c r="DJ69" s="29"/>
       <c r="DK69" s="29"/>
       <c r="DL69" s="29"/>
       <c r="DM69" s="29"/>
       <c r="DN69" s="29"/>
     </row>
     <row r="70" spans="1:118" s="8" customFormat="1">
       <c r="A70" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="7">
         <v>79.400000000000006</v>
       </c>
       <c r="C70" s="7">
         <v>117.9</v>
       </c>
       <c r="D70" s="7">
         <v>160.39999999999998</v>
       </c>
       <c r="E70" s="7">
         <v>180.59999999999997</v>
       </c>
@@ -19154,51 +19246,53 @@
       </c>
       <c r="CX70" s="26">
         <v>16.100000000000001</v>
       </c>
       <c r="CY70" s="4">
         <v>22.5</v>
       </c>
       <c r="CZ70" s="7">
         <v>26.6</v>
       </c>
       <c r="DA70" s="7">
         <v>38.700000000000003</v>
       </c>
       <c r="DB70" s="7">
         <v>44.799999999999983</v>
       </c>
       <c r="DC70" s="6">
         <v>51.324868642295286</v>
       </c>
       <c r="DD70" s="6">
         <v>39.275131357704737</v>
       </c>
       <c r="DE70" s="6">
         <v>59.199999999999989</v>
       </c>
-      <c r="DF70" s="32"/>
+      <c r="DF70" s="32">
+        <v>33.300000000000011</v>
+      </c>
       <c r="DG70" s="23"/>
       <c r="DH70" s="4"/>
       <c r="DI70" s="5"/>
       <c r="DJ70" s="29"/>
       <c r="DK70" s="29"/>
       <c r="DL70" s="29"/>
       <c r="DM70" s="29"/>
       <c r="DN70" s="29"/>
     </row>
     <row r="71" spans="1:118">
       <c r="A71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="7">
         <v>749</v>
       </c>
       <c r="C71" s="7">
         <v>631</v>
       </c>
       <c r="D71" s="7">
         <v>524.29999999999995</v>
       </c>
       <c r="E71" s="7">
         <v>1482.0000000000002</v>
       </c>
@@ -19486,51 +19580,53 @@
       </c>
       <c r="CX71" s="26">
         <v>893.1</v>
       </c>
       <c r="CY71" s="4">
         <v>601.1</v>
       </c>
       <c r="CZ71" s="10">
         <v>638.10000000000014</v>
       </c>
       <c r="DA71" s="10">
         <v>1575.6999999999998</v>
       </c>
       <c r="DB71" s="11">
         <v>1766.3000000000002</v>
       </c>
       <c r="DC71" s="12">
         <v>2337.0545409905699</v>
       </c>
       <c r="DD71" s="12">
         <v>2228.1454590094299</v>
       </c>
       <c r="DE71" s="12">
         <v>2283.7730368798293</v>
       </c>
-      <c r="DF71" s="32"/>
+      <c r="DF71" s="32">
+        <v>2337.3269631201711</v>
+      </c>
       <c r="DG71" s="23"/>
       <c r="DH71" s="10"/>
       <c r="DI71" s="11"/>
     </row>
     <row r="72" spans="1:118">
       <c r="A72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="7">
         <v>590.70000000000005</v>
       </c>
       <c r="C72" s="7">
         <v>470.70000000000005</v>
       </c>
       <c r="D72" s="7">
         <v>359.09999999999991</v>
       </c>
       <c r="E72" s="7">
         <v>801.30000000000018</v>
       </c>
       <c r="F72" s="7">
         <v>1237</v>
       </c>
       <c r="G72" s="12">
         <v>1286.0999999999995</v>
@@ -19813,51 +19909,53 @@
       </c>
       <c r="CX72" s="26">
         <v>658.3</v>
       </c>
       <c r="CY72" s="4">
         <v>420.40000000000009</v>
       </c>
       <c r="CZ72" s="10">
         <v>411.70000000000005</v>
       </c>
       <c r="DA72" s="10">
         <v>751.09999999999991</v>
       </c>
       <c r="DB72" s="11">
         <v>1062.5</v>
       </c>
       <c r="DC72" s="12">
         <v>1497.2746004147139</v>
       </c>
       <c r="DD72" s="12">
         <v>1604.5253995852863</v>
       </c>
       <c r="DE72" s="12">
         <v>1334.5019626575977</v>
       </c>
-      <c r="DF72" s="32"/>
+      <c r="DF72" s="32">
+        <v>1757.0980373424018</v>
+      </c>
       <c r="DG72" s="23"/>
       <c r="DH72" s="10"/>
       <c r="DI72" s="11"/>
     </row>
     <row r="73" spans="1:118">
       <c r="A73" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B73" s="7">
         <v>716</v>
       </c>
       <c r="C73" s="7">
         <v>732.59999999999991</v>
       </c>
       <c r="D73" s="7">
         <v>428.40000000000009</v>
       </c>
       <c r="E73" s="7">
         <v>997.40000000000009</v>
       </c>
       <c r="F73" s="7">
         <v>1084.9000000000001</v>
       </c>
       <c r="G73" s="12">
         <v>1179.5</v>
@@ -20140,51 +20238,53 @@
       </c>
       <c r="CX73" s="26">
         <v>730.9</v>
       </c>
       <c r="CY73" s="4">
         <v>618.1</v>
       </c>
       <c r="CZ73" s="10">
         <v>532.90000000000009</v>
       </c>
       <c r="DA73" s="10">
         <v>803.29999999999973</v>
       </c>
       <c r="DB73" s="11">
         <v>934.5</v>
       </c>
       <c r="DC73" s="12">
         <v>1104.2414263673445</v>
       </c>
       <c r="DD73" s="12">
         <v>1137.8585736326559</v>
       </c>
       <c r="DE73" s="12">
         <v>1408.2739616611134</v>
       </c>
-      <c r="DF73" s="32"/>
+      <c r="DF73" s="32">
+        <v>1238.8260383388861</v>
+      </c>
       <c r="DG73" s="23"/>
       <c r="DH73" s="10"/>
       <c r="DI73" s="11"/>
     </row>
     <row r="74" spans="1:118">
       <c r="A74" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B74" s="7">
         <v>521.4</v>
       </c>
       <c r="C74" s="7">
         <v>384</v>
       </c>
       <c r="D74" s="7">
         <v>460.69999999999993</v>
       </c>
       <c r="E74" s="7">
         <v>800.20000000000027</v>
       </c>
       <c r="F74" s="7">
         <v>790.09999999999991</v>
       </c>
       <c r="G74" s="12">
         <v>1026.9000000000001</v>
@@ -20467,51 +20567,53 @@
       </c>
       <c r="CX74" s="26">
         <v>1131.8</v>
       </c>
       <c r="CY74" s="4">
         <v>951.10000000000014</v>
       </c>
       <c r="CZ74" s="10">
         <v>925</v>
       </c>
       <c r="DA74" s="10">
         <v>1463.1</v>
       </c>
       <c r="DB74" s="11">
         <v>1357.3000000000002</v>
       </c>
       <c r="DC74" s="12">
         <v>2145.3904764431154</v>
       </c>
       <c r="DD74" s="12">
         <v>1735.4095235568848</v>
       </c>
       <c r="DE74" s="12">
         <v>2430.4459091756271</v>
       </c>
-      <c r="DF74" s="32"/>
+      <c r="DF74" s="32">
+        <v>2014.2540908243718</v>
+      </c>
       <c r="DG74" s="23"/>
       <c r="DH74" s="10"/>
       <c r="DI74" s="11"/>
     </row>
     <row r="75" spans="1:118">
       <c r="A75" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B75" s="7">
         <v>473.7</v>
       </c>
       <c r="C75" s="7">
         <v>364.3</v>
       </c>
       <c r="D75" s="7">
         <v>423.20000000000005</v>
       </c>
       <c r="E75" s="7">
         <v>620.70000000000005</v>
       </c>
       <c r="F75" s="7">
         <v>756.69999999999982</v>
       </c>
       <c r="G75" s="12">
         <v>1107.3000000000002</v>
@@ -20794,51 +20896,53 @@
       </c>
       <c r="CX75" s="26">
         <v>528.6</v>
       </c>
       <c r="CY75" s="4">
         <v>469.1</v>
       </c>
       <c r="CZ75" s="10">
         <v>522.59999999999991</v>
       </c>
       <c r="DA75" s="10">
         <v>626.70000000000005</v>
       </c>
       <c r="DB75" s="11">
         <v>771.40000000000009</v>
       </c>
       <c r="DC75" s="12">
         <v>1802.6532278892232</v>
       </c>
       <c r="DD75" s="12">
         <v>1095.4467721107767</v>
       </c>
       <c r="DE75" s="12">
         <v>1528.9174172639796</v>
       </c>
-      <c r="DF75" s="32"/>
+      <c r="DF75" s="32">
+        <v>1226.7825827360211</v>
+      </c>
       <c r="DG75" s="23"/>
       <c r="DH75" s="10"/>
       <c r="DI75" s="11"/>
     </row>
     <row r="76" spans="1:118">
       <c r="A76" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B76" s="7">
         <v>1578.8</v>
       </c>
       <c r="C76" s="7">
         <v>1417.8999999999999</v>
       </c>
       <c r="D76" s="7">
         <v>1478.9000000000005</v>
       </c>
       <c r="E76" s="7">
         <v>1713</v>
       </c>
       <c r="F76" s="7">
         <v>1659.2999999999993</v>
       </c>
       <c r="G76" s="12">
         <v>1764.7000000000007</v>
@@ -21121,51 +21225,53 @@
       </c>
       <c r="CX76" s="26">
         <v>3523.4</v>
       </c>
       <c r="CY76" s="4">
         <v>2966.1</v>
       </c>
       <c r="CZ76" s="10">
         <v>3509.7000000000007</v>
       </c>
       <c r="DA76" s="10">
         <v>3870.5</v>
       </c>
       <c r="DB76" s="11">
         <v>3827.0999999999985</v>
       </c>
       <c r="DC76" s="12">
         <v>4070.7100092633591</v>
       </c>
       <c r="DD76" s="12">
         <v>5016.5899907366402</v>
       </c>
       <c r="DE76" s="12">
         <v>5222.5684679198421</v>
       </c>
-      <c r="DF76" s="32"/>
+      <c r="DF76" s="32">
+        <v>4299.7315320801608</v>
+      </c>
       <c r="DG76" s="23"/>
       <c r="DH76" s="10"/>
       <c r="DI76" s="11"/>
     </row>
     <row r="77" spans="1:118">
       <c r="A77" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B77" s="7">
         <v>352.6</v>
       </c>
       <c r="C77" s="7">
         <v>144.69999999999999</v>
       </c>
       <c r="D77" s="7">
         <v>324.59999999999997</v>
       </c>
       <c r="E77" s="7">
         <v>607.9</v>
       </c>
       <c r="F77" s="7">
         <v>554.60000000000014</v>
       </c>
       <c r="G77" s="7">
         <v>590.29999999999973</v>
@@ -21448,51 +21554,53 @@
       </c>
       <c r="CX77" s="26">
         <v>696.8</v>
       </c>
       <c r="CY77" s="4">
         <v>448.60000000000014</v>
       </c>
       <c r="CZ77" s="7">
         <v>631.19999999999982</v>
       </c>
       <c r="DA77" s="7">
         <v>825.20000000000027</v>
       </c>
       <c r="DB77" s="7">
         <v>825</v>
       </c>
       <c r="DC77" s="12">
         <v>913.60738109789509</v>
       </c>
       <c r="DD77" s="12">
         <v>1352.8926189021049</v>
       </c>
       <c r="DE77" s="12">
         <v>1170.2529740374512</v>
       </c>
-      <c r="DF77" s="32"/>
+      <c r="DF77" s="32">
+        <v>1232.2470259625488</v>
+      </c>
       <c r="DG77" s="23"/>
       <c r="DH77" s="10"/>
       <c r="DI77" s="11"/>
     </row>
     <row r="78" spans="1:118">
       <c r="A78" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B78" s="7">
         <v>338</v>
       </c>
       <c r="C78" s="7">
         <v>288.39999999999998</v>
       </c>
       <c r="D78" s="7">
         <v>300</v>
       </c>
       <c r="E78" s="7">
         <v>510.1</v>
       </c>
       <c r="F78" s="7">
         <v>532.20000000000005</v>
       </c>
       <c r="G78" s="12">
         <v>606.89999999999986</v>
@@ -21775,51 +21883,53 @@
       </c>
       <c r="CX78" s="26">
         <v>510.2</v>
       </c>
       <c r="CY78" s="4">
         <v>409.8</v>
       </c>
       <c r="CZ78" s="10">
         <v>452.59999999999991</v>
       </c>
       <c r="DA78" s="10">
         <v>618.80000000000018</v>
       </c>
       <c r="DB78" s="11">
         <v>723.79999999999973</v>
       </c>
       <c r="DC78" s="12">
         <v>863.93122475872633</v>
       </c>
       <c r="DD78" s="12">
         <v>965.26877524127349</v>
       </c>
       <c r="DE78" s="12">
         <v>1385.5085006769596</v>
       </c>
-      <c r="DF78" s="32"/>
+      <c r="DF78" s="32">
+        <v>1063.391499323041</v>
+      </c>
       <c r="DG78" s="23"/>
       <c r="DH78" s="10"/>
       <c r="DI78" s="11"/>
     </row>
     <row r="79" spans="1:118">
       <c r="A79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B79" s="7">
         <v>375.1</v>
       </c>
       <c r="C79" s="7">
         <v>338.79999999999995</v>
       </c>
       <c r="D79" s="7">
         <v>346.9</v>
       </c>
       <c r="E79" s="7">
         <v>566</v>
       </c>
       <c r="F79" s="7">
         <v>712.7</v>
       </c>
       <c r="G79" s="12">
         <v>969.90000000000009</v>
@@ -22102,51 +22212,53 @@
       </c>
       <c r="CX79" s="26">
         <v>1159.5</v>
       </c>
       <c r="CY79" s="4">
         <v>1155.5</v>
       </c>
       <c r="CZ79" s="10">
         <v>1224.8000000000002</v>
       </c>
       <c r="DA79" s="10">
         <v>1376.0999999999995</v>
       </c>
       <c r="DB79" s="11">
         <v>1571.6000000000004</v>
       </c>
       <c r="DC79" s="12">
         <v>2018.0341764774075</v>
       </c>
       <c r="DD79" s="12">
         <v>2267.4658235225925</v>
       </c>
       <c r="DE79" s="12">
         <v>2432.1505636976271</v>
       </c>
-      <c r="DF79" s="32"/>
+      <c r="DF79" s="32">
+        <v>2120.1494363023721</v>
+      </c>
       <c r="DG79" s="23"/>
       <c r="DH79" s="10"/>
       <c r="DI79" s="11"/>
     </row>
     <row r="80" spans="1:118">
       <c r="A80" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="7">
         <v>1151.4000000000001</v>
       </c>
       <c r="C80" s="7">
         <v>784.89999999999986</v>
       </c>
       <c r="D80" s="7">
         <v>880.7</v>
       </c>
       <c r="E80" s="7">
         <v>1478.8000000000002</v>
       </c>
       <c r="F80" s="7">
         <v>1663.5</v>
       </c>
       <c r="G80" s="12">
         <v>1449.8999999999996</v>
@@ -22429,51 +22541,53 @@
       </c>
       <c r="CX80" s="26">
         <v>3076.4</v>
       </c>
       <c r="CY80" s="4">
         <v>2196.7999999999997</v>
       </c>
       <c r="CZ80" s="10">
         <v>2629.8</v>
       </c>
       <c r="DA80" s="10">
         <v>3197.8999999999996</v>
       </c>
       <c r="DB80" s="11">
         <v>3548.3999999999996</v>
       </c>
       <c r="DC80" s="12">
         <v>3789.3852944931132</v>
       </c>
       <c r="DD80" s="12">
         <v>4376.8147055068875</v>
       </c>
       <c r="DE80" s="12">
         <v>4165.1673050330464</v>
       </c>
-      <c r="DF80" s="32"/>
+      <c r="DF80" s="32">
+        <v>4293.4326949669521</v>
+      </c>
       <c r="DG80" s="23"/>
       <c r="DH80" s="10"/>
       <c r="DI80" s="11"/>
     </row>
     <row r="81" spans="1:113">
       <c r="A81" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B81" s="7">
         <v>297.3</v>
       </c>
       <c r="C81" s="7">
         <v>197.39999999999998</v>
       </c>
       <c r="D81" s="7">
         <v>185.7</v>
       </c>
       <c r="E81" s="7">
         <v>343.4</v>
       </c>
       <c r="F81" s="7">
         <v>346.29999999999995</v>
       </c>
       <c r="G81" s="12">
         <v>484.40000000000009</v>
@@ -22756,51 +22870,53 @@
       </c>
       <c r="CX81" s="26">
         <v>413.6</v>
       </c>
       <c r="CY81" s="4">
         <v>277.29999999999995</v>
       </c>
       <c r="CZ81" s="10">
         <v>314.80000000000007</v>
       </c>
       <c r="DA81" s="10">
         <v>360</v>
       </c>
       <c r="DB81" s="11">
         <v>443.89999999999986</v>
       </c>
       <c r="DC81" s="12">
         <v>638.71338976884408</v>
       </c>
       <c r="DD81" s="12">
         <v>920.88661023115583</v>
       </c>
       <c r="DE81" s="12">
         <v>885.75135054607836</v>
       </c>
-      <c r="DF81" s="32"/>
+      <c r="DF81" s="32">
+        <v>765.34864945392201</v>
+      </c>
       <c r="DG81" s="23"/>
       <c r="DH81" s="10"/>
       <c r="DI81" s="11"/>
     </row>
     <row r="82" spans="1:113">
       <c r="A82" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B82" s="9">
         <v>415.9</v>
       </c>
       <c r="C82" s="9">
         <v>414.20000000000005</v>
       </c>
       <c r="D82" s="9">
         <v>437.19999999999993</v>
       </c>
       <c r="E82" s="9">
         <v>807.2</v>
       </c>
       <c r="F82" s="9">
         <v>749.59999999999991</v>
       </c>
       <c r="G82" s="12">
         <v>983.80000000000018</v>
@@ -23083,51 +23199,53 @@
       </c>
       <c r="CX82" s="26">
         <v>838.3</v>
       </c>
       <c r="CY82" s="4">
         <v>613.40000000000009</v>
       </c>
       <c r="CZ82" s="10">
         <v>831.2</v>
       </c>
       <c r="DA82" s="10">
         <v>1391.7999999999997</v>
       </c>
       <c r="DB82" s="10">
         <v>1213.4000000000005</v>
       </c>
       <c r="DC82" s="10">
         <v>1922.5906370652092</v>
       </c>
       <c r="DD82" s="12">
         <v>2432.4093629347908</v>
       </c>
       <c r="DE82" s="12">
         <v>2092.5549698315372</v>
       </c>
-      <c r="DF82" s="32"/>
+      <c r="DF82" s="32">
+        <v>1878.0450301684632</v>
+      </c>
       <c r="DG82" s="23"/>
       <c r="DH82" s="10"/>
       <c r="DI82" s="11"/>
     </row>
     <row r="83" spans="1:113">
       <c r="A83" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B83" s="9">
         <v>714.7</v>
       </c>
       <c r="C83" s="9">
         <v>563.20000000000005</v>
       </c>
       <c r="D83" s="9">
         <v>485.69999999999982</v>
       </c>
       <c r="E83" s="9">
         <v>879.80000000000018</v>
       </c>
       <c r="F83" s="9">
         <v>955.09999999999991</v>
       </c>
       <c r="G83" s="12">
         <v>1045.1999999999998</v>
@@ -23410,51 +23528,53 @@
       </c>
       <c r="CX83" s="26">
         <v>1054.3</v>
       </c>
       <c r="CY83" s="4">
         <v>635.79999999999995</v>
       </c>
       <c r="CZ83" s="10">
         <v>836.80000000000018</v>
       </c>
       <c r="DA83" s="10">
         <v>1021.6999999999998</v>
       </c>
       <c r="DB83" s="10">
         <v>1163.7000000000003</v>
       </c>
       <c r="DC83" s="10">
         <v>1226.3728793563596</v>
       </c>
       <c r="DD83" s="12">
         <v>2265.2271206436399</v>
       </c>
       <c r="DE83" s="12">
         <v>1982.7007126370081</v>
       </c>
-      <c r="DF83" s="32"/>
+      <c r="DF83" s="32">
+        <v>1974.3992873629923</v>
+      </c>
       <c r="DG83" s="23"/>
       <c r="DH83" s="10"/>
       <c r="DI83" s="11"/>
     </row>
     <row r="84" spans="1:113" s="13" customFormat="1">
       <c r="B84" s="14"/>
       <c r="C84" s="14"/>
       <c r="D84" s="14"/>
       <c r="E84" s="14"/>
       <c r="F84" s="14"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15"/>
       <c r="I84" s="14"/>
       <c r="J84" s="14"/>
       <c r="K84" s="14"/>
       <c r="L84" s="14"/>
       <c r="M84" s="14"/>
       <c r="N84" s="14"/>
       <c r="O84" s="14"/>
       <c r="P84" s="14"/>
       <c r="Q84" s="14"/>
       <c r="R84" s="14"/>
       <c r="S84" s="14"/>
       <c r="T84" s="14"/>
       <c r="U84" s="14"/>
@@ -23865,286 +23985,286 @@
       <c r="BF89" s="14"/>
       <c r="BG89" s="14"/>
       <c r="BH89" s="14"/>
       <c r="BI89" s="14"/>
       <c r="BJ89" s="14"/>
       <c r="BK89" s="14"/>
       <c r="BL89" s="14"/>
       <c r="BM89" s="14"/>
       <c r="BN89" s="14"/>
       <c r="BO89" s="14"/>
       <c r="BP89" s="14"/>
       <c r="BQ89" s="14"/>
       <c r="BR89" s="14"/>
       <c r="BS89" s="14"/>
       <c r="BT89" s="14"/>
       <c r="BU89" s="14"/>
     </row>
     <row r="90" spans="1:113" s="13" customFormat="1"/>
     <row r="91" spans="1:113" s="13" customFormat="1">
       <c r="B91" s="22"/>
       <c r="C91" s="19"/>
       <c r="AL91" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="120">
-    <mergeCell ref="CD3:CG3"/>
-[...9 lines deleted...]
-    <mergeCell ref="BJ25:BU25"/>
+    <mergeCell ref="DF45:DI45"/>
+    <mergeCell ref="CW46:CW47"/>
+    <mergeCell ref="CX46:DI46"/>
+    <mergeCell ref="CX65:DI65"/>
+    <mergeCell ref="DF66:DI66"/>
+    <mergeCell ref="CW67:CW68"/>
+    <mergeCell ref="CX67:DI67"/>
+    <mergeCell ref="CX2:DI2"/>
+    <mergeCell ref="DF3:DI3"/>
+    <mergeCell ref="CW4:CW5"/>
+    <mergeCell ref="CX4:DI4"/>
+    <mergeCell ref="CX23:DI23"/>
+    <mergeCell ref="DF24:DI24"/>
+    <mergeCell ref="CW25:CW26"/>
+    <mergeCell ref="CX25:DI25"/>
+    <mergeCell ref="CX44:DI44"/>
+    <mergeCell ref="CI67:CI68"/>
+    <mergeCell ref="CJ44:CU44"/>
+    <mergeCell ref="CR45:CU45"/>
+    <mergeCell ref="CJ46:CU46"/>
+    <mergeCell ref="CJ65:CU65"/>
+    <mergeCell ref="CR66:CU66"/>
+    <mergeCell ref="CJ67:CU67"/>
+    <mergeCell ref="CJ2:CU2"/>
+    <mergeCell ref="CR3:CU3"/>
+    <mergeCell ref="CJ4:CU4"/>
+    <mergeCell ref="CJ23:CU23"/>
+    <mergeCell ref="CR24:CU24"/>
+    <mergeCell ref="CJ25:CU25"/>
+    <mergeCell ref="AX44:BI44"/>
+    <mergeCell ref="BJ44:BU44"/>
+    <mergeCell ref="BV44:CG44"/>
+    <mergeCell ref="CI4:CI5"/>
+    <mergeCell ref="CI25:CI26"/>
+    <mergeCell ref="A65:M65"/>
+    <mergeCell ref="N65:Y65"/>
+    <mergeCell ref="Z65:AK65"/>
+    <mergeCell ref="AL65:AW65"/>
+    <mergeCell ref="AX65:BI65"/>
+    <mergeCell ref="BJ65:BU65"/>
+    <mergeCell ref="BV65:CG65"/>
+    <mergeCell ref="BF24:BI24"/>
+    <mergeCell ref="AX25:BI25"/>
+    <mergeCell ref="CD45:CG45"/>
+    <mergeCell ref="CD24:CG24"/>
+    <mergeCell ref="CI46:CI47"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BJ23:BU23"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="N44:Y44"/>
+    <mergeCell ref="Z44:AK44"/>
+    <mergeCell ref="AL44:AW44"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="W24:Y24"/>
+    <mergeCell ref="AH24:AK24"/>
+    <mergeCell ref="AT24:AW24"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="N25:Y25"/>
+    <mergeCell ref="Z25:AK25"/>
+    <mergeCell ref="AL25:AW25"/>
     <mergeCell ref="A67:A68"/>
     <mergeCell ref="B67:M67"/>
     <mergeCell ref="N67:Y67"/>
     <mergeCell ref="Z67:AK67"/>
     <mergeCell ref="AL67:AW67"/>
     <mergeCell ref="AX67:BI67"/>
     <mergeCell ref="BR45:BU45"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="B46:M46"/>
     <mergeCell ref="N46:Y46"/>
     <mergeCell ref="Z46:AK46"/>
     <mergeCell ref="AL46:AW46"/>
     <mergeCell ref="AX46:BI46"/>
     <mergeCell ref="BJ46:BU46"/>
     <mergeCell ref="J66:M66"/>
     <mergeCell ref="W66:Y66"/>
     <mergeCell ref="AH66:AK66"/>
     <mergeCell ref="AT66:AW66"/>
     <mergeCell ref="BF66:BI66"/>
     <mergeCell ref="J45:M45"/>
     <mergeCell ref="W45:Y45"/>
     <mergeCell ref="AH45:AK45"/>
     <mergeCell ref="AT45:AW45"/>
     <mergeCell ref="BF45:BI45"/>
-    <mergeCell ref="J3:M3"/>
-[...83 lines deleted...]
-    <mergeCell ref="CX44:DI44"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="BV25:CG25"/>
+    <mergeCell ref="BV46:CG46"/>
+    <mergeCell ref="BV23:CG23"/>
+    <mergeCell ref="BV67:CG67"/>
+    <mergeCell ref="BR66:BU66"/>
+    <mergeCell ref="BJ67:BU67"/>
+    <mergeCell ref="CD66:CG66"/>
+    <mergeCell ref="BR24:BU24"/>
+    <mergeCell ref="BJ25:BU25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E68A076-A17C-481C-9F03-BA19E6F96458}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E68A076-A17C-481C-9F03-BA19E6F96458}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gross output</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>