--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -2,68 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12375" yWindow="2970" windowWidth="14400" windowHeight="9420" tabRatio="459"/>
+    <workbookView xWindow="255" yWindow="45" windowWidth="14400" windowHeight="9420" tabRatio="459"/>
   </bookViews>
   <sheets>
     <sheet name="Total" sheetId="2" r:id="rId1"/>
     <sheet name="Women" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Total!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Women!$A:$A</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Total!$A$2:$T$28</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Women!$A$4:$T$27</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="474" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="490" uniqueCount="54">
   <si>
     <t>2000/2001</t>
   </si>
   <si>
     <t>2001/2002</t>
   </si>
   <si>
     <t>2002/2003</t>
   </si>
   <si>
     <t>2004/2005</t>
   </si>
   <si>
     <t>2005/2006</t>
   </si>
   <si>
     <t>2012/2013</t>
   </si>
   <si>
     <t>2013/2014</t>
   </si>
   <si>
     <t>2014/2015</t>
   </si>
   <si>
@@ -178,50 +176,53 @@
     <t xml:space="preserve">Karasu </t>
   </si>
   <si>
     <t xml:space="preserve">Mendykara </t>
   </si>
   <si>
     <t xml:space="preserve">Naurzum </t>
   </si>
   <si>
     <t xml:space="preserve">Sarykol </t>
   </si>
   <si>
     <t xml:space="preserve">Beimbet Maylin </t>
   </si>
   <si>
     <t xml:space="preserve">Uzunkol </t>
   </si>
   <si>
     <t xml:space="preserve">Fedorov </t>
   </si>
   <si>
     <t xml:space="preserve">Amangeldi </t>
   </si>
   <si>
     <t>2024/2025</t>
+  </si>
+  <si>
+    <t>2025/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -785,176 +786,178 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z33"/>
+  <dimension ref="A1:AA33"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="P1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="Q1" activePane="topRight" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
-      <selection pane="topRight" activeCell="Z7" sqref="Z7:Z27"/>
+      <selection pane="topRight" activeCell="AA7" sqref="AA7:AA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="37" customWidth="1"/>
     <col min="2" max="23" width="9.7109375" style="37" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="46" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
       <c r="N2" s="46"/>
       <c r="O2" s="46"/>
       <c r="P2" s="46"/>
       <c r="Q2" s="46"/>
       <c r="R2" s="46"/>
       <c r="S2" s="46"/>
       <c r="T2" s="46"/>
       <c r="U2" s="46"/>
       <c r="V2" s="46"/>
       <c r="W2" s="46"/>
       <c r="X2" s="46"/>
       <c r="Y2" s="46"/>
       <c r="Z2" s="46"/>
-    </row>
-    <row r="3" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA2" s="46"/>
+    </row>
+    <row r="3" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
     </row>
-    <row r="4" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B4" s="46" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="46"/>
       <c r="D4" s="46"/>
       <c r="E4" s="46"/>
       <c r="F4" s="46"/>
       <c r="G4" s="46"/>
       <c r="H4" s="46"/>
       <c r="I4" s="46"/>
       <c r="J4" s="46"/>
       <c r="K4" s="46"/>
       <c r="L4" s="46"/>
       <c r="M4" s="46"/>
       <c r="N4" s="46"/>
       <c r="O4" s="46"/>
       <c r="P4" s="46"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="46"/>
       <c r="S4" s="46"/>
       <c r="T4" s="46"/>
       <c r="U4" s="46"/>
       <c r="V4" s="46"/>
       <c r="W4" s="46"/>
       <c r="X4" s="46"/>
       <c r="Y4" s="46"/>
       <c r="Z4" s="46"/>
-    </row>
-    <row r="5" spans="1:26" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA4" s="46"/>
+    </row>
+    <row r="5" spans="1:27" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="5"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
-      <c r="Z5" s="8" t="s">
+      <c r="AA5" s="8" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:27" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="B6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>17</v>
       </c>
@@ -987,52 +990,55 @@
       </c>
       <c r="S6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="T6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="U6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="V6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="W6" s="12" t="s">
         <v>14</v>
       </c>
       <c r="X6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="Y6" s="12" t="s">
         <v>34</v>
       </c>
       <c r="Z6" s="12" t="s">
         <v>52</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA6" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="15">
         <v>10345</v>
       </c>
       <c r="C7" s="15">
         <v>12237</v>
       </c>
       <c r="D7" s="15">
         <v>12976</v>
       </c>
       <c r="E7" s="15">
         <v>14506</v>
       </c>
       <c r="F7" s="15">
         <v>17095</v>
       </c>
       <c r="G7" s="15">
         <v>18952</v>
       </c>
       <c r="H7" s="15">
         <v>22209</v>
       </c>
       <c r="I7" s="16">
@@ -1067,52 +1073,55 @@
       </c>
       <c r="S7" s="19">
         <v>22894</v>
       </c>
       <c r="T7" s="19">
         <v>22267</v>
       </c>
       <c r="U7" s="20">
         <v>22047</v>
       </c>
       <c r="V7" s="20">
         <v>22752</v>
       </c>
       <c r="W7" s="20">
         <v>22959</v>
       </c>
       <c r="X7" s="21">
         <v>22383</v>
       </c>
       <c r="Y7" s="36">
         <v>22178</v>
       </c>
       <c r="Z7" s="21">
         <v>21691</v>
       </c>
-    </row>
-    <row r="8" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA7" s="21">
+        <v>21989</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="15">
         <v>5625</v>
       </c>
       <c r="C8" s="15">
         <v>7012</v>
       </c>
       <c r="D8" s="15">
         <v>7372</v>
       </c>
       <c r="E8" s="15">
         <v>8425</v>
       </c>
       <c r="F8" s="15">
         <v>10290</v>
       </c>
       <c r="G8" s="15">
         <v>11536</v>
       </c>
       <c r="H8" s="15">
         <v>13376</v>
       </c>
       <c r="I8" s="16">
@@ -1147,52 +1156,55 @@
       </c>
       <c r="S8" s="19">
         <v>12603</v>
       </c>
       <c r="T8" s="19">
         <v>12475</v>
       </c>
       <c r="U8" s="20">
         <v>12594</v>
       </c>
       <c r="V8" s="20">
         <v>13218</v>
       </c>
       <c r="W8" s="20">
         <v>13317</v>
       </c>
       <c r="X8" s="20">
         <v>13172</v>
       </c>
       <c r="Y8" s="36">
         <v>13047</v>
       </c>
       <c r="Z8" s="20">
         <v>12813</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA8" s="20">
+        <v>13276</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="15">
         <v>1197</v>
       </c>
       <c r="C9" s="15">
         <v>1223</v>
       </c>
       <c r="D9" s="15">
         <v>1231</v>
       </c>
       <c r="E9" s="15">
         <v>1323</v>
       </c>
       <c r="F9" s="15">
         <v>1633</v>
       </c>
       <c r="G9" s="15">
         <v>1898</v>
       </c>
       <c r="H9" s="15">
         <v>2151</v>
       </c>
       <c r="I9" s="16">
@@ -1227,52 +1239,55 @@
       </c>
       <c r="S9" s="19">
         <v>1959</v>
       </c>
       <c r="T9" s="19">
         <v>1838</v>
       </c>
       <c r="U9" s="20">
         <v>1734</v>
       </c>
       <c r="V9" s="20">
         <v>1740</v>
       </c>
       <c r="W9" s="20">
         <v>1784</v>
       </c>
       <c r="X9" s="20">
         <v>1887</v>
       </c>
       <c r="Y9" s="36">
         <v>1851</v>
       </c>
       <c r="Z9" s="20">
         <v>1738</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA9" s="20">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="15">
         <v>335</v>
       </c>
       <c r="C10" s="15">
         <v>396</v>
       </c>
       <c r="D10" s="15">
         <v>543</v>
       </c>
       <c r="E10" s="15">
         <v>687</v>
       </c>
       <c r="F10" s="15">
         <v>900</v>
       </c>
       <c r="G10" s="15">
         <v>1026</v>
       </c>
       <c r="H10" s="15">
         <v>1106</v>
       </c>
       <c r="I10" s="16">
@@ -1307,52 +1322,55 @@
       </c>
       <c r="S10" s="24">
         <v>757</v>
       </c>
       <c r="T10" s="24">
         <v>735</v>
       </c>
       <c r="U10" s="20">
         <v>730</v>
       </c>
       <c r="V10" s="20">
         <v>764</v>
       </c>
       <c r="W10" s="20">
         <v>734</v>
       </c>
       <c r="X10" s="20">
         <v>666</v>
       </c>
       <c r="Y10" s="36">
         <v>674</v>
       </c>
       <c r="Z10" s="20">
         <v>633</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA10" s="20">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="15">
         <v>1818</v>
       </c>
       <c r="C11" s="15">
         <v>2232</v>
       </c>
       <c r="D11" s="15">
         <v>2272</v>
       </c>
       <c r="E11" s="15">
         <v>2237</v>
       </c>
       <c r="F11" s="15">
         <v>2341</v>
       </c>
       <c r="G11" s="15">
         <v>2581</v>
       </c>
       <c r="H11" s="15">
         <v>3595</v>
       </c>
       <c r="I11" s="16">
@@ -1387,52 +1405,55 @@
       </c>
       <c r="S11" s="19">
         <v>3161</v>
       </c>
       <c r="T11" s="19">
         <v>3089</v>
       </c>
       <c r="U11" s="20">
         <v>3034</v>
       </c>
       <c r="V11" s="20">
         <v>3002</v>
       </c>
       <c r="W11" s="20">
         <v>3045</v>
       </c>
       <c r="X11" s="20">
         <v>3104</v>
       </c>
       <c r="Y11" s="36">
         <v>3086</v>
       </c>
       <c r="Z11" s="20">
         <v>2898</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA11" s="20">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="15" t="s">
@@ -1467,52 +1488,55 @@
       </c>
       <c r="S12" s="19" t="s">
         <v>22</v>
       </c>
       <c r="T12" s="19" t="s">
         <v>22</v>
       </c>
       <c r="U12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="V12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="W12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="X12" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y12" s="45" t="s">
         <v>22</v>
       </c>
       <c r="Z12" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="13" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA12" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I13" s="15" t="s">
@@ -1547,52 +1571,55 @@
       </c>
       <c r="S13" s="19" t="s">
         <v>22</v>
       </c>
       <c r="T13" s="19" t="s">
         <v>22</v>
       </c>
       <c r="U13" s="20" t="s">
         <v>22</v>
       </c>
       <c r="V13" s="20" t="s">
         <v>22</v>
       </c>
       <c r="W13" s="20" t="s">
         <v>22</v>
       </c>
       <c r="X13" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y13" s="45" t="s">
         <v>22</v>
       </c>
       <c r="Z13" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="14" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA13" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1627,52 +1654,55 @@
       </c>
       <c r="S14" s="24">
         <v>488</v>
       </c>
       <c r="T14" s="24">
         <v>482</v>
       </c>
       <c r="U14" s="20">
         <v>510</v>
       </c>
       <c r="V14" s="20">
         <v>530</v>
       </c>
       <c r="W14" s="20">
         <v>467</v>
       </c>
       <c r="X14" s="20">
         <v>411</v>
       </c>
       <c r="Y14" s="36">
         <v>357</v>
       </c>
       <c r="Z14" s="20">
         <v>350</v>
       </c>
-    </row>
-    <row r="15" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA14" s="20">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="15" t="s">
@@ -1707,52 +1737,55 @@
       </c>
       <c r="S15" s="24">
         <v>207</v>
       </c>
       <c r="T15" s="24">
         <v>190</v>
       </c>
       <c r="U15" s="20">
         <v>178</v>
       </c>
       <c r="V15" s="20">
         <v>170</v>
       </c>
       <c r="W15" s="20">
         <v>194</v>
       </c>
       <c r="X15" s="20">
         <v>142</v>
       </c>
       <c r="Y15" s="36">
         <v>138</v>
       </c>
       <c r="Z15" s="20">
         <v>118</v>
       </c>
-    </row>
-    <row r="16" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA15" s="20">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="15" t="s">
@@ -1787,52 +1820,55 @@
       </c>
       <c r="S16" s="24" t="s">
         <v>22</v>
       </c>
       <c r="T16" s="24" t="s">
         <v>22</v>
       </c>
       <c r="U16" s="20" t="s">
         <v>22</v>
       </c>
       <c r="V16" s="20" t="s">
         <v>22</v>
       </c>
       <c r="W16" s="20" t="s">
         <v>22</v>
       </c>
       <c r="X16" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y16" s="45" t="s">
         <v>22</v>
       </c>
       <c r="Z16" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="17" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA16" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="15">
         <v>539</v>
       </c>
       <c r="C17" s="15">
         <v>569</v>
       </c>
       <c r="D17" s="15">
         <v>619</v>
       </c>
       <c r="E17" s="15">
         <v>767</v>
       </c>
       <c r="F17" s="15">
         <v>843</v>
       </c>
       <c r="G17" s="15">
         <v>871</v>
       </c>
       <c r="H17" s="15">
         <v>856</v>
       </c>
       <c r="I17" s="15">
@@ -1867,52 +1903,55 @@
       </c>
       <c r="S17" s="24">
         <v>679</v>
       </c>
       <c r="T17" s="24">
         <v>718</v>
       </c>
       <c r="U17" s="20">
         <v>694</v>
       </c>
       <c r="V17" s="20">
         <v>654</v>
       </c>
       <c r="W17" s="20">
         <v>617</v>
       </c>
       <c r="X17" s="20">
         <v>543</v>
       </c>
       <c r="Y17" s="36">
         <v>590</v>
       </c>
       <c r="Z17" s="20">
         <v>668</v>
       </c>
-    </row>
-    <row r="18" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA17" s="20">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I18" s="15" t="s">
@@ -1947,52 +1986,55 @@
       </c>
       <c r="S18" s="24" t="s">
         <v>22</v>
       </c>
       <c r="T18" s="24" t="s">
         <v>22</v>
       </c>
       <c r="U18" s="20" t="s">
         <v>22</v>
       </c>
       <c r="V18" s="20" t="s">
         <v>22</v>
       </c>
       <c r="W18" s="20" t="s">
         <v>22</v>
       </c>
       <c r="X18" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y18" s="45" t="s">
         <v>22</v>
       </c>
       <c r="Z18" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="19" spans="1:26" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA18" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="26">
         <v>344</v>
       </c>
       <c r="C19" s="26">
         <v>326</v>
       </c>
       <c r="D19" s="26">
         <v>490</v>
       </c>
       <c r="E19" s="26">
         <v>501</v>
       </c>
       <c r="F19" s="26">
         <v>484</v>
       </c>
       <c r="G19" s="26">
         <v>416</v>
       </c>
       <c r="H19" s="26">
         <v>425</v>
       </c>
       <c r="I19" s="26">
@@ -2027,52 +2069,55 @@
       </c>
       <c r="S19" s="24">
         <v>480</v>
       </c>
       <c r="T19" s="24">
         <v>401</v>
       </c>
       <c r="U19" s="20">
         <v>419</v>
       </c>
       <c r="V19" s="20">
         <v>534</v>
       </c>
       <c r="W19" s="20">
         <v>605</v>
       </c>
       <c r="X19" s="20">
         <v>378</v>
       </c>
       <c r="Y19" s="36">
         <v>343</v>
       </c>
       <c r="Z19" s="20">
         <v>343</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA19" s="20">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -2107,52 +2152,55 @@
       </c>
       <c r="S20" s="24">
         <v>172</v>
       </c>
       <c r="T20" s="24">
         <v>165</v>
       </c>
       <c r="U20" s="20">
         <v>172</v>
       </c>
       <c r="V20" s="20">
         <v>172</v>
       </c>
       <c r="W20" s="20">
         <v>172</v>
       </c>
       <c r="X20" s="20">
         <v>145</v>
       </c>
       <c r="Y20" s="36">
         <v>169</v>
       </c>
       <c r="Z20" s="20">
         <v>174</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA20" s="20">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="15">
         <v>185</v>
       </c>
       <c r="C21" s="15">
         <v>200</v>
       </c>
       <c r="D21" s="15">
         <v>206</v>
       </c>
       <c r="E21" s="15">
         <v>267</v>
       </c>
       <c r="F21" s="15">
         <v>303</v>
       </c>
       <c r="G21" s="15">
         <v>313</v>
       </c>
       <c r="H21" s="15">
         <v>326</v>
       </c>
       <c r="I21" s="15">
@@ -2187,52 +2235,55 @@
       </c>
       <c r="S21" s="24">
         <v>843</v>
       </c>
       <c r="T21" s="24">
         <v>712</v>
       </c>
       <c r="U21" s="20">
         <v>620</v>
       </c>
       <c r="V21" s="20">
         <v>664</v>
       </c>
       <c r="W21" s="20">
         <v>664</v>
       </c>
       <c r="X21" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y21" s="36">
         <v>634</v>
       </c>
       <c r="Z21" s="20">
         <v>691</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA21" s="20">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="15" t="s">
@@ -2267,52 +2318,55 @@
       </c>
       <c r="S22" s="24">
         <v>388</v>
       </c>
       <c r="T22" s="24">
         <v>370</v>
       </c>
       <c r="U22" s="20">
         <v>439</v>
       </c>
       <c r="V22" s="20">
         <v>464</v>
       </c>
       <c r="W22" s="20">
         <v>486</v>
       </c>
       <c r="X22" s="20">
         <v>459</v>
       </c>
       <c r="Y22" s="36">
         <v>453</v>
       </c>
       <c r="Z22" s="20">
         <v>452</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA22" s="20">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="15" t="s">
@@ -2347,52 +2401,55 @@
       </c>
       <c r="S23" s="24">
         <v>220</v>
       </c>
       <c r="T23" s="24">
         <v>192</v>
       </c>
       <c r="U23" s="20">
         <v>152</v>
       </c>
       <c r="V23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="W23" s="28" t="s">
         <v>22</v>
       </c>
       <c r="X23" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y23" s="45" t="s">
         <v>22</v>
       </c>
       <c r="Z23" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA23" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="15">
         <v>302</v>
       </c>
       <c r="C24" s="15">
         <v>279</v>
       </c>
       <c r="D24" s="15">
         <v>243</v>
       </c>
       <c r="E24" s="15">
         <v>299</v>
       </c>
       <c r="F24" s="15">
         <v>301</v>
       </c>
       <c r="G24" s="15">
         <v>311</v>
       </c>
       <c r="H24" s="15">
         <v>374</v>
       </c>
       <c r="I24" s="15">
@@ -2427,52 +2484,55 @@
       </c>
       <c r="S24" s="24">
         <v>587</v>
       </c>
       <c r="T24" s="24">
         <v>508</v>
       </c>
       <c r="U24" s="20">
         <v>502</v>
       </c>
       <c r="V24" s="20">
         <v>550</v>
       </c>
       <c r="W24" s="20">
         <v>592</v>
       </c>
       <c r="X24" s="20">
         <v>552</v>
       </c>
       <c r="Y24" s="36">
         <v>602</v>
       </c>
       <c r="Z24" s="20">
         <v>572</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA24" s="20">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I25" s="15" t="s">
@@ -2507,52 +2567,55 @@
       </c>
       <c r="S25" s="24">
         <v>150</v>
       </c>
       <c r="T25" s="24">
         <v>141</v>
       </c>
       <c r="U25" s="20" t="s">
         <v>22</v>
       </c>
       <c r="V25" s="20" t="s">
         <v>22</v>
       </c>
       <c r="W25" s="28" t="s">
         <v>22</v>
       </c>
       <c r="X25" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y25" s="45" t="s">
         <v>22</v>
       </c>
       <c r="Z25" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA25" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="15" t="s">
@@ -2587,52 +2650,55 @@
       </c>
       <c r="S26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="T26" s="20" t="s">
         <v>22</v>
       </c>
       <c r="U26" s="20" t="s">
         <v>22</v>
       </c>
       <c r="V26" s="20" t="s">
         <v>22</v>
       </c>
       <c r="W26" s="28" t="s">
         <v>22</v>
       </c>
       <c r="X26" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y26" s="45" t="s">
         <v>22</v>
       </c>
       <c r="Z26" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="27" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA26" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I27" s="30" t="s">
@@ -2667,290 +2733,295 @@
       </c>
       <c r="S27" s="32">
         <v>200</v>
       </c>
       <c r="T27" s="32">
         <v>251</v>
       </c>
       <c r="U27" s="33">
         <v>269</v>
       </c>
       <c r="V27" s="33">
         <v>290</v>
       </c>
       <c r="W27" s="33">
         <v>282</v>
       </c>
       <c r="X27" s="33">
         <v>268</v>
       </c>
       <c r="Y27" s="33">
         <v>234</v>
       </c>
       <c r="Z27" s="33">
         <v>241</v>
       </c>
-    </row>
-    <row r="28" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA27" s="33">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="34"/>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="35"/>
       <c r="I28" s="35"/>
       <c r="J28" s="35"/>
       <c r="K28" s="35"/>
       <c r="L28" s="35"/>
       <c r="M28" s="35"/>
       <c r="N28" s="35"/>
       <c r="O28" s="35"/>
       <c r="P28" s="35"/>
       <c r="Q28" s="35"/>
       <c r="R28" s="35"/>
       <c r="S28" s="35"/>
       <c r="T28" s="20"/>
       <c r="U28" s="36"/>
       <c r="V28" s="36"/>
       <c r="W28" s="28"/>
     </row>
-    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:27" x14ac:dyDescent="0.2">
       <c r="B29" s="38"/>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="38"/>
       <c r="F29" s="38"/>
       <c r="G29" s="38"/>
       <c r="H29" s="38"/>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="38"/>
       <c r="L29" s="38"/>
       <c r="M29" s="38"/>
       <c r="N29" s="38"/>
       <c r="O29" s="38"/>
       <c r="P29" s="38"/>
       <c r="Q29" s="38"/>
       <c r="R29" s="38"/>
       <c r="S29" s="38"/>
       <c r="T29" s="38"/>
       <c r="U29" s="38"/>
       <c r="V29" s="38"/>
       <c r="W29" s="38"/>
     </row>
-    <row r="31" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="39"/>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="N31" s="40"/>
       <c r="O31" s="40"/>
       <c r="P31" s="40"/>
       <c r="Q31" s="40"/>
       <c r="R31" s="40"/>
       <c r="S31" s="40"/>
       <c r="T31" s="41"/>
       <c r="U31" s="42"/>
       <c r="V31" s="42"/>
       <c r="W31" s="43"/>
     </row>
-    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:27" x14ac:dyDescent="0.2">
       <c r="B32" s="38"/>
       <c r="C32" s="38"/>
       <c r="D32" s="38"/>
       <c r="E32" s="38"/>
       <c r="F32" s="38"/>
       <c r="G32" s="38"/>
       <c r="H32" s="38"/>
       <c r="I32" s="38"/>
       <c r="J32" s="38"/>
       <c r="K32" s="38"/>
       <c r="L32" s="38"/>
       <c r="M32" s="38"/>
       <c r="N32" s="38"/>
       <c r="O32" s="38"/>
       <c r="P32" s="38"/>
       <c r="Q32" s="38"/>
       <c r="R32" s="38"/>
       <c r="S32" s="38"/>
       <c r="T32" s="38"/>
       <c r="U32" s="38"/>
       <c r="V32" s="38"/>
       <c r="W32" s="38"/>
     </row>
     <row r="33" spans="2:23" x14ac:dyDescent="0.2">
       <c r="B33" s="38"/>
       <c r="C33" s="38"/>
       <c r="D33" s="38"/>
       <c r="E33" s="38"/>
       <c r="F33" s="38"/>
       <c r="G33" s="38"/>
       <c r="H33" s="38"/>
       <c r="I33" s="38"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
       <c r="L33" s="38"/>
       <c r="M33" s="38"/>
       <c r="N33" s="38"/>
       <c r="O33" s="38"/>
       <c r="P33" s="38"/>
       <c r="Q33" s="38"/>
       <c r="R33" s="38"/>
       <c r="S33" s="38"/>
       <c r="T33" s="38"/>
       <c r="U33" s="38"/>
       <c r="V33" s="38"/>
       <c r="W33" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B2:Z2"/>
-    <mergeCell ref="B4:Z4"/>
+    <mergeCell ref="B2:AA2"/>
+    <mergeCell ref="B4:AA4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="P7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="Q7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="Z7" sqref="Z7:Z27"/>
+      <selection pane="bottomRight" activeCell="Z31" sqref="Z31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="37" customWidth="1"/>
     <col min="2" max="23" width="9.85546875" style="37" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="46" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
       <c r="N2" s="46"/>
       <c r="O2" s="46"/>
       <c r="P2" s="46"/>
       <c r="Q2" s="46"/>
       <c r="R2" s="46"/>
       <c r="S2" s="46"/>
       <c r="T2" s="46"/>
       <c r="U2" s="46"/>
       <c r="V2" s="46"/>
       <c r="W2" s="46"/>
       <c r="X2" s="46"/>
       <c r="Y2" s="46"/>
       <c r="Z2" s="46"/>
-    </row>
-    <row r="3" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA2" s="46"/>
+    </row>
+    <row r="3" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
     </row>
-    <row r="4" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B4" s="47" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="47"/>
       <c r="D4" s="47"/>
       <c r="E4" s="47"/>
       <c r="F4" s="47"/>
       <c r="G4" s="47"/>
       <c r="H4" s="47"/>
       <c r="I4" s="47"/>
       <c r="J4" s="47"/>
       <c r="K4" s="47"/>
       <c r="L4" s="47"/>
       <c r="M4" s="47"/>
       <c r="N4" s="47"/>
       <c r="O4" s="47"/>
       <c r="P4" s="47"/>
       <c r="Q4" s="47"/>
       <c r="R4" s="47"/>
       <c r="S4" s="47"/>
       <c r="T4" s="47"/>
       <c r="U4" s="47"/>
       <c r="V4" s="47"/>
       <c r="W4" s="47"/>
       <c r="X4" s="47"/>
       <c r="Y4" s="47"/>
       <c r="Z4" s="47"/>
-    </row>
-[...1 lines deleted...]
-      <c r="Z5" s="8" t="s">
+      <c r="AA4" s="47"/>
+    </row>
+    <row r="5" spans="1:27" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA5" s="8" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:27" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="44"/>
       <c r="B6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>17</v>
       </c>
@@ -2983,52 +3054,55 @@
       </c>
       <c r="S6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="T6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="U6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="V6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="W6" s="12" t="s">
         <v>14</v>
       </c>
       <c r="X6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="Y6" s="12" t="s">
         <v>34</v>
       </c>
       <c r="Z6" s="12" t="s">
         <v>52</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA6" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="35">
         <v>5796</v>
       </c>
       <c r="C7" s="35">
         <v>6849</v>
       </c>
       <c r="D7" s="35">
         <v>7004</v>
       </c>
       <c r="E7" s="35">
         <v>7426</v>
       </c>
       <c r="F7" s="35">
         <v>8812</v>
       </c>
       <c r="G7" s="35">
         <v>9855</v>
       </c>
       <c r="H7" s="35">
         <v>11682</v>
       </c>
       <c r="I7" s="16">
@@ -3063,52 +3137,55 @@
       </c>
       <c r="S7" s="19">
         <v>10239</v>
       </c>
       <c r="T7" s="19">
         <v>10011</v>
       </c>
       <c r="U7" s="20">
         <v>10030</v>
       </c>
       <c r="V7" s="20">
         <v>10736</v>
       </c>
       <c r="W7" s="20">
         <v>10943</v>
       </c>
       <c r="X7" s="21">
         <v>10672</v>
       </c>
       <c r="Y7" s="21">
         <v>10562</v>
       </c>
       <c r="Z7" s="21">
         <v>10374</v>
       </c>
-    </row>
-    <row r="8" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA7" s="21">
+        <v>10507</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="35">
         <v>3246</v>
       </c>
       <c r="C8" s="35">
         <v>4032</v>
       </c>
       <c r="D8" s="35">
         <v>4135</v>
       </c>
       <c r="E8" s="35">
         <v>4450</v>
       </c>
       <c r="F8" s="35">
         <v>5404</v>
       </c>
       <c r="G8" s="35">
         <v>6131</v>
       </c>
       <c r="H8" s="35">
         <v>7092</v>
       </c>
       <c r="I8" s="16">
@@ -3143,52 +3220,55 @@
       </c>
       <c r="S8" s="19">
         <v>6301</v>
       </c>
       <c r="T8" s="19">
         <v>6341</v>
       </c>
       <c r="U8" s="20">
         <v>6433</v>
       </c>
       <c r="V8" s="20">
         <v>7029</v>
       </c>
       <c r="W8" s="20">
         <v>7093</v>
       </c>
       <c r="X8" s="20">
         <v>6981</v>
       </c>
       <c r="Y8" s="20">
         <v>6883</v>
       </c>
       <c r="Z8" s="20">
         <v>6739</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA8" s="20">
+        <v>6891</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="35">
         <v>769</v>
       </c>
       <c r="C9" s="35">
         <v>769</v>
       </c>
       <c r="D9" s="35">
         <v>769</v>
       </c>
       <c r="E9" s="35">
         <v>782</v>
       </c>
       <c r="F9" s="35">
         <v>950</v>
       </c>
       <c r="G9" s="35">
         <v>1052</v>
       </c>
       <c r="H9" s="35">
         <v>1290</v>
       </c>
       <c r="I9" s="16">
@@ -3223,52 +3303,55 @@
       </c>
       <c r="S9" s="24">
         <v>958</v>
       </c>
       <c r="T9" s="24">
         <v>929</v>
       </c>
       <c r="U9" s="20">
         <v>892</v>
       </c>
       <c r="V9" s="20">
         <v>908</v>
       </c>
       <c r="W9" s="20">
         <v>944</v>
       </c>
       <c r="X9" s="20">
         <v>983</v>
       </c>
       <c r="Y9" s="20">
         <v>967</v>
       </c>
       <c r="Z9" s="20">
         <v>937</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA9" s="20">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="35">
         <v>140</v>
       </c>
       <c r="C10" s="35">
         <v>206</v>
       </c>
       <c r="D10" s="35">
         <v>243</v>
       </c>
       <c r="E10" s="35">
         <v>291</v>
       </c>
       <c r="F10" s="35">
         <v>365</v>
       </c>
       <c r="G10" s="35">
         <v>419</v>
       </c>
       <c r="H10" s="35">
         <v>447</v>
       </c>
       <c r="I10" s="16">
@@ -3303,52 +3386,55 @@
       </c>
       <c r="S10" s="24">
         <v>221</v>
       </c>
       <c r="T10" s="24">
         <v>190</v>
       </c>
       <c r="U10" s="20">
         <v>217</v>
       </c>
       <c r="V10" s="20">
         <v>220</v>
       </c>
       <c r="W10" s="20">
         <v>238</v>
       </c>
       <c r="X10" s="20">
         <v>209</v>
       </c>
       <c r="Y10" s="20">
         <v>222</v>
       </c>
       <c r="Z10" s="20">
         <v>204</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA10" s="20">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="35">
         <v>1022</v>
       </c>
       <c r="C11" s="35">
         <v>1186</v>
       </c>
       <c r="D11" s="35">
         <v>1169</v>
       </c>
       <c r="E11" s="35">
         <v>1134</v>
       </c>
       <c r="F11" s="35">
         <v>1242</v>
       </c>
       <c r="G11" s="35">
         <v>1431</v>
       </c>
       <c r="H11" s="35">
         <v>1979</v>
       </c>
       <c r="I11" s="16">
@@ -3383,52 +3469,55 @@
       </c>
       <c r="S11" s="19">
         <v>1325</v>
       </c>
       <c r="T11" s="19">
         <v>1278</v>
       </c>
       <c r="U11" s="20">
         <v>1240</v>
       </c>
       <c r="V11" s="20">
         <v>1253</v>
       </c>
       <c r="W11" s="20">
         <v>1239</v>
       </c>
       <c r="X11" s="20">
         <v>1272</v>
       </c>
       <c r="Y11" s="20">
         <v>1262</v>
       </c>
       <c r="Z11" s="20">
         <v>1204</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA11" s="20">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="15" t="s">
@@ -3463,52 +3552,55 @@
       </c>
       <c r="S12" s="24" t="s">
         <v>23</v>
       </c>
       <c r="T12" s="24" t="s">
         <v>22</v>
       </c>
       <c r="U12" s="25" t="s">
         <v>22</v>
       </c>
       <c r="V12" s="25" t="s">
         <v>22</v>
       </c>
       <c r="W12" s="25" t="s">
         <v>22</v>
       </c>
       <c r="X12" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y12" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Z12" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="13" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA12" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I13" s="15" t="s">
@@ -3543,52 +3635,55 @@
       </c>
       <c r="S13" s="24" t="s">
         <v>23</v>
       </c>
       <c r="T13" s="24" t="s">
         <v>22</v>
       </c>
       <c r="U13" s="25" t="s">
         <v>22</v>
       </c>
       <c r="V13" s="25" t="s">
         <v>22</v>
       </c>
       <c r="W13" s="25" t="s">
         <v>22</v>
       </c>
       <c r="X13" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y13" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Z13" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="14" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA13" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -3623,52 +3718,55 @@
       </c>
       <c r="S14" s="24">
         <v>144</v>
       </c>
       <c r="T14" s="24">
         <v>124</v>
       </c>
       <c r="U14" s="20">
         <v>132</v>
       </c>
       <c r="V14" s="20">
         <v>177</v>
       </c>
       <c r="W14" s="20">
         <v>172</v>
       </c>
       <c r="X14" s="20">
         <v>158</v>
       </c>
       <c r="Y14" s="20">
         <v>143</v>
       </c>
       <c r="Z14" s="20">
         <v>149</v>
       </c>
-    </row>
-    <row r="15" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA14" s="20">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="15" t="s">
@@ -3703,52 +3801,55 @@
       </c>
       <c r="S15" s="24">
         <v>68</v>
       </c>
       <c r="T15" s="24">
         <v>66</v>
       </c>
       <c r="U15" s="20">
         <v>64</v>
       </c>
       <c r="V15" s="20">
         <v>61</v>
       </c>
       <c r="W15" s="20">
         <v>73</v>
       </c>
       <c r="X15" s="20">
         <v>54</v>
       </c>
       <c r="Y15" s="20">
         <v>58</v>
       </c>
       <c r="Z15" s="20">
         <v>44</v>
       </c>
-    </row>
-    <row r="16" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA15" s="20">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="15" t="s">
@@ -3783,52 +3884,55 @@
       </c>
       <c r="S16" s="24" t="s">
         <v>23</v>
       </c>
       <c r="T16" s="24" t="s">
         <v>22</v>
       </c>
       <c r="U16" s="25" t="s">
         <v>22</v>
       </c>
       <c r="V16" s="25" t="s">
         <v>22</v>
       </c>
       <c r="W16" s="25" t="s">
         <v>22</v>
       </c>
       <c r="X16" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y16" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Z16" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="17" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA16" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="15">
         <v>258</v>
       </c>
       <c r="C17" s="15">
         <v>256</v>
       </c>
       <c r="D17" s="15">
         <v>271</v>
       </c>
       <c r="E17" s="15">
         <v>337</v>
       </c>
       <c r="F17" s="15">
         <v>382</v>
       </c>
       <c r="G17" s="15">
         <v>379</v>
       </c>
       <c r="H17" s="15">
         <v>387</v>
       </c>
       <c r="I17" s="15">
@@ -3863,52 +3967,55 @@
       </c>
       <c r="S17" s="24">
         <v>198</v>
       </c>
       <c r="T17" s="24">
         <v>213</v>
       </c>
       <c r="U17" s="20">
         <v>202</v>
       </c>
       <c r="V17" s="20">
         <v>197</v>
       </c>
       <c r="W17" s="20">
         <v>176</v>
       </c>
       <c r="X17" s="20">
         <v>150</v>
       </c>
       <c r="Y17" s="20">
         <v>167</v>
       </c>
       <c r="Z17" s="20">
         <v>193</v>
       </c>
-    </row>
-    <row r="18" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA17" s="20">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I18" s="15" t="s">
@@ -3943,52 +4050,55 @@
       </c>
       <c r="S18" s="24" t="s">
         <v>23</v>
       </c>
       <c r="T18" s="24" t="s">
         <v>22</v>
       </c>
       <c r="U18" s="25" t="s">
         <v>22</v>
       </c>
       <c r="V18" s="25" t="s">
         <v>22</v>
       </c>
       <c r="W18" s="25" t="s">
         <v>22</v>
       </c>
       <c r="X18" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y18" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Z18" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="19" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA18" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="15">
         <v>146</v>
       </c>
       <c r="C19" s="15">
         <v>155</v>
       </c>
       <c r="D19" s="15">
         <v>212</v>
       </c>
       <c r="E19" s="15">
         <v>216</v>
       </c>
       <c r="F19" s="15">
         <v>212</v>
       </c>
       <c r="G19" s="15">
         <v>169</v>
       </c>
       <c r="H19" s="15">
         <v>173</v>
       </c>
       <c r="I19" s="15">
@@ -4023,52 +4133,55 @@
       </c>
       <c r="S19" s="24">
         <v>153</v>
       </c>
       <c r="T19" s="24">
         <v>123</v>
       </c>
       <c r="U19" s="20">
         <v>127</v>
       </c>
       <c r="V19" s="20">
         <v>162</v>
       </c>
       <c r="W19" s="20">
         <v>221</v>
       </c>
       <c r="X19" s="20">
         <v>119</v>
       </c>
       <c r="Y19" s="20">
         <v>108</v>
       </c>
       <c r="Z19" s="20">
         <v>110</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA19" s="20">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -4103,52 +4216,55 @@
       </c>
       <c r="S20" s="24">
         <v>70</v>
       </c>
       <c r="T20" s="24">
         <v>66</v>
       </c>
       <c r="U20" s="20">
         <v>57</v>
       </c>
       <c r="V20" s="20">
         <v>61</v>
       </c>
       <c r="W20" s="20">
         <v>57</v>
       </c>
       <c r="X20" s="20">
         <v>54</v>
       </c>
       <c r="Y20" s="20">
         <v>73</v>
       </c>
       <c r="Z20" s="20">
         <v>79</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA20" s="20">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="15">
         <v>89</v>
       </c>
       <c r="C21" s="15">
         <v>105</v>
       </c>
       <c r="D21" s="15">
         <v>96</v>
       </c>
       <c r="E21" s="15">
         <v>110</v>
       </c>
       <c r="F21" s="15">
         <v>145</v>
       </c>
       <c r="G21" s="15">
         <v>152</v>
       </c>
       <c r="H21" s="15">
         <v>175</v>
       </c>
       <c r="I21" s="15">
@@ -4183,52 +4299,55 @@
       </c>
       <c r="S21" s="24">
         <v>222</v>
       </c>
       <c r="T21" s="24">
         <v>173</v>
       </c>
       <c r="U21" s="20">
         <v>165</v>
       </c>
       <c r="V21" s="20">
         <v>202</v>
       </c>
       <c r="W21" s="20">
         <v>224</v>
       </c>
       <c r="X21" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y21" s="20">
         <v>206</v>
       </c>
       <c r="Z21" s="20">
         <v>222</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA21" s="20">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="15" t="s">
@@ -4263,52 +4382,55 @@
       </c>
       <c r="S22" s="24">
         <v>128</v>
       </c>
       <c r="T22" s="24">
         <v>99</v>
       </c>
       <c r="U22" s="20">
         <v>167</v>
       </c>
       <c r="V22" s="20">
         <v>199</v>
       </c>
       <c r="W22" s="20">
         <v>207</v>
       </c>
       <c r="X22" s="20">
         <v>181</v>
       </c>
       <c r="Y22" s="20">
         <v>164</v>
       </c>
       <c r="Z22" s="20">
         <v>185</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA22" s="20">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="15" t="s">
@@ -4343,52 +4465,55 @@
       </c>
       <c r="S23" s="24">
         <v>85</v>
       </c>
       <c r="T23" s="24">
         <v>79</v>
       </c>
       <c r="U23" s="20">
         <v>59</v>
       </c>
       <c r="V23" s="25" t="s">
         <v>22</v>
       </c>
       <c r="W23" s="25" t="s">
         <v>22</v>
       </c>
       <c r="X23" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y23" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Z23" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA23" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="15">
         <v>126</v>
       </c>
       <c r="C24" s="15">
         <v>140</v>
       </c>
       <c r="D24" s="15">
         <v>109</v>
       </c>
       <c r="E24" s="15">
         <v>106</v>
       </c>
       <c r="F24" s="15">
         <v>112</v>
       </c>
       <c r="G24" s="15">
         <v>122</v>
       </c>
       <c r="H24" s="15">
         <v>139</v>
       </c>
       <c r="I24" s="15">
@@ -4423,52 +4548,55 @@
       </c>
       <c r="S24" s="24">
         <v>227</v>
       </c>
       <c r="T24" s="24">
         <v>198</v>
       </c>
       <c r="U24" s="20">
         <v>207</v>
       </c>
       <c r="V24" s="20">
         <v>193</v>
       </c>
       <c r="W24" s="20">
         <v>215</v>
       </c>
       <c r="X24" s="20">
         <v>212</v>
       </c>
       <c r="Y24" s="20">
         <v>237</v>
       </c>
       <c r="Z24" s="20">
         <v>223</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA24" s="20">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I25" s="15" t="s">
@@ -4503,52 +4631,55 @@
       </c>
       <c r="S25" s="24">
         <v>75</v>
       </c>
       <c r="T25" s="24">
         <v>67</v>
       </c>
       <c r="U25" s="25" t="s">
         <v>22</v>
       </c>
       <c r="V25" s="25" t="s">
         <v>22</v>
       </c>
       <c r="W25" s="25" t="s">
         <v>22</v>
       </c>
       <c r="X25" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y25" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Z25" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA25" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="15" t="s">
@@ -4583,52 +4714,55 @@
       </c>
       <c r="S26" s="24" t="s">
         <v>23</v>
       </c>
       <c r="T26" s="24" t="s">
         <v>22</v>
       </c>
       <c r="U26" s="25" t="s">
         <v>22</v>
       </c>
       <c r="V26" s="25" t="s">
         <v>22</v>
       </c>
       <c r="W26" s="25" t="s">
         <v>22</v>
       </c>
       <c r="X26" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Y26" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Z26" s="25" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="27" spans="1:26" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA26" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H27" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I27" s="30" t="s">
@@ -4663,88 +4797,89 @@
       </c>
       <c r="S27" s="32">
         <v>64</v>
       </c>
       <c r="T27" s="32">
         <v>65</v>
       </c>
       <c r="U27" s="33">
         <v>68</v>
       </c>
       <c r="V27" s="33">
         <v>74</v>
       </c>
       <c r="W27" s="33">
         <v>84</v>
       </c>
       <c r="X27" s="33">
         <v>84</v>
       </c>
       <c r="Y27" s="33">
         <v>72</v>
       </c>
       <c r="Z27" s="33">
         <v>85</v>
       </c>
-    </row>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+      <c r="AA27" s="33">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:27" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:27" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B2:Z2"/>
-    <mergeCell ref="B4:Z4"/>
+    <mergeCell ref="B2:AA2"/>
+    <mergeCell ref="B4:AA4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Total</vt:lpstr>
       <vt:lpstr>Women</vt:lpstr>
       <vt:lpstr>Total!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>Women!Заголовки_для_печати</vt:lpstr>
-      <vt:lpstr>Total!Область_печати</vt:lpstr>
-      <vt:lpstr>Women!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Turebayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>