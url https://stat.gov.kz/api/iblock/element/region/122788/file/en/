--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -1,65 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8955" yWindow="2010" windowWidth="17445" windowHeight="10020" tabRatio="472"/>
+    <workbookView xWindow="120" yWindow="2340" windowWidth="17445" windowHeight="10020" tabRatio="472"/>
   </bookViews>
   <sheets>
     <sheet name="Number of organizations" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Number of organizations'!$A:$A</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Number of organizations'!$A$2:$T$26</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="51">
   <si>
     <t>2000/2001</t>
   </si>
   <si>
     <t>2001/2002</t>
   </si>
   <si>
     <t>2002/2003</t>
   </si>
   <si>
     <t>2004/2005</t>
   </si>
   <si>
     <t>2005/2006</t>
   </si>
   <si>
     <t>2012/2013</t>
   </si>
   <si>
     <t>2013/2014</t>
   </si>
   <si>
     <t>2014/2015</t>
   </si>
   <si>
@@ -165,50 +164,53 @@
     <t xml:space="preserve">Naurzum </t>
   </si>
   <si>
     <t xml:space="preserve">Sarykol </t>
   </si>
   <si>
     <t xml:space="preserve">Beimbet Maylin </t>
   </si>
   <si>
     <t xml:space="preserve">Uzunkol </t>
   </si>
   <si>
     <t xml:space="preserve">Fedorov </t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>Kostanay сity</t>
   </si>
   <si>
     <t xml:space="preserve">Amangeldi </t>
   </si>
   <si>
     <t>2024/2025</t>
+  </si>
+  <si>
+    <t>2025/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1130,114 +1132,115 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z63"/>
+  <dimension ref="A1:AA63"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="M5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="N5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="Z5" sqref="Z5:Z25"/>
+      <selection pane="bottomRight" activeCell="X30" sqref="X30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="44" customWidth="1"/>
     <col min="2" max="4" width="9.5703125" style="44" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="44" customWidth="1"/>
     <col min="6" max="7" width="9.5703125" style="44" customWidth="1"/>
     <col min="8" max="9" width="10.5703125" style="44" customWidth="1"/>
     <col min="10" max="23" width="9.5703125" style="44" customWidth="1"/>
     <col min="24" max="16384" width="8.85546875" style="44"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
       <c r="Z2" s="47"/>
-    </row>
-    <row r="3" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA2" s="47"/>
+    </row>
+    <row r="3" spans="1:27" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
-      <c r="Z3" s="4" t="s">
+      <c r="AA3" s="4" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:27" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
       <c r="B4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>17</v>
       </c>
@@ -1270,52 +1273,55 @@
       </c>
       <c r="S4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="T4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="U4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="V4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="W4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="X4" s="7" t="s">
         <v>23</v>
       </c>
       <c r="Y4" s="7" t="s">
         <v>31</v>
       </c>
       <c r="Z4" s="7" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="5" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA4" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="10">
         <v>22</v>
       </c>
       <c r="C5" s="10">
         <v>22</v>
       </c>
       <c r="D5" s="10">
         <v>22</v>
       </c>
       <c r="E5" s="11">
         <v>23</v>
       </c>
       <c r="F5" s="10">
         <v>23</v>
       </c>
       <c r="G5" s="11">
         <v>25</v>
       </c>
       <c r="H5" s="10">
         <v>28</v>
       </c>
       <c r="I5" s="10">
@@ -1350,52 +1356,55 @@
       </c>
       <c r="S5" s="11">
         <v>40</v>
       </c>
       <c r="T5" s="12">
         <v>39</v>
       </c>
       <c r="U5" s="12">
         <v>35</v>
       </c>
       <c r="V5" s="12">
         <v>34</v>
       </c>
       <c r="W5" s="12">
         <v>34</v>
       </c>
       <c r="X5" s="13">
         <v>34</v>
       </c>
       <c r="Y5" s="45">
         <v>33</v>
       </c>
       <c r="Z5" s="45">
         <v>33</v>
       </c>
-    </row>
-    <row r="6" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA5" s="12">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="15">
         <v>10</v>
       </c>
       <c r="C6" s="15">
         <v>10</v>
       </c>
       <c r="D6" s="15">
         <v>10</v>
       </c>
       <c r="E6" s="16">
         <v>11</v>
       </c>
       <c r="F6" s="15">
         <v>11</v>
       </c>
       <c r="G6" s="15">
         <v>11</v>
       </c>
       <c r="H6" s="15">
         <v>13</v>
       </c>
       <c r="I6" s="15">
@@ -1430,52 +1439,55 @@
       </c>
       <c r="S6" s="16">
         <v>17</v>
       </c>
       <c r="T6" s="16">
         <v>16</v>
       </c>
       <c r="U6" s="16">
         <v>14</v>
       </c>
       <c r="V6" s="16">
         <v>14</v>
       </c>
       <c r="W6" s="16">
         <v>14</v>
       </c>
       <c r="X6" s="18">
         <v>14</v>
       </c>
       <c r="Y6" s="45">
         <v>13</v>
       </c>
       <c r="Z6" s="45">
         <v>13</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA6" s="20">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="15">
         <v>4</v>
       </c>
       <c r="C7" s="15">
         <v>4</v>
       </c>
       <c r="D7" s="15">
         <v>4</v>
       </c>
       <c r="E7" s="15">
         <v>4</v>
       </c>
       <c r="F7" s="15">
         <v>4</v>
       </c>
       <c r="G7" s="15">
         <v>4</v>
       </c>
       <c r="H7" s="15">
         <v>4</v>
       </c>
       <c r="I7" s="15">
@@ -1510,52 +1522,55 @@
       </c>
       <c r="S7" s="19">
         <v>5</v>
       </c>
       <c r="T7" s="19">
         <v>5</v>
       </c>
       <c r="U7" s="19">
         <v>4</v>
       </c>
       <c r="V7" s="19">
         <v>4</v>
       </c>
       <c r="W7" s="19">
         <v>4</v>
       </c>
       <c r="X7" s="18">
         <v>4</v>
       </c>
       <c r="Y7" s="45">
         <v>4</v>
       </c>
       <c r="Z7" s="45">
         <v>4</v>
       </c>
-    </row>
-    <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA7" s="20">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="15">
         <v>1</v>
       </c>
       <c r="C8" s="15">
         <v>1</v>
       </c>
       <c r="D8" s="15">
         <v>1</v>
       </c>
       <c r="E8" s="15">
         <v>1</v>
       </c>
       <c r="F8" s="15">
         <v>1</v>
       </c>
       <c r="G8" s="15">
         <v>1</v>
       </c>
       <c r="H8" s="15">
         <v>1</v>
       </c>
       <c r="I8" s="15">
@@ -1590,52 +1605,55 @@
       </c>
       <c r="S8" s="16">
         <v>1</v>
       </c>
       <c r="T8" s="16">
         <v>1</v>
       </c>
       <c r="U8" s="16">
         <v>1</v>
       </c>
       <c r="V8" s="16">
         <v>1</v>
       </c>
       <c r="W8" s="16">
         <v>1</v>
       </c>
       <c r="X8" s="20">
         <v>1</v>
       </c>
       <c r="Y8" s="45">
         <v>1</v>
       </c>
       <c r="Z8" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA8" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="15">
         <v>3</v>
       </c>
       <c r="C9" s="15">
         <v>3</v>
       </c>
       <c r="D9" s="15">
         <v>3</v>
       </c>
       <c r="E9" s="15">
         <v>3</v>
       </c>
       <c r="F9" s="15">
         <v>3</v>
       </c>
       <c r="G9" s="15">
         <v>5</v>
       </c>
       <c r="H9" s="15">
         <v>6</v>
       </c>
       <c r="I9" s="15">
@@ -1670,52 +1688,55 @@
       </c>
       <c r="S9" s="16">
         <v>6</v>
       </c>
       <c r="T9" s="16">
         <v>6</v>
       </c>
       <c r="U9" s="16">
         <v>6</v>
       </c>
       <c r="V9" s="16">
         <v>6</v>
       </c>
       <c r="W9" s="16">
         <v>6</v>
       </c>
       <c r="X9" s="20">
         <v>6</v>
       </c>
       <c r="Y9" s="45">
         <v>6</v>
       </c>
       <c r="Z9" s="45">
         <v>6</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA9" s="20">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="17" t="s">
@@ -1750,52 +1771,55 @@
       </c>
       <c r="S10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="T10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="U10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="V10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="W10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>18</v>
       </c>
       <c r="Y10" s="46" t="s">
         <v>18</v>
       </c>
       <c r="Z10" s="46" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA10" s="21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="17" t="s">
@@ -1830,52 +1854,55 @@
       </c>
       <c r="S11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="T11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="U11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="V11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="W11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="X11" s="21" t="s">
         <v>18</v>
       </c>
       <c r="Y11" s="46" t="s">
         <v>18</v>
       </c>
       <c r="Z11" s="46" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA11" s="21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I12" s="17" t="s">
@@ -1910,52 +1937,55 @@
       </c>
       <c r="S12" s="16">
         <v>1</v>
       </c>
       <c r="T12" s="16">
         <v>1</v>
       </c>
       <c r="U12" s="16">
         <v>1</v>
       </c>
       <c r="V12" s="16">
         <v>1</v>
       </c>
       <c r="W12" s="16">
         <v>1</v>
       </c>
       <c r="X12" s="20">
         <v>1</v>
       </c>
       <c r="Y12" s="45">
         <v>1</v>
       </c>
       <c r="Z12" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA12" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I13" s="17" t="s">
@@ -1990,52 +2020,55 @@
       </c>
       <c r="S13" s="16">
         <v>1</v>
       </c>
       <c r="T13" s="16">
         <v>1</v>
       </c>
       <c r="U13" s="16">
         <v>1</v>
       </c>
       <c r="V13" s="16">
         <v>1</v>
       </c>
       <c r="W13" s="16">
         <v>1</v>
       </c>
       <c r="X13" s="20">
         <v>1</v>
       </c>
       <c r="Y13" s="45">
         <v>1</v>
       </c>
       <c r="Z13" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA13" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="17" t="s">
@@ -2070,52 +2103,55 @@
       </c>
       <c r="S14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="T14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="U14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="V14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="W14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="X14" s="21" t="s">
         <v>18</v>
       </c>
       <c r="Y14" s="46" t="s">
         <v>18</v>
       </c>
       <c r="Z14" s="46" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA14" s="21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="15">
         <v>1</v>
       </c>
       <c r="C15" s="15">
         <v>1</v>
       </c>
       <c r="D15" s="15">
         <v>1</v>
       </c>
       <c r="E15" s="15">
         <v>1</v>
       </c>
       <c r="F15" s="15">
         <v>1</v>
       </c>
       <c r="G15" s="15">
         <v>1</v>
       </c>
       <c r="H15" s="15">
         <v>1</v>
       </c>
       <c r="I15" s="15">
@@ -2150,52 +2186,55 @@
       </c>
       <c r="S15" s="16">
         <v>1</v>
       </c>
       <c r="T15" s="16">
         <v>1</v>
       </c>
       <c r="U15" s="16">
         <v>1</v>
       </c>
       <c r="V15" s="16">
         <v>1</v>
       </c>
       <c r="W15" s="16">
         <v>1</v>
       </c>
       <c r="X15" s="20">
         <v>1</v>
       </c>
       <c r="Y15" s="45">
         <v>1</v>
       </c>
       <c r="Z15" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="16" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA15" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="17" t="s">
@@ -2230,52 +2269,55 @@
       </c>
       <c r="S16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="T16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="U16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="V16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="W16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>18</v>
       </c>
       <c r="Y16" s="46" t="s">
         <v>18</v>
       </c>
       <c r="Z16" s="46" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="17" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA16" s="21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="15">
         <v>1</v>
       </c>
       <c r="C17" s="15">
         <v>1</v>
       </c>
       <c r="D17" s="15">
         <v>1</v>
       </c>
       <c r="E17" s="15">
         <v>1</v>
       </c>
       <c r="F17" s="15">
         <v>1</v>
       </c>
       <c r="G17" s="15">
         <v>1</v>
       </c>
       <c r="H17" s="15">
         <v>1</v>
       </c>
       <c r="I17" s="15">
@@ -2310,52 +2352,55 @@
       </c>
       <c r="S17" s="22">
         <v>1</v>
       </c>
       <c r="T17" s="22">
         <v>1</v>
       </c>
       <c r="U17" s="22">
         <v>1</v>
       </c>
       <c r="V17" s="22">
         <v>1</v>
       </c>
       <c r="W17" s="22">
         <v>1</v>
       </c>
       <c r="X17" s="20">
         <v>1</v>
       </c>
       <c r="Y17" s="45">
         <v>1</v>
       </c>
       <c r="Z17" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA17" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="17" t="s">
@@ -2390,52 +2435,55 @@
       </c>
       <c r="S18" s="16">
         <v>1</v>
       </c>
       <c r="T18" s="16">
         <v>1</v>
       </c>
       <c r="U18" s="16">
         <v>1</v>
       </c>
       <c r="V18" s="16">
         <v>1</v>
       </c>
       <c r="W18" s="16">
         <v>1</v>
       </c>
       <c r="X18" s="20">
         <v>1</v>
       </c>
       <c r="Y18" s="45">
         <v>1</v>
       </c>
       <c r="Z18" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA18" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="15">
         <v>1</v>
       </c>
       <c r="C19" s="15">
         <v>1</v>
       </c>
       <c r="D19" s="15">
         <v>1</v>
       </c>
       <c r="E19" s="15">
         <v>1</v>
       </c>
       <c r="F19" s="15">
         <v>1</v>
       </c>
       <c r="G19" s="15">
         <v>1</v>
       </c>
       <c r="H19" s="15">
         <v>1</v>
       </c>
       <c r="I19" s="15">
@@ -2470,52 +2518,55 @@
       </c>
       <c r="S19" s="16">
         <v>1</v>
       </c>
       <c r="T19" s="16">
         <v>1</v>
       </c>
       <c r="U19" s="16">
         <v>1</v>
       </c>
       <c r="V19" s="16">
         <v>1</v>
       </c>
       <c r="W19" s="16">
         <v>1</v>
       </c>
       <c r="X19" s="20">
         <v>1</v>
       </c>
       <c r="Y19" s="45">
         <v>1</v>
       </c>
       <c r="Z19" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA19" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I20" s="17" t="s">
@@ -2550,52 +2601,55 @@
       </c>
       <c r="S20" s="16">
         <v>1</v>
       </c>
       <c r="T20" s="16">
         <v>1</v>
       </c>
       <c r="U20" s="16">
         <v>1</v>
       </c>
       <c r="V20" s="16">
         <v>1</v>
       </c>
       <c r="W20" s="16">
         <v>1</v>
       </c>
       <c r="X20" s="20">
         <v>1</v>
       </c>
       <c r="Y20" s="45">
         <v>1</v>
       </c>
       <c r="Z20" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA20" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I21" s="17" t="s">
@@ -2630,52 +2684,55 @@
       </c>
       <c r="S21" s="16">
         <v>1</v>
       </c>
       <c r="T21" s="16">
         <v>1</v>
       </c>
       <c r="U21" s="16">
         <v>1</v>
       </c>
       <c r="V21" s="17" t="s">
         <v>18</v>
       </c>
       <c r="W21" s="17" t="s">
         <v>18</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>18</v>
       </c>
       <c r="Y21" s="46" t="s">
         <v>18</v>
       </c>
       <c r="Z21" s="46" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA21" s="21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="15">
         <v>1</v>
       </c>
       <c r="C22" s="15">
         <v>1</v>
       </c>
       <c r="D22" s="15">
         <v>1</v>
       </c>
       <c r="E22" s="15">
         <v>1</v>
       </c>
       <c r="F22" s="15">
         <v>1</v>
       </c>
       <c r="G22" s="15">
         <v>1</v>
       </c>
       <c r="H22" s="15">
         <v>1</v>
       </c>
       <c r="I22" s="15">
@@ -2710,52 +2767,55 @@
       </c>
       <c r="S22" s="16">
         <v>1</v>
       </c>
       <c r="T22" s="16">
         <v>1</v>
       </c>
       <c r="U22" s="16">
         <v>1</v>
       </c>
       <c r="V22" s="16">
         <v>1</v>
       </c>
       <c r="W22" s="16">
         <v>1</v>
       </c>
       <c r="X22" s="20">
         <v>1</v>
       </c>
       <c r="Y22" s="45">
         <v>1</v>
       </c>
       <c r="Z22" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA22" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I23" s="17" t="s">
@@ -2790,52 +2850,55 @@
       </c>
       <c r="S23" s="16">
         <v>1</v>
       </c>
       <c r="T23" s="16">
         <v>1</v>
       </c>
       <c r="U23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="V23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="W23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="X23" s="21" t="s">
         <v>18</v>
       </c>
       <c r="Y23" s="46" t="s">
         <v>18</v>
       </c>
       <c r="Z23" s="46" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA23" s="21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I24" s="17" t="s">
@@ -2870,52 +2933,55 @@
       </c>
       <c r="S24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="T24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="U24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="V24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="W24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="X24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="Y24" s="46" t="s">
         <v>18</v>
       </c>
       <c r="Z24" s="46" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA24" s="21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="I25" s="24" t="s">
@@ -2947,126 +3013,129 @@
       </c>
       <c r="R25" s="25">
         <v>1</v>
       </c>
       <c r="S25" s="25">
         <v>1</v>
       </c>
       <c r="T25" s="25">
         <v>1</v>
       </c>
       <c r="U25" s="25">
         <v>1</v>
       </c>
       <c r="V25" s="25">
         <v>1</v>
       </c>
       <c r="W25" s="25">
         <v>1</v>
       </c>
       <c r="X25" s="26">
         <v>1</v>
       </c>
       <c r="Y25" s="26">
         <v>1</v>
       </c>
-      <c r="Z25" s="45">
-[...3 lines deleted...]
-    <row r="26" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="Z25" s="26">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="27"/>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="28"/>
       <c r="L26" s="28"/>
       <c r="M26" s="28"/>
       <c r="N26" s="28"/>
       <c r="O26" s="28"/>
       <c r="P26" s="28"/>
       <c r="Q26" s="28"/>
       <c r="R26" s="28"/>
       <c r="S26" s="28"/>
       <c r="T26" s="29"/>
       <c r="U26" s="22"/>
     </row>
-    <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:27" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="28" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:27" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="30"/>
       <c r="B29" s="31"/>
       <c r="C29" s="32"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
     </row>
-    <row r="30" spans="1:26" s="36" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:27" s="36" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="34"/>
       <c r="B30" s="31"/>
       <c r="C30" s="32"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="I30" s="37"/>
     </row>
-    <row r="31" spans="1:26" s="36" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:27" s="36" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="34"/>
       <c r="B31" s="31"/>
       <c r="C31" s="31"/>
       <c r="D31" s="31"/>
       <c r="E31" s="31"/>
       <c r="F31" s="31"/>
       <c r="G31" s="31"/>
       <c r="H31" s="31"/>
       <c r="I31" s="31"/>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
       <c r="N31" s="31"/>
       <c r="O31" s="31"/>
       <c r="P31" s="31"/>
       <c r="Q31" s="31"/>
       <c r="R31" s="31"/>
       <c r="S31" s="31"/>
       <c r="T31" s="31"/>
       <c r="U31" s="31"/>
       <c r="V31" s="31"/>
       <c r="W31" s="31"/>
     </row>
-    <row r="32" spans="1:26" s="36" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:27" s="36" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="34"/>
       <c r="B32" s="31"/>
       <c r="C32" s="32"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
     </row>
     <row r="33" spans="1:9" s="36" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="34"/>
       <c r="B33" s="31"/>
       <c r="C33" s="32"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="35"/>
       <c r="I33" s="38"/>
     </row>
     <row r="34" spans="1:9" s="36" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="34"/>
       <c r="B34" s="39"/>
       <c r="C34" s="32"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="I34" s="38"/>
     </row>
@@ -3241,78 +3310,77 @@
       <c r="B59" s="43"/>
       <c r="C59" s="43"/>
     </row>
     <row r="60" spans="1:3" s="36" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="42"/>
       <c r="B60" s="43"/>
       <c r="C60" s="43"/>
     </row>
     <row r="61" spans="1:3" s="36" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="42"/>
       <c r="B61" s="43"/>
       <c r="C61" s="43"/>
     </row>
     <row r="62" spans="1:3" s="36" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="42"/>
       <c r="B62" s="43"/>
       <c r="C62" s="43"/>
     </row>
     <row r="63" spans="1:3" s="36" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="42"/>
       <c r="B63" s="43"/>
       <c r="C63" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B2:Z2"/>
+    <mergeCell ref="B2:AA2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Number of organizations</vt:lpstr>
       <vt:lpstr>'Number of organizations'!Заголовки_для_печати</vt:lpstr>
-      <vt:lpstr>'Number of organizations'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Turebayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>