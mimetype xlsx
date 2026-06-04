--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1275" yWindow="105" windowWidth="21120" windowHeight="9135"/>
+    <workbookView xWindow="2775" yWindow="645" windowWidth="21120" windowHeight="9135"/>
   </bookViews>
   <sheets>
     <sheet name="IPV car" sheetId="5" r:id="rId1"/>
     <sheet name="Volume car" sheetId="4" r:id="rId2"/>
     <sheet name="Volume and IFO by region" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="54">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -171,50 +171,56 @@
     <t xml:space="preserve">Timiryazev </t>
   </si>
   <si>
     <t xml:space="preserve">Ualikhanov </t>
   </si>
   <si>
     <t xml:space="preserve">Gabit Musrepov </t>
   </si>
   <si>
     <t>Volume and IFO by region of services rendered for the maintenance and repair of cars*</t>
   </si>
   <si>
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>January-February 2026</t>
+  </si>
+  <si>
+    <t>January-March 2026</t>
+  </si>
+  <si>
+    <t>January-April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -448,51 +454,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -580,85 +586,89 @@
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -934,51 +944,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="P22" sqref="P22"/>
+      <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="11.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="46" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
@@ -1294,51 +1304,53 @@
         <v>98.2</v>
       </c>
       <c r="K10" s="18">
         <v>156.19999999999999</v>
       </c>
       <c r="L10" s="42">
         <v>104.8</v>
       </c>
       <c r="M10" s="18">
         <v>68.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="14">
         <v>2026</v>
       </c>
       <c r="B11" s="15">
         <v>52.1</v>
       </c>
       <c r="C11" s="18">
         <v>120.4</v>
       </c>
       <c r="D11" s="18">
         <v>117.9</v>
       </c>
-      <c r="E11" s="15"/>
+      <c r="E11" s="18">
+        <v>123</v>
+      </c>
       <c r="F11" s="18"/>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="49"/>
       <c r="C12" s="49"/>
       <c r="D12" s="49"/>
       <c r="E12" s="49"/>
       <c r="F12" s="49"/>
       <c r="G12" s="49"/>
       <c r="H12" s="49"/>
       <c r="I12" s="49"/>
       <c r="J12" s="49"/>
       <c r="K12" s="49"/>
       <c r="L12" s="49"/>
       <c r="M12" s="49"/>
@@ -1580,51 +1592,53 @@
         <v>106.5</v>
       </c>
       <c r="K18" s="18">
         <v>101</v>
       </c>
       <c r="L18" s="42">
         <v>112.5</v>
       </c>
       <c r="M18" s="18">
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="21">
         <v>2026</v>
       </c>
       <c r="B19" s="15">
         <v>100</v>
       </c>
       <c r="C19" s="18">
         <v>104.4</v>
       </c>
       <c r="D19" s="18">
         <v>105.4</v>
       </c>
-      <c r="E19" s="15"/>
+      <c r="E19" s="18">
+        <v>127.9</v>
+      </c>
       <c r="F19" s="15"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="49"/>
       <c r="C20" s="49"/>
       <c r="D20" s="49"/>
       <c r="E20" s="49"/>
       <c r="F20" s="49"/>
       <c r="G20" s="49"/>
       <c r="H20" s="49"/>
       <c r="I20" s="49"/>
       <c r="J20" s="49"/>
       <c r="K20" s="49"/>
       <c r="L20" s="49"/>
       <c r="M20" s="49"/>
@@ -1866,79 +1880,81 @@
         <v>101</v>
       </c>
       <c r="K26" s="15">
         <v>101.1</v>
       </c>
       <c r="L26" s="15">
         <v>102.4</v>
       </c>
       <c r="M26" s="15">
         <v>102.8</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="23">
         <v>2026</v>
       </c>
       <c r="B27" s="28">
         <v>100</v>
       </c>
       <c r="C27" s="28">
         <v>102.4</v>
       </c>
       <c r="D27" s="28">
         <v>103.5</v>
       </c>
-      <c r="E27" s="28"/>
+      <c r="E27" s="28">
+        <v>110.7</v>
+      </c>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E26" sqref="E26"/>
+      <selection activeCell="O6" sqref="O6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
@@ -2286,220 +2302,222 @@
         <v>336.6</v>
       </c>
       <c r="K10" s="27">
         <v>525.70000000000005</v>
       </c>
       <c r="L10" s="27">
         <v>550.79999999999995</v>
       </c>
       <c r="M10" s="27">
         <v>376.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8">
         <v>2026</v>
       </c>
       <c r="B11" s="9">
         <v>196</v>
       </c>
       <c r="C11" s="9">
         <v>236</v>
       </c>
       <c r="D11" s="9">
         <v>278.3</v>
       </c>
-      <c r="E11" s="9"/>
+      <c r="E11" s="9">
+        <v>369.1</v>
+      </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
     </row>
     <row r="17" spans="5:6" x14ac:dyDescent="0.2">
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y40"/>
   <sheetViews>
-    <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="H43" sqref="H43"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="L27" sqref="L27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="6" max="6" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" customWidth="1"/>
     <col min="12" max="12" width="14.85546875" customWidth="1"/>
     <col min="14" max="14" width="15.28515625" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
     <col min="18" max="18" width="15.140625" customWidth="1"/>
     <col min="20" max="20" width="13.85546875" customWidth="1"/>
     <col min="22" max="22" width="13.85546875" customWidth="1"/>
     <col min="24" max="24" width="13.7109375" customWidth="1"/>
     <col min="25" max="25" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="56"/>
-[...22 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="41"/>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
       <c r="R2" s="41"/>
       <c r="S2" s="41"/>
       <c r="T2" s="41"/>
       <c r="U2" s="41"/>
     </row>
     <row r="3" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="53"/>
-      <c r="B3" s="51" t="s">
+      <c r="A3" s="56"/>
+      <c r="B3" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="52"/>
-      <c r="D3" s="51" t="s">
+      <c r="C3" s="55"/>
+      <c r="D3" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="58"/>
-      <c r="F3" s="59" t="s">
+      <c r="E3" s="60"/>
+      <c r="F3" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="52"/>
-      <c r="H3" s="51" t="s">
+      <c r="G3" s="55"/>
+      <c r="H3" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="58"/>
-      <c r="J3" s="51" t="s">
+      <c r="I3" s="60"/>
+      <c r="J3" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="52"/>
-      <c r="L3" s="51" t="s">
+      <c r="K3" s="55"/>
+      <c r="L3" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="52"/>
+      <c r="M3" s="55"/>
       <c r="N3" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="52"/>
+      <c r="O3" s="55"/>
       <c r="P3" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="Q3" s="52"/>
+      <c r="Q3" s="55"/>
       <c r="R3" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="S3" s="52"/>
+      <c r="S3" s="55"/>
       <c r="T3" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="U3" s="52"/>
-      <c r="V3" s="60" t="s">
+      <c r="U3" s="55"/>
+      <c r="V3" s="51" t="s">
         <v>47</v>
       </c>
-      <c r="W3" s="61"/>
-      <c r="X3" s="60" t="s">
+      <c r="W3" s="52"/>
+      <c r="X3" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="Y3" s="61"/>
+      <c r="Y3" s="52"/>
     </row>
     <row r="4" spans="1:25" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="57"/>
+      <c r="A4" s="59"/>
       <c r="B4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="31" t="s">
@@ -3692,457 +3710,539 @@
       </c>
       <c r="U19" s="28">
         <v>123.4</v>
       </c>
       <c r="V19" s="40">
         <v>45.523000000000003</v>
       </c>
       <c r="W19" s="28">
         <v>122</v>
       </c>
       <c r="X19" s="40">
         <v>49.494999999999997</v>
       </c>
       <c r="Y19" s="28">
         <v>118.9</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="41"/>
       <c r="B21" s="41"/>
       <c r="C21" s="41"/>
       <c r="D21" s="41"/>
       <c r="E21" s="41"/>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
     </row>
     <row r="22" spans="1:25" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="53"/>
-      <c r="B22" s="51" t="s">
+      <c r="A22" s="56"/>
+      <c r="B22" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="55"/>
-      <c r="D22" s="51" t="s">
+      <c r="C22" s="54"/>
+      <c r="D22" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="E22" s="52"/>
-[...3 lines deleted...]
-      <c r="G22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="G22" s="54"/>
+      <c r="H22" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="I22" s="55"/>
+      <c r="J22" s="63"/>
     </row>
     <row r="23" spans="1:25" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="54"/>
+      <c r="A23" s="57"/>
       <c r="B23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="E23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="F23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="G23" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="I23" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="44">
         <v>196</v>
       </c>
       <c r="C24" s="18">
         <v>100</v>
       </c>
       <c r="D24" s="44">
         <v>236</v>
       </c>
       <c r="E24" s="18">
         <v>102.4</v>
       </c>
       <c r="F24" s="44">
         <v>710.3</v>
       </c>
       <c r="G24" s="18">
         <v>103.5</v>
       </c>
+      <c r="H24" s="44">
+        <v>1079.4000000000001</v>
+      </c>
+      <c r="I24" s="18">
+        <v>110.7</v>
+      </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="44">
         <v>194.1</v>
       </c>
       <c r="C25" s="18">
         <v>99.4</v>
       </c>
       <c r="D25" s="44">
         <v>234.8</v>
       </c>
       <c r="E25" s="18">
         <v>101.9</v>
       </c>
       <c r="F25" s="44">
         <v>705.2</v>
       </c>
       <c r="G25" s="18">
         <v>103.1</v>
       </c>
+      <c r="H25" s="44">
+        <v>1070.7</v>
+      </c>
+      <c r="I25" s="18">
+        <v>115.1</v>
+      </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="H26" s="44"/>
+      <c r="I26" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="H27" s="44"/>
+      <c r="I27" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A28" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="H28" s="44"/>
+      <c r="I28" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A29" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="H29" s="44"/>
+      <c r="I29" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A30" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="H30" s="44"/>
+      <c r="I30" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A31" s="37" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="H31" s="44"/>
+      <c r="I31" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G32" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H32" s="44"/>
+      <c r="I32" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H33" s="44"/>
+      <c r="I33" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H34" s="44"/>
+      <c r="I34" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="44">
         <v>0</v>
       </c>
       <c r="C35" s="18">
         <v>122.1</v>
       </c>
       <c r="D35" s="44">
         <v>0</v>
       </c>
       <c r="E35" s="18">
         <v>77.7</v>
       </c>
       <c r="F35" s="44">
         <v>0.2</v>
       </c>
       <c r="G35" s="18">
         <v>114.9</v>
       </c>
-    </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H35" s="44">
+        <v>0.3</v>
+      </c>
+      <c r="I35" s="18">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H36" s="44"/>
+      <c r="I36" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="38" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H37" s="44"/>
+      <c r="I37" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="40">
         <v>1.9</v>
       </c>
       <c r="C38" s="40">
         <v>314.60000000000002</v>
       </c>
       <c r="D38" s="40">
         <v>1.2</v>
       </c>
       <c r="E38" s="40">
         <v>260.5</v>
       </c>
       <c r="F38" s="40">
         <v>4.9000000000000004</v>
       </c>
       <c r="G38" s="40">
         <v>205.5</v>
       </c>
-    </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H38" s="64">
+        <v>8.4</v>
+      </c>
+      <c r="I38" s="28">
+        <v>118.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="45" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...4 lines deleted...]
-    <mergeCell ref="B22:C22"/>
+  <mergeCells count="19">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="H22:I22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>IPV car</vt:lpstr>
       <vt:lpstr>Volume car</vt:lpstr>
       <vt:lpstr>Volume and IFO by region</vt:lpstr>