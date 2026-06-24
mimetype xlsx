--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2775" yWindow="645" windowWidth="21120" windowHeight="9135"/>
+    <workbookView xWindow="660" yWindow="345" windowWidth="19785" windowHeight="8985" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="IPV car" sheetId="5" r:id="rId1"/>
     <sheet name="Volume car" sheetId="4" r:id="rId2"/>
     <sheet name="Volume and IFO by region" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="55">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -177,50 +177,53 @@
     <t xml:space="preserve">Gabit Musrepov </t>
   </si>
   <si>
     <t>Volume and IFO by region of services rendered for the maintenance and repair of cars*</t>
   </si>
   <si>
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>January-March 2026</t>
   </si>
   <si>
     <t>January-April 2026</t>
+  </si>
+  <si>
+    <t>January-May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -454,51 +457,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -571,104 +574,103 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...17 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -943,79 +945,79 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="Q15" sqref="Q15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="11.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="25"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24"/>
       <c r="B3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="12" t="s">
@@ -1028,65 +1030,65 @@
         <v>5</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="12" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="12" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="48" t="s">
+      <c r="A4" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="48"/>
-[...10 lines deleted...]
-      <c r="M4" s="48"/>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="14">
         <v>2020</v>
       </c>
       <c r="B5" s="15">
         <v>53.6</v>
       </c>
       <c r="C5" s="15">
         <v>109.5</v>
       </c>
       <c r="D5" s="15">
         <v>173.3</v>
       </c>
       <c r="E5" s="15">
         <v>57.4</v>
       </c>
       <c r="F5" s="15">
         <v>109.2</v>
       </c>
       <c r="G5" s="15">
         <v>186.5</v>
       </c>
       <c r="H5" s="15">
@@ -1307,75 +1309,77 @@
         <v>156.19999999999999</v>
       </c>
       <c r="L10" s="42">
         <v>104.8</v>
       </c>
       <c r="M10" s="18">
         <v>68.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="14">
         <v>2026</v>
       </c>
       <c r="B11" s="15">
         <v>52.1</v>
       </c>
       <c r="C11" s="18">
         <v>120.4</v>
       </c>
       <c r="D11" s="18">
         <v>117.9</v>
       </c>
       <c r="E11" s="18">
         <v>123</v>
       </c>
-      <c r="F11" s="18"/>
+      <c r="F11" s="18">
+        <v>93.5</v>
+      </c>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="49" t="s">
+      <c r="A12" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="49"/>
-[...10 lines deleted...]
-      <c r="M12" s="49"/>
+      <c r="B12" s="50"/>
+      <c r="C12" s="50"/>
+      <c r="D12" s="50"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="50"/>
+      <c r="J12" s="50"/>
+      <c r="K12" s="50"/>
+      <c r="L12" s="50"/>
+      <c r="M12" s="50"/>
     </row>
     <row r="13" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
         <v>2020</v>
       </c>
       <c r="B13" s="15">
         <v>83.1</v>
       </c>
       <c r="C13" s="15">
         <v>72.900000000000006</v>
       </c>
       <c r="D13" s="15">
         <v>103.1</v>
       </c>
       <c r="E13" s="15">
         <v>57.5</v>
       </c>
       <c r="F13" s="15">
         <v>53.2</v>
       </c>
       <c r="G13" s="15">
         <v>73.5</v>
       </c>
       <c r="H13" s="15">
         <v>52</v>
@@ -1595,75 +1599,77 @@
         <v>101</v>
       </c>
       <c r="L18" s="42">
         <v>112.5</v>
       </c>
       <c r="M18" s="18">
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="21">
         <v>2026</v>
       </c>
       <c r="B19" s="15">
         <v>100</v>
       </c>
       <c r="C19" s="18">
         <v>104.4</v>
       </c>
       <c r="D19" s="18">
         <v>105.4</v>
       </c>
       <c r="E19" s="18">
         <v>127.9</v>
       </c>
-      <c r="F19" s="15"/>
+      <c r="F19" s="18">
+        <v>127.6</v>
+      </c>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="49" t="s">
+      <c r="A20" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="49"/>
-[...10 lines deleted...]
-      <c r="M20" s="49"/>
+      <c r="B20" s="50"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
     </row>
     <row r="21" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14">
         <v>2020</v>
       </c>
       <c r="B21" s="15">
         <v>83.1</v>
       </c>
       <c r="C21" s="15">
         <v>76.5</v>
       </c>
       <c r="D21" s="15">
         <v>86.6</v>
       </c>
       <c r="E21" s="15">
         <v>78</v>
       </c>
       <c r="F21" s="15">
         <v>71.5</v>
       </c>
       <c r="G21" s="15">
         <v>71.7</v>
       </c>
       <c r="H21" s="15">
         <v>64</v>
@@ -1883,123 +1889,125 @@
         <v>101.1</v>
       </c>
       <c r="L26" s="15">
         <v>102.4</v>
       </c>
       <c r="M26" s="15">
         <v>102.8</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="23">
         <v>2026</v>
       </c>
       <c r="B27" s="28">
         <v>100</v>
       </c>
       <c r="C27" s="28">
         <v>102.4</v>
       </c>
       <c r="D27" s="28">
         <v>103.5</v>
       </c>
       <c r="E27" s="28">
         <v>110.7</v>
       </c>
-      <c r="F27" s="28"/>
+      <c r="F27" s="28">
+        <v>114.3</v>
+      </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="O6" sqref="O6"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="50"/>
-[...10 lines deleted...]
-      <c r="M2" s="50"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11"/>
       <c r="B3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="13" t="s">
@@ -2305,219 +2313,221 @@
         <v>525.70000000000005</v>
       </c>
       <c r="L10" s="27">
         <v>550.79999999999995</v>
       </c>
       <c r="M10" s="27">
         <v>376.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8">
         <v>2026</v>
       </c>
       <c r="B11" s="9">
         <v>196</v>
       </c>
       <c r="C11" s="9">
         <v>236</v>
       </c>
       <c r="D11" s="9">
         <v>278.3</v>
       </c>
       <c r="E11" s="9">
         <v>369.1</v>
       </c>
-      <c r="F11" s="10"/>
+      <c r="F11" s="10">
+        <v>345.1</v>
+      </c>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
     </row>
     <row r="17" spans="5:6" x14ac:dyDescent="0.2">
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y40"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="L27" sqref="L27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N37" sqref="N37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="6" max="6" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" customWidth="1"/>
     <col min="12" max="12" width="14.85546875" customWidth="1"/>
     <col min="14" max="14" width="15.28515625" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
     <col min="18" max="18" width="15.140625" customWidth="1"/>
     <col min="20" max="20" width="13.85546875" customWidth="1"/>
     <col min="22" max="22" width="13.85546875" customWidth="1"/>
     <col min="24" max="24" width="13.7109375" customWidth="1"/>
     <col min="25" max="25" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="52" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="58"/>
-[...22 lines deleted...]
-      <c r="Y1" s="58"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
     </row>
     <row r="2" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="41"/>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
       <c r="R2" s="41"/>
       <c r="S2" s="41"/>
       <c r="T2" s="41"/>
       <c r="U2" s="41"/>
     </row>
     <row r="3" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="56"/>
-      <c r="B3" s="53" t="s">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="55"/>
-      <c r="D3" s="53" t="s">
+      <c r="C3" s="56"/>
+      <c r="D3" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="60"/>
-      <c r="F3" s="61" t="s">
+      <c r="E3" s="57"/>
+      <c r="F3" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="55"/>
-      <c r="H3" s="53" t="s">
+      <c r="G3" s="56"/>
+      <c r="H3" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="60"/>
-      <c r="J3" s="53" t="s">
+      <c r="I3" s="57"/>
+      <c r="J3" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="55"/>
-      <c r="L3" s="53" t="s">
+      <c r="K3" s="56"/>
+      <c r="L3" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="55"/>
-      <c r="N3" s="62" t="s">
+      <c r="M3" s="56"/>
+      <c r="N3" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="55"/>
-      <c r="P3" s="62" t="s">
+      <c r="O3" s="56"/>
+      <c r="P3" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="Q3" s="55"/>
-      <c r="R3" s="62" t="s">
+      <c r="Q3" s="56"/>
+      <c r="R3" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="S3" s="55"/>
-      <c r="T3" s="62" t="s">
+      <c r="S3" s="56"/>
+      <c r="T3" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="U3" s="55"/>
-      <c r="V3" s="51" t="s">
+      <c r="U3" s="56"/>
+      <c r="V3" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="W3" s="52"/>
-      <c r="X3" s="51" t="s">
+      <c r="W3" s="60"/>
+      <c r="X3" s="59" t="s">
         <v>48</v>
       </c>
-      <c r="Y3" s="52"/>
+      <c r="Y3" s="60"/>
     </row>
     <row r="4" spans="1:25" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="59"/>
+      <c r="A4" s="54"/>
       <c r="B4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="31" t="s">
@@ -3712,537 +3722,639 @@
         <v>123.4</v>
       </c>
       <c r="V19" s="40">
         <v>45.523000000000003</v>
       </c>
       <c r="W19" s="28">
         <v>122</v>
       </c>
       <c r="X19" s="40">
         <v>49.494999999999997</v>
       </c>
       <c r="Y19" s="28">
         <v>118.9</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="41"/>
       <c r="B21" s="41"/>
       <c r="C21" s="41"/>
       <c r="D21" s="41"/>
       <c r="E21" s="41"/>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
     </row>
     <row r="22" spans="1:25" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="56"/>
-      <c r="B22" s="53" t="s">
+      <c r="A22" s="53"/>
+      <c r="B22" s="55" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="54"/>
-      <c r="D22" s="53" t="s">
+      <c r="C22" s="62"/>
+      <c r="D22" s="55" t="s">
         <v>51</v>
       </c>
-      <c r="E22" s="55"/>
-      <c r="F22" s="53" t="s">
+      <c r="E22" s="56"/>
+      <c r="F22" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="G22" s="54"/>
-      <c r="H22" s="53" t="s">
+      <c r="G22" s="62"/>
+      <c r="H22" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="I22" s="55"/>
-      <c r="J22" s="63"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="K22" s="56"/>
     </row>
     <row r="23" spans="1:25" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="57"/>
+      <c r="A23" s="63"/>
       <c r="B23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="E23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="F23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="G23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="H23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="I23" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="J23" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="K23" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="44">
         <v>196</v>
       </c>
       <c r="C24" s="18">
         <v>100</v>
       </c>
       <c r="D24" s="44">
         <v>236</v>
       </c>
       <c r="E24" s="18">
         <v>102.4</v>
       </c>
       <c r="F24" s="44">
         <v>710.3</v>
       </c>
       <c r="G24" s="18">
         <v>103.5</v>
       </c>
       <c r="H24" s="44">
         <v>1079.4000000000001</v>
       </c>
       <c r="I24" s="18">
         <v>110.7</v>
       </c>
+      <c r="J24" s="44">
+        <v>1424.5350000000001</v>
+      </c>
+      <c r="K24" s="18">
+        <v>114.3</v>
+      </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="44">
         <v>194.1</v>
       </c>
       <c r="C25" s="18">
         <v>99.4</v>
       </c>
       <c r="D25" s="44">
         <v>234.8</v>
       </c>
       <c r="E25" s="18">
         <v>101.9</v>
       </c>
       <c r="F25" s="44">
         <v>705.2</v>
       </c>
       <c r="G25" s="18">
         <v>103.1</v>
       </c>
       <c r="H25" s="44">
         <v>1070.7</v>
       </c>
       <c r="I25" s="18">
         <v>115.1</v>
       </c>
+      <c r="J25" s="44">
+        <v>1412.99</v>
+      </c>
+      <c r="K25" s="18">
+        <v>121.9</v>
+      </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H26" s="44"/>
       <c r="I26" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="J26" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="K26" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H27" s="44"/>
       <c r="I27" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="J27" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="K27" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A28" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H28" s="44"/>
       <c r="I28" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="J28" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="K28" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A29" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H29" s="44"/>
       <c r="I29" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="J29" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="K29" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A30" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H30" s="44"/>
       <c r="I30" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="J30" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="K30" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A31" s="37" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H31" s="44"/>
       <c r="I31" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="J31" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="K31" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H32" s="44"/>
       <c r="I32" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J32" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="K32" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H33" s="44"/>
       <c r="I33" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J33" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="K33" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H34" s="44"/>
       <c r="I34" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J34" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="K34" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="44">
         <v>0</v>
       </c>
       <c r="C35" s="18">
         <v>122.1</v>
       </c>
       <c r="D35" s="44">
         <v>0</v>
       </c>
       <c r="E35" s="18">
         <v>77.7</v>
       </c>
       <c r="F35" s="44">
         <v>0.2</v>
       </c>
       <c r="G35" s="18">
         <v>114.9</v>
       </c>
       <c r="H35" s="44">
         <v>0.3</v>
       </c>
       <c r="I35" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J35" s="44">
+        <v>0.4</v>
+      </c>
+      <c r="K35" s="18">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H36" s="44"/>
       <c r="I36" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J36" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="K36" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H37" s="44"/>
       <c r="I37" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="38" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J37" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="K37" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="40">
         <v>1.9</v>
       </c>
       <c r="C38" s="40">
         <v>314.60000000000002</v>
       </c>
       <c r="D38" s="40">
         <v>1.2</v>
       </c>
       <c r="E38" s="40">
         <v>260.5</v>
       </c>
       <c r="F38" s="40">
         <v>4.9000000000000004</v>
       </c>
       <c r="G38" s="40">
         <v>205.5</v>
       </c>
-      <c r="H38" s="64">
+      <c r="H38" s="46">
         <v>8.4</v>
       </c>
       <c r="I38" s="28">
         <v>118.6</v>
       </c>
-    </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J38" s="46">
+        <v>11.1</v>
+      </c>
+      <c r="K38" s="28">
+        <v>96.9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A40" s="45" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="20">
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="H22:I22"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="X3:Y3"/>
-    <mergeCell ref="F22:G22"/>
-[...3 lines deleted...]
-    <mergeCell ref="H22:I22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>IPV car</vt:lpstr>
       <vt:lpstr>Volume car</vt:lpstr>
       <vt:lpstr>Volume and IFO by region</vt:lpstr>