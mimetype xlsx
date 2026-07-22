--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="660" yWindow="345" windowWidth="19785" windowHeight="8985" activeTab="2"/>
+    <workbookView xWindow="60" yWindow="-270" windowWidth="21210" windowHeight="9705"/>
   </bookViews>
   <sheets>
     <sheet name="IPV car" sheetId="5" r:id="rId1"/>
     <sheet name="Volume car" sheetId="4" r:id="rId2"/>
     <sheet name="Volume and IFO by region" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="56">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -180,50 +180,53 @@
     <t>Volume and IFO by region of services rendered for the maintenance and repair of cars*</t>
   </si>
   <si>
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>January-March 2026</t>
   </si>
   <si>
     <t>January-April 2026</t>
   </si>
   <si>
     <t>January-May 2026</t>
+  </si>
+  <si>
+    <t>January-June 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -457,51 +460,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -577,79 +580,82 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
@@ -945,79 +951,79 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="Q15" sqref="Q15"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="I31" sqref="I31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="11.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="48"/>
-[...10 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="25"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24"/>
       <c r="B3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="12" t="s">
@@ -1030,65 +1036,65 @@
         <v>5</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="12" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="12" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="49" t="s">
+      <c r="A4" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="49"/>
-[...10 lines deleted...]
-      <c r="M4" s="49"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="14">
         <v>2020</v>
       </c>
       <c r="B5" s="15">
         <v>53.6</v>
       </c>
       <c r="C5" s="15">
         <v>109.5</v>
       </c>
       <c r="D5" s="15">
         <v>173.3</v>
       </c>
       <c r="E5" s="15">
         <v>57.4</v>
       </c>
       <c r="F5" s="15">
         <v>109.2</v>
       </c>
       <c r="G5" s="15">
         <v>186.5</v>
       </c>
       <c r="H5" s="15">
@@ -1312,74 +1318,76 @@
         <v>104.8</v>
       </c>
       <c r="M10" s="18">
         <v>68.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="14">
         <v>2026</v>
       </c>
       <c r="B11" s="15">
         <v>52.1</v>
       </c>
       <c r="C11" s="18">
         <v>120.4</v>
       </c>
       <c r="D11" s="18">
         <v>117.9</v>
       </c>
       <c r="E11" s="18">
         <v>123</v>
       </c>
       <c r="F11" s="18">
         <v>93.5</v>
       </c>
-      <c r="G11" s="18"/>
+      <c r="G11" s="18">
+        <v>130.30000000000001</v>
+      </c>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="50" t="s">
+      <c r="A12" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="50"/>
-[...10 lines deleted...]
-      <c r="M12" s="50"/>
+      <c r="B12" s="51"/>
+      <c r="C12" s="51"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="51"/>
+      <c r="H12" s="51"/>
+      <c r="I12" s="51"/>
+      <c r="J12" s="51"/>
+      <c r="K12" s="51"/>
+      <c r="L12" s="51"/>
+      <c r="M12" s="51"/>
     </row>
     <row r="13" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
         <v>2020</v>
       </c>
       <c r="B13" s="15">
         <v>83.1</v>
       </c>
       <c r="C13" s="15">
         <v>72.900000000000006</v>
       </c>
       <c r="D13" s="15">
         <v>103.1</v>
       </c>
       <c r="E13" s="15">
         <v>57.5</v>
       </c>
       <c r="F13" s="15">
         <v>53.2</v>
       </c>
       <c r="G13" s="15">
         <v>73.5</v>
       </c>
       <c r="H13" s="15">
         <v>52</v>
@@ -1602,74 +1610,76 @@
         <v>112.5</v>
       </c>
       <c r="M18" s="18">
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="21">
         <v>2026</v>
       </c>
       <c r="B19" s="15">
         <v>100</v>
       </c>
       <c r="C19" s="18">
         <v>104.4</v>
       </c>
       <c r="D19" s="18">
         <v>105.4</v>
       </c>
       <c r="E19" s="18">
         <v>127.9</v>
       </c>
       <c r="F19" s="18">
         <v>127.6</v>
       </c>
-      <c r="G19" s="18"/>
+      <c r="G19" s="18">
+        <v>102.6</v>
+      </c>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="50" t="s">
+      <c r="A20" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="50"/>
-[...10 lines deleted...]
-      <c r="M20" s="50"/>
+      <c r="B20" s="51"/>
+      <c r="C20" s="51"/>
+      <c r="D20" s="51"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="51"/>
+      <c r="G20" s="51"/>
+      <c r="H20" s="51"/>
+      <c r="I20" s="51"/>
+      <c r="J20" s="51"/>
+      <c r="K20" s="51"/>
+      <c r="L20" s="51"/>
+      <c r="M20" s="51"/>
     </row>
     <row r="21" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14">
         <v>2020</v>
       </c>
       <c r="B21" s="15">
         <v>83.1</v>
       </c>
       <c r="C21" s="15">
         <v>76.5</v>
       </c>
       <c r="D21" s="15">
         <v>86.6</v>
       </c>
       <c r="E21" s="15">
         <v>78</v>
       </c>
       <c r="F21" s="15">
         <v>71.5</v>
       </c>
       <c r="G21" s="15">
         <v>71.7</v>
       </c>
       <c r="H21" s="15">
         <v>64</v>
@@ -1892,122 +1902,124 @@
         <v>102.4</v>
       </c>
       <c r="M26" s="15">
         <v>102.8</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="23">
         <v>2026</v>
       </c>
       <c r="B27" s="28">
         <v>100</v>
       </c>
       <c r="C27" s="28">
         <v>102.4</v>
       </c>
       <c r="D27" s="28">
         <v>103.5</v>
       </c>
       <c r="E27" s="28">
         <v>110.7</v>
       </c>
       <c r="F27" s="28">
         <v>114.3</v>
       </c>
-      <c r="G27" s="28"/>
+      <c r="G27" s="10">
+        <v>110.3</v>
+      </c>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="48"/>
-[...10 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="51"/>
-[...10 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
     </row>
     <row r="3" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11"/>
       <c r="B3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="13" t="s">
@@ -2316,218 +2328,220 @@
         <v>550.79999999999995</v>
       </c>
       <c r="M10" s="27">
         <v>376.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8">
         <v>2026</v>
       </c>
       <c r="B11" s="9">
         <v>196</v>
       </c>
       <c r="C11" s="9">
         <v>236</v>
       </c>
       <c r="D11" s="9">
         <v>278.3</v>
       </c>
       <c r="E11" s="9">
         <v>369.1</v>
       </c>
       <c r="F11" s="10">
         <v>345.1</v>
       </c>
-      <c r="G11" s="10"/>
+      <c r="G11" s="10">
+        <v>449.8</v>
+      </c>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
     </row>
     <row r="17" spans="5:6" x14ac:dyDescent="0.2">
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N37" sqref="N37"/>
+    <sheetView topLeftCell="A12" workbookViewId="0">
+      <selection activeCell="N43" sqref="N43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="6" max="6" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" customWidth="1"/>
     <col min="12" max="12" width="14.85546875" customWidth="1"/>
     <col min="14" max="14" width="15.28515625" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
     <col min="18" max="18" width="15.140625" customWidth="1"/>
     <col min="20" max="20" width="13.85546875" customWidth="1"/>
     <col min="22" max="22" width="13.85546875" customWidth="1"/>
     <col min="24" max="24" width="13.7109375" customWidth="1"/>
     <col min="25" max="25" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="55" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="52"/>
-[...22 lines deleted...]
-      <c r="Y1" s="52"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
     </row>
     <row r="2" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="41"/>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
       <c r="R2" s="41"/>
       <c r="S2" s="41"/>
       <c r="T2" s="41"/>
       <c r="U2" s="41"/>
     </row>
     <row r="3" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="53"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="56"/>
+      <c r="B3" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="56"/>
-      <c r="D3" s="55" t="s">
+      <c r="C3" s="54"/>
+      <c r="D3" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="57"/>
-      <c r="F3" s="58" t="s">
+      <c r="E3" s="58"/>
+      <c r="F3" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="56"/>
-      <c r="H3" s="55" t="s">
+      <c r="G3" s="54"/>
+      <c r="H3" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="57"/>
-      <c r="J3" s="55" t="s">
+      <c r="I3" s="58"/>
+      <c r="J3" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="56"/>
-      <c r="L3" s="55" t="s">
+      <c r="K3" s="54"/>
+      <c r="L3" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="56"/>
-      <c r="N3" s="61" t="s">
+      <c r="M3" s="54"/>
+      <c r="N3" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="56"/>
-      <c r="P3" s="61" t="s">
+      <c r="O3" s="54"/>
+      <c r="P3" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="Q3" s="56"/>
-      <c r="R3" s="61" t="s">
+      <c r="Q3" s="54"/>
+      <c r="R3" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="S3" s="56"/>
-      <c r="T3" s="61" t="s">
+      <c r="S3" s="54"/>
+      <c r="T3" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="U3" s="56"/>
-      <c r="V3" s="59" t="s">
+      <c r="U3" s="54"/>
+      <c r="V3" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="W3" s="60"/>
-      <c r="X3" s="59" t="s">
+      <c r="W3" s="61"/>
+      <c r="X3" s="60" t="s">
         <v>48</v>
       </c>
-      <c r="Y3" s="60"/>
+      <c r="Y3" s="61"/>
     </row>
     <row r="4" spans="1:25" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="54"/>
+      <c r="A4" s="57"/>
       <c r="B4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="31" t="s">
@@ -3724,637 +3738,740 @@
       <c r="V19" s="40">
         <v>45.523000000000003</v>
       </c>
       <c r="W19" s="28">
         <v>122</v>
       </c>
       <c r="X19" s="40">
         <v>49.494999999999997</v>
       </c>
       <c r="Y19" s="28">
         <v>118.9</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="41"/>
       <c r="B21" s="41"/>
       <c r="C21" s="41"/>
       <c r="D21" s="41"/>
       <c r="E21" s="41"/>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
       <c r="J21" s="41"/>
       <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
     </row>
     <row r="22" spans="1:25" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="53"/>
-      <c r="B22" s="55" t="s">
+      <c r="A22" s="56"/>
+      <c r="B22" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="62"/>
-      <c r="D22" s="55" t="s">
+      <c r="C22" s="63"/>
+      <c r="D22" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="E22" s="56"/>
-      <c r="F22" s="55" t="s">
+      <c r="E22" s="54"/>
+      <c r="F22" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="G22" s="62"/>
-      <c r="H22" s="55" t="s">
+      <c r="G22" s="63"/>
+      <c r="H22" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="I22" s="56"/>
-      <c r="J22" s="55" t="s">
+      <c r="I22" s="54"/>
+      <c r="J22" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="K22" s="56"/>
+      <c r="K22" s="54"/>
+      <c r="L22" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="M22" s="54"/>
     </row>
     <row r="23" spans="1:25" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="63"/>
+      <c r="A23" s="64"/>
       <c r="B23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="E23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="F23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="G23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="H23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="I23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="J23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="K23" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="L23" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="M23" s="34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="44">
         <v>196</v>
       </c>
       <c r="C24" s="18">
         <v>100</v>
       </c>
       <c r="D24" s="44">
         <v>236</v>
       </c>
       <c r="E24" s="18">
         <v>102.4</v>
       </c>
       <c r="F24" s="44">
         <v>710.3</v>
       </c>
       <c r="G24" s="18">
         <v>103.5</v>
       </c>
       <c r="H24" s="44">
         <v>1079.4000000000001</v>
       </c>
       <c r="I24" s="18">
         <v>110.7</v>
       </c>
       <c r="J24" s="44">
         <v>1424.5350000000001</v>
       </c>
       <c r="K24" s="18">
         <v>114.3</v>
       </c>
+      <c r="L24" s="44">
+        <v>1874.3</v>
+      </c>
+      <c r="M24" s="18">
+        <v>110.3</v>
+      </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="44">
         <v>194.1</v>
       </c>
       <c r="C25" s="18">
         <v>99.4</v>
       </c>
       <c r="D25" s="44">
         <v>234.8</v>
       </c>
       <c r="E25" s="18">
         <v>101.9</v>
       </c>
       <c r="F25" s="44">
         <v>705.2</v>
       </c>
       <c r="G25" s="18">
         <v>103.1</v>
       </c>
       <c r="H25" s="44">
         <v>1070.7</v>
       </c>
       <c r="I25" s="18">
         <v>115.1</v>
       </c>
       <c r="J25" s="44">
         <v>1412.99</v>
       </c>
       <c r="K25" s="18">
         <v>121.9</v>
       </c>
+      <c r="L25" s="44">
+        <v>1795</v>
+      </c>
+      <c r="M25" s="18">
+        <v>114.6</v>
+      </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H26" s="44"/>
       <c r="I26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K26" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="L26" s="44">
+        <v>3.8769999999999998</v>
+      </c>
+      <c r="M26" s="18">
+        <v>43.2</v>
+      </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H27" s="44"/>
       <c r="I27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K27" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="L27" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="M27" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A28" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H28" s="44"/>
       <c r="I28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K28" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="L28" s="44">
+        <v>9.7729999999999997</v>
+      </c>
+      <c r="M28" s="18">
+        <v>44.9</v>
+      </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A29" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H29" s="44"/>
       <c r="I29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K29" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="L29" s="44">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="M29" s="18">
+        <v>99.5</v>
+      </c>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A30" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H30" s="44"/>
       <c r="I30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K30" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="L30" s="44">
+        <v>5.7009999999999996</v>
+      </c>
+      <c r="M30" s="18">
+        <v>71.8</v>
+      </c>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A31" s="37" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H31" s="44"/>
       <c r="I31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K31" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="L31" s="44">
+        <v>8.59</v>
+      </c>
+      <c r="M31" s="18">
+        <v>95.8</v>
+      </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H32" s="44"/>
       <c r="I32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K32" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="L32" s="44">
+        <v>1.905</v>
+      </c>
+      <c r="M32" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H33" s="44"/>
       <c r="I33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K33" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="L33" s="44">
+        <v>3.4609999999999999</v>
+      </c>
+      <c r="M33" s="18">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H34" s="44"/>
       <c r="I34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K34" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="L34" s="44">
+        <v>1.6319999999999999</v>
+      </c>
+      <c r="M34" s="18">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="44">
         <v>0</v>
       </c>
       <c r="C35" s="18">
         <v>122.1</v>
       </c>
       <c r="D35" s="44">
         <v>0</v>
       </c>
       <c r="E35" s="18">
         <v>77.7</v>
       </c>
       <c r="F35" s="44">
         <v>0.2</v>
       </c>
       <c r="G35" s="18">
         <v>114.9</v>
       </c>
       <c r="H35" s="44">
         <v>0.3</v>
       </c>
       <c r="I35" s="18">
         <v>20</v>
       </c>
       <c r="J35" s="44">
         <v>0.4</v>
       </c>
       <c r="K35" s="18">
         <v>15.2</v>
       </c>
-    </row>
-    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="L35" s="44">
+        <v>3.6339999999999999</v>
+      </c>
+      <c r="M35" s="18">
+        <v>82.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H36" s="44"/>
       <c r="I36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K36" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="L36" s="44">
+        <v>6.9969999999999999</v>
+      </c>
+      <c r="M36" s="18">
+        <v>66.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H37" s="44"/>
       <c r="I37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K37" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="38" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="L37" s="44">
+        <v>4.8570000000000002</v>
+      </c>
+      <c r="M37" s="18">
+        <v>43.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="40">
         <v>1.9</v>
       </c>
       <c r="C38" s="40">
         <v>314.60000000000002</v>
       </c>
       <c r="D38" s="40">
         <v>1.2</v>
       </c>
       <c r="E38" s="40">
         <v>260.5</v>
       </c>
       <c r="F38" s="40">
         <v>4.9000000000000004</v>
       </c>
       <c r="G38" s="40">
         <v>205.5</v>
       </c>
       <c r="H38" s="46">
         <v>8.4</v>
       </c>
       <c r="I38" s="28">
         <v>118.6</v>
       </c>
       <c r="J38" s="46">
         <v>11.1</v>
       </c>
       <c r="K38" s="28">
         <v>96.9</v>
       </c>
-    </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="L38" s="46">
+        <v>24.689</v>
+      </c>
+      <c r="M38" s="28">
+        <v>139.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="45" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="20">
-    <mergeCell ref="J22:K22"/>
+  <mergeCells count="21">
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="H22:I22"/>
+    <mergeCell ref="L22:M22"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="J22:K22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>IPV car</vt:lpstr>
       <vt:lpstr>Volume car</vt:lpstr>
       <vt:lpstr>Volume and IFO by region</vt:lpstr>