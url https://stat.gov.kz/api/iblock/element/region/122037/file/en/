--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="60" yWindow="-270" windowWidth="21210" windowHeight="9705"/>
   </bookViews>
   <sheets>
     <sheet name="IPV car" sheetId="5" r:id="rId1"/>
     <sheet name="Volume car" sheetId="4" r:id="rId2"/>
     <sheet name="Volume and IFO by region" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="57">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -183,50 +183,53 @@
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>January-March 2026</t>
   </si>
   <si>
     <t>January-April 2026</t>
   </si>
   <si>
     <t>January-May 2026</t>
   </si>
   <si>
     <t>January-June 2026</t>
+  </si>
+  <si>
+    <t>January-July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -601,82 +604,82 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -952,51 +955,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="I31" sqref="I31"/>
+      <selection activeCell="K33" sqref="K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="11.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
@@ -1321,51 +1324,53 @@
         <v>68.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="14">
         <v>2026</v>
       </c>
       <c r="B11" s="15">
         <v>52.1</v>
       </c>
       <c r="C11" s="18">
         <v>120.4</v>
       </c>
       <c r="D11" s="18">
         <v>117.9</v>
       </c>
       <c r="E11" s="18">
         <v>123</v>
       </c>
       <c r="F11" s="18">
         <v>93.5</v>
       </c>
       <c r="G11" s="18">
         <v>130.30000000000001</v>
       </c>
-      <c r="H11" s="18"/>
+      <c r="H11" s="18">
+        <v>115.7</v>
+      </c>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="51"/>
       <c r="C12" s="51"/>
       <c r="D12" s="51"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="51"/>
       <c r="I12" s="51"/>
       <c r="J12" s="51"/>
       <c r="K12" s="51"/>
       <c r="L12" s="51"/>
       <c r="M12" s="51"/>
     </row>
     <row r="13" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
@@ -1613,51 +1618,53 @@
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="21">
         <v>2026</v>
       </c>
       <c r="B19" s="15">
         <v>100</v>
       </c>
       <c r="C19" s="18">
         <v>104.4</v>
       </c>
       <c r="D19" s="18">
         <v>105.4</v>
       </c>
       <c r="E19" s="18">
         <v>127.9</v>
       </c>
       <c r="F19" s="18">
         <v>127.6</v>
       </c>
       <c r="G19" s="18">
         <v>102.6</v>
       </c>
-      <c r="H19" s="18"/>
+      <c r="H19" s="18">
+        <v>112.6</v>
+      </c>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="51"/>
       <c r="C20" s="51"/>
       <c r="D20" s="51"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="51"/>
       <c r="I20" s="51"/>
       <c r="J20" s="51"/>
       <c r="K20" s="51"/>
       <c r="L20" s="51"/>
       <c r="M20" s="51"/>
     </row>
     <row r="21" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14">
@@ -1905,76 +1912,78 @@
         <v>102.8</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="23">
         <v>2026</v>
       </c>
       <c r="B27" s="28">
         <v>100</v>
       </c>
       <c r="C27" s="28">
         <v>102.4</v>
       </c>
       <c r="D27" s="28">
         <v>103.5</v>
       </c>
       <c r="E27" s="28">
         <v>110.7</v>
       </c>
       <c r="F27" s="28">
         <v>114.3</v>
       </c>
       <c r="G27" s="10">
         <v>110.3</v>
       </c>
-      <c r="H27" s="28"/>
+      <c r="H27" s="28">
+        <v>110.2</v>
+      </c>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
@@ -2331,217 +2340,219 @@
         <v>376.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8">
         <v>2026</v>
       </c>
       <c r="B11" s="9">
         <v>196</v>
       </c>
       <c r="C11" s="9">
         <v>236</v>
       </c>
       <c r="D11" s="9">
         <v>278.3</v>
       </c>
       <c r="E11" s="9">
         <v>369.1</v>
       </c>
       <c r="F11" s="10">
         <v>345.1</v>
       </c>
       <c r="G11" s="10">
         <v>449.8</v>
       </c>
-      <c r="H11" s="10"/>
+      <c r="H11" s="10">
+        <v>520.5</v>
+      </c>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
     </row>
     <row r="17" spans="5:6" x14ac:dyDescent="0.2">
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y40"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" workbookViewId="0">
-      <selection activeCell="N43" sqref="N43"/>
+    <sheetView topLeftCell="E22" workbookViewId="0">
+      <selection activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="6" max="6" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" customWidth="1"/>
     <col min="12" max="12" width="14.85546875" customWidth="1"/>
     <col min="14" max="14" width="15.28515625" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
     <col min="18" max="18" width="15.140625" customWidth="1"/>
     <col min="20" max="20" width="13.85546875" customWidth="1"/>
     <col min="22" max="22" width="13.85546875" customWidth="1"/>
     <col min="24" max="24" width="13.7109375" customWidth="1"/>
     <col min="25" max="25" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="55"/>
-[...22 lines deleted...]
-      <c r="Y1" s="55"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="41"/>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
       <c r="R2" s="41"/>
       <c r="S2" s="41"/>
       <c r="T2" s="41"/>
       <c r="U2" s="41"/>
     </row>
     <row r="3" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="56"/>
       <c r="B3" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="54"/>
+      <c r="C3" s="55"/>
       <c r="D3" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="58"/>
-      <c r="F3" s="59" t="s">
+      <c r="E3" s="60"/>
+      <c r="F3" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="54"/>
+      <c r="G3" s="55"/>
       <c r="H3" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="58"/>
+      <c r="I3" s="60"/>
       <c r="J3" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="54"/>
+      <c r="K3" s="55"/>
       <c r="L3" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="54"/>
-      <c r="N3" s="62" t="s">
+      <c r="M3" s="55"/>
+      <c r="N3" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="54"/>
-      <c r="P3" s="62" t="s">
+      <c r="O3" s="55"/>
+      <c r="P3" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="Q3" s="54"/>
-      <c r="R3" s="62" t="s">
+      <c r="Q3" s="55"/>
+      <c r="R3" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="S3" s="54"/>
-      <c r="T3" s="62" t="s">
+      <c r="S3" s="55"/>
+      <c r="T3" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="U3" s="54"/>
-      <c r="V3" s="60" t="s">
+      <c r="U3" s="55"/>
+      <c r="V3" s="62" t="s">
         <v>47</v>
       </c>
-      <c r="W3" s="61"/>
-      <c r="X3" s="60" t="s">
+      <c r="W3" s="63"/>
+      <c r="X3" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="Y3" s="61"/>
+      <c r="Y3" s="63"/>
     </row>
     <row r="4" spans="1:25" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="57"/>
+      <c r="A4" s="59"/>
       <c r="B4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="31" t="s">
@@ -3740,738 +3751,841 @@
       </c>
       <c r="W19" s="28">
         <v>122</v>
       </c>
       <c r="X19" s="40">
         <v>49.494999999999997</v>
       </c>
       <c r="Y19" s="28">
         <v>118.9</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="41"/>
       <c r="B21" s="41"/>
       <c r="C21" s="41"/>
       <c r="D21" s="41"/>
       <c r="E21" s="41"/>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
       <c r="J21" s="41"/>
       <c r="K21" s="41"/>
       <c r="L21" s="41"/>
       <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
     </row>
     <row r="22" spans="1:25" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="56"/>
       <c r="B22" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="63"/>
+      <c r="C22" s="54"/>
       <c r="D22" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="E22" s="54"/>
+      <c r="E22" s="55"/>
       <c r="F22" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="G22" s="63"/>
+      <c r="G22" s="54"/>
       <c r="H22" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="I22" s="54"/>
+      <c r="I22" s="55"/>
       <c r="J22" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="K22" s="54"/>
+      <c r="K22" s="55"/>
       <c r="L22" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="M22" s="54"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="O22" s="55"/>
     </row>
     <row r="23" spans="1:25" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="64"/>
+      <c r="A23" s="57"/>
       <c r="B23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="E23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="F23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="G23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="H23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="I23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="J23" s="31" t="s">
         <v>28</v>
       </c>
       <c r="K23" s="32" t="s">
         <v>29</v>
       </c>
       <c r="L23" s="33" t="s">
         <v>28</v>
       </c>
       <c r="M23" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="N23" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="O23" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="44">
         <v>196</v>
       </c>
       <c r="C24" s="18">
         <v>100</v>
       </c>
       <c r="D24" s="44">
         <v>236</v>
       </c>
       <c r="E24" s="18">
         <v>102.4</v>
       </c>
       <c r="F24" s="44">
         <v>710.3</v>
       </c>
       <c r="G24" s="18">
         <v>103.5</v>
       </c>
       <c r="H24" s="44">
         <v>1079.4000000000001</v>
       </c>
       <c r="I24" s="18">
         <v>110.7</v>
       </c>
       <c r="J24" s="44">
         <v>1424.5350000000001</v>
       </c>
       <c r="K24" s="18">
         <v>114.3</v>
       </c>
       <c r="L24" s="44">
         <v>1874.3</v>
       </c>
       <c r="M24" s="18">
         <v>110.3</v>
       </c>
+      <c r="N24" s="44">
+        <v>520.45500000000004</v>
+      </c>
+      <c r="O24" s="18">
+        <v>110.2</v>
+      </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="44">
         <v>194.1</v>
       </c>
       <c r="C25" s="18">
         <v>99.4</v>
       </c>
       <c r="D25" s="44">
         <v>234.8</v>
       </c>
       <c r="E25" s="18">
         <v>101.9</v>
       </c>
       <c r="F25" s="44">
         <v>705.2</v>
       </c>
       <c r="G25" s="18">
         <v>103.1</v>
       </c>
       <c r="H25" s="44">
         <v>1070.7</v>
       </c>
       <c r="I25" s="18">
         <v>115.1</v>
       </c>
       <c r="J25" s="44">
         <v>1412.99</v>
       </c>
       <c r="K25" s="18">
         <v>121.9</v>
       </c>
       <c r="L25" s="44">
         <v>1795</v>
       </c>
       <c r="M25" s="18">
         <v>114.6</v>
       </c>
+      <c r="N25" s="44">
+        <v>458.47500000000002</v>
+      </c>
+      <c r="O25" s="18">
+        <v>112.9</v>
+      </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H26" s="44"/>
       <c r="I26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K26" s="38" t="s">
         <v>34</v>
       </c>
       <c r="L26" s="44">
         <v>3.8769999999999998</v>
       </c>
       <c r="M26" s="18">
         <v>43.2</v>
       </c>
+      <c r="N26" s="44">
+        <v>3.8769999999999998</v>
+      </c>
+      <c r="O26" s="18">
+        <v>64.900000000000006</v>
+      </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H27" s="44"/>
       <c r="I27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K27" s="38" t="s">
         <v>34</v>
       </c>
       <c r="L27" s="47" t="s">
         <v>34</v>
       </c>
       <c r="M27" s="38" t="s">
         <v>34</v>
       </c>
+      <c r="N27" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="O27" s="38" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A28" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H28" s="44"/>
       <c r="I28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K28" s="38" t="s">
         <v>34</v>
       </c>
       <c r="L28" s="44">
         <v>9.7729999999999997</v>
       </c>
       <c r="M28" s="18">
         <v>44.9</v>
       </c>
+      <c r="N28" s="44">
+        <v>9.7729999999999997</v>
+      </c>
+      <c r="O28" s="18">
+        <v>67.5</v>
+      </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A29" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H29" s="44"/>
       <c r="I29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K29" s="38" t="s">
         <v>34</v>
       </c>
       <c r="L29" s="44">
         <v>4.1900000000000004</v>
       </c>
       <c r="M29" s="18">
         <v>99.5</v>
       </c>
+      <c r="N29" s="44">
+        <v>1.7</v>
+      </c>
+      <c r="O29" s="18">
+        <v>105.2</v>
+      </c>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A30" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H30" s="44"/>
       <c r="I30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="L30" s="44">
         <v>5.7009999999999996</v>
       </c>
       <c r="M30" s="18">
         <v>71.8</v>
       </c>
+      <c r="N30" s="44">
+        <v>3.7010000000000001</v>
+      </c>
+      <c r="O30" s="18">
+        <v>89</v>
+      </c>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A31" s="37" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H31" s="44"/>
       <c r="I31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K31" s="38" t="s">
         <v>34</v>
       </c>
       <c r="L31" s="44">
         <v>8.59</v>
       </c>
       <c r="M31" s="18">
         <v>95.8</v>
       </c>
+      <c r="N31" s="44">
+        <v>7.29</v>
+      </c>
+      <c r="O31" s="18">
+        <v>133.19999999999999</v>
+      </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H32" s="44"/>
       <c r="I32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="L32" s="44">
         <v>1.905</v>
       </c>
       <c r="M32" s="38" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N32" s="44">
+        <v>1.905</v>
+      </c>
+      <c r="O32" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A33" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H33" s="44"/>
       <c r="I33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K33" s="38" t="s">
         <v>34</v>
       </c>
       <c r="L33" s="44">
         <v>3.4609999999999999</v>
       </c>
       <c r="M33" s="18">
         <v>14.2</v>
       </c>
-    </row>
-    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N33" s="44">
+        <v>3.4609999999999999</v>
+      </c>
+      <c r="O33" s="18">
+        <v>21.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H34" s="44"/>
       <c r="I34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="L34" s="44">
         <v>1.6319999999999999</v>
       </c>
       <c r="M34" s="18">
         <v>33</v>
       </c>
-    </row>
-    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N34" s="44">
+        <v>1.6319999999999999</v>
+      </c>
+      <c r="O34" s="18">
+        <v>49.6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="44">
         <v>0</v>
       </c>
       <c r="C35" s="18">
         <v>122.1</v>
       </c>
       <c r="D35" s="44">
         <v>0</v>
       </c>
       <c r="E35" s="18">
         <v>77.7</v>
       </c>
       <c r="F35" s="44">
         <v>0.2</v>
       </c>
       <c r="G35" s="18">
         <v>114.9</v>
       </c>
       <c r="H35" s="44">
         <v>0.3</v>
       </c>
       <c r="I35" s="18">
         <v>20</v>
       </c>
       <c r="J35" s="44">
         <v>0.4</v>
       </c>
       <c r="K35" s="18">
         <v>15.2</v>
       </c>
       <c r="L35" s="44">
         <v>3.6339999999999999</v>
       </c>
       <c r="M35" s="18">
         <v>82.8</v>
       </c>
-    </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N35" s="44">
+        <v>3.1469999999999998</v>
+      </c>
+      <c r="O35" s="18">
+        <v>116.7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H36" s="44"/>
       <c r="I36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="L36" s="44">
         <v>6.9969999999999999</v>
       </c>
       <c r="M36" s="18">
         <v>66.5</v>
       </c>
-    </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N36" s="44">
+        <v>6.9969999999999999</v>
+      </c>
+      <c r="O36" s="18">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H37" s="44"/>
       <c r="I37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="J37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="K37" s="38" t="s">
         <v>34</v>
       </c>
       <c r="L37" s="44">
         <v>4.8570000000000002</v>
       </c>
       <c r="M37" s="18">
         <v>43.1</v>
       </c>
-    </row>
-    <row r="38" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="N37" s="44">
+        <v>4.8570000000000002</v>
+      </c>
+      <c r="O37" s="18">
+        <v>64.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="40">
         <v>1.9</v>
       </c>
       <c r="C38" s="40">
         <v>314.60000000000002</v>
       </c>
       <c r="D38" s="40">
         <v>1.2</v>
       </c>
       <c r="E38" s="40">
         <v>260.5</v>
       </c>
       <c r="F38" s="40">
         <v>4.9000000000000004</v>
       </c>
       <c r="G38" s="40">
         <v>205.5</v>
       </c>
       <c r="H38" s="46">
         <v>8.4</v>
       </c>
       <c r="I38" s="28">
         <v>118.6</v>
       </c>
       <c r="J38" s="46">
         <v>11.1</v>
       </c>
       <c r="K38" s="28">
         <v>96.9</v>
       </c>
       <c r="L38" s="46">
         <v>24.689</v>
       </c>
       <c r="M38" s="28">
         <v>139.5</v>
       </c>
-    </row>
-    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N38" s="46">
+        <v>13.64</v>
+      </c>
+      <c r="O38" s="28">
+        <v>159.30000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" s="45" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="21">
-[...4 lines deleted...]
-    <mergeCell ref="H22:I22"/>
+  <mergeCells count="22">
+    <mergeCell ref="N22:O22"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="J22:K22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="H22:I22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>IPV car</vt:lpstr>
       <vt:lpstr>Volume car</vt:lpstr>
       <vt:lpstr>Volume and IFO by region</vt:lpstr>