--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8235" yWindow="-285" windowWidth="14715" windowHeight="9690" activeTab="2"/>
+    <workbookView xWindow="8235" yWindow="-285" windowWidth="14715" windowHeight="9690"/>
   </bookViews>
   <sheets>
     <sheet name="IFO" sheetId="5" r:id="rId1"/>
     <sheet name="Volume" sheetId="4" r:id="rId2"/>
     <sheet name="Volume and IFO by region " sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="726" uniqueCount="114">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -355,61 +355,64 @@
   </si>
   <si>
     <t>January-October 2025</t>
   </si>
   <si>
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>Index of physical volume of salea of services for the provision of food and beverages and IFI by region*</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>January-March 2026</t>
   </si>
+  <si>
+    <t>January-April 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -478,50 +481,55 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -744,51 +752,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="122">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1001,85 +1009,95 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1359,52 +1377,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист1"/>
   <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E29" sqref="E29"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A20" sqref="A20:M20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="105" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="106"/>
       <c r="D1" s="106"/>
       <c r="E1" s="106"/>
       <c r="F1" s="106"/>
       <c r="G1" s="106"/>
       <c r="H1" s="106"/>
       <c r="I1" s="106"/>
       <c r="J1" s="106"/>
       <c r="K1" s="106"/>
       <c r="L1" s="106"/>
       <c r="M1" s="106"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
@@ -1716,51 +1734,53 @@
         <v>87.5</v>
       </c>
       <c r="K10" s="2">
         <v>103.5</v>
       </c>
       <c r="L10" s="91">
         <v>100.5</v>
       </c>
       <c r="M10" s="2">
         <v>105.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="17">
         <v>2026</v>
       </c>
       <c r="B11" s="19">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="2">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="2">
         <v>155.6</v>
       </c>
-      <c r="E11" s="2"/>
+      <c r="E11" s="123">
+        <v>76.2</v>
+      </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="21"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="108" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="108"/>
       <c r="C12" s="108"/>
       <c r="D12" s="108"/>
       <c r="E12" s="108"/>
       <c r="F12" s="108"/>
       <c r="G12" s="108"/>
       <c r="H12" s="108"/>
       <c r="I12" s="108"/>
       <c r="J12" s="108"/>
       <c r="K12" s="108"/>
       <c r="L12" s="108"/>
       <c r="M12" s="108"/>
@@ -2002,51 +2022,53 @@
         <v>95.9</v>
       </c>
       <c r="K18" s="2">
         <v>94.1</v>
       </c>
       <c r="L18" s="91">
         <v>104.2</v>
       </c>
       <c r="M18" s="2">
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="23">
         <v>2026</v>
       </c>
       <c r="B19" s="19">
         <v>100.1</v>
       </c>
       <c r="C19" s="2">
         <v>100.4</v>
       </c>
       <c r="D19" s="2">
         <v>101</v>
       </c>
-      <c r="E19" s="19"/>
+      <c r="E19" s="123">
+        <v>101.6</v>
+      </c>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="24"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="108" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="108"/>
       <c r="C20" s="108"/>
       <c r="D20" s="108"/>
       <c r="E20" s="108"/>
       <c r="F20" s="108"/>
       <c r="G20" s="108"/>
       <c r="H20" s="108"/>
       <c r="I20" s="108"/>
       <c r="J20" s="108"/>
       <c r="K20" s="108"/>
       <c r="L20" s="108"/>
       <c r="M20" s="108"/>
@@ -2288,79 +2310,81 @@
         <v>102.3</v>
       </c>
       <c r="K26" s="18">
         <v>101.3</v>
       </c>
       <c r="L26" s="99">
         <v>101.6</v>
       </c>
       <c r="M26" s="18">
         <v>102.2</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="100">
         <v>2026</v>
       </c>
       <c r="B27" s="25">
         <v>100.1</v>
       </c>
       <c r="C27" s="11">
         <v>100.2</v>
       </c>
       <c r="D27" s="11">
         <v>100.6</v>
       </c>
-      <c r="E27" s="25"/>
+      <c r="E27" s="125">
+        <v>100.8</v>
+      </c>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="101"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:X12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+      <selection activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.5703125" style="3" customWidth="1"/>
     <col min="2" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="8.5703125" style="3" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A1" s="106" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="106"/>
       <c r="D1" s="106"/>
       <c r="E1" s="106"/>
       <c r="F1" s="106"/>
       <c r="G1" s="106"/>
       <c r="H1" s="106"/>
       <c r="I1" s="106"/>
       <c r="J1" s="106"/>
       <c r="K1" s="106"/>
       <c r="L1" s="106"/>
@@ -2808,218 +2832,220 @@
         <v>938.4</v>
       </c>
       <c r="K11" s="102">
         <v>976.2</v>
       </c>
       <c r="L11" s="102">
         <v>982.6</v>
       </c>
       <c r="M11" s="102">
         <v>1041.3</v>
       </c>
     </row>
     <row r="12" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="30">
         <v>2026</v>
       </c>
       <c r="B12" s="31">
         <v>727.1</v>
       </c>
       <c r="C12" s="31">
         <v>579</v>
       </c>
       <c r="D12" s="31">
         <v>902.8</v>
       </c>
-      <c r="E12" s="31"/>
+      <c r="E12" s="31">
+        <v>688.1</v>
+      </c>
       <c r="F12" s="78"/>
       <c r="G12" s="78"/>
       <c r="H12" s="78"/>
       <c r="I12" s="78"/>
       <c r="J12" s="78"/>
       <c r="K12" s="78"/>
       <c r="L12" s="78"/>
       <c r="M12" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A109" workbookViewId="0">
-      <selection activeCell="I121" sqref="I121"/>
+    <sheetView topLeftCell="A109" workbookViewId="0">
+      <selection activeCell="K126" sqref="K126"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="8" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="115" t="s">
         <v>110</v>
       </c>
-      <c r="B1" s="121"/>
-[...22 lines deleted...]
-      <c r="Y1" s="121"/>
+      <c r="B1" s="115"/>
+      <c r="C1" s="115"/>
+      <c r="D1" s="115"/>
+      <c r="E1" s="115"/>
+      <c r="F1" s="115"/>
+      <c r="G1" s="115"/>
+      <c r="H1" s="115"/>
+      <c r="I1" s="115"/>
+      <c r="J1" s="115"/>
+      <c r="K1" s="115"/>
+      <c r="L1" s="115"/>
+      <c r="M1" s="115"/>
+      <c r="N1" s="115"/>
+      <c r="O1" s="115"/>
+      <c r="P1" s="115"/>
+      <c r="Q1" s="115"/>
+      <c r="R1" s="115"/>
+      <c r="S1" s="115"/>
+      <c r="T1" s="115"/>
+      <c r="U1" s="115"/>
+      <c r="V1" s="115"/>
+      <c r="W1" s="115"/>
+      <c r="X1" s="115"/>
+      <c r="Y1" s="115"/>
     </row>
     <row r="3" spans="1:26" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="90"/>
       <c r="B3" s="84"/>
       <c r="C3" s="84"/>
       <c r="D3" s="84"/>
       <c r="E3" s="84"/>
       <c r="F3" s="84"/>
       <c r="G3" s="84"/>
       <c r="H3" s="84"/>
       <c r="I3" s="84"/>
       <c r="J3" s="84"/>
       <c r="K3" s="84"/>
       <c r="L3" s="84"/>
       <c r="M3" s="84"/>
       <c r="N3" s="84"/>
       <c r="O3" s="84"/>
       <c r="P3" s="84"/>
       <c r="Q3" s="84"/>
       <c r="R3" s="84"/>
       <c r="S3" s="84"/>
       <c r="T3" s="84"/>
       <c r="U3" s="84"/>
       <c r="V3" s="84"/>
       <c r="W3" s="84"/>
       <c r="X3" s="84"/>
       <c r="Y3" s="84"/>
     </row>
     <row r="4" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="116"/>
-      <c r="B4" s="115" t="s">
+      <c r="B4" s="112" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="115"/>
-      <c r="D4" s="115" t="s">
+      <c r="C4" s="112"/>
+      <c r="D4" s="112" t="s">
         <v>18</v>
       </c>
-      <c r="E4" s="115"/>
-      <c r="F4" s="115" t="s">
+      <c r="E4" s="112"/>
+      <c r="F4" s="112" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="115"/>
-      <c r="H4" s="115" t="s">
+      <c r="G4" s="112"/>
+      <c r="H4" s="112" t="s">
         <v>20</v>
       </c>
-      <c r="I4" s="115"/>
-      <c r="J4" s="115" t="s">
+      <c r="I4" s="112"/>
+      <c r="J4" s="112" t="s">
         <v>21</v>
       </c>
-      <c r="K4" s="115"/>
-      <c r="L4" s="115" t="s">
+      <c r="K4" s="112"/>
+      <c r="L4" s="112" t="s">
         <v>22</v>
       </c>
-      <c r="M4" s="115"/>
-      <c r="N4" s="115" t="s">
+      <c r="M4" s="112"/>
+      <c r="N4" s="112" t="s">
         <v>23</v>
       </c>
-      <c r="O4" s="115"/>
-      <c r="P4" s="115" t="s">
+      <c r="O4" s="112"/>
+      <c r="P4" s="112" t="s">
         <v>24</v>
       </c>
-      <c r="Q4" s="115"/>
-      <c r="R4" s="115" t="s">
+      <c r="Q4" s="112"/>
+      <c r="R4" s="112" t="s">
         <v>25</v>
       </c>
-      <c r="S4" s="115"/>
-      <c r="T4" s="115" t="s">
+      <c r="S4" s="112"/>
+      <c r="T4" s="112" t="s">
         <v>26</v>
       </c>
-      <c r="U4" s="115"/>
-      <c r="V4" s="115" t="s">
+      <c r="U4" s="112"/>
+      <c r="V4" s="112" t="s">
         <v>27</v>
       </c>
-      <c r="W4" s="115"/>
-      <c r="X4" s="115" t="s">
+      <c r="W4" s="112"/>
+      <c r="X4" s="112" t="s">
         <v>28</v>
       </c>
-      <c r="Y4" s="114"/>
+      <c r="Y4" s="111"/>
       <c r="Z4" s="12"/>
     </row>
     <row r="5" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="113"/>
+      <c r="A5" s="117"/>
       <c r="B5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="75" t="s">
@@ -4261,102 +4287,102 @@
       <c r="D22" s="45"/>
       <c r="E22" s="45"/>
       <c r="F22" s="45"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
       <c r="J22" s="45"/>
       <c r="K22" s="45"/>
       <c r="L22" s="45"/>
       <c r="M22" s="45"/>
       <c r="N22" s="45"/>
       <c r="O22" s="45"/>
       <c r="P22" s="45"/>
       <c r="Q22" s="45"/>
       <c r="R22" s="45"/>
       <c r="S22" s="45"/>
       <c r="T22" s="45"/>
       <c r="U22" s="45"/>
       <c r="V22" s="45"/>
       <c r="W22" s="45"/>
       <c r="X22" s="45"/>
       <c r="Y22" s="45"/>
     </row>
     <row r="23" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="116"/>
-      <c r="B23" s="115" t="s">
+      <c r="B23" s="112" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="115"/>
-      <c r="D23" s="115" t="s">
+      <c r="C23" s="112"/>
+      <c r="D23" s="112" t="s">
         <v>31</v>
       </c>
-      <c r="E23" s="115"/>
-      <c r="F23" s="115" t="s">
+      <c r="E23" s="112"/>
+      <c r="F23" s="112" t="s">
         <v>32</v>
       </c>
-      <c r="G23" s="115"/>
-      <c r="H23" s="115" t="s">
+      <c r="G23" s="112"/>
+      <c r="H23" s="112" t="s">
         <v>33</v>
       </c>
-      <c r="I23" s="115"/>
-      <c r="J23" s="115" t="s">
+      <c r="I23" s="112"/>
+      <c r="J23" s="112" t="s">
         <v>34</v>
       </c>
-      <c r="K23" s="115"/>
-      <c r="L23" s="115" t="s">
+      <c r="K23" s="112"/>
+      <c r="L23" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="M23" s="115"/>
-      <c r="N23" s="115" t="s">
+      <c r="M23" s="112"/>
+      <c r="N23" s="112" t="s">
         <v>36</v>
       </c>
-      <c r="O23" s="115"/>
-      <c r="P23" s="115" t="s">
+      <c r="O23" s="112"/>
+      <c r="P23" s="112" t="s">
         <v>37</v>
       </c>
-      <c r="Q23" s="115"/>
-      <c r="R23" s="115" t="s">
+      <c r="Q23" s="112"/>
+      <c r="R23" s="112" t="s">
         <v>38</v>
       </c>
-      <c r="S23" s="115"/>
-      <c r="T23" s="115" t="s">
+      <c r="S23" s="112"/>
+      <c r="T23" s="112" t="s">
         <v>39</v>
       </c>
-      <c r="U23" s="115"/>
-      <c r="V23" s="115" t="s">
+      <c r="U23" s="112"/>
+      <c r="V23" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="W23" s="115"/>
-      <c r="X23" s="115" t="s">
+      <c r="W23" s="112"/>
+      <c r="X23" s="112" t="s">
         <v>41</v>
       </c>
-      <c r="Y23" s="114"/>
+      <c r="Y23" s="111"/>
       <c r="Z23" s="12"/>
     </row>
     <row r="24" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="113"/>
+      <c r="A24" s="117"/>
       <c r="B24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="F24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="H24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="J24" s="75" t="s">
@@ -5598,102 +5624,102 @@
       <c r="D41" s="45"/>
       <c r="E41" s="45"/>
       <c r="F41" s="45"/>
       <c r="G41" s="45"/>
       <c r="H41" s="45"/>
       <c r="I41" s="45"/>
       <c r="J41" s="45"/>
       <c r="K41" s="45"/>
       <c r="L41" s="45"/>
       <c r="M41" s="45"/>
       <c r="N41" s="45"/>
       <c r="O41" s="45"/>
       <c r="P41" s="45"/>
       <c r="Q41" s="45"/>
       <c r="R41" s="45"/>
       <c r="S41" s="45"/>
       <c r="T41" s="45"/>
       <c r="U41" s="45"/>
       <c r="V41" s="45"/>
       <c r="W41" s="45"/>
       <c r="X41" s="45"/>
       <c r="Y41" s="45"/>
     </row>
     <row r="42" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="120"/>
-      <c r="B42" s="115" t="s">
+      <c r="B42" s="112" t="s">
         <v>42</v>
       </c>
-      <c r="C42" s="115"/>
-      <c r="D42" s="115" t="s">
+      <c r="C42" s="112"/>
+      <c r="D42" s="112" t="s">
         <v>43</v>
       </c>
-      <c r="E42" s="115"/>
-      <c r="F42" s="115" t="s">
+      <c r="E42" s="112"/>
+      <c r="F42" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="G42" s="115"/>
-      <c r="H42" s="115" t="s">
+      <c r="G42" s="112"/>
+      <c r="H42" s="112" t="s">
         <v>45</v>
       </c>
-      <c r="I42" s="115"/>
-      <c r="J42" s="115" t="s">
+      <c r="I42" s="112"/>
+      <c r="J42" s="112" t="s">
         <v>46</v>
       </c>
-      <c r="K42" s="115"/>
-      <c r="L42" s="115" t="s">
+      <c r="K42" s="112"/>
+      <c r="L42" s="112" t="s">
         <v>47</v>
       </c>
-      <c r="M42" s="115"/>
-      <c r="N42" s="115" t="s">
+      <c r="M42" s="112"/>
+      <c r="N42" s="112" t="s">
         <v>48</v>
       </c>
-      <c r="O42" s="115"/>
-      <c r="P42" s="115" t="s">
+      <c r="O42" s="112"/>
+      <c r="P42" s="112" t="s">
         <v>49</v>
       </c>
-      <c r="Q42" s="115"/>
-      <c r="R42" s="115" t="s">
+      <c r="Q42" s="112"/>
+      <c r="R42" s="112" t="s">
         <v>50</v>
       </c>
-      <c r="S42" s="115"/>
-      <c r="T42" s="115" t="s">
+      <c r="S42" s="112"/>
+      <c r="T42" s="112" t="s">
         <v>51</v>
       </c>
-      <c r="U42" s="114"/>
-      <c r="V42" s="115" t="s">
+      <c r="U42" s="111"/>
+      <c r="V42" s="112" t="s">
         <v>52</v>
       </c>
-      <c r="W42" s="114"/>
-      <c r="X42" s="115" t="s">
+      <c r="W42" s="111"/>
+      <c r="X42" s="112" t="s">
         <v>53</v>
       </c>
-      <c r="Y42" s="114"/>
+      <c r="Y42" s="111"/>
       <c r="Z42" s="12"/>
     </row>
     <row r="43" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="113"/>
+      <c r="A43" s="117"/>
       <c r="B43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="D43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="F43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="H43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="J43" s="75" t="s">
@@ -6935,102 +6961,102 @@
       <c r="D60" s="45"/>
       <c r="E60" s="45"/>
       <c r="F60" s="45"/>
       <c r="G60" s="45"/>
       <c r="H60" s="45"/>
       <c r="I60" s="45"/>
       <c r="J60" s="45"/>
       <c r="K60" s="45"/>
       <c r="L60" s="45"/>
       <c r="M60" s="45"/>
       <c r="N60" s="45"/>
       <c r="O60" s="45"/>
       <c r="P60" s="45"/>
       <c r="Q60" s="45"/>
       <c r="R60" s="45"/>
       <c r="S60" s="45"/>
       <c r="T60" s="45"/>
       <c r="U60" s="45"/>
       <c r="V60" s="45"/>
       <c r="W60" s="45"/>
       <c r="X60" s="45"/>
       <c r="Y60" s="45"/>
     </row>
     <row r="61" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="116"/>
-      <c r="B61" s="115" t="s">
+      <c r="B61" s="112" t="s">
         <v>54</v>
       </c>
-      <c r="C61" s="114"/>
-      <c r="D61" s="115" t="s">
+      <c r="C61" s="111"/>
+      <c r="D61" s="112" t="s">
         <v>55</v>
       </c>
-      <c r="E61" s="115"/>
-      <c r="F61" s="115" t="s">
+      <c r="E61" s="112"/>
+      <c r="F61" s="112" t="s">
         <v>56</v>
       </c>
-      <c r="G61" s="115"/>
-      <c r="H61" s="115" t="s">
+      <c r="G61" s="112"/>
+      <c r="H61" s="112" t="s">
         <v>78</v>
       </c>
-      <c r="I61" s="115"/>
-      <c r="J61" s="115" t="s">
+      <c r="I61" s="112"/>
+      <c r="J61" s="112" t="s">
         <v>57</v>
       </c>
-      <c r="K61" s="115"/>
-      <c r="L61" s="115" t="s">
+      <c r="K61" s="112"/>
+      <c r="L61" s="112" t="s">
         <v>58</v>
       </c>
-      <c r="M61" s="115"/>
-      <c r="N61" s="115" t="s">
+      <c r="M61" s="112"/>
+      <c r="N61" s="112" t="s">
         <v>59</v>
       </c>
-      <c r="O61" s="114"/>
-      <c r="P61" s="115" t="s">
+      <c r="O61" s="111"/>
+      <c r="P61" s="112" t="s">
         <v>60</v>
       </c>
-      <c r="Q61" s="114"/>
-      <c r="R61" s="115" t="s">
+      <c r="Q61" s="111"/>
+      <c r="R61" s="112" t="s">
         <v>61</v>
       </c>
-      <c r="S61" s="114"/>
-      <c r="T61" s="115" t="s">
+      <c r="S61" s="111"/>
+      <c r="T61" s="112" t="s">
         <v>62</v>
       </c>
-      <c r="U61" s="114"/>
-      <c r="V61" s="115" t="s">
+      <c r="U61" s="111"/>
+      <c r="V61" s="112" t="s">
         <v>63</v>
       </c>
-      <c r="W61" s="114"/>
-      <c r="X61" s="115" t="s">
+      <c r="W61" s="111"/>
+      <c r="X61" s="112" t="s">
         <v>77</v>
       </c>
-      <c r="Y61" s="114"/>
+      <c r="Y61" s="111"/>
       <c r="Z61" s="12"/>
     </row>
     <row r="62" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="113"/>
+      <c r="A62" s="117"/>
       <c r="B62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I62" s="75" t="s">
         <v>29</v>
       </c>
       <c r="J62" s="75" t="s">
@@ -8268,101 +8294,101 @@
       <c r="D79" s="45"/>
       <c r="E79" s="45"/>
       <c r="F79" s="45"/>
       <c r="G79" s="45"/>
       <c r="H79" s="45"/>
       <c r="I79" s="45"/>
       <c r="J79" s="45"/>
       <c r="K79" s="45"/>
       <c r="L79" s="45"/>
       <c r="M79" s="45"/>
       <c r="N79" s="45"/>
       <c r="O79" s="45"/>
       <c r="P79" s="45"/>
       <c r="Q79" s="45"/>
       <c r="R79" s="45"/>
       <c r="S79" s="45"/>
       <c r="T79" s="45"/>
       <c r="U79" s="45"/>
       <c r="V79" s="45"/>
       <c r="W79" s="45"/>
       <c r="X79" s="45"/>
       <c r="Y79" s="45"/>
     </row>
     <row r="80" spans="1:25" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A80" s="116"/>
-      <c r="B80" s="115" t="s">
+      <c r="B80" s="112" t="s">
         <v>64</v>
       </c>
-      <c r="C80" s="114"/>
-      <c r="D80" s="115" t="s">
+      <c r="C80" s="111"/>
+      <c r="D80" s="112" t="s">
         <v>75</v>
       </c>
-      <c r="E80" s="115"/>
-      <c r="F80" s="115" t="s">
+      <c r="E80" s="112"/>
+      <c r="F80" s="112" t="s">
         <v>76</v>
       </c>
-      <c r="G80" s="114"/>
-      <c r="H80" s="115" t="s">
+      <c r="G80" s="111"/>
+      <c r="H80" s="112" t="s">
         <v>79</v>
       </c>
-      <c r="I80" s="114"/>
-      <c r="J80" s="115" t="s">
+      <c r="I80" s="111"/>
+      <c r="J80" s="112" t="s">
         <v>86</v>
       </c>
-      <c r="K80" s="114"/>
-      <c r="L80" s="115" t="s">
+      <c r="K80" s="111"/>
+      <c r="L80" s="112" t="s">
         <v>87</v>
       </c>
-      <c r="M80" s="114"/>
-      <c r="N80" s="115" t="s">
+      <c r="M80" s="111"/>
+      <c r="N80" s="112" t="s">
         <v>88</v>
       </c>
-      <c r="O80" s="114"/>
-      <c r="P80" s="115" t="s">
+      <c r="O80" s="111"/>
+      <c r="P80" s="112" t="s">
         <v>89</v>
       </c>
-      <c r="Q80" s="114"/>
-      <c r="R80" s="115" t="s">
+      <c r="Q80" s="111"/>
+      <c r="R80" s="112" t="s">
         <v>90</v>
       </c>
-      <c r="S80" s="114"/>
-      <c r="T80" s="115" t="s">
+      <c r="S80" s="111"/>
+      <c r="T80" s="112" t="s">
         <v>91</v>
       </c>
-      <c r="U80" s="114"/>
-      <c r="V80" s="115" t="s">
+      <c r="U80" s="111"/>
+      <c r="V80" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="W80" s="114"/>
-      <c r="X80" s="115" t="s">
+      <c r="W80" s="111"/>
+      <c r="X80" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="Y80" s="114"/>
+      <c r="Y80" s="111"/>
     </row>
     <row r="81" spans="1:25" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="113"/>
+      <c r="A81" s="117"/>
       <c r="B81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="J81" s="75" t="s">
@@ -9602,102 +9628,102 @@
       <c r="C98" s="64"/>
       <c r="D98" s="64"/>
       <c r="E98" s="64"/>
       <c r="F98" s="65"/>
       <c r="G98" s="64"/>
       <c r="H98" s="66"/>
       <c r="I98" s="66"/>
       <c r="J98" s="56"/>
       <c r="K98" s="56"/>
       <c r="L98" s="56"/>
       <c r="M98" s="56"/>
       <c r="N98" s="67"/>
       <c r="O98" s="67"/>
       <c r="P98" s="67"/>
       <c r="Q98" s="67"/>
       <c r="R98" s="67"/>
       <c r="S98" s="11"/>
       <c r="T98" s="67"/>
       <c r="U98" s="11"/>
       <c r="V98" s="35"/>
       <c r="W98" s="18"/>
       <c r="X98" s="35"/>
       <c r="Y98" s="18"/>
     </row>
     <row r="99" spans="1:25" s="8" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="112"/>
-      <c r="B99" s="110" t="s">
+      <c r="A99" s="121"/>
+      <c r="B99" s="118" t="s">
         <v>95</v>
       </c>
-      <c r="C99" s="114"/>
-      <c r="D99" s="110" t="s">
+      <c r="C99" s="111"/>
+      <c r="D99" s="118" t="s">
         <v>96</v>
       </c>
-      <c r="E99" s="111"/>
-      <c r="F99" s="117" t="s">
+      <c r="E99" s="119"/>
+      <c r="F99" s="110" t="s">
         <v>97</v>
       </c>
-      <c r="G99" s="114"/>
-      <c r="H99" s="110" t="s">
+      <c r="G99" s="111"/>
+      <c r="H99" s="118" t="s">
         <v>99</v>
       </c>
-      <c r="I99" s="111"/>
-      <c r="J99" s="110" t="s">
+      <c r="I99" s="119"/>
+      <c r="J99" s="118" t="s">
         <v>98</v>
       </c>
-      <c r="K99" s="114"/>
-      <c r="L99" s="110" t="s">
+      <c r="K99" s="111"/>
+      <c r="L99" s="118" t="s">
         <v>100</v>
       </c>
-      <c r="M99" s="114"/>
-      <c r="N99" s="118" t="s">
+      <c r="M99" s="111"/>
+      <c r="N99" s="113" t="s">
         <v>101</v>
       </c>
-      <c r="O99" s="119"/>
-      <c r="P99" s="118" t="s">
+      <c r="O99" s="114"/>
+      <c r="P99" s="113" t="s">
         <v>102</v>
       </c>
-      <c r="Q99" s="119"/>
-      <c r="R99" s="118" t="s">
+      <c r="Q99" s="114"/>
+      <c r="R99" s="113" t="s">
         <v>103</v>
       </c>
-      <c r="S99" s="119"/>
-      <c r="T99" s="118" t="s">
+      <c r="S99" s="114"/>
+      <c r="T99" s="113" t="s">
         <v>105</v>
       </c>
-      <c r="U99" s="119"/>
-      <c r="V99" s="115" t="s">
+      <c r="U99" s="114"/>
+      <c r="V99" s="112" t="s">
         <v>106</v>
       </c>
-      <c r="W99" s="114"/>
-      <c r="X99" s="115" t="s">
+      <c r="W99" s="111"/>
+      <c r="X99" s="112" t="s">
         <v>107</v>
       </c>
-      <c r="Y99" s="114"/>
+      <c r="Y99" s="111"/>
     </row>
     <row r="100" spans="1:25" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="113"/>
+      <c r="A100" s="117"/>
       <c r="B100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="J100" s="75" t="s">
@@ -10880,520 +10906,606 @@
       </c>
       <c r="S115" s="89">
         <v>18.3</v>
       </c>
       <c r="T115" s="88">
         <v>15.244</v>
       </c>
       <c r="U115" s="11">
         <v>19.100000000000001</v>
       </c>
       <c r="V115" s="88">
         <v>18.032</v>
       </c>
       <c r="W115" s="94">
         <v>19.8</v>
       </c>
       <c r="X115" s="97">
         <v>20.821000000000002</v>
       </c>
       <c r="Y115" s="11">
         <v>20.3</v>
       </c>
     </row>
     <row r="117" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="118" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="112"/>
-      <c r="B118" s="110" t="s">
+      <c r="A118" s="121"/>
+      <c r="B118" s="118" t="s">
         <v>108</v>
       </c>
-      <c r="C118" s="114"/>
-      <c r="D118" s="110" t="s">
+      <c r="C118" s="111"/>
+      <c r="D118" s="118" t="s">
         <v>111</v>
       </c>
-      <c r="E118" s="111"/>
-      <c r="F118" s="117" t="s">
+      <c r="E118" s="119"/>
+      <c r="F118" s="110" t="s">
         <v>112</v>
       </c>
-      <c r="G118" s="114"/>
+      <c r="G118" s="111"/>
+      <c r="H118" s="118" t="s">
+        <v>113</v>
+      </c>
+      <c r="I118" s="111"/>
+      <c r="J118" s="122"/>
     </row>
     <row r="119" spans="1:25" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="113"/>
+      <c r="A119" s="117"/>
       <c r="B119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G119" s="76" t="s">
+        <v>29</v>
+      </c>
+      <c r="H119" s="75" t="s">
+        <v>92</v>
+      </c>
+      <c r="I119" s="76" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B120" s="103">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="2">
         <v>100.1</v>
       </c>
       <c r="D120" s="46">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="2">
         <v>100.2</v>
       </c>
       <c r="F120" s="46">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="2">
         <v>100.6</v>
       </c>
+      <c r="H120" s="46">
+        <v>2897.1</v>
+      </c>
+      <c r="I120" s="123">
+        <v>100.8</v>
+      </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B121" s="103">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="2">
         <v>100.5</v>
       </c>
       <c r="D121" s="46">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="2">
         <v>100.6</v>
       </c>
       <c r="F121" s="46">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="2">
         <v>100.7</v>
       </c>
+      <c r="H121" s="46">
+        <v>2772.4</v>
+      </c>
+      <c r="I121" s="123">
+        <v>104</v>
+      </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B122" s="103">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="2">
         <v>90.3</v>
       </c>
       <c r="D122" s="46">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="2">
         <v>94.2</v>
       </c>
       <c r="F122" s="46">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="2">
         <v>94.5</v>
       </c>
+      <c r="H122" s="46">
+        <v>102.3</v>
+      </c>
+      <c r="I122" s="123">
+        <v>81</v>
+      </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B123" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C123" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D123" s="62" t="s">
         <v>74</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F123" s="62" t="s">
         <v>74</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>74</v>
       </c>
+      <c r="H123" s="46"/>
+      <c r="I123" s="124" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B124" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C124" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D124" s="62" t="s">
         <v>74</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F124" s="62" t="s">
         <v>74</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>74</v>
       </c>
+      <c r="H124" s="46"/>
+      <c r="I124" s="124" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B125" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C125" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D125" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F125" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>74</v>
       </c>
+      <c r="H125" s="46"/>
+      <c r="I125" s="124" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B126" s="103">
         <v>0.21</v>
       </c>
       <c r="C126" s="2">
         <v>63.6</v>
       </c>
       <c r="D126" s="58">
         <v>0.6</v>
       </c>
       <c r="E126" s="2">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="58">
         <v>0.86</v>
       </c>
       <c r="G126" s="2">
         <v>81.2</v>
       </c>
+      <c r="H126" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="I126" s="123">
+        <v>29.1</v>
+      </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B127" s="103">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="2">
         <v>93.4</v>
       </c>
       <c r="D127" s="58">
         <v>6.8</v>
       </c>
       <c r="E127" s="2">
         <v>102.2</v>
       </c>
       <c r="F127" s="58">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="2">
         <v>97.9</v>
       </c>
+      <c r="H127" s="46">
+        <v>13.2</v>
+      </c>
+      <c r="I127" s="123">
+        <v>63.8</v>
+      </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B128" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C128" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D128" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F128" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H128" s="46"/>
+      <c r="I128" s="124" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A129" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B129" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C129" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D129" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F129" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H129" s="46"/>
+      <c r="I129" s="124" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A130" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B130" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C130" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D130" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F130" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H130" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="I130" s="124" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A131" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B131" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C131" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D131" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F131" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H131" s="46"/>
+      <c r="I131" s="124" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A132" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B132" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C132" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D132" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F132" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H132" s="46"/>
+      <c r="I132" s="124" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A133" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B133" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C133" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D133" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F133" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="134" spans="1:7" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H133" s="46"/>
+      <c r="I133" s="124" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="63" t="s">
         <v>85</v>
       </c>
       <c r="B134" s="72" t="s">
         <v>74</v>
       </c>
       <c r="C134" s="72" t="s">
         <v>74</v>
       </c>
       <c r="D134" s="45" t="s">
         <v>74</v>
       </c>
       <c r="E134" s="64" t="s">
         <v>74</v>
       </c>
       <c r="F134" s="45">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="64" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H134" s="67">
+        <v>7.7</v>
+      </c>
+      <c r="I134" s="125">
+        <v>1081.7</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A136" s="104" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="83">
-[...26 lines deleted...]
-    <mergeCell ref="V23:W23"/>
+  <mergeCells count="84">
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="T80:U80"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="R80:S80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="P99:Q99"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:I61"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="R61:S61"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="R99:S99"/>
+    <mergeCell ref="T99:U99"/>
+    <mergeCell ref="V99:W99"/>
+    <mergeCell ref="X99:Y99"/>
+    <mergeCell ref="N99:O99"/>
     <mergeCell ref="T61:U61"/>
     <mergeCell ref="V61:W61"/>
-    <mergeCell ref="A61:A62"/>
-[...3 lines deleted...]
-    <mergeCell ref="H61:I61"/>
     <mergeCell ref="P61:Q61"/>
     <mergeCell ref="L61:M61"/>
     <mergeCell ref="N61:O61"/>
-    <mergeCell ref="J61:K61"/>
-[...30 lines deleted...]
-    <mergeCell ref="B99:C99"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>IFO</vt:lpstr>
       <vt:lpstr>Volume</vt:lpstr>