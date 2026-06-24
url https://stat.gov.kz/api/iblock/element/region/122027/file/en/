--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8235" yWindow="-285" windowWidth="14715" windowHeight="9690"/>
+    <workbookView xWindow="4500" yWindow="390" windowWidth="17970" windowHeight="8040" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="IFO" sheetId="5" r:id="rId1"/>
     <sheet name="Volume" sheetId="4" r:id="rId2"/>
     <sheet name="Volume and IFO by region " sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="726" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="738" uniqueCount="115">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -358,50 +358,53 @@
   </si>
   <si>
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>Index of physical volume of salea of services for the provision of food and beverages and IFI by region*</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>January-March 2026</t>
   </si>
   <si>
     <t>January-April 2026</t>
   </si>
+  <si>
+    <t>January-May 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -486,50 +489,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -752,51 +756,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -994,110 +998,109 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...26 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1377,75 +1380,75 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист1"/>
   <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:M20"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="106"/>
-[...10 lines deleted...]
-      <c r="M1" s="106"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="15" t="s">
@@ -1459,65 +1462,65 @@
       </c>
       <c r="G3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>104</v>
       </c>
       <c r="K3" s="15" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="15" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="16" t="s">
         <v>10</v>
       </c>
       <c r="N3" s="6"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="107" t="s">
+      <c r="A4" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="107"/>
-[...10 lines deleted...]
-      <c r="M4" s="107"/>
+      <c r="B4" s="110"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="110"/>
+      <c r="E4" s="110"/>
+      <c r="F4" s="110"/>
+      <c r="G4" s="110"/>
+      <c r="H4" s="110"/>
+      <c r="I4" s="110"/>
+      <c r="J4" s="110"/>
+      <c r="K4" s="110"/>
+      <c r="L4" s="110"/>
+      <c r="M4" s="110"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="17">
         <v>2020</v>
       </c>
       <c r="B5" s="18">
         <v>116.4</v>
       </c>
       <c r="C5" s="18">
         <v>100.8</v>
       </c>
       <c r="D5" s="18">
         <v>88.1</v>
       </c>
       <c r="E5" s="18">
         <v>47</v>
       </c>
       <c r="F5" s="18">
         <v>108.3</v>
       </c>
       <c r="G5" s="18">
         <v>178.1</v>
       </c>
       <c r="H5" s="18">
         <v>98.5</v>
@@ -1734,78 +1737,80 @@
         <v>87.5</v>
       </c>
       <c r="K10" s="2">
         <v>103.5</v>
       </c>
       <c r="L10" s="91">
         <v>100.5</v>
       </c>
       <c r="M10" s="2">
         <v>105.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="17">
         <v>2026</v>
       </c>
       <c r="B11" s="19">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="2">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="2">
         <v>155.6</v>
       </c>
-      <c r="E11" s="123">
+      <c r="E11" s="105">
         <v>76.2</v>
       </c>
-      <c r="F11" s="2"/>
+      <c r="F11" s="2">
+        <v>103.1</v>
+      </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="21"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="108" t="s">
+      <c r="A12" s="111" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="108"/>
-[...10 lines deleted...]
-      <c r="M12" s="108"/>
+      <c r="B12" s="111"/>
+      <c r="C12" s="111"/>
+      <c r="D12" s="111"/>
+      <c r="E12" s="111"/>
+      <c r="F12" s="111"/>
+      <c r="G12" s="111"/>
+      <c r="H12" s="111"/>
+      <c r="I12" s="111"/>
+      <c r="J12" s="111"/>
+      <c r="K12" s="111"/>
+      <c r="L12" s="111"/>
+      <c r="M12" s="111"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="23">
         <v>2020</v>
       </c>
       <c r="B13" s="19">
         <v>98.5</v>
       </c>
       <c r="C13" s="19">
         <v>101.7</v>
       </c>
       <c r="D13" s="19">
         <v>77</v>
       </c>
       <c r="E13" s="19">
         <v>36.1</v>
       </c>
       <c r="F13" s="19">
         <v>38.799999999999997</v>
       </c>
       <c r="G13" s="19">
         <v>69.5</v>
       </c>
       <c r="H13" s="19">
         <v>88.5</v>
@@ -2022,78 +2027,80 @@
         <v>95.9</v>
       </c>
       <c r="K18" s="2">
         <v>94.1</v>
       </c>
       <c r="L18" s="91">
         <v>104.2</v>
       </c>
       <c r="M18" s="2">
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="23">
         <v>2026</v>
       </c>
       <c r="B19" s="19">
         <v>100.1</v>
       </c>
       <c r="C19" s="2">
         <v>100.4</v>
       </c>
       <c r="D19" s="2">
         <v>101</v>
       </c>
-      <c r="E19" s="123">
+      <c r="E19" s="105">
         <v>101.6</v>
       </c>
-      <c r="F19" s="2"/>
+      <c r="F19" s="2">
+        <v>101.3</v>
+      </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="24"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="108" t="s">
+      <c r="A20" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="108"/>
-[...10 lines deleted...]
-      <c r="M20" s="108"/>
+      <c r="B20" s="111"/>
+      <c r="C20" s="111"/>
+      <c r="D20" s="111"/>
+      <c r="E20" s="111"/>
+      <c r="F20" s="111"/>
+      <c r="G20" s="111"/>
+      <c r="H20" s="111"/>
+      <c r="I20" s="111"/>
+      <c r="J20" s="111"/>
+      <c r="K20" s="111"/>
+      <c r="L20" s="111"/>
+      <c r="M20" s="111"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="17">
         <v>2020</v>
       </c>
       <c r="B21" s="19">
         <v>98.5</v>
       </c>
       <c r="C21" s="19">
         <v>100.1</v>
       </c>
       <c r="D21" s="19">
         <v>91.6</v>
       </c>
       <c r="E21" s="19">
         <v>76.7</v>
       </c>
       <c r="F21" s="19">
         <v>68.400000000000006</v>
       </c>
       <c r="G21" s="19">
         <v>68.599999999999994</v>
       </c>
       <c r="H21" s="19">
         <v>71</v>
@@ -2310,124 +2317,126 @@
         <v>102.3</v>
       </c>
       <c r="K26" s="18">
         <v>101.3</v>
       </c>
       <c r="L26" s="99">
         <v>101.6</v>
       </c>
       <c r="M26" s="18">
         <v>102.2</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="100">
         <v>2026</v>
       </c>
       <c r="B27" s="25">
         <v>100.1</v>
       </c>
       <c r="C27" s="11">
         <v>100.2</v>
       </c>
       <c r="D27" s="11">
         <v>100.6</v>
       </c>
-      <c r="E27" s="125">
+      <c r="E27" s="107">
         <v>100.8</v>
       </c>
-      <c r="F27" s="11"/>
+      <c r="F27" s="11">
+        <v>100.9</v>
+      </c>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="101"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:X12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="J25" sqref="J25"/>
+      <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.5703125" style="3" customWidth="1"/>
     <col min="2" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="8.5703125" style="3" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A1" s="106" t="s">
+      <c r="A1" s="109" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="106"/>
-[...10 lines deleted...]
-      <c r="M1" s="106"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
     </row>
     <row r="2" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="109" t="s">
+      <c r="A2" s="112" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="109"/>
-[...10 lines deleted...]
-      <c r="M2" s="109"/>
+      <c r="B2" s="112"/>
+      <c r="C2" s="112"/>
+      <c r="D2" s="112"/>
+      <c r="E2" s="112"/>
+      <c r="F2" s="112"/>
+      <c r="G2" s="112"/>
+      <c r="H2" s="112"/>
+      <c r="I2" s="112"/>
+      <c r="J2" s="112"/>
+      <c r="K2" s="112"/>
+      <c r="L2" s="112"/>
+      <c r="M2" s="112"/>
     </row>
     <row r="3" spans="1:24" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="26"/>
       <c r="B3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="15" t="s">
@@ -2835,213 +2844,215 @@
         <v>976.2</v>
       </c>
       <c r="L11" s="102">
         <v>982.6</v>
       </c>
       <c r="M11" s="102">
         <v>1041.3</v>
       </c>
     </row>
     <row r="12" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="30">
         <v>2026</v>
       </c>
       <c r="B12" s="31">
         <v>727.1</v>
       </c>
       <c r="C12" s="31">
         <v>579</v>
       </c>
       <c r="D12" s="31">
         <v>902.8</v>
       </c>
       <c r="E12" s="31">
         <v>688.1</v>
       </c>
-      <c r="F12" s="78"/>
+      <c r="F12" s="78">
+        <v>709.3</v>
+      </c>
       <c r="G12" s="78"/>
       <c r="H12" s="78"/>
       <c r="I12" s="78"/>
       <c r="J12" s="78"/>
       <c r="K12" s="78"/>
       <c r="L12" s="78"/>
       <c r="M12" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView topLeftCell="A109" workbookViewId="0">
-      <selection activeCell="K126" sqref="K126"/>
+    <sheetView tabSelected="1" topLeftCell="A69" workbookViewId="0">
+      <selection activeCell="M128" sqref="M128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="8" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="124" t="s">
         <v>110</v>
       </c>
-      <c r="B1" s="115"/>
-[...22 lines deleted...]
-      <c r="Y1" s="115"/>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="124"/>
+      <c r="I1" s="124"/>
+      <c r="J1" s="124"/>
+      <c r="K1" s="124"/>
+      <c r="L1" s="124"/>
+      <c r="M1" s="124"/>
+      <c r="N1" s="124"/>
+      <c r="O1" s="124"/>
+      <c r="P1" s="124"/>
+      <c r="Q1" s="124"/>
+      <c r="R1" s="124"/>
+      <c r="S1" s="124"/>
+      <c r="T1" s="124"/>
+      <c r="U1" s="124"/>
+      <c r="V1" s="124"/>
+      <c r="W1" s="124"/>
+      <c r="X1" s="124"/>
+      <c r="Y1" s="124"/>
     </row>
     <row r="3" spans="1:26" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="90"/>
       <c r="B3" s="84"/>
       <c r="C3" s="84"/>
       <c r="D3" s="84"/>
       <c r="E3" s="84"/>
       <c r="F3" s="84"/>
       <c r="G3" s="84"/>
       <c r="H3" s="84"/>
       <c r="I3" s="84"/>
       <c r="J3" s="84"/>
       <c r="K3" s="84"/>
       <c r="L3" s="84"/>
       <c r="M3" s="84"/>
       <c r="N3" s="84"/>
       <c r="O3" s="84"/>
       <c r="P3" s="84"/>
       <c r="Q3" s="84"/>
       <c r="R3" s="84"/>
       <c r="S3" s="84"/>
       <c r="T3" s="84"/>
       <c r="U3" s="84"/>
       <c r="V3" s="84"/>
       <c r="W3" s="84"/>
       <c r="X3" s="84"/>
       <c r="Y3" s="84"/>
     </row>
     <row r="4" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="116"/>
-      <c r="B4" s="112" t="s">
+      <c r="A4" s="119"/>
+      <c r="B4" s="118" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="112"/>
-      <c r="D4" s="112" t="s">
+      <c r="C4" s="118"/>
+      <c r="D4" s="118" t="s">
         <v>18</v>
       </c>
-      <c r="E4" s="112"/>
-      <c r="F4" s="112" t="s">
+      <c r="E4" s="118"/>
+      <c r="F4" s="118" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="112"/>
-      <c r="H4" s="112" t="s">
+      <c r="G4" s="118"/>
+      <c r="H4" s="118" t="s">
         <v>20</v>
       </c>
-      <c r="I4" s="112"/>
-      <c r="J4" s="112" t="s">
+      <c r="I4" s="118"/>
+      <c r="J4" s="118" t="s">
         <v>21</v>
       </c>
-      <c r="K4" s="112"/>
-      <c r="L4" s="112" t="s">
+      <c r="K4" s="118"/>
+      <c r="L4" s="118" t="s">
         <v>22</v>
       </c>
-      <c r="M4" s="112"/>
-      <c r="N4" s="112" t="s">
+      <c r="M4" s="118"/>
+      <c r="N4" s="118" t="s">
         <v>23</v>
       </c>
-      <c r="O4" s="112"/>
-      <c r="P4" s="112" t="s">
+      <c r="O4" s="118"/>
+      <c r="P4" s="118" t="s">
         <v>24</v>
       </c>
-      <c r="Q4" s="112"/>
-      <c r="R4" s="112" t="s">
+      <c r="Q4" s="118"/>
+      <c r="R4" s="118" t="s">
         <v>25</v>
       </c>
-      <c r="S4" s="112"/>
-      <c r="T4" s="112" t="s">
+      <c r="S4" s="118"/>
+      <c r="T4" s="118" t="s">
         <v>26</v>
       </c>
-      <c r="U4" s="112"/>
-      <c r="V4" s="112" t="s">
+      <c r="U4" s="118"/>
+      <c r="V4" s="118" t="s">
         <v>27</v>
       </c>
-      <c r="W4" s="112"/>
-      <c r="X4" s="112" t="s">
+      <c r="W4" s="118"/>
+      <c r="X4" s="118" t="s">
         <v>28</v>
       </c>
-      <c r="Y4" s="111"/>
+      <c r="Y4" s="114"/>
       <c r="Z4" s="12"/>
     </row>
     <row r="5" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="117"/>
       <c r="B5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="75" t="s">
         <v>92</v>
       </c>
@@ -4286,99 +4297,99 @@
       <c r="C22" s="45"/>
       <c r="D22" s="45"/>
       <c r="E22" s="45"/>
       <c r="F22" s="45"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
       <c r="J22" s="45"/>
       <c r="K22" s="45"/>
       <c r="L22" s="45"/>
       <c r="M22" s="45"/>
       <c r="N22" s="45"/>
       <c r="O22" s="45"/>
       <c r="P22" s="45"/>
       <c r="Q22" s="45"/>
       <c r="R22" s="45"/>
       <c r="S22" s="45"/>
       <c r="T22" s="45"/>
       <c r="U22" s="45"/>
       <c r="V22" s="45"/>
       <c r="W22" s="45"/>
       <c r="X22" s="45"/>
       <c r="Y22" s="45"/>
     </row>
     <row r="23" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="116"/>
-      <c r="B23" s="112" t="s">
+      <c r="A23" s="119"/>
+      <c r="B23" s="118" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="112"/>
-      <c r="D23" s="112" t="s">
+      <c r="C23" s="118"/>
+      <c r="D23" s="118" t="s">
         <v>31</v>
       </c>
-      <c r="E23" s="112"/>
-      <c r="F23" s="112" t="s">
+      <c r="E23" s="118"/>
+      <c r="F23" s="118" t="s">
         <v>32</v>
       </c>
-      <c r="G23" s="112"/>
-      <c r="H23" s="112" t="s">
+      <c r="G23" s="118"/>
+      <c r="H23" s="118" t="s">
         <v>33</v>
       </c>
-      <c r="I23" s="112"/>
-      <c r="J23" s="112" t="s">
+      <c r="I23" s="118"/>
+      <c r="J23" s="118" t="s">
         <v>34</v>
       </c>
-      <c r="K23" s="112"/>
-      <c r="L23" s="112" t="s">
+      <c r="K23" s="118"/>
+      <c r="L23" s="118" t="s">
         <v>35</v>
       </c>
-      <c r="M23" s="112"/>
-      <c r="N23" s="112" t="s">
+      <c r="M23" s="118"/>
+      <c r="N23" s="118" t="s">
         <v>36</v>
       </c>
-      <c r="O23" s="112"/>
-      <c r="P23" s="112" t="s">
+      <c r="O23" s="118"/>
+      <c r="P23" s="118" t="s">
         <v>37</v>
       </c>
-      <c r="Q23" s="112"/>
-      <c r="R23" s="112" t="s">
+      <c r="Q23" s="118"/>
+      <c r="R23" s="118" t="s">
         <v>38</v>
       </c>
-      <c r="S23" s="112"/>
-      <c r="T23" s="112" t="s">
+      <c r="S23" s="118"/>
+      <c r="T23" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="U23" s="112"/>
-      <c r="V23" s="112" t="s">
+      <c r="U23" s="118"/>
+      <c r="V23" s="118" t="s">
         <v>40</v>
       </c>
-      <c r="W23" s="112"/>
-      <c r="X23" s="112" t="s">
+      <c r="W23" s="118"/>
+      <c r="X23" s="118" t="s">
         <v>41</v>
       </c>
-      <c r="Y23" s="111"/>
+      <c r="Y23" s="114"/>
       <c r="Z23" s="12"/>
     </row>
     <row r="24" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="117"/>
       <c r="B24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="F24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="H24" s="75" t="s">
         <v>92</v>
       </c>
@@ -5624,98 +5635,98 @@
       <c r="D41" s="45"/>
       <c r="E41" s="45"/>
       <c r="F41" s="45"/>
       <c r="G41" s="45"/>
       <c r="H41" s="45"/>
       <c r="I41" s="45"/>
       <c r="J41" s="45"/>
       <c r="K41" s="45"/>
       <c r="L41" s="45"/>
       <c r="M41" s="45"/>
       <c r="N41" s="45"/>
       <c r="O41" s="45"/>
       <c r="P41" s="45"/>
       <c r="Q41" s="45"/>
       <c r="R41" s="45"/>
       <c r="S41" s="45"/>
       <c r="T41" s="45"/>
       <c r="U41" s="45"/>
       <c r="V41" s="45"/>
       <c r="W41" s="45"/>
       <c r="X41" s="45"/>
       <c r="Y41" s="45"/>
     </row>
     <row r="42" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="120"/>
-      <c r="B42" s="112" t="s">
+      <c r="B42" s="118" t="s">
         <v>42</v>
       </c>
-      <c r="C42" s="112"/>
-      <c r="D42" s="112" t="s">
+      <c r="C42" s="118"/>
+      <c r="D42" s="118" t="s">
         <v>43</v>
       </c>
-      <c r="E42" s="112"/>
-      <c r="F42" s="112" t="s">
+      <c r="E42" s="118"/>
+      <c r="F42" s="118" t="s">
         <v>44</v>
       </c>
-      <c r="G42" s="112"/>
-      <c r="H42" s="112" t="s">
+      <c r="G42" s="118"/>
+      <c r="H42" s="118" t="s">
         <v>45</v>
       </c>
-      <c r="I42" s="112"/>
-      <c r="J42" s="112" t="s">
+      <c r="I42" s="118"/>
+      <c r="J42" s="118" t="s">
         <v>46</v>
       </c>
-      <c r="K42" s="112"/>
-      <c r="L42" s="112" t="s">
+      <c r="K42" s="118"/>
+      <c r="L42" s="118" t="s">
         <v>47</v>
       </c>
-      <c r="M42" s="112"/>
-      <c r="N42" s="112" t="s">
+      <c r="M42" s="118"/>
+      <c r="N42" s="118" t="s">
         <v>48</v>
       </c>
-      <c r="O42" s="112"/>
-      <c r="P42" s="112" t="s">
+      <c r="O42" s="118"/>
+      <c r="P42" s="118" t="s">
         <v>49</v>
       </c>
-      <c r="Q42" s="112"/>
-      <c r="R42" s="112" t="s">
+      <c r="Q42" s="118"/>
+      <c r="R42" s="118" t="s">
         <v>50</v>
       </c>
-      <c r="S42" s="112"/>
-      <c r="T42" s="112" t="s">
+      <c r="S42" s="118"/>
+      <c r="T42" s="118" t="s">
         <v>51</v>
       </c>
-      <c r="U42" s="111"/>
-      <c r="V42" s="112" t="s">
+      <c r="U42" s="114"/>
+      <c r="V42" s="118" t="s">
         <v>52</v>
       </c>
-      <c r="W42" s="111"/>
-      <c r="X42" s="112" t="s">
+      <c r="W42" s="114"/>
+      <c r="X42" s="118" t="s">
         <v>53</v>
       </c>
-      <c r="Y42" s="111"/>
+      <c r="Y42" s="114"/>
       <c r="Z42" s="12"/>
     </row>
     <row r="43" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="117"/>
       <c r="B43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="D43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="F43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="H43" s="75" t="s">
         <v>92</v>
       </c>
@@ -6960,99 +6971,99 @@
       <c r="C60" s="45"/>
       <c r="D60" s="45"/>
       <c r="E60" s="45"/>
       <c r="F60" s="45"/>
       <c r="G60" s="45"/>
       <c r="H60" s="45"/>
       <c r="I60" s="45"/>
       <c r="J60" s="45"/>
       <c r="K60" s="45"/>
       <c r="L60" s="45"/>
       <c r="M60" s="45"/>
       <c r="N60" s="45"/>
       <c r="O60" s="45"/>
       <c r="P60" s="45"/>
       <c r="Q60" s="45"/>
       <c r="R60" s="45"/>
       <c r="S60" s="45"/>
       <c r="T60" s="45"/>
       <c r="U60" s="45"/>
       <c r="V60" s="45"/>
       <c r="W60" s="45"/>
       <c r="X60" s="45"/>
       <c r="Y60" s="45"/>
     </row>
     <row r="61" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="116"/>
-      <c r="B61" s="112" t="s">
+      <c r="A61" s="119"/>
+      <c r="B61" s="118" t="s">
         <v>54</v>
       </c>
-      <c r="C61" s="111"/>
-      <c r="D61" s="112" t="s">
+      <c r="C61" s="114"/>
+      <c r="D61" s="118" t="s">
         <v>55</v>
       </c>
-      <c r="E61" s="112"/>
-      <c r="F61" s="112" t="s">
+      <c r="E61" s="118"/>
+      <c r="F61" s="118" t="s">
         <v>56</v>
       </c>
-      <c r="G61" s="112"/>
-      <c r="H61" s="112" t="s">
+      <c r="G61" s="118"/>
+      <c r="H61" s="118" t="s">
         <v>78</v>
       </c>
-      <c r="I61" s="112"/>
-      <c r="J61" s="112" t="s">
+      <c r="I61" s="118"/>
+      <c r="J61" s="118" t="s">
         <v>57</v>
       </c>
-      <c r="K61" s="112"/>
-      <c r="L61" s="112" t="s">
+      <c r="K61" s="118"/>
+      <c r="L61" s="118" t="s">
         <v>58</v>
       </c>
-      <c r="M61" s="112"/>
-      <c r="N61" s="112" t="s">
+      <c r="M61" s="118"/>
+      <c r="N61" s="118" t="s">
         <v>59</v>
       </c>
-      <c r="O61" s="111"/>
-      <c r="P61" s="112" t="s">
+      <c r="O61" s="114"/>
+      <c r="P61" s="118" t="s">
         <v>60</v>
       </c>
-      <c r="Q61" s="111"/>
-      <c r="R61" s="112" t="s">
+      <c r="Q61" s="114"/>
+      <c r="R61" s="118" t="s">
         <v>61</v>
       </c>
-      <c r="S61" s="111"/>
-      <c r="T61" s="112" t="s">
+      <c r="S61" s="114"/>
+      <c r="T61" s="118" t="s">
         <v>62</v>
       </c>
-      <c r="U61" s="111"/>
-      <c r="V61" s="112" t="s">
+      <c r="U61" s="114"/>
+      <c r="V61" s="118" t="s">
         <v>63</v>
       </c>
-      <c r="W61" s="111"/>
-      <c r="X61" s="112" t="s">
+      <c r="W61" s="114"/>
+      <c r="X61" s="118" t="s">
         <v>77</v>
       </c>
-      <c r="Y61" s="111"/>
+      <c r="Y61" s="114"/>
       <c r="Z61" s="12"/>
     </row>
     <row r="62" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="117"/>
       <c r="B62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H62" s="75" t="s">
         <v>92</v>
       </c>
@@ -8293,99 +8304,99 @@
       <c r="C79" s="45"/>
       <c r="D79" s="45"/>
       <c r="E79" s="45"/>
       <c r="F79" s="45"/>
       <c r="G79" s="45"/>
       <c r="H79" s="45"/>
       <c r="I79" s="45"/>
       <c r="J79" s="45"/>
       <c r="K79" s="45"/>
       <c r="L79" s="45"/>
       <c r="M79" s="45"/>
       <c r="N79" s="45"/>
       <c r="O79" s="45"/>
       <c r="P79" s="45"/>
       <c r="Q79" s="45"/>
       <c r="R79" s="45"/>
       <c r="S79" s="45"/>
       <c r="T79" s="45"/>
       <c r="U79" s="45"/>
       <c r="V79" s="45"/>
       <c r="W79" s="45"/>
       <c r="X79" s="45"/>
       <c r="Y79" s="45"/>
     </row>
     <row r="80" spans="1:25" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="116"/>
-      <c r="B80" s="112" t="s">
+      <c r="A80" s="119"/>
+      <c r="B80" s="118" t="s">
         <v>64</v>
       </c>
-      <c r="C80" s="111"/>
-      <c r="D80" s="112" t="s">
+      <c r="C80" s="114"/>
+      <c r="D80" s="118" t="s">
         <v>75</v>
       </c>
-      <c r="E80" s="112"/>
-      <c r="F80" s="112" t="s">
+      <c r="E80" s="118"/>
+      <c r="F80" s="118" t="s">
         <v>76</v>
       </c>
-      <c r="G80" s="111"/>
-      <c r="H80" s="112" t="s">
+      <c r="G80" s="114"/>
+      <c r="H80" s="118" t="s">
         <v>79</v>
       </c>
-      <c r="I80" s="111"/>
-      <c r="J80" s="112" t="s">
+      <c r="I80" s="114"/>
+      <c r="J80" s="118" t="s">
         <v>86</v>
       </c>
-      <c r="K80" s="111"/>
-      <c r="L80" s="112" t="s">
+      <c r="K80" s="114"/>
+      <c r="L80" s="118" t="s">
         <v>87</v>
       </c>
-      <c r="M80" s="111"/>
-      <c r="N80" s="112" t="s">
+      <c r="M80" s="114"/>
+      <c r="N80" s="118" t="s">
         <v>88</v>
       </c>
-      <c r="O80" s="111"/>
-      <c r="P80" s="112" t="s">
+      <c r="O80" s="114"/>
+      <c r="P80" s="118" t="s">
         <v>89</v>
       </c>
-      <c r="Q80" s="111"/>
-      <c r="R80" s="112" t="s">
+      <c r="Q80" s="114"/>
+      <c r="R80" s="118" t="s">
         <v>90</v>
       </c>
-      <c r="S80" s="111"/>
-      <c r="T80" s="112" t="s">
+      <c r="S80" s="114"/>
+      <c r="T80" s="118" t="s">
         <v>91</v>
       </c>
-      <c r="U80" s="111"/>
-      <c r="V80" s="112" t="s">
+      <c r="U80" s="114"/>
+      <c r="V80" s="118" t="s">
         <v>93</v>
       </c>
-      <c r="W80" s="111"/>
-      <c r="X80" s="112" t="s">
+      <c r="W80" s="114"/>
+      <c r="X80" s="118" t="s">
         <v>94</v>
       </c>
-      <c r="Y80" s="111"/>
+      <c r="Y80" s="114"/>
     </row>
     <row r="81" spans="1:25" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A81" s="117"/>
       <c r="B81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I81" s="76" t="s">
@@ -9628,99 +9639,99 @@
       <c r="C98" s="64"/>
       <c r="D98" s="64"/>
       <c r="E98" s="64"/>
       <c r="F98" s="65"/>
       <c r="G98" s="64"/>
       <c r="H98" s="66"/>
       <c r="I98" s="66"/>
       <c r="J98" s="56"/>
       <c r="K98" s="56"/>
       <c r="L98" s="56"/>
       <c r="M98" s="56"/>
       <c r="N98" s="67"/>
       <c r="O98" s="67"/>
       <c r="P98" s="67"/>
       <c r="Q98" s="67"/>
       <c r="R98" s="67"/>
       <c r="S98" s="11"/>
       <c r="T98" s="67"/>
       <c r="U98" s="11"/>
       <c r="V98" s="35"/>
       <c r="W98" s="18"/>
       <c r="X98" s="35"/>
       <c r="Y98" s="18"/>
     </row>
     <row r="99" spans="1:25" s="8" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="121"/>
-      <c r="B99" s="118" t="s">
+      <c r="A99" s="116"/>
+      <c r="B99" s="113" t="s">
         <v>95</v>
       </c>
-      <c r="C99" s="111"/>
-      <c r="D99" s="118" t="s">
+      <c r="C99" s="114"/>
+      <c r="D99" s="113" t="s">
         <v>96</v>
       </c>
-      <c r="E99" s="119"/>
-      <c r="F99" s="110" t="s">
+      <c r="E99" s="115"/>
+      <c r="F99" s="121" t="s">
         <v>97</v>
       </c>
-      <c r="G99" s="111"/>
-      <c r="H99" s="118" t="s">
+      <c r="G99" s="114"/>
+      <c r="H99" s="113" t="s">
         <v>99</v>
       </c>
-      <c r="I99" s="119"/>
-      <c r="J99" s="118" t="s">
+      <c r="I99" s="115"/>
+      <c r="J99" s="113" t="s">
         <v>98</v>
       </c>
-      <c r="K99" s="111"/>
-      <c r="L99" s="118" t="s">
+      <c r="K99" s="114"/>
+      <c r="L99" s="113" t="s">
         <v>100</v>
       </c>
-      <c r="M99" s="111"/>
-      <c r="N99" s="113" t="s">
+      <c r="M99" s="114"/>
+      <c r="N99" s="122" t="s">
         <v>101</v>
       </c>
-      <c r="O99" s="114"/>
-      <c r="P99" s="113" t="s">
+      <c r="O99" s="123"/>
+      <c r="P99" s="122" t="s">
         <v>102</v>
       </c>
-      <c r="Q99" s="114"/>
-      <c r="R99" s="113" t="s">
+      <c r="Q99" s="123"/>
+      <c r="R99" s="122" t="s">
         <v>103</v>
       </c>
-      <c r="S99" s="114"/>
-      <c r="T99" s="113" t="s">
+      <c r="S99" s="123"/>
+      <c r="T99" s="122" t="s">
         <v>105</v>
       </c>
-      <c r="U99" s="114"/>
-      <c r="V99" s="112" t="s">
+      <c r="U99" s="123"/>
+      <c r="V99" s="118" t="s">
         <v>106</v>
       </c>
-      <c r="W99" s="111"/>
-      <c r="X99" s="112" t="s">
+      <c r="W99" s="114"/>
+      <c r="X99" s="118" t="s">
         <v>107</v>
       </c>
-      <c r="Y99" s="111"/>
+      <c r="Y99" s="114"/>
     </row>
     <row r="100" spans="1:25" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A100" s="117"/>
       <c r="B100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I100" s="76" t="s">
@@ -10906,606 +10917,690 @@
       </c>
       <c r="S115" s="89">
         <v>18.3</v>
       </c>
       <c r="T115" s="88">
         <v>15.244</v>
       </c>
       <c r="U115" s="11">
         <v>19.100000000000001</v>
       </c>
       <c r="V115" s="88">
         <v>18.032</v>
       </c>
       <c r="W115" s="94">
         <v>19.8</v>
       </c>
       <c r="X115" s="97">
         <v>20.821000000000002</v>
       </c>
       <c r="Y115" s="11">
         <v>20.3</v>
       </c>
     </row>
     <row r="117" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="118" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="121"/>
-      <c r="B118" s="118" t="s">
+      <c r="A118" s="116"/>
+      <c r="B118" s="113" t="s">
         <v>108</v>
       </c>
-      <c r="C118" s="111"/>
-      <c r="D118" s="118" t="s">
+      <c r="C118" s="114"/>
+      <c r="D118" s="113" t="s">
         <v>111</v>
       </c>
-      <c r="E118" s="119"/>
-      <c r="F118" s="110" t="s">
+      <c r="E118" s="115"/>
+      <c r="F118" s="121" t="s">
         <v>112</v>
       </c>
-      <c r="G118" s="111"/>
-      <c r="H118" s="118" t="s">
+      <c r="G118" s="114"/>
+      <c r="H118" s="113" t="s">
         <v>113</v>
       </c>
-      <c r="I118" s="111"/>
-      <c r="J118" s="122"/>
+      <c r="I118" s="114"/>
+      <c r="J118" s="113" t="s">
+        <v>114</v>
+      </c>
+      <c r="K118" s="114"/>
     </row>
     <row r="119" spans="1:25" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A119" s="117"/>
       <c r="B119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I119" s="76" t="s">
         <v>29</v>
       </c>
+      <c r="J119" s="75" t="s">
+        <v>92</v>
+      </c>
+      <c r="K119" s="76" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B120" s="103">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="2">
         <v>100.1</v>
       </c>
       <c r="D120" s="46">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="2">
         <v>100.2</v>
       </c>
       <c r="F120" s="46">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="2">
         <v>100.6</v>
       </c>
       <c r="H120" s="46">
         <v>2897.1</v>
       </c>
-      <c r="I120" s="123">
+      <c r="I120" s="105">
         <v>100.8</v>
+      </c>
+      <c r="J120" s="47">
+        <v>3606.393</v>
+      </c>
+      <c r="K120" s="2">
+        <v>100.9</v>
       </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B121" s="103">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="2">
         <v>100.5</v>
       </c>
       <c r="D121" s="46">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="2">
         <v>100.6</v>
       </c>
       <c r="F121" s="46">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="2">
         <v>100.7</v>
       </c>
       <c r="H121" s="46">
         <v>2772.4</v>
       </c>
-      <c r="I121" s="123">
+      <c r="I121" s="105">
         <v>104</v>
+      </c>
+      <c r="J121" s="47">
+        <v>3450.201</v>
+      </c>
+      <c r="K121" s="2">
+        <v>106</v>
       </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B122" s="103">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="2">
         <v>90.3</v>
       </c>
       <c r="D122" s="46">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="2">
         <v>94.2</v>
       </c>
       <c r="F122" s="46">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="2">
         <v>94.5</v>
       </c>
       <c r="H122" s="46">
         <v>102.3</v>
       </c>
-      <c r="I122" s="123">
+      <c r="I122" s="105">
         <v>81</v>
+      </c>
+      <c r="J122" s="47">
+        <v>126.511</v>
+      </c>
+      <c r="K122" s="2">
+        <v>75.2</v>
       </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B123" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C123" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D123" s="62" t="s">
         <v>74</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F123" s="62" t="s">
         <v>74</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H123" s="46"/>
-      <c r="I123" s="124" t="s">
+      <c r="I123" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="J123" s="10"/>
+      <c r="K123" s="10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B124" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C124" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D124" s="62" t="s">
         <v>74</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F124" s="62" t="s">
         <v>74</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H124" s="46"/>
-      <c r="I124" s="124" t="s">
+      <c r="I124" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="J124" s="10"/>
+      <c r="K124" s="10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B125" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C125" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D125" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F125" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H125" s="46"/>
-      <c r="I125" s="124" t="s">
+      <c r="I125" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="J125" s="10"/>
+      <c r="K125" s="10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B126" s="103">
         <v>0.21</v>
       </c>
       <c r="C126" s="2">
         <v>63.6</v>
       </c>
       <c r="D126" s="58">
         <v>0.6</v>
       </c>
       <c r="E126" s="2">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="58">
         <v>0.86</v>
       </c>
       <c r="G126" s="2">
         <v>81.2</v>
       </c>
       <c r="H126" s="46">
         <v>1.4</v>
       </c>
-      <c r="I126" s="123">
+      <c r="I126" s="105">
         <v>29.1</v>
+      </c>
+      <c r="J126" s="47">
+        <v>1.7390000000000001</v>
+      </c>
+      <c r="K126" s="2">
+        <v>21.1</v>
       </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B127" s="103">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="2">
         <v>93.4</v>
       </c>
       <c r="D127" s="58">
         <v>6.8</v>
       </c>
       <c r="E127" s="2">
         <v>102.2</v>
       </c>
       <c r="F127" s="58">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="2">
         <v>97.9</v>
       </c>
       <c r="H127" s="46">
         <v>13.2</v>
       </c>
-      <c r="I127" s="123">
+      <c r="I127" s="105">
         <v>63.8</v>
+      </c>
+      <c r="J127" s="47">
+        <v>16.259</v>
+      </c>
+      <c r="K127" s="2">
+        <v>52.2</v>
       </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B128" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C128" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D128" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F128" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H128" s="46"/>
-      <c r="I128" s="124" t="s">
-[...3 lines deleted...]
-    <row r="129" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="I128" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="J128" s="10"/>
+      <c r="K128" s="10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A129" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B129" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C129" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D129" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F129" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H129" s="46"/>
-      <c r="I129" s="124" t="s">
-[...3 lines deleted...]
-    <row r="130" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="I129" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="J129" s="10"/>
+      <c r="K129" s="10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A130" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B130" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C130" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D130" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F130" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H130" s="46">
         <v>0.1</v>
       </c>
-      <c r="I130" s="124" t="s">
-[...3 lines deleted...]
-    <row r="131" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="I130" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="J130" s="47">
+        <v>0.4</v>
+      </c>
+      <c r="K130" s="10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A131" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B131" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C131" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D131" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F131" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H131" s="46"/>
-      <c r="I131" s="124" t="s">
-[...3 lines deleted...]
-    <row r="132" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="I131" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="J131" s="10"/>
+      <c r="K131" s="10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A132" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B132" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C132" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D132" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F132" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H132" s="46"/>
-      <c r="I132" s="124" t="s">
-[...3 lines deleted...]
-    <row r="133" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="I132" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="J132" s="10"/>
+      <c r="K132" s="10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A133" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B133" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C133" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D133" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F133" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H133" s="46"/>
-      <c r="I133" s="124" t="s">
-[...3 lines deleted...]
-    <row r="134" spans="1:9" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="I133" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="J133" s="10"/>
+      <c r="K133" s="10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="63" t="s">
         <v>85</v>
       </c>
       <c r="B134" s="72" t="s">
         <v>74</v>
       </c>
       <c r="C134" s="72" t="s">
         <v>74</v>
       </c>
       <c r="D134" s="45" t="s">
         <v>74</v>
       </c>
       <c r="E134" s="64" t="s">
         <v>74</v>
       </c>
       <c r="F134" s="45">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="64" t="s">
         <v>74</v>
       </c>
       <c r="H134" s="67">
         <v>7.7</v>
       </c>
-      <c r="I134" s="125">
+      <c r="I134" s="107">
         <v>1081.7</v>
       </c>
-    </row>
-    <row r="136" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="J134" s="11">
+        <v>11.3</v>
+      </c>
+      <c r="K134" s="11">
+        <v>792.4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A136" s="104" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="84">
-[...37 lines deleted...]
-    <mergeCell ref="H61:I61"/>
+  <mergeCells count="85">
+    <mergeCell ref="J118:K118"/>
+    <mergeCell ref="R99:S99"/>
+    <mergeCell ref="T99:U99"/>
+    <mergeCell ref="V99:W99"/>
+    <mergeCell ref="X99:Y99"/>
+    <mergeCell ref="N99:O99"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="R61:S61"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="V23:W23"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
-    <mergeCell ref="X23:Y23"/>
-[...14 lines deleted...]
-    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="P99:Q99"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="T80:U80"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="R80:S80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="D99:E99"/>
     <mergeCell ref="F118:G118"/>
-    <mergeCell ref="X80:Y80"/>
-[...13 lines deleted...]
-    <mergeCell ref="N61:O61"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>IFO</vt:lpstr>
       <vt:lpstr>Volume</vt:lpstr>