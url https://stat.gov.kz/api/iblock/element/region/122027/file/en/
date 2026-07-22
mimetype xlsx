--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4500" yWindow="390" windowWidth="17970" windowHeight="8040" activeTab="2"/>
+    <workbookView xWindow="2610" yWindow="-135" windowWidth="17970" windowHeight="8040"/>
   </bookViews>
   <sheets>
     <sheet name="IFO" sheetId="5" r:id="rId1"/>
     <sheet name="Volume" sheetId="4" r:id="rId2"/>
     <sheet name="Volume and IFO by region " sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="738" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="116">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -360,50 +360,53 @@
     <t>January-November 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>Index of physical volume of salea of services for the provision of food and beverages and IFI by region*</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>January-March 2026</t>
   </si>
   <si>
     <t>January-April 2026</t>
   </si>
   <si>
     <t>January-May 2026</t>
+  </si>
+  <si>
+    <t>January-June 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1028,79 +1031,79 @@
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1380,52 +1383,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист1"/>
   <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J26" sqref="J26"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J35" sqref="J35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="108" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="109"/>
       <c r="C1" s="109"/>
       <c r="D1" s="109"/>
       <c r="E1" s="109"/>
       <c r="F1" s="109"/>
       <c r="G1" s="109"/>
       <c r="H1" s="109"/>
       <c r="I1" s="109"/>
       <c r="J1" s="109"/>
       <c r="K1" s="109"/>
       <c r="L1" s="109"/>
       <c r="M1" s="109"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
@@ -1743,51 +1746,53 @@
         <v>100.5</v>
       </c>
       <c r="M10" s="2">
         <v>105.3</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="17">
         <v>2026</v>
       </c>
       <c r="B11" s="19">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="2">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="2">
         <v>155.6</v>
       </c>
       <c r="E11" s="105">
         <v>76.2</v>
       </c>
       <c r="F11" s="2">
         <v>103.1</v>
       </c>
-      <c r="G11" s="2"/>
+      <c r="G11" s="2">
+        <v>166.1</v>
+      </c>
       <c r="H11" s="2"/>
       <c r="I11" s="21"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="111" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="111"/>
       <c r="C12" s="111"/>
       <c r="D12" s="111"/>
       <c r="E12" s="111"/>
       <c r="F12" s="111"/>
       <c r="G12" s="111"/>
       <c r="H12" s="111"/>
       <c r="I12" s="111"/>
       <c r="J12" s="111"/>
       <c r="K12" s="111"/>
       <c r="L12" s="111"/>
       <c r="M12" s="111"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
@@ -2033,51 +2038,53 @@
         <v>104.2</v>
       </c>
       <c r="M18" s="2">
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="23">
         <v>2026</v>
       </c>
       <c r="B19" s="19">
         <v>100.1</v>
       </c>
       <c r="C19" s="2">
         <v>100.4</v>
       </c>
       <c r="D19" s="2">
         <v>101</v>
       </c>
       <c r="E19" s="105">
         <v>101.6</v>
       </c>
       <c r="F19" s="2">
         <v>101.3</v>
       </c>
-      <c r="G19" s="2"/>
+      <c r="G19" s="2">
+        <v>98.8</v>
+      </c>
       <c r="H19" s="2"/>
       <c r="I19" s="24"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="111" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="111"/>
       <c r="C20" s="111"/>
       <c r="D20" s="111"/>
       <c r="E20" s="111"/>
       <c r="F20" s="111"/>
       <c r="G20" s="111"/>
       <c r="H20" s="111"/>
       <c r="I20" s="111"/>
       <c r="J20" s="111"/>
       <c r="K20" s="111"/>
       <c r="L20" s="111"/>
       <c r="M20" s="111"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
@@ -2323,77 +2330,79 @@
         <v>101.6</v>
       </c>
       <c r="M26" s="18">
         <v>102.2</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="100">
         <v>2026</v>
       </c>
       <c r="B27" s="25">
         <v>100.1</v>
       </c>
       <c r="C27" s="11">
         <v>100.2</v>
       </c>
       <c r="D27" s="11">
         <v>100.6</v>
       </c>
       <c r="E27" s="107">
         <v>100.8</v>
       </c>
       <c r="F27" s="11">
         <v>100.9</v>
       </c>
-      <c r="G27" s="11"/>
+      <c r="G27" s="11">
+        <v>100.3</v>
+      </c>
       <c r="H27" s="11"/>
       <c r="I27" s="101"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:X12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H17" sqref="H17"/>
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.5703125" style="3" customWidth="1"/>
     <col min="2" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="8.5703125" style="3" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A1" s="109" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="109"/>
       <c r="C1" s="109"/>
       <c r="D1" s="109"/>
       <c r="E1" s="109"/>
       <c r="F1" s="109"/>
       <c r="G1" s="109"/>
       <c r="H1" s="109"/>
       <c r="I1" s="109"/>
       <c r="J1" s="109"/>
       <c r="K1" s="109"/>
       <c r="L1" s="109"/>
@@ -2847,216 +2856,218 @@
         <v>982.6</v>
       </c>
       <c r="M11" s="102">
         <v>1041.3</v>
       </c>
     </row>
     <row r="12" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="30">
         <v>2026</v>
       </c>
       <c r="B12" s="31">
         <v>727.1</v>
       </c>
       <c r="C12" s="31">
         <v>579</v>
       </c>
       <c r="D12" s="31">
         <v>902.8</v>
       </c>
       <c r="E12" s="31">
         <v>688.1</v>
       </c>
       <c r="F12" s="78">
         <v>709.3</v>
       </c>
-      <c r="G12" s="78"/>
+      <c r="G12" s="78">
+        <v>1186.5999999999999</v>
+      </c>
       <c r="H12" s="78"/>
       <c r="I12" s="78"/>
       <c r="J12" s="78"/>
       <c r="K12" s="78"/>
       <c r="L12" s="78"/>
       <c r="M12" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A69" workbookViewId="0">
-      <selection activeCell="M128" sqref="M128"/>
+    <sheetView topLeftCell="A120" workbookViewId="0">
+      <selection activeCell="N123" sqref="N123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="8" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="124" t="s">
+      <c r="A1" s="118" t="s">
         <v>110</v>
       </c>
-      <c r="B1" s="124"/>
-[...22 lines deleted...]
-      <c r="Y1" s="124"/>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
+      <c r="N1" s="118"/>
+      <c r="O1" s="118"/>
+      <c r="P1" s="118"/>
+      <c r="Q1" s="118"/>
+      <c r="R1" s="118"/>
+      <c r="S1" s="118"/>
+      <c r="T1" s="118"/>
+      <c r="U1" s="118"/>
+      <c r="V1" s="118"/>
+      <c r="W1" s="118"/>
+      <c r="X1" s="118"/>
+      <c r="Y1" s="118"/>
     </row>
     <row r="3" spans="1:26" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="90"/>
       <c r="B3" s="84"/>
       <c r="C3" s="84"/>
       <c r="D3" s="84"/>
       <c r="E3" s="84"/>
       <c r="F3" s="84"/>
       <c r="G3" s="84"/>
       <c r="H3" s="84"/>
       <c r="I3" s="84"/>
       <c r="J3" s="84"/>
       <c r="K3" s="84"/>
       <c r="L3" s="84"/>
       <c r="M3" s="84"/>
       <c r="N3" s="84"/>
       <c r="O3" s="84"/>
       <c r="P3" s="84"/>
       <c r="Q3" s="84"/>
       <c r="R3" s="84"/>
       <c r="S3" s="84"/>
       <c r="T3" s="84"/>
       <c r="U3" s="84"/>
       <c r="V3" s="84"/>
       <c r="W3" s="84"/>
       <c r="X3" s="84"/>
       <c r="Y3" s="84"/>
     </row>
     <row r="4" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="119"/>
-      <c r="B4" s="118" t="s">
+      <c r="B4" s="117" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="118"/>
-      <c r="D4" s="118" t="s">
+      <c r="C4" s="117"/>
+      <c r="D4" s="117" t="s">
         <v>18</v>
       </c>
-      <c r="E4" s="118"/>
-      <c r="F4" s="118" t="s">
+      <c r="E4" s="117"/>
+      <c r="F4" s="117" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="118"/>
-      <c r="H4" s="118" t="s">
+      <c r="G4" s="117"/>
+      <c r="H4" s="117" t="s">
         <v>20</v>
       </c>
-      <c r="I4" s="118"/>
-      <c r="J4" s="118" t="s">
+      <c r="I4" s="117"/>
+      <c r="J4" s="117" t="s">
         <v>21</v>
       </c>
-      <c r="K4" s="118"/>
-      <c r="L4" s="118" t="s">
+      <c r="K4" s="117"/>
+      <c r="L4" s="117" t="s">
         <v>22</v>
       </c>
-      <c r="M4" s="118"/>
-      <c r="N4" s="118" t="s">
+      <c r="M4" s="117"/>
+      <c r="N4" s="117" t="s">
         <v>23</v>
       </c>
-      <c r="O4" s="118"/>
-      <c r="P4" s="118" t="s">
+      <c r="O4" s="117"/>
+      <c r="P4" s="117" t="s">
         <v>24</v>
       </c>
-      <c r="Q4" s="118"/>
-      <c r="R4" s="118" t="s">
+      <c r="Q4" s="117"/>
+      <c r="R4" s="117" t="s">
         <v>25</v>
       </c>
-      <c r="S4" s="118"/>
-      <c r="T4" s="118" t="s">
+      <c r="S4" s="117"/>
+      <c r="T4" s="117" t="s">
         <v>26</v>
       </c>
-      <c r="U4" s="118"/>
-      <c r="V4" s="118" t="s">
+      <c r="U4" s="117"/>
+      <c r="V4" s="117" t="s">
         <v>27</v>
       </c>
-      <c r="W4" s="118"/>
-      <c r="X4" s="118" t="s">
+      <c r="W4" s="117"/>
+      <c r="X4" s="117" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="114"/>
       <c r="Z4" s="12"/>
     </row>
     <row r="5" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="117"/>
+      <c r="A5" s="120"/>
       <c r="B5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="75" t="s">
@@ -4298,102 +4309,102 @@
       <c r="D22" s="45"/>
       <c r="E22" s="45"/>
       <c r="F22" s="45"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
       <c r="J22" s="45"/>
       <c r="K22" s="45"/>
       <c r="L22" s="45"/>
       <c r="M22" s="45"/>
       <c r="N22" s="45"/>
       <c r="O22" s="45"/>
       <c r="P22" s="45"/>
       <c r="Q22" s="45"/>
       <c r="R22" s="45"/>
       <c r="S22" s="45"/>
       <c r="T22" s="45"/>
       <c r="U22" s="45"/>
       <c r="V22" s="45"/>
       <c r="W22" s="45"/>
       <c r="X22" s="45"/>
       <c r="Y22" s="45"/>
     </row>
     <row r="23" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="119"/>
-      <c r="B23" s="118" t="s">
+      <c r="B23" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="118"/>
-      <c r="D23" s="118" t="s">
+      <c r="C23" s="117"/>
+      <c r="D23" s="117" t="s">
         <v>31</v>
       </c>
-      <c r="E23" s="118"/>
-      <c r="F23" s="118" t="s">
+      <c r="E23" s="117"/>
+      <c r="F23" s="117" t="s">
         <v>32</v>
       </c>
-      <c r="G23" s="118"/>
-      <c r="H23" s="118" t="s">
+      <c r="G23" s="117"/>
+      <c r="H23" s="117" t="s">
         <v>33</v>
       </c>
-      <c r="I23" s="118"/>
-      <c r="J23" s="118" t="s">
+      <c r="I23" s="117"/>
+      <c r="J23" s="117" t="s">
         <v>34</v>
       </c>
-      <c r="K23" s="118"/>
-      <c r="L23" s="118" t="s">
+      <c r="K23" s="117"/>
+      <c r="L23" s="117" t="s">
         <v>35</v>
       </c>
-      <c r="M23" s="118"/>
-      <c r="N23" s="118" t="s">
+      <c r="M23" s="117"/>
+      <c r="N23" s="117" t="s">
         <v>36</v>
       </c>
-      <c r="O23" s="118"/>
-      <c r="P23" s="118" t="s">
+      <c r="O23" s="117"/>
+      <c r="P23" s="117" t="s">
         <v>37</v>
       </c>
-      <c r="Q23" s="118"/>
-      <c r="R23" s="118" t="s">
+      <c r="Q23" s="117"/>
+      <c r="R23" s="117" t="s">
         <v>38</v>
       </c>
-      <c r="S23" s="118"/>
-      <c r="T23" s="118" t="s">
+      <c r="S23" s="117"/>
+      <c r="T23" s="117" t="s">
         <v>39</v>
       </c>
-      <c r="U23" s="118"/>
-      <c r="V23" s="118" t="s">
+      <c r="U23" s="117"/>
+      <c r="V23" s="117" t="s">
         <v>40</v>
       </c>
-      <c r="W23" s="118"/>
-      <c r="X23" s="118" t="s">
+      <c r="W23" s="117"/>
+      <c r="X23" s="117" t="s">
         <v>41</v>
       </c>
       <c r="Y23" s="114"/>
       <c r="Z23" s="12"/>
     </row>
     <row r="24" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="117"/>
+      <c r="A24" s="120"/>
       <c r="B24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="F24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="H24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="J24" s="75" t="s">
@@ -5634,103 +5645,103 @@
       <c r="C41" s="45"/>
       <c r="D41" s="45"/>
       <c r="E41" s="45"/>
       <c r="F41" s="45"/>
       <c r="G41" s="45"/>
       <c r="H41" s="45"/>
       <c r="I41" s="45"/>
       <c r="J41" s="45"/>
       <c r="K41" s="45"/>
       <c r="L41" s="45"/>
       <c r="M41" s="45"/>
       <c r="N41" s="45"/>
       <c r="O41" s="45"/>
       <c r="P41" s="45"/>
       <c r="Q41" s="45"/>
       <c r="R41" s="45"/>
       <c r="S41" s="45"/>
       <c r="T41" s="45"/>
       <c r="U41" s="45"/>
       <c r="V41" s="45"/>
       <c r="W41" s="45"/>
       <c r="X41" s="45"/>
       <c r="Y41" s="45"/>
     </row>
     <row r="42" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="120"/>
-      <c r="B42" s="118" t="s">
+      <c r="A42" s="121"/>
+      <c r="B42" s="117" t="s">
         <v>42</v>
       </c>
-      <c r="C42" s="118"/>
-      <c r="D42" s="118" t="s">
+      <c r="C42" s="117"/>
+      <c r="D42" s="117" t="s">
         <v>43</v>
       </c>
-      <c r="E42" s="118"/>
-      <c r="F42" s="118" t="s">
+      <c r="E42" s="117"/>
+      <c r="F42" s="117" t="s">
         <v>44</v>
       </c>
-      <c r="G42" s="118"/>
-      <c r="H42" s="118" t="s">
+      <c r="G42" s="117"/>
+      <c r="H42" s="117" t="s">
         <v>45</v>
       </c>
-      <c r="I42" s="118"/>
-      <c r="J42" s="118" t="s">
+      <c r="I42" s="117"/>
+      <c r="J42" s="117" t="s">
         <v>46</v>
       </c>
-      <c r="K42" s="118"/>
-      <c r="L42" s="118" t="s">
+      <c r="K42" s="117"/>
+      <c r="L42" s="117" t="s">
         <v>47</v>
       </c>
-      <c r="M42" s="118"/>
-      <c r="N42" s="118" t="s">
+      <c r="M42" s="117"/>
+      <c r="N42" s="117" t="s">
         <v>48</v>
       </c>
-      <c r="O42" s="118"/>
-      <c r="P42" s="118" t="s">
+      <c r="O42" s="117"/>
+      <c r="P42" s="117" t="s">
         <v>49</v>
       </c>
-      <c r="Q42" s="118"/>
-      <c r="R42" s="118" t="s">
+      <c r="Q42" s="117"/>
+      <c r="R42" s="117" t="s">
         <v>50</v>
       </c>
-      <c r="S42" s="118"/>
-      <c r="T42" s="118" t="s">
+      <c r="S42" s="117"/>
+      <c r="T42" s="117" t="s">
         <v>51</v>
       </c>
       <c r="U42" s="114"/>
-      <c r="V42" s="118" t="s">
+      <c r="V42" s="117" t="s">
         <v>52</v>
       </c>
       <c r="W42" s="114"/>
-      <c r="X42" s="118" t="s">
+      <c r="X42" s="117" t="s">
         <v>53</v>
       </c>
       <c r="Y42" s="114"/>
       <c r="Z42" s="12"/>
     </row>
     <row r="43" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="117"/>
+      <c r="A43" s="120"/>
       <c r="B43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="D43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="F43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="H43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="J43" s="75" t="s">
@@ -6972,102 +6983,102 @@
       <c r="D60" s="45"/>
       <c r="E60" s="45"/>
       <c r="F60" s="45"/>
       <c r="G60" s="45"/>
       <c r="H60" s="45"/>
       <c r="I60" s="45"/>
       <c r="J60" s="45"/>
       <c r="K60" s="45"/>
       <c r="L60" s="45"/>
       <c r="M60" s="45"/>
       <c r="N60" s="45"/>
       <c r="O60" s="45"/>
       <c r="P60" s="45"/>
       <c r="Q60" s="45"/>
       <c r="R60" s="45"/>
       <c r="S60" s="45"/>
       <c r="T60" s="45"/>
       <c r="U60" s="45"/>
       <c r="V60" s="45"/>
       <c r="W60" s="45"/>
       <c r="X60" s="45"/>
       <c r="Y60" s="45"/>
     </row>
     <row r="61" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="119"/>
-      <c r="B61" s="118" t="s">
+      <c r="B61" s="117" t="s">
         <v>54</v>
       </c>
       <c r="C61" s="114"/>
-      <c r="D61" s="118" t="s">
+      <c r="D61" s="117" t="s">
         <v>55</v>
       </c>
-      <c r="E61" s="118"/>
-      <c r="F61" s="118" t="s">
+      <c r="E61" s="117"/>
+      <c r="F61" s="117" t="s">
         <v>56</v>
       </c>
-      <c r="G61" s="118"/>
-      <c r="H61" s="118" t="s">
+      <c r="G61" s="117"/>
+      <c r="H61" s="117" t="s">
         <v>78</v>
       </c>
-      <c r="I61" s="118"/>
-      <c r="J61" s="118" t="s">
+      <c r="I61" s="117"/>
+      <c r="J61" s="117" t="s">
         <v>57</v>
       </c>
-      <c r="K61" s="118"/>
-      <c r="L61" s="118" t="s">
+      <c r="K61" s="117"/>
+      <c r="L61" s="117" t="s">
         <v>58</v>
       </c>
-      <c r="M61" s="118"/>
-      <c r="N61" s="118" t="s">
+      <c r="M61" s="117"/>
+      <c r="N61" s="117" t="s">
         <v>59</v>
       </c>
       <c r="O61" s="114"/>
-      <c r="P61" s="118" t="s">
+      <c r="P61" s="117" t="s">
         <v>60</v>
       </c>
       <c r="Q61" s="114"/>
-      <c r="R61" s="118" t="s">
+      <c r="R61" s="117" t="s">
         <v>61</v>
       </c>
       <c r="S61" s="114"/>
-      <c r="T61" s="118" t="s">
+      <c r="T61" s="117" t="s">
         <v>62</v>
       </c>
       <c r="U61" s="114"/>
-      <c r="V61" s="118" t="s">
+      <c r="V61" s="117" t="s">
         <v>63</v>
       </c>
       <c r="W61" s="114"/>
-      <c r="X61" s="118" t="s">
+      <c r="X61" s="117" t="s">
         <v>77</v>
       </c>
       <c r="Y61" s="114"/>
       <c r="Z61" s="12"/>
     </row>
     <row r="62" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="117"/>
+      <c r="A62" s="120"/>
       <c r="B62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I62" s="75" t="s">
         <v>29</v>
       </c>
       <c r="J62" s="75" t="s">
@@ -8305,101 +8316,101 @@
       <c r="D79" s="45"/>
       <c r="E79" s="45"/>
       <c r="F79" s="45"/>
       <c r="G79" s="45"/>
       <c r="H79" s="45"/>
       <c r="I79" s="45"/>
       <c r="J79" s="45"/>
       <c r="K79" s="45"/>
       <c r="L79" s="45"/>
       <c r="M79" s="45"/>
       <c r="N79" s="45"/>
       <c r="O79" s="45"/>
       <c r="P79" s="45"/>
       <c r="Q79" s="45"/>
       <c r="R79" s="45"/>
       <c r="S79" s="45"/>
       <c r="T79" s="45"/>
       <c r="U79" s="45"/>
       <c r="V79" s="45"/>
       <c r="W79" s="45"/>
       <c r="X79" s="45"/>
       <c r="Y79" s="45"/>
     </row>
     <row r="80" spans="1:25" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A80" s="119"/>
-      <c r="B80" s="118" t="s">
+      <c r="B80" s="117" t="s">
         <v>64</v>
       </c>
       <c r="C80" s="114"/>
-      <c r="D80" s="118" t="s">
+      <c r="D80" s="117" t="s">
         <v>75</v>
       </c>
-      <c r="E80" s="118"/>
-      <c r="F80" s="118" t="s">
+      <c r="E80" s="117"/>
+      <c r="F80" s="117" t="s">
         <v>76</v>
       </c>
       <c r="G80" s="114"/>
-      <c r="H80" s="118" t="s">
+      <c r="H80" s="117" t="s">
         <v>79</v>
       </c>
       <c r="I80" s="114"/>
-      <c r="J80" s="118" t="s">
+      <c r="J80" s="117" t="s">
         <v>86</v>
       </c>
       <c r="K80" s="114"/>
-      <c r="L80" s="118" t="s">
+      <c r="L80" s="117" t="s">
         <v>87</v>
       </c>
       <c r="M80" s="114"/>
-      <c r="N80" s="118" t="s">
+      <c r="N80" s="117" t="s">
         <v>88</v>
       </c>
       <c r="O80" s="114"/>
-      <c r="P80" s="118" t="s">
+      <c r="P80" s="117" t="s">
         <v>89</v>
       </c>
       <c r="Q80" s="114"/>
-      <c r="R80" s="118" t="s">
+      <c r="R80" s="117" t="s">
         <v>90</v>
       </c>
       <c r="S80" s="114"/>
-      <c r="T80" s="118" t="s">
+      <c r="T80" s="117" t="s">
         <v>91</v>
       </c>
       <c r="U80" s="114"/>
-      <c r="V80" s="118" t="s">
+      <c r="V80" s="117" t="s">
         <v>93</v>
       </c>
       <c r="W80" s="114"/>
-      <c r="X80" s="118" t="s">
+      <c r="X80" s="117" t="s">
         <v>94</v>
       </c>
       <c r="Y80" s="114"/>
     </row>
     <row r="81" spans="1:25" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="117"/>
+      <c r="A81" s="120"/>
       <c r="B81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="J81" s="75" t="s">
@@ -9639,102 +9650,102 @@
       <c r="C98" s="64"/>
       <c r="D98" s="64"/>
       <c r="E98" s="64"/>
       <c r="F98" s="65"/>
       <c r="G98" s="64"/>
       <c r="H98" s="66"/>
       <c r="I98" s="66"/>
       <c r="J98" s="56"/>
       <c r="K98" s="56"/>
       <c r="L98" s="56"/>
       <c r="M98" s="56"/>
       <c r="N98" s="67"/>
       <c r="O98" s="67"/>
       <c r="P98" s="67"/>
       <c r="Q98" s="67"/>
       <c r="R98" s="67"/>
       <c r="S98" s="11"/>
       <c r="T98" s="67"/>
       <c r="U98" s="11"/>
       <c r="V98" s="35"/>
       <c r="W98" s="18"/>
       <c r="X98" s="35"/>
       <c r="Y98" s="18"/>
     </row>
     <row r="99" spans="1:25" s="8" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="116"/>
+      <c r="A99" s="124"/>
       <c r="B99" s="113" t="s">
         <v>95</v>
       </c>
       <c r="C99" s="114"/>
       <c r="D99" s="113" t="s">
         <v>96</v>
       </c>
-      <c r="E99" s="115"/>
-      <c r="F99" s="121" t="s">
+      <c r="E99" s="123"/>
+      <c r="F99" s="122" t="s">
         <v>97</v>
       </c>
       <c r="G99" s="114"/>
       <c r="H99" s="113" t="s">
         <v>99</v>
       </c>
-      <c r="I99" s="115"/>
+      <c r="I99" s="123"/>
       <c r="J99" s="113" t="s">
         <v>98</v>
       </c>
       <c r="K99" s="114"/>
       <c r="L99" s="113" t="s">
         <v>100</v>
       </c>
       <c r="M99" s="114"/>
-      <c r="N99" s="122" t="s">
+      <c r="N99" s="115" t="s">
         <v>101</v>
       </c>
-      <c r="O99" s="123"/>
-      <c r="P99" s="122" t="s">
+      <c r="O99" s="116"/>
+      <c r="P99" s="115" t="s">
         <v>102</v>
       </c>
-      <c r="Q99" s="123"/>
-      <c r="R99" s="122" t="s">
+      <c r="Q99" s="116"/>
+      <c r="R99" s="115" t="s">
         <v>103</v>
       </c>
-      <c r="S99" s="123"/>
-      <c r="T99" s="122" t="s">
+      <c r="S99" s="116"/>
+      <c r="T99" s="115" t="s">
         <v>105</v>
       </c>
-      <c r="U99" s="123"/>
-      <c r="V99" s="118" t="s">
+      <c r="U99" s="116"/>
+      <c r="V99" s="117" t="s">
         <v>106</v>
       </c>
       <c r="W99" s="114"/>
-      <c r="X99" s="118" t="s">
+      <c r="X99" s="117" t="s">
         <v>107</v>
       </c>
       <c r="Y99" s="114"/>
     </row>
     <row r="100" spans="1:25" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="117"/>
+      <c r="A100" s="120"/>
       <c r="B100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="J100" s="75" t="s">
@@ -10917,690 +10928,791 @@
       </c>
       <c r="S115" s="89">
         <v>18.3</v>
       </c>
       <c r="T115" s="88">
         <v>15.244</v>
       </c>
       <c r="U115" s="11">
         <v>19.100000000000001</v>
       </c>
       <c r="V115" s="88">
         <v>18.032</v>
       </c>
       <c r="W115" s="94">
         <v>19.8</v>
       </c>
       <c r="X115" s="97">
         <v>20.821000000000002</v>
       </c>
       <c r="Y115" s="11">
         <v>20.3</v>
       </c>
     </row>
     <row r="117" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="118" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="116"/>
+      <c r="A118" s="124"/>
       <c r="B118" s="113" t="s">
         <v>108</v>
       </c>
       <c r="C118" s="114"/>
       <c r="D118" s="113" t="s">
         <v>111</v>
       </c>
-      <c r="E118" s="115"/>
-      <c r="F118" s="121" t="s">
+      <c r="E118" s="123"/>
+      <c r="F118" s="122" t="s">
         <v>112</v>
       </c>
       <c r="G118" s="114"/>
       <c r="H118" s="113" t="s">
         <v>113</v>
       </c>
       <c r="I118" s="114"/>
       <c r="J118" s="113" t="s">
         <v>114</v>
       </c>
       <c r="K118" s="114"/>
+      <c r="L118" s="113" t="s">
+        <v>115</v>
+      </c>
+      <c r="M118" s="114"/>
     </row>
     <row r="119" spans="1:25" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="117"/>
+      <c r="A119" s="120"/>
       <c r="B119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="J119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="K119" s="76" t="s">
+        <v>29</v>
+      </c>
+      <c r="L119" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="M119" s="33" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A120" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B120" s="103">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="2">
         <v>100.1</v>
       </c>
       <c r="D120" s="46">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="2">
         <v>100.2</v>
       </c>
       <c r="F120" s="46">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="2">
         <v>100.6</v>
       </c>
       <c r="H120" s="46">
         <v>2897.1</v>
       </c>
       <c r="I120" s="105">
         <v>100.8</v>
       </c>
       <c r="J120" s="47">
         <v>3606.393</v>
       </c>
       <c r="K120" s="2">
         <v>100.9</v>
       </c>
+      <c r="L120" s="47">
+        <v>4792.9859999999999</v>
+      </c>
+      <c r="M120" s="2">
+        <v>100.3</v>
+      </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A121" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B121" s="103">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="2">
         <v>100.5</v>
       </c>
       <c r="D121" s="46">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="2">
         <v>100.6</v>
       </c>
       <c r="F121" s="46">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="2">
         <v>100.7</v>
       </c>
       <c r="H121" s="46">
         <v>2772.4</v>
       </c>
       <c r="I121" s="105">
         <v>104</v>
       </c>
       <c r="J121" s="47">
         <v>3450.201</v>
       </c>
       <c r="K121" s="2">
         <v>106</v>
       </c>
+      <c r="L121" s="47">
+        <v>4418.6559999999999</v>
+      </c>
+      <c r="M121" s="2">
+        <v>103.4</v>
+      </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A122" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B122" s="103">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="2">
         <v>90.3</v>
       </c>
       <c r="D122" s="46">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="2">
         <v>94.2</v>
       </c>
       <c r="F122" s="46">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="2">
         <v>94.5</v>
       </c>
       <c r="H122" s="46">
         <v>102.3</v>
       </c>
       <c r="I122" s="105">
         <v>81</v>
       </c>
       <c r="J122" s="47">
         <v>126.511</v>
       </c>
       <c r="K122" s="2">
         <v>75.2</v>
       </c>
+      <c r="L122" s="47">
+        <v>171.863</v>
+      </c>
+      <c r="M122" s="2">
+        <v>80.7</v>
+      </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A123" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B123" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C123" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D123" s="62" t="s">
         <v>74</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F123" s="62" t="s">
         <v>74</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H123" s="46"/>
       <c r="I123" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J123" s="10"/>
       <c r="K123" s="10" t="s">
         <v>74</v>
       </c>
+      <c r="L123" s="47">
+        <v>14.87</v>
+      </c>
+      <c r="M123" s="2">
+        <v>51.9</v>
+      </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A124" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B124" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C124" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D124" s="62" t="s">
         <v>74</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F124" s="62" t="s">
         <v>74</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H124" s="46"/>
       <c r="I124" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J124" s="10"/>
       <c r="K124" s="10" t="s">
         <v>74</v>
       </c>
+      <c r="L124" s="47">
+        <v>49.045999999999999</v>
+      </c>
+      <c r="M124" s="2">
+        <v>52.1</v>
+      </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A125" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B125" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C125" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D125" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F125" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H125" s="46"/>
       <c r="I125" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J125" s="10"/>
       <c r="K125" s="10" t="s">
         <v>74</v>
       </c>
+      <c r="L125" s="47">
+        <v>0.59899999999999998</v>
+      </c>
+      <c r="M125" s="2">
+        <v>30.6</v>
+      </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A126" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B126" s="103">
         <v>0.21</v>
       </c>
       <c r="C126" s="2">
         <v>63.6</v>
       </c>
       <c r="D126" s="58">
         <v>0.6</v>
       </c>
       <c r="E126" s="2">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="58">
         <v>0.86</v>
       </c>
       <c r="G126" s="2">
         <v>81.2</v>
       </c>
       <c r="H126" s="46">
         <v>1.4</v>
       </c>
       <c r="I126" s="105">
         <v>29.1</v>
       </c>
       <c r="J126" s="47">
         <v>1.7390000000000001</v>
       </c>
       <c r="K126" s="2">
         <v>21.1</v>
       </c>
+      <c r="L126" s="47">
+        <v>8.0679999999999996</v>
+      </c>
+      <c r="M126" s="2">
+        <v>97.9</v>
+      </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A127" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B127" s="103">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="2">
         <v>93.4</v>
       </c>
       <c r="D127" s="58">
         <v>6.8</v>
       </c>
       <c r="E127" s="2">
         <v>102.2</v>
       </c>
       <c r="F127" s="58">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="2">
         <v>97.9</v>
       </c>
       <c r="H127" s="46">
         <v>13.2</v>
       </c>
       <c r="I127" s="105">
         <v>63.8</v>
       </c>
       <c r="J127" s="47">
         <v>16.259</v>
       </c>
       <c r="K127" s="2">
         <v>52.2</v>
       </c>
+      <c r="L127" s="47">
+        <v>54.914000000000001</v>
+      </c>
+      <c r="M127" s="2">
+        <v>87.4</v>
+      </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A128" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B128" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C128" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D128" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F128" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H128" s="46"/>
       <c r="I128" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J128" s="10"/>
       <c r="K128" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="129" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L128" s="47">
+        <v>2.819</v>
+      </c>
+      <c r="M128" s="2">
+        <v>29.6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A129" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B129" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C129" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D129" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F129" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H129" s="46"/>
       <c r="I129" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J129" s="10"/>
       <c r="K129" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="130" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L129" s="47">
+        <v>3.8889999999999998</v>
+      </c>
+      <c r="M129" s="10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A130" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B130" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C130" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D130" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F130" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H130" s="46">
         <v>0.1</v>
       </c>
       <c r="I130" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J130" s="47">
         <v>0.4</v>
       </c>
       <c r="K130" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="131" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L130" s="47">
+        <v>1.5960000000000001</v>
+      </c>
+      <c r="M130" s="10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A131" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B131" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C131" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D131" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F131" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H131" s="46"/>
       <c r="I131" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="132" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L131" s="47">
+        <v>39.923000000000002</v>
+      </c>
+      <c r="M131" s="2">
+        <v>50.6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A132" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B132" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C132" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D132" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F132" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H132" s="46"/>
       <c r="I132" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J132" s="10"/>
       <c r="K132" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="133" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L132" s="47">
+        <v>1.196</v>
+      </c>
+      <c r="M132" s="2">
+        <v>118.8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B133" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C133" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D133" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F133" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H133" s="46"/>
       <c r="I133" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J133" s="10"/>
       <c r="K133" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="134" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="L133" s="47">
+        <v>3.5960000000000001</v>
+      </c>
+      <c r="M133" s="2">
+        <v>114.8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A134" s="63" t="s">
         <v>85</v>
       </c>
       <c r="B134" s="72" t="s">
         <v>74</v>
       </c>
       <c r="C134" s="72" t="s">
         <v>74</v>
       </c>
       <c r="D134" s="45" t="s">
         <v>74</v>
       </c>
       <c r="E134" s="64" t="s">
         <v>74</v>
       </c>
       <c r="F134" s="45">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="64" t="s">
         <v>74</v>
       </c>
       <c r="H134" s="67">
         <v>7.7</v>
       </c>
       <c r="I134" s="107">
         <v>1081.7</v>
       </c>
       <c r="J134" s="11">
         <v>11.3</v>
       </c>
       <c r="K134" s="11">
         <v>792.4</v>
       </c>
-    </row>
-    <row r="136" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L134" s="77">
+        <v>21.951000000000001</v>
+      </c>
+      <c r="M134" s="11">
+        <v>491.7</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A136" s="104" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="85">
-[...30 lines deleted...]
-    <mergeCell ref="V23:W23"/>
+  <mergeCells count="86">
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="T80:U80"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="R80:S80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:I61"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="R61:S61"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="J118:K118"/>
+    <mergeCell ref="R99:S99"/>
+    <mergeCell ref="T99:U99"/>
+    <mergeCell ref="V99:W99"/>
+    <mergeCell ref="X99:Y99"/>
+    <mergeCell ref="N99:O99"/>
     <mergeCell ref="P99:Q99"/>
     <mergeCell ref="L99:M99"/>
-    <mergeCell ref="A61:A62"/>
-[...14 lines deleted...]
-    <mergeCell ref="H42:I42"/>
     <mergeCell ref="J99:K99"/>
-    <mergeCell ref="J61:K61"/>
-[...19 lines deleted...]
-    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="L118:M118"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>IFO</vt:lpstr>
       <vt:lpstr>Volume</vt:lpstr>