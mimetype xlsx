--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2610" yWindow="-135" windowWidth="17970" windowHeight="8040"/>
+    <workbookView xWindow="930" yWindow="120" windowWidth="17865" windowHeight="10710" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="IFO" sheetId="5" r:id="rId1"/>
     <sheet name="Volume" sheetId="4" r:id="rId2"/>
     <sheet name="Volume and IFO by region " sheetId="8" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="117">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -364,61 +364,64 @@
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>Index of physical volume of salea of services for the provision of food and beverages and IFI by region*</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>January-March 2026</t>
   </si>
   <si>
     <t>January-April 2026</t>
   </si>
   <si>
     <t>January-May 2026</t>
   </si>
   <si>
     <t>January-June 2026</t>
   </si>
+  <si>
+    <t>January-July 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -1031,79 +1034,79 @@
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1156,86 +1159,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1379,1115 +1380,1121 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист1"/>
   <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J35" sqref="J35"/>
+    <sheetView topLeftCell="A10" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J30" sqref="J30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14">
       <c r="A1" s="108" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="109"/>
       <c r="C1" s="109"/>
       <c r="D1" s="109"/>
       <c r="E1" s="109"/>
       <c r="F1" s="109"/>
       <c r="G1" s="109"/>
       <c r="H1" s="109"/>
       <c r="I1" s="109"/>
       <c r="J1" s="109"/>
       <c r="K1" s="109"/>
       <c r="L1" s="109"/>
       <c r="M1" s="109"/>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:14">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
     </row>
-    <row r="3" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" ht="18.75" customHeight="1">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>104</v>
       </c>
       <c r="K3" s="15" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="15" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="16" t="s">
         <v>10</v>
       </c>
       <c r="N3" s="6"/>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14">
       <c r="A4" s="110" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="110"/>
       <c r="C4" s="110"/>
       <c r="D4" s="110"/>
       <c r="E4" s="110"/>
       <c r="F4" s="110"/>
       <c r="G4" s="110"/>
       <c r="H4" s="110"/>
       <c r="I4" s="110"/>
       <c r="J4" s="110"/>
       <c r="K4" s="110"/>
       <c r="L4" s="110"/>
       <c r="M4" s="110"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14">
       <c r="A5" s="17">
         <v>2020</v>
       </c>
       <c r="B5" s="18">
         <v>116.4</v>
       </c>
       <c r="C5" s="18">
         <v>100.8</v>
       </c>
       <c r="D5" s="18">
         <v>88.1</v>
       </c>
       <c r="E5" s="18">
         <v>47</v>
       </c>
       <c r="F5" s="18">
         <v>108.3</v>
       </c>
       <c r="G5" s="18">
         <v>178.1</v>
       </c>
       <c r="H5" s="18">
         <v>98.5</v>
       </c>
       <c r="I5" s="18">
         <v>105.8</v>
       </c>
       <c r="J5" s="18">
         <v>149.30000000000001</v>
       </c>
       <c r="K5" s="18">
         <v>101.2</v>
       </c>
       <c r="L5" s="18">
         <v>54.9</v>
       </c>
       <c r="M5" s="18">
         <v>105.3</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14">
       <c r="A6" s="17">
         <v>2021</v>
       </c>
       <c r="B6" s="18">
         <v>110.7</v>
       </c>
       <c r="C6" s="18">
         <v>127.4</v>
       </c>
       <c r="D6" s="18">
         <v>92</v>
       </c>
       <c r="E6" s="18">
         <v>108.8</v>
       </c>
       <c r="F6" s="18">
         <v>103.2</v>
       </c>
       <c r="G6" s="18">
         <v>85.8</v>
       </c>
       <c r="H6" s="18">
         <v>103</v>
       </c>
       <c r="I6" s="18">
         <v>115</v>
       </c>
       <c r="J6" s="18">
         <v>103.6</v>
       </c>
       <c r="K6" s="18">
         <v>89.7</v>
       </c>
       <c r="L6" s="18">
         <v>97.4</v>
       </c>
       <c r="M6" s="18">
         <v>75.400000000000006</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14">
       <c r="A7" s="17">
         <v>2022</v>
       </c>
       <c r="B7" s="18">
         <v>122.8</v>
       </c>
       <c r="C7" s="18">
         <v>96</v>
       </c>
       <c r="D7" s="18">
         <v>105.1</v>
       </c>
       <c r="E7" s="18">
         <v>85.5</v>
       </c>
       <c r="F7" s="18">
         <v>129.30000000000001</v>
       </c>
       <c r="G7" s="18">
         <v>127.8</v>
       </c>
       <c r="H7" s="18">
         <v>98.6</v>
       </c>
       <c r="I7" s="18">
         <v>89.6</v>
       </c>
       <c r="J7" s="18">
         <v>100.3</v>
       </c>
       <c r="K7" s="18">
         <v>106.6</v>
       </c>
       <c r="L7" s="18">
         <v>87.7</v>
       </c>
       <c r="M7" s="18">
         <v>108.9</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14">
       <c r="A8" s="17">
         <v>2023</v>
       </c>
       <c r="B8" s="19">
         <v>78.7</v>
       </c>
       <c r="C8" s="19">
         <v>79.5</v>
       </c>
       <c r="D8" s="19">
         <v>147.80000000000001</v>
       </c>
       <c r="E8" s="19">
         <v>80.400000000000006</v>
       </c>
       <c r="F8" s="20">
         <v>103.6</v>
       </c>
       <c r="G8" s="20">
         <v>161.4</v>
       </c>
       <c r="H8" s="20">
         <v>95.5</v>
       </c>
       <c r="I8" s="21">
         <v>87.1</v>
       </c>
       <c r="J8" s="21">
         <v>105.6</v>
       </c>
       <c r="K8" s="18">
         <v>99.7</v>
       </c>
       <c r="L8" s="18">
         <v>79.2</v>
       </c>
       <c r="M8" s="22">
         <v>126.2</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14">
       <c r="A9" s="17">
         <v>2024</v>
       </c>
       <c r="B9" s="19">
         <v>73</v>
       </c>
       <c r="C9" s="19">
         <v>79.400000000000006</v>
       </c>
       <c r="D9" s="19">
         <v>150.19999999999999</v>
       </c>
       <c r="E9" s="2">
         <v>77.8</v>
       </c>
       <c r="F9" s="20">
         <v>103.2</v>
       </c>
       <c r="G9" s="20">
         <v>164.8</v>
       </c>
       <c r="H9" s="20">
         <v>97.4</v>
       </c>
       <c r="I9" s="21">
         <v>87.2</v>
       </c>
       <c r="J9" s="21">
         <v>102.9</v>
       </c>
       <c r="K9" s="21">
         <v>105.6</v>
       </c>
       <c r="L9" s="21">
         <v>90.7</v>
       </c>
       <c r="M9" s="22">
         <v>101.3</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14">
       <c r="A10" s="17">
         <v>2025</v>
       </c>
       <c r="B10" s="19">
         <v>74.8</v>
       </c>
       <c r="C10" s="19">
         <v>79.400000000000006</v>
       </c>
       <c r="D10" s="19">
         <v>154.80000000000001</v>
       </c>
       <c r="E10" s="2">
         <v>75.8</v>
       </c>
       <c r="F10" s="2">
         <v>103.4</v>
       </c>
       <c r="G10" s="82">
         <v>170.3</v>
       </c>
       <c r="H10" s="2">
         <v>96.5</v>
       </c>
       <c r="I10" s="21">
         <v>95.4</v>
       </c>
       <c r="J10" s="86">
         <v>87.5</v>
       </c>
       <c r="K10" s="2">
         <v>103.5</v>
       </c>
       <c r="L10" s="91">
         <v>100.5</v>
       </c>
       <c r="M10" s="2">
         <v>105.3</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14">
       <c r="A11" s="17">
         <v>2026</v>
       </c>
       <c r="B11" s="19">
         <v>69.099999999999994</v>
       </c>
       <c r="C11" s="2">
         <v>79.599999999999994</v>
       </c>
       <c r="D11" s="2">
         <v>155.6</v>
       </c>
       <c r="E11" s="105">
         <v>76.2</v>
       </c>
       <c r="F11" s="2">
         <v>103.1</v>
       </c>
       <c r="G11" s="2">
         <v>166.1</v>
       </c>
-      <c r="H11" s="2"/>
+      <c r="H11" s="2">
+        <v>99.4</v>
+      </c>
       <c r="I11" s="21"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:14">
       <c r="A12" s="111" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="111"/>
       <c r="C12" s="111"/>
       <c r="D12" s="111"/>
       <c r="E12" s="111"/>
       <c r="F12" s="111"/>
       <c r="G12" s="111"/>
       <c r="H12" s="111"/>
       <c r="I12" s="111"/>
       <c r="J12" s="111"/>
       <c r="K12" s="111"/>
       <c r="L12" s="111"/>
       <c r="M12" s="111"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:14">
       <c r="A13" s="23">
         <v>2020</v>
       </c>
       <c r="B13" s="19">
         <v>98.5</v>
       </c>
       <c r="C13" s="19">
         <v>101.7</v>
       </c>
       <c r="D13" s="19">
         <v>77</v>
       </c>
       <c r="E13" s="19">
         <v>36.1</v>
       </c>
       <c r="F13" s="19">
         <v>38.799999999999997</v>
       </c>
       <c r="G13" s="19">
         <v>69.5</v>
       </c>
       <c r="H13" s="19">
         <v>88.5</v>
       </c>
       <c r="I13" s="19">
         <v>85.7</v>
       </c>
       <c r="J13" s="19">
         <v>96.4</v>
       </c>
       <c r="K13" s="19">
         <v>168.9</v>
       </c>
       <c r="L13" s="19">
         <v>82.5</v>
       </c>
       <c r="M13" s="19">
         <v>85.3</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:14">
       <c r="A14" s="23">
         <v>2021</v>
       </c>
       <c r="B14" s="19">
         <v>81.099999999999994</v>
       </c>
       <c r="C14" s="19">
         <v>102.5</v>
       </c>
       <c r="D14" s="19">
         <v>107</v>
       </c>
       <c r="E14" s="19">
         <v>247.7</v>
       </c>
       <c r="F14" s="19">
         <v>236.2</v>
       </c>
       <c r="G14" s="19">
         <v>113.8</v>
       </c>
       <c r="H14" s="19">
         <v>119</v>
       </c>
       <c r="I14" s="19">
         <v>129.5</v>
       </c>
       <c r="J14" s="19">
         <v>89.8</v>
       </c>
       <c r="K14" s="19">
         <v>79.5</v>
       </c>
       <c r="L14" s="19">
         <v>141.1</v>
       </c>
       <c r="M14" s="19">
         <v>101.1</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:14">
       <c r="A15" s="23">
         <v>2022</v>
       </c>
       <c r="B15" s="19">
         <v>112.2</v>
       </c>
       <c r="C15" s="19">
         <v>84.5</v>
       </c>
       <c r="D15" s="19">
         <v>96.6</v>
       </c>
       <c r="E15" s="19">
         <v>76</v>
       </c>
       <c r="F15" s="19">
         <v>95.1</v>
       </c>
       <c r="G15" s="19">
         <v>141.6</v>
       </c>
       <c r="H15" s="19">
         <v>135.5</v>
       </c>
       <c r="I15" s="19">
         <v>105.5</v>
       </c>
       <c r="J15" s="19">
         <v>102.1</v>
       </c>
       <c r="K15" s="19">
         <v>121.4</v>
       </c>
       <c r="L15" s="19">
         <v>109.2</v>
       </c>
       <c r="M15" s="19">
         <v>157.69999999999999</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:14">
       <c r="A16" s="23">
         <v>2023</v>
       </c>
       <c r="B16" s="19">
         <v>100.9</v>
       </c>
       <c r="C16" s="19">
         <v>83.5</v>
       </c>
       <c r="D16" s="19">
         <v>117.5</v>
       </c>
       <c r="E16" s="19">
         <v>110.4</v>
       </c>
       <c r="F16" s="20">
         <v>88.5</v>
       </c>
       <c r="G16" s="20">
         <v>111.8</v>
       </c>
       <c r="H16" s="20">
         <v>108.4</v>
       </c>
       <c r="I16" s="24">
         <v>105.2</v>
       </c>
       <c r="J16" s="24">
         <v>110.8</v>
       </c>
       <c r="K16" s="19">
         <v>103.6</v>
       </c>
       <c r="L16" s="19">
         <v>93.5</v>
       </c>
       <c r="M16" s="19">
         <v>108.4</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="23">
         <v>2024</v>
       </c>
       <c r="B17" s="19">
         <v>100.6</v>
       </c>
       <c r="C17" s="19">
         <v>100.6</v>
       </c>
       <c r="D17" s="19">
         <v>102.2</v>
       </c>
       <c r="E17" s="2">
         <v>98.9</v>
       </c>
       <c r="F17" s="20">
         <v>98.6</v>
       </c>
       <c r="G17" s="20">
         <v>100.7</v>
       </c>
       <c r="H17" s="20">
         <v>102.6</v>
       </c>
       <c r="I17" s="24">
         <v>102.8</v>
       </c>
       <c r="J17" s="24">
         <v>100.3</v>
       </c>
       <c r="K17" s="24">
         <v>106.1</v>
       </c>
       <c r="L17" s="24">
         <v>121.7</v>
       </c>
       <c r="M17" s="19">
         <v>97.7</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="23">
         <v>2025</v>
       </c>
       <c r="B18" s="19">
         <v>100.1</v>
       </c>
       <c r="C18" s="19">
         <v>100.1</v>
       </c>
       <c r="D18" s="19">
         <v>103.1</v>
       </c>
       <c r="E18" s="19">
         <v>100.5</v>
       </c>
       <c r="F18" s="2">
         <v>100.7</v>
       </c>
       <c r="G18" s="82">
         <v>104.1</v>
       </c>
       <c r="H18" s="2">
         <v>103.1</v>
       </c>
       <c r="I18" s="24">
         <v>112.8</v>
       </c>
       <c r="J18" s="86">
         <v>95.9</v>
       </c>
       <c r="K18" s="2">
         <v>94.1</v>
       </c>
       <c r="L18" s="91">
         <v>104.2</v>
       </c>
       <c r="M18" s="2">
         <v>108.3</v>
       </c>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="23">
         <v>2026</v>
       </c>
       <c r="B19" s="19">
         <v>100.1</v>
       </c>
       <c r="C19" s="2">
         <v>100.4</v>
       </c>
       <c r="D19" s="2">
         <v>101</v>
       </c>
       <c r="E19" s="105">
         <v>101.6</v>
       </c>
       <c r="F19" s="2">
         <v>101.3</v>
       </c>
       <c r="G19" s="2">
         <v>98.8</v>
       </c>
-      <c r="H19" s="2"/>
+      <c r="H19" s="2">
+        <v>101.7</v>
+      </c>
       <c r="I19" s="24"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="111" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="111"/>
       <c r="C20" s="111"/>
       <c r="D20" s="111"/>
       <c r="E20" s="111"/>
       <c r="F20" s="111"/>
       <c r="G20" s="111"/>
       <c r="H20" s="111"/>
       <c r="I20" s="111"/>
       <c r="J20" s="111"/>
       <c r="K20" s="111"/>
       <c r="L20" s="111"/>
       <c r="M20" s="111"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="17">
         <v>2020</v>
       </c>
       <c r="B21" s="19">
         <v>98.5</v>
       </c>
       <c r="C21" s="19">
         <v>100.1</v>
       </c>
       <c r="D21" s="19">
         <v>91.6</v>
       </c>
       <c r="E21" s="19">
         <v>76.7</v>
       </c>
       <c r="F21" s="19">
         <v>68.400000000000006</v>
       </c>
       <c r="G21" s="19">
         <v>68.599999999999994</v>
       </c>
       <c r="H21" s="19">
         <v>71</v>
       </c>
       <c r="I21" s="19">
         <v>72.7</v>
       </c>
       <c r="J21" s="19">
         <v>75.900000000000006</v>
       </c>
       <c r="K21" s="19">
         <v>82.6</v>
       </c>
       <c r="L21" s="19">
         <v>82.6</v>
       </c>
       <c r="M21" s="19">
         <v>82.8</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="17">
         <v>2021</v>
       </c>
       <c r="B22" s="19">
         <v>81.099999999999994</v>
       </c>
       <c r="C22" s="19">
         <v>91.9</v>
       </c>
       <c r="D22" s="19">
         <v>96.5</v>
       </c>
       <c r="E22" s="19">
         <v>115.8</v>
       </c>
       <c r="F22" s="19">
         <v>130.6</v>
       </c>
       <c r="G22" s="19">
         <v>127.6</v>
       </c>
       <c r="H22" s="19">
         <v>126.3</v>
       </c>
       <c r="I22" s="19">
         <v>126.7</v>
       </c>
       <c r="J22" s="19">
         <v>120.4</v>
       </c>
       <c r="K22" s="19">
         <v>114.4</v>
       </c>
       <c r="L22" s="19">
         <v>116.4</v>
       </c>
       <c r="M22" s="19">
         <v>115.3</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="A23" s="17">
         <v>2022</v>
       </c>
       <c r="B23" s="19">
         <v>112.2</v>
       </c>
       <c r="C23" s="19">
         <v>96.7</v>
       </c>
       <c r="D23" s="19">
         <v>96.7</v>
       </c>
       <c r="E23" s="19">
         <v>90.9</v>
       </c>
       <c r="F23" s="19">
         <v>91.9</v>
       </c>
       <c r="G23" s="19">
         <v>100.3</v>
       </c>
       <c r="H23" s="19">
         <v>105.5</v>
       </c>
       <c r="I23" s="19">
         <v>105.7</v>
       </c>
       <c r="J23" s="19">
         <v>105.4</v>
       </c>
       <c r="K23" s="19">
         <v>107.2</v>
       </c>
       <c r="L23" s="19">
         <v>107.4</v>
       </c>
       <c r="M23" s="19">
         <v>110.8</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="A24" s="17">
         <v>2023</v>
       </c>
       <c r="B24" s="19">
         <v>100.9</v>
       </c>
       <c r="C24" s="19">
         <v>92.3</v>
       </c>
       <c r="D24" s="19">
         <v>100.9</v>
       </c>
       <c r="E24" s="19">
         <v>103.2</v>
       </c>
       <c r="F24" s="19">
         <v>99.7</v>
       </c>
       <c r="G24" s="24">
         <v>102.1</v>
       </c>
       <c r="H24" s="24">
         <v>103</v>
       </c>
       <c r="I24" s="24">
         <v>103.1</v>
       </c>
       <c r="J24" s="24">
         <v>104</v>
       </c>
       <c r="K24" s="19">
         <v>103.7</v>
       </c>
       <c r="L24" s="19">
         <v>102.8</v>
       </c>
       <c r="M24" s="19">
         <v>103.2</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="A25" s="17">
         <v>2024</v>
       </c>
       <c r="B25" s="19">
         <v>100.6</v>
       </c>
       <c r="C25" s="19">
         <v>100.5</v>
       </c>
       <c r="D25" s="19">
         <v>101.3</v>
       </c>
       <c r="E25" s="19">
         <v>100.7</v>
       </c>
       <c r="F25" s="19">
         <v>100.3</v>
       </c>
       <c r="G25" s="19">
         <v>102.4</v>
       </c>
       <c r="H25" s="19">
         <v>100.9</v>
       </c>
       <c r="I25" s="19">
         <v>101.2</v>
       </c>
       <c r="J25" s="19">
         <v>101.1</v>
       </c>
       <c r="K25" s="19">
         <v>101.8</v>
       </c>
       <c r="L25" s="19">
         <v>103.5</v>
       </c>
       <c r="M25" s="19">
         <v>103</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="A26" s="17">
         <v>2025</v>
       </c>
       <c r="B26" s="19">
         <v>100.1</v>
       </c>
       <c r="C26" s="19">
         <v>100.3</v>
       </c>
       <c r="D26" s="19">
         <v>101.3</v>
       </c>
       <c r="E26" s="19">
         <v>101.2</v>
       </c>
       <c r="F26" s="28">
         <v>101</v>
       </c>
       <c r="G26" s="98">
         <v>101.6</v>
       </c>
       <c r="H26" s="18">
         <v>101.8</v>
       </c>
       <c r="I26" s="18">
         <v>103.3</v>
       </c>
       <c r="J26" s="18">
         <v>102.3</v>
       </c>
       <c r="K26" s="18">
         <v>101.3</v>
       </c>
       <c r="L26" s="99">
         <v>101.6</v>
       </c>
       <c r="M26" s="18">
         <v>102.2</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" ht="13.5" thickBot="1">
       <c r="A27" s="100">
         <v>2026</v>
       </c>
       <c r="B27" s="25">
         <v>100.1</v>
       </c>
       <c r="C27" s="11">
         <v>100.2</v>
       </c>
       <c r="D27" s="11">
         <v>100.6</v>
       </c>
       <c r="E27" s="107">
         <v>100.8</v>
       </c>
       <c r="F27" s="11">
         <v>100.9</v>
       </c>
       <c r="G27" s="11">
         <v>100.3</v>
       </c>
-      <c r="H27" s="11"/>
+      <c r="H27" s="11">
+        <v>100.7</v>
+      </c>
       <c r="I27" s="101"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:X12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H19" sqref="H19"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.5703125" style="3" customWidth="1"/>
     <col min="2" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="8.5703125" style="3" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24">
       <c r="A1" s="109" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="109"/>
       <c r="C1" s="109"/>
       <c r="D1" s="109"/>
       <c r="E1" s="109"/>
       <c r="F1" s="109"/>
       <c r="G1" s="109"/>
       <c r="H1" s="109"/>
       <c r="I1" s="109"/>
       <c r="J1" s="109"/>
       <c r="K1" s="109"/>
       <c r="L1" s="109"/>
       <c r="M1" s="109"/>
     </row>
-    <row r="2" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:24" ht="16.5" customHeight="1">
       <c r="A2" s="112" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="112"/>
       <c r="C2" s="112"/>
       <c r="D2" s="112"/>
       <c r="E2" s="112"/>
       <c r="F2" s="112"/>
       <c r="G2" s="112"/>
       <c r="H2" s="112"/>
       <c r="I2" s="112"/>
       <c r="J2" s="112"/>
       <c r="K2" s="112"/>
       <c r="L2" s="112"/>
       <c r="M2" s="112"/>
     </row>
-    <row r="3" spans="1:24" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:24" ht="19.5" customHeight="1">
       <c r="A3" s="26"/>
       <c r="B3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>104</v>
       </c>
       <c r="K3" s="15" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="15" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="16" t="s">
         <v>10</v>
       </c>
       <c r="N3" s="6"/>
     </row>
-    <row r="4" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="17.25" customHeight="1">
       <c r="A4" s="27">
         <v>2018</v>
       </c>
       <c r="B4" s="28">
         <v>322.7</v>
       </c>
       <c r="C4" s="28">
         <v>329.4</v>
       </c>
       <c r="D4" s="28">
         <v>337.7</v>
       </c>
       <c r="E4" s="28">
         <v>337.2</v>
       </c>
       <c r="F4" s="28">
         <v>333.2</v>
       </c>
       <c r="G4" s="28">
         <v>567.1</v>
       </c>
       <c r="H4" s="28">
         <v>336.7</v>
       </c>
       <c r="I4" s="28">
@@ -2495,51 +2502,51 @@
       </c>
       <c r="J4" s="28">
         <v>568.79999999999995</v>
       </c>
       <c r="K4" s="28">
         <v>115.6</v>
       </c>
       <c r="L4" s="28">
         <v>110.6</v>
       </c>
       <c r="M4" s="28">
         <v>130.4</v>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
     </row>
-    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24">
       <c r="A5" s="27">
         <v>2019</v>
       </c>
       <c r="B5" s="28">
         <v>335</v>
       </c>
       <c r="C5" s="28">
         <v>336.9</v>
       </c>
       <c r="D5" s="28">
         <v>393.5</v>
       </c>
       <c r="E5" s="28">
         <v>394.6</v>
       </c>
       <c r="F5" s="28">
         <v>397.5</v>
       </c>
       <c r="G5" s="28">
         <v>395.6</v>
       </c>
       <c r="H5" s="28">
         <v>305.7</v>
       </c>
       <c r="I5" s="28">
@@ -2547,51 +2554,51 @@
       </c>
       <c r="J5" s="28">
         <v>447.8</v>
       </c>
       <c r="K5" s="28">
         <v>259.7</v>
       </c>
       <c r="L5" s="28">
         <v>296.60000000000002</v>
       </c>
       <c r="M5" s="28">
         <v>308.2</v>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
     </row>
-    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24">
       <c r="A6" s="27">
         <v>2020</v>
       </c>
       <c r="B6" s="28">
         <v>358.8</v>
       </c>
       <c r="C6" s="28">
         <v>362.3</v>
       </c>
       <c r="D6" s="28">
         <v>323.3</v>
       </c>
       <c r="E6" s="28">
         <v>152</v>
       </c>
       <c r="F6" s="28">
         <v>168.3</v>
       </c>
       <c r="G6" s="28">
         <v>299.89999999999998</v>
       </c>
       <c r="H6" s="28">
         <v>297.10000000000002</v>
       </c>
       <c r="I6" s="28">
@@ -2599,51 +2606,51 @@
       </c>
       <c r="J6" s="28">
         <v>469.4</v>
       </c>
       <c r="K6" s="28">
         <v>475</v>
       </c>
       <c r="L6" s="28">
         <v>260.8</v>
       </c>
       <c r="M6" s="28">
         <v>284.60000000000002</v>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
     </row>
-    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24">
       <c r="A7" s="27">
         <v>2021</v>
       </c>
       <c r="B7" s="28">
         <v>314.89999999999998</v>
       </c>
       <c r="C7" s="28">
         <v>401.2</v>
       </c>
       <c r="D7" s="28">
         <v>368.9</v>
       </c>
       <c r="E7" s="28">
         <v>408.2</v>
       </c>
       <c r="F7" s="28">
         <v>426.3</v>
       </c>
       <c r="G7" s="28">
         <v>365.7</v>
       </c>
       <c r="H7" s="28">
         <v>376.7</v>
       </c>
       <c r="I7" s="28">
@@ -2651,51 +2658,51 @@
       </c>
       <c r="J7" s="28">
         <v>457.5</v>
       </c>
       <c r="K7" s="28">
         <v>419.4</v>
       </c>
       <c r="L7" s="28">
         <v>408.5</v>
       </c>
       <c r="M7" s="28">
         <v>311.7</v>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
     </row>
-    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24">
       <c r="A8" s="27">
         <v>2022</v>
       </c>
       <c r="B8" s="28">
         <v>382.9</v>
       </c>
       <c r="C8" s="28">
         <v>370.9</v>
       </c>
       <c r="D8" s="28">
         <v>394.9</v>
       </c>
       <c r="E8" s="28">
         <v>356.6</v>
       </c>
       <c r="F8" s="28">
         <v>469.4</v>
       </c>
       <c r="G8" s="28">
         <v>616.6</v>
       </c>
       <c r="H8" s="28">
         <v>628.4</v>
       </c>
       <c r="I8" s="28">
@@ -2703,51 +2710,51 @@
       </c>
       <c r="J8" s="28">
         <v>605.70000000000005</v>
       </c>
       <c r="K8" s="28">
         <v>650.5</v>
       </c>
       <c r="L8" s="28">
         <v>573.79999999999995</v>
       </c>
       <c r="M8" s="28">
         <v>638.4</v>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
     </row>
-    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24">
       <c r="A9" s="27">
         <v>2023</v>
       </c>
       <c r="B9" s="28">
         <v>522.20000000000005</v>
       </c>
       <c r="C9" s="28">
         <v>423.5</v>
       </c>
       <c r="D9" s="28">
         <v>625.79999999999995</v>
       </c>
       <c r="E9" s="29">
         <v>510.3</v>
       </c>
       <c r="F9" s="29">
         <v>530.20000000000005</v>
       </c>
       <c r="G9" s="29">
         <v>863.4</v>
       </c>
       <c r="H9" s="29">
         <v>824.5</v>
       </c>
       <c r="I9" s="29">
@@ -2755,319 +2762,321 @@
       </c>
       <c r="J9" s="29">
         <v>766.9</v>
       </c>
       <c r="K9" s="29">
         <v>770.4</v>
       </c>
       <c r="L9" s="29">
         <v>614.1</v>
       </c>
       <c r="M9" s="28">
         <v>780.1</v>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
     </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24">
       <c r="A10" s="27">
         <v>2024</v>
       </c>
       <c r="B10" s="28">
         <v>569.5</v>
       </c>
       <c r="C10" s="68">
         <v>466.5</v>
       </c>
       <c r="D10" s="68">
         <v>706.3</v>
       </c>
       <c r="E10" s="68">
         <v>561.6</v>
       </c>
       <c r="F10" s="68">
         <v>579.70000000000005</v>
       </c>
       <c r="G10" s="68">
         <v>966.5</v>
       </c>
       <c r="H10" s="68">
         <v>950.2</v>
       </c>
       <c r="I10" s="68">
         <v>837.5</v>
       </c>
       <c r="J10" s="68">
         <v>862.2</v>
       </c>
       <c r="K10" s="68">
         <v>939.6</v>
       </c>
       <c r="L10" s="68">
         <v>852</v>
       </c>
       <c r="M10" s="68">
         <v>880.5</v>
       </c>
     </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24">
       <c r="A11" s="27">
         <v>2025</v>
       </c>
       <c r="B11" s="28">
         <v>659.9</v>
       </c>
       <c r="C11" s="28">
         <v>525.79999999999995</v>
       </c>
       <c r="D11" s="28">
         <v>813.8</v>
       </c>
       <c r="E11" s="28">
         <v>622.70000000000005</v>
       </c>
       <c r="F11" s="102">
         <v>649.79999999999995</v>
       </c>
       <c r="G11" s="102">
         <v>1107.4000000000001</v>
       </c>
       <c r="H11" s="102">
         <v>1070.5</v>
       </c>
       <c r="I11" s="102">
         <v>1020.9</v>
       </c>
       <c r="J11" s="102">
         <v>938.4</v>
       </c>
       <c r="K11" s="102">
         <v>976.2</v>
       </c>
       <c r="L11" s="102">
         <v>982.6</v>
       </c>
       <c r="M11" s="102">
         <v>1041.3</v>
       </c>
     </row>
-    <row r="12" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:24" ht="13.5" thickBot="1">
       <c r="A12" s="30">
         <v>2026</v>
       </c>
       <c r="B12" s="31">
         <v>727.1</v>
       </c>
       <c r="C12" s="31">
         <v>579</v>
       </c>
       <c r="D12" s="31">
         <v>902.8</v>
       </c>
       <c r="E12" s="31">
         <v>688.1</v>
       </c>
       <c r="F12" s="78">
         <v>709.3</v>
       </c>
       <c r="G12" s="78">
         <v>1186.5999999999999</v>
       </c>
-      <c r="H12" s="78"/>
+      <c r="H12" s="78">
+        <v>1203.7</v>
+      </c>
       <c r="I12" s="78"/>
       <c r="J12" s="78"/>
       <c r="K12" s="78"/>
       <c r="L12" s="78"/>
       <c r="M12" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z136"/>
   <sheetViews>
-    <sheetView topLeftCell="A120" workbookViewId="0">
-      <selection activeCell="N123" sqref="N123"/>
+    <sheetView tabSelected="1" topLeftCell="C104" workbookViewId="0">
+      <selection activeCell="Q126" sqref="Q126"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="8" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="118" t="s">
+    <row r="1" spans="1:26" s="8" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A1" s="122" t="s">
         <v>110</v>
       </c>
-      <c r="B1" s="118"/>
-[...24 lines deleted...]
-    <row r="3" spans="1:26" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
+      <c r="D1" s="122"/>
+      <c r="E1" s="122"/>
+      <c r="F1" s="122"/>
+      <c r="G1" s="122"/>
+      <c r="H1" s="122"/>
+      <c r="I1" s="122"/>
+      <c r="J1" s="122"/>
+      <c r="K1" s="122"/>
+      <c r="L1" s="122"/>
+      <c r="M1" s="122"/>
+      <c r="N1" s="122"/>
+      <c r="O1" s="122"/>
+      <c r="P1" s="122"/>
+      <c r="Q1" s="122"/>
+      <c r="R1" s="122"/>
+      <c r="S1" s="122"/>
+      <c r="T1" s="122"/>
+      <c r="U1" s="122"/>
+      <c r="V1" s="122"/>
+      <c r="W1" s="122"/>
+      <c r="X1" s="122"/>
+      <c r="Y1" s="122"/>
+    </row>
+    <row r="3" spans="1:26" ht="12.75" thickBot="1">
       <c r="A3" s="90"/>
       <c r="B3" s="84"/>
       <c r="C3" s="84"/>
       <c r="D3" s="84"/>
       <c r="E3" s="84"/>
       <c r="F3" s="84"/>
       <c r="G3" s="84"/>
       <c r="H3" s="84"/>
       <c r="I3" s="84"/>
       <c r="J3" s="84"/>
       <c r="K3" s="84"/>
       <c r="L3" s="84"/>
       <c r="M3" s="84"/>
       <c r="N3" s="84"/>
       <c r="O3" s="84"/>
       <c r="P3" s="84"/>
       <c r="Q3" s="84"/>
       <c r="R3" s="84"/>
       <c r="S3" s="84"/>
       <c r="T3" s="84"/>
       <c r="U3" s="84"/>
       <c r="V3" s="84"/>
       <c r="W3" s="84"/>
       <c r="X3" s="84"/>
       <c r="Y3" s="84"/>
     </row>
-    <row r="4" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="117" t="s">
+    <row r="4" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1">
+      <c r="A4" s="120"/>
+      <c r="B4" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="117"/>
-      <c r="D4" s="117" t="s">
+      <c r="C4" s="119"/>
+      <c r="D4" s="119" t="s">
         <v>18</v>
       </c>
-      <c r="E4" s="117"/>
-      <c r="F4" s="117" t="s">
+      <c r="E4" s="119"/>
+      <c r="F4" s="119" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="117"/>
-      <c r="H4" s="117" t="s">
+      <c r="G4" s="119"/>
+      <c r="H4" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="I4" s="117"/>
-      <c r="J4" s="117" t="s">
+      <c r="I4" s="119"/>
+      <c r="J4" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="K4" s="117"/>
-      <c r="L4" s="117" t="s">
+      <c r="K4" s="119"/>
+      <c r="L4" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="M4" s="117"/>
-      <c r="N4" s="117" t="s">
+      <c r="M4" s="119"/>
+      <c r="N4" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="O4" s="117"/>
-      <c r="P4" s="117" t="s">
+      <c r="O4" s="119"/>
+      <c r="P4" s="119" t="s">
         <v>24</v>
       </c>
-      <c r="Q4" s="117"/>
-      <c r="R4" s="117" t="s">
+      <c r="Q4" s="119"/>
+      <c r="R4" s="119" t="s">
         <v>25</v>
       </c>
-      <c r="S4" s="117"/>
-      <c r="T4" s="117" t="s">
+      <c r="S4" s="119"/>
+      <c r="T4" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="U4" s="117"/>
-      <c r="V4" s="117" t="s">
+      <c r="U4" s="119"/>
+      <c r="V4" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="W4" s="117"/>
-      <c r="X4" s="117" t="s">
+      <c r="W4" s="119"/>
+      <c r="X4" s="119" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="114"/>
       <c r="Z4" s="12"/>
     </row>
-    <row r="5" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="120"/>
+    <row r="5" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1">
+      <c r="A5" s="117"/>
       <c r="B5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="75" t="s">
@@ -3098,51 +3107,51 @@
         <v>92</v>
       </c>
       <c r="S5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="T5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="U5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="V5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="W5" s="75" t="s">
         <v>29</v>
       </c>
       <c r="X5" s="75" t="s">
         <v>92</v>
       </c>
       <c r="Y5" s="76" t="s">
         <v>29</v>
       </c>
       <c r="Z5" s="9"/>
     </row>
-    <row r="6" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" s="8" customFormat="1">
       <c r="A6" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="35">
         <v>358.83199999999999</v>
       </c>
       <c r="C6" s="35">
         <v>98.5</v>
       </c>
       <c r="D6" s="35">
         <v>721.15300000000002</v>
       </c>
       <c r="E6" s="35">
         <v>100.1</v>
       </c>
       <c r="F6" s="35">
         <v>1044.5119999999999</v>
       </c>
       <c r="G6" s="35">
         <v>91.6</v>
       </c>
       <c r="H6" s="35">
         <v>1196.51</v>
       </c>
       <c r="I6" s="35">
@@ -3175,51 +3184,51 @@
       <c r="R6" s="35">
         <v>2745.5880000000002</v>
       </c>
       <c r="S6" s="35">
         <v>75.900000000000006</v>
       </c>
       <c r="T6" s="35">
         <v>3220.616</v>
       </c>
       <c r="U6" s="35">
         <v>82.6</v>
       </c>
       <c r="V6" s="35">
         <v>3481.3879999999999</v>
       </c>
       <c r="W6" s="18">
         <v>82.6</v>
       </c>
       <c r="X6" s="35">
         <v>3765.9470000000001</v>
       </c>
       <c r="Y6" s="18">
         <v>82.8</v>
       </c>
     </row>
-    <row r="7" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26" s="8" customFormat="1">
       <c r="A7" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="35">
         <v>225.726</v>
       </c>
       <c r="C7" s="18">
         <v>79</v>
       </c>
       <c r="D7" s="35">
         <v>454.97399999999999</v>
       </c>
       <c r="E7" s="18">
         <v>80.3</v>
       </c>
       <c r="F7" s="35">
         <v>645.37800000000004</v>
       </c>
       <c r="G7" s="18">
         <v>71.599999999999994</v>
       </c>
       <c r="H7" s="35">
         <v>731.36699999999996</v>
       </c>
       <c r="I7" s="18">
@@ -3252,51 +3261,51 @@
       <c r="R7" s="35">
         <v>1653.9179999999999</v>
       </c>
       <c r="S7" s="18">
         <v>66.400000000000006</v>
       </c>
       <c r="T7" s="35">
         <v>1813.41</v>
       </c>
       <c r="U7" s="18">
         <v>66</v>
       </c>
       <c r="V7" s="35">
         <v>1888.548</v>
       </c>
       <c r="W7" s="18">
         <v>62.2</v>
       </c>
       <c r="X7" s="35">
         <v>1987.2270000000001</v>
       </c>
       <c r="Y7" s="18">
         <v>59.5</v>
       </c>
     </row>
-    <row r="8" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" s="8" customFormat="1">
       <c r="A8" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="35">
         <v>13.625999999999999</v>
       </c>
       <c r="C8" s="18">
         <v>521.20000000000005</v>
       </c>
       <c r="D8" s="35">
         <v>27.251999999999999</v>
       </c>
       <c r="E8" s="18">
         <v>528.5</v>
       </c>
       <c r="F8" s="35">
         <v>40.878</v>
       </c>
       <c r="G8" s="18">
         <v>289.10000000000002</v>
       </c>
       <c r="H8" s="35">
         <v>47.691000000000003</v>
       </c>
       <c r="I8" s="18">
@@ -3329,51 +3338,51 @@
       <c r="R8" s="35">
         <v>81.900999999999996</v>
       </c>
       <c r="S8" s="18">
         <v>75</v>
       </c>
       <c r="T8" s="35">
         <v>85.858999999999995</v>
       </c>
       <c r="U8" s="18">
         <v>78.599999999999994</v>
       </c>
       <c r="V8" s="35">
         <v>89.816999999999993</v>
       </c>
       <c r="W8" s="18">
         <v>82.4</v>
       </c>
       <c r="X8" s="38">
         <v>93.775000000000006</v>
       </c>
       <c r="Y8" s="18">
         <v>86</v>
       </c>
     </row>
-    <row r="9" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" s="8" customFormat="1">
       <c r="A9" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="35">
         <v>1.6990000000000001</v>
       </c>
       <c r="C9" s="18">
         <v>67.8</v>
       </c>
       <c r="D9" s="35">
         <v>3.3980000000000001</v>
       </c>
       <c r="E9" s="18">
         <v>68.8</v>
       </c>
       <c r="F9" s="35">
         <v>5.0970000000000004</v>
       </c>
       <c r="G9" s="18">
         <v>28.2</v>
       </c>
       <c r="H9" s="35">
         <v>5.9470000000000001</v>
       </c>
       <c r="I9" s="18">
@@ -3406,51 +3415,51 @@
       <c r="R9" s="35">
         <v>15.708</v>
       </c>
       <c r="S9" s="18">
         <v>27</v>
       </c>
       <c r="T9" s="35">
         <v>19.068999999999999</v>
       </c>
       <c r="U9" s="18">
         <v>32.700000000000003</v>
       </c>
       <c r="V9" s="35">
         <v>22.43</v>
       </c>
       <c r="W9" s="18">
         <v>38.6</v>
       </c>
       <c r="X9" s="38">
         <v>25.791</v>
       </c>
       <c r="Y9" s="18">
         <v>44.4</v>
       </c>
     </row>
-    <row r="10" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" s="8" customFormat="1">
       <c r="A10" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="35">
         <v>8.7880000000000003</v>
       </c>
       <c r="C10" s="18">
         <v>447.2</v>
       </c>
       <c r="D10" s="35">
         <v>17.576000000000001</v>
       </c>
       <c r="E10" s="18">
         <v>453.4</v>
       </c>
       <c r="F10" s="35">
         <v>26.364000000000001</v>
       </c>
       <c r="G10" s="18">
         <v>261.5</v>
       </c>
       <c r="H10" s="35">
         <v>30.757999999999999</v>
       </c>
       <c r="I10" s="18">
@@ -3483,51 +3492,51 @@
       <c r="R10" s="35">
         <v>67.427000000000007</v>
       </c>
       <c r="S10" s="18">
         <v>94.3</v>
       </c>
       <c r="T10" s="35">
         <v>86.52</v>
       </c>
       <c r="U10" s="18">
         <v>100.9</v>
       </c>
       <c r="V10" s="35">
         <v>95.613</v>
       </c>
       <c r="W10" s="18">
         <v>95.9</v>
       </c>
       <c r="X10" s="38">
         <v>104.706</v>
       </c>
       <c r="Y10" s="18">
         <v>91.9</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" s="8" customFormat="1">
       <c r="A11" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="35">
         <v>11.218</v>
       </c>
       <c r="C11" s="18">
         <v>816.5</v>
       </c>
       <c r="D11" s="35">
         <v>22.436</v>
       </c>
       <c r="E11" s="18">
         <v>827.9</v>
       </c>
       <c r="F11" s="35">
         <v>33.654000000000003</v>
       </c>
       <c r="G11" s="18">
         <v>829.4</v>
       </c>
       <c r="H11" s="35">
         <v>39.262999999999998</v>
       </c>
       <c r="I11" s="18">
@@ -3560,51 +3569,51 @@
       <c r="R11" s="35">
         <v>61.698999999999998</v>
       </c>
       <c r="S11" s="18">
         <v>79.599999999999994</v>
       </c>
       <c r="T11" s="35">
         <v>61.698999999999998</v>
       </c>
       <c r="U11" s="18">
         <v>79.5</v>
       </c>
       <c r="V11" s="35">
         <v>61.698999999999998</v>
       </c>
       <c r="W11" s="18">
         <v>79.599999999999994</v>
       </c>
       <c r="X11" s="38">
         <v>61.698999999999998</v>
       </c>
       <c r="Y11" s="18">
         <v>79.599999999999994</v>
       </c>
     </row>
-    <row r="12" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" s="8" customFormat="1">
       <c r="A12" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="35">
         <v>33.927999999999997</v>
       </c>
       <c r="C12" s="18">
         <v>448</v>
       </c>
       <c r="D12" s="35">
         <v>67.855999999999995</v>
       </c>
       <c r="E12" s="18">
         <v>454.3</v>
       </c>
       <c r="F12" s="35">
         <v>101.78400000000001</v>
       </c>
       <c r="G12" s="18">
         <v>455.1</v>
       </c>
       <c r="H12" s="35">
         <v>118.748</v>
       </c>
       <c r="I12" s="18">
@@ -3637,51 +3646,51 @@
       <c r="R12" s="35">
         <v>246.30699999999999</v>
       </c>
       <c r="S12" s="18">
         <v>111</v>
       </c>
       <c r="T12" s="35">
         <v>306.01</v>
       </c>
       <c r="U12" s="18">
         <v>137.80000000000001</v>
       </c>
       <c r="V12" s="35">
         <v>315.71300000000002</v>
       </c>
       <c r="W12" s="18">
         <v>142.5</v>
       </c>
       <c r="X12" s="38">
         <v>325.416</v>
       </c>
       <c r="Y12" s="18">
         <v>146.80000000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26" s="8" customFormat="1">
       <c r="A13" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="35">
         <v>14.705</v>
       </c>
       <c r="C13" s="18">
         <v>113.3</v>
       </c>
       <c r="D13" s="35">
         <v>29.376999999999999</v>
       </c>
       <c r="E13" s="18">
         <v>116.1</v>
       </c>
       <c r="F13" s="35">
         <v>43.930999999999997</v>
       </c>
       <c r="G13" s="18">
         <v>101.8</v>
       </c>
       <c r="H13" s="35">
         <v>50.737000000000002</v>
       </c>
       <c r="I13" s="18">
@@ -3714,51 +3723,51 @@
       <c r="R13" s="35">
         <v>123.39</v>
       </c>
       <c r="S13" s="18">
         <v>84.5</v>
       </c>
       <c r="T13" s="35">
         <v>133.864</v>
       </c>
       <c r="U13" s="18">
         <v>90.8</v>
       </c>
       <c r="V13" s="35">
         <v>143.89599999999999</v>
       </c>
       <c r="W13" s="18">
         <v>97</v>
       </c>
       <c r="X13" s="38">
         <v>154.17400000000001</v>
       </c>
       <c r="Y13" s="18">
         <v>103.3</v>
       </c>
     </row>
-    <row r="14" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:26" s="8" customFormat="1">
       <c r="A14" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B14" s="35">
         <v>3.1070000000000002</v>
       </c>
       <c r="C14" s="18">
         <v>39.1</v>
       </c>
       <c r="D14" s="35">
         <v>6.2140000000000004</v>
       </c>
       <c r="E14" s="18">
         <v>39.6</v>
       </c>
       <c r="F14" s="35">
         <v>9.3209999999999997</v>
       </c>
       <c r="G14" s="18">
         <v>39.700000000000003</v>
       </c>
       <c r="H14" s="35">
         <v>10.875</v>
       </c>
       <c r="I14" s="18">
@@ -3791,51 +3800,51 @@
       <c r="R14" s="35">
         <v>17.297999999999998</v>
       </c>
       <c r="S14" s="18">
         <v>36.4</v>
       </c>
       <c r="T14" s="35">
         <v>17.504999999999999</v>
       </c>
       <c r="U14" s="18">
         <v>36.799999999999997</v>
       </c>
       <c r="V14" s="35">
         <v>17.712</v>
       </c>
       <c r="W14" s="18">
         <v>37.4</v>
       </c>
       <c r="X14" s="38">
         <v>17.919</v>
       </c>
       <c r="Y14" s="18">
         <v>37.799999999999997</v>
       </c>
     </row>
-    <row r="15" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:26" s="8" customFormat="1">
       <c r="A15" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E15" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G15" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="39" t="s">
         <v>74</v>
       </c>
       <c r="I15" s="39" t="s">
@@ -3868,51 +3877,51 @@
       <c r="R15" s="35">
         <v>98.861999999999995</v>
       </c>
       <c r="S15" s="18">
         <v>571.20000000000005</v>
       </c>
       <c r="T15" s="35">
         <v>197.72399999999999</v>
       </c>
       <c r="U15" s="18">
         <v>1141.4000000000001</v>
       </c>
       <c r="V15" s="35">
         <v>227.126</v>
       </c>
       <c r="W15" s="18">
         <v>1313.6</v>
       </c>
       <c r="X15" s="38">
         <v>256.52800000000002</v>
       </c>
       <c r="Y15" s="18">
         <v>1483.6</v>
       </c>
     </row>
-    <row r="16" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:26" s="8" customFormat="1">
       <c r="A16" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="35">
         <v>0.32900000000000001</v>
       </c>
       <c r="C16" s="18">
         <v>5.9</v>
       </c>
       <c r="D16" s="35">
         <v>0.65800000000000003</v>
       </c>
       <c r="E16" s="18">
         <v>6</v>
       </c>
       <c r="F16" s="35">
         <v>0.98699999999999999</v>
       </c>
       <c r="G16" s="18">
         <v>9.1</v>
       </c>
       <c r="H16" s="35">
         <v>1.1519999999999999</v>
       </c>
       <c r="I16" s="18">
@@ -3945,51 +3954,51 @@
       <c r="R16" s="35">
         <v>7.89</v>
       </c>
       <c r="S16" s="18">
         <v>71.7</v>
       </c>
       <c r="T16" s="35">
         <v>10.968</v>
       </c>
       <c r="U16" s="18">
         <v>99.6</v>
       </c>
       <c r="V16" s="35">
         <v>14.045999999999999</v>
       </c>
       <c r="W16" s="18">
         <v>127.8</v>
       </c>
       <c r="X16" s="38">
         <v>17.123999999999999</v>
       </c>
       <c r="Y16" s="18">
         <v>155.80000000000001</v>
       </c>
     </row>
-    <row r="17" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:26" s="8" customFormat="1">
       <c r="A17" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="35">
         <v>8.4969999999999999</v>
       </c>
       <c r="C17" s="18">
         <v>136</v>
       </c>
       <c r="D17" s="35">
         <v>16.994</v>
       </c>
       <c r="E17" s="18">
         <v>138.80000000000001</v>
       </c>
       <c r="F17" s="35">
         <v>25.491</v>
       </c>
       <c r="G17" s="18">
         <v>139.1</v>
       </c>
       <c r="H17" s="35">
         <v>29.74</v>
       </c>
       <c r="I17" s="18">
@@ -4022,51 +4031,51 @@
       <c r="R17" s="35">
         <v>61.316000000000003</v>
       </c>
       <c r="S17" s="18">
         <v>82.6</v>
       </c>
       <c r="T17" s="35">
         <v>75.896000000000001</v>
       </c>
       <c r="U17" s="18">
         <v>87.5</v>
       </c>
       <c r="V17" s="35">
         <v>90.475999999999999</v>
       </c>
       <c r="W17" s="18">
         <v>91.5</v>
       </c>
       <c r="X17" s="38">
         <v>105.056</v>
       </c>
       <c r="Y17" s="18">
         <v>94.5</v>
       </c>
     </row>
-    <row r="18" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:26" s="8" customFormat="1">
       <c r="A18" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E18" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F18" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G18" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H18" s="39" t="s">
         <v>74</v>
       </c>
       <c r="I18" s="39" t="s">
@@ -4099,51 +4108,51 @@
       <c r="R18" s="35">
         <v>64.718999999999994</v>
       </c>
       <c r="S18" s="18">
         <v>206.3</v>
       </c>
       <c r="T18" s="35">
         <v>129.43799999999999</v>
       </c>
       <c r="U18" s="18">
         <v>412.3</v>
       </c>
       <c r="V18" s="35">
         <v>194.15700000000001</v>
       </c>
       <c r="W18" s="18">
         <v>619.6</v>
       </c>
       <c r="X18" s="38">
         <v>258.87599999999998</v>
       </c>
       <c r="Y18" s="18">
         <v>826.1</v>
       </c>
     </row>
-    <row r="19" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:26" s="8" customFormat="1">
       <c r="A19" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="35">
         <v>3.0019999999999998</v>
       </c>
       <c r="C19" s="18">
         <v>30.6</v>
       </c>
       <c r="D19" s="35">
         <v>6.0039999999999996</v>
       </c>
       <c r="E19" s="18">
         <v>31</v>
       </c>
       <c r="F19" s="35">
         <v>9.0060000000000002</v>
       </c>
       <c r="G19" s="18">
         <v>31.1</v>
       </c>
       <c r="H19" s="35">
         <v>10.507</v>
       </c>
       <c r="I19" s="18">
@@ -4176,51 +4185,51 @@
       <c r="R19" s="35">
         <v>25.332000000000001</v>
       </c>
       <c r="S19" s="18">
         <v>43.3</v>
       </c>
       <c r="T19" s="35">
         <v>31.152999999999999</v>
       </c>
       <c r="U19" s="18">
         <v>53.2</v>
       </c>
       <c r="V19" s="35">
         <v>36.973999999999997</v>
       </c>
       <c r="W19" s="18">
         <v>63.3</v>
       </c>
       <c r="X19" s="38">
         <v>42.795000000000002</v>
       </c>
       <c r="Y19" s="18">
         <v>73.2</v>
       </c>
     </row>
-    <row r="20" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:26" s="8" customFormat="1">
       <c r="A20" s="40" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="41">
         <v>34.207000000000001</v>
       </c>
       <c r="C20" s="42">
         <v>1357.6</v>
       </c>
       <c r="D20" s="41">
         <v>68.414000000000001</v>
       </c>
       <c r="E20" s="42">
         <v>1376.6</v>
       </c>
       <c r="F20" s="41">
         <v>102.621</v>
       </c>
       <c r="G20" s="42">
         <v>1379.2</v>
       </c>
       <c r="H20" s="41">
         <v>119.72499999999999</v>
       </c>
       <c r="I20" s="42">
@@ -4253,158 +4262,158 @@
       <c r="R20" s="41">
         <v>219.821</v>
       </c>
       <c r="S20" s="42">
         <v>110</v>
       </c>
       <c r="T20" s="41">
         <v>251.501</v>
       </c>
       <c r="U20" s="42">
         <v>125.7</v>
       </c>
       <c r="V20" s="41">
         <v>283.18099999999998</v>
       </c>
       <c r="W20" s="42">
         <v>141.9</v>
       </c>
       <c r="X20" s="43">
         <v>314.86099999999999</v>
       </c>
       <c r="Y20" s="42">
         <v>157.69999999999999</v>
       </c>
     </row>
-    <row r="21" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:26" s="8" customFormat="1">
       <c r="A21" s="44"/>
       <c r="B21" s="44"/>
       <c r="C21" s="44"/>
       <c r="D21" s="44"/>
       <c r="E21" s="44"/>
       <c r="F21" s="44"/>
       <c r="G21" s="44"/>
       <c r="H21" s="44"/>
       <c r="I21" s="44"/>
       <c r="J21" s="44"/>
       <c r="K21" s="44"/>
       <c r="L21" s="44"/>
       <c r="M21" s="44"/>
       <c r="N21" s="44"/>
       <c r="O21" s="44"/>
       <c r="P21" s="44"/>
       <c r="Q21" s="44"/>
       <c r="R21" s="44"/>
       <c r="S21" s="44"/>
       <c r="T21" s="44"/>
       <c r="U21" s="44"/>
       <c r="V21" s="44"/>
       <c r="W21" s="44"/>
       <c r="X21" s="44"/>
       <c r="Y21" s="44"/>
     </row>
-    <row r="22" spans="1:26" s="8" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:26" s="8" customFormat="1" ht="12.75" thickBot="1">
       <c r="A22" s="45"/>
       <c r="B22" s="45"/>
       <c r="C22" s="45"/>
       <c r="D22" s="45"/>
       <c r="E22" s="45"/>
       <c r="F22" s="45"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
       <c r="J22" s="45"/>
       <c r="K22" s="45"/>
       <c r="L22" s="45"/>
       <c r="M22" s="45"/>
       <c r="N22" s="45"/>
       <c r="O22" s="45"/>
       <c r="P22" s="45"/>
       <c r="Q22" s="45"/>
       <c r="R22" s="45"/>
       <c r="S22" s="45"/>
       <c r="T22" s="45"/>
       <c r="U22" s="45"/>
       <c r="V22" s="45"/>
       <c r="W22" s="45"/>
       <c r="X22" s="45"/>
       <c r="Y22" s="45"/>
     </row>
-    <row r="23" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B23" s="117" t="s">
+    <row r="23" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="A23" s="120"/>
+      <c r="B23" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="117"/>
-      <c r="D23" s="117" t="s">
+      <c r="C23" s="119"/>
+      <c r="D23" s="119" t="s">
         <v>31</v>
       </c>
-      <c r="E23" s="117"/>
-      <c r="F23" s="117" t="s">
+      <c r="E23" s="119"/>
+      <c r="F23" s="119" t="s">
         <v>32</v>
       </c>
-      <c r="G23" s="117"/>
-      <c r="H23" s="117" t="s">
+      <c r="G23" s="119"/>
+      <c r="H23" s="119" t="s">
         <v>33</v>
       </c>
-      <c r="I23" s="117"/>
-      <c r="J23" s="117" t="s">
+      <c r="I23" s="119"/>
+      <c r="J23" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="K23" s="117"/>
-      <c r="L23" s="117" t="s">
+      <c r="K23" s="119"/>
+      <c r="L23" s="119" t="s">
         <v>35</v>
       </c>
-      <c r="M23" s="117"/>
-      <c r="N23" s="117" t="s">
+      <c r="M23" s="119"/>
+      <c r="N23" s="119" t="s">
         <v>36</v>
       </c>
-      <c r="O23" s="117"/>
-      <c r="P23" s="117" t="s">
+      <c r="O23" s="119"/>
+      <c r="P23" s="119" t="s">
         <v>37</v>
       </c>
-      <c r="Q23" s="117"/>
-      <c r="R23" s="117" t="s">
+      <c r="Q23" s="119"/>
+      <c r="R23" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="S23" s="117"/>
-      <c r="T23" s="117" t="s">
+      <c r="S23" s="119"/>
+      <c r="T23" s="119" t="s">
         <v>39</v>
       </c>
-      <c r="U23" s="117"/>
-      <c r="V23" s="117" t="s">
+      <c r="U23" s="119"/>
+      <c r="V23" s="119" t="s">
         <v>40</v>
       </c>
-      <c r="W23" s="117"/>
-      <c r="X23" s="117" t="s">
+      <c r="W23" s="119"/>
+      <c r="X23" s="119" t="s">
         <v>41</v>
       </c>
       <c r="Y23" s="114"/>
       <c r="Z23" s="12"/>
     </row>
-    <row r="24" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="120"/>
+    <row r="24" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1">
+      <c r="A24" s="117"/>
       <c r="B24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="F24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="H24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="J24" s="75" t="s">
@@ -4435,51 +4444,51 @@
         <v>92</v>
       </c>
       <c r="S24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="T24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="U24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="V24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="W24" s="75" t="s">
         <v>29</v>
       </c>
       <c r="X24" s="75" t="s">
         <v>92</v>
       </c>
       <c r="Y24" s="76" t="s">
         <v>29</v>
       </c>
       <c r="Z24" s="9"/>
     </row>
-    <row r="25" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:26" s="8" customFormat="1">
       <c r="A25" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="46">
         <v>314.904</v>
       </c>
       <c r="C25" s="46">
         <v>81.099999999999994</v>
       </c>
       <c r="D25" s="46">
         <v>716.11</v>
       </c>
       <c r="E25" s="46">
         <v>91.9</v>
       </c>
       <c r="F25" s="46">
         <v>1085.0329999999999</v>
       </c>
       <c r="G25" s="2">
         <v>96.5</v>
       </c>
       <c r="H25" s="47">
         <v>1493.2339999999999</v>
       </c>
       <c r="I25" s="2">
@@ -4512,51 +4521,51 @@
       <c r="R25" s="47">
         <v>3561.0309999999999</v>
       </c>
       <c r="S25" s="48">
         <v>120.4</v>
       </c>
       <c r="T25" s="47">
         <v>3980.4569999999999</v>
       </c>
       <c r="U25" s="48">
         <v>114.4</v>
       </c>
       <c r="V25" s="47">
         <v>4388.9629999999997</v>
       </c>
       <c r="W25" s="48">
         <v>116.4</v>
       </c>
       <c r="X25" s="47">
         <v>4700.6840000000002</v>
       </c>
       <c r="Y25" s="48">
         <v>115.3</v>
       </c>
     </row>
-    <row r="26" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:26" s="8" customFormat="1">
       <c r="A26" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="46">
         <v>256.524</v>
       </c>
       <c r="C26" s="2">
         <v>105</v>
       </c>
       <c r="D26" s="46">
         <v>599.149</v>
       </c>
       <c r="E26" s="2">
         <v>121.8</v>
       </c>
       <c r="F26" s="46">
         <v>909.9</v>
       </c>
       <c r="G26" s="2">
         <v>131</v>
       </c>
       <c r="H26" s="47">
         <v>1249.664</v>
       </c>
       <c r="I26" s="2">
@@ -4589,51 +4598,51 @@
       <c r="R26" s="47">
         <v>2960.904</v>
       </c>
       <c r="S26" s="2">
         <v>166.2</v>
       </c>
       <c r="T26" s="47">
         <v>3306.35</v>
       </c>
       <c r="U26" s="2">
         <v>168.8</v>
       </c>
       <c r="V26" s="47">
         <v>3641.1689999999999</v>
       </c>
       <c r="W26" s="2">
         <v>178</v>
       </c>
       <c r="X26" s="47">
         <v>3879.0329999999999</v>
       </c>
       <c r="Y26" s="2">
         <v>180.2</v>
       </c>
     </row>
-    <row r="27" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:26" s="8" customFormat="1">
       <c r="A27" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="46">
         <v>7.8150000000000004</v>
       </c>
       <c r="C27" s="2">
         <v>53</v>
       </c>
       <c r="D27" s="46">
         <v>15.63</v>
       </c>
       <c r="E27" s="2">
         <v>53.1</v>
       </c>
       <c r="F27" s="46">
         <v>23.445</v>
       </c>
       <c r="G27" s="2">
         <v>53.3</v>
       </c>
       <c r="H27" s="48">
         <v>23.445</v>
       </c>
       <c r="I27" s="2">
@@ -4666,51 +4675,51 @@
       <c r="R27" s="48">
         <v>23.445</v>
       </c>
       <c r="S27" s="2">
         <v>26.6</v>
       </c>
       <c r="T27" s="48">
         <v>23.445</v>
       </c>
       <c r="U27" s="2">
         <v>25.3</v>
       </c>
       <c r="V27" s="47">
         <v>23.445</v>
       </c>
       <c r="W27" s="2">
         <v>24.1</v>
       </c>
       <c r="X27" s="48">
         <v>23.445</v>
       </c>
       <c r="Y27" s="2">
         <v>23.1</v>
       </c>
     </row>
-    <row r="28" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:26" s="8" customFormat="1">
       <c r="A28" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="46">
         <v>2.149</v>
       </c>
       <c r="C28" s="2">
         <v>116.9</v>
       </c>
       <c r="D28" s="46">
         <v>4.298</v>
       </c>
       <c r="E28" s="2">
         <v>117</v>
       </c>
       <c r="F28" s="46">
         <v>6.4470000000000001</v>
       </c>
       <c r="G28" s="2">
         <v>117.6</v>
       </c>
       <c r="H28" s="48">
         <v>12.597</v>
       </c>
       <c r="I28" s="2">
@@ -4743,51 +4752,51 @@
       <c r="R28" s="48">
         <v>47.146999999999998</v>
       </c>
       <c r="S28" s="2">
         <v>278.7</v>
       </c>
       <c r="T28" s="48">
         <v>54.247</v>
       </c>
       <c r="U28" s="2">
         <v>263.39999999999998</v>
       </c>
       <c r="V28" s="47">
         <v>61.347000000000001</v>
       </c>
       <c r="W28" s="2">
         <v>252.5</v>
       </c>
       <c r="X28" s="48">
         <v>68.448999999999998</v>
       </c>
       <c r="Y28" s="2">
         <v>245.1</v>
       </c>
     </row>
-    <row r="29" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:26" s="8" customFormat="1">
       <c r="A29" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B29" s="46">
         <v>10.391999999999999</v>
       </c>
       <c r="C29" s="2">
         <v>109.3</v>
       </c>
       <c r="D29" s="46">
         <v>20.783999999999999</v>
       </c>
       <c r="E29" s="2">
         <v>109.4</v>
       </c>
       <c r="F29" s="46">
         <v>31.175999999999998</v>
       </c>
       <c r="G29" s="2">
         <v>109.9</v>
       </c>
       <c r="H29" s="48">
         <v>45.328000000000003</v>
       </c>
       <c r="I29" s="2">
@@ -4820,51 +4829,51 @@
       <c r="R29" s="48">
         <v>126.29600000000001</v>
       </c>
       <c r="S29" s="2">
         <v>173.9</v>
       </c>
       <c r="T29" s="48">
         <v>143</v>
       </c>
       <c r="U29" s="2">
         <v>153</v>
       </c>
       <c r="V29" s="47">
         <v>159.70400000000001</v>
       </c>
       <c r="W29" s="2">
         <v>154.19999999999999</v>
       </c>
       <c r="X29" s="48">
         <v>176.40600000000001</v>
       </c>
       <c r="Y29" s="2">
         <v>155.6</v>
       </c>
     </row>
-    <row r="30" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:26" s="8" customFormat="1">
       <c r="A30" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="46">
         <v>4.79</v>
       </c>
       <c r="C30" s="2">
         <v>39.5</v>
       </c>
       <c r="D30" s="46">
         <v>9.58</v>
       </c>
       <c r="E30" s="2">
         <v>39.5</v>
       </c>
       <c r="F30" s="46">
         <v>14.37</v>
       </c>
       <c r="G30" s="2">
         <v>39.700000000000003</v>
       </c>
       <c r="H30" s="48">
         <v>14.592000000000001</v>
       </c>
       <c r="I30" s="2">
@@ -4897,51 +4906,51 @@
       <c r="R30" s="48">
         <v>16.786000000000001</v>
       </c>
       <c r="S30" s="2">
         <v>25.3</v>
       </c>
       <c r="T30" s="48">
         <v>17.279</v>
       </c>
       <c r="U30" s="2">
         <v>25.9</v>
       </c>
       <c r="V30" s="48">
         <v>17.771999999999998</v>
       </c>
       <c r="W30" s="2">
         <v>26.6</v>
       </c>
       <c r="X30" s="48">
         <v>18.266999999999999</v>
       </c>
       <c r="Y30" s="2">
         <v>27.3</v>
       </c>
     </row>
-    <row r="31" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:26" s="8" customFormat="1">
       <c r="A31" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B31" s="46">
         <v>5.4509999999999996</v>
       </c>
       <c r="C31" s="2">
         <v>14.8</v>
       </c>
       <c r="D31" s="46">
         <v>10.901999999999999</v>
       </c>
       <c r="E31" s="2">
         <v>14.9</v>
       </c>
       <c r="F31" s="46">
         <v>16.353000000000002</v>
       </c>
       <c r="G31" s="2">
         <v>14.9</v>
       </c>
       <c r="H31" s="48">
         <v>22.358000000000001</v>
       </c>
       <c r="I31" s="2">
@@ -4974,51 +4983,51 @@
       <c r="R31" s="48">
         <v>22.358000000000001</v>
       </c>
       <c r="S31" s="2">
         <v>8.4</v>
       </c>
       <c r="T31" s="48">
         <v>22.358000000000001</v>
       </c>
       <c r="U31" s="2">
         <v>6.8</v>
       </c>
       <c r="V31" s="48">
         <v>22.358000000000001</v>
       </c>
       <c r="W31" s="2">
         <v>6.5</v>
       </c>
       <c r="X31" s="48">
         <v>22.358000000000001</v>
       </c>
       <c r="Y31" s="2">
         <v>6.3</v>
       </c>
     </row>
-    <row r="32" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:26" s="8" customFormat="1">
       <c r="A32" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B32" s="46">
         <v>12.747</v>
       </c>
       <c r="C32" s="2">
         <v>80.099999999999994</v>
       </c>
       <c r="D32" s="46">
         <v>25.695</v>
       </c>
       <c r="E32" s="2">
         <v>80.900000000000006</v>
       </c>
       <c r="F32" s="46">
         <v>38.594000000000001</v>
       </c>
       <c r="G32" s="2">
         <v>81.599999999999994</v>
       </c>
       <c r="H32" s="48">
         <v>47.3</v>
       </c>
       <c r="I32" s="2">
@@ -5051,51 +5060,51 @@
       <c r="R32" s="48">
         <v>98.295000000000002</v>
       </c>
       <c r="S32" s="2">
         <v>74</v>
       </c>
       <c r="T32" s="48">
         <v>109.316</v>
       </c>
       <c r="U32" s="2">
         <v>75.599999999999994</v>
       </c>
       <c r="V32" s="48">
         <v>120.044</v>
       </c>
       <c r="W32" s="2">
         <v>77</v>
       </c>
       <c r="X32" s="48">
         <v>130.93700000000001</v>
       </c>
       <c r="Y32" s="2">
         <v>78.400000000000006</v>
       </c>
     </row>
-    <row r="33" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:26" s="8" customFormat="1">
       <c r="A33" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="46">
         <v>1.4930000000000001</v>
       </c>
       <c r="C33" s="2">
         <v>44.4</v>
       </c>
       <c r="D33" s="46">
         <v>2.9860000000000002</v>
       </c>
       <c r="E33" s="2">
         <v>44.5</v>
       </c>
       <c r="F33" s="46">
         <v>4.4790000000000001</v>
       </c>
       <c r="G33" s="2">
         <v>44.7</v>
       </c>
       <c r="H33" s="48">
         <v>4.4790000000000001</v>
       </c>
       <c r="I33" s="2">
@@ -5128,51 +5137,51 @@
       <c r="R33" s="48">
         <v>4.4790000000000001</v>
       </c>
       <c r="S33" s="2">
         <v>24</v>
       </c>
       <c r="T33" s="48">
         <v>4.4790000000000001</v>
       </c>
       <c r="U33" s="2">
         <v>23.7</v>
       </c>
       <c r="V33" s="48">
         <v>4.4790000000000001</v>
       </c>
       <c r="W33" s="2">
         <v>23.3</v>
       </c>
       <c r="X33" s="48">
         <v>4.4790000000000001</v>
       </c>
       <c r="Y33" s="2">
         <v>23.1</v>
       </c>
     </row>
-    <row r="34" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:26" s="8" customFormat="1">
       <c r="A34" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B34" s="46">
         <v>1.954</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="46">
         <v>3.9079999999999999</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F34" s="46">
         <v>5.8620000000000001</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H34" s="48">
         <v>11.867000000000001</v>
       </c>
       <c r="I34" s="10" t="s">
@@ -5205,51 +5214,51 @@
       <c r="R34" s="48">
         <v>45.576000000000001</v>
       </c>
       <c r="S34" s="2">
         <v>42.8</v>
       </c>
       <c r="T34" s="48">
         <v>52.502000000000002</v>
       </c>
       <c r="U34" s="2">
         <v>24.6</v>
       </c>
       <c r="V34" s="48">
         <v>59.427999999999997</v>
       </c>
       <c r="W34" s="2">
         <v>24.2</v>
       </c>
       <c r="X34" s="48">
         <v>66.353999999999999</v>
       </c>
       <c r="Y34" s="2">
         <v>23.9</v>
       </c>
     </row>
-    <row r="35" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:26" s="8" customFormat="1">
       <c r="A35" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="46">
         <v>1.427</v>
       </c>
       <c r="C35" s="2">
         <v>400.9</v>
       </c>
       <c r="D35" s="46">
         <v>2.8540000000000001</v>
       </c>
       <c r="E35" s="2">
         <v>401.2</v>
       </c>
       <c r="F35" s="46">
         <v>4.2809999999999997</v>
       </c>
       <c r="G35" s="2">
         <v>403.1</v>
       </c>
       <c r="H35" s="48">
         <v>4.2809999999999997</v>
       </c>
       <c r="I35" s="2">
@@ -5282,51 +5291,51 @@
       <c r="R35" s="48">
         <v>4.2809999999999997</v>
       </c>
       <c r="S35" s="2">
         <v>50.4</v>
       </c>
       <c r="T35" s="48">
         <v>4.2809999999999997</v>
       </c>
       <c r="U35" s="2">
         <v>36.1</v>
       </c>
       <c r="V35" s="48">
         <v>4.2809999999999997</v>
       </c>
       <c r="W35" s="2">
         <v>28.1</v>
       </c>
       <c r="X35" s="48">
         <v>4.2809999999999997</v>
       </c>
       <c r="Y35" s="2">
         <v>23.1</v>
       </c>
     </row>
-    <row r="36" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:26" s="8" customFormat="1">
       <c r="A36" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="46">
         <v>1.7549999999999999</v>
       </c>
       <c r="C36" s="2">
         <v>19.100000000000001</v>
       </c>
       <c r="D36" s="46">
         <v>3.51</v>
       </c>
       <c r="E36" s="2">
         <v>19.100000000000001</v>
       </c>
       <c r="F36" s="46">
         <v>5.2649999999999997</v>
       </c>
       <c r="G36" s="2">
         <v>19.2</v>
       </c>
       <c r="H36" s="48">
         <v>17.652000000000001</v>
       </c>
       <c r="I36" s="2">
@@ -5359,51 +5368,51 @@
       <c r="R36" s="48">
         <v>87.015000000000001</v>
       </c>
       <c r="S36" s="2">
         <v>131.80000000000001</v>
       </c>
       <c r="T36" s="48">
         <v>101.259</v>
       </c>
       <c r="U36" s="2">
         <v>123.5</v>
       </c>
       <c r="V36" s="48">
         <v>115.503</v>
       </c>
       <c r="W36" s="2">
         <v>117.9</v>
       </c>
       <c r="X36" s="48">
         <v>129.74799999999999</v>
       </c>
       <c r="Y36" s="2">
         <v>114</v>
       </c>
     </row>
-    <row r="37" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:26" s="8" customFormat="1">
       <c r="A37" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="46">
         <v>0.93300000000000005</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="46">
         <v>1.8660000000000001</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F37" s="46">
         <v>2.4390000000000001</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H37" s="48">
         <v>2.4390000000000001</v>
       </c>
       <c r="I37" s="10" t="s">
@@ -5436,51 +5445,51 @@
       <c r="R37" s="48">
         <v>2.4390000000000001</v>
       </c>
       <c r="S37" s="2">
         <v>3.5</v>
       </c>
       <c r="T37" s="48">
         <v>2.4390000000000001</v>
       </c>
       <c r="U37" s="2">
         <v>1.7</v>
       </c>
       <c r="V37" s="48">
         <v>2.4390000000000001</v>
       </c>
       <c r="W37" s="2">
         <v>1.2</v>
       </c>
       <c r="X37" s="48">
         <v>2.4390000000000001</v>
       </c>
       <c r="Y37" s="2">
         <v>0.9</v>
       </c>
     </row>
-    <row r="38" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:26" s="8" customFormat="1">
       <c r="A38" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B38" s="46">
         <v>1.236</v>
       </c>
       <c r="C38" s="2">
         <v>38.1</v>
       </c>
       <c r="D38" s="46">
         <v>2.472</v>
       </c>
       <c r="E38" s="2">
         <v>38.1</v>
       </c>
       <c r="F38" s="46">
         <v>3.7080000000000002</v>
       </c>
       <c r="G38" s="2">
         <v>38.299999999999997</v>
       </c>
       <c r="H38" s="48">
         <v>3.7080000000000002</v>
       </c>
       <c r="I38" s="2">
@@ -5513,51 +5522,51 @@
       <c r="R38" s="48">
         <v>3.7080000000000002</v>
       </c>
       <c r="S38" s="2">
         <v>13.6</v>
       </c>
       <c r="T38" s="48">
         <v>3.7080000000000002</v>
       </c>
       <c r="U38" s="2">
         <v>11</v>
       </c>
       <c r="V38" s="48">
         <v>3.7080000000000002</v>
       </c>
       <c r="W38" s="2">
         <v>9.3000000000000007</v>
       </c>
       <c r="X38" s="48">
         <v>3.7080000000000002</v>
       </c>
       <c r="Y38" s="2">
         <v>8</v>
       </c>
     </row>
-    <row r="39" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:26" s="8" customFormat="1">
       <c r="A39" s="40" t="s">
         <v>85</v>
       </c>
       <c r="B39" s="41">
         <v>6.2380000000000004</v>
       </c>
       <c r="C39" s="42">
         <v>16.899999999999999</v>
       </c>
       <c r="D39" s="41">
         <v>12.476000000000001</v>
       </c>
       <c r="E39" s="42">
         <v>16.899999999999999</v>
       </c>
       <c r="F39" s="41">
         <v>18.713999999999999</v>
       </c>
       <c r="G39" s="42">
         <v>16.899999999999999</v>
       </c>
       <c r="H39" s="43">
         <v>33.524000000000001</v>
       </c>
       <c r="I39" s="42">
@@ -5590,158 +5599,158 @@
       <c r="R39" s="43">
         <v>118.30200000000001</v>
       </c>
       <c r="S39" s="42">
         <v>50</v>
       </c>
       <c r="T39" s="43">
         <v>135.79400000000001</v>
       </c>
       <c r="U39" s="42">
         <v>50</v>
       </c>
       <c r="V39" s="43">
         <v>153.286</v>
       </c>
       <c r="W39" s="42">
         <v>50</v>
       </c>
       <c r="X39" s="43">
         <v>170.78</v>
       </c>
       <c r="Y39" s="42">
         <v>50.1</v>
       </c>
     </row>
-    <row r="40" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:26" s="8" customFormat="1">
       <c r="A40" s="44"/>
       <c r="B40" s="44"/>
       <c r="C40" s="44"/>
       <c r="D40" s="44"/>
       <c r="E40" s="44"/>
       <c r="F40" s="44"/>
       <c r="G40" s="44"/>
       <c r="H40" s="44"/>
       <c r="I40" s="44"/>
       <c r="J40" s="44"/>
       <c r="K40" s="44"/>
       <c r="L40" s="44"/>
       <c r="M40" s="44"/>
       <c r="N40" s="44"/>
       <c r="O40" s="44"/>
       <c r="P40" s="44"/>
       <c r="Q40" s="44"/>
       <c r="R40" s="44"/>
       <c r="S40" s="44"/>
       <c r="T40" s="44"/>
       <c r="U40" s="44"/>
       <c r="V40" s="44"/>
       <c r="W40" s="44"/>
       <c r="X40" s="44"/>
       <c r="Y40" s="50"/>
     </row>
-    <row r="41" spans="1:26" s="8" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:26" s="8" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A41" s="45"/>
       <c r="B41" s="45"/>
       <c r="C41" s="45"/>
       <c r="D41" s="45"/>
       <c r="E41" s="45"/>
       <c r="F41" s="45"/>
       <c r="G41" s="45"/>
       <c r="H41" s="45"/>
       <c r="I41" s="45"/>
       <c r="J41" s="45"/>
       <c r="K41" s="45"/>
       <c r="L41" s="45"/>
       <c r="M41" s="45"/>
       <c r="N41" s="45"/>
       <c r="O41" s="45"/>
       <c r="P41" s="45"/>
       <c r="Q41" s="45"/>
       <c r="R41" s="45"/>
       <c r="S41" s="45"/>
       <c r="T41" s="45"/>
       <c r="U41" s="45"/>
       <c r="V41" s="45"/>
       <c r="W41" s="45"/>
       <c r="X41" s="45"/>
       <c r="Y41" s="45"/>
     </row>
-    <row r="42" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A42" s="121"/>
-      <c r="B42" s="117" t="s">
+      <c r="B42" s="119" t="s">
         <v>42</v>
       </c>
-      <c r="C42" s="117"/>
-      <c r="D42" s="117" t="s">
+      <c r="C42" s="119"/>
+      <c r="D42" s="119" t="s">
         <v>43</v>
       </c>
-      <c r="E42" s="117"/>
-      <c r="F42" s="117" t="s">
+      <c r="E42" s="119"/>
+      <c r="F42" s="119" t="s">
         <v>44</v>
       </c>
-      <c r="G42" s="117"/>
-      <c r="H42" s="117" t="s">
+      <c r="G42" s="119"/>
+      <c r="H42" s="119" t="s">
         <v>45</v>
       </c>
-      <c r="I42" s="117"/>
-      <c r="J42" s="117" t="s">
+      <c r="I42" s="119"/>
+      <c r="J42" s="119" t="s">
         <v>46</v>
       </c>
-      <c r="K42" s="117"/>
-      <c r="L42" s="117" t="s">
+      <c r="K42" s="119"/>
+      <c r="L42" s="119" t="s">
         <v>47</v>
       </c>
-      <c r="M42" s="117"/>
-      <c r="N42" s="117" t="s">
+      <c r="M42" s="119"/>
+      <c r="N42" s="119" t="s">
         <v>48</v>
       </c>
-      <c r="O42" s="117"/>
-      <c r="P42" s="117" t="s">
+      <c r="O42" s="119"/>
+      <c r="P42" s="119" t="s">
         <v>49</v>
       </c>
-      <c r="Q42" s="117"/>
-      <c r="R42" s="117" t="s">
+      <c r="Q42" s="119"/>
+      <c r="R42" s="119" t="s">
         <v>50</v>
       </c>
-      <c r="S42" s="117"/>
-      <c r="T42" s="117" t="s">
+      <c r="S42" s="119"/>
+      <c r="T42" s="119" t="s">
         <v>51</v>
       </c>
       <c r="U42" s="114"/>
-      <c r="V42" s="117" t="s">
+      <c r="V42" s="119" t="s">
         <v>52</v>
       </c>
       <c r="W42" s="114"/>
-      <c r="X42" s="117" t="s">
+      <c r="X42" s="119" t="s">
         <v>53</v>
       </c>
       <c r="Y42" s="114"/>
       <c r="Z42" s="12"/>
     </row>
-    <row r="43" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="120"/>
+    <row r="43" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1">
+      <c r="A43" s="117"/>
       <c r="B43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="D43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="F43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="H43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="J43" s="75" t="s">
@@ -5772,51 +5781,51 @@
         <v>92</v>
       </c>
       <c r="S43" s="75" t="s">
         <v>29</v>
       </c>
       <c r="T43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="U43" s="76" t="s">
         <v>29</v>
       </c>
       <c r="V43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="W43" s="76" t="s">
         <v>29</v>
       </c>
       <c r="X43" s="75" t="s">
         <v>92</v>
       </c>
       <c r="Y43" s="76" t="s">
         <v>29</v>
       </c>
       <c r="Z43" s="9"/>
     </row>
-    <row r="44" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:26" s="8" customFormat="1">
       <c r="A44" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B44" s="51">
         <v>382.93700000000001</v>
       </c>
       <c r="C44" s="51">
         <v>112.2</v>
       </c>
       <c r="D44" s="51">
         <v>753.798</v>
       </c>
       <c r="E44" s="52">
         <v>96.7</v>
       </c>
       <c r="F44" s="51">
         <v>1148.653</v>
       </c>
       <c r="G44" s="52">
         <v>96.7</v>
       </c>
       <c r="H44" s="52">
         <v>1505.21</v>
       </c>
       <c r="I44" s="52">
@@ -5849,51 +5858,51 @@
       <c r="R44" s="53">
         <v>4412.95</v>
       </c>
       <c r="S44" s="53">
         <v>105.4</v>
       </c>
       <c r="T44" s="53">
         <v>5063.5029999999997</v>
       </c>
       <c r="U44" s="53">
         <v>107.2</v>
       </c>
       <c r="V44" s="51">
         <v>5637.3090000000002</v>
       </c>
       <c r="W44" s="52">
         <v>107.4</v>
       </c>
       <c r="X44" s="51">
         <v>6275.683</v>
       </c>
       <c r="Y44" s="52">
         <v>110.8</v>
       </c>
     </row>
-    <row r="45" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:26" s="8" customFormat="1">
       <c r="A45" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="53">
         <v>318.322</v>
       </c>
       <c r="C45" s="53">
         <v>114.5</v>
       </c>
       <c r="D45" s="51">
         <v>624.30100000000004</v>
       </c>
       <c r="E45" s="2">
         <v>95.7</v>
       </c>
       <c r="F45" s="51">
         <v>952.78700000000003</v>
       </c>
       <c r="G45" s="2">
         <v>95.6</v>
       </c>
       <c r="H45" s="52">
         <v>1242.902</v>
       </c>
       <c r="I45" s="52">
@@ -5926,51 +5935,51 @@
       <c r="R45" s="18">
         <v>3274.777</v>
       </c>
       <c r="S45" s="18">
         <v>94</v>
       </c>
       <c r="T45" s="18">
         <v>3762.6750000000002</v>
       </c>
       <c r="U45" s="18">
         <v>95.9</v>
       </c>
       <c r="V45" s="51">
         <v>4173.6819999999998</v>
       </c>
       <c r="W45" s="2">
         <v>95.8</v>
       </c>
       <c r="X45" s="51">
         <v>4649.1170000000002</v>
       </c>
       <c r="Y45" s="2">
         <v>99.5</v>
       </c>
     </row>
-    <row r="46" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:26" s="8" customFormat="1">
       <c r="A46" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="53">
         <v>0.40200000000000002</v>
       </c>
       <c r="C46" s="53">
         <v>4.7</v>
       </c>
       <c r="D46" s="51">
         <v>0.80400000000000005</v>
       </c>
       <c r="E46" s="2">
         <v>4.7</v>
       </c>
       <c r="F46" s="51">
         <v>1.206</v>
       </c>
       <c r="G46" s="2">
         <v>4.7</v>
       </c>
       <c r="H46" s="52">
         <v>1.6080000000000001</v>
       </c>
       <c r="I46" s="52">
@@ -6003,51 +6012,51 @@
       <c r="R46" s="18">
         <v>31.271000000000001</v>
       </c>
       <c r="S46" s="18">
         <v>113.4</v>
       </c>
       <c r="T46" s="18">
         <v>35.96</v>
       </c>
       <c r="U46" s="18">
         <v>129.19999999999999</v>
       </c>
       <c r="V46" s="51">
         <v>40.649000000000001</v>
       </c>
       <c r="W46" s="2">
         <v>145</v>
       </c>
       <c r="X46" s="51">
         <v>45.34</v>
       </c>
       <c r="Y46" s="2">
         <v>160.5</v>
       </c>
     </row>
-    <row r="47" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:26" s="8" customFormat="1">
       <c r="A47" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B47" s="53">
         <v>5.7039999999999997</v>
       </c>
       <c r="C47" s="53">
         <v>244.9</v>
       </c>
       <c r="D47" s="51">
         <v>11.407999999999999</v>
       </c>
       <c r="E47" s="2">
         <v>243.7</v>
       </c>
       <c r="F47" s="51">
         <v>17.111999999999998</v>
       </c>
       <c r="G47" s="2">
         <v>242.4</v>
       </c>
       <c r="H47" s="52">
         <v>22.815999999999999</v>
       </c>
       <c r="I47" s="52">
@@ -6080,51 +6089,51 @@
       <c r="R47" s="18">
         <v>23.553999999999998</v>
       </c>
       <c r="S47" s="18">
         <v>42.5</v>
       </c>
       <c r="T47" s="18">
         <v>23.553999999999998</v>
       </c>
       <c r="U47" s="18">
         <v>36.6</v>
       </c>
       <c r="V47" s="51">
         <v>23.553999999999998</v>
       </c>
       <c r="W47" s="2">
         <v>32.1</v>
       </c>
       <c r="X47" s="51">
         <v>23.553999999999998</v>
       </c>
       <c r="Y47" s="2">
         <v>28.6</v>
       </c>
     </row>
-    <row r="48" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:26" s="8" customFormat="1">
       <c r="A48" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="53">
         <v>14.701000000000001</v>
       </c>
       <c r="C48" s="53">
         <v>130.5</v>
       </c>
       <c r="D48" s="51">
         <v>29.402000000000001</v>
       </c>
       <c r="E48" s="2">
         <v>129.9</v>
       </c>
       <c r="F48" s="51">
         <v>44.103000000000002</v>
       </c>
       <c r="G48" s="2">
         <v>129.19999999999999</v>
       </c>
       <c r="H48" s="52">
         <v>58.804000000000002</v>
       </c>
       <c r="I48" s="52">
@@ -6157,51 +6166,51 @@
       <c r="R48" s="18">
         <v>145.26499999999999</v>
       </c>
       <c r="S48" s="18">
         <v>97.8</v>
       </c>
       <c r="T48" s="18">
         <v>163.20500000000001</v>
       </c>
       <c r="U48" s="18">
         <v>96.1</v>
       </c>
       <c r="V48" s="51">
         <v>181.14500000000001</v>
       </c>
       <c r="W48" s="2">
         <v>94.8</v>
       </c>
       <c r="X48" s="51">
         <v>199.083</v>
       </c>
       <c r="Y48" s="2">
         <v>93.7</v>
       </c>
     </row>
-    <row r="49" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:26" s="8" customFormat="1">
       <c r="A49" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B49" s="53">
         <v>1.522</v>
       </c>
       <c r="C49" s="53">
         <v>29.3</v>
       </c>
       <c r="D49" s="51">
         <v>3.044</v>
       </c>
       <c r="E49" s="2">
         <v>29.2</v>
       </c>
       <c r="F49" s="51">
         <v>4.7759999999999998</v>
       </c>
       <c r="G49" s="2">
         <v>30.4</v>
       </c>
       <c r="H49" s="52">
         <v>6.5750000000000002</v>
       </c>
       <c r="I49" s="52">
@@ -6234,51 +6243,51 @@
       <c r="R49" s="18">
         <v>123.57</v>
       </c>
       <c r="S49" s="18">
         <v>626</v>
       </c>
       <c r="T49" s="18">
         <v>123.855</v>
       </c>
       <c r="U49" s="18">
         <v>603.9</v>
       </c>
       <c r="V49" s="51">
         <v>124.2</v>
       </c>
       <c r="W49" s="2">
         <v>584.29999999999995</v>
       </c>
       <c r="X49" s="51">
         <v>124.392</v>
       </c>
       <c r="Y49" s="2">
         <v>565.1</v>
       </c>
     </row>
-    <row r="50" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:26" s="8" customFormat="1">
       <c r="A50" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B50" s="53">
         <v>0.495</v>
       </c>
       <c r="C50" s="53">
         <v>8.4</v>
       </c>
       <c r="D50" s="51">
         <v>0.99</v>
       </c>
       <c r="E50" s="2">
         <v>8.3000000000000007</v>
       </c>
       <c r="F50" s="51">
         <v>1.4850000000000001</v>
       </c>
       <c r="G50" s="2">
         <v>8.3000000000000007</v>
       </c>
       <c r="H50" s="52">
         <v>1.98</v>
       </c>
       <c r="I50" s="52">
@@ -6311,51 +6320,51 @@
       <c r="R50" s="18">
         <v>41.183</v>
       </c>
       <c r="S50" s="18">
         <v>156.6</v>
       </c>
       <c r="T50" s="18">
         <v>47.383000000000003</v>
       </c>
       <c r="U50" s="18">
         <v>178.5</v>
       </c>
       <c r="V50" s="51">
         <v>53.582999999999998</v>
       </c>
       <c r="W50" s="2">
         <v>200.4</v>
       </c>
       <c r="X50" s="51">
         <v>59.78</v>
       </c>
       <c r="Y50" s="2">
         <v>221.9</v>
       </c>
     </row>
-    <row r="51" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:26" s="8" customFormat="1">
       <c r="A51" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B51" s="53">
         <v>10.805</v>
       </c>
       <c r="C51" s="53">
         <v>78.2</v>
       </c>
       <c r="D51" s="51">
         <v>21.876000000000001</v>
       </c>
       <c r="E51" s="2">
         <v>78.2</v>
       </c>
       <c r="F51" s="51">
         <v>32.947000000000003</v>
       </c>
       <c r="G51" s="2">
         <v>78</v>
       </c>
       <c r="H51" s="52">
         <v>43.996000000000002</v>
       </c>
       <c r="I51" s="52">
@@ -6388,51 +6397,51 @@
       <c r="R51" s="18">
         <v>54.911999999999999</v>
       </c>
       <c r="S51" s="18">
         <v>47.5</v>
       </c>
       <c r="T51" s="18">
         <v>57.351999999999997</v>
       </c>
       <c r="U51" s="18">
         <v>44.2</v>
       </c>
       <c r="V51" s="51">
         <v>59.639000000000003</v>
       </c>
       <c r="W51" s="2">
         <v>41.5</v>
       </c>
       <c r="X51" s="51">
         <v>62.165999999999997</v>
       </c>
       <c r="Y51" s="2">
         <v>39.4</v>
       </c>
     </row>
-    <row r="52" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:26" s="8" customFormat="1">
       <c r="A52" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B52" s="53">
         <v>0.36199999999999999</v>
       </c>
       <c r="C52" s="53">
         <v>22.4</v>
       </c>
       <c r="D52" s="51">
         <v>0.72399999999999998</v>
       </c>
       <c r="E52" s="2">
         <v>22.3</v>
       </c>
       <c r="F52" s="51">
         <v>1.0860000000000001</v>
       </c>
       <c r="G52" s="2">
         <v>22.1</v>
       </c>
       <c r="H52" s="52">
         <v>1.448</v>
       </c>
       <c r="I52" s="52">
@@ -6465,51 +6474,51 @@
       <c r="R52" s="18">
         <v>6.1870000000000003</v>
       </c>
       <c r="S52" s="18">
         <v>117.5</v>
       </c>
       <c r="T52" s="18">
         <v>6.9119999999999999</v>
       </c>
       <c r="U52" s="18">
         <v>130</v>
       </c>
       <c r="V52" s="51">
         <v>7.6369999999999996</v>
       </c>
       <c r="W52" s="2">
         <v>142.6</v>
       </c>
       <c r="X52" s="51">
         <v>8.3640000000000008</v>
       </c>
       <c r="Y52" s="2">
         <v>155</v>
       </c>
     </row>
-    <row r="53" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:26" s="8" customFormat="1">
       <c r="A53" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B53" s="53">
         <v>5.53</v>
       </c>
       <c r="C53" s="53">
         <v>261.10000000000002</v>
       </c>
       <c r="D53" s="51">
         <v>11.06</v>
       </c>
       <c r="E53" s="2">
         <v>259.89999999999998</v>
       </c>
       <c r="F53" s="51">
         <v>16.59</v>
       </c>
       <c r="G53" s="2">
         <v>258.5</v>
       </c>
       <c r="H53" s="52">
         <v>22.12</v>
       </c>
       <c r="I53" s="52">
@@ -6542,51 +6551,51 @@
       <c r="R53" s="18">
         <v>58.99</v>
       </c>
       <c r="S53" s="18">
         <v>110.1</v>
       </c>
       <c r="T53" s="18">
         <v>66.825000000000003</v>
       </c>
       <c r="U53" s="18">
         <v>107.2</v>
       </c>
       <c r="V53" s="51">
         <v>74.66</v>
       </c>
       <c r="W53" s="2">
         <v>105</v>
       </c>
       <c r="X53" s="51">
         <v>82.495999999999995</v>
       </c>
       <c r="Y53" s="2">
         <v>103.2</v>
       </c>
     </row>
-    <row r="54" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:26" s="8" customFormat="1">
       <c r="A54" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B54" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C54" s="53" t="s">
         <v>74</v>
       </c>
       <c r="D54" s="53" t="s">
         <v>74</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H54" s="52" t="s">
         <v>74</v>
       </c>
       <c r="I54" s="52" t="s">
@@ -6619,51 +6628,51 @@
       <c r="R54" s="18">
         <v>72.524000000000001</v>
       </c>
       <c r="S54" s="18">
         <v>1440.6</v>
       </c>
       <c r="T54" s="18">
         <v>84.063000000000002</v>
       </c>
       <c r="U54" s="18">
         <v>1654.3</v>
       </c>
       <c r="V54" s="51">
         <v>95.602000000000004</v>
       </c>
       <c r="W54" s="2">
         <v>1867.2</v>
       </c>
       <c r="X54" s="51">
         <v>107.13800000000001</v>
       </c>
       <c r="Y54" s="2">
         <v>2076.9</v>
       </c>
     </row>
-    <row r="55" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:26" s="8" customFormat="1">
       <c r="A55" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B55" s="53">
         <v>10.811999999999999</v>
       </c>
       <c r="C55" s="53">
         <v>568.29999999999995</v>
       </c>
       <c r="D55" s="51">
         <v>21.623999999999999</v>
       </c>
       <c r="E55" s="2">
         <v>565.70000000000005</v>
       </c>
       <c r="F55" s="51">
         <v>32.436</v>
       </c>
       <c r="G55" s="2">
         <v>562.6</v>
       </c>
       <c r="H55" s="52">
         <v>43.247999999999998</v>
       </c>
       <c r="I55" s="52">
@@ -6696,51 +6705,51 @@
       <c r="R55" s="18">
         <v>177.69499999999999</v>
       </c>
       <c r="S55" s="18">
         <v>173.6</v>
       </c>
       <c r="T55" s="18">
         <v>208.57499999999999</v>
       </c>
       <c r="U55" s="18">
         <v>173.5</v>
       </c>
       <c r="V55" s="51">
         <v>239.45500000000001</v>
       </c>
       <c r="W55" s="2">
         <v>173.3</v>
       </c>
       <c r="X55" s="51">
         <v>270.339</v>
       </c>
       <c r="Y55" s="2">
         <v>172.9</v>
       </c>
     </row>
-    <row r="56" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:26" s="8" customFormat="1">
       <c r="A56" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B56" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C56" s="53" t="s">
         <v>74</v>
       </c>
       <c r="D56" s="51">
         <v>1E-3</v>
       </c>
       <c r="E56" s="2">
         <v>0</v>
       </c>
       <c r="F56" s="51">
         <v>1E-3</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="52">
         <v>1E-3</v>
       </c>
       <c r="I56" s="52">
@@ -6773,51 +6782,51 @@
       <c r="R56" s="18">
         <v>1E-3</v>
       </c>
       <c r="S56" s="18">
         <v>0</v>
       </c>
       <c r="T56" s="18">
         <v>1E-3</v>
       </c>
       <c r="U56" s="18">
         <v>0</v>
       </c>
       <c r="V56" s="51">
         <v>1E-3</v>
       </c>
       <c r="W56" s="2">
         <v>0</v>
       </c>
       <c r="X56" s="51">
         <v>1E-3</v>
       </c>
       <c r="Y56" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:26" s="8" customFormat="1">
       <c r="A57" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B57" s="53">
         <v>0.05</v>
       </c>
       <c r="C57" s="53">
         <v>3.7</v>
       </c>
       <c r="D57" s="51">
         <v>0.1</v>
       </c>
       <c r="E57" s="2">
         <v>3.7</v>
       </c>
       <c r="F57" s="51">
         <v>0.15</v>
       </c>
       <c r="G57" s="2">
         <v>3.7</v>
       </c>
       <c r="H57" s="52">
         <v>0.2</v>
       </c>
       <c r="I57" s="52">
@@ -6850,51 +6859,51 @@
       <c r="R57" s="18">
         <v>144.33799999999999</v>
       </c>
       <c r="S57" s="18">
         <v>3310</v>
       </c>
       <c r="T57" s="18">
         <v>179.36</v>
       </c>
       <c r="U57" s="18">
         <v>4075.1</v>
       </c>
       <c r="V57" s="51">
         <v>214.38200000000001</v>
       </c>
       <c r="W57" s="2">
         <v>4834.1000000000004</v>
       </c>
       <c r="X57" s="51">
         <v>249.40600000000001</v>
       </c>
       <c r="Y57" s="2">
         <v>5581.9</v>
       </c>
     </row>
-    <row r="58" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:26" s="8" customFormat="1">
       <c r="A58" s="40" t="s">
         <v>85</v>
       </c>
       <c r="B58" s="54">
         <v>14.231999999999999</v>
       </c>
       <c r="C58" s="54">
         <v>210.5</v>
       </c>
       <c r="D58" s="55">
         <v>28.463999999999999</v>
       </c>
       <c r="E58" s="42">
         <v>209.5</v>
       </c>
       <c r="F58" s="55">
         <v>43.973999999999997</v>
       </c>
       <c r="G58" s="42">
         <v>214.6</v>
       </c>
       <c r="H58" s="54">
         <v>59.512</v>
       </c>
       <c r="I58" s="54">
@@ -6927,158 +6936,158 @@
       <c r="R58" s="42">
         <v>258.68299999999999</v>
       </c>
       <c r="S58" s="42">
         <v>185.9</v>
       </c>
       <c r="T58" s="42">
         <v>303.78300000000002</v>
       </c>
       <c r="U58" s="42">
         <v>188.5</v>
       </c>
       <c r="V58" s="55">
         <v>349.12</v>
       </c>
       <c r="W58" s="42">
         <v>190.4</v>
       </c>
       <c r="X58" s="55">
         <v>394.50700000000001</v>
       </c>
       <c r="Y58" s="42">
         <v>191.7</v>
       </c>
     </row>
-    <row r="59" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A59" s="44"/>
       <c r="B59" s="44"/>
       <c r="C59" s="44"/>
       <c r="D59" s="44"/>
       <c r="E59" s="44"/>
       <c r="F59" s="44"/>
       <c r="G59" s="44"/>
       <c r="H59" s="44"/>
       <c r="I59" s="44"/>
       <c r="J59" s="44"/>
       <c r="K59" s="44"/>
       <c r="L59" s="44"/>
       <c r="M59" s="44"/>
       <c r="N59" s="44"/>
       <c r="O59" s="44"/>
       <c r="P59" s="44"/>
       <c r="Q59" s="44"/>
       <c r="R59" s="44"/>
       <c r="S59" s="44"/>
       <c r="T59" s="44"/>
       <c r="U59" s="44"/>
       <c r="V59" s="44"/>
       <c r="W59" s="44"/>
       <c r="X59" s="44"/>
       <c r="Y59" s="44"/>
     </row>
-    <row r="60" spans="1:26" s="8" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:26" s="8" customFormat="1" ht="12.75" thickBot="1">
       <c r="A60" s="45"/>
       <c r="B60" s="45"/>
       <c r="C60" s="45"/>
       <c r="D60" s="45"/>
       <c r="E60" s="45"/>
       <c r="F60" s="45"/>
       <c r="G60" s="45"/>
       <c r="H60" s="45"/>
       <c r="I60" s="45"/>
       <c r="J60" s="45"/>
       <c r="K60" s="45"/>
       <c r="L60" s="45"/>
       <c r="M60" s="45"/>
       <c r="N60" s="45"/>
       <c r="O60" s="45"/>
       <c r="P60" s="45"/>
       <c r="Q60" s="45"/>
       <c r="R60" s="45"/>
       <c r="S60" s="45"/>
       <c r="T60" s="45"/>
       <c r="U60" s="45"/>
       <c r="V60" s="45"/>
       <c r="W60" s="45"/>
       <c r="X60" s="45"/>
       <c r="Y60" s="45"/>
     </row>
-    <row r="61" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B61" s="117" t="s">
+    <row r="61" spans="1:26" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1">
+      <c r="A61" s="120"/>
+      <c r="B61" s="119" t="s">
         <v>54</v>
       </c>
       <c r="C61" s="114"/>
-      <c r="D61" s="117" t="s">
+      <c r="D61" s="119" t="s">
         <v>55</v>
       </c>
-      <c r="E61" s="117"/>
-      <c r="F61" s="117" t="s">
+      <c r="E61" s="119"/>
+      <c r="F61" s="119" t="s">
         <v>56</v>
       </c>
-      <c r="G61" s="117"/>
-      <c r="H61" s="117" t="s">
+      <c r="G61" s="119"/>
+      <c r="H61" s="119" t="s">
         <v>78</v>
       </c>
-      <c r="I61" s="117"/>
-      <c r="J61" s="117" t="s">
+      <c r="I61" s="119"/>
+      <c r="J61" s="119" t="s">
         <v>57</v>
       </c>
-      <c r="K61" s="117"/>
-      <c r="L61" s="117" t="s">
+      <c r="K61" s="119"/>
+      <c r="L61" s="119" t="s">
         <v>58</v>
       </c>
-      <c r="M61" s="117"/>
-      <c r="N61" s="117" t="s">
+      <c r="M61" s="119"/>
+      <c r="N61" s="119" t="s">
         <v>59</v>
       </c>
       <c r="O61" s="114"/>
-      <c r="P61" s="117" t="s">
+      <c r="P61" s="119" t="s">
         <v>60</v>
       </c>
       <c r="Q61" s="114"/>
-      <c r="R61" s="117" t="s">
+      <c r="R61" s="119" t="s">
         <v>61</v>
       </c>
       <c r="S61" s="114"/>
-      <c r="T61" s="117" t="s">
+      <c r="T61" s="119" t="s">
         <v>62</v>
       </c>
       <c r="U61" s="114"/>
-      <c r="V61" s="117" t="s">
+      <c r="V61" s="119" t="s">
         <v>63</v>
       </c>
       <c r="W61" s="114"/>
-      <c r="X61" s="117" t="s">
+      <c r="X61" s="119" t="s">
         <v>77</v>
       </c>
       <c r="Y61" s="114"/>
       <c r="Z61" s="12"/>
     </row>
-    <row r="62" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="120"/>
+    <row r="62" spans="1:26" s="8" customFormat="1" ht="34.5" thickBot="1">
+      <c r="A62" s="117"/>
       <c r="B62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I62" s="75" t="s">
         <v>29</v>
       </c>
       <c r="J62" s="75" t="s">
@@ -7109,51 +7118,51 @@
         <v>92</v>
       </c>
       <c r="S62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="T62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="U62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="V62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="W62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="X62" s="75" t="s">
         <v>92</v>
       </c>
       <c r="Y62" s="76" t="s">
         <v>29</v>
       </c>
       <c r="Z62" s="9"/>
     </row>
-    <row r="63" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:26" s="8" customFormat="1">
       <c r="A63" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B63" s="51">
         <v>522.17100000000005</v>
       </c>
       <c r="C63" s="52">
         <v>100.9</v>
       </c>
       <c r="D63" s="51">
         <v>945.67200000000003</v>
       </c>
       <c r="E63" s="52">
         <v>92.3</v>
       </c>
       <c r="F63" s="51">
         <v>1571.4639999999999</v>
       </c>
       <c r="G63" s="52">
         <v>100.9</v>
       </c>
       <c r="H63" s="51">
         <v>2081.7139999999999</v>
       </c>
       <c r="I63" s="52">
@@ -7186,51 +7195,51 @@
       <c r="R63" s="51">
         <v>5789.549</v>
       </c>
       <c r="S63" s="52">
         <v>104</v>
       </c>
       <c r="T63" s="53">
         <v>6559.9390000000003</v>
       </c>
       <c r="U63" s="53">
         <v>103.7</v>
       </c>
       <c r="V63" s="51">
         <v>7174.0069999999996</v>
       </c>
       <c r="W63" s="52">
         <v>102.8</v>
       </c>
       <c r="X63" s="51">
         <v>7954.1030000000001</v>
       </c>
       <c r="Y63" s="52">
         <v>103.2</v>
       </c>
     </row>
-    <row r="64" spans="1:26" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:26" s="8" customFormat="1">
       <c r="A64" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B64" s="56">
         <v>519.79999999999995</v>
       </c>
       <c r="C64" s="53">
         <v>120.9</v>
       </c>
       <c r="D64" s="56">
         <v>940.9</v>
       </c>
       <c r="E64" s="53">
         <v>110.9</v>
       </c>
       <c r="F64" s="56">
         <v>1401.3</v>
       </c>
       <c r="G64" s="53">
         <v>108.5</v>
       </c>
       <c r="H64" s="56">
         <v>1746.1</v>
       </c>
       <c r="I64" s="53">
@@ -7263,51 +7272,51 @@
       <c r="R64" s="56">
         <v>4539.8519999999999</v>
       </c>
       <c r="S64" s="2">
         <v>109.9</v>
       </c>
       <c r="T64" s="18">
         <v>5124.018</v>
       </c>
       <c r="U64" s="18">
         <v>109</v>
       </c>
       <c r="V64" s="53">
         <v>5552.3540000000003</v>
       </c>
       <c r="W64" s="53">
         <v>107.5</v>
       </c>
       <c r="X64" s="53">
         <v>6114.3379999999997</v>
       </c>
       <c r="Y64" s="53">
         <v>107.1</v>
       </c>
     </row>
-    <row r="65" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:25" s="8" customFormat="1">
       <c r="A65" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F65" s="56">
         <v>5</v>
       </c>
       <c r="G65" s="53">
         <v>303.10000000000002</v>
       </c>
       <c r="H65" s="56">
         <v>9.9</v>
       </c>
       <c r="I65" s="53">
@@ -7340,51 +7349,51 @@
       <c r="R65" s="56">
         <v>43.786999999999999</v>
       </c>
       <c r="S65" s="2">
         <v>111</v>
       </c>
       <c r="T65" s="18">
         <v>51.015999999999998</v>
       </c>
       <c r="U65" s="18">
         <v>113.6</v>
       </c>
       <c r="V65" s="18">
         <v>58.244999999999997</v>
       </c>
       <c r="W65" s="18">
         <v>115.7</v>
       </c>
       <c r="X65" s="18">
         <v>91.024000000000001</v>
       </c>
       <c r="Y65" s="18">
         <v>163.5</v>
       </c>
     </row>
-    <row r="66" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:25" s="8" customFormat="1">
       <c r="A66" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F66" s="56">
         <v>1.1000000000000001</v>
       </c>
       <c r="G66" s="53">
         <v>4.8</v>
       </c>
       <c r="H66" s="56">
         <v>2.2000000000000002</v>
       </c>
       <c r="I66" s="53">
@@ -7417,51 +7426,51 @@
       <c r="R66" s="56">
         <v>3.3690000000000002</v>
       </c>
       <c r="S66" s="2">
         <v>11.3</v>
       </c>
       <c r="T66" s="18">
         <v>3.3690000000000002</v>
       </c>
       <c r="U66" s="18">
         <v>11.5</v>
       </c>
       <c r="V66" s="18">
         <v>3.3690000000000002</v>
       </c>
       <c r="W66" s="18">
         <v>11.6</v>
       </c>
       <c r="X66" s="18">
         <v>3.3690000000000002</v>
       </c>
       <c r="Y66" s="18">
         <v>11.6</v>
       </c>
     </row>
-    <row r="67" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:25" s="8" customFormat="1">
       <c r="A67" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F67" s="56">
         <v>22.9</v>
       </c>
       <c r="G67" s="53">
         <v>38.200000000000003</v>
       </c>
       <c r="H67" s="56">
         <v>45.7</v>
       </c>
       <c r="I67" s="53">
@@ -7494,51 +7503,51 @@
       <c r="R67" s="56">
         <v>172.435</v>
       </c>
       <c r="S67" s="2">
         <v>94.1</v>
       </c>
       <c r="T67" s="18">
         <v>198.39500000000001</v>
       </c>
       <c r="U67" s="18">
         <v>97.3</v>
       </c>
       <c r="V67" s="18">
         <v>224.35599999999999</v>
       </c>
       <c r="W67" s="18">
         <v>100</v>
       </c>
       <c r="X67" s="18">
         <v>250.315</v>
       </c>
       <c r="Y67" s="18">
         <v>102.4</v>
       </c>
     </row>
-    <row r="68" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:25" s="8" customFormat="1">
       <c r="A68" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="56">
         <v>0.2</v>
       </c>
       <c r="C68" s="53">
         <v>10.3</v>
       </c>
       <c r="D68" s="56">
         <v>0.4</v>
       </c>
       <c r="E68" s="53">
         <v>9.9</v>
       </c>
       <c r="F68" s="56">
         <v>33.700000000000003</v>
       </c>
       <c r="G68" s="53">
         <v>519.9</v>
       </c>
       <c r="H68" s="56">
         <v>67</v>
       </c>
       <c r="I68" s="53">
@@ -7571,51 +7580,51 @@
       <c r="R68" s="56">
         <v>248.67099999999999</v>
       </c>
       <c r="S68" s="2">
         <v>159.5</v>
       </c>
       <c r="T68" s="18">
         <v>285.80799999999999</v>
       </c>
       <c r="U68" s="18">
         <v>184.8</v>
       </c>
       <c r="V68" s="18">
         <v>322.75099999999998</v>
       </c>
       <c r="W68" s="18">
         <v>209.9</v>
       </c>
       <c r="X68" s="18">
         <v>359.50599999999997</v>
       </c>
       <c r="Y68" s="18">
         <v>235.4</v>
       </c>
     </row>
-    <row r="69" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:25" s="8" customFormat="1">
       <c r="A69" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F69" s="56">
         <v>1.4</v>
       </c>
       <c r="G69" s="53">
         <v>70.099999999999994</v>
       </c>
       <c r="H69" s="56">
         <v>2.8</v>
       </c>
       <c r="I69" s="53">
@@ -7648,51 +7657,51 @@
       <c r="R69" s="56">
         <v>10.500999999999999</v>
       </c>
       <c r="S69" s="2">
         <v>20.2</v>
       </c>
       <c r="T69" s="18">
         <v>12.068</v>
       </c>
       <c r="U69" s="18">
         <v>20.399999999999999</v>
       </c>
       <c r="V69" s="18">
         <v>13.635</v>
       </c>
       <c r="W69" s="18">
         <v>20.6</v>
       </c>
       <c r="X69" s="18">
         <v>15.2</v>
       </c>
       <c r="Y69" s="18">
         <v>20.7</v>
       </c>
     </row>
-    <row r="70" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:25" s="8" customFormat="1">
       <c r="A70" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="56">
         <v>0.9</v>
       </c>
       <c r="C70" s="53">
         <v>6.4</v>
       </c>
       <c r="D70" s="56">
         <v>1.9</v>
       </c>
       <c r="E70" s="53">
         <v>6.3</v>
       </c>
       <c r="F70" s="56">
         <v>38.4</v>
       </c>
       <c r="G70" s="53">
         <v>86.1</v>
       </c>
       <c r="H70" s="56">
         <v>75</v>
       </c>
       <c r="I70" s="53">
@@ -7725,51 +7734,51 @@
       <c r="R70" s="56">
         <v>288.39400000000001</v>
       </c>
       <c r="S70" s="2">
         <v>416.2</v>
       </c>
       <c r="T70" s="18">
         <v>331.28699999999998</v>
       </c>
       <c r="U70" s="18">
         <v>462.5</v>
       </c>
       <c r="V70" s="18">
         <v>373.88299999999998</v>
       </c>
       <c r="W70" s="18">
         <v>506.4</v>
       </c>
       <c r="X70" s="18">
         <v>423.50299999999999</v>
       </c>
       <c r="Y70" s="18">
         <v>554.79999999999995</v>
       </c>
     </row>
-    <row r="71" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:25" s="8" customFormat="1">
       <c r="A71" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F71" s="56">
         <v>14.8</v>
       </c>
       <c r="G71" s="53">
         <v>1003.2</v>
       </c>
       <c r="H71" s="56">
         <v>29.6</v>
       </c>
       <c r="I71" s="53">
@@ -7802,51 +7811,51 @@
       <c r="R71" s="56">
         <v>109.914</v>
       </c>
       <c r="S71" s="2">
         <v>1407.7</v>
       </c>
       <c r="T71" s="18">
         <v>126.312</v>
       </c>
       <c r="U71" s="18">
         <v>1463.1</v>
       </c>
       <c r="V71" s="18">
         <v>142.71</v>
       </c>
       <c r="W71" s="18">
         <v>1509.4</v>
       </c>
       <c r="X71" s="18">
         <v>159.10599999999999</v>
       </c>
       <c r="Y71" s="18">
         <v>1549.1</v>
       </c>
     </row>
-    <row r="72" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:25" s="8" customFormat="1">
       <c r="A72" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H72" s="10" t="s">
         <v>74</v>
       </c>
       <c r="I72" s="10" t="s">
@@ -7879,51 +7888,51 @@
       <c r="R72" s="57" t="s">
         <v>74</v>
       </c>
       <c r="S72" s="10" t="s">
         <v>74</v>
       </c>
       <c r="T72" s="39" t="s">
         <v>74</v>
       </c>
       <c r="U72" s="39" t="s">
         <v>74</v>
       </c>
       <c r="V72" s="18" t="s">
         <v>74</v>
       </c>
       <c r="W72" s="18" t="s">
         <v>74</v>
       </c>
       <c r="X72" s="18" t="s">
         <v>74</v>
       </c>
       <c r="Y72" s="18" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="73" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:25" s="8" customFormat="1">
       <c r="A73" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F73" s="56">
         <v>0.8</v>
       </c>
       <c r="G73" s="53"/>
       <c r="H73" s="56">
         <v>1.8</v>
       </c>
       <c r="I73" s="53"/>
       <c r="J73" s="56">
         <v>2.6</v>
@@ -7952,51 +7961,51 @@
       <c r="R73" s="56">
         <v>6.5369999999999999</v>
       </c>
       <c r="S73" s="2">
         <v>7.1</v>
       </c>
       <c r="T73" s="18">
         <v>7.5119999999999996</v>
       </c>
       <c r="U73" s="18">
         <v>7.2</v>
       </c>
       <c r="V73" s="39">
         <v>8.4870000000000001</v>
       </c>
       <c r="W73" s="39">
         <v>7.2</v>
       </c>
       <c r="X73" s="39">
         <v>9.4619999999999997</v>
       </c>
       <c r="Y73" s="39">
         <v>7.2</v>
       </c>
     </row>
-    <row r="74" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:25" s="8" customFormat="1">
       <c r="A74" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F74" s="56">
         <v>34.6</v>
       </c>
       <c r="G74" s="53">
         <v>78.8</v>
       </c>
       <c r="H74" s="56">
         <v>69.3</v>
       </c>
       <c r="I74" s="53">
@@ -8029,51 +8038,51 @@
       <c r="R74" s="56">
         <v>259.06099999999998</v>
       </c>
       <c r="S74" s="2">
         <v>115.5</v>
       </c>
       <c r="T74" s="18">
         <v>297.84100000000001</v>
       </c>
       <c r="U74" s="18">
         <v>114.3</v>
       </c>
       <c r="V74" s="18">
         <v>336.61900000000003</v>
       </c>
       <c r="W74" s="18">
         <v>113.6</v>
       </c>
       <c r="X74" s="18">
         <v>375.39699999999999</v>
       </c>
       <c r="Y74" s="18">
         <v>113.1</v>
       </c>
     </row>
-    <row r="75" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:25" s="8" customFormat="1">
       <c r="A75" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F75" s="56">
         <v>0.6</v>
       </c>
       <c r="G75" s="53">
         <v>41666.699999999997</v>
       </c>
       <c r="H75" s="56">
         <v>1.1000000000000001</v>
       </c>
       <c r="I75" s="53">
@@ -8106,51 +8115,51 @@
       <c r="R75" s="56">
         <v>4.1989999999999998</v>
       </c>
       <c r="S75" s="2">
         <v>332725.8</v>
       </c>
       <c r="T75" s="18">
         <v>4.8250000000000002</v>
       </c>
       <c r="U75" s="18">
         <v>386309</v>
       </c>
       <c r="V75" s="18">
         <v>5.4509999999999996</v>
       </c>
       <c r="W75" s="18">
         <v>440306.9</v>
       </c>
       <c r="X75" s="18">
         <v>6.08</v>
       </c>
       <c r="Y75" s="18">
         <v>495114</v>
       </c>
     </row>
-    <row r="76" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:25" s="8" customFormat="1">
       <c r="A76" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F76" s="56">
         <v>8.8000000000000007</v>
       </c>
       <c r="G76" s="53">
         <v>4315.1000000000004</v>
       </c>
       <c r="H76" s="56">
         <v>17.600000000000001</v>
       </c>
       <c r="I76" s="53">
@@ -8183,51 +8192,51 @@
       <c r="R76" s="56">
         <v>65.271000000000001</v>
       </c>
       <c r="S76" s="2">
         <v>35.799999999999997</v>
       </c>
       <c r="T76" s="18">
         <v>75.006</v>
       </c>
       <c r="U76" s="18">
         <v>33.5</v>
       </c>
       <c r="V76" s="18">
         <v>84.741</v>
       </c>
       <c r="W76" s="18">
         <v>31.9</v>
       </c>
       <c r="X76" s="18">
         <v>94.474000000000004</v>
       </c>
       <c r="Y76" s="18">
         <v>30.8</v>
       </c>
     </row>
-    <row r="77" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:25" s="8" customFormat="1">
       <c r="A77" s="40" t="s">
         <v>85</v>
       </c>
       <c r="B77" s="55">
         <v>1.2</v>
       </c>
       <c r="C77" s="54">
         <v>6.4</v>
       </c>
       <c r="D77" s="55">
         <v>2.5</v>
       </c>
       <c r="E77" s="54">
         <v>6.4</v>
       </c>
       <c r="F77" s="55">
         <v>8.1</v>
       </c>
       <c r="G77" s="54">
         <v>13.6</v>
       </c>
       <c r="H77" s="55">
         <v>13.6</v>
       </c>
       <c r="I77" s="54">
@@ -8260,157 +8269,157 @@
       <c r="R77" s="55">
         <v>37.558</v>
       </c>
       <c r="S77" s="42">
         <v>11.5</v>
       </c>
       <c r="T77" s="42">
         <v>42.481999999999999</v>
       </c>
       <c r="U77" s="42">
         <v>11.2</v>
       </c>
       <c r="V77" s="42">
         <v>47.405999999999999</v>
       </c>
       <c r="W77" s="42">
         <v>11</v>
       </c>
       <c r="X77" s="42">
         <v>52.329000000000001</v>
       </c>
       <c r="Y77" s="42">
         <v>10.8</v>
       </c>
     </row>
-    <row r="78" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:25" s="8" customFormat="1">
       <c r="A78" s="44"/>
       <c r="B78" s="56"/>
       <c r="C78" s="53"/>
       <c r="D78" s="56"/>
       <c r="E78" s="53"/>
       <c r="F78" s="56"/>
       <c r="G78" s="53"/>
       <c r="H78" s="56"/>
       <c r="I78" s="53"/>
       <c r="J78" s="56"/>
       <c r="K78" s="53"/>
       <c r="L78" s="56"/>
       <c r="M78" s="53"/>
       <c r="N78" s="56"/>
       <c r="O78" s="53"/>
       <c r="P78" s="56"/>
       <c r="Q78" s="53"/>
       <c r="R78" s="56"/>
       <c r="S78" s="53"/>
       <c r="T78" s="56"/>
       <c r="U78" s="53"/>
       <c r="V78" s="56"/>
       <c r="W78" s="53"/>
       <c r="X78" s="56"/>
       <c r="Y78" s="53"/>
     </row>
-    <row r="79" spans="1:25" s="8" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:25" s="8" customFormat="1" ht="12.75" thickBot="1">
       <c r="A79" s="45"/>
       <c r="B79" s="45"/>
       <c r="C79" s="45"/>
       <c r="D79" s="45"/>
       <c r="E79" s="45"/>
       <c r="F79" s="45"/>
       <c r="G79" s="45"/>
       <c r="H79" s="45"/>
       <c r="I79" s="45"/>
       <c r="J79" s="45"/>
       <c r="K79" s="45"/>
       <c r="L79" s="45"/>
       <c r="M79" s="45"/>
       <c r="N79" s="45"/>
       <c r="O79" s="45"/>
       <c r="P79" s="45"/>
       <c r="Q79" s="45"/>
       <c r="R79" s="45"/>
       <c r="S79" s="45"/>
       <c r="T79" s="45"/>
       <c r="U79" s="45"/>
       <c r="V79" s="45"/>
       <c r="W79" s="45"/>
       <c r="X79" s="45"/>
       <c r="Y79" s="45"/>
     </row>
-    <row r="80" spans="1:25" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B80" s="117" t="s">
+    <row r="80" spans="1:25" s="13" customFormat="1" ht="12" customHeight="1" thickBot="1">
+      <c r="A80" s="120"/>
+      <c r="B80" s="119" t="s">
         <v>64</v>
       </c>
       <c r="C80" s="114"/>
-      <c r="D80" s="117" t="s">
+      <c r="D80" s="119" t="s">
         <v>75</v>
       </c>
-      <c r="E80" s="117"/>
-      <c r="F80" s="117" t="s">
+      <c r="E80" s="119"/>
+      <c r="F80" s="119" t="s">
         <v>76</v>
       </c>
       <c r="G80" s="114"/>
-      <c r="H80" s="117" t="s">
+      <c r="H80" s="119" t="s">
         <v>79</v>
       </c>
       <c r="I80" s="114"/>
-      <c r="J80" s="117" t="s">
+      <c r="J80" s="119" t="s">
         <v>86</v>
       </c>
       <c r="K80" s="114"/>
-      <c r="L80" s="117" t="s">
+      <c r="L80" s="119" t="s">
         <v>87</v>
       </c>
       <c r="M80" s="114"/>
-      <c r="N80" s="117" t="s">
+      <c r="N80" s="119" t="s">
         <v>88</v>
       </c>
       <c r="O80" s="114"/>
-      <c r="P80" s="117" t="s">
+      <c r="P80" s="119" t="s">
         <v>89</v>
       </c>
       <c r="Q80" s="114"/>
-      <c r="R80" s="117" t="s">
+      <c r="R80" s="119" t="s">
         <v>90</v>
       </c>
       <c r="S80" s="114"/>
-      <c r="T80" s="117" t="s">
+      <c r="T80" s="119" t="s">
         <v>91</v>
       </c>
       <c r="U80" s="114"/>
-      <c r="V80" s="117" t="s">
+      <c r="V80" s="119" t="s">
         <v>93</v>
       </c>
       <c r="W80" s="114"/>
-      <c r="X80" s="117" t="s">
+      <c r="X80" s="119" t="s">
         <v>94</v>
       </c>
       <c r="Y80" s="114"/>
     </row>
-    <row r="81" spans="1:25" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="120"/>
+    <row r="81" spans="1:25" s="8" customFormat="1" ht="34.5" thickBot="1">
+      <c r="A81" s="117"/>
       <c r="B81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="J81" s="75" t="s">
@@ -8440,51 +8449,51 @@
       <c r="R81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="S81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="T81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="U81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="V81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="W81" s="76" t="s">
         <v>29</v>
       </c>
       <c r="X81" s="75" t="s">
         <v>92</v>
       </c>
       <c r="Y81" s="76" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="82" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:25" s="8" customFormat="1">
       <c r="A82" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B82" s="51">
         <v>569.48800000000006</v>
       </c>
       <c r="C82" s="52">
         <v>100.6</v>
       </c>
       <c r="D82" s="51">
         <v>1036.009</v>
       </c>
       <c r="E82" s="2">
         <v>100.5</v>
       </c>
       <c r="F82" s="51">
         <v>1742.4</v>
       </c>
       <c r="G82" s="2">
         <v>101.3</v>
       </c>
       <c r="H82" s="51">
         <v>2303.92</v>
       </c>
       <c r="I82" s="51">
@@ -8517,51 +8526,51 @@
       <c r="R82" s="46">
         <v>6500.0770000000002</v>
       </c>
       <c r="S82" s="2">
         <v>101.1</v>
       </c>
       <c r="T82" s="46">
         <v>7439.6310000000003</v>
       </c>
       <c r="U82" s="2">
         <v>101.8</v>
       </c>
       <c r="V82" s="46">
         <v>8291.5949999999993</v>
       </c>
       <c r="W82" s="2">
         <v>103.5</v>
       </c>
       <c r="X82" s="46">
         <v>9172.134</v>
       </c>
       <c r="Y82" s="2">
         <v>103</v>
       </c>
     </row>
-    <row r="83" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:25" s="8" customFormat="1">
       <c r="A83" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B83" s="56">
         <v>529.9</v>
       </c>
       <c r="C83" s="53">
         <v>94</v>
       </c>
       <c r="D83" s="51">
         <v>964.39099999999996</v>
       </c>
       <c r="E83" s="2">
         <v>94</v>
       </c>
       <c r="F83" s="51">
         <v>1637.5</v>
       </c>
       <c r="G83" s="2">
         <v>106.8</v>
       </c>
       <c r="H83" s="51">
         <v>2045.7280000000001</v>
       </c>
       <c r="I83" s="51">
@@ -8594,51 +8603,51 @@
       <c r="R83" s="46">
         <v>4940.2719999999999</v>
       </c>
       <c r="S83" s="2">
         <v>98</v>
       </c>
       <c r="T83" s="46">
         <v>5591.8869999999997</v>
       </c>
       <c r="U83" s="2">
         <v>98</v>
       </c>
       <c r="V83" s="46">
         <v>6155.3320000000003</v>
       </c>
       <c r="W83" s="2">
         <v>99.2</v>
       </c>
       <c r="X83" s="46">
         <v>6748.62</v>
       </c>
       <c r="Y83" s="2">
         <v>98.5</v>
       </c>
     </row>
-    <row r="84" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:25" s="8" customFormat="1">
       <c r="A84" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B84" s="51">
         <v>34.5</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D84" s="51">
         <v>61.825000000000003</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F84" s="58">
         <v>90.4</v>
       </c>
       <c r="G84" s="2">
         <v>1667</v>
       </c>
       <c r="H84" s="51">
         <v>127.849</v>
       </c>
       <c r="I84" s="51">
@@ -8671,51 +8680,51 @@
       <c r="R84" s="46">
         <v>319.57400000000001</v>
       </c>
       <c r="S84" s="2">
         <v>657.5</v>
       </c>
       <c r="T84" s="46">
         <v>358.61</v>
       </c>
       <c r="U84" s="2">
         <v>631</v>
       </c>
       <c r="V84" s="46">
         <v>398.01900000000001</v>
       </c>
       <c r="W84" s="2">
         <v>611.79999999999995</v>
       </c>
       <c r="X84" s="46">
         <v>436.83300000000003</v>
       </c>
       <c r="Y84" s="2">
         <v>428.5</v>
       </c>
     </row>
-    <row r="85" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:25" s="8" customFormat="1">
       <c r="A85" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F85" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H85" s="51">
         <v>2.3919999999999999</v>
       </c>
       <c r="I85" s="51">
@@ -8748,51 +8757,51 @@
       <c r="R85" s="46">
         <v>22.9</v>
       </c>
       <c r="S85" s="2">
         <v>612.4</v>
       </c>
       <c r="T85" s="46">
         <v>27.428999999999998</v>
       </c>
       <c r="U85" s="2">
         <v>730.8</v>
       </c>
       <c r="V85" s="46">
         <v>31.957999999999998</v>
       </c>
       <c r="W85" s="2">
         <v>849.2</v>
       </c>
       <c r="X85" s="46">
         <v>36.484000000000002</v>
       </c>
       <c r="Y85" s="2">
         <v>966.9</v>
       </c>
     </row>
-    <row r="86" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:25" s="8" customFormat="1">
       <c r="A86" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F86" s="59" t="s">
         <v>74</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H86" s="51">
         <v>11.311</v>
       </c>
       <c r="I86" s="51">
@@ -8825,51 +8834,51 @@
       <c r="R86" s="46">
         <v>234.26599999999999</v>
       </c>
       <c r="S86" s="2">
         <v>122.4</v>
       </c>
       <c r="T86" s="46">
         <v>287.17700000000002</v>
       </c>
       <c r="U86" s="2">
         <v>129.9</v>
       </c>
       <c r="V86" s="46">
         <v>340.08800000000002</v>
       </c>
       <c r="W86" s="2">
         <v>135.69999999999999</v>
       </c>
       <c r="X86" s="46">
         <v>392.99700000000001</v>
       </c>
       <c r="Y86" s="2">
         <v>140.19999999999999</v>
       </c>
     </row>
-    <row r="87" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:25" s="8" customFormat="1">
       <c r="A87" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D87" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F87" s="60" t="s">
         <v>74</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H87" s="51">
         <v>17.489999999999998</v>
       </c>
       <c r="I87" s="51">
@@ -8902,51 +8911,51 @@
       <c r="R87" s="46">
         <v>273.00400000000002</v>
       </c>
       <c r="S87" s="2">
         <v>98.9</v>
       </c>
       <c r="T87" s="46">
         <v>332.51</v>
       </c>
       <c r="U87" s="2">
         <v>104.4</v>
       </c>
       <c r="V87" s="46">
         <v>392.01600000000002</v>
       </c>
       <c r="W87" s="2">
         <v>108.7</v>
       </c>
       <c r="X87" s="46">
         <v>451.52</v>
       </c>
       <c r="Y87" s="2">
         <v>112.1</v>
       </c>
     </row>
-    <row r="88" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:25" s="8" customFormat="1">
       <c r="A88" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F88" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H88" s="51">
         <v>2.0699999999999998</v>
       </c>
       <c r="I88" s="51">
@@ -8979,51 +8988,51 @@
       <c r="R88" s="46">
         <v>13.42</v>
       </c>
       <c r="S88" s="2">
         <v>115.1</v>
       </c>
       <c r="T88" s="46">
         <v>15.975</v>
       </c>
       <c r="U88" s="2">
         <v>118.8</v>
       </c>
       <c r="V88" s="46">
         <v>18.594999999999999</v>
       </c>
       <c r="W88" s="2">
         <v>122.1</v>
       </c>
       <c r="X88" s="46">
         <v>21.251000000000001</v>
       </c>
       <c r="Y88" s="2">
         <v>124.8</v>
       </c>
     </row>
-    <row r="89" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:25" s="8" customFormat="1">
       <c r="A89" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B89" s="51">
         <v>5.0999999999999996</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D89" s="44">
         <v>9.8000000000000007</v>
       </c>
       <c r="E89" s="2">
         <v>482.8</v>
       </c>
       <c r="F89" s="58">
         <v>14.5</v>
       </c>
       <c r="G89" s="2">
         <v>34.4</v>
       </c>
       <c r="H89" s="51">
         <v>38.31</v>
       </c>
       <c r="I89" s="51">
@@ -9056,51 +9065,51 @@
       <c r="R89" s="46">
         <v>102.285</v>
       </c>
       <c r="S89" s="2">
         <v>32</v>
       </c>
       <c r="T89" s="46">
         <v>112.483</v>
       </c>
       <c r="U89" s="2">
         <v>30.5</v>
       </c>
       <c r="V89" s="46">
         <v>122.82299999999999</v>
       </c>
       <c r="W89" s="2">
         <v>29.4</v>
       </c>
       <c r="X89" s="46">
         <v>132.226</v>
       </c>
       <c r="Y89" s="2">
         <v>27.9</v>
       </c>
     </row>
-    <row r="90" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:25" s="8" customFormat="1">
       <c r="A90" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F90" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H90" s="51">
         <v>9.5980000000000008</v>
       </c>
       <c r="I90" s="51">
@@ -9133,51 +9142,51 @@
       <c r="R90" s="46">
         <v>229.58799999999999</v>
       </c>
       <c r="S90" s="2">
         <v>188.2</v>
       </c>
       <c r="T90" s="46">
         <v>282.18599999999998</v>
       </c>
       <c r="U90" s="2">
         <v>200.5</v>
       </c>
       <c r="V90" s="46">
         <v>334.78399999999999</v>
       </c>
       <c r="W90" s="2">
         <v>210</v>
       </c>
       <c r="X90" s="46">
         <v>387.625</v>
       </c>
       <c r="Y90" s="2">
         <v>217.5</v>
       </c>
     </row>
-    <row r="91" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:25" s="8" customFormat="1">
       <c r="A91" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F91" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H91" s="51">
         <v>7.649</v>
       </c>
       <c r="I91" s="61" t="s">
@@ -9210,51 +9219,51 @@
       <c r="R91" s="46">
         <v>48.042000000000002</v>
       </c>
       <c r="S91" s="10" t="s">
         <v>74</v>
       </c>
       <c r="T91" s="46">
         <v>56.228000000000002</v>
       </c>
       <c r="U91" s="10" t="s">
         <v>74</v>
       </c>
       <c r="V91" s="46">
         <v>64.414000000000001</v>
       </c>
       <c r="W91" s="10" t="s">
         <v>74</v>
       </c>
       <c r="X91" s="46">
         <v>72.602999999999994</v>
       </c>
       <c r="Y91" s="10" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="92" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:25" s="8" customFormat="1">
       <c r="A92" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F92" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H92" s="51">
         <v>1.012</v>
       </c>
       <c r="I92" s="51">
@@ -9287,51 +9296,51 @@
       <c r="R92" s="46">
         <v>6.3639999999999999</v>
       </c>
       <c r="S92" s="2">
         <v>87.7</v>
       </c>
       <c r="T92" s="46">
         <v>7.4489999999999998</v>
       </c>
       <c r="U92" s="2">
         <v>89</v>
       </c>
       <c r="V92" s="46">
         <v>8.5340000000000007</v>
       </c>
       <c r="W92" s="2">
         <v>90</v>
       </c>
       <c r="X92" s="46">
         <v>9.6210000000000004</v>
       </c>
       <c r="Y92" s="2">
         <v>90.8</v>
       </c>
     </row>
-    <row r="93" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:25" s="8" customFormat="1">
       <c r="A93" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F93" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H93" s="51">
         <v>21.013000000000002</v>
       </c>
       <c r="I93" s="51">
@@ -9364,51 +9373,51 @@
       <c r="R93" s="46">
         <v>129.494</v>
       </c>
       <c r="S93" s="2">
         <v>45</v>
       </c>
       <c r="T93" s="46">
         <v>151.36099999999999</v>
       </c>
       <c r="U93" s="2">
         <v>45.6</v>
       </c>
       <c r="V93" s="46">
         <v>173.22800000000001</v>
       </c>
       <c r="W93" s="2">
         <v>46.1</v>
       </c>
       <c r="X93" s="46">
         <v>195.09</v>
       </c>
       <c r="Y93" s="2">
         <v>46.4</v>
       </c>
     </row>
-    <row r="94" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:25" s="8" customFormat="1">
       <c r="A94" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F94" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G94" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H94" s="51">
         <v>0.28299999999999997</v>
       </c>
       <c r="I94" s="51">
@@ -9441,51 +9450,51 @@
       <c r="R94" s="46">
         <v>1.782</v>
       </c>
       <c r="S94" s="2">
         <v>38.200000000000003</v>
       </c>
       <c r="T94" s="46">
         <v>2.0859999999999999</v>
       </c>
       <c r="U94" s="2">
         <v>38.799999999999997</v>
       </c>
       <c r="V94" s="46">
         <v>2.39</v>
       </c>
       <c r="W94" s="2">
         <v>39.299999999999997</v>
       </c>
       <c r="X94" s="46">
         <v>2.694</v>
       </c>
       <c r="Y94" s="2">
         <v>39.6</v>
       </c>
     </row>
-    <row r="95" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:25" s="8" customFormat="1">
       <c r="A95" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F95" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H95" s="51">
         <v>9.4760000000000009</v>
       </c>
       <c r="I95" s="51">
@@ -9518,51 +9527,51 @@
       <c r="R95" s="46">
         <v>117.86</v>
       </c>
       <c r="S95" s="2">
         <v>162.69999999999999</v>
       </c>
       <c r="T95" s="46">
         <v>142.58699999999999</v>
       </c>
       <c r="U95" s="2">
         <v>170.6</v>
       </c>
       <c r="V95" s="46">
         <v>167.31399999999999</v>
       </c>
       <c r="W95" s="2">
         <v>176.8</v>
       </c>
       <c r="X95" s="46">
         <v>192.03800000000001</v>
       </c>
       <c r="Y95" s="2">
         <v>181.5</v>
       </c>
     </row>
-    <row r="96" spans="1:25" s="8" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:25" s="8" customFormat="1" ht="12.75" thickBot="1">
       <c r="A96" s="63" t="s">
         <v>85</v>
       </c>
       <c r="B96" s="64" t="s">
         <v>74</v>
       </c>
       <c r="C96" s="64" t="s">
         <v>74</v>
       </c>
       <c r="D96" s="64" t="s">
         <v>74</v>
       </c>
       <c r="E96" s="64" t="s">
         <v>74</v>
       </c>
       <c r="F96" s="65" t="s">
         <v>74</v>
       </c>
       <c r="G96" s="64" t="s">
         <v>74</v>
       </c>
       <c r="H96" s="66">
         <v>9.7390000000000008</v>
       </c>
       <c r="I96" s="66">
@@ -9595,157 +9604,157 @@
       <c r="R96" s="67">
         <v>61.225999999999999</v>
       </c>
       <c r="S96" s="11">
         <v>146.9</v>
       </c>
       <c r="T96" s="67">
         <v>71.662999999999997</v>
       </c>
       <c r="U96" s="11">
         <v>151.4</v>
       </c>
       <c r="V96" s="67">
         <v>82.1</v>
       </c>
       <c r="W96" s="11">
         <v>155</v>
       </c>
       <c r="X96" s="67">
         <v>92.531999999999996</v>
       </c>
       <c r="Y96" s="11">
         <v>157.9</v>
       </c>
     </row>
-    <row r="97" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:25" s="8" customFormat="1">
       <c r="A97" s="37"/>
       <c r="B97" s="39"/>
       <c r="C97" s="39"/>
       <c r="D97" s="39"/>
       <c r="E97" s="39"/>
       <c r="F97" s="60"/>
       <c r="G97" s="39"/>
       <c r="H97" s="56"/>
       <c r="I97" s="56"/>
       <c r="J97" s="56"/>
       <c r="K97" s="56"/>
       <c r="L97" s="56"/>
       <c r="M97" s="56"/>
       <c r="N97" s="35"/>
       <c r="O97" s="35"/>
       <c r="P97" s="35"/>
       <c r="Q97" s="35"/>
       <c r="R97" s="35"/>
       <c r="S97" s="18"/>
       <c r="T97" s="35"/>
       <c r="U97" s="18"/>
       <c r="V97" s="35"/>
       <c r="W97" s="18"/>
       <c r="X97" s="35"/>
       <c r="Y97" s="18"/>
     </row>
-    <row r="98" spans="1:25" s="8" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:25" s="8" customFormat="1" ht="12.75" thickBot="1">
       <c r="A98" s="37"/>
       <c r="B98" s="64"/>
       <c r="C98" s="64"/>
       <c r="D98" s="64"/>
       <c r="E98" s="64"/>
       <c r="F98" s="65"/>
       <c r="G98" s="64"/>
       <c r="H98" s="66"/>
       <c r="I98" s="66"/>
       <c r="J98" s="56"/>
       <c r="K98" s="56"/>
       <c r="L98" s="56"/>
       <c r="M98" s="56"/>
       <c r="N98" s="67"/>
       <c r="O98" s="67"/>
       <c r="P98" s="67"/>
       <c r="Q98" s="67"/>
       <c r="R98" s="67"/>
       <c r="S98" s="11"/>
       <c r="T98" s="67"/>
       <c r="U98" s="11"/>
       <c r="V98" s="35"/>
       <c r="W98" s="18"/>
       <c r="X98" s="35"/>
       <c r="Y98" s="18"/>
     </row>
-    <row r="99" spans="1:25" s="8" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="124"/>
+    <row r="99" spans="1:25" s="8" customFormat="1" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A99" s="116"/>
       <c r="B99" s="113" t="s">
         <v>95</v>
       </c>
       <c r="C99" s="114"/>
       <c r="D99" s="113" t="s">
         <v>96</v>
       </c>
-      <c r="E99" s="123"/>
-      <c r="F99" s="122" t="s">
+      <c r="E99" s="115"/>
+      <c r="F99" s="118" t="s">
         <v>97</v>
       </c>
       <c r="G99" s="114"/>
       <c r="H99" s="113" t="s">
         <v>99</v>
       </c>
-      <c r="I99" s="123"/>
+      <c r="I99" s="115"/>
       <c r="J99" s="113" t="s">
         <v>98</v>
       </c>
       <c r="K99" s="114"/>
       <c r="L99" s="113" t="s">
         <v>100</v>
       </c>
       <c r="M99" s="114"/>
-      <c r="N99" s="115" t="s">
+      <c r="N99" s="123" t="s">
         <v>101</v>
       </c>
-      <c r="O99" s="116"/>
-      <c r="P99" s="115" t="s">
+      <c r="O99" s="124"/>
+      <c r="P99" s="123" t="s">
         <v>102</v>
       </c>
-      <c r="Q99" s="116"/>
-      <c r="R99" s="115" t="s">
+      <c r="Q99" s="124"/>
+      <c r="R99" s="123" t="s">
         <v>103</v>
       </c>
-      <c r="S99" s="116"/>
-      <c r="T99" s="115" t="s">
+      <c r="S99" s="124"/>
+      <c r="T99" s="123" t="s">
         <v>105</v>
       </c>
-      <c r="U99" s="116"/>
-      <c r="V99" s="117" t="s">
+      <c r="U99" s="124"/>
+      <c r="V99" s="119" t="s">
         <v>106</v>
       </c>
       <c r="W99" s="114"/>
-      <c r="X99" s="117" t="s">
+      <c r="X99" s="119" t="s">
         <v>107</v>
       </c>
       <c r="Y99" s="114"/>
     </row>
-    <row r="100" spans="1:25" s="8" customFormat="1" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="120"/>
+    <row r="100" spans="1:25" s="8" customFormat="1" ht="34.5" thickBot="1">
+      <c r="A100" s="117"/>
       <c r="B100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="J100" s="75" t="s">
@@ -9775,51 +9784,51 @@
       <c r="R100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="S100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="T100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="U100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="V100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="W100" s="76" t="s">
         <v>29</v>
       </c>
       <c r="X100" s="75" t="s">
         <v>92</v>
       </c>
       <c r="Y100" s="76" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="101" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:25" s="8" customFormat="1">
       <c r="A101" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B101" s="69">
         <v>659.9</v>
       </c>
       <c r="C101" s="20">
         <v>100.1</v>
       </c>
       <c r="D101" s="69">
         <v>1185.67</v>
       </c>
       <c r="E101" s="69">
         <v>100.3</v>
       </c>
       <c r="F101" s="73">
         <v>1999.5</v>
       </c>
       <c r="G101" s="74">
         <v>101.3</v>
       </c>
       <c r="H101" s="47">
         <v>2622.18</v>
       </c>
       <c r="I101" s="2">
@@ -9852,51 +9861,51 @@
       <c r="R101" s="85">
         <v>7409.1559999999999</v>
       </c>
       <c r="S101" s="86">
         <v>102.3</v>
       </c>
       <c r="T101" s="35">
         <v>8385.3590000000004</v>
       </c>
       <c r="U101" s="2">
         <v>101.3</v>
       </c>
       <c r="V101" s="35">
         <v>9367.9509999999991</v>
       </c>
       <c r="W101" s="91">
         <v>101.6</v>
       </c>
       <c r="X101" s="35">
         <v>10409.272000000001</v>
       </c>
       <c r="Y101" s="2">
         <v>102.2</v>
       </c>
     </row>
-    <row r="102" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:25" s="8" customFormat="1">
       <c r="A102" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B102" s="70">
         <v>630.79999999999995</v>
       </c>
       <c r="C102" s="20">
         <v>102.9</v>
       </c>
       <c r="D102" s="69">
         <v>1127.412</v>
       </c>
       <c r="E102" s="69">
         <v>102.5</v>
       </c>
       <c r="F102" s="56">
         <v>1912.6</v>
       </c>
       <c r="G102" s="18">
         <v>103.1</v>
       </c>
       <c r="H102" s="47">
         <v>2432.221</v>
       </c>
       <c r="I102" s="2">
@@ -9929,51 +9938,51 @@
       <c r="R102" s="85">
         <v>6426.1940000000004</v>
       </c>
       <c r="S102" s="86">
         <v>116.8</v>
       </c>
       <c r="T102" s="35">
         <v>7225.4309999999996</v>
       </c>
       <c r="U102" s="2">
         <v>116.1</v>
       </c>
       <c r="V102" s="35">
         <v>8032.1589999999997</v>
       </c>
       <c r="W102" s="91">
         <v>117.3</v>
       </c>
       <c r="X102" s="35">
         <v>8895.1319999999996</v>
       </c>
       <c r="Y102" s="2">
         <v>118.7</v>
       </c>
     </row>
-    <row r="103" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:25" s="8" customFormat="1">
       <c r="A103" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B103" s="69">
         <v>25.7</v>
       </c>
       <c r="C103" s="20">
         <v>64.400000000000006</v>
       </c>
       <c r="D103" s="36">
         <v>50.274000000000001</v>
       </c>
       <c r="E103" s="2">
         <v>71.3</v>
       </c>
       <c r="F103" s="56">
         <v>75.3</v>
       </c>
       <c r="G103" s="18">
         <v>73.5</v>
       </c>
       <c r="H103" s="47">
         <v>115.13800000000001</v>
       </c>
       <c r="I103" s="2">
@@ -10006,51 +10015,51 @@
       <c r="R103" s="85">
         <v>318.42899999999997</v>
       </c>
       <c r="S103" s="86">
         <v>89.4</v>
       </c>
       <c r="T103" s="35">
         <v>360.84500000000003</v>
       </c>
       <c r="U103" s="2">
         <v>90.4</v>
       </c>
       <c r="V103" s="35">
         <v>402.548</v>
       </c>
       <c r="W103" s="91">
         <v>91</v>
       </c>
       <c r="X103" s="35">
         <v>444.959</v>
       </c>
       <c r="Y103" s="2">
         <v>91.8</v>
       </c>
     </row>
-    <row r="104" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:25" s="8" customFormat="1">
       <c r="A104" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B104" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C104" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D104" s="39"/>
       <c r="E104" s="71" t="s">
         <v>74</v>
       </c>
       <c r="F104" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G104" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H104" s="47">
         <v>4.0030000000000001</v>
       </c>
       <c r="I104" s="2">
         <v>148.80000000000001</v>
       </c>
@@ -10081,51 +10090,51 @@
       <c r="R104" s="85">
         <v>81.126000000000005</v>
       </c>
       <c r="S104" s="86">
         <v>318</v>
       </c>
       <c r="T104" s="35">
         <v>99.406000000000006</v>
       </c>
       <c r="U104" s="2">
         <v>325.60000000000002</v>
       </c>
       <c r="V104" s="35">
         <v>117.68600000000001</v>
       </c>
       <c r="W104" s="91">
         <v>331.2</v>
       </c>
       <c r="X104" s="35">
         <v>135.96600000000001</v>
       </c>
       <c r="Y104" s="2">
         <v>335.7</v>
       </c>
     </row>
-    <row r="105" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:25" s="8" customFormat="1">
       <c r="A105" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B105" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C105" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D105" s="39">
         <v>1.3</v>
       </c>
       <c r="E105" s="71" t="s">
         <v>74</v>
       </c>
       <c r="F105" s="56">
         <v>1.4430000000000001</v>
       </c>
       <c r="G105" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H105" s="47">
         <v>22.446000000000002</v>
       </c>
       <c r="I105" s="2">
@@ -10158,51 +10167,51 @@
       <c r="R105" s="85">
         <v>213.51400000000001</v>
       </c>
       <c r="S105" s="86">
         <v>81.8</v>
       </c>
       <c r="T105" s="35">
         <v>256.25200000000001</v>
       </c>
       <c r="U105" s="2">
         <v>80.2</v>
       </c>
       <c r="V105" s="35">
         <v>298.738</v>
       </c>
       <c r="W105" s="91">
         <v>79</v>
       </c>
       <c r="X105" s="35">
         <v>342.84300000000002</v>
       </c>
       <c r="Y105" s="2">
         <v>78.599999999999994</v>
       </c>
     </row>
-    <row r="106" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:25" s="8" customFormat="1">
       <c r="A106" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B106" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C106" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D106" s="39"/>
       <c r="E106" s="71" t="s">
         <v>74</v>
       </c>
       <c r="F106" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G106" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H106" s="47" t="s">
         <v>74</v>
       </c>
       <c r="I106" s="10" t="s">
         <v>74</v>
       </c>
@@ -10233,51 +10242,51 @@
       <c r="R106" s="85">
         <v>4.4800000000000004</v>
       </c>
       <c r="S106" s="86">
         <v>1.5</v>
       </c>
       <c r="T106" s="35">
         <v>5.3760000000000003</v>
       </c>
       <c r="U106" s="2">
         <v>1.5</v>
       </c>
       <c r="V106" s="35">
         <v>6.2720000000000002</v>
       </c>
       <c r="W106" s="91">
         <v>1.4</v>
       </c>
       <c r="X106" s="35">
         <v>7.1680000000000001</v>
       </c>
       <c r="Y106" s="2">
         <v>1.4</v>
       </c>
     </row>
-    <row r="107" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:25" s="8" customFormat="1">
       <c r="A107" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B107" s="71">
         <v>0.3</v>
       </c>
       <c r="C107" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D107" s="39">
         <v>0.7</v>
       </c>
       <c r="E107" s="71" t="s">
         <v>74</v>
       </c>
       <c r="F107" s="56">
         <v>0.96399999999999997</v>
       </c>
       <c r="G107" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H107" s="47">
         <v>4.3840000000000003</v>
       </c>
       <c r="I107" s="2">
@@ -10310,51 +10319,51 @@
       <c r="R107" s="85">
         <v>16.984999999999999</v>
       </c>
       <c r="S107" s="86">
         <v>113.6</v>
       </c>
       <c r="T107" s="35">
         <v>21.940999999999999</v>
       </c>
       <c r="U107" s="2">
         <v>123.4</v>
       </c>
       <c r="V107" s="35">
         <v>26.873000000000001</v>
       </c>
       <c r="W107" s="91">
         <v>130</v>
       </c>
       <c r="X107" s="35">
         <v>31.864000000000001</v>
       </c>
       <c r="Y107" s="2">
         <v>135.1</v>
       </c>
     </row>
-    <row r="108" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:25" s="8" customFormat="1">
       <c r="A108" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B108" s="69">
         <v>3.1</v>
       </c>
       <c r="C108" s="71">
         <v>51.9</v>
       </c>
       <c r="D108" s="38">
         <v>6</v>
       </c>
       <c r="E108" s="2">
         <v>54</v>
       </c>
       <c r="F108" s="56">
         <v>9.1999999999999993</v>
       </c>
       <c r="G108" s="18">
         <v>56.3</v>
       </c>
       <c r="H108" s="47">
         <v>18.908999999999999</v>
       </c>
       <c r="I108" s="2">
@@ -10387,51 +10396,51 @@
       <c r="R108" s="85">
         <v>143.26599999999999</v>
       </c>
       <c r="S108" s="86">
         <v>125.7</v>
       </c>
       <c r="T108" s="35">
         <v>172.19499999999999</v>
       </c>
       <c r="U108" s="2">
         <v>137.5</v>
       </c>
       <c r="V108" s="35">
         <v>201.011</v>
       </c>
       <c r="W108" s="91">
         <v>147.19999999999999</v>
       </c>
       <c r="X108" s="35">
         <v>229.922</v>
       </c>
       <c r="Y108" s="2">
         <v>156.69999999999999</v>
       </c>
     </row>
-    <row r="109" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:25" s="8" customFormat="1">
       <c r="A109" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B109" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C109" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D109" s="71" t="s">
         <v>74</v>
       </c>
       <c r="E109" s="71" t="s">
         <v>74</v>
       </c>
       <c r="F109" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G109" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H109" s="47">
         <v>2.8220000000000001</v>
       </c>
       <c r="I109" s="2">
@@ -10464,51 +10473,51 @@
       <c r="R109" s="85">
         <v>17.931999999999999</v>
       </c>
       <c r="S109" s="86">
         <v>7</v>
       </c>
       <c r="T109" s="35">
         <v>21.004000000000001</v>
       </c>
       <c r="U109" s="2">
         <v>6.7</v>
       </c>
       <c r="V109" s="35">
         <v>24.076000000000001</v>
       </c>
       <c r="W109" s="91">
         <v>6.5</v>
       </c>
       <c r="X109" s="35">
         <v>27.15</v>
       </c>
       <c r="Y109" s="2">
         <v>6.3</v>
       </c>
     </row>
-    <row r="110" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:25" s="8" customFormat="1">
       <c r="A110" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B110" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C110" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D110" s="71" t="s">
         <v>74</v>
       </c>
       <c r="E110" s="71" t="s">
         <v>74</v>
       </c>
       <c r="F110" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G110" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H110" s="47" t="s">
         <v>74</v>
       </c>
       <c r="I110" s="10" t="s">
@@ -10541,51 +10550,51 @@
       <c r="R110" s="85" t="s">
         <v>74</v>
       </c>
       <c r="S110" s="87" t="s">
         <v>74</v>
       </c>
       <c r="T110" s="10" t="s">
         <v>74</v>
       </c>
       <c r="U110" s="10" t="s">
         <v>74</v>
       </c>
       <c r="V110" s="47" t="s">
         <v>74</v>
       </c>
       <c r="W110" s="92" t="s">
         <v>74</v>
       </c>
       <c r="X110" s="10" t="s">
         <v>74</v>
       </c>
       <c r="Y110" s="10" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="111" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:25" s="8" customFormat="1">
       <c r="A111" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B111" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C111" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D111" s="71" t="s">
         <v>74</v>
       </c>
       <c r="E111" s="71" t="s">
         <v>74</v>
       </c>
       <c r="F111" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G111" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H111" s="47" t="s">
         <v>74</v>
       </c>
       <c r="I111" s="10" t="s">
@@ -10618,51 +10627,51 @@
       <c r="R111" s="85" t="s">
         <v>74</v>
       </c>
       <c r="S111" s="87" t="s">
         <v>74</v>
       </c>
       <c r="T111" s="10" t="s">
         <v>74</v>
       </c>
       <c r="U111" s="10" t="s">
         <v>74</v>
       </c>
       <c r="V111" s="47" t="s">
         <v>74</v>
       </c>
       <c r="W111" s="92" t="s">
         <v>74</v>
       </c>
       <c r="X111" s="10" t="s">
         <v>74</v>
       </c>
       <c r="Y111" s="10" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="112" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:25" s="8" customFormat="1">
       <c r="A112" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B112" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C112" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D112" s="71" t="s">
         <v>74</v>
       </c>
       <c r="E112" s="71" t="s">
         <v>74</v>
       </c>
       <c r="F112" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G112" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H112" s="47">
         <v>19.898</v>
       </c>
       <c r="I112" s="2">
@@ -10695,51 +10704,51 @@
       <c r="R112" s="85">
         <v>169.84399999999999</v>
       </c>
       <c r="S112" s="86">
         <v>117.7</v>
       </c>
       <c r="T112" s="35">
         <v>202.35599999999999</v>
       </c>
       <c r="U112" s="2">
         <v>120.1</v>
       </c>
       <c r="V112" s="35">
         <v>234.86799999999999</v>
       </c>
       <c r="W112" s="91">
         <v>121.9</v>
       </c>
       <c r="X112" s="95">
         <v>267.38</v>
       </c>
       <c r="Y112" s="2">
         <v>123.5</v>
       </c>
     </row>
-    <row r="113" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:25" s="8" customFormat="1">
       <c r="A113" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B113" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C113" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D113" s="71" t="s">
         <v>74</v>
       </c>
       <c r="E113" s="71" t="s">
         <v>74</v>
       </c>
       <c r="F113" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G113" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H113" s="47">
         <v>0.27200000000000002</v>
       </c>
       <c r="I113" s="2">
@@ -10772,51 +10781,51 @@
       <c r="R113" s="85">
         <v>2.06</v>
       </c>
       <c r="S113" s="86">
         <v>103.8</v>
       </c>
       <c r="T113" s="35">
         <v>2.4390000000000001</v>
       </c>
       <c r="U113" s="2">
         <v>105.1</v>
       </c>
       <c r="V113" s="93">
         <v>2.8180000000000001</v>
       </c>
       <c r="W113" s="91">
         <v>106</v>
       </c>
       <c r="X113" s="96">
         <v>3.1970000000000001</v>
       </c>
       <c r="Y113" s="2">
         <v>106.9</v>
       </c>
     </row>
-    <row r="114" spans="1:25" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:25" s="8" customFormat="1">
       <c r="A114" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B114" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C114" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D114" s="71" t="s">
         <v>74</v>
       </c>
       <c r="E114" s="71" t="s">
         <v>74</v>
       </c>
       <c r="F114" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G114" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H114" s="47">
         <v>1.4350000000000001</v>
       </c>
       <c r="I114" s="2">
@@ -10849,51 +10858,51 @@
       <c r="R114" s="85">
         <v>2.87</v>
       </c>
       <c r="S114" s="86">
         <v>2.2000000000000002</v>
       </c>
       <c r="T114" s="35">
         <v>2.87</v>
       </c>
       <c r="U114" s="2">
         <v>1.8</v>
       </c>
       <c r="V114" s="93">
         <v>2.87</v>
       </c>
       <c r="W114" s="91">
         <v>1.5</v>
       </c>
       <c r="X114" s="96">
         <v>2.87</v>
       </c>
       <c r="Y114" s="2">
         <v>1.3</v>
       </c>
     </row>
-    <row r="115" spans="1:25" s="8" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:25" s="8" customFormat="1" ht="12.75" thickBot="1">
       <c r="A115" s="63" t="s">
         <v>85</v>
       </c>
       <c r="B115" s="72" t="s">
         <v>74</v>
       </c>
       <c r="C115" s="72" t="s">
         <v>74</v>
       </c>
       <c r="D115" s="72" t="s">
         <v>74</v>
       </c>
       <c r="E115" s="72" t="s">
         <v>74</v>
       </c>
       <c r="F115" s="64" t="s">
         <v>74</v>
       </c>
       <c r="G115" s="64" t="s">
         <v>74</v>
       </c>
       <c r="H115" s="77">
         <v>0.65200000000000002</v>
       </c>
       <c r="I115" s="11">
@@ -10926,793 +10935,897 @@
       <c r="R115" s="88">
         <v>12.456</v>
       </c>
       <c r="S115" s="89">
         <v>18.3</v>
       </c>
       <c r="T115" s="88">
         <v>15.244</v>
       </c>
       <c r="U115" s="11">
         <v>19.100000000000001</v>
       </c>
       <c r="V115" s="88">
         <v>18.032</v>
       </c>
       <c r="W115" s="94">
         <v>19.8</v>
       </c>
       <c r="X115" s="97">
         <v>20.821000000000002</v>
       </c>
       <c r="Y115" s="11">
         <v>20.3</v>
       </c>
     </row>
-    <row r="117" spans="1:25" ht="12.75" thickBot="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A118" s="124"/>
+    <row r="117" spans="1:25" ht="12.75" thickBot="1">
+      <c r="N117" s="84"/>
+      <c r="O117" s="84"/>
+    </row>
+    <row r="118" spans="1:25" ht="12.75" thickBot="1">
+      <c r="A118" s="116"/>
       <c r="B118" s="113" t="s">
         <v>108</v>
       </c>
       <c r="C118" s="114"/>
       <c r="D118" s="113" t="s">
         <v>111</v>
       </c>
-      <c r="E118" s="123"/>
-      <c r="F118" s="122" t="s">
+      <c r="E118" s="115"/>
+      <c r="F118" s="118" t="s">
         <v>112</v>
       </c>
       <c r="G118" s="114"/>
       <c r="H118" s="113" t="s">
         <v>113</v>
       </c>
       <c r="I118" s="114"/>
       <c r="J118" s="113" t="s">
         <v>114</v>
       </c>
       <c r="K118" s="114"/>
       <c r="L118" s="113" t="s">
         <v>115</v>
       </c>
       <c r="M118" s="114"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A119" s="120"/>
+      <c r="N118" s="123" t="s">
+        <v>116</v>
+      </c>
+      <c r="O118" s="124"/>
+    </row>
+    <row r="119" spans="1:25" ht="34.5" thickBot="1">
+      <c r="A119" s="117"/>
       <c r="B119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="D119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="E119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="F119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="G119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="H119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="I119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="J119" s="75" t="s">
         <v>92</v>
       </c>
       <c r="K119" s="76" t="s">
         <v>29</v>
       </c>
       <c r="L119" s="32" t="s">
         <v>92</v>
       </c>
       <c r="M119" s="33" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="120" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="N119" s="75" t="s">
+        <v>92</v>
+      </c>
+      <c r="O119" s="76" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="120" spans="1:25">
       <c r="A120" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B120" s="103">
         <v>727.13499999999999</v>
       </c>
       <c r="C120" s="2">
         <v>100.1</v>
       </c>
       <c r="D120" s="46">
         <v>1306.1479999999999</v>
       </c>
       <c r="E120" s="2">
         <v>100.2</v>
       </c>
       <c r="F120" s="46">
         <v>2208.9879999999998</v>
       </c>
       <c r="G120" s="2">
         <v>100.6</v>
       </c>
       <c r="H120" s="46">
         <v>2897.1</v>
       </c>
       <c r="I120" s="105">
         <v>100.8</v>
       </c>
       <c r="J120" s="47">
         <v>3606.393</v>
       </c>
       <c r="K120" s="2">
         <v>100.9</v>
       </c>
       <c r="L120" s="47">
         <v>4792.9859999999999</v>
       </c>
       <c r="M120" s="2">
         <v>100.3</v>
       </c>
-    </row>
-    <row r="121" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="N120" s="47">
+        <v>5996.732</v>
+      </c>
+      <c r="O120" s="2">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="121" spans="1:25">
       <c r="A121" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B121" s="103">
         <v>698.22299999999996</v>
       </c>
       <c r="C121" s="2">
         <v>100.5</v>
       </c>
       <c r="D121" s="46">
         <v>1246.7629999999999</v>
       </c>
       <c r="E121" s="2">
         <v>100.6</v>
       </c>
       <c r="F121" s="46">
         <v>2115.7620000000002</v>
       </c>
       <c r="G121" s="2">
         <v>100.7</v>
       </c>
       <c r="H121" s="46">
         <v>2772.4</v>
       </c>
       <c r="I121" s="105">
         <v>104</v>
       </c>
       <c r="J121" s="47">
         <v>3450.201</v>
       </c>
       <c r="K121" s="2">
         <v>106</v>
       </c>
       <c r="L121" s="47">
         <v>4418.6559999999999</v>
       </c>
       <c r="M121" s="2">
         <v>103.4</v>
       </c>
-    </row>
-    <row r="122" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="N121" s="47">
+        <v>5417.2520000000004</v>
+      </c>
+      <c r="O121" s="2">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:25">
       <c r="A122" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B122" s="103">
         <v>25.547000000000001</v>
       </c>
       <c r="C122" s="2">
         <v>90.3</v>
       </c>
       <c r="D122" s="46">
         <v>52.021000000000001</v>
       </c>
       <c r="E122" s="2">
         <v>94.2</v>
       </c>
       <c r="F122" s="46">
         <v>78.055999999999997</v>
       </c>
       <c r="G122" s="2">
         <v>94.5</v>
       </c>
       <c r="H122" s="46">
         <v>102.3</v>
       </c>
       <c r="I122" s="105">
         <v>81</v>
       </c>
       <c r="J122" s="47">
         <v>126.511</v>
       </c>
       <c r="K122" s="2">
         <v>75.2</v>
       </c>
       <c r="L122" s="47">
         <v>171.863</v>
       </c>
       <c r="M122" s="2">
         <v>80.7</v>
       </c>
-    </row>
-    <row r="123" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="N122" s="47">
+        <v>217.96899999999999</v>
+      </c>
+      <c r="O122" s="2">
+        <v>84.3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:25">
       <c r="A123" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B123" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C123" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D123" s="62" t="s">
         <v>74</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F123" s="62" t="s">
         <v>74</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H123" s="46"/>
       <c r="I123" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J123" s="10"/>
       <c r="K123" s="10" t="s">
         <v>74</v>
       </c>
       <c r="L123" s="47">
         <v>14.87</v>
       </c>
       <c r="M123" s="2">
         <v>51.9</v>
       </c>
-    </row>
-    <row r="124" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="N123" s="47">
+        <v>20.582000000000001</v>
+      </c>
+      <c r="O123" s="2">
+        <v>42.3</v>
+      </c>
+    </row>
+    <row r="124" spans="1:25">
       <c r="A124" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B124" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C124" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D124" s="62" t="s">
         <v>74</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F124" s="62" t="s">
         <v>74</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H124" s="46"/>
       <c r="I124" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J124" s="10"/>
       <c r="K124" s="10" t="s">
         <v>74</v>
       </c>
       <c r="L124" s="47">
         <v>49.045999999999999</v>
       </c>
       <c r="M124" s="2">
         <v>52.1</v>
       </c>
-    </row>
-    <row r="125" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="N124" s="47">
+        <v>92.555999999999997</v>
+      </c>
+      <c r="O124" s="2">
+        <v>65.400000000000006</v>
+      </c>
+    </row>
+    <row r="125" spans="1:25">
       <c r="A125" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B125" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C125" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D125" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F125" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H125" s="46"/>
       <c r="I125" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J125" s="10"/>
       <c r="K125" s="10" t="s">
         <v>74</v>
       </c>
       <c r="L125" s="47">
         <v>0.59899999999999998</v>
       </c>
       <c r="M125" s="2">
         <v>30.6</v>
       </c>
-    </row>
-    <row r="126" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="N125" s="47">
+        <v>8</v>
+      </c>
+      <c r="O125" s="2">
+        <v>272.3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:25">
       <c r="A126" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B126" s="103">
         <v>0.21</v>
       </c>
       <c r="C126" s="2">
         <v>63.6</v>
       </c>
       <c r="D126" s="58">
         <v>0.6</v>
       </c>
       <c r="E126" s="2">
         <v>76.900000000000006</v>
       </c>
       <c r="F126" s="58">
         <v>0.86</v>
       </c>
       <c r="G126" s="2">
         <v>81.2</v>
       </c>
       <c r="H126" s="46">
         <v>1.4</v>
       </c>
       <c r="I126" s="105">
         <v>29.1</v>
       </c>
       <c r="J126" s="47">
         <v>1.7390000000000001</v>
       </c>
       <c r="K126" s="2">
         <v>21.1</v>
       </c>
       <c r="L126" s="47">
         <v>8.0679999999999996</v>
       </c>
       <c r="M126" s="2">
         <v>97.9</v>
       </c>
-    </row>
-    <row r="127" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="N126" s="47">
+        <v>12.507</v>
+      </c>
+      <c r="O126" s="2">
+        <v>151.6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:25">
       <c r="A127" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B127" s="103">
         <v>3.1549999999999998</v>
       </c>
       <c r="C127" s="2">
         <v>93.4</v>
       </c>
       <c r="D127" s="58">
         <v>6.8</v>
       </c>
       <c r="E127" s="2">
         <v>102.2</v>
       </c>
       <c r="F127" s="58">
         <v>9.9499999999999993</v>
       </c>
       <c r="G127" s="2">
         <v>97.9</v>
       </c>
       <c r="H127" s="46">
         <v>13.2</v>
       </c>
       <c r="I127" s="105">
         <v>63.8</v>
       </c>
       <c r="J127" s="47">
         <v>16.259</v>
       </c>
       <c r="K127" s="2">
         <v>52.2</v>
       </c>
       <c r="L127" s="47">
         <v>54.914000000000001</v>
       </c>
       <c r="M127" s="2">
         <v>87.4</v>
       </c>
-    </row>
-    <row r="128" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="N127" s="47">
+        <v>71.807000000000002</v>
+      </c>
+      <c r="O127" s="2">
+        <v>76.2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:25">
       <c r="A128" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B128" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C128" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D128" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F128" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H128" s="46"/>
       <c r="I128" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J128" s="10"/>
       <c r="K128" s="10" t="s">
         <v>74</v>
       </c>
       <c r="L128" s="47">
         <v>2.819</v>
       </c>
       <c r="M128" s="2">
         <v>29.6</v>
       </c>
-    </row>
-    <row r="129" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N128" s="47">
+        <v>5.6379999999999999</v>
+      </c>
+      <c r="O128" s="2">
+        <v>43.8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15">
       <c r="A129" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B129" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C129" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D129" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F129" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H129" s="46"/>
       <c r="I129" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J129" s="10"/>
       <c r="K129" s="10" t="s">
         <v>74</v>
       </c>
       <c r="L129" s="47">
         <v>3.8889999999999998</v>
       </c>
       <c r="M129" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="130" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N129" s="47">
+        <v>7.7779999999999996</v>
+      </c>
+      <c r="O129" s="10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15">
       <c r="A130" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B130" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C130" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D130" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F130" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H130" s="46">
         <v>0.1</v>
       </c>
       <c r="I130" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J130" s="47">
         <v>0.4</v>
       </c>
       <c r="K130" s="10" t="s">
         <v>74</v>
       </c>
       <c r="L130" s="47">
         <v>1.5960000000000001</v>
       </c>
       <c r="M130" s="10" t="s">
         <v>74</v>
       </c>
-    </row>
-    <row r="131" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N130" s="47">
+        <v>2.7919999999999998</v>
+      </c>
+      <c r="O130" s="10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15">
       <c r="A131" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B131" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C131" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D131" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F131" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H131" s="46"/>
       <c r="I131" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="10" t="s">
         <v>74</v>
       </c>
       <c r="L131" s="47">
         <v>39.923000000000002</v>
       </c>
       <c r="M131" s="2">
         <v>50.6</v>
       </c>
-    </row>
-    <row r="132" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N131" s="47">
+        <v>77.668000000000006</v>
+      </c>
+      <c r="O131" s="2">
+        <v>67.8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15">
       <c r="A132" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B132" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C132" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D132" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F132" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H132" s="46"/>
       <c r="I132" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J132" s="10"/>
       <c r="K132" s="10" t="s">
         <v>74</v>
       </c>
       <c r="L132" s="47">
         <v>1.196</v>
       </c>
       <c r="M132" s="2">
         <v>118.8</v>
       </c>
-    </row>
-    <row r="133" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N132" s="47">
+        <v>1.196</v>
+      </c>
+      <c r="O132" s="2">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15">
       <c r="A133" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B133" s="71" t="s">
         <v>74</v>
       </c>
       <c r="C133" s="71" t="s">
         <v>74</v>
       </c>
       <c r="D133" s="58" t="s">
         <v>74</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F133" s="58" t="s">
         <v>74</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H133" s="46"/>
       <c r="I133" s="106" t="s">
         <v>74</v>
       </c>
       <c r="J133" s="10"/>
       <c r="K133" s="10" t="s">
         <v>74</v>
       </c>
       <c r="L133" s="47">
         <v>3.5960000000000001</v>
       </c>
       <c r="M133" s="2">
         <v>114.8</v>
       </c>
-    </row>
-    <row r="134" spans="1:13" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="N133" s="47">
+        <v>7.1920000000000002</v>
+      </c>
+      <c r="O133" s="2">
+        <v>229.3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15" ht="12.75" thickBot="1">
       <c r="A134" s="63" t="s">
         <v>85</v>
       </c>
       <c r="B134" s="72" t="s">
         <v>74</v>
       </c>
       <c r="C134" s="72" t="s">
         <v>74</v>
       </c>
       <c r="D134" s="45" t="s">
         <v>74</v>
       </c>
       <c r="E134" s="64" t="s">
         <v>74</v>
       </c>
       <c r="F134" s="45">
         <v>4.3600000000000003</v>
       </c>
       <c r="G134" s="64" t="s">
         <v>74</v>
       </c>
       <c r="H134" s="67">
         <v>7.7</v>
       </c>
       <c r="I134" s="107">
         <v>1081.7</v>
       </c>
       <c r="J134" s="11">
         <v>11.3</v>
       </c>
       <c r="K134" s="11">
         <v>792.4</v>
       </c>
       <c r="L134" s="77">
         <v>21.951000000000001</v>
       </c>
       <c r="M134" s="11">
         <v>491.7</v>
       </c>
-    </row>
-    <row r="136" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="N134" s="77">
+        <v>53.795000000000002</v>
+      </c>
+      <c r="O134" s="11">
+        <v>715.4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15">
       <c r="A136" s="104" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="86">
-[...19 lines deleted...]
-    <mergeCell ref="L80:M80"/>
+  <mergeCells count="87">
+    <mergeCell ref="J118:K118"/>
+    <mergeCell ref="R99:S99"/>
+    <mergeCell ref="T99:U99"/>
+    <mergeCell ref="V99:W99"/>
+    <mergeCell ref="X99:Y99"/>
+    <mergeCell ref="N99:O99"/>
+    <mergeCell ref="P99:Q99"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="L118:M118"/>
+    <mergeCell ref="N118:O118"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="R61:S61"/>
+    <mergeCell ref="N80:O80"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="X23:Y23"/>
     <mergeCell ref="L61:M61"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="F42:G42"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="J61:K61"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="D61:E61"/>
     <mergeCell ref="F61:G61"/>
-    <mergeCell ref="H61:I61"/>
-[...48 lines deleted...]
-    <mergeCell ref="L118:M118"/>
+    <mergeCell ref="T80:U80"/>
+    <mergeCell ref="P80:Q80"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="R80:S80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="F80:G80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="H99:I99"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>IFO</vt:lpstr>
       <vt:lpstr>Volume</vt:lpstr>