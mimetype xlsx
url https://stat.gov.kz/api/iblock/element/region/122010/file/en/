--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -657,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G16" sqref="G16"/>
+      <selection activeCell="J16" sqref="J16:K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
@@ -1434,52 +1434,56 @@
         <v>112.6</v>
       </c>
     </row>
     <row r="12" spans="1:26" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="17">
         <v>75701</v>
       </c>
       <c r="C12" s="18">
         <v>137.69999999999999</v>
       </c>
       <c r="D12" s="17">
         <v>167290.9</v>
       </c>
       <c r="E12" s="17">
         <v>126.3</v>
       </c>
       <c r="F12" s="17">
         <v>269767.8</v>
       </c>
       <c r="G12" s="17">
         <v>120.8</v>
       </c>
-      <c r="H12" s="17"/>
-      <c r="I12" s="17"/>
+      <c r="H12" s="17">
+        <v>394032.3</v>
+      </c>
+      <c r="I12" s="17">
+        <v>120.4</v>
+      </c>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="17"/>
       <c r="O12" s="17"/>
       <c r="P12" s="17"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="12"/>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>