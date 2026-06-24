--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -657,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J16" sqref="J16:K16"/>
+      <selection activeCell="M15" sqref="M15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
@@ -1440,52 +1440,56 @@
       </c>
       <c r="B12" s="17">
         <v>75701</v>
       </c>
       <c r="C12" s="18">
         <v>137.69999999999999</v>
       </c>
       <c r="D12" s="17">
         <v>167290.9</v>
       </c>
       <c r="E12" s="17">
         <v>126.3</v>
       </c>
       <c r="F12" s="17">
         <v>269767.8</v>
       </c>
       <c r="G12" s="17">
         <v>120.8</v>
       </c>
       <c r="H12" s="17">
         <v>394032.3</v>
       </c>
       <c r="I12" s="17">
         <v>120.4</v>
       </c>
-      <c r="J12" s="17"/>
-      <c r="K12" s="17"/>
+      <c r="J12" s="17">
+        <v>528652.9</v>
+      </c>
+      <c r="K12" s="17">
+        <v>120.7</v>
+      </c>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="17"/>
       <c r="O12" s="17"/>
       <c r="P12" s="17"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="12"/>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>