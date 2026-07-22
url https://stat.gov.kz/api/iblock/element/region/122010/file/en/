--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1446,52 +1446,56 @@
       </c>
       <c r="D12" s="17">
         <v>167290.9</v>
       </c>
       <c r="E12" s="17">
         <v>126.3</v>
       </c>
       <c r="F12" s="17">
         <v>269767.8</v>
       </c>
       <c r="G12" s="17">
         <v>120.8</v>
       </c>
       <c r="H12" s="17">
         <v>394032.3</v>
       </c>
       <c r="I12" s="17">
         <v>120.4</v>
       </c>
       <c r="J12" s="17">
         <v>528652.9</v>
       </c>
       <c r="K12" s="17">
         <v>120.7</v>
       </c>
-      <c r="L12" s="17"/>
-      <c r="M12" s="17"/>
+      <c r="L12" s="17">
+        <v>671273.2</v>
+      </c>
+      <c r="M12" s="17">
+        <v>121.8</v>
+      </c>
       <c r="N12" s="17"/>
       <c r="O12" s="17"/>
       <c r="P12" s="17"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="12"/>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>