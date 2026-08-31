--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5805" yWindow="120" windowWidth="20595" windowHeight="7800"/>
+    <workbookView xWindow="855" yWindow="105" windowWidth="20595" windowHeight="7800"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$16</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="23">
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t xml:space="preserve">Volumeof services and information on domestic trade(wholesale and retail trade)* </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January
 -February</t>
@@ -99,56 +99,56 @@
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>January
 -September</t>
   </si>
   <si>
     <t>2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -438,86 +438,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -653,195 +651,195 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M15" sqref="M15"/>
+      <selection activeCell="L15" sqref="L15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" ht="22.5" customHeight="1">
       <c r="A1" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
       <c r="N1" s="23"/>
       <c r="O1" s="23"/>
       <c r="P1" s="23"/>
       <c r="Q1" s="23"/>
       <c r="R1" s="23"/>
       <c r="S1" s="23"/>
       <c r="T1" s="23"/>
       <c r="U1" s="23"/>
       <c r="V1" s="23"/>
       <c r="W1" s="23"/>
       <c r="X1" s="23"/>
       <c r="Y1" s="23"/>
     </row>
-    <row r="2" spans="1:26" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
     </row>
-    <row r="3" spans="1:26" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:26" ht="27.75" customHeight="1">
       <c r="A3" s="24"/>
       <c r="B3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="21"/>
       <c r="F3" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="21"/>
       <c r="H3" s="20" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="21"/>
       <c r="J3" s="20" t="s">
         <v>6</v>
       </c>
       <c r="K3" s="21"/>
       <c r="L3" s="20" t="s">
         <v>7</v>
       </c>
       <c r="M3" s="21"/>
       <c r="N3" s="20" t="s">
         <v>8</v>
       </c>
       <c r="O3" s="21"/>
       <c r="P3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="Q3" s="21"/>
       <c r="R3" s="20" t="s">
         <v>21</v>
       </c>
       <c r="S3" s="21"/>
       <c r="T3" s="20" t="s">
         <v>10</v>
       </c>
       <c r="U3" s="21"/>
       <c r="V3" s="20" t="s">
         <v>11</v>
       </c>
       <c r="W3" s="21"/>
       <c r="X3" s="20" t="s">
         <v>12</v>
       </c>
       <c r="Y3" s="22"/>
     </row>
-    <row r="4" spans="1:26" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" ht="65.25" customHeight="1" thickBot="1">
       <c r="A4" s="25"/>
       <c r="B4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>14</v>
       </c>
@@ -873,51 +871,51 @@
         <v>13</v>
       </c>
       <c r="S4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="T4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="U4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="W4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="X4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Z4" s="3"/>
     </row>
-    <row r="5" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26" ht="19.5" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="7">
         <v>34909.300000000003</v>
       </c>
       <c r="C5" s="7">
         <v>102.8</v>
       </c>
       <c r="D5" s="7">
         <v>75142.600000000006</v>
       </c>
       <c r="E5" s="8">
         <v>103</v>
       </c>
       <c r="F5" s="7">
         <v>123524.5</v>
       </c>
       <c r="G5" s="8">
         <v>103.7</v>
       </c>
       <c r="H5" s="7">
         <v>172855.8</v>
       </c>
       <c r="I5" s="8">
@@ -950,51 +948,51 @@
       <c r="R5" s="10">
         <v>440763.5</v>
       </c>
       <c r="S5" s="11">
         <v>102</v>
       </c>
       <c r="T5" s="10">
         <v>501724.6</v>
       </c>
       <c r="U5" s="11">
         <v>102</v>
       </c>
       <c r="V5" s="10">
         <v>554838.1</v>
       </c>
       <c r="W5" s="11">
         <v>102</v>
       </c>
       <c r="X5" s="7">
         <v>611872.9</v>
       </c>
       <c r="Y5" s="11">
         <v>101.2</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" ht="14.25" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="7">
         <v>37672</v>
       </c>
       <c r="C6" s="7">
         <v>102.8</v>
       </c>
       <c r="D6" s="10">
         <v>78789.399999999994</v>
       </c>
       <c r="E6" s="11">
         <v>99.8</v>
       </c>
       <c r="F6" s="7">
         <v>132042.79999999999</v>
       </c>
       <c r="G6" s="7">
         <v>101.8</v>
       </c>
       <c r="H6" s="7">
         <v>173282.3</v>
       </c>
       <c r="I6" s="7">
@@ -1027,51 +1025,51 @@
       <c r="R6" s="7">
         <v>454531.1</v>
       </c>
       <c r="S6" s="7">
         <v>97.1</v>
       </c>
       <c r="T6" s="7">
         <v>517705</v>
       </c>
       <c r="U6" s="11">
         <v>97</v>
       </c>
       <c r="V6" s="7">
         <v>575319.6</v>
       </c>
       <c r="W6" s="12">
         <v>97.4</v>
       </c>
       <c r="X6" s="7">
         <v>636713.1</v>
       </c>
       <c r="Y6" s="12">
         <v>97.6</v>
       </c>
     </row>
-    <row r="7" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26" ht="14.25" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="7">
         <v>37792.699999999997</v>
       </c>
       <c r="C7" s="7">
         <v>92.8</v>
       </c>
       <c r="D7" s="7">
         <v>81273.399999999994</v>
       </c>
       <c r="E7" s="11">
         <v>95.6</v>
       </c>
       <c r="F7" s="7">
         <v>128666.026</v>
       </c>
       <c r="G7" s="11">
         <v>90.407588069928821</v>
       </c>
       <c r="H7" s="7">
         <v>189473.1</v>
       </c>
       <c r="I7" s="7">
@@ -1104,51 +1102,51 @@
       <c r="R7" s="7">
         <v>497241.3</v>
       </c>
       <c r="S7" s="11">
         <v>100.8</v>
       </c>
       <c r="T7" s="7">
         <v>570213.19999999995</v>
       </c>
       <c r="U7" s="11">
         <v>101.2</v>
       </c>
       <c r="V7" s="7">
         <v>634800.6</v>
       </c>
       <c r="W7" s="11">
         <v>101.3</v>
       </c>
       <c r="X7" s="7">
         <v>704332.2</v>
       </c>
       <c r="Y7" s="13">
         <v>101.2</v>
       </c>
     </row>
-    <row r="8" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" ht="16.5" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="7">
         <v>39192.6</v>
       </c>
       <c r="C8" s="7">
         <v>91.6</v>
       </c>
       <c r="D8" s="7">
         <v>92598.9</v>
       </c>
       <c r="E8" s="7">
         <v>100.6</v>
       </c>
       <c r="F8" s="7">
         <v>147340.6</v>
       </c>
       <c r="G8" s="7">
         <v>100.4</v>
       </c>
       <c r="H8" s="11">
         <v>219440.4</v>
       </c>
       <c r="I8" s="7">
@@ -1181,51 +1179,51 @@
       <c r="R8" s="9">
         <v>578399.9</v>
       </c>
       <c r="S8" s="10">
         <v>100.7</v>
       </c>
       <c r="T8" s="11">
         <v>660132.6</v>
       </c>
       <c r="U8" s="9">
         <v>100.2</v>
       </c>
       <c r="V8" s="11">
         <v>736424.2</v>
       </c>
       <c r="W8" s="9">
         <v>100.5</v>
       </c>
       <c r="X8" s="11">
         <v>820648.7</v>
       </c>
       <c r="Y8" s="9">
         <v>101</v>
       </c>
     </row>
-    <row r="9" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" ht="16.5" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="10">
         <v>44744.7</v>
       </c>
       <c r="C9" s="9">
         <v>99.3</v>
       </c>
       <c r="D9" s="11">
         <v>107213.4</v>
       </c>
       <c r="E9" s="11">
         <v>100.9</v>
       </c>
       <c r="F9" s="11">
         <v>173670.8</v>
       </c>
       <c r="G9" s="11">
         <v>103.9</v>
       </c>
       <c r="H9" s="11">
         <v>250158.6</v>
       </c>
       <c r="I9" s="11">
@@ -1258,51 +1256,51 @@
       <c r="R9" s="11">
         <v>649339.9</v>
       </c>
       <c r="S9" s="11">
         <v>104.4</v>
       </c>
       <c r="T9" s="11">
         <v>733690.1</v>
       </c>
       <c r="U9" s="11">
         <v>103.8</v>
       </c>
       <c r="V9" s="11">
         <v>805277.3</v>
       </c>
       <c r="W9" s="11">
         <v>102.5</v>
       </c>
       <c r="X9" s="11">
         <v>882577.5</v>
       </c>
       <c r="Y9" s="11">
         <v>101.1</v>
       </c>
     </row>
-    <row r="10" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" ht="16.5" customHeight="1">
       <c r="A10" s="14">
         <v>2024</v>
       </c>
       <c r="B10" s="11">
         <v>47095.5</v>
       </c>
       <c r="C10" s="13">
         <v>102.5</v>
       </c>
       <c r="D10" s="11">
         <v>113715.3</v>
       </c>
       <c r="E10" s="13">
         <v>103.7</v>
       </c>
       <c r="F10" s="11">
         <v>181116.2</v>
       </c>
       <c r="G10" s="13">
         <v>101.7</v>
       </c>
       <c r="H10" s="11">
         <v>259879.7</v>
       </c>
       <c r="I10" s="13">
@@ -1335,51 +1333,51 @@
       <c r="R10" s="11">
         <v>714575.6</v>
       </c>
       <c r="S10" s="13">
         <v>107.2</v>
       </c>
       <c r="T10" s="11">
         <v>804383.2</v>
       </c>
       <c r="U10" s="13">
         <v>106.9</v>
       </c>
       <c r="V10" s="11">
         <v>881924.9</v>
       </c>
       <c r="W10" s="13">
         <v>106.9</v>
       </c>
       <c r="X10" s="11">
         <v>990602.3</v>
       </c>
       <c r="Y10" s="13">
         <v>109.6</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" s="3" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="11">
         <v>50826.5</v>
       </c>
       <c r="C11" s="13">
         <v>105.8</v>
       </c>
       <c r="D11" s="11">
         <v>122293.9</v>
       </c>
       <c r="E11" s="11">
         <v>105</v>
       </c>
       <c r="F11" s="11">
         <v>206673</v>
       </c>
       <c r="G11" s="11">
         <v>110.8</v>
       </c>
       <c r="H11" s="11">
         <v>301710.59999999998</v>
       </c>
       <c r="I11" s="11">
@@ -1412,161 +1410,165 @@
       <c r="R11" s="11">
         <v>841517.1</v>
       </c>
       <c r="S11" s="11">
         <v>112</v>
       </c>
       <c r="T11" s="11">
         <v>951979.2</v>
       </c>
       <c r="U11" s="11">
         <v>112.3</v>
       </c>
       <c r="V11" s="11">
         <v>1056168.1000000001</v>
       </c>
       <c r="W11" s="11">
         <v>113.3</v>
       </c>
       <c r="X11" s="11">
         <v>1180881.7</v>
       </c>
       <c r="Y11" s="11">
         <v>112.6</v>
       </c>
     </row>
-    <row r="12" spans="1:26" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:26" ht="17.25" customHeight="1" thickBot="1">
       <c r="A12" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="17">
         <v>75701</v>
       </c>
       <c r="C12" s="18">
         <v>137.69999999999999</v>
       </c>
       <c r="D12" s="17">
         <v>167290.9</v>
       </c>
       <c r="E12" s="17">
         <v>126.3</v>
       </c>
       <c r="F12" s="17">
         <v>269767.8</v>
       </c>
       <c r="G12" s="17">
         <v>120.8</v>
       </c>
       <c r="H12" s="17">
         <v>394032.3</v>
       </c>
       <c r="I12" s="17">
         <v>120.4</v>
       </c>
       <c r="J12" s="17">
         <v>528652.9</v>
       </c>
       <c r="K12" s="17">
         <v>120.7</v>
       </c>
       <c r="L12" s="17">
         <v>671273.2</v>
       </c>
       <c r="M12" s="17">
         <v>121.8</v>
       </c>
-      <c r="N12" s="17"/>
-      <c r="O12" s="17"/>
+      <c r="N12" s="17">
+        <v>786205.8</v>
+      </c>
+      <c r="O12" s="17">
+        <v>118.4</v>
+      </c>
       <c r="P12" s="17"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="12"/>
     </row>
-    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
       <c r="S13" s="12"/>
       <c r="T13" s="12"/>
       <c r="U13" s="12"/>
       <c r="V13" s="12"/>
       <c r="W13" s="12"/>
       <c r="X13" s="12"/>
       <c r="Y13" s="12"/>
     </row>
-    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:26">
       <c r="A14" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="12"/>
     </row>
-    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:26">
       <c r="A15" s="12"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="12"/>
       <c r="O15" s="12"/>
       <c r="P15" s="12"/>
       <c r="Q15" s="12"/>
       <c r="R15" s="12"/>
       <c r="S15" s="12"/>
       <c r="T15" s="12"/>
       <c r="U15" s="12"/>
       <c r="V15" s="12"/>
       <c r="W15" s="12"/>
       <c r="X15" s="12"/>
       <c r="Y15" s="12"/>