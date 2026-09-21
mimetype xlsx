--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="855" yWindow="105" windowWidth="20595" windowHeight="7800"/>
+    <workbookView xWindow="-1740" yWindow="-30" windowWidth="21420" windowHeight="7845"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$16</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="23">
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t xml:space="preserve">Volumeof services and information on domestic trade(wholesale and retail trade)* </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January
 -February</t>
@@ -99,56 +99,56 @@
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>January
 -September</t>
   </si>
   <si>
     <t>2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -438,84 +438,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -651,195 +653,195 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L15" sqref="L15"/>
+      <selection activeCell="Q17" sqref="Q17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="22.5" customHeight="1">
+    <row r="1" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
       <c r="N1" s="23"/>
       <c r="O1" s="23"/>
       <c r="P1" s="23"/>
       <c r="Q1" s="23"/>
       <c r="R1" s="23"/>
       <c r="S1" s="23"/>
       <c r="T1" s="23"/>
       <c r="U1" s="23"/>
       <c r="V1" s="23"/>
       <c r="W1" s="23"/>
       <c r="X1" s="23"/>
       <c r="Y1" s="23"/>
     </row>
-    <row r="2" spans="1:26" ht="20.25" customHeight="1" thickBot="1">
+    <row r="2" spans="1:26" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
     </row>
-    <row r="3" spans="1:26" ht="27.75" customHeight="1">
+    <row r="3" spans="1:26" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="24"/>
       <c r="B3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="21"/>
       <c r="F3" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="21"/>
       <c r="H3" s="20" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="21"/>
       <c r="J3" s="20" t="s">
         <v>6</v>
       </c>
       <c r="K3" s="21"/>
       <c r="L3" s="20" t="s">
         <v>7</v>
       </c>
       <c r="M3" s="21"/>
       <c r="N3" s="20" t="s">
         <v>8</v>
       </c>
       <c r="O3" s="21"/>
       <c r="P3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="Q3" s="21"/>
       <c r="R3" s="20" t="s">
         <v>21</v>
       </c>
       <c r="S3" s="21"/>
       <c r="T3" s="20" t="s">
         <v>10</v>
       </c>
       <c r="U3" s="21"/>
       <c r="V3" s="20" t="s">
         <v>11</v>
       </c>
       <c r="W3" s="21"/>
       <c r="X3" s="20" t="s">
         <v>12</v>
       </c>
       <c r="Y3" s="22"/>
     </row>
-    <row r="4" spans="1:26" ht="65.25" customHeight="1" thickBot="1">
+    <row r="4" spans="1:26" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="25"/>
       <c r="B4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>14</v>
       </c>
@@ -871,51 +873,51 @@
         <v>13</v>
       </c>
       <c r="S4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="T4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="U4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="V4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="W4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="X4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Z4" s="3"/>
     </row>
-    <row r="5" spans="1:26" ht="19.5" customHeight="1">
+    <row r="5" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="7">
         <v>34909.300000000003</v>
       </c>
       <c r="C5" s="7">
         <v>102.8</v>
       </c>
       <c r="D5" s="7">
         <v>75142.600000000006</v>
       </c>
       <c r="E5" s="8">
         <v>103</v>
       </c>
       <c r="F5" s="7">
         <v>123524.5</v>
       </c>
       <c r="G5" s="8">
         <v>103.7</v>
       </c>
       <c r="H5" s="7">
         <v>172855.8</v>
       </c>
       <c r="I5" s="8">
@@ -948,51 +950,51 @@
       <c r="R5" s="10">
         <v>440763.5</v>
       </c>
       <c r="S5" s="11">
         <v>102</v>
       </c>
       <c r="T5" s="10">
         <v>501724.6</v>
       </c>
       <c r="U5" s="11">
         <v>102</v>
       </c>
       <c r="V5" s="10">
         <v>554838.1</v>
       </c>
       <c r="W5" s="11">
         <v>102</v>
       </c>
       <c r="X5" s="7">
         <v>611872.9</v>
       </c>
       <c r="Y5" s="11">
         <v>101.2</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="14.25" customHeight="1">
+    <row r="6" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="7">
         <v>37672</v>
       </c>
       <c r="C6" s="7">
         <v>102.8</v>
       </c>
       <c r="D6" s="10">
         <v>78789.399999999994</v>
       </c>
       <c r="E6" s="11">
         <v>99.8</v>
       </c>
       <c r="F6" s="7">
         <v>132042.79999999999</v>
       </c>
       <c r="G6" s="7">
         <v>101.8</v>
       </c>
       <c r="H6" s="7">
         <v>173282.3</v>
       </c>
       <c r="I6" s="7">
@@ -1025,51 +1027,51 @@
       <c r="R6" s="7">
         <v>454531.1</v>
       </c>
       <c r="S6" s="7">
         <v>97.1</v>
       </c>
       <c r="T6" s="7">
         <v>517705</v>
       </c>
       <c r="U6" s="11">
         <v>97</v>
       </c>
       <c r="V6" s="7">
         <v>575319.6</v>
       </c>
       <c r="W6" s="12">
         <v>97.4</v>
       </c>
       <c r="X6" s="7">
         <v>636713.1</v>
       </c>
       <c r="Y6" s="12">
         <v>97.6</v>
       </c>
     </row>
-    <row r="7" spans="1:26" ht="14.25" customHeight="1">
+    <row r="7" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="7">
         <v>37792.699999999997</v>
       </c>
       <c r="C7" s="7">
         <v>92.8</v>
       </c>
       <c r="D7" s="7">
         <v>81273.399999999994</v>
       </c>
       <c r="E7" s="11">
         <v>95.6</v>
       </c>
       <c r="F7" s="7">
         <v>128666.026</v>
       </c>
       <c r="G7" s="11">
         <v>90.407588069928821</v>
       </c>
       <c r="H7" s="7">
         <v>189473.1</v>
       </c>
       <c r="I7" s="7">
@@ -1102,51 +1104,51 @@
       <c r="R7" s="7">
         <v>497241.3</v>
       </c>
       <c r="S7" s="11">
         <v>100.8</v>
       </c>
       <c r="T7" s="7">
         <v>570213.19999999995</v>
       </c>
       <c r="U7" s="11">
         <v>101.2</v>
       </c>
       <c r="V7" s="7">
         <v>634800.6</v>
       </c>
       <c r="W7" s="11">
         <v>101.3</v>
       </c>
       <c r="X7" s="7">
         <v>704332.2</v>
       </c>
       <c r="Y7" s="13">
         <v>101.2</v>
       </c>
     </row>
-    <row r="8" spans="1:26" ht="16.5" customHeight="1">
+    <row r="8" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="7">
         <v>39192.6</v>
       </c>
       <c r="C8" s="7">
         <v>91.6</v>
       </c>
       <c r="D8" s="7">
         <v>92598.9</v>
       </c>
       <c r="E8" s="7">
         <v>100.6</v>
       </c>
       <c r="F8" s="7">
         <v>147340.6</v>
       </c>
       <c r="G8" s="7">
         <v>100.4</v>
       </c>
       <c r="H8" s="11">
         <v>219440.4</v>
       </c>
       <c r="I8" s="7">
@@ -1179,51 +1181,51 @@
       <c r="R8" s="9">
         <v>578399.9</v>
       </c>
       <c r="S8" s="10">
         <v>100.7</v>
       </c>
       <c r="T8" s="11">
         <v>660132.6</v>
       </c>
       <c r="U8" s="9">
         <v>100.2</v>
       </c>
       <c r="V8" s="11">
         <v>736424.2</v>
       </c>
       <c r="W8" s="9">
         <v>100.5</v>
       </c>
       <c r="X8" s="11">
         <v>820648.7</v>
       </c>
       <c r="Y8" s="9">
         <v>101</v>
       </c>
     </row>
-    <row r="9" spans="1:26" ht="16.5" customHeight="1">
+    <row r="9" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="10">
         <v>44744.7</v>
       </c>
       <c r="C9" s="9">
         <v>99.3</v>
       </c>
       <c r="D9" s="11">
         <v>107213.4</v>
       </c>
       <c r="E9" s="11">
         <v>100.9</v>
       </c>
       <c r="F9" s="11">
         <v>173670.8</v>
       </c>
       <c r="G9" s="11">
         <v>103.9</v>
       </c>
       <c r="H9" s="11">
         <v>250158.6</v>
       </c>
       <c r="I9" s="11">
@@ -1256,51 +1258,51 @@
       <c r="R9" s="11">
         <v>649339.9</v>
       </c>
       <c r="S9" s="11">
         <v>104.4</v>
       </c>
       <c r="T9" s="11">
         <v>733690.1</v>
       </c>
       <c r="U9" s="11">
         <v>103.8</v>
       </c>
       <c r="V9" s="11">
         <v>805277.3</v>
       </c>
       <c r="W9" s="11">
         <v>102.5</v>
       </c>
       <c r="X9" s="11">
         <v>882577.5</v>
       </c>
       <c r="Y9" s="11">
         <v>101.1</v>
       </c>
     </row>
-    <row r="10" spans="1:26" ht="16.5" customHeight="1">
+    <row r="10" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="14">
         <v>2024</v>
       </c>
       <c r="B10" s="11">
         <v>47095.5</v>
       </c>
       <c r="C10" s="13">
         <v>102.5</v>
       </c>
       <c r="D10" s="11">
         <v>113715.3</v>
       </c>
       <c r="E10" s="13">
         <v>103.7</v>
       </c>
       <c r="F10" s="11">
         <v>181116.2</v>
       </c>
       <c r="G10" s="13">
         <v>101.7</v>
       </c>
       <c r="H10" s="11">
         <v>259879.7</v>
       </c>
       <c r="I10" s="13">
@@ -1333,51 +1335,51 @@
       <c r="R10" s="11">
         <v>714575.6</v>
       </c>
       <c r="S10" s="13">
         <v>107.2</v>
       </c>
       <c r="T10" s="11">
         <v>804383.2</v>
       </c>
       <c r="U10" s="13">
         <v>106.9</v>
       </c>
       <c r="V10" s="11">
         <v>881924.9</v>
       </c>
       <c r="W10" s="13">
         <v>106.9</v>
       </c>
       <c r="X10" s="11">
         <v>990602.3</v>
       </c>
       <c r="Y10" s="13">
         <v>109.6</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="3" customFormat="1" ht="16.5" customHeight="1">
+    <row r="11" spans="1:26" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="11">
         <v>50826.5</v>
       </c>
       <c r="C11" s="13">
         <v>105.8</v>
       </c>
       <c r="D11" s="11">
         <v>122293.9</v>
       </c>
       <c r="E11" s="11">
         <v>105</v>
       </c>
       <c r="F11" s="11">
         <v>206673</v>
       </c>
       <c r="G11" s="11">
         <v>110.8</v>
       </c>
       <c r="H11" s="11">
         <v>301710.59999999998</v>
       </c>
       <c r="I11" s="11">
@@ -1410,165 +1412,169 @@
       <c r="R11" s="11">
         <v>841517.1</v>
       </c>
       <c r="S11" s="11">
         <v>112</v>
       </c>
       <c r="T11" s="11">
         <v>951979.2</v>
       </c>
       <c r="U11" s="11">
         <v>112.3</v>
       </c>
       <c r="V11" s="11">
         <v>1056168.1000000001</v>
       </c>
       <c r="W11" s="11">
         <v>113.3</v>
       </c>
       <c r="X11" s="11">
         <v>1180881.7</v>
       </c>
       <c r="Y11" s="11">
         <v>112.6</v>
       </c>
     </row>
-    <row r="12" spans="1:26" ht="17.25" customHeight="1" thickBot="1">
+    <row r="12" spans="1:26" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="17">
         <v>75701</v>
       </c>
       <c r="C12" s="18">
         <v>137.69999999999999</v>
       </c>
       <c r="D12" s="17">
         <v>167290.9</v>
       </c>
       <c r="E12" s="17">
         <v>126.3</v>
       </c>
       <c r="F12" s="17">
         <v>269767.8</v>
       </c>
       <c r="G12" s="17">
         <v>120.8</v>
       </c>
       <c r="H12" s="17">
         <v>394032.3</v>
       </c>
       <c r="I12" s="17">
         <v>120.4</v>
       </c>
       <c r="J12" s="17">
         <v>528652.9</v>
       </c>
       <c r="K12" s="17">
         <v>120.7</v>
       </c>
       <c r="L12" s="17">
         <v>671273.2</v>
       </c>
       <c r="M12" s="17">
         <v>121.8</v>
       </c>
       <c r="N12" s="17">
         <v>786205.8</v>
       </c>
       <c r="O12" s="17">
         <v>118.4</v>
       </c>
-      <c r="P12" s="17"/>
-      <c r="Q12" s="17"/>
+      <c r="P12" s="17">
+        <v>918625.5</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>116.8</v>
+      </c>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
       <c r="S13" s="12"/>
       <c r="T13" s="12"/>
       <c r="U13" s="12"/>
       <c r="V13" s="12"/>
       <c r="W13" s="12"/>
       <c r="X13" s="12"/>
       <c r="Y13" s="12"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="12"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="12"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="12"/>
       <c r="O15" s="12"/>
       <c r="P15" s="12"/>
       <c r="Q15" s="12"/>
       <c r="R15" s="12"/>
       <c r="S15" s="12"/>
       <c r="T15" s="12"/>
       <c r="U15" s="12"/>
       <c r="V15" s="12"/>
       <c r="W15" s="12"/>
       <c r="X15" s="12"/>
       <c r="Y15" s="12"/>