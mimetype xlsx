--- v5 (2026-09-21)
+++ v6 (2026-10-13)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1740" yWindow="-30" windowWidth="21420" windowHeight="7845"/>
+    <workbookView xWindow="1545" yWindow="150" windowWidth="15645" windowHeight="8865"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="4" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="volume and information" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'volume and information'!$A$1:$Y$16</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="66">
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t xml:space="preserve">Volumeof services and information on domestic trade(wholesale and retail trade)* </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January
 -February</t>
   </si>
   <si>
     <t>January
 -March</t>
   </si>
   <si>
     <t>January
 -April</t>
   </si>
   <si>
     <t>January
 -May</t>
   </si>
@@ -94,61 +98,212 @@
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>January
 -September</t>
   </si>
   <si>
     <t>2026</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume index of turnover shows how turnover changes as a result of changes in its physical volume, excluding the impact of price changes.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>To calculate the volume index of goods (services) turnover, the turnovers of the reporting and base periods are compared at the prices of the same period, taken as the base period (in constant prices).</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Division of Trade and Services Statistics</t>
+  </si>
+  <si>
+    <t>Zakirova Farida</t>
+  </si>
+  <si>
+    <t>+7 715 2 466771</t>
+  </si>
+  <si>
+    <t>fa.zakirova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/sko/dynamic-tables/28254/</t>
+  </si>
+  <si>
+    <t>million tenge, percentage</t>
+  </si>
+  <si>
+    <t>Aggregation, calculated</t>
+  </si>
+  <si>
+    <t>since 2019 January</t>
+  </si>
+  <si>
+    <t>172401, 171402</t>
+  </si>
+  <si>
+    <t>Volume  and index  (by field of Trade)</t>
+  </si>
+  <si>
+    <t>Statistical forms: "Report on the sale of goods and services" (index – 2-trade, frequency – monthly), "Report on the sale of goods and services" (index – 1-VT, frequency – annual)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25839/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -161,66 +316,145 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -285,126 +519,213 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="10" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -649,200 +970,673 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:D29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="31.5703125" customWidth="1"/>
+    <col min="2" max="2" width="104.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="45"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+    </row>
+    <row r="7" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+    </row>
+    <row r="9" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="26"/>
+      <c r="D9" s="26"/>
+    </row>
+    <row r="10" spans="1:4" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="42"/>
+      <c r="D10" s="26"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+    </row>
+    <row r="12" spans="1:4" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="38"/>
+      <c r="D12" s="38"/>
+    </row>
+    <row r="13" spans="1:4" s="39" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+    </row>
+    <row r="14" spans="1:4" s="39" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+    </row>
+    <row r="15" spans="1:4" s="39" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="38"/>
+      <c r="D15" s="38"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="32">
+        <v>46246</v>
+      </c>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="32">
+        <v>46279</v>
+      </c>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="27"/>
+      <c r="B22" s="27"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="27"/>
+      <c r="B23" s="27"/>
+      <c r="C23" s="26"/>
+      <c r="D23" s="26"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="27"/>
+      <c r="B24" s="27"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="27"/>
+      <c r="B25" s="27"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="26"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="27"/>
+      <c r="B26" s="27"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="26"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="27"/>
+      <c r="B27" s="27"/>
+      <c r="C27" s="26"/>
+      <c r="D27" s="26"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="27"/>
+      <c r="B28" s="27"/>
+      <c r="C28" s="26"/>
+      <c r="D28" s="26"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="28"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.7109375" customWidth="1"/>
+    <col min="2" max="2" width="79.5703125" customWidth="1"/>
+    <col min="257" max="257" width="4.7109375" customWidth="1"/>
+    <col min="258" max="258" width="79.5703125" customWidth="1"/>
+    <col min="513" max="513" width="4.7109375" customWidth="1"/>
+    <col min="514" max="514" width="79.5703125" customWidth="1"/>
+    <col min="769" max="769" width="4.7109375" customWidth="1"/>
+    <col min="770" max="770" width="79.5703125" customWidth="1"/>
+    <col min="1025" max="1025" width="4.7109375" customWidth="1"/>
+    <col min="1026" max="1026" width="79.5703125" customWidth="1"/>
+    <col min="1281" max="1281" width="4.7109375" customWidth="1"/>
+    <col min="1282" max="1282" width="79.5703125" customWidth="1"/>
+    <col min="1537" max="1537" width="4.7109375" customWidth="1"/>
+    <col min="1538" max="1538" width="79.5703125" customWidth="1"/>
+    <col min="1793" max="1793" width="4.7109375" customWidth="1"/>
+    <col min="1794" max="1794" width="79.5703125" customWidth="1"/>
+    <col min="2049" max="2049" width="4.7109375" customWidth="1"/>
+    <col min="2050" max="2050" width="79.5703125" customWidth="1"/>
+    <col min="2305" max="2305" width="4.7109375" customWidth="1"/>
+    <col min="2306" max="2306" width="79.5703125" customWidth="1"/>
+    <col min="2561" max="2561" width="4.7109375" customWidth="1"/>
+    <col min="2562" max="2562" width="79.5703125" customWidth="1"/>
+    <col min="2817" max="2817" width="4.7109375" customWidth="1"/>
+    <col min="2818" max="2818" width="79.5703125" customWidth="1"/>
+    <col min="3073" max="3073" width="4.7109375" customWidth="1"/>
+    <col min="3074" max="3074" width="79.5703125" customWidth="1"/>
+    <col min="3329" max="3329" width="4.7109375" customWidth="1"/>
+    <col min="3330" max="3330" width="79.5703125" customWidth="1"/>
+    <col min="3585" max="3585" width="4.7109375" customWidth="1"/>
+    <col min="3586" max="3586" width="79.5703125" customWidth="1"/>
+    <col min="3841" max="3841" width="4.7109375" customWidth="1"/>
+    <col min="3842" max="3842" width="79.5703125" customWidth="1"/>
+    <col min="4097" max="4097" width="4.7109375" customWidth="1"/>
+    <col min="4098" max="4098" width="79.5703125" customWidth="1"/>
+    <col min="4353" max="4353" width="4.7109375" customWidth="1"/>
+    <col min="4354" max="4354" width="79.5703125" customWidth="1"/>
+    <col min="4609" max="4609" width="4.7109375" customWidth="1"/>
+    <col min="4610" max="4610" width="79.5703125" customWidth="1"/>
+    <col min="4865" max="4865" width="4.7109375" customWidth="1"/>
+    <col min="4866" max="4866" width="79.5703125" customWidth="1"/>
+    <col min="5121" max="5121" width="4.7109375" customWidth="1"/>
+    <col min="5122" max="5122" width="79.5703125" customWidth="1"/>
+    <col min="5377" max="5377" width="4.7109375" customWidth="1"/>
+    <col min="5378" max="5378" width="79.5703125" customWidth="1"/>
+    <col min="5633" max="5633" width="4.7109375" customWidth="1"/>
+    <col min="5634" max="5634" width="79.5703125" customWidth="1"/>
+    <col min="5889" max="5889" width="4.7109375" customWidth="1"/>
+    <col min="5890" max="5890" width="79.5703125" customWidth="1"/>
+    <col min="6145" max="6145" width="4.7109375" customWidth="1"/>
+    <col min="6146" max="6146" width="79.5703125" customWidth="1"/>
+    <col min="6401" max="6401" width="4.7109375" customWidth="1"/>
+    <col min="6402" max="6402" width="79.5703125" customWidth="1"/>
+    <col min="6657" max="6657" width="4.7109375" customWidth="1"/>
+    <col min="6658" max="6658" width="79.5703125" customWidth="1"/>
+    <col min="6913" max="6913" width="4.7109375" customWidth="1"/>
+    <col min="6914" max="6914" width="79.5703125" customWidth="1"/>
+    <col min="7169" max="7169" width="4.7109375" customWidth="1"/>
+    <col min="7170" max="7170" width="79.5703125" customWidth="1"/>
+    <col min="7425" max="7425" width="4.7109375" customWidth="1"/>
+    <col min="7426" max="7426" width="79.5703125" customWidth="1"/>
+    <col min="7681" max="7681" width="4.7109375" customWidth="1"/>
+    <col min="7682" max="7682" width="79.5703125" customWidth="1"/>
+    <col min="7937" max="7937" width="4.7109375" customWidth="1"/>
+    <col min="7938" max="7938" width="79.5703125" customWidth="1"/>
+    <col min="8193" max="8193" width="4.7109375" customWidth="1"/>
+    <col min="8194" max="8194" width="79.5703125" customWidth="1"/>
+    <col min="8449" max="8449" width="4.7109375" customWidth="1"/>
+    <col min="8450" max="8450" width="79.5703125" customWidth="1"/>
+    <col min="8705" max="8705" width="4.7109375" customWidth="1"/>
+    <col min="8706" max="8706" width="79.5703125" customWidth="1"/>
+    <col min="8961" max="8961" width="4.7109375" customWidth="1"/>
+    <col min="8962" max="8962" width="79.5703125" customWidth="1"/>
+    <col min="9217" max="9217" width="4.7109375" customWidth="1"/>
+    <col min="9218" max="9218" width="79.5703125" customWidth="1"/>
+    <col min="9473" max="9473" width="4.7109375" customWidth="1"/>
+    <col min="9474" max="9474" width="79.5703125" customWidth="1"/>
+    <col min="9729" max="9729" width="4.7109375" customWidth="1"/>
+    <col min="9730" max="9730" width="79.5703125" customWidth="1"/>
+    <col min="9985" max="9985" width="4.7109375" customWidth="1"/>
+    <col min="9986" max="9986" width="79.5703125" customWidth="1"/>
+    <col min="10241" max="10241" width="4.7109375" customWidth="1"/>
+    <col min="10242" max="10242" width="79.5703125" customWidth="1"/>
+    <col min="10497" max="10497" width="4.7109375" customWidth="1"/>
+    <col min="10498" max="10498" width="79.5703125" customWidth="1"/>
+    <col min="10753" max="10753" width="4.7109375" customWidth="1"/>
+    <col min="10754" max="10754" width="79.5703125" customWidth="1"/>
+    <col min="11009" max="11009" width="4.7109375" customWidth="1"/>
+    <col min="11010" max="11010" width="79.5703125" customWidth="1"/>
+    <col min="11265" max="11265" width="4.7109375" customWidth="1"/>
+    <col min="11266" max="11266" width="79.5703125" customWidth="1"/>
+    <col min="11521" max="11521" width="4.7109375" customWidth="1"/>
+    <col min="11522" max="11522" width="79.5703125" customWidth="1"/>
+    <col min="11777" max="11777" width="4.7109375" customWidth="1"/>
+    <col min="11778" max="11778" width="79.5703125" customWidth="1"/>
+    <col min="12033" max="12033" width="4.7109375" customWidth="1"/>
+    <col min="12034" max="12034" width="79.5703125" customWidth="1"/>
+    <col min="12289" max="12289" width="4.7109375" customWidth="1"/>
+    <col min="12290" max="12290" width="79.5703125" customWidth="1"/>
+    <col min="12545" max="12545" width="4.7109375" customWidth="1"/>
+    <col min="12546" max="12546" width="79.5703125" customWidth="1"/>
+    <col min="12801" max="12801" width="4.7109375" customWidth="1"/>
+    <col min="12802" max="12802" width="79.5703125" customWidth="1"/>
+    <col min="13057" max="13057" width="4.7109375" customWidth="1"/>
+    <col min="13058" max="13058" width="79.5703125" customWidth="1"/>
+    <col min="13313" max="13313" width="4.7109375" customWidth="1"/>
+    <col min="13314" max="13314" width="79.5703125" customWidth="1"/>
+    <col min="13569" max="13569" width="4.7109375" customWidth="1"/>
+    <col min="13570" max="13570" width="79.5703125" customWidth="1"/>
+    <col min="13825" max="13825" width="4.7109375" customWidth="1"/>
+    <col min="13826" max="13826" width="79.5703125" customWidth="1"/>
+    <col min="14081" max="14081" width="4.7109375" customWidth="1"/>
+    <col min="14082" max="14082" width="79.5703125" customWidth="1"/>
+    <col min="14337" max="14337" width="4.7109375" customWidth="1"/>
+    <col min="14338" max="14338" width="79.5703125" customWidth="1"/>
+    <col min="14593" max="14593" width="4.7109375" customWidth="1"/>
+    <col min="14594" max="14594" width="79.5703125" customWidth="1"/>
+    <col min="14849" max="14849" width="4.7109375" customWidth="1"/>
+    <col min="14850" max="14850" width="79.5703125" customWidth="1"/>
+    <col min="15105" max="15105" width="4.7109375" customWidth="1"/>
+    <col min="15106" max="15106" width="79.5703125" customWidth="1"/>
+    <col min="15361" max="15361" width="4.7109375" customWidth="1"/>
+    <col min="15362" max="15362" width="79.5703125" customWidth="1"/>
+    <col min="15617" max="15617" width="4.7109375" customWidth="1"/>
+    <col min="15618" max="15618" width="79.5703125" customWidth="1"/>
+    <col min="15873" max="15873" width="4.7109375" customWidth="1"/>
+    <col min="15874" max="15874" width="79.5703125" customWidth="1"/>
+    <col min="16129" max="16129" width="4.7109375" customWidth="1"/>
+    <col min="16130" max="16130" width="79.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B2" s="20"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="21" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="21" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B10" s="22" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="23"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="23"/>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z15"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q17" sqref="Q17"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="R12" sqref="R12:S12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="23"/>
-[...22 lines deleted...]
-      <c r="Y1" s="23"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
     </row>
     <row r="2" spans="1:26" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
     </row>
     <row r="3" spans="1:26" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="24"/>
-      <c r="B3" s="26" t="s">
+      <c r="A3" s="50"/>
+      <c r="B3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="26"/>
-      <c r="D3" s="20" t="s">
+      <c r="C3" s="52"/>
+      <c r="D3" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="21"/>
-      <c r="F3" s="20" t="s">
+      <c r="E3" s="47"/>
+      <c r="F3" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="21"/>
-      <c r="H3" s="20" t="s">
+      <c r="G3" s="47"/>
+      <c r="H3" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="21"/>
-      <c r="J3" s="20" t="s">
+      <c r="I3" s="47"/>
+      <c r="J3" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="K3" s="21"/>
-      <c r="L3" s="20" t="s">
+      <c r="K3" s="47"/>
+      <c r="L3" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="M3" s="21"/>
-      <c r="N3" s="20" t="s">
+      <c r="M3" s="47"/>
+      <c r="N3" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="O3" s="21"/>
-      <c r="P3" s="20" t="s">
+      <c r="O3" s="47"/>
+      <c r="P3" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="Q3" s="21"/>
-      <c r="R3" s="20" t="s">
+      <c r="Q3" s="47"/>
+      <c r="R3" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="S3" s="21"/>
-      <c r="T3" s="20" t="s">
+      <c r="S3" s="47"/>
+      <c r="T3" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="U3" s="21"/>
-      <c r="V3" s="20" t="s">
+      <c r="U3" s="47"/>
+      <c r="V3" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="W3" s="21"/>
-      <c r="X3" s="20" t="s">
+      <c r="W3" s="47"/>
+      <c r="X3" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="Y3" s="22"/>
+      <c r="Y3" s="48"/>
     </row>
     <row r="4" spans="1:26" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="25"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1464,52 +2258,56 @@
       </c>
       <c r="J12" s="17">
         <v>528652.9</v>
       </c>
       <c r="K12" s="17">
         <v>120.7</v>
       </c>
       <c r="L12" s="17">
         <v>671273.2</v>
       </c>
       <c r="M12" s="17">
         <v>121.8</v>
       </c>
       <c r="N12" s="17">
         <v>786205.8</v>
       </c>
       <c r="O12" s="17">
         <v>118.4</v>
       </c>
       <c r="P12" s="17">
         <v>918625.5</v>
       </c>
       <c r="Q12" s="17">
         <v>116.8</v>
       </c>
-      <c r="R12" s="17"/>
-      <c r="S12" s="17"/>
+      <c r="R12" s="17">
+        <v>1042884.7</v>
+      </c>
+      <c r="S12" s="17">
+        <v>116.1</v>
+      </c>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="12"/>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
@@ -1593,56 +2391,58 @@
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="16" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>volume and information</vt:lpstr>
+      <vt:lpstr>'volume and information'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>