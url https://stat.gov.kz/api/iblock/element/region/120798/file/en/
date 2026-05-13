--- v0 (2026-04-21)
+++ v1 (2026-05-13)
@@ -1,291 +1,333 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="195" windowWidth="23250" windowHeight="11925" tabRatio="850"/>
   </bookViews>
   <sheets>
     <sheet name="ВПМ" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ВПМ!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="U50" i="8" l="1"/>
+  <c r="U49" i="8"/>
+  <c r="U48" i="8"/>
+  <c r="U47" i="8"/>
+  <c r="U46" i="8"/>
+  <c r="U45" i="8"/>
+  <c r="U44" i="8"/>
+  <c r="U43" i="8"/>
+  <c r="U42" i="8"/>
+  <c r="U41" i="8"/>
+  <c r="U40" i="8"/>
+  <c r="U39" i="8"/>
+  <c r="U38" i="8"/>
+  <c r="U37" i="8"/>
+  <c r="U36" i="8"/>
+  <c r="U35" i="8"/>
+  <c r="U34" i="8"/>
+  <c r="U33" i="8"/>
+  <c r="U32" i="8"/>
+  <c r="U31" i="8"/>
+  <c r="U30" i="8"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="29">
-[...38 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="31">
   <si>
     <t>The average subsistence level per capita</t>
   </si>
   <si>
-    <t>Change in the subsistence minimum</t>
-[...1 lines deleted...]
-  <si>
     <t>as percentage of the previous year</t>
-  </si>
-[...62 lines deleted...]
-    <t>Zhitikarinski</t>
   </si>
   <si>
     <t>Karabalyk</t>
   </si>
   <si>
     <t>Karasu</t>
   </si>
   <si>
     <t>Naurzum</t>
   </si>
   <si>
     <t>Sarykol</t>
   </si>
   <si>
     <t>Uzunkol</t>
   </si>
   <si>
-    <t>Fedorovsky</t>
-[...1 lines deleted...]
-  <si>
     <t>Kostanay</t>
-  </si>
-[...4 lines deleted...]
-    <t>Mendykarinsky</t>
   </si>
   <si>
     <t>Beimbet Mailin</t>
   </si>
   <si>
     <t>Kostanay city</t>
   </si>
   <si>
     <t>Arkalyk city</t>
   </si>
   <si>
-    <t>Lisakovsk city</t>
-[...4 lines deleted...]
-  <si>
     <t>on average per year, in tenge</t>
   </si>
   <si>
     <t>Total for region</t>
+  </si>
+  <si>
+    <t>Altynsarin</t>
+  </si>
+  <si>
+    <t>Amangeldi</t>
+  </si>
+  <si>
+    <t>Auliekol</t>
+  </si>
+  <si>
+    <t>Denisov</t>
+  </si>
+  <si>
+    <t>Zhangeldin</t>
+  </si>
+  <si>
+    <t>Zhitikarin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamysti </t>
+  </si>
+  <si>
+    <t>Mendykara</t>
+  </si>
+  <si>
+    <t>Fedorov</t>
+  </si>
+  <si>
+    <t>Rudny city</t>
+  </si>
+  <si>
+    <t>Lisakov city</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2006</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2018</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Calculation methodology changed from January 1, 2006.</t>
+    </r>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2006</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> The structure of the  subsistence minimum has been changed since January 1, 2018.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> There are no data available in the context of Kostanay region.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="82" x14ac:knownFonts="1">
+  <fonts count="84" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -742,106 +784,123 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="2"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...13 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <vertAlign val="superscript"/>
-      <sz val="10"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="77">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
@@ -1496,478 +1555,487 @@
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="220">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="21" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="21" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="24" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="24" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="13" fillId="24" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="48" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="28" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="29" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="29" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="30" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...58 lines deleted...]
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="51" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="51" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="51" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="51" fillId="59" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="51" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="51" fillId="61" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="51" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="51" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="51" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="51" fillId="61" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="51" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="66" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="67" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="68" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="69" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="70" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="71" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="66" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="67" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="72" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="53" fillId="60" borderId="4" applyNumberFormat="0"/>
+    <xf numFmtId="0" fontId="54" fillId="73" borderId="5" applyNumberFormat="0"/>
+    <xf numFmtId="0" fontId="55" fillId="73" borderId="4" applyNumberFormat="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0"/>
+    <xf numFmtId="0" fontId="61" fillId="74" borderId="10" applyNumberFormat="0"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="63" fillId="75" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="66" fillId="0" borderId="0"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="69" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="64" fillId="76" borderId="11" applyNumberFormat="0" applyFont="0"/>
+    <xf numFmtId="0" fontId="64" fillId="76" borderId="11" applyNumberFormat="0" applyFont="0"/>
+    <xf numFmtId="0" fontId="49" fillId="76" borderId="11" applyNumberFormat="0" applyFont="0"/>
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="9" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="9" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0"/>
     <xf numFmtId="0" fontId="70" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
-    <xf numFmtId="0" fontId="66" fillId="76" borderId="11" applyNumberFormat="0" applyFont="0"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="73" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="169" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="50" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="71" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="72" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="72" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="77" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="77" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="77" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="77" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="77" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="77" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="77" fillId="0" borderId="13" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="77" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="80" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="79" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="77" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="77" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="77" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="77" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="77" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="171" fontId="77" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="77" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="78" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="78" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="78" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="77" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="77" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="77" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...122 lines deleted...]
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="79" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="74" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="220">
     <cellStyle name="20% - Акцент1" xfId="85" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="116"/>
     <cellStyle name="20% - Акцент2" xfId="89" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="10"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="117"/>
     <cellStyle name="20% - Акцент3" xfId="93" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="11"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="118"/>
     <cellStyle name="20% - Акцент4" xfId="97" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="12"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="119"/>
     <cellStyle name="20% - Акцент5" xfId="101" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="13"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="120"/>
     <cellStyle name="20% - Акцент6" xfId="105" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="14"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="121"/>
     <cellStyle name="40% - Акцент1" xfId="86" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1 2" xfId="15"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="122"/>
     <cellStyle name="40% - Акцент2" xfId="90" builtinId="35" customBuiltin="1"/>
@@ -2165,51 +2233,51 @@
     <cellStyle name="Финансовый 6" xfId="215"/>
     <cellStyle name="Финансовый 7" xfId="216"/>
     <cellStyle name="Финансовый 8" xfId="217"/>
     <cellStyle name="Финансовый 9" xfId="218"/>
     <cellStyle name="Хороший" xfId="73" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Хороший 2" xfId="60"/>
     <cellStyle name="Хороший 2 2" xfId="219"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE59F6D"/>
       <color rgb="FFE59E6D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2460,4311 +2528,4505 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист8"/>
-  <dimension ref="A1:V64"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B35" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C26" sqref="C26:T63"/>
       <selection pane="topRight" activeCell="C26" sqref="C26:T63"/>
       <selection pane="bottomLeft" activeCell="C26" sqref="C26:T63"/>
-      <selection pane="bottomRight" activeCell="K13" sqref="K13:L13"/>
+      <selection pane="bottomRight" activeCell="A58" sqref="A58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.85546875" style="8" customWidth="1"/>
-[...1214 lines deleted...]
-    <col min="16144" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="15.85546875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="9.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="7.5703125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="7.7109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="6.85546875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="7.28515625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="7" style="3" customWidth="1"/>
+    <col min="8" max="8" width="7.7109375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="7" style="3" customWidth="1"/>
+    <col min="10" max="10" width="8.140625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12" max="12" width="8.140625" style="3" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="7.7109375" style="3" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="3" customWidth="1"/>
+    <col min="16" max="16" width="7.85546875" style="8" customWidth="1"/>
+    <col min="17" max="17" width="7" style="5" customWidth="1"/>
+    <col min="18" max="18" width="7.140625" style="5" customWidth="1"/>
+    <col min="19" max="241" width="9.140625" style="5"/>
+    <col min="242" max="242" width="69.140625" style="5" customWidth="1"/>
+    <col min="243" max="251" width="11.85546875" style="5" customWidth="1"/>
+    <col min="252" max="252" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="253" max="253" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="254" max="254" width="11.28515625" style="5" customWidth="1"/>
+    <col min="255" max="255" width="11" style="5" customWidth="1"/>
+    <col min="256" max="256" width="10.7109375" style="5" customWidth="1"/>
+    <col min="257" max="257" width="10.42578125" style="5" customWidth="1"/>
+    <col min="258" max="258" width="10.85546875" style="5" customWidth="1"/>
+    <col min="259" max="259" width="11.28515625" style="5" customWidth="1"/>
+    <col min="260" max="260" width="10" style="5" customWidth="1"/>
+    <col min="261" max="261" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="262" max="262" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="263" max="263" width="10.7109375" style="5" customWidth="1"/>
+    <col min="264" max="264" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="265" max="267" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="268" max="268" width="9.85546875" style="5" customWidth="1"/>
+    <col min="269" max="271" width="11.140625" style="5" customWidth="1"/>
+    <col min="272" max="497" width="9.140625" style="5"/>
+    <col min="498" max="498" width="69.140625" style="5" customWidth="1"/>
+    <col min="499" max="507" width="11.85546875" style="5" customWidth="1"/>
+    <col min="508" max="508" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="509" max="509" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="510" max="510" width="11.28515625" style="5" customWidth="1"/>
+    <col min="511" max="511" width="11" style="5" customWidth="1"/>
+    <col min="512" max="512" width="10.7109375" style="5" customWidth="1"/>
+    <col min="513" max="513" width="10.42578125" style="5" customWidth="1"/>
+    <col min="514" max="514" width="10.85546875" style="5" customWidth="1"/>
+    <col min="515" max="515" width="11.28515625" style="5" customWidth="1"/>
+    <col min="516" max="516" width="10" style="5" customWidth="1"/>
+    <col min="517" max="517" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="518" max="518" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="519" max="519" width="10.7109375" style="5" customWidth="1"/>
+    <col min="520" max="520" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="521" max="523" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="524" max="524" width="9.85546875" style="5" customWidth="1"/>
+    <col min="525" max="527" width="11.140625" style="5" customWidth="1"/>
+    <col min="528" max="753" width="9.140625" style="5"/>
+    <col min="754" max="754" width="69.140625" style="5" customWidth="1"/>
+    <col min="755" max="763" width="11.85546875" style="5" customWidth="1"/>
+    <col min="764" max="764" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="765" max="765" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="766" max="766" width="11.28515625" style="5" customWidth="1"/>
+    <col min="767" max="767" width="11" style="5" customWidth="1"/>
+    <col min="768" max="768" width="10.7109375" style="5" customWidth="1"/>
+    <col min="769" max="769" width="10.42578125" style="5" customWidth="1"/>
+    <col min="770" max="770" width="10.85546875" style="5" customWidth="1"/>
+    <col min="771" max="771" width="11.28515625" style="5" customWidth="1"/>
+    <col min="772" max="772" width="10" style="5" customWidth="1"/>
+    <col min="773" max="773" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="774" max="774" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="775" max="775" width="10.7109375" style="5" customWidth="1"/>
+    <col min="776" max="776" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="777" max="779" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="780" max="780" width="9.85546875" style="5" customWidth="1"/>
+    <col min="781" max="783" width="11.140625" style="5" customWidth="1"/>
+    <col min="784" max="1009" width="9.140625" style="5"/>
+    <col min="1010" max="1010" width="69.140625" style="5" customWidth="1"/>
+    <col min="1011" max="1019" width="11.85546875" style="5" customWidth="1"/>
+    <col min="1020" max="1020" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1021" max="1021" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="1022" max="1022" width="11.28515625" style="5" customWidth="1"/>
+    <col min="1023" max="1023" width="11" style="5" customWidth="1"/>
+    <col min="1024" max="1024" width="10.7109375" style="5" customWidth="1"/>
+    <col min="1025" max="1025" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1026" max="1026" width="10.85546875" style="5" customWidth="1"/>
+    <col min="1027" max="1027" width="11.28515625" style="5" customWidth="1"/>
+    <col min="1028" max="1028" width="10" style="5" customWidth="1"/>
+    <col min="1029" max="1029" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1030" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1031" width="10.7109375" style="5" customWidth="1"/>
+    <col min="1032" max="1032" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1033" max="1035" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="1036" max="1036" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1037" max="1039" width="11.140625" style="5" customWidth="1"/>
+    <col min="1040" max="1265" width="9.140625" style="5"/>
+    <col min="1266" max="1266" width="69.140625" style="5" customWidth="1"/>
+    <col min="1267" max="1275" width="11.85546875" style="5" customWidth="1"/>
+    <col min="1276" max="1276" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1277" max="1277" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="1278" max="1278" width="11.28515625" style="5" customWidth="1"/>
+    <col min="1279" max="1279" width="11" style="5" customWidth="1"/>
+    <col min="1280" max="1280" width="10.7109375" style="5" customWidth="1"/>
+    <col min="1281" max="1281" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1282" max="1282" width="10.85546875" style="5" customWidth="1"/>
+    <col min="1283" max="1283" width="11.28515625" style="5" customWidth="1"/>
+    <col min="1284" max="1284" width="10" style="5" customWidth="1"/>
+    <col min="1285" max="1285" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1286" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1287" width="10.7109375" style="5" customWidth="1"/>
+    <col min="1288" max="1288" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1289" max="1291" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="1292" max="1292" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1293" max="1295" width="11.140625" style="5" customWidth="1"/>
+    <col min="1296" max="1521" width="9.140625" style="5"/>
+    <col min="1522" max="1522" width="69.140625" style="5" customWidth="1"/>
+    <col min="1523" max="1531" width="11.85546875" style="5" customWidth="1"/>
+    <col min="1532" max="1532" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1533" max="1533" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="1534" max="1534" width="11.28515625" style="5" customWidth="1"/>
+    <col min="1535" max="1535" width="11" style="5" customWidth="1"/>
+    <col min="1536" max="1536" width="10.7109375" style="5" customWidth="1"/>
+    <col min="1537" max="1537" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1538" max="1538" width="10.85546875" style="5" customWidth="1"/>
+    <col min="1539" max="1539" width="11.28515625" style="5" customWidth="1"/>
+    <col min="1540" max="1540" width="10" style="5" customWidth="1"/>
+    <col min="1541" max="1541" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1542" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1543" width="10.7109375" style="5" customWidth="1"/>
+    <col min="1544" max="1544" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1545" max="1547" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="1548" max="1548" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1549" max="1551" width="11.140625" style="5" customWidth="1"/>
+    <col min="1552" max="1777" width="9.140625" style="5"/>
+    <col min="1778" max="1778" width="69.140625" style="5" customWidth="1"/>
+    <col min="1779" max="1787" width="11.85546875" style="5" customWidth="1"/>
+    <col min="1788" max="1788" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1789" max="1789" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="1790" max="1790" width="11.28515625" style="5" customWidth="1"/>
+    <col min="1791" max="1791" width="11" style="5" customWidth="1"/>
+    <col min="1792" max="1792" width="10.7109375" style="5" customWidth="1"/>
+    <col min="1793" max="1793" width="10.42578125" style="5" customWidth="1"/>
+    <col min="1794" max="1794" width="10.85546875" style="5" customWidth="1"/>
+    <col min="1795" max="1795" width="11.28515625" style="5" customWidth="1"/>
+    <col min="1796" max="1796" width="10" style="5" customWidth="1"/>
+    <col min="1797" max="1797" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1798" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="1799" max="1799" width="10.7109375" style="5" customWidth="1"/>
+    <col min="1800" max="1800" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1801" max="1803" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="1804" max="1804" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1805" max="1807" width="11.140625" style="5" customWidth="1"/>
+    <col min="1808" max="2033" width="9.140625" style="5"/>
+    <col min="2034" max="2034" width="69.140625" style="5" customWidth="1"/>
+    <col min="2035" max="2043" width="11.85546875" style="5" customWidth="1"/>
+    <col min="2044" max="2044" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2045" max="2045" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2046" max="2046" width="11.28515625" style="5" customWidth="1"/>
+    <col min="2047" max="2047" width="11" style="5" customWidth="1"/>
+    <col min="2048" max="2048" width="10.7109375" style="5" customWidth="1"/>
+    <col min="2049" max="2049" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2050" max="2050" width="10.85546875" style="5" customWidth="1"/>
+    <col min="2051" max="2051" width="11.28515625" style="5" customWidth="1"/>
+    <col min="2052" max="2052" width="10" style="5" customWidth="1"/>
+    <col min="2053" max="2053" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2054" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2055" width="10.7109375" style="5" customWidth="1"/>
+    <col min="2056" max="2056" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2057" max="2059" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="2060" max="2060" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2061" max="2063" width="11.140625" style="5" customWidth="1"/>
+    <col min="2064" max="2289" width="9.140625" style="5"/>
+    <col min="2290" max="2290" width="69.140625" style="5" customWidth="1"/>
+    <col min="2291" max="2299" width="11.85546875" style="5" customWidth="1"/>
+    <col min="2300" max="2300" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2301" max="2301" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2302" max="2302" width="11.28515625" style="5" customWidth="1"/>
+    <col min="2303" max="2303" width="11" style="5" customWidth="1"/>
+    <col min="2304" max="2304" width="10.7109375" style="5" customWidth="1"/>
+    <col min="2305" max="2305" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2306" max="2306" width="10.85546875" style="5" customWidth="1"/>
+    <col min="2307" max="2307" width="11.28515625" style="5" customWidth="1"/>
+    <col min="2308" max="2308" width="10" style="5" customWidth="1"/>
+    <col min="2309" max="2309" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2310" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2311" width="10.7109375" style="5" customWidth="1"/>
+    <col min="2312" max="2312" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2313" max="2315" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="2316" max="2316" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2317" max="2319" width="11.140625" style="5" customWidth="1"/>
+    <col min="2320" max="2545" width="9.140625" style="5"/>
+    <col min="2546" max="2546" width="69.140625" style="5" customWidth="1"/>
+    <col min="2547" max="2555" width="11.85546875" style="5" customWidth="1"/>
+    <col min="2556" max="2556" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2557" max="2557" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2558" max="2558" width="11.28515625" style="5" customWidth="1"/>
+    <col min="2559" max="2559" width="11" style="5" customWidth="1"/>
+    <col min="2560" max="2560" width="10.7109375" style="5" customWidth="1"/>
+    <col min="2561" max="2561" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2562" max="2562" width="10.85546875" style="5" customWidth="1"/>
+    <col min="2563" max="2563" width="11.28515625" style="5" customWidth="1"/>
+    <col min="2564" max="2564" width="10" style="5" customWidth="1"/>
+    <col min="2565" max="2565" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2566" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2567" width="10.7109375" style="5" customWidth="1"/>
+    <col min="2568" max="2568" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2569" max="2571" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="2572" max="2572" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2573" max="2575" width="11.140625" style="5" customWidth="1"/>
+    <col min="2576" max="2801" width="9.140625" style="5"/>
+    <col min="2802" max="2802" width="69.140625" style="5" customWidth="1"/>
+    <col min="2803" max="2811" width="11.85546875" style="5" customWidth="1"/>
+    <col min="2812" max="2812" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2813" max="2813" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2814" max="2814" width="11.28515625" style="5" customWidth="1"/>
+    <col min="2815" max="2815" width="11" style="5" customWidth="1"/>
+    <col min="2816" max="2816" width="10.7109375" style="5" customWidth="1"/>
+    <col min="2817" max="2817" width="10.42578125" style="5" customWidth="1"/>
+    <col min="2818" max="2818" width="10.85546875" style="5" customWidth="1"/>
+    <col min="2819" max="2819" width="11.28515625" style="5" customWidth="1"/>
+    <col min="2820" max="2820" width="10" style="5" customWidth="1"/>
+    <col min="2821" max="2821" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2822" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2823" max="2823" width="10.7109375" style="5" customWidth="1"/>
+    <col min="2824" max="2824" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2825" max="2827" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="2828" max="2828" width="9.85546875" style="5" customWidth="1"/>
+    <col min="2829" max="2831" width="11.140625" style="5" customWidth="1"/>
+    <col min="2832" max="3057" width="9.140625" style="5"/>
+    <col min="3058" max="3058" width="69.140625" style="5" customWidth="1"/>
+    <col min="3059" max="3067" width="11.85546875" style="5" customWidth="1"/>
+    <col min="3068" max="3068" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3069" max="3069" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3070" max="3070" width="11.28515625" style="5" customWidth="1"/>
+    <col min="3071" max="3071" width="11" style="5" customWidth="1"/>
+    <col min="3072" max="3072" width="10.7109375" style="5" customWidth="1"/>
+    <col min="3073" max="3073" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3074" max="3074" width="10.85546875" style="5" customWidth="1"/>
+    <col min="3075" max="3075" width="11.28515625" style="5" customWidth="1"/>
+    <col min="3076" max="3076" width="10" style="5" customWidth="1"/>
+    <col min="3077" max="3077" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3078" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3079" width="10.7109375" style="5" customWidth="1"/>
+    <col min="3080" max="3080" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3081" max="3083" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="3084" max="3084" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3085" max="3087" width="11.140625" style="5" customWidth="1"/>
+    <col min="3088" max="3313" width="9.140625" style="5"/>
+    <col min="3314" max="3314" width="69.140625" style="5" customWidth="1"/>
+    <col min="3315" max="3323" width="11.85546875" style="5" customWidth="1"/>
+    <col min="3324" max="3324" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3325" max="3325" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3326" max="3326" width="11.28515625" style="5" customWidth="1"/>
+    <col min="3327" max="3327" width="11" style="5" customWidth="1"/>
+    <col min="3328" max="3328" width="10.7109375" style="5" customWidth="1"/>
+    <col min="3329" max="3329" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3330" max="3330" width="10.85546875" style="5" customWidth="1"/>
+    <col min="3331" max="3331" width="11.28515625" style="5" customWidth="1"/>
+    <col min="3332" max="3332" width="10" style="5" customWidth="1"/>
+    <col min="3333" max="3333" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3334" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3335" width="10.7109375" style="5" customWidth="1"/>
+    <col min="3336" max="3336" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3337" max="3339" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="3340" max="3340" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3341" max="3343" width="11.140625" style="5" customWidth="1"/>
+    <col min="3344" max="3569" width="9.140625" style="5"/>
+    <col min="3570" max="3570" width="69.140625" style="5" customWidth="1"/>
+    <col min="3571" max="3579" width="11.85546875" style="5" customWidth="1"/>
+    <col min="3580" max="3580" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3581" max="3581" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3582" max="3582" width="11.28515625" style="5" customWidth="1"/>
+    <col min="3583" max="3583" width="11" style="5" customWidth="1"/>
+    <col min="3584" max="3584" width="10.7109375" style="5" customWidth="1"/>
+    <col min="3585" max="3585" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3586" max="3586" width="10.85546875" style="5" customWidth="1"/>
+    <col min="3587" max="3587" width="11.28515625" style="5" customWidth="1"/>
+    <col min="3588" max="3588" width="10" style="5" customWidth="1"/>
+    <col min="3589" max="3589" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3590" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3591" width="10.7109375" style="5" customWidth="1"/>
+    <col min="3592" max="3592" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3593" max="3595" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="3596" max="3596" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3597" max="3599" width="11.140625" style="5" customWidth="1"/>
+    <col min="3600" max="3825" width="9.140625" style="5"/>
+    <col min="3826" max="3826" width="69.140625" style="5" customWidth="1"/>
+    <col min="3827" max="3835" width="11.85546875" style="5" customWidth="1"/>
+    <col min="3836" max="3836" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3837" max="3837" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3838" max="3838" width="11.28515625" style="5" customWidth="1"/>
+    <col min="3839" max="3839" width="11" style="5" customWidth="1"/>
+    <col min="3840" max="3840" width="10.7109375" style="5" customWidth="1"/>
+    <col min="3841" max="3841" width="10.42578125" style="5" customWidth="1"/>
+    <col min="3842" max="3842" width="10.85546875" style="5" customWidth="1"/>
+    <col min="3843" max="3843" width="11.28515625" style="5" customWidth="1"/>
+    <col min="3844" max="3844" width="10" style="5" customWidth="1"/>
+    <col min="3845" max="3845" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3846" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3847" max="3847" width="10.7109375" style="5" customWidth="1"/>
+    <col min="3848" max="3848" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3849" max="3851" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="3852" max="3852" width="9.85546875" style="5" customWidth="1"/>
+    <col min="3853" max="3855" width="11.140625" style="5" customWidth="1"/>
+    <col min="3856" max="4081" width="9.140625" style="5"/>
+    <col min="4082" max="4082" width="69.140625" style="5" customWidth="1"/>
+    <col min="4083" max="4091" width="11.85546875" style="5" customWidth="1"/>
+    <col min="4092" max="4092" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4093" max="4093" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="4094" max="4094" width="11.28515625" style="5" customWidth="1"/>
+    <col min="4095" max="4095" width="11" style="5" customWidth="1"/>
+    <col min="4096" max="4096" width="10.7109375" style="5" customWidth="1"/>
+    <col min="4097" max="4097" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4098" max="4098" width="10.85546875" style="5" customWidth="1"/>
+    <col min="4099" max="4099" width="11.28515625" style="5" customWidth="1"/>
+    <col min="4100" max="4100" width="10" style="5" customWidth="1"/>
+    <col min="4101" max="4101" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4102" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4103" width="10.7109375" style="5" customWidth="1"/>
+    <col min="4104" max="4104" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4105" max="4107" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="4108" max="4108" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4109" max="4111" width="11.140625" style="5" customWidth="1"/>
+    <col min="4112" max="4337" width="9.140625" style="5"/>
+    <col min="4338" max="4338" width="69.140625" style="5" customWidth="1"/>
+    <col min="4339" max="4347" width="11.85546875" style="5" customWidth="1"/>
+    <col min="4348" max="4348" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4349" max="4349" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="4350" max="4350" width="11.28515625" style="5" customWidth="1"/>
+    <col min="4351" max="4351" width="11" style="5" customWidth="1"/>
+    <col min="4352" max="4352" width="10.7109375" style="5" customWidth="1"/>
+    <col min="4353" max="4353" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4354" max="4354" width="10.85546875" style="5" customWidth="1"/>
+    <col min="4355" max="4355" width="11.28515625" style="5" customWidth="1"/>
+    <col min="4356" max="4356" width="10" style="5" customWidth="1"/>
+    <col min="4357" max="4357" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4358" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4359" width="10.7109375" style="5" customWidth="1"/>
+    <col min="4360" max="4360" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4361" max="4363" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="4364" max="4364" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4365" max="4367" width="11.140625" style="5" customWidth="1"/>
+    <col min="4368" max="4593" width="9.140625" style="5"/>
+    <col min="4594" max="4594" width="69.140625" style="5" customWidth="1"/>
+    <col min="4595" max="4603" width="11.85546875" style="5" customWidth="1"/>
+    <col min="4604" max="4604" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4605" max="4605" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="4606" max="4606" width="11.28515625" style="5" customWidth="1"/>
+    <col min="4607" max="4607" width="11" style="5" customWidth="1"/>
+    <col min="4608" max="4608" width="10.7109375" style="5" customWidth="1"/>
+    <col min="4609" max="4609" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4610" max="4610" width="10.85546875" style="5" customWidth="1"/>
+    <col min="4611" max="4611" width="11.28515625" style="5" customWidth="1"/>
+    <col min="4612" max="4612" width="10" style="5" customWidth="1"/>
+    <col min="4613" max="4613" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4614" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4615" width="10.7109375" style="5" customWidth="1"/>
+    <col min="4616" max="4616" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4617" max="4619" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="4620" max="4620" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4621" max="4623" width="11.140625" style="5" customWidth="1"/>
+    <col min="4624" max="4849" width="9.140625" style="5"/>
+    <col min="4850" max="4850" width="69.140625" style="5" customWidth="1"/>
+    <col min="4851" max="4859" width="11.85546875" style="5" customWidth="1"/>
+    <col min="4860" max="4860" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4861" max="4861" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="4862" max="4862" width="11.28515625" style="5" customWidth="1"/>
+    <col min="4863" max="4863" width="11" style="5" customWidth="1"/>
+    <col min="4864" max="4864" width="10.7109375" style="5" customWidth="1"/>
+    <col min="4865" max="4865" width="10.42578125" style="5" customWidth="1"/>
+    <col min="4866" max="4866" width="10.85546875" style="5" customWidth="1"/>
+    <col min="4867" max="4867" width="11.28515625" style="5" customWidth="1"/>
+    <col min="4868" max="4868" width="10" style="5" customWidth="1"/>
+    <col min="4869" max="4869" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4870" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="4871" max="4871" width="10.7109375" style="5" customWidth="1"/>
+    <col min="4872" max="4872" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4873" max="4875" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="4876" max="4876" width="9.85546875" style="5" customWidth="1"/>
+    <col min="4877" max="4879" width="11.140625" style="5" customWidth="1"/>
+    <col min="4880" max="5105" width="9.140625" style="5"/>
+    <col min="5106" max="5106" width="69.140625" style="5" customWidth="1"/>
+    <col min="5107" max="5115" width="11.85546875" style="5" customWidth="1"/>
+    <col min="5116" max="5116" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5117" max="5117" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5118" max="5118" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5119" max="5119" width="11" style="5" customWidth="1"/>
+    <col min="5120" max="5120" width="10.7109375" style="5" customWidth="1"/>
+    <col min="5121" max="5121" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5122" max="5122" width="10.85546875" style="5" customWidth="1"/>
+    <col min="5123" max="5123" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5124" max="5124" width="10" style="5" customWidth="1"/>
+    <col min="5125" max="5125" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5126" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5127" width="10.7109375" style="5" customWidth="1"/>
+    <col min="5128" max="5128" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5129" max="5131" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="5132" max="5132" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5133" max="5135" width="11.140625" style="5" customWidth="1"/>
+    <col min="5136" max="5361" width="9.140625" style="5"/>
+    <col min="5362" max="5362" width="69.140625" style="5" customWidth="1"/>
+    <col min="5363" max="5371" width="11.85546875" style="5" customWidth="1"/>
+    <col min="5372" max="5372" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5373" max="5373" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5374" max="5374" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5375" max="5375" width="11" style="5" customWidth="1"/>
+    <col min="5376" max="5376" width="10.7109375" style="5" customWidth="1"/>
+    <col min="5377" max="5377" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5378" max="5378" width="10.85546875" style="5" customWidth="1"/>
+    <col min="5379" max="5379" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5380" max="5380" width="10" style="5" customWidth="1"/>
+    <col min="5381" max="5381" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5382" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5383" width="10.7109375" style="5" customWidth="1"/>
+    <col min="5384" max="5384" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5385" max="5387" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="5388" max="5388" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5389" max="5391" width="11.140625" style="5" customWidth="1"/>
+    <col min="5392" max="5617" width="9.140625" style="5"/>
+    <col min="5618" max="5618" width="69.140625" style="5" customWidth="1"/>
+    <col min="5619" max="5627" width="11.85546875" style="5" customWidth="1"/>
+    <col min="5628" max="5628" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5629" max="5629" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5630" max="5630" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5631" max="5631" width="11" style="5" customWidth="1"/>
+    <col min="5632" max="5632" width="10.7109375" style="5" customWidth="1"/>
+    <col min="5633" max="5633" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5634" max="5634" width="10.85546875" style="5" customWidth="1"/>
+    <col min="5635" max="5635" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5636" max="5636" width="10" style="5" customWidth="1"/>
+    <col min="5637" max="5637" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5638" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5639" width="10.7109375" style="5" customWidth="1"/>
+    <col min="5640" max="5640" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5641" max="5643" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="5644" max="5644" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5645" max="5647" width="11.140625" style="5" customWidth="1"/>
+    <col min="5648" max="5873" width="9.140625" style="5"/>
+    <col min="5874" max="5874" width="69.140625" style="5" customWidth="1"/>
+    <col min="5875" max="5883" width="11.85546875" style="5" customWidth="1"/>
+    <col min="5884" max="5884" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5885" max="5885" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5886" max="5886" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5887" max="5887" width="11" style="5" customWidth="1"/>
+    <col min="5888" max="5888" width="10.7109375" style="5" customWidth="1"/>
+    <col min="5889" max="5889" width="10.42578125" style="5" customWidth="1"/>
+    <col min="5890" max="5890" width="10.85546875" style="5" customWidth="1"/>
+    <col min="5891" max="5891" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5892" max="5892" width="10" style="5" customWidth="1"/>
+    <col min="5893" max="5893" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5894" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5895" max="5895" width="10.7109375" style="5" customWidth="1"/>
+    <col min="5896" max="5896" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5897" max="5899" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="5900" max="5900" width="9.85546875" style="5" customWidth="1"/>
+    <col min="5901" max="5903" width="11.140625" style="5" customWidth="1"/>
+    <col min="5904" max="6129" width="9.140625" style="5"/>
+    <col min="6130" max="6130" width="69.140625" style="5" customWidth="1"/>
+    <col min="6131" max="6139" width="11.85546875" style="5" customWidth="1"/>
+    <col min="6140" max="6140" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6141" max="6141" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6142" max="6142" width="11.28515625" style="5" customWidth="1"/>
+    <col min="6143" max="6143" width="11" style="5" customWidth="1"/>
+    <col min="6144" max="6144" width="10.7109375" style="5" customWidth="1"/>
+    <col min="6145" max="6145" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6146" max="6146" width="10.85546875" style="5" customWidth="1"/>
+    <col min="6147" max="6147" width="11.28515625" style="5" customWidth="1"/>
+    <col min="6148" max="6148" width="10" style="5" customWidth="1"/>
+    <col min="6149" max="6149" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6150" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6151" width="10.7109375" style="5" customWidth="1"/>
+    <col min="6152" max="6152" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6153" max="6155" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="6156" max="6156" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6157" max="6159" width="11.140625" style="5" customWidth="1"/>
+    <col min="6160" max="6385" width="9.140625" style="5"/>
+    <col min="6386" max="6386" width="69.140625" style="5" customWidth="1"/>
+    <col min="6387" max="6395" width="11.85546875" style="5" customWidth="1"/>
+    <col min="6396" max="6396" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6397" max="6397" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6398" max="6398" width="11.28515625" style="5" customWidth="1"/>
+    <col min="6399" max="6399" width="11" style="5" customWidth="1"/>
+    <col min="6400" max="6400" width="10.7109375" style="5" customWidth="1"/>
+    <col min="6401" max="6401" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6402" max="6402" width="10.85546875" style="5" customWidth="1"/>
+    <col min="6403" max="6403" width="11.28515625" style="5" customWidth="1"/>
+    <col min="6404" max="6404" width="10" style="5" customWidth="1"/>
+    <col min="6405" max="6405" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6406" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6407" width="10.7109375" style="5" customWidth="1"/>
+    <col min="6408" max="6408" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6409" max="6411" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="6412" max="6412" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6413" max="6415" width="11.140625" style="5" customWidth="1"/>
+    <col min="6416" max="6641" width="9.140625" style="5"/>
+    <col min="6642" max="6642" width="69.140625" style="5" customWidth="1"/>
+    <col min="6643" max="6651" width="11.85546875" style="5" customWidth="1"/>
+    <col min="6652" max="6652" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6653" max="6653" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6654" max="6654" width="11.28515625" style="5" customWidth="1"/>
+    <col min="6655" max="6655" width="11" style="5" customWidth="1"/>
+    <col min="6656" max="6656" width="10.7109375" style="5" customWidth="1"/>
+    <col min="6657" max="6657" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6658" max="6658" width="10.85546875" style="5" customWidth="1"/>
+    <col min="6659" max="6659" width="11.28515625" style="5" customWidth="1"/>
+    <col min="6660" max="6660" width="10" style="5" customWidth="1"/>
+    <col min="6661" max="6661" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6662" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6663" width="10.7109375" style="5" customWidth="1"/>
+    <col min="6664" max="6664" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6665" max="6667" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="6668" max="6668" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6669" max="6671" width="11.140625" style="5" customWidth="1"/>
+    <col min="6672" max="6897" width="9.140625" style="5"/>
+    <col min="6898" max="6898" width="69.140625" style="5" customWidth="1"/>
+    <col min="6899" max="6907" width="11.85546875" style="5" customWidth="1"/>
+    <col min="6908" max="6908" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6909" max="6909" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6910" max="6910" width="11.28515625" style="5" customWidth="1"/>
+    <col min="6911" max="6911" width="11" style="5" customWidth="1"/>
+    <col min="6912" max="6912" width="10.7109375" style="5" customWidth="1"/>
+    <col min="6913" max="6913" width="10.42578125" style="5" customWidth="1"/>
+    <col min="6914" max="6914" width="10.85546875" style="5" customWidth="1"/>
+    <col min="6915" max="6915" width="11.28515625" style="5" customWidth="1"/>
+    <col min="6916" max="6916" width="10" style="5" customWidth="1"/>
+    <col min="6917" max="6917" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6918" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6919" max="6919" width="10.7109375" style="5" customWidth="1"/>
+    <col min="6920" max="6920" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6921" max="6923" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="6924" max="6924" width="9.85546875" style="5" customWidth="1"/>
+    <col min="6925" max="6927" width="11.140625" style="5" customWidth="1"/>
+    <col min="6928" max="7153" width="9.140625" style="5"/>
+    <col min="7154" max="7154" width="69.140625" style="5" customWidth="1"/>
+    <col min="7155" max="7163" width="11.85546875" style="5" customWidth="1"/>
+    <col min="7164" max="7164" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7165" max="7165" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7166" max="7166" width="11.28515625" style="5" customWidth="1"/>
+    <col min="7167" max="7167" width="11" style="5" customWidth="1"/>
+    <col min="7168" max="7168" width="10.7109375" style="5" customWidth="1"/>
+    <col min="7169" max="7169" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7170" max="7170" width="10.85546875" style="5" customWidth="1"/>
+    <col min="7171" max="7171" width="11.28515625" style="5" customWidth="1"/>
+    <col min="7172" max="7172" width="10" style="5" customWidth="1"/>
+    <col min="7173" max="7173" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7174" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7175" width="10.7109375" style="5" customWidth="1"/>
+    <col min="7176" max="7176" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7177" max="7179" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="7180" max="7180" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7181" max="7183" width="11.140625" style="5" customWidth="1"/>
+    <col min="7184" max="7409" width="9.140625" style="5"/>
+    <col min="7410" max="7410" width="69.140625" style="5" customWidth="1"/>
+    <col min="7411" max="7419" width="11.85546875" style="5" customWidth="1"/>
+    <col min="7420" max="7420" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7421" max="7421" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7422" max="7422" width="11.28515625" style="5" customWidth="1"/>
+    <col min="7423" max="7423" width="11" style="5" customWidth="1"/>
+    <col min="7424" max="7424" width="10.7109375" style="5" customWidth="1"/>
+    <col min="7425" max="7425" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7426" max="7426" width="10.85546875" style="5" customWidth="1"/>
+    <col min="7427" max="7427" width="11.28515625" style="5" customWidth="1"/>
+    <col min="7428" max="7428" width="10" style="5" customWidth="1"/>
+    <col min="7429" max="7429" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7430" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7431" width="10.7109375" style="5" customWidth="1"/>
+    <col min="7432" max="7432" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7433" max="7435" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="7436" max="7436" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7437" max="7439" width="11.140625" style="5" customWidth="1"/>
+    <col min="7440" max="7665" width="9.140625" style="5"/>
+    <col min="7666" max="7666" width="69.140625" style="5" customWidth="1"/>
+    <col min="7667" max="7675" width="11.85546875" style="5" customWidth="1"/>
+    <col min="7676" max="7676" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7677" max="7677" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7678" max="7678" width="11.28515625" style="5" customWidth="1"/>
+    <col min="7679" max="7679" width="11" style="5" customWidth="1"/>
+    <col min="7680" max="7680" width="10.7109375" style="5" customWidth="1"/>
+    <col min="7681" max="7681" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7682" max="7682" width="10.85546875" style="5" customWidth="1"/>
+    <col min="7683" max="7683" width="11.28515625" style="5" customWidth="1"/>
+    <col min="7684" max="7684" width="10" style="5" customWidth="1"/>
+    <col min="7685" max="7685" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7686" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7687" width="10.7109375" style="5" customWidth="1"/>
+    <col min="7688" max="7688" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7689" max="7691" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="7692" max="7692" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7693" max="7695" width="11.140625" style="5" customWidth="1"/>
+    <col min="7696" max="7921" width="9.140625" style="5"/>
+    <col min="7922" max="7922" width="69.140625" style="5" customWidth="1"/>
+    <col min="7923" max="7931" width="11.85546875" style="5" customWidth="1"/>
+    <col min="7932" max="7932" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7933" max="7933" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7934" max="7934" width="11.28515625" style="5" customWidth="1"/>
+    <col min="7935" max="7935" width="11" style="5" customWidth="1"/>
+    <col min="7936" max="7936" width="10.7109375" style="5" customWidth="1"/>
+    <col min="7937" max="7937" width="10.42578125" style="5" customWidth="1"/>
+    <col min="7938" max="7938" width="10.85546875" style="5" customWidth="1"/>
+    <col min="7939" max="7939" width="11.28515625" style="5" customWidth="1"/>
+    <col min="7940" max="7940" width="10" style="5" customWidth="1"/>
+    <col min="7941" max="7941" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7942" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7943" max="7943" width="10.7109375" style="5" customWidth="1"/>
+    <col min="7944" max="7944" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7945" max="7947" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="7948" max="7948" width="9.85546875" style="5" customWidth="1"/>
+    <col min="7949" max="7951" width="11.140625" style="5" customWidth="1"/>
+    <col min="7952" max="8177" width="9.140625" style="5"/>
+    <col min="8178" max="8178" width="69.140625" style="5" customWidth="1"/>
+    <col min="8179" max="8187" width="11.85546875" style="5" customWidth="1"/>
+    <col min="8188" max="8188" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8189" max="8189" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8190" max="8190" width="11.28515625" style="5" customWidth="1"/>
+    <col min="8191" max="8191" width="11" style="5" customWidth="1"/>
+    <col min="8192" max="8192" width="10.7109375" style="5" customWidth="1"/>
+    <col min="8193" max="8193" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8194" max="8194" width="10.85546875" style="5" customWidth="1"/>
+    <col min="8195" max="8195" width="11.28515625" style="5" customWidth="1"/>
+    <col min="8196" max="8196" width="10" style="5" customWidth="1"/>
+    <col min="8197" max="8197" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8198" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8199" width="10.7109375" style="5" customWidth="1"/>
+    <col min="8200" max="8200" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8201" max="8203" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="8204" max="8204" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8205" max="8207" width="11.140625" style="5" customWidth="1"/>
+    <col min="8208" max="8433" width="9.140625" style="5"/>
+    <col min="8434" max="8434" width="69.140625" style="5" customWidth="1"/>
+    <col min="8435" max="8443" width="11.85546875" style="5" customWidth="1"/>
+    <col min="8444" max="8444" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8445" max="8445" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8446" max="8446" width="11.28515625" style="5" customWidth="1"/>
+    <col min="8447" max="8447" width="11" style="5" customWidth="1"/>
+    <col min="8448" max="8448" width="10.7109375" style="5" customWidth="1"/>
+    <col min="8449" max="8449" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8450" max="8450" width="10.85546875" style="5" customWidth="1"/>
+    <col min="8451" max="8451" width="11.28515625" style="5" customWidth="1"/>
+    <col min="8452" max="8452" width="10" style="5" customWidth="1"/>
+    <col min="8453" max="8453" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8454" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8455" width="10.7109375" style="5" customWidth="1"/>
+    <col min="8456" max="8456" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8457" max="8459" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="8460" max="8460" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8461" max="8463" width="11.140625" style="5" customWidth="1"/>
+    <col min="8464" max="8689" width="9.140625" style="5"/>
+    <col min="8690" max="8690" width="69.140625" style="5" customWidth="1"/>
+    <col min="8691" max="8699" width="11.85546875" style="5" customWidth="1"/>
+    <col min="8700" max="8700" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8701" max="8701" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8702" max="8702" width="11.28515625" style="5" customWidth="1"/>
+    <col min="8703" max="8703" width="11" style="5" customWidth="1"/>
+    <col min="8704" max="8704" width="10.7109375" style="5" customWidth="1"/>
+    <col min="8705" max="8705" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8706" max="8706" width="10.85546875" style="5" customWidth="1"/>
+    <col min="8707" max="8707" width="11.28515625" style="5" customWidth="1"/>
+    <col min="8708" max="8708" width="10" style="5" customWidth="1"/>
+    <col min="8709" max="8709" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8710" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8711" width="10.7109375" style="5" customWidth="1"/>
+    <col min="8712" max="8712" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8713" max="8715" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="8716" max="8716" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8717" max="8719" width="11.140625" style="5" customWidth="1"/>
+    <col min="8720" max="8945" width="9.140625" style="5"/>
+    <col min="8946" max="8946" width="69.140625" style="5" customWidth="1"/>
+    <col min="8947" max="8955" width="11.85546875" style="5" customWidth="1"/>
+    <col min="8956" max="8956" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8957" max="8957" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8958" max="8958" width="11.28515625" style="5" customWidth="1"/>
+    <col min="8959" max="8959" width="11" style="5" customWidth="1"/>
+    <col min="8960" max="8960" width="10.7109375" style="5" customWidth="1"/>
+    <col min="8961" max="8961" width="10.42578125" style="5" customWidth="1"/>
+    <col min="8962" max="8962" width="10.85546875" style="5" customWidth="1"/>
+    <col min="8963" max="8963" width="11.28515625" style="5" customWidth="1"/>
+    <col min="8964" max="8964" width="10" style="5" customWidth="1"/>
+    <col min="8965" max="8965" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8966" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8967" max="8967" width="10.7109375" style="5" customWidth="1"/>
+    <col min="8968" max="8968" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8969" max="8971" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="8972" max="8972" width="9.85546875" style="5" customWidth="1"/>
+    <col min="8973" max="8975" width="11.140625" style="5" customWidth="1"/>
+    <col min="8976" max="9201" width="9.140625" style="5"/>
+    <col min="9202" max="9202" width="69.140625" style="5" customWidth="1"/>
+    <col min="9203" max="9211" width="11.85546875" style="5" customWidth="1"/>
+    <col min="9212" max="9212" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9213" max="9213" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="9214" max="9214" width="11.28515625" style="5" customWidth="1"/>
+    <col min="9215" max="9215" width="11" style="5" customWidth="1"/>
+    <col min="9216" max="9216" width="10.7109375" style="5" customWidth="1"/>
+    <col min="9217" max="9217" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9218" max="9218" width="10.85546875" style="5" customWidth="1"/>
+    <col min="9219" max="9219" width="11.28515625" style="5" customWidth="1"/>
+    <col min="9220" max="9220" width="10" style="5" customWidth="1"/>
+    <col min="9221" max="9221" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9222" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9223" width="10.7109375" style="5" customWidth="1"/>
+    <col min="9224" max="9224" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9225" max="9227" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="9228" max="9228" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9229" max="9231" width="11.140625" style="5" customWidth="1"/>
+    <col min="9232" max="9457" width="9.140625" style="5"/>
+    <col min="9458" max="9458" width="69.140625" style="5" customWidth="1"/>
+    <col min="9459" max="9467" width="11.85546875" style="5" customWidth="1"/>
+    <col min="9468" max="9468" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9469" max="9469" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="9470" max="9470" width="11.28515625" style="5" customWidth="1"/>
+    <col min="9471" max="9471" width="11" style="5" customWidth="1"/>
+    <col min="9472" max="9472" width="10.7109375" style="5" customWidth="1"/>
+    <col min="9473" max="9473" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9474" max="9474" width="10.85546875" style="5" customWidth="1"/>
+    <col min="9475" max="9475" width="11.28515625" style="5" customWidth="1"/>
+    <col min="9476" max="9476" width="10" style="5" customWidth="1"/>
+    <col min="9477" max="9477" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9478" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9479" width="10.7109375" style="5" customWidth="1"/>
+    <col min="9480" max="9480" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9481" max="9483" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="9484" max="9484" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9485" max="9487" width="11.140625" style="5" customWidth="1"/>
+    <col min="9488" max="9713" width="9.140625" style="5"/>
+    <col min="9714" max="9714" width="69.140625" style="5" customWidth="1"/>
+    <col min="9715" max="9723" width="11.85546875" style="5" customWidth="1"/>
+    <col min="9724" max="9724" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9725" max="9725" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="9726" max="9726" width="11.28515625" style="5" customWidth="1"/>
+    <col min="9727" max="9727" width="11" style="5" customWidth="1"/>
+    <col min="9728" max="9728" width="10.7109375" style="5" customWidth="1"/>
+    <col min="9729" max="9729" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9730" max="9730" width="10.85546875" style="5" customWidth="1"/>
+    <col min="9731" max="9731" width="11.28515625" style="5" customWidth="1"/>
+    <col min="9732" max="9732" width="10" style="5" customWidth="1"/>
+    <col min="9733" max="9733" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9734" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9735" width="10.7109375" style="5" customWidth="1"/>
+    <col min="9736" max="9736" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9737" max="9739" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="9740" max="9740" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9741" max="9743" width="11.140625" style="5" customWidth="1"/>
+    <col min="9744" max="9969" width="9.140625" style="5"/>
+    <col min="9970" max="9970" width="69.140625" style="5" customWidth="1"/>
+    <col min="9971" max="9979" width="11.85546875" style="5" customWidth="1"/>
+    <col min="9980" max="9980" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9981" max="9981" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="9982" max="9982" width="11.28515625" style="5" customWidth="1"/>
+    <col min="9983" max="9983" width="11" style="5" customWidth="1"/>
+    <col min="9984" max="9984" width="10.7109375" style="5" customWidth="1"/>
+    <col min="9985" max="9985" width="10.42578125" style="5" customWidth="1"/>
+    <col min="9986" max="9986" width="10.85546875" style="5" customWidth="1"/>
+    <col min="9987" max="9987" width="11.28515625" style="5" customWidth="1"/>
+    <col min="9988" max="9988" width="10" style="5" customWidth="1"/>
+    <col min="9989" max="9989" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9990" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="9991" max="9991" width="10.7109375" style="5" customWidth="1"/>
+    <col min="9992" max="9992" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9993" max="9995" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="9996" max="9996" width="9.85546875" style="5" customWidth="1"/>
+    <col min="9997" max="9999" width="11.140625" style="5" customWidth="1"/>
+    <col min="10000" max="10225" width="9.140625" style="5"/>
+    <col min="10226" max="10226" width="69.140625" style="5" customWidth="1"/>
+    <col min="10227" max="10235" width="11.85546875" style="5" customWidth="1"/>
+    <col min="10236" max="10236" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10237" max="10237" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10238" max="10238" width="11.28515625" style="5" customWidth="1"/>
+    <col min="10239" max="10239" width="11" style="5" customWidth="1"/>
+    <col min="10240" max="10240" width="10.7109375" style="5" customWidth="1"/>
+    <col min="10241" max="10241" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10242" max="10242" width="10.85546875" style="5" customWidth="1"/>
+    <col min="10243" max="10243" width="11.28515625" style="5" customWidth="1"/>
+    <col min="10244" max="10244" width="10" style="5" customWidth="1"/>
+    <col min="10245" max="10245" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10246" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10247" width="10.7109375" style="5" customWidth="1"/>
+    <col min="10248" max="10248" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="10249" max="10251" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="10252" max="10252" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10253" max="10255" width="11.140625" style="5" customWidth="1"/>
+    <col min="10256" max="10481" width="9.140625" style="5"/>
+    <col min="10482" max="10482" width="69.140625" style="5" customWidth="1"/>
+    <col min="10483" max="10491" width="11.85546875" style="5" customWidth="1"/>
+    <col min="10492" max="10492" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10493" max="10493" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10494" max="10494" width="11.28515625" style="5" customWidth="1"/>
+    <col min="10495" max="10495" width="11" style="5" customWidth="1"/>
+    <col min="10496" max="10496" width="10.7109375" style="5" customWidth="1"/>
+    <col min="10497" max="10497" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10498" max="10498" width="10.85546875" style="5" customWidth="1"/>
+    <col min="10499" max="10499" width="11.28515625" style="5" customWidth="1"/>
+    <col min="10500" max="10500" width="10" style="5" customWidth="1"/>
+    <col min="10501" max="10501" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10502" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10503" width="10.7109375" style="5" customWidth="1"/>
+    <col min="10504" max="10504" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="10505" max="10507" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="10508" max="10508" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10509" max="10511" width="11.140625" style="5" customWidth="1"/>
+    <col min="10512" max="10737" width="9.140625" style="5"/>
+    <col min="10738" max="10738" width="69.140625" style="5" customWidth="1"/>
+    <col min="10739" max="10747" width="11.85546875" style="5" customWidth="1"/>
+    <col min="10748" max="10748" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10749" max="10749" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10750" max="10750" width="11.28515625" style="5" customWidth="1"/>
+    <col min="10751" max="10751" width="11" style="5" customWidth="1"/>
+    <col min="10752" max="10752" width="10.7109375" style="5" customWidth="1"/>
+    <col min="10753" max="10753" width="10.42578125" style="5" customWidth="1"/>
+    <col min="10754" max="10754" width="10.85546875" style="5" customWidth="1"/>
+    <col min="10755" max="10755" width="11.28515625" style="5" customWidth="1"/>
+    <col min="10756" max="10756" width="10" style="5" customWidth="1"/>
+    <col min="10757" max="10757" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10758" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10759" max="10759" width="10.7109375" style="5" customWidth="1"/>
+    <col min="10760" max="10760" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="10761" max="10763" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="10764" max="10764" width="9.85546875" style="5" customWidth="1"/>
+    <col min="10765" max="10767" width="11.140625" style="5" customWidth="1"/>
+    <col min="10768" max="10993" width="9.140625" style="5"/>
+    <col min="10994" max="10994" width="69.140625" style="5" customWidth="1"/>
+    <col min="10995" max="11003" width="11.85546875" style="5" customWidth="1"/>
+    <col min="11004" max="11004" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11005" max="11005" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11006" max="11006" width="11.28515625" style="5" customWidth="1"/>
+    <col min="11007" max="11007" width="11" style="5" customWidth="1"/>
+    <col min="11008" max="11008" width="10.7109375" style="5" customWidth="1"/>
+    <col min="11009" max="11009" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11010" max="11010" width="10.85546875" style="5" customWidth="1"/>
+    <col min="11011" max="11011" width="11.28515625" style="5" customWidth="1"/>
+    <col min="11012" max="11012" width="10" style="5" customWidth="1"/>
+    <col min="11013" max="11013" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11014" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11015" width="10.7109375" style="5" customWidth="1"/>
+    <col min="11016" max="11016" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11017" max="11019" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="11020" max="11020" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11021" max="11023" width="11.140625" style="5" customWidth="1"/>
+    <col min="11024" max="11249" width="9.140625" style="5"/>
+    <col min="11250" max="11250" width="69.140625" style="5" customWidth="1"/>
+    <col min="11251" max="11259" width="11.85546875" style="5" customWidth="1"/>
+    <col min="11260" max="11260" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11261" max="11261" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11262" max="11262" width="11.28515625" style="5" customWidth="1"/>
+    <col min="11263" max="11263" width="11" style="5" customWidth="1"/>
+    <col min="11264" max="11264" width="10.7109375" style="5" customWidth="1"/>
+    <col min="11265" max="11265" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11266" max="11266" width="10.85546875" style="5" customWidth="1"/>
+    <col min="11267" max="11267" width="11.28515625" style="5" customWidth="1"/>
+    <col min="11268" max="11268" width="10" style="5" customWidth="1"/>
+    <col min="11269" max="11269" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11270" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11271" width="10.7109375" style="5" customWidth="1"/>
+    <col min="11272" max="11272" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11273" max="11275" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="11276" max="11276" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11277" max="11279" width="11.140625" style="5" customWidth="1"/>
+    <col min="11280" max="11505" width="9.140625" style="5"/>
+    <col min="11506" max="11506" width="69.140625" style="5" customWidth="1"/>
+    <col min="11507" max="11515" width="11.85546875" style="5" customWidth="1"/>
+    <col min="11516" max="11516" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11517" max="11517" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11518" max="11518" width="11.28515625" style="5" customWidth="1"/>
+    <col min="11519" max="11519" width="11" style="5" customWidth="1"/>
+    <col min="11520" max="11520" width="10.7109375" style="5" customWidth="1"/>
+    <col min="11521" max="11521" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11522" max="11522" width="10.85546875" style="5" customWidth="1"/>
+    <col min="11523" max="11523" width="11.28515625" style="5" customWidth="1"/>
+    <col min="11524" max="11524" width="10" style="5" customWidth="1"/>
+    <col min="11525" max="11525" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11526" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11527" width="10.7109375" style="5" customWidth="1"/>
+    <col min="11528" max="11528" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11529" max="11531" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="11532" max="11532" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11533" max="11535" width="11.140625" style="5" customWidth="1"/>
+    <col min="11536" max="11761" width="9.140625" style="5"/>
+    <col min="11762" max="11762" width="69.140625" style="5" customWidth="1"/>
+    <col min="11763" max="11771" width="11.85546875" style="5" customWidth="1"/>
+    <col min="11772" max="11772" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11773" max="11773" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11774" max="11774" width="11.28515625" style="5" customWidth="1"/>
+    <col min="11775" max="11775" width="11" style="5" customWidth="1"/>
+    <col min="11776" max="11776" width="10.7109375" style="5" customWidth="1"/>
+    <col min="11777" max="11777" width="10.42578125" style="5" customWidth="1"/>
+    <col min="11778" max="11778" width="10.85546875" style="5" customWidth="1"/>
+    <col min="11779" max="11779" width="11.28515625" style="5" customWidth="1"/>
+    <col min="11780" max="11780" width="10" style="5" customWidth="1"/>
+    <col min="11781" max="11781" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11782" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="11783" max="11783" width="10.7109375" style="5" customWidth="1"/>
+    <col min="11784" max="11784" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11785" max="11787" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="11788" max="11788" width="9.85546875" style="5" customWidth="1"/>
+    <col min="11789" max="11791" width="11.140625" style="5" customWidth="1"/>
+    <col min="11792" max="12017" width="9.140625" style="5"/>
+    <col min="12018" max="12018" width="69.140625" style="5" customWidth="1"/>
+    <col min="12019" max="12027" width="11.85546875" style="5" customWidth="1"/>
+    <col min="12028" max="12028" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12029" max="12029" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="12030" max="12030" width="11.28515625" style="5" customWidth="1"/>
+    <col min="12031" max="12031" width="11" style="5" customWidth="1"/>
+    <col min="12032" max="12032" width="10.7109375" style="5" customWidth="1"/>
+    <col min="12033" max="12033" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12034" max="12034" width="10.85546875" style="5" customWidth="1"/>
+    <col min="12035" max="12035" width="11.28515625" style="5" customWidth="1"/>
+    <col min="12036" max="12036" width="10" style="5" customWidth="1"/>
+    <col min="12037" max="12037" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12038" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12039" width="10.7109375" style="5" customWidth="1"/>
+    <col min="12040" max="12040" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12041" max="12043" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12044" max="12044" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12045" max="12047" width="11.140625" style="5" customWidth="1"/>
+    <col min="12048" max="12273" width="9.140625" style="5"/>
+    <col min="12274" max="12274" width="69.140625" style="5" customWidth="1"/>
+    <col min="12275" max="12283" width="11.85546875" style="5" customWidth="1"/>
+    <col min="12284" max="12284" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12285" max="12285" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="12286" max="12286" width="11.28515625" style="5" customWidth="1"/>
+    <col min="12287" max="12287" width="11" style="5" customWidth="1"/>
+    <col min="12288" max="12288" width="10.7109375" style="5" customWidth="1"/>
+    <col min="12289" max="12289" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12290" max="12290" width="10.85546875" style="5" customWidth="1"/>
+    <col min="12291" max="12291" width="11.28515625" style="5" customWidth="1"/>
+    <col min="12292" max="12292" width="10" style="5" customWidth="1"/>
+    <col min="12293" max="12293" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12294" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12295" width="10.7109375" style="5" customWidth="1"/>
+    <col min="12296" max="12296" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12297" max="12299" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12300" max="12300" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12301" max="12303" width="11.140625" style="5" customWidth="1"/>
+    <col min="12304" max="12529" width="9.140625" style="5"/>
+    <col min="12530" max="12530" width="69.140625" style="5" customWidth="1"/>
+    <col min="12531" max="12539" width="11.85546875" style="5" customWidth="1"/>
+    <col min="12540" max="12540" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12541" max="12541" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="12542" max="12542" width="11.28515625" style="5" customWidth="1"/>
+    <col min="12543" max="12543" width="11" style="5" customWidth="1"/>
+    <col min="12544" max="12544" width="10.7109375" style="5" customWidth="1"/>
+    <col min="12545" max="12545" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12546" max="12546" width="10.85546875" style="5" customWidth="1"/>
+    <col min="12547" max="12547" width="11.28515625" style="5" customWidth="1"/>
+    <col min="12548" max="12548" width="10" style="5" customWidth="1"/>
+    <col min="12549" max="12549" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12550" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12551" width="10.7109375" style="5" customWidth="1"/>
+    <col min="12552" max="12552" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12553" max="12555" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12556" max="12556" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12557" max="12559" width="11.140625" style="5" customWidth="1"/>
+    <col min="12560" max="12785" width="9.140625" style="5"/>
+    <col min="12786" max="12786" width="69.140625" style="5" customWidth="1"/>
+    <col min="12787" max="12795" width="11.85546875" style="5" customWidth="1"/>
+    <col min="12796" max="12796" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12797" max="12797" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="12798" max="12798" width="11.28515625" style="5" customWidth="1"/>
+    <col min="12799" max="12799" width="11" style="5" customWidth="1"/>
+    <col min="12800" max="12800" width="10.7109375" style="5" customWidth="1"/>
+    <col min="12801" max="12801" width="10.42578125" style="5" customWidth="1"/>
+    <col min="12802" max="12802" width="10.85546875" style="5" customWidth="1"/>
+    <col min="12803" max="12803" width="11.28515625" style="5" customWidth="1"/>
+    <col min="12804" max="12804" width="10" style="5" customWidth="1"/>
+    <col min="12805" max="12805" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12806" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="12807" max="12807" width="10.7109375" style="5" customWidth="1"/>
+    <col min="12808" max="12808" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12809" max="12811" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12812" max="12812" width="9.85546875" style="5" customWidth="1"/>
+    <col min="12813" max="12815" width="11.140625" style="5" customWidth="1"/>
+    <col min="12816" max="13041" width="9.140625" style="5"/>
+    <col min="13042" max="13042" width="69.140625" style="5" customWidth="1"/>
+    <col min="13043" max="13051" width="11.85546875" style="5" customWidth="1"/>
+    <col min="13052" max="13052" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13053" max="13053" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="13054" max="13054" width="11.28515625" style="5" customWidth="1"/>
+    <col min="13055" max="13055" width="11" style="5" customWidth="1"/>
+    <col min="13056" max="13056" width="10.7109375" style="5" customWidth="1"/>
+    <col min="13057" max="13057" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13058" max="13058" width="10.85546875" style="5" customWidth="1"/>
+    <col min="13059" max="13059" width="11.28515625" style="5" customWidth="1"/>
+    <col min="13060" max="13060" width="10" style="5" customWidth="1"/>
+    <col min="13061" max="13061" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13062" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13063" width="10.7109375" style="5" customWidth="1"/>
+    <col min="13064" max="13064" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="13065" max="13067" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="13068" max="13068" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13069" max="13071" width="11.140625" style="5" customWidth="1"/>
+    <col min="13072" max="13297" width="9.140625" style="5"/>
+    <col min="13298" max="13298" width="69.140625" style="5" customWidth="1"/>
+    <col min="13299" max="13307" width="11.85546875" style="5" customWidth="1"/>
+    <col min="13308" max="13308" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13309" max="13309" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="13310" max="13310" width="11.28515625" style="5" customWidth="1"/>
+    <col min="13311" max="13311" width="11" style="5" customWidth="1"/>
+    <col min="13312" max="13312" width="10.7109375" style="5" customWidth="1"/>
+    <col min="13313" max="13313" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13314" max="13314" width="10.85546875" style="5" customWidth="1"/>
+    <col min="13315" max="13315" width="11.28515625" style="5" customWidth="1"/>
+    <col min="13316" max="13316" width="10" style="5" customWidth="1"/>
+    <col min="13317" max="13317" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13318" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13319" width="10.7109375" style="5" customWidth="1"/>
+    <col min="13320" max="13320" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="13321" max="13323" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="13324" max="13324" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13325" max="13327" width="11.140625" style="5" customWidth="1"/>
+    <col min="13328" max="13553" width="9.140625" style="5"/>
+    <col min="13554" max="13554" width="69.140625" style="5" customWidth="1"/>
+    <col min="13555" max="13563" width="11.85546875" style="5" customWidth="1"/>
+    <col min="13564" max="13564" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13565" max="13565" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="13566" max="13566" width="11.28515625" style="5" customWidth="1"/>
+    <col min="13567" max="13567" width="11" style="5" customWidth="1"/>
+    <col min="13568" max="13568" width="10.7109375" style="5" customWidth="1"/>
+    <col min="13569" max="13569" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13570" max="13570" width="10.85546875" style="5" customWidth="1"/>
+    <col min="13571" max="13571" width="11.28515625" style="5" customWidth="1"/>
+    <col min="13572" max="13572" width="10" style="5" customWidth="1"/>
+    <col min="13573" max="13573" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13574" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13575" width="10.7109375" style="5" customWidth="1"/>
+    <col min="13576" max="13576" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="13577" max="13579" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="13580" max="13580" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13581" max="13583" width="11.140625" style="5" customWidth="1"/>
+    <col min="13584" max="13809" width="9.140625" style="5"/>
+    <col min="13810" max="13810" width="69.140625" style="5" customWidth="1"/>
+    <col min="13811" max="13819" width="11.85546875" style="5" customWidth="1"/>
+    <col min="13820" max="13820" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13821" max="13821" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="13822" max="13822" width="11.28515625" style="5" customWidth="1"/>
+    <col min="13823" max="13823" width="11" style="5" customWidth="1"/>
+    <col min="13824" max="13824" width="10.7109375" style="5" customWidth="1"/>
+    <col min="13825" max="13825" width="10.42578125" style="5" customWidth="1"/>
+    <col min="13826" max="13826" width="10.85546875" style="5" customWidth="1"/>
+    <col min="13827" max="13827" width="11.28515625" style="5" customWidth="1"/>
+    <col min="13828" max="13828" width="10" style="5" customWidth="1"/>
+    <col min="13829" max="13829" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13830" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="13831" max="13831" width="10.7109375" style="5" customWidth="1"/>
+    <col min="13832" max="13832" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="13833" max="13835" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="13836" max="13836" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13837" max="13839" width="11.140625" style="5" customWidth="1"/>
+    <col min="13840" max="14065" width="9.140625" style="5"/>
+    <col min="14066" max="14066" width="69.140625" style="5" customWidth="1"/>
+    <col min="14067" max="14075" width="11.85546875" style="5" customWidth="1"/>
+    <col min="14076" max="14076" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14077" max="14077" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="14078" max="14078" width="11.28515625" style="5" customWidth="1"/>
+    <col min="14079" max="14079" width="11" style="5" customWidth="1"/>
+    <col min="14080" max="14080" width="10.7109375" style="5" customWidth="1"/>
+    <col min="14081" max="14081" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14082" max="14082" width="10.85546875" style="5" customWidth="1"/>
+    <col min="14083" max="14083" width="11.28515625" style="5" customWidth="1"/>
+    <col min="14084" max="14084" width="10" style="5" customWidth="1"/>
+    <col min="14085" max="14085" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14086" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14087" width="10.7109375" style="5" customWidth="1"/>
+    <col min="14088" max="14088" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14089" max="14091" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="14092" max="14092" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14093" max="14095" width="11.140625" style="5" customWidth="1"/>
+    <col min="14096" max="14321" width="9.140625" style="5"/>
+    <col min="14322" max="14322" width="69.140625" style="5" customWidth="1"/>
+    <col min="14323" max="14331" width="11.85546875" style="5" customWidth="1"/>
+    <col min="14332" max="14332" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14333" max="14333" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="14334" max="14334" width="11.28515625" style="5" customWidth="1"/>
+    <col min="14335" max="14335" width="11" style="5" customWidth="1"/>
+    <col min="14336" max="14336" width="10.7109375" style="5" customWidth="1"/>
+    <col min="14337" max="14337" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14338" max="14338" width="10.85546875" style="5" customWidth="1"/>
+    <col min="14339" max="14339" width="11.28515625" style="5" customWidth="1"/>
+    <col min="14340" max="14340" width="10" style="5" customWidth="1"/>
+    <col min="14341" max="14341" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14342" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14343" width="10.7109375" style="5" customWidth="1"/>
+    <col min="14344" max="14344" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14345" max="14347" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="14348" max="14348" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14349" max="14351" width="11.140625" style="5" customWidth="1"/>
+    <col min="14352" max="14577" width="9.140625" style="5"/>
+    <col min="14578" max="14578" width="69.140625" style="5" customWidth="1"/>
+    <col min="14579" max="14587" width="11.85546875" style="5" customWidth="1"/>
+    <col min="14588" max="14588" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14589" max="14589" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="14590" max="14590" width="11.28515625" style="5" customWidth="1"/>
+    <col min="14591" max="14591" width="11" style="5" customWidth="1"/>
+    <col min="14592" max="14592" width="10.7109375" style="5" customWidth="1"/>
+    <col min="14593" max="14593" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14594" max="14594" width="10.85546875" style="5" customWidth="1"/>
+    <col min="14595" max="14595" width="11.28515625" style="5" customWidth="1"/>
+    <col min="14596" max="14596" width="10" style="5" customWidth="1"/>
+    <col min="14597" max="14597" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14598" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14599" width="10.7109375" style="5" customWidth="1"/>
+    <col min="14600" max="14600" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14601" max="14603" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="14604" max="14604" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14605" max="14607" width="11.140625" style="5" customWidth="1"/>
+    <col min="14608" max="14833" width="9.140625" style="5"/>
+    <col min="14834" max="14834" width="69.140625" style="5" customWidth="1"/>
+    <col min="14835" max="14843" width="11.85546875" style="5" customWidth="1"/>
+    <col min="14844" max="14844" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14845" max="14845" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="14846" max="14846" width="11.28515625" style="5" customWidth="1"/>
+    <col min="14847" max="14847" width="11" style="5" customWidth="1"/>
+    <col min="14848" max="14848" width="10.7109375" style="5" customWidth="1"/>
+    <col min="14849" max="14849" width="10.42578125" style="5" customWidth="1"/>
+    <col min="14850" max="14850" width="10.85546875" style="5" customWidth="1"/>
+    <col min="14851" max="14851" width="11.28515625" style="5" customWidth="1"/>
+    <col min="14852" max="14852" width="10" style="5" customWidth="1"/>
+    <col min="14853" max="14853" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14854" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="14855" max="14855" width="10.7109375" style="5" customWidth="1"/>
+    <col min="14856" max="14856" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="14857" max="14859" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="14860" max="14860" width="9.85546875" style="5" customWidth="1"/>
+    <col min="14861" max="14863" width="11.140625" style="5" customWidth="1"/>
+    <col min="14864" max="15089" width="9.140625" style="5"/>
+    <col min="15090" max="15090" width="69.140625" style="5" customWidth="1"/>
+    <col min="15091" max="15099" width="11.85546875" style="5" customWidth="1"/>
+    <col min="15100" max="15100" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15101" max="15101" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15102" max="15102" width="11.28515625" style="5" customWidth="1"/>
+    <col min="15103" max="15103" width="11" style="5" customWidth="1"/>
+    <col min="15104" max="15104" width="10.7109375" style="5" customWidth="1"/>
+    <col min="15105" max="15105" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15106" max="15106" width="10.85546875" style="5" customWidth="1"/>
+    <col min="15107" max="15107" width="11.28515625" style="5" customWidth="1"/>
+    <col min="15108" max="15108" width="10" style="5" customWidth="1"/>
+    <col min="15109" max="15109" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15110" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15111" width="10.7109375" style="5" customWidth="1"/>
+    <col min="15112" max="15112" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15113" max="15115" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="15116" max="15116" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15117" max="15119" width="11.140625" style="5" customWidth="1"/>
+    <col min="15120" max="15345" width="9.140625" style="5"/>
+    <col min="15346" max="15346" width="69.140625" style="5" customWidth="1"/>
+    <col min="15347" max="15355" width="11.85546875" style="5" customWidth="1"/>
+    <col min="15356" max="15356" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15357" max="15357" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15358" max="15358" width="11.28515625" style="5" customWidth="1"/>
+    <col min="15359" max="15359" width="11" style="5" customWidth="1"/>
+    <col min="15360" max="15360" width="10.7109375" style="5" customWidth="1"/>
+    <col min="15361" max="15361" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15362" max="15362" width="10.85546875" style="5" customWidth="1"/>
+    <col min="15363" max="15363" width="11.28515625" style="5" customWidth="1"/>
+    <col min="15364" max="15364" width="10" style="5" customWidth="1"/>
+    <col min="15365" max="15365" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15366" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15367" width="10.7109375" style="5" customWidth="1"/>
+    <col min="15368" max="15368" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15369" max="15371" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="15372" max="15372" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15373" max="15375" width="11.140625" style="5" customWidth="1"/>
+    <col min="15376" max="15601" width="9.140625" style="5"/>
+    <col min="15602" max="15602" width="69.140625" style="5" customWidth="1"/>
+    <col min="15603" max="15611" width="11.85546875" style="5" customWidth="1"/>
+    <col min="15612" max="15612" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15613" max="15613" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15614" max="15614" width="11.28515625" style="5" customWidth="1"/>
+    <col min="15615" max="15615" width="11" style="5" customWidth="1"/>
+    <col min="15616" max="15616" width="10.7109375" style="5" customWidth="1"/>
+    <col min="15617" max="15617" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15618" max="15618" width="10.85546875" style="5" customWidth="1"/>
+    <col min="15619" max="15619" width="11.28515625" style="5" customWidth="1"/>
+    <col min="15620" max="15620" width="10" style="5" customWidth="1"/>
+    <col min="15621" max="15621" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15622" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15623" width="10.7109375" style="5" customWidth="1"/>
+    <col min="15624" max="15624" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15625" max="15627" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="15628" max="15628" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15629" max="15631" width="11.140625" style="5" customWidth="1"/>
+    <col min="15632" max="15857" width="9.140625" style="5"/>
+    <col min="15858" max="15858" width="69.140625" style="5" customWidth="1"/>
+    <col min="15859" max="15867" width="11.85546875" style="5" customWidth="1"/>
+    <col min="15868" max="15868" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15869" max="15869" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15870" max="15870" width="11.28515625" style="5" customWidth="1"/>
+    <col min="15871" max="15871" width="11" style="5" customWidth="1"/>
+    <col min="15872" max="15872" width="10.7109375" style="5" customWidth="1"/>
+    <col min="15873" max="15873" width="10.42578125" style="5" customWidth="1"/>
+    <col min="15874" max="15874" width="10.85546875" style="5" customWidth="1"/>
+    <col min="15875" max="15875" width="11.28515625" style="5" customWidth="1"/>
+    <col min="15876" max="15876" width="10" style="5" customWidth="1"/>
+    <col min="15877" max="15877" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15878" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15879" max="15879" width="10.7109375" style="5" customWidth="1"/>
+    <col min="15880" max="15880" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15881" max="15883" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="15884" max="15884" width="9.85546875" style="5" customWidth="1"/>
+    <col min="15885" max="15887" width="11.140625" style="5" customWidth="1"/>
+    <col min="15888" max="16113" width="9.140625" style="5"/>
+    <col min="16114" max="16114" width="69.140625" style="5" customWidth="1"/>
+    <col min="16115" max="16123" width="11.85546875" style="5" customWidth="1"/>
+    <col min="16124" max="16124" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="16125" max="16125" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="16126" max="16126" width="11.28515625" style="5" customWidth="1"/>
+    <col min="16127" max="16127" width="11" style="5" customWidth="1"/>
+    <col min="16128" max="16128" width="10.7109375" style="5" customWidth="1"/>
+    <col min="16129" max="16129" width="10.42578125" style="5" customWidth="1"/>
+    <col min="16130" max="16130" width="10.85546875" style="5" customWidth="1"/>
+    <col min="16131" max="16131" width="11.28515625" style="5" customWidth="1"/>
+    <col min="16132" max="16132" width="10" style="5" customWidth="1"/>
+    <col min="16133" max="16133" width="10.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16134" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16135" width="10.7109375" style="5" customWidth="1"/>
+    <col min="16136" max="16136" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="16137" max="16139" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="16140" max="16140" width="9.85546875" style="5" customWidth="1"/>
+    <col min="16141" max="16143" width="11.140625" style="5" customWidth="1"/>
+    <col min="16144" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C1" s="58" t="s">
+    <row r="1" spans="1:22" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="18"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
+      <c r="N1" s="82"/>
+      <c r="O1" s="82"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+    </row>
+    <row r="2" spans="1:22" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="73"/>
+      <c r="B2" s="74"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="75"/>
+      <c r="P2" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q2" s="81"/>
+      <c r="R2" s="81"/>
+      <c r="S2" s="81"/>
+      <c r="T2" s="81"/>
+      <c r="U2" s="81"/>
+    </row>
+    <row r="3" spans="1:22" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M3" s="85"/>
+      <c r="N3" s="86"/>
+      <c r="O3" s="86"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="87"/>
+    </row>
+    <row r="4" spans="1:22" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16"/>
+      <c r="B4" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="45">
+        <v>2007</v>
+      </c>
+      <c r="D4" s="45">
+        <v>2008</v>
+      </c>
+      <c r="E4" s="45">
+        <v>2009</v>
+      </c>
+      <c r="F4" s="45">
+        <v>2010</v>
+      </c>
+      <c r="G4" s="45">
+        <v>2011</v>
+      </c>
+      <c r="H4" s="45">
+        <v>2012</v>
+      </c>
+      <c r="I4" s="45">
+        <v>2013</v>
+      </c>
+      <c r="J4" s="45">
+        <v>2014</v>
+      </c>
+      <c r="K4" s="45">
+        <v>2015</v>
+      </c>
+      <c r="L4" s="45">
+        <v>2016</v>
+      </c>
+      <c r="M4" s="46">
+        <v>2017</v>
+      </c>
+      <c r="N4" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" s="46">
+        <v>2019</v>
+      </c>
+      <c r="P4" s="46">
+        <v>2020</v>
+      </c>
+      <c r="Q4" s="46">
+        <v>2021</v>
+      </c>
+      <c r="R4" s="47">
+        <v>2022</v>
+      </c>
+      <c r="S4" s="47">
+        <v>2023</v>
+      </c>
+      <c r="T4" s="47">
+        <v>2024</v>
+      </c>
+      <c r="U4" s="48">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="23">
+        <v>7582</v>
+      </c>
+      <c r="C5" s="23">
+        <v>8392</v>
+      </c>
+      <c r="D5" s="24">
+        <v>11382</v>
+      </c>
+      <c r="E5" s="24">
+        <v>11777</v>
+      </c>
+      <c r="F5" s="25">
+        <v>12932</v>
+      </c>
+      <c r="G5" s="25">
+        <v>15435</v>
+      </c>
+      <c r="H5" s="25">
+        <v>15530</v>
+      </c>
+      <c r="I5" s="25">
+        <v>16449</v>
+      </c>
+      <c r="J5" s="25">
+        <v>17907</v>
+      </c>
+      <c r="K5" s="25">
+        <v>18350</v>
+      </c>
+      <c r="L5" s="25">
+        <v>20109</v>
+      </c>
+      <c r="M5" s="25">
+        <v>21991</v>
+      </c>
+      <c r="N5" s="25">
+        <v>25087</v>
+      </c>
+      <c r="O5" s="25">
+        <v>27186</v>
+      </c>
+      <c r="P5" s="25">
+        <v>30998</v>
+      </c>
+      <c r="Q5" s="25">
+        <v>35897</v>
+      </c>
+      <c r="R5" s="25">
+        <v>42610</v>
+      </c>
+      <c r="S5" s="26">
+        <v>46440</v>
+      </c>
+      <c r="T5" s="25">
+        <v>48952</v>
+      </c>
+      <c r="U5" s="27">
+        <v>53957</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="29">
+        <v>7636</v>
+      </c>
+      <c r="C6" s="29">
+        <v>8427</v>
+      </c>
+      <c r="D6" s="29">
+        <v>10568</v>
+      </c>
+      <c r="E6" s="29">
+        <v>10913</v>
+      </c>
+      <c r="F6" s="29">
+        <v>11907</v>
+      </c>
+      <c r="G6" s="29">
+        <v>14771</v>
+      </c>
+      <c r="H6" s="29">
+        <v>15336</v>
+      </c>
+      <c r="I6" s="29">
+        <v>16381</v>
+      </c>
+      <c r="J6" s="29">
+        <v>17733</v>
+      </c>
+      <c r="K6" s="30">
+        <v>18616</v>
+      </c>
+      <c r="L6" s="29">
+        <v>20411</v>
+      </c>
+      <c r="M6" s="31">
+        <v>22425</v>
+      </c>
+      <c r="N6" s="31">
+        <v>25307</v>
+      </c>
+      <c r="O6" s="31">
+        <v>26509</v>
+      </c>
+      <c r="P6" s="32">
+        <v>29235</v>
+      </c>
+      <c r="Q6" s="32">
+        <v>34124</v>
+      </c>
+      <c r="R6" s="33">
+        <v>39282</v>
+      </c>
+      <c r="S6" s="33">
+        <v>44010</v>
+      </c>
+      <c r="T6" s="25">
+        <v>46788</v>
+      </c>
+      <c r="U6" s="27">
+        <v>52819</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="29">
+        <v>7860</v>
+      </c>
+      <c r="C7" s="29">
+        <v>8926</v>
+      </c>
+      <c r="D7" s="29">
+        <v>11899</v>
+      </c>
+      <c r="E7" s="29">
+        <v>12125</v>
+      </c>
+      <c r="F7" s="29">
+        <v>13368</v>
+      </c>
+      <c r="G7" s="29">
+        <v>15176</v>
+      </c>
+      <c r="H7" s="29">
+        <v>15024</v>
+      </c>
+      <c r="I7" s="29">
+        <v>16175</v>
+      </c>
+      <c r="J7" s="29">
+        <v>18123</v>
+      </c>
+      <c r="K7" s="30">
+        <v>18540</v>
+      </c>
+      <c r="L7" s="29">
+        <v>19557</v>
+      </c>
+      <c r="M7" s="31">
+        <v>20796</v>
+      </c>
+      <c r="N7" s="31">
+        <v>24723</v>
+      </c>
+      <c r="O7" s="31">
+        <v>26805</v>
+      </c>
+      <c r="P7" s="31">
+        <v>31157</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>35310</v>
+      </c>
+      <c r="R7" s="33">
+        <v>42398</v>
+      </c>
+      <c r="S7" s="33">
+        <v>45556</v>
+      </c>
+      <c r="T7" s="25">
+        <v>46922</v>
+      </c>
+      <c r="U7" s="27">
+        <v>50157</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="29">
+        <v>7661</v>
+      </c>
+      <c r="C8" s="29">
+        <v>8524</v>
+      </c>
+      <c r="D8" s="29">
+        <v>11967</v>
+      </c>
+      <c r="E8" s="29">
+        <v>12227</v>
+      </c>
+      <c r="F8" s="29">
+        <v>13354</v>
+      </c>
+      <c r="G8" s="29">
+        <v>15908</v>
+      </c>
+      <c r="H8" s="29">
+        <v>15924</v>
+      </c>
+      <c r="I8" s="29">
+        <v>16655</v>
+      </c>
+      <c r="J8" s="29">
+        <v>18133</v>
+      </c>
+      <c r="K8" s="30">
+        <v>18632</v>
+      </c>
+      <c r="L8" s="29">
+        <v>21255</v>
+      </c>
+      <c r="M8" s="31">
+        <v>23316</v>
+      </c>
+      <c r="N8" s="31">
+        <v>25894</v>
+      </c>
+      <c r="O8" s="31">
+        <v>28193</v>
+      </c>
+      <c r="P8" s="31">
+        <v>32257</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>35797</v>
+      </c>
+      <c r="R8" s="33">
+        <v>42289</v>
+      </c>
+      <c r="S8" s="33">
+        <v>45955</v>
+      </c>
+      <c r="T8" s="25">
+        <v>47828</v>
+      </c>
+      <c r="U8" s="27">
+        <v>51893</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="29">
+        <v>7896</v>
+      </c>
+      <c r="C9" s="29">
+        <v>8712</v>
+      </c>
+      <c r="D9" s="29">
+        <v>11809</v>
+      </c>
+      <c r="E9" s="29">
+        <v>12291</v>
+      </c>
+      <c r="F9" s="29">
+        <v>13600</v>
+      </c>
+      <c r="G9" s="29">
+        <v>16238</v>
+      </c>
+      <c r="H9" s="29">
+        <v>16173</v>
+      </c>
+      <c r="I9" s="29">
+        <v>17031</v>
+      </c>
+      <c r="J9" s="29">
+        <v>18486</v>
+      </c>
+      <c r="K9" s="30">
+        <v>18675</v>
+      </c>
+      <c r="L9" s="29">
+        <v>19585</v>
+      </c>
+      <c r="M9" s="31">
+        <v>21240</v>
+      </c>
+      <c r="N9" s="31">
+        <v>24458</v>
+      </c>
+      <c r="O9" s="31">
+        <v>27139</v>
+      </c>
+      <c r="P9" s="31">
+        <v>32222</v>
+      </c>
+      <c r="Q9" s="31">
+        <v>36998</v>
+      </c>
+      <c r="R9" s="33">
+        <v>44532</v>
+      </c>
+      <c r="S9" s="33">
+        <v>48449</v>
+      </c>
+      <c r="T9" s="25">
+        <v>51866</v>
+      </c>
+      <c r="U9" s="27">
+        <v>54819</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="31">
+        <v>7555</v>
+      </c>
+      <c r="C10" s="31">
+        <v>8218</v>
+      </c>
+      <c r="D10" s="31">
+        <v>11793</v>
+      </c>
+      <c r="E10" s="31">
+        <v>12097</v>
+      </c>
+      <c r="F10" s="31">
+        <v>13092</v>
+      </c>
+      <c r="G10" s="31">
+        <v>15226</v>
+      </c>
+      <c r="H10" s="31">
+        <v>15292</v>
+      </c>
+      <c r="I10" s="31">
+        <v>16315</v>
+      </c>
+      <c r="J10" s="31">
+        <v>17468</v>
+      </c>
+      <c r="K10" s="34">
+        <v>17690</v>
+      </c>
+      <c r="L10" s="31">
+        <v>19947</v>
+      </c>
+      <c r="M10" s="31">
+        <v>22830</v>
+      </c>
+      <c r="N10" s="31">
+        <v>24960</v>
+      </c>
+      <c r="O10" s="31">
+        <v>27123</v>
+      </c>
+      <c r="P10" s="31">
+        <v>31303</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>36448</v>
+      </c>
+      <c r="R10" s="33">
+        <v>43373</v>
+      </c>
+      <c r="S10" s="33">
+        <v>45814</v>
+      </c>
+      <c r="T10" s="25">
+        <v>48161</v>
+      </c>
+      <c r="U10" s="27">
+        <v>54267</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="29">
+        <v>7308</v>
+      </c>
+      <c r="C11" s="29">
+        <v>7926</v>
+      </c>
+      <c r="D11" s="29">
+        <v>11160</v>
+      </c>
+      <c r="E11" s="29">
+        <v>11733</v>
+      </c>
+      <c r="F11" s="29">
+        <v>13171</v>
+      </c>
+      <c r="G11" s="29">
+        <v>15445</v>
+      </c>
+      <c r="H11" s="29">
+        <v>15286</v>
+      </c>
+      <c r="I11" s="29">
+        <v>16262</v>
+      </c>
+      <c r="J11" s="29">
+        <v>17468</v>
+      </c>
+      <c r="K11" s="30">
+        <v>17876</v>
+      </c>
+      <c r="L11" s="29">
+        <v>19900</v>
+      </c>
+      <c r="M11" s="31">
+        <v>21524</v>
+      </c>
+      <c r="N11" s="31">
+        <v>24585</v>
+      </c>
+      <c r="O11" s="31">
+        <v>27519</v>
+      </c>
+      <c r="P11" s="31">
+        <v>31313</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>37073</v>
+      </c>
+      <c r="R11" s="33">
+        <v>43261</v>
+      </c>
+      <c r="S11" s="33">
+        <v>45863</v>
+      </c>
+      <c r="T11" s="25">
+        <v>49012</v>
+      </c>
+      <c r="U11" s="27">
+        <v>55008</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="29">
+        <v>7582</v>
+      </c>
+      <c r="C12" s="29">
+        <v>8577</v>
+      </c>
+      <c r="D12" s="29">
+        <v>11740</v>
+      </c>
+      <c r="E12" s="29">
+        <v>12005</v>
+      </c>
+      <c r="F12" s="29">
+        <v>13271</v>
+      </c>
+      <c r="G12" s="29">
+        <v>15384</v>
+      </c>
+      <c r="H12" s="29">
+        <v>15183</v>
+      </c>
+      <c r="I12" s="29">
+        <v>16205</v>
+      </c>
+      <c r="J12" s="29">
+        <v>17972</v>
+      </c>
+      <c r="K12" s="30">
+        <v>18581</v>
+      </c>
+      <c r="L12" s="29">
+        <v>20902</v>
+      </c>
+      <c r="M12" s="31">
+        <v>22021</v>
+      </c>
+      <c r="N12" s="31">
+        <v>24488</v>
+      </c>
+      <c r="O12" s="31">
+        <v>27330</v>
+      </c>
+      <c r="P12" s="31">
+        <v>31202</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>36310</v>
+      </c>
+      <c r="R12" s="33">
+        <v>43493</v>
+      </c>
+      <c r="S12" s="33">
+        <v>46250</v>
+      </c>
+      <c r="T12" s="25">
+        <v>48783</v>
+      </c>
+      <c r="U12" s="27">
+        <v>56830</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="29">
+        <v>7477</v>
+      </c>
+      <c r="C13" s="29">
+        <v>8256</v>
+      </c>
+      <c r="D13" s="29">
+        <v>11656</v>
+      </c>
+      <c r="E13" s="29">
+        <v>12091</v>
+      </c>
+      <c r="F13" s="29">
+        <v>13179</v>
+      </c>
+      <c r="G13" s="29">
+        <v>15577</v>
+      </c>
+      <c r="H13" s="29">
+        <v>15427</v>
+      </c>
+      <c r="I13" s="29">
+        <v>16230</v>
+      </c>
+      <c r="J13" s="29">
+        <v>17571</v>
+      </c>
+      <c r="K13" s="30">
+        <v>17684</v>
+      </c>
+      <c r="L13" s="29">
+        <v>18970</v>
+      </c>
+      <c r="M13" s="31">
+        <v>20836</v>
+      </c>
+      <c r="N13" s="31">
+        <v>24325</v>
+      </c>
+      <c r="O13" s="31">
+        <v>26878</v>
+      </c>
+      <c r="P13" s="31">
+        <v>31196</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>36941</v>
+      </c>
+      <c r="R13" s="33">
+        <v>45137</v>
+      </c>
+      <c r="S13" s="33">
+        <v>47551</v>
+      </c>
+      <c r="T13" s="25">
+        <v>49710</v>
+      </c>
+      <c r="U13" s="27">
+        <v>57439</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="29">
+        <v>7107</v>
+      </c>
+      <c r="C14" s="29">
+        <v>7931</v>
+      </c>
+      <c r="D14" s="29">
+        <v>11264</v>
+      </c>
+      <c r="E14" s="29">
+        <v>11713</v>
+      </c>
+      <c r="F14" s="29">
+        <v>13165</v>
+      </c>
+      <c r="G14" s="29">
+        <v>15471</v>
+      </c>
+      <c r="H14" s="29">
+        <v>15836</v>
+      </c>
+      <c r="I14" s="29">
+        <v>16602</v>
+      </c>
+      <c r="J14" s="29">
+        <v>17789</v>
+      </c>
+      <c r="K14" s="30">
+        <v>18054</v>
+      </c>
+      <c r="L14" s="29">
+        <v>20342</v>
+      </c>
+      <c r="M14" s="31">
+        <v>22295</v>
+      </c>
+      <c r="N14" s="31">
+        <v>24884</v>
+      </c>
+      <c r="O14" s="31">
+        <v>27096</v>
+      </c>
+      <c r="P14" s="31">
+        <v>31175</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>37329</v>
+      </c>
+      <c r="R14" s="33">
+        <v>43337</v>
+      </c>
+      <c r="S14" s="33">
+        <v>45612</v>
+      </c>
+      <c r="T14" s="25">
+        <v>47594</v>
+      </c>
+      <c r="U14" s="27">
+        <v>52257</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="29">
+        <v>7144</v>
+      </c>
+      <c r="C15" s="29">
+        <v>8125</v>
+      </c>
+      <c r="D15" s="29">
+        <v>11298</v>
+      </c>
+      <c r="E15" s="29">
+        <v>11811</v>
+      </c>
+      <c r="F15" s="29">
+        <v>13168</v>
+      </c>
+      <c r="G15" s="29">
+        <v>15897</v>
+      </c>
+      <c r="H15" s="29">
+        <v>16031</v>
+      </c>
+      <c r="I15" s="29">
+        <v>16602</v>
+      </c>
+      <c r="J15" s="29">
+        <v>18282</v>
+      </c>
+      <c r="K15" s="30">
+        <v>18256</v>
+      </c>
+      <c r="L15" s="29">
+        <v>19782</v>
+      </c>
+      <c r="M15" s="31">
+        <v>21547</v>
+      </c>
+      <c r="N15" s="32">
+        <v>25506</v>
+      </c>
+      <c r="O15" s="32">
+        <v>27772</v>
+      </c>
+      <c r="P15" s="32">
+        <v>31825</v>
+      </c>
+      <c r="Q15" s="32">
+        <v>37665</v>
+      </c>
+      <c r="R15" s="33">
+        <v>45801</v>
+      </c>
+      <c r="S15" s="33">
+        <v>48990</v>
+      </c>
+      <c r="T15" s="25">
+        <v>50832</v>
+      </c>
+      <c r="U15" s="27">
+        <v>55101</v>
+      </c>
+      <c r="V15" s="35"/>
+    </row>
+    <row r="16" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="29">
+        <v>7458</v>
+      </c>
+      <c r="C16" s="29">
+        <v>7966</v>
+      </c>
+      <c r="D16" s="29">
+        <v>11542</v>
+      </c>
+      <c r="E16" s="29">
+        <v>12253</v>
+      </c>
+      <c r="F16" s="29">
+        <v>13364</v>
+      </c>
+      <c r="G16" s="29">
+        <v>15584</v>
+      </c>
+      <c r="H16" s="29">
+        <v>15516</v>
+      </c>
+      <c r="I16" s="29">
+        <v>16267</v>
+      </c>
+      <c r="J16" s="29">
+        <v>17582</v>
+      </c>
+      <c r="K16" s="30">
+        <v>18043</v>
+      </c>
+      <c r="L16" s="29">
+        <v>20139</v>
+      </c>
+      <c r="M16" s="31">
+        <v>22652</v>
+      </c>
+      <c r="N16" s="31">
+        <v>25408</v>
+      </c>
+      <c r="O16" s="31">
+        <v>27542</v>
+      </c>
+      <c r="P16" s="31">
+        <v>31515</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>36347</v>
+      </c>
+      <c r="R16" s="33">
+        <v>43365</v>
+      </c>
+      <c r="S16" s="33">
+        <v>45774</v>
+      </c>
+      <c r="T16" s="25">
+        <v>48207</v>
+      </c>
+      <c r="U16" s="27">
+        <v>53721</v>
+      </c>
+      <c r="V16" s="35"/>
+    </row>
+    <row r="17" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="58"/>
-[...15 lines deleted...]
-      <c r="T1" s="56"/>
+      <c r="B17" s="29">
+        <v>7620</v>
+      </c>
+      <c r="C17" s="29">
+        <v>8296</v>
+      </c>
+      <c r="D17" s="29">
+        <v>11740</v>
+      </c>
+      <c r="E17" s="29">
+        <v>12240</v>
+      </c>
+      <c r="F17" s="29">
+        <v>13242</v>
+      </c>
+      <c r="G17" s="29">
+        <v>15942</v>
+      </c>
+      <c r="H17" s="29">
+        <v>15763</v>
+      </c>
+      <c r="I17" s="29">
+        <v>16561</v>
+      </c>
+      <c r="J17" s="29">
+        <v>18220</v>
+      </c>
+      <c r="K17" s="30">
+        <v>18638</v>
+      </c>
+      <c r="L17" s="29">
+        <v>21118</v>
+      </c>
+      <c r="M17" s="31">
+        <v>23084</v>
+      </c>
+      <c r="N17" s="32">
+        <v>25788</v>
+      </c>
+      <c r="O17" s="32">
+        <v>28861</v>
+      </c>
+      <c r="P17" s="32">
+        <v>32955</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>36087</v>
+      </c>
+      <c r="R17" s="33">
+        <v>42459</v>
+      </c>
+      <c r="S17" s="33">
+        <v>45560</v>
+      </c>
+      <c r="T17" s="25">
+        <v>47087</v>
+      </c>
+      <c r="U17" s="27">
+        <v>51884</v>
+      </c>
+      <c r="V17" s="35"/>
     </row>
-    <row r="2" spans="1:22" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="P2" s="55" t="s">
+    <row r="18" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="B18" s="29">
+        <v>7377</v>
+      </c>
+      <c r="C18" s="29">
+        <v>8235</v>
+      </c>
+      <c r="D18" s="29">
+        <v>11601</v>
+      </c>
+      <c r="E18" s="29">
+        <v>11943</v>
+      </c>
+      <c r="F18" s="29">
+        <v>13266</v>
+      </c>
+      <c r="G18" s="29">
+        <v>15407</v>
+      </c>
+      <c r="H18" s="29">
+        <v>15465</v>
+      </c>
+      <c r="I18" s="29">
+        <v>16399</v>
+      </c>
+      <c r="J18" s="29">
+        <v>17768</v>
+      </c>
+      <c r="K18" s="30">
+        <v>18332</v>
+      </c>
+      <c r="L18" s="29">
+        <v>20343</v>
+      </c>
+      <c r="M18" s="31">
+        <v>22505</v>
+      </c>
+      <c r="N18" s="31">
+        <v>25176</v>
+      </c>
+      <c r="O18" s="31">
+        <v>27226</v>
+      </c>
+      <c r="P18" s="31">
+        <v>30650</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>35662</v>
+      </c>
+      <c r="R18" s="33">
+        <v>43408</v>
+      </c>
+      <c r="S18" s="33">
+        <v>47386</v>
+      </c>
+      <c r="T18" s="25">
+        <v>49844</v>
+      </c>
+      <c r="U18" s="27">
+        <v>54781</v>
+      </c>
+      <c r="V18" s="35"/>
+    </row>
+    <row r="19" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="29">
+        <v>7679</v>
+      </c>
+      <c r="C19" s="29">
+        <v>8244</v>
+      </c>
+      <c r="D19" s="29">
+        <v>11432</v>
+      </c>
+      <c r="E19" s="29">
+        <v>11956</v>
+      </c>
+      <c r="F19" s="29">
+        <v>12784</v>
+      </c>
+      <c r="G19" s="29">
+        <v>15382</v>
+      </c>
+      <c r="H19" s="29">
+        <v>15468</v>
+      </c>
+      <c r="I19" s="29">
+        <v>16469</v>
+      </c>
+      <c r="J19" s="29">
+        <v>17930</v>
+      </c>
+      <c r="K19" s="30">
+        <v>17990</v>
+      </c>
+      <c r="L19" s="29">
+        <v>19195</v>
+      </c>
+      <c r="M19" s="31">
+        <v>20924</v>
+      </c>
+      <c r="N19" s="32">
+        <v>24617</v>
+      </c>
+      <c r="O19" s="32">
+        <v>27133</v>
+      </c>
+      <c r="P19" s="32">
+        <v>30892</v>
+      </c>
+      <c r="Q19" s="32">
+        <v>36113</v>
+      </c>
+      <c r="R19" s="33">
+        <v>44551</v>
+      </c>
+      <c r="S19" s="33">
+        <v>49087</v>
+      </c>
+      <c r="T19" s="25">
+        <v>51592</v>
+      </c>
+      <c r="U19" s="27">
+        <v>53738</v>
+      </c>
+      <c r="V19" s="35"/>
+    </row>
+    <row r="20" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="29">
+        <v>7529</v>
+      </c>
+      <c r="C20" s="29">
+        <v>8129</v>
+      </c>
+      <c r="D20" s="29">
+        <v>11568</v>
+      </c>
+      <c r="E20" s="29">
+        <v>11879</v>
+      </c>
+      <c r="F20" s="29">
+        <v>13051</v>
+      </c>
+      <c r="G20" s="29">
+        <v>15278</v>
+      </c>
+      <c r="H20" s="29">
+        <v>14908</v>
+      </c>
+      <c r="I20" s="29">
+        <v>16012</v>
+      </c>
+      <c r="J20" s="29">
+        <v>17450</v>
+      </c>
+      <c r="K20" s="30">
+        <v>18021</v>
+      </c>
+      <c r="L20" s="29">
+        <v>20150</v>
+      </c>
+      <c r="M20" s="31">
+        <v>22312</v>
+      </c>
+      <c r="N20" s="31">
+        <v>25418</v>
+      </c>
+      <c r="O20" s="31">
+        <v>27868</v>
+      </c>
+      <c r="P20" s="31">
+        <v>32410</v>
+      </c>
+      <c r="Q20" s="31">
+        <v>37107</v>
+      </c>
+      <c r="R20" s="33">
+        <v>44198</v>
+      </c>
+      <c r="S20" s="33">
+        <v>47009</v>
+      </c>
+      <c r="T20" s="25">
+        <v>48690</v>
+      </c>
+      <c r="U20" s="27">
+        <v>55453</v>
+      </c>
+      <c r="V20" s="35"/>
+    </row>
+    <row r="21" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="29">
+        <v>7368</v>
+      </c>
+      <c r="C21" s="29">
+        <v>8374</v>
+      </c>
+      <c r="D21" s="29">
+        <v>11363</v>
+      </c>
+      <c r="E21" s="29">
+        <v>11665</v>
+      </c>
+      <c r="F21" s="29">
+        <v>13071</v>
+      </c>
+      <c r="G21" s="29">
+        <v>15272</v>
+      </c>
+      <c r="H21" s="29">
+        <v>15219</v>
+      </c>
+      <c r="I21" s="29">
+        <v>16099</v>
+      </c>
+      <c r="J21" s="29">
+        <v>17506</v>
+      </c>
+      <c r="K21" s="30">
+        <v>17915</v>
+      </c>
+      <c r="L21" s="29">
+        <v>19652</v>
+      </c>
+      <c r="M21" s="31">
+        <v>22012</v>
+      </c>
+      <c r="N21" s="31">
+        <v>25277</v>
+      </c>
+      <c r="O21" s="31">
+        <v>27374</v>
+      </c>
+      <c r="P21" s="31">
+        <v>31109</v>
+      </c>
+      <c r="Q21" s="31">
+        <v>36491</v>
+      </c>
+      <c r="R21" s="33">
+        <v>43620</v>
+      </c>
+      <c r="S21" s="33">
+        <v>46274</v>
+      </c>
+      <c r="T21" s="25">
+        <v>47859</v>
+      </c>
+      <c r="U21" s="27">
+        <v>54322</v>
+      </c>
+      <c r="V21" s="35"/>
+    </row>
+    <row r="22" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="29">
+        <v>7546</v>
+      </c>
+      <c r="C22" s="29">
+        <v>8454</v>
+      </c>
+      <c r="D22" s="29">
+        <v>11687</v>
+      </c>
+      <c r="E22" s="29">
+        <v>11967</v>
+      </c>
+      <c r="F22" s="29">
+        <v>13321</v>
+      </c>
+      <c r="G22" s="29">
+        <v>15744</v>
+      </c>
+      <c r="H22" s="29">
+        <v>15854</v>
+      </c>
+      <c r="I22" s="29">
+        <v>16290</v>
+      </c>
+      <c r="J22" s="29">
+        <v>17659</v>
+      </c>
+      <c r="K22" s="30">
+        <v>17947</v>
+      </c>
+      <c r="L22" s="29">
+        <v>20859</v>
+      </c>
+      <c r="M22" s="31">
+        <v>22968</v>
+      </c>
+      <c r="N22" s="31">
+        <v>25687</v>
+      </c>
+      <c r="O22" s="31">
+        <v>27650</v>
+      </c>
+      <c r="P22" s="31">
+        <v>31522</v>
+      </c>
+      <c r="Q22" s="31">
+        <v>37722</v>
+      </c>
+      <c r="R22" s="33">
+        <v>45320</v>
+      </c>
+      <c r="S22" s="33">
+        <v>49093</v>
+      </c>
+      <c r="T22" s="25">
+        <v>50802</v>
+      </c>
+      <c r="U22" s="27">
+        <v>57909</v>
+      </c>
+      <c r="V22" s="35"/>
+    </row>
+    <row r="23" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="29">
+        <v>7521</v>
+      </c>
+      <c r="C23" s="29">
+        <v>8065</v>
+      </c>
+      <c r="D23" s="29">
+        <v>11430</v>
+      </c>
+      <c r="E23" s="29">
+        <v>11843</v>
+      </c>
+      <c r="F23" s="29">
+        <v>13172</v>
+      </c>
+      <c r="G23" s="29">
+        <v>15444</v>
+      </c>
+      <c r="H23" s="29">
+        <v>15323</v>
+      </c>
+      <c r="I23" s="29">
+        <v>16447</v>
+      </c>
+      <c r="J23" s="29">
+        <v>17566</v>
+      </c>
+      <c r="K23" s="30">
+        <v>17830</v>
+      </c>
+      <c r="L23" s="29">
+        <v>20782</v>
+      </c>
+      <c r="M23" s="31">
+        <v>23422</v>
+      </c>
+      <c r="N23" s="32">
+        <v>25966</v>
+      </c>
+      <c r="O23" s="32">
+        <v>28139</v>
+      </c>
+      <c r="P23" s="32">
+        <v>32496</v>
+      </c>
+      <c r="Q23" s="32">
+        <v>37201</v>
+      </c>
+      <c r="R23" s="33">
+        <v>44301</v>
+      </c>
+      <c r="S23" s="33">
+        <v>46769</v>
+      </c>
+      <c r="T23" s="25">
+        <v>49531</v>
+      </c>
+      <c r="U23" s="27">
+        <v>56336</v>
+      </c>
+      <c r="V23" s="35"/>
+    </row>
+    <row r="24" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="29">
+        <v>7678</v>
+      </c>
+      <c r="C24" s="29">
+        <v>8717</v>
+      </c>
+      <c r="D24" s="29">
+        <v>11571</v>
+      </c>
+      <c r="E24" s="29">
+        <v>12163</v>
+      </c>
+      <c r="F24" s="29">
+        <v>13300</v>
+      </c>
+      <c r="G24" s="29">
+        <v>15296</v>
+      </c>
+      <c r="H24" s="29">
+        <v>14985</v>
+      </c>
+      <c r="I24" s="29">
+        <v>15963</v>
+      </c>
+      <c r="J24" s="29">
+        <v>17440</v>
+      </c>
+      <c r="K24" s="30">
+        <v>18002</v>
+      </c>
+      <c r="L24" s="29">
+        <v>20313</v>
+      </c>
+      <c r="M24" s="31">
+        <v>22367</v>
+      </c>
+      <c r="N24" s="31">
+        <v>25516</v>
+      </c>
+      <c r="O24" s="31">
+        <v>28161</v>
+      </c>
+      <c r="P24" s="31">
+        <v>32070</v>
+      </c>
+      <c r="Q24" s="31">
+        <v>37979</v>
+      </c>
+      <c r="R24" s="36">
+        <v>44688</v>
+      </c>
+      <c r="S24" s="36">
+        <v>48236</v>
+      </c>
+      <c r="T24" s="25">
+        <v>50407</v>
+      </c>
+      <c r="U24" s="27">
+        <v>56252</v>
+      </c>
+      <c r="V24" s="35"/>
+    </row>
+    <row r="25" spans="1:22" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="38">
+        <v>7149</v>
+      </c>
+      <c r="C25" s="38">
+        <v>7928</v>
+      </c>
+      <c r="D25" s="38">
+        <v>11554</v>
+      </c>
+      <c r="E25" s="38">
+        <v>11778</v>
+      </c>
+      <c r="F25" s="38">
+        <v>13154</v>
+      </c>
+      <c r="G25" s="38">
+        <v>15448</v>
+      </c>
+      <c r="H25" s="38">
+        <v>15395</v>
+      </c>
+      <c r="I25" s="38">
+        <v>16097</v>
+      </c>
+      <c r="J25" s="38">
+        <v>17577</v>
+      </c>
+      <c r="K25" s="39">
+        <v>17642</v>
+      </c>
+      <c r="L25" s="38">
+        <v>18872</v>
+      </c>
+      <c r="M25" s="40">
+        <v>21031</v>
+      </c>
+      <c r="N25" s="40">
+        <v>24894</v>
+      </c>
+      <c r="O25" s="40">
+        <v>26989</v>
+      </c>
+      <c r="P25" s="40">
+        <v>31723</v>
+      </c>
+      <c r="Q25" s="40">
+        <v>36694</v>
+      </c>
+      <c r="R25" s="41">
+        <v>43502</v>
+      </c>
+      <c r="S25" s="41">
+        <v>47866</v>
+      </c>
+      <c r="T25" s="42">
+        <v>51045</v>
+      </c>
+      <c r="U25" s="43">
+        <v>56673</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="13"/>
+      <c r="B26" s="17"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="17"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="11"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="12"/>
+      <c r="N26" s="12"/>
+      <c r="O26" s="12"/>
+      <c r="P26" s="12"/>
+      <c r="Q26" s="12"/>
+      <c r="R26" s="21"/>
+      <c r="S26" s="21"/>
+    </row>
+    <row r="27" spans="1:22" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19"/>
+      <c r="B27" s="76"/>
+      <c r="C27" s="76"/>
+      <c r="D27" s="76"/>
+      <c r="E27" s="76"/>
+      <c r="F27" s="76"/>
+      <c r="G27" s="76"/>
+      <c r="H27" s="76"/>
+      <c r="I27" s="76"/>
+      <c r="J27" s="76"/>
+      <c r="K27" s="76"/>
+      <c r="L27" s="76"/>
+      <c r="M27" s="76"/>
+      <c r="N27" s="91" t="s">
+        <v>1</v>
+      </c>
+      <c r="O27" s="91"/>
+      <c r="P27" s="91"/>
+      <c r="Q27" s="91"/>
+      <c r="R27" s="91"/>
+      <c r="S27" s="81"/>
+      <c r="T27" s="81"/>
+      <c r="U27" s="81"/>
+    </row>
+    <row r="28" spans="1:22" s="2" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="89"/>
+      <c r="B28" s="90"/>
+      <c r="C28" s="90"/>
+      <c r="D28" s="90"/>
+      <c r="E28" s="90"/>
+      <c r="F28" s="90"/>
+      <c r="G28" s="90"/>
+      <c r="H28" s="90"/>
+      <c r="I28" s="90"/>
+      <c r="J28" s="90"/>
+      <c r="K28" s="90"/>
+      <c r="L28" s="90"/>
+      <c r="M28" s="90"/>
+      <c r="N28" s="90"/>
+      <c r="O28" s="90"/>
+      <c r="P28" s="90"/>
+      <c r="Q28" s="90"/>
+    </row>
+    <row r="29" spans="1:22" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="49"/>
+      <c r="B29" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="45">
+        <v>2007</v>
+      </c>
+      <c r="D29" s="45">
+        <v>2008</v>
+      </c>
+      <c r="E29" s="45">
+        <v>2009</v>
+      </c>
+      <c r="F29" s="45">
+        <v>2010</v>
+      </c>
+      <c r="G29" s="45">
+        <v>2011</v>
+      </c>
+      <c r="H29" s="45">
+        <v>2012</v>
+      </c>
+      <c r="I29" s="45">
+        <v>2013</v>
+      </c>
+      <c r="J29" s="45">
+        <v>2014</v>
+      </c>
+      <c r="K29" s="45">
+        <v>2015</v>
+      </c>
+      <c r="L29" s="45">
+        <v>2016</v>
+      </c>
+      <c r="M29" s="50">
+        <v>2017</v>
+      </c>
+      <c r="N29" s="46">
+        <v>2018</v>
+      </c>
+      <c r="O29" s="46">
+        <v>2019</v>
+      </c>
+      <c r="P29" s="46">
+        <v>2020</v>
+      </c>
+      <c r="Q29" s="50">
+        <v>2021</v>
+      </c>
+      <c r="R29" s="47">
+        <v>2022</v>
+      </c>
+      <c r="S29" s="47">
+        <v>2023</v>
+      </c>
+      <c r="T29" s="47">
+        <v>2024</v>
+      </c>
+      <c r="U29" s="48">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="77">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="C30" s="51">
+        <v>110.7</v>
+      </c>
+      <c r="D30" s="51">
+        <v>135.6</v>
+      </c>
+      <c r="E30" s="51">
+        <v>103.5</v>
+      </c>
+      <c r="F30" s="51">
+        <v>109.8</v>
+      </c>
+      <c r="G30" s="51">
+        <v>119.4</v>
+      </c>
+      <c r="H30" s="51">
+        <v>100.6</v>
+      </c>
+      <c r="I30" s="51">
+        <v>105.9</v>
+      </c>
+      <c r="J30" s="51">
+        <v>108.9</v>
+      </c>
+      <c r="K30" s="51">
+        <v>102.5</v>
+      </c>
+      <c r="L30" s="51">
+        <v>109.6</v>
+      </c>
+      <c r="M30" s="52">
+        <v>109.4</v>
+      </c>
+      <c r="N30" s="52">
+        <v>114.1</v>
+      </c>
+      <c r="O30" s="52">
+        <v>108.4</v>
+      </c>
+      <c r="P30" s="53">
+        <v>114</v>
+      </c>
+      <c r="Q30" s="52">
+        <v>115.8</v>
+      </c>
+      <c r="R30" s="54">
+        <v>118.7</v>
+      </c>
+      <c r="S30" s="55">
+        <v>109</v>
+      </c>
+      <c r="T30" s="54">
+        <v>105.4</v>
+      </c>
+      <c r="U30" s="56">
+        <f>U5/T5*100</f>
+        <v>110.2243013564308</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="78" t="s">
         <v>27</v>
       </c>
-      <c r="Q2" s="56"/>
-[...2 lines deleted...]
-      <c r="T2" s="56"/>
+      <c r="C31" s="57">
+        <v>110.4</v>
+      </c>
+      <c r="D31" s="58">
+        <v>125.4</v>
+      </c>
+      <c r="E31" s="58">
+        <v>103.3</v>
+      </c>
+      <c r="F31" s="58">
+        <v>109.1</v>
+      </c>
+      <c r="G31" s="58">
+        <v>124.1</v>
+      </c>
+      <c r="H31" s="58">
+        <v>103.8</v>
+      </c>
+      <c r="I31" s="58">
+        <v>106.8</v>
+      </c>
+      <c r="J31" s="58">
+        <v>108.3</v>
+      </c>
+      <c r="K31" s="58">
+        <v>105</v>
+      </c>
+      <c r="L31" s="59">
+        <v>109.6</v>
+      </c>
+      <c r="M31" s="58">
+        <v>109.9</v>
+      </c>
+      <c r="N31" s="60">
+        <v>112.9</v>
+      </c>
+      <c r="O31" s="60">
+        <v>104.7</v>
+      </c>
+      <c r="P31" s="60">
+        <v>110.3</v>
+      </c>
+      <c r="Q31" s="61">
+        <v>116.7</v>
+      </c>
+      <c r="R31" s="62">
+        <v>115.1</v>
+      </c>
+      <c r="S31" s="62">
+        <v>112.03604704444784</v>
+      </c>
+      <c r="T31" s="63">
+        <v>106.3</v>
+      </c>
+      <c r="U31" s="56">
+        <f t="shared" ref="U31:U50" si="0">U6/T6*100</f>
+        <v>112.89005727964437</v>
+      </c>
     </row>
-    <row r="3" spans="1:22" ht="6" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="Q3" s="62"/>
+    <row r="32" spans="1:22" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="58">
+        <v>113.6</v>
+      </c>
+      <c r="D32" s="60">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="E32" s="60">
+        <v>101.9</v>
+      </c>
+      <c r="F32" s="60">
+        <v>110.3</v>
+      </c>
+      <c r="G32" s="60">
+        <v>113.5</v>
+      </c>
+      <c r="H32" s="60">
+        <v>99</v>
+      </c>
+      <c r="I32" s="60">
+        <v>107.7</v>
+      </c>
+      <c r="J32" s="60">
+        <v>112</v>
+      </c>
+      <c r="K32" s="60">
+        <v>102.3</v>
+      </c>
+      <c r="L32" s="64">
+        <v>105.5</v>
+      </c>
+      <c r="M32" s="60">
+        <v>106.3</v>
+      </c>
+      <c r="N32" s="60">
+        <v>118.9</v>
+      </c>
+      <c r="O32" s="65">
+        <v>108.4</v>
+      </c>
+      <c r="P32" s="65">
+        <v>116.2</v>
+      </c>
+      <c r="Q32" s="58">
+        <v>113.3</v>
+      </c>
+      <c r="R32" s="62">
+        <v>120.1</v>
+      </c>
+      <c r="S32" s="62">
+        <v>107.44846455021462</v>
+      </c>
+      <c r="T32" s="56">
+        <v>103</v>
+      </c>
+      <c r="U32" s="56">
+        <f t="shared" si="0"/>
+        <v>106.89442052768425</v>
+      </c>
     </row>
-    <row r="4" spans="1:22" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...56 lines deleted...]
-        <v>2024</v>
+    <row r="33" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B33" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="58">
+        <v>111.3</v>
+      </c>
+      <c r="D33" s="60">
+        <v>140.4</v>
+      </c>
+      <c r="E33" s="60">
+        <v>102.2</v>
+      </c>
+      <c r="F33" s="60">
+        <v>109.2</v>
+      </c>
+      <c r="G33" s="60">
+        <v>119.1</v>
+      </c>
+      <c r="H33" s="60">
+        <v>100.1</v>
+      </c>
+      <c r="I33" s="60">
+        <v>104.6</v>
+      </c>
+      <c r="J33" s="60">
+        <v>108.9</v>
+      </c>
+      <c r="K33" s="60">
+        <v>102.8</v>
+      </c>
+      <c r="L33" s="64">
+        <v>114.1</v>
+      </c>
+      <c r="M33" s="60">
+        <v>109.7</v>
+      </c>
+      <c r="N33" s="60">
+        <v>111.1</v>
+      </c>
+      <c r="O33" s="65">
+        <v>108.9</v>
+      </c>
+      <c r="P33" s="65">
+        <v>114.4</v>
+      </c>
+      <c r="Q33" s="58">
+        <v>111</v>
+      </c>
+      <c r="R33" s="62">
+        <v>118.1</v>
+      </c>
+      <c r="S33" s="62">
+        <v>108.66892099600369</v>
+      </c>
+      <c r="T33" s="63">
+        <v>104.1</v>
+      </c>
+      <c r="U33" s="56">
+        <f t="shared" si="0"/>
+        <v>108.49920548632601</v>
       </c>
     </row>
-    <row r="5" spans="1:22" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...58 lines deleted...]
-        <v>48952</v>
+    <row r="34" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" s="58">
+        <v>110.3</v>
+      </c>
+      <c r="D34" s="60">
+        <v>135.5</v>
+      </c>
+      <c r="E34" s="60">
+        <v>104.1</v>
+      </c>
+      <c r="F34" s="60">
+        <v>110.7</v>
+      </c>
+      <c r="G34" s="60">
+        <v>119.4</v>
+      </c>
+      <c r="H34" s="60">
+        <v>99.6</v>
+      </c>
+      <c r="I34" s="60">
+        <v>105.3</v>
+      </c>
+      <c r="J34" s="60">
+        <v>108.5</v>
+      </c>
+      <c r="K34" s="60">
+        <v>101</v>
+      </c>
+      <c r="L34" s="64">
+        <v>104.9</v>
+      </c>
+      <c r="M34" s="60">
+        <v>108.5</v>
+      </c>
+      <c r="N34" s="60">
+        <v>115.2</v>
+      </c>
+      <c r="O34" s="65">
+        <v>111</v>
+      </c>
+      <c r="P34" s="65">
+        <v>118.7</v>
+      </c>
+      <c r="Q34" s="58">
+        <v>114.8</v>
+      </c>
+      <c r="R34" s="62">
+        <v>120.4</v>
+      </c>
+      <c r="S34" s="62">
+        <v>108.79592203359383</v>
+      </c>
+      <c r="T34" s="63">
+        <v>107.1</v>
+      </c>
+      <c r="U34" s="56">
+        <f t="shared" si="0"/>
+        <v>105.69351791154129</v>
       </c>
     </row>
-    <row r="6" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...58 lines deleted...]
-        <v>46788</v>
+    <row r="35" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="58">
+        <v>108.8</v>
+      </c>
+      <c r="D35" s="60">
+        <v>143.5</v>
+      </c>
+      <c r="E35" s="60">
+        <v>102.6</v>
+      </c>
+      <c r="F35" s="60">
+        <v>108.2</v>
+      </c>
+      <c r="G35" s="60">
+        <v>116.3</v>
+      </c>
+      <c r="H35" s="60">
+        <v>100.4</v>
+      </c>
+      <c r="I35" s="60">
+        <v>106.7</v>
+      </c>
+      <c r="J35" s="60">
+        <v>107.1</v>
+      </c>
+      <c r="K35" s="60">
+        <v>101.3</v>
+      </c>
+      <c r="L35" s="64">
+        <v>112.8</v>
+      </c>
+      <c r="M35" s="60">
+        <v>114.5</v>
+      </c>
+      <c r="N35" s="60">
+        <v>109.3</v>
+      </c>
+      <c r="O35" s="65">
+        <v>108.7</v>
+      </c>
+      <c r="P35" s="65">
+        <v>115.4</v>
+      </c>
+      <c r="Q35" s="58">
+        <v>116.4</v>
+      </c>
+      <c r="R35" s="62">
+        <v>119</v>
+      </c>
+      <c r="S35" s="62">
+        <v>105.62792520692597</v>
+      </c>
+      <c r="T35" s="63">
+        <v>105.1</v>
+      </c>
+      <c r="U35" s="56">
+        <f t="shared" si="0"/>
+        <v>112.67830817466415</v>
       </c>
     </row>
-    <row r="7" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...58 lines deleted...]
-        <v>46922</v>
+    <row r="36" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="58">
+        <v>108.5</v>
+      </c>
+      <c r="D36" s="60">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="E36" s="60">
+        <v>105.1</v>
+      </c>
+      <c r="F36" s="60">
+        <v>112.3</v>
+      </c>
+      <c r="G36" s="60">
+        <v>117.3</v>
+      </c>
+      <c r="H36" s="60">
+        <v>99</v>
+      </c>
+      <c r="I36" s="60">
+        <v>106.4</v>
+      </c>
+      <c r="J36" s="60">
+        <v>107.4</v>
+      </c>
+      <c r="K36" s="60">
+        <v>102.3</v>
+      </c>
+      <c r="L36" s="64">
+        <v>111.3</v>
+      </c>
+      <c r="M36" s="60">
+        <v>108.2</v>
+      </c>
+      <c r="N36" s="60">
+        <v>114.2</v>
+      </c>
+      <c r="O36" s="65">
+        <v>111.9</v>
+      </c>
+      <c r="P36" s="65">
+        <v>113.8</v>
+      </c>
+      <c r="Q36" s="58">
+        <v>118.4</v>
+      </c>
+      <c r="R36" s="62">
+        <v>116.7</v>
+      </c>
+      <c r="S36" s="62">
+        <v>106.01465523219528</v>
+      </c>
+      <c r="T36" s="63">
+        <v>106.9</v>
+      </c>
+      <c r="U36" s="56">
+        <f t="shared" si="0"/>
+        <v>112.23373867624255</v>
       </c>
     </row>
-    <row r="8" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...58 lines deleted...]
-        <v>47828</v>
+    <row r="37" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="58">
+        <v>113.1</v>
+      </c>
+      <c r="D37" s="60">
+        <v>136.9</v>
+      </c>
+      <c r="E37" s="60">
+        <v>102.3</v>
+      </c>
+      <c r="F37" s="60">
+        <v>110.5</v>
+      </c>
+      <c r="G37" s="60">
+        <v>115.9</v>
+      </c>
+      <c r="H37" s="60">
+        <v>98.7</v>
+      </c>
+      <c r="I37" s="60">
+        <v>106.7</v>
+      </c>
+      <c r="J37" s="60">
+        <v>110.9</v>
+      </c>
+      <c r="K37" s="60">
+        <v>103.4</v>
+      </c>
+      <c r="L37" s="64">
+        <v>112.5</v>
+      </c>
+      <c r="M37" s="60">
+        <v>105.4</v>
+      </c>
+      <c r="N37" s="60">
+        <v>111.2</v>
+      </c>
+      <c r="O37" s="65">
+        <v>111.6</v>
+      </c>
+      <c r="P37" s="65">
+        <v>114.2</v>
+      </c>
+      <c r="Q37" s="58">
+        <v>116.4</v>
+      </c>
+      <c r="R37" s="62">
+        <v>119.8</v>
+      </c>
+      <c r="S37" s="62">
+        <v>106.33895109557859</v>
+      </c>
+      <c r="T37" s="63">
+        <v>105.5</v>
+      </c>
+      <c r="U37" s="56">
+        <f t="shared" si="0"/>
+        <v>116.49550048172519</v>
       </c>
     </row>
-    <row r="9" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="17" t="s">
+    <row r="38" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="58">
+        <v>110.4</v>
+      </c>
+      <c r="D38" s="60">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="E38" s="60">
+        <v>103.7</v>
+      </c>
+      <c r="F38" s="60">
+        <v>109</v>
+      </c>
+      <c r="G38" s="60">
+        <v>118.2</v>
+      </c>
+      <c r="H38" s="60">
+        <v>99</v>
+      </c>
+      <c r="I38" s="60">
+        <v>105.2</v>
+      </c>
+      <c r="J38" s="60">
+        <v>108.3</v>
+      </c>
+      <c r="K38" s="60">
+        <v>100.6</v>
+      </c>
+      <c r="L38" s="64">
+        <v>107.3</v>
+      </c>
+      <c r="M38" s="60">
+        <v>109.8</v>
+      </c>
+      <c r="N38" s="60">
+        <v>116.7</v>
+      </c>
+      <c r="O38" s="65">
+        <v>110.5</v>
+      </c>
+      <c r="P38" s="65">
+        <v>116.1</v>
+      </c>
+      <c r="Q38" s="58">
+        <v>118.4</v>
+      </c>
+      <c r="R38" s="62">
+        <v>122.2</v>
+      </c>
+      <c r="S38" s="62">
+        <v>105.34816226155925</v>
+      </c>
+      <c r="T38" s="63">
+        <v>104.5</v>
+      </c>
+      <c r="U38" s="56">
+        <f t="shared" si="0"/>
+        <v>115.5481794407564</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B39" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="58">
+        <v>111.6</v>
+      </c>
+      <c r="D39" s="60">
+        <v>142</v>
+      </c>
+      <c r="E39" s="60">
+        <v>104</v>
+      </c>
+      <c r="F39" s="60">
+        <v>112.4</v>
+      </c>
+      <c r="G39" s="60">
+        <v>117.5</v>
+      </c>
+      <c r="H39" s="60">
+        <v>102.4</v>
+      </c>
+      <c r="I39" s="60">
+        <v>104.8</v>
+      </c>
+      <c r="J39" s="60">
+        <v>107.1</v>
+      </c>
+      <c r="K39" s="60">
+        <v>101.5</v>
+      </c>
+      <c r="L39" s="64">
+        <v>112.7</v>
+      </c>
+      <c r="M39" s="60">
+        <v>109.6</v>
+      </c>
+      <c r="N39" s="60">
+        <v>111.6</v>
+      </c>
+      <c r="O39" s="65">
+        <v>108.9</v>
+      </c>
+      <c r="P39" s="65">
+        <v>115.1</v>
+      </c>
+      <c r="Q39" s="58">
+        <v>119.7</v>
+      </c>
+      <c r="R39" s="62">
+        <v>116.1</v>
+      </c>
+      <c r="S39" s="62">
+        <v>105.2</v>
+      </c>
+      <c r="T39" s="63">
+        <v>104.4</v>
+      </c>
+      <c r="U39" s="56">
+        <f t="shared" si="0"/>
+        <v>109.79745346052023</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B40" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="58">
+        <v>113.7</v>
+      </c>
+      <c r="D40" s="60">
+        <v>139.1</v>
+      </c>
+      <c r="E40" s="60">
+        <v>104.5</v>
+      </c>
+      <c r="F40" s="60">
+        <v>111.5</v>
+      </c>
+      <c r="G40" s="60">
+        <v>120.7</v>
+      </c>
+      <c r="H40" s="60">
+        <v>100.8</v>
+      </c>
+      <c r="I40" s="60">
+        <v>103.6</v>
+      </c>
+      <c r="J40" s="60">
+        <v>110.1</v>
+      </c>
+      <c r="K40" s="60">
+        <v>99.9</v>
+      </c>
+      <c r="L40" s="64">
+        <v>108.4</v>
+      </c>
+      <c r="M40" s="60">
+        <v>108.9</v>
+      </c>
+      <c r="N40" s="60">
+        <v>118.4</v>
+      </c>
+      <c r="O40" s="65">
+        <v>108.9</v>
+      </c>
+      <c r="P40" s="65">
+        <v>114.6</v>
+      </c>
+      <c r="Q40" s="58">
+        <v>118.4</v>
+      </c>
+      <c r="R40" s="62">
+        <v>121.6</v>
+      </c>
+      <c r="S40" s="62">
+        <v>106.96273007139582</v>
+      </c>
+      <c r="T40" s="63">
+        <v>103.8</v>
+      </c>
+      <c r="U40" s="56">
+        <f t="shared" si="0"/>
+        <v>108.39825306893296</v>
+      </c>
+    </row>
+    <row r="41" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C41" s="58">
+        <v>106.8</v>
+      </c>
+      <c r="D41" s="60">
+        <v>144.9</v>
+      </c>
+      <c r="E41" s="60">
+        <v>106.2</v>
+      </c>
+      <c r="F41" s="60">
+        <v>109.1</v>
+      </c>
+      <c r="G41" s="60">
+        <v>116.6</v>
+      </c>
+      <c r="H41" s="60">
+        <v>99.6</v>
+      </c>
+      <c r="I41" s="60">
+        <v>104.8</v>
+      </c>
+      <c r="J41" s="60">
+        <v>108.1</v>
+      </c>
+      <c r="K41" s="60">
+        <v>102.6</v>
+      </c>
+      <c r="L41" s="64">
+        <v>111.6</v>
+      </c>
+      <c r="M41" s="60">
+        <v>112.5</v>
+      </c>
+      <c r="N41" s="60">
+        <v>112.2</v>
+      </c>
+      <c r="O41" s="65">
+        <v>108.4</v>
+      </c>
+      <c r="P41" s="65">
+        <v>114.4</v>
+      </c>
+      <c r="Q41" s="58">
+        <v>115.3</v>
+      </c>
+      <c r="R41" s="62">
+        <v>119.3</v>
+      </c>
+      <c r="S41" s="62">
+        <v>105.55517122103079</v>
+      </c>
+      <c r="T41" s="63">
+        <v>105.3</v>
+      </c>
+      <c r="U41" s="56">
+        <f t="shared" si="0"/>
+        <v>111.43817287945734</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C42" s="58">
+        <v>108.9</v>
+      </c>
+      <c r="D42" s="60">
+        <v>141.5</v>
+      </c>
+      <c r="E42" s="60">
+        <v>104.3</v>
+      </c>
+      <c r="F42" s="60">
+        <v>108.2</v>
+      </c>
+      <c r="G42" s="60">
+        <v>120.4</v>
+      </c>
+      <c r="H42" s="60">
+        <v>98.9</v>
+      </c>
+      <c r="I42" s="60">
+        <v>105.1</v>
+      </c>
+      <c r="J42" s="60">
+        <v>110</v>
+      </c>
+      <c r="K42" s="60">
+        <v>102.3</v>
+      </c>
+      <c r="L42" s="64">
+        <v>113.3</v>
+      </c>
+      <c r="M42" s="60">
+        <v>109.3</v>
+      </c>
+      <c r="N42" s="60">
+        <v>111.7</v>
+      </c>
+      <c r="O42" s="65">
+        <v>111.9</v>
+      </c>
+      <c r="P42" s="65">
+        <v>114.2</v>
+      </c>
+      <c r="Q42" s="58">
+        <v>109.5</v>
+      </c>
+      <c r="R42" s="62">
+        <v>117.7</v>
+      </c>
+      <c r="S42" s="62">
+        <v>107.30351633340399</v>
+      </c>
+      <c r="T42" s="63">
+        <v>103.4</v>
+      </c>
+      <c r="U42" s="56">
+        <f t="shared" si="0"/>
+        <v>110.18752521927495</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="B43" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="58">
+        <v>111.6</v>
+      </c>
+      <c r="D43" s="60">
+        <v>140.9</v>
+      </c>
+      <c r="E43" s="60">
+        <v>102.9</v>
+      </c>
+      <c r="F43" s="60">
+        <v>111.1</v>
+      </c>
+      <c r="G43" s="60">
+        <v>116.1</v>
+      </c>
+      <c r="H43" s="60">
+        <v>100.4</v>
+      </c>
+      <c r="I43" s="60">
+        <v>106</v>
+      </c>
+      <c r="J43" s="60">
+        <v>108.3</v>
+      </c>
+      <c r="K43" s="60">
+        <v>103.2</v>
+      </c>
+      <c r="L43" s="64">
+        <v>111</v>
+      </c>
+      <c r="M43" s="60">
+        <v>110.6</v>
+      </c>
+      <c r="N43" s="60">
+        <v>111.9</v>
+      </c>
+      <c r="O43" s="65">
+        <v>108.1</v>
+      </c>
+      <c r="P43" s="65">
+        <v>112.6</v>
+      </c>
+      <c r="Q43" s="58">
+        <v>116.4</v>
+      </c>
+      <c r="R43" s="62">
+        <v>121.7</v>
+      </c>
+      <c r="S43" s="62">
+        <v>109.16420936232953</v>
+      </c>
+      <c r="T43" s="63">
+        <v>105.2</v>
+      </c>
+      <c r="U43" s="56">
+        <f t="shared" si="0"/>
+        <v>109.90490329829066</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C44" s="58">
+        <v>107.4</v>
+      </c>
+      <c r="D44" s="60">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="E44" s="60">
+        <v>104.6</v>
+      </c>
+      <c r="F44" s="60">
+        <v>106.9</v>
+      </c>
+      <c r="G44" s="60">
+        <v>120.3</v>
+      </c>
+      <c r="H44" s="60">
+        <v>100.6</v>
+      </c>
+      <c r="I44" s="60">
+        <v>106.5</v>
+      </c>
+      <c r="J44" s="60">
+        <v>108.9</v>
+      </c>
+      <c r="K44" s="60">
+        <v>100.3</v>
+      </c>
+      <c r="L44" s="64">
+        <v>106.7</v>
+      </c>
+      <c r="M44" s="60">
+        <v>109</v>
+      </c>
+      <c r="N44" s="60">
+        <v>117.6</v>
+      </c>
+      <c r="O44" s="65">
+        <v>110.2</v>
+      </c>
+      <c r="P44" s="65">
+        <v>113.9</v>
+      </c>
+      <c r="Q44" s="58">
+        <v>116.9</v>
+      </c>
+      <c r="R44" s="62">
+        <v>123.4</v>
+      </c>
+      <c r="S44" s="62">
+        <v>110.18158963884088</v>
+      </c>
+      <c r="T44" s="63">
+        <v>105.1</v>
+      </c>
+      <c r="U44" s="56">
+        <f t="shared" si="0"/>
+        <v>104.15955962164676</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C45" s="58">
+        <v>108</v>
+      </c>
+      <c r="D45" s="60">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="E45" s="60">
+        <v>102.7</v>
+      </c>
+      <c r="F45" s="60">
+        <v>109.9</v>
+      </c>
+      <c r="G45" s="60">
+        <v>117.1</v>
+      </c>
+      <c r="H45" s="60">
+        <v>97.6</v>
+      </c>
+      <c r="I45" s="60">
+        <v>107.4</v>
+      </c>
+      <c r="J45" s="60">
+        <v>109</v>
+      </c>
+      <c r="K45" s="60">
+        <v>103.3</v>
+      </c>
+      <c r="L45" s="64">
+        <v>111.8</v>
+      </c>
+      <c r="M45" s="60">
+        <v>110.7</v>
+      </c>
+      <c r="N45" s="60">
+        <v>113.9</v>
+      </c>
+      <c r="O45" s="65">
+        <v>109.6</v>
+      </c>
+      <c r="P45" s="65">
+        <v>116.3</v>
+      </c>
+      <c r="Q45" s="58">
+        <v>114.5</v>
+      </c>
+      <c r="R45" s="62">
+        <v>119.1</v>
+      </c>
+      <c r="S45" s="62">
+        <v>106.36001629032988</v>
+      </c>
+      <c r="T45" s="63">
+        <v>103.6</v>
+      </c>
+      <c r="U45" s="56">
+        <f t="shared" si="0"/>
+        <v>113.8899157937975</v>
+      </c>
+    </row>
+    <row r="46" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B46" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C46" s="58">
+        <v>113.7</v>
+      </c>
+      <c r="D46" s="60">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="E46" s="60">
+        <v>102.7</v>
+      </c>
+      <c r="F46" s="60">
+        <v>112.1</v>
+      </c>
+      <c r="G46" s="60">
+        <v>116.8</v>
+      </c>
+      <c r="H46" s="60">
+        <v>99.7</v>
+      </c>
+      <c r="I46" s="60">
+        <v>105.8</v>
+      </c>
+      <c r="J46" s="60">
+        <v>108.7</v>
+      </c>
+      <c r="K46" s="60">
+        <v>102.3</v>
+      </c>
+      <c r="L46" s="64">
+        <v>109.7</v>
+      </c>
+      <c r="M46" s="60">
+        <v>112</v>
+      </c>
+      <c r="N46" s="60">
+        <v>114.8</v>
+      </c>
+      <c r="O46" s="65">
+        <v>108.3</v>
+      </c>
+      <c r="P46" s="65">
+        <v>113.6</v>
+      </c>
+      <c r="Q46" s="58">
+        <v>117.3</v>
+      </c>
+      <c r="R46" s="62">
+        <v>119.5</v>
+      </c>
+      <c r="S46" s="62">
+        <v>106.08436497019716</v>
+      </c>
+      <c r="T46" s="63">
+        <v>103.4</v>
+      </c>
+      <c r="U46" s="56">
+        <f t="shared" si="0"/>
+        <v>113.50425207380013</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B47" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C47" s="58">
+        <v>112</v>
+      </c>
+      <c r="D47" s="60">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="E47" s="60">
+        <v>102.4</v>
+      </c>
+      <c r="F47" s="60">
+        <v>111.3</v>
+      </c>
+      <c r="G47" s="60">
+        <v>118.2</v>
+      </c>
+      <c r="H47" s="60">
+        <v>100.7</v>
+      </c>
+      <c r="I47" s="60">
+        <v>102.8</v>
+      </c>
+      <c r="J47" s="60">
+        <v>108.4</v>
+      </c>
+      <c r="K47" s="60">
+        <v>101.6</v>
+      </c>
+      <c r="L47" s="64">
+        <v>116.2</v>
+      </c>
+      <c r="M47" s="60">
+        <v>110.1</v>
+      </c>
+      <c r="N47" s="60">
+        <v>111.8</v>
+      </c>
+      <c r="O47" s="65">
+        <v>107.6</v>
+      </c>
+      <c r="P47" s="65">
+        <v>114</v>
+      </c>
+      <c r="Q47" s="58">
+        <v>119.7</v>
+      </c>
+      <c r="R47" s="62">
+        <v>120.1</v>
+      </c>
+      <c r="S47" s="62">
+        <v>108.3252427184466</v>
+      </c>
+      <c r="T47" s="63">
+        <v>103.5</v>
+      </c>
+      <c r="U47" s="56">
+        <f t="shared" si="0"/>
+        <v>113.9896067083973</v>
+      </c>
+    </row>
+    <row r="48" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="58">
+        <v>107.2</v>
+      </c>
+      <c r="D48" s="60">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="E48" s="60">
+        <v>103.6</v>
+      </c>
+      <c r="F48" s="60">
+        <v>111.2</v>
+      </c>
+      <c r="G48" s="60">
+        <v>117.2</v>
+      </c>
+      <c r="H48" s="60">
+        <v>99.2</v>
+      </c>
+      <c r="I48" s="60">
+        <v>107.3</v>
+      </c>
+      <c r="J48" s="60">
+        <v>106.8</v>
+      </c>
+      <c r="K48" s="60">
+        <v>101.5</v>
+      </c>
+      <c r="L48" s="64">
+        <v>116.6</v>
+      </c>
+      <c r="M48" s="60">
+        <v>112.7</v>
+      </c>
+      <c r="N48" s="60">
+        <v>110.9</v>
+      </c>
+      <c r="O48" s="65">
+        <v>108.4</v>
+      </c>
+      <c r="P48" s="65">
+        <v>115.5</v>
+      </c>
+      <c r="Q48" s="58">
+        <v>114.5</v>
+      </c>
+      <c r="R48" s="62">
+        <v>119.1</v>
+      </c>
+      <c r="S48" s="62">
+        <v>105.57098033904427</v>
+      </c>
+      <c r="T48" s="63">
+        <v>105.9</v>
+      </c>
+      <c r="U48" s="56">
+        <f t="shared" si="0"/>
+        <v>113.73887060628698</v>
+      </c>
+    </row>
+    <row r="49" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B49" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C49" s="58">
+        <v>113.5</v>
+      </c>
+      <c r="D49" s="60">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="E49" s="60">
+        <v>105.1</v>
+      </c>
+      <c r="F49" s="60">
+        <v>109.3</v>
+      </c>
+      <c r="G49" s="60">
+        <v>115</v>
+      </c>
+      <c r="H49" s="60">
+        <v>98</v>
+      </c>
+      <c r="I49" s="60">
+        <v>106.5</v>
+      </c>
+      <c r="J49" s="60">
+        <v>109.3</v>
+      </c>
+      <c r="K49" s="60">
+        <v>103.2</v>
+      </c>
+      <c r="L49" s="64">
+        <v>112.8</v>
+      </c>
+      <c r="M49" s="60">
+        <v>110.1</v>
+      </c>
+      <c r="N49" s="60">
+        <v>114.1</v>
+      </c>
+      <c r="O49" s="65">
+        <v>110.4</v>
+      </c>
+      <c r="P49" s="65">
+        <v>113.9</v>
+      </c>
+      <c r="Q49" s="58">
+        <v>118.4</v>
+      </c>
+      <c r="R49" s="62">
+        <v>117.7</v>
+      </c>
+      <c r="S49" s="62">
+        <v>107.93949158610813</v>
+      </c>
+      <c r="T49" s="63">
+        <v>104.5</v>
+      </c>
+      <c r="U49" s="56">
+        <f t="shared" si="0"/>
+        <v>111.59561172059436</v>
+      </c>
+    </row>
+    <row r="50" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B50" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="C50" s="66">
+        <v>110.9</v>
+      </c>
+      <c r="D50" s="67">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="E50" s="67">
+        <v>101.9</v>
+      </c>
+      <c r="F50" s="67">
+        <v>111.7</v>
+      </c>
+      <c r="G50" s="67">
+        <v>117.4</v>
+      </c>
+      <c r="H50" s="67">
+        <v>99.7</v>
+      </c>
+      <c r="I50" s="67">
+        <v>104.6</v>
+      </c>
+      <c r="J50" s="67">
+        <v>109.2</v>
+      </c>
+      <c r="K50" s="67">
+        <v>100.4</v>
+      </c>
+      <c r="L50" s="68">
+        <v>107</v>
+      </c>
+      <c r="M50" s="67">
+        <v>111.4</v>
+      </c>
+      <c r="N50" s="67">
+        <v>118.4</v>
+      </c>
+      <c r="O50" s="69">
+        <v>108.4</v>
+      </c>
+      <c r="P50" s="69">
+        <v>117.5</v>
+      </c>
+      <c r="Q50" s="66">
+        <v>115.7</v>
+      </c>
+      <c r="R50" s="70">
+        <v>118.6</v>
+      </c>
+      <c r="S50" s="70">
+        <v>110.03172267941704</v>
+      </c>
+      <c r="T50" s="71">
+        <v>106.6</v>
+      </c>
+      <c r="U50" s="72">
+        <f t="shared" si="0"/>
+        <v>111.02556567734352</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" s="2" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9"/>
+      <c r="B51" s="17"/>
+      <c r="C51" s="15"/>
+      <c r="D51" s="15"/>
+      <c r="E51" s="15"/>
+      <c r="F51" s="15"/>
+      <c r="G51" s="15"/>
+      <c r="H51" s="15"/>
+      <c r="I51" s="15"/>
+      <c r="J51" s="15"/>
+      <c r="K51" s="11"/>
+      <c r="L51" s="15"/>
+      <c r="M51" s="12"/>
+      <c r="N51" s="14"/>
+      <c r="O51" s="14"/>
+      <c r="P51" s="12"/>
+      <c r="Q51" s="12"/>
+    </row>
+    <row r="52" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="35">
-[...55 lines deleted...]
-      </c>
+      <c r="B52" s="88"/>
+      <c r="C52" s="88"/>
+      <c r="D52" s="88"/>
+      <c r="E52" s="88"/>
+      <c r="F52" s="88"/>
+      <c r="G52" s="88"/>
+      <c r="H52" s="88"/>
+      <c r="I52" s="88"/>
+      <c r="J52" s="88"/>
+      <c r="K52" s="11"/>
+      <c r="L52" s="10"/>
+      <c r="M52" s="12"/>
+      <c r="N52" s="12"/>
+      <c r="O52" s="12"/>
+      <c r="P52" s="12"/>
+      <c r="Q52" s="12"/>
     </row>
-    <row r="10" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...59 lines deleted...]
-      </c>
+    <row r="53" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="84" t="s">
+        <v>29</v>
+      </c>
+      <c r="B53" s="84"/>
+      <c r="C53" s="84"/>
+      <c r="D53" s="84"/>
+      <c r="E53" s="84"/>
+      <c r="F53" s="84"/>
+      <c r="G53" s="84"/>
+      <c r="H53" s="84"/>
+      <c r="I53" s="84"/>
+      <c r="J53" s="84"/>
+      <c r="K53" s="11"/>
+      <c r="L53" s="17"/>
+      <c r="M53" s="12"/>
+      <c r="N53" s="12"/>
+      <c r="O53" s="12"/>
+      <c r="P53" s="12"/>
+      <c r="Q53" s="12"/>
     </row>
-    <row r="11" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...59 lines deleted...]
-      </c>
+    <row r="54" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="84" t="s">
+        <v>30</v>
+      </c>
+      <c r="B54" s="84"/>
+      <c r="C54" s="84"/>
+      <c r="D54" s="84"/>
+      <c r="E54" s="84"/>
+      <c r="F54" s="84"/>
+      <c r="G54" s="84"/>
+      <c r="H54" s="84"/>
+      <c r="I54" s="84"/>
+      <c r="J54" s="84"/>
+      <c r="K54" s="11"/>
+      <c r="L54" s="10"/>
+      <c r="M54" s="12"/>
+      <c r="N54" s="12"/>
+      <c r="O54" s="12"/>
+      <c r="P54" s="12"/>
+      <c r="Q54" s="12"/>
     </row>
-    <row r="12" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...59 lines deleted...]
-      </c>
+    <row r="55" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="9"/>
+      <c r="B55" s="10"/>
+      <c r="C55" s="10"/>
+      <c r="D55" s="10"/>
+      <c r="E55" s="10"/>
+      <c r="F55" s="10"/>
+      <c r="G55" s="10"/>
+      <c r="H55" s="10"/>
+      <c r="I55" s="10"/>
+      <c r="J55" s="10"/>
+      <c r="K55" s="11"/>
+      <c r="L55" s="10"/>
+      <c r="M55" s="12"/>
+      <c r="N55" s="12"/>
+      <c r="O55" s="12"/>
+      <c r="P55" s="12"/>
+      <c r="Q55" s="12"/>
     </row>
-    <row r="13" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...59 lines deleted...]
-      </c>
+    <row r="56" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="4"/>
     </row>
-    <row r="14" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...59 lines deleted...]
-      </c>
+    <row r="57" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B57" s="6"/>
+      <c r="C57" s="6"/>
+      <c r="D57" s="6"/>
+      <c r="E57" s="6"/>
+      <c r="F57" s="6"/>
+      <c r="G57" s="6"/>
+      <c r="H57" s="6"/>
+      <c r="I57" s="6"/>
+      <c r="J57" s="6"/>
+      <c r="K57" s="6"/>
+      <c r="L57" s="6"/>
+      <c r="M57" s="6"/>
+      <c r="N57" s="6"/>
+      <c r="O57" s="6"/>
+      <c r="P57" s="6"/>
     </row>
-    <row r="15" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...60 lines deleted...]
-      <c r="V15" s="70"/>
+    <row r="58" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B58" s="6"/>
+      <c r="C58" s="6"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="6"/>
+      <c r="I58" s="6"/>
+      <c r="J58" s="6"/>
+      <c r="K58" s="6"/>
+      <c r="L58" s="6"/>
+      <c r="M58" s="6"/>
+      <c r="N58" s="6"/>
+      <c r="O58" s="6"/>
+      <c r="P58" s="6"/>
     </row>
-    <row r="16" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...60 lines deleted...]
-      <c r="V16" s="70"/>
+    <row r="59" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
+      <c r="F59" s="6"/>
+      <c r="G59" s="6"/>
+      <c r="H59" s="6"/>
+      <c r="I59" s="6"/>
+      <c r="J59" s="6"/>
+      <c r="K59" s="6"/>
+      <c r="L59" s="6"/>
+      <c r="M59" s="6"/>
+      <c r="N59" s="6"/>
+      <c r="O59" s="6"/>
+      <c r="P59" s="6"/>
     </row>
-    <row r="17" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...60 lines deleted...]
-      <c r="V17" s="70"/>
+    <row r="60" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B60" s="6"/>
+      <c r="C60" s="6"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="6"/>
+      <c r="F60" s="6"/>
+      <c r="G60" s="6"/>
+      <c r="H60" s="6"/>
+      <c r="I60" s="6"/>
+      <c r="J60" s="6"/>
+      <c r="K60" s="6"/>
+      <c r="L60" s="6"/>
+      <c r="M60" s="6"/>
+      <c r="N60" s="6"/>
+      <c r="O60" s="6"/>
+      <c r="P60" s="6"/>
     </row>
-    <row r="18" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...60 lines deleted...]
-      <c r="V18" s="70"/>
+    <row r="61" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
+      <c r="F61" s="6"/>
+      <c r="G61" s="6"/>
+      <c r="H61" s="6"/>
+      <c r="I61" s="6"/>
+      <c r="J61" s="6"/>
+      <c r="K61" s="6"/>
+      <c r="L61" s="6"/>
+      <c r="M61" s="6"/>
+      <c r="N61" s="6"/>
+      <c r="O61" s="6"/>
+      <c r="P61" s="6"/>
     </row>
-    <row r="19" spans="1:22" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...2031 lines deleted...]
-      <c r="P64" s="7"/>
+    <row r="62" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B62" s="6"/>
+      <c r="C62" s="6"/>
+      <c r="D62" s="6"/>
+      <c r="E62" s="6"/>
+      <c r="F62" s="6"/>
+      <c r="G62" s="6"/>
+      <c r="H62" s="6"/>
+      <c r="I62" s="6"/>
+      <c r="J62" s="6"/>
+      <c r="K62" s="6"/>
+      <c r="L62" s="6"/>
+      <c r="M62" s="6"/>
+      <c r="N62" s="6"/>
+      <c r="O62" s="6"/>
+      <c r="P62" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="P2:U2"/>
+    <mergeCell ref="C1:U1"/>
     <mergeCell ref="A54:J54"/>
     <mergeCell ref="M3:Q3"/>
+    <mergeCell ref="A52:J52"/>
+    <mergeCell ref="A28:Q28"/>
+    <mergeCell ref="N27:U27"/>
     <mergeCell ref="A53:J53"/>
-    <mergeCell ref="A29:Q29"/>
-[...3 lines deleted...]
-    <mergeCell ref="C1:T1"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>