--- v3 (2026-09-07)
+++ v4 (2026-09-27)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Abdugapparov\Desktop\Динамика миграция мес\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="Total population" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="Total population" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="62">
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Al-Farabi</t>
   </si>
   <si>
     <t>Karatau</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -76,270 +80,601 @@
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Enbekshi</t>
   </si>
   <si>
     <t>Total migration increase (decrease) in the population of the city of Shymkent</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Turan</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/shymkent/dynamic-tables/28251/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Abdugapparov Askar</t>
+  </si>
+  <si>
+    <t>8-7252-39-50-76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.abdugapparov@aspire.gov.kz  </t>
+  </si>
+  <si>
+    <t>Balance of external migration for all flows</t>
+  </si>
+  <si>
+    <t>since 2000</t>
+  </si>
+  <si>
+    <t>the difference between the number of persons who arrived in the country from abroad during the reporting period and the number of persons who left the country for abroad during the same period</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>The arithmetic difference between the number of arrivals and the number of departures abroad during the reporting period</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="8">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...9 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...9 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...29 lines deleted...]
-    </xf>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
+    <cellStyle name="Обычный 11 20" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 8" xfId="4"/>
+    <cellStyle name="Обычный 3 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -584,554 +919,848 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.abdugapparov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:S12"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q24" sqref="Q24"/>
+      <selection activeCell="K8" sqref="K8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="45.42578125" customWidth="1"/>
+    <col min="2" max="2" width="82.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="26">
+        <v>613203</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="22" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="38.25">
+      <c r="A6" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="21">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="21">
+        <v>46303</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>54</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H18" sqref="H18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="5"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="5"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="5"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="7"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="7"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="7"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="31" t="s">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:T10"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="12" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="12"/>
+    <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
+    <col min="2" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="1"/>
+    <col min="12" max="13" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19">
-      <c r="A3" s="19" t="s">
+    <row r="1" spans="1:20">
+      <c r="A1" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="19"/>
-[...20 lines deleted...]
-      <c r="S4" s="14" t="s">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="3"/>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" s="8"/>
+      <c r="B2" s="9"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="10"/>
+      <c r="T2" s="34" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:19">
-[...1 lines deleted...]
-      <c r="B5" s="17">
+    <row r="3" spans="1:20">
+      <c r="A3" s="35"/>
+      <c r="B3" s="37">
         <v>2025</v>
       </c>
-      <c r="C5" s="18"/>
-[...10 lines deleted...]
-      <c r="N5" s="17">
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="37">
         <v>2026</v>
       </c>
-      <c r="O5" s="18"/>
-[...5 lines deleted...]
-      <c r="B6" s="3" t="s">
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" s="36"/>
+      <c r="B4" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C4" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D4" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="3" t="s">
+      <c r="E4" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="F4" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="G4" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="H6" s="2" t="s">
+      <c r="H4" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="2" t="s">
+      <c r="I4" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="J6" s="2" t="s">
+      <c r="J4" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="K6" s="2" t="s">
+      <c r="K4" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="2" t="s">
+      <c r="L4" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="2" t="s">
+      <c r="M4" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="2" t="s">
+      <c r="N4" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="4" t="s">
+      <c r="O4" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="P6" s="2" t="s">
+      <c r="P4" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="Q6" s="3" t="s">
+      <c r="Q4" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="R6" s="2" t="s">
+      <c r="R4" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="S6" s="2" t="s">
+      <c r="S4" s="32" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="T4" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" ht="15" customHeight="1">
+      <c r="A5" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="7">
+      <c r="B5" s="12">
         <v>1037</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C5" s="12">
         <v>1063</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D5" s="12">
         <v>1182</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E5" s="12">
         <v>4915</v>
       </c>
-      <c r="F7" s="7">
+      <c r="F5" s="12">
         <v>1251</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G5" s="12">
         <v>1532</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H5" s="12">
         <v>1464</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I5" s="12">
         <v>911</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J5" s="12">
         <v>-89</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K5" s="12">
         <v>1023</v>
       </c>
-      <c r="L7" s="6">
+      <c r="L5" s="12">
         <v>316</v>
       </c>
-      <c r="M7" s="6">
+      <c r="M5" s="12">
         <v>830</v>
       </c>
-      <c r="N7" s="6">
+      <c r="N5" s="12">
         <v>2300</v>
       </c>
-      <c r="O7" s="6">
+      <c r="O5" s="12">
         <v>564</v>
       </c>
-      <c r="P7" s="7">
+      <c r="P5" s="12">
         <v>806</v>
       </c>
-      <c r="Q7" s="7">
+      <c r="Q5" s="12">
         <v>1115</v>
       </c>
-      <c r="R7" s="7">
+      <c r="R5" s="12">
         <v>998</v>
       </c>
-      <c r="S7" s="7">
+      <c r="S5" s="12">
         <v>789</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="8" t="s">
+      <c r="T5" s="12">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" ht="15" customHeight="1">
+      <c r="A6" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="7">
+      <c r="B6" s="12">
         <v>1569</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C6" s="12">
         <v>990</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D6" s="12">
         <v>963</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E6" s="12">
         <v>1911</v>
       </c>
-      <c r="F8" s="7">
+      <c r="F6" s="12">
         <v>916</v>
       </c>
-      <c r="G8" s="7">
+      <c r="G6" s="12">
         <v>1243</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H6" s="12">
         <v>1698</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I6" s="12">
         <v>891</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J6" s="12">
         <v>586</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K6" s="12">
         <v>914</v>
       </c>
-      <c r="L8" s="6">
+      <c r="L6" s="12">
         <v>830</v>
       </c>
-      <c r="M8" s="6">
+      <c r="M6" s="12">
         <v>1055</v>
       </c>
-      <c r="N8" s="6">
+      <c r="N6" s="12">
         <v>2106</v>
       </c>
-      <c r="O8" s="6">
+      <c r="O6" s="12">
         <v>1079</v>
       </c>
-      <c r="P8" s="7">
+      <c r="P6" s="12">
         <v>1285</v>
       </c>
-      <c r="Q8" s="7">
+      <c r="Q6" s="12">
         <v>1439</v>
       </c>
-      <c r="R8" s="7">
+      <c r="R6" s="12">
         <v>1270</v>
       </c>
-      <c r="S8" s="7">
+      <c r="S6" s="12">
         <v>586</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="8" t="s">
+      <c r="T6" s="12">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="15" customHeight="1">
+      <c r="A7" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="7">
+      <c r="B7" s="12">
         <v>-1019</v>
       </c>
-      <c r="C9" s="7">
+      <c r="C7" s="12">
         <v>-531</v>
       </c>
-      <c r="D9" s="7">
+      <c r="D7" s="12">
         <v>-427</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E7" s="12">
         <v>-20</v>
       </c>
-      <c r="F9" s="7">
+      <c r="F7" s="12">
         <v>-726</v>
       </c>
-      <c r="G9" s="7">
+      <c r="G7" s="12">
         <v>-672</v>
       </c>
-      <c r="H9" s="6">
+      <c r="H7" s="12">
         <v>-684</v>
       </c>
-      <c r="I9" s="6">
+      <c r="I7" s="12">
         <v>-527</v>
       </c>
-      <c r="J9" s="6">
+      <c r="J7" s="12">
         <v>-771</v>
       </c>
-      <c r="K9" s="6">
+      <c r="K7" s="12">
         <v>-551</v>
       </c>
-      <c r="L9" s="6">
+      <c r="L7" s="12">
         <v>-440</v>
       </c>
-      <c r="M9" s="6">
+      <c r="M7" s="12">
         <v>-573</v>
       </c>
-      <c r="N9" s="6">
+      <c r="N7" s="12">
         <v>-670</v>
       </c>
-      <c r="O9" s="6">
+      <c r="O7" s="12">
         <v>-672</v>
       </c>
-      <c r="P9" s="7">
+      <c r="P7" s="12">
         <v>-702</v>
       </c>
-      <c r="Q9" s="7">
+      <c r="Q7" s="12">
         <v>-414</v>
       </c>
-      <c r="R9" s="7">
+      <c r="R7" s="12">
         <v>-366</v>
       </c>
-      <c r="S9" s="7">
+      <c r="S7" s="12">
         <v>-93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="8" t="s">
+      <c r="T7" s="12">
+        <v>-739</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="15" customHeight="1">
+      <c r="A8" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="7">
+      <c r="B8" s="12">
         <v>-682</v>
       </c>
-      <c r="C10" s="7">
+      <c r="C8" s="12">
         <v>-434</v>
       </c>
-      <c r="D10" s="7">
+      <c r="D8" s="12">
         <v>-211</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E8" s="12">
         <v>15</v>
       </c>
-      <c r="F10" s="7">
+      <c r="F8" s="12">
         <v>-321</v>
       </c>
-      <c r="G10" s="7">
+      <c r="G8" s="12">
         <v>-262</v>
       </c>
-      <c r="H10" s="6">
+      <c r="H8" s="12">
         <v>-307</v>
       </c>
-      <c r="I10" s="6">
+      <c r="I8" s="12">
         <v>-427</v>
       </c>
-      <c r="J10" s="6">
+      <c r="J8" s="12">
         <v>-313</v>
       </c>
-      <c r="K10" s="6">
+      <c r="K8" s="12">
         <v>-204</v>
       </c>
-      <c r="L10" s="6">
+      <c r="L8" s="12">
         <v>-232</v>
       </c>
-      <c r="M10" s="6">
+      <c r="M8" s="12">
         <v>-247</v>
       </c>
-      <c r="N10" s="6">
+      <c r="N8" s="12">
         <v>-328</v>
       </c>
-      <c r="O10" s="6">
+      <c r="O8" s="12">
         <v>-177</v>
       </c>
-      <c r="P10" s="7">
+      <c r="P8" s="12">
         <v>-78</v>
       </c>
-      <c r="Q10" s="7">
+      <c r="Q8" s="12">
         <v>-401</v>
       </c>
-      <c r="R10" s="7">
+      <c r="R8" s="12">
         <v>-223</v>
       </c>
-      <c r="S10" s="7">
+      <c r="S8" s="12">
         <v>-422</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="11" t="s">
+      <c r="T8" s="13">
+        <v>-228</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="15" customHeight="1">
+      <c r="A9" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="7">
+      <c r="B9" s="12">
         <v>1719</v>
       </c>
-      <c r="C11" s="7">
+      <c r="C9" s="12">
         <v>1416</v>
       </c>
-      <c r="D11" s="7">
+      <c r="D9" s="12">
         <v>1074</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E9" s="12">
         <v>2437</v>
       </c>
-      <c r="F11" s="7">
+      <c r="F9" s="12">
         <v>1479</v>
       </c>
-      <c r="G11" s="7">
+      <c r="G9" s="12">
         <v>1501</v>
       </c>
-      <c r="H11" s="6">
+      <c r="H9" s="12">
         <v>1293</v>
       </c>
-      <c r="I11" s="6">
+      <c r="I9" s="12">
         <v>1210</v>
       </c>
-      <c r="J11" s="6">
+      <c r="J9" s="12">
         <v>898</v>
       </c>
-      <c r="K11" s="6">
+      <c r="K9" s="12">
         <v>1090</v>
       </c>
-      <c r="L11" s="6">
+      <c r="L9" s="12">
         <v>773</v>
       </c>
-      <c r="M11" s="6">
+      <c r="M9" s="12">
         <v>900</v>
       </c>
-      <c r="N11" s="6">
+      <c r="N9" s="12">
         <v>1280</v>
       </c>
-      <c r="O11" s="6">
+      <c r="O9" s="12">
         <v>705</v>
       </c>
-      <c r="P11" s="7">
+      <c r="P9" s="12">
         <v>540</v>
       </c>
-      <c r="Q11" s="7">
+      <c r="Q9" s="12">
         <v>835</v>
       </c>
-      <c r="R11" s="7">
+      <c r="R9" s="12">
         <v>429</v>
       </c>
-      <c r="S11" s="7">
+      <c r="S9" s="12">
         <v>868</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="T9" s="12">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B10" s="15">
         <v>-550</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C10" s="15">
         <v>-378</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D10" s="15">
         <v>-217</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E10" s="15">
         <v>572</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F10" s="15">
         <v>-97</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G10" s="15">
         <v>-278</v>
       </c>
-      <c r="H12" s="10">
+      <c r="H10" s="15">
         <v>-536</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I10" s="15">
         <v>-236</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J10" s="15">
         <v>-489</v>
       </c>
-      <c r="K12" s="10">
+      <c r="K10" s="15">
         <v>-226</v>
       </c>
-      <c r="L12" s="10">
+      <c r="L10" s="15">
         <v>-615</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M10" s="15">
         <v>-305</v>
       </c>
-      <c r="N12" s="10">
+      <c r="N10" s="15">
         <v>-88</v>
       </c>
-      <c r="O12" s="10">
+      <c r="O10" s="15">
         <v>-371</v>
       </c>
-      <c r="P12" s="10">
+      <c r="P10" s="15">
         <v>-239</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="Q10" s="15">
         <v>-344</v>
       </c>
-      <c r="R12" s="10">
+      <c r="R10" s="15">
         <v>-112</v>
       </c>
-      <c r="S12" s="10">
+      <c r="S10" s="15">
         <v>-150</v>
+      </c>
+      <c r="T10" s="15">
+        <v>-297</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A5:A6"/>
-[...2 lines deleted...]
-    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="N3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Total population</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>