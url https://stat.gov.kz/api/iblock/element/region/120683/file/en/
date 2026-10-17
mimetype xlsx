--- v4 (2026-09-27)
+++ v5 (2026-10-17)
@@ -8,63 +8,63 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Abdugapparov\Desktop\Динамика миграция мес\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Total population" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="62">
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Al-Farabi</t>
   </si>
   <si>
     <t>Karatau</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -501,51 +501,51 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -587,69 +587,75 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 8" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -930,52 +936,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.abdugapparov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K8" sqref="K8"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.42578125" customWidth="1"/>
     <col min="2" max="2" width="82.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="26">
         <v>613203</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1016,100 +1022,100 @@
       </c>
       <c r="B7" s="30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="41" t="s">
+      <c r="B10" s="36" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="21">
-        <v>46274</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="21">
-        <v>46303</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>53</v>
       </c>
@@ -1185,126 +1191,129 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="5"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="7"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="7"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="7"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="31" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T10"/>
+  <dimension ref="A1:V10"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="W31" sqref="W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="13" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:22">
+      <c r="A1" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="40"/>
-[...15 lines deleted...]
-      <c r="R1" s="40"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
       <c r="S1" s="3"/>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="T1" s="3"/>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="10"/>
-      <c r="T2" s="34" t="s">
+      <c r="T2" s="34"/>
+      <c r="U2" s="34" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
-[...1 lines deleted...]
-      <c r="B3" s="37">
+    <row r="3" spans="1:22">
+      <c r="A3" s="37"/>
+      <c r="B3" s="39">
         <v>2025</v>
       </c>
-      <c r="C3" s="38"/>
-[...10 lines deleted...]
-      <c r="N3" s="37">
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="39">
         <v>2026</v>
       </c>
-      <c r="O3" s="38"/>
-[...6 lines deleted...]
-      <c r="A4" s="36"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="43"/>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" s="38"/>
       <c r="B4" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="33" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="33" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="33" t="s">
@@ -1315,55 +1324,59 @@
       </c>
       <c r="L4" s="33" t="s">
         <v>14</v>
       </c>
       <c r="M4" s="33" t="s">
         <v>15</v>
       </c>
       <c r="N4" s="33" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="33" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="33" t="s">
         <v>6</v>
       </c>
       <c r="Q4" s="33" t="s">
         <v>7</v>
       </c>
       <c r="R4" s="33" t="s">
         <v>8</v>
       </c>
       <c r="S4" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="T4" s="32" t="s">
+      <c r="T4" s="35" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="5" spans="1:20" ht="15" customHeight="1">
+      <c r="U4" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="V4" s="9"/>
+    </row>
+    <row r="5" spans="1:22" ht="15" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="12">
         <v>1037</v>
       </c>
       <c r="C5" s="12">
         <v>1063</v>
       </c>
       <c r="D5" s="12">
         <v>1182</v>
       </c>
       <c r="E5" s="12">
         <v>4915</v>
       </c>
       <c r="F5" s="12">
         <v>1251</v>
       </c>
       <c r="G5" s="12">
         <v>1532</v>
       </c>
       <c r="H5" s="12">
         <v>1464</v>
       </c>
       <c r="I5" s="12">
@@ -1380,52 +1393,55 @@
       </c>
       <c r="M5" s="12">
         <v>830</v>
       </c>
       <c r="N5" s="12">
         <v>2300</v>
       </c>
       <c r="O5" s="12">
         <v>564</v>
       </c>
       <c r="P5" s="12">
         <v>806</v>
       </c>
       <c r="Q5" s="12">
         <v>1115</v>
       </c>
       <c r="R5" s="12">
         <v>998</v>
       </c>
       <c r="S5" s="12">
         <v>789</v>
       </c>
       <c r="T5" s="12">
         <v>987</v>
       </c>
-    </row>
-    <row r="6" spans="1:20" ht="15" customHeight="1">
+      <c r="U5" s="12">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="15" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="12">
         <v>1569</v>
       </c>
       <c r="C6" s="12">
         <v>990</v>
       </c>
       <c r="D6" s="12">
         <v>963</v>
       </c>
       <c r="E6" s="12">
         <v>1911</v>
       </c>
       <c r="F6" s="12">
         <v>916</v>
       </c>
       <c r="G6" s="12">
         <v>1243</v>
       </c>
       <c r="H6" s="12">
         <v>1698</v>
       </c>
       <c r="I6" s="12">
@@ -1442,52 +1458,55 @@
       </c>
       <c r="M6" s="12">
         <v>1055</v>
       </c>
       <c r="N6" s="12">
         <v>2106</v>
       </c>
       <c r="O6" s="12">
         <v>1079</v>
       </c>
       <c r="P6" s="12">
         <v>1285</v>
       </c>
       <c r="Q6" s="12">
         <v>1439</v>
       </c>
       <c r="R6" s="12">
         <v>1270</v>
       </c>
       <c r="S6" s="12">
         <v>586</v>
       </c>
       <c r="T6" s="12">
         <v>1296</v>
       </c>
-    </row>
-    <row r="7" spans="1:20" ht="15" customHeight="1">
+      <c r="U6" s="12">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="15" customHeight="1">
       <c r="A7" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="12">
         <v>-1019</v>
       </c>
       <c r="C7" s="12">
         <v>-531</v>
       </c>
       <c r="D7" s="12">
         <v>-427</v>
       </c>
       <c r="E7" s="12">
         <v>-20</v>
       </c>
       <c r="F7" s="12">
         <v>-726</v>
       </c>
       <c r="G7" s="12">
         <v>-672</v>
       </c>
       <c r="H7" s="12">
         <v>-684</v>
       </c>
       <c r="I7" s="12">
@@ -1504,52 +1523,55 @@
       </c>
       <c r="M7" s="12">
         <v>-573</v>
       </c>
       <c r="N7" s="12">
         <v>-670</v>
       </c>
       <c r="O7" s="12">
         <v>-672</v>
       </c>
       <c r="P7" s="12">
         <v>-702</v>
       </c>
       <c r="Q7" s="12">
         <v>-414</v>
       </c>
       <c r="R7" s="12">
         <v>-366</v>
       </c>
       <c r="S7" s="12">
         <v>-93</v>
       </c>
       <c r="T7" s="12">
         <v>-739</v>
       </c>
-    </row>
-    <row r="8" spans="1:20" ht="15" customHeight="1">
+      <c r="U7" s="12">
+        <v>-446</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="15" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="12">
         <v>-682</v>
       </c>
       <c r="C8" s="12">
         <v>-434</v>
       </c>
       <c r="D8" s="12">
         <v>-211</v>
       </c>
       <c r="E8" s="12">
         <v>15</v>
       </c>
       <c r="F8" s="12">
         <v>-321</v>
       </c>
       <c r="G8" s="12">
         <v>-262</v>
       </c>
       <c r="H8" s="12">
         <v>-307</v>
       </c>
       <c r="I8" s="12">
@@ -1566,52 +1588,55 @@
       </c>
       <c r="M8" s="12">
         <v>-247</v>
       </c>
       <c r="N8" s="12">
         <v>-328</v>
       </c>
       <c r="O8" s="12">
         <v>-177</v>
       </c>
       <c r="P8" s="12">
         <v>-78</v>
       </c>
       <c r="Q8" s="12">
         <v>-401</v>
       </c>
       <c r="R8" s="12">
         <v>-223</v>
       </c>
       <c r="S8" s="12">
         <v>-422</v>
       </c>
       <c r="T8" s="13">
         <v>-228</v>
       </c>
-    </row>
-    <row r="9" spans="1:20" ht="15" customHeight="1">
+      <c r="U8" s="12">
+        <v>-340</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="15" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="12">
         <v>1719</v>
       </c>
       <c r="C9" s="12">
         <v>1416</v>
       </c>
       <c r="D9" s="12">
         <v>1074</v>
       </c>
       <c r="E9" s="12">
         <v>2437</v>
       </c>
       <c r="F9" s="12">
         <v>1479</v>
       </c>
       <c r="G9" s="12">
         <v>1501</v>
       </c>
       <c r="H9" s="12">
         <v>1293</v>
       </c>
       <c r="I9" s="12">
@@ -1628,52 +1653,55 @@
       </c>
       <c r="M9" s="12">
         <v>900</v>
       </c>
       <c r="N9" s="12">
         <v>1280</v>
       </c>
       <c r="O9" s="12">
         <v>705</v>
       </c>
       <c r="P9" s="12">
         <v>540</v>
       </c>
       <c r="Q9" s="12">
         <v>835</v>
       </c>
       <c r="R9" s="12">
         <v>429</v>
       </c>
       <c r="S9" s="12">
         <v>868</v>
       </c>
       <c r="T9" s="12">
         <v>955</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="12">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="15">
         <v>-550</v>
       </c>
       <c r="C10" s="15">
         <v>-378</v>
       </c>
       <c r="D10" s="15">
         <v>-217</v>
       </c>
       <c r="E10" s="15">
         <v>572</v>
       </c>
       <c r="F10" s="15">
         <v>-97</v>
       </c>
       <c r="G10" s="15">
         <v>-278</v>
       </c>
       <c r="H10" s="15">
         <v>-536</v>
       </c>
       <c r="I10" s="15">
@@ -1689,50 +1717,53 @@
         <v>-615</v>
       </c>
       <c r="M10" s="15">
         <v>-305</v>
       </c>
       <c r="N10" s="15">
         <v>-88</v>
       </c>
       <c r="O10" s="15">
         <v>-371</v>
       </c>
       <c r="P10" s="15">
         <v>-239</v>
       </c>
       <c r="Q10" s="15">
         <v>-344</v>
       </c>
       <c r="R10" s="15">
         <v>-112</v>
       </c>
       <c r="S10" s="15">
         <v>-150</v>
       </c>
       <c r="T10" s="15">
         <v>-297</v>
+      </c>
+      <c r="U10" s="15">
+        <v>-453</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="N3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>