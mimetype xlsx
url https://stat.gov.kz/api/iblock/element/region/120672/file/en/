--- v0 (2026-04-21)
+++ v1 (2026-06-29)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="807" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="807" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of marriage" sheetId="4" r:id="rId2"/>
     <sheet name="The number of registered divorc" sheetId="5" r:id="rId3"/>
     <sheet name="General rate of divorce" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="35">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -761,137 +761,141 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA13"/>
+  <dimension ref="A3:AC13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:Y55"/>
-      <selection pane="bottomLeft" activeCell="T21" sqref="T21"/>
+      <selection pane="bottomLeft" activeCell="N37" sqref="N37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
-    </row>
-[...1 lines deleted...]
-      <c r="AA4" s="10" t="s">
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="AC4" s="10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:29">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2022</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="38"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="35"/>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>9</v>
       </c>
@@ -927,52 +931,58 @@
       </c>
       <c r="T6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="17" t="s">
         <v>9</v>
       </c>
       <c r="V6" s="17" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="17" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC6" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="3">
         <v>492</v>
       </c>
       <c r="C7" s="3">
         <v>492</v>
       </c>
       <c r="D7" s="3">
         <v>640</v>
       </c>
       <c r="E7" s="3">
         <v>552</v>
       </c>
       <c r="F7" s="3">
         <v>612</v>
       </c>
       <c r="G7" s="3">
         <v>512</v>
       </c>
       <c r="H7" s="3">
         <v>599</v>
       </c>
       <c r="I7" s="3">
@@ -1010,52 +1020,58 @@
       </c>
       <c r="T7" s="32">
         <v>720</v>
       </c>
       <c r="U7" s="5">
         <v>641</v>
       </c>
       <c r="V7" s="32">
         <v>685</v>
       </c>
       <c r="W7" s="32">
         <v>698</v>
       </c>
       <c r="X7" s="32">
         <v>610</v>
       </c>
       <c r="Y7" s="32">
         <v>577</v>
       </c>
       <c r="Z7" s="5">
         <v>455</v>
       </c>
       <c r="AA7" s="32">
         <v>447</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="3">
+        <v>510</v>
+      </c>
+      <c r="AC7" s="3">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>121</v>
       </c>
       <c r="O8" s="3">
         <v>151</v>
       </c>
       <c r="P8" s="3">
         <v>138</v>
       </c>
       <c r="Q8" s="3">
@@ -1069,52 +1085,58 @@
       </c>
       <c r="T8" s="5">
         <v>191</v>
       </c>
       <c r="U8" s="5">
         <v>189</v>
       </c>
       <c r="V8" s="5">
         <v>186</v>
       </c>
       <c r="W8" s="5">
         <v>198</v>
       </c>
       <c r="X8" s="5">
         <v>175</v>
       </c>
       <c r="Y8" s="5">
         <v>163</v>
       </c>
       <c r="Z8" s="5">
         <v>141</v>
       </c>
       <c r="AA8" s="5">
         <v>137</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="3">
+        <v>157</v>
+      </c>
+      <c r="AC8" s="3">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>66</v>
       </c>
       <c r="O9" s="3">
         <v>84</v>
       </c>
       <c r="P9" s="3">
         <v>79</v>
       </c>
       <c r="Q9" s="3">
@@ -1128,52 +1150,58 @@
       </c>
       <c r="T9" s="5">
         <v>121</v>
       </c>
       <c r="U9" s="5">
         <v>116</v>
       </c>
       <c r="V9" s="5">
         <v>120</v>
       </c>
       <c r="W9" s="5">
         <v>118</v>
       </c>
       <c r="X9" s="5">
         <v>102</v>
       </c>
       <c r="Y9" s="5">
         <v>112</v>
       </c>
       <c r="Z9" s="5">
         <v>72</v>
       </c>
       <c r="AA9" s="5">
         <v>72</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="3">
+        <v>79</v>
+      </c>
+      <c r="AC9" s="3">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="5">
         <v>67</v>
       </c>
       <c r="O10" s="3">
         <v>95</v>
       </c>
       <c r="P10" s="3">
         <v>93</v>
       </c>
       <c r="Q10" s="3">
@@ -1187,52 +1215,58 @@
       </c>
       <c r="T10" s="5">
         <v>138</v>
       </c>
       <c r="U10" s="5">
         <v>112</v>
       </c>
       <c r="V10" s="5">
         <v>118</v>
       </c>
       <c r="W10" s="5">
         <v>125</v>
       </c>
       <c r="X10" s="5">
         <v>99</v>
       </c>
       <c r="Y10" s="5">
         <v>84</v>
       </c>
       <c r="Z10" s="5">
         <v>87</v>
       </c>
       <c r="AA10" s="5">
         <v>78</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="3">
+        <v>105</v>
+      </c>
+      <c r="AC10" s="3">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="5">
         <v>106</v>
       </c>
       <c r="O11" s="3">
         <v>97</v>
       </c>
       <c r="P11" s="3">
         <v>122</v>
       </c>
       <c r="Q11" s="3">
@@ -1246,52 +1280,58 @@
       </c>
       <c r="T11" s="5">
         <v>182</v>
       </c>
       <c r="U11" s="5">
         <v>136</v>
       </c>
       <c r="V11" s="5">
         <v>168</v>
       </c>
       <c r="W11" s="5">
         <v>169</v>
       </c>
       <c r="X11" s="5">
         <v>144</v>
       </c>
       <c r="Y11" s="5">
         <v>142</v>
       </c>
       <c r="Z11" s="5">
         <v>98</v>
       </c>
       <c r="AA11" s="5">
         <v>105</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="3">
+        <v>118</v>
+      </c>
+      <c r="AC11" s="3">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="6">
         <v>48</v>
       </c>
       <c r="O12" s="6">
         <v>49</v>
       </c>
       <c r="P12" s="6">
         <v>52</v>
       </c>
       <c r="Q12" s="3">
@@ -1305,162 +1345,172 @@
       </c>
       <c r="T12" s="6">
         <v>88</v>
       </c>
       <c r="U12" s="6">
         <v>88</v>
       </c>
       <c r="V12" s="6">
         <v>93</v>
       </c>
       <c r="W12" s="6">
         <v>88</v>
       </c>
       <c r="X12" s="6">
         <v>90</v>
       </c>
       <c r="Y12" s="6">
         <v>76</v>
       </c>
       <c r="Z12" s="6">
         <v>57</v>
       </c>
       <c r="AA12" s="6">
         <v>55</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="6">
+        <v>51</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="Q13" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="A3:AA3"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA13"/>
+  <dimension ref="A3:AC13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="Y24" sqref="Y24"/>
+      <selection pane="bottomLeft" activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="7" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="13" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="B4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="M4" s="20"/>
-      <c r="AA4" s="10" t="s">
+      <c r="AC4" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:29">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2022</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="38"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
-    </row>
-    <row r="6" spans="1:27" ht="26.25" customHeight="1">
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+    </row>
+    <row r="6" spans="1:29" ht="26.25" customHeight="1">
       <c r="A6" s="35"/>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>17</v>
       </c>
@@ -1496,52 +1546,58 @@
       </c>
       <c r="T6" s="15" t="s">
         <v>16</v>
       </c>
       <c r="U6" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="W6" s="17" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="15" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC6" s="15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>4.93</v>
       </c>
       <c r="C7" s="8">
         <v>5.17</v>
       </c>
       <c r="D7" s="8">
         <v>5.6</v>
       </c>
       <c r="E7" s="8">
         <v>5.62</v>
       </c>
       <c r="F7" s="8">
         <v>5.73</v>
       </c>
       <c r="G7" s="8">
         <v>5.66</v>
       </c>
       <c r="H7" s="8">
         <v>5.7</v>
       </c>
       <c r="I7" s="8">
@@ -1579,52 +1635,58 @@
       </c>
       <c r="T7" s="11">
         <v>5.05</v>
       </c>
       <c r="U7" s="11">
         <v>5.16</v>
       </c>
       <c r="V7" s="30">
         <v>5.32</v>
       </c>
       <c r="W7" s="11">
         <v>5.43</v>
       </c>
       <c r="X7" s="11">
         <v>5.47</v>
       </c>
       <c r="Y7" s="11">
         <v>5.46</v>
       </c>
       <c r="Z7" s="30">
         <v>4.0599999999999996</v>
       </c>
       <c r="AA7" s="11">
         <v>4.25</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="9">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AC7" s="9">
+        <v>4.49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="11">
         <v>5.91</v>
       </c>
       <c r="O8" s="9">
         <v>6.96</v>
       </c>
       <c r="P8" s="11">
         <v>6.88</v>
       </c>
       <c r="Q8" s="9">
@@ -1638,52 +1700,58 @@
       </c>
       <c r="T8" s="11">
         <v>7.49</v>
       </c>
       <c r="U8" s="11">
         <v>7.71</v>
       </c>
       <c r="V8" s="11">
         <v>7.89</v>
       </c>
       <c r="W8" s="11">
         <v>8.07</v>
       </c>
       <c r="X8" s="11">
         <v>8.1300000000000008</v>
       </c>
       <c r="Y8" s="11">
         <v>8.1199999999999992</v>
       </c>
       <c r="Z8" s="11">
         <v>6.31</v>
       </c>
       <c r="AA8" s="11">
         <v>6.54</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="9">
+        <v>6.71</v>
+      </c>
+      <c r="AC8" s="9">
+        <v>6.88</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="11">
         <v>2.9</v>
       </c>
       <c r="O9" s="9">
         <v>3.46</v>
       </c>
       <c r="P9" s="11">
         <v>3.46</v>
       </c>
       <c r="Q9" s="9">
@@ -1697,52 +1765,58 @@
       </c>
       <c r="T9" s="11">
         <v>4.01</v>
       </c>
       <c r="U9" s="11">
         <v>4.1399999999999997</v>
       </c>
       <c r="V9" s="11">
         <v>4.29</v>
       </c>
       <c r="W9" s="11">
         <v>4.38</v>
       </c>
       <c r="X9" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="Y9" s="11">
         <v>4.45</v>
       </c>
       <c r="Z9" s="11">
         <v>3.21</v>
       </c>
       <c r="AA9" s="11">
         <v>3.38</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="9">
+        <v>3.43</v>
+      </c>
+      <c r="AC9" s="9">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="11">
         <v>3.79</v>
       </c>
       <c r="O10" s="9">
         <v>4.8</v>
       </c>
       <c r="P10" s="11">
         <v>4.96</v>
       </c>
       <c r="Q10" s="9">
@@ -1756,52 +1830,58 @@
       </c>
       <c r="T10" s="11">
         <v>5.88</v>
       </c>
       <c r="U10" s="11">
         <v>5.94</v>
       </c>
       <c r="V10" s="11">
         <v>6.04</v>
       </c>
       <c r="W10" s="11">
         <v>6.15</v>
       </c>
       <c r="X10" s="11">
         <v>6.11</v>
       </c>
       <c r="Y10" s="11">
         <v>6</v>
       </c>
       <c r="Z10" s="11">
         <v>4.92</v>
       </c>
       <c r="AA10" s="11">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="9">
+        <v>5.26</v>
+      </c>
+      <c r="AC10" s="9">
+        <v>5.23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="11">
         <v>3.97</v>
       </c>
       <c r="O11" s="9">
         <v>3.99</v>
       </c>
       <c r="P11" s="11">
         <v>4.1900000000000004</v>
       </c>
       <c r="Q11" s="9">
@@ -1815,52 +1895,58 @@
       </c>
       <c r="T11" s="11">
         <v>4.99</v>
       </c>
       <c r="U11" s="11">
         <v>5</v>
       </c>
       <c r="V11" s="11">
         <v>5.16</v>
       </c>
       <c r="W11" s="11">
         <v>5.28</v>
       </c>
       <c r="X11" s="11">
         <v>5.31</v>
       </c>
       <c r="Y11" s="11">
         <v>5.31</v>
       </c>
       <c r="Z11" s="11">
         <v>3.42</v>
       </c>
       <c r="AA11" s="11">
         <v>3.73</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" s="22" customFormat="1">
+      <c r="AB11" s="9">
+        <v>3.86</v>
+      </c>
+      <c r="AC11" s="9">
+        <v>3.98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="22" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="12">
         <v>2.42</v>
       </c>
       <c r="O12" s="12">
         <v>2.57</v>
       </c>
       <c r="P12" s="12">
         <v>2.59</v>
       </c>
       <c r="Q12" s="12">
@@ -1874,154 +1960,164 @@
       </c>
       <c r="T12" s="12">
         <v>3.31</v>
       </c>
       <c r="U12" s="12">
         <v>3.45</v>
       </c>
       <c r="V12" s="12">
         <v>3.6</v>
       </c>
       <c r="W12" s="12">
         <v>3.69</v>
       </c>
       <c r="X12" s="12">
         <v>3.78</v>
       </c>
       <c r="Y12" s="12">
         <v>3.78</v>
       </c>
       <c r="Z12" s="12">
         <v>2.89</v>
       </c>
       <c r="AA12" s="12">
         <v>2.98</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="12">
+        <v>2.84</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>2.97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="Q13" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="A3:AA3"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA13"/>
+  <dimension ref="A3:AC13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="S31" sqref="S31"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="U24" sqref="U24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" s="41" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
-    </row>
-[...1 lines deleted...]
-      <c r="AA4" s="10" t="s">
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="AC4" s="10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:29">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2022</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="38"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="35"/>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>9</v>
       </c>
@@ -2057,52 +2153,58 @@
       </c>
       <c r="T6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="17" t="s">
         <v>9</v>
       </c>
       <c r="V6" s="17" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="17" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC6" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="3">
         <v>31</v>
       </c>
       <c r="C7" s="3">
         <v>37</v>
       </c>
       <c r="D7" s="3">
         <v>63</v>
       </c>
       <c r="E7" s="3">
         <v>69</v>
       </c>
       <c r="F7" s="3">
         <v>67</v>
       </c>
       <c r="G7" s="24">
         <v>71</v>
       </c>
       <c r="H7" s="3">
         <v>70</v>
       </c>
       <c r="I7" s="3">
@@ -2140,52 +2242,58 @@
       </c>
       <c r="T7" s="5">
         <v>180</v>
       </c>
       <c r="U7" s="5">
         <v>170</v>
       </c>
       <c r="V7" s="5">
         <v>169</v>
       </c>
       <c r="W7" s="5">
         <v>218</v>
       </c>
       <c r="X7" s="32">
         <v>174</v>
       </c>
       <c r="Y7" s="32">
         <v>208</v>
       </c>
       <c r="Z7" s="5">
         <v>237</v>
       </c>
       <c r="AA7" s="5">
         <v>123</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="3">
+        <v>180</v>
+      </c>
+      <c r="AC7" s="3">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>40</v>
       </c>
       <c r="O8" s="5">
         <v>36</v>
       </c>
       <c r="P8" s="5">
         <v>70</v>
       </c>
       <c r="Q8" s="3">
@@ -2199,52 +2307,58 @@
       </c>
       <c r="T8" s="5">
         <v>59</v>
       </c>
       <c r="U8" s="5">
         <v>34</v>
       </c>
       <c r="V8" s="5">
         <v>31</v>
       </c>
       <c r="W8" s="5">
         <v>61</v>
       </c>
       <c r="X8" s="5">
         <v>44</v>
       </c>
       <c r="Y8" s="5">
         <v>52</v>
       </c>
       <c r="Z8" s="5">
         <v>68</v>
       </c>
       <c r="AA8" s="5">
         <v>33</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="3">
+        <v>43</v>
+      </c>
+      <c r="AC8" s="3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>39</v>
       </c>
       <c r="O9" s="5">
         <v>41</v>
       </c>
       <c r="P9" s="5">
         <v>48</v>
       </c>
       <c r="Q9" s="3">
@@ -2258,52 +2372,58 @@
       </c>
       <c r="T9" s="5">
         <v>37</v>
       </c>
       <c r="U9" s="5">
         <v>39</v>
       </c>
       <c r="V9" s="5">
         <v>43</v>
       </c>
       <c r="W9" s="5">
         <v>38</v>
       </c>
       <c r="X9" s="5">
         <v>39</v>
       </c>
       <c r="Y9" s="5">
         <v>45</v>
       </c>
       <c r="Z9" s="5">
         <v>38</v>
       </c>
       <c r="AA9" s="5">
         <v>27</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="3">
+        <v>34</v>
+      </c>
+      <c r="AC9" s="3">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="5">
         <v>38</v>
       </c>
       <c r="O10" s="5">
         <v>27</v>
       </c>
       <c r="P10" s="5">
         <v>34</v>
       </c>
       <c r="Q10" s="3">
@@ -2317,52 +2437,58 @@
       </c>
       <c r="T10" s="5">
         <v>34</v>
       </c>
       <c r="U10" s="5">
         <v>38</v>
       </c>
       <c r="V10" s="5">
         <v>30</v>
       </c>
       <c r="W10" s="5">
         <v>37</v>
       </c>
       <c r="X10" s="5">
         <v>26</v>
       </c>
       <c r="Y10" s="5">
         <v>32</v>
       </c>
       <c r="Z10" s="5">
         <v>43</v>
       </c>
       <c r="AA10" s="5">
         <v>20</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="3">
+        <v>27</v>
+      </c>
+      <c r="AC10" s="3">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="5">
         <v>36</v>
       </c>
       <c r="O11" s="5">
         <v>33</v>
       </c>
       <c r="P11" s="5">
         <v>50</v>
       </c>
       <c r="Q11" s="3">
@@ -2376,52 +2502,58 @@
       </c>
       <c r="T11" s="5">
         <v>32</v>
       </c>
       <c r="U11" s="5">
         <v>38</v>
       </c>
       <c r="V11" s="5">
         <v>36</v>
       </c>
       <c r="W11" s="5">
         <v>58</v>
       </c>
       <c r="X11" s="5">
         <v>37</v>
       </c>
       <c r="Y11" s="5">
         <v>50</v>
       </c>
       <c r="Z11" s="5">
         <v>44</v>
       </c>
       <c r="AA11" s="5">
         <v>26</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="3">
+        <v>51</v>
+      </c>
+      <c r="AC11" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="6">
         <v>16</v>
       </c>
       <c r="O12" s="6">
         <v>12</v>
       </c>
       <c r="P12" s="6">
         <v>24</v>
       </c>
       <c r="Q12" s="3">
@@ -2435,169 +2567,179 @@
       </c>
       <c r="T12" s="6">
         <v>18</v>
       </c>
       <c r="U12" s="6">
         <v>21</v>
       </c>
       <c r="V12" s="6">
         <v>29</v>
       </c>
       <c r="W12" s="6">
         <v>24</v>
       </c>
       <c r="X12" s="6">
         <v>28</v>
       </c>
       <c r="Y12" s="6">
         <v>29</v>
       </c>
       <c r="Z12" s="6">
         <v>44</v>
       </c>
       <c r="AA12" s="6">
         <v>17</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="6">
+        <v>25</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Q13" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="A3:AA3"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA17"/>
+  <dimension ref="A3:AC17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="T18" sqref="T18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="W20" sqref="W20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="7" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="13" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="B4" s="26"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="M4" s="27"/>
-      <c r="AA4" s="10" t="s">
+      <c r="AC4" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:29">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2022</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="29"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
-    </row>
-    <row r="6" spans="1:27" ht="27" customHeight="1">
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+    </row>
+    <row r="6" spans="1:29" ht="27" customHeight="1">
       <c r="A6" s="35"/>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>17</v>
       </c>
@@ -2633,52 +2775,58 @@
       </c>
       <c r="T6" s="15" t="s">
         <v>16</v>
       </c>
       <c r="U6" s="17" t="s">
         <v>17</v>
       </c>
       <c r="V6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="W6" s="17" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="15" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC6" s="15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="28">
         <v>0.31</v>
       </c>
       <c r="C7" s="28">
         <v>0.36</v>
       </c>
       <c r="D7" s="28">
         <v>0.45</v>
       </c>
       <c r="E7" s="28">
         <v>0.52</v>
       </c>
       <c r="F7" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="G7" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="H7" s="28">
         <v>0.6</v>
       </c>
       <c r="I7" s="28">
@@ -2716,52 +2864,58 @@
       </c>
       <c r="T7" s="11">
         <v>1.73</v>
       </c>
       <c r="U7" s="11">
         <v>1.71</v>
       </c>
       <c r="V7" s="11">
         <v>1.7</v>
       </c>
       <c r="W7" s="11">
         <v>1.74</v>
       </c>
       <c r="X7" s="11">
         <v>1.73</v>
       </c>
       <c r="Y7" s="11">
         <v>1.75</v>
       </c>
       <c r="Z7" s="11">
         <v>2.12</v>
       </c>
       <c r="AA7" s="30">
         <v>1.7</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="AC7" s="9">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="11">
         <v>1.95</v>
       </c>
       <c r="O8" s="11">
         <v>1.94</v>
       </c>
       <c r="P8" s="11">
         <v>2.4500000000000002</v>
       </c>
       <c r="Q8" s="9">
@@ -2775,52 +2929,58 @@
       </c>
       <c r="T8" s="11">
         <v>2.52</v>
       </c>
       <c r="U8" s="11">
         <v>2.41</v>
       </c>
       <c r="V8" s="11">
         <v>2.3199999999999998</v>
       </c>
       <c r="W8" s="11">
         <v>2.38</v>
       </c>
       <c r="X8" s="11">
         <v>2.37</v>
       </c>
       <c r="Y8" s="11">
         <v>2.38</v>
       </c>
       <c r="Z8" s="11">
         <v>3.04</v>
       </c>
       <c r="AA8" s="11">
         <v>2.38</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="9">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AC8" s="9">
+        <v>2.13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="11">
         <v>1.71</v>
       </c>
       <c r="O9" s="11">
         <v>1.85</v>
       </c>
       <c r="P9" s="11">
         <v>1.94</v>
       </c>
       <c r="Q9" s="9">
@@ -2834,52 +2994,58 @@
       </c>
       <c r="T9" s="11">
         <v>1.77</v>
       </c>
       <c r="U9" s="11">
         <v>1.76</v>
       </c>
       <c r="V9" s="11">
         <v>1.78</v>
       </c>
       <c r="W9" s="11">
         <v>1.77</v>
       </c>
       <c r="X9" s="11">
         <v>1.77</v>
       </c>
       <c r="Y9" s="11">
         <v>1.79</v>
       </c>
       <c r="Z9" s="11">
         <v>1.7</v>
       </c>
       <c r="AA9" s="11">
         <v>1.52</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="9">
+        <v>1.52</v>
+      </c>
+      <c r="AC9" s="9">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="11">
         <v>2.15</v>
       </c>
       <c r="O10" s="11">
         <v>1.93</v>
       </c>
       <c r="P10" s="11">
         <v>1.93</v>
       </c>
       <c r="Q10" s="9">
@@ -2893,52 +3059,58 @@
       </c>
       <c r="T10" s="11">
         <v>2.09</v>
       </c>
       <c r="U10" s="11">
         <v>2.09</v>
       </c>
       <c r="V10" s="11">
         <v>2.06</v>
       </c>
       <c r="W10" s="11">
         <v>2.06</v>
       </c>
       <c r="X10" s="11">
         <v>2.0099999999999998</v>
       </c>
       <c r="Y10" s="11">
         <v>1.99</v>
       </c>
       <c r="Z10" s="11">
         <v>2.4300000000000002</v>
       </c>
       <c r="AA10" s="11">
         <v>1.87</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="9">
+        <v>1.75</v>
+      </c>
+      <c r="AC10" s="9">
+        <v>1.84</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="11">
         <v>1.35</v>
       </c>
       <c r="O11" s="11">
         <v>1.36</v>
       </c>
       <c r="P11" s="11">
         <v>1.53</v>
       </c>
       <c r="Q11" s="9">
@@ -2952,52 +3124,58 @@
       </c>
       <c r="T11" s="11">
         <v>1.5</v>
       </c>
       <c r="U11" s="11">
         <v>1.49</v>
       </c>
       <c r="V11" s="11">
         <v>1.48</v>
       </c>
       <c r="W11" s="11">
         <v>1.55</v>
       </c>
       <c r="X11" s="11">
         <v>1.54</v>
       </c>
       <c r="Y11" s="11">
         <v>1.57</v>
       </c>
       <c r="Z11" s="11">
         <v>1.54</v>
       </c>
       <c r="AA11" s="11">
         <v>1.29</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="9">
+        <v>1.46</v>
+      </c>
+      <c r="AC11" s="9">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="12">
         <v>0.81</v>
       </c>
       <c r="O12" s="12">
         <v>0.74</v>
       </c>
       <c r="P12" s="12">
         <v>0.9</v>
       </c>
       <c r="Q12" s="12">
@@ -3011,76 +3189,82 @@
       </c>
       <c r="T12" s="12">
         <v>0.96</v>
       </c>
       <c r="U12" s="12">
         <v>0.97</v>
       </c>
       <c r="V12" s="12">
         <v>1.03</v>
       </c>
       <c r="W12" s="12">
         <v>1.05</v>
       </c>
       <c r="X12" s="12">
         <v>1.0900000000000001</v>
       </c>
       <c r="Y12" s="12">
         <v>1.1200000000000001</v>
       </c>
       <c r="Z12" s="12">
         <v>2.23</v>
       </c>
       <c r="AA12" s="12">
         <v>1.62</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>1.39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Q13" s="33"/>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:29">
       <c r="A14" s="4"/>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:29">
       <c r="A15" s="4"/>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:29">
       <c r="A16" s="4"/>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="A3:AA3"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General rate of marriage</vt:lpstr>