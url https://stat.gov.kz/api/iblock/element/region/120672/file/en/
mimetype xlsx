--- v1 (2026-06-29)
+++ v2 (2026-07-21)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="807" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of marriage" sheetId="4" r:id="rId2"/>
     <sheet name="The number of registered divorc" sheetId="5" r:id="rId3"/>
     <sheet name="General rate of divorce" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="35">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -761,141 +761,144 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC13"/>
+  <dimension ref="A3:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:Y55"/>
-      <selection pane="bottomLeft" activeCell="N37" sqref="N37"/>
+      <selection pane="bottomLeft" activeCell="Z18" sqref="Z18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
-    </row>
-[...1 lines deleted...]
-      <c r="AC4" s="10" t="s">
+      <c r="AD3" s="41"/>
+    </row>
+    <row r="4" spans="1:30">
+      <c r="AC4" s="10"/>
+      <c r="AD4" s="10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:30">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2022</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="38"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AC5" s="40"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5" s="40"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" s="35"/>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>9</v>
       </c>
@@ -937,52 +940,55 @@
       </c>
       <c r="V6" s="17" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="17" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6" s="17" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="3">
         <v>492</v>
       </c>
       <c r="C7" s="3">
         <v>492</v>
       </c>
       <c r="D7" s="3">
         <v>640</v>
       </c>
       <c r="E7" s="3">
         <v>552</v>
       </c>
       <c r="F7" s="3">
         <v>612</v>
       </c>
       <c r="G7" s="3">
         <v>512</v>
       </c>
       <c r="H7" s="3">
         <v>599</v>
       </c>
       <c r="I7" s="3">
@@ -1026,52 +1032,55 @@
       </c>
       <c r="V7" s="32">
         <v>685</v>
       </c>
       <c r="W7" s="32">
         <v>698</v>
       </c>
       <c r="X7" s="32">
         <v>610</v>
       </c>
       <c r="Y7" s="32">
         <v>577</v>
       </c>
       <c r="Z7" s="5">
         <v>455</v>
       </c>
       <c r="AA7" s="32">
         <v>447</v>
       </c>
       <c r="AB7" s="3">
         <v>510</v>
       </c>
       <c r="AC7" s="3">
         <v>523</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="32">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>121</v>
       </c>
       <c r="O8" s="3">
         <v>151</v>
       </c>
       <c r="P8" s="3">
         <v>138</v>
       </c>
       <c r="Q8" s="3">
@@ -1091,52 +1100,55 @@
       </c>
       <c r="V8" s="5">
         <v>186</v>
       </c>
       <c r="W8" s="5">
         <v>198</v>
       </c>
       <c r="X8" s="5">
         <v>175</v>
       </c>
       <c r="Y8" s="5">
         <v>163</v>
       </c>
       <c r="Z8" s="5">
         <v>141</v>
       </c>
       <c r="AA8" s="5">
         <v>137</v>
       </c>
       <c r="AB8" s="3">
         <v>157</v>
       </c>
       <c r="AC8" s="3">
         <v>160</v>
       </c>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8" s="5">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>66</v>
       </c>
       <c r="O9" s="3">
         <v>84</v>
       </c>
       <c r="P9" s="3">
         <v>79</v>
       </c>
       <c r="Q9" s="3">
@@ -1156,52 +1168,55 @@
       </c>
       <c r="V9" s="5">
         <v>120</v>
       </c>
       <c r="W9" s="5">
         <v>118</v>
       </c>
       <c r="X9" s="5">
         <v>102</v>
       </c>
       <c r="Y9" s="5">
         <v>112</v>
       </c>
       <c r="Z9" s="5">
         <v>72</v>
       </c>
       <c r="AA9" s="5">
         <v>72</v>
       </c>
       <c r="AB9" s="3">
         <v>79</v>
       </c>
       <c r="AC9" s="3">
         <v>91</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="5">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="5">
         <v>67</v>
       </c>
       <c r="O10" s="3">
         <v>95</v>
       </c>
       <c r="P10" s="3">
         <v>93</v>
       </c>
       <c r="Q10" s="3">
@@ -1221,52 +1236,55 @@
       </c>
       <c r="V10" s="5">
         <v>118</v>
       </c>
       <c r="W10" s="5">
         <v>125</v>
       </c>
       <c r="X10" s="5">
         <v>99</v>
       </c>
       <c r="Y10" s="5">
         <v>84</v>
       </c>
       <c r="Z10" s="5">
         <v>87</v>
       </c>
       <c r="AA10" s="5">
         <v>78</v>
       </c>
       <c r="AB10" s="3">
         <v>105</v>
       </c>
       <c r="AC10" s="3">
         <v>88</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="5">
         <v>106</v>
       </c>
       <c r="O11" s="3">
         <v>97</v>
       </c>
       <c r="P11" s="3">
         <v>122</v>
       </c>
       <c r="Q11" s="3">
@@ -1286,52 +1304,55 @@
       </c>
       <c r="V11" s="5">
         <v>168</v>
       </c>
       <c r="W11" s="5">
         <v>169</v>
       </c>
       <c r="X11" s="5">
         <v>144</v>
       </c>
       <c r="Y11" s="5">
         <v>142</v>
       </c>
       <c r="Z11" s="5">
         <v>98</v>
       </c>
       <c r="AA11" s="5">
         <v>105</v>
       </c>
       <c r="AB11" s="3">
         <v>118</v>
       </c>
       <c r="AC11" s="3">
         <v>120</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="5">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="6">
         <v>48</v>
       </c>
       <c r="O12" s="6">
         <v>49</v>
       </c>
       <c r="P12" s="6">
         <v>52</v>
       </c>
       <c r="Q12" s="3">
@@ -1351,166 +1372,171 @@
       </c>
       <c r="V12" s="6">
         <v>93</v>
       </c>
       <c r="W12" s="6">
         <v>88</v>
       </c>
       <c r="X12" s="6">
         <v>90</v>
       </c>
       <c r="Y12" s="6">
         <v>76</v>
       </c>
       <c r="Z12" s="6">
         <v>57</v>
       </c>
       <c r="AA12" s="6">
         <v>55</v>
       </c>
       <c r="AB12" s="6">
         <v>51</v>
       </c>
       <c r="AC12" s="6">
         <v>64</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="6">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="Q13" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="A3:AD3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC13"/>
+  <dimension ref="A3:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="R32" sqref="R32"/>
+      <selection pane="bottomLeft" activeCell="AC19" sqref="AC19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="7" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="13" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3" s="41"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="B4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="M4" s="20"/>
-      <c r="AC4" s="10" t="s">
+      <c r="AD4" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:30">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2022</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="38"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AC5" s="40"/>
-    </row>
-    <row r="6" spans="1:29" ht="26.25" customHeight="1">
+      <c r="AD5" s="40"/>
+    </row>
+    <row r="6" spans="1:30" ht="26.25" customHeight="1">
       <c r="A6" s="35"/>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>17</v>
       </c>
@@ -1552,52 +1578,55 @@
       </c>
       <c r="V6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="W6" s="17" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="AB6" s="15" t="s">
         <v>12</v>
       </c>
       <c r="AC6" s="15" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>4.93</v>
       </c>
       <c r="C7" s="8">
         <v>5.17</v>
       </c>
       <c r="D7" s="8">
         <v>5.6</v>
       </c>
       <c r="E7" s="8">
         <v>5.62</v>
       </c>
       <c r="F7" s="8">
         <v>5.73</v>
       </c>
       <c r="G7" s="8">
         <v>5.66</v>
       </c>
       <c r="H7" s="8">
         <v>5.7</v>
       </c>
       <c r="I7" s="8">
@@ -1641,52 +1670,55 @@
       </c>
       <c r="V7" s="30">
         <v>5.32</v>
       </c>
       <c r="W7" s="11">
         <v>5.43</v>
       </c>
       <c r="X7" s="11">
         <v>5.47</v>
       </c>
       <c r="Y7" s="11">
         <v>5.46</v>
       </c>
       <c r="Z7" s="30">
         <v>4.0599999999999996</v>
       </c>
       <c r="AA7" s="11">
         <v>4.25</v>
       </c>
       <c r="AB7" s="9">
         <v>4.3600000000000003</v>
       </c>
       <c r="AC7" s="9">
         <v>4.49</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="11">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="11">
         <v>5.91</v>
       </c>
       <c r="O8" s="9">
         <v>6.96</v>
       </c>
       <c r="P8" s="11">
         <v>6.88</v>
       </c>
       <c r="Q8" s="9">
@@ -1706,52 +1738,55 @@
       </c>
       <c r="V8" s="11">
         <v>7.89</v>
       </c>
       <c r="W8" s="11">
         <v>8.07</v>
       </c>
       <c r="X8" s="11">
         <v>8.1300000000000008</v>
       </c>
       <c r="Y8" s="11">
         <v>8.1199999999999992</v>
       </c>
       <c r="Z8" s="11">
         <v>6.31</v>
       </c>
       <c r="AA8" s="11">
         <v>6.54</v>
       </c>
       <c r="AB8" s="9">
         <v>6.71</v>
       </c>
       <c r="AC8" s="9">
         <v>6.88</v>
       </c>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8" s="11">
+        <v>6.76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="11">
         <v>2.9</v>
       </c>
       <c r="O9" s="9">
         <v>3.46</v>
       </c>
       <c r="P9" s="11">
         <v>3.46</v>
       </c>
       <c r="Q9" s="9">
@@ -1771,52 +1806,55 @@
       </c>
       <c r="V9" s="11">
         <v>4.29</v>
       </c>
       <c r="W9" s="11">
         <v>4.38</v>
       </c>
       <c r="X9" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="Y9" s="11">
         <v>4.45</v>
       </c>
       <c r="Z9" s="11">
         <v>3.21</v>
       </c>
       <c r="AA9" s="11">
         <v>3.38</v>
       </c>
       <c r="AB9" s="9">
         <v>3.43</v>
       </c>
       <c r="AC9" s="9">
         <v>3.62</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="11">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="11">
         <v>3.79</v>
       </c>
       <c r="O10" s="9">
         <v>4.8</v>
       </c>
       <c r="P10" s="11">
         <v>4.96</v>
       </c>
       <c r="Q10" s="9">
@@ -1836,52 +1874,55 @@
       </c>
       <c r="V10" s="11">
         <v>6.04</v>
       </c>
       <c r="W10" s="11">
         <v>6.15</v>
       </c>
       <c r="X10" s="11">
         <v>6.11</v>
       </c>
       <c r="Y10" s="11">
         <v>6</v>
       </c>
       <c r="Z10" s="11">
         <v>4.92</v>
       </c>
       <c r="AA10" s="11">
         <v>4.9000000000000004</v>
       </c>
       <c r="AB10" s="9">
         <v>5.26</v>
       </c>
       <c r="AC10" s="9">
         <v>5.23</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="11">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="11">
         <v>3.97</v>
       </c>
       <c r="O11" s="9">
         <v>3.99</v>
       </c>
       <c r="P11" s="11">
         <v>4.1900000000000004</v>
       </c>
       <c r="Q11" s="9">
@@ -1901,52 +1942,55 @@
       </c>
       <c r="V11" s="11">
         <v>5.16</v>
       </c>
       <c r="W11" s="11">
         <v>5.28</v>
       </c>
       <c r="X11" s="11">
         <v>5.31</v>
       </c>
       <c r="Y11" s="11">
         <v>5.31</v>
       </c>
       <c r="Z11" s="11">
         <v>3.42</v>
       </c>
       <c r="AA11" s="11">
         <v>3.73</v>
       </c>
       <c r="AB11" s="9">
         <v>3.86</v>
       </c>
       <c r="AC11" s="9">
         <v>3.98</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="22" customFormat="1">
+      <c r="AD11" s="11">
+        <v>4.1100000000000003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" s="22" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="12">
         <v>2.42</v>
       </c>
       <c r="O12" s="12">
         <v>2.57</v>
       </c>
       <c r="P12" s="12">
         <v>2.59</v>
       </c>
       <c r="Q12" s="12">
@@ -1966,158 +2010,163 @@
       </c>
       <c r="V12" s="12">
         <v>3.6</v>
       </c>
       <c r="W12" s="12">
         <v>3.69</v>
       </c>
       <c r="X12" s="12">
         <v>3.78</v>
       </c>
       <c r="Y12" s="12">
         <v>3.78</v>
       </c>
       <c r="Z12" s="12">
         <v>2.89</v>
       </c>
       <c r="AA12" s="12">
         <v>2.98</v>
       </c>
       <c r="AB12" s="12">
         <v>2.84</v>
       </c>
       <c r="AC12" s="12">
         <v>2.97</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="12">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="Q13" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="A3:AD3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC13"/>
+  <dimension ref="A3:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U24" sqref="U24"/>
+      <selection activeCell="R28" sqref="R28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" s="41" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
-    </row>
-[...1 lines deleted...]
-      <c r="AC4" s="10" t="s">
+      <c r="AD3" s="41"/>
+    </row>
+    <row r="4" spans="1:30">
+      <c r="AD4" s="10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:30">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2022</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="38"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AC5" s="40"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5" s="40"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" s="35"/>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>9</v>
       </c>
@@ -2159,52 +2208,55 @@
       </c>
       <c r="V6" s="17" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="17" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6" s="17" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="3">
         <v>31</v>
       </c>
       <c r="C7" s="3">
         <v>37</v>
       </c>
       <c r="D7" s="3">
         <v>63</v>
       </c>
       <c r="E7" s="3">
         <v>69</v>
       </c>
       <c r="F7" s="3">
         <v>67</v>
       </c>
       <c r="G7" s="24">
         <v>71</v>
       </c>
       <c r="H7" s="3">
         <v>70</v>
       </c>
       <c r="I7" s="3">
@@ -2248,52 +2300,55 @@
       </c>
       <c r="V7" s="5">
         <v>169</v>
       </c>
       <c r="W7" s="5">
         <v>218</v>
       </c>
       <c r="X7" s="32">
         <v>174</v>
       </c>
       <c r="Y7" s="32">
         <v>208</v>
       </c>
       <c r="Z7" s="5">
         <v>237</v>
       </c>
       <c r="AA7" s="5">
         <v>123</v>
       </c>
       <c r="AB7" s="3">
         <v>180</v>
       </c>
       <c r="AC7" s="3">
         <v>171</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="32">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>40</v>
       </c>
       <c r="O8" s="5">
         <v>36</v>
       </c>
       <c r="P8" s="5">
         <v>70</v>
       </c>
       <c r="Q8" s="3">
@@ -2313,52 +2368,55 @@
       </c>
       <c r="V8" s="5">
         <v>31</v>
       </c>
       <c r="W8" s="5">
         <v>61</v>
       </c>
       <c r="X8" s="5">
         <v>44</v>
       </c>
       <c r="Y8" s="5">
         <v>52</v>
       </c>
       <c r="Z8" s="5">
         <v>68</v>
       </c>
       <c r="AA8" s="5">
         <v>33</v>
       </c>
       <c r="AB8" s="3">
         <v>43</v>
       </c>
       <c r="AC8" s="3">
         <v>40</v>
       </c>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>39</v>
       </c>
       <c r="O9" s="5">
         <v>41</v>
       </c>
       <c r="P9" s="5">
         <v>48</v>
       </c>
       <c r="Q9" s="3">
@@ -2378,52 +2436,55 @@
       </c>
       <c r="V9" s="5">
         <v>43</v>
       </c>
       <c r="W9" s="5">
         <v>38</v>
       </c>
       <c r="X9" s="5">
         <v>39</v>
       </c>
       <c r="Y9" s="5">
         <v>45</v>
       </c>
       <c r="Z9" s="5">
         <v>38</v>
       </c>
       <c r="AA9" s="5">
         <v>27</v>
       </c>
       <c r="AB9" s="3">
         <v>34</v>
       </c>
       <c r="AC9" s="3">
         <v>33</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="5">
         <v>38</v>
       </c>
       <c r="O10" s="5">
         <v>27</v>
       </c>
       <c r="P10" s="5">
         <v>34</v>
       </c>
       <c r="Q10" s="3">
@@ -2443,52 +2504,55 @@
       </c>
       <c r="V10" s="5">
         <v>30</v>
       </c>
       <c r="W10" s="5">
         <v>37</v>
       </c>
       <c r="X10" s="5">
         <v>26</v>
       </c>
       <c r="Y10" s="5">
         <v>32</v>
       </c>
       <c r="Z10" s="5">
         <v>43</v>
       </c>
       <c r="AA10" s="5">
         <v>20</v>
       </c>
       <c r="AB10" s="3">
         <v>27</v>
       </c>
       <c r="AC10" s="3">
         <v>36</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="5">
         <v>36</v>
       </c>
       <c r="O11" s="5">
         <v>33</v>
       </c>
       <c r="P11" s="5">
         <v>50</v>
       </c>
       <c r="Q11" s="3">
@@ -2508,52 +2572,55 @@
       </c>
       <c r="V11" s="5">
         <v>36</v>
       </c>
       <c r="W11" s="5">
         <v>58</v>
       </c>
       <c r="X11" s="5">
         <v>37</v>
       </c>
       <c r="Y11" s="5">
         <v>50</v>
       </c>
       <c r="Z11" s="5">
         <v>44</v>
       </c>
       <c r="AA11" s="5">
         <v>26</v>
       </c>
       <c r="AB11" s="3">
         <v>51</v>
       </c>
       <c r="AC11" s="3">
         <v>42</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="6">
         <v>16</v>
       </c>
       <c r="O12" s="6">
         <v>12</v>
       </c>
       <c r="P12" s="6">
         <v>24</v>
       </c>
       <c r="Q12" s="3">
@@ -2573,173 +2640,178 @@
       </c>
       <c r="V12" s="6">
         <v>29</v>
       </c>
       <c r="W12" s="6">
         <v>24</v>
       </c>
       <c r="X12" s="6">
         <v>28</v>
       </c>
       <c r="Y12" s="6">
         <v>29</v>
       </c>
       <c r="Z12" s="6">
         <v>44</v>
       </c>
       <c r="AA12" s="6">
         <v>17</v>
       </c>
       <c r="AB12" s="6">
         <v>25</v>
       </c>
       <c r="AC12" s="6">
         <v>20</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="6">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Q13" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="A3:AD3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC17"/>
+  <dimension ref="A3:AD17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="W20" sqref="W20"/>
+      <selection activeCell="S17" sqref="S17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="7" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="13" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3" s="41"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="B4" s="26"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="M4" s="27"/>
-      <c r="AC4" s="10" t="s">
+      <c r="AD4" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:30">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2022</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="29"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AC5" s="40"/>
-    </row>
-    <row r="6" spans="1:29" ht="27" customHeight="1">
+      <c r="AD5" s="40"/>
+    </row>
+    <row r="6" spans="1:30" ht="27" customHeight="1">
       <c r="A6" s="35"/>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>17</v>
       </c>
@@ -2781,52 +2853,55 @@
       </c>
       <c r="V6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="W6" s="17" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="AB6" s="15" t="s">
         <v>12</v>
       </c>
       <c r="AC6" s="15" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="28">
         <v>0.31</v>
       </c>
       <c r="C7" s="28">
         <v>0.36</v>
       </c>
       <c r="D7" s="28">
         <v>0.45</v>
       </c>
       <c r="E7" s="28">
         <v>0.52</v>
       </c>
       <c r="F7" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="G7" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="H7" s="28">
         <v>0.6</v>
       </c>
       <c r="I7" s="28">
@@ -2870,52 +2945,55 @@
       </c>
       <c r="V7" s="11">
         <v>1.7</v>
       </c>
       <c r="W7" s="11">
         <v>1.74</v>
       </c>
       <c r="X7" s="11">
         <v>1.73</v>
       </c>
       <c r="Y7" s="11">
         <v>1.75</v>
       </c>
       <c r="Z7" s="11">
         <v>2.12</v>
       </c>
       <c r="AA7" s="30">
         <v>1.7</v>
       </c>
       <c r="AB7" s="9">
         <v>1.67</v>
       </c>
       <c r="AC7" s="9">
         <v>1.65</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="11">
+        <v>1.73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="11">
         <v>1.95</v>
       </c>
       <c r="O8" s="11">
         <v>1.94</v>
       </c>
       <c r="P8" s="11">
         <v>2.4500000000000002</v>
       </c>
       <c r="Q8" s="9">
@@ -2935,52 +3013,55 @@
       </c>
       <c r="V8" s="11">
         <v>2.3199999999999998</v>
       </c>
       <c r="W8" s="11">
         <v>2.38</v>
       </c>
       <c r="X8" s="11">
         <v>2.37</v>
       </c>
       <c r="Y8" s="11">
         <v>2.38</v>
       </c>
       <c r="Z8" s="11">
         <v>3.04</v>
       </c>
       <c r="AA8" s="11">
         <v>2.38</v>
       </c>
       <c r="AB8" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="AC8" s="9">
         <v>2.13</v>
       </c>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8" s="11">
+        <v>2.19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="11">
         <v>1.71</v>
       </c>
       <c r="O9" s="11">
         <v>1.85</v>
       </c>
       <c r="P9" s="11">
         <v>1.94</v>
       </c>
       <c r="Q9" s="9">
@@ -3000,52 +3081,55 @@
       </c>
       <c r="V9" s="11">
         <v>1.78</v>
       </c>
       <c r="W9" s="11">
         <v>1.77</v>
       </c>
       <c r="X9" s="11">
         <v>1.77</v>
       </c>
       <c r="Y9" s="11">
         <v>1.79</v>
       </c>
       <c r="Z9" s="11">
         <v>1.7</v>
       </c>
       <c r="AA9" s="11">
         <v>1.52</v>
       </c>
       <c r="AB9" s="9">
         <v>1.52</v>
       </c>
       <c r="AC9" s="9">
         <v>1.52</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="11">
+        <v>1.66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="11">
         <v>2.15</v>
       </c>
       <c r="O10" s="11">
         <v>1.93</v>
       </c>
       <c r="P10" s="11">
         <v>1.93</v>
       </c>
       <c r="Q10" s="9">
@@ -3065,52 +3149,55 @@
       </c>
       <c r="V10" s="11">
         <v>2.06</v>
       </c>
       <c r="W10" s="11">
         <v>2.06</v>
       </c>
       <c r="X10" s="11">
         <v>2.0099999999999998</v>
       </c>
       <c r="Y10" s="11">
         <v>1.99</v>
       </c>
       <c r="Z10" s="11">
         <v>2.4300000000000002</v>
       </c>
       <c r="AA10" s="11">
         <v>1.87</v>
       </c>
       <c r="AB10" s="9">
         <v>1.75</v>
       </c>
       <c r="AC10" s="9">
         <v>1.84</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="11">
+        <v>1.99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="11">
         <v>1.35</v>
       </c>
       <c r="O11" s="11">
         <v>1.36</v>
       </c>
       <c r="P11" s="11">
         <v>1.53</v>
       </c>
       <c r="Q11" s="9">
@@ -3130,52 +3217,55 @@
       </c>
       <c r="V11" s="11">
         <v>1.48</v>
       </c>
       <c r="W11" s="11">
         <v>1.55</v>
       </c>
       <c r="X11" s="11">
         <v>1.54</v>
       </c>
       <c r="Y11" s="11">
         <v>1.57</v>
       </c>
       <c r="Z11" s="11">
         <v>1.54</v>
       </c>
       <c r="AA11" s="11">
         <v>1.29</v>
       </c>
       <c r="AB11" s="9">
         <v>1.46</v>
       </c>
       <c r="AC11" s="9">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="11">
+        <v>1.51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="12">
         <v>0.81</v>
       </c>
       <c r="O12" s="12">
         <v>0.74</v>
       </c>
       <c r="P12" s="12">
         <v>0.9</v>
       </c>
       <c r="Q12" s="12">
@@ -3195,76 +3285,79 @@
       </c>
       <c r="V12" s="12">
         <v>1.03</v>
       </c>
       <c r="W12" s="12">
         <v>1.05</v>
       </c>
       <c r="X12" s="12">
         <v>1.0900000000000001</v>
       </c>
       <c r="Y12" s="12">
         <v>1.1200000000000001</v>
       </c>
       <c r="Z12" s="12">
         <v>2.23</v>
       </c>
       <c r="AA12" s="12">
         <v>1.62</v>
       </c>
       <c r="AB12" s="12">
         <v>1.5</v>
       </c>
       <c r="AC12" s="12">
         <v>1.39</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="12">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Q13" s="33"/>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:30">
       <c r="A14" s="4"/>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" s="4"/>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" s="4"/>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="A3:AD3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General rate of marriage</vt:lpstr>