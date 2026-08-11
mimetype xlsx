--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="807" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="807" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of marriage" sheetId="4" r:id="rId2"/>
     <sheet name="The number of registered divorc" sheetId="5" r:id="rId3"/>
     <sheet name="General rate of divorce" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="35">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -761,144 +761,146 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD13"/>
+  <dimension ref="A3:AE13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:Y55"/>
-      <selection pane="bottomLeft" activeCell="Z18" sqref="Z18"/>
+      <selection pane="bottomLeft" activeCell="AA19" sqref="AA19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AD3" s="41"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3" s="41"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="AC4" s="10"/>
-      <c r="AD4" s="10" t="s">
+      <c r="AE4" s="10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2022</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="38"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AC5" s="40"/>
       <c r="AD5" s="40"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5" s="40"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" s="35"/>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>9</v>
       </c>
@@ -943,52 +945,55 @@
       </c>
       <c r="W6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AD6" s="17" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="3">
         <v>492</v>
       </c>
       <c r="C7" s="3">
         <v>492</v>
       </c>
       <c r="D7" s="3">
         <v>640</v>
       </c>
       <c r="E7" s="3">
         <v>552</v>
       </c>
       <c r="F7" s="3">
         <v>612</v>
       </c>
       <c r="G7" s="3">
         <v>512</v>
       </c>
       <c r="H7" s="3">
         <v>599</v>
       </c>
       <c r="I7" s="3">
@@ -1035,52 +1040,55 @@
       </c>
       <c r="W7" s="32">
         <v>698</v>
       </c>
       <c r="X7" s="32">
         <v>610</v>
       </c>
       <c r="Y7" s="32">
         <v>577</v>
       </c>
       <c r="Z7" s="5">
         <v>455</v>
       </c>
       <c r="AA7" s="32">
         <v>447</v>
       </c>
       <c r="AB7" s="3">
         <v>510</v>
       </c>
       <c r="AC7" s="3">
         <v>523</v>
       </c>
       <c r="AD7" s="32">
         <v>486</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7" s="5">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>121</v>
       </c>
       <c r="O8" s="3">
         <v>151</v>
       </c>
       <c r="P8" s="3">
         <v>138</v>
       </c>
       <c r="Q8" s="3">
@@ -1103,52 +1111,55 @@
       </c>
       <c r="W8" s="5">
         <v>198</v>
       </c>
       <c r="X8" s="5">
         <v>175</v>
       </c>
       <c r="Y8" s="5">
         <v>163</v>
       </c>
       <c r="Z8" s="5">
         <v>141</v>
       </c>
       <c r="AA8" s="5">
         <v>137</v>
       </c>
       <c r="AB8" s="3">
         <v>157</v>
       </c>
       <c r="AC8" s="3">
         <v>160</v>
       </c>
       <c r="AD8" s="5">
         <v>140</v>
       </c>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8" s="5">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>66</v>
       </c>
       <c r="O9" s="3">
         <v>84</v>
       </c>
       <c r="P9" s="3">
         <v>79</v>
       </c>
       <c r="Q9" s="3">
@@ -1171,52 +1182,55 @@
       </c>
       <c r="W9" s="5">
         <v>118</v>
       </c>
       <c r="X9" s="5">
         <v>102</v>
       </c>
       <c r="Y9" s="5">
         <v>112</v>
       </c>
       <c r="Z9" s="5">
         <v>72</v>
       </c>
       <c r="AA9" s="5">
         <v>72</v>
       </c>
       <c r="AB9" s="3">
         <v>79</v>
       </c>
       <c r="AC9" s="3">
         <v>91</v>
       </c>
       <c r="AD9" s="5">
         <v>82</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9" s="5">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="5">
         <v>67</v>
       </c>
       <c r="O10" s="3">
         <v>95</v>
       </c>
       <c r="P10" s="3">
         <v>93</v>
       </c>
       <c r="Q10" s="3">
@@ -1239,52 +1253,55 @@
       </c>
       <c r="W10" s="5">
         <v>125</v>
       </c>
       <c r="X10" s="5">
         <v>99</v>
       </c>
       <c r="Y10" s="5">
         <v>84</v>
       </c>
       <c r="Z10" s="5">
         <v>87</v>
       </c>
       <c r="AA10" s="5">
         <v>78</v>
       </c>
       <c r="AB10" s="3">
         <v>105</v>
       </c>
       <c r="AC10" s="3">
         <v>88</v>
       </c>
       <c r="AD10" s="5">
         <v>80</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10" s="5">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="5">
         <v>106</v>
       </c>
       <c r="O11" s="3">
         <v>97</v>
       </c>
       <c r="P11" s="3">
         <v>122</v>
       </c>
       <c r="Q11" s="3">
@@ -1307,52 +1324,55 @@
       </c>
       <c r="W11" s="5">
         <v>169</v>
       </c>
       <c r="X11" s="5">
         <v>144</v>
       </c>
       <c r="Y11" s="5">
         <v>142</v>
       </c>
       <c r="Z11" s="5">
         <v>98</v>
       </c>
       <c r="AA11" s="5">
         <v>105</v>
       </c>
       <c r="AB11" s="3">
         <v>118</v>
       </c>
       <c r="AC11" s="3">
         <v>120</v>
       </c>
       <c r="AD11" s="5">
         <v>132</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11" s="5">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="6">
         <v>48</v>
       </c>
       <c r="O12" s="6">
         <v>49</v>
       </c>
       <c r="P12" s="6">
         <v>52</v>
       </c>
       <c r="Q12" s="3">
@@ -1375,168 +1395,173 @@
       </c>
       <c r="W12" s="6">
         <v>88</v>
       </c>
       <c r="X12" s="6">
         <v>90</v>
       </c>
       <c r="Y12" s="6">
         <v>76</v>
       </c>
       <c r="Z12" s="6">
         <v>57</v>
       </c>
       <c r="AA12" s="6">
         <v>55</v>
       </c>
       <c r="AB12" s="6">
         <v>51</v>
       </c>
       <c r="AC12" s="6">
         <v>64</v>
       </c>
       <c r="AD12" s="6">
         <v>52</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12" s="6">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="Q13" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD13"/>
+  <dimension ref="A3:AE13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="AC19" sqref="AC19"/>
+      <selection pane="bottomLeft" activeCell="V22" sqref="V22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="7" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="13" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AD3" s="41"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3" s="41"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="B4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="M4" s="20"/>
-      <c r="AD4" s="10" t="s">
+      <c r="AE4" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2022</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="38"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AC5" s="40"/>
       <c r="AD5" s="40"/>
-    </row>
-    <row r="6" spans="1:30" ht="26.25" customHeight="1">
+      <c r="AE5" s="40"/>
+    </row>
+    <row r="6" spans="1:31" ht="26.25" customHeight="1">
       <c r="A6" s="35"/>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>17</v>
       </c>
@@ -1581,52 +1606,55 @@
       </c>
       <c r="W6" s="17" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="AB6" s="15" t="s">
         <v>12</v>
       </c>
       <c r="AC6" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AD6" s="15" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>4.93</v>
       </c>
       <c r="C7" s="8">
         <v>5.17</v>
       </c>
       <c r="D7" s="8">
         <v>5.6</v>
       </c>
       <c r="E7" s="8">
         <v>5.62</v>
       </c>
       <c r="F7" s="8">
         <v>5.73</v>
       </c>
       <c r="G7" s="8">
         <v>5.66</v>
       </c>
       <c r="H7" s="8">
         <v>5.7</v>
       </c>
       <c r="I7" s="8">
@@ -1673,52 +1701,55 @@
       </c>
       <c r="W7" s="11">
         <v>5.43</v>
       </c>
       <c r="X7" s="11">
         <v>5.47</v>
       </c>
       <c r="Y7" s="11">
         <v>5.46</v>
       </c>
       <c r="Z7" s="30">
         <v>4.0599999999999996</v>
       </c>
       <c r="AA7" s="11">
         <v>4.25</v>
       </c>
       <c r="AB7" s="9">
         <v>4.3600000000000003</v>
       </c>
       <c r="AC7" s="9">
         <v>4.49</v>
       </c>
       <c r="AD7" s="11">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7" s="11">
+        <v>4.91</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="11">
         <v>5.91</v>
       </c>
       <c r="O8" s="9">
         <v>6.96</v>
       </c>
       <c r="P8" s="11">
         <v>6.88</v>
       </c>
       <c r="Q8" s="9">
@@ -1741,52 +1772,55 @@
       </c>
       <c r="W8" s="11">
         <v>8.07</v>
       </c>
       <c r="X8" s="11">
         <v>8.1300000000000008</v>
       </c>
       <c r="Y8" s="11">
         <v>8.1199999999999992</v>
       </c>
       <c r="Z8" s="11">
         <v>6.31</v>
       </c>
       <c r="AA8" s="11">
         <v>6.54</v>
       </c>
       <c r="AB8" s="9">
         <v>6.71</v>
       </c>
       <c r="AC8" s="9">
         <v>6.88</v>
       </c>
       <c r="AD8" s="11">
         <v>6.76</v>
       </c>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8" s="11">
+        <v>7.39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="11">
         <v>2.9</v>
       </c>
       <c r="O9" s="9">
         <v>3.46</v>
       </c>
       <c r="P9" s="11">
         <v>3.46</v>
       </c>
       <c r="Q9" s="9">
@@ -1809,52 +1843,55 @@
       </c>
       <c r="W9" s="11">
         <v>4.38</v>
       </c>
       <c r="X9" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="Y9" s="11">
         <v>4.45</v>
       </c>
       <c r="Z9" s="11">
         <v>3.21</v>
       </c>
       <c r="AA9" s="11">
         <v>3.38</v>
       </c>
       <c r="AB9" s="9">
         <v>3.43</v>
       </c>
       <c r="AC9" s="9">
         <v>3.62</v>
       </c>
       <c r="AD9" s="11">
         <v>3.63</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9" s="11">
+        <v>4.04</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="11">
         <v>3.79</v>
       </c>
       <c r="O10" s="9">
         <v>4.8</v>
       </c>
       <c r="P10" s="11">
         <v>4.96</v>
       </c>
       <c r="Q10" s="9">
@@ -1877,52 +1914,55 @@
       </c>
       <c r="W10" s="11">
         <v>6.15</v>
       </c>
       <c r="X10" s="11">
         <v>6.11</v>
       </c>
       <c r="Y10" s="11">
         <v>6</v>
       </c>
       <c r="Z10" s="11">
         <v>4.92</v>
       </c>
       <c r="AA10" s="11">
         <v>4.9000000000000004</v>
       </c>
       <c r="AB10" s="9">
         <v>5.26</v>
       </c>
       <c r="AC10" s="9">
         <v>5.23</v>
       </c>
       <c r="AD10" s="11">
         <v>5.09</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10" s="11">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="11">
         <v>3.97</v>
       </c>
       <c r="O11" s="9">
         <v>3.99</v>
       </c>
       <c r="P11" s="11">
         <v>4.1900000000000004</v>
       </c>
       <c r="Q11" s="9">
@@ -1945,52 +1985,55 @@
       </c>
       <c r="W11" s="11">
         <v>5.28</v>
       </c>
       <c r="X11" s="11">
         <v>5.31</v>
       </c>
       <c r="Y11" s="11">
         <v>5.31</v>
       </c>
       <c r="Z11" s="11">
         <v>3.42</v>
       </c>
       <c r="AA11" s="11">
         <v>3.73</v>
       </c>
       <c r="AB11" s="9">
         <v>3.86</v>
       </c>
       <c r="AC11" s="9">
         <v>3.98</v>
       </c>
       <c r="AD11" s="11">
         <v>4.1100000000000003</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" s="22" customFormat="1">
+      <c r="AE11" s="11">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="22" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="12">
         <v>2.42</v>
       </c>
       <c r="O12" s="12">
         <v>2.57</v>
       </c>
       <c r="P12" s="12">
         <v>2.59</v>
       </c>
       <c r="Q12" s="12">
@@ -2013,160 +2056,165 @@
       </c>
       <c r="W12" s="12">
         <v>3.69</v>
       </c>
       <c r="X12" s="12">
         <v>3.78</v>
       </c>
       <c r="Y12" s="12">
         <v>3.78</v>
       </c>
       <c r="Z12" s="12">
         <v>2.89</v>
       </c>
       <c r="AA12" s="12">
         <v>2.98</v>
       </c>
       <c r="AB12" s="12">
         <v>2.84</v>
       </c>
       <c r="AC12" s="12">
         <v>2.97</v>
       </c>
       <c r="AD12" s="12">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12" s="12">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="Q13" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD13"/>
+  <dimension ref="A3:AE13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="R28" sqref="R28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:AE3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" s="41" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AD3" s="41"/>
-    </row>
-[...1 lines deleted...]
-      <c r="AD4" s="10" t="s">
+      <c r="AE3" s="41"/>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="AE4" s="10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2022</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="38"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AC5" s="40"/>
       <c r="AD5" s="40"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5" s="40"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" s="35"/>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>9</v>
       </c>
@@ -2211,52 +2259,55 @@
       </c>
       <c r="W6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AD6" s="17" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="3">
         <v>31</v>
       </c>
       <c r="C7" s="3">
         <v>37</v>
       </c>
       <c r="D7" s="3">
         <v>63</v>
       </c>
       <c r="E7" s="3">
         <v>69</v>
       </c>
       <c r="F7" s="3">
         <v>67</v>
       </c>
       <c r="G7" s="24">
         <v>71</v>
       </c>
       <c r="H7" s="3">
         <v>70</v>
       </c>
       <c r="I7" s="3">
@@ -2303,52 +2354,55 @@
       </c>
       <c r="W7" s="5">
         <v>218</v>
       </c>
       <c r="X7" s="32">
         <v>174</v>
       </c>
       <c r="Y7" s="32">
         <v>208</v>
       </c>
       <c r="Z7" s="5">
         <v>237</v>
       </c>
       <c r="AA7" s="5">
         <v>123</v>
       </c>
       <c r="AB7" s="3">
         <v>180</v>
       </c>
       <c r="AC7" s="3">
         <v>171</v>
       </c>
       <c r="AD7" s="32">
         <v>225</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7" s="32">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>40</v>
       </c>
       <c r="O8" s="5">
         <v>36</v>
       </c>
       <c r="P8" s="5">
         <v>70</v>
       </c>
       <c r="Q8" s="3">
@@ -2371,52 +2425,55 @@
       </c>
       <c r="W8" s="5">
         <v>61</v>
       </c>
       <c r="X8" s="5">
         <v>44</v>
       </c>
       <c r="Y8" s="5">
         <v>52</v>
       </c>
       <c r="Z8" s="5">
         <v>68</v>
       </c>
       <c r="AA8" s="5">
         <v>33</v>
       </c>
       <c r="AB8" s="3">
         <v>43</v>
       </c>
       <c r="AC8" s="3">
         <v>40</v>
       </c>
       <c r="AD8" s="5">
         <v>54</v>
       </c>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>39</v>
       </c>
       <c r="O9" s="5">
         <v>41</v>
       </c>
       <c r="P9" s="5">
         <v>48</v>
       </c>
       <c r="Q9" s="3">
@@ -2439,52 +2496,55 @@
       </c>
       <c r="W9" s="5">
         <v>38</v>
       </c>
       <c r="X9" s="5">
         <v>39</v>
       </c>
       <c r="Y9" s="5">
         <v>45</v>
       </c>
       <c r="Z9" s="5">
         <v>38</v>
       </c>
       <c r="AA9" s="5">
         <v>27</v>
       </c>
       <c r="AB9" s="3">
         <v>34</v>
       </c>
       <c r="AC9" s="3">
         <v>33</v>
       </c>
       <c r="AD9" s="5">
         <v>49</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="5">
         <v>38</v>
       </c>
       <c r="O10" s="5">
         <v>27</v>
       </c>
       <c r="P10" s="5">
         <v>34</v>
       </c>
       <c r="Q10" s="3">
@@ -2507,52 +2567,55 @@
       </c>
       <c r="W10" s="5">
         <v>37</v>
       </c>
       <c r="X10" s="5">
         <v>26</v>
       </c>
       <c r="Y10" s="5">
         <v>32</v>
       </c>
       <c r="Z10" s="5">
         <v>43</v>
       </c>
       <c r="AA10" s="5">
         <v>20</v>
       </c>
       <c r="AB10" s="3">
         <v>27</v>
       </c>
       <c r="AC10" s="3">
         <v>36</v>
       </c>
       <c r="AD10" s="5">
         <v>45</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="5">
         <v>36</v>
       </c>
       <c r="O11" s="5">
         <v>33</v>
       </c>
       <c r="P11" s="5">
         <v>50</v>
       </c>
       <c r="Q11" s="3">
@@ -2575,52 +2638,55 @@
       </c>
       <c r="W11" s="5">
         <v>58</v>
       </c>
       <c r="X11" s="5">
         <v>37</v>
       </c>
       <c r="Y11" s="5">
         <v>50</v>
       </c>
       <c r="Z11" s="5">
         <v>44</v>
       </c>
       <c r="AA11" s="5">
         <v>26</v>
       </c>
       <c r="AB11" s="3">
         <v>51</v>
       </c>
       <c r="AC11" s="3">
         <v>42</v>
       </c>
       <c r="AD11" s="5">
         <v>47</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11" s="5">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="6">
         <v>16</v>
       </c>
       <c r="O12" s="6">
         <v>12</v>
       </c>
       <c r="P12" s="6">
         <v>24</v>
       </c>
       <c r="Q12" s="3">
@@ -2643,175 +2709,180 @@
       </c>
       <c r="W12" s="6">
         <v>24</v>
       </c>
       <c r="X12" s="6">
         <v>28</v>
       </c>
       <c r="Y12" s="6">
         <v>29</v>
       </c>
       <c r="Z12" s="6">
         <v>44</v>
       </c>
       <c r="AA12" s="6">
         <v>17</v>
       </c>
       <c r="AB12" s="6">
         <v>25</v>
       </c>
       <c r="AC12" s="6">
         <v>20</v>
       </c>
       <c r="AD12" s="6">
         <v>30</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12" s="6">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Q13" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD17"/>
+  <dimension ref="A3:AE17"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="S17" sqref="S17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Z5" sqref="Z5:AE5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="7" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="13" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AD3" s="41"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3" s="41"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="B4" s="26"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="M4" s="27"/>
-      <c r="AD4" s="10" t="s">
+      <c r="AE4" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" s="34"/>
       <c r="B5" s="36">
         <v>2022</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="29"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AC5" s="40"/>
       <c r="AD5" s="40"/>
-    </row>
-    <row r="6" spans="1:30" ht="27" customHeight="1">
+      <c r="AE5" s="40"/>
+    </row>
+    <row r="6" spans="1:31" ht="27" customHeight="1">
       <c r="A6" s="35"/>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>17</v>
       </c>
@@ -2856,52 +2927,55 @@
       </c>
       <c r="W6" s="17" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="AB6" s="15" t="s">
         <v>12</v>
       </c>
       <c r="AC6" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AD6" s="15" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="28">
         <v>0.31</v>
       </c>
       <c r="C7" s="28">
         <v>0.36</v>
       </c>
       <c r="D7" s="28">
         <v>0.45</v>
       </c>
       <c r="E7" s="28">
         <v>0.52</v>
       </c>
       <c r="F7" s="28">
         <v>0.55000000000000004</v>
       </c>
       <c r="G7" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="H7" s="28">
         <v>0.6</v>
       </c>
       <c r="I7" s="28">
@@ -2948,52 +3022,55 @@
       </c>
       <c r="W7" s="11">
         <v>1.74</v>
       </c>
       <c r="X7" s="11">
         <v>1.73</v>
       </c>
       <c r="Y7" s="11">
         <v>1.75</v>
       </c>
       <c r="Z7" s="11">
         <v>2.12</v>
       </c>
       <c r="AA7" s="30">
         <v>1.7</v>
       </c>
       <c r="AB7" s="9">
         <v>1.67</v>
       </c>
       <c r="AC7" s="9">
         <v>1.65</v>
       </c>
       <c r="AD7" s="11">
         <v>1.73</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7" s="11">
+        <v>1.72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="11">
         <v>1.95</v>
       </c>
       <c r="O8" s="11">
         <v>1.94</v>
       </c>
       <c r="P8" s="11">
         <v>2.4500000000000002</v>
       </c>
       <c r="Q8" s="9">
@@ -3016,52 +3093,55 @@
       </c>
       <c r="W8" s="11">
         <v>2.38</v>
       </c>
       <c r="X8" s="11">
         <v>2.37</v>
       </c>
       <c r="Y8" s="11">
         <v>2.38</v>
       </c>
       <c r="Z8" s="11">
         <v>3.04</v>
       </c>
       <c r="AA8" s="11">
         <v>2.38</v>
       </c>
       <c r="AB8" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="AC8" s="9">
         <v>2.13</v>
       </c>
       <c r="AD8" s="11">
         <v>2.19</v>
       </c>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8" s="11">
+        <v>2.19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="11">
         <v>1.71</v>
       </c>
       <c r="O9" s="11">
         <v>1.85</v>
       </c>
       <c r="P9" s="11">
         <v>1.94</v>
       </c>
       <c r="Q9" s="9">
@@ -3084,52 +3164,55 @@
       </c>
       <c r="W9" s="11">
         <v>1.77</v>
       </c>
       <c r="X9" s="11">
         <v>1.77</v>
       </c>
       <c r="Y9" s="11">
         <v>1.79</v>
       </c>
       <c r="Z9" s="11">
         <v>1.7</v>
       </c>
       <c r="AA9" s="11">
         <v>1.52</v>
       </c>
       <c r="AB9" s="9">
         <v>1.52</v>
       </c>
       <c r="AC9" s="9">
         <v>1.52</v>
       </c>
       <c r="AD9" s="11">
         <v>1.66</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9" s="11">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="11">
         <v>2.15</v>
       </c>
       <c r="O10" s="11">
         <v>1.93</v>
       </c>
       <c r="P10" s="11">
         <v>1.93</v>
       </c>
       <c r="Q10" s="9">
@@ -3152,52 +3235,55 @@
       </c>
       <c r="W10" s="11">
         <v>2.06</v>
       </c>
       <c r="X10" s="11">
         <v>2.0099999999999998</v>
       </c>
       <c r="Y10" s="11">
         <v>1.99</v>
       </c>
       <c r="Z10" s="11">
         <v>2.4300000000000002</v>
       </c>
       <c r="AA10" s="11">
         <v>1.87</v>
       </c>
       <c r="AB10" s="9">
         <v>1.75</v>
       </c>
       <c r="AC10" s="9">
         <v>1.84</v>
       </c>
       <c r="AD10" s="11">
         <v>1.99</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10" s="11">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="11">
         <v>1.35</v>
       </c>
       <c r="O11" s="11">
         <v>1.36</v>
       </c>
       <c r="P11" s="11">
         <v>1.53</v>
       </c>
       <c r="Q11" s="9">
@@ -3220,52 +3306,55 @@
       </c>
       <c r="W11" s="11">
         <v>1.55</v>
       </c>
       <c r="X11" s="11">
         <v>1.54</v>
       </c>
       <c r="Y11" s="11">
         <v>1.57</v>
       </c>
       <c r="Z11" s="11">
         <v>1.54</v>
       </c>
       <c r="AA11" s="11">
         <v>1.29</v>
       </c>
       <c r="AB11" s="9">
         <v>1.46</v>
       </c>
       <c r="AC11" s="9">
         <v>1.47</v>
       </c>
       <c r="AD11" s="11">
         <v>1.51</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11" s="11">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="12">
         <v>0.81</v>
       </c>
       <c r="O12" s="12">
         <v>0.74</v>
       </c>
       <c r="P12" s="12">
         <v>0.9</v>
       </c>
       <c r="Q12" s="12">
@@ -3288,76 +3377,79 @@
       </c>
       <c r="W12" s="12">
         <v>1.05</v>
       </c>
       <c r="X12" s="12">
         <v>1.0900000000000001</v>
       </c>
       <c r="Y12" s="12">
         <v>1.1200000000000001</v>
       </c>
       <c r="Z12" s="12">
         <v>2.23</v>
       </c>
       <c r="AA12" s="12">
         <v>1.62</v>
       </c>
       <c r="AB12" s="12">
         <v>1.5</v>
       </c>
       <c r="AC12" s="12">
         <v>1.39</v>
       </c>
       <c r="AD12" s="12">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12" s="12">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Q13" s="33"/>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" s="4"/>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" s="4"/>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" s="4"/>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General rate of marriage</vt:lpstr>