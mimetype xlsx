--- v3 (2026-08-11)
+++ v4 (2026-09-27)
@@ -1,67 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="807" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="807" activeTab="5"/>
   </bookViews>
   <sheets>
-    <sheet name="Total population" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="General rate of divorce" sheetId="6" r:id="rId4"/>
+    <sheet name="Metadata" sheetId="8" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="7" r:id="rId2"/>
+    <sheet name="Total population" sheetId="1" r:id="rId3"/>
+    <sheet name="General rate of marriage" sheetId="4" r:id="rId4"/>
+    <sheet name="The number of registered divorc" sheetId="5" r:id="rId5"/>
+    <sheet name="General rate of divorce" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="80">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -122,60 +126,195 @@
     <t>unit</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t xml:space="preserve">Al-Farabi </t>
   </si>
   <si>
     <t xml:space="preserve">Enbekshi </t>
   </si>
   <si>
     <t xml:space="preserve">Karatau </t>
   </si>
   <si>
     <t xml:space="preserve">The number of registered marriages </t>
   </si>
   <si>
     <t>The number of registered marriages *</t>
   </si>
   <si>
     <t>General rate of divorce*</t>
   </si>
   <si>
     <t>Turan</t>
+  </si>
+  <si>
+    <t>The code of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Naming of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Numeric</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> To form current data on statistics of marriages and divorces are used such data sources like administrative data, given by administrative sources, usually, from registration acts of citizens condition and "Government corporation "Government for citizens"</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of last update</t>
+  </si>
+  <si>
+    <t>Date of the next update</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone Number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>612401, 612501</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The marriage rate is calculated by dividing the number of registered marriages and divorces by month by the average population at the time of the calculation multiplied by 1000</t>
+  </si>
+  <si>
+    <t>Number of registered marriages and divorces per 1000 people per month, among regions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total marriage and divorce rate </t>
+  </si>
+  <si>
+    <t>Marriages and divorces per 1000 people</t>
+  </si>
+  <si>
+    <t>Total marriage and divorce rate</t>
+  </si>
+  <si>
+    <t>Data are formed by marriage and divorce acts registration date</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Nartaeva Aidana Djurabaevna</t>
+  </si>
+  <si>
+    <t>7 7252 395076</t>
+  </si>
+  <si>
+    <t>a.nartaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -201,60 +340,112 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -334,57 +525,76 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -396,116 +606,158 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 8" xfId="6"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -748,2729 +1000,3085 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE13"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="37.85546875" style="36" customWidth="1"/>
+    <col min="2" max="2" width="74.5703125" style="36" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="36"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="35" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="37" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="37" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="37" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="37" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="30.75" customHeight="1">
+      <c r="A8" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="38" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="49.5" customHeight="1">
+      <c r="A9" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="38" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="39">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="40" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>72</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.7109375" style="36" customWidth="1"/>
+    <col min="2" max="2" width="99" style="36" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="36"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="45" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="45" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="45" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="45" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="46"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="47" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="46"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="46"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="48"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="49" t="s">
+        <v>79</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AF11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:Y55"/>
-      <selection pane="bottomLeft" activeCell="AA19" sqref="AA19"/>
+      <selection pane="bottomLeft" activeCell="V18" sqref="V18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
-    <col min="2" max="13" width="0" style="13" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="19" style="13" customWidth="1"/>
+    <col min="2" max="12" width="0" style="13" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0.140625" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:31">
-      <c r="A3" s="41" t="s">
+    <row r="1" spans="1:32">
+      <c r="A1" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="41"/>
-[...32 lines deleted...]
-      <c r="AE4" s="10" t="s">
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="33"/>
+      <c r="X1" s="33"/>
+      <c r="Y1" s="33"/>
+      <c r="Z1" s="33"/>
+      <c r="AA1" s="33"/>
+      <c r="AB1" s="33"/>
+      <c r="AC1" s="33"/>
+      <c r="AD1" s="33"/>
+      <c r="AE1" s="33"/>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="AC2" s="10"/>
+      <c r="AF2" s="10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:31">
-[...1 lines deleted...]
-      <c r="B5" s="36">
+    <row r="3" spans="1:32">
+      <c r="A3" s="50"/>
+      <c r="B3" s="52">
         <v>2022</v>
       </c>
-      <c r="C5" s="37"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="55">
         <v>2025</v>
       </c>
-      <c r="O5" s="40"/>
-[...10 lines deleted...]
-      <c r="Z5" s="39">
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="55">
         <v>2026</v>
       </c>
-      <c r="AA5" s="40"/>
-[...7 lines deleted...]
-      <c r="B6" s="15" t="s">
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+    </row>
+    <row r="4" spans="1:32" ht="90">
+      <c r="A4" s="51"/>
+      <c r="B4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="C4" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="15" t="s">
+      <c r="E4" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="15" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="15" t="s">
+      <c r="G4" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="15" t="s">
+      <c r="H4" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="15" t="s">
+      <c r="I4" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="J6" s="15" t="s">
+      <c r="J4" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="K6" s="15" t="s">
+      <c r="K4" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="15" t="s">
+      <c r="L4" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M4" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="17" t="s">
+      <c r="N4" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="17" t="s">
+      <c r="O4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="17" t="s">
+      <c r="P4" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="17" t="s">
+      <c r="Q4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="17" t="s">
+      <c r="R4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="S6" s="17" t="s">
+      <c r="S4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="17" t="s">
+      <c r="T4" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="U6" s="17" t="s">
+      <c r="U4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="V6" s="17" t="s">
+      <c r="V4" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="W6" s="17" t="s">
+      <c r="W4" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="X6" s="17" t="s">
+      <c r="X4" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="Y6" s="17" t="s">
+      <c r="Y4" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="Z6" s="17" t="s">
+      <c r="Z4" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="17" t="s">
+      <c r="AA4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="17" t="s">
+      <c r="AB4" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="17" t="s">
+      <c r="AC4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AD6" s="17" t="s">
+      <c r="AD4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AE6" s="17" t="s">
+      <c r="AE4" s="17" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="18" t="s">
+      <c r="AF4" s="17" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="3">
+      <c r="B5" s="3">
         <v>492</v>
       </c>
-      <c r="C7" s="3">
+      <c r="C5" s="3">
         <v>492</v>
       </c>
-      <c r="D7" s="3">
+      <c r="D5" s="3">
         <v>640</v>
       </c>
-      <c r="E7" s="3">
+      <c r="E5" s="3">
         <v>552</v>
       </c>
-      <c r="F7" s="3">
+      <c r="F5" s="3">
         <v>612</v>
       </c>
-      <c r="G7" s="3">
+      <c r="G5" s="3">
         <v>512</v>
       </c>
-      <c r="H7" s="3">
+      <c r="H5" s="3">
         <v>599</v>
       </c>
-      <c r="I7" s="3">
+      <c r="I5" s="3">
         <v>703</v>
       </c>
-      <c r="J7" s="3">
+      <c r="J5" s="3">
         <v>824</v>
       </c>
-      <c r="K7" s="3">
+      <c r="K5" s="3">
         <v>617</v>
       </c>
-      <c r="L7" s="3">
+      <c r="L5" s="3">
         <v>599</v>
       </c>
-      <c r="M7" s="3">
+      <c r="M5" s="3">
         <v>563</v>
       </c>
-      <c r="N7" s="32">
+      <c r="N5" s="31">
         <v>408</v>
       </c>
+      <c r="O5" s="3">
+        <v>476</v>
+      </c>
+      <c r="P5" s="3">
+        <v>484</v>
+      </c>
+      <c r="Q5" s="3">
+        <v>532</v>
+      </c>
+      <c r="R5" s="31">
+        <v>522</v>
+      </c>
+      <c r="S5" s="3">
+        <v>608</v>
+      </c>
+      <c r="T5" s="31">
+        <v>720</v>
+      </c>
+      <c r="U5" s="5">
+        <v>641</v>
+      </c>
+      <c r="V5" s="31">
+        <v>685</v>
+      </c>
+      <c r="W5" s="31">
+        <v>698</v>
+      </c>
+      <c r="X5" s="31">
+        <v>610</v>
+      </c>
+      <c r="Y5" s="31">
+        <v>577</v>
+      </c>
+      <c r="Z5" s="5">
+        <v>455</v>
+      </c>
+      <c r="AA5" s="31">
+        <v>447</v>
+      </c>
+      <c r="AB5" s="3">
+        <v>510</v>
+      </c>
+      <c r="AC5" s="3">
+        <v>523</v>
+      </c>
+      <c r="AD5" s="31">
+        <v>486</v>
+      </c>
+      <c r="AE5" s="5">
+        <v>771</v>
+      </c>
+      <c r="AF5" s="5">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="5">
+        <v>121</v>
+      </c>
+      <c r="O6" s="3">
+        <v>151</v>
+      </c>
+      <c r="P6" s="3">
+        <v>138</v>
+      </c>
+      <c r="Q6" s="3">
+        <v>151</v>
+      </c>
+      <c r="R6" s="5">
+        <v>148</v>
+      </c>
+      <c r="S6" s="3">
+        <v>152</v>
+      </c>
+      <c r="T6" s="5">
+        <v>191</v>
+      </c>
+      <c r="U6" s="5">
+        <v>189</v>
+      </c>
+      <c r="V6" s="5">
+        <v>186</v>
+      </c>
+      <c r="W6" s="5">
+        <v>198</v>
+      </c>
+      <c r="X6" s="5">
+        <v>175</v>
+      </c>
+      <c r="Y6" s="5">
+        <v>163</v>
+      </c>
+      <c r="Z6" s="5">
+        <v>141</v>
+      </c>
+      <c r="AA6" s="5">
+        <v>137</v>
+      </c>
+      <c r="AB6" s="3">
+        <v>157</v>
+      </c>
+      <c r="AC6" s="3">
+        <v>160</v>
+      </c>
+      <c r="AD6" s="5">
+        <v>140</v>
+      </c>
+      <c r="AE6" s="5">
+        <v>228</v>
+      </c>
+      <c r="AF6" s="5">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="5">
+        <v>66</v>
+      </c>
       <c r="O7" s="3">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="P7" s="3">
-        <v>484</v>
+        <v>79</v>
       </c>
       <c r="Q7" s="3">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>98</v>
+      </c>
+      <c r="R7" s="5">
+        <v>82</v>
       </c>
       <c r="S7" s="3">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>94</v>
+      </c>
+      <c r="T7" s="5">
+        <v>121</v>
       </c>
       <c r="U7" s="5">
-        <v>641</v>
-[...11 lines deleted...]
-        <v>577</v>
+        <v>116</v>
+      </c>
+      <c r="V7" s="5">
+        <v>120</v>
+      </c>
+      <c r="W7" s="5">
+        <v>118</v>
+      </c>
+      <c r="X7" s="5">
+        <v>102</v>
+      </c>
+      <c r="Y7" s="5">
+        <v>112</v>
       </c>
       <c r="Z7" s="5">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>72</v>
+      </c>
+      <c r="AA7" s="5">
+        <v>72</v>
       </c>
       <c r="AB7" s="3">
-        <v>510</v>
+        <v>79</v>
       </c>
       <c r="AC7" s="3">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>91</v>
+      </c>
+      <c r="AD7" s="5">
+        <v>82</v>
       </c>
       <c r="AE7" s="5">
-        <v>771</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:31">
+        <v>133</v>
+      </c>
+      <c r="AF7" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
-        <v>121</v>
+        <v>67</v>
       </c>
       <c r="O8" s="3">
-        <v>151</v>
+        <v>95</v>
       </c>
       <c r="P8" s="3">
+        <v>93</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>96</v>
+      </c>
+      <c r="R8" s="5">
+        <v>113</v>
+      </c>
+      <c r="S8" s="3">
+        <v>111</v>
+      </c>
+      <c r="T8" s="5">
         <v>138</v>
       </c>
-      <c r="Q8" s="3">
-[...10 lines deleted...]
-      </c>
       <c r="U8" s="5">
-        <v>189</v>
+        <v>112</v>
       </c>
       <c r="V8" s="5">
-        <v>186</v>
+        <v>118</v>
       </c>
       <c r="W8" s="5">
-        <v>198</v>
+        <v>125</v>
       </c>
       <c r="X8" s="5">
-        <v>175</v>
+        <v>99</v>
       </c>
       <c r="Y8" s="5">
-        <v>163</v>
+        <v>84</v>
       </c>
       <c r="Z8" s="5">
-        <v>141</v>
+        <v>87</v>
       </c>
       <c r="AA8" s="5">
-        <v>137</v>
+        <v>78</v>
       </c>
       <c r="AB8" s="3">
-        <v>157</v>
+        <v>105</v>
       </c>
       <c r="AC8" s="3">
-        <v>160</v>
+        <v>88</v>
       </c>
       <c r="AD8" s="5">
-        <v>140</v>
+        <v>80</v>
       </c>
       <c r="AE8" s="5">
-        <v>228</v>
-[...4 lines deleted...]
-        <v>28</v>
+        <v>138</v>
+      </c>
+      <c r="AF8" s="5">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="30" t="s">
+        <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
-        <v>66</v>
+        <v>106</v>
       </c>
       <c r="O9" s="3">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="P9" s="3">
+        <v>122</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>124</v>
+      </c>
+      <c r="R9" s="5">
+        <v>120</v>
+      </c>
+      <c r="S9" s="3">
+        <v>161</v>
+      </c>
+      <c r="T9" s="5">
+        <v>182</v>
+      </c>
+      <c r="U9" s="5">
+        <v>136</v>
+      </c>
+      <c r="V9" s="5">
+        <v>168</v>
+      </c>
+      <c r="W9" s="5">
+        <v>169</v>
+      </c>
+      <c r="X9" s="5">
+        <v>144</v>
+      </c>
+      <c r="Y9" s="5">
+        <v>142</v>
+      </c>
+      <c r="Z9" s="5">
+        <v>98</v>
+      </c>
+      <c r="AA9" s="5">
+        <v>105</v>
+      </c>
+      <c r="AB9" s="3">
+        <v>118</v>
+      </c>
+      <c r="AC9" s="3">
+        <v>120</v>
+      </c>
+      <c r="AD9" s="5">
+        <v>132</v>
+      </c>
+      <c r="AE9" s="5">
+        <v>183</v>
+      </c>
+      <c r="AF9" s="5">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="14"/>
+      <c r="L10" s="14"/>
+      <c r="M10" s="14"/>
+      <c r="N10" s="6">
+        <v>48</v>
+      </c>
+      <c r="O10" s="6">
+        <v>49</v>
+      </c>
+      <c r="P10" s="6">
+        <v>52</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>63</v>
+      </c>
+      <c r="R10" s="6">
+        <v>59</v>
+      </c>
+      <c r="S10" s="6">
+        <v>90</v>
+      </c>
+      <c r="T10" s="6">
+        <v>88</v>
+      </c>
+      <c r="U10" s="6">
+        <v>88</v>
+      </c>
+      <c r="V10" s="6">
+        <v>93</v>
+      </c>
+      <c r="W10" s="6">
+        <v>88</v>
+      </c>
+      <c r="X10" s="6">
+        <v>90</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>76</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>57</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>55</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>51</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>64</v>
+      </c>
+      <c r="AD10" s="6">
+        <v>52</v>
+      </c>
+      <c r="AE10" s="6">
+        <v>89</v>
+      </c>
+      <c r="AF10" s="6">
         <v>79</v>
       </c>
-      <c r="Q9" s="3">
-[...259 lines deleted...]
-      <c r="Q13" s="33"/>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="Q11" s="32"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:AE3"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AF3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE13"/>
+  <dimension ref="A1:AF11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="V22" sqref="V22"/>
+      <selection pane="bottomLeft" activeCell="N15" sqref="N15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
+    <col min="1" max="1" width="19.42578125" style="13" customWidth="1"/>
     <col min="2" max="7" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="13" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:31">
-      <c r="A3" s="41" t="s">
+    <row r="1" spans="1:32">
+      <c r="A1" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="41"/>
-[...35 lines deleted...]
-      <c r="AE4" s="10" t="s">
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="33"/>
+      <c r="X1" s="33"/>
+      <c r="Y1" s="33"/>
+      <c r="Z1" s="33"/>
+      <c r="AA1" s="33"/>
+      <c r="AB1" s="33"/>
+      <c r="AC1" s="33"/>
+      <c r="AD1" s="33"/>
+      <c r="AE1" s="33"/>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="B2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="M2" s="20"/>
+      <c r="AF2" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:31">
-[...1 lines deleted...]
-      <c r="B5" s="36">
+    <row r="3" spans="1:32">
+      <c r="A3" s="50"/>
+      <c r="B3" s="52">
         <v>2022</v>
       </c>
-      <c r="C5" s="37"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="55">
         <v>2025</v>
       </c>
-      <c r="O5" s="40"/>
-[...10 lines deleted...]
-      <c r="Z5" s="39">
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="55">
         <v>2026</v>
       </c>
-      <c r="AA5" s="40"/>
-[...7 lines deleted...]
-      <c r="B6" s="15" t="s">
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+    </row>
+    <row r="4" spans="1:32" ht="26.25" customHeight="1">
+      <c r="A4" s="51"/>
+      <c r="B4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="C4" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D4" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="17" t="s">
+      <c r="E4" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F6" s="21" t="s">
+      <c r="F4" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="G6" s="17" t="s">
+      <c r="G4" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="H6" s="17" t="s">
+      <c r="H4" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="I4" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="J6" s="17" t="s">
+      <c r="J4" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="K6" s="17" t="s">
+      <c r="K4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="L4" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M4" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="N6" s="15" t="s">
+      <c r="N4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="15" t="s">
+      <c r="O4" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="P6" s="15" t="s">
+      <c r="P4" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="Q6" s="15" t="s">
+      <c r="Q4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="R6" s="15" t="s">
+      <c r="R4" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="S6" s="15" t="s">
+      <c r="S4" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="T6" s="15" t="s">
+      <c r="T4" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="U6" s="17" t="s">
+      <c r="U4" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="V6" s="17" t="s">
+      <c r="V4" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="W6" s="17" t="s">
+      <c r="W4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="X6" s="17" t="s">
+      <c r="X4" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="Y6" s="17" t="s">
+      <c r="Y4" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="Z6" s="15" t="s">
+      <c r="Z4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="15" t="s">
+      <c r="AA4" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="AB6" s="15" t="s">
+      <c r="AB4" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="AC6" s="15" t="s">
+      <c r="AC4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="AD6" s="15" t="s">
+      <c r="AD4" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="AE6" s="15" t="s">
+      <c r="AE4" s="15" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="18" t="s">
+      <c r="AF4" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B5" s="8">
         <v>4.93</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C5" s="8">
         <v>5.17</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D5" s="8">
         <v>5.6</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E5" s="8">
         <v>5.62</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F5" s="8">
         <v>5.73</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G5" s="8">
         <v>5.66</v>
       </c>
-      <c r="H7" s="8">
+      <c r="H5" s="8">
         <v>5.7</v>
       </c>
-      <c r="I7" s="8">
+      <c r="I5" s="8">
         <v>5.87</v>
       </c>
-      <c r="J7" s="8">
+      <c r="J5" s="8">
         <v>6.16</v>
       </c>
-      <c r="K7" s="8">
+      <c r="K5" s="8">
         <v>6.17</v>
       </c>
-      <c r="L7" s="8">
+      <c r="L5" s="8">
         <v>6.17</v>
       </c>
-      <c r="M7" s="9">
+      <c r="M5" s="9">
         <v>5.97</v>
       </c>
-      <c r="N7" s="30">
+      <c r="N5" s="29">
         <v>3.78</v>
       </c>
+      <c r="O5" s="9">
+        <v>4.29</v>
+      </c>
+      <c r="P5" s="11">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="Q5" s="9">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="R5" s="9">
+        <v>4.58</v>
+      </c>
+      <c r="S5" s="29">
+        <v>4.78</v>
+      </c>
+      <c r="T5" s="11">
+        <v>5.05</v>
+      </c>
+      <c r="U5" s="11">
+        <v>5.16</v>
+      </c>
+      <c r="V5" s="29">
+        <v>5.32</v>
+      </c>
+      <c r="W5" s="11">
+        <v>5.43</v>
+      </c>
+      <c r="X5" s="11">
+        <v>5.47</v>
+      </c>
+      <c r="Y5" s="11">
+        <v>5.46</v>
+      </c>
+      <c r="Z5" s="29">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AA5" s="11">
+        <v>4.25</v>
+      </c>
+      <c r="AB5" s="9">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AC5" s="9">
+        <v>4.49</v>
+      </c>
+      <c r="AD5" s="11">
+        <v>4.46</v>
+      </c>
+      <c r="AE5" s="11">
+        <v>4.91</v>
+      </c>
+      <c r="AF5" s="11">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="11">
+        <v>5.91</v>
+      </c>
+      <c r="O6" s="9">
+        <v>6.96</v>
+      </c>
+      <c r="P6" s="11">
+        <v>6.88</v>
+      </c>
+      <c r="Q6" s="9">
+        <v>7.06</v>
+      </c>
+      <c r="R6" s="9">
+        <v>7.09</v>
+      </c>
+      <c r="S6" s="11">
+        <v>7.18</v>
+      </c>
+      <c r="T6" s="11">
+        <v>7.49</v>
+      </c>
+      <c r="U6" s="11">
+        <v>7.71</v>
+      </c>
+      <c r="V6" s="11">
+        <v>7.89</v>
+      </c>
+      <c r="W6" s="11">
+        <v>8.07</v>
+      </c>
+      <c r="X6" s="11">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="Y6" s="11">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="Z6" s="11">
+        <v>6.31</v>
+      </c>
+      <c r="AA6" s="11">
+        <v>6.54</v>
+      </c>
+      <c r="AB6" s="9">
+        <v>6.71</v>
+      </c>
+      <c r="AC6" s="9">
+        <v>6.88</v>
+      </c>
+      <c r="AD6" s="11">
+        <v>6.76</v>
+      </c>
+      <c r="AE6" s="11">
+        <v>7.39</v>
+      </c>
+      <c r="AF6" s="11">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="11">
+        <v>2.9</v>
+      </c>
       <c r="O7" s="9">
+        <v>3.46</v>
+      </c>
+      <c r="P7" s="11">
+        <v>3.46</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>3.71</v>
+      </c>
+      <c r="R7" s="9">
+        <v>3.69</v>
+      </c>
+      <c r="S7" s="11">
+        <v>3.78</v>
+      </c>
+      <c r="T7" s="11">
+        <v>4.01</v>
+      </c>
+      <c r="U7" s="11">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="V7" s="11">
         <v>4.29</v>
       </c>
-      <c r="P7" s="11">
-[...19 lines deleted...]
-      </c>
       <c r="W7" s="11">
-        <v>5.43</v>
+        <v>4.38</v>
       </c>
       <c r="X7" s="11">
-        <v>5.47</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="Y7" s="11">
-        <v>5.46</v>
-[...2 lines deleted...]
-        <v>4.0599999999999996</v>
+        <v>4.45</v>
+      </c>
+      <c r="Z7" s="11">
+        <v>3.21</v>
       </c>
       <c r="AA7" s="11">
-        <v>4.25</v>
+        <v>3.38</v>
       </c>
       <c r="AB7" s="9">
-        <v>4.3600000000000003</v>
+        <v>3.43</v>
       </c>
       <c r="AC7" s="9">
-        <v>4.49</v>
+        <v>3.62</v>
       </c>
       <c r="AD7" s="11">
-        <v>4.46</v>
+        <v>3.63</v>
       </c>
       <c r="AE7" s="11">
-        <v>4.91</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:31">
+        <v>4.04</v>
+      </c>
+      <c r="AF7" s="11">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="11">
-        <v>5.91</v>
+        <v>3.79</v>
       </c>
       <c r="O8" s="9">
-        <v>6.96</v>
+        <v>4.8</v>
       </c>
       <c r="P8" s="11">
-        <v>6.88</v>
+        <v>4.96</v>
       </c>
       <c r="Q8" s="9">
-        <v>7.06</v>
+        <v>5.12</v>
       </c>
       <c r="R8" s="9">
-        <v>7.09</v>
+        <v>5.38</v>
       </c>
       <c r="S8" s="11">
-        <v>7.18</v>
+        <v>5.56</v>
       </c>
       <c r="T8" s="11">
-        <v>7.49</v>
+        <v>5.88</v>
       </c>
       <c r="U8" s="11">
-        <v>7.71</v>
+        <v>5.94</v>
       </c>
       <c r="V8" s="11">
-        <v>7.89</v>
+        <v>6.04</v>
       </c>
       <c r="W8" s="11">
-        <v>8.07</v>
+        <v>6.15</v>
       </c>
       <c r="X8" s="11">
-        <v>8.1300000000000008</v>
+        <v>6.11</v>
       </c>
       <c r="Y8" s="11">
-        <v>8.1199999999999992</v>
+        <v>6</v>
       </c>
       <c r="Z8" s="11">
-        <v>6.31</v>
+        <v>4.92</v>
       </c>
       <c r="AA8" s="11">
-        <v>6.54</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="AB8" s="9">
-        <v>6.71</v>
+        <v>5.26</v>
       </c>
       <c r="AC8" s="9">
-        <v>6.88</v>
+        <v>5.23</v>
       </c>
       <c r="AD8" s="11">
-        <v>6.76</v>
+        <v>5.09</v>
       </c>
       <c r="AE8" s="11">
-        <v>7.39</v>
-[...4 lines deleted...]
-        <v>28</v>
+        <v>5.58</v>
+      </c>
+      <c r="AF8" s="11">
+        <v>5.86</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="30" t="s">
+        <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="11">
+        <v>3.97</v>
+      </c>
+      <c r="O9" s="9">
+        <v>3.99</v>
+      </c>
+      <c r="P9" s="11">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>4.34</v>
+      </c>
+      <c r="R9" s="9">
+        <v>4.37</v>
+      </c>
+      <c r="S9" s="11">
+        <v>4.68</v>
+      </c>
+      <c r="T9" s="11">
+        <v>4.99</v>
+      </c>
+      <c r="U9" s="11">
+        <v>5</v>
+      </c>
+      <c r="V9" s="11">
+        <v>5.16</v>
+      </c>
+      <c r="W9" s="11">
+        <v>5.28</v>
+      </c>
+      <c r="X9" s="11">
+        <v>5.31</v>
+      </c>
+      <c r="Y9" s="11">
+        <v>5.31</v>
+      </c>
+      <c r="Z9" s="11">
+        <v>3.42</v>
+      </c>
+      <c r="AA9" s="11">
+        <v>3.73</v>
+      </c>
+      <c r="AB9" s="9">
+        <v>3.86</v>
+      </c>
+      <c r="AC9" s="9">
+        <v>3.98</v>
+      </c>
+      <c r="AD9" s="11">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AE9" s="11">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="AF9" s="11">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="22" customFormat="1">
+      <c r="A10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="12">
+        <v>2.42</v>
+      </c>
+      <c r="O10" s="12">
+        <v>2.57</v>
+      </c>
+      <c r="P10" s="12">
+        <v>2.59</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>2.76</v>
+      </c>
+      <c r="R10" s="12">
+        <v>2.81</v>
+      </c>
+      <c r="S10" s="12">
+        <v>3.12</v>
+      </c>
+      <c r="T10" s="12">
+        <v>3.31</v>
+      </c>
+      <c r="U10" s="12">
+        <v>3.45</v>
+      </c>
+      <c r="V10" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="W10" s="12">
+        <v>3.69</v>
+      </c>
+      <c r="X10" s="12">
+        <v>3.78</v>
+      </c>
+      <c r="Y10" s="12">
+        <v>3.78</v>
+      </c>
+      <c r="Z10" s="12">
+        <v>2.89</v>
+      </c>
+      <c r="AA10" s="12">
+        <v>2.98</v>
+      </c>
+      <c r="AB10" s="12">
+        <v>2.84</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>2.97</v>
+      </c>
+      <c r="AD10" s="12">
         <v>2.9</v>
       </c>
-      <c r="O9" s="9">
-[...227 lines deleted...]
-      <c r="T12" s="12">
+      <c r="AE10" s="12">
+        <v>3.19</v>
+      </c>
+      <c r="AF10" s="12">
         <v>3.31</v>
       </c>
-      <c r="U12" s="12">
-[...34 lines deleted...]
-      <c r="Q13" s="33"/>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="Q11" s="32"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:AE3"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AF3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE13"/>
+  <dimension ref="A1:AF13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:AE3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
+    <col min="1" max="1" width="24.85546875" style="13" customWidth="1"/>
     <col min="2" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:31">
-      <c r="A3" s="41" t="s">
+    <row r="1" spans="1:32">
+      <c r="A1" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="41"/>
-[...31 lines deleted...]
-      <c r="AE4" s="10" t="s">
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="33"/>
+      <c r="X1" s="33"/>
+      <c r="Y1" s="33"/>
+      <c r="Z1" s="33"/>
+      <c r="AA1" s="33"/>
+      <c r="AB1" s="33"/>
+      <c r="AC1" s="33"/>
+      <c r="AD1" s="33"/>
+      <c r="AE1" s="33"/>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="AF2" s="10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:31">
-[...1 lines deleted...]
-      <c r="B5" s="36">
+    <row r="3" spans="1:32">
+      <c r="A3" s="50"/>
+      <c r="B3" s="52">
         <v>2022</v>
       </c>
-      <c r="C5" s="37"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="55">
         <v>2025</v>
       </c>
-      <c r="O5" s="40"/>
-[...10 lines deleted...]
-      <c r="Z5" s="39">
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="55">
         <v>2026</v>
       </c>
-      <c r="AA5" s="40"/>
-[...7 lines deleted...]
-      <c r="B6" s="15" t="s">
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" s="51"/>
+      <c r="B4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="C4" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="15" t="s">
+      <c r="D4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="15" t="s">
+      <c r="E4" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="15" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="15" t="s">
+      <c r="G4" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="15" t="s">
+      <c r="H4" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="15" t="s">
+      <c r="I4" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="J6" s="15" t="s">
+      <c r="J4" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="K6" s="15" t="s">
+      <c r="K4" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="15" t="s">
+      <c r="L4" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M4" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="17" t="s">
+      <c r="N4" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="17" t="s">
+      <c r="O4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="17" t="s">
+      <c r="P4" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="17" t="s">
+      <c r="Q4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="17" t="s">
+      <c r="R4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="S6" s="17" t="s">
+      <c r="S4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="17" t="s">
+      <c r="T4" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="U6" s="17" t="s">
+      <c r="U4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="V6" s="17" t="s">
+      <c r="V4" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="W6" s="17" t="s">
+      <c r="W4" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="X6" s="17" t="s">
+      <c r="X4" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="Y6" s="17" t="s">
+      <c r="Y4" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="Z6" s="17" t="s">
+      <c r="Z4" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="17" t="s">
+      <c r="AA4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="17" t="s">
+      <c r="AB4" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="17" t="s">
+      <c r="AC4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AD6" s="17" t="s">
+      <c r="AD4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AE6" s="17" t="s">
+      <c r="AE4" s="17" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="AF4" s="17" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="3">
+      <c r="B5" s="3">
         <v>31</v>
       </c>
-      <c r="C7" s="3">
+      <c r="C5" s="3">
         <v>37</v>
       </c>
-      <c r="D7" s="3">
+      <c r="D5" s="3">
         <v>63</v>
       </c>
-      <c r="E7" s="3">
+      <c r="E5" s="3">
         <v>69</v>
       </c>
-      <c r="F7" s="3">
+      <c r="F5" s="3">
         <v>67</v>
       </c>
-      <c r="G7" s="24">
+      <c r="G5" s="24">
         <v>71</v>
       </c>
-      <c r="H7" s="3">
+      <c r="H5" s="3">
         <v>70</v>
       </c>
-      <c r="I7" s="3">
+      <c r="I5" s="3">
         <v>57</v>
       </c>
-      <c r="J7" s="3">
+      <c r="J5" s="3">
         <v>69</v>
       </c>
-      <c r="K7" s="3">
+      <c r="K5" s="3">
         <v>65</v>
       </c>
-      <c r="L7" s="3">
+      <c r="L5" s="3">
         <v>48</v>
       </c>
-      <c r="M7" s="3">
+      <c r="M5" s="3">
         <v>49</v>
       </c>
-      <c r="N7" s="32">
+      <c r="N5" s="31">
         <v>169</v>
       </c>
+      <c r="O5" s="5">
+        <v>149</v>
+      </c>
+      <c r="P5" s="31">
+        <v>226</v>
+      </c>
+      <c r="Q5" s="3">
+        <v>192</v>
+      </c>
+      <c r="R5" s="31">
+        <v>226</v>
+      </c>
+      <c r="S5" s="3">
+        <v>145</v>
+      </c>
+      <c r="T5" s="5">
+        <v>180</v>
+      </c>
+      <c r="U5" s="5">
+        <v>170</v>
+      </c>
+      <c r="V5" s="5">
+        <v>169</v>
+      </c>
+      <c r="W5" s="5">
+        <v>218</v>
+      </c>
+      <c r="X5" s="31">
+        <v>174</v>
+      </c>
+      <c r="Y5" s="31">
+        <v>208</v>
+      </c>
+      <c r="Z5" s="5">
+        <v>237</v>
+      </c>
+      <c r="AA5" s="5">
+        <v>123</v>
+      </c>
+      <c r="AB5" s="3">
+        <v>180</v>
+      </c>
+      <c r="AC5" s="3">
+        <v>171</v>
+      </c>
+      <c r="AD5" s="31">
+        <v>225</v>
+      </c>
+      <c r="AE5" s="31">
+        <v>183</v>
+      </c>
+      <c r="AF5" s="5">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="5">
+        <v>40</v>
+      </c>
+      <c r="O6" s="5">
+        <v>36</v>
+      </c>
+      <c r="P6" s="5">
+        <v>70</v>
+      </c>
+      <c r="Q6" s="3">
+        <v>47</v>
+      </c>
+      <c r="R6" s="5">
+        <v>69</v>
+      </c>
+      <c r="S6" s="3">
+        <v>33</v>
+      </c>
+      <c r="T6" s="5">
+        <v>59</v>
+      </c>
+      <c r="U6" s="5">
+        <v>34</v>
+      </c>
+      <c r="V6" s="5">
+        <v>31</v>
+      </c>
+      <c r="W6" s="5">
+        <v>61</v>
+      </c>
+      <c r="X6" s="5">
+        <v>44</v>
+      </c>
+      <c r="Y6" s="5">
+        <v>52</v>
+      </c>
+      <c r="Z6" s="5">
+        <v>68</v>
+      </c>
+      <c r="AA6" s="5">
+        <v>33</v>
+      </c>
+      <c r="AB6" s="3">
+        <v>43</v>
+      </c>
+      <c r="AC6" s="3">
+        <v>40</v>
+      </c>
+      <c r="AD6" s="5">
+        <v>54</v>
+      </c>
+      <c r="AE6" s="5">
+        <v>47</v>
+      </c>
+      <c r="AF6" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="5">
+        <v>39</v>
+      </c>
       <c r="O7" s="5">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>41</v>
+      </c>
+      <c r="P7" s="5">
+        <v>48</v>
       </c>
       <c r="Q7" s="3">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>38</v>
+      </c>
+      <c r="R7" s="5">
+        <v>37</v>
       </c>
       <c r="S7" s="3">
-        <v>145</v>
+        <v>35</v>
       </c>
       <c r="T7" s="5">
-        <v>180</v>
+        <v>37</v>
       </c>
       <c r="U7" s="5">
-        <v>170</v>
+        <v>39</v>
       </c>
       <c r="V7" s="5">
-        <v>169</v>
+        <v>43</v>
       </c>
       <c r="W7" s="5">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>38</v>
+      </c>
+      <c r="X7" s="5">
+        <v>39</v>
+      </c>
+      <c r="Y7" s="5">
+        <v>45</v>
       </c>
       <c r="Z7" s="5">
-        <v>237</v>
+        <v>38</v>
       </c>
       <c r="AA7" s="5">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="AB7" s="3">
-        <v>180</v>
+        <v>34</v>
       </c>
       <c r="AC7" s="3">
-        <v>171</v>
-[...8 lines deleted...]
-    <row r="8" spans="1:31">
+        <v>33</v>
+      </c>
+      <c r="AD7" s="5">
+        <v>49</v>
+      </c>
+      <c r="AE7" s="5">
+        <v>35</v>
+      </c>
+      <c r="AF7" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="O8" s="5">
+        <v>27</v>
+      </c>
+      <c r="P8" s="5">
+        <v>34</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>37</v>
+      </c>
+      <c r="R8" s="5">
+        <v>48</v>
+      </c>
+      <c r="S8" s="3">
+        <v>35</v>
+      </c>
+      <c r="T8" s="5">
+        <v>34</v>
+      </c>
+      <c r="U8" s="5">
+        <v>38</v>
+      </c>
+      <c r="V8" s="5">
+        <v>30</v>
+      </c>
+      <c r="W8" s="5">
+        <v>37</v>
+      </c>
+      <c r="X8" s="5">
+        <v>26</v>
+      </c>
+      <c r="Y8" s="5">
+        <v>32</v>
+      </c>
+      <c r="Z8" s="5">
+        <v>43</v>
+      </c>
+      <c r="AA8" s="5">
+        <v>20</v>
+      </c>
+      <c r="AB8" s="3">
+        <v>27</v>
+      </c>
+      <c r="AC8" s="3">
         <v>36</v>
       </c>
-      <c r="P8" s="5">
-[...40 lines deleted...]
-      </c>
       <c r="AD8" s="5">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="AE8" s="5">
-        <v>47</v>
-[...4 lines deleted...]
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="AF8" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="30" t="s">
+        <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="O9" s="5">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P9" s="5">
+        <v>50</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>45</v>
+      </c>
+      <c r="R9" s="5">
+        <v>45</v>
+      </c>
+      <c r="S9" s="3">
+        <v>34</v>
+      </c>
+      <c r="T9" s="5">
+        <v>32</v>
+      </c>
+      <c r="U9" s="5">
+        <v>38</v>
+      </c>
+      <c r="V9" s="5">
+        <v>36</v>
+      </c>
+      <c r="W9" s="5">
+        <v>58</v>
+      </c>
+      <c r="X9" s="5">
+        <v>37</v>
+      </c>
+      <c r="Y9" s="5">
+        <v>50</v>
+      </c>
+      <c r="Z9" s="5">
+        <v>44</v>
+      </c>
+      <c r="AA9" s="5">
+        <v>26</v>
+      </c>
+      <c r="AB9" s="3">
+        <v>51</v>
+      </c>
+      <c r="AC9" s="3">
+        <v>42</v>
+      </c>
+      <c r="AD9" s="5">
+        <v>47</v>
+      </c>
+      <c r="AE9" s="5">
         <v>48</v>
       </c>
-      <c r="Q9" s="3">
-[...29 lines deleted...]
-      <c r="AA9" s="5">
+      <c r="AF9" s="5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="6">
+        <v>16</v>
+      </c>
+      <c r="O10" s="6">
+        <v>12</v>
+      </c>
+      <c r="P10" s="6">
+        <v>24</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>25</v>
+      </c>
+      <c r="R10" s="6">
         <v>27</v>
       </c>
-      <c r="AB9" s="3">
-[...13 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="S10" s="6">
+        <v>8</v>
+      </c>
+      <c r="T10" s="6">
+        <v>18</v>
+      </c>
+      <c r="U10" s="6">
+        <v>21</v>
+      </c>
+      <c r="V10" s="6">
         <v>29</v>
       </c>
-      <c r="B10" s="4"/>
-[...35 lines deleted...]
-      <c r="V10" s="5">
+      <c r="W10" s="6">
+        <v>24</v>
+      </c>
+      <c r="X10" s="6">
+        <v>28</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>29</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>44</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>17</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>25</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>20</v>
+      </c>
+      <c r="AD10" s="6">
         <v>30</v>
       </c>
-      <c r="W10" s="5">
-[...2 lines deleted...]
-      <c r="X10" s="5">
+      <c r="AE10" s="6">
         <v>26</v>
       </c>
-      <c r="Y10" s="5">
-[...117 lines deleted...]
-      <c r="Q12" s="3">
+      <c r="AF10" s="6">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="R12" s="6">
-[...46 lines deleted...]
-      <c r="Q13" s="33"/>
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" s="58"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" s="58"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:AE3"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AF3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE17"/>
+  <dimension ref="A1:AF15"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Z5" sqref="Z5:AE5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="T24" sqref="T24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="7" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="13" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:31">
-      <c r="A3" s="41" t="s">
+    <row r="1" spans="1:32">
+      <c r="A1" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="41"/>
-[...42 lines deleted...]
-      <c r="AE4" s="10" t="s">
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="33"/>
+      <c r="X1" s="33"/>
+      <c r="Y1" s="33"/>
+      <c r="Z1" s="33"/>
+      <c r="AA1" s="33"/>
+      <c r="AB1" s="33"/>
+      <c r="AC1" s="33"/>
+      <c r="AD1" s="33"/>
+      <c r="AE1" s="33"/>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="M2" s="26"/>
+      <c r="AF2" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:31">
-[...1 lines deleted...]
-      <c r="B5" s="36">
+    <row r="3" spans="1:32">
+      <c r="A3" s="50"/>
+      <c r="B3" s="52">
         <v>2022</v>
       </c>
-      <c r="C5" s="37"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="55">
         <v>2025</v>
       </c>
-      <c r="O5" s="40"/>
-[...10 lines deleted...]
-      <c r="Z5" s="39">
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="55">
         <v>2026</v>
       </c>
-      <c r="AA5" s="40"/>
-[...7 lines deleted...]
-      <c r="B6" s="15" t="s">
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+    </row>
+    <row r="4" spans="1:32" ht="27" customHeight="1">
+      <c r="A4" s="51"/>
+      <c r="B4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="C4" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D4" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="17" t="s">
+      <c r="E4" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F6" s="21" t="s">
+      <c r="F4" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="G6" s="21" t="s">
+      <c r="G4" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="H6" s="17" t="s">
+      <c r="H4" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="I4" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="J6" s="17" t="s">
+      <c r="J4" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="K6" s="17" t="s">
+      <c r="K4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="L4" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M4" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="N6" s="15" t="s">
+      <c r="N4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="15" t="s">
+      <c r="O4" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="P6" s="15" t="s">
+      <c r="P4" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="Q6" s="15" t="s">
+      <c r="Q4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="R6" s="15" t="s">
+      <c r="R4" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="S6" s="15" t="s">
+      <c r="S4" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="T6" s="15" t="s">
+      <c r="T4" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="U6" s="17" t="s">
+      <c r="U4" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="V6" s="17" t="s">
+      <c r="V4" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="W6" s="17" t="s">
+      <c r="W4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="X6" s="17" t="s">
+      <c r="X4" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="Y6" s="17" t="s">
+      <c r="Y4" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="Z6" s="15" t="s">
+      <c r="Z4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="15" t="s">
+      <c r="AA4" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="AB6" s="15" t="s">
+      <c r="AB4" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="AC6" s="15" t="s">
+      <c r="AC4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="AD6" s="15" t="s">
+      <c r="AD4" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="AE6" s="15" t="s">
+      <c r="AE4" s="15" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="AF4" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="28">
+      <c r="B5" s="27">
         <v>0.31</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C5" s="27">
         <v>0.36</v>
       </c>
-      <c r="D7" s="28">
+      <c r="D5" s="27">
         <v>0.45</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E5" s="27">
         <v>0.52</v>
       </c>
-      <c r="F7" s="28">
+      <c r="F5" s="27">
         <v>0.55000000000000004</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G5" s="27">
         <v>0.57999999999999996</v>
       </c>
-      <c r="H7" s="28">
+      <c r="H5" s="27">
         <v>0.6</v>
       </c>
-      <c r="I7" s="28">
+      <c r="I5" s="27">
         <v>0.59</v>
       </c>
-      <c r="J7" s="28">
+      <c r="J5" s="27">
         <v>0.61</v>
       </c>
-      <c r="K7" s="28">
+      <c r="K5" s="27">
         <v>0.61</v>
       </c>
-      <c r="L7" s="28">
+      <c r="L5" s="27">
         <v>0.6</v>
       </c>
-      <c r="M7" s="9">
+      <c r="M5" s="9">
         <v>0.57999999999999996</v>
       </c>
-      <c r="N7" s="30">
+      <c r="N5" s="29">
         <v>1.56</v>
       </c>
+      <c r="O5" s="11">
+        <v>1.55</v>
+      </c>
+      <c r="P5" s="11">
+        <v>1.73</v>
+      </c>
+      <c r="Q5" s="9">
+        <v>1.75</v>
+      </c>
+      <c r="R5" s="29">
+        <v>1.82</v>
+      </c>
+      <c r="S5" s="9">
+        <v>1.75</v>
+      </c>
+      <c r="T5" s="11">
+        <v>1.73</v>
+      </c>
+      <c r="U5" s="11">
+        <v>1.71</v>
+      </c>
+      <c r="V5" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="W5" s="11">
+        <v>1.74</v>
+      </c>
+      <c r="X5" s="11">
+        <v>1.73</v>
+      </c>
+      <c r="Y5" s="11">
+        <v>1.75</v>
+      </c>
+      <c r="Z5" s="11">
+        <v>2.12</v>
+      </c>
+      <c r="AA5" s="29">
+        <v>1.7</v>
+      </c>
+      <c r="AB5" s="9">
+        <v>1.67</v>
+      </c>
+      <c r="AC5" s="9">
+        <v>1.65</v>
+      </c>
+      <c r="AD5" s="11">
+        <v>1.73</v>
+      </c>
+      <c r="AE5" s="11">
+        <v>1.72</v>
+      </c>
+      <c r="AF5" s="11">
+        <v>1.72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="11">
+        <v>1.95</v>
+      </c>
+      <c r="O6" s="11">
+        <v>1.94</v>
+      </c>
+      <c r="P6" s="11">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="Q6" s="9">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="R6" s="11">
+        <v>2.62</v>
+      </c>
+      <c r="S6" s="9">
+        <v>2.46</v>
+      </c>
+      <c r="T6" s="11">
+        <v>2.52</v>
+      </c>
+      <c r="U6" s="11">
+        <v>2.41</v>
+      </c>
+      <c r="V6" s="11">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="W6" s="11">
+        <v>2.38</v>
+      </c>
+      <c r="X6" s="11">
+        <v>2.37</v>
+      </c>
+      <c r="Y6" s="11">
+        <v>2.38</v>
+      </c>
+      <c r="Z6" s="11">
+        <v>3.04</v>
+      </c>
+      <c r="AA6" s="11">
+        <v>2.38</v>
+      </c>
+      <c r="AB6" s="9">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AC6" s="9">
+        <v>2.13</v>
+      </c>
+      <c r="AD6" s="11">
+        <v>2.19</v>
+      </c>
+      <c r="AE6" s="11">
+        <v>2.19</v>
+      </c>
+      <c r="AF6" s="11">
+        <v>2.21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="11">
+        <v>1.71</v>
+      </c>
       <c r="O7" s="11">
-        <v>1.55</v>
+        <v>1.85</v>
       </c>
       <c r="P7" s="11">
-        <v>1.73</v>
+        <v>1.94</v>
       </c>
       <c r="Q7" s="9">
-        <v>1.75</v>
-[...2 lines deleted...]
-        <v>1.82</v>
+        <v>1.88</v>
+      </c>
+      <c r="R7" s="11">
+        <v>1.83</v>
       </c>
       <c r="S7" s="9">
-        <v>1.75</v>
+        <v>1.79</v>
       </c>
       <c r="T7" s="11">
-        <v>1.73</v>
+        <v>1.77</v>
       </c>
       <c r="U7" s="11">
-        <v>1.71</v>
+        <v>1.76</v>
       </c>
       <c r="V7" s="11">
+        <v>1.78</v>
+      </c>
+      <c r="W7" s="11">
+        <v>1.77</v>
+      </c>
+      <c r="X7" s="11">
+        <v>1.77</v>
+      </c>
+      <c r="Y7" s="11">
+        <v>1.79</v>
+      </c>
+      <c r="Z7" s="11">
         <v>1.7</v>
       </c>
-      <c r="W7" s="11">
-[...12 lines deleted...]
-        <v>1.7</v>
+      <c r="AA7" s="11">
+        <v>1.52</v>
       </c>
       <c r="AB7" s="9">
-        <v>1.67</v>
+        <v>1.52</v>
       </c>
       <c r="AC7" s="9">
+        <v>1.52</v>
+      </c>
+      <c r="AD7" s="11">
+        <v>1.66</v>
+      </c>
+      <c r="AE7" s="11">
         <v>1.65</v>
       </c>
-      <c r="AD7" s="11">
-[...6 lines deleted...]
-    <row r="8" spans="1:31">
+      <c r="AF7" s="11">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="11">
-        <v>1.95</v>
+        <v>2.15</v>
       </c>
       <c r="O8" s="11">
-        <v>1.94</v>
+        <v>1.93</v>
       </c>
       <c r="P8" s="11">
-        <v>2.4500000000000002</v>
+        <v>1.93</v>
       </c>
       <c r="Q8" s="9">
+        <v>1.98</v>
+      </c>
+      <c r="R8" s="11">
+        <v>2.13</v>
+      </c>
+      <c r="S8" s="9">
+        <v>2.12</v>
+      </c>
+      <c r="T8" s="11">
+        <v>2.09</v>
+      </c>
+      <c r="U8" s="11">
+        <v>2.09</v>
+      </c>
+      <c r="V8" s="11">
+        <v>2.06</v>
+      </c>
+      <c r="W8" s="11">
+        <v>2.06</v>
+      </c>
+      <c r="X8" s="11">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="Y8" s="11">
+        <v>1.99</v>
+      </c>
+      <c r="Z8" s="11">
         <v>2.4300000000000002</v>
       </c>
-      <c r="R8" s="11">
-[...25 lines deleted...]
-      </c>
       <c r="AA8" s="11">
-        <v>2.38</v>
+        <v>1.87</v>
       </c>
       <c r="AB8" s="9">
-        <v>2.2200000000000002</v>
+        <v>1.75</v>
       </c>
       <c r="AC8" s="9">
-        <v>2.13</v>
+        <v>1.84</v>
       </c>
       <c r="AD8" s="11">
-        <v>2.19</v>
+        <v>1.99</v>
       </c>
       <c r="AE8" s="11">
-        <v>2.19</v>
-[...4 lines deleted...]
-        <v>28</v>
+        <v>1.92</v>
+      </c>
+      <c r="AF8" s="11">
+        <v>1.86</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="30" t="s">
+        <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="11">
-        <v>1.71</v>
+        <v>1.35</v>
       </c>
       <c r="O9" s="11">
-        <v>1.85</v>
+        <v>1.36</v>
       </c>
       <c r="P9" s="11">
-        <v>1.94</v>
+        <v>1.53</v>
       </c>
       <c r="Q9" s="9">
-        <v>1.88</v>
+        <v>1.58</v>
       </c>
       <c r="R9" s="11">
-        <v>1.83</v>
+        <v>1.6</v>
       </c>
       <c r="S9" s="9">
-        <v>1.79</v>
+        <v>1.56</v>
       </c>
       <c r="T9" s="11">
-        <v>1.77</v>
+        <v>1.5</v>
       </c>
       <c r="U9" s="11">
-        <v>1.76</v>
+        <v>1.49</v>
       </c>
       <c r="V9" s="11">
-        <v>1.78</v>
+        <v>1.48</v>
       </c>
       <c r="W9" s="11">
-        <v>1.77</v>
+        <v>1.55</v>
       </c>
       <c r="X9" s="11">
-        <v>1.77</v>
+        <v>1.54</v>
       </c>
       <c r="Y9" s="11">
-        <v>1.79</v>
+        <v>1.57</v>
       </c>
       <c r="Z9" s="11">
-        <v>1.7</v>
+        <v>1.54</v>
       </c>
       <c r="AA9" s="11">
-        <v>1.52</v>
+        <v>1.29</v>
       </c>
       <c r="AB9" s="9">
-        <v>1.52</v>
+        <v>1.46</v>
       </c>
       <c r="AC9" s="9">
-        <v>1.52</v>
+        <v>1.47</v>
       </c>
       <c r="AD9" s="11">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="AE9" s="11">
-        <v>1.65</v>
-[...107 lines deleted...]
-      <c r="T11" s="11">
+        <v>1.54</v>
+      </c>
+      <c r="AF9" s="11">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="12">
+        <v>0.81</v>
+      </c>
+      <c r="O10" s="12">
+        <v>0.74</v>
+      </c>
+      <c r="P10" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>1</v>
+      </c>
+      <c r="R10" s="12">
+        <v>1.08</v>
+      </c>
+      <c r="S10" s="12">
+        <v>0.97</v>
+      </c>
+      <c r="T10" s="12">
+        <v>0.96</v>
+      </c>
+      <c r="U10" s="12">
+        <v>0.97</v>
+      </c>
+      <c r="V10" s="12">
+        <v>1.03</v>
+      </c>
+      <c r="W10" s="12">
+        <v>1.05</v>
+      </c>
+      <c r="X10" s="12">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="Y10" s="12">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="Z10" s="12">
+        <v>2.23</v>
+      </c>
+      <c r="AA10" s="12">
+        <v>1.62</v>
+      </c>
+      <c r="AB10" s="12">
         <v>1.5</v>
       </c>
-      <c r="U11" s="11">
-[...94 lines deleted...]
-      <c r="AC12" s="12">
+      <c r="AC10" s="12">
         <v>1.39</v>
       </c>
-      <c r="AD12" s="12">
+      <c r="AD10" s="12">
         <v>1.41</v>
       </c>
-      <c r="AE12" s="12">
+      <c r="AE10" s="12">
         <v>1.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="25" t="s">
+      <c r="AF10" s="12">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="Q13" s="33"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:31">
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="1:32" ht="33" customHeight="1">
+      <c r="A12" s="59"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" s="4"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" s="4"/>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" s="4"/>
     </row>
-    <row r="16" spans="1:31">
-[...4 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:AE3"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AF3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General rate of marriage</vt:lpstr>
       <vt:lpstr>The number of registered divorc</vt:lpstr>
       <vt:lpstr>General rate of divorce</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>