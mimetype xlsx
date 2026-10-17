--- v4 (2026-09-27)
+++ v5 (2026-10-17)
@@ -1,71 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Desktop\Динамика\естественное движение мес\естественное движение мес\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="807" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="807"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Total population" sheetId="1" r:id="rId3"/>
     <sheet name="General rate of marriage" sheetId="4" r:id="rId4"/>
     <sheet name="The number of registered divorc" sheetId="5" r:id="rId5"/>
     <sheet name="General rate of divorce" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="80">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -266,55 +271,55 @@
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -636,103 +641,103 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 8" xfId="6"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -759,116 +764,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1020,404 +1027,405 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.85546875" style="36" customWidth="1"/>
     <col min="2" max="2" width="74.5703125" style="36" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="35" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="34" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="37" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="37" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="34" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="37" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="34" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="37" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="34" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="37" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="30.75" customHeight="1">
+    <row r="8" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="49.5" customHeight="1">
+    <row r="9" spans="1:2" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="44" t="s">
+      <c r="B11" s="43" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B12" s="43" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="42" t="s">
+      <c r="B13" s="41" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="44" t="s">
+      <c r="B14" s="43" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="34" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="39">
-[...3 lines deleted...]
-    <row r="16" spans="1:2">
+      <c r="B15" s="52">
+        <v>46303</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="34" t="s">
         <v>56</v>
       </c>
-      <c r="B16" s="39">
-[...3 lines deleted...]
-    <row r="17" spans="1:2">
+      <c r="B16" s="52">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="40" t="s">
+      <c r="B17" s="39" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="40" t="s">
+      <c r="B18" s="39" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="41" t="s">
+      <c r="B19" s="40" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="43" t="s">
+      <c r="B20" s="42" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="36" customWidth="1"/>
     <col min="2" max="2" width="99" style="36" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2">
-      <c r="B6" s="45" t="s">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="44" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="45" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="44" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="45" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="44" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="45" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="44" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-      <c r="B10" s="45" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="44" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
-[...3 lines deleted...]
-      <c r="B12" s="47" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="45"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="46" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
-[...9 lines deleted...]
-      <c r="B16" s="49" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="45"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="45"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="47"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="48" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AG11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:Y55"/>
-      <selection pane="bottomLeft" activeCell="V18" sqref="V18"/>
+      <selection pane="bottomLeft" activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="13" customWidth="1"/>
     <col min="2" max="12" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.140625" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A1" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="33"/>
       <c r="R1" s="33"/>
       <c r="S1" s="33"/>
       <c r="T1" s="33"/>
       <c r="U1" s="33"/>
       <c r="V1" s="33"/>
       <c r="W1" s="33"/>
       <c r="X1" s="33"/>
       <c r="Y1" s="33"/>
       <c r="Z1" s="33"/>
       <c r="AA1" s="33"/>
       <c r="AB1" s="33"/>
       <c r="AC1" s="33"/>
       <c r="AD1" s="33"/>
       <c r="AE1" s="33"/>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:33" x14ac:dyDescent="0.25">
       <c r="AC2" s="10"/>
-      <c r="AF2" s="10" t="s">
+      <c r="AG2" s="10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
-[...1 lines deleted...]
-      <c r="B3" s="52">
+    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55">
         <v>2022</v>
       </c>
-      <c r="C3" s="53"/>
-[...10 lines deleted...]
-      <c r="N3" s="55">
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="58">
         <v>2025</v>
       </c>
-      <c r="O3" s="56"/>
-[...10 lines deleted...]
-      <c r="Z3" s="55">
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="58">
         <v>2026</v>
       </c>
-      <c r="AA3" s="56"/>
-[...7 lines deleted...]
-      <c r="A4" s="51"/>
+      <c r="AA3" s="59"/>
+      <c r="AB3" s="59"/>
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="59"/>
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="59"/>
+      <c r="AG3" s="59"/>
+    </row>
+    <row r="4" spans="1:33" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="54"/>
       <c r="B4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
@@ -1467,52 +1475,55 @@
       </c>
       <c r="Y4" s="17" t="s">
         <v>23</v>
       </c>
       <c r="Z4" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AA4" s="17" t="s">
         <v>3</v>
       </c>
       <c r="AB4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AC4" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AD4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AE4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AF4" s="17" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="3">
         <v>492</v>
       </c>
       <c r="C5" s="3">
         <v>492</v>
       </c>
       <c r="D5" s="3">
         <v>640</v>
       </c>
       <c r="E5" s="3">
         <v>552</v>
       </c>
       <c r="F5" s="3">
         <v>612</v>
       </c>
       <c r="G5" s="3">
         <v>512</v>
       </c>
       <c r="H5" s="3">
         <v>599</v>
       </c>
       <c r="I5" s="3">
@@ -1565,52 +1576,55 @@
       </c>
       <c r="Y5" s="31">
         <v>577</v>
       </c>
       <c r="Z5" s="5">
         <v>455</v>
       </c>
       <c r="AA5" s="31">
         <v>447</v>
       </c>
       <c r="AB5" s="3">
         <v>510</v>
       </c>
       <c r="AC5" s="3">
         <v>523</v>
       </c>
       <c r="AD5" s="31">
         <v>486</v>
       </c>
       <c r="AE5" s="5">
         <v>771</v>
       </c>
       <c r="AF5" s="5">
         <v>682</v>
       </c>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5" s="5">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="5">
         <v>121</v>
       </c>
       <c r="O6" s="3">
         <v>151</v>
       </c>
       <c r="P6" s="3">
         <v>138</v>
       </c>
       <c r="Q6" s="3">
@@ -1639,52 +1653,55 @@
       </c>
       <c r="Y6" s="5">
         <v>163</v>
       </c>
       <c r="Z6" s="5">
         <v>141</v>
       </c>
       <c r="AA6" s="5">
         <v>137</v>
       </c>
       <c r="AB6" s="3">
         <v>157</v>
       </c>
       <c r="AC6" s="3">
         <v>160</v>
       </c>
       <c r="AD6" s="5">
         <v>140</v>
       </c>
       <c r="AE6" s="5">
         <v>228</v>
       </c>
       <c r="AF6" s="5">
         <v>198</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6" s="5">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="5">
         <v>66</v>
       </c>
       <c r="O7" s="3">
         <v>84</v>
       </c>
       <c r="P7" s="3">
         <v>79</v>
       </c>
       <c r="Q7" s="3">
@@ -1713,52 +1730,55 @@
       </c>
       <c r="Y7" s="5">
         <v>112</v>
       </c>
       <c r="Z7" s="5">
         <v>72</v>
       </c>
       <c r="AA7" s="5">
         <v>72</v>
       </c>
       <c r="AB7" s="3">
         <v>79</v>
       </c>
       <c r="AC7" s="3">
         <v>91</v>
       </c>
       <c r="AD7" s="5">
         <v>82</v>
       </c>
       <c r="AE7" s="5">
         <v>133</v>
       </c>
       <c r="AF7" s="5">
         <v>110</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7" s="5">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>67</v>
       </c>
       <c r="O8" s="3">
         <v>95</v>
       </c>
       <c r="P8" s="3">
         <v>93</v>
       </c>
       <c r="Q8" s="3">
@@ -1787,52 +1807,55 @@
       </c>
       <c r="Y8" s="5">
         <v>84</v>
       </c>
       <c r="Z8" s="5">
         <v>87</v>
       </c>
       <c r="AA8" s="5">
         <v>78</v>
       </c>
       <c r="AB8" s="3">
         <v>105</v>
       </c>
       <c r="AC8" s="3">
         <v>88</v>
       </c>
       <c r="AD8" s="5">
         <v>80</v>
       </c>
       <c r="AE8" s="5">
         <v>138</v>
       </c>
       <c r="AF8" s="5">
         <v>132</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8" s="5">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>106</v>
       </c>
       <c r="O9" s="3">
         <v>97</v>
       </c>
       <c r="P9" s="3">
         <v>122</v>
       </c>
       <c r="Q9" s="3">
@@ -1861,52 +1884,55 @@
       </c>
       <c r="Y9" s="5">
         <v>142</v>
       </c>
       <c r="Z9" s="5">
         <v>98</v>
       </c>
       <c r="AA9" s="5">
         <v>105</v>
       </c>
       <c r="AB9" s="3">
         <v>118</v>
       </c>
       <c r="AC9" s="3">
         <v>120</v>
       </c>
       <c r="AD9" s="5">
         <v>132</v>
       </c>
       <c r="AE9" s="5">
         <v>183</v>
       </c>
       <c r="AF9" s="5">
         <v>163</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9" s="5">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A10" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="6">
         <v>48</v>
       </c>
       <c r="O10" s="6">
         <v>49</v>
       </c>
       <c r="P10" s="6">
         <v>52</v>
       </c>
       <c r="Q10" s="3">
@@ -1935,171 +1961,175 @@
       </c>
       <c r="Y10" s="6">
         <v>76</v>
       </c>
       <c r="Z10" s="6">
         <v>57</v>
       </c>
       <c r="AA10" s="6">
         <v>55</v>
       </c>
       <c r="AB10" s="6">
         <v>51</v>
       </c>
       <c r="AC10" s="6">
         <v>64</v>
       </c>
       <c r="AD10" s="6">
         <v>52</v>
       </c>
       <c r="AE10" s="6">
         <v>89</v>
       </c>
       <c r="AF10" s="6">
         <v>79</v>
       </c>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10" s="6">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
       <c r="Q11" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AF3"/>
+    <mergeCell ref="Z3:AG3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AG11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="N15" sqref="N15"/>
+      <selection pane="bottomLeft" activeCell="W21" sqref="W21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="13" customWidth="1"/>
     <col min="2" max="7" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="13" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A1" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="33"/>
       <c r="R1" s="33"/>
       <c r="S1" s="33"/>
       <c r="T1" s="33"/>
       <c r="U1" s="33"/>
       <c r="V1" s="33"/>
       <c r="W1" s="33"/>
       <c r="X1" s="33"/>
       <c r="Y1" s="33"/>
       <c r="Z1" s="33"/>
       <c r="AA1" s="33"/>
       <c r="AB1" s="33"/>
       <c r="AC1" s="33"/>
       <c r="AD1" s="33"/>
       <c r="AE1" s="33"/>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="M2" s="20"/>
-      <c r="AF2" s="10" t="s">
+      <c r="AG2" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
-[...1 lines deleted...]
-      <c r="B3" s="52">
+    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55">
         <v>2022</v>
       </c>
-      <c r="C3" s="53"/>
-[...10 lines deleted...]
-      <c r="N3" s="55">
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="58">
         <v>2025</v>
       </c>
-      <c r="O3" s="56"/>
-[...10 lines deleted...]
-      <c r="Z3" s="55">
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="58">
         <v>2026</v>
       </c>
-      <c r="AA3" s="56"/>
-[...7 lines deleted...]
-      <c r="A4" s="51"/>
+      <c r="AA3" s="59"/>
+      <c r="AB3" s="59"/>
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="59"/>
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="59"/>
+      <c r="AG3" s="59"/>
+    </row>
+    <row r="4" spans="1:33" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="54"/>
       <c r="B4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="17" t="s">
@@ -2149,52 +2179,55 @@
       </c>
       <c r="Y4" s="17" t="s">
         <v>24</v>
       </c>
       <c r="Z4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="AA4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="AB4" s="15" t="s">
         <v>12</v>
       </c>
       <c r="AC4" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AD4" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AE4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AF4" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4" s="17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A5" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="8">
         <v>4.93</v>
       </c>
       <c r="C5" s="8">
         <v>5.17</v>
       </c>
       <c r="D5" s="8">
         <v>5.6</v>
       </c>
       <c r="E5" s="8">
         <v>5.62</v>
       </c>
       <c r="F5" s="8">
         <v>5.73</v>
       </c>
       <c r="G5" s="8">
         <v>5.66</v>
       </c>
       <c r="H5" s="8">
         <v>5.7</v>
       </c>
       <c r="I5" s="8">
@@ -2247,52 +2280,55 @@
       </c>
       <c r="Y5" s="11">
         <v>5.46</v>
       </c>
       <c r="Z5" s="29">
         <v>4.0599999999999996</v>
       </c>
       <c r="AA5" s="11">
         <v>4.25</v>
       </c>
       <c r="AB5" s="9">
         <v>4.3600000000000003</v>
       </c>
       <c r="AC5" s="9">
         <v>4.49</v>
       </c>
       <c r="AD5" s="11">
         <v>4.46</v>
       </c>
       <c r="AE5" s="11">
         <v>4.91</v>
       </c>
       <c r="AF5" s="11">
         <v>5.09</v>
       </c>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5" s="11">
+        <v>5.24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="11">
         <v>5.91</v>
       </c>
       <c r="O6" s="9">
         <v>6.96</v>
       </c>
       <c r="P6" s="11">
         <v>6.88</v>
       </c>
       <c r="Q6" s="9">
@@ -2321,52 +2357,55 @@
       </c>
       <c r="Y6" s="11">
         <v>8.1199999999999992</v>
       </c>
       <c r="Z6" s="11">
         <v>6.31</v>
       </c>
       <c r="AA6" s="11">
         <v>6.54</v>
       </c>
       <c r="AB6" s="9">
         <v>6.71</v>
       </c>
       <c r="AC6" s="9">
         <v>6.88</v>
       </c>
       <c r="AD6" s="11">
         <v>6.76</v>
       </c>
       <c r="AE6" s="11">
         <v>7.39</v>
       </c>
       <c r="AF6" s="11">
         <v>7.6</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6" s="11">
+        <v>7.82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="11">
         <v>2.9</v>
       </c>
       <c r="O7" s="9">
         <v>3.46</v>
       </c>
       <c r="P7" s="11">
         <v>3.46</v>
       </c>
       <c r="Q7" s="9">
@@ -2395,52 +2434,55 @@
       </c>
       <c r="Y7" s="11">
         <v>4.45</v>
       </c>
       <c r="Z7" s="11">
         <v>3.21</v>
       </c>
       <c r="AA7" s="11">
         <v>3.38</v>
       </c>
       <c r="AB7" s="9">
         <v>3.43</v>
       </c>
       <c r="AC7" s="9">
         <v>3.62</v>
       </c>
       <c r="AD7" s="11">
         <v>3.63</v>
       </c>
       <c r="AE7" s="11">
         <v>4.04</v>
       </c>
       <c r="AF7" s="11">
         <v>4.17</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7" s="11">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="11">
         <v>3.79</v>
       </c>
       <c r="O8" s="9">
         <v>4.8</v>
       </c>
       <c r="P8" s="11">
         <v>4.96</v>
       </c>
       <c r="Q8" s="9">
@@ -2469,52 +2511,55 @@
       </c>
       <c r="Y8" s="11">
         <v>6</v>
       </c>
       <c r="Z8" s="11">
         <v>4.92</v>
       </c>
       <c r="AA8" s="11">
         <v>4.9000000000000004</v>
       </c>
       <c r="AB8" s="9">
         <v>5.26</v>
       </c>
       <c r="AC8" s="9">
         <v>5.23</v>
       </c>
       <c r="AD8" s="11">
         <v>5.09</v>
       </c>
       <c r="AE8" s="11">
         <v>5.58</v>
       </c>
       <c r="AF8" s="11">
         <v>5.86</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8" s="11">
+        <v>5.99</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="11">
         <v>3.97</v>
       </c>
       <c r="O9" s="9">
         <v>3.99</v>
       </c>
       <c r="P9" s="11">
         <v>4.1900000000000004</v>
       </c>
       <c r="Q9" s="9">
@@ -2543,52 +2588,55 @@
       </c>
       <c r="Y9" s="11">
         <v>5.31</v>
       </c>
       <c r="Z9" s="11">
         <v>3.42</v>
       </c>
       <c r="AA9" s="11">
         <v>3.73</v>
       </c>
       <c r="AB9" s="9">
         <v>3.86</v>
       </c>
       <c r="AC9" s="9">
         <v>3.98</v>
       </c>
       <c r="AD9" s="11">
         <v>4.1100000000000003</v>
       </c>
       <c r="AE9" s="11">
         <v>4.5199999999999996</v>
       </c>
       <c r="AF9" s="11">
         <v>4.7</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" s="22" customFormat="1">
+      <c r="AG9" s="11">
+        <v>4.87</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="22" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="12">
         <v>2.42</v>
       </c>
       <c r="O10" s="12">
         <v>2.57</v>
       </c>
       <c r="P10" s="12">
         <v>2.59</v>
       </c>
       <c r="Q10" s="12">
@@ -2617,163 +2665,167 @@
       </c>
       <c r="Y10" s="12">
         <v>3.78</v>
       </c>
       <c r="Z10" s="12">
         <v>2.89</v>
       </c>
       <c r="AA10" s="12">
         <v>2.98</v>
       </c>
       <c r="AB10" s="12">
         <v>2.84</v>
       </c>
       <c r="AC10" s="12">
         <v>2.97</v>
       </c>
       <c r="AD10" s="12">
         <v>2.9</v>
       </c>
       <c r="AE10" s="12">
         <v>3.19</v>
       </c>
       <c r="AF10" s="12">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10" s="12">
+        <v>3.49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
       <c r="Q11" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AF3"/>
+    <mergeCell ref="Z3:AG3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AG13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R32" sqref="R32"/>
+      <selection activeCell="Z21" sqref="Z21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="13" customWidth="1"/>
     <col min="2" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A1" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="33"/>
       <c r="R1" s="33"/>
       <c r="S1" s="33"/>
       <c r="T1" s="33"/>
       <c r="U1" s="33"/>
       <c r="V1" s="33"/>
       <c r="W1" s="33"/>
       <c r="X1" s="33"/>
       <c r="Y1" s="33"/>
       <c r="Z1" s="33"/>
       <c r="AA1" s="33"/>
       <c r="AB1" s="33"/>
       <c r="AC1" s="33"/>
       <c r="AD1" s="33"/>
       <c r="AE1" s="33"/>
     </row>
-    <row r="2" spans="1:32">
-      <c r="AF2" s="10" t="s">
+    <row r="2" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AG2" s="10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
-[...1 lines deleted...]
-      <c r="B3" s="52">
+    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55">
         <v>2022</v>
       </c>
-      <c r="C3" s="53"/>
-[...10 lines deleted...]
-      <c r="N3" s="55">
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="58">
         <v>2025</v>
       </c>
-      <c r="O3" s="56"/>
-[...10 lines deleted...]
-      <c r="Z3" s="55">
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="58">
         <v>2026</v>
       </c>
-      <c r="AA3" s="56"/>
-[...7 lines deleted...]
-      <c r="A4" s="51"/>
+      <c r="AA3" s="59"/>
+      <c r="AB3" s="59"/>
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="59"/>
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="59"/>
+      <c r="AG3" s="59"/>
+    </row>
+    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A4" s="54"/>
       <c r="B4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
@@ -2823,52 +2875,55 @@
       </c>
       <c r="Y4" s="17" t="s">
         <v>23</v>
       </c>
       <c r="Z4" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AA4" s="17" t="s">
         <v>3</v>
       </c>
       <c r="AB4" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AC4" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AD4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AE4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AF4" s="17" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="3">
         <v>31</v>
       </c>
       <c r="C5" s="3">
         <v>37</v>
       </c>
       <c r="D5" s="3">
         <v>63</v>
       </c>
       <c r="E5" s="3">
         <v>69</v>
       </c>
       <c r="F5" s="3">
         <v>67</v>
       </c>
       <c r="G5" s="24">
         <v>71</v>
       </c>
       <c r="H5" s="3">
         <v>70</v>
       </c>
       <c r="I5" s="3">
@@ -2921,52 +2976,55 @@
       </c>
       <c r="Y5" s="31">
         <v>208</v>
       </c>
       <c r="Z5" s="5">
         <v>237</v>
       </c>
       <c r="AA5" s="5">
         <v>123</v>
       </c>
       <c r="AB5" s="3">
         <v>180</v>
       </c>
       <c r="AC5" s="3">
         <v>171</v>
       </c>
       <c r="AD5" s="31">
         <v>225</v>
       </c>
       <c r="AE5" s="31">
         <v>183</v>
       </c>
       <c r="AF5" s="5">
         <v>187</v>
       </c>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5" s="5">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="5">
         <v>40</v>
       </c>
       <c r="O6" s="5">
         <v>36</v>
       </c>
       <c r="P6" s="5">
         <v>70</v>
       </c>
       <c r="Q6" s="3">
@@ -2995,52 +3053,55 @@
       </c>
       <c r="Y6" s="5">
         <v>52</v>
       </c>
       <c r="Z6" s="5">
         <v>68</v>
       </c>
       <c r="AA6" s="5">
         <v>33</v>
       </c>
       <c r="AB6" s="3">
         <v>43</v>
       </c>
       <c r="AC6" s="3">
         <v>40</v>
       </c>
       <c r="AD6" s="5">
         <v>54</v>
       </c>
       <c r="AE6" s="5">
         <v>47</v>
       </c>
       <c r="AF6" s="5">
         <v>52</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="5">
         <v>39</v>
       </c>
       <c r="O7" s="5">
         <v>41</v>
       </c>
       <c r="P7" s="5">
         <v>48</v>
       </c>
       <c r="Q7" s="3">
@@ -3069,52 +3130,55 @@
       </c>
       <c r="Y7" s="5">
         <v>45</v>
       </c>
       <c r="Z7" s="5">
         <v>38</v>
       </c>
       <c r="AA7" s="5">
         <v>27</v>
       </c>
       <c r="AB7" s="3">
         <v>34</v>
       </c>
       <c r="AC7" s="3">
         <v>33</v>
       </c>
       <c r="AD7" s="5">
         <v>49</v>
       </c>
       <c r="AE7" s="5">
         <v>35</v>
       </c>
       <c r="AF7" s="5">
         <v>35</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>38</v>
       </c>
       <c r="O8" s="5">
         <v>27</v>
       </c>
       <c r="P8" s="5">
         <v>34</v>
       </c>
       <c r="Q8" s="3">
@@ -3143,52 +3207,55 @@
       </c>
       <c r="Y8" s="5">
         <v>32</v>
       </c>
       <c r="Z8" s="5">
         <v>43</v>
       </c>
       <c r="AA8" s="5">
         <v>20</v>
       </c>
       <c r="AB8" s="3">
         <v>27</v>
       </c>
       <c r="AC8" s="3">
         <v>36</v>
       </c>
       <c r="AD8" s="5">
         <v>45</v>
       </c>
       <c r="AE8" s="5">
         <v>27</v>
       </c>
       <c r="AF8" s="5">
         <v>27</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>36</v>
       </c>
       <c r="O9" s="5">
         <v>33</v>
       </c>
       <c r="P9" s="5">
         <v>50</v>
       </c>
       <c r="Q9" s="3">
@@ -3217,52 +3284,55 @@
       </c>
       <c r="Y9" s="5">
         <v>50</v>
       </c>
       <c r="Z9" s="5">
         <v>44</v>
       </c>
       <c r="AA9" s="5">
         <v>26</v>
       </c>
       <c r="AB9" s="3">
         <v>51</v>
       </c>
       <c r="AC9" s="3">
         <v>42</v>
       </c>
       <c r="AD9" s="5">
         <v>47</v>
       </c>
       <c r="AE9" s="5">
         <v>48</v>
       </c>
       <c r="AF9" s="5">
         <v>44</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9" s="5">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="6">
         <v>16</v>
       </c>
       <c r="O10" s="6">
         <v>12</v>
       </c>
       <c r="P10" s="6">
         <v>24</v>
       </c>
       <c r="Q10" s="3">
@@ -3291,185 +3361,189 @@
       </c>
       <c r="Y10" s="6">
         <v>29</v>
       </c>
       <c r="Z10" s="6">
         <v>44</v>
       </c>
       <c r="AA10" s="6">
         <v>17</v>
       </c>
       <c r="AB10" s="6">
         <v>25</v>
       </c>
       <c r="AC10" s="6">
         <v>20</v>
       </c>
       <c r="AD10" s="6">
         <v>30</v>
       </c>
       <c r="AE10" s="6">
         <v>26</v>
       </c>
       <c r="AF10" s="6">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="57" t="s">
+      <c r="AG10" s="6">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A11" s="49" t="s">
         <v>25</v>
       </c>
       <c r="Q11" s="32"/>
     </row>
-    <row r="12" spans="1:32">
-[...3 lines deleted...]
-      <c r="A13" s="58"/>
+    <row r="12" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A12" s="50"/>
+    </row>
+    <row r="13" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A13" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AF3"/>
+    <mergeCell ref="Z3:AG3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AG15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="T24" sqref="T24"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Z20" sqref="Z20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="13" customWidth="1"/>
     <col min="2" max="7" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="13" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A1" s="33" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="33"/>
       <c r="R1" s="33"/>
       <c r="S1" s="33"/>
       <c r="T1" s="33"/>
       <c r="U1" s="33"/>
       <c r="V1" s="33"/>
       <c r="W1" s="33"/>
       <c r="X1" s="33"/>
       <c r="Y1" s="33"/>
       <c r="Z1" s="33"/>
       <c r="AA1" s="33"/>
       <c r="AB1" s="33"/>
       <c r="AC1" s="33"/>
       <c r="AD1" s="33"/>
       <c r="AE1" s="33"/>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="M2" s="26"/>
-      <c r="AF2" s="10" t="s">
+      <c r="AG2" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
-[...1 lines deleted...]
-      <c r="B3" s="52">
+    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A3" s="53"/>
+      <c r="B3" s="55">
         <v>2022</v>
       </c>
-      <c r="C3" s="53"/>
-[...8 lines deleted...]
-      <c r="L3" s="53"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
       <c r="M3" s="28"/>
-      <c r="N3" s="55">
+      <c r="N3" s="58">
         <v>2025</v>
       </c>
-      <c r="O3" s="56"/>
-[...10 lines deleted...]
-      <c r="Z3" s="55">
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="58">
         <v>2026</v>
       </c>
-      <c r="AA3" s="56"/>
-[...7 lines deleted...]
-      <c r="A4" s="51"/>
+      <c r="AA3" s="59"/>
+      <c r="AB3" s="59"/>
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="59"/>
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="59"/>
+      <c r="AG3" s="59"/>
+    </row>
+    <row r="4" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="54"/>
       <c r="B4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="21" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="17" t="s">
@@ -3519,52 +3593,55 @@
       </c>
       <c r="Y4" s="17" t="s">
         <v>24</v>
       </c>
       <c r="Z4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="AA4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="AB4" s="15" t="s">
         <v>12</v>
       </c>
       <c r="AC4" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AD4" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AE4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AF4" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4" s="17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="27">
         <v>0.31</v>
       </c>
       <c r="C5" s="27">
         <v>0.36</v>
       </c>
       <c r="D5" s="27">
         <v>0.45</v>
       </c>
       <c r="E5" s="27">
         <v>0.52</v>
       </c>
       <c r="F5" s="27">
         <v>0.55000000000000004</v>
       </c>
       <c r="G5" s="27">
         <v>0.57999999999999996</v>
       </c>
       <c r="H5" s="27">
         <v>0.6</v>
       </c>
       <c r="I5" s="27">
@@ -3617,52 +3694,55 @@
       </c>
       <c r="Y5" s="11">
         <v>1.75</v>
       </c>
       <c r="Z5" s="11">
         <v>2.12</v>
       </c>
       <c r="AA5" s="29">
         <v>1.7</v>
       </c>
       <c r="AB5" s="9">
         <v>1.67</v>
       </c>
       <c r="AC5" s="9">
         <v>1.65</v>
       </c>
       <c r="AD5" s="11">
         <v>1.73</v>
       </c>
       <c r="AE5" s="11">
         <v>1.72</v>
       </c>
       <c r="AF5" s="11">
         <v>1.72</v>
       </c>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5" s="11">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="11">
         <v>1.95</v>
       </c>
       <c r="O6" s="11">
         <v>1.94</v>
       </c>
       <c r="P6" s="11">
         <v>2.4500000000000002</v>
       </c>
       <c r="Q6" s="9">
@@ -3691,52 +3771,55 @@
       </c>
       <c r="Y6" s="11">
         <v>2.38</v>
       </c>
       <c r="Z6" s="11">
         <v>3.04</v>
       </c>
       <c r="AA6" s="11">
         <v>2.38</v>
       </c>
       <c r="AB6" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="AC6" s="9">
         <v>2.13</v>
       </c>
       <c r="AD6" s="11">
         <v>2.19</v>
       </c>
       <c r="AE6" s="11">
         <v>2.19</v>
       </c>
       <c r="AF6" s="11">
         <v>2.21</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6" s="11">
+        <v>2.23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="11">
         <v>1.71</v>
       </c>
       <c r="O7" s="11">
         <v>1.85</v>
       </c>
       <c r="P7" s="11">
         <v>1.94</v>
       </c>
       <c r="Q7" s="9">
@@ -3765,52 +3848,55 @@
       </c>
       <c r="Y7" s="11">
         <v>1.79</v>
       </c>
       <c r="Z7" s="11">
         <v>1.7</v>
       </c>
       <c r="AA7" s="11">
         <v>1.52</v>
       </c>
       <c r="AB7" s="9">
         <v>1.52</v>
       </c>
       <c r="AC7" s="9">
         <v>1.52</v>
       </c>
       <c r="AD7" s="11">
         <v>1.66</v>
       </c>
       <c r="AE7" s="11">
         <v>1.65</v>
       </c>
       <c r="AF7" s="11">
         <v>1.64</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7" s="11">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="11">
         <v>2.15</v>
       </c>
       <c r="O8" s="11">
         <v>1.93</v>
       </c>
       <c r="P8" s="11">
         <v>1.93</v>
       </c>
       <c r="Q8" s="9">
@@ -3839,52 +3925,55 @@
       </c>
       <c r="Y8" s="11">
         <v>1.99</v>
       </c>
       <c r="Z8" s="11">
         <v>2.4300000000000002</v>
       </c>
       <c r="AA8" s="11">
         <v>1.87</v>
       </c>
       <c r="AB8" s="9">
         <v>1.75</v>
       </c>
       <c r="AC8" s="9">
         <v>1.84</v>
       </c>
       <c r="AD8" s="11">
         <v>1.99</v>
       </c>
       <c r="AE8" s="11">
         <v>1.92</v>
       </c>
       <c r="AF8" s="11">
         <v>1.86</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8" s="11">
+        <v>1.86</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="11">
         <v>1.35</v>
       </c>
       <c r="O9" s="11">
         <v>1.36</v>
       </c>
       <c r="P9" s="11">
         <v>1.53</v>
       </c>
       <c r="Q9" s="9">
@@ -3913,52 +4002,55 @@
       </c>
       <c r="Y9" s="11">
         <v>1.57</v>
       </c>
       <c r="Z9" s="11">
         <v>1.54</v>
       </c>
       <c r="AA9" s="11">
         <v>1.29</v>
       </c>
       <c r="AB9" s="9">
         <v>1.46</v>
       </c>
       <c r="AC9" s="9">
         <v>1.47</v>
       </c>
       <c r="AD9" s="11">
         <v>1.51</v>
       </c>
       <c r="AE9" s="11">
         <v>1.54</v>
       </c>
       <c r="AF9" s="11">
         <v>1.54</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9" s="11">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="12">
         <v>0.81</v>
       </c>
       <c r="O10" s="12">
         <v>0.74</v>
       </c>
       <c r="P10" s="12">
         <v>0.9</v>
       </c>
       <c r="Q10" s="12">
@@ -3987,75 +4079,78 @@
       </c>
       <c r="Y10" s="12">
         <v>1.1200000000000001</v>
       </c>
       <c r="Z10" s="12">
         <v>2.23</v>
       </c>
       <c r="AA10" s="12">
         <v>1.62</v>
       </c>
       <c r="AB10" s="12">
         <v>1.5</v>
       </c>
       <c r="AC10" s="12">
         <v>1.39</v>
       </c>
       <c r="AD10" s="12">
         <v>1.41</v>
       </c>
       <c r="AE10" s="12">
         <v>1.41</v>
       </c>
       <c r="AF10" s="12">
         <v>1.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="57" t="s">
+      <c r="AG10" s="12">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A11" s="49" t="s">
         <v>25</v>
       </c>
       <c r="Q11" s="32"/>
     </row>
-    <row r="12" spans="1:32" ht="33" customHeight="1">
-[...2 lines deleted...]
-    <row r="13" spans="1:32">
+    <row r="12" spans="1:33" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="51"/>
+    </row>
+    <row r="13" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AF3"/>
+    <mergeCell ref="Z3:AG3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>