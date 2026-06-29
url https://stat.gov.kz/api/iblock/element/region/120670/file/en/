--- v0 (2026-04-21)
+++ v1 (2026-06-29)
@@ -2,62 +2,62 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General population growth rate" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="35">
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -758,138 +758,142 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA13"/>
+  <dimension ref="A3:AC13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AD55"/>
-      <selection pane="bottomLeft" activeCell="N32" sqref="N32"/>
+      <selection pane="bottomLeft" activeCell="AC9" sqref="AC9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="7" customWidth="1"/>
     <col min="2" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
-    </row>
-    <row r="4" spans="1:27" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+    </row>
+    <row r="4" spans="1:29" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="L4" s="9"/>
-      <c r="AA4" s="32" t="s">
+      <c r="AC4" s="32" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:27" s="8" customFormat="1" ht="16.5" customHeight="1">
+    <row r="5" spans="1:29" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A5" s="35"/>
       <c r="B5" s="37">
         <v>2022</v>
       </c>
       <c r="C5" s="38"/>
       <c r="D5" s="38"/>
       <c r="E5" s="38"/>
       <c r="F5" s="38"/>
       <c r="G5" s="38"/>
       <c r="H5" s="38"/>
       <c r="I5" s="38"/>
       <c r="J5" s="38"/>
       <c r="K5" s="38"/>
       <c r="L5" s="38"/>
       <c r="M5" s="10"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
-    </row>
-    <row r="6" spans="1:27" s="8" customFormat="1" ht="15.75" customHeight="1">
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+    </row>
+    <row r="6" spans="1:29" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="36"/>
       <c r="B6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>8</v>
       </c>
@@ -925,52 +929,58 @@
       </c>
       <c r="T6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="U6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="V6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="W6" s="12" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="12" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="8" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB6" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC6" s="11" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="8" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="14">
         <v>1983</v>
       </c>
       <c r="C7" s="14">
         <v>1904</v>
       </c>
       <c r="D7" s="14">
         <v>1888</v>
       </c>
       <c r="E7" s="14">
         <v>1997</v>
       </c>
       <c r="F7" s="14">
         <v>2000</v>
       </c>
       <c r="G7" s="14">
         <v>2375</v>
       </c>
       <c r="H7" s="15">
         <v>2279</v>
       </c>
       <c r="I7" s="14">
@@ -1008,240 +1018,270 @@
       </c>
       <c r="T7" s="2">
         <v>2016</v>
       </c>
       <c r="U7" s="2">
         <v>1995</v>
       </c>
       <c r="V7" s="31">
         <v>2047</v>
       </c>
       <c r="W7" s="2">
         <v>1981</v>
       </c>
       <c r="X7" s="2">
         <v>1604</v>
       </c>
       <c r="Y7" s="2">
         <v>1807</v>
       </c>
       <c r="Z7" s="2">
         <v>1929</v>
       </c>
       <c r="AA7" s="2">
         <v>1514</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="AB7" s="1">
+        <v>1705</v>
+      </c>
+      <c r="AC7" s="1">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="N8" s="2">
         <v>522</v>
       </c>
       <c r="O8" s="2">
         <v>640</v>
       </c>
       <c r="P8" s="1">
         <v>556</v>
       </c>
       <c r="Q8" s="1">
         <v>627</v>
       </c>
       <c r="R8" s="2">
         <v>597</v>
       </c>
       <c r="S8" s="2">
         <v>577</v>
       </c>
       <c r="T8" s="2">
         <v>670</v>
       </c>
       <c r="U8" s="2">
         <v>677</v>
       </c>
       <c r="V8" s="2">
         <v>663</v>
       </c>
       <c r="W8" s="2">
         <v>719</v>
       </c>
       <c r="X8" s="2">
         <v>601</v>
       </c>
       <c r="Y8" s="2">
         <v>646</v>
       </c>
       <c r="Z8" s="2">
         <v>674</v>
       </c>
       <c r="AA8" s="2">
         <v>540</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="AB8" s="1">
+        <v>606</v>
+      </c>
+      <c r="AC8" s="1">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="N9" s="2">
         <v>221</v>
       </c>
       <c r="O9" s="2">
         <v>219</v>
       </c>
       <c r="P9" s="1">
         <v>219</v>
       </c>
       <c r="Q9" s="1">
         <v>212</v>
       </c>
       <c r="R9" s="2">
         <v>179</v>
       </c>
       <c r="S9" s="2">
         <v>263</v>
       </c>
       <c r="T9" s="2">
         <v>254</v>
       </c>
       <c r="U9" s="2">
         <v>271</v>
       </c>
       <c r="V9" s="2">
         <v>247</v>
       </c>
       <c r="W9" s="2">
         <v>224</v>
       </c>
       <c r="X9" s="2">
         <v>180</v>
       </c>
       <c r="Y9" s="2">
         <v>172</v>
       </c>
       <c r="Z9" s="2">
         <v>235</v>
       </c>
       <c r="AA9" s="2">
         <v>193</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" s="8" customFormat="1" ht="15.75" customHeight="1">
+      <c r="AB9" s="1">
+        <v>176</v>
+      </c>
+      <c r="AC9" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="2">
         <v>235</v>
       </c>
       <c r="O10" s="2">
         <v>299</v>
       </c>
       <c r="P10" s="1">
         <v>215</v>
       </c>
       <c r="Q10" s="1">
         <v>296</v>
       </c>
       <c r="R10" s="2">
         <v>313</v>
       </c>
       <c r="S10" s="2">
         <v>273</v>
       </c>
       <c r="T10" s="2">
         <v>303</v>
       </c>
       <c r="U10" s="2">
         <v>284</v>
       </c>
       <c r="V10" s="2">
         <v>287</v>
       </c>
       <c r="W10" s="2">
         <v>266</v>
       </c>
       <c r="X10" s="2">
         <v>228</v>
       </c>
       <c r="Y10" s="2">
         <v>272</v>
       </c>
       <c r="Z10" s="2">
         <v>285</v>
       </c>
       <c r="AA10" s="2">
         <v>229</v>
       </c>
-    </row>
-    <row r="11" spans="1:27" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="AB10" s="1">
+        <v>246</v>
+      </c>
+      <c r="AC10" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N11" s="2">
         <v>508</v>
       </c>
       <c r="O11" s="2">
         <v>570</v>
       </c>
       <c r="P11" s="1">
         <v>497</v>
       </c>
       <c r="Q11" s="1">
         <v>516</v>
       </c>
       <c r="R11" s="2">
         <v>550</v>
       </c>
       <c r="S11" s="2">
         <v>584</v>
       </c>
       <c r="T11" s="2">
         <v>588</v>
       </c>
       <c r="U11" s="2">
         <v>562</v>
       </c>
       <c r="V11" s="2">
         <v>619</v>
       </c>
       <c r="W11" s="2">
         <v>584</v>
       </c>
       <c r="X11" s="2">
         <v>496</v>
       </c>
       <c r="Y11" s="2">
         <v>544</v>
       </c>
       <c r="Z11" s="2">
         <v>533</v>
       </c>
       <c r="AA11" s="2">
         <v>382</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="AB11" s="1">
+        <v>507</v>
+      </c>
+      <c r="AC11" s="1">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="3">
         <v>92</v>
       </c>
       <c r="O12" s="3">
         <v>139</v>
       </c>
       <c r="P12" s="3">
         <v>114</v>
       </c>
       <c r="Q12" s="3">
@@ -1255,176 +1295,186 @@
       </c>
       <c r="T12" s="3">
         <v>201</v>
       </c>
       <c r="U12" s="3">
         <v>201</v>
       </c>
       <c r="V12" s="3">
         <v>231</v>
       </c>
       <c r="W12" s="3">
         <v>188</v>
       </c>
       <c r="X12" s="3">
         <v>99</v>
       </c>
       <c r="Y12" s="3">
         <v>173</v>
       </c>
       <c r="Z12" s="3">
         <v>202</v>
       </c>
       <c r="AA12" s="3">
         <v>170</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="3">
+        <v>170</v>
+      </c>
+      <c r="AC12" s="3">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="Q13" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="A3:AA3"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA13"/>
+  <dimension ref="A3:AC13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="T19" sqref="T19"/>
+      <selection pane="bottomLeft" activeCell="AA6" sqref="AA6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="7" customWidth="1"/>
     <col min="2" max="7" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
-    </row>
-    <row r="4" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+    </row>
+    <row r="4" spans="1:29" ht="15.75" customHeight="1">
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="E4" s="23"/>
-      <c r="AA4" s="33" t="s">
+      <c r="AC4" s="33" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:29">
       <c r="A5" s="42"/>
       <c r="B5" s="37">
         <v>2022</v>
       </c>
       <c r="C5" s="38"/>
       <c r="D5" s="38"/>
       <c r="E5" s="38"/>
       <c r="F5" s="38"/>
       <c r="G5" s="38"/>
       <c r="H5" s="38"/>
       <c r="I5" s="38"/>
       <c r="J5" s="38"/>
       <c r="K5" s="38"/>
       <c r="L5" s="38"/>
       <c r="M5" s="10"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
-    </row>
-    <row r="6" spans="1:27" ht="28.5" customHeight="1">
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+    </row>
+    <row r="6" spans="1:29" ht="28.5" customHeight="1">
       <c r="A6" s="42"/>
       <c r="B6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>17</v>
       </c>
@@ -1460,52 +1510,58 @@
       </c>
       <c r="T6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="U6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="V6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="W6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="12" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC6" s="12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="26">
         <v>19.850000000000001</v>
       </c>
       <c r="C7" s="26">
         <v>20.43</v>
       </c>
       <c r="D7" s="26">
         <v>19.91</v>
       </c>
       <c r="E7" s="26">
         <v>20.079999999999998</v>
       </c>
       <c r="F7" s="26">
         <v>20.079999999999998</v>
       </c>
       <c r="G7" s="26">
         <v>20.81</v>
       </c>
       <c r="H7" s="26">
         <v>21.1</v>
       </c>
       <c r="I7" s="26">
@@ -1543,52 +1599,58 @@
       </c>
       <c r="T7" s="20">
         <v>17</v>
       </c>
       <c r="U7" s="20">
         <v>17.18</v>
       </c>
       <c r="V7" s="20">
         <v>17.45</v>
       </c>
       <c r="W7" s="29">
         <v>17.54</v>
       </c>
       <c r="X7" s="20">
         <v>17.350000000000001</v>
       </c>
       <c r="Y7" s="29">
         <v>17.3</v>
       </c>
       <c r="Z7" s="20">
         <v>17.22</v>
       </c>
       <c r="AA7" s="20">
         <v>16.22</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" ht="17.25" customHeight="1">
+      <c r="AB7" s="19">
+        <v>15.91</v>
+      </c>
+      <c r="AC7" s="19">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" ht="17.25" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="28"/>
       <c r="D8" s="28"/>
       <c r="E8" s="28"/>
       <c r="F8" s="28"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
       <c r="M8" s="28"/>
       <c r="N8" s="20">
         <v>25.48</v>
       </c>
       <c r="O8" s="20">
         <v>29.74</v>
       </c>
       <c r="P8" s="20">
         <v>28.83</v>
       </c>
       <c r="Q8" s="19">
@@ -1602,52 +1664,58 @@
       </c>
       <c r="T8" s="20">
         <v>29.84</v>
       </c>
       <c r="U8" s="20">
         <v>30.23</v>
       </c>
       <c r="V8" s="20">
         <v>30.56</v>
       </c>
       <c r="W8" s="20">
         <v>31.01</v>
       </c>
       <c r="X8" s="20">
         <v>30.95</v>
       </c>
       <c r="Y8" s="20">
         <v>30.99</v>
       </c>
       <c r="Z8" s="20">
         <v>30.14</v>
       </c>
       <c r="AA8" s="20">
         <v>28.55</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="19">
+        <v>28.06</v>
+      </c>
+      <c r="AC8" s="19">
+        <v>27.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="20">
         <v>9.7100000000000009</v>
       </c>
       <c r="O9" s="20">
         <v>10.15</v>
       </c>
       <c r="P9" s="20">
         <v>9.9700000000000006</v>
       </c>
       <c r="Q9" s="19">
@@ -1661,52 +1729,58 @@
       </c>
       <c r="T9" s="20">
         <v>10.06</v>
       </c>
       <c r="U9" s="20">
         <v>10.3</v>
       </c>
       <c r="V9" s="20">
         <v>10.39</v>
       </c>
       <c r="W9" s="20">
         <v>10.33</v>
       </c>
       <c r="X9" s="20">
         <v>10.14</v>
       </c>
       <c r="Y9" s="20">
         <v>9.92</v>
       </c>
       <c r="Z9" s="20">
         <v>10.48</v>
       </c>
       <c r="AA9" s="20">
         <v>10.029999999999999</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="19">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="AC9" s="19">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="20">
         <v>13.28</v>
       </c>
       <c r="O10" s="20">
         <v>15.84</v>
       </c>
       <c r="P10" s="20">
         <v>14.57</v>
       </c>
       <c r="Q10" s="19">
@@ -1720,52 +1794,58 @@
       </c>
       <c r="T10" s="20">
         <v>15.96</v>
       </c>
       <c r="U10" s="20">
         <v>15.97</v>
       </c>
       <c r="V10" s="20">
         <v>16.05</v>
       </c>
       <c r="W10" s="20">
         <v>15.94</v>
       </c>
       <c r="X10" s="20">
         <v>15.71</v>
       </c>
       <c r="Y10" s="20">
         <v>15.68</v>
       </c>
       <c r="Z10" s="20">
         <v>16.100000000000001</v>
       </c>
       <c r="AA10" s="20">
         <v>15.27</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="19">
+        <v>14.8</v>
+      </c>
+      <c r="AC10" s="19">
+        <v>14.39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="20">
         <v>19.010000000000002</v>
       </c>
       <c r="O11" s="20">
         <v>21.17</v>
       </c>
       <c r="P11" s="20">
         <v>20.29</v>
       </c>
       <c r="Q11" s="19">
@@ -1779,52 +1859,58 @@
       </c>
       <c r="T11" s="20">
         <v>20.85</v>
       </c>
       <c r="U11" s="20">
         <v>20.87</v>
       </c>
       <c r="V11" s="20">
         <v>21.2</v>
       </c>
       <c r="W11" s="20">
         <v>21.27</v>
       </c>
       <c r="X11" s="20">
         <v>21.07</v>
       </c>
       <c r="Y11" s="20">
         <v>21.02</v>
       </c>
       <c r="Z11" s="20">
         <v>18.61</v>
       </c>
       <c r="AA11" s="20">
         <v>16.8</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="19">
+        <v>17.11</v>
+      </c>
+      <c r="AC11" s="19">
+        <v>17.16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="21">
         <v>4.6500000000000004</v>
       </c>
       <c r="O12" s="21">
         <v>6.12</v>
       </c>
       <c r="P12" s="21">
         <v>6</v>
       </c>
       <c r="Q12" s="19">
@@ -1838,64 +1924,70 @@
       </c>
       <c r="T12" s="21">
         <v>8.1999999999999993</v>
       </c>
       <c r="U12" s="21">
         <v>8.4499999999999993</v>
       </c>
       <c r="V12" s="21">
         <v>8.83</v>
       </c>
       <c r="W12" s="21">
         <v>8.89</v>
       </c>
       <c r="X12" s="21">
         <v>8.57</v>
       </c>
       <c r="Y12" s="21">
         <v>8.58</v>
       </c>
       <c r="Z12" s="21">
         <v>10.23</v>
       </c>
       <c r="AA12" s="21">
         <v>9.9</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="21">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="AC12" s="21">
+        <v>9.48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="17" t="s">
         <v>33</v>
       </c>
       <c r="Q13" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="A3:AA3"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General population growth rate</vt:lpstr>