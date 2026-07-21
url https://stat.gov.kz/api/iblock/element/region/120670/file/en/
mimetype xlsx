--- v1 (2026-06-29)
+++ v2 (2026-07-21)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General population growth rate" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="35">
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -758,142 +758,144 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC13"/>
+  <dimension ref="A3:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AD55"/>
-      <selection pane="bottomLeft" activeCell="AC9" sqref="AC9"/>
+      <selection pane="bottomLeft" activeCell="T23" sqref="T23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="7" customWidth="1"/>
     <col min="2" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
-    </row>
-    <row r="4" spans="1:29" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="AD3" s="41"/>
+    </row>
+    <row r="4" spans="1:30" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="L4" s="9"/>
-      <c r="AC4" s="32" t="s">
+      <c r="AD4" s="32" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:29" s="8" customFormat="1" ht="16.5" customHeight="1">
+    <row r="5" spans="1:30" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A5" s="35"/>
       <c r="B5" s="37">
         <v>2022</v>
       </c>
       <c r="C5" s="38"/>
       <c r="D5" s="38"/>
       <c r="E5" s="38"/>
       <c r="F5" s="38"/>
       <c r="G5" s="38"/>
       <c r="H5" s="38"/>
       <c r="I5" s="38"/>
       <c r="J5" s="38"/>
       <c r="K5" s="38"/>
       <c r="L5" s="38"/>
       <c r="M5" s="10"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AC5" s="40"/>
-    </row>
-    <row r="6" spans="1:29" s="8" customFormat="1" ht="15.75" customHeight="1">
+      <c r="AD5" s="40"/>
+    </row>
+    <row r="6" spans="1:30" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="36"/>
       <c r="B6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>8</v>
       </c>
@@ -935,52 +937,55 @@
       </c>
       <c r="V6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="W6" s="12" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="12" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AB6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="AC6" s="11" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="7" spans="1:29" s="8" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD6" s="11" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30" s="8" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="14">
         <v>1983</v>
       </c>
       <c r="C7" s="14">
         <v>1904</v>
       </c>
       <c r="D7" s="14">
         <v>1888</v>
       </c>
       <c r="E7" s="14">
         <v>1997</v>
       </c>
       <c r="F7" s="14">
         <v>2000</v>
       </c>
       <c r="G7" s="14">
         <v>2375</v>
       </c>
       <c r="H7" s="15">
         <v>2279</v>
       </c>
       <c r="I7" s="14">
@@ -1024,52 +1029,55 @@
       </c>
       <c r="V7" s="31">
         <v>2047</v>
       </c>
       <c r="W7" s="2">
         <v>1981</v>
       </c>
       <c r="X7" s="2">
         <v>1604</v>
       </c>
       <c r="Y7" s="2">
         <v>1807</v>
       </c>
       <c r="Z7" s="2">
         <v>1929</v>
       </c>
       <c r="AA7" s="2">
         <v>1514</v>
       </c>
       <c r="AB7" s="1">
         <v>1705</v>
       </c>
       <c r="AC7" s="1">
         <v>1637</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="AD7" s="2">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="N8" s="2">
         <v>522</v>
       </c>
       <c r="O8" s="2">
         <v>640</v>
       </c>
       <c r="P8" s="1">
         <v>556</v>
       </c>
       <c r="Q8" s="1">
         <v>627</v>
       </c>
       <c r="R8" s="2">
         <v>597</v>
       </c>
       <c r="S8" s="2">
         <v>577</v>
       </c>
       <c r="T8" s="2">
         <v>670</v>
       </c>
       <c r="U8" s="2">
@@ -1077,52 +1085,55 @@
       </c>
       <c r="V8" s="2">
         <v>663</v>
       </c>
       <c r="W8" s="2">
         <v>719</v>
       </c>
       <c r="X8" s="2">
         <v>601</v>
       </c>
       <c r="Y8" s="2">
         <v>646</v>
       </c>
       <c r="Z8" s="2">
         <v>674</v>
       </c>
       <c r="AA8" s="2">
         <v>540</v>
       </c>
       <c r="AB8" s="1">
         <v>606</v>
       </c>
       <c r="AC8" s="1">
         <v>566</v>
       </c>
-    </row>
-    <row r="9" spans="1:29" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="AD8" s="2">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="N9" s="2">
         <v>221</v>
       </c>
       <c r="O9" s="2">
         <v>219</v>
       </c>
       <c r="P9" s="1">
         <v>219</v>
       </c>
       <c r="Q9" s="1">
         <v>212</v>
       </c>
       <c r="R9" s="2">
         <v>179</v>
       </c>
       <c r="S9" s="2">
         <v>263</v>
       </c>
       <c r="T9" s="2">
         <v>254</v>
       </c>
       <c r="U9" s="2">
@@ -1130,52 +1141,55 @@
       </c>
       <c r="V9" s="2">
         <v>247</v>
       </c>
       <c r="W9" s="2">
         <v>224</v>
       </c>
       <c r="X9" s="2">
         <v>180</v>
       </c>
       <c r="Y9" s="2">
         <v>172</v>
       </c>
       <c r="Z9" s="2">
         <v>235</v>
       </c>
       <c r="AA9" s="2">
         <v>193</v>
       </c>
       <c r="AB9" s="1">
         <v>176</v>
       </c>
       <c r="AC9" s="1">
         <v>185</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" s="8" customFormat="1" ht="15.75" customHeight="1">
+      <c r="AD9" s="2">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="2">
         <v>235</v>
       </c>
       <c r="O10" s="2">
         <v>299</v>
       </c>
       <c r="P10" s="1">
         <v>215</v>
       </c>
       <c r="Q10" s="1">
         <v>296</v>
       </c>
       <c r="R10" s="2">
         <v>313</v>
       </c>
       <c r="S10" s="2">
         <v>273</v>
       </c>
       <c r="T10" s="2">
         <v>303</v>
       </c>
       <c r="U10" s="2">
@@ -1183,52 +1197,55 @@
       </c>
       <c r="V10" s="2">
         <v>287</v>
       </c>
       <c r="W10" s="2">
         <v>266</v>
       </c>
       <c r="X10" s="2">
         <v>228</v>
       </c>
       <c r="Y10" s="2">
         <v>272</v>
       </c>
       <c r="Z10" s="2">
         <v>285</v>
       </c>
       <c r="AA10" s="2">
         <v>229</v>
       </c>
       <c r="AB10" s="1">
         <v>246</v>
       </c>
       <c r="AC10" s="1">
         <v>225</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="AD10" s="2">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N11" s="2">
         <v>508</v>
       </c>
       <c r="O11" s="2">
         <v>570</v>
       </c>
       <c r="P11" s="1">
         <v>497</v>
       </c>
       <c r="Q11" s="1">
         <v>516</v>
       </c>
       <c r="R11" s="2">
         <v>550</v>
       </c>
       <c r="S11" s="2">
         <v>584</v>
       </c>
       <c r="T11" s="2">
         <v>588</v>
       </c>
       <c r="U11" s="2">
@@ -1236,52 +1253,55 @@
       </c>
       <c r="V11" s="2">
         <v>619</v>
       </c>
       <c r="W11" s="2">
         <v>584</v>
       </c>
       <c r="X11" s="2">
         <v>496</v>
       </c>
       <c r="Y11" s="2">
         <v>544</v>
       </c>
       <c r="Z11" s="2">
         <v>533</v>
       </c>
       <c r="AA11" s="2">
         <v>382</v>
       </c>
       <c r="AB11" s="1">
         <v>507</v>
       </c>
       <c r="AC11" s="1">
         <v>479</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="AD11" s="2">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="3">
         <v>92</v>
       </c>
       <c r="O12" s="3">
         <v>139</v>
       </c>
       <c r="P12" s="3">
         <v>114</v>
       </c>
       <c r="Q12" s="3">
@@ -1301,180 +1321,185 @@
       </c>
       <c r="V12" s="3">
         <v>231</v>
       </c>
       <c r="W12" s="3">
         <v>188</v>
       </c>
       <c r="X12" s="3">
         <v>99</v>
       </c>
       <c r="Y12" s="3">
         <v>173</v>
       </c>
       <c r="Z12" s="3">
         <v>202</v>
       </c>
       <c r="AA12" s="3">
         <v>170</v>
       </c>
       <c r="AB12" s="3">
         <v>170</v>
       </c>
       <c r="AC12" s="3">
         <v>182</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="3">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="Q13" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="A3:AD3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC13"/>
+  <dimension ref="A3:AD13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="AA6" sqref="AA6"/>
+      <selection pane="bottomLeft" activeCell="AD9" sqref="AD9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="7" customWidth="1"/>
     <col min="2" max="7" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
-    </row>
-    <row r="4" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD3" s="41"/>
+    </row>
+    <row r="4" spans="1:30" ht="15.75" customHeight="1">
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="E4" s="23"/>
-      <c r="AC4" s="33" t="s">
+      <c r="AD4" s="33" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:30">
       <c r="A5" s="42"/>
       <c r="B5" s="37">
         <v>2022</v>
       </c>
       <c r="C5" s="38"/>
       <c r="D5" s="38"/>
       <c r="E5" s="38"/>
       <c r="F5" s="38"/>
       <c r="G5" s="38"/>
       <c r="H5" s="38"/>
       <c r="I5" s="38"/>
       <c r="J5" s="38"/>
       <c r="K5" s="38"/>
       <c r="L5" s="38"/>
       <c r="M5" s="10"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AC5" s="40"/>
-    </row>
-    <row r="6" spans="1:29" ht="28.5" customHeight="1">
+      <c r="AD5" s="40"/>
+    </row>
+    <row r="6" spans="1:30" ht="28.5" customHeight="1">
       <c r="A6" s="42"/>
       <c r="B6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>17</v>
       </c>
@@ -1516,52 +1541,55 @@
       </c>
       <c r="V6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="W6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="12" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AB6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AC6" s="12" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="26">
         <v>19.850000000000001</v>
       </c>
       <c r="C7" s="26">
         <v>20.43</v>
       </c>
       <c r="D7" s="26">
         <v>19.91</v>
       </c>
       <c r="E7" s="26">
         <v>20.079999999999998</v>
       </c>
       <c r="F7" s="26">
         <v>20.079999999999998</v>
       </c>
       <c r="G7" s="26">
         <v>20.81</v>
       </c>
       <c r="H7" s="26">
         <v>21.1</v>
       </c>
       <c r="I7" s="26">
@@ -1605,52 +1633,55 @@
       </c>
       <c r="V7" s="20">
         <v>17.45</v>
       </c>
       <c r="W7" s="29">
         <v>17.54</v>
       </c>
       <c r="X7" s="20">
         <v>17.350000000000001</v>
       </c>
       <c r="Y7" s="29">
         <v>17.3</v>
       </c>
       <c r="Z7" s="20">
         <v>17.22</v>
       </c>
       <c r="AA7" s="20">
         <v>16.22</v>
       </c>
       <c r="AB7" s="19">
         <v>15.91</v>
       </c>
       <c r="AC7" s="19">
         <v>15.74</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" ht="17.25" customHeight="1">
+      <c r="AD7" s="19">
+        <v>15.28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="17.25" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="28"/>
       <c r="D8" s="28"/>
       <c r="E8" s="28"/>
       <c r="F8" s="28"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
       <c r="M8" s="28"/>
       <c r="N8" s="20">
         <v>25.48</v>
       </c>
       <c r="O8" s="20">
         <v>29.74</v>
       </c>
       <c r="P8" s="20">
         <v>28.83</v>
       </c>
       <c r="Q8" s="19">
@@ -1670,52 +1701,55 @@
       </c>
       <c r="V8" s="20">
         <v>30.56</v>
       </c>
       <c r="W8" s="20">
         <v>31.01</v>
       </c>
       <c r="X8" s="20">
         <v>30.95</v>
       </c>
       <c r="Y8" s="20">
         <v>30.99</v>
       </c>
       <c r="Z8" s="20">
         <v>30.14</v>
       </c>
       <c r="AA8" s="20">
         <v>28.55</v>
       </c>
       <c r="AB8" s="19">
         <v>28.06</v>
       </c>
       <c r="AC8" s="19">
         <v>27.6</v>
       </c>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8" s="19">
+        <v>26.75</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="20">
         <v>9.7100000000000009</v>
       </c>
       <c r="O9" s="20">
         <v>10.15</v>
       </c>
       <c r="P9" s="20">
         <v>9.9700000000000006</v>
       </c>
       <c r="Q9" s="19">
@@ -1735,52 +1769,55 @@
       </c>
       <c r="V9" s="20">
         <v>10.39</v>
       </c>
       <c r="W9" s="20">
         <v>10.33</v>
       </c>
       <c r="X9" s="20">
         <v>10.14</v>
       </c>
       <c r="Y9" s="20">
         <v>9.92</v>
       </c>
       <c r="Z9" s="20">
         <v>10.48</v>
       </c>
       <c r="AA9" s="20">
         <v>10.029999999999999</v>
       </c>
       <c r="AB9" s="19">
         <v>9.2799999999999994</v>
       </c>
       <c r="AC9" s="19">
         <v>9.1</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="19">
+        <v>9.02</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="20">
         <v>13.28</v>
       </c>
       <c r="O10" s="20">
         <v>15.84</v>
       </c>
       <c r="P10" s="20">
         <v>14.57</v>
       </c>
       <c r="Q10" s="19">
@@ -1800,52 +1837,55 @@
       </c>
       <c r="V10" s="20">
         <v>16.05</v>
       </c>
       <c r="W10" s="20">
         <v>15.94</v>
       </c>
       <c r="X10" s="20">
         <v>15.71</v>
       </c>
       <c r="Y10" s="20">
         <v>15.68</v>
       </c>
       <c r="Z10" s="20">
         <v>16.100000000000001</v>
       </c>
       <c r="AA10" s="20">
         <v>15.27</v>
       </c>
       <c r="AB10" s="19">
         <v>14.8</v>
       </c>
       <c r="AC10" s="19">
         <v>14.39</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="19">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="20">
         <v>19.010000000000002</v>
       </c>
       <c r="O11" s="20">
         <v>21.17</v>
       </c>
       <c r="P11" s="20">
         <v>20.29</v>
       </c>
       <c r="Q11" s="19">
@@ -1865,52 +1905,55 @@
       </c>
       <c r="V11" s="20">
         <v>21.2</v>
       </c>
       <c r="W11" s="20">
         <v>21.27</v>
       </c>
       <c r="X11" s="20">
         <v>21.07</v>
       </c>
       <c r="Y11" s="20">
         <v>21.02</v>
       </c>
       <c r="Z11" s="20">
         <v>18.61</v>
       </c>
       <c r="AA11" s="20">
         <v>16.8</v>
       </c>
       <c r="AB11" s="19">
         <v>17.11</v>
       </c>
       <c r="AC11" s="19">
         <v>17.16</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="19">
+        <v>16.82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="21">
         <v>4.6500000000000004</v>
       </c>
       <c r="O12" s="21">
         <v>6.12</v>
       </c>
       <c r="P12" s="21">
         <v>6</v>
       </c>
       <c r="Q12" s="19">
@@ -1930,64 +1973,67 @@
       </c>
       <c r="V12" s="21">
         <v>8.83</v>
       </c>
       <c r="W12" s="21">
         <v>8.89</v>
       </c>
       <c r="X12" s="21">
         <v>8.57</v>
       </c>
       <c r="Y12" s="21">
         <v>8.58</v>
       </c>
       <c r="Z12" s="21">
         <v>10.23</v>
       </c>
       <c r="AA12" s="21">
         <v>9.9</v>
       </c>
       <c r="AB12" s="21">
         <v>9.4600000000000009</v>
       </c>
       <c r="AC12" s="21">
         <v>9.48</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="21">
+        <v>9.1199999999999992</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="17" t="s">
         <v>33</v>
       </c>
       <c r="Q13" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="A3:AD3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General population growth rate</vt:lpstr>