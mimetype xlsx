--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General population growth rate" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="35">
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -758,144 +758,146 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD13"/>
+  <dimension ref="A3:AE13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AD55"/>
-      <selection pane="bottomLeft" activeCell="T23" sqref="T23"/>
+      <selection pane="bottomLeft" activeCell="T28" sqref="T28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="7" customWidth="1"/>
     <col min="2" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AD3" s="41"/>
+      <c r="AE3" s="41"/>
     </row>
-    <row r="4" spans="1:30" s="8" customFormat="1" ht="16.5" customHeight="1">
+    <row r="4" spans="1:31" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="L4" s="9"/>
-      <c r="AD4" s="32" t="s">
+      <c r="AE4" s="32" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:30" s="8" customFormat="1" ht="16.5" customHeight="1">
+    <row r="5" spans="1:31" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A5" s="35"/>
       <c r="B5" s="37">
         <v>2022</v>
       </c>
       <c r="C5" s="38"/>
       <c r="D5" s="38"/>
       <c r="E5" s="38"/>
       <c r="F5" s="38"/>
       <c r="G5" s="38"/>
       <c r="H5" s="38"/>
       <c r="I5" s="38"/>
       <c r="J5" s="38"/>
       <c r="K5" s="38"/>
       <c r="L5" s="38"/>
       <c r="M5" s="10"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AC5" s="40"/>
       <c r="AD5" s="40"/>
+      <c r="AE5" s="40"/>
     </row>
-    <row r="6" spans="1:30" s="8" customFormat="1" ht="15.75" customHeight="1">
+    <row r="6" spans="1:31" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="36"/>
       <c r="B6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>8</v>
       </c>
@@ -940,52 +942,55 @@
       </c>
       <c r="W6" s="12" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="12" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AB6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="AC6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="AD6" s="11" t="s">
         <v>5</v>
       </c>
+      <c r="AE6" s="11" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="7" spans="1:30" s="8" customFormat="1" ht="14.25" customHeight="1">
+    <row r="7" spans="1:31" s="8" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="14">
         <v>1983</v>
       </c>
       <c r="C7" s="14">
         <v>1904</v>
       </c>
       <c r="D7" s="14">
         <v>1888</v>
       </c>
       <c r="E7" s="14">
         <v>1997</v>
       </c>
       <c r="F7" s="14">
         <v>2000</v>
       </c>
       <c r="G7" s="14">
         <v>2375</v>
       </c>
       <c r="H7" s="15">
         <v>2279</v>
       </c>
       <c r="I7" s="14">
@@ -1032,52 +1037,55 @@
       </c>
       <c r="W7" s="2">
         <v>1981</v>
       </c>
       <c r="X7" s="2">
         <v>1604</v>
       </c>
       <c r="Y7" s="2">
         <v>1807</v>
       </c>
       <c r="Z7" s="2">
         <v>1929</v>
       </c>
       <c r="AA7" s="2">
         <v>1514</v>
       </c>
       <c r="AB7" s="1">
         <v>1705</v>
       </c>
       <c r="AC7" s="1">
         <v>1637</v>
       </c>
       <c r="AD7" s="2">
         <v>1502</v>
       </c>
+      <c r="AE7" s="2">
+        <v>1772</v>
+      </c>
     </row>
-    <row r="8" spans="1:30" s="8" customFormat="1" ht="15" customHeight="1">
+    <row r="8" spans="1:31" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="N8" s="2">
         <v>522</v>
       </c>
       <c r="O8" s="2">
         <v>640</v>
       </c>
       <c r="P8" s="1">
         <v>556</v>
       </c>
       <c r="Q8" s="1">
         <v>627</v>
       </c>
       <c r="R8" s="2">
         <v>597</v>
       </c>
       <c r="S8" s="2">
         <v>577</v>
       </c>
       <c r="T8" s="2">
         <v>670</v>
       </c>
       <c r="U8" s="2">
@@ -1088,52 +1096,55 @@
       </c>
       <c r="W8" s="2">
         <v>719</v>
       </c>
       <c r="X8" s="2">
         <v>601</v>
       </c>
       <c r="Y8" s="2">
         <v>646</v>
       </c>
       <c r="Z8" s="2">
         <v>674</v>
       </c>
       <c r="AA8" s="2">
         <v>540</v>
       </c>
       <c r="AB8" s="1">
         <v>606</v>
       </c>
       <c r="AC8" s="1">
         <v>566</v>
       </c>
       <c r="AD8" s="2">
         <v>523</v>
       </c>
+      <c r="AE8" s="2">
+        <v>672</v>
+      </c>
     </row>
-    <row r="9" spans="1:30" s="8" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:31" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="N9" s="2">
         <v>221</v>
       </c>
       <c r="O9" s="2">
         <v>219</v>
       </c>
       <c r="P9" s="1">
         <v>219</v>
       </c>
       <c r="Q9" s="1">
         <v>212</v>
       </c>
       <c r="R9" s="2">
         <v>179</v>
       </c>
       <c r="S9" s="2">
         <v>263</v>
       </c>
       <c r="T9" s="2">
         <v>254</v>
       </c>
       <c r="U9" s="2">
@@ -1144,52 +1155,55 @@
       </c>
       <c r="W9" s="2">
         <v>224</v>
       </c>
       <c r="X9" s="2">
         <v>180</v>
       </c>
       <c r="Y9" s="2">
         <v>172</v>
       </c>
       <c r="Z9" s="2">
         <v>235</v>
       </c>
       <c r="AA9" s="2">
         <v>193</v>
       </c>
       <c r="AB9" s="1">
         <v>176</v>
       </c>
       <c r="AC9" s="1">
         <v>185</v>
       </c>
       <c r="AD9" s="2">
         <v>196</v>
       </c>
+      <c r="AE9" s="2">
+        <v>222</v>
+      </c>
     </row>
-    <row r="10" spans="1:30" s="8" customFormat="1" ht="15.75" customHeight="1">
+    <row r="10" spans="1:31" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="2">
         <v>235</v>
       </c>
       <c r="O10" s="2">
         <v>299</v>
       </c>
       <c r="P10" s="1">
         <v>215</v>
       </c>
       <c r="Q10" s="1">
         <v>296</v>
       </c>
       <c r="R10" s="2">
         <v>313</v>
       </c>
       <c r="S10" s="2">
         <v>273</v>
       </c>
       <c r="T10" s="2">
         <v>303</v>
       </c>
       <c r="U10" s="2">
@@ -1200,52 +1214,55 @@
       </c>
       <c r="W10" s="2">
         <v>266</v>
       </c>
       <c r="X10" s="2">
         <v>228</v>
       </c>
       <c r="Y10" s="2">
         <v>272</v>
       </c>
       <c r="Z10" s="2">
         <v>285</v>
       </c>
       <c r="AA10" s="2">
         <v>229</v>
       </c>
       <c r="AB10" s="1">
         <v>246</v>
       </c>
       <c r="AC10" s="1">
         <v>225</v>
       </c>
       <c r="AD10" s="2">
         <v>186</v>
       </c>
+      <c r="AE10" s="2">
+        <v>217</v>
+      </c>
     </row>
-    <row r="11" spans="1:30" s="8" customFormat="1" ht="16.5" customHeight="1">
+    <row r="11" spans="1:31" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N11" s="2">
         <v>508</v>
       </c>
       <c r="O11" s="2">
         <v>570</v>
       </c>
       <c r="P11" s="1">
         <v>497</v>
       </c>
       <c r="Q11" s="1">
         <v>516</v>
       </c>
       <c r="R11" s="2">
         <v>550</v>
       </c>
       <c r="S11" s="2">
         <v>584</v>
       </c>
       <c r="T11" s="2">
         <v>588</v>
       </c>
       <c r="U11" s="2">
@@ -1256,52 +1273,55 @@
       </c>
       <c r="W11" s="2">
         <v>584</v>
       </c>
       <c r="X11" s="2">
         <v>496</v>
       </c>
       <c r="Y11" s="2">
         <v>544</v>
       </c>
       <c r="Z11" s="2">
         <v>533</v>
       </c>
       <c r="AA11" s="2">
         <v>382</v>
       </c>
       <c r="AB11" s="1">
         <v>507</v>
       </c>
       <c r="AC11" s="1">
         <v>479</v>
       </c>
       <c r="AD11" s="2">
         <v>444</v>
       </c>
+      <c r="AE11" s="2">
+        <v>477</v>
+      </c>
     </row>
-    <row r="12" spans="1:30" s="8" customFormat="1" ht="16.5" customHeight="1">
+    <row r="12" spans="1:31" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="3">
         <v>92</v>
       </c>
       <c r="O12" s="3">
         <v>139</v>
       </c>
       <c r="P12" s="3">
         <v>114</v>
       </c>
       <c r="Q12" s="3">
@@ -1324,182 +1344,187 @@
       </c>
       <c r="W12" s="3">
         <v>188</v>
       </c>
       <c r="X12" s="3">
         <v>99</v>
       </c>
       <c r="Y12" s="3">
         <v>173</v>
       </c>
       <c r="Z12" s="3">
         <v>202</v>
       </c>
       <c r="AA12" s="3">
         <v>170</v>
       </c>
       <c r="AB12" s="3">
         <v>170</v>
       </c>
       <c r="AC12" s="3">
         <v>182</v>
       </c>
       <c r="AD12" s="3">
         <v>153</v>
       </c>
+      <c r="AE12" s="3">
+        <v>184</v>
+      </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="Q13" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD13"/>
+  <dimension ref="A3:AE13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="AD9" sqref="AD9"/>
+      <selection pane="bottomLeft" activeCell="R18" sqref="R18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="7" customWidth="1"/>
     <col min="2" max="7" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AD3" s="41"/>
+      <c r="AE3" s="41"/>
     </row>
-    <row r="4" spans="1:30" ht="15.75" customHeight="1">
+    <row r="4" spans="1:31" ht="15.75" customHeight="1">
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="E4" s="23"/>
-      <c r="AD4" s="33" t="s">
+      <c r="AE4" s="33" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" s="42"/>
       <c r="B5" s="37">
         <v>2022</v>
       </c>
       <c r="C5" s="38"/>
       <c r="D5" s="38"/>
       <c r="E5" s="38"/>
       <c r="F5" s="38"/>
       <c r="G5" s="38"/>
       <c r="H5" s="38"/>
       <c r="I5" s="38"/>
       <c r="J5" s="38"/>
       <c r="K5" s="38"/>
       <c r="L5" s="38"/>
       <c r="M5" s="10"/>
       <c r="N5" s="39">
         <v>2025</v>
       </c>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
       <c r="U5" s="40"/>
       <c r="V5" s="40"/>
       <c r="W5" s="40"/>
       <c r="X5" s="40"/>
       <c r="Y5" s="40"/>
       <c r="Z5" s="39">
         <v>2026</v>
       </c>
       <c r="AA5" s="40"/>
       <c r="AB5" s="40"/>
       <c r="AC5" s="40"/>
       <c r="AD5" s="40"/>
+      <c r="AE5" s="40"/>
     </row>
-    <row r="6" spans="1:30" ht="28.5" customHeight="1">
+    <row r="6" spans="1:31" ht="28.5" customHeight="1">
       <c r="A6" s="42"/>
       <c r="B6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>17</v>
       </c>
@@ -1544,52 +1569,55 @@
       </c>
       <c r="W6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="12" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AB6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AC6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AD6" s="12" t="s">
         <v>14</v>
       </c>
+      <c r="AE6" s="12" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="26">
         <v>19.850000000000001</v>
       </c>
       <c r="C7" s="26">
         <v>20.43</v>
       </c>
       <c r="D7" s="26">
         <v>19.91</v>
       </c>
       <c r="E7" s="26">
         <v>20.079999999999998</v>
       </c>
       <c r="F7" s="26">
         <v>20.079999999999998</v>
       </c>
       <c r="G7" s="26">
         <v>20.81</v>
       </c>
       <c r="H7" s="26">
         <v>21.1</v>
       </c>
       <c r="I7" s="26">
@@ -1636,52 +1664,55 @@
       </c>
       <c r="W7" s="29">
         <v>17.54</v>
       </c>
       <c r="X7" s="20">
         <v>17.350000000000001</v>
       </c>
       <c r="Y7" s="29">
         <v>17.3</v>
       </c>
       <c r="Z7" s="20">
         <v>17.22</v>
       </c>
       <c r="AA7" s="20">
         <v>16.22</v>
       </c>
       <c r="AB7" s="19">
         <v>15.91</v>
       </c>
       <c r="AC7" s="19">
         <v>15.74</v>
       </c>
       <c r="AD7" s="19">
         <v>15.28</v>
       </c>
+      <c r="AE7" s="20">
+        <v>15.47</v>
+      </c>
     </row>
-    <row r="8" spans="1:30" ht="17.25" customHeight="1">
+    <row r="8" spans="1:31" ht="17.25" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="28"/>
       <c r="D8" s="28"/>
       <c r="E8" s="28"/>
       <c r="F8" s="28"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
       <c r="M8" s="28"/>
       <c r="N8" s="20">
         <v>25.48</v>
       </c>
       <c r="O8" s="20">
         <v>29.74</v>
       </c>
       <c r="P8" s="20">
         <v>28.83</v>
       </c>
       <c r="Q8" s="19">
@@ -1704,52 +1735,55 @@
       </c>
       <c r="W8" s="20">
         <v>31.01</v>
       </c>
       <c r="X8" s="20">
         <v>30.95</v>
       </c>
       <c r="Y8" s="20">
         <v>30.99</v>
       </c>
       <c r="Z8" s="20">
         <v>30.14</v>
       </c>
       <c r="AA8" s="20">
         <v>28.55</v>
       </c>
       <c r="AB8" s="19">
         <v>28.06</v>
       </c>
       <c r="AC8" s="19">
         <v>27.6</v>
       </c>
       <c r="AD8" s="19">
         <v>26.75</v>
       </c>
+      <c r="AE8" s="20">
+        <v>27.46</v>
+      </c>
     </row>
-    <row r="9" spans="1:30">
+    <row r="9" spans="1:31">
       <c r="A9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="20">
         <v>9.7100000000000009</v>
       </c>
       <c r="O9" s="20">
         <v>10.15</v>
       </c>
       <c r="P9" s="20">
         <v>9.9700000000000006</v>
       </c>
       <c r="Q9" s="19">
@@ -1772,52 +1806,55 @@
       </c>
       <c r="W9" s="20">
         <v>10.33</v>
       </c>
       <c r="X9" s="20">
         <v>10.14</v>
       </c>
       <c r="Y9" s="20">
         <v>9.92</v>
       </c>
       <c r="Z9" s="20">
         <v>10.48</v>
       </c>
       <c r="AA9" s="20">
         <v>10.029999999999999</v>
       </c>
       <c r="AB9" s="19">
         <v>9.2799999999999994</v>
       </c>
       <c r="AC9" s="19">
         <v>9.1</v>
       </c>
       <c r="AD9" s="19">
         <v>9.02</v>
       </c>
+      <c r="AE9" s="20">
+        <v>9.23</v>
+      </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="20">
         <v>13.28</v>
       </c>
       <c r="O10" s="20">
         <v>15.84</v>
       </c>
       <c r="P10" s="20">
         <v>14.57</v>
       </c>
       <c r="Q10" s="19">
@@ -1840,52 +1877,55 @@
       </c>
       <c r="W10" s="20">
         <v>15.94</v>
       </c>
       <c r="X10" s="20">
         <v>15.71</v>
       </c>
       <c r="Y10" s="20">
         <v>15.68</v>
       </c>
       <c r="Z10" s="20">
         <v>16.100000000000001</v>
       </c>
       <c r="AA10" s="20">
         <v>15.27</v>
       </c>
       <c r="AB10" s="19">
         <v>14.8</v>
       </c>
       <c r="AC10" s="19">
         <v>14.39</v>
       </c>
       <c r="AD10" s="19">
         <v>13.6</v>
       </c>
+      <c r="AE10" s="20">
+        <v>13.45</v>
+      </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="20">
         <v>19.010000000000002</v>
       </c>
       <c r="O11" s="20">
         <v>21.17</v>
       </c>
       <c r="P11" s="20">
         <v>20.29</v>
       </c>
       <c r="Q11" s="19">
@@ -1908,52 +1948,55 @@
       </c>
       <c r="W11" s="20">
         <v>21.27</v>
       </c>
       <c r="X11" s="20">
         <v>21.07</v>
       </c>
       <c r="Y11" s="20">
         <v>21.02</v>
       </c>
       <c r="Z11" s="20">
         <v>18.61</v>
       </c>
       <c r="AA11" s="20">
         <v>16.8</v>
       </c>
       <c r="AB11" s="19">
         <v>17.11</v>
       </c>
       <c r="AC11" s="19">
         <v>17.16</v>
       </c>
       <c r="AD11" s="19">
         <v>16.82</v>
       </c>
+      <c r="AE11" s="20">
+        <v>16.89</v>
+      </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="21">
         <v>4.6500000000000004</v>
       </c>
       <c r="O12" s="21">
         <v>6.12</v>
       </c>
       <c r="P12" s="21">
         <v>6</v>
       </c>
       <c r="Q12" s="19">
@@ -1976,64 +2019,67 @@
       </c>
       <c r="W12" s="21">
         <v>8.89</v>
       </c>
       <c r="X12" s="21">
         <v>8.57</v>
       </c>
       <c r="Y12" s="21">
         <v>8.58</v>
       </c>
       <c r="Z12" s="21">
         <v>10.23</v>
       </c>
       <c r="AA12" s="21">
         <v>9.9</v>
       </c>
       <c r="AB12" s="21">
         <v>9.4600000000000009</v>
       </c>
       <c r="AC12" s="21">
         <v>9.48</v>
       </c>
       <c r="AD12" s="21">
         <v>9.1199999999999992</v>
       </c>
+      <c r="AE12" s="21">
+        <v>9.2100000000000009</v>
+      </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" s="17" t="s">
         <v>33</v>
       </c>
       <c r="Q13" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General population growth rate</vt:lpstr>