--- v3 (2026-08-11)
+++ v4 (2026-09-27)
@@ -1,63 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Total population" sheetId="1" r:id="rId1"/>
-    <sheet name="General population growth rate" sheetId="4" r:id="rId2"/>
+    <sheet name="Metadata " sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="Total population" sheetId="1" r:id="rId3"/>
+    <sheet name="General population growth rate" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="78">
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -118,60 +122,189 @@
     <t>Abay district</t>
   </si>
   <si>
     <t xml:space="preserve">Al-Farabi </t>
   </si>
   <si>
     <t xml:space="preserve">Enbekshi </t>
   </si>
   <si>
     <t xml:space="preserve">Karatau </t>
   </si>
   <si>
     <t>Natural increase (decrease) in the population*</t>
   </si>
   <si>
     <t>General rate of natural increase (decrease)*</t>
   </si>
   <si>
     <t>* Data is generated by  the date of civil registration of birth and death*.</t>
   </si>
   <si>
     <t>* Data is generated by  the date of civil registration of birth and death.</t>
   </si>
   <si>
     <t>Turan</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Natural population growth (decline)</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The difference between the number of births and deaths by region </t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calculated </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calculation method </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The statistics of natural growth in the Republic of Kazakhstan are based on the registration of birth and death certificates in the civil registration authorities </t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> To generate current data on the statistics of natural population growth, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO "State Corporation "Government for Citizens", conducted outside the statistical work plan, are used </t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>The data is based on the date of registration of birth and death certificates</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date of last update</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of the next update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible structural unit  </t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Nartaeva Aidana Djurabaevna</t>
+  </si>
+  <si>
+    <t>7 7252 395076</t>
+  </si>
+  <si>
+    <t>a.nartaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -191,60 +324,121 @@
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -324,189 +518,258 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="7"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 4" xfId="5"/>
+    <cellStyle name="Обычный 2 8" xfId="8"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -749,1356 +1012,1668 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE13"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="48.7109375" style="38" customWidth="1"/>
+    <col min="2" max="2" width="69.5703125" style="38" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="38"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="12.75">
+      <c r="A1" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="37">
+        <v>612301</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="12.75">
+      <c r="A2" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="39" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75">
+      <c r="A3" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="39" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75">
+      <c r="A4" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75">
+      <c r="A5" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75">
+      <c r="A6" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75">
+      <c r="A7" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="54.75" customHeight="1">
+      <c r="A9" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="12.75">
+      <c r="A10" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75">
+      <c r="A11" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="41" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="12.75">
+      <c r="A12" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="46" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75">
+      <c r="A13" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75">
+      <c r="A14" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75">
+      <c r="A15" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="43">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75">
+      <c r="A16" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="43">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75">
+      <c r="A17" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75">
+      <c r="A18" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75">
+      <c r="A19" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75">
+      <c r="A20" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>76</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B20" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.7109375" style="48" customWidth="1"/>
+    <col min="2" max="2" width="99" style="48" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="48"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="49" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="49" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="49" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="49" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="49" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="50"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="51" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="50"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="50"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="52"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="53" t="s">
+        <v>77</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AF13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AD55"/>
-      <selection pane="bottomLeft" activeCell="T28" sqref="T28"/>
+      <selection pane="bottomLeft" activeCell="Q35" sqref="Q35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="7" customWidth="1"/>
     <col min="2" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:31">
-      <c r="A3" s="41" t="s">
+    <row r="1" spans="1:32">
+      <c r="A1" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="41"/>
-[...32 lines deleted...]
-      <c r="AE4" s="32" t="s">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
+      <c r="AE1" s="34"/>
+    </row>
+    <row r="2" spans="1:32" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="L2" s="9"/>
+      <c r="AF2" s="31" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:31" s="8" customFormat="1" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="37">
+    <row r="3" spans="1:32" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A3" s="54"/>
+      <c r="B3" s="56">
         <v>2022</v>
       </c>
-      <c r="C5" s="38"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="58">
         <v>2025</v>
       </c>
-      <c r="O5" s="40"/>
-[...10 lines deleted...]
-      <c r="Z5" s="39">
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="58">
         <v>2026</v>
       </c>
-      <c r="AA5" s="40"/>
-[...7 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="AA3" s="59"/>
+      <c r="AB3" s="59"/>
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="59"/>
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="59"/>
+    </row>
+    <row r="4" spans="1:32" s="8" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A4" s="55"/>
+      <c r="B4" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="C4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="13" t="s">
+      <c r="D4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="E4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="12" t="s">
+      <c r="F4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="12" t="s">
+      <c r="G4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="12" t="s">
+      <c r="H4" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="12" t="s">
+      <c r="I4" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="12" t="s">
+      <c r="J4" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="K6" s="12" t="s">
+      <c r="K4" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="L6" s="12" t="s">
+      <c r="L4" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="12" t="s">
+      <c r="M4" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="11" t="s">
+      <c r="N4" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="O6" s="11" t="s">
+      <c r="O4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="P6" s="11" t="s">
+      <c r="P4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="Q6" s="11" t="s">
+      <c r="Q4" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="11" t="s">
+      <c r="R4" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="S6" s="11" t="s">
+      <c r="S4" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="T6" s="11" t="s">
+      <c r="T4" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="U6" s="12" t="s">
+      <c r="U4" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="V6" s="12" t="s">
+      <c r="V4" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="W6" s="12" t="s">
+      <c r="W4" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="X6" s="12" t="s">
+      <c r="X4" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="Y6" s="12" t="s">
+      <c r="Y4" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="Z6" s="11" t="s">
+      <c r="Z4" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="AA6" s="11" t="s">
+      <c r="AA4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="AB6" s="11" t="s">
+      <c r="AB4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AC6" s="11" t="s">
+      <c r="AC4" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="AD6" s="11" t="s">
+      <c r="AD4" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="AE6" s="11" t="s">
+      <c r="AE4" s="11" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="AF4" s="11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32" s="8" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="14">
+      <c r="B5" s="14">
         <v>1983</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C5" s="14">
         <v>1904</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D5" s="14">
         <v>1888</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E5" s="14">
         <v>1997</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F5" s="14">
         <v>2000</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G5" s="14">
         <v>2375</v>
       </c>
-      <c r="H7" s="15">
+      <c r="H5" s="15">
         <v>2279</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I5" s="14">
         <v>2448</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J5" s="14">
         <v>2564</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K5" s="14">
         <v>2332</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L5" s="14">
         <v>2593</v>
       </c>
-      <c r="M7" s="16">
+      <c r="M5" s="16">
         <v>2216</v>
       </c>
-      <c r="N7" s="31">
+      <c r="N5" s="30">
         <v>1578</v>
       </c>
+      <c r="O5" s="2">
+        <v>1867</v>
+      </c>
+      <c r="P5" s="1">
+        <v>1601</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>1821</v>
+      </c>
+      <c r="R5" s="2">
+        <v>1817</v>
+      </c>
+      <c r="S5" s="30">
+        <v>1915</v>
+      </c>
+      <c r="T5" s="2">
+        <v>2016</v>
+      </c>
+      <c r="U5" s="2">
+        <v>1995</v>
+      </c>
+      <c r="V5" s="30">
+        <v>2047</v>
+      </c>
+      <c r="W5" s="2">
+        <v>1981</v>
+      </c>
+      <c r="X5" s="2">
+        <v>1604</v>
+      </c>
+      <c r="Y5" s="2">
+        <v>1807</v>
+      </c>
+      <c r="Z5" s="2">
+        <v>1929</v>
+      </c>
+      <c r="AA5" s="2">
+        <v>1514</v>
+      </c>
+      <c r="AB5" s="1">
+        <v>1705</v>
+      </c>
+      <c r="AC5" s="1">
+        <v>1637</v>
+      </c>
+      <c r="AD5" s="2">
+        <v>1502</v>
+      </c>
+      <c r="AE5" s="2">
+        <v>1772</v>
+      </c>
+      <c r="AF5" s="2">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="N6" s="2">
+        <v>522</v>
+      </c>
+      <c r="O6" s="2">
+        <v>640</v>
+      </c>
+      <c r="P6" s="1">
+        <v>556</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>627</v>
+      </c>
+      <c r="R6" s="2">
+        <v>597</v>
+      </c>
+      <c r="S6" s="2">
+        <v>577</v>
+      </c>
+      <c r="T6" s="2">
+        <v>670</v>
+      </c>
+      <c r="U6" s="2">
+        <v>677</v>
+      </c>
+      <c r="V6" s="2">
+        <v>663</v>
+      </c>
+      <c r="W6" s="2">
+        <v>719</v>
+      </c>
+      <c r="X6" s="2">
+        <v>601</v>
+      </c>
+      <c r="Y6" s="2">
+        <v>646</v>
+      </c>
+      <c r="Z6" s="2">
+        <v>674</v>
+      </c>
+      <c r="AA6" s="2">
+        <v>540</v>
+      </c>
+      <c r="AB6" s="1">
+        <v>606</v>
+      </c>
+      <c r="AC6" s="1">
+        <v>566</v>
+      </c>
+      <c r="AD6" s="2">
+        <v>523</v>
+      </c>
+      <c r="AE6" s="2">
+        <v>672</v>
+      </c>
+      <c r="AF6" s="2">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N7" s="2">
+        <v>221</v>
+      </c>
       <c r="O7" s="2">
-        <v>1867</v>
+        <v>219</v>
       </c>
       <c r="P7" s="1">
-        <v>1601</v>
+        <v>219</v>
       </c>
       <c r="Q7" s="1">
-        <v>1821</v>
+        <v>212</v>
       </c>
       <c r="R7" s="2">
-        <v>1817</v>
-[...2 lines deleted...]
-        <v>1915</v>
+        <v>179</v>
+      </c>
+      <c r="S7" s="2">
+        <v>263</v>
       </c>
       <c r="T7" s="2">
-        <v>2016</v>
+        <v>254</v>
       </c>
       <c r="U7" s="2">
-        <v>1995</v>
-[...2 lines deleted...]
-        <v>2047</v>
+        <v>271</v>
+      </c>
+      <c r="V7" s="2">
+        <v>247</v>
       </c>
       <c r="W7" s="2">
-        <v>1981</v>
+        <v>224</v>
       </c>
       <c r="X7" s="2">
-        <v>1604</v>
+        <v>180</v>
       </c>
       <c r="Y7" s="2">
-        <v>1807</v>
+        <v>172</v>
       </c>
       <c r="Z7" s="2">
-        <v>1929</v>
+        <v>235</v>
       </c>
       <c r="AA7" s="2">
-        <v>1514</v>
+        <v>193</v>
       </c>
       <c r="AB7" s="1">
-        <v>1705</v>
+        <v>176</v>
       </c>
       <c r="AC7" s="1">
-        <v>1637</v>
+        <v>185</v>
       </c>
       <c r="AD7" s="2">
-        <v>1502</v>
+        <v>196</v>
       </c>
       <c r="AE7" s="2">
-        <v>1772</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:31" s="8" customFormat="1" ht="15" customHeight="1">
+        <v>222</v>
+      </c>
+      <c r="AF7" s="2">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="N8" s="2">
-        <v>522</v>
+        <v>235</v>
       </c>
       <c r="O8" s="2">
-        <v>640</v>
+        <v>299</v>
       </c>
       <c r="P8" s="1">
-        <v>556</v>
+        <v>215</v>
       </c>
       <c r="Q8" s="1">
-        <v>627</v>
+        <v>296</v>
       </c>
       <c r="R8" s="2">
-        <v>597</v>
+        <v>313</v>
       </c>
       <c r="S8" s="2">
-        <v>577</v>
+        <v>273</v>
       </c>
       <c r="T8" s="2">
-        <v>670</v>
+        <v>303</v>
       </c>
       <c r="U8" s="2">
-        <v>677</v>
+        <v>284</v>
       </c>
       <c r="V8" s="2">
-        <v>663</v>
+        <v>287</v>
       </c>
       <c r="W8" s="2">
-        <v>719</v>
+        <v>266</v>
       </c>
       <c r="X8" s="2">
-        <v>601</v>
+        <v>228</v>
       </c>
       <c r="Y8" s="2">
-        <v>646</v>
+        <v>272</v>
       </c>
       <c r="Z8" s="2">
-        <v>674</v>
+        <v>285</v>
       </c>
       <c r="AA8" s="2">
-        <v>540</v>
+        <v>229</v>
       </c>
       <c r="AB8" s="1">
-        <v>606</v>
+        <v>246</v>
       </c>
       <c r="AC8" s="1">
-        <v>566</v>
+        <v>225</v>
       </c>
       <c r="AD8" s="2">
-        <v>523</v>
+        <v>186</v>
       </c>
       <c r="AE8" s="2">
-        <v>672</v>
-[...4 lines deleted...]
-        <v>27</v>
+        <v>217</v>
+      </c>
+      <c r="AF8" s="2">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A9" s="29" t="s">
+        <v>29</v>
       </c>
       <c r="N9" s="2">
-        <v>221</v>
+        <v>508</v>
       </c>
       <c r="O9" s="2">
-        <v>219</v>
+        <v>570</v>
       </c>
       <c r="P9" s="1">
-        <v>219</v>
+        <v>497</v>
       </c>
       <c r="Q9" s="1">
-        <v>212</v>
+        <v>516</v>
       </c>
       <c r="R9" s="2">
-        <v>179</v>
+        <v>550</v>
       </c>
       <c r="S9" s="2">
-        <v>263</v>
+        <v>584</v>
       </c>
       <c r="T9" s="2">
-        <v>254</v>
+        <v>588</v>
       </c>
       <c r="U9" s="2">
-        <v>271</v>
+        <v>562</v>
       </c>
       <c r="V9" s="2">
-        <v>247</v>
+        <v>619</v>
       </c>
       <c r="W9" s="2">
-        <v>224</v>
+        <v>584</v>
       </c>
       <c r="X9" s="2">
-        <v>180</v>
+        <v>496</v>
       </c>
       <c r="Y9" s="2">
-        <v>172</v>
+        <v>544</v>
       </c>
       <c r="Z9" s="2">
-        <v>235</v>
+        <v>533</v>
       </c>
       <c r="AA9" s="2">
-        <v>193</v>
+        <v>382</v>
       </c>
       <c r="AB9" s="1">
-        <v>176</v>
+        <v>507</v>
       </c>
       <c r="AC9" s="1">
-        <v>185</v>
+        <v>479</v>
       </c>
       <c r="AD9" s="2">
-        <v>196</v>
+        <v>444</v>
       </c>
       <c r="AE9" s="2">
-        <v>222</v>
-[...116 lines deleted...]
-      <c r="AE11" s="2">
         <v>477</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="AF9" s="2">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A10" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="22"/>
-[...11 lines deleted...]
-      <c r="N12" s="3">
+      <c r="B10" s="21"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="21"/>
+      <c r="N10" s="3">
         <v>92</v>
       </c>
-      <c r="O12" s="3">
+      <c r="O10" s="3">
         <v>139</v>
       </c>
-      <c r="P12" s="3">
+      <c r="P10" s="3">
         <v>114</v>
       </c>
-      <c r="Q12" s="3">
+      <c r="Q10" s="3">
         <v>170</v>
       </c>
-      <c r="R12" s="3">
+      <c r="R10" s="3">
         <v>178</v>
       </c>
-      <c r="S12" s="3">
+      <c r="S10" s="3">
         <v>218</v>
       </c>
-      <c r="T12" s="3">
+      <c r="T10" s="3">
         <v>201</v>
       </c>
-      <c r="U12" s="3">
+      <c r="U10" s="3">
         <v>201</v>
       </c>
-      <c r="V12" s="3">
+      <c r="V10" s="3">
         <v>231</v>
       </c>
-      <c r="W12" s="3">
+      <c r="W10" s="3">
         <v>188</v>
       </c>
-      <c r="X12" s="3">
+      <c r="X10" s="3">
         <v>99</v>
       </c>
-      <c r="Y12" s="3">
+      <c r="Y10" s="3">
         <v>173</v>
       </c>
-      <c r="Z12" s="3">
+      <c r="Z10" s="3">
         <v>202</v>
       </c>
-      <c r="AA12" s="3">
+      <c r="AA10" s="3">
         <v>170</v>
       </c>
-      <c r="AB12" s="3">
+      <c r="AB10" s="3">
         <v>170</v>
       </c>
-      <c r="AC12" s="3">
+      <c r="AC10" s="3">
         <v>182</v>
       </c>
-      <c r="AD12" s="3">
+      <c r="AD10" s="3">
         <v>153</v>
       </c>
-      <c r="AE12" s="3">
+      <c r="AE10" s="3">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="17" t="s">
+      <c r="AF10" s="3">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="18"/>
-[...11 lines deleted...]
-      <c r="Q13" s="34"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="17"/>
+      <c r="Q11" s="33"/>
+    </row>
+    <row r="12" spans="1:32" ht="26.25" customHeight="1">
+      <c r="A12" s="35"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:AE3"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AF3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE13"/>
+  <dimension ref="A1:AF12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="R18" sqref="R18"/>
+      <selection pane="bottomLeft" activeCell="U25" sqref="U25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="7" customWidth="1"/>
     <col min="2" max="7" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:31">
-      <c r="A3" s="41" t="s">
+    <row r="1" spans="1:32">
+      <c r="A1" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="41"/>
-[...34 lines deleted...]
-      <c r="AE4" s="33" t="s">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
+      <c r="AE1" s="34"/>
+      <c r="AF1" s="34"/>
+    </row>
+    <row r="2" spans="1:32" ht="15.75" customHeight="1">
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="AF2" s="32" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:31">
-[...1 lines deleted...]
-      <c r="B5" s="37">
+    <row r="3" spans="1:32">
+      <c r="A3" s="60"/>
+      <c r="B3" s="56">
         <v>2022</v>
       </c>
-      <c r="C5" s="38"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="58">
         <v>2025</v>
       </c>
-      <c r="O5" s="40"/>
-[...10 lines deleted...]
-      <c r="Z5" s="39">
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="58">
         <v>2026</v>
       </c>
-      <c r="AA5" s="40"/>
-[...7 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="AA3" s="59"/>
+      <c r="AB3" s="59"/>
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="59"/>
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="59"/>
+    </row>
+    <row r="4" spans="1:32" ht="28.5" customHeight="1">
+      <c r="A4" s="60"/>
+      <c r="B4" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C4" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="24" t="s">
+      <c r="D4" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="E4" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="F4" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="G6" s="13" t="s">
+      <c r="G4" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="H6" s="12" t="s">
+      <c r="H4" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="I6" s="12" t="s">
+      <c r="I4" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="J6" s="12" t="s">
+      <c r="J4" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="K6" s="12" t="s">
+      <c r="K4" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="12" t="s">
+      <c r="L4" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="12" t="s">
+      <c r="M4" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="N6" s="11" t="s">
+      <c r="N4" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="O6" s="11" t="s">
+      <c r="O4" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="P6" s="12" t="s">
+      <c r="P4" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="Q6" s="12" t="s">
+      <c r="Q4" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="R6" s="12" t="s">
+      <c r="R4" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="S6" s="12" t="s">
+      <c r="S4" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="T6" s="12" t="s">
+      <c r="T4" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="U6" s="12" t="s">
+      <c r="U4" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="V6" s="12" t="s">
+      <c r="V4" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="W6" s="12" t="s">
+      <c r="W4" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="X6" s="12" t="s">
+      <c r="X4" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Y6" s="12" t="s">
+      <c r="Y4" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="Z6" s="11" t="s">
+      <c r="Z4" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="AA6" s="11" t="s">
+      <c r="AA4" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="AB6" s="12" t="s">
+      <c r="AB4" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="AC6" s="12" t="s">
+      <c r="AC4" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="AD6" s="12" t="s">
+      <c r="AD4" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="AE6" s="12" t="s">
+      <c r="AE4" s="12" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="25" t="s">
+      <c r="AF4" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="26">
+      <c r="B5" s="25">
         <v>19.850000000000001</v>
       </c>
-      <c r="C7" s="26">
+      <c r="C5" s="25">
         <v>20.43</v>
       </c>
-      <c r="D7" s="26">
+      <c r="D5" s="25">
         <v>19.91</v>
       </c>
-      <c r="E7" s="26">
+      <c r="E5" s="25">
         <v>20.079999999999998</v>
       </c>
-      <c r="F7" s="26">
+      <c r="F5" s="25">
         <v>20.079999999999998</v>
       </c>
-      <c r="G7" s="26">
+      <c r="G5" s="25">
         <v>20.81</v>
       </c>
-      <c r="H7" s="26">
+      <c r="H5" s="25">
         <v>21.1</v>
       </c>
-      <c r="I7" s="26">
+      <c r="I5" s="25">
         <v>21.54</v>
       </c>
-      <c r="J7" s="26">
+      <c r="J5" s="25">
         <v>22.09</v>
       </c>
-      <c r="K7" s="26">
+      <c r="K5" s="25">
         <v>22.21</v>
       </c>
-      <c r="L7" s="26">
+      <c r="L5" s="25">
         <v>22.62</v>
       </c>
-      <c r="M7" s="27">
+      <c r="M5" s="26">
         <v>22.03</v>
       </c>
-      <c r="N7" s="20">
+      <c r="N5" s="19">
         <v>14.61</v>
       </c>
-      <c r="O7" s="20">
+      <c r="O5" s="19">
         <v>16.73</v>
       </c>
-      <c r="P7" s="29">
+      <c r="P5" s="28">
         <v>16.079999999999998</v>
       </c>
-      <c r="Q7" s="19">
+      <c r="Q5" s="18">
         <v>16.329999999999998</v>
       </c>
-      <c r="R7" s="20">
+      <c r="R5" s="19">
         <v>16.420000000000002</v>
       </c>
-      <c r="S7" s="20">
+      <c r="S5" s="19">
         <v>16.72</v>
       </c>
-      <c r="T7" s="20">
+      <c r="T5" s="19">
         <v>17</v>
       </c>
-      <c r="U7" s="20">
+      <c r="U5" s="19">
         <v>17.18</v>
       </c>
-      <c r="V7" s="20">
+      <c r="V5" s="19">
         <v>17.45</v>
       </c>
-      <c r="W7" s="29">
+      <c r="W5" s="28">
         <v>17.54</v>
       </c>
-      <c r="X7" s="20">
+      <c r="X5" s="19">
         <v>17.350000000000001</v>
       </c>
-      <c r="Y7" s="29">
+      <c r="Y5" s="28">
         <v>17.3</v>
       </c>
-      <c r="Z7" s="20">
+      <c r="Z5" s="19">
         <v>17.22</v>
       </c>
-      <c r="AA7" s="20">
+      <c r="AA5" s="19">
         <v>16.22</v>
       </c>
-      <c r="AB7" s="19">
+      <c r="AB5" s="18">
         <v>15.91</v>
       </c>
-      <c r="AC7" s="19">
+      <c r="AC5" s="18">
         <v>15.74</v>
       </c>
-      <c r="AD7" s="19">
+      <c r="AD5" s="18">
         <v>15.28</v>
       </c>
-      <c r="AE7" s="20">
+      <c r="AE5" s="19">
         <v>15.47</v>
       </c>
-    </row>
-    <row r="8" spans="1:31" ht="17.25" customHeight="1">
+      <c r="AF5" s="19">
+        <v>15.42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" ht="17.25" customHeight="1">
+      <c r="A6" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="27"/>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="19">
+        <v>25.48</v>
+      </c>
+      <c r="O6" s="19">
+        <v>29.74</v>
+      </c>
+      <c r="P6" s="19">
+        <v>28.83</v>
+      </c>
+      <c r="Q6" s="18">
+        <v>29.51</v>
+      </c>
+      <c r="R6" s="19">
+        <v>29.42</v>
+      </c>
+      <c r="S6" s="19">
+        <v>29.36</v>
+      </c>
+      <c r="T6" s="19">
+        <v>29.84</v>
+      </c>
+      <c r="U6" s="19">
+        <v>30.23</v>
+      </c>
+      <c r="V6" s="19">
+        <v>30.56</v>
+      </c>
+      <c r="W6" s="19">
+        <v>31.01</v>
+      </c>
+      <c r="X6" s="19">
+        <v>30.95</v>
+      </c>
+      <c r="Y6" s="19">
+        <v>30.99</v>
+      </c>
+      <c r="Z6" s="19">
+        <v>30.14</v>
+      </c>
+      <c r="AA6" s="19">
+        <v>28.55</v>
+      </c>
+      <c r="AB6" s="18">
+        <v>28.06</v>
+      </c>
+      <c r="AC6" s="18">
+        <v>27.6</v>
+      </c>
+      <c r="AD6" s="18">
+        <v>26.75</v>
+      </c>
+      <c r="AE6" s="19">
+        <v>27.46</v>
+      </c>
+      <c r="AF6" s="19">
+        <v>27.09</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="8"/>
+      <c r="C7" s="8"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="8"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="19">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="O7" s="19">
+        <v>10.15</v>
+      </c>
+      <c r="P7" s="19">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="Q7" s="18">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="R7" s="19">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="S7" s="19">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="T7" s="19">
+        <v>10.06</v>
+      </c>
+      <c r="U7" s="19">
+        <v>10.3</v>
+      </c>
+      <c r="V7" s="19">
+        <v>10.39</v>
+      </c>
+      <c r="W7" s="19">
+        <v>10.33</v>
+      </c>
+      <c r="X7" s="19">
+        <v>10.14</v>
+      </c>
+      <c r="Y7" s="19">
+        <v>9.92</v>
+      </c>
+      <c r="Z7" s="19">
+        <v>10.48</v>
+      </c>
+      <c r="AA7" s="19">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="AB7" s="18">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="AC7" s="18">
+        <v>9.1</v>
+      </c>
+      <c r="AD7" s="18">
+        <v>9.02</v>
+      </c>
+      <c r="AE7" s="19">
+        <v>9.23</v>
+      </c>
+      <c r="AF7" s="19">
+        <v>9.43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" s="5" t="s">
-        <v>26</v>
-[...70 lines deleted...]
-        <v>27</v>
+        <v>28</v>
+      </c>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="19">
+        <v>13.28</v>
+      </c>
+      <c r="O8" s="19">
+        <v>15.84</v>
+      </c>
+      <c r="P8" s="19">
+        <v>14.57</v>
+      </c>
+      <c r="Q8" s="18">
+        <v>15.24</v>
+      </c>
+      <c r="R8" s="19">
+        <v>15.74</v>
+      </c>
+      <c r="S8" s="19">
+        <v>15.76</v>
+      </c>
+      <c r="T8" s="19">
+        <v>15.96</v>
+      </c>
+      <c r="U8" s="19">
+        <v>15.97</v>
+      </c>
+      <c r="V8" s="19">
+        <v>16.05</v>
+      </c>
+      <c r="W8" s="19">
+        <v>15.94</v>
+      </c>
+      <c r="X8" s="19">
+        <v>15.71</v>
+      </c>
+      <c r="Y8" s="19">
+        <v>15.68</v>
+      </c>
+      <c r="Z8" s="19">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="AA8" s="19">
+        <v>15.27</v>
+      </c>
+      <c r="AB8" s="18">
+        <v>14.8</v>
+      </c>
+      <c r="AC8" s="18">
+        <v>14.39</v>
+      </c>
+      <c r="AD8" s="18">
+        <v>13.6</v>
+      </c>
+      <c r="AE8" s="19">
+        <v>13.45</v>
+      </c>
+      <c r="AF8" s="19">
+        <v>13.27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="29" t="s">
+        <v>29</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
-      <c r="N9" s="20">
-[...69 lines deleted...]
-      <c r="M10" s="8"/>
+      <c r="N9" s="19">
+        <v>19.010000000000002</v>
+      </c>
+      <c r="O9" s="19">
+        <v>21.17</v>
+      </c>
+      <c r="P9" s="19">
+        <v>20.29</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>20.21</v>
+      </c>
+      <c r="R9" s="19">
+        <v>20.28</v>
+      </c>
+      <c r="S9" s="19">
+        <v>20.65</v>
+      </c>
+      <c r="T9" s="19">
+        <v>20.85</v>
+      </c>
+      <c r="U9" s="19">
+        <v>20.87</v>
+      </c>
+      <c r="V9" s="19">
+        <v>21.2</v>
+      </c>
+      <c r="W9" s="19">
+        <v>21.27</v>
+      </c>
+      <c r="X9" s="19">
+        <v>21.07</v>
+      </c>
+      <c r="Y9" s="19">
+        <v>21.02</v>
+      </c>
+      <c r="Z9" s="19">
+        <v>18.61</v>
+      </c>
+      <c r="AA9" s="19">
+        <v>16.8</v>
+      </c>
+      <c r="AB9" s="18">
+        <v>17.11</v>
+      </c>
+      <c r="AC9" s="18">
+        <v>17.16</v>
+      </c>
+      <c r="AD9" s="18">
+        <v>16.82</v>
+      </c>
+      <c r="AE9" s="19">
+        <v>16.89</v>
+      </c>
+      <c r="AF9" s="19">
+        <v>16.93</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="21"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="21"/>
       <c r="N10" s="20">
-        <v>13.28</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="O10" s="20">
-        <v>15.84</v>
+        <v>6.12</v>
       </c>
       <c r="P10" s="20">
-        <v>14.57</v>
-[...2 lines deleted...]
-        <v>15.24</v>
+        <v>6</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>6.71</v>
       </c>
       <c r="R10" s="20">
-        <v>15.74</v>
+        <v>7.17</v>
       </c>
       <c r="S10" s="20">
-        <v>15.76</v>
+        <v>7.87</v>
       </c>
       <c r="T10" s="20">
-        <v>15.96</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="U10" s="20">
-        <v>15.97</v>
+        <v>8.4499999999999993</v>
       </c>
       <c r="V10" s="20">
-        <v>16.05</v>
+        <v>8.83</v>
       </c>
       <c r="W10" s="20">
-        <v>15.94</v>
+        <v>8.89</v>
       </c>
       <c r="X10" s="20">
-        <v>15.71</v>
+        <v>8.57</v>
       </c>
       <c r="Y10" s="20">
-        <v>15.68</v>
+        <v>8.58</v>
       </c>
       <c r="Z10" s="20">
-        <v>16.100000000000001</v>
+        <v>10.23</v>
       </c>
       <c r="AA10" s="20">
-        <v>15.27</v>
-[...8 lines deleted...]
-        <v>13.6</v>
+        <v>9.9</v>
+      </c>
+      <c r="AB10" s="20">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="AC10" s="20">
+        <v>9.48</v>
+      </c>
+      <c r="AD10" s="20">
+        <v>9.1199999999999992</v>
       </c>
       <c r="AE10" s="20">
-        <v>13.45</v>
-[...140 lines deleted...]
-      <c r="AE12" s="21">
         <v>9.2100000000000009</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="17" t="s">
+      <c r="AF10" s="20">
+        <v>9.2100000000000009</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="61" t="s">
         <v>33</v>
       </c>
-      <c r="Q13" s="34"/>
+      <c r="Q11" s="33"/>
+    </row>
+    <row r="12" spans="1:32" ht="23.25" customHeight="1">
+      <c r="A12" s="62"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:AE3"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AF3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata </vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General population growth rate</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>