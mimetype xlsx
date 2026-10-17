--- v4 (2026-09-27)
+++ v5 (2026-10-17)
@@ -1,67 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Desktop\Динамика\естественное движение мес\естественное движение мес\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="Total population" sheetId="1" r:id="rId3"/>
     <sheet name="General population growth rate" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="78">
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -256,55 +261,55 @@
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>Division of social and demographic statistics</t>
   </si>
   <si>
     <t>Nartaeva Aidana Djurabaevna</t>
   </si>
   <si>
     <t>7 7252 395076</t>
   </si>
   <si>
     <t>a.nartaeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -545,51 +550,51 @@
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -674,75 +679,81 @@
     <xf numFmtId="14" fontId="10" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="7" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="7"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -771,116 +782,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1024,403 +1037,404 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="38" customWidth="1"/>
     <col min="2" max="2" width="69.5703125" style="38" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="12.75">
+    <row r="1" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="37">
         <v>612301</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="12.75">
+    <row r="2" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="12.75">
+    <row r="3" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="12.75">
+    <row r="4" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="36" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="12.75">
+    <row r="5" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="12.75">
+    <row r="6" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="39" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="12.75">
+    <row r="7" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="25.5">
+    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="54.75" customHeight="1">
+    <row r="9" spans="1:2" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="12.75">
+    <row r="10" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="12.75">
+    <row r="11" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="12.75">
+    <row r="12" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="46" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="12.75">
+    <row r="13" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="46" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="12.75">
+    <row r="14" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="12.75">
+    <row r="15" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="43">
-        <v>46238</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2" ht="12.75">
+        <v>46303</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="36" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="43">
-        <v>46273</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" ht="12.75">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="12.75">
+    <row r="18" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="12.75">
+    <row r="19" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="12.75">
+    <row r="20" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="47" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B20" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="48" customWidth="1"/>
     <col min="2" max="2" width="99" style="48" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="48"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="49" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="49" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="49" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="49" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="49" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="50"/>
     </row>
-    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+    <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="51" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="50"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="50"/>
     </row>
-    <row r="15" spans="2:2">
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="52"/>
     </row>
-    <row r="16" spans="2:2">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="53" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AG13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AD55"/>
-      <selection pane="bottomLeft" activeCell="Q35" sqref="Q35"/>
+      <selection pane="bottomLeft" activeCell="S18" sqref="S18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="7" customWidth="1"/>
     <col min="2" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
       <c r="L1" s="34"/>
       <c r="M1" s="34"/>
       <c r="N1" s="34"/>
       <c r="O1" s="34"/>
       <c r="P1" s="34"/>
       <c r="Q1" s="34"/>
       <c r="R1" s="34"/>
       <c r="S1" s="34"/>
       <c r="T1" s="34"/>
       <c r="U1" s="34"/>
       <c r="V1" s="34"/>
       <c r="W1" s="34"/>
       <c r="X1" s="34"/>
       <c r="Y1" s="34"/>
       <c r="Z1" s="34"/>
       <c r="AA1" s="34"/>
       <c r="AB1" s="34"/>
       <c r="AC1" s="34"/>
       <c r="AD1" s="34"/>
       <c r="AE1" s="34"/>
     </row>
-    <row r="2" spans="1:32" s="8" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="1:33" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L2" s="9"/>
-      <c r="AF2" s="31" t="s">
+      <c r="AG2" s="31" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="3" spans="1:32" s="8" customFormat="1" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="56">
+    <row r="3" spans="1:33" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="56"/>
+      <c r="B3" s="58">
         <v>2022</v>
       </c>
-      <c r="C3" s="57"/>
-[...8 lines deleted...]
-      <c r="L3" s="57"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
       <c r="M3" s="10"/>
-      <c r="N3" s="58">
+      <c r="N3" s="60">
         <v>2025</v>
       </c>
-      <c r="O3" s="59"/>
-[...10 lines deleted...]
-      <c r="Z3" s="58">
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+      <c r="U3" s="61"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="Z3" s="62">
         <v>2026</v>
       </c>
-      <c r="AA3" s="59"/>
-[...7 lines deleted...]
-      <c r="A4" s="55"/>
+      <c r="AA3" s="63"/>
+      <c r="AB3" s="63"/>
+      <c r="AC3" s="63"/>
+      <c r="AD3" s="63"/>
+      <c r="AE3" s="63"/>
+      <c r="AF3" s="63"/>
+      <c r="AG3" s="63"/>
+    </row>
+    <row r="4" spans="1:33" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="57"/>
       <c r="B4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="12" t="s">
@@ -1470,52 +1484,55 @@
       </c>
       <c r="Y4" s="12" t="s">
         <v>23</v>
       </c>
       <c r="Z4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AB4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="AC4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="AD4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="AE4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF4" s="11" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:32" s="8" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AG4" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>1983</v>
       </c>
       <c r="C5" s="14">
         <v>1904</v>
       </c>
       <c r="D5" s="14">
         <v>1888</v>
       </c>
       <c r="E5" s="14">
         <v>1997</v>
       </c>
       <c r="F5" s="14">
         <v>2000</v>
       </c>
       <c r="G5" s="14">
         <v>2375</v>
       </c>
       <c r="H5" s="15">
         <v>2279</v>
       </c>
       <c r="I5" s="14">
@@ -1568,52 +1585,55 @@
       </c>
       <c r="Y5" s="2">
         <v>1807</v>
       </c>
       <c r="Z5" s="2">
         <v>1929</v>
       </c>
       <c r="AA5" s="2">
         <v>1514</v>
       </c>
       <c r="AB5" s="1">
         <v>1705</v>
       </c>
       <c r="AC5" s="1">
         <v>1637</v>
       </c>
       <c r="AD5" s="2">
         <v>1502</v>
       </c>
       <c r="AE5" s="2">
         <v>1772</v>
       </c>
       <c r="AF5" s="2">
         <v>1680</v>
       </c>
-    </row>
-    <row r="6" spans="1:32" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="AG5" s="2">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="2">
         <v>522</v>
       </c>
       <c r="O6" s="2">
         <v>640</v>
       </c>
       <c r="P6" s="1">
         <v>556</v>
       </c>
       <c r="Q6" s="1">
         <v>627</v>
       </c>
       <c r="R6" s="2">
         <v>597</v>
       </c>
       <c r="S6" s="2">
         <v>577</v>
       </c>
       <c r="T6" s="2">
         <v>670</v>
       </c>
       <c r="U6" s="2">
@@ -1630,52 +1650,55 @@
       </c>
       <c r="Y6" s="2">
         <v>646</v>
       </c>
       <c r="Z6" s="2">
         <v>674</v>
       </c>
       <c r="AA6" s="2">
         <v>540</v>
       </c>
       <c r="AB6" s="1">
         <v>606</v>
       </c>
       <c r="AC6" s="1">
         <v>566</v>
       </c>
       <c r="AD6" s="2">
         <v>523</v>
       </c>
       <c r="AE6" s="2">
         <v>672</v>
       </c>
       <c r="AF6" s="2">
         <v>555</v>
       </c>
-    </row>
-    <row r="7" spans="1:32" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="AG6" s="2">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="N7" s="2">
         <v>221</v>
       </c>
       <c r="O7" s="2">
         <v>219</v>
       </c>
       <c r="P7" s="1">
         <v>219</v>
       </c>
       <c r="Q7" s="1">
         <v>212</v>
       </c>
       <c r="R7" s="2">
         <v>179</v>
       </c>
       <c r="S7" s="2">
         <v>263</v>
       </c>
       <c r="T7" s="2">
         <v>254</v>
       </c>
       <c r="U7" s="2">
@@ -1692,52 +1715,55 @@
       </c>
       <c r="Y7" s="2">
         <v>172</v>
       </c>
       <c r="Z7" s="2">
         <v>235</v>
       </c>
       <c r="AA7" s="2">
         <v>193</v>
       </c>
       <c r="AB7" s="1">
         <v>176</v>
       </c>
       <c r="AC7" s="1">
         <v>185</v>
       </c>
       <c r="AD7" s="2">
         <v>196</v>
       </c>
       <c r="AE7" s="2">
         <v>222</v>
       </c>
       <c r="AF7" s="2">
         <v>237</v>
       </c>
-    </row>
-    <row r="8" spans="1:32" s="8" customFormat="1" ht="15.75" customHeight="1">
+      <c r="AG7" s="2">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="2">
         <v>235</v>
       </c>
       <c r="O8" s="2">
         <v>299</v>
       </c>
       <c r="P8" s="1">
         <v>215</v>
       </c>
       <c r="Q8" s="1">
         <v>296</v>
       </c>
       <c r="R8" s="2">
         <v>313</v>
       </c>
       <c r="S8" s="2">
         <v>273</v>
       </c>
       <c r="T8" s="2">
         <v>303</v>
       </c>
       <c r="U8" s="2">
@@ -1754,52 +1780,55 @@
       </c>
       <c r="Y8" s="2">
         <v>272</v>
       </c>
       <c r="Z8" s="2">
         <v>285</v>
       </c>
       <c r="AA8" s="2">
         <v>229</v>
       </c>
       <c r="AB8" s="1">
         <v>246</v>
       </c>
       <c r="AC8" s="1">
         <v>225</v>
       </c>
       <c r="AD8" s="2">
         <v>186</v>
       </c>
       <c r="AE8" s="2">
         <v>217</v>
       </c>
       <c r="AF8" s="2">
         <v>215</v>
       </c>
-    </row>
-    <row r="9" spans="1:32" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="AG8" s="2">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="29" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="2">
         <v>508</v>
       </c>
       <c r="O9" s="2">
         <v>570</v>
       </c>
       <c r="P9" s="1">
         <v>497</v>
       </c>
       <c r="Q9" s="1">
         <v>516</v>
       </c>
       <c r="R9" s="2">
         <v>550</v>
       </c>
       <c r="S9" s="2">
         <v>584</v>
       </c>
       <c r="T9" s="2">
         <v>588</v>
       </c>
       <c r="U9" s="2">
@@ -1816,52 +1845,55 @@
       </c>
       <c r="Y9" s="2">
         <v>544</v>
       </c>
       <c r="Z9" s="2">
         <v>533</v>
       </c>
       <c r="AA9" s="2">
         <v>382</v>
       </c>
       <c r="AB9" s="1">
         <v>507</v>
       </c>
       <c r="AC9" s="1">
         <v>479</v>
       </c>
       <c r="AD9" s="2">
         <v>444</v>
       </c>
       <c r="AE9" s="2">
         <v>477</v>
       </c>
       <c r="AF9" s="2">
         <v>491</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="AG9" s="2">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="21"/>
       <c r="C10" s="21"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="3">
         <v>92</v>
       </c>
       <c r="O10" s="3">
         <v>139</v>
       </c>
       <c r="P10" s="3">
         <v>114</v>
       </c>
       <c r="Q10" s="3">
@@ -1890,192 +1922,196 @@
       </c>
       <c r="Y10" s="3">
         <v>173</v>
       </c>
       <c r="Z10" s="3">
         <v>202</v>
       </c>
       <c r="AA10" s="3">
         <v>170</v>
       </c>
       <c r="AB10" s="3">
         <v>170</v>
       </c>
       <c r="AC10" s="3">
         <v>182</v>
       </c>
       <c r="AD10" s="3">
         <v>153</v>
       </c>
       <c r="AE10" s="3">
         <v>184</v>
       </c>
       <c r="AF10" s="3">
         <v>182</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="61" t="s">
+      <c r="AG10" s="3">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A11" s="54" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="17"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="Q11" s="33"/>
     </row>
-    <row r="12" spans="1:32" ht="26.25" customHeight="1">
+    <row r="12" spans="1:33" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="35"/>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A13" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AF3"/>
+    <mergeCell ref="Z3:AG3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF12"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AG12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="U25" sqref="U25"/>
+      <selection pane="bottomLeft" activeCell="X25" sqref="X25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="7" customWidth="1"/>
     <col min="2" max="7" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
       <c r="L1" s="34"/>
       <c r="M1" s="34"/>
       <c r="N1" s="34"/>
       <c r="O1" s="34"/>
       <c r="P1" s="34"/>
       <c r="Q1" s="34"/>
       <c r="R1" s="34"/>
       <c r="S1" s="34"/>
       <c r="T1" s="34"/>
       <c r="U1" s="34"/>
       <c r="V1" s="34"/>
       <c r="W1" s="34"/>
       <c r="X1" s="34"/>
       <c r="Y1" s="34"/>
       <c r="Z1" s="34"/>
       <c r="AA1" s="34"/>
       <c r="AB1" s="34"/>
       <c r="AC1" s="34"/>
       <c r="AD1" s="34"/>
       <c r="AE1" s="34"/>
       <c r="AF1" s="34"/>
     </row>
-    <row r="2" spans="1:32" ht="15.75" customHeight="1">
+    <row r="2" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="E2" s="22"/>
-      <c r="AF2" s="32" t="s">
+      <c r="AG2" s="32" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
-[...1 lines deleted...]
-      <c r="B3" s="56">
+    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A3" s="64"/>
+      <c r="B3" s="58">
         <v>2022</v>
       </c>
-      <c r="C3" s="57"/>
-[...8 lines deleted...]
-      <c r="L3" s="57"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
       <c r="M3" s="10"/>
-      <c r="N3" s="58">
+      <c r="N3" s="60">
         <v>2025</v>
       </c>
-      <c r="O3" s="59"/>
-[...10 lines deleted...]
-      <c r="Z3" s="58">
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+      <c r="U3" s="61"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="Z3" s="60">
         <v>2026</v>
       </c>
-      <c r="AA3" s="59"/>
-[...7 lines deleted...]
-      <c r="A4" s="60"/>
+      <c r="AA3" s="61"/>
+      <c r="AB3" s="61"/>
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61"/>
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="61"/>
+      <c r="AG3" s="61"/>
+    </row>
+    <row r="4" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="64"/>
       <c r="B4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="12" t="s">
@@ -2125,52 +2161,55 @@
       </c>
       <c r="Y4" s="12" t="s">
         <v>24</v>
       </c>
       <c r="Z4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AB4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AC4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AD4" s="12" t="s">
         <v>14</v>
       </c>
       <c r="AE4" s="12" t="s">
         <v>15</v>
       </c>
       <c r="AF4" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>19.850000000000001</v>
       </c>
       <c r="C5" s="25">
         <v>20.43</v>
       </c>
       <c r="D5" s="25">
         <v>19.91</v>
       </c>
       <c r="E5" s="25">
         <v>20.079999999999998</v>
       </c>
       <c r="F5" s="25">
         <v>20.079999999999998</v>
       </c>
       <c r="G5" s="25">
         <v>20.81</v>
       </c>
       <c r="H5" s="25">
         <v>21.1</v>
       </c>
       <c r="I5" s="25">
@@ -2223,52 +2262,55 @@
       </c>
       <c r="Y5" s="28">
         <v>17.3</v>
       </c>
       <c r="Z5" s="19">
         <v>17.22</v>
       </c>
       <c r="AA5" s="19">
         <v>16.22</v>
       </c>
       <c r="AB5" s="18">
         <v>15.91</v>
       </c>
       <c r="AC5" s="18">
         <v>15.74</v>
       </c>
       <c r="AD5" s="18">
         <v>15.28</v>
       </c>
       <c r="AE5" s="19">
         <v>15.47</v>
       </c>
       <c r="AF5" s="19">
         <v>15.42</v>
       </c>
-    </row>
-    <row r="6" spans="1:32" ht="17.25" customHeight="1">
+      <c r="AG5" s="19">
+        <v>15.53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="27"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="27"/>
       <c r="F6" s="27"/>
       <c r="G6" s="27"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="27"/>
       <c r="K6" s="27"/>
       <c r="L6" s="27"/>
       <c r="M6" s="27"/>
       <c r="N6" s="19">
         <v>25.48</v>
       </c>
       <c r="O6" s="19">
         <v>29.74</v>
       </c>
       <c r="P6" s="19">
         <v>28.83</v>
       </c>
       <c r="Q6" s="18">
@@ -2297,52 +2339,55 @@
       </c>
       <c r="Y6" s="19">
         <v>30.99</v>
       </c>
       <c r="Z6" s="19">
         <v>30.14</v>
       </c>
       <c r="AA6" s="19">
         <v>28.55</v>
       </c>
       <c r="AB6" s="18">
         <v>28.06</v>
       </c>
       <c r="AC6" s="18">
         <v>27.6</v>
       </c>
       <c r="AD6" s="18">
         <v>26.75</v>
       </c>
       <c r="AE6" s="19">
         <v>27.46</v>
       </c>
       <c r="AF6" s="19">
         <v>27.09</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6" s="19">
+        <v>27.26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="19">
         <v>9.7100000000000009</v>
       </c>
       <c r="O7" s="19">
         <v>10.15</v>
       </c>
       <c r="P7" s="19">
         <v>9.9700000000000006</v>
       </c>
       <c r="Q7" s="18">
@@ -2371,52 +2416,55 @@
       </c>
       <c r="Y7" s="19">
         <v>9.92</v>
       </c>
       <c r="Z7" s="19">
         <v>10.48</v>
       </c>
       <c r="AA7" s="19">
         <v>10.029999999999999</v>
       </c>
       <c r="AB7" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="AC7" s="18">
         <v>9.1</v>
       </c>
       <c r="AD7" s="18">
         <v>9.02</v>
       </c>
       <c r="AE7" s="19">
         <v>9.23</v>
       </c>
       <c r="AF7" s="19">
         <v>9.43</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7" s="19">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="19">
         <v>13.28</v>
       </c>
       <c r="O8" s="19">
         <v>15.84</v>
       </c>
       <c r="P8" s="19">
         <v>14.57</v>
       </c>
       <c r="Q8" s="18">
@@ -2445,52 +2493,55 @@
       </c>
       <c r="Y8" s="19">
         <v>15.68</v>
       </c>
       <c r="Z8" s="19">
         <v>16.100000000000001</v>
       </c>
       <c r="AA8" s="19">
         <v>15.27</v>
       </c>
       <c r="AB8" s="18">
         <v>14.8</v>
       </c>
       <c r="AC8" s="18">
         <v>14.39</v>
       </c>
       <c r="AD8" s="18">
         <v>13.6</v>
       </c>
       <c r="AE8" s="19">
         <v>13.45</v>
       </c>
       <c r="AF8" s="19">
         <v>13.27</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8" s="19">
+        <v>13.46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A9" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="19">
         <v>19.010000000000002</v>
       </c>
       <c r="O9" s="19">
         <v>21.17</v>
       </c>
       <c r="P9" s="19">
         <v>20.29</v>
       </c>
       <c r="Q9" s="18">
@@ -2519,52 +2570,55 @@
       </c>
       <c r="Y9" s="19">
         <v>21.02</v>
       </c>
       <c r="Z9" s="19">
         <v>18.61</v>
       </c>
       <c r="AA9" s="19">
         <v>16.8</v>
       </c>
       <c r="AB9" s="18">
         <v>17.11</v>
       </c>
       <c r="AC9" s="18">
         <v>17.16</v>
       </c>
       <c r="AD9" s="18">
         <v>16.82</v>
       </c>
       <c r="AE9" s="19">
         <v>16.89</v>
       </c>
       <c r="AF9" s="19">
         <v>16.93</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9" s="19">
+        <v>17.16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="21"/>
       <c r="C10" s="21"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="20">
         <v>4.6500000000000004</v>
       </c>
       <c r="O10" s="20">
         <v>6.12</v>
       </c>
       <c r="P10" s="20">
         <v>6</v>
       </c>
       <c r="Q10" s="18">
@@ -2593,66 +2647,69 @@
       </c>
       <c r="Y10" s="20">
         <v>8.58</v>
       </c>
       <c r="Z10" s="20">
         <v>10.23</v>
       </c>
       <c r="AA10" s="20">
         <v>9.9</v>
       </c>
       <c r="AB10" s="20">
         <v>9.4600000000000009</v>
       </c>
       <c r="AC10" s="20">
         <v>9.48</v>
       </c>
       <c r="AD10" s="20">
         <v>9.1199999999999992</v>
       </c>
       <c r="AE10" s="20">
         <v>9.2100000000000009</v>
       </c>
       <c r="AF10" s="20">
         <v>9.2100000000000009</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="61" t="s">
+      <c r="AG10" s="20">
+        <v>9.2799999999999994</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A11" s="54" t="s">
         <v>33</v>
       </c>
       <c r="Q11" s="33"/>
     </row>
-    <row r="12" spans="1:32" ht="23.25" customHeight="1">
-      <c r="A12" s="62"/>
+    <row r="12" spans="1:33" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AF3"/>
+    <mergeCell ref="Z3:AG3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>