--- v0 (2026-04-21)
+++ v1 (2026-06-29)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="39">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -492,64 +492,64 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -827,150 +827,154 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA13"/>
+  <dimension ref="A3:AC13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A120" sqref="A120"/>
-      <selection pane="bottomLeft" activeCell="R24" sqref="R24"/>
+      <selection pane="bottomLeft" activeCell="N33" sqref="N33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
       <c r="M3" s="45"/>
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
       <c r="X3" s="45"/>
       <c r="Y3" s="45"/>
       <c r="Z3" s="45"/>
       <c r="AA3" s="45"/>
-    </row>
-    <row r="4" spans="1:27" s="12" customFormat="1">
+      <c r="AB3" s="45"/>
+      <c r="AC3" s="45"/>
+    </row>
+    <row r="4" spans="1:29" s="12" customFormat="1">
       <c r="A4" s="10"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
-      <c r="AA4" s="11" t="s">
+      <c r="AC4" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:29">
       <c r="A5" s="39"/>
       <c r="B5" s="41">
         <v>2022</v>
       </c>
       <c r="C5" s="42"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="42"/>
       <c r="H5" s="42"/>
       <c r="I5" s="42"/>
       <c r="J5" s="42"/>
       <c r="K5" s="42"/>
       <c r="L5" s="42"/>
       <c r="M5" s="13"/>
       <c r="N5" s="43">
         <v>2025</v>
       </c>
       <c r="O5" s="44"/>
       <c r="P5" s="44"/>
       <c r="Q5" s="44"/>
       <c r="R5" s="44"/>
       <c r="S5" s="44"/>
       <c r="T5" s="44"/>
       <c r="U5" s="44"/>
       <c r="V5" s="44"/>
       <c r="W5" s="44"/>
       <c r="X5" s="44"/>
       <c r="Y5" s="44"/>
       <c r="Z5" s="43">
         <v>2026</v>
       </c>
       <c r="AA5" s="44"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5" s="44"/>
+      <c r="AC5" s="44"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="40"/>
       <c r="B6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>9</v>
       </c>
@@ -1006,52 +1010,58 @@
       </c>
       <c r="T6" s="38" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="V6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="X6" s="14" t="s">
         <v>21</v>
       </c>
       <c r="Y6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="14" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC6" s="14" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="3">
         <v>2467</v>
       </c>
       <c r="C7" s="3">
         <v>2353</v>
       </c>
       <c r="D7" s="3">
         <v>2306</v>
       </c>
       <c r="E7" s="3">
         <v>2387</v>
       </c>
       <c r="F7" s="3">
         <v>2412</v>
       </c>
       <c r="G7" s="3">
         <v>2810</v>
       </c>
       <c r="H7" s="3">
         <v>2771</v>
       </c>
       <c r="I7" s="3">
@@ -1089,52 +1099,58 @@
       </c>
       <c r="T7" s="27">
         <v>2533</v>
       </c>
       <c r="U7" s="27">
         <v>2407</v>
       </c>
       <c r="V7" s="27">
         <v>2466</v>
       </c>
       <c r="W7" s="27">
         <v>2440</v>
       </c>
       <c r="X7" s="27">
         <v>2074</v>
       </c>
       <c r="Y7" s="5">
         <v>2296</v>
       </c>
       <c r="Z7" s="27">
         <v>2300</v>
       </c>
       <c r="AA7" s="27">
         <v>1884</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="3">
+        <v>2106</v>
+      </c>
+      <c r="AC7" s="3">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="3">
         <v>623</v>
       </c>
       <c r="O8" s="27">
         <v>730</v>
       </c>
       <c r="P8" s="27">
         <v>640</v>
       </c>
       <c r="Q8" s="3">
@@ -1148,52 +1164,58 @@
       </c>
       <c r="T8" s="27">
         <v>778</v>
       </c>
       <c r="U8" s="27">
         <v>785</v>
       </c>
       <c r="V8" s="27">
         <v>769</v>
       </c>
       <c r="W8" s="27">
         <v>820</v>
       </c>
       <c r="X8" s="27">
         <v>699</v>
       </c>
       <c r="Y8" s="5">
         <v>760</v>
       </c>
       <c r="Z8" s="27">
         <v>755</v>
       </c>
       <c r="AA8" s="27">
         <v>612</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="3">
+        <v>685</v>
+      </c>
+      <c r="AC8" s="3">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="3">
         <v>288</v>
       </c>
       <c r="O9" s="27">
         <v>293</v>
       </c>
       <c r="P9" s="27">
         <v>289</v>
       </c>
       <c r="Q9" s="3">
@@ -1207,52 +1229,58 @@
       </c>
       <c r="T9" s="27">
         <v>372</v>
       </c>
       <c r="U9" s="27">
         <v>348</v>
       </c>
       <c r="V9" s="27">
         <v>326</v>
       </c>
       <c r="W9" s="27">
         <v>325</v>
       </c>
       <c r="X9" s="27">
         <v>278</v>
       </c>
       <c r="Y9" s="5">
         <v>285</v>
       </c>
       <c r="Z9" s="27">
         <v>324</v>
       </c>
       <c r="AA9" s="27">
         <v>286</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="3">
+        <v>271</v>
+      </c>
+      <c r="AC9" s="3">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="3">
         <v>330</v>
       </c>
       <c r="O10" s="27">
         <v>365</v>
       </c>
       <c r="P10" s="27">
         <v>297</v>
       </c>
       <c r="Q10" s="3">
@@ -1266,52 +1294,58 @@
       </c>
       <c r="T10" s="27">
         <v>416</v>
       </c>
       <c r="U10" s="27">
         <v>369</v>
       </c>
       <c r="V10" s="27">
         <v>375</v>
       </c>
       <c r="W10" s="27">
         <v>366</v>
       </c>
       <c r="X10" s="27">
         <v>315</v>
       </c>
       <c r="Y10" s="5">
         <v>374</v>
       </c>
       <c r="Z10" s="27">
         <v>355</v>
       </c>
       <c r="AA10" s="27">
         <v>299</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="3">
+        <v>316</v>
+      </c>
+      <c r="AC10" s="3">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="3">
         <v>573</v>
       </c>
       <c r="O11" s="27">
         <v>620</v>
       </c>
       <c r="P11" s="27">
         <v>554</v>
       </c>
       <c r="Q11" s="3">
@@ -1325,52 +1359,58 @@
       </c>
       <c r="T11" s="27">
         <v>666</v>
       </c>
       <c r="U11" s="27">
         <v>630</v>
       </c>
       <c r="V11" s="27">
         <v>692</v>
       </c>
       <c r="W11" s="27">
         <v>657</v>
       </c>
       <c r="X11" s="27">
         <v>571</v>
       </c>
       <c r="Y11" s="5">
         <v>617</v>
       </c>
       <c r="Z11" s="27">
         <v>588</v>
       </c>
       <c r="AA11" s="27">
         <v>454</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="3">
+        <v>568</v>
+      </c>
+      <c r="AC11" s="3">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="6">
         <v>172</v>
       </c>
       <c r="O12" s="6">
         <v>220</v>
       </c>
       <c r="P12" s="6">
         <v>174</v>
       </c>
       <c r="Q12" s="6">
@@ -1384,187 +1424,197 @@
       </c>
       <c r="T12" s="6">
         <v>301</v>
       </c>
       <c r="U12" s="6">
         <v>275</v>
       </c>
       <c r="V12" s="6">
         <v>304</v>
       </c>
       <c r="W12" s="6">
         <v>272</v>
       </c>
       <c r="X12" s="6">
         <v>211</v>
       </c>
       <c r="Y12" s="8">
         <v>260</v>
       </c>
       <c r="Z12" s="6">
         <v>278</v>
       </c>
       <c r="AA12" s="6">
         <v>233</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="6">
+        <v>266</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="Q13" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="A3:AA3"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA13"/>
+  <dimension ref="A3:AC13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="X20" sqref="X20"/>
+      <selection pane="bottomLeft" activeCell="T19" sqref="T19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="7" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27" ht="13.5" customHeight="1">
+    <row r="3" spans="1:29" ht="13.5" customHeight="1">
       <c r="A3" s="47" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="47"/>
       <c r="C3" s="47"/>
       <c r="D3" s="47"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="L3" s="47"/>
       <c r="M3" s="47"/>
       <c r="N3" s="47"/>
       <c r="O3" s="47"/>
       <c r="P3" s="47"/>
       <c r="Q3" s="47"/>
       <c r="R3" s="47"/>
       <c r="S3" s="47"/>
       <c r="T3" s="47"/>
       <c r="U3" s="47"/>
       <c r="V3" s="47"/>
       <c r="W3" s="47"/>
       <c r="X3" s="47"/>
       <c r="Y3" s="47"/>
       <c r="Z3" s="47"/>
       <c r="AA3" s="47"/>
-    </row>
-    <row r="4" spans="1:27" s="10" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AB3" s="47"/>
+      <c r="AC3" s="47"/>
+    </row>
+    <row r="4" spans="1:29" s="10" customFormat="1" ht="13.5" customHeight="1">
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
-      <c r="AA4" s="11" t="s">
+      <c r="AC4" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+    <row r="5" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="39"/>
       <c r="B5" s="41">
         <v>2022</v>
       </c>
       <c r="C5" s="42"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="42"/>
       <c r="H5" s="42"/>
       <c r="I5" s="42"/>
       <c r="J5" s="42"/>
       <c r="K5" s="42"/>
       <c r="L5" s="42"/>
       <c r="M5" s="46"/>
       <c r="N5" s="43">
         <v>2025</v>
       </c>
       <c r="O5" s="44"/>
       <c r="P5" s="44"/>
       <c r="Q5" s="44"/>
       <c r="R5" s="44"/>
       <c r="S5" s="44"/>
       <c r="T5" s="44"/>
       <c r="U5" s="44"/>
       <c r="V5" s="44"/>
       <c r="W5" s="44"/>
       <c r="X5" s="44"/>
       <c r="Y5" s="44"/>
       <c r="Z5" s="43">
         <v>2026</v>
       </c>
       <c r="AA5" s="44"/>
-    </row>
-    <row r="6" spans="1:27" s="4" customFormat="1" ht="26.25" customHeight="1">
+      <c r="AB5" s="44"/>
+      <c r="AC5" s="44"/>
+    </row>
+    <row r="6" spans="1:29" s="4" customFormat="1" ht="26.25" customHeight="1">
       <c r="A6" s="40"/>
       <c r="B6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="24" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>17</v>
       </c>
@@ -1600,52 +1650,58 @@
       </c>
       <c r="T6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="U6" s="14" t="s">
         <v>17</v>
       </c>
       <c r="V6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="W6" s="14" t="s">
         <v>22</v>
       </c>
       <c r="X6" s="14" t="s">
         <v>23</v>
       </c>
       <c r="Y6" s="14" t="s">
         <v>25</v>
       </c>
       <c r="Z6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="14" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AB6" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC6" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="25">
         <v>24.7</v>
       </c>
       <c r="C7" s="25">
         <v>25.33</v>
       </c>
       <c r="D7" s="25">
         <v>24.57</v>
       </c>
       <c r="E7" s="25">
         <v>24.58</v>
       </c>
       <c r="F7" s="25">
         <v>24.5</v>
       </c>
       <c r="G7" s="25">
         <v>25.25</v>
       </c>
       <c r="H7" s="25">
         <v>25.61</v>
       </c>
       <c r="I7" s="25">
@@ -1683,240 +1739,270 @@
       </c>
       <c r="T7" s="34">
         <v>21.03</v>
       </c>
       <c r="U7" s="34">
         <v>21.19</v>
       </c>
       <c r="V7" s="34">
         <v>21.46</v>
       </c>
       <c r="W7" s="34">
         <v>21.57</v>
       </c>
       <c r="X7" s="34">
         <v>21.42</v>
       </c>
       <c r="Y7" s="34">
         <v>21.41</v>
       </c>
       <c r="Z7" s="19">
         <v>20.53</v>
       </c>
       <c r="AA7" s="34">
         <v>19.71</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AB7" s="19">
+        <v>19.440000000000001</v>
+      </c>
+      <c r="AC7" s="19">
+        <v>19.39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="N8" s="34">
         <v>30.41</v>
       </c>
       <c r="O8" s="34">
         <v>34.630000000000003</v>
       </c>
       <c r="P8" s="19">
         <v>33.450000000000003</v>
       </c>
       <c r="Q8" s="19">
         <v>34.090000000000003</v>
       </c>
       <c r="R8" s="34">
         <v>34.049999999999997</v>
       </c>
       <c r="S8" s="34">
         <v>34.22</v>
       </c>
       <c r="T8" s="34">
         <v>34.75</v>
       </c>
       <c r="U8" s="34">
         <v>35.19</v>
       </c>
       <c r="V8" s="34">
         <v>35.56</v>
       </c>
       <c r="W8" s="34">
         <v>36</v>
       </c>
       <c r="X8" s="34">
         <v>35.93</v>
       </c>
       <c r="Y8" s="34">
         <v>36.020000000000003</v>
       </c>
       <c r="Z8" s="19">
         <v>33.76</v>
       </c>
       <c r="AA8" s="34">
         <v>32.15</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AB8" s="19">
+        <v>31.64</v>
+      </c>
+      <c r="AC8" s="19">
+        <v>31.56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="N9" s="34">
         <v>12.65</v>
       </c>
       <c r="O9" s="34">
         <v>13.4</v>
       </c>
       <c r="P9" s="19">
         <v>13.16</v>
       </c>
       <c r="Q9" s="19">
         <v>13.51</v>
       </c>
       <c r="R9" s="34">
         <v>13.14</v>
       </c>
       <c r="S9" s="34">
         <v>13.67</v>
       </c>
       <c r="T9" s="34">
         <v>14.05</v>
       </c>
       <c r="U9" s="34">
         <v>14.21</v>
       </c>
       <c r="V9" s="34">
         <v>14.27</v>
       </c>
       <c r="W9" s="34">
         <v>14.27</v>
       </c>
       <c r="X9" s="34">
         <v>14.12</v>
       </c>
       <c r="Y9" s="34">
         <v>13.99</v>
       </c>
       <c r="Z9" s="19">
         <v>14.45</v>
       </c>
       <c r="AA9" s="34">
         <v>14.3</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AB9" s="19">
+        <v>13.54</v>
+      </c>
+      <c r="AC9" s="19">
+        <v>13.37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="N10" s="34">
         <v>18.649999999999999</v>
       </c>
       <c r="O10" s="34">
         <v>20.61</v>
       </c>
       <c r="P10" s="19">
         <v>19.3</v>
       </c>
       <c r="Q10" s="19">
         <v>20.3</v>
       </c>
       <c r="R10" s="34">
         <v>20.79</v>
       </c>
       <c r="S10" s="34">
         <v>20.83</v>
       </c>
       <c r="T10" s="34">
         <v>21.22</v>
       </c>
       <c r="U10" s="34">
         <v>21.17</v>
       </c>
       <c r="V10" s="34">
         <v>21.24</v>
       </c>
       <c r="W10" s="34">
         <v>21.18</v>
       </c>
       <c r="X10" s="34">
         <v>20.93</v>
       </c>
       <c r="Y10" s="34">
         <v>20.95</v>
       </c>
       <c r="Z10" s="19">
         <v>20.059999999999999</v>
       </c>
       <c r="AA10" s="34">
         <v>19.43</v>
       </c>
-    </row>
-    <row r="11" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AB10" s="19">
+        <v>18.89</v>
+      </c>
+      <c r="AC10" s="19">
+        <v>18.510000000000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>34</v>
       </c>
       <c r="N11" s="34">
         <v>21.44</v>
       </c>
       <c r="O11" s="34">
         <v>23.43</v>
       </c>
       <c r="P11" s="19">
         <v>22.51</v>
       </c>
       <c r="Q11" s="19">
         <v>22.67</v>
       </c>
       <c r="R11" s="34">
         <v>22.81</v>
       </c>
       <c r="S11" s="34">
         <v>23.22</v>
       </c>
       <c r="T11" s="34">
         <v>23.47</v>
       </c>
       <c r="U11" s="34">
         <v>23.48</v>
       </c>
       <c r="V11" s="34">
         <v>23.83</v>
       </c>
       <c r="W11" s="34">
         <v>23.91</v>
       </c>
       <c r="X11" s="34">
         <v>23.74</v>
       </c>
       <c r="Y11" s="34">
         <v>23.69</v>
       </c>
       <c r="Z11" s="19">
         <v>20.53</v>
       </c>
       <c r="AA11" s="34">
         <v>19.13</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AB11" s="19">
+        <v>19.37</v>
+      </c>
+      <c r="AC11" s="19">
+        <v>19.53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="20">
         <v>8.69</v>
       </c>
       <c r="O12" s="20">
         <v>10.39</v>
       </c>
       <c r="P12" s="20">
         <v>9.84</v>
       </c>
       <c r="Q12" s="20">
@@ -1930,169 +2016,179 @@
       </c>
       <c r="T12" s="20">
         <v>12.37</v>
       </c>
       <c r="U12" s="20">
         <v>12.56</v>
       </c>
       <c r="V12" s="20">
         <v>12.91</v>
       </c>
       <c r="W12" s="20">
         <v>12.99</v>
       </c>
       <c r="X12" s="20">
         <v>12.82</v>
       </c>
       <c r="Y12" s="20">
         <v>12.84</v>
       </c>
       <c r="Z12" s="20">
         <v>14.08</v>
       </c>
       <c r="AA12" s="20">
         <v>13.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AB12" s="20">
+        <v>13.56</v>
+      </c>
+      <c r="AC12" s="20">
+        <v>13.64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>37</v>
       </c>
       <c r="Q13" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="A3:AA3"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA28"/>
+  <dimension ref="A3:AC28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AD21" sqref="AD21"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
       <c r="M3" s="45"/>
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
       <c r="X3" s="45"/>
       <c r="Y3" s="45"/>
       <c r="Z3" s="45"/>
       <c r="AA3" s="45"/>
-    </row>
-    <row r="4" spans="1:27" s="10" customFormat="1" ht="17.25" customHeight="1">
+      <c r="AB3" s="45"/>
+      <c r="AC3" s="45"/>
+    </row>
+    <row r="4" spans="1:29" s="10" customFormat="1" ht="17.25" customHeight="1">
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="21"/>
-      <c r="AA4" s="11" t="s">
+      <c r="AC4" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:27" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="5" spans="1:29" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="39"/>
-      <c r="B5" s="51">
+      <c r="B5" s="48">
         <v>2022</v>
       </c>
-      <c r="C5" s="52"/>
-[...9 lines deleted...]
-      <c r="M5" s="52"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
       <c r="N5" s="43">
         <v>2025</v>
       </c>
       <c r="O5" s="44"/>
       <c r="P5" s="44"/>
       <c r="Q5" s="44"/>
       <c r="R5" s="44"/>
       <c r="S5" s="44"/>
       <c r="T5" s="44"/>
       <c r="U5" s="44"/>
       <c r="V5" s="44"/>
       <c r="W5" s="44"/>
       <c r="X5" s="44"/>
       <c r="Y5" s="44"/>
       <c r="Z5" s="43">
         <v>2026</v>
       </c>
       <c r="AA5" s="44"/>
-    </row>
-    <row r="6" spans="1:27" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="AB5" s="44"/>
+      <c r="AC5" s="44"/>
+    </row>
+    <row r="6" spans="1:29" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A6" s="40"/>
       <c r="B6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>9</v>
       </c>
@@ -2128,83 +2224,91 @@
       </c>
       <c r="T6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="V6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="X6" s="14" t="s">
         <v>21</v>
       </c>
       <c r="Y6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="14" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="48" t="s">
+      <c r="AB6" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC6" s="14" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="48"/>
-[...26 lines deleted...]
-    <row r="8" spans="1:27" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="50"/>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="50"/>
+      <c r="R7" s="50"/>
+      <c r="S7" s="50"/>
+      <c r="T7" s="50"/>
+      <c r="U7" s="50"/>
+      <c r="V7" s="50"/>
+      <c r="W7" s="50"/>
+      <c r="X7" s="50"/>
+      <c r="Y7" s="50"/>
+      <c r="Z7" s="50"/>
+      <c r="AA7" s="50"/>
+      <c r="AB7" s="50"/>
+      <c r="AC7" s="50"/>
+    </row>
+    <row r="8" spans="1:29" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="3">
         <v>2467</v>
       </c>
       <c r="C8" s="3">
         <v>2353</v>
       </c>
       <c r="D8" s="3">
         <v>2306</v>
       </c>
       <c r="E8" s="3">
         <v>2387</v>
       </c>
       <c r="F8" s="3">
         <v>2412</v>
       </c>
       <c r="G8" s="3">
         <v>2810</v>
       </c>
       <c r="H8" s="3">
         <v>2771</v>
       </c>
       <c r="I8" s="3">
@@ -2242,52 +2346,58 @@
       </c>
       <c r="T8" s="26">
         <v>2533</v>
       </c>
       <c r="U8" s="27">
         <v>2407</v>
       </c>
       <c r="V8" s="27">
         <v>2466</v>
       </c>
       <c r="W8" s="5">
         <v>2440</v>
       </c>
       <c r="X8" s="5">
         <v>2074</v>
       </c>
       <c r="Y8" s="26">
         <v>2296</v>
       </c>
       <c r="Z8" s="5">
         <v>2300</v>
       </c>
       <c r="AA8" s="5">
         <v>1884</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB8" s="26">
+        <v>2106</v>
+      </c>
+      <c r="AC8" s="26">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="26">
         <v>623</v>
       </c>
       <c r="O9" s="5">
         <v>730</v>
       </c>
       <c r="P9" s="5">
         <v>640</v>
       </c>
       <c r="Q9" s="26">
@@ -2301,52 +2411,58 @@
       </c>
       <c r="T9" s="26">
         <v>778</v>
       </c>
       <c r="U9" s="27">
         <v>785</v>
       </c>
       <c r="V9" s="27">
         <v>769</v>
       </c>
       <c r="W9" s="5">
         <v>820</v>
       </c>
       <c r="X9" s="5">
         <v>699</v>
       </c>
       <c r="Y9" s="26">
         <v>760</v>
       </c>
       <c r="Z9" s="5">
         <v>755</v>
       </c>
       <c r="AA9" s="5">
         <v>612</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AB9" s="26">
+        <v>685</v>
+      </c>
+      <c r="AC9" s="26">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="26">
         <v>288</v>
       </c>
       <c r="O10" s="5">
         <v>293</v>
       </c>
       <c r="P10" s="5">
         <v>289</v>
       </c>
       <c r="Q10" s="26">
@@ -2360,52 +2476,58 @@
       </c>
       <c r="T10" s="26">
         <v>372</v>
       </c>
       <c r="U10" s="27">
         <v>348</v>
       </c>
       <c r="V10" s="27">
         <v>326</v>
       </c>
       <c r="W10" s="5">
         <v>325</v>
       </c>
       <c r="X10" s="5">
         <v>278</v>
       </c>
       <c r="Y10" s="26">
         <v>285</v>
       </c>
       <c r="Z10" s="5">
         <v>324</v>
       </c>
       <c r="AA10" s="5">
         <v>286</v>
       </c>
-    </row>
-    <row r="11" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB10" s="26">
+        <v>271</v>
+      </c>
+      <c r="AC10" s="26">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="26">
         <v>330</v>
       </c>
       <c r="O11" s="5">
         <v>365</v>
       </c>
       <c r="P11" s="5">
         <v>297</v>
       </c>
       <c r="Q11" s="26">
@@ -2419,52 +2541,58 @@
       </c>
       <c r="T11" s="26">
         <v>416</v>
       </c>
       <c r="U11" s="27">
         <v>369</v>
       </c>
       <c r="V11" s="27">
         <v>375</v>
       </c>
       <c r="W11" s="5">
         <v>366</v>
       </c>
       <c r="X11" s="5">
         <v>315</v>
       </c>
       <c r="Y11" s="26">
         <v>374</v>
       </c>
       <c r="Z11" s="5">
         <v>355</v>
       </c>
       <c r="AA11" s="5">
         <v>299</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB11" s="26">
+        <v>316</v>
+      </c>
+      <c r="AC11" s="26">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="26">
         <v>573</v>
       </c>
       <c r="O12" s="5">
         <v>620</v>
       </c>
       <c r="P12" s="5">
         <v>554</v>
       </c>
       <c r="Q12" s="26">
@@ -2478,52 +2606,58 @@
       </c>
       <c r="T12" s="26">
         <v>666</v>
       </c>
       <c r="U12" s="27">
         <v>630</v>
       </c>
       <c r="V12" s="27">
         <v>692</v>
       </c>
       <c r="W12" s="5">
         <v>657</v>
       </c>
       <c r="X12" s="5">
         <v>571</v>
       </c>
       <c r="Y12" s="26">
         <v>617</v>
       </c>
       <c r="Z12" s="5">
         <v>588</v>
       </c>
       <c r="AA12" s="5">
         <v>454</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB12" s="26">
+        <v>568</v>
+      </c>
+      <c r="AC12" s="26">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="8">
         <v>172</v>
       </c>
       <c r="O13" s="8">
         <v>220</v>
       </c>
       <c r="P13" s="8">
         <v>174</v>
       </c>
       <c r="Q13" s="26">
@@ -2537,83 +2671,91 @@
       </c>
       <c r="T13" s="8">
         <v>301</v>
       </c>
       <c r="U13" s="6">
         <v>275</v>
       </c>
       <c r="V13" s="6">
         <v>304</v>
       </c>
       <c r="W13" s="8">
         <v>272</v>
       </c>
       <c r="X13" s="8">
         <v>211</v>
       </c>
       <c r="Y13" s="8">
         <v>260</v>
       </c>
       <c r="Z13" s="8">
         <v>278</v>
       </c>
       <c r="AA13" s="8">
         <v>233</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="49" t="s">
+      <c r="AB13" s="8">
+        <v>266</v>
+      </c>
+      <c r="AC13" s="8">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="49"/>
-[...26 lines deleted...]
-    <row r="15" spans="1:27">
+      <c r="B14" s="51"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+      <c r="M14" s="51"/>
+      <c r="N14" s="51"/>
+      <c r="O14" s="51"/>
+      <c r="P14" s="51"/>
+      <c r="Q14" s="51"/>
+      <c r="R14" s="51"/>
+      <c r="S14" s="51"/>
+      <c r="T14" s="51"/>
+      <c r="U14" s="51"/>
+      <c r="V14" s="51"/>
+      <c r="W14" s="51"/>
+      <c r="X14" s="51"/>
+      <c r="Y14" s="51"/>
+      <c r="Z14" s="51"/>
+      <c r="AA14" s="51"/>
+      <c r="AB14" s="51"/>
+      <c r="AC14" s="51"/>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="30">
         <v>1305</v>
       </c>
       <c r="C15" s="30">
         <v>1204</v>
       </c>
       <c r="D15" s="30">
         <v>1207</v>
       </c>
       <c r="E15" s="30">
         <v>1205</v>
       </c>
       <c r="F15" s="30">
         <v>1259</v>
       </c>
       <c r="G15" s="30">
         <v>1429</v>
       </c>
       <c r="H15" s="30">
         <v>1442</v>
       </c>
       <c r="I15" s="30">
@@ -2651,52 +2793,58 @@
       </c>
       <c r="T15" s="26">
         <v>1287</v>
       </c>
       <c r="U15" s="26">
         <v>1225</v>
       </c>
       <c r="V15" s="27">
         <v>1232</v>
       </c>
       <c r="W15" s="5">
         <v>1282</v>
       </c>
       <c r="X15" s="5">
         <v>1082</v>
       </c>
       <c r="Y15" s="26">
         <v>1212</v>
       </c>
       <c r="Z15" s="26">
         <v>1174</v>
       </c>
       <c r="AA15" s="5">
         <v>936</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="26">
+        <v>1040</v>
+      </c>
+      <c r="AC15" s="26">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="30"/>
       <c r="E16" s="30"/>
       <c r="F16" s="30"/>
       <c r="G16" s="30"/>
       <c r="H16" s="30"/>
       <c r="I16" s="30"/>
       <c r="J16" s="30"/>
       <c r="K16" s="30"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="26">
         <v>313</v>
       </c>
       <c r="O16" s="5">
         <v>385</v>
       </c>
       <c r="P16" s="5">
         <v>310</v>
       </c>
       <c r="Q16" s="26">
@@ -2710,52 +2858,58 @@
       </c>
       <c r="T16" s="26">
         <v>391</v>
       </c>
       <c r="U16" s="26">
         <v>382</v>
       </c>
       <c r="V16" s="27">
         <v>402</v>
       </c>
       <c r="W16" s="5">
         <v>438</v>
       </c>
       <c r="X16" s="5">
         <v>374</v>
       </c>
       <c r="Y16" s="26">
         <v>395</v>
       </c>
       <c r="Z16" s="26">
         <v>383</v>
       </c>
       <c r="AA16" s="5">
         <v>297</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="26">
+        <v>334</v>
+      </c>
+      <c r="AC16" s="26">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
       <c r="E17" s="30"/>
       <c r="F17" s="30"/>
       <c r="G17" s="30"/>
       <c r="H17" s="30"/>
       <c r="I17" s="30"/>
       <c r="J17" s="30"/>
       <c r="K17" s="30"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="26">
         <v>162</v>
       </c>
       <c r="O17" s="5">
         <v>150</v>
       </c>
       <c r="P17" s="5">
         <v>134</v>
       </c>
       <c r="Q17" s="26">
@@ -2769,52 +2923,58 @@
       </c>
       <c r="T17" s="26">
         <v>195</v>
       </c>
       <c r="U17" s="26">
         <v>186</v>
       </c>
       <c r="V17" s="27">
         <v>171</v>
       </c>
       <c r="W17" s="5">
         <v>170</v>
       </c>
       <c r="X17" s="5">
         <v>148</v>
       </c>
       <c r="Y17" s="26">
         <v>161</v>
       </c>
       <c r="Z17" s="26">
         <v>161</v>
       </c>
       <c r="AA17" s="5">
         <v>136</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="26">
+        <v>134</v>
+      </c>
+      <c r="AC17" s="26">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="30"/>
       <c r="C18" s="30"/>
       <c r="D18" s="30"/>
       <c r="E18" s="30"/>
       <c r="F18" s="30"/>
       <c r="G18" s="30"/>
       <c r="H18" s="30"/>
       <c r="I18" s="30"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="26">
         <v>180</v>
       </c>
       <c r="O18" s="5">
         <v>188</v>
       </c>
       <c r="P18" s="5">
         <v>151</v>
       </c>
       <c r="Q18" s="26">
@@ -2828,52 +2988,58 @@
       </c>
       <c r="T18" s="26">
         <v>220</v>
       </c>
       <c r="U18" s="26">
         <v>194</v>
       </c>
       <c r="V18" s="27">
         <v>184</v>
       </c>
       <c r="W18" s="5">
         <v>189</v>
       </c>
       <c r="X18" s="5">
         <v>141</v>
       </c>
       <c r="Y18" s="26">
         <v>207</v>
       </c>
       <c r="Z18" s="26">
         <v>190</v>
       </c>
       <c r="AA18" s="5">
         <v>147</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="26">
+        <v>159</v>
+      </c>
+      <c r="AC18" s="26">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="30"/>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
       <c r="E19" s="30"/>
       <c r="F19" s="30"/>
       <c r="G19" s="30"/>
       <c r="H19" s="30"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="30"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="26">
         <v>290</v>
       </c>
       <c r="O19" s="5">
         <v>325</v>
       </c>
       <c r="P19" s="5">
         <v>274</v>
       </c>
       <c r="Q19" s="26">
@@ -2887,52 +3053,58 @@
       </c>
       <c r="T19" s="26">
         <v>336</v>
       </c>
       <c r="U19" s="26">
         <v>323</v>
       </c>
       <c r="V19" s="27">
         <v>327</v>
       </c>
       <c r="W19" s="5">
         <v>339</v>
       </c>
       <c r="X19" s="5">
         <v>310</v>
       </c>
       <c r="Y19" s="26">
         <v>306</v>
       </c>
       <c r="Z19" s="26">
         <v>292</v>
       </c>
       <c r="AA19" s="5">
         <v>235</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="26">
+        <v>278</v>
+      </c>
+      <c r="AC19" s="26">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="33"/>
       <c r="E20" s="33"/>
       <c r="F20" s="33"/>
       <c r="G20" s="33"/>
       <c r="H20" s="33"/>
       <c r="I20" s="33"/>
       <c r="J20" s="33"/>
       <c r="K20" s="33"/>
       <c r="L20" s="33"/>
       <c r="M20" s="33"/>
       <c r="N20" s="8">
         <v>87</v>
       </c>
       <c r="O20" s="8">
         <v>129</v>
       </c>
       <c r="P20" s="8">
         <v>100</v>
       </c>
       <c r="Q20" s="26">
@@ -2946,83 +3118,91 @@
       </c>
       <c r="T20" s="8">
         <v>145</v>
       </c>
       <c r="U20" s="8">
         <v>140</v>
       </c>
       <c r="V20" s="6">
         <v>148</v>
       </c>
       <c r="W20" s="8">
         <v>146</v>
       </c>
       <c r="X20" s="8">
         <v>109</v>
       </c>
       <c r="Y20" s="8">
         <v>143</v>
       </c>
       <c r="Z20" s="8">
         <v>148</v>
       </c>
       <c r="AA20" s="8">
         <v>121</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="50" t="s">
+      <c r="AB20" s="8">
+        <v>135</v>
+      </c>
+      <c r="AC20" s="8">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="31" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="50"/>
-[...26 lines deleted...]
-    <row r="22" spans="1:27">
+      <c r="B21" s="52"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="52"/>
+      <c r="H21" s="52"/>
+      <c r="I21" s="52"/>
+      <c r="J21" s="52"/>
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
+      <c r="N21" s="52"/>
+      <c r="O21" s="52"/>
+      <c r="P21" s="52"/>
+      <c r="Q21" s="52"/>
+      <c r="R21" s="52"/>
+      <c r="S21" s="52"/>
+      <c r="T21" s="52"/>
+      <c r="U21" s="52"/>
+      <c r="V21" s="52"/>
+      <c r="W21" s="52"/>
+      <c r="X21" s="52"/>
+      <c r="Y21" s="52"/>
+      <c r="Z21" s="52"/>
+      <c r="AA21" s="52"/>
+      <c r="AB21" s="52"/>
+      <c r="AC21" s="52"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="28">
         <v>1162</v>
       </c>
       <c r="C22" s="28">
         <v>1149</v>
       </c>
       <c r="D22" s="28">
         <v>1099</v>
       </c>
       <c r="E22" s="28">
         <v>1182</v>
       </c>
       <c r="F22" s="28">
         <v>1153</v>
       </c>
       <c r="G22" s="28">
         <v>1381</v>
       </c>
       <c r="H22" s="28">
         <v>1329</v>
       </c>
       <c r="I22" s="28">
@@ -3060,52 +3240,58 @@
       </c>
       <c r="T22" s="5">
         <v>1246</v>
       </c>
       <c r="U22" s="5">
         <v>1182</v>
       </c>
       <c r="V22" s="27">
         <v>1234</v>
       </c>
       <c r="W22" s="5">
         <v>1158</v>
       </c>
       <c r="X22" s="5">
         <v>992</v>
       </c>
       <c r="Y22" s="26">
         <v>1084</v>
       </c>
       <c r="Z22" s="5">
         <v>1126</v>
       </c>
       <c r="AA22" s="5">
         <v>948</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="26">
+        <v>1066</v>
+      </c>
+      <c r="AC22" s="26">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="28"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="28"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="26">
         <v>310</v>
       </c>
       <c r="O23" s="5">
         <v>345</v>
       </c>
       <c r="P23" s="5">
         <v>330</v>
       </c>
       <c r="Q23" s="26">
@@ -3119,52 +3305,58 @@
       </c>
       <c r="T23" s="5">
         <v>387</v>
       </c>
       <c r="U23" s="5">
         <v>403</v>
       </c>
       <c r="V23" s="27">
         <v>367</v>
       </c>
       <c r="W23" s="5">
         <v>382</v>
       </c>
       <c r="X23" s="5">
         <v>325</v>
       </c>
       <c r="Y23" s="26">
         <v>365</v>
       </c>
       <c r="Z23" s="5">
         <v>372</v>
       </c>
       <c r="AA23" s="5">
         <v>315</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="26">
+        <v>351</v>
+      </c>
+      <c r="AC23" s="26">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="26">
         <v>126</v>
       </c>
       <c r="O24" s="5">
         <v>143</v>
       </c>
       <c r="P24" s="5">
         <v>155</v>
       </c>
       <c r="Q24" s="26">
@@ -3178,52 +3370,58 @@
       </c>
       <c r="T24" s="5">
         <v>177</v>
       </c>
       <c r="U24" s="5">
         <v>162</v>
       </c>
       <c r="V24" s="27">
         <v>155</v>
       </c>
       <c r="W24" s="5">
         <v>155</v>
       </c>
       <c r="X24" s="5">
         <v>130</v>
       </c>
       <c r="Y24" s="26">
         <v>124</v>
       </c>
       <c r="Z24" s="5">
         <v>163</v>
       </c>
       <c r="AA24" s="5">
         <v>150</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="26">
+        <v>137</v>
+      </c>
+      <c r="AC24" s="26">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="28"/>
       <c r="D25" s="28"/>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="J25" s="28"/>
       <c r="K25" s="28"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="26">
         <v>150</v>
       </c>
       <c r="O25" s="5">
         <v>177</v>
       </c>
       <c r="P25" s="5">
         <v>146</v>
       </c>
       <c r="Q25" s="26">
@@ -3237,52 +3435,58 @@
       </c>
       <c r="T25" s="5">
         <v>196</v>
       </c>
       <c r="U25" s="5">
         <v>175</v>
       </c>
       <c r="V25" s="27">
         <v>191</v>
       </c>
       <c r="W25" s="5">
         <v>177</v>
       </c>
       <c r="X25" s="5">
         <v>174</v>
       </c>
       <c r="Y25" s="26">
         <v>167</v>
       </c>
       <c r="Z25" s="5">
         <v>165</v>
       </c>
       <c r="AA25" s="5">
         <v>152</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="26">
+        <v>157</v>
+      </c>
+      <c r="AC25" s="26">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="28"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="26">
         <v>283</v>
       </c>
       <c r="O26" s="5">
         <v>295</v>
       </c>
       <c r="P26" s="5">
         <v>280</v>
       </c>
       <c r="Q26" s="26">
@@ -3296,52 +3500,58 @@
       </c>
       <c r="T26" s="5">
         <v>330</v>
       </c>
       <c r="U26" s="5">
         <v>307</v>
       </c>
       <c r="V26" s="27">
         <v>365</v>
       </c>
       <c r="W26" s="5">
         <v>318</v>
       </c>
       <c r="X26" s="5">
         <v>261</v>
       </c>
       <c r="Y26" s="26">
         <v>311</v>
       </c>
       <c r="Z26" s="5">
         <v>296</v>
       </c>
       <c r="AA26" s="5">
         <v>219</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="26">
+        <v>290</v>
+      </c>
+      <c r="AC26" s="26">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="33"/>
       <c r="H27" s="33"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="33"/>
       <c r="N27" s="8">
         <v>85</v>
       </c>
       <c r="O27" s="8">
         <v>91</v>
       </c>
       <c r="P27" s="8">
         <v>74</v>
       </c>
       <c r="Q27" s="26">
@@ -3355,67 +3565,73 @@
       </c>
       <c r="T27" s="8">
         <v>156</v>
       </c>
       <c r="U27" s="8">
         <v>135</v>
       </c>
       <c r="V27" s="6">
         <v>156</v>
       </c>
       <c r="W27" s="8">
         <v>126</v>
       </c>
       <c r="X27" s="8">
         <v>102</v>
       </c>
       <c r="Y27" s="8">
         <v>117</v>
       </c>
       <c r="Z27" s="8">
         <v>130</v>
       </c>
       <c r="AA27" s="8">
         <v>112</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" ht="18.75" customHeight="1">
+      <c r="AB27" s="8">
+        <v>131</v>
+      </c>
+      <c r="AC27" s="8">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="18.75" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="Q28" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="A14:AC14"/>
+    <mergeCell ref="A21:AC21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:AA21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General fertility rate</vt:lpstr>