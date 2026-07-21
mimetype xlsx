--- v1 (2026-06-29)
+++ v2 (2026-07-21)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="39">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -492,64 +492,64 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -827,154 +827,156 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC13"/>
+  <dimension ref="A3:AD13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A120" sqref="A120"/>
-      <selection pane="bottomLeft" activeCell="N33" sqref="N33"/>
+      <selection pane="bottomLeft" activeCell="S26" sqref="S26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
       <c r="M3" s="45"/>
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
       <c r="X3" s="45"/>
       <c r="Y3" s="45"/>
       <c r="Z3" s="45"/>
       <c r="AA3" s="45"/>
       <c r="AB3" s="45"/>
       <c r="AC3" s="45"/>
-    </row>
-    <row r="4" spans="1:29" s="12" customFormat="1">
+      <c r="AD3" s="45"/>
+    </row>
+    <row r="4" spans="1:30" s="12" customFormat="1">
       <c r="A4" s="10"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
-      <c r="AC4" s="11" t="s">
+      <c r="AD4" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:30">
       <c r="A5" s="39"/>
       <c r="B5" s="41">
         <v>2022</v>
       </c>
       <c r="C5" s="42"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="42"/>
       <c r="H5" s="42"/>
       <c r="I5" s="42"/>
       <c r="J5" s="42"/>
       <c r="K5" s="42"/>
       <c r="L5" s="42"/>
       <c r="M5" s="13"/>
       <c r="N5" s="43">
         <v>2025</v>
       </c>
       <c r="O5" s="44"/>
       <c r="P5" s="44"/>
       <c r="Q5" s="44"/>
       <c r="R5" s="44"/>
       <c r="S5" s="44"/>
       <c r="T5" s="44"/>
       <c r="U5" s="44"/>
       <c r="V5" s="44"/>
       <c r="W5" s="44"/>
       <c r="X5" s="44"/>
       <c r="Y5" s="44"/>
       <c r="Z5" s="43">
         <v>2026</v>
       </c>
       <c r="AA5" s="44"/>
       <c r="AB5" s="44"/>
       <c r="AC5" s="44"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5" s="44"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" s="40"/>
       <c r="B6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>9</v>
       </c>
@@ -1016,52 +1018,55 @@
       </c>
       <c r="V6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="X6" s="14" t="s">
         <v>21</v>
       </c>
       <c r="Y6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="14" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6" s="14" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="3">
         <v>2467</v>
       </c>
       <c r="C7" s="3">
         <v>2353</v>
       </c>
       <c r="D7" s="3">
         <v>2306</v>
       </c>
       <c r="E7" s="3">
         <v>2387</v>
       </c>
       <c r="F7" s="3">
         <v>2412</v>
       </c>
       <c r="G7" s="3">
         <v>2810</v>
       </c>
       <c r="H7" s="3">
         <v>2771</v>
       </c>
       <c r="I7" s="3">
@@ -1105,52 +1110,55 @@
       </c>
       <c r="V7" s="27">
         <v>2466</v>
       </c>
       <c r="W7" s="27">
         <v>2440</v>
       </c>
       <c r="X7" s="27">
         <v>2074</v>
       </c>
       <c r="Y7" s="5">
         <v>2296</v>
       </c>
       <c r="Z7" s="27">
         <v>2300</v>
       </c>
       <c r="AA7" s="27">
         <v>1884</v>
       </c>
       <c r="AB7" s="3">
         <v>2106</v>
       </c>
       <c r="AC7" s="3">
         <v>2070</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="27">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="3">
         <v>623</v>
       </c>
       <c r="O8" s="27">
         <v>730</v>
       </c>
       <c r="P8" s="27">
         <v>640</v>
       </c>
       <c r="Q8" s="3">
@@ -1170,52 +1178,55 @@
       </c>
       <c r="V8" s="27">
         <v>769</v>
       </c>
       <c r="W8" s="27">
         <v>820</v>
       </c>
       <c r="X8" s="27">
         <v>699</v>
       </c>
       <c r="Y8" s="5">
         <v>760</v>
       </c>
       <c r="Z8" s="27">
         <v>755</v>
       </c>
       <c r="AA8" s="27">
         <v>612</v>
       </c>
       <c r="AB8" s="3">
         <v>685</v>
       </c>
       <c r="AC8" s="3">
         <v>676</v>
       </c>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8" s="27">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="3">
         <v>288</v>
       </c>
       <c r="O9" s="27">
         <v>293</v>
       </c>
       <c r="P9" s="27">
         <v>289</v>
       </c>
       <c r="Q9" s="3">
@@ -1235,52 +1246,55 @@
       </c>
       <c r="V9" s="27">
         <v>326</v>
       </c>
       <c r="W9" s="27">
         <v>325</v>
       </c>
       <c r="X9" s="27">
         <v>278</v>
       </c>
       <c r="Y9" s="5">
         <v>285</v>
       </c>
       <c r="Z9" s="27">
         <v>324</v>
       </c>
       <c r="AA9" s="27">
         <v>286</v>
       </c>
       <c r="AB9" s="3">
         <v>271</v>
       </c>
       <c r="AC9" s="3">
         <v>278</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="27">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="3">
         <v>330</v>
       </c>
       <c r="O10" s="27">
         <v>365</v>
       </c>
       <c r="P10" s="27">
         <v>297</v>
       </c>
       <c r="Q10" s="3">
@@ -1300,52 +1314,55 @@
       </c>
       <c r="V10" s="27">
         <v>375</v>
       </c>
       <c r="W10" s="27">
         <v>366</v>
       </c>
       <c r="X10" s="27">
         <v>315</v>
       </c>
       <c r="Y10" s="5">
         <v>374</v>
       </c>
       <c r="Z10" s="27">
         <v>355</v>
       </c>
       <c r="AA10" s="27">
         <v>299</v>
       </c>
       <c r="AB10" s="3">
         <v>316</v>
       </c>
       <c r="AC10" s="3">
         <v>297</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="27">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="3">
         <v>573</v>
       </c>
       <c r="O11" s="27">
         <v>620</v>
       </c>
       <c r="P11" s="27">
         <v>554</v>
       </c>
       <c r="Q11" s="3">
@@ -1365,52 +1382,55 @@
       </c>
       <c r="V11" s="27">
         <v>692</v>
       </c>
       <c r="W11" s="27">
         <v>657</v>
       </c>
       <c r="X11" s="27">
         <v>571</v>
       </c>
       <c r="Y11" s="5">
         <v>617</v>
       </c>
       <c r="Z11" s="27">
         <v>588</v>
       </c>
       <c r="AA11" s="27">
         <v>454</v>
       </c>
       <c r="AB11" s="3">
         <v>568</v>
       </c>
       <c r="AC11" s="3">
         <v>554</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="27">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="6">
         <v>172</v>
       </c>
       <c r="O12" s="6">
         <v>220</v>
       </c>
       <c r="P12" s="6">
         <v>174</v>
       </c>
       <c r="Q12" s="6">
@@ -1430,191 +1450,196 @@
       </c>
       <c r="V12" s="6">
         <v>304</v>
       </c>
       <c r="W12" s="6">
         <v>272</v>
       </c>
       <c r="X12" s="6">
         <v>211</v>
       </c>
       <c r="Y12" s="8">
         <v>260</v>
       </c>
       <c r="Z12" s="6">
         <v>278</v>
       </c>
       <c r="AA12" s="6">
         <v>233</v>
       </c>
       <c r="AB12" s="6">
         <v>266</v>
       </c>
       <c r="AC12" s="6">
         <v>265</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="6">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="Q13" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="A3:AD3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC13"/>
+  <dimension ref="A3:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="T19" sqref="T19"/>
+      <selection pane="bottomLeft" activeCell="Y27" sqref="Y27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="7" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29" ht="13.5" customHeight="1">
+    <row r="3" spans="1:30" ht="13.5" customHeight="1">
       <c r="A3" s="47" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="47"/>
       <c r="C3" s="47"/>
       <c r="D3" s="47"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="L3" s="47"/>
       <c r="M3" s="47"/>
       <c r="N3" s="47"/>
       <c r="O3" s="47"/>
       <c r="P3" s="47"/>
       <c r="Q3" s="47"/>
       <c r="R3" s="47"/>
       <c r="S3" s="47"/>
       <c r="T3" s="47"/>
       <c r="U3" s="47"/>
       <c r="V3" s="47"/>
       <c r="W3" s="47"/>
       <c r="X3" s="47"/>
       <c r="Y3" s="47"/>
       <c r="Z3" s="47"/>
       <c r="AA3" s="47"/>
       <c r="AB3" s="47"/>
       <c r="AC3" s="47"/>
-    </row>
-    <row r="4" spans="1:29" s="10" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AD3" s="47"/>
+    </row>
+    <row r="4" spans="1:30" s="10" customFormat="1" ht="13.5" customHeight="1">
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
-      <c r="AC4" s="11" t="s">
+      <c r="AD4" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
+    <row r="5" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="39"/>
       <c r="B5" s="41">
         <v>2022</v>
       </c>
       <c r="C5" s="42"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="42"/>
       <c r="H5" s="42"/>
       <c r="I5" s="42"/>
       <c r="J5" s="42"/>
       <c r="K5" s="42"/>
       <c r="L5" s="42"/>
       <c r="M5" s="46"/>
       <c r="N5" s="43">
         <v>2025</v>
       </c>
       <c r="O5" s="44"/>
       <c r="P5" s="44"/>
       <c r="Q5" s="44"/>
       <c r="R5" s="44"/>
       <c r="S5" s="44"/>
       <c r="T5" s="44"/>
       <c r="U5" s="44"/>
       <c r="V5" s="44"/>
       <c r="W5" s="44"/>
       <c r="X5" s="44"/>
       <c r="Y5" s="44"/>
       <c r="Z5" s="43">
         <v>2026</v>
       </c>
       <c r="AA5" s="44"/>
       <c r="AB5" s="44"/>
       <c r="AC5" s="44"/>
-    </row>
-    <row r="6" spans="1:29" s="4" customFormat="1" ht="26.25" customHeight="1">
+      <c r="AD5" s="44"/>
+    </row>
+    <row r="6" spans="1:30" s="4" customFormat="1" ht="26.25" customHeight="1">
       <c r="A6" s="40"/>
       <c r="B6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="24" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>17</v>
       </c>
@@ -1656,52 +1681,55 @@
       </c>
       <c r="V6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="W6" s="14" t="s">
         <v>22</v>
       </c>
       <c r="X6" s="14" t="s">
         <v>23</v>
       </c>
       <c r="Y6" s="14" t="s">
         <v>25</v>
       </c>
       <c r="Z6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="14" t="s">
         <v>11</v>
       </c>
       <c r="AB6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="AC6" s="14" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="7" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AD6" s="14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="25">
         <v>24.7</v>
       </c>
       <c r="C7" s="25">
         <v>25.33</v>
       </c>
       <c r="D7" s="25">
         <v>24.57</v>
       </c>
       <c r="E7" s="25">
         <v>24.58</v>
       </c>
       <c r="F7" s="25">
         <v>24.5</v>
       </c>
       <c r="G7" s="25">
         <v>25.25</v>
       </c>
       <c r="H7" s="25">
         <v>25.61</v>
       </c>
       <c r="I7" s="25">
@@ -1745,52 +1773,55 @@
       </c>
       <c r="V7" s="34">
         <v>21.46</v>
       </c>
       <c r="W7" s="34">
         <v>21.57</v>
       </c>
       <c r="X7" s="34">
         <v>21.42</v>
       </c>
       <c r="Y7" s="34">
         <v>21.41</v>
       </c>
       <c r="Z7" s="19">
         <v>20.53</v>
       </c>
       <c r="AA7" s="34">
         <v>19.71</v>
       </c>
       <c r="AB7" s="19">
         <v>19.440000000000001</v>
       </c>
       <c r="AC7" s="19">
         <v>19.39</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AD7" s="34">
+        <v>18.920000000000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="N8" s="34">
         <v>30.41</v>
       </c>
       <c r="O8" s="34">
         <v>34.630000000000003</v>
       </c>
       <c r="P8" s="19">
         <v>33.450000000000003</v>
       </c>
       <c r="Q8" s="19">
         <v>34.090000000000003</v>
       </c>
       <c r="R8" s="34">
         <v>34.049999999999997</v>
       </c>
       <c r="S8" s="34">
         <v>34.22</v>
       </c>
       <c r="T8" s="34">
         <v>34.75</v>
       </c>
       <c r="U8" s="34">
@@ -1798,52 +1829,55 @@
       </c>
       <c r="V8" s="34">
         <v>35.56</v>
       </c>
       <c r="W8" s="34">
         <v>36</v>
       </c>
       <c r="X8" s="34">
         <v>35.93</v>
       </c>
       <c r="Y8" s="34">
         <v>36.020000000000003</v>
       </c>
       <c r="Z8" s="19">
         <v>33.76</v>
       </c>
       <c r="AA8" s="34">
         <v>32.15</v>
       </c>
       <c r="AB8" s="19">
         <v>31.64</v>
       </c>
       <c r="AC8" s="19">
         <v>31.56</v>
       </c>
-    </row>
-    <row r="9" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AD8" s="34">
+        <v>30.64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="N9" s="34">
         <v>12.65</v>
       </c>
       <c r="O9" s="34">
         <v>13.4</v>
       </c>
       <c r="P9" s="19">
         <v>13.16</v>
       </c>
       <c r="Q9" s="19">
         <v>13.51</v>
       </c>
       <c r="R9" s="34">
         <v>13.14</v>
       </c>
       <c r="S9" s="34">
         <v>13.67</v>
       </c>
       <c r="T9" s="34">
         <v>14.05</v>
       </c>
       <c r="U9" s="34">
@@ -1851,52 +1885,55 @@
       </c>
       <c r="V9" s="34">
         <v>14.27</v>
       </c>
       <c r="W9" s="34">
         <v>14.27</v>
       </c>
       <c r="X9" s="34">
         <v>14.12</v>
       </c>
       <c r="Y9" s="34">
         <v>13.99</v>
       </c>
       <c r="Z9" s="19">
         <v>14.45</v>
       </c>
       <c r="AA9" s="34">
         <v>14.3</v>
       </c>
       <c r="AB9" s="19">
         <v>13.54</v>
       </c>
       <c r="AC9" s="19">
         <v>13.37</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AD9" s="34">
+        <v>13.11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="N10" s="34">
         <v>18.649999999999999</v>
       </c>
       <c r="O10" s="34">
         <v>20.61</v>
       </c>
       <c r="P10" s="19">
         <v>19.3</v>
       </c>
       <c r="Q10" s="19">
         <v>20.3</v>
       </c>
       <c r="R10" s="34">
         <v>20.79</v>
       </c>
       <c r="S10" s="34">
         <v>20.83</v>
       </c>
       <c r="T10" s="34">
         <v>21.22</v>
       </c>
       <c r="U10" s="34">
@@ -1904,52 +1941,55 @@
       </c>
       <c r="V10" s="34">
         <v>21.24</v>
       </c>
       <c r="W10" s="34">
         <v>21.18</v>
       </c>
       <c r="X10" s="34">
         <v>20.93</v>
       </c>
       <c r="Y10" s="34">
         <v>20.95</v>
       </c>
       <c r="Z10" s="19">
         <v>20.059999999999999</v>
       </c>
       <c r="AA10" s="34">
         <v>19.43</v>
       </c>
       <c r="AB10" s="19">
         <v>18.89</v>
       </c>
       <c r="AC10" s="19">
         <v>18.510000000000002</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AD10" s="34">
+        <v>17.899999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>34</v>
       </c>
       <c r="N11" s="34">
         <v>21.44</v>
       </c>
       <c r="O11" s="34">
         <v>23.43</v>
       </c>
       <c r="P11" s="19">
         <v>22.51</v>
       </c>
       <c r="Q11" s="19">
         <v>22.67</v>
       </c>
       <c r="R11" s="34">
         <v>22.81</v>
       </c>
       <c r="S11" s="34">
         <v>23.22</v>
       </c>
       <c r="T11" s="34">
         <v>23.47</v>
       </c>
       <c r="U11" s="34">
@@ -1957,52 +1997,55 @@
       </c>
       <c r="V11" s="34">
         <v>23.83</v>
       </c>
       <c r="W11" s="34">
         <v>23.91</v>
       </c>
       <c r="X11" s="34">
         <v>23.74</v>
       </c>
       <c r="Y11" s="34">
         <v>23.69</v>
       </c>
       <c r="Z11" s="19">
         <v>20.53</v>
       </c>
       <c r="AA11" s="34">
         <v>19.13</v>
       </c>
       <c r="AB11" s="19">
         <v>19.37</v>
       </c>
       <c r="AC11" s="19">
         <v>19.53</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AD11" s="34">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="20">
         <v>8.69</v>
       </c>
       <c r="O12" s="20">
         <v>10.39</v>
       </c>
       <c r="P12" s="20">
         <v>9.84</v>
       </c>
       <c r="Q12" s="20">
@@ -2022,173 +2065,178 @@
       </c>
       <c r="V12" s="20">
         <v>12.91</v>
       </c>
       <c r="W12" s="20">
         <v>12.99</v>
       </c>
       <c r="X12" s="20">
         <v>12.82</v>
       </c>
       <c r="Y12" s="20">
         <v>12.84</v>
       </c>
       <c r="Z12" s="20">
         <v>14.08</v>
       </c>
       <c r="AA12" s="20">
         <v>13.6</v>
       </c>
       <c r="AB12" s="20">
         <v>13.56</v>
       </c>
       <c r="AC12" s="20">
         <v>13.64</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AD12" s="20">
+        <v>13.17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>37</v>
       </c>
       <c r="Q13" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="A3:AD3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC28"/>
+  <dimension ref="A3:AD28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="U35" sqref="U35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
       <c r="M3" s="45"/>
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
       <c r="X3" s="45"/>
       <c r="Y3" s="45"/>
       <c r="Z3" s="45"/>
       <c r="AA3" s="45"/>
       <c r="AB3" s="45"/>
       <c r="AC3" s="45"/>
-    </row>
-    <row r="4" spans="1:29" s="10" customFormat="1" ht="17.25" customHeight="1">
+      <c r="AD3" s="45"/>
+    </row>
+    <row r="4" spans="1:30" s="10" customFormat="1" ht="17.25" customHeight="1">
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="21"/>
-      <c r="AC4" s="11" t="s">
+      <c r="AD4" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:29" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="5" spans="1:30" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="39"/>
-      <c r="B5" s="48">
+      <c r="B5" s="51">
         <v>2022</v>
       </c>
-      <c r="C5" s="49"/>
-[...9 lines deleted...]
-      <c r="M5" s="49"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
       <c r="N5" s="43">
         <v>2025</v>
       </c>
       <c r="O5" s="44"/>
       <c r="P5" s="44"/>
       <c r="Q5" s="44"/>
       <c r="R5" s="44"/>
       <c r="S5" s="44"/>
       <c r="T5" s="44"/>
       <c r="U5" s="44"/>
       <c r="V5" s="44"/>
       <c r="W5" s="44"/>
       <c r="X5" s="44"/>
       <c r="Y5" s="44"/>
       <c r="Z5" s="43">
         <v>2026</v>
       </c>
       <c r="AA5" s="44"/>
       <c r="AB5" s="44"/>
       <c r="AC5" s="44"/>
-    </row>
-    <row r="6" spans="1:29" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="AD5" s="44"/>
+    </row>
+    <row r="6" spans="1:30" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A6" s="40"/>
       <c r="B6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>9</v>
       </c>
@@ -2230,85 +2278,89 @@
       </c>
       <c r="V6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="X6" s="14" t="s">
         <v>21</v>
       </c>
       <c r="Y6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="14" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="50" t="s">
+      <c r="AD6" s="14" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="50"/>
-[...28 lines deleted...]
-    <row r="8" spans="1:29" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B7" s="48"/>
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="48"/>
+      <c r="I7" s="48"/>
+      <c r="J7" s="48"/>
+      <c r="K7" s="48"/>
+      <c r="L7" s="48"/>
+      <c r="M7" s="48"/>
+      <c r="N7" s="48"/>
+      <c r="O7" s="48"/>
+      <c r="P7" s="48"/>
+      <c r="Q7" s="48"/>
+      <c r="R7" s="48"/>
+      <c r="S7" s="48"/>
+      <c r="T7" s="48"/>
+      <c r="U7" s="48"/>
+      <c r="V7" s="48"/>
+      <c r="W7" s="48"/>
+      <c r="X7" s="48"/>
+      <c r="Y7" s="48"/>
+      <c r="Z7" s="48"/>
+      <c r="AA7" s="48"/>
+      <c r="AB7" s="48"/>
+      <c r="AC7" s="48"/>
+      <c r="AD7" s="48"/>
+    </row>
+    <row r="8" spans="1:30" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="3">
         <v>2467</v>
       </c>
       <c r="C8" s="3">
         <v>2353</v>
       </c>
       <c r="D8" s="3">
         <v>2306</v>
       </c>
       <c r="E8" s="3">
         <v>2387</v>
       </c>
       <c r="F8" s="3">
         <v>2412</v>
       </c>
       <c r="G8" s="3">
         <v>2810</v>
       </c>
       <c r="H8" s="3">
         <v>2771</v>
       </c>
       <c r="I8" s="3">
@@ -2352,52 +2404,55 @@
       </c>
       <c r="V8" s="27">
         <v>2466</v>
       </c>
       <c r="W8" s="5">
         <v>2440</v>
       </c>
       <c r="X8" s="5">
         <v>2074</v>
       </c>
       <c r="Y8" s="26">
         <v>2296</v>
       </c>
       <c r="Z8" s="5">
         <v>2300</v>
       </c>
       <c r="AA8" s="5">
         <v>1884</v>
       </c>
       <c r="AB8" s="26">
         <v>2106</v>
       </c>
       <c r="AC8" s="26">
         <v>2070</v>
       </c>
-    </row>
-    <row r="9" spans="1:29" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD8" s="27">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="26">
         <v>623</v>
       </c>
       <c r="O9" s="5">
         <v>730</v>
       </c>
       <c r="P9" s="5">
         <v>640</v>
       </c>
       <c r="Q9" s="26">
@@ -2417,52 +2472,55 @@
       </c>
       <c r="V9" s="27">
         <v>769</v>
       </c>
       <c r="W9" s="5">
         <v>820</v>
       </c>
       <c r="X9" s="5">
         <v>699</v>
       </c>
       <c r="Y9" s="26">
         <v>760</v>
       </c>
       <c r="Z9" s="5">
         <v>755</v>
       </c>
       <c r="AA9" s="5">
         <v>612</v>
       </c>
       <c r="AB9" s="26">
         <v>685</v>
       </c>
       <c r="AC9" s="26">
         <v>676</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AD9" s="27">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="26">
         <v>288</v>
       </c>
       <c r="O10" s="5">
         <v>293</v>
       </c>
       <c r="P10" s="5">
         <v>289</v>
       </c>
       <c r="Q10" s="26">
@@ -2482,52 +2540,55 @@
       </c>
       <c r="V10" s="27">
         <v>326</v>
       </c>
       <c r="W10" s="5">
         <v>325</v>
       </c>
       <c r="X10" s="5">
         <v>278</v>
       </c>
       <c r="Y10" s="26">
         <v>285</v>
       </c>
       <c r="Z10" s="5">
         <v>324</v>
       </c>
       <c r="AA10" s="5">
         <v>286</v>
       </c>
       <c r="AB10" s="26">
         <v>271</v>
       </c>
       <c r="AC10" s="26">
         <v>278</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD10" s="27">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="26">
         <v>330</v>
       </c>
       <c r="O11" s="5">
         <v>365</v>
       </c>
       <c r="P11" s="5">
         <v>297</v>
       </c>
       <c r="Q11" s="26">
@@ -2547,52 +2608,55 @@
       </c>
       <c r="V11" s="27">
         <v>375</v>
       </c>
       <c r="W11" s="5">
         <v>366</v>
       </c>
       <c r="X11" s="5">
         <v>315</v>
       </c>
       <c r="Y11" s="26">
         <v>374</v>
       </c>
       <c r="Z11" s="5">
         <v>355</v>
       </c>
       <c r="AA11" s="5">
         <v>299</v>
       </c>
       <c r="AB11" s="26">
         <v>316</v>
       </c>
       <c r="AC11" s="26">
         <v>297</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD11" s="27">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="26">
         <v>573</v>
       </c>
       <c r="O12" s="5">
         <v>620</v>
       </c>
       <c r="P12" s="5">
         <v>554</v>
       </c>
       <c r="Q12" s="26">
@@ -2612,52 +2676,55 @@
       </c>
       <c r="V12" s="27">
         <v>692</v>
       </c>
       <c r="W12" s="5">
         <v>657</v>
       </c>
       <c r="X12" s="5">
         <v>571</v>
       </c>
       <c r="Y12" s="26">
         <v>617</v>
       </c>
       <c r="Z12" s="5">
         <v>588</v>
       </c>
       <c r="AA12" s="5">
         <v>454</v>
       </c>
       <c r="AB12" s="26">
         <v>568</v>
       </c>
       <c r="AC12" s="26">
         <v>554</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD12" s="27">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="8">
         <v>172</v>
       </c>
       <c r="O13" s="8">
         <v>220</v>
       </c>
       <c r="P13" s="8">
         <v>174</v>
       </c>
       <c r="Q13" s="26">
@@ -2677,85 +2744,89 @@
       </c>
       <c r="V13" s="6">
         <v>304</v>
       </c>
       <c r="W13" s="8">
         <v>272</v>
       </c>
       <c r="X13" s="8">
         <v>211</v>
       </c>
       <c r="Y13" s="8">
         <v>260</v>
       </c>
       <c r="Z13" s="8">
         <v>278</v>
       </c>
       <c r="AA13" s="8">
         <v>233</v>
       </c>
       <c r="AB13" s="8">
         <v>266</v>
       </c>
       <c r="AC13" s="8">
         <v>265</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="51" t="s">
+      <c r="AD13" s="6">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="51"/>
-[...28 lines deleted...]
-    <row r="15" spans="1:29">
+      <c r="B14" s="49"/>
+      <c r="C14" s="49"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="49"/>
+      <c r="F14" s="49"/>
+      <c r="G14" s="49"/>
+      <c r="H14" s="49"/>
+      <c r="I14" s="49"/>
+      <c r="J14" s="49"/>
+      <c r="K14" s="49"/>
+      <c r="L14" s="49"/>
+      <c r="M14" s="49"/>
+      <c r="N14" s="49"/>
+      <c r="O14" s="49"/>
+      <c r="P14" s="49"/>
+      <c r="Q14" s="49"/>
+      <c r="R14" s="49"/>
+      <c r="S14" s="49"/>
+      <c r="T14" s="49"/>
+      <c r="U14" s="49"/>
+      <c r="V14" s="49"/>
+      <c r="W14" s="49"/>
+      <c r="X14" s="49"/>
+      <c r="Y14" s="49"/>
+      <c r="Z14" s="49"/>
+      <c r="AA14" s="49"/>
+      <c r="AB14" s="49"/>
+      <c r="AC14" s="49"/>
+      <c r="AD14" s="49"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="30">
         <v>1305</v>
       </c>
       <c r="C15" s="30">
         <v>1204</v>
       </c>
       <c r="D15" s="30">
         <v>1207</v>
       </c>
       <c r="E15" s="30">
         <v>1205</v>
       </c>
       <c r="F15" s="30">
         <v>1259</v>
       </c>
       <c r="G15" s="30">
         <v>1429</v>
       </c>
       <c r="H15" s="30">
         <v>1442</v>
       </c>
       <c r="I15" s="30">
@@ -2799,52 +2870,55 @@
       </c>
       <c r="V15" s="27">
         <v>1232</v>
       </c>
       <c r="W15" s="5">
         <v>1282</v>
       </c>
       <c r="X15" s="5">
         <v>1082</v>
       </c>
       <c r="Y15" s="26">
         <v>1212</v>
       </c>
       <c r="Z15" s="26">
         <v>1174</v>
       </c>
       <c r="AA15" s="5">
         <v>936</v>
       </c>
       <c r="AB15" s="26">
         <v>1040</v>
       </c>
       <c r="AC15" s="26">
         <v>1095</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="5">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="30"/>
       <c r="E16" s="30"/>
       <c r="F16" s="30"/>
       <c r="G16" s="30"/>
       <c r="H16" s="30"/>
       <c r="I16" s="30"/>
       <c r="J16" s="30"/>
       <c r="K16" s="30"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="26">
         <v>313</v>
       </c>
       <c r="O16" s="5">
         <v>385</v>
       </c>
       <c r="P16" s="5">
         <v>310</v>
       </c>
       <c r="Q16" s="26">
@@ -2864,52 +2938,55 @@
       </c>
       <c r="V16" s="27">
         <v>402</v>
       </c>
       <c r="W16" s="5">
         <v>438</v>
       </c>
       <c r="X16" s="5">
         <v>374</v>
       </c>
       <c r="Y16" s="26">
         <v>395</v>
       </c>
       <c r="Z16" s="26">
         <v>383</v>
       </c>
       <c r="AA16" s="5">
         <v>297</v>
       </c>
       <c r="AB16" s="26">
         <v>334</v>
       </c>
       <c r="AC16" s="26">
         <v>356</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="5">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
       <c r="E17" s="30"/>
       <c r="F17" s="30"/>
       <c r="G17" s="30"/>
       <c r="H17" s="30"/>
       <c r="I17" s="30"/>
       <c r="J17" s="30"/>
       <c r="K17" s="30"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="26">
         <v>162</v>
       </c>
       <c r="O17" s="5">
         <v>150</v>
       </c>
       <c r="P17" s="5">
         <v>134</v>
       </c>
       <c r="Q17" s="26">
@@ -2929,52 +3006,55 @@
       </c>
       <c r="V17" s="27">
         <v>171</v>
       </c>
       <c r="W17" s="5">
         <v>170</v>
       </c>
       <c r="X17" s="5">
         <v>148</v>
       </c>
       <c r="Y17" s="26">
         <v>161</v>
       </c>
       <c r="Z17" s="26">
         <v>161</v>
       </c>
       <c r="AA17" s="5">
         <v>136</v>
       </c>
       <c r="AB17" s="26">
         <v>134</v>
       </c>
       <c r="AC17" s="26">
         <v>153</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="5">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="30"/>
       <c r="C18" s="30"/>
       <c r="D18" s="30"/>
       <c r="E18" s="30"/>
       <c r="F18" s="30"/>
       <c r="G18" s="30"/>
       <c r="H18" s="30"/>
       <c r="I18" s="30"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="26">
         <v>180</v>
       </c>
       <c r="O18" s="5">
         <v>188</v>
       </c>
       <c r="P18" s="5">
         <v>151</v>
       </c>
       <c r="Q18" s="26">
@@ -2994,52 +3074,55 @@
       </c>
       <c r="V18" s="27">
         <v>184</v>
       </c>
       <c r="W18" s="5">
         <v>189</v>
       </c>
       <c r="X18" s="5">
         <v>141</v>
       </c>
       <c r="Y18" s="26">
         <v>207</v>
       </c>
       <c r="Z18" s="26">
         <v>190</v>
       </c>
       <c r="AA18" s="5">
         <v>147</v>
       </c>
       <c r="AB18" s="26">
         <v>159</v>
       </c>
       <c r="AC18" s="26">
         <v>152</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="5">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="30"/>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
       <c r="E19" s="30"/>
       <c r="F19" s="30"/>
       <c r="G19" s="30"/>
       <c r="H19" s="30"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="30"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="26">
         <v>290</v>
       </c>
       <c r="O19" s="5">
         <v>325</v>
       </c>
       <c r="P19" s="5">
         <v>274</v>
       </c>
       <c r="Q19" s="26">
@@ -3059,52 +3142,55 @@
       </c>
       <c r="V19" s="27">
         <v>327</v>
       </c>
       <c r="W19" s="5">
         <v>339</v>
       </c>
       <c r="X19" s="5">
         <v>310</v>
       </c>
       <c r="Y19" s="26">
         <v>306</v>
       </c>
       <c r="Z19" s="26">
         <v>292</v>
       </c>
       <c r="AA19" s="5">
         <v>235</v>
       </c>
       <c r="AB19" s="26">
         <v>278</v>
       </c>
       <c r="AC19" s="26">
         <v>299</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="5">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="33"/>
       <c r="E20" s="33"/>
       <c r="F20" s="33"/>
       <c r="G20" s="33"/>
       <c r="H20" s="33"/>
       <c r="I20" s="33"/>
       <c r="J20" s="33"/>
       <c r="K20" s="33"/>
       <c r="L20" s="33"/>
       <c r="M20" s="33"/>
       <c r="N20" s="8">
         <v>87</v>
       </c>
       <c r="O20" s="8">
         <v>129</v>
       </c>
       <c r="P20" s="8">
         <v>100</v>
       </c>
       <c r="Q20" s="26">
@@ -3124,85 +3210,89 @@
       </c>
       <c r="V20" s="6">
         <v>148</v>
       </c>
       <c r="W20" s="8">
         <v>146</v>
       </c>
       <c r="X20" s="8">
         <v>109</v>
       </c>
       <c r="Y20" s="8">
         <v>143</v>
       </c>
       <c r="Z20" s="8">
         <v>148</v>
       </c>
       <c r="AA20" s="8">
         <v>121</v>
       </c>
       <c r="AB20" s="8">
         <v>135</v>
       </c>
       <c r="AC20" s="8">
         <v>135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="52" t="s">
+      <c r="AD20" s="8">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="31" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="52"/>
-[...28 lines deleted...]
-    <row r="22" spans="1:29">
+      <c r="B21" s="50"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
+      <c r="H21" s="50"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="50"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
+      <c r="N21" s="50"/>
+      <c r="O21" s="50"/>
+      <c r="P21" s="50"/>
+      <c r="Q21" s="50"/>
+      <c r="R21" s="50"/>
+      <c r="S21" s="50"/>
+      <c r="T21" s="50"/>
+      <c r="U21" s="50"/>
+      <c r="V21" s="50"/>
+      <c r="W21" s="50"/>
+      <c r="X21" s="50"/>
+      <c r="Y21" s="50"/>
+      <c r="Z21" s="50"/>
+      <c r="AA21" s="50"/>
+      <c r="AB21" s="50"/>
+      <c r="AC21" s="50"/>
+      <c r="AD21" s="50"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="28">
         <v>1162</v>
       </c>
       <c r="C22" s="28">
         <v>1149</v>
       </c>
       <c r="D22" s="28">
         <v>1099</v>
       </c>
       <c r="E22" s="28">
         <v>1182</v>
       </c>
       <c r="F22" s="28">
         <v>1153</v>
       </c>
       <c r="G22" s="28">
         <v>1381</v>
       </c>
       <c r="H22" s="28">
         <v>1329</v>
       </c>
       <c r="I22" s="28">
@@ -3246,52 +3336,55 @@
       </c>
       <c r="V22" s="27">
         <v>1234</v>
       </c>
       <c r="W22" s="5">
         <v>1158</v>
       </c>
       <c r="X22" s="5">
         <v>992</v>
       </c>
       <c r="Y22" s="26">
         <v>1084</v>
       </c>
       <c r="Z22" s="5">
         <v>1126</v>
       </c>
       <c r="AA22" s="5">
         <v>948</v>
       </c>
       <c r="AB22" s="26">
         <v>1066</v>
       </c>
       <c r="AC22" s="26">
         <v>975</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="5">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="28"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="28"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="26">
         <v>310</v>
       </c>
       <c r="O23" s="5">
         <v>345</v>
       </c>
       <c r="P23" s="5">
         <v>330</v>
       </c>
       <c r="Q23" s="26">
@@ -3311,52 +3404,55 @@
       </c>
       <c r="V23" s="27">
         <v>367</v>
       </c>
       <c r="W23" s="5">
         <v>382</v>
       </c>
       <c r="X23" s="5">
         <v>325</v>
       </c>
       <c r="Y23" s="26">
         <v>365</v>
       </c>
       <c r="Z23" s="5">
         <v>372</v>
       </c>
       <c r="AA23" s="5">
         <v>315</v>
       </c>
       <c r="AB23" s="26">
         <v>351</v>
       </c>
       <c r="AC23" s="26">
         <v>320</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="5">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="26">
         <v>126</v>
       </c>
       <c r="O24" s="5">
         <v>143</v>
       </c>
       <c r="P24" s="5">
         <v>155</v>
       </c>
       <c r="Q24" s="26">
@@ -3376,52 +3472,55 @@
       </c>
       <c r="V24" s="27">
         <v>155</v>
       </c>
       <c r="W24" s="5">
         <v>155</v>
       </c>
       <c r="X24" s="5">
         <v>130</v>
       </c>
       <c r="Y24" s="26">
         <v>124</v>
       </c>
       <c r="Z24" s="5">
         <v>163</v>
       </c>
       <c r="AA24" s="5">
         <v>150</v>
       </c>
       <c r="AB24" s="26">
         <v>137</v>
       </c>
       <c r="AC24" s="26">
         <v>125</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="5">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="28"/>
       <c r="D25" s="28"/>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="J25" s="28"/>
       <c r="K25" s="28"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="26">
         <v>150</v>
       </c>
       <c r="O25" s="5">
         <v>177</v>
       </c>
       <c r="P25" s="5">
         <v>146</v>
       </c>
       <c r="Q25" s="26">
@@ -3441,52 +3540,55 @@
       </c>
       <c r="V25" s="27">
         <v>191</v>
       </c>
       <c r="W25" s="5">
         <v>177</v>
       </c>
       <c r="X25" s="5">
         <v>174</v>
       </c>
       <c r="Y25" s="26">
         <v>167</v>
       </c>
       <c r="Z25" s="5">
         <v>165</v>
       </c>
       <c r="AA25" s="5">
         <v>152</v>
       </c>
       <c r="AB25" s="26">
         <v>157</v>
       </c>
       <c r="AC25" s="26">
         <v>145</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="5">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="28"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="26">
         <v>283</v>
       </c>
       <c r="O26" s="5">
         <v>295</v>
       </c>
       <c r="P26" s="5">
         <v>280</v>
       </c>
       <c r="Q26" s="26">
@@ -3506,52 +3608,55 @@
       </c>
       <c r="V26" s="27">
         <v>365</v>
       </c>
       <c r="W26" s="5">
         <v>318</v>
       </c>
       <c r="X26" s="5">
         <v>261</v>
       </c>
       <c r="Y26" s="26">
         <v>311</v>
       </c>
       <c r="Z26" s="5">
         <v>296</v>
       </c>
       <c r="AA26" s="5">
         <v>219</v>
       </c>
       <c r="AB26" s="26">
         <v>290</v>
       </c>
       <c r="AC26" s="26">
         <v>255</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="5">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="33"/>
       <c r="H27" s="33"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="33"/>
       <c r="N27" s="8">
         <v>85</v>
       </c>
       <c r="O27" s="8">
         <v>91</v>
       </c>
       <c r="P27" s="8">
         <v>74</v>
       </c>
       <c r="Q27" s="26">
@@ -3571,67 +3676,70 @@
       </c>
       <c r="V27" s="6">
         <v>156</v>
       </c>
       <c r="W27" s="8">
         <v>126</v>
       </c>
       <c r="X27" s="8">
         <v>102</v>
       </c>
       <c r="Y27" s="8">
         <v>117</v>
       </c>
       <c r="Z27" s="8">
         <v>130</v>
       </c>
       <c r="AA27" s="8">
         <v>112</v>
       </c>
       <c r="AB27" s="8">
         <v>131</v>
       </c>
       <c r="AC27" s="8">
         <v>130</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="18.75" customHeight="1">
+      <c r="AD27" s="8">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="18.75" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="Q28" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z5:AC5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:AC21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="A7:AD7"/>
+    <mergeCell ref="A14:AD14"/>
+    <mergeCell ref="A21:AD21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General fertility rate</vt:lpstr>