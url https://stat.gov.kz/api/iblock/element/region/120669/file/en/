--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="39">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -492,64 +492,64 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -827,156 +827,158 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD13"/>
+  <dimension ref="A3:AE13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A120" sqref="A120"/>
-      <selection pane="bottomLeft" activeCell="S26" sqref="S26"/>
+      <selection pane="bottomLeft" activeCell="AE6" sqref="AE6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
       <c r="M3" s="45"/>
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
       <c r="X3" s="45"/>
       <c r="Y3" s="45"/>
       <c r="Z3" s="45"/>
       <c r="AA3" s="45"/>
       <c r="AB3" s="45"/>
       <c r="AC3" s="45"/>
       <c r="AD3" s="45"/>
-    </row>
-    <row r="4" spans="1:30" s="12" customFormat="1">
+      <c r="AE3" s="45"/>
+    </row>
+    <row r="4" spans="1:31" s="12" customFormat="1">
       <c r="A4" s="10"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
-      <c r="AD4" s="11" t="s">
+      <c r="AE4" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" s="39"/>
       <c r="B5" s="41">
         <v>2022</v>
       </c>
       <c r="C5" s="42"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="42"/>
       <c r="H5" s="42"/>
       <c r="I5" s="42"/>
       <c r="J5" s="42"/>
       <c r="K5" s="42"/>
       <c r="L5" s="42"/>
       <c r="M5" s="13"/>
       <c r="N5" s="43">
         <v>2025</v>
       </c>
       <c r="O5" s="44"/>
       <c r="P5" s="44"/>
       <c r="Q5" s="44"/>
       <c r="R5" s="44"/>
       <c r="S5" s="44"/>
       <c r="T5" s="44"/>
       <c r="U5" s="44"/>
       <c r="V5" s="44"/>
       <c r="W5" s="44"/>
       <c r="X5" s="44"/>
       <c r="Y5" s="44"/>
       <c r="Z5" s="43">
         <v>2026</v>
       </c>
       <c r="AA5" s="44"/>
       <c r="AB5" s="44"/>
       <c r="AC5" s="44"/>
       <c r="AD5" s="44"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5" s="44"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" s="40"/>
       <c r="B6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>9</v>
       </c>
@@ -1021,52 +1023,55 @@
       </c>
       <c r="W6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="X6" s="14" t="s">
         <v>21</v>
       </c>
       <c r="Y6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="AD6" s="14" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6" s="14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="3">
         <v>2467</v>
       </c>
       <c r="C7" s="3">
         <v>2353</v>
       </c>
       <c r="D7" s="3">
         <v>2306</v>
       </c>
       <c r="E7" s="3">
         <v>2387</v>
       </c>
       <c r="F7" s="3">
         <v>2412</v>
       </c>
       <c r="G7" s="3">
         <v>2810</v>
       </c>
       <c r="H7" s="3">
         <v>2771</v>
       </c>
       <c r="I7" s="3">
@@ -1113,52 +1118,55 @@
       </c>
       <c r="W7" s="27">
         <v>2440</v>
       </c>
       <c r="X7" s="27">
         <v>2074</v>
       </c>
       <c r="Y7" s="5">
         <v>2296</v>
       </c>
       <c r="Z7" s="27">
         <v>2300</v>
       </c>
       <c r="AA7" s="27">
         <v>1884</v>
       </c>
       <c r="AB7" s="3">
         <v>2106</v>
       </c>
       <c r="AC7" s="3">
         <v>2070</v>
       </c>
       <c r="AD7" s="27">
         <v>1901</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7" s="27">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="3">
         <v>623</v>
       </c>
       <c r="O8" s="27">
         <v>730</v>
       </c>
       <c r="P8" s="27">
         <v>640</v>
       </c>
       <c r="Q8" s="3">
@@ -1181,52 +1189,55 @@
       </c>
       <c r="W8" s="27">
         <v>820</v>
       </c>
       <c r="X8" s="27">
         <v>699</v>
       </c>
       <c r="Y8" s="5">
         <v>760</v>
       </c>
       <c r="Z8" s="27">
         <v>755</v>
       </c>
       <c r="AA8" s="27">
         <v>612</v>
       </c>
       <c r="AB8" s="3">
         <v>685</v>
       </c>
       <c r="AC8" s="3">
         <v>676</v>
       </c>
       <c r="AD8" s="27">
         <v>604</v>
       </c>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8" s="27">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="3">
         <v>288</v>
       </c>
       <c r="O9" s="27">
         <v>293</v>
       </c>
       <c r="P9" s="27">
         <v>289</v>
       </c>
       <c r="Q9" s="3">
@@ -1249,52 +1260,55 @@
       </c>
       <c r="W9" s="27">
         <v>325</v>
       </c>
       <c r="X9" s="27">
         <v>278</v>
       </c>
       <c r="Y9" s="5">
         <v>285</v>
       </c>
       <c r="Z9" s="27">
         <v>324</v>
       </c>
       <c r="AA9" s="27">
         <v>286</v>
       </c>
       <c r="AB9" s="3">
         <v>271</v>
       </c>
       <c r="AC9" s="3">
         <v>278</v>
       </c>
       <c r="AD9" s="27">
         <v>272</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9" s="27">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="3">
         <v>330</v>
       </c>
       <c r="O10" s="27">
         <v>365</v>
       </c>
       <c r="P10" s="27">
         <v>297</v>
       </c>
       <c r="Q10" s="3">
@@ -1317,52 +1331,55 @@
       </c>
       <c r="W10" s="27">
         <v>366</v>
       </c>
       <c r="X10" s="27">
         <v>315</v>
       </c>
       <c r="Y10" s="5">
         <v>374</v>
       </c>
       <c r="Z10" s="27">
         <v>355</v>
       </c>
       <c r="AA10" s="27">
         <v>299</v>
       </c>
       <c r="AB10" s="3">
         <v>316</v>
       </c>
       <c r="AC10" s="3">
         <v>297</v>
       </c>
       <c r="AD10" s="27">
         <v>274</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10" s="27">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="3">
         <v>573</v>
       </c>
       <c r="O11" s="27">
         <v>620</v>
       </c>
       <c r="P11" s="27">
         <v>554</v>
       </c>
       <c r="Q11" s="3">
@@ -1385,52 +1402,55 @@
       </c>
       <c r="W11" s="27">
         <v>657</v>
       </c>
       <c r="X11" s="27">
         <v>571</v>
       </c>
       <c r="Y11" s="5">
         <v>617</v>
       </c>
       <c r="Z11" s="27">
         <v>588</v>
       </c>
       <c r="AA11" s="27">
         <v>454</v>
       </c>
       <c r="AB11" s="3">
         <v>568</v>
       </c>
       <c r="AC11" s="3">
         <v>554</v>
       </c>
       <c r="AD11" s="27">
         <v>527</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11" s="27">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="6">
         <v>172</v>
       </c>
       <c r="O12" s="6">
         <v>220</v>
       </c>
       <c r="P12" s="6">
         <v>174</v>
       </c>
       <c r="Q12" s="6">
@@ -1453,193 +1473,198 @@
       </c>
       <c r="W12" s="6">
         <v>272</v>
       </c>
       <c r="X12" s="6">
         <v>211</v>
       </c>
       <c r="Y12" s="8">
         <v>260</v>
       </c>
       <c r="Z12" s="6">
         <v>278</v>
       </c>
       <c r="AA12" s="6">
         <v>233</v>
       </c>
       <c r="AB12" s="6">
         <v>266</v>
       </c>
       <c r="AC12" s="6">
         <v>265</v>
       </c>
       <c r="AD12" s="6">
         <v>224</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12" s="6">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="Q13" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD13"/>
+  <dimension ref="A3:AE13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="Y27" sqref="Y27"/>
+      <selection pane="bottomLeft" activeCell="AA28" sqref="AA28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="7" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30" ht="13.5" customHeight="1">
+    <row r="3" spans="1:31" ht="13.5" customHeight="1">
       <c r="A3" s="47" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="47"/>
       <c r="C3" s="47"/>
       <c r="D3" s="47"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="L3" s="47"/>
       <c r="M3" s="47"/>
       <c r="N3" s="47"/>
       <c r="O3" s="47"/>
       <c r="P3" s="47"/>
       <c r="Q3" s="47"/>
       <c r="R3" s="47"/>
       <c r="S3" s="47"/>
       <c r="T3" s="47"/>
       <c r="U3" s="47"/>
       <c r="V3" s="47"/>
       <c r="W3" s="47"/>
       <c r="X3" s="47"/>
       <c r="Y3" s="47"/>
       <c r="Z3" s="47"/>
       <c r="AA3" s="47"/>
       <c r="AB3" s="47"/>
       <c r="AC3" s="47"/>
       <c r="AD3" s="47"/>
-    </row>
-    <row r="4" spans="1:30" s="10" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AE3" s="47"/>
+    </row>
+    <row r="4" spans="1:31" s="10" customFormat="1" ht="13.5" customHeight="1">
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
-      <c r="AD4" s="11" t="s">
+      <c r="AE4" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
+    <row r="5" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="39"/>
       <c r="B5" s="41">
         <v>2022</v>
       </c>
       <c r="C5" s="42"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="42"/>
       <c r="H5" s="42"/>
       <c r="I5" s="42"/>
       <c r="J5" s="42"/>
       <c r="K5" s="42"/>
       <c r="L5" s="42"/>
       <c r="M5" s="46"/>
       <c r="N5" s="43">
         <v>2025</v>
       </c>
       <c r="O5" s="44"/>
       <c r="P5" s="44"/>
       <c r="Q5" s="44"/>
       <c r="R5" s="44"/>
       <c r="S5" s="44"/>
       <c r="T5" s="44"/>
       <c r="U5" s="44"/>
       <c r="V5" s="44"/>
       <c r="W5" s="44"/>
       <c r="X5" s="44"/>
       <c r="Y5" s="44"/>
       <c r="Z5" s="43">
         <v>2026</v>
       </c>
       <c r="AA5" s="44"/>
       <c r="AB5" s="44"/>
       <c r="AC5" s="44"/>
       <c r="AD5" s="44"/>
-    </row>
-    <row r="6" spans="1:30" s="4" customFormat="1" ht="26.25" customHeight="1">
+      <c r="AE5" s="44"/>
+    </row>
+    <row r="6" spans="1:31" s="4" customFormat="1" ht="26.25" customHeight="1">
       <c r="A6" s="40"/>
       <c r="B6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="24" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>17</v>
       </c>
@@ -1684,52 +1709,55 @@
       </c>
       <c r="W6" s="14" t="s">
         <v>22</v>
       </c>
       <c r="X6" s="14" t="s">
         <v>23</v>
       </c>
       <c r="Y6" s="14" t="s">
         <v>25</v>
       </c>
       <c r="Z6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="14" t="s">
         <v>11</v>
       </c>
       <c r="AB6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="AC6" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AD6" s="14" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="7" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AE6" s="14" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="25">
         <v>24.7</v>
       </c>
       <c r="C7" s="25">
         <v>25.33</v>
       </c>
       <c r="D7" s="25">
         <v>24.57</v>
       </c>
       <c r="E7" s="25">
         <v>24.58</v>
       </c>
       <c r="F7" s="25">
         <v>24.5</v>
       </c>
       <c r="G7" s="25">
         <v>25.25</v>
       </c>
       <c r="H7" s="25">
         <v>25.61</v>
       </c>
       <c r="I7" s="25">
@@ -1776,52 +1804,55 @@
       </c>
       <c r="W7" s="34">
         <v>21.57</v>
       </c>
       <c r="X7" s="34">
         <v>21.42</v>
       </c>
       <c r="Y7" s="34">
         <v>21.41</v>
       </c>
       <c r="Z7" s="19">
         <v>20.53</v>
       </c>
       <c r="AA7" s="34">
         <v>19.71</v>
       </c>
       <c r="AB7" s="19">
         <v>19.440000000000001</v>
       </c>
       <c r="AC7" s="19">
         <v>19.39</v>
       </c>
       <c r="AD7" s="34">
         <v>18.920000000000002</v>
       </c>
-    </row>
-    <row r="8" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AE7" s="34">
+        <v>19.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="N8" s="34">
         <v>30.41</v>
       </c>
       <c r="O8" s="34">
         <v>34.630000000000003</v>
       </c>
       <c r="P8" s="19">
         <v>33.450000000000003</v>
       </c>
       <c r="Q8" s="19">
         <v>34.090000000000003</v>
       </c>
       <c r="R8" s="34">
         <v>34.049999999999997</v>
       </c>
       <c r="S8" s="34">
         <v>34.22</v>
       </c>
       <c r="T8" s="34">
         <v>34.75</v>
       </c>
       <c r="U8" s="34">
@@ -1832,52 +1863,55 @@
       </c>
       <c r="W8" s="34">
         <v>36</v>
       </c>
       <c r="X8" s="34">
         <v>35.93</v>
       </c>
       <c r="Y8" s="34">
         <v>36.020000000000003</v>
       </c>
       <c r="Z8" s="19">
         <v>33.76</v>
       </c>
       <c r="AA8" s="34">
         <v>32.15</v>
       </c>
       <c r="AB8" s="19">
         <v>31.64</v>
       </c>
       <c r="AC8" s="19">
         <v>31.56</v>
       </c>
       <c r="AD8" s="34">
         <v>30.64</v>
       </c>
-    </row>
-    <row r="9" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AE8" s="34">
+        <v>31.54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="N9" s="34">
         <v>12.65</v>
       </c>
       <c r="O9" s="34">
         <v>13.4</v>
       </c>
       <c r="P9" s="19">
         <v>13.16</v>
       </c>
       <c r="Q9" s="19">
         <v>13.51</v>
       </c>
       <c r="R9" s="34">
         <v>13.14</v>
       </c>
       <c r="S9" s="34">
         <v>13.67</v>
       </c>
       <c r="T9" s="34">
         <v>14.05</v>
       </c>
       <c r="U9" s="34">
@@ -1888,52 +1922,55 @@
       </c>
       <c r="W9" s="34">
         <v>14.27</v>
       </c>
       <c r="X9" s="34">
         <v>14.12</v>
       </c>
       <c r="Y9" s="34">
         <v>13.99</v>
       </c>
       <c r="Z9" s="19">
         <v>14.45</v>
       </c>
       <c r="AA9" s="34">
         <v>14.3</v>
       </c>
       <c r="AB9" s="19">
         <v>13.54</v>
       </c>
       <c r="AC9" s="19">
         <v>13.37</v>
       </c>
       <c r="AD9" s="34">
         <v>13.11</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AE9" s="34">
+        <v>13.31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="N10" s="34">
         <v>18.649999999999999</v>
       </c>
       <c r="O10" s="34">
         <v>20.61</v>
       </c>
       <c r="P10" s="19">
         <v>19.3</v>
       </c>
       <c r="Q10" s="19">
         <v>20.3</v>
       </c>
       <c r="R10" s="34">
         <v>20.79</v>
       </c>
       <c r="S10" s="34">
         <v>20.83</v>
       </c>
       <c r="T10" s="34">
         <v>21.22</v>
       </c>
       <c r="U10" s="34">
@@ -1944,52 +1981,55 @@
       </c>
       <c r="W10" s="34">
         <v>21.18</v>
       </c>
       <c r="X10" s="34">
         <v>20.93</v>
       </c>
       <c r="Y10" s="34">
         <v>20.95</v>
       </c>
       <c r="Z10" s="19">
         <v>20.059999999999999</v>
       </c>
       <c r="AA10" s="34">
         <v>19.43</v>
       </c>
       <c r="AB10" s="19">
         <v>18.89</v>
       </c>
       <c r="AC10" s="19">
         <v>18.510000000000002</v>
       </c>
       <c r="AD10" s="34">
         <v>17.899999999999999</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AE10" s="34">
+        <v>17.97</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>34</v>
       </c>
       <c r="N11" s="34">
         <v>21.44</v>
       </c>
       <c r="O11" s="34">
         <v>23.43</v>
       </c>
       <c r="P11" s="19">
         <v>22.51</v>
       </c>
       <c r="Q11" s="19">
         <v>22.67</v>
       </c>
       <c r="R11" s="34">
         <v>22.81</v>
       </c>
       <c r="S11" s="34">
         <v>23.22</v>
       </c>
       <c r="T11" s="34">
         <v>23.47</v>
       </c>
       <c r="U11" s="34">
@@ -2000,52 +2040,55 @@
       </c>
       <c r="W11" s="34">
         <v>23.91</v>
       </c>
       <c r="X11" s="34">
         <v>23.74</v>
       </c>
       <c r="Y11" s="34">
         <v>23.69</v>
       </c>
       <c r="Z11" s="19">
         <v>20.53</v>
       </c>
       <c r="AA11" s="34">
         <v>19.13</v>
       </c>
       <c r="AB11" s="19">
         <v>19.37</v>
       </c>
       <c r="AC11" s="19">
         <v>19.53</v>
       </c>
       <c r="AD11" s="34">
         <v>19.3</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AE11" s="34">
+        <v>19.39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="20">
         <v>8.69</v>
       </c>
       <c r="O12" s="20">
         <v>10.39</v>
       </c>
       <c r="P12" s="20">
         <v>9.84</v>
       </c>
       <c r="Q12" s="20">
@@ -2068,175 +2111,180 @@
       </c>
       <c r="W12" s="20">
         <v>12.99</v>
       </c>
       <c r="X12" s="20">
         <v>12.82</v>
       </c>
       <c r="Y12" s="20">
         <v>12.84</v>
       </c>
       <c r="Z12" s="20">
         <v>14.08</v>
       </c>
       <c r="AA12" s="20">
         <v>13.6</v>
       </c>
       <c r="AB12" s="20">
         <v>13.56</v>
       </c>
       <c r="AC12" s="20">
         <v>13.64</v>
       </c>
       <c r="AD12" s="20">
         <v>13.17</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AE12" s="20">
+        <v>13.31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>37</v>
       </c>
       <c r="Q13" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD28"/>
+  <dimension ref="A3:AE28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="U35" sqref="U35"/>
+      <selection activeCell="A21" sqref="A21:AE21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
       <c r="M3" s="45"/>
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
       <c r="X3" s="45"/>
       <c r="Y3" s="45"/>
       <c r="Z3" s="45"/>
       <c r="AA3" s="45"/>
       <c r="AB3" s="45"/>
       <c r="AC3" s="45"/>
       <c r="AD3" s="45"/>
-    </row>
-    <row r="4" spans="1:30" s="10" customFormat="1" ht="17.25" customHeight="1">
+      <c r="AE3" s="45"/>
+    </row>
+    <row r="4" spans="1:31" s="10" customFormat="1" ht="17.25" customHeight="1">
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="21"/>
-      <c r="AD4" s="11" t="s">
+      <c r="AE4" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:30" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="5" spans="1:31" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="39"/>
-      <c r="B5" s="51">
+      <c r="B5" s="48">
         <v>2022</v>
       </c>
-      <c r="C5" s="52"/>
-[...9 lines deleted...]
-      <c r="M5" s="52"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
       <c r="N5" s="43">
         <v>2025</v>
       </c>
       <c r="O5" s="44"/>
       <c r="P5" s="44"/>
       <c r="Q5" s="44"/>
       <c r="R5" s="44"/>
       <c r="S5" s="44"/>
       <c r="T5" s="44"/>
       <c r="U5" s="44"/>
       <c r="V5" s="44"/>
       <c r="W5" s="44"/>
       <c r="X5" s="44"/>
       <c r="Y5" s="44"/>
       <c r="Z5" s="43">
         <v>2026</v>
       </c>
       <c r="AA5" s="44"/>
       <c r="AB5" s="44"/>
       <c r="AC5" s="44"/>
       <c r="AD5" s="44"/>
-    </row>
-    <row r="6" spans="1:30" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="AE5" s="44"/>
+    </row>
+    <row r="6" spans="1:31" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A6" s="40"/>
       <c r="B6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>9</v>
       </c>
@@ -2281,86 +2329,90 @@
       </c>
       <c r="W6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="X6" s="14" t="s">
         <v>21</v>
       </c>
       <c r="Y6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="AD6" s="14" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="48" t="s">
+      <c r="AE6" s="14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="48"/>
-[...29 lines deleted...]
-    <row r="8" spans="1:30" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="50"/>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="50"/>
+      <c r="R7" s="50"/>
+      <c r="S7" s="50"/>
+      <c r="T7" s="50"/>
+      <c r="U7" s="50"/>
+      <c r="V7" s="50"/>
+      <c r="W7" s="50"/>
+      <c r="X7" s="50"/>
+      <c r="Y7" s="50"/>
+      <c r="Z7" s="50"/>
+      <c r="AA7" s="50"/>
+      <c r="AB7" s="50"/>
+      <c r="AC7" s="50"/>
+      <c r="AD7" s="50"/>
+      <c r="AE7" s="50"/>
+    </row>
+    <row r="8" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="3">
         <v>2467</v>
       </c>
       <c r="C8" s="3">
         <v>2353</v>
       </c>
       <c r="D8" s="3">
         <v>2306</v>
       </c>
       <c r="E8" s="3">
         <v>2387</v>
       </c>
       <c r="F8" s="3">
         <v>2412</v>
       </c>
       <c r="G8" s="3">
         <v>2810</v>
       </c>
       <c r="H8" s="3">
         <v>2771</v>
       </c>
       <c r="I8" s="3">
@@ -2407,52 +2459,55 @@
       </c>
       <c r="W8" s="5">
         <v>2440</v>
       </c>
       <c r="X8" s="5">
         <v>2074</v>
       </c>
       <c r="Y8" s="26">
         <v>2296</v>
       </c>
       <c r="Z8" s="5">
         <v>2300</v>
       </c>
       <c r="AA8" s="5">
         <v>1884</v>
       </c>
       <c r="AB8" s="26">
         <v>2106</v>
       </c>
       <c r="AC8" s="26">
         <v>2070</v>
       </c>
       <c r="AD8" s="27">
         <v>1901</v>
       </c>
-    </row>
-    <row r="9" spans="1:30" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AE8" s="5">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="26">
         <v>623</v>
       </c>
       <c r="O9" s="5">
         <v>730</v>
       </c>
       <c r="P9" s="5">
         <v>640</v>
       </c>
       <c r="Q9" s="26">
@@ -2475,52 +2530,55 @@
       </c>
       <c r="W9" s="5">
         <v>820</v>
       </c>
       <c r="X9" s="5">
         <v>699</v>
       </c>
       <c r="Y9" s="26">
         <v>760</v>
       </c>
       <c r="Z9" s="5">
         <v>755</v>
       </c>
       <c r="AA9" s="5">
         <v>612</v>
       </c>
       <c r="AB9" s="26">
         <v>685</v>
       </c>
       <c r="AC9" s="26">
         <v>676</v>
       </c>
       <c r="AD9" s="27">
         <v>604</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AE9" s="5">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="26">
         <v>288</v>
       </c>
       <c r="O10" s="5">
         <v>293</v>
       </c>
       <c r="P10" s="5">
         <v>289</v>
       </c>
       <c r="Q10" s="26">
@@ -2543,52 +2601,55 @@
       </c>
       <c r="W10" s="5">
         <v>325</v>
       </c>
       <c r="X10" s="5">
         <v>278</v>
       </c>
       <c r="Y10" s="26">
         <v>285</v>
       </c>
       <c r="Z10" s="5">
         <v>324</v>
       </c>
       <c r="AA10" s="5">
         <v>286</v>
       </c>
       <c r="AB10" s="26">
         <v>271</v>
       </c>
       <c r="AC10" s="26">
         <v>278</v>
       </c>
       <c r="AD10" s="27">
         <v>272</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AE10" s="5">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="26">
         <v>330</v>
       </c>
       <c r="O11" s="5">
         <v>365</v>
       </c>
       <c r="P11" s="5">
         <v>297</v>
       </c>
       <c r="Q11" s="26">
@@ -2611,52 +2672,55 @@
       </c>
       <c r="W11" s="5">
         <v>366</v>
       </c>
       <c r="X11" s="5">
         <v>315</v>
       </c>
       <c r="Y11" s="26">
         <v>374</v>
       </c>
       <c r="Z11" s="5">
         <v>355</v>
       </c>
       <c r="AA11" s="5">
         <v>299</v>
       </c>
       <c r="AB11" s="26">
         <v>316</v>
       </c>
       <c r="AC11" s="26">
         <v>297</v>
       </c>
       <c r="AD11" s="27">
         <v>274</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AE11" s="5">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="26">
         <v>573</v>
       </c>
       <c r="O12" s="5">
         <v>620</v>
       </c>
       <c r="P12" s="5">
         <v>554</v>
       </c>
       <c r="Q12" s="26">
@@ -2679,52 +2743,55 @@
       </c>
       <c r="W12" s="5">
         <v>657</v>
       </c>
       <c r="X12" s="5">
         <v>571</v>
       </c>
       <c r="Y12" s="26">
         <v>617</v>
       </c>
       <c r="Z12" s="5">
         <v>588</v>
       </c>
       <c r="AA12" s="5">
         <v>454</v>
       </c>
       <c r="AB12" s="26">
         <v>568</v>
       </c>
       <c r="AC12" s="26">
         <v>554</v>
       </c>
       <c r="AD12" s="27">
         <v>527</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AE12" s="5">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="8">
         <v>172</v>
       </c>
       <c r="O13" s="8">
         <v>220</v>
       </c>
       <c r="P13" s="8">
         <v>174</v>
       </c>
       <c r="Q13" s="26">
@@ -2747,86 +2814,90 @@
       </c>
       <c r="W13" s="8">
         <v>272</v>
       </c>
       <c r="X13" s="8">
         <v>211</v>
       </c>
       <c r="Y13" s="8">
         <v>260</v>
       </c>
       <c r="Z13" s="8">
         <v>278</v>
       </c>
       <c r="AA13" s="8">
         <v>233</v>
       </c>
       <c r="AB13" s="8">
         <v>266</v>
       </c>
       <c r="AC13" s="8">
         <v>265</v>
       </c>
       <c r="AD13" s="6">
         <v>224</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="49" t="s">
+      <c r="AE13" s="8">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="49"/>
-[...29 lines deleted...]
-    <row r="15" spans="1:30">
+      <c r="B14" s="51"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+      <c r="M14" s="51"/>
+      <c r="N14" s="51"/>
+      <c r="O14" s="51"/>
+      <c r="P14" s="51"/>
+      <c r="Q14" s="51"/>
+      <c r="R14" s="51"/>
+      <c r="S14" s="51"/>
+      <c r="T14" s="51"/>
+      <c r="U14" s="51"/>
+      <c r="V14" s="51"/>
+      <c r="W14" s="51"/>
+      <c r="X14" s="51"/>
+      <c r="Y14" s="51"/>
+      <c r="Z14" s="51"/>
+      <c r="AA14" s="51"/>
+      <c r="AB14" s="51"/>
+      <c r="AC14" s="51"/>
+      <c r="AD14" s="51"/>
+      <c r="AE14" s="51"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="30">
         <v>1305</v>
       </c>
       <c r="C15" s="30">
         <v>1204</v>
       </c>
       <c r="D15" s="30">
         <v>1207</v>
       </c>
       <c r="E15" s="30">
         <v>1205</v>
       </c>
       <c r="F15" s="30">
         <v>1259</v>
       </c>
       <c r="G15" s="30">
         <v>1429</v>
       </c>
       <c r="H15" s="30">
         <v>1442</v>
       </c>
       <c r="I15" s="30">
@@ -2873,52 +2944,55 @@
       </c>
       <c r="W15" s="5">
         <v>1282</v>
       </c>
       <c r="X15" s="5">
         <v>1082</v>
       </c>
       <c r="Y15" s="26">
         <v>1212</v>
       </c>
       <c r="Z15" s="26">
         <v>1174</v>
       </c>
       <c r="AA15" s="5">
         <v>936</v>
       </c>
       <c r="AB15" s="26">
         <v>1040</v>
       </c>
       <c r="AC15" s="26">
         <v>1095</v>
       </c>
       <c r="AD15" s="5">
         <v>1012</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15" s="5">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="30"/>
       <c r="E16" s="30"/>
       <c r="F16" s="30"/>
       <c r="G16" s="30"/>
       <c r="H16" s="30"/>
       <c r="I16" s="30"/>
       <c r="J16" s="30"/>
       <c r="K16" s="30"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="26">
         <v>313</v>
       </c>
       <c r="O16" s="5">
         <v>385</v>
       </c>
       <c r="P16" s="5">
         <v>310</v>
       </c>
       <c r="Q16" s="26">
@@ -2941,52 +3015,55 @@
       </c>
       <c r="W16" s="5">
         <v>438</v>
       </c>
       <c r="X16" s="5">
         <v>374</v>
       </c>
       <c r="Y16" s="26">
         <v>395</v>
       </c>
       <c r="Z16" s="26">
         <v>383</v>
       </c>
       <c r="AA16" s="5">
         <v>297</v>
       </c>
       <c r="AB16" s="26">
         <v>334</v>
       </c>
       <c r="AC16" s="26">
         <v>356</v>
       </c>
       <c r="AD16" s="5">
         <v>307</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="5">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
       <c r="E17" s="30"/>
       <c r="F17" s="30"/>
       <c r="G17" s="30"/>
       <c r="H17" s="30"/>
       <c r="I17" s="30"/>
       <c r="J17" s="30"/>
       <c r="K17" s="30"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="26">
         <v>162</v>
       </c>
       <c r="O17" s="5">
         <v>150</v>
       </c>
       <c r="P17" s="5">
         <v>134</v>
       </c>
       <c r="Q17" s="26">
@@ -3009,52 +3086,55 @@
       </c>
       <c r="W17" s="5">
         <v>170</v>
       </c>
       <c r="X17" s="5">
         <v>148</v>
       </c>
       <c r="Y17" s="26">
         <v>161</v>
       </c>
       <c r="Z17" s="26">
         <v>161</v>
       </c>
       <c r="AA17" s="5">
         <v>136</v>
       </c>
       <c r="AB17" s="26">
         <v>134</v>
       </c>
       <c r="AC17" s="26">
         <v>153</v>
       </c>
       <c r="AD17" s="5">
         <v>146</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="5">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="30"/>
       <c r="C18" s="30"/>
       <c r="D18" s="30"/>
       <c r="E18" s="30"/>
       <c r="F18" s="30"/>
       <c r="G18" s="30"/>
       <c r="H18" s="30"/>
       <c r="I18" s="30"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="26">
         <v>180</v>
       </c>
       <c r="O18" s="5">
         <v>188</v>
       </c>
       <c r="P18" s="5">
         <v>151</v>
       </c>
       <c r="Q18" s="26">
@@ -3077,52 +3157,55 @@
       </c>
       <c r="W18" s="5">
         <v>189</v>
       </c>
       <c r="X18" s="5">
         <v>141</v>
       </c>
       <c r="Y18" s="26">
         <v>207</v>
       </c>
       <c r="Z18" s="26">
         <v>190</v>
       </c>
       <c r="AA18" s="5">
         <v>147</v>
       </c>
       <c r="AB18" s="26">
         <v>159</v>
       </c>
       <c r="AC18" s="26">
         <v>152</v>
       </c>
       <c r="AD18" s="5">
         <v>146</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="5">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="30"/>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
       <c r="E19" s="30"/>
       <c r="F19" s="30"/>
       <c r="G19" s="30"/>
       <c r="H19" s="30"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="30"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="26">
         <v>290</v>
       </c>
       <c r="O19" s="5">
         <v>325</v>
       </c>
       <c r="P19" s="5">
         <v>274</v>
       </c>
       <c r="Q19" s="26">
@@ -3145,52 +3228,55 @@
       </c>
       <c r="W19" s="5">
         <v>339</v>
       </c>
       <c r="X19" s="5">
         <v>310</v>
       </c>
       <c r="Y19" s="26">
         <v>306</v>
       </c>
       <c r="Z19" s="26">
         <v>292</v>
       </c>
       <c r="AA19" s="5">
         <v>235</v>
       </c>
       <c r="AB19" s="26">
         <v>278</v>
       </c>
       <c r="AC19" s="26">
         <v>299</v>
       </c>
       <c r="AD19" s="5">
         <v>291</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="5">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="33"/>
       <c r="E20" s="33"/>
       <c r="F20" s="33"/>
       <c r="G20" s="33"/>
       <c r="H20" s="33"/>
       <c r="I20" s="33"/>
       <c r="J20" s="33"/>
       <c r="K20" s="33"/>
       <c r="L20" s="33"/>
       <c r="M20" s="33"/>
       <c r="N20" s="8">
         <v>87</v>
       </c>
       <c r="O20" s="8">
         <v>129</v>
       </c>
       <c r="P20" s="8">
         <v>100</v>
       </c>
       <c r="Q20" s="26">
@@ -3213,86 +3299,90 @@
       </c>
       <c r="W20" s="8">
         <v>146</v>
       </c>
       <c r="X20" s="8">
         <v>109</v>
       </c>
       <c r="Y20" s="8">
         <v>143</v>
       </c>
       <c r="Z20" s="8">
         <v>148</v>
       </c>
       <c r="AA20" s="8">
         <v>121</v>
       </c>
       <c r="AB20" s="8">
         <v>135</v>
       </c>
       <c r="AC20" s="8">
         <v>135</v>
       </c>
       <c r="AD20" s="8">
         <v>122</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="50" t="s">
+      <c r="AE20" s="8">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="31" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="50"/>
-[...29 lines deleted...]
-    <row r="22" spans="1:30">
+      <c r="B21" s="52"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="52"/>
+      <c r="H21" s="52"/>
+      <c r="I21" s="52"/>
+      <c r="J21" s="52"/>
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
+      <c r="N21" s="52"/>
+      <c r="O21" s="52"/>
+      <c r="P21" s="52"/>
+      <c r="Q21" s="52"/>
+      <c r="R21" s="52"/>
+      <c r="S21" s="52"/>
+      <c r="T21" s="52"/>
+      <c r="U21" s="52"/>
+      <c r="V21" s="52"/>
+      <c r="W21" s="52"/>
+      <c r="X21" s="52"/>
+      <c r="Y21" s="52"/>
+      <c r="Z21" s="52"/>
+      <c r="AA21" s="52"/>
+      <c r="AB21" s="52"/>
+      <c r="AC21" s="52"/>
+      <c r="AD21" s="52"/>
+      <c r="AE21" s="52"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="28">
         <v>1162</v>
       </c>
       <c r="C22" s="28">
         <v>1149</v>
       </c>
       <c r="D22" s="28">
         <v>1099</v>
       </c>
       <c r="E22" s="28">
         <v>1182</v>
       </c>
       <c r="F22" s="28">
         <v>1153</v>
       </c>
       <c r="G22" s="28">
         <v>1381</v>
       </c>
       <c r="H22" s="28">
         <v>1329</v>
       </c>
       <c r="I22" s="28">
@@ -3339,52 +3429,55 @@
       </c>
       <c r="W22" s="5">
         <v>1158</v>
       </c>
       <c r="X22" s="5">
         <v>992</v>
       </c>
       <c r="Y22" s="26">
         <v>1084</v>
       </c>
       <c r="Z22" s="5">
         <v>1126</v>
       </c>
       <c r="AA22" s="5">
         <v>948</v>
       </c>
       <c r="AB22" s="26">
         <v>1066</v>
       </c>
       <c r="AC22" s="26">
         <v>975</v>
       </c>
       <c r="AD22" s="5">
         <v>889</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="5">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="28"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="28"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="26">
         <v>310</v>
       </c>
       <c r="O23" s="5">
         <v>345</v>
       </c>
       <c r="P23" s="5">
         <v>330</v>
       </c>
       <c r="Q23" s="26">
@@ -3407,52 +3500,55 @@
       </c>
       <c r="W23" s="5">
         <v>382</v>
       </c>
       <c r="X23" s="5">
         <v>325</v>
       </c>
       <c r="Y23" s="26">
         <v>365</v>
       </c>
       <c r="Z23" s="5">
         <v>372</v>
       </c>
       <c r="AA23" s="5">
         <v>315</v>
       </c>
       <c r="AB23" s="26">
         <v>351</v>
       </c>
       <c r="AC23" s="26">
         <v>320</v>
       </c>
       <c r="AD23" s="5">
         <v>297</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="5">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="26">
         <v>126</v>
       </c>
       <c r="O24" s="5">
         <v>143</v>
       </c>
       <c r="P24" s="5">
         <v>155</v>
       </c>
       <c r="Q24" s="26">
@@ -3475,52 +3571,55 @@
       </c>
       <c r="W24" s="5">
         <v>155</v>
       </c>
       <c r="X24" s="5">
         <v>130</v>
       </c>
       <c r="Y24" s="26">
         <v>124</v>
       </c>
       <c r="Z24" s="5">
         <v>163</v>
       </c>
       <c r="AA24" s="5">
         <v>150</v>
       </c>
       <c r="AB24" s="26">
         <v>137</v>
       </c>
       <c r="AC24" s="26">
         <v>125</v>
       </c>
       <c r="AD24" s="5">
         <v>126</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="5">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="28"/>
       <c r="D25" s="28"/>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="J25" s="28"/>
       <c r="K25" s="28"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="26">
         <v>150</v>
       </c>
       <c r="O25" s="5">
         <v>177</v>
       </c>
       <c r="P25" s="5">
         <v>146</v>
       </c>
       <c r="Q25" s="26">
@@ -3543,52 +3642,55 @@
       </c>
       <c r="W25" s="5">
         <v>177</v>
       </c>
       <c r="X25" s="5">
         <v>174</v>
       </c>
       <c r="Y25" s="26">
         <v>167</v>
       </c>
       <c r="Z25" s="5">
         <v>165</v>
       </c>
       <c r="AA25" s="5">
         <v>152</v>
       </c>
       <c r="AB25" s="26">
         <v>157</v>
       </c>
       <c r="AC25" s="26">
         <v>145</v>
       </c>
       <c r="AD25" s="5">
         <v>128</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="5">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="28"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="26">
         <v>283</v>
       </c>
       <c r="O26" s="5">
         <v>295</v>
       </c>
       <c r="P26" s="5">
         <v>280</v>
       </c>
       <c r="Q26" s="26">
@@ -3611,52 +3713,55 @@
       </c>
       <c r="W26" s="5">
         <v>318</v>
       </c>
       <c r="X26" s="5">
         <v>261</v>
       </c>
       <c r="Y26" s="26">
         <v>311</v>
       </c>
       <c r="Z26" s="5">
         <v>296</v>
       </c>
       <c r="AA26" s="5">
         <v>219</v>
       </c>
       <c r="AB26" s="26">
         <v>290</v>
       </c>
       <c r="AC26" s="26">
         <v>255</v>
       </c>
       <c r="AD26" s="5">
         <v>236</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="5">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="33"/>
       <c r="H27" s="33"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="33"/>
       <c r="N27" s="8">
         <v>85</v>
       </c>
       <c r="O27" s="8">
         <v>91</v>
       </c>
       <c r="P27" s="8">
         <v>74</v>
       </c>
       <c r="Q27" s="26">
@@ -3679,67 +3784,70 @@
       </c>
       <c r="W27" s="8">
         <v>126</v>
       </c>
       <c r="X27" s="8">
         <v>102</v>
       </c>
       <c r="Y27" s="8">
         <v>117</v>
       </c>
       <c r="Z27" s="8">
         <v>130</v>
       </c>
       <c r="AA27" s="8">
         <v>112</v>
       </c>
       <c r="AB27" s="8">
         <v>131</v>
       </c>
       <c r="AC27" s="8">
         <v>130</v>
       </c>
       <c r="AD27" s="8">
         <v>102</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="18.75" customHeight="1">
+      <c r="AE27" s="8">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="18.75" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="Q28" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A7:AE7"/>
+    <mergeCell ref="A14:AE14"/>
+    <mergeCell ref="A21:AE21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:AD21"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General fertility rate</vt:lpstr>