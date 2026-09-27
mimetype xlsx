--- v3 (2026-08-11)
+++ v4 (2026-09-27)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Total population" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
+    <sheet name="Metadata " sheetId="7" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="6" r:id="rId2"/>
+    <sheet name="Total population" sheetId="1" r:id="rId3"/>
+    <sheet name="General fertility rate" sheetId="4" r:id="rId4"/>
+    <sheet name="Number of births by gender" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="82">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -132,60 +136,189 @@
     <t>Girls</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t xml:space="preserve">Al-Farabi </t>
   </si>
   <si>
     <t xml:space="preserve">Enbekshi </t>
   </si>
   <si>
     <t xml:space="preserve">Karatau </t>
   </si>
   <si>
     <t>General fertility rate*</t>
   </si>
   <si>
     <t>The number of births*</t>
   </si>
   <si>
     <t>* Data is generated by  the date of civil registration of birth.</t>
   </si>
   <si>
     <t>Turan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The code of the statistical indicator  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naming of the statistical indicator </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Birth number </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unit of measurement </t>
+  </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Short name of the KSP </t>
+  </si>
+  <si>
+    <t xml:space="preserve">History of the indicator </t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Defining an indicator </t>
+  </si>
+  <si>
+    <t>Monthly number of births by region</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Data processing method </t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The statistics of those born in the Republic of Kazakhstan is based on the registration of birth certificates in the civil status registration authorities</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t>To generate current data on fertility statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note </t>
+  </si>
+  <si>
+    <t>The data is generated by the date of registration of birth certificates</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classifiers </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodological explanations </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Related publications </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Useful links </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of last update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of the next update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible structural unit </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible executor </t>
+  </si>
+  <si>
+    <t>Phone Number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Nartaeva Aidana Djurabaevna</t>
+  </si>
+  <si>
+    <t>7 7252 395076</t>
+  </si>
+  <si>
+    <t>a.nartaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -227,60 +360,118 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -369,209 +560,269 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 8" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -814,3060 +1065,3436 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE13"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="33.42578125" style="42" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="71.7109375" style="42" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="42"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15" customHeight="1">
+      <c r="A1" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="41">
+        <v>612101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="15" customHeight="1">
+      <c r="A2" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="43" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15" customHeight="1">
+      <c r="A3" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15" customHeight="1">
+      <c r="A4" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="43" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15" customHeight="1">
+      <c r="A5" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1">
+      <c r="A6" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1">
+      <c r="A7" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="33.75" customHeight="1">
+      <c r="A8" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="43" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="55.5" customHeight="1">
+      <c r="A9" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="43" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1">
+      <c r="A10" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1">
+      <c r="A11" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1">
+      <c r="A12" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A13" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" customHeight="1">
+      <c r="A14" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15" customHeight="1">
+      <c r="A15" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="44">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1">
+      <c r="A16" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="44">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1">
+      <c r="A17" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1">
+      <c r="A18" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1">
+      <c r="A19" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1">
+      <c r="A20" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>74</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B20" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.7109375" style="53" customWidth="1"/>
+    <col min="2" max="2" width="99" style="53" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="53"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="49" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="49" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="49" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="49" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="49" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="50"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="51" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="50"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="50"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="52"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="54" t="s">
+        <v>81</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AF12"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A120" sqref="A120"/>
-      <selection pane="bottomLeft" activeCell="AE6" sqref="AE6"/>
+      <selection pane="bottomLeft" activeCell="P31" sqref="P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:31">
-      <c r="A3" s="45" t="s">
+    <row r="1" spans="1:32">
+      <c r="A1" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="45"/>
-[...44 lines deleted...]
-      <c r="AE4" s="11" t="s">
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+    </row>
+    <row r="2" spans="1:32" s="12" customFormat="1">
+      <c r="A2" s="10"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="AF2" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:31">
-[...1 lines deleted...]
-      <c r="B5" s="41">
+    <row r="3" spans="1:32">
+      <c r="A3" s="55"/>
+      <c r="B3" s="57">
         <v>2022</v>
       </c>
-      <c r="C5" s="42"/>
-[...10 lines deleted...]
-      <c r="N5" s="43">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="13"/>
+      <c r="N3" s="59">
         <v>2025</v>
       </c>
-      <c r="O5" s="44"/>
-[...10 lines deleted...]
-      <c r="Z5" s="43">
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="59">
         <v>2026</v>
       </c>
-      <c r="AA5" s="44"/>
-[...7 lines deleted...]
-      <c r="B6" s="14" t="s">
+      <c r="AA3" s="60"/>
+      <c r="AB3" s="60"/>
+      <c r="AC3" s="60"/>
+      <c r="AD3" s="60"/>
+      <c r="AE3" s="60"/>
+      <c r="AF3" s="60"/>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" s="56"/>
+      <c r="B4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="C4" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="15" t="s">
+      <c r="D4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="16" t="s">
+      <c r="E4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="16" t="s">
+      <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="16" t="s">
+      <c r="G4" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="16" t="s">
+      <c r="H4" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="16" t="s">
+      <c r="I4" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="J6" s="16" t="s">
+      <c r="J4" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="K6" s="16" t="s">
+      <c r="K4" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="L6" s="16" t="s">
+      <c r="L4" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="16" t="s">
+      <c r="M4" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="N6" s="14" t="s">
+      <c r="N4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="14" t="s">
+      <c r="O4" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="14" t="s">
+      <c r="P4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="14" t="s">
+      <c r="Q4" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="14" t="s">
+      <c r="R4" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="S6" s="14" t="s">
+      <c r="S4" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="38" t="s">
+      <c r="T4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="U6" s="14" t="s">
+      <c r="U4" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="V6" s="14" t="s">
+      <c r="V4" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="W6" s="14" t="s">
+      <c r="W4" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="X6" s="14" t="s">
+      <c r="X4" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="Y6" s="14" t="s">
+      <c r="Y4" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="Z6" s="14" t="s">
+      <c r="Z4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="14" t="s">
+      <c r="AA4" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="14" t="s">
+      <c r="AB4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="14" t="s">
+      <c r="AC4" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="AD6" s="14" t="s">
+      <c r="AD4" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="AE6" s="14" t="s">
+      <c r="AE4" s="14" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="AF4" s="37" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="3">
+      <c r="B5" s="3">
         <v>2467</v>
       </c>
-      <c r="C7" s="3">
+      <c r="C5" s="3">
         <v>2353</v>
       </c>
-      <c r="D7" s="3">
+      <c r="D5" s="3">
         <v>2306</v>
       </c>
-      <c r="E7" s="3">
+      <c r="E5" s="3">
         <v>2387</v>
       </c>
-      <c r="F7" s="3">
+      <c r="F5" s="3">
         <v>2412</v>
       </c>
-      <c r="G7" s="3">
+      <c r="G5" s="3">
         <v>2810</v>
       </c>
-      <c r="H7" s="3">
+      <c r="H5" s="3">
         <v>2771</v>
       </c>
-      <c r="I7" s="3">
+      <c r="I5" s="3">
         <v>2939</v>
       </c>
-      <c r="J7" s="3">
+      <c r="J5" s="3">
         <v>2932</v>
       </c>
-      <c r="K7" s="3">
+      <c r="K5" s="3">
         <v>2684</v>
       </c>
-      <c r="L7" s="3">
+      <c r="L5" s="3">
         <v>3051</v>
       </c>
-      <c r="M7" s="3">
+      <c r="M5" s="3">
         <v>2672</v>
       </c>
+      <c r="N5" s="3">
+        <v>1986</v>
+      </c>
+      <c r="O5" s="26">
+        <v>2228</v>
+      </c>
+      <c r="P5" s="26">
+        <v>1954</v>
+      </c>
+      <c r="Q5" s="3">
+        <v>2297</v>
+      </c>
+      <c r="R5" s="26">
+        <v>2247</v>
+      </c>
+      <c r="S5" s="3">
+        <v>2364</v>
+      </c>
+      <c r="T5" s="26">
+        <v>2533</v>
+      </c>
+      <c r="U5" s="26">
+        <v>2407</v>
+      </c>
+      <c r="V5" s="26">
+        <v>2466</v>
+      </c>
+      <c r="W5" s="26">
+        <v>2440</v>
+      </c>
+      <c r="X5" s="26">
+        <v>2074</v>
+      </c>
+      <c r="Y5" s="5">
+        <v>2296</v>
+      </c>
+      <c r="Z5" s="26">
+        <v>2300</v>
+      </c>
+      <c r="AA5" s="26">
+        <v>1884</v>
+      </c>
+      <c r="AB5" s="3">
+        <v>2106</v>
+      </c>
+      <c r="AC5" s="3">
+        <v>2070</v>
+      </c>
+      <c r="AD5" s="26">
+        <v>1901</v>
+      </c>
+      <c r="AE5" s="26">
+        <v>2221</v>
+      </c>
+      <c r="AF5" s="26">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="3">
+        <v>623</v>
+      </c>
+      <c r="O6" s="26">
+        <v>730</v>
+      </c>
+      <c r="P6" s="26">
+        <v>640</v>
+      </c>
+      <c r="Q6" s="3">
+        <v>716</v>
+      </c>
+      <c r="R6" s="26">
+        <v>696</v>
+      </c>
+      <c r="S6" s="3">
+        <v>696</v>
+      </c>
+      <c r="T6" s="26">
+        <v>778</v>
+      </c>
+      <c r="U6" s="26">
+        <v>785</v>
+      </c>
+      <c r="V6" s="26">
+        <v>769</v>
+      </c>
+      <c r="W6" s="26">
+        <v>820</v>
+      </c>
+      <c r="X6" s="26">
+        <v>699</v>
+      </c>
+      <c r="Y6" s="5">
+        <v>760</v>
+      </c>
+      <c r="Z6" s="26">
+        <v>755</v>
+      </c>
+      <c r="AA6" s="26">
+        <v>612</v>
+      </c>
+      <c r="AB6" s="3">
+        <v>685</v>
+      </c>
+      <c r="AC6" s="3">
+        <v>676</v>
+      </c>
+      <c r="AD6" s="26">
+        <v>604</v>
+      </c>
+      <c r="AE6" s="26">
+        <v>781</v>
+      </c>
+      <c r="AF6" s="26">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
       <c r="N7" s="3">
-        <v>1986</v>
-[...5 lines deleted...]
-        <v>1954</v>
+        <v>288</v>
+      </c>
+      <c r="O7" s="26">
+        <v>293</v>
+      </c>
+      <c r="P7" s="26">
+        <v>289</v>
       </c>
       <c r="Q7" s="3">
-        <v>2297</v>
-[...2 lines deleted...]
-        <v>2247</v>
+        <v>321</v>
+      </c>
+      <c r="R7" s="26">
+        <v>266</v>
       </c>
       <c r="S7" s="3">
-        <v>2364</v>
-[...14 lines deleted...]
-        <v>2074</v>
+        <v>360</v>
+      </c>
+      <c r="T7" s="26">
+        <v>372</v>
+      </c>
+      <c r="U7" s="26">
+        <v>348</v>
+      </c>
+      <c r="V7" s="26">
+        <v>326</v>
+      </c>
+      <c r="W7" s="26">
+        <v>325</v>
+      </c>
+      <c r="X7" s="26">
+        <v>278</v>
       </c>
       <c r="Y7" s="5">
-        <v>2296</v>
-[...5 lines deleted...]
-        <v>1884</v>
+        <v>285</v>
+      </c>
+      <c r="Z7" s="26">
+        <v>324</v>
+      </c>
+      <c r="AA7" s="26">
+        <v>286</v>
       </c>
       <c r="AB7" s="3">
-        <v>2106</v>
+        <v>271</v>
       </c>
       <c r="AC7" s="3">
-        <v>2070</v>
-[...8 lines deleted...]
-    <row r="8" spans="1:31">
+        <v>278</v>
+      </c>
+      <c r="AD7" s="26">
+        <v>272</v>
+      </c>
+      <c r="AE7" s="26">
+        <v>310</v>
+      </c>
+      <c r="AF7" s="26">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="3">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>640</v>
+        <v>330</v>
+      </c>
+      <c r="O8" s="26">
+        <v>365</v>
+      </c>
+      <c r="P8" s="26">
+        <v>297</v>
       </c>
       <c r="Q8" s="3">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>400</v>
+      </c>
+      <c r="R8" s="26">
+        <v>402</v>
       </c>
       <c r="S8" s="3">
-        <v>696</v>
-[...14 lines deleted...]
-        <v>699</v>
+        <v>361</v>
+      </c>
+      <c r="T8" s="26">
+        <v>416</v>
+      </c>
+      <c r="U8" s="26">
+        <v>369</v>
+      </c>
+      <c r="V8" s="26">
+        <v>375</v>
+      </c>
+      <c r="W8" s="26">
+        <v>366</v>
+      </c>
+      <c r="X8" s="26">
+        <v>315</v>
       </c>
       <c r="Y8" s="5">
-        <v>760</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>374</v>
+      </c>
+      <c r="Z8" s="26">
+        <v>355</v>
+      </c>
+      <c r="AA8" s="26">
+        <v>299</v>
       </c>
       <c r="AB8" s="3">
-        <v>685</v>
+        <v>316</v>
       </c>
       <c r="AC8" s="3">
-        <v>676</v>
-[...10 lines deleted...]
-        <v>32</v>
+        <v>297</v>
+      </c>
+      <c r="AD8" s="26">
+        <v>274</v>
+      </c>
+      <c r="AE8" s="26">
+        <v>313</v>
+      </c>
+      <c r="AF8" s="26">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="31" t="s">
+        <v>34</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="3">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>573</v>
+      </c>
+      <c r="O9" s="26">
+        <v>620</v>
+      </c>
+      <c r="P9" s="26">
+        <v>554</v>
       </c>
       <c r="Q9" s="3">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="R9" s="27">
+        <v>599</v>
+      </c>
+      <c r="R9" s="26">
+        <v>625</v>
+      </c>
+      <c r="S9" s="3">
+        <v>655</v>
+      </c>
+      <c r="T9" s="26">
+        <v>666</v>
+      </c>
+      <c r="U9" s="26">
+        <v>630</v>
+      </c>
+      <c r="V9" s="26">
+        <v>692</v>
+      </c>
+      <c r="W9" s="26">
+        <v>657</v>
+      </c>
+      <c r="X9" s="26">
+        <v>571</v>
+      </c>
+      <c r="Y9" s="5">
+        <v>617</v>
+      </c>
+      <c r="Z9" s="26">
+        <v>588</v>
+      </c>
+      <c r="AA9" s="26">
+        <v>454</v>
+      </c>
+      <c r="AB9" s="3">
+        <v>568</v>
+      </c>
+      <c r="AC9" s="3">
+        <v>554</v>
+      </c>
+      <c r="AD9" s="26">
+        <v>527</v>
+      </c>
+      <c r="AE9" s="26">
+        <v>549</v>
+      </c>
+      <c r="AF9" s="26">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="6">
+        <v>172</v>
+      </c>
+      <c r="O10" s="6">
+        <v>220</v>
+      </c>
+      <c r="P10" s="6">
+        <v>174</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>261</v>
+      </c>
+      <c r="R10" s="6">
+        <v>258</v>
+      </c>
+      <c r="S10" s="6">
+        <v>292</v>
+      </c>
+      <c r="T10" s="6">
+        <v>301</v>
+      </c>
+      <c r="U10" s="6">
+        <v>275</v>
+      </c>
+      <c r="V10" s="6">
+        <v>304</v>
+      </c>
+      <c r="W10" s="6">
+        <v>272</v>
+      </c>
+      <c r="X10" s="6">
+        <v>211</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>260</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>278</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>233</v>
+      </c>
+      <c r="AB10" s="6">
         <v>266</v>
       </c>
-      <c r="S9" s="3">
-[...112 lines deleted...]
-        <v>34</v>
+      <c r="AC10" s="6">
+        <v>265</v>
+      </c>
+      <c r="AD10" s="6">
+        <v>224</v>
+      </c>
+      <c r="AE10" s="6">
+        <v>268</v>
+      </c>
+      <c r="AF10" s="6">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="67" t="s">
+        <v>37</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
-      <c r="N11" s="3">
-[...143 lines deleted...]
-      <c r="Q13" s="36"/>
+      <c r="N11" s="4"/>
+      <c r="O11" s="4"/>
+      <c r="Q11" s="35"/>
+    </row>
+    <row r="12" spans="1:32" ht="29.25" customHeight="1">
+      <c r="A12" s="68"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:AE3"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AF3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE13"/>
+  <dimension ref="A1:AF12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="AA28" sqref="AA28"/>
+      <selection pane="bottomLeft" activeCell="Q38" sqref="Q38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="7" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:31" ht="13.5" customHeight="1">
-      <c r="A3" s="47" t="s">
+    <row r="1" spans="1:32" ht="13.5" customHeight="1">
+      <c r="A1" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="47"/>
-[...43 lines deleted...]
-      <c r="AE4" s="11" t="s">
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
+      <c r="AE1" s="39"/>
+    </row>
+    <row r="2" spans="1:32" s="10" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="AF2" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="41">
+    <row r="3" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A3" s="55"/>
+      <c r="B3" s="57">
         <v>2022</v>
       </c>
-      <c r="C5" s="42"/>
-[...10 lines deleted...]
-      <c r="N5" s="43">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="59">
         <v>2025</v>
       </c>
-      <c r="O5" s="44"/>
-[...10 lines deleted...]
-      <c r="Z5" s="43">
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="59">
         <v>2026</v>
       </c>
-      <c r="AA5" s="44"/>
-[...7 lines deleted...]
-      <c r="B6" s="14" t="s">
+      <c r="AA3" s="60"/>
+      <c r="AB3" s="60"/>
+      <c r="AC3" s="60"/>
+      <c r="AD3" s="60"/>
+      <c r="AE3" s="60"/>
+      <c r="AF3" s="60"/>
+    </row>
+    <row r="4" spans="1:32" s="4" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="56"/>
+      <c r="B4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="C4" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="15" t="s">
+      <c r="D4" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="24" t="s">
+      <c r="E4" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="F6" s="24" t="s">
+      <c r="F4" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="G6" s="24" t="s">
+      <c r="G4" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="H6" s="16" t="s">
+      <c r="H4" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="I6" s="16" t="s">
+      <c r="I4" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="J6" s="16" t="s">
+      <c r="J4" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="K6" s="16" t="s">
+      <c r="K4" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="L6" s="16" t="s">
+      <c r="L4" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="M6" s="24" t="s">
+      <c r="M4" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="N6" s="14" t="s">
+      <c r="N4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="14" t="s">
+      <c r="O4" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="P6" s="14" t="s">
+      <c r="P4" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="Q6" s="14" t="s">
+      <c r="Q4" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="R6" s="14" t="s">
+      <c r="R4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="S6" s="14" t="s">
+      <c r="S4" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="T6" s="14" t="s">
+      <c r="T4" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="U6" s="14" t="s">
+      <c r="U4" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="V6" s="14" t="s">
+      <c r="V4" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="W6" s="14" t="s">
+      <c r="W4" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="X6" s="14" t="s">
+      <c r="X4" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="Y6" s="14" t="s">
+      <c r="Y4" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="Z6" s="14" t="s">
+      <c r="Z4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="14" t="s">
+      <c r="AA4" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="AB6" s="14" t="s">
+      <c r="AB4" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="AC6" s="14" t="s">
+      <c r="AC4" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AD6" s="14" t="s">
+      <c r="AD4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="AE6" s="14" t="s">
+      <c r="AE4" s="14" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="AF4" s="14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B5" s="24">
         <v>24.7</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C5" s="24">
         <v>25.33</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D5" s="24">
         <v>24.57</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E5" s="24">
         <v>24.58</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F5" s="24">
         <v>24.5</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G5" s="24">
         <v>25.25</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H5" s="24">
         <v>25.61</v>
       </c>
-      <c r="I7" s="25">
+      <c r="I5" s="24">
         <v>26.1</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J5" s="24">
         <v>26.56</v>
       </c>
-      <c r="K7" s="25">
+      <c r="K5" s="24">
         <v>26.59</v>
       </c>
-      <c r="L7" s="25">
+      <c r="L5" s="24">
         <v>27.03</v>
       </c>
-      <c r="M7" s="19">
+      <c r="M5" s="18">
         <v>26.34</v>
       </c>
-      <c r="N7" s="35">
+      <c r="N5" s="34">
         <v>18.39</v>
       </c>
-      <c r="O7" s="35">
+      <c r="O5" s="34">
         <v>20.47</v>
       </c>
-      <c r="P7" s="19">
+      <c r="P5" s="18">
         <v>19.649999999999999</v>
       </c>
-      <c r="Q7" s="19">
+      <c r="Q5" s="18">
         <v>20.13</v>
       </c>
-      <c r="R7" s="35">
+      <c r="R5" s="34">
         <v>20.260000000000002</v>
       </c>
-      <c r="S7" s="34">
+      <c r="S5" s="33">
         <v>20.63</v>
       </c>
-      <c r="T7" s="34">
+      <c r="T5" s="33">
         <v>21.03</v>
       </c>
-      <c r="U7" s="34">
+      <c r="U5" s="33">
         <v>21.19</v>
       </c>
-      <c r="V7" s="34">
+      <c r="V5" s="33">
         <v>21.46</v>
       </c>
-      <c r="W7" s="34">
+      <c r="W5" s="33">
         <v>21.57</v>
       </c>
-      <c r="X7" s="34">
+      <c r="X5" s="33">
         <v>21.42</v>
       </c>
-      <c r="Y7" s="34">
+      <c r="Y5" s="33">
         <v>21.41</v>
       </c>
-      <c r="Z7" s="19">
+      <c r="Z5" s="18">
         <v>20.53</v>
       </c>
-      <c r="AA7" s="34">
+      <c r="AA5" s="33">
         <v>19.71</v>
       </c>
-      <c r="AB7" s="19">
+      <c r="AB5" s="18">
         <v>19.440000000000001</v>
       </c>
-      <c r="AC7" s="19">
+      <c r="AC5" s="18">
         <v>19.39</v>
       </c>
-      <c r="AD7" s="34">
+      <c r="AD5" s="33">
         <v>18.920000000000002</v>
       </c>
-      <c r="AE7" s="34">
+      <c r="AE5" s="33">
         <v>19.2</v>
       </c>
-    </row>
-    <row r="8" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AF5" s="33">
+        <v>19.350000000000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N6" s="33">
+        <v>30.41</v>
+      </c>
+      <c r="O6" s="33">
+        <v>34.630000000000003</v>
+      </c>
+      <c r="P6" s="18">
+        <v>33.450000000000003</v>
+      </c>
+      <c r="Q6" s="18">
+        <v>34.090000000000003</v>
+      </c>
+      <c r="R6" s="33">
+        <v>34.049999999999997</v>
+      </c>
+      <c r="S6" s="33">
+        <v>34.22</v>
+      </c>
+      <c r="T6" s="33">
+        <v>34.75</v>
+      </c>
+      <c r="U6" s="33">
+        <v>35.19</v>
+      </c>
+      <c r="V6" s="33">
+        <v>35.56</v>
+      </c>
+      <c r="W6" s="33">
+        <v>36</v>
+      </c>
+      <c r="X6" s="33">
+        <v>35.93</v>
+      </c>
+      <c r="Y6" s="33">
+        <v>36.020000000000003</v>
+      </c>
+      <c r="Z6" s="18">
+        <v>33.76</v>
+      </c>
+      <c r="AA6" s="33">
+        <v>32.15</v>
+      </c>
+      <c r="AB6" s="18">
+        <v>31.64</v>
+      </c>
+      <c r="AC6" s="18">
+        <v>31.56</v>
+      </c>
+      <c r="AD6" s="33">
+        <v>30.64</v>
+      </c>
+      <c r="AE6" s="33">
+        <v>31.54</v>
+      </c>
+      <c r="AF6" s="33">
+        <v>31.51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="N7" s="33">
+        <v>12.65</v>
+      </c>
+      <c r="O7" s="33">
+        <v>13.4</v>
+      </c>
+      <c r="P7" s="18">
+        <v>13.16</v>
+      </c>
+      <c r="Q7" s="18">
+        <v>13.51</v>
+      </c>
+      <c r="R7" s="33">
+        <v>13.14</v>
+      </c>
+      <c r="S7" s="33">
+        <v>13.67</v>
+      </c>
+      <c r="T7" s="33">
+        <v>14.05</v>
+      </c>
+      <c r="U7" s="33">
+        <v>14.21</v>
+      </c>
+      <c r="V7" s="33">
+        <v>14.27</v>
+      </c>
+      <c r="W7" s="33">
+        <v>14.27</v>
+      </c>
+      <c r="X7" s="33">
+        <v>14.12</v>
+      </c>
+      <c r="Y7" s="33">
+        <v>13.99</v>
+      </c>
+      <c r="Z7" s="18">
+        <v>14.45</v>
+      </c>
+      <c r="AA7" s="33">
+        <v>14.3</v>
+      </c>
+      <c r="AB7" s="18">
+        <v>13.54</v>
+      </c>
+      <c r="AC7" s="18">
+        <v>13.37</v>
+      </c>
+      <c r="AD7" s="33">
+        <v>13.11</v>
+      </c>
+      <c r="AE7" s="33">
+        <v>13.31</v>
+      </c>
+      <c r="AF7" s="33">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="1" t="s">
-        <v>31</v>
-[...111 lines deleted...]
-      <c r="AE9" s="34">
+        <v>33</v>
+      </c>
+      <c r="N8" s="33">
+        <v>18.649999999999999</v>
+      </c>
+      <c r="O8" s="33">
+        <v>20.61</v>
+      </c>
+      <c r="P8" s="18">
+        <v>19.3</v>
+      </c>
+      <c r="Q8" s="18">
+        <v>20.3</v>
+      </c>
+      <c r="R8" s="33">
+        <v>20.79</v>
+      </c>
+      <c r="S8" s="33">
+        <v>20.83</v>
+      </c>
+      <c r="T8" s="33">
+        <v>21.22</v>
+      </c>
+      <c r="U8" s="33">
+        <v>21.17</v>
+      </c>
+      <c r="V8" s="33">
+        <v>21.24</v>
+      </c>
+      <c r="W8" s="33">
+        <v>21.18</v>
+      </c>
+      <c r="X8" s="33">
+        <v>20.93</v>
+      </c>
+      <c r="Y8" s="33">
+        <v>20.95</v>
+      </c>
+      <c r="Z8" s="18">
+        <v>20.059999999999999</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>19.43</v>
+      </c>
+      <c r="AB8" s="18">
+        <v>18.89</v>
+      </c>
+      <c r="AC8" s="18">
+        <v>18.510000000000002</v>
+      </c>
+      <c r="AD8" s="33">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="AE8" s="33">
+        <v>17.97</v>
+      </c>
+      <c r="AF8" s="33">
+        <v>18.05</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A9" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="N9" s="33">
+        <v>21.44</v>
+      </c>
+      <c r="O9" s="33">
+        <v>23.43</v>
+      </c>
+      <c r="P9" s="18">
+        <v>22.51</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>22.67</v>
+      </c>
+      <c r="R9" s="33">
+        <v>22.81</v>
+      </c>
+      <c r="S9" s="33">
+        <v>23.22</v>
+      </c>
+      <c r="T9" s="33">
+        <v>23.47</v>
+      </c>
+      <c r="U9" s="33">
+        <v>23.48</v>
+      </c>
+      <c r="V9" s="33">
+        <v>23.83</v>
+      </c>
+      <c r="W9" s="33">
+        <v>23.91</v>
+      </c>
+      <c r="X9" s="33">
+        <v>23.74</v>
+      </c>
+      <c r="Y9" s="33">
+        <v>23.69</v>
+      </c>
+      <c r="Z9" s="18">
+        <v>20.53</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>19.13</v>
+      </c>
+      <c r="AB9" s="18">
+        <v>19.37</v>
+      </c>
+      <c r="AC9" s="18">
+        <v>19.53</v>
+      </c>
+      <c r="AD9" s="33">
+        <v>19.3</v>
+      </c>
+      <c r="AE9" s="33">
+        <v>19.39</v>
+      </c>
+      <c r="AF9" s="33">
+        <v>19.55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="19">
+        <v>8.69</v>
+      </c>
+      <c r="O10" s="19">
+        <v>10.39</v>
+      </c>
+      <c r="P10" s="19">
+        <v>9.84</v>
+      </c>
+      <c r="Q10" s="19">
+        <v>10.78</v>
+      </c>
+      <c r="R10" s="19">
+        <v>11.23</v>
+      </c>
+      <c r="S10" s="19">
+        <v>11.89</v>
+      </c>
+      <c r="T10" s="19">
+        <v>12.37</v>
+      </c>
+      <c r="U10" s="19">
+        <v>12.56</v>
+      </c>
+      <c r="V10" s="19">
+        <v>12.91</v>
+      </c>
+      <c r="W10" s="19">
+        <v>12.99</v>
+      </c>
+      <c r="X10" s="19">
+        <v>12.82</v>
+      </c>
+      <c r="Y10" s="19">
+        <v>12.84</v>
+      </c>
+      <c r="Z10" s="19">
+        <v>14.08</v>
+      </c>
+      <c r="AA10" s="19">
+        <v>13.6</v>
+      </c>
+      <c r="AB10" s="19">
+        <v>13.56</v>
+      </c>
+      <c r="AC10" s="19">
+        <v>13.64</v>
+      </c>
+      <c r="AD10" s="19">
+        <v>13.17</v>
+      </c>
+      <c r="AE10" s="19">
         <v>13.31</v>
       </c>
-    </row>
-[...190 lines deleted...]
-      <c r="A13" s="18" t="s">
+      <c r="AF10" s="19">
+        <v>13.45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A11" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="Q13" s="37"/>
+      <c r="Q11" s="36"/>
+    </row>
+    <row r="12" spans="1:32" ht="21" customHeight="1">
+      <c r="A12" s="68"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:AE3"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AF3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE28"/>
+  <dimension ref="A1:AF27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A21" sqref="A21:AE21"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="R35" sqref="R35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:31">
-      <c r="A3" s="45" t="s">
+    <row r="1" spans="1:32">
+      <c r="A1" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="45"/>
-[...43 lines deleted...]
-      <c r="AE4" s="11" t="s">
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+    </row>
+    <row r="2" spans="1:32" s="10" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="20"/>
+      <c r="AF2" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:31" s="4" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="48">
+    <row r="3" spans="1:32" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A3" s="55"/>
+      <c r="B3" s="65">
         <v>2022</v>
       </c>
-      <c r="C5" s="49"/>
-[...10 lines deleted...]
-      <c r="N5" s="43">
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
+      <c r="N3" s="59">
         <v>2025</v>
       </c>
-      <c r="O5" s="44"/>
-[...10 lines deleted...]
-      <c r="Z5" s="43">
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="59">
         <v>2026</v>
       </c>
-      <c r="AA5" s="44"/>
-[...7 lines deleted...]
-      <c r="B6" s="14" t="s">
+      <c r="AA3" s="60"/>
+      <c r="AB3" s="60"/>
+      <c r="AC3" s="60"/>
+      <c r="AD3" s="60"/>
+      <c r="AE3" s="60"/>
+      <c r="AF3" s="60"/>
+    </row>
+    <row r="4" spans="1:32" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="A4" s="56"/>
+      <c r="B4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="C4" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="15" t="s">
+      <c r="D4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="16" t="s">
+      <c r="E4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="16" t="s">
+      <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="16" t="s">
+      <c r="G4" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="16" t="s">
+      <c r="H4" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="16" t="s">
+      <c r="I4" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="J6" s="16" t="s">
+      <c r="J4" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="K6" s="16" t="s">
+      <c r="K4" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="L6" s="16" t="s">
+      <c r="L4" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="16" t="s">
+      <c r="M4" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="N6" s="14" t="s">
+      <c r="N4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="14" t="s">
+      <c r="O4" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="14" t="s">
+      <c r="P4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="14" t="s">
+      <c r="Q4" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="14" t="s">
+      <c r="R4" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="S6" s="14" t="s">
+      <c r="S4" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="14" t="s">
+      <c r="T4" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="U6" s="14" t="s">
+      <c r="U4" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="V6" s="14" t="s">
+      <c r="V4" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="W6" s="14" t="s">
+      <c r="W4" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="X6" s="14" t="s">
+      <c r="X4" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="Y6" s="14" t="s">
+      <c r="Y4" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="Z6" s="14" t="s">
+      <c r="Z4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="14" t="s">
+      <c r="AA4" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="14" t="s">
+      <c r="AB4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="14" t="s">
+      <c r="AC4" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="AD6" s="14" t="s">
+      <c r="AD4" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="AE6" s="14" t="s">
+      <c r="AE4" s="14" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="50" t="s">
+      <c r="AF4" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="50"/>
-[...31 lines deleted...]
-      <c r="A8" s="17" t="s">
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="62"/>
+      <c r="O5" s="62"/>
+      <c r="P5" s="62"/>
+      <c r="Q5" s="62"/>
+      <c r="R5" s="62"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="62"/>
+      <c r="AA5" s="62"/>
+      <c r="AB5" s="62"/>
+      <c r="AC5" s="62"/>
+      <c r="AD5" s="62"/>
+      <c r="AE5" s="62"/>
+      <c r="AF5" s="62"/>
+    </row>
+    <row r="6" spans="1:32" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="3">
+      <c r="B6" s="3">
         <v>2467</v>
       </c>
-      <c r="C8" s="3">
+      <c r="C6" s="3">
         <v>2353</v>
       </c>
-      <c r="D8" s="3">
+      <c r="D6" s="3">
         <v>2306</v>
       </c>
-      <c r="E8" s="3">
+      <c r="E6" s="3">
         <v>2387</v>
       </c>
-      <c r="F8" s="3">
+      <c r="F6" s="3">
         <v>2412</v>
       </c>
-      <c r="G8" s="3">
+      <c r="G6" s="3">
         <v>2810</v>
       </c>
-      <c r="H8" s="3">
+      <c r="H6" s="3">
         <v>2771</v>
       </c>
-      <c r="I8" s="3">
+      <c r="I6" s="3">
         <v>2939</v>
       </c>
-      <c r="J8" s="3">
+      <c r="J6" s="3">
         <v>2932</v>
       </c>
-      <c r="K8" s="3">
+      <c r="K6" s="3">
         <v>2684</v>
       </c>
-      <c r="L8" s="26">
+      <c r="L6" s="25">
         <v>3051</v>
       </c>
-      <c r="M8" s="26">
+      <c r="M6" s="25">
         <v>2672</v>
       </c>
-      <c r="N8" s="26">
+      <c r="N6" s="25">
         <v>1986</v>
       </c>
+      <c r="O6" s="5">
+        <v>2228</v>
+      </c>
+      <c r="P6" s="5">
+        <v>1954</v>
+      </c>
+      <c r="Q6" s="25">
+        <v>2297</v>
+      </c>
+      <c r="R6" s="25">
+        <v>2247</v>
+      </c>
+      <c r="S6" s="3">
+        <v>2364</v>
+      </c>
+      <c r="T6" s="25">
+        <v>2533</v>
+      </c>
+      <c r="U6" s="26">
+        <v>2407</v>
+      </c>
+      <c r="V6" s="26">
+        <v>2466</v>
+      </c>
+      <c r="W6" s="5">
+        <v>2440</v>
+      </c>
+      <c r="X6" s="5">
+        <v>2074</v>
+      </c>
+      <c r="Y6" s="25">
+        <v>2296</v>
+      </c>
+      <c r="Z6" s="5">
+        <v>2300</v>
+      </c>
+      <c r="AA6" s="5">
+        <v>1884</v>
+      </c>
+      <c r="AB6" s="25">
+        <v>2106</v>
+      </c>
+      <c r="AC6" s="25">
+        <v>2070</v>
+      </c>
+      <c r="AD6" s="26">
+        <v>1901</v>
+      </c>
+      <c r="AE6" s="5">
+        <v>2221</v>
+      </c>
+      <c r="AF6" s="5">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+      <c r="L7" s="25"/>
+      <c r="M7" s="25"/>
+      <c r="N7" s="25">
+        <v>623</v>
+      </c>
+      <c r="O7" s="5">
+        <v>730</v>
+      </c>
+      <c r="P7" s="5">
+        <v>640</v>
+      </c>
+      <c r="Q7" s="25">
+        <v>716</v>
+      </c>
+      <c r="R7" s="25">
+        <v>696</v>
+      </c>
+      <c r="S7" s="3">
+        <v>696</v>
+      </c>
+      <c r="T7" s="25">
+        <v>778</v>
+      </c>
+      <c r="U7" s="26">
+        <v>785</v>
+      </c>
+      <c r="V7" s="26">
+        <v>769</v>
+      </c>
+      <c r="W7" s="5">
+        <v>820</v>
+      </c>
+      <c r="X7" s="5">
+        <v>699</v>
+      </c>
+      <c r="Y7" s="25">
+        <v>760</v>
+      </c>
+      <c r="Z7" s="5">
+        <v>755</v>
+      </c>
+      <c r="AA7" s="5">
+        <v>612</v>
+      </c>
+      <c r="AB7" s="25">
+        <v>685</v>
+      </c>
+      <c r="AC7" s="25">
+        <v>676</v>
+      </c>
+      <c r="AD7" s="26">
+        <v>604</v>
+      </c>
+      <c r="AE7" s="5">
+        <v>781</v>
+      </c>
+      <c r="AF7" s="5">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+      <c r="K8" s="3"/>
+      <c r="L8" s="25"/>
+      <c r="M8" s="25"/>
+      <c r="N8" s="25">
+        <v>288</v>
+      </c>
       <c r="O8" s="5">
-        <v>2228</v>
+        <v>293</v>
       </c>
       <c r="P8" s="5">
-        <v>1954</v>
-[...5 lines deleted...]
-        <v>2247</v>
+        <v>289</v>
+      </c>
+      <c r="Q8" s="25">
+        <v>321</v>
+      </c>
+      <c r="R8" s="25">
+        <v>266</v>
       </c>
       <c r="S8" s="3">
-        <v>2364</v>
-[...8 lines deleted...]
-        <v>2466</v>
+        <v>360</v>
+      </c>
+      <c r="T8" s="25">
+        <v>372</v>
+      </c>
+      <c r="U8" s="26">
+        <v>348</v>
+      </c>
+      <c r="V8" s="26">
+        <v>326</v>
       </c>
       <c r="W8" s="5">
-        <v>2440</v>
+        <v>325</v>
       </c>
       <c r="X8" s="5">
-        <v>2074</v>
-[...2 lines deleted...]
-        <v>2296</v>
+        <v>278</v>
+      </c>
+      <c r="Y8" s="25">
+        <v>285</v>
       </c>
       <c r="Z8" s="5">
-        <v>2300</v>
+        <v>324</v>
       </c>
       <c r="AA8" s="5">
-        <v>1884</v>
-[...8 lines deleted...]
-        <v>1901</v>
+        <v>286</v>
+      </c>
+      <c r="AB8" s="25">
+        <v>271</v>
+      </c>
+      <c r="AC8" s="25">
+        <v>278</v>
+      </c>
+      <c r="AD8" s="26">
+        <v>272</v>
       </c>
       <c r="AE8" s="5">
-        <v>2221</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:31" s="4" customFormat="1" ht="14.25" customHeight="1">
+        <v>310</v>
+      </c>
+      <c r="AF8" s="5">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
-      <c r="L9" s="26"/>
-[...2 lines deleted...]
-        <v>623</v>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
+      <c r="N9" s="25">
+        <v>330</v>
       </c>
       <c r="O9" s="5">
-        <v>730</v>
+        <v>365</v>
       </c>
       <c r="P9" s="5">
-        <v>640</v>
-[...5 lines deleted...]
-        <v>696</v>
+        <v>297</v>
+      </c>
+      <c r="Q9" s="25">
+        <v>400</v>
+      </c>
+      <c r="R9" s="25">
+        <v>402</v>
       </c>
       <c r="S9" s="3">
-        <v>696</v>
-[...8 lines deleted...]
-        <v>769</v>
+        <v>361</v>
+      </c>
+      <c r="T9" s="25">
+        <v>416</v>
+      </c>
+      <c r="U9" s="26">
+        <v>369</v>
+      </c>
+      <c r="V9" s="26">
+        <v>375</v>
       </c>
       <c r="W9" s="5">
-        <v>820</v>
+        <v>366</v>
       </c>
       <c r="X9" s="5">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>315</v>
+      </c>
+      <c r="Y9" s="25">
+        <v>374</v>
       </c>
       <c r="Z9" s="5">
-        <v>755</v>
+        <v>355</v>
       </c>
       <c r="AA9" s="5">
-        <v>612</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>299</v>
+      </c>
+      <c r="AB9" s="25">
+        <v>316</v>
+      </c>
+      <c r="AC9" s="25">
+        <v>297</v>
+      </c>
+      <c r="AD9" s="26">
+        <v>274</v>
       </c>
       <c r="AE9" s="5">
-        <v>781</v>
-[...4 lines deleted...]
-        <v>32</v>
+        <v>313</v>
+      </c>
+      <c r="AF9" s="5">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="31" t="s">
+        <v>34</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
-      <c r="L10" s="26"/>
-[...2 lines deleted...]
-        <v>288</v>
+      <c r="L10" s="25"/>
+      <c r="M10" s="25"/>
+      <c r="N10" s="25">
+        <v>573</v>
       </c>
       <c r="O10" s="5">
-        <v>293</v>
+        <v>620</v>
       </c>
       <c r="P10" s="5">
-        <v>289</v>
-[...4 lines deleted...]
-      <c r="R10" s="26">
+        <v>554</v>
+      </c>
+      <c r="Q10" s="25">
+        <v>599</v>
+      </c>
+      <c r="R10" s="25">
+        <v>625</v>
+      </c>
+      <c r="S10" s="3">
+        <v>655</v>
+      </c>
+      <c r="T10" s="25">
+        <v>666</v>
+      </c>
+      <c r="U10" s="26">
+        <v>630</v>
+      </c>
+      <c r="V10" s="26">
+        <v>692</v>
+      </c>
+      <c r="W10" s="5">
+        <v>657</v>
+      </c>
+      <c r="X10" s="5">
+        <v>571</v>
+      </c>
+      <c r="Y10" s="25">
+        <v>617</v>
+      </c>
+      <c r="Z10" s="5">
+        <v>588</v>
+      </c>
+      <c r="AA10" s="5">
+        <v>454</v>
+      </c>
+      <c r="AB10" s="25">
+        <v>568</v>
+      </c>
+      <c r="AC10" s="25">
+        <v>554</v>
+      </c>
+      <c r="AD10" s="26">
+        <v>527</v>
+      </c>
+      <c r="AE10" s="5">
+        <v>549</v>
+      </c>
+      <c r="AF10" s="5">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="8">
+        <v>172</v>
+      </c>
+      <c r="O11" s="8">
+        <v>220</v>
+      </c>
+      <c r="P11" s="8">
+        <v>174</v>
+      </c>
+      <c r="Q11" s="25">
+        <v>261</v>
+      </c>
+      <c r="R11" s="8">
+        <v>258</v>
+      </c>
+      <c r="S11" s="6">
+        <v>292</v>
+      </c>
+      <c r="T11" s="8">
+        <v>301</v>
+      </c>
+      <c r="U11" s="6">
+        <v>275</v>
+      </c>
+      <c r="V11" s="6">
+        <v>304</v>
+      </c>
+      <c r="W11" s="8">
+        <v>272</v>
+      </c>
+      <c r="X11" s="8">
+        <v>211</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>260</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>278</v>
+      </c>
+      <c r="AA11" s="8">
+        <v>233</v>
+      </c>
+      <c r="AB11" s="8">
         <v>266</v>
       </c>
-      <c r="S10" s="3">
-[...2 lines deleted...]
-      <c r="T10" s="26">
+      <c r="AC11" s="8">
+        <v>265</v>
+      </c>
+      <c r="AD11" s="6">
+        <v>224</v>
+      </c>
+      <c r="AE11" s="8">
+        <v>268</v>
+      </c>
+      <c r="AF11" s="8">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="63"/>
+      <c r="C12" s="63"/>
+      <c r="D12" s="63"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+      <c r="J12" s="63"/>
+      <c r="K12" s="63"/>
+      <c r="L12" s="63"/>
+      <c r="M12" s="63"/>
+      <c r="N12" s="63"/>
+      <c r="O12" s="63"/>
+      <c r="P12" s="63"/>
+      <c r="Q12" s="63"/>
+      <c r="R12" s="63"/>
+      <c r="S12" s="63"/>
+      <c r="T12" s="63"/>
+      <c r="U12" s="63"/>
+      <c r="V12" s="63"/>
+      <c r="W12" s="63"/>
+      <c r="X12" s="63"/>
+      <c r="Y12" s="63"/>
+      <c r="Z12" s="63"/>
+      <c r="AA12" s="63"/>
+      <c r="AB12" s="63"/>
+      <c r="AC12" s="63"/>
+      <c r="AD12" s="63"/>
+      <c r="AE12" s="63"/>
+      <c r="AF12" s="63"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="29">
+        <v>1305</v>
+      </c>
+      <c r="C13" s="29">
+        <v>1204</v>
+      </c>
+      <c r="D13" s="29">
+        <v>1207</v>
+      </c>
+      <c r="E13" s="29">
+        <v>1205</v>
+      </c>
+      <c r="F13" s="29">
+        <v>1259</v>
+      </c>
+      <c r="G13" s="29">
+        <v>1429</v>
+      </c>
+      <c r="H13" s="29">
+        <v>1442</v>
+      </c>
+      <c r="I13" s="29">
+        <v>1505</v>
+      </c>
+      <c r="J13" s="29">
+        <v>1517</v>
+      </c>
+      <c r="K13" s="29">
+        <v>1399</v>
+      </c>
+      <c r="L13" s="25">
+        <v>1550</v>
+      </c>
+      <c r="M13" s="25">
+        <v>1397</v>
+      </c>
+      <c r="N13" s="25">
+        <v>1032</v>
+      </c>
+      <c r="O13" s="5">
+        <v>1177</v>
+      </c>
+      <c r="P13" s="5">
+        <v>969</v>
+      </c>
+      <c r="Q13" s="25">
+        <v>1210</v>
+      </c>
+      <c r="R13" s="25">
+        <v>1116</v>
+      </c>
+      <c r="S13" s="5">
+        <v>1205</v>
+      </c>
+      <c r="T13" s="25">
+        <v>1287</v>
+      </c>
+      <c r="U13" s="25">
+        <v>1225</v>
+      </c>
+      <c r="V13" s="26">
+        <v>1232</v>
+      </c>
+      <c r="W13" s="5">
+        <v>1282</v>
+      </c>
+      <c r="X13" s="5">
+        <v>1082</v>
+      </c>
+      <c r="Y13" s="25">
+        <v>1212</v>
+      </c>
+      <c r="Z13" s="25">
+        <v>1174</v>
+      </c>
+      <c r="AA13" s="5">
+        <v>936</v>
+      </c>
+      <c r="AB13" s="25">
+        <v>1040</v>
+      </c>
+      <c r="AC13" s="25">
+        <v>1095</v>
+      </c>
+      <c r="AD13" s="5">
+        <v>1012</v>
+      </c>
+      <c r="AE13" s="5">
+        <v>1133</v>
+      </c>
+      <c r="AF13" s="5">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="25"/>
+      <c r="M14" s="25"/>
+      <c r="N14" s="25">
+        <v>313</v>
+      </c>
+      <c r="O14" s="5">
+        <v>385</v>
+      </c>
+      <c r="P14" s="5">
+        <v>310</v>
+      </c>
+      <c r="Q14" s="25">
+        <v>378</v>
+      </c>
+      <c r="R14" s="25">
+        <v>344</v>
+      </c>
+      <c r="S14" s="5">
+        <v>370</v>
+      </c>
+      <c r="T14" s="25">
+        <v>391</v>
+      </c>
+      <c r="U14" s="25">
+        <v>382</v>
+      </c>
+      <c r="V14" s="26">
+        <v>402</v>
+      </c>
+      <c r="W14" s="5">
+        <v>438</v>
+      </c>
+      <c r="X14" s="5">
+        <v>374</v>
+      </c>
+      <c r="Y14" s="25">
+        <v>395</v>
+      </c>
+      <c r="Z14" s="25">
+        <v>383</v>
+      </c>
+      <c r="AA14" s="5">
+        <v>297</v>
+      </c>
+      <c r="AB14" s="25">
+        <v>334</v>
+      </c>
+      <c r="AC14" s="25">
+        <v>356</v>
+      </c>
+      <c r="AD14" s="5">
+        <v>307</v>
+      </c>
+      <c r="AE14" s="5">
+        <v>395</v>
+      </c>
+      <c r="AF14" s="5">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="25"/>
+      <c r="M15" s="25"/>
+      <c r="N15" s="25">
+        <v>162</v>
+      </c>
+      <c r="O15" s="5">
+        <v>150</v>
+      </c>
+      <c r="P15" s="5">
+        <v>134</v>
+      </c>
+      <c r="Q15" s="25">
+        <v>143</v>
+      </c>
+      <c r="R15" s="25">
+        <v>135</v>
+      </c>
+      <c r="S15" s="5">
+        <v>172</v>
+      </c>
+      <c r="T15" s="25">
+        <v>195</v>
+      </c>
+      <c r="U15" s="25">
+        <v>186</v>
+      </c>
+      <c r="V15" s="26">
+        <v>171</v>
+      </c>
+      <c r="W15" s="5">
+        <v>170</v>
+      </c>
+      <c r="X15" s="5">
+        <v>148</v>
+      </c>
+      <c r="Y15" s="25">
+        <v>161</v>
+      </c>
+      <c r="Z15" s="25">
+        <v>161</v>
+      </c>
+      <c r="AA15" s="5">
+        <v>136</v>
+      </c>
+      <c r="AB15" s="25">
+        <v>134</v>
+      </c>
+      <c r="AC15" s="25">
+        <v>153</v>
+      </c>
+      <c r="AD15" s="5">
+        <v>146</v>
+      </c>
+      <c r="AE15" s="5">
+        <v>175</v>
+      </c>
+      <c r="AF15" s="5">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="25"/>
+      <c r="N16" s="25">
+        <v>180</v>
+      </c>
+      <c r="O16" s="5">
+        <v>188</v>
+      </c>
+      <c r="P16" s="5">
+        <v>151</v>
+      </c>
+      <c r="Q16" s="25">
+        <v>210</v>
+      </c>
+      <c r="R16" s="25">
+        <v>196</v>
+      </c>
+      <c r="S16" s="5">
+        <v>179</v>
+      </c>
+      <c r="T16" s="25">
+        <v>220</v>
+      </c>
+      <c r="U16" s="25">
+        <v>194</v>
+      </c>
+      <c r="V16" s="26">
+        <v>184</v>
+      </c>
+      <c r="W16" s="5">
+        <v>189</v>
+      </c>
+      <c r="X16" s="5">
+        <v>141</v>
+      </c>
+      <c r="Y16" s="25">
+        <v>207</v>
+      </c>
+      <c r="Z16" s="25">
+        <v>190</v>
+      </c>
+      <c r="AA16" s="5">
+        <v>147</v>
+      </c>
+      <c r="AB16" s="25">
+        <v>159</v>
+      </c>
+      <c r="AC16" s="25">
+        <v>152</v>
+      </c>
+      <c r="AD16" s="5">
+        <v>146</v>
+      </c>
+      <c r="AE16" s="5">
+        <v>153</v>
+      </c>
+      <c r="AF16" s="5">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="29"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="25"/>
+      <c r="M17" s="25"/>
+      <c r="N17" s="25">
+        <v>290</v>
+      </c>
+      <c r="O17" s="5">
+        <v>325</v>
+      </c>
+      <c r="P17" s="5">
+        <v>274</v>
+      </c>
+      <c r="Q17" s="25">
+        <v>330</v>
+      </c>
+      <c r="R17" s="25">
+        <v>308</v>
+      </c>
+      <c r="S17" s="5">
+        <v>338</v>
+      </c>
+      <c r="T17" s="25">
+        <v>336</v>
+      </c>
+      <c r="U17" s="25">
+        <v>323</v>
+      </c>
+      <c r="V17" s="26">
+        <v>327</v>
+      </c>
+      <c r="W17" s="5">
+        <v>339</v>
+      </c>
+      <c r="X17" s="5">
+        <v>310</v>
+      </c>
+      <c r="Y17" s="25">
+        <v>306</v>
+      </c>
+      <c r="Z17" s="25">
+        <v>292</v>
+      </c>
+      <c r="AA17" s="5">
+        <v>235</v>
+      </c>
+      <c r="AB17" s="25">
+        <v>278</v>
+      </c>
+      <c r="AC17" s="25">
+        <v>299</v>
+      </c>
+      <c r="AD17" s="5">
+        <v>291</v>
+      </c>
+      <c r="AE17" s="5">
+        <v>276</v>
+      </c>
+      <c r="AF17" s="5">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="32"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="32"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="32"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="32"/>
+      <c r="N18" s="8">
+        <v>87</v>
+      </c>
+      <c r="O18" s="8">
+        <v>129</v>
+      </c>
+      <c r="P18" s="8">
+        <v>100</v>
+      </c>
+      <c r="Q18" s="25">
+        <v>149</v>
+      </c>
+      <c r="R18" s="8">
+        <v>133</v>
+      </c>
+      <c r="S18" s="8">
+        <v>146</v>
+      </c>
+      <c r="T18" s="8">
+        <v>145</v>
+      </c>
+      <c r="U18" s="8">
+        <v>140</v>
+      </c>
+      <c r="V18" s="6">
+        <v>148</v>
+      </c>
+      <c r="W18" s="8">
+        <v>146</v>
+      </c>
+      <c r="X18" s="8">
+        <v>109</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>143</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>148</v>
+      </c>
+      <c r="AA18" s="8">
+        <v>121</v>
+      </c>
+      <c r="AB18" s="8">
+        <v>135</v>
+      </c>
+      <c r="AC18" s="8">
+        <v>135</v>
+      </c>
+      <c r="AD18" s="8">
+        <v>122</v>
+      </c>
+      <c r="AE18" s="8">
+        <v>134</v>
+      </c>
+      <c r="AF18" s="8">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="30" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="64"/>
+      <c r="C19" s="64"/>
+      <c r="D19" s="64"/>
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="64"/>
+      <c r="K19" s="64"/>
+      <c r="L19" s="64"/>
+      <c r="M19" s="64"/>
+      <c r="N19" s="64"/>
+      <c r="O19" s="64"/>
+      <c r="P19" s="64"/>
+      <c r="Q19" s="64"/>
+      <c r="R19" s="64"/>
+      <c r="S19" s="64"/>
+      <c r="T19" s="64"/>
+      <c r="U19" s="64"/>
+      <c r="V19" s="64"/>
+      <c r="W19" s="64"/>
+      <c r="X19" s="64"/>
+      <c r="Y19" s="64"/>
+      <c r="Z19" s="64"/>
+      <c r="AA19" s="64"/>
+      <c r="AB19" s="64"/>
+      <c r="AC19" s="64"/>
+      <c r="AD19" s="64"/>
+      <c r="AE19" s="64"/>
+      <c r="AF19" s="64"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="27">
+        <v>1162</v>
+      </c>
+      <c r="C20" s="27">
+        <v>1149</v>
+      </c>
+      <c r="D20" s="27">
+        <v>1099</v>
+      </c>
+      <c r="E20" s="27">
+        <v>1182</v>
+      </c>
+      <c r="F20" s="27">
+        <v>1153</v>
+      </c>
+      <c r="G20" s="27">
+        <v>1381</v>
+      </c>
+      <c r="H20" s="27">
+        <v>1329</v>
+      </c>
+      <c r="I20" s="27">
+        <v>1434</v>
+      </c>
+      <c r="J20" s="27">
+        <v>1415</v>
+      </c>
+      <c r="K20" s="27">
+        <v>1285</v>
+      </c>
+      <c r="L20" s="5">
+        <v>1501</v>
+      </c>
+      <c r="M20" s="5">
+        <v>1275</v>
+      </c>
+      <c r="N20" s="25">
+        <v>954</v>
+      </c>
+      <c r="O20" s="5">
+        <v>1051</v>
+      </c>
+      <c r="P20" s="5">
+        <v>985</v>
+      </c>
+      <c r="Q20" s="25">
+        <v>1087</v>
+      </c>
+      <c r="R20" s="5">
+        <v>1131</v>
+      </c>
+      <c r="S20" s="5">
+        <v>1159</v>
+      </c>
+      <c r="T20" s="5">
+        <v>1246</v>
+      </c>
+      <c r="U20" s="5">
+        <v>1182</v>
+      </c>
+      <c r="V20" s="26">
+        <v>1234</v>
+      </c>
+      <c r="W20" s="5">
+        <v>1158</v>
+      </c>
+      <c r="X20" s="5">
+        <v>992</v>
+      </c>
+      <c r="Y20" s="25">
+        <v>1084</v>
+      </c>
+      <c r="Z20" s="5">
+        <v>1126</v>
+      </c>
+      <c r="AA20" s="5">
+        <v>948</v>
+      </c>
+      <c r="AB20" s="25">
+        <v>1066</v>
+      </c>
+      <c r="AC20" s="25">
+        <v>975</v>
+      </c>
+      <c r="AD20" s="5">
+        <v>889</v>
+      </c>
+      <c r="AE20" s="5">
+        <v>1088</v>
+      </c>
+      <c r="AF20" s="5">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="25">
+        <v>310</v>
+      </c>
+      <c r="O21" s="5">
+        <v>345</v>
+      </c>
+      <c r="P21" s="5">
+        <v>330</v>
+      </c>
+      <c r="Q21" s="25">
+        <v>338</v>
+      </c>
+      <c r="R21" s="5">
+        <v>352</v>
+      </c>
+      <c r="S21" s="5">
+        <v>326</v>
+      </c>
+      <c r="T21" s="5">
+        <v>387</v>
+      </c>
+      <c r="U21" s="5">
+        <v>403</v>
+      </c>
+      <c r="V21" s="26">
+        <v>367</v>
+      </c>
+      <c r="W21" s="5">
+        <v>382</v>
+      </c>
+      <c r="X21" s="5">
+        <v>325</v>
+      </c>
+      <c r="Y21" s="25">
+        <v>365</v>
+      </c>
+      <c r="Z21" s="5">
         <v>372</v>
       </c>
-      <c r="U10" s="27">
-[...34 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="AA21" s="5">
+        <v>315</v>
+      </c>
+      <c r="AB21" s="25">
+        <v>351</v>
+      </c>
+      <c r="AC21" s="25">
+        <v>320</v>
+      </c>
+      <c r="AD21" s="5">
+        <v>297</v>
+      </c>
+      <c r="AE21" s="5">
+        <v>386</v>
+      </c>
+      <c r="AF21" s="5">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="25">
+        <v>126</v>
+      </c>
+      <c r="O22" s="5">
+        <v>143</v>
+      </c>
+      <c r="P22" s="5">
+        <v>155</v>
+      </c>
+      <c r="Q22" s="25">
+        <v>178</v>
+      </c>
+      <c r="R22" s="5">
+        <v>131</v>
+      </c>
+      <c r="S22" s="5">
+        <v>188</v>
+      </c>
+      <c r="T22" s="5">
+        <v>177</v>
+      </c>
+      <c r="U22" s="5">
+        <v>162</v>
+      </c>
+      <c r="V22" s="26">
+        <v>155</v>
+      </c>
+      <c r="W22" s="5">
+        <v>155</v>
+      </c>
+      <c r="X22" s="5">
+        <v>130</v>
+      </c>
+      <c r="Y22" s="25">
+        <v>124</v>
+      </c>
+      <c r="Z22" s="5">
+        <v>163</v>
+      </c>
+      <c r="AA22" s="5">
+        <v>150</v>
+      </c>
+      <c r="AB22" s="25">
+        <v>137</v>
+      </c>
+      <c r="AC22" s="25">
+        <v>125</v>
+      </c>
+      <c r="AD22" s="5">
+        <v>126</v>
+      </c>
+      <c r="AE22" s="5">
+        <v>135</v>
+      </c>
+      <c r="AF22" s="5">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="3"/>
-[...836 lines deleted...]
-      <c r="K23" s="28"/>
+      <c r="B23" s="27"/>
+      <c r="C23" s="27"/>
+      <c r="D23" s="27"/>
+      <c r="E23" s="27"/>
+      <c r="F23" s="27"/>
+      <c r="G23" s="27"/>
+      <c r="H23" s="27"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="27"/>
+      <c r="K23" s="27"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
-      <c r="N23" s="26">
-        <v>310</v>
+      <c r="N23" s="25">
+        <v>150</v>
       </c>
       <c r="O23" s="5">
-        <v>345</v>
+        <v>177</v>
       </c>
       <c r="P23" s="5">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>146</v>
+      </c>
+      <c r="Q23" s="25">
+        <v>190</v>
       </c>
       <c r="R23" s="5">
-        <v>352</v>
+        <v>206</v>
       </c>
       <c r="S23" s="5">
-        <v>326</v>
+        <v>182</v>
       </c>
       <c r="T23" s="5">
-        <v>387</v>
+        <v>196</v>
       </c>
       <c r="U23" s="5">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>175</v>
+      </c>
+      <c r="V23" s="26">
+        <v>191</v>
       </c>
       <c r="W23" s="5">
-        <v>382</v>
+        <v>177</v>
       </c>
       <c r="X23" s="5">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>174</v>
+      </c>
+      <c r="Y23" s="25">
+        <v>167</v>
       </c>
       <c r="Z23" s="5">
-        <v>372</v>
+        <v>165</v>
       </c>
       <c r="AA23" s="5">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>152</v>
+      </c>
+      <c r="AB23" s="25">
+        <v>157</v>
+      </c>
+      <c r="AC23" s="25">
+        <v>145</v>
       </c>
       <c r="AD23" s="5">
-        <v>297</v>
+        <v>128</v>
       </c>
       <c r="AE23" s="5">
-        <v>386</v>
-[...15 lines deleted...]
-      <c r="K24" s="28"/>
+        <v>160</v>
+      </c>
+      <c r="AF23" s="5">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="27"/>
+      <c r="C24" s="27"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="27"/>
+      <c r="G24" s="27"/>
+      <c r="H24" s="27"/>
+      <c r="I24" s="27"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="27"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
-      <c r="N24" s="26">
+      <c r="N24" s="25">
+        <v>283</v>
+      </c>
+      <c r="O24" s="5">
+        <v>295</v>
+      </c>
+      <c r="P24" s="5">
+        <v>280</v>
+      </c>
+      <c r="Q24" s="25">
+        <v>269</v>
+      </c>
+      <c r="R24" s="5">
+        <v>317</v>
+      </c>
+      <c r="S24" s="5">
+        <v>317</v>
+      </c>
+      <c r="T24" s="5">
+        <v>330</v>
+      </c>
+      <c r="U24" s="5">
+        <v>307</v>
+      </c>
+      <c r="V24" s="26">
+        <v>365</v>
+      </c>
+      <c r="W24" s="5">
+        <v>318</v>
+      </c>
+      <c r="X24" s="5">
+        <v>261</v>
+      </c>
+      <c r="Y24" s="25">
+        <v>311</v>
+      </c>
+      <c r="Z24" s="5">
+        <v>296</v>
+      </c>
+      <c r="AA24" s="5">
+        <v>219</v>
+      </c>
+      <c r="AB24" s="25">
+        <v>290</v>
+      </c>
+      <c r="AC24" s="25">
+        <v>255</v>
+      </c>
+      <c r="AD24" s="5">
+        <v>236</v>
+      </c>
+      <c r="AE24" s="5">
+        <v>273</v>
+      </c>
+      <c r="AF24" s="5">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="32"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="32"/>
+      <c r="N25" s="8">
+        <v>85</v>
+      </c>
+      <c r="O25" s="8">
+        <v>91</v>
+      </c>
+      <c r="P25" s="8">
+        <v>74</v>
+      </c>
+      <c r="Q25" s="25">
+        <v>112</v>
+      </c>
+      <c r="R25" s="8">
+        <v>125</v>
+      </c>
+      <c r="S25" s="8">
+        <v>146</v>
+      </c>
+      <c r="T25" s="8">
+        <v>156</v>
+      </c>
+      <c r="U25" s="8">
+        <v>135</v>
+      </c>
+      <c r="V25" s="6">
+        <v>156</v>
+      </c>
+      <c r="W25" s="8">
         <v>126</v>
       </c>
-      <c r="O24" s="5">
-[...8 lines deleted...]
-      <c r="R24" s="5">
+      <c r="X25" s="8">
+        <v>102</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>117</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>130</v>
+      </c>
+      <c r="AA25" s="8">
+        <v>112</v>
+      </c>
+      <c r="AB25" s="8">
         <v>131</v>
       </c>
-      <c r="S24" s="5">
-[...14 lines deleted...]
-      <c r="X24" s="5">
+      <c r="AC25" s="8">
         <v>130</v>
       </c>
-      <c r="Y24" s="26">
-[...209 lines deleted...]
-      <c r="X27" s="8">
+      <c r="AD25" s="8">
         <v>102</v>
       </c>
-      <c r="Y27" s="8">
-[...17 lines deleted...]
-      <c r="AE27" s="8">
+      <c r="AE25" s="8">
         <v>134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="18" t="s">
+      <c r="AF25" s="8">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" ht="18.75" customHeight="1">
+      <c r="A26" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="Q28" s="36"/>
+      <c r="Q26" s="35"/>
+    </row>
+    <row r="27" spans="1:32" ht="20.25" customHeight="1">
+      <c r="A27" s="69"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="A3:AE3"/>
+  <mergeCells count="7">
+    <mergeCell ref="Z3:AF3"/>
+    <mergeCell ref="A5:AF5"/>
+    <mergeCell ref="A12:AF12"/>
+    <mergeCell ref="A19:AF19"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata </vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General fertility rate</vt:lpstr>
       <vt:lpstr>Number of births by gender</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>