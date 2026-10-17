--- v4 (2026-09-27)
+++ v5 (2026-10-17)
@@ -5,65 +5,65 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="6" r:id="rId2"/>
     <sheet name="Total population" sheetId="1" r:id="rId3"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId4"/>
     <sheet name="Number of births by gender" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="82">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -712,91 +712,91 @@
     <xf numFmtId="14" fontId="14" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 8" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1088,52 +1088,52 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="42" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="71.7109375" style="42" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="41">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="40" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1216,59 +1216,59 @@
       <c r="B12" s="47" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="18.75" customHeight="1">
       <c r="A13" s="40" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="47" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="47" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="40" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="44">
-        <v>46238</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="44">
-        <v>46273</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="40" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="40" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="40" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>73</v>
       </c>
@@ -1341,160 +1341,161 @@
         <v>80</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="50"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="50"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="52"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="54" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF12"/>
+  <dimension ref="A1:AG12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A120" sqref="A120"/>
-      <selection pane="bottomLeft" activeCell="P31" sqref="P31"/>
+      <selection pane="bottomLeft" activeCell="Y22" sqref="Y22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" s="38" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
       <c r="M1" s="38"/>
       <c r="N1" s="38"/>
       <c r="O1" s="38"/>
       <c r="P1" s="38"/>
       <c r="Q1" s="38"/>
       <c r="R1" s="38"/>
       <c r="S1" s="38"/>
       <c r="T1" s="38"/>
       <c r="U1" s="38"/>
       <c r="V1" s="38"/>
       <c r="W1" s="38"/>
       <c r="X1" s="38"/>
       <c r="Y1" s="38"/>
       <c r="Z1" s="38"/>
       <c r="AA1" s="38"/>
       <c r="AB1" s="38"/>
       <c r="AC1" s="38"/>
       <c r="AD1" s="38"/>
       <c r="AE1" s="38"/>
     </row>
-    <row r="2" spans="1:32" s="12" customFormat="1">
+    <row r="2" spans="1:33" s="12" customFormat="1">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
-      <c r="AF2" s="11" t="s">
+      <c r="AG2" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
-[...1 lines deleted...]
-      <c r="B3" s="57">
+    <row r="3" spans="1:33">
+      <c r="A3" s="58"/>
+      <c r="B3" s="60">
         <v>2022</v>
       </c>
-      <c r="C3" s="58"/>
-[...8 lines deleted...]
-      <c r="L3" s="58"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
       <c r="M3" s="13"/>
-      <c r="N3" s="59">
+      <c r="N3" s="62">
         <v>2025</v>
       </c>
-      <c r="O3" s="60"/>
-[...10 lines deleted...]
-      <c r="Z3" s="59">
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="62">
         <v>2026</v>
       </c>
-      <c r="AA3" s="60"/>
-[...7 lines deleted...]
-      <c r="A4" s="56"/>
+      <c r="AA3" s="63"/>
+      <c r="AB3" s="63"/>
+      <c r="AC3" s="63"/>
+      <c r="AD3" s="63"/>
+      <c r="AE3" s="63"/>
+      <c r="AF3" s="63"/>
+      <c r="AG3" s="63"/>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" s="59"/>
       <c r="B4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -1544,52 +1545,55 @@
       </c>
       <c r="Y4" s="14" t="s">
         <v>24</v>
       </c>
       <c r="Z4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="AA4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="AB4" s="14" t="s">
         <v>4</v>
       </c>
       <c r="AC4" s="14" t="s">
         <v>5</v>
       </c>
       <c r="AD4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="AE4" s="14" t="s">
         <v>7</v>
       </c>
       <c r="AF4" s="37" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="3">
         <v>2467</v>
       </c>
       <c r="C5" s="3">
         <v>2353</v>
       </c>
       <c r="D5" s="3">
         <v>2306</v>
       </c>
       <c r="E5" s="3">
         <v>2387</v>
       </c>
       <c r="F5" s="3">
         <v>2412</v>
       </c>
       <c r="G5" s="3">
         <v>2810</v>
       </c>
       <c r="H5" s="3">
         <v>2771</v>
       </c>
       <c r="I5" s="3">
@@ -1642,52 +1646,55 @@
       </c>
       <c r="Y5" s="5">
         <v>2296</v>
       </c>
       <c r="Z5" s="26">
         <v>2300</v>
       </c>
       <c r="AA5" s="26">
         <v>1884</v>
       </c>
       <c r="AB5" s="3">
         <v>2106</v>
       </c>
       <c r="AC5" s="3">
         <v>2070</v>
       </c>
       <c r="AD5" s="26">
         <v>1901</v>
       </c>
       <c r="AE5" s="26">
         <v>2221</v>
       </c>
       <c r="AF5" s="26">
         <v>2250</v>
       </c>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5" s="26">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="3">
         <v>623</v>
       </c>
       <c r="O6" s="26">
         <v>730</v>
       </c>
       <c r="P6" s="26">
         <v>640</v>
       </c>
       <c r="Q6" s="3">
@@ -1716,52 +1723,55 @@
       </c>
       <c r="Y6" s="5">
         <v>760</v>
       </c>
       <c r="Z6" s="26">
         <v>755</v>
       </c>
       <c r="AA6" s="26">
         <v>612</v>
       </c>
       <c r="AB6" s="3">
         <v>685</v>
       </c>
       <c r="AC6" s="3">
         <v>676</v>
       </c>
       <c r="AD6" s="26">
         <v>604</v>
       </c>
       <c r="AE6" s="26">
         <v>781</v>
       </c>
       <c r="AF6" s="26">
         <v>698</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6" s="26">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="3">
         <v>288</v>
       </c>
       <c r="O7" s="26">
         <v>293</v>
       </c>
       <c r="P7" s="26">
         <v>289</v>
       </c>
       <c r="Q7" s="3">
@@ -1790,52 +1800,55 @@
       </c>
       <c r="Y7" s="5">
         <v>285</v>
       </c>
       <c r="Z7" s="26">
         <v>324</v>
       </c>
       <c r="AA7" s="26">
         <v>286</v>
       </c>
       <c r="AB7" s="3">
         <v>271</v>
       </c>
       <c r="AC7" s="3">
         <v>278</v>
       </c>
       <c r="AD7" s="26">
         <v>272</v>
       </c>
       <c r="AE7" s="26">
         <v>310</v>
       </c>
       <c r="AF7" s="26">
         <v>358</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7" s="26">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="3">
         <v>330</v>
       </c>
       <c r="O8" s="26">
         <v>365</v>
       </c>
       <c r="P8" s="26">
         <v>297</v>
       </c>
       <c r="Q8" s="3">
@@ -1864,52 +1877,55 @@
       </c>
       <c r="Y8" s="5">
         <v>374</v>
       </c>
       <c r="Z8" s="26">
         <v>355</v>
       </c>
       <c r="AA8" s="26">
         <v>299</v>
       </c>
       <c r="AB8" s="3">
         <v>316</v>
       </c>
       <c r="AC8" s="3">
         <v>297</v>
       </c>
       <c r="AD8" s="26">
         <v>274</v>
       </c>
       <c r="AE8" s="26">
         <v>313</v>
       </c>
       <c r="AF8" s="26">
         <v>327</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8" s="26">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="3">
         <v>573</v>
       </c>
       <c r="O9" s="26">
         <v>620</v>
       </c>
       <c r="P9" s="26">
         <v>554</v>
       </c>
       <c r="Q9" s="3">
@@ -1938,52 +1954,55 @@
       </c>
       <c r="Y9" s="5">
         <v>617</v>
       </c>
       <c r="Z9" s="26">
         <v>588</v>
       </c>
       <c r="AA9" s="26">
         <v>454</v>
       </c>
       <c r="AB9" s="3">
         <v>568</v>
       </c>
       <c r="AC9" s="3">
         <v>554</v>
       </c>
       <c r="AD9" s="26">
         <v>527</v>
       </c>
       <c r="AE9" s="26">
         <v>549</v>
       </c>
       <c r="AF9" s="26">
         <v>586</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9" s="26">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="6">
         <v>172</v>
       </c>
       <c r="O10" s="6">
         <v>220</v>
       </c>
       <c r="P10" s="6">
         <v>174</v>
       </c>
       <c r="Q10" s="6">
@@ -2012,199 +2031,203 @@
       </c>
       <c r="Y10" s="8">
         <v>260</v>
       </c>
       <c r="Z10" s="6">
         <v>278</v>
       </c>
       <c r="AA10" s="6">
         <v>233</v>
       </c>
       <c r="AB10" s="6">
         <v>266</v>
       </c>
       <c r="AC10" s="6">
         <v>265</v>
       </c>
       <c r="AD10" s="6">
         <v>224</v>
       </c>
       <c r="AE10" s="6">
         <v>268</v>
       </c>
       <c r="AF10" s="6">
         <v>281</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="67" t="s">
+      <c r="AG10" s="6">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33">
+      <c r="A11" s="55" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="Q11" s="35"/>
     </row>
-    <row r="12" spans="1:32" ht="29.25" customHeight="1">
-      <c r="A12" s="68"/>
+    <row r="12" spans="1:33" ht="29.25" customHeight="1">
+      <c r="A12" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AF3"/>
+    <mergeCell ref="Z3:AG3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF12"/>
+  <dimension ref="A1:AG12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="Q38" sqref="Q38"/>
+      <selection pane="bottomLeft" activeCell="AA18" sqref="AA18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="7" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="13.5" customHeight="1">
+    <row r="1" spans="1:33" ht="13.5" customHeight="1">
       <c r="A1" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
       <c r="N1" s="39"/>
       <c r="O1" s="39"/>
       <c r="P1" s="39"/>
       <c r="Q1" s="39"/>
       <c r="R1" s="39"/>
       <c r="S1" s="39"/>
       <c r="T1" s="39"/>
       <c r="U1" s="39"/>
       <c r="V1" s="39"/>
       <c r="W1" s="39"/>
       <c r="X1" s="39"/>
       <c r="Y1" s="39"/>
       <c r="Z1" s="39"/>
       <c r="AA1" s="39"/>
       <c r="AB1" s="39"/>
       <c r="AC1" s="39"/>
       <c r="AD1" s="39"/>
       <c r="AE1" s="39"/>
     </row>
-    <row r="2" spans="1:32" s="10" customFormat="1" ht="13.5" customHeight="1">
+    <row r="2" spans="1:33" s="10" customFormat="1" ht="13.5" customHeight="1">
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
-      <c r="AF2" s="11" t="s">
+      <c r="AG2" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="57">
+    <row r="3" spans="1:33" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="60">
         <v>2022</v>
       </c>
-      <c r="C3" s="58"/>
-[...10 lines deleted...]
-      <c r="N3" s="59">
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="62">
         <v>2025</v>
       </c>
-      <c r="O3" s="60"/>
-[...10 lines deleted...]
-      <c r="Z3" s="59">
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="62">
         <v>2026</v>
       </c>
-      <c r="AA3" s="60"/>
-[...7 lines deleted...]
-      <c r="A4" s="56"/>
+      <c r="AA3" s="63"/>
+      <c r="AB3" s="63"/>
+      <c r="AC3" s="63"/>
+      <c r="AD3" s="63"/>
+      <c r="AE3" s="63"/>
+      <c r="AF3" s="63"/>
+      <c r="AG3" s="63"/>
+    </row>
+    <row r="4" spans="1:33" s="4" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="59"/>
       <c r="B4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -2254,52 +2277,55 @@
       </c>
       <c r="Y4" s="14" t="s">
         <v>25</v>
       </c>
       <c r="Z4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="AA4" s="14" t="s">
         <v>11</v>
       </c>
       <c r="AB4" s="14" t="s">
         <v>12</v>
       </c>
       <c r="AC4" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AD4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="AE4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="AF4" s="14" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="5" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AG4" s="14" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="24">
         <v>24.7</v>
       </c>
       <c r="C5" s="24">
         <v>25.33</v>
       </c>
       <c r="D5" s="24">
         <v>24.57</v>
       </c>
       <c r="E5" s="24">
         <v>24.58</v>
       </c>
       <c r="F5" s="24">
         <v>24.5</v>
       </c>
       <c r="G5" s="24">
         <v>25.25</v>
       </c>
       <c r="H5" s="24">
         <v>25.61</v>
       </c>
       <c r="I5" s="24">
@@ -2352,52 +2378,55 @@
       </c>
       <c r="Y5" s="33">
         <v>21.41</v>
       </c>
       <c r="Z5" s="18">
         <v>20.53</v>
       </c>
       <c r="AA5" s="33">
         <v>19.71</v>
       </c>
       <c r="AB5" s="18">
         <v>19.440000000000001</v>
       </c>
       <c r="AC5" s="18">
         <v>19.39</v>
       </c>
       <c r="AD5" s="33">
         <v>18.920000000000002</v>
       </c>
       <c r="AE5" s="33">
         <v>19.2</v>
       </c>
       <c r="AF5" s="33">
         <v>19.350000000000001</v>
       </c>
-    </row>
-    <row r="6" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AG5" s="33">
+        <v>19.43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="N6" s="33">
         <v>30.41</v>
       </c>
       <c r="O6" s="33">
         <v>34.630000000000003</v>
       </c>
       <c r="P6" s="18">
         <v>33.450000000000003</v>
       </c>
       <c r="Q6" s="18">
         <v>34.090000000000003</v>
       </c>
       <c r="R6" s="33">
         <v>34.049999999999997</v>
       </c>
       <c r="S6" s="33">
         <v>34.22</v>
       </c>
       <c r="T6" s="33">
         <v>34.75</v>
       </c>
       <c r="U6" s="33">
@@ -2414,52 +2443,55 @@
       </c>
       <c r="Y6" s="33">
         <v>36.020000000000003</v>
       </c>
       <c r="Z6" s="18">
         <v>33.76</v>
       </c>
       <c r="AA6" s="33">
         <v>32.15</v>
       </c>
       <c r="AB6" s="18">
         <v>31.64</v>
       </c>
       <c r="AC6" s="18">
         <v>31.56</v>
       </c>
       <c r="AD6" s="33">
         <v>30.64</v>
       </c>
       <c r="AE6" s="33">
         <v>31.54</v>
       </c>
       <c r="AF6" s="33">
         <v>31.51</v>
       </c>
-    </row>
-    <row r="7" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AG6" s="33">
+        <v>31.68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="N7" s="33">
         <v>12.65</v>
       </c>
       <c r="O7" s="33">
         <v>13.4</v>
       </c>
       <c r="P7" s="18">
         <v>13.16</v>
       </c>
       <c r="Q7" s="18">
         <v>13.51</v>
       </c>
       <c r="R7" s="33">
         <v>13.14</v>
       </c>
       <c r="S7" s="33">
         <v>13.67</v>
       </c>
       <c r="T7" s="33">
         <v>14.05</v>
       </c>
       <c r="U7" s="33">
@@ -2476,52 +2508,55 @@
       </c>
       <c r="Y7" s="33">
         <v>13.99</v>
       </c>
       <c r="Z7" s="18">
         <v>14.45</v>
       </c>
       <c r="AA7" s="33">
         <v>14.3</v>
       </c>
       <c r="AB7" s="18">
         <v>13.54</v>
       </c>
       <c r="AC7" s="18">
         <v>13.37</v>
       </c>
       <c r="AD7" s="33">
         <v>13.11</v>
       </c>
       <c r="AE7" s="33">
         <v>13.31</v>
       </c>
       <c r="AF7" s="33">
         <v>13.7</v>
       </c>
-    </row>
-    <row r="8" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AG7" s="33">
+        <v>13.49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="N8" s="33">
         <v>18.649999999999999</v>
       </c>
       <c r="O8" s="33">
         <v>20.61</v>
       </c>
       <c r="P8" s="18">
         <v>19.3</v>
       </c>
       <c r="Q8" s="18">
         <v>20.3</v>
       </c>
       <c r="R8" s="33">
         <v>20.79</v>
       </c>
       <c r="S8" s="33">
         <v>20.83</v>
       </c>
       <c r="T8" s="33">
         <v>21.22</v>
       </c>
       <c r="U8" s="33">
@@ -2538,52 +2573,55 @@
       </c>
       <c r="Y8" s="33">
         <v>20.95</v>
       </c>
       <c r="Z8" s="18">
         <v>20.059999999999999</v>
       </c>
       <c r="AA8" s="33">
         <v>19.43</v>
       </c>
       <c r="AB8" s="18">
         <v>18.89</v>
       </c>
       <c r="AC8" s="18">
         <v>18.510000000000002</v>
       </c>
       <c r="AD8" s="33">
         <v>17.899999999999999</v>
       </c>
       <c r="AE8" s="33">
         <v>17.97</v>
       </c>
       <c r="AF8" s="33">
         <v>18.05</v>
       </c>
-    </row>
-    <row r="9" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AG8" s="33">
+        <v>18.18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="31" t="s">
         <v>34</v>
       </c>
       <c r="N9" s="33">
         <v>21.44</v>
       </c>
       <c r="O9" s="33">
         <v>23.43</v>
       </c>
       <c r="P9" s="18">
         <v>22.51</v>
       </c>
       <c r="Q9" s="18">
         <v>22.67</v>
       </c>
       <c r="R9" s="33">
         <v>22.81</v>
       </c>
       <c r="S9" s="33">
         <v>23.22</v>
       </c>
       <c r="T9" s="33">
         <v>23.47</v>
       </c>
       <c r="U9" s="33">
@@ -2600,52 +2638,55 @@
       </c>
       <c r="Y9" s="33">
         <v>23.69</v>
       </c>
       <c r="Z9" s="18">
         <v>20.53</v>
       </c>
       <c r="AA9" s="33">
         <v>19.13</v>
       </c>
       <c r="AB9" s="18">
         <v>19.37</v>
       </c>
       <c r="AC9" s="18">
         <v>19.53</v>
       </c>
       <c r="AD9" s="33">
         <v>19.3</v>
       </c>
       <c r="AE9" s="33">
         <v>19.39</v>
       </c>
       <c r="AF9" s="33">
         <v>19.55</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AG9" s="33">
+        <v>19.72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="19">
         <v>8.69</v>
       </c>
       <c r="O10" s="19">
         <v>10.39</v>
       </c>
       <c r="P10" s="19">
         <v>9.84</v>
       </c>
       <c r="Q10" s="19">
@@ -2674,181 +2715,185 @@
       </c>
       <c r="Y10" s="19">
         <v>12.84</v>
       </c>
       <c r="Z10" s="19">
         <v>14.08</v>
       </c>
       <c r="AA10" s="19">
         <v>13.6</v>
       </c>
       <c r="AB10" s="19">
         <v>13.56</v>
       </c>
       <c r="AC10" s="19">
         <v>13.64</v>
       </c>
       <c r="AD10" s="19">
         <v>13.17</v>
       </c>
       <c r="AE10" s="19">
         <v>13.31</v>
       </c>
       <c r="AF10" s="19">
         <v>13.45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="67" t="s">
+      <c r="AG10" s="19">
+        <v>13.58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A11" s="55" t="s">
         <v>37</v>
       </c>
       <c r="Q11" s="36"/>
     </row>
-    <row r="12" spans="1:32" ht="21" customHeight="1">
-      <c r="A12" s="68"/>
+    <row r="12" spans="1:33" ht="21" customHeight="1">
+      <c r="A12" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AF3"/>
+    <mergeCell ref="Z3:AG3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF27"/>
+  <dimension ref="A1:AG27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R35" sqref="R35"/>
+      <selection activeCell="T27" sqref="T27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="9" customWidth="1"/>
     <col min="2" max="13" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
       <c r="M1" s="38"/>
       <c r="N1" s="38"/>
       <c r="O1" s="38"/>
       <c r="P1" s="38"/>
       <c r="Q1" s="38"/>
       <c r="R1" s="38"/>
       <c r="S1" s="38"/>
       <c r="T1" s="38"/>
       <c r="U1" s="38"/>
       <c r="V1" s="38"/>
       <c r="W1" s="38"/>
       <c r="X1" s="38"/>
       <c r="Y1" s="38"/>
       <c r="Z1" s="38"/>
       <c r="AA1" s="38"/>
       <c r="AB1" s="38"/>
       <c r="AC1" s="38"/>
       <c r="AD1" s="38"/>
       <c r="AE1" s="38"/>
     </row>
-    <row r="2" spans="1:32" s="10" customFormat="1" ht="17.25" customHeight="1">
+    <row r="2" spans="1:33" s="10" customFormat="1" ht="17.25" customHeight="1">
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="20"/>
-      <c r="AF2" s="11" t="s">
+      <c r="AG2" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="3" spans="1:32" s="4" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="65">
+    <row r="3" spans="1:33" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="68">
         <v>2022</v>
       </c>
-      <c r="C3" s="66"/>
-[...10 lines deleted...]
-      <c r="N3" s="59">
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="62">
         <v>2025</v>
       </c>
-      <c r="O3" s="60"/>
-[...10 lines deleted...]
-      <c r="Z3" s="59">
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="62">
         <v>2026</v>
       </c>
-      <c r="AA3" s="60"/>
-[...7 lines deleted...]
-      <c r="A4" s="56"/>
+      <c r="AA3" s="63"/>
+      <c r="AB3" s="63"/>
+      <c r="AC3" s="63"/>
+      <c r="AD3" s="63"/>
+      <c r="AE3" s="63"/>
+      <c r="AF3" s="63"/>
+      <c r="AG3" s="63"/>
+    </row>
+    <row r="4" spans="1:33" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="A4" s="59"/>
       <c r="B4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -2898,88 +2943,92 @@
       </c>
       <c r="Y4" s="14" t="s">
         <v>24</v>
       </c>
       <c r="Z4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="AA4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="AB4" s="14" t="s">
         <v>4</v>
       </c>
       <c r="AC4" s="14" t="s">
         <v>5</v>
       </c>
       <c r="AD4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="AE4" s="14" t="s">
         <v>7</v>
       </c>
       <c r="AF4" s="14" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="62" t="s">
+      <c r="AG4" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="62"/>
-[...31 lines deleted...]
-    <row r="6" spans="1:32" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="65"/>
+      <c r="J5" s="65"/>
+      <c r="K5" s="65"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
+      <c r="N5" s="65"/>
+      <c r="O5" s="65"/>
+      <c r="P5" s="65"/>
+      <c r="Q5" s="65"/>
+      <c r="R5" s="65"/>
+      <c r="S5" s="65"/>
+      <c r="T5" s="65"/>
+      <c r="U5" s="65"/>
+      <c r="V5" s="65"/>
+      <c r="W5" s="65"/>
+      <c r="X5" s="65"/>
+      <c r="Y5" s="65"/>
+      <c r="Z5" s="65"/>
+      <c r="AA5" s="65"/>
+      <c r="AB5" s="65"/>
+      <c r="AC5" s="65"/>
+      <c r="AD5" s="65"/>
+      <c r="AE5" s="65"/>
+      <c r="AF5" s="65"/>
+      <c r="AG5" s="65"/>
+    </row>
+    <row r="6" spans="1:33" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="3">
         <v>2467</v>
       </c>
       <c r="C6" s="3">
         <v>2353</v>
       </c>
       <c r="D6" s="3">
         <v>2306</v>
       </c>
       <c r="E6" s="3">
         <v>2387</v>
       </c>
       <c r="F6" s="3">
         <v>2412</v>
       </c>
       <c r="G6" s="3">
         <v>2810</v>
       </c>
       <c r="H6" s="3">
         <v>2771</v>
       </c>
       <c r="I6" s="3">
@@ -3032,52 +3081,55 @@
       </c>
       <c r="Y6" s="25">
         <v>2296</v>
       </c>
       <c r="Z6" s="5">
         <v>2300</v>
       </c>
       <c r="AA6" s="5">
         <v>1884</v>
       </c>
       <c r="AB6" s="25">
         <v>2106</v>
       </c>
       <c r="AC6" s="25">
         <v>2070</v>
       </c>
       <c r="AD6" s="26">
         <v>1901</v>
       </c>
       <c r="AE6" s="5">
         <v>2221</v>
       </c>
       <c r="AF6" s="5">
         <v>2250</v>
       </c>
-    </row>
-    <row r="7" spans="1:32" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AG6" s="25">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="25">
         <v>623</v>
       </c>
       <c r="O7" s="5">
         <v>730</v>
       </c>
       <c r="P7" s="5">
         <v>640</v>
       </c>
       <c r="Q7" s="25">
@@ -3106,52 +3158,55 @@
       </c>
       <c r="Y7" s="25">
         <v>760</v>
       </c>
       <c r="Z7" s="5">
         <v>755</v>
       </c>
       <c r="AA7" s="5">
         <v>612</v>
       </c>
       <c r="AB7" s="25">
         <v>685</v>
       </c>
       <c r="AC7" s="25">
         <v>676</v>
       </c>
       <c r="AD7" s="26">
         <v>604</v>
       </c>
       <c r="AE7" s="5">
         <v>781</v>
       </c>
       <c r="AF7" s="5">
         <v>698</v>
       </c>
-    </row>
-    <row r="8" spans="1:32" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AG7" s="25">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
       <c r="N8" s="25">
         <v>288</v>
       </c>
       <c r="O8" s="5">
         <v>293</v>
       </c>
       <c r="P8" s="5">
         <v>289</v>
       </c>
       <c r="Q8" s="25">
@@ -3180,52 +3235,55 @@
       </c>
       <c r="Y8" s="25">
         <v>285</v>
       </c>
       <c r="Z8" s="5">
         <v>324</v>
       </c>
       <c r="AA8" s="5">
         <v>286</v>
       </c>
       <c r="AB8" s="25">
         <v>271</v>
       </c>
       <c r="AC8" s="25">
         <v>278</v>
       </c>
       <c r="AD8" s="26">
         <v>272</v>
       </c>
       <c r="AE8" s="5">
         <v>310</v>
       </c>
       <c r="AF8" s="5">
         <v>358</v>
       </c>
-    </row>
-    <row r="9" spans="1:32" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AG8" s="25">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
       <c r="N9" s="25">
         <v>330</v>
       </c>
       <c r="O9" s="5">
         <v>365</v>
       </c>
       <c r="P9" s="5">
         <v>297</v>
       </c>
       <c r="Q9" s="25">
@@ -3254,52 +3312,55 @@
       </c>
       <c r="Y9" s="25">
         <v>374</v>
       </c>
       <c r="Z9" s="5">
         <v>355</v>
       </c>
       <c r="AA9" s="5">
         <v>299</v>
       </c>
       <c r="AB9" s="25">
         <v>316</v>
       </c>
       <c r="AC9" s="25">
         <v>297</v>
       </c>
       <c r="AD9" s="26">
         <v>274</v>
       </c>
       <c r="AE9" s="5">
         <v>313</v>
       </c>
       <c r="AF9" s="5">
         <v>327</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AG9" s="25">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
       <c r="N10" s="25">
         <v>573</v>
       </c>
       <c r="O10" s="5">
         <v>620</v>
       </c>
       <c r="P10" s="5">
         <v>554</v>
       </c>
       <c r="Q10" s="25">
@@ -3328,52 +3389,55 @@
       </c>
       <c r="Y10" s="25">
         <v>617</v>
       </c>
       <c r="Z10" s="5">
         <v>588</v>
       </c>
       <c r="AA10" s="5">
         <v>454</v>
       </c>
       <c r="AB10" s="25">
         <v>568</v>
       </c>
       <c r="AC10" s="25">
         <v>554</v>
       </c>
       <c r="AD10" s="26">
         <v>527</v>
       </c>
       <c r="AE10" s="5">
         <v>549</v>
       </c>
       <c r="AF10" s="5">
         <v>586</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AG10" s="25">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="8">
         <v>172</v>
       </c>
       <c r="O11" s="8">
         <v>220</v>
       </c>
       <c r="P11" s="8">
         <v>174</v>
       </c>
       <c r="Q11" s="25">
@@ -3402,88 +3466,92 @@
       </c>
       <c r="Y11" s="8">
         <v>260</v>
       </c>
       <c r="Z11" s="8">
         <v>278</v>
       </c>
       <c r="AA11" s="8">
         <v>233</v>
       </c>
       <c r="AB11" s="8">
         <v>266</v>
       </c>
       <c r="AC11" s="8">
         <v>265</v>
       </c>
       <c r="AD11" s="6">
         <v>224</v>
       </c>
       <c r="AE11" s="8">
         <v>268</v>
       </c>
       <c r="AF11" s="8">
         <v>281</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="63" t="s">
+      <c r="AG11" s="8">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="63"/>
-[...31 lines deleted...]
-    <row r="13" spans="1:32">
+      <c r="B12" s="66"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="66"/>
+      <c r="E12" s="66"/>
+      <c r="F12" s="66"/>
+      <c r="G12" s="66"/>
+      <c r="H12" s="66"/>
+      <c r="I12" s="66"/>
+      <c r="J12" s="66"/>
+      <c r="K12" s="66"/>
+      <c r="L12" s="66"/>
+      <c r="M12" s="66"/>
+      <c r="N12" s="66"/>
+      <c r="O12" s="66"/>
+      <c r="P12" s="66"/>
+      <c r="Q12" s="66"/>
+      <c r="R12" s="66"/>
+      <c r="S12" s="66"/>
+      <c r="T12" s="66"/>
+      <c r="U12" s="66"/>
+      <c r="V12" s="66"/>
+      <c r="W12" s="66"/>
+      <c r="X12" s="66"/>
+      <c r="Y12" s="66"/>
+      <c r="Z12" s="66"/>
+      <c r="AA12" s="66"/>
+      <c r="AB12" s="66"/>
+      <c r="AC12" s="66"/>
+      <c r="AD12" s="66"/>
+      <c r="AE12" s="66"/>
+      <c r="AF12" s="66"/>
+      <c r="AG12" s="66"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="29">
         <v>1305</v>
       </c>
       <c r="C13" s="29">
         <v>1204</v>
       </c>
       <c r="D13" s="29">
         <v>1207</v>
       </c>
       <c r="E13" s="29">
         <v>1205</v>
       </c>
       <c r="F13" s="29">
         <v>1259</v>
       </c>
       <c r="G13" s="29">
         <v>1429</v>
       </c>
       <c r="H13" s="29">
         <v>1442</v>
       </c>
       <c r="I13" s="29">
@@ -3536,52 +3604,55 @@
       </c>
       <c r="Y13" s="25">
         <v>1212</v>
       </c>
       <c r="Z13" s="25">
         <v>1174</v>
       </c>
       <c r="AA13" s="5">
         <v>936</v>
       </c>
       <c r="AB13" s="25">
         <v>1040</v>
       </c>
       <c r="AC13" s="25">
         <v>1095</v>
       </c>
       <c r="AD13" s="5">
         <v>1012</v>
       </c>
       <c r="AE13" s="5">
         <v>1133</v>
       </c>
       <c r="AF13" s="5">
         <v>1200</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13" s="25">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="29"/>
       <c r="L14" s="25"/>
       <c r="M14" s="25"/>
       <c r="N14" s="25">
         <v>313</v>
       </c>
       <c r="O14" s="5">
         <v>385</v>
       </c>
       <c r="P14" s="5">
         <v>310</v>
       </c>
       <c r="Q14" s="25">
@@ -3610,52 +3681,55 @@
       </c>
       <c r="Y14" s="25">
         <v>395</v>
       </c>
       <c r="Z14" s="25">
         <v>383</v>
       </c>
       <c r="AA14" s="5">
         <v>297</v>
       </c>
       <c r="AB14" s="25">
         <v>334</v>
       </c>
       <c r="AC14" s="25">
         <v>356</v>
       </c>
       <c r="AD14" s="5">
         <v>307</v>
       </c>
       <c r="AE14" s="5">
         <v>395</v>
       </c>
       <c r="AF14" s="5">
         <v>361</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14" s="25">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="29"/>
       <c r="C15" s="29"/>
       <c r="D15" s="29"/>
       <c r="E15" s="29"/>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
       <c r="H15" s="29"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="29"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
       <c r="N15" s="25">
         <v>162</v>
       </c>
       <c r="O15" s="5">
         <v>150</v>
       </c>
       <c r="P15" s="5">
         <v>134</v>
       </c>
       <c r="Q15" s="25">
@@ -3684,52 +3758,55 @@
       </c>
       <c r="Y15" s="25">
         <v>161</v>
       </c>
       <c r="Z15" s="25">
         <v>161</v>
       </c>
       <c r="AA15" s="5">
         <v>136</v>
       </c>
       <c r="AB15" s="25">
         <v>134</v>
       </c>
       <c r="AC15" s="25">
         <v>153</v>
       </c>
       <c r="AD15" s="5">
         <v>146</v>
       </c>
       <c r="AE15" s="5">
         <v>175</v>
       </c>
       <c r="AF15" s="5">
         <v>202</v>
       </c>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15" s="25">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="29"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
       <c r="N16" s="25">
         <v>180</v>
       </c>
       <c r="O16" s="5">
         <v>188</v>
       </c>
       <c r="P16" s="5">
         <v>151</v>
       </c>
       <c r="Q16" s="25">
@@ -3758,52 +3835,55 @@
       </c>
       <c r="Y16" s="25">
         <v>207</v>
       </c>
       <c r="Z16" s="25">
         <v>190</v>
       </c>
       <c r="AA16" s="5">
         <v>147</v>
       </c>
       <c r="AB16" s="25">
         <v>159</v>
       </c>
       <c r="AC16" s="25">
         <v>152</v>
       </c>
       <c r="AD16" s="5">
         <v>146</v>
       </c>
       <c r="AE16" s="5">
         <v>153</v>
       </c>
       <c r="AF16" s="5">
         <v>174</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="25">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="29"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="29"/>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25">
         <v>290</v>
       </c>
       <c r="O17" s="5">
         <v>325</v>
       </c>
       <c r="P17" s="5">
         <v>274</v>
       </c>
       <c r="Q17" s="25">
@@ -3832,52 +3912,55 @@
       </c>
       <c r="Y17" s="25">
         <v>306</v>
       </c>
       <c r="Z17" s="25">
         <v>292</v>
       </c>
       <c r="AA17" s="5">
         <v>235</v>
       </c>
       <c r="AB17" s="25">
         <v>278</v>
       </c>
       <c r="AC17" s="25">
         <v>299</v>
       </c>
       <c r="AD17" s="5">
         <v>291</v>
       </c>
       <c r="AE17" s="5">
         <v>276</v>
       </c>
       <c r="AF17" s="5">
         <v>301</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="25">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="32"/>
       <c r="C18" s="32"/>
       <c r="D18" s="32"/>
       <c r="E18" s="32"/>
       <c r="F18" s="32"/>
       <c r="G18" s="32"/>
       <c r="H18" s="32"/>
       <c r="I18" s="32"/>
       <c r="J18" s="32"/>
       <c r="K18" s="32"/>
       <c r="L18" s="32"/>
       <c r="M18" s="32"/>
       <c r="N18" s="8">
         <v>87</v>
       </c>
       <c r="O18" s="8">
         <v>129</v>
       </c>
       <c r="P18" s="8">
         <v>100</v>
       </c>
       <c r="Q18" s="25">
@@ -3906,88 +3989,92 @@
       </c>
       <c r="Y18" s="8">
         <v>143</v>
       </c>
       <c r="Z18" s="8">
         <v>148</v>
       </c>
       <c r="AA18" s="8">
         <v>121</v>
       </c>
       <c r="AB18" s="8">
         <v>135</v>
       </c>
       <c r="AC18" s="8">
         <v>135</v>
       </c>
       <c r="AD18" s="8">
         <v>122</v>
       </c>
       <c r="AE18" s="8">
         <v>134</v>
       </c>
       <c r="AF18" s="8">
         <v>162</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="64" t="s">
+      <c r="AG18" s="8">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" s="30" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="67" t="s">
         <v>30</v>
       </c>
-      <c r="B19" s="64"/>
-[...31 lines deleted...]
-    <row r="20" spans="1:32">
+      <c r="B19" s="67"/>
+      <c r="C19" s="67"/>
+      <c r="D19" s="67"/>
+      <c r="E19" s="67"/>
+      <c r="F19" s="67"/>
+      <c r="G19" s="67"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="67"/>
+      <c r="J19" s="67"/>
+      <c r="K19" s="67"/>
+      <c r="L19" s="67"/>
+      <c r="M19" s="67"/>
+      <c r="N19" s="67"/>
+      <c r="O19" s="67"/>
+      <c r="P19" s="67"/>
+      <c r="Q19" s="67"/>
+      <c r="R19" s="67"/>
+      <c r="S19" s="67"/>
+      <c r="T19" s="67"/>
+      <c r="U19" s="67"/>
+      <c r="V19" s="67"/>
+      <c r="W19" s="67"/>
+      <c r="X19" s="67"/>
+      <c r="Y19" s="67"/>
+      <c r="Z19" s="67"/>
+      <c r="AA19" s="67"/>
+      <c r="AB19" s="67"/>
+      <c r="AC19" s="67"/>
+      <c r="AD19" s="67"/>
+      <c r="AE19" s="67"/>
+      <c r="AF19" s="67"/>
+      <c r="AG19" s="67"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="27">
         <v>1162</v>
       </c>
       <c r="C20" s="27">
         <v>1149</v>
       </c>
       <c r="D20" s="27">
         <v>1099</v>
       </c>
       <c r="E20" s="27">
         <v>1182</v>
       </c>
       <c r="F20" s="27">
         <v>1153</v>
       </c>
       <c r="G20" s="27">
         <v>1381</v>
       </c>
       <c r="H20" s="27">
         <v>1329</v>
       </c>
       <c r="I20" s="27">
@@ -4040,52 +4127,55 @@
       </c>
       <c r="Y20" s="25">
         <v>1084</v>
       </c>
       <c r="Z20" s="5">
         <v>1126</v>
       </c>
       <c r="AA20" s="5">
         <v>948</v>
       </c>
       <c r="AB20" s="25">
         <v>1066</v>
       </c>
       <c r="AC20" s="25">
         <v>975</v>
       </c>
       <c r="AD20" s="5">
         <v>889</v>
       </c>
       <c r="AE20" s="5">
         <v>1088</v>
       </c>
       <c r="AF20" s="5">
         <v>1050</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="5">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="25">
         <v>310</v>
       </c>
       <c r="O21" s="5">
         <v>345</v>
       </c>
       <c r="P21" s="5">
         <v>330</v>
       </c>
       <c r="Q21" s="25">
@@ -4114,52 +4204,55 @@
       </c>
       <c r="Y21" s="25">
         <v>365</v>
       </c>
       <c r="Z21" s="5">
         <v>372</v>
       </c>
       <c r="AA21" s="5">
         <v>315</v>
       </c>
       <c r="AB21" s="25">
         <v>351</v>
       </c>
       <c r="AC21" s="25">
         <v>320</v>
       </c>
       <c r="AD21" s="5">
         <v>297</v>
       </c>
       <c r="AE21" s="5">
         <v>386</v>
       </c>
       <c r="AF21" s="5">
         <v>337</v>
       </c>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21" s="5">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="25">
         <v>126</v>
       </c>
       <c r="O22" s="5">
         <v>143</v>
       </c>
       <c r="P22" s="5">
         <v>155</v>
       </c>
       <c r="Q22" s="25">
@@ -4188,52 +4281,55 @@
       </c>
       <c r="Y22" s="25">
         <v>124</v>
       </c>
       <c r="Z22" s="5">
         <v>163</v>
       </c>
       <c r="AA22" s="5">
         <v>150</v>
       </c>
       <c r="AB22" s="25">
         <v>137</v>
       </c>
       <c r="AC22" s="25">
         <v>125</v>
       </c>
       <c r="AD22" s="5">
         <v>126</v>
       </c>
       <c r="AE22" s="5">
         <v>135</v>
       </c>
       <c r="AF22" s="5">
         <v>156</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22" s="5">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="27"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="25">
         <v>150</v>
       </c>
       <c r="O23" s="5">
         <v>177</v>
       </c>
       <c r="P23" s="5">
         <v>146</v>
       </c>
       <c r="Q23" s="25">
@@ -4262,52 +4358,55 @@
       </c>
       <c r="Y23" s="25">
         <v>167</v>
       </c>
       <c r="Z23" s="5">
         <v>165</v>
       </c>
       <c r="AA23" s="5">
         <v>152</v>
       </c>
       <c r="AB23" s="25">
         <v>157</v>
       </c>
       <c r="AC23" s="25">
         <v>145</v>
       </c>
       <c r="AD23" s="5">
         <v>128</v>
       </c>
       <c r="AE23" s="5">
         <v>160</v>
       </c>
       <c r="AF23" s="5">
         <v>153</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="5">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="25">
         <v>283</v>
       </c>
       <c r="O24" s="5">
         <v>295</v>
       </c>
       <c r="P24" s="5">
         <v>280</v>
       </c>
       <c r="Q24" s="25">
@@ -4336,52 +4435,55 @@
       </c>
       <c r="Y24" s="25">
         <v>311</v>
       </c>
       <c r="Z24" s="5">
         <v>296</v>
       </c>
       <c r="AA24" s="5">
         <v>219</v>
       </c>
       <c r="AB24" s="25">
         <v>290</v>
       </c>
       <c r="AC24" s="25">
         <v>255</v>
       </c>
       <c r="AD24" s="5">
         <v>236</v>
       </c>
       <c r="AE24" s="5">
         <v>273</v>
       </c>
       <c r="AF24" s="5">
         <v>285</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="5">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="32"/>
       <c r="D25" s="32"/>
       <c r="E25" s="32"/>
       <c r="F25" s="32"/>
       <c r="G25" s="32"/>
       <c r="H25" s="32"/>
       <c r="I25" s="32"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
       <c r="N25" s="8">
         <v>85</v>
       </c>
       <c r="O25" s="8">
         <v>91</v>
       </c>
       <c r="P25" s="8">
         <v>74</v>
       </c>
       <c r="Q25" s="25">
@@ -4410,69 +4512,72 @@
       </c>
       <c r="Y25" s="8">
         <v>117</v>
       </c>
       <c r="Z25" s="8">
         <v>130</v>
       </c>
       <c r="AA25" s="8">
         <v>112</v>
       </c>
       <c r="AB25" s="8">
         <v>131</v>
       </c>
       <c r="AC25" s="8">
         <v>130</v>
       </c>
       <c r="AD25" s="8">
         <v>102</v>
       </c>
       <c r="AE25" s="8">
         <v>134</v>
       </c>
       <c r="AF25" s="8">
         <v>119</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="67" t="s">
+      <c r="AG25" s="8">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" ht="18.75" customHeight="1">
+      <c r="A26" s="55" t="s">
         <v>26</v>
       </c>
       <c r="Q26" s="35"/>
     </row>
-    <row r="27" spans="1:32" ht="20.25" customHeight="1">
-      <c r="A27" s="69"/>
+    <row r="27" spans="1:33" ht="20.25" customHeight="1">
+      <c r="A27" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="Z3:AF3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A19:AF19"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AG3"/>
+    <mergeCell ref="A5:AG5"/>
+    <mergeCell ref="A12:AG12"/>
+    <mergeCell ref="A19:AG19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>