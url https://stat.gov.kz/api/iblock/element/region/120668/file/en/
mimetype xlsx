--- v0 (2026-04-21)
+++ v1 (2026-06-29)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="797" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="797"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId3"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="37">
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -793,138 +793,142 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA13"/>
+  <dimension ref="A3:AC13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:V55"/>
-      <selection pane="bottomLeft" activeCell="U26" sqref="U26"/>
+      <selection pane="bottomLeft" activeCell="Q27" sqref="Q27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" s="46" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
-    </row>
-    <row r="4" spans="1:27" s="9" customFormat="1">
+      <c r="AB3" s="46"/>
+      <c r="AC3" s="46"/>
+    </row>
+    <row r="4" spans="1:29" s="9" customFormat="1">
       <c r="L4" s="10"/>
-      <c r="AA4" s="26" t="s">
+      <c r="AC4" s="26" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:29">
       <c r="A5" s="40"/>
       <c r="B5" s="42">
         <v>2022</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="19"/>
       <c r="N5" s="44">
         <v>2025</v>
       </c>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
       <c r="Z5" s="44">
         <v>2026</v>
       </c>
       <c r="AA5" s="45"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5" s="45"/>
+      <c r="AC5" s="45"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="41"/>
       <c r="B6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>9</v>
       </c>
@@ -960,52 +964,58 @@
       </c>
       <c r="T6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="V6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="13" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC6" s="11" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="15">
         <v>484</v>
       </c>
       <c r="C7" s="15">
         <v>449</v>
       </c>
       <c r="D7" s="15">
         <v>418</v>
       </c>
       <c r="E7" s="15">
         <v>390</v>
       </c>
       <c r="F7" s="15">
         <v>412</v>
       </c>
       <c r="G7" s="15">
         <v>435</v>
       </c>
       <c r="H7" s="16">
         <v>492</v>
       </c>
       <c r="I7" s="15">
@@ -1043,52 +1053,58 @@
       </c>
       <c r="T7" s="5">
         <v>517</v>
       </c>
       <c r="U7" s="5">
         <v>412</v>
       </c>
       <c r="V7" s="5">
         <v>419</v>
       </c>
       <c r="W7" s="5">
         <v>459</v>
       </c>
       <c r="X7" s="5">
         <v>470</v>
       </c>
       <c r="Y7" s="5">
         <v>489</v>
       </c>
       <c r="Z7" s="36">
         <v>371</v>
       </c>
       <c r="AA7" s="5">
         <v>370</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="3">
+        <v>401</v>
+      </c>
+      <c r="AC7" s="3">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>101</v>
       </c>
       <c r="O8" s="3">
         <v>90</v>
       </c>
       <c r="P8" s="3">
         <v>84</v>
       </c>
       <c r="Q8" s="3">
@@ -1102,52 +1118,58 @@
       </c>
       <c r="T8" s="5">
         <v>108</v>
       </c>
       <c r="U8" s="5">
         <v>108</v>
       </c>
       <c r="V8" s="5">
         <v>106</v>
       </c>
       <c r="W8" s="5">
         <v>101</v>
       </c>
       <c r="X8" s="5">
         <v>98</v>
       </c>
       <c r="Y8" s="5">
         <v>114</v>
       </c>
       <c r="Z8" s="5">
         <v>81</v>
       </c>
       <c r="AA8" s="5">
         <v>72</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="3">
+        <v>79</v>
+      </c>
+      <c r="AC8" s="3">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>67</v>
       </c>
       <c r="O9" s="3">
         <v>74</v>
       </c>
       <c r="P9" s="3">
         <v>70</v>
       </c>
       <c r="Q9" s="3">
@@ -1161,52 +1183,58 @@
       </c>
       <c r="T9" s="5">
         <v>118</v>
       </c>
       <c r="U9" s="5">
         <v>77</v>
       </c>
       <c r="V9" s="5">
         <v>79</v>
       </c>
       <c r="W9" s="5">
         <v>101</v>
       </c>
       <c r="X9" s="5">
         <v>98</v>
       </c>
       <c r="Y9" s="5">
         <v>113</v>
       </c>
       <c r="Z9" s="5">
         <v>89</v>
       </c>
       <c r="AA9" s="5">
         <v>93</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="3">
+        <v>95</v>
+      </c>
+      <c r="AC9" s="3">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="5">
         <v>95</v>
       </c>
       <c r="O10" s="3">
         <v>66</v>
       </c>
       <c r="P10" s="3">
         <v>82</v>
       </c>
       <c r="Q10" s="3">
@@ -1220,52 +1248,58 @@
       </c>
       <c r="T10" s="5">
         <v>113</v>
       </c>
       <c r="U10" s="5">
         <v>85</v>
       </c>
       <c r="V10" s="5">
         <v>88</v>
       </c>
       <c r="W10" s="5">
         <v>100</v>
       </c>
       <c r="X10" s="5">
         <v>87</v>
       </c>
       <c r="Y10" s="5">
         <v>102</v>
       </c>
       <c r="Z10" s="5">
         <v>70</v>
       </c>
       <c r="AA10" s="5">
         <v>70</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="3">
+        <v>70</v>
+      </c>
+      <c r="AC10" s="3">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="5">
         <v>65</v>
       </c>
       <c r="O11" s="3">
         <v>50</v>
       </c>
       <c r="P11" s="3">
         <v>57</v>
       </c>
       <c r="Q11" s="3">
@@ -1279,52 +1313,58 @@
       </c>
       <c r="T11" s="5">
         <v>78</v>
       </c>
       <c r="U11" s="5">
         <v>68</v>
       </c>
       <c r="V11" s="5">
         <v>73</v>
       </c>
       <c r="W11" s="5">
         <v>73</v>
       </c>
       <c r="X11" s="5">
         <v>75</v>
       </c>
       <c r="Y11" s="5">
         <v>73</v>
       </c>
       <c r="Z11" s="5">
         <v>55</v>
       </c>
       <c r="AA11" s="5">
         <v>72</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="3">
+        <v>61</v>
+      </c>
+      <c r="AC11" s="3">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="6">
         <v>80</v>
       </c>
       <c r="O12" s="6">
         <v>81</v>
       </c>
       <c r="P12" s="6">
         <v>60</v>
       </c>
       <c r="Q12" s="3">
@@ -1338,166 +1378,176 @@
       </c>
       <c r="T12" s="6">
         <v>100</v>
       </c>
       <c r="U12" s="6">
         <v>74</v>
       </c>
       <c r="V12" s="6">
         <v>73</v>
       </c>
       <c r="W12" s="6">
         <v>84</v>
       </c>
       <c r="X12" s="6">
         <v>112</v>
       </c>
       <c r="Y12" s="6">
         <v>87</v>
       </c>
       <c r="Z12" s="6">
         <v>76</v>
       </c>
       <c r="AA12" s="6">
         <v>63</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="6">
+        <v>96</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="18" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="A3:AA3"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA13"/>
+  <dimension ref="A3:AC13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="Y17" sqref="Y17"/>
+      <selection pane="bottomLeft" activeCell="Y6" sqref="Y6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="7" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="8" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
-    </row>
-    <row r="4" spans="1:27" s="9" customFormat="1" ht="17.25" customHeight="1">
+      <c r="AB3" s="46"/>
+      <c r="AC3" s="46"/>
+    </row>
+    <row r="4" spans="1:29" s="9" customFormat="1" ht="17.25" customHeight="1">
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="E4" s="23"/>
       <c r="L4" s="24"/>
       <c r="M4" s="25"/>
-      <c r="AA4" s="26" t="s">
+      <c r="AC4" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:29">
       <c r="A5" s="40"/>
       <c r="B5" s="42">
         <v>2022</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="19"/>
       <c r="N5" s="44">
         <v>2025</v>
       </c>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
       <c r="Z5" s="44">
         <v>2026</v>
       </c>
       <c r="AA5" s="45"/>
-    </row>
-    <row r="6" spans="1:27" ht="29.25" customHeight="1">
+      <c r="AB5" s="45"/>
+      <c r="AC5" s="45"/>
+    </row>
+    <row r="6" spans="1:29" ht="29.25" customHeight="1">
       <c r="A6" s="41"/>
       <c r="B6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>17</v>
       </c>
@@ -1533,52 +1583,58 @@
       </c>
       <c r="T6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="V6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="W6" s="13" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC6" s="11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="28">
         <v>4.8499999999999996</v>
       </c>
       <c r="C7" s="28">
         <v>4.9000000000000004</v>
       </c>
       <c r="D7" s="28">
         <v>4.66</v>
       </c>
       <c r="E7" s="28">
         <v>4.5</v>
       </c>
       <c r="F7" s="28">
         <v>4.42</v>
       </c>
       <c r="G7" s="28">
         <v>4.4400000000000004</v>
       </c>
       <c r="H7" s="28">
         <v>4.51</v>
       </c>
       <c r="I7" s="28">
@@ -1616,52 +1672,58 @@
       </c>
       <c r="T7" s="21">
         <v>4.03</v>
       </c>
       <c r="U7" s="21">
         <v>4.01</v>
       </c>
       <c r="V7" s="21">
         <v>4.01</v>
       </c>
       <c r="W7" s="21">
         <v>4.03</v>
       </c>
       <c r="X7" s="21">
         <v>4.07</v>
       </c>
       <c r="Y7" s="21">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z7" s="21">
         <v>3.31</v>
       </c>
       <c r="AA7" s="21">
         <v>3.49</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="20">
+        <v>3.53</v>
+      </c>
+      <c r="AC7" s="20">
+        <v>3.65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="21">
         <v>4.93</v>
       </c>
       <c r="O8" s="20">
         <v>4.8899999999999997</v>
       </c>
       <c r="P8" s="21">
         <v>4.62</v>
       </c>
       <c r="Q8" s="20">
@@ -1675,52 +1737,58 @@
       </c>
       <c r="T8" s="21">
         <v>4.91</v>
       </c>
       <c r="U8" s="21">
         <v>4.96</v>
       </c>
       <c r="V8" s="21">
         <v>5</v>
       </c>
       <c r="W8" s="21">
         <v>4.99</v>
       </c>
       <c r="X8" s="21">
         <v>4.9800000000000004</v>
       </c>
       <c r="Y8" s="21">
         <v>5.03</v>
       </c>
       <c r="Z8" s="21">
         <v>3.62</v>
       </c>
       <c r="AA8" s="21">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="20">
+        <v>3.58</v>
+      </c>
+      <c r="AC8" s="20">
+        <v>3.96</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="21">
         <v>2.94</v>
       </c>
       <c r="O9" s="20">
         <v>3.25</v>
       </c>
       <c r="P9" s="21">
         <v>3.19</v>
       </c>
       <c r="Q9" s="20">
@@ -1734,52 +1802,58 @@
       </c>
       <c r="T9" s="21">
         <v>3.99</v>
       </c>
       <c r="U9" s="21">
         <v>3.91</v>
       </c>
       <c r="V9" s="21">
         <v>3.88</v>
       </c>
       <c r="W9" s="21">
         <v>3.94</v>
       </c>
       <c r="X9" s="21">
         <v>3.98</v>
       </c>
       <c r="Y9" s="21">
         <v>4.07</v>
       </c>
       <c r="Z9" s="21">
         <v>3.97</v>
       </c>
       <c r="AA9" s="21">
         <v>4.2699999999999996</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="20">
+        <v>4.26</v>
+      </c>
+      <c r="AC9" s="20">
+        <v>4.2699999999999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="21">
         <v>5.37</v>
       </c>
       <c r="O10" s="20">
         <v>4.7699999999999996</v>
       </c>
       <c r="P10" s="21">
         <v>4.7300000000000004</v>
       </c>
       <c r="Q10" s="20">
@@ -1793,52 +1867,58 @@
       </c>
       <c r="T10" s="21">
         <v>5.26</v>
       </c>
       <c r="U10" s="21">
         <v>5.2</v>
       </c>
       <c r="V10" s="21">
         <v>5.19</v>
       </c>
       <c r="W10" s="21">
         <v>5.24</v>
       </c>
       <c r="X10" s="21">
         <v>5.22</v>
       </c>
       <c r="Y10" s="21">
         <v>5.27</v>
       </c>
       <c r="Z10" s="21">
         <v>3.96</v>
       </c>
       <c r="AA10" s="21">
         <v>4.16</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="20">
+        <v>4.09</v>
+      </c>
+      <c r="AC10" s="20">
+        <v>4.12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="21">
         <v>2.4300000000000002</v>
       </c>
       <c r="O11" s="20">
         <v>2.2599999999999998</v>
       </c>
       <c r="P11" s="21">
         <v>2.2200000000000002</v>
       </c>
       <c r="Q11" s="20">
@@ -1852,52 +1932,58 @@
       </c>
       <c r="T11" s="21">
         <v>2.62</v>
       </c>
       <c r="U11" s="21">
         <v>2.61</v>
       </c>
       <c r="V11" s="21">
         <v>2.63</v>
       </c>
       <c r="W11" s="21">
         <v>2.64</v>
       </c>
       <c r="X11" s="21">
         <v>2.67</v>
       </c>
       <c r="Y11" s="21">
         <v>2.67</v>
       </c>
       <c r="Z11" s="21">
         <v>1.92</v>
       </c>
       <c r="AA11" s="21">
         <v>2.33</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="20">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AC11" s="20">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="22">
         <v>4.04</v>
       </c>
       <c r="O12" s="22">
         <v>4.2699999999999996</v>
       </c>
       <c r="P12" s="22">
         <v>3.84</v>
       </c>
       <c r="Q12" s="20">
@@ -1911,159 +1997,169 @@
       </c>
       <c r="T12" s="22">
         <v>4.17</v>
       </c>
       <c r="U12" s="22">
         <v>4.1100000000000003</v>
       </c>
       <c r="V12" s="22">
         <v>4.08</v>
       </c>
       <c r="W12" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="X12" s="22">
         <v>4.25</v>
       </c>
       <c r="Y12" s="22">
         <v>4.26</v>
       </c>
       <c r="Z12" s="22">
         <v>3.85</v>
       </c>
       <c r="AA12" s="22">
         <v>3.7</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="22">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AC12" s="22">
+        <v>4.16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="18" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="A3:AA3"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA13"/>
+  <dimension ref="A3:AC13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AB20" sqref="AB20"/>
+      <selection activeCell="U19" sqref="U19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3" s="46"/>
+      <c r="AC3" s="46"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
-      <c r="AA4" s="26" t="s">
+      <c r="AC4" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:29">
       <c r="A5" s="40"/>
       <c r="B5" s="42">
         <v>2022</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="19"/>
       <c r="N5" s="44">
         <v>2025</v>
       </c>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
       <c r="Z5" s="44">
         <v>2026</v>
       </c>
       <c r="AA5" s="45"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5" s="45"/>
+      <c r="AC5" s="45"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="41"/>
       <c r="B6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>9</v>
       </c>
@@ -2099,52 +2195,58 @@
       </c>
       <c r="T6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="V6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="13" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC6" s="11" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="15">
         <v>26</v>
       </c>
       <c r="C7" s="15">
         <v>24</v>
       </c>
       <c r="D7" s="15">
         <v>33</v>
       </c>
       <c r="E7" s="15">
         <v>26</v>
       </c>
       <c r="F7" s="15">
         <v>30</v>
       </c>
       <c r="G7" s="15">
         <v>24</v>
       </c>
       <c r="H7" s="15">
         <v>31</v>
       </c>
       <c r="I7" s="15">
@@ -2182,52 +2284,58 @@
       </c>
       <c r="T7" s="5">
         <v>8</v>
       </c>
       <c r="U7" s="5">
         <v>12</v>
       </c>
       <c r="V7" s="5">
         <v>12</v>
       </c>
       <c r="W7" s="5">
         <v>16</v>
       </c>
       <c r="X7" s="5">
         <v>17</v>
       </c>
       <c r="Y7" s="5">
         <v>13</v>
       </c>
       <c r="Z7" s="36">
         <v>10</v>
       </c>
       <c r="AA7" s="5">
         <v>6</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="3">
+        <v>14</v>
+      </c>
+      <c r="AC7" s="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>7</v>
       </c>
       <c r="O8" s="5">
         <v>2</v>
       </c>
       <c r="P8" s="5">
         <v>2</v>
       </c>
       <c r="Q8" s="3">
@@ -2241,52 +2349,58 @@
       </c>
       <c r="T8" s="5">
         <v>4</v>
       </c>
       <c r="U8" s="5">
         <v>3</v>
       </c>
       <c r="V8" s="5">
         <v>3</v>
       </c>
       <c r="W8" s="5">
         <v>4</v>
       </c>
       <c r="X8" s="5">
         <v>4</v>
       </c>
       <c r="Y8" s="5">
         <v>5</v>
       </c>
       <c r="Z8" s="5">
         <v>4</v>
       </c>
       <c r="AA8" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="3">
+        <v>4</v>
+      </c>
+      <c r="AC8" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>3</v>
       </c>
       <c r="O9" s="5">
         <v>1</v>
       </c>
       <c r="P9" s="5">
         <v>1</v>
       </c>
       <c r="Q9" s="3">
@@ -2300,52 +2414,58 @@
       </c>
       <c r="T9" s="5" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="5" t="s">
         <v>33</v>
       </c>
       <c r="V9" s="5">
         <v>1</v>
       </c>
       <c r="W9" s="5">
         <v>3</v>
       </c>
       <c r="X9" s="5">
         <v>3</v>
       </c>
       <c r="Y9" s="5">
         <v>2</v>
       </c>
       <c r="Z9" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AA9" s="5">
         <v>3</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="3">
+        <v>2</v>
+      </c>
+      <c r="AC9" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="5">
         <v>3</v>
       </c>
       <c r="O10" s="5">
         <v>2</v>
       </c>
       <c r="P10" s="5">
         <v>1</v>
       </c>
       <c r="Q10" s="3">
@@ -2359,52 +2479,58 @@
       </c>
       <c r="T10" s="5">
         <v>1</v>
       </c>
       <c r="U10" s="5">
         <v>4</v>
       </c>
       <c r="V10" s="5">
         <v>2</v>
       </c>
       <c r="W10" s="5">
         <v>1</v>
       </c>
       <c r="X10" s="5">
         <v>3</v>
       </c>
       <c r="Y10" s="5">
         <v>2</v>
       </c>
       <c r="Z10" s="5">
         <v>4</v>
       </c>
       <c r="AA10" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="3">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="5">
         <v>5</v>
       </c>
       <c r="O11" s="5">
         <v>1</v>
       </c>
       <c r="P11" s="5">
         <v>4</v>
       </c>
       <c r="Q11" s="3">
@@ -2418,52 +2544,58 @@
       </c>
       <c r="T11" s="5">
         <v>2</v>
       </c>
       <c r="U11" s="5">
         <v>3</v>
       </c>
       <c r="V11" s="5">
         <v>6</v>
       </c>
       <c r="W11" s="5">
         <v>4</v>
       </c>
       <c r="X11" s="5">
         <v>6</v>
       </c>
       <c r="Y11" s="5">
         <v>2</v>
       </c>
       <c r="Z11" s="5">
         <v>2</v>
       </c>
       <c r="AA11" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="3">
+        <v>6</v>
+      </c>
+      <c r="AC11" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="6">
         <v>1</v>
       </c>
       <c r="O12" s="6">
         <v>2</v>
       </c>
       <c r="P12" s="6">
         <v>1</v>
       </c>
       <c r="Q12" s="3">
@@ -2477,177 +2609,187 @@
       </c>
       <c r="T12" s="6">
         <v>1</v>
       </c>
       <c r="U12" s="6">
         <v>2</v>
       </c>
       <c r="V12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="W12" s="6">
         <v>4</v>
       </c>
       <c r="X12" s="6">
         <v>1</v>
       </c>
       <c r="Y12" s="6">
         <v>2</v>
       </c>
       <c r="Z12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AA12" s="6" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="Q13" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="A3:AA3"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA13"/>
+  <dimension ref="A3:AC13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Z16" sqref="Z16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="R28" sqref="R28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="7" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
-    </row>
-    <row r="4" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB3" s="46"/>
+      <c r="AC3" s="46"/>
+    </row>
+    <row r="4" spans="1:29" ht="15.75" customHeight="1">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="E4" s="4"/>
       <c r="L4" s="24"/>
       <c r="M4" s="30"/>
-      <c r="AA4" s="26" t="s">
+      <c r="AC4" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:29">
       <c r="A5" s="40"/>
       <c r="B5" s="42">
         <v>2022</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="34"/>
       <c r="N5" s="44">
         <v>2025</v>
       </c>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
       <c r="Z5" s="44">
         <v>2026</v>
       </c>
       <c r="AA5" s="45"/>
-    </row>
-    <row r="6" spans="1:27" ht="27.75" customHeight="1">
+      <c r="AB5" s="45"/>
+      <c r="AC5" s="45"/>
+    </row>
+    <row r="6" spans="1:29" ht="27.75" customHeight="1">
       <c r="A6" s="41"/>
       <c r="B6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>17</v>
       </c>
@@ -2683,52 +2825,58 @@
       </c>
       <c r="T6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="V6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="W6" s="13" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC6" s="11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="35">
         <v>10.54</v>
       </c>
       <c r="C7" s="35">
         <v>10.37</v>
       </c>
       <c r="D7" s="35">
         <v>11.65</v>
       </c>
       <c r="E7" s="35">
         <v>11.46</v>
       </c>
       <c r="F7" s="35">
         <v>11.66</v>
       </c>
       <c r="G7" s="35">
         <v>11.06</v>
       </c>
       <c r="H7" s="35">
         <v>11.08</v>
       </c>
       <c r="I7" s="35">
@@ -2766,240 +2914,270 @@
       </c>
       <c r="T7" s="21">
         <v>5.13</v>
       </c>
       <c r="U7" s="21">
         <v>5.1100000000000003</v>
       </c>
       <c r="V7" s="21">
         <v>5.08</v>
       </c>
       <c r="W7" s="21">
         <v>5.24</v>
       </c>
       <c r="X7" s="21">
         <v>5.48</v>
       </c>
       <c r="Y7" s="21">
         <v>5.5</v>
       </c>
       <c r="Z7" s="21">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA7" s="20">
         <v>3.82</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="20">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="AC7" s="20">
+        <v>5.14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="N8" s="21">
         <v>11.24</v>
       </c>
       <c r="O8" s="20">
         <v>6.65</v>
       </c>
       <c r="P8" s="20">
         <v>5.52</v>
       </c>
       <c r="Q8" s="20">
         <v>5.17</v>
       </c>
       <c r="R8" s="21">
         <v>4.99</v>
       </c>
       <c r="S8" s="21">
         <v>6.1</v>
       </c>
       <c r="T8" s="21">
         <v>5.94</v>
       </c>
       <c r="U8" s="21">
         <v>5.65</v>
       </c>
       <c r="V8" s="21">
         <v>5.44</v>
       </c>
       <c r="W8" s="21">
         <v>5.38</v>
       </c>
       <c r="X8" s="21">
         <v>5.41</v>
       </c>
       <c r="Y8" s="21">
         <v>5.51</v>
       </c>
       <c r="Z8" s="21">
         <v>5.3</v>
       </c>
       <c r="AA8" s="20">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="20">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="AC8" s="20">
+        <v>3.67</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="21">
         <v>10.42</v>
       </c>
       <c r="O9" s="20">
         <v>6.88</v>
       </c>
       <c r="P9" s="20">
         <v>5.75</v>
       </c>
       <c r="Q9" s="20">
         <v>5.88</v>
       </c>
       <c r="R9" s="21">
         <v>6.86</v>
       </c>
       <c r="S9" s="21">
         <v>6.05</v>
       </c>
       <c r="T9" s="21">
         <v>5.03</v>
       </c>
       <c r="U9" s="21">
         <v>4.34</v>
       </c>
       <c r="V9" s="21">
         <v>4.1900000000000004</v>
       </c>
       <c r="W9" s="21">
         <v>4.71</v>
       </c>
       <c r="X9" s="21">
         <v>5.19</v>
       </c>
       <c r="Y9" s="21">
         <v>5.33</v>
       </c>
       <c r="Z9" s="21" t="s">
         <v>33</v>
       </c>
       <c r="AA9" s="20">
         <v>4.92</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="20">
+        <v>5.68</v>
+      </c>
+      <c r="AC9" s="20">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="21">
         <v>9.09</v>
       </c>
       <c r="O10" s="20">
         <v>7.19</v>
       </c>
       <c r="P10" s="20">
         <v>6.05</v>
       </c>
       <c r="Q10" s="20">
         <v>5.03</v>
       </c>
       <c r="R10" s="21">
         <v>3.9</v>
       </c>
       <c r="S10" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="T10" s="21">
         <v>4.67</v>
       </c>
       <c r="U10" s="21">
         <v>5.44</v>
       </c>
       <c r="V10" s="21">
         <v>5.43</v>
       </c>
       <c r="W10" s="21">
         <v>5.16</v>
       </c>
       <c r="X10" s="21">
         <v>5.51</v>
       </c>
       <c r="Y10" s="21">
         <v>5.49</v>
       </c>
       <c r="Z10" s="21">
         <v>11.27</v>
       </c>
       <c r="AA10" s="20">
         <v>7.65</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="20">
+        <v>6.19</v>
+      </c>
+      <c r="AC10" s="20">
+        <v>9.4700000000000006</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="37" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="21">
         <v>8.73</v>
       </c>
       <c r="O11" s="20">
         <v>5.03</v>
       </c>
       <c r="P11" s="20">
         <v>5.72</v>
       </c>
       <c r="Q11" s="20">
         <v>5.54</v>
       </c>
       <c r="R11" s="21">
         <v>5.39</v>
       </c>
       <c r="S11" s="21">
         <v>4.96</v>
       </c>
       <c r="T11" s="21">
         <v>4.66</v>
       </c>
       <c r="U11" s="21">
         <v>4.67</v>
       </c>
       <c r="V11" s="21">
         <v>5.17</v>
       </c>
       <c r="W11" s="21">
         <v>5.26</v>
       </c>
       <c r="X11" s="21">
         <v>5.7</v>
       </c>
       <c r="Y11" s="21">
         <v>5.5</v>
       </c>
       <c r="Z11" s="21">
         <v>3.4</v>
       </c>
       <c r="AA11" s="20">
         <v>2.88</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="20">
+        <v>5.59</v>
+      </c>
+      <c r="AC11" s="20">
+        <v>6.01</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="38"/>
       <c r="C12" s="38"/>
       <c r="D12" s="38"/>
       <c r="E12" s="38"/>
       <c r="F12" s="38"/>
       <c r="G12" s="38"/>
       <c r="H12" s="38"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="22">
         <v>5.81</v>
       </c>
       <c r="O12" s="22">
         <v>7.65</v>
       </c>
       <c r="P12" s="22">
         <v>7.07</v>
       </c>
       <c r="Q12" s="20">
@@ -3013,64 +3191,70 @@
       </c>
       <c r="T12" s="22">
         <v>4.7699999999999996</v>
       </c>
       <c r="U12" s="22">
         <v>5.12</v>
       </c>
       <c r="V12" s="22">
         <v>4.43</v>
       </c>
       <c r="W12" s="22">
         <v>5.54</v>
       </c>
       <c r="X12" s="22">
         <v>5.47</v>
       </c>
       <c r="Y12" s="22">
         <v>5.67</v>
       </c>
       <c r="Z12" s="22" t="s">
         <v>33</v>
       </c>
       <c r="AA12" s="22" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="22">
+        <v>1.29</v>
+      </c>
+      <c r="AC12" s="22">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="32" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
-    <mergeCell ref="A3:AA3"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>