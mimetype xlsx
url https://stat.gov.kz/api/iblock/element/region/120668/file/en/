--- v1 (2026-06-29)
+++ v2 (2026-07-21)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="797"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="797" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId3"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="37">
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -793,142 +793,144 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC13"/>
+  <dimension ref="A3:AD13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:V55"/>
-      <selection pane="bottomLeft" activeCell="Q27" sqref="Q27"/>
+      <selection pane="bottomLeft" activeCell="AA25" sqref="AA25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" s="46" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
       <c r="AB3" s="46"/>
       <c r="AC3" s="46"/>
-    </row>
-    <row r="4" spans="1:29" s="9" customFormat="1">
+      <c r="AD3" s="46"/>
+    </row>
+    <row r="4" spans="1:30" s="9" customFormat="1">
       <c r="L4" s="10"/>
-      <c r="AC4" s="26" t="s">
+      <c r="AD4" s="26" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:30">
       <c r="A5" s="40"/>
       <c r="B5" s="42">
         <v>2022</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="19"/>
       <c r="N5" s="44">
         <v>2025</v>
       </c>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
       <c r="Z5" s="44">
         <v>2026</v>
       </c>
       <c r="AA5" s="45"/>
       <c r="AB5" s="45"/>
       <c r="AC5" s="45"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5" s="45"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" s="41"/>
       <c r="B6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>9</v>
       </c>
@@ -970,52 +972,55 @@
       </c>
       <c r="V6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="13" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="11" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6" s="11" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="15">
         <v>484</v>
       </c>
       <c r="C7" s="15">
         <v>449</v>
       </c>
       <c r="D7" s="15">
         <v>418</v>
       </c>
       <c r="E7" s="15">
         <v>390</v>
       </c>
       <c r="F7" s="15">
         <v>412</v>
       </c>
       <c r="G7" s="15">
         <v>435</v>
       </c>
       <c r="H7" s="16">
         <v>492</v>
       </c>
       <c r="I7" s="15">
@@ -1059,52 +1064,55 @@
       </c>
       <c r="V7" s="5">
         <v>419</v>
       </c>
       <c r="W7" s="5">
         <v>459</v>
       </c>
       <c r="X7" s="5">
         <v>470</v>
       </c>
       <c r="Y7" s="5">
         <v>489</v>
       </c>
       <c r="Z7" s="36">
         <v>371</v>
       </c>
       <c r="AA7" s="5">
         <v>370</v>
       </c>
       <c r="AB7" s="3">
         <v>401</v>
       </c>
       <c r="AC7" s="3">
         <v>433</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="5">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>101</v>
       </c>
       <c r="O8" s="3">
         <v>90</v>
       </c>
       <c r="P8" s="3">
         <v>84</v>
       </c>
       <c r="Q8" s="3">
@@ -1124,52 +1132,55 @@
       </c>
       <c r="V8" s="5">
         <v>106</v>
       </c>
       <c r="W8" s="5">
         <v>101</v>
       </c>
       <c r="X8" s="5">
         <v>98</v>
       </c>
       <c r="Y8" s="5">
         <v>114</v>
       </c>
       <c r="Z8" s="5">
         <v>81</v>
       </c>
       <c r="AA8" s="5">
         <v>72</v>
       </c>
       <c r="AB8" s="3">
         <v>79</v>
       </c>
       <c r="AC8" s="3">
         <v>110</v>
       </c>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8" s="5">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>67</v>
       </c>
       <c r="O9" s="3">
         <v>74</v>
       </c>
       <c r="P9" s="3">
         <v>70</v>
       </c>
       <c r="Q9" s="3">
@@ -1189,52 +1200,55 @@
       </c>
       <c r="V9" s="5">
         <v>79</v>
       </c>
       <c r="W9" s="5">
         <v>101</v>
       </c>
       <c r="X9" s="5">
         <v>98</v>
       </c>
       <c r="Y9" s="5">
         <v>113</v>
       </c>
       <c r="Z9" s="5">
         <v>89</v>
       </c>
       <c r="AA9" s="5">
         <v>93</v>
       </c>
       <c r="AB9" s="3">
         <v>95</v>
       </c>
       <c r="AC9" s="3">
         <v>93</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="5">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="5">
         <v>95</v>
       </c>
       <c r="O10" s="3">
         <v>66</v>
       </c>
       <c r="P10" s="3">
         <v>82</v>
       </c>
       <c r="Q10" s="3">
@@ -1254,52 +1268,55 @@
       </c>
       <c r="V10" s="5">
         <v>88</v>
       </c>
       <c r="W10" s="5">
         <v>100</v>
       </c>
       <c r="X10" s="5">
         <v>87</v>
       </c>
       <c r="Y10" s="5">
         <v>102</v>
       </c>
       <c r="Z10" s="5">
         <v>70</v>
       </c>
       <c r="AA10" s="5">
         <v>70</v>
       </c>
       <c r="AB10" s="3">
         <v>70</v>
       </c>
       <c r="AC10" s="3">
         <v>72</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="5">
         <v>65</v>
       </c>
       <c r="O11" s="3">
         <v>50</v>
       </c>
       <c r="P11" s="3">
         <v>57</v>
       </c>
       <c r="Q11" s="3">
@@ -1319,52 +1336,55 @@
       </c>
       <c r="V11" s="5">
         <v>73</v>
       </c>
       <c r="W11" s="5">
         <v>73</v>
       </c>
       <c r="X11" s="5">
         <v>75</v>
       </c>
       <c r="Y11" s="5">
         <v>73</v>
       </c>
       <c r="Z11" s="5">
         <v>55</v>
       </c>
       <c r="AA11" s="5">
         <v>72</v>
       </c>
       <c r="AB11" s="3">
         <v>61</v>
       </c>
       <c r="AC11" s="3">
         <v>75</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="5">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="6">
         <v>80</v>
       </c>
       <c r="O12" s="6">
         <v>81</v>
       </c>
       <c r="P12" s="6">
         <v>60</v>
       </c>
       <c r="Q12" s="3">
@@ -1384,170 +1404,175 @@
       </c>
       <c r="V12" s="6">
         <v>73</v>
       </c>
       <c r="W12" s="6">
         <v>84</v>
       </c>
       <c r="X12" s="6">
         <v>112</v>
       </c>
       <c r="Y12" s="6">
         <v>87</v>
       </c>
       <c r="Z12" s="6">
         <v>76</v>
       </c>
       <c r="AA12" s="6">
         <v>63</v>
       </c>
       <c r="AB12" s="6">
         <v>96</v>
       </c>
       <c r="AC12" s="6">
         <v>83</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="6">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="18" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="A3:AD3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC13"/>
+  <dimension ref="A3:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="Y6" sqref="Y6"/>
+      <selection pane="bottomLeft" activeCell="AC21" sqref="AC21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="7" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="8" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
       <c r="AB3" s="46"/>
       <c r="AC3" s="46"/>
-    </row>
-    <row r="4" spans="1:29" s="9" customFormat="1" ht="17.25" customHeight="1">
+      <c r="AD3" s="46"/>
+    </row>
+    <row r="4" spans="1:30" s="9" customFormat="1" ht="17.25" customHeight="1">
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="E4" s="23"/>
       <c r="L4" s="24"/>
       <c r="M4" s="25"/>
-      <c r="AC4" s="26" t="s">
+      <c r="AD4" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:30">
       <c r="A5" s="40"/>
       <c r="B5" s="42">
         <v>2022</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="19"/>
       <c r="N5" s="44">
         <v>2025</v>
       </c>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
       <c r="Z5" s="44">
         <v>2026</v>
       </c>
       <c r="AA5" s="45"/>
       <c r="AB5" s="45"/>
       <c r="AC5" s="45"/>
-    </row>
-    <row r="6" spans="1:29" ht="29.25" customHeight="1">
+      <c r="AD5" s="45"/>
+    </row>
+    <row r="6" spans="1:30" ht="29.25" customHeight="1">
       <c r="A6" s="41"/>
       <c r="B6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>17</v>
       </c>
@@ -1589,52 +1614,55 @@
       </c>
       <c r="V6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="W6" s="13" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AB6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="AC6" s="11" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="28">
         <v>4.8499999999999996</v>
       </c>
       <c r="C7" s="28">
         <v>4.9000000000000004</v>
       </c>
       <c r="D7" s="28">
         <v>4.66</v>
       </c>
       <c r="E7" s="28">
         <v>4.5</v>
       </c>
       <c r="F7" s="28">
         <v>4.42</v>
       </c>
       <c r="G7" s="28">
         <v>4.4400000000000004</v>
       </c>
       <c r="H7" s="28">
         <v>4.51</v>
       </c>
       <c r="I7" s="28">
@@ -1678,52 +1706,55 @@
       </c>
       <c r="V7" s="21">
         <v>4.01</v>
       </c>
       <c r="W7" s="21">
         <v>4.03</v>
       </c>
       <c r="X7" s="21">
         <v>4.07</v>
       </c>
       <c r="Y7" s="21">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z7" s="21">
         <v>3.31</v>
       </c>
       <c r="AA7" s="21">
         <v>3.49</v>
       </c>
       <c r="AB7" s="20">
         <v>3.53</v>
       </c>
       <c r="AC7" s="20">
         <v>3.65</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="21">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="21">
         <v>4.93</v>
       </c>
       <c r="O8" s="20">
         <v>4.8899999999999997</v>
       </c>
       <c r="P8" s="21">
         <v>4.62</v>
       </c>
       <c r="Q8" s="20">
@@ -1743,52 +1774,55 @@
       </c>
       <c r="V8" s="21">
         <v>5</v>
       </c>
       <c r="W8" s="21">
         <v>4.99</v>
       </c>
       <c r="X8" s="21">
         <v>4.9800000000000004</v>
       </c>
       <c r="Y8" s="21">
         <v>5.03</v>
       </c>
       <c r="Z8" s="21">
         <v>3.62</v>
       </c>
       <c r="AA8" s="21">
         <v>3.6</v>
       </c>
       <c r="AB8" s="20">
         <v>3.58</v>
       </c>
       <c r="AC8" s="20">
         <v>3.96</v>
       </c>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8" s="21">
+        <v>3.89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="21">
         <v>2.94</v>
       </c>
       <c r="O9" s="20">
         <v>3.25</v>
       </c>
       <c r="P9" s="21">
         <v>3.19</v>
       </c>
       <c r="Q9" s="20">
@@ -1808,52 +1842,55 @@
       </c>
       <c r="V9" s="21">
         <v>3.88</v>
       </c>
       <c r="W9" s="21">
         <v>3.94</v>
       </c>
       <c r="X9" s="21">
         <v>3.98</v>
       </c>
       <c r="Y9" s="21">
         <v>4.07</v>
       </c>
       <c r="Z9" s="21">
         <v>3.97</v>
       </c>
       <c r="AA9" s="21">
         <v>4.2699999999999996</v>
       </c>
       <c r="AB9" s="20">
         <v>4.26</v>
       </c>
       <c r="AC9" s="20">
         <v>4.2699999999999996</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="21">
+        <v>4.09</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="21">
         <v>5.37</v>
       </c>
       <c r="O10" s="20">
         <v>4.7699999999999996</v>
       </c>
       <c r="P10" s="21">
         <v>4.7300000000000004</v>
       </c>
       <c r="Q10" s="20">
@@ -1873,52 +1910,55 @@
       </c>
       <c r="V10" s="21">
         <v>5.19</v>
       </c>
       <c r="W10" s="21">
         <v>5.24</v>
       </c>
       <c r="X10" s="21">
         <v>5.22</v>
       </c>
       <c r="Y10" s="21">
         <v>5.27</v>
       </c>
       <c r="Z10" s="21">
         <v>3.96</v>
       </c>
       <c r="AA10" s="21">
         <v>4.16</v>
       </c>
       <c r="AB10" s="20">
         <v>4.09</v>
       </c>
       <c r="AC10" s="20">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="21">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="21">
         <v>2.4300000000000002</v>
       </c>
       <c r="O11" s="20">
         <v>2.2599999999999998</v>
       </c>
       <c r="P11" s="21">
         <v>2.2200000000000002</v>
       </c>
       <c r="Q11" s="20">
@@ -1938,52 +1978,55 @@
       </c>
       <c r="V11" s="21">
         <v>2.63</v>
       </c>
       <c r="W11" s="21">
         <v>2.64</v>
       </c>
       <c r="X11" s="21">
         <v>2.67</v>
       </c>
       <c r="Y11" s="21">
         <v>2.67</v>
       </c>
       <c r="Z11" s="21">
         <v>1.92</v>
       </c>
       <c r="AA11" s="21">
         <v>2.33</v>
       </c>
       <c r="AB11" s="20">
         <v>2.2599999999999998</v>
       </c>
       <c r="AC11" s="20">
         <v>2.37</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="21">
+        <v>2.48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="22">
         <v>4.04</v>
       </c>
       <c r="O12" s="22">
         <v>4.2699999999999996</v>
       </c>
       <c r="P12" s="22">
         <v>3.84</v>
       </c>
       <c r="Q12" s="20">
@@ -2003,163 +2046,168 @@
       </c>
       <c r="V12" s="22">
         <v>4.08</v>
       </c>
       <c r="W12" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="X12" s="22">
         <v>4.25</v>
       </c>
       <c r="Y12" s="22">
         <v>4.26</v>
       </c>
       <c r="Z12" s="22">
         <v>3.85</v>
       </c>
       <c r="AA12" s="22">
         <v>3.7</v>
       </c>
       <c r="AB12" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="AC12" s="22">
         <v>4.16</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="22">
+        <v>4.05</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="18" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="A3:AD3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC13"/>
+  <dimension ref="A3:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U19" sqref="U19"/>
+      <selection activeCell="U22" sqref="U22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
       <c r="AB3" s="46"/>
       <c r="AC3" s="46"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3" s="46"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
-      <c r="AC4" s="26" t="s">
+      <c r="AD4" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:30">
       <c r="A5" s="40"/>
       <c r="B5" s="42">
         <v>2022</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="19"/>
       <c r="N5" s="44">
         <v>2025</v>
       </c>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
       <c r="Z5" s="44">
         <v>2026</v>
       </c>
       <c r="AA5" s="45"/>
       <c r="AB5" s="45"/>
       <c r="AC5" s="45"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5" s="45"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" s="41"/>
       <c r="B6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>9</v>
       </c>
@@ -2201,52 +2249,55 @@
       </c>
       <c r="V6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="13" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="11" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6" s="13" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="15">
         <v>26</v>
       </c>
       <c r="C7" s="15">
         <v>24</v>
       </c>
       <c r="D7" s="15">
         <v>33</v>
       </c>
       <c r="E7" s="15">
         <v>26</v>
       </c>
       <c r="F7" s="15">
         <v>30</v>
       </c>
       <c r="G7" s="15">
         <v>24</v>
       </c>
       <c r="H7" s="15">
         <v>31</v>
       </c>
       <c r="I7" s="15">
@@ -2290,52 +2341,55 @@
       </c>
       <c r="V7" s="5">
         <v>12</v>
       </c>
       <c r="W7" s="5">
         <v>16</v>
       </c>
       <c r="X7" s="5">
         <v>17</v>
       </c>
       <c r="Y7" s="5">
         <v>13</v>
       </c>
       <c r="Z7" s="36">
         <v>10</v>
       </c>
       <c r="AA7" s="5">
         <v>6</v>
       </c>
       <c r="AB7" s="3">
         <v>14</v>
       </c>
       <c r="AC7" s="3">
         <v>13</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="3">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>7</v>
       </c>
       <c r="O8" s="5">
         <v>2</v>
       </c>
       <c r="P8" s="5">
         <v>2</v>
       </c>
       <c r="Q8" s="3">
@@ -2355,52 +2409,55 @@
       </c>
       <c r="V8" s="5">
         <v>3</v>
       </c>
       <c r="W8" s="5">
         <v>4</v>
       </c>
       <c r="X8" s="5">
         <v>4</v>
       </c>
       <c r="Y8" s="5">
         <v>5</v>
       </c>
       <c r="Z8" s="5">
         <v>4</v>
       </c>
       <c r="AA8" s="5">
         <v>1</v>
       </c>
       <c r="AB8" s="3">
         <v>4</v>
       </c>
       <c r="AC8" s="3">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8" s="3">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>3</v>
       </c>
       <c r="O9" s="5">
         <v>1</v>
       </c>
       <c r="P9" s="5">
         <v>1</v>
       </c>
       <c r="Q9" s="3">
@@ -2420,52 +2477,55 @@
       </c>
       <c r="V9" s="5">
         <v>1</v>
       </c>
       <c r="W9" s="5">
         <v>3</v>
       </c>
       <c r="X9" s="5">
         <v>3</v>
       </c>
       <c r="Y9" s="5">
         <v>2</v>
       </c>
       <c r="Z9" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AA9" s="5">
         <v>3</v>
       </c>
       <c r="AB9" s="3">
         <v>2</v>
       </c>
       <c r="AC9" s="3">
         <v>1</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="5">
         <v>3</v>
       </c>
       <c r="O10" s="5">
         <v>2</v>
       </c>
       <c r="P10" s="5">
         <v>1</v>
       </c>
       <c r="Q10" s="3">
@@ -2485,52 +2545,55 @@
       </c>
       <c r="V10" s="5">
         <v>2</v>
       </c>
       <c r="W10" s="5">
         <v>1</v>
       </c>
       <c r="X10" s="5">
         <v>3</v>
       </c>
       <c r="Y10" s="5">
         <v>2</v>
       </c>
       <c r="Z10" s="5">
         <v>4</v>
       </c>
       <c r="AA10" s="5">
         <v>1</v>
       </c>
       <c r="AB10" s="3">
         <v>1</v>
       </c>
       <c r="AC10" s="3">
         <v>6</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="5">
         <v>5</v>
       </c>
       <c r="O11" s="5">
         <v>1</v>
       </c>
       <c r="P11" s="5">
         <v>4</v>
       </c>
       <c r="Q11" s="3">
@@ -2550,52 +2613,55 @@
       </c>
       <c r="V11" s="5">
         <v>6</v>
       </c>
       <c r="W11" s="5">
         <v>4</v>
       </c>
       <c r="X11" s="5">
         <v>6</v>
       </c>
       <c r="Y11" s="5">
         <v>2</v>
       </c>
       <c r="Z11" s="5">
         <v>2</v>
       </c>
       <c r="AA11" s="5">
         <v>1</v>
       </c>
       <c r="AB11" s="3">
         <v>6</v>
       </c>
       <c r="AC11" s="3">
         <v>4</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="6">
         <v>1</v>
       </c>
       <c r="O12" s="6">
         <v>2</v>
       </c>
       <c r="P12" s="6">
         <v>1</v>
       </c>
       <c r="Q12" s="3">
@@ -2615,181 +2681,186 @@
       </c>
       <c r="V12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="W12" s="6">
         <v>4</v>
       </c>
       <c r="X12" s="6">
         <v>1</v>
       </c>
       <c r="Y12" s="6">
         <v>2</v>
       </c>
       <c r="Z12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AA12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AB12" s="6">
         <v>1</v>
       </c>
       <c r="AC12" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="Q13" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="A3:AD3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AC13"/>
+  <dimension ref="A3:AD13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="R28" sqref="R28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="T22" sqref="T22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="7" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
       <c r="AB3" s="46"/>
       <c r="AC3" s="46"/>
-    </row>
-    <row r="4" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD3" s="46"/>
+    </row>
+    <row r="4" spans="1:30" ht="15.75" customHeight="1">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="E4" s="4"/>
       <c r="L4" s="24"/>
       <c r="M4" s="30"/>
-      <c r="AC4" s="26" t="s">
+      <c r="AD4" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:30">
       <c r="A5" s="40"/>
       <c r="B5" s="42">
         <v>2022</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="34"/>
       <c r="N5" s="44">
         <v>2025</v>
       </c>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
       <c r="Z5" s="44">
         <v>2026</v>
       </c>
       <c r="AA5" s="45"/>
       <c r="AB5" s="45"/>
       <c r="AC5" s="45"/>
-    </row>
-    <row r="6" spans="1:29" ht="27.75" customHeight="1">
+      <c r="AD5" s="45"/>
+    </row>
+    <row r="6" spans="1:30" ht="27.75" customHeight="1">
       <c r="A6" s="41"/>
       <c r="B6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>17</v>
       </c>
@@ -2831,52 +2902,55 @@
       </c>
       <c r="V6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="W6" s="13" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AB6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="AC6" s="11" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="35">
         <v>10.54</v>
       </c>
       <c r="C7" s="35">
         <v>10.37</v>
       </c>
       <c r="D7" s="35">
         <v>11.65</v>
       </c>
       <c r="E7" s="35">
         <v>11.46</v>
       </c>
       <c r="F7" s="35">
         <v>11.66</v>
       </c>
       <c r="G7" s="35">
         <v>11.06</v>
       </c>
       <c r="H7" s="35">
         <v>11.08</v>
       </c>
       <c r="I7" s="35">
@@ -2920,52 +2994,55 @@
       </c>
       <c r="V7" s="21">
         <v>5.08</v>
       </c>
       <c r="W7" s="21">
         <v>5.24</v>
       </c>
       <c r="X7" s="21">
         <v>5.48</v>
       </c>
       <c r="Y7" s="21">
         <v>5.5</v>
       </c>
       <c r="Z7" s="21">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA7" s="20">
         <v>3.82</v>
       </c>
       <c r="AB7" s="20">
         <v>4.7699999999999996</v>
       </c>
       <c r="AC7" s="20">
         <v>5.14</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="33">
+        <v>5.65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="N8" s="21">
         <v>11.24</v>
       </c>
       <c r="O8" s="20">
         <v>6.65</v>
       </c>
       <c r="P8" s="20">
         <v>5.52</v>
       </c>
       <c r="Q8" s="20">
         <v>5.17</v>
       </c>
       <c r="R8" s="21">
         <v>4.99</v>
       </c>
       <c r="S8" s="21">
         <v>6.1</v>
       </c>
       <c r="T8" s="21">
         <v>5.94</v>
       </c>
       <c r="U8" s="21">
@@ -2973,52 +3050,55 @@
       </c>
       <c r="V8" s="21">
         <v>5.44</v>
       </c>
       <c r="W8" s="21">
         <v>5.38</v>
       </c>
       <c r="X8" s="21">
         <v>5.41</v>
       </c>
       <c r="Y8" s="21">
         <v>5.51</v>
       </c>
       <c r="Z8" s="21">
         <v>5.3</v>
       </c>
       <c r="AA8" s="20">
         <v>3.66</v>
       </c>
       <c r="AB8" s="20">
         <v>4.3899999999999997</v>
       </c>
       <c r="AC8" s="20">
         <v>3.67</v>
       </c>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8" s="21">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="21">
         <v>10.42</v>
       </c>
       <c r="O9" s="20">
         <v>6.88</v>
       </c>
       <c r="P9" s="20">
         <v>5.75</v>
       </c>
       <c r="Q9" s="20">
         <v>5.88</v>
       </c>
       <c r="R9" s="21">
         <v>6.86</v>
       </c>
       <c r="S9" s="21">
         <v>6.05</v>
       </c>
       <c r="T9" s="21">
         <v>5.03</v>
       </c>
       <c r="U9" s="21">
@@ -3026,52 +3106,55 @@
       </c>
       <c r="V9" s="21">
         <v>4.1900000000000004</v>
       </c>
       <c r="W9" s="21">
         <v>4.71</v>
       </c>
       <c r="X9" s="21">
         <v>5.19</v>
       </c>
       <c r="Y9" s="21">
         <v>5.33</v>
       </c>
       <c r="Z9" s="21" t="s">
         <v>33</v>
       </c>
       <c r="AA9" s="20">
         <v>4.92</v>
       </c>
       <c r="AB9" s="20">
         <v>5.68</v>
       </c>
       <c r="AC9" s="20">
         <v>5.18</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="21">
+        <v>6.99</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="21">
         <v>9.09</v>
       </c>
       <c r="O10" s="20">
         <v>7.19</v>
       </c>
       <c r="P10" s="20">
         <v>6.05</v>
       </c>
       <c r="Q10" s="20">
         <v>5.03</v>
       </c>
       <c r="R10" s="21">
         <v>3.9</v>
       </c>
       <c r="S10" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="T10" s="21">
         <v>4.67</v>
       </c>
       <c r="U10" s="21">
@@ -3079,52 +3162,55 @@
       </c>
       <c r="V10" s="21">
         <v>5.43</v>
       </c>
       <c r="W10" s="21">
         <v>5.16</v>
       </c>
       <c r="X10" s="21">
         <v>5.51</v>
       </c>
       <c r="Y10" s="21">
         <v>5.49</v>
       </c>
       <c r="Z10" s="21">
         <v>11.27</v>
       </c>
       <c r="AA10" s="20">
         <v>7.65</v>
       </c>
       <c r="AB10" s="20">
         <v>6.19</v>
       </c>
       <c r="AC10" s="20">
         <v>9.4700000000000006</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="21">
+        <v>8.44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="37" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="21">
         <v>8.73</v>
       </c>
       <c r="O11" s="20">
         <v>5.03</v>
       </c>
       <c r="P11" s="20">
         <v>5.72</v>
       </c>
       <c r="Q11" s="20">
         <v>5.54</v>
       </c>
       <c r="R11" s="21">
         <v>5.39</v>
       </c>
       <c r="S11" s="21">
         <v>4.96</v>
       </c>
       <c r="T11" s="21">
         <v>4.66</v>
       </c>
       <c r="U11" s="21">
@@ -3132,52 +3218,55 @@
       </c>
       <c r="V11" s="21">
         <v>5.17</v>
       </c>
       <c r="W11" s="21">
         <v>5.26</v>
       </c>
       <c r="X11" s="21">
         <v>5.7</v>
       </c>
       <c r="Y11" s="21">
         <v>5.5</v>
       </c>
       <c r="Z11" s="21">
         <v>3.4</v>
       </c>
       <c r="AA11" s="20">
         <v>2.88</v>
       </c>
       <c r="AB11" s="20">
         <v>5.59</v>
       </c>
       <c r="AC11" s="20">
         <v>6.01</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="21">
+        <v>5.95</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="38"/>
       <c r="C12" s="38"/>
       <c r="D12" s="38"/>
       <c r="E12" s="38"/>
       <c r="F12" s="38"/>
       <c r="G12" s="38"/>
       <c r="H12" s="38"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="22">
         <v>5.81</v>
       </c>
       <c r="O12" s="22">
         <v>7.65</v>
       </c>
       <c r="P12" s="22">
         <v>7.07</v>
       </c>
       <c r="Q12" s="20">
@@ -3197,64 +3286,67 @@
       </c>
       <c r="V12" s="22">
         <v>4.43</v>
       </c>
       <c r="W12" s="22">
         <v>5.54</v>
       </c>
       <c r="X12" s="22">
         <v>5.47</v>
       </c>
       <c r="Y12" s="22">
         <v>5.67</v>
       </c>
       <c r="Z12" s="22" t="s">
         <v>33</v>
       </c>
       <c r="AA12" s="22" t="s">
         <v>33</v>
       </c>
       <c r="AB12" s="22">
         <v>1.29</v>
       </c>
       <c r="AC12" s="22">
         <v>1.92</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="22">
+        <v>1.58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="32" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="Z5:AD5"/>
+    <mergeCell ref="A3:AD3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>