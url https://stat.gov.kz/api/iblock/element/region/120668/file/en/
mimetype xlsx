--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="797" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="797"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId3"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="37">
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -793,144 +793,146 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD13"/>
+  <dimension ref="A3:AE13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:V55"/>
-      <selection pane="bottomLeft" activeCell="AA25" sqref="AA25"/>
+      <selection pane="bottomLeft" activeCell="N34" sqref="N34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" s="46" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
       <c r="AB3" s="46"/>
       <c r="AC3" s="46"/>
       <c r="AD3" s="46"/>
-    </row>
-    <row r="4" spans="1:30" s="9" customFormat="1">
+      <c r="AE3" s="46"/>
+    </row>
+    <row r="4" spans="1:31" s="9" customFormat="1">
       <c r="L4" s="10"/>
-      <c r="AD4" s="26" t="s">
+      <c r="AE4" s="26" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" s="40"/>
       <c r="B5" s="42">
         <v>2022</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="19"/>
       <c r="N5" s="44">
         <v>2025</v>
       </c>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
       <c r="Z5" s="44">
         <v>2026</v>
       </c>
       <c r="AA5" s="45"/>
       <c r="AB5" s="45"/>
       <c r="AC5" s="45"/>
       <c r="AD5" s="45"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5" s="45"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" s="41"/>
       <c r="B6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>9</v>
       </c>
@@ -975,52 +977,55 @@
       </c>
       <c r="W6" s="13" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="AD6" s="11" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="15">
         <v>484</v>
       </c>
       <c r="C7" s="15">
         <v>449</v>
       </c>
       <c r="D7" s="15">
         <v>418</v>
       </c>
       <c r="E7" s="15">
         <v>390</v>
       </c>
       <c r="F7" s="15">
         <v>412</v>
       </c>
       <c r="G7" s="15">
         <v>435</v>
       </c>
       <c r="H7" s="16">
         <v>492</v>
       </c>
       <c r="I7" s="15">
@@ -1067,52 +1072,55 @@
       </c>
       <c r="W7" s="5">
         <v>459</v>
       </c>
       <c r="X7" s="5">
         <v>470</v>
       </c>
       <c r="Y7" s="5">
         <v>489</v>
       </c>
       <c r="Z7" s="36">
         <v>371</v>
       </c>
       <c r="AA7" s="5">
         <v>370</v>
       </c>
       <c r="AB7" s="3">
         <v>401</v>
       </c>
       <c r="AC7" s="3">
         <v>433</v>
       </c>
       <c r="AD7" s="5">
         <v>399</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7" s="5">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>101</v>
       </c>
       <c r="O8" s="3">
         <v>90</v>
       </c>
       <c r="P8" s="3">
         <v>84</v>
       </c>
       <c r="Q8" s="3">
@@ -1135,52 +1143,55 @@
       </c>
       <c r="W8" s="5">
         <v>101</v>
       </c>
       <c r="X8" s="5">
         <v>98</v>
       </c>
       <c r="Y8" s="5">
         <v>114</v>
       </c>
       <c r="Z8" s="5">
         <v>81</v>
       </c>
       <c r="AA8" s="5">
         <v>72</v>
       </c>
       <c r="AB8" s="3">
         <v>79</v>
       </c>
       <c r="AC8" s="3">
         <v>110</v>
       </c>
       <c r="AD8" s="5">
         <v>81</v>
       </c>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8" s="5">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>67</v>
       </c>
       <c r="O9" s="3">
         <v>74</v>
       </c>
       <c r="P9" s="3">
         <v>70</v>
       </c>
       <c r="Q9" s="3">
@@ -1203,52 +1214,55 @@
       </c>
       <c r="W9" s="5">
         <v>101</v>
       </c>
       <c r="X9" s="5">
         <v>98</v>
       </c>
       <c r="Y9" s="5">
         <v>113</v>
       </c>
       <c r="Z9" s="5">
         <v>89</v>
       </c>
       <c r="AA9" s="5">
         <v>93</v>
       </c>
       <c r="AB9" s="3">
         <v>95</v>
       </c>
       <c r="AC9" s="3">
         <v>93</v>
       </c>
       <c r="AD9" s="5">
         <v>76</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9" s="5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="5">
         <v>95</v>
       </c>
       <c r="O10" s="3">
         <v>66</v>
       </c>
       <c r="P10" s="3">
         <v>82</v>
       </c>
       <c r="Q10" s="3">
@@ -1271,52 +1285,55 @@
       </c>
       <c r="W10" s="5">
         <v>100</v>
       </c>
       <c r="X10" s="5">
         <v>87</v>
       </c>
       <c r="Y10" s="5">
         <v>102</v>
       </c>
       <c r="Z10" s="5">
         <v>70</v>
       </c>
       <c r="AA10" s="5">
         <v>70</v>
       </c>
       <c r="AB10" s="3">
         <v>70</v>
       </c>
       <c r="AC10" s="3">
         <v>72</v>
       </c>
       <c r="AD10" s="5">
         <v>88</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10" s="5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="5">
         <v>65</v>
       </c>
       <c r="O11" s="3">
         <v>50</v>
       </c>
       <c r="P11" s="3">
         <v>57</v>
       </c>
       <c r="Q11" s="3">
@@ -1339,52 +1356,55 @@
       </c>
       <c r="W11" s="5">
         <v>73</v>
       </c>
       <c r="X11" s="5">
         <v>75</v>
       </c>
       <c r="Y11" s="5">
         <v>73</v>
       </c>
       <c r="Z11" s="5">
         <v>55</v>
       </c>
       <c r="AA11" s="5">
         <v>72</v>
       </c>
       <c r="AB11" s="3">
         <v>61</v>
       </c>
       <c r="AC11" s="3">
         <v>75</v>
       </c>
       <c r="AD11" s="5">
         <v>83</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11" s="5">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="6">
         <v>80</v>
       </c>
       <c r="O12" s="6">
         <v>81</v>
       </c>
       <c r="P12" s="6">
         <v>60</v>
       </c>
       <c r="Q12" s="3">
@@ -1407,172 +1427,177 @@
       </c>
       <c r="W12" s="6">
         <v>84</v>
       </c>
       <c r="X12" s="6">
         <v>112</v>
       </c>
       <c r="Y12" s="6">
         <v>87</v>
       </c>
       <c r="Z12" s="6">
         <v>76</v>
       </c>
       <c r="AA12" s="6">
         <v>63</v>
       </c>
       <c r="AB12" s="6">
         <v>96</v>
       </c>
       <c r="AC12" s="6">
         <v>83</v>
       </c>
       <c r="AD12" s="6">
         <v>71</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12" s="6">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="18" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD13"/>
+  <dimension ref="A3:AE13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="AC21" sqref="AC21"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:AE3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="7" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="8" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
       <c r="AB3" s="46"/>
       <c r="AC3" s="46"/>
       <c r="AD3" s="46"/>
-    </row>
-    <row r="4" spans="1:30" s="9" customFormat="1" ht="17.25" customHeight="1">
+      <c r="AE3" s="46"/>
+    </row>
+    <row r="4" spans="1:31" s="9" customFormat="1" ht="17.25" customHeight="1">
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="E4" s="23"/>
       <c r="L4" s="24"/>
       <c r="M4" s="25"/>
-      <c r="AD4" s="26" t="s">
+      <c r="AE4" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" s="40"/>
       <c r="B5" s="42">
         <v>2022</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="19"/>
       <c r="N5" s="44">
         <v>2025</v>
       </c>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
       <c r="Z5" s="44">
         <v>2026</v>
       </c>
       <c r="AA5" s="45"/>
       <c r="AB5" s="45"/>
       <c r="AC5" s="45"/>
       <c r="AD5" s="45"/>
-    </row>
-    <row r="6" spans="1:30" ht="29.25" customHeight="1">
+      <c r="AE5" s="45"/>
+    </row>
+    <row r="6" spans="1:31" ht="29.25" customHeight="1">
       <c r="A6" s="41"/>
       <c r="B6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>17</v>
       </c>
@@ -1617,52 +1642,55 @@
       </c>
       <c r="W6" s="13" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AB6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="AC6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="AD6" s="13" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6" s="13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="28">
         <v>4.8499999999999996</v>
       </c>
       <c r="C7" s="28">
         <v>4.9000000000000004</v>
       </c>
       <c r="D7" s="28">
         <v>4.66</v>
       </c>
       <c r="E7" s="28">
         <v>4.5</v>
       </c>
       <c r="F7" s="28">
         <v>4.42</v>
       </c>
       <c r="G7" s="28">
         <v>4.4400000000000004</v>
       </c>
       <c r="H7" s="28">
         <v>4.51</v>
       </c>
       <c r="I7" s="28">
@@ -1709,52 +1737,55 @@
       </c>
       <c r="W7" s="21">
         <v>4.03</v>
       </c>
       <c r="X7" s="21">
         <v>4.07</v>
       </c>
       <c r="Y7" s="21">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z7" s="21">
         <v>3.31</v>
       </c>
       <c r="AA7" s="21">
         <v>3.49</v>
       </c>
       <c r="AB7" s="20">
         <v>3.53</v>
       </c>
       <c r="AC7" s="20">
         <v>3.65</v>
       </c>
       <c r="AD7" s="21">
         <v>3.64</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7" s="21">
+        <v>3.73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="21">
         <v>4.93</v>
       </c>
       <c r="O8" s="20">
         <v>4.8899999999999997</v>
       </c>
       <c r="P8" s="21">
         <v>4.62</v>
       </c>
       <c r="Q8" s="20">
@@ -1777,52 +1808,55 @@
       </c>
       <c r="W8" s="21">
         <v>4.99</v>
       </c>
       <c r="X8" s="21">
         <v>4.9800000000000004</v>
       </c>
       <c r="Y8" s="21">
         <v>5.03</v>
       </c>
       <c r="Z8" s="21">
         <v>3.62</v>
       </c>
       <c r="AA8" s="21">
         <v>3.6</v>
       </c>
       <c r="AB8" s="20">
         <v>3.58</v>
       </c>
       <c r="AC8" s="20">
         <v>3.96</v>
       </c>
       <c r="AD8" s="21">
         <v>3.89</v>
       </c>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8" s="21">
+        <v>4.08</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="21">
         <v>2.94</v>
       </c>
       <c r="O9" s="20">
         <v>3.25</v>
       </c>
       <c r="P9" s="21">
         <v>3.19</v>
       </c>
       <c r="Q9" s="20">
@@ -1845,52 +1879,55 @@
       </c>
       <c r="W9" s="21">
         <v>3.94</v>
       </c>
       <c r="X9" s="21">
         <v>3.98</v>
       </c>
       <c r="Y9" s="21">
         <v>4.07</v>
       </c>
       <c r="Z9" s="21">
         <v>3.97</v>
       </c>
       <c r="AA9" s="21">
         <v>4.2699999999999996</v>
       </c>
       <c r="AB9" s="20">
         <v>4.26</v>
       </c>
       <c r="AC9" s="20">
         <v>4.2699999999999996</v>
       </c>
       <c r="AD9" s="21">
         <v>4.09</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9" s="21">
+        <v>4.08</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="21">
         <v>5.37</v>
       </c>
       <c r="O10" s="20">
         <v>4.7699999999999996</v>
       </c>
       <c r="P10" s="21">
         <v>4.7300000000000004</v>
       </c>
       <c r="Q10" s="20">
@@ -1913,52 +1950,55 @@
       </c>
       <c r="W10" s="21">
         <v>5.24</v>
       </c>
       <c r="X10" s="21">
         <v>5.22</v>
       </c>
       <c r="Y10" s="21">
         <v>5.27</v>
       </c>
       <c r="Z10" s="21">
         <v>3.96</v>
       </c>
       <c r="AA10" s="21">
         <v>4.16</v>
       </c>
       <c r="AB10" s="20">
         <v>4.09</v>
       </c>
       <c r="AC10" s="20">
         <v>4.12</v>
       </c>
       <c r="AD10" s="21">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10" s="21">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="21">
         <v>2.4300000000000002</v>
       </c>
       <c r="O11" s="20">
         <v>2.2599999999999998</v>
       </c>
       <c r="P11" s="21">
         <v>2.2200000000000002</v>
       </c>
       <c r="Q11" s="20">
@@ -1981,52 +2021,55 @@
       </c>
       <c r="W11" s="21">
         <v>2.64</v>
       </c>
       <c r="X11" s="21">
         <v>2.67</v>
       </c>
       <c r="Y11" s="21">
         <v>2.67</v>
       </c>
       <c r="Z11" s="21">
         <v>1.92</v>
       </c>
       <c r="AA11" s="21">
         <v>2.33</v>
       </c>
       <c r="AB11" s="20">
         <v>2.2599999999999998</v>
       </c>
       <c r="AC11" s="20">
         <v>2.37</v>
       </c>
       <c r="AD11" s="21">
         <v>2.48</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11" s="21">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="22">
         <v>4.04</v>
       </c>
       <c r="O12" s="22">
         <v>4.2699999999999996</v>
       </c>
       <c r="P12" s="22">
         <v>3.84</v>
       </c>
       <c r="Q12" s="20">
@@ -2049,165 +2092,170 @@
       </c>
       <c r="W12" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="X12" s="22">
         <v>4.25</v>
       </c>
       <c r="Y12" s="22">
         <v>4.26</v>
       </c>
       <c r="Z12" s="22">
         <v>3.85</v>
       </c>
       <c r="AA12" s="22">
         <v>3.7</v>
       </c>
       <c r="AB12" s="22">
         <v>4.0999999999999996</v>
       </c>
       <c r="AC12" s="22">
         <v>4.16</v>
       </c>
       <c r="AD12" s="22">
         <v>4.05</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12" s="22">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="18" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD13"/>
+  <dimension ref="A3:AE13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U22" sqref="U22"/>
+      <selection activeCell="AD23" sqref="AD23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
       <c r="AB3" s="46"/>
       <c r="AC3" s="46"/>
       <c r="AD3" s="46"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3" s="46"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
-      <c r="AD4" s="26" t="s">
+      <c r="AE4" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" s="40"/>
       <c r="B5" s="42">
         <v>2022</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="19"/>
       <c r="N5" s="44">
         <v>2025</v>
       </c>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
       <c r="Z5" s="44">
         <v>2026</v>
       </c>
       <c r="AA5" s="45"/>
       <c r="AB5" s="45"/>
       <c r="AC5" s="45"/>
       <c r="AD5" s="45"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5" s="45"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" s="41"/>
       <c r="B6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>9</v>
       </c>
@@ -2252,52 +2300,55 @@
       </c>
       <c r="W6" s="13" t="s">
         <v>19</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="AB6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="AD6" s="13" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="15">
         <v>26</v>
       </c>
       <c r="C7" s="15">
         <v>24</v>
       </c>
       <c r="D7" s="15">
         <v>33</v>
       </c>
       <c r="E7" s="15">
         <v>26</v>
       </c>
       <c r="F7" s="15">
         <v>30</v>
       </c>
       <c r="G7" s="15">
         <v>24</v>
       </c>
       <c r="H7" s="15">
         <v>31</v>
       </c>
       <c r="I7" s="15">
@@ -2344,52 +2395,55 @@
       </c>
       <c r="W7" s="5">
         <v>16</v>
       </c>
       <c r="X7" s="5">
         <v>17</v>
       </c>
       <c r="Y7" s="5">
         <v>13</v>
       </c>
       <c r="Z7" s="36">
         <v>10</v>
       </c>
       <c r="AA7" s="5">
         <v>6</v>
       </c>
       <c r="AB7" s="3">
         <v>14</v>
       </c>
       <c r="AC7" s="3">
         <v>13</v>
       </c>
       <c r="AD7" s="3">
         <v>15</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>7</v>
       </c>
       <c r="O8" s="5">
         <v>2</v>
       </c>
       <c r="P8" s="5">
         <v>2</v>
       </c>
       <c r="Q8" s="3">
@@ -2412,52 +2466,55 @@
       </c>
       <c r="W8" s="5">
         <v>4</v>
       </c>
       <c r="X8" s="5">
         <v>4</v>
       </c>
       <c r="Y8" s="5">
         <v>5</v>
       </c>
       <c r="Z8" s="5">
         <v>4</v>
       </c>
       <c r="AA8" s="5">
         <v>1</v>
       </c>
       <c r="AB8" s="3">
         <v>4</v>
       </c>
       <c r="AC8" s="3">
         <v>1</v>
       </c>
       <c r="AD8" s="3">
         <v>7</v>
       </c>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>3</v>
       </c>
       <c r="O9" s="5">
         <v>1</v>
       </c>
       <c r="P9" s="5">
         <v>1</v>
       </c>
       <c r="Q9" s="3">
@@ -2480,52 +2537,55 @@
       </c>
       <c r="W9" s="5">
         <v>3</v>
       </c>
       <c r="X9" s="5">
         <v>3</v>
       </c>
       <c r="Y9" s="5">
         <v>2</v>
       </c>
       <c r="Z9" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AA9" s="5">
         <v>3</v>
       </c>
       <c r="AB9" s="3">
         <v>2</v>
       </c>
       <c r="AC9" s="3">
         <v>1</v>
       </c>
       <c r="AD9" s="3">
         <v>4</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="5">
         <v>3</v>
       </c>
       <c r="O10" s="5">
         <v>2</v>
       </c>
       <c r="P10" s="5">
         <v>1</v>
       </c>
       <c r="Q10" s="3">
@@ -2548,52 +2608,55 @@
       </c>
       <c r="W10" s="5">
         <v>1</v>
       </c>
       <c r="X10" s="5">
         <v>3</v>
       </c>
       <c r="Y10" s="5">
         <v>2</v>
       </c>
       <c r="Z10" s="5">
         <v>4</v>
       </c>
       <c r="AA10" s="5">
         <v>1</v>
       </c>
       <c r="AB10" s="3">
         <v>1</v>
       </c>
       <c r="AC10" s="3">
         <v>6</v>
       </c>
       <c r="AD10" s="3">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="5">
         <v>5</v>
       </c>
       <c r="O11" s="5">
         <v>1</v>
       </c>
       <c r="P11" s="5">
         <v>4</v>
       </c>
       <c r="Q11" s="3">
@@ -2616,52 +2679,55 @@
       </c>
       <c r="W11" s="5">
         <v>4</v>
       </c>
       <c r="X11" s="5">
         <v>6</v>
       </c>
       <c r="Y11" s="5">
         <v>2</v>
       </c>
       <c r="Z11" s="5">
         <v>2</v>
       </c>
       <c r="AA11" s="5">
         <v>1</v>
       </c>
       <c r="AB11" s="3">
         <v>6</v>
       </c>
       <c r="AC11" s="3">
         <v>4</v>
       </c>
       <c r="AD11" s="3">
         <v>3</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="6">
         <v>1</v>
       </c>
       <c r="O12" s="6">
         <v>2</v>
       </c>
       <c r="P12" s="6">
         <v>1</v>
       </c>
       <c r="Q12" s="3">
@@ -2684,183 +2750,188 @@
       </c>
       <c r="W12" s="6">
         <v>4</v>
       </c>
       <c r="X12" s="6">
         <v>1</v>
       </c>
       <c r="Y12" s="6">
         <v>2</v>
       </c>
       <c r="Z12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AA12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AB12" s="6">
         <v>1</v>
       </c>
       <c r="AC12" s="6">
         <v>1</v>
       </c>
       <c r="AD12" s="6" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="Q13" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD13"/>
+  <dimension ref="A3:AE13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="T22" sqref="T22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AE10" sqref="AE10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="7" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
       <c r="AB3" s="46"/>
       <c r="AC3" s="46"/>
       <c r="AD3" s="46"/>
-    </row>
-    <row r="4" spans="1:30" ht="15.75" customHeight="1">
+      <c r="AE3" s="46"/>
+    </row>
+    <row r="4" spans="1:31" ht="15.75" customHeight="1">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="E4" s="4"/>
       <c r="L4" s="24"/>
       <c r="M4" s="30"/>
-      <c r="AD4" s="26" t="s">
+      <c r="AE4" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" s="40"/>
       <c r="B5" s="42">
         <v>2022</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="34"/>
       <c r="N5" s="44">
         <v>2025</v>
       </c>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
       <c r="Z5" s="44">
         <v>2026</v>
       </c>
       <c r="AA5" s="45"/>
       <c r="AB5" s="45"/>
       <c r="AC5" s="45"/>
       <c r="AD5" s="45"/>
-    </row>
-    <row r="6" spans="1:30" ht="27.75" customHeight="1">
+      <c r="AE5" s="45"/>
+    </row>
+    <row r="6" spans="1:31" ht="27.75" customHeight="1">
       <c r="A6" s="41"/>
       <c r="B6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>17</v>
       </c>
@@ -2905,52 +2976,55 @@
       </c>
       <c r="W6" s="13" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AB6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="AC6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="AD6" s="13" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6" s="13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="35">
         <v>10.54</v>
       </c>
       <c r="C7" s="35">
         <v>10.37</v>
       </c>
       <c r="D7" s="35">
         <v>11.65</v>
       </c>
       <c r="E7" s="35">
         <v>11.46</v>
       </c>
       <c r="F7" s="35">
         <v>11.66</v>
       </c>
       <c r="G7" s="35">
         <v>11.06</v>
       </c>
       <c r="H7" s="35">
         <v>11.08</v>
       </c>
       <c r="I7" s="35">
@@ -2997,52 +3071,55 @@
       </c>
       <c r="W7" s="21">
         <v>5.24</v>
       </c>
       <c r="X7" s="21">
         <v>5.48</v>
       </c>
       <c r="Y7" s="21">
         <v>5.5</v>
       </c>
       <c r="Z7" s="21">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA7" s="20">
         <v>3.82</v>
       </c>
       <c r="AB7" s="20">
         <v>4.7699999999999996</v>
       </c>
       <c r="AC7" s="20">
         <v>5.14</v>
       </c>
       <c r="AD7" s="33">
         <v>5.65</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7" s="21">
+        <v>5.93</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="N8" s="21">
         <v>11.24</v>
       </c>
       <c r="O8" s="20">
         <v>6.65</v>
       </c>
       <c r="P8" s="20">
         <v>5.52</v>
       </c>
       <c r="Q8" s="20">
         <v>5.17</v>
       </c>
       <c r="R8" s="21">
         <v>4.99</v>
       </c>
       <c r="S8" s="21">
         <v>6.1</v>
       </c>
       <c r="T8" s="21">
         <v>5.94</v>
       </c>
       <c r="U8" s="21">
@@ -3053,52 +3130,55 @@
       </c>
       <c r="W8" s="21">
         <v>5.38</v>
       </c>
       <c r="X8" s="21">
         <v>5.41</v>
       </c>
       <c r="Y8" s="21">
         <v>5.51</v>
       </c>
       <c r="Z8" s="21">
         <v>5.3</v>
       </c>
       <c r="AA8" s="20">
         <v>3.66</v>
       </c>
       <c r="AB8" s="20">
         <v>4.3899999999999997</v>
       </c>
       <c r="AC8" s="20">
         <v>3.67</v>
       </c>
       <c r="AD8" s="21">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8" s="21">
+        <v>5.84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="21">
         <v>10.42</v>
       </c>
       <c r="O9" s="20">
         <v>6.88</v>
       </c>
       <c r="P9" s="20">
         <v>5.75</v>
       </c>
       <c r="Q9" s="20">
         <v>5.88</v>
       </c>
       <c r="R9" s="21">
         <v>6.86</v>
       </c>
       <c r="S9" s="21">
         <v>6.05</v>
       </c>
       <c r="T9" s="21">
         <v>5.03</v>
       </c>
       <c r="U9" s="21">
@@ -3109,52 +3189,55 @@
       </c>
       <c r="W9" s="21">
         <v>4.71</v>
       </c>
       <c r="X9" s="21">
         <v>5.19</v>
       </c>
       <c r="Y9" s="21">
         <v>5.33</v>
       </c>
       <c r="Z9" s="21" t="s">
         <v>33</v>
       </c>
       <c r="AA9" s="20">
         <v>4.92</v>
       </c>
       <c r="AB9" s="20">
         <v>5.68</v>
       </c>
       <c r="AC9" s="20">
         <v>5.18</v>
       </c>
       <c r="AD9" s="21">
         <v>6.99</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9" s="21">
+        <v>8.0399999999999991</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="21">
         <v>9.09</v>
       </c>
       <c r="O10" s="20">
         <v>7.19</v>
       </c>
       <c r="P10" s="20">
         <v>6.05</v>
       </c>
       <c r="Q10" s="20">
         <v>5.03</v>
       </c>
       <c r="R10" s="21">
         <v>3.9</v>
       </c>
       <c r="S10" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="T10" s="21">
         <v>4.67</v>
       </c>
       <c r="U10" s="21">
@@ -3165,52 +3248,55 @@
       </c>
       <c r="W10" s="21">
         <v>5.16</v>
       </c>
       <c r="X10" s="21">
         <v>5.51</v>
       </c>
       <c r="Y10" s="21">
         <v>5.49</v>
       </c>
       <c r="Z10" s="21">
         <v>11.27</v>
       </c>
       <c r="AA10" s="20">
         <v>7.65</v>
       </c>
       <c r="AB10" s="20">
         <v>6.19</v>
       </c>
       <c r="AC10" s="20">
         <v>9.4700000000000006</v>
       </c>
       <c r="AD10" s="21">
         <v>8.44</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10" s="21">
+        <v>8.6300000000000008</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="37" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="21">
         <v>8.73</v>
       </c>
       <c r="O11" s="20">
         <v>5.03</v>
       </c>
       <c r="P11" s="20">
         <v>5.72</v>
       </c>
       <c r="Q11" s="20">
         <v>5.54</v>
       </c>
       <c r="R11" s="21">
         <v>5.39</v>
       </c>
       <c r="S11" s="21">
         <v>4.96</v>
       </c>
       <c r="T11" s="21">
         <v>4.66</v>
       </c>
       <c r="U11" s="21">
@@ -3221,52 +3307,55 @@
       </c>
       <c r="W11" s="21">
         <v>5.26</v>
       </c>
       <c r="X11" s="21">
         <v>5.7</v>
       </c>
       <c r="Y11" s="21">
         <v>5.5</v>
       </c>
       <c r="Z11" s="21">
         <v>3.4</v>
       </c>
       <c r="AA11" s="20">
         <v>2.88</v>
       </c>
       <c r="AB11" s="20">
         <v>5.59</v>
       </c>
       <c r="AC11" s="20">
         <v>6.01</v>
       </c>
       <c r="AD11" s="21">
         <v>5.95</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11" s="21">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="38"/>
       <c r="C12" s="38"/>
       <c r="D12" s="38"/>
       <c r="E12" s="38"/>
       <c r="F12" s="38"/>
       <c r="G12" s="38"/>
       <c r="H12" s="38"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="22">
         <v>5.81</v>
       </c>
       <c r="O12" s="22">
         <v>7.65</v>
       </c>
       <c r="P12" s="22">
         <v>7.07</v>
       </c>
       <c r="Q12" s="20">
@@ -3289,64 +3378,67 @@
       </c>
       <c r="W12" s="22">
         <v>5.54</v>
       </c>
       <c r="X12" s="22">
         <v>5.47</v>
       </c>
       <c r="Y12" s="22">
         <v>5.67</v>
       </c>
       <c r="Z12" s="22" t="s">
         <v>33</v>
       </c>
       <c r="AA12" s="22" t="s">
         <v>33</v>
       </c>
       <c r="AB12" s="22">
         <v>1.29</v>
       </c>
       <c r="AC12" s="22">
         <v>1.92</v>
       </c>
       <c r="AD12" s="22">
         <v>1.58</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12" s="22">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="32" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="A3:AD3"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>