--- v3 (2026-08-11)
+++ v4 (2026-09-27)
@@ -1,67 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="797"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="797" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Total population" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Infant mortality rate " sheetId="7" r:id="rId4"/>
+    <sheet name="Metadata" sheetId="9" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="8" r:id="rId2"/>
+    <sheet name="Total population" sheetId="1" r:id="rId3"/>
+    <sheet name="General mortality rate" sheetId="4" r:id="rId4"/>
+    <sheet name="The number of deceased infants " sheetId="6" r:id="rId5"/>
+    <sheet name="Infant mortality rate " sheetId="7" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="80">
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -128,60 +132,189 @@
     <t xml:space="preserve">Al-Farabi </t>
   </si>
   <si>
     <t xml:space="preserve">Enbekshi </t>
   </si>
   <si>
     <t xml:space="preserve">Karatau </t>
   </si>
   <si>
     <t>General mortality rate*</t>
   </si>
   <si>
     <t>The number of deceased infants under 1 year old*</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Infant mortality rate*</t>
   </si>
   <si>
     <t>* Data is generated by  the date of civil registration of death.</t>
   </si>
   <si>
     <t>Turan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The code of the statistical indicator  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naming of the statistical indicator </t>
+  </si>
+  <si>
+    <t>The number of death</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unit of measurement </t>
+  </si>
+  <si>
+    <t>Short name of the SIC</t>
+  </si>
+  <si>
+    <t>Number of death (by months)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">History of the indicator </t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Defining an indicator </t>
+  </si>
+  <si>
+    <t>Monthly death toll by region</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Data processing method </t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The statistics of those died in the Republic of Kazakhstan is based on the registration of death certificates in the civil status registration authorities</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t>To generate current data on mortality statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note </t>
+  </si>
+  <si>
+    <t>The data is generated by the date of registration of death certificates</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classifiers </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodological explanations </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Related publications </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Useful links </t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of last update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of the next update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible structural unit </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible executor </t>
+  </si>
+  <si>
+    <t>Phone Number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>+7 7252 395076</t>
+  </si>
+  <si>
+    <t>a.nartaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Nartaeva Aidana Djurabaevna</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -216,60 +349,113 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -349,195 +535,267 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 8" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -780,2686 +1038,3039 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE13"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="37.42578125" style="47" customWidth="1"/>
+    <col min="2" max="2" width="67.85546875" style="47" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="47"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="39">
+        <v>612201</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="40" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="40" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="40" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="46" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="31.5" customHeight="1">
+      <c r="A8" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="64.5" customHeight="1">
+      <c r="A9" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="21.75" customHeight="1">
+      <c r="A10" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="24" customHeight="1">
+      <c r="A11" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A12" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="45">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="45">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="46" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>70</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.7109375" style="50" customWidth="1"/>
+    <col min="2" max="2" width="99" style="50" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="50"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="51" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="51" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="51" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="51" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="51" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="52"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="53" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="52"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="52"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="54"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="55" t="s">
+        <v>79</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AF12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:V55"/>
-      <selection pane="bottomLeft" activeCell="N34" sqref="N34"/>
+      <selection pane="bottomLeft" activeCell="P26" sqref="P26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:31">
-      <c r="A3" s="46" t="s">
+    <row r="1" spans="1:32">
+      <c r="A1" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="46"/>
-[...32 lines deleted...]
-      <c r="AE4" s="26" t="s">
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+    </row>
+    <row r="2" spans="1:32" s="9" customFormat="1">
+      <c r="L2" s="10"/>
+      <c r="AF2" s="25" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:31">
-[...1 lines deleted...]
-      <c r="B5" s="42">
+    <row r="3" spans="1:32">
+      <c r="A3" s="56"/>
+      <c r="B3" s="58">
         <v>2022</v>
       </c>
-      <c r="C5" s="43"/>
-[...10 lines deleted...]
-      <c r="N5" s="44">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="60">
         <v>2025</v>
       </c>
-      <c r="O5" s="45"/>
-[...10 lines deleted...]
-      <c r="Z5" s="44">
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+      <c r="U3" s="61"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="Z3" s="60">
         <v>2026</v>
       </c>
-      <c r="AA5" s="45"/>
-[...7 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="AA3" s="61"/>
+      <c r="AB3" s="61"/>
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61"/>
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="61"/>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" s="57"/>
+      <c r="B4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="D4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="13" t="s">
+      <c r="E4" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="F4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="13" t="s">
+      <c r="G4" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="13" t="s">
+      <c r="H4" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I4" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="K6" s="13" t="s">
+      <c r="K4" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="13" t="s">
+      <c r="L4" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="13" t="s">
+      <c r="M4" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="11" t="s">
+      <c r="N4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="11" t="s">
+      <c r="O4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="11" t="s">
+      <c r="P4" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="11" t="s">
+      <c r="Q4" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="11" t="s">
+      <c r="R4" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="S6" s="13" t="s">
+      <c r="S4" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="13" t="s">
+      <c r="T4" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="U6" s="13" t="s">
+      <c r="U4" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="V6" s="13" t="s">
+      <c r="V4" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="W6" s="13" t="s">
+      <c r="W4" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="X6" s="13" t="s">
+      <c r="X4" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="Y6" s="13" t="s">
+      <c r="Y4" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="Z6" s="11" t="s">
+      <c r="Z4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="11" t="s">
+      <c r="AA4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="11" t="s">
+      <c r="AB4" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="11" t="s">
+      <c r="AC4" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="AD6" s="11" t="s">
+      <c r="AD4" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="AE6" s="13" t="s">
+      <c r="AE4" s="13" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="14" t="s">
+      <c r="AF4" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B5" s="15">
         <v>484</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C5" s="15">
         <v>449</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D5" s="15">
         <v>418</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E5" s="15">
         <v>390</v>
       </c>
-      <c r="F7" s="15">
+      <c r="F5" s="15">
         <v>412</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G5" s="15">
         <v>435</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H5" s="16">
         <v>492</v>
       </c>
-      <c r="I7" s="15">
+      <c r="I5" s="15">
         <v>491</v>
       </c>
-      <c r="J7" s="15">
+      <c r="J5" s="15">
         <v>368</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K5" s="15">
         <v>352</v>
       </c>
-      <c r="L7" s="15">
+      <c r="L5" s="15">
         <v>458</v>
       </c>
-      <c r="M7" s="17">
+      <c r="M5" s="17">
         <v>456</v>
       </c>
+      <c r="N5" s="5">
+        <v>408</v>
+      </c>
+      <c r="O5" s="3">
+        <v>361</v>
+      </c>
+      <c r="P5" s="3">
+        <v>353</v>
+      </c>
+      <c r="Q5" s="3">
+        <v>476</v>
+      </c>
+      <c r="R5" s="5">
+        <v>430</v>
+      </c>
+      <c r="S5" s="5">
+        <v>449</v>
+      </c>
+      <c r="T5" s="5">
+        <v>517</v>
+      </c>
+      <c r="U5" s="5">
+        <v>412</v>
+      </c>
+      <c r="V5" s="5">
+        <v>419</v>
+      </c>
+      <c r="W5" s="5">
+        <v>459</v>
+      </c>
+      <c r="X5" s="5">
+        <v>470</v>
+      </c>
+      <c r="Y5" s="5">
+        <v>489</v>
+      </c>
+      <c r="Z5" s="34">
+        <v>371</v>
+      </c>
+      <c r="AA5" s="5">
+        <v>370</v>
+      </c>
+      <c r="AB5" s="3">
+        <v>401</v>
+      </c>
+      <c r="AC5" s="3">
+        <v>433</v>
+      </c>
+      <c r="AD5" s="5">
+        <v>399</v>
+      </c>
+      <c r="AE5" s="5">
+        <v>449</v>
+      </c>
+      <c r="AF5" s="5">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="5">
+        <v>101</v>
+      </c>
+      <c r="O6" s="3">
+        <v>90</v>
+      </c>
+      <c r="P6" s="3">
+        <v>84</v>
+      </c>
+      <c r="Q6" s="3">
+        <v>89</v>
+      </c>
+      <c r="R6" s="5">
+        <v>99</v>
+      </c>
+      <c r="S6" s="5">
+        <v>119</v>
+      </c>
+      <c r="T6" s="5">
+        <v>108</v>
+      </c>
+      <c r="U6" s="5">
+        <v>108</v>
+      </c>
+      <c r="V6" s="5">
+        <v>106</v>
+      </c>
+      <c r="W6" s="5">
+        <v>101</v>
+      </c>
+      <c r="X6" s="5">
+        <v>98</v>
+      </c>
+      <c r="Y6" s="5">
+        <v>114</v>
+      </c>
+      <c r="Z6" s="5">
+        <v>81</v>
+      </c>
+      <c r="AA6" s="5">
+        <v>72</v>
+      </c>
+      <c r="AB6" s="3">
+        <v>79</v>
+      </c>
+      <c r="AC6" s="3">
+        <v>110</v>
+      </c>
+      <c r="AD6" s="5">
+        <v>81</v>
+      </c>
+      <c r="AE6" s="5">
+        <v>109</v>
+      </c>
+      <c r="AF6" s="5">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
       <c r="N7" s="5">
-        <v>408</v>
+        <v>67</v>
       </c>
       <c r="O7" s="3">
-        <v>361</v>
+        <v>74</v>
       </c>
       <c r="P7" s="3">
-        <v>353</v>
+        <v>70</v>
       </c>
       <c r="Q7" s="3">
-        <v>476</v>
+        <v>109</v>
       </c>
       <c r="R7" s="5">
-        <v>430</v>
+        <v>87</v>
       </c>
       <c r="S7" s="5">
-        <v>449</v>
+        <v>97</v>
       </c>
       <c r="T7" s="5">
-        <v>517</v>
+        <v>118</v>
       </c>
       <c r="U7" s="5">
-        <v>412</v>
+        <v>77</v>
       </c>
       <c r="V7" s="5">
-        <v>419</v>
+        <v>79</v>
       </c>
       <c r="W7" s="5">
-        <v>459</v>
+        <v>101</v>
       </c>
       <c r="X7" s="5">
-        <v>470</v>
+        <v>98</v>
       </c>
       <c r="Y7" s="5">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>113</v>
+      </c>
+      <c r="Z7" s="5">
+        <v>89</v>
       </c>
       <c r="AA7" s="5">
-        <v>370</v>
+        <v>93</v>
       </c>
       <c r="AB7" s="3">
-        <v>401</v>
+        <v>95</v>
       </c>
       <c r="AC7" s="3">
-        <v>433</v>
+        <v>93</v>
       </c>
       <c r="AD7" s="5">
-        <v>399</v>
+        <v>76</v>
       </c>
       <c r="AE7" s="5">
-        <v>449</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:31">
+        <v>88</v>
+      </c>
+      <c r="AF7" s="5">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="O8" s="3">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="P8" s="3">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="Q8" s="3">
+        <v>104</v>
+      </c>
+      <c r="R8" s="5">
         <v>89</v>
       </c>
-      <c r="R8" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="S8" s="5">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="T8" s="5">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="U8" s="5">
-        <v>108</v>
+        <v>85</v>
       </c>
       <c r="V8" s="5">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="W8" s="5">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="X8" s="5">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="Y8" s="5">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="Z8" s="5">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="AA8" s="5">
+        <v>70</v>
+      </c>
+      <c r="AB8" s="3">
+        <v>70</v>
+      </c>
+      <c r="AC8" s="3">
         <v>72</v>
       </c>
-      <c r="AB8" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="AD8" s="5">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="AE8" s="5">
-        <v>109</v>
-[...4 lines deleted...]
-        <v>28</v>
+        <v>96</v>
+      </c>
+      <c r="AF8" s="5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="35" t="s">
+        <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="O9" s="3">
+        <v>50</v>
+      </c>
+      <c r="P9" s="3">
+        <v>57</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>83</v>
+      </c>
+      <c r="R9" s="5">
+        <v>75</v>
+      </c>
+      <c r="S9" s="5">
+        <v>71</v>
+      </c>
+      <c r="T9" s="5">
+        <v>78</v>
+      </c>
+      <c r="U9" s="5">
+        <v>68</v>
+      </c>
+      <c r="V9" s="5">
+        <v>73</v>
+      </c>
+      <c r="W9" s="5">
+        <v>73</v>
+      </c>
+      <c r="X9" s="5">
+        <v>75</v>
+      </c>
+      <c r="Y9" s="5">
+        <v>73</v>
+      </c>
+      <c r="Z9" s="5">
+        <v>55</v>
+      </c>
+      <c r="AA9" s="5">
+        <v>72</v>
+      </c>
+      <c r="AB9" s="3">
+        <v>61</v>
+      </c>
+      <c r="AC9" s="3">
+        <v>75</v>
+      </c>
+      <c r="AD9" s="5">
+        <v>83</v>
+      </c>
+      <c r="AE9" s="5">
+        <v>72</v>
+      </c>
+      <c r="AF9" s="5">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="6">
+        <v>80</v>
+      </c>
+      <c r="O10" s="6">
+        <v>81</v>
+      </c>
+      <c r="P10" s="6">
+        <v>60</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>91</v>
+      </c>
+      <c r="R10" s="6">
+        <v>80</v>
+      </c>
+      <c r="S10" s="6">
         <v>74</v>
       </c>
-      <c r="P9" s="3">
-[...5 lines deleted...]
-      <c r="R9" s="5">
+      <c r="T10" s="6">
+        <v>100</v>
+      </c>
+      <c r="U10" s="6">
+        <v>74</v>
+      </c>
+      <c r="V10" s="6">
+        <v>73</v>
+      </c>
+      <c r="W10" s="6">
+        <v>84</v>
+      </c>
+      <c r="X10" s="6">
+        <v>112</v>
+      </c>
+      <c r="Y10" s="6">
         <v>87</v>
       </c>
-      <c r="S9" s="5">
-[...32 lines deleted...]
-      <c r="AD9" s="5">
+      <c r="Z10" s="6">
         <v>76</v>
       </c>
-      <c r="AE9" s="5">
-[...70 lines deleted...]
-      <c r="AE10" s="5">
+      <c r="AA10" s="6">
+        <v>63</v>
+      </c>
+      <c r="AB10" s="6">
         <v>96</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="Q11" s="3">
+      <c r="AC10" s="6">
         <v>83</v>
       </c>
-      <c r="R11" s="5">
-[...2 lines deleted...]
-      <c r="S11" s="5">
+      <c r="AD10" s="6">
         <v>71</v>
       </c>
-      <c r="T11" s="5">
-[...79 lines deleted...]
-      <c r="W12" s="6">
+      <c r="AE10" s="6">
         <v>84</v>
       </c>
-      <c r="X12" s="6">
-[...25 lines deleted...]
-      <c r="A13" s="18" t="s">
+      <c r="AF10" s="6">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="Q13" s="39"/>
+      <c r="Q11" s="37"/>
+    </row>
+    <row r="12" spans="1:32" ht="30" customHeight="1">
+      <c r="A12" s="63"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:AE3"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AF3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE13"/>
+  <dimension ref="A1:AF12"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:AE3"/>
+      <selection pane="bottomLeft" activeCell="Q30" sqref="Q30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="7" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="8" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:31">
-      <c r="A3" s="46" t="s">
+    <row r="1" spans="1:32">
+      <c r="A1" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="46"/>
-[...36 lines deleted...]
-      <c r="AE4" s="26" t="s">
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+    </row>
+    <row r="2" spans="1:32" s="9" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="24"/>
+      <c r="AF2" s="25" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:31">
-[...1 lines deleted...]
-      <c r="B5" s="42">
+    <row r="3" spans="1:32">
+      <c r="A3" s="56"/>
+      <c r="B3" s="58">
         <v>2022</v>
       </c>
-      <c r="C5" s="43"/>
-[...10 lines deleted...]
-      <c r="N5" s="44">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="60">
         <v>2025</v>
       </c>
-      <c r="O5" s="45"/>
-[...10 lines deleted...]
-      <c r="Z5" s="44">
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+      <c r="U3" s="61"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="Z3" s="60">
         <v>2026</v>
       </c>
-      <c r="AA5" s="45"/>
-[...7 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="AA3" s="61"/>
+      <c r="AB3" s="61"/>
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61"/>
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="61"/>
+    </row>
+    <row r="4" spans="1:32" ht="29.25" customHeight="1">
+      <c r="A4" s="57"/>
+      <c r="B4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C4" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="D4" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="13" t="s">
+      <c r="E4" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="F4" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G4" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="H6" s="13" t="s">
+      <c r="H4" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I4" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="K6" s="13" t="s">
+      <c r="K4" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="L6" s="13" t="s">
+      <c r="L4" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="13" t="s">
+      <c r="M4" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="N6" s="11" t="s">
+      <c r="N4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="11" t="s">
+      <c r="O4" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="P6" s="11" t="s">
+      <c r="P4" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="Q6" s="13" t="s">
+      <c r="Q4" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="R6" s="13" t="s">
+      <c r="R4" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="S6" s="13" t="s">
+      <c r="S4" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="T6" s="13" t="s">
+      <c r="T4" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="U6" s="13" t="s">
+      <c r="U4" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="V6" s="13" t="s">
+      <c r="V4" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="W6" s="13" t="s">
+      <c r="W4" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="X6" s="13" t="s">
+      <c r="X4" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="Y6" s="13" t="s">
+      <c r="Y4" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="Z6" s="11" t="s">
+      <c r="Z4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="11" t="s">
+      <c r="AA4" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="AB6" s="11" t="s">
+      <c r="AB4" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="AC6" s="11" t="s">
+      <c r="AC4" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="AD6" s="13" t="s">
+      <c r="AD4" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="AE6" s="13" t="s">
+      <c r="AE4" s="13" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="14" t="s">
+      <c r="AF4" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="28">
+      <c r="B5" s="27">
         <v>4.8499999999999996</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C5" s="27">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D7" s="28">
+      <c r="D5" s="27">
         <v>4.66</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E5" s="27">
         <v>4.5</v>
       </c>
-      <c r="F7" s="28">
+      <c r="F5" s="27">
         <v>4.42</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G5" s="27">
         <v>4.4400000000000004</v>
       </c>
-      <c r="H7" s="28">
+      <c r="H5" s="27">
         <v>4.51</v>
       </c>
-      <c r="I7" s="28">
+      <c r="I5" s="27">
         <v>4.5599999999999996</v>
       </c>
-      <c r="J7" s="28">
+      <c r="J5" s="27">
         <v>4.47</v>
       </c>
-      <c r="K7" s="28">
+      <c r="K5" s="27">
         <v>4.38</v>
       </c>
-      <c r="L7" s="28">
+      <c r="L5" s="27">
         <v>4.41</v>
       </c>
-      <c r="M7" s="29">
+      <c r="M5" s="28">
         <v>4.3099999999999996</v>
       </c>
-      <c r="N7" s="33">
+      <c r="N5" s="31">
         <v>3.78</v>
       </c>
-      <c r="O7" s="20">
+      <c r="O5" s="19">
         <v>3.74</v>
       </c>
-      <c r="P7" s="21">
+      <c r="P5" s="20">
         <v>3.57</v>
       </c>
-      <c r="Q7" s="20">
+      <c r="Q5" s="19">
         <v>3.8</v>
       </c>
-      <c r="R7" s="21">
+      <c r="R5" s="20">
         <v>3.84</v>
       </c>
-      <c r="S7" s="21">
+      <c r="S5" s="20">
         <v>3.91</v>
       </c>
-      <c r="T7" s="21">
+      <c r="T5" s="20">
         <v>4.03</v>
       </c>
-      <c r="U7" s="21">
+      <c r="U5" s="20">
         <v>4.01</v>
       </c>
-      <c r="V7" s="21">
+      <c r="V5" s="20">
         <v>4.01</v>
       </c>
-      <c r="W7" s="21">
+      <c r="W5" s="20">
         <v>4.03</v>
       </c>
-      <c r="X7" s="21">
+      <c r="X5" s="20">
         <v>4.07</v>
       </c>
-      <c r="Y7" s="21">
+      <c r="Y5" s="20">
         <v>4.1100000000000003</v>
       </c>
-      <c r="Z7" s="21">
+      <c r="Z5" s="20">
         <v>3.31</v>
       </c>
-      <c r="AA7" s="21">
+      <c r="AA5" s="20">
         <v>3.49</v>
       </c>
-      <c r="AB7" s="20">
+      <c r="AB5" s="19">
         <v>3.53</v>
       </c>
-      <c r="AC7" s="20">
+      <c r="AC5" s="19">
         <v>3.65</v>
       </c>
-      <c r="AD7" s="21">
+      <c r="AD5" s="20">
         <v>3.64</v>
       </c>
-      <c r="AE7" s="21">
+      <c r="AE5" s="20">
         <v>3.73</v>
       </c>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF5" s="31">
+        <v>3.93</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="20">
+        <v>4.93</v>
+      </c>
+      <c r="O6" s="19">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="P6" s="20">
+        <v>4.62</v>
+      </c>
+      <c r="Q6" s="19">
+        <v>4.58</v>
+      </c>
+      <c r="R6" s="20">
+        <v>4.63</v>
+      </c>
+      <c r="S6" s="20">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="T6" s="20">
+        <v>4.91</v>
+      </c>
+      <c r="U6" s="20">
+        <v>4.96</v>
+      </c>
+      <c r="V6" s="20">
+        <v>5</v>
+      </c>
+      <c r="W6" s="20">
+        <v>4.99</v>
+      </c>
+      <c r="X6" s="20">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="Y6" s="20">
+        <v>5.03</v>
+      </c>
+      <c r="Z6" s="20">
+        <v>3.62</v>
+      </c>
+      <c r="AA6" s="20">
+        <v>3.6</v>
+      </c>
+      <c r="AB6" s="19">
+        <v>3.58</v>
+      </c>
+      <c r="AC6" s="19">
+        <v>3.96</v>
+      </c>
+      <c r="AD6" s="20">
+        <v>3.89</v>
+      </c>
+      <c r="AE6" s="20">
+        <v>4.08</v>
+      </c>
+      <c r="AF6" s="20">
+        <v>4.42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="20">
+        <v>2.94</v>
+      </c>
+      <c r="O7" s="19">
+        <v>3.25</v>
+      </c>
+      <c r="P7" s="20">
+        <v>3.19</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>3.63</v>
+      </c>
+      <c r="R7" s="20">
+        <v>3.67</v>
+      </c>
+      <c r="S7" s="20">
+        <v>3.79</v>
+      </c>
+      <c r="T7" s="20">
+        <v>3.99</v>
+      </c>
+      <c r="U7" s="20">
+        <v>3.91</v>
+      </c>
+      <c r="V7" s="20">
+        <v>3.88</v>
+      </c>
+      <c r="W7" s="20">
+        <v>3.94</v>
+      </c>
+      <c r="X7" s="20">
+        <v>3.98</v>
+      </c>
+      <c r="Y7" s="20">
+        <v>4.07</v>
+      </c>
+      <c r="Z7" s="20">
+        <v>3.97</v>
+      </c>
+      <c r="AA7" s="20">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="AB7" s="19">
+        <v>4.26</v>
+      </c>
+      <c r="AC7" s="19">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="AD7" s="20">
+        <v>4.09</v>
+      </c>
+      <c r="AE7" s="20">
+        <v>4.08</v>
+      </c>
+      <c r="AF7" s="20">
+        <v>4.2699999999999996</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
-      <c r="N8" s="21">
-[...44 lines deleted...]
-      <c r="AC8" s="20">
+      <c r="N8" s="20">
+        <v>5.37</v>
+      </c>
+      <c r="O8" s="19">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="P8" s="20">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="Q8" s="19">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="R8" s="20">
+        <v>5.05</v>
+      </c>
+      <c r="S8" s="20">
+        <v>5.07</v>
+      </c>
+      <c r="T8" s="20">
+        <v>5.26</v>
+      </c>
+      <c r="U8" s="20">
+        <v>5.2</v>
+      </c>
+      <c r="V8" s="20">
+        <v>5.19</v>
+      </c>
+      <c r="W8" s="20">
+        <v>5.24</v>
+      </c>
+      <c r="X8" s="20">
+        <v>5.22</v>
+      </c>
+      <c r="Y8" s="20">
+        <v>5.27</v>
+      </c>
+      <c r="Z8" s="20">
         <v>3.96</v>
       </c>
-      <c r="AD8" s="21">
-[...8 lines deleted...]
-        <v>28</v>
+      <c r="AA8" s="20">
+        <v>4.16</v>
+      </c>
+      <c r="AB8" s="19">
+        <v>4.09</v>
+      </c>
+      <c r="AC8" s="19">
+        <v>4.12</v>
+      </c>
+      <c r="AD8" s="20">
+        <v>4.3</v>
+      </c>
+      <c r="AE8" s="20">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="AF8" s="20">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="35" t="s">
+        <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
-      <c r="N9" s="21">
-[...32 lines deleted...]
-      <c r="Y9" s="21">
+      <c r="N9" s="20">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="O9" s="19">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="P9" s="20">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="Q9" s="19">
+        <v>2.46</v>
+      </c>
+      <c r="R9" s="20">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="S9" s="20">
+        <v>2.57</v>
+      </c>
+      <c r="T9" s="20">
+        <v>2.62</v>
+      </c>
+      <c r="U9" s="20">
+        <v>2.61</v>
+      </c>
+      <c r="V9" s="20">
+        <v>2.63</v>
+      </c>
+      <c r="W9" s="20">
+        <v>2.64</v>
+      </c>
+      <c r="X9" s="20">
+        <v>2.67</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>2.67</v>
+      </c>
+      <c r="Z9" s="20">
+        <v>1.92</v>
+      </c>
+      <c r="AA9" s="20">
+        <v>2.33</v>
+      </c>
+      <c r="AB9" s="19">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AC9" s="19">
+        <v>2.37</v>
+      </c>
+      <c r="AD9" s="20">
+        <v>2.48</v>
+      </c>
+      <c r="AE9" s="20">
+        <v>2.5</v>
+      </c>
+      <c r="AF9" s="20">
+        <v>2.62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="21">
+        <v>4.04</v>
+      </c>
+      <c r="O10" s="21">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="P10" s="21">
+        <v>3.84</v>
+      </c>
+      <c r="Q10" s="19">
         <v>4.07</v>
       </c>
-      <c r="Z9" s="21">
-[...5 lines deleted...]
-      <c r="AB9" s="20">
+      <c r="R10" s="21">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="S10" s="21">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="T10" s="21">
+        <v>4.17</v>
+      </c>
+      <c r="U10" s="21">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="V10" s="21">
+        <v>4.08</v>
+      </c>
+      <c r="W10" s="21">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="X10" s="21">
+        <v>4.25</v>
+      </c>
+      <c r="Y10" s="21">
         <v>4.26</v>
       </c>
-      <c r="AC9" s="20">
-[...60 lines deleted...]
-      </c>
       <c r="Z10" s="21">
-        <v>3.96</v>
+        <v>3.85</v>
       </c>
       <c r="AA10" s="21">
+        <v>3.7</v>
+      </c>
+      <c r="AB10" s="21">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AC10" s="21">
         <v>4.16</v>
       </c>
-      <c r="AB10" s="20">
-[...4 lines deleted...]
-      </c>
       <c r="AD10" s="21">
-        <v>4.3</v>
+        <v>4.05</v>
       </c>
       <c r="AE10" s="21">
-        <v>4.5199999999999996</v>
-[...116 lines deleted...]
-      <c r="W12" s="22">
         <v>4.0999999999999996</v>
       </c>
-      <c r="X12" s="22">
-[...25 lines deleted...]
-      <c r="A13" s="18" t="s">
+      <c r="AF10" s="21">
+        <v>4.24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="Q13" s="39"/>
+      <c r="Q11" s="37"/>
+    </row>
+    <row r="12" spans="1:32" ht="24" customHeight="1">
+      <c r="A12" s="63"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:AE3"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AF3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE13"/>
+  <dimension ref="A1:AF12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AD23" sqref="AD23"/>
+      <selection activeCell="T22" sqref="T22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:31">
-      <c r="A3" s="46" t="s">
+    <row r="1" spans="1:32">
+      <c r="A1" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="46"/>
-[...33 lines deleted...]
-      <c r="AE4" s="26" t="s">
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="AF2" s="25" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:31">
-[...1 lines deleted...]
-      <c r="B5" s="42">
+    <row r="3" spans="1:32">
+      <c r="A3" s="56"/>
+      <c r="B3" s="58">
         <v>2022</v>
       </c>
-      <c r="C5" s="43"/>
-[...10 lines deleted...]
-      <c r="N5" s="44">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="60">
         <v>2025</v>
       </c>
-      <c r="O5" s="45"/>
-[...10 lines deleted...]
-      <c r="Z5" s="44">
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+      <c r="U3" s="61"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="Z3" s="60">
         <v>2026</v>
       </c>
-      <c r="AA5" s="45"/>
-[...7 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="AA3" s="61"/>
+      <c r="AB3" s="61"/>
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61"/>
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="61"/>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" s="57"/>
+      <c r="B4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="D4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="13" t="s">
+      <c r="E4" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="13" t="s">
+      <c r="F4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="13" t="s">
+      <c r="G4" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="13" t="s">
+      <c r="H4" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I4" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="K6" s="13" t="s">
+      <c r="K4" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="13" t="s">
+      <c r="L4" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="13" t="s">
+      <c r="M4" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="11" t="s">
+      <c r="N4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="11" t="s">
+      <c r="O4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="11" t="s">
+      <c r="P4" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="13" t="s">
+      <c r="Q4" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="13" t="s">
+      <c r="R4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="S6" s="13" t="s">
+      <c r="S4" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="13" t="s">
+      <c r="T4" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="U6" s="13" t="s">
+      <c r="U4" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="V6" s="13" t="s">
+      <c r="V4" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="W6" s="13" t="s">
+      <c r="W4" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="X6" s="13" t="s">
+      <c r="X4" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="Y6" s="13" t="s">
+      <c r="Y4" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="Z6" s="11" t="s">
+      <c r="Z4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="11" t="s">
+      <c r="AA4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AB6" s="11" t="s">
+      <c r="AB4" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="11" t="s">
+      <c r="AC4" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="AD6" s="13" t="s">
+      <c r="AD4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="AE6" s="13" t="s">
+      <c r="AE4" s="13" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="AF4" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B5" s="15">
         <v>26</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C5" s="15">
         <v>24</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D5" s="15">
         <v>33</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E5" s="15">
         <v>26</v>
       </c>
-      <c r="F7" s="15">
+      <c r="F5" s="15">
         <v>30</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G5" s="15">
         <v>24</v>
       </c>
-      <c r="H7" s="15">
+      <c r="H5" s="15">
         <v>31</v>
       </c>
-      <c r="I7" s="15">
+      <c r="I5" s="15">
         <v>32</v>
       </c>
-      <c r="J7" s="15">
+      <c r="J5" s="15">
         <v>33</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K5" s="15">
         <v>16</v>
       </c>
-      <c r="L7" s="15">
+      <c r="L5" s="15">
         <v>20</v>
       </c>
-      <c r="M7" s="17">
+      <c r="M5" s="17">
         <v>33</v>
       </c>
-      <c r="N7" s="36">
+      <c r="N5" s="34">
         <v>19</v>
       </c>
+      <c r="O5" s="5">
+        <v>8</v>
+      </c>
+      <c r="P5" s="34">
+        <v>9</v>
+      </c>
+      <c r="Q5" s="3">
+        <v>10</v>
+      </c>
+      <c r="R5" s="3">
+        <v>10</v>
+      </c>
+      <c r="S5" s="5">
+        <v>16</v>
+      </c>
+      <c r="T5" s="5">
+        <v>8</v>
+      </c>
+      <c r="U5" s="5">
+        <v>12</v>
+      </c>
+      <c r="V5" s="5">
+        <v>12</v>
+      </c>
+      <c r="W5" s="5">
+        <v>16</v>
+      </c>
+      <c r="X5" s="5">
+        <v>17</v>
+      </c>
+      <c r="Y5" s="5">
+        <v>13</v>
+      </c>
+      <c r="Z5" s="34">
+        <v>10</v>
+      </c>
+      <c r="AA5" s="5">
+        <v>6</v>
+      </c>
+      <c r="AB5" s="3">
+        <v>14</v>
+      </c>
+      <c r="AC5" s="3">
+        <v>13</v>
+      </c>
+      <c r="AD5" s="3">
+        <v>15</v>
+      </c>
+      <c r="AE5" s="5">
+        <v>16</v>
+      </c>
+      <c r="AF5" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="5">
+        <v>7</v>
+      </c>
+      <c r="O6" s="5">
+        <v>2</v>
+      </c>
+      <c r="P6" s="5">
+        <v>2</v>
+      </c>
+      <c r="Q6" s="3">
+        <v>3</v>
+      </c>
+      <c r="R6" s="3">
+        <v>3</v>
+      </c>
+      <c r="S6" s="5">
+        <v>8</v>
+      </c>
+      <c r="T6" s="5">
+        <v>4</v>
+      </c>
+      <c r="U6" s="5">
+        <v>3</v>
+      </c>
+      <c r="V6" s="5">
+        <v>3</v>
+      </c>
+      <c r="W6" s="5">
+        <v>4</v>
+      </c>
+      <c r="X6" s="5">
+        <v>4</v>
+      </c>
+      <c r="Y6" s="5">
+        <v>5</v>
+      </c>
+      <c r="Z6" s="5">
+        <v>4</v>
+      </c>
+      <c r="AA6" s="5">
+        <v>1</v>
+      </c>
+      <c r="AB6" s="3">
+        <v>4</v>
+      </c>
+      <c r="AC6" s="3">
+        <v>1</v>
+      </c>
+      <c r="AD6" s="3">
+        <v>7</v>
+      </c>
+      <c r="AE6" s="5">
+        <v>7</v>
+      </c>
+      <c r="AF6" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="5">
+        <v>3</v>
+      </c>
       <c r="O7" s="5">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1</v>
+      </c>
+      <c r="P7" s="5">
+        <v>1</v>
       </c>
       <c r="Q7" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="R7" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="S7" s="5">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="V7" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="W7" s="5">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="X7" s="5">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="Y7" s="5">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2</v>
+      </c>
+      <c r="Z7" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="AA7" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="AB7" s="3">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="AC7" s="3">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="AD7" s="3">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="AE7" s="5">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:31">
+        <v>4</v>
+      </c>
+      <c r="AF7" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="O8" s="5">
         <v>2</v>
       </c>
       <c r="P8" s="5">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>1</v>
+      </c>
+      <c r="R8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="S8" s="5">
+        <v>4</v>
+      </c>
+      <c r="T8" s="5">
+        <v>1</v>
+      </c>
+      <c r="U8" s="5">
+        <v>4</v>
+      </c>
+      <c r="V8" s="5">
         <v>2</v>
       </c>
-      <c r="Q8" s="3">
+      <c r="W8" s="5">
+        <v>1</v>
+      </c>
+      <c r="X8" s="5">
         <v>3</v>
       </c>
-      <c r="R8" s="3">
-[...19 lines deleted...]
-      </c>
       <c r="Y8" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="Z8" s="5">
         <v>4</v>
       </c>
       <c r="AA8" s="5">
         <v>1</v>
       </c>
       <c r="AB8" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AC8" s="3">
+        <v>6</v>
+      </c>
+      <c r="AD8" s="3">
         <v>1</v>
       </c>
-      <c r="AD8" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="AE8" s="5">
-        <v>7</v>
-[...4 lines deleted...]
-        <v>28</v>
+        <v>3</v>
+      </c>
+      <c r="AF8" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="35" t="s">
+        <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O9" s="5">
         <v>1</v>
       </c>
       <c r="P9" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q9" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R9" s="3">
         <v>3</v>
       </c>
       <c r="S9" s="5">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>2</v>
+      </c>
+      <c r="T9" s="5">
+        <v>2</v>
+      </c>
+      <c r="U9" s="5">
+        <v>3</v>
       </c>
       <c r="V9" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="W9" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X9" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="Y9" s="5">
         <v>2</v>
       </c>
-      <c r="Z9" s="5" t="s">
-        <v>33</v>
+      <c r="Z9" s="5">
+        <v>2</v>
       </c>
       <c r="AA9" s="5">
+        <v>1</v>
+      </c>
+      <c r="AB9" s="3">
+        <v>6</v>
+      </c>
+      <c r="AC9" s="3">
+        <v>4</v>
+      </c>
+      <c r="AD9" s="3">
         <v>3</v>
       </c>
-      <c r="AB9" s="3">
+      <c r="AE9" s="5">
         <v>2</v>
       </c>
-      <c r="AC9" s="3">
+      <c r="AF9" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="6">
         <v>1</v>
       </c>
-      <c r="AD9" s="3">
-[...25 lines deleted...]
-      <c r="O10" s="5">
+      <c r="O10" s="6">
         <v>2</v>
       </c>
-      <c r="P10" s="5">
+      <c r="P10" s="6">
         <v>1</v>
       </c>
       <c r="Q10" s="3">
         <v>1</v>
       </c>
-      <c r="R10" s="3" t="s">
+      <c r="R10" s="6">
+        <v>1</v>
+      </c>
+      <c r="S10" s="6">
+        <v>1</v>
+      </c>
+      <c r="T10" s="6">
+        <v>1</v>
+      </c>
+      <c r="U10" s="6">
+        <v>2</v>
+      </c>
+      <c r="V10" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="S10" s="5">
+      <c r="W10" s="6">
         <v>4</v>
       </c>
-      <c r="T10" s="5">
+      <c r="X10" s="6">
         <v>1</v>
       </c>
-      <c r="U10" s="5">
-[...2 lines deleted...]
-      <c r="V10" s="5">
+      <c r="Y10" s="6">
         <v>2</v>
       </c>
-      <c r="W10" s="5">
+      <c r="Z10" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA10" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB10" s="6">
         <v>1</v>
       </c>
-      <c r="X10" s="5">
-[...8 lines deleted...]
-      <c r="AA10" s="5">
+      <c r="AC10" s="6">
         <v>1</v>
       </c>
-      <c r="AB10" s="3">
-[...14 lines deleted...]
-        <v>30</v>
+      <c r="AD10" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE10" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF10" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="64" t="s">
+        <v>35</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
-      <c r="N11" s="5">
-[...143 lines deleted...]
-      <c r="Q13" s="39"/>
+      <c r="N11" s="4"/>
+      <c r="O11" s="4"/>
+      <c r="Q11" s="37"/>
+    </row>
+    <row r="12" spans="1:32" ht="26.25" customHeight="1">
+      <c r="A12" s="63"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:AE3"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AF3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AE13"/>
+  <dimension ref="A1:AF12"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="7" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:31">
-      <c r="A3" s="46" t="s">
+    <row r="1" spans="1:32">
+      <c r="A1" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="46"/>
-[...36 lines deleted...]
-      <c r="AE4" s="26" t="s">
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+    </row>
+    <row r="2" spans="1:32" ht="15.75" customHeight="1">
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="29"/>
+      <c r="AF2" s="25" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:31">
-[...1 lines deleted...]
-      <c r="B5" s="42">
+    <row r="3" spans="1:32">
+      <c r="A3" s="56"/>
+      <c r="B3" s="58">
         <v>2022</v>
       </c>
-      <c r="C5" s="43"/>
-[...10 lines deleted...]
-      <c r="N5" s="44">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="60">
         <v>2025</v>
       </c>
-      <c r="O5" s="45"/>
-[...10 lines deleted...]
-      <c r="Z5" s="44">
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+      <c r="U3" s="61"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="Z3" s="60">
         <v>2026</v>
       </c>
-      <c r="AA5" s="45"/>
-[...7 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="AA3" s="61"/>
+      <c r="AB3" s="61"/>
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61"/>
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="61"/>
+    </row>
+    <row r="4" spans="1:32" ht="27.75" customHeight="1">
+      <c r="A4" s="57"/>
+      <c r="B4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="C4" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="D4" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="13" t="s">
+      <c r="E4" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="F4" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G4" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="H6" s="13" t="s">
+      <c r="H4" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I4" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="K6" s="13" t="s">
+      <c r="K4" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="L6" s="13" t="s">
+      <c r="L4" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="13" t="s">
+      <c r="M4" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="N6" s="11" t="s">
+      <c r="N4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="11" t="s">
+      <c r="O4" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="P6" s="11" t="s">
+      <c r="P4" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="Q6" s="13" t="s">
+      <c r="Q4" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="R6" s="13" t="s">
+      <c r="R4" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="S6" s="13" t="s">
+      <c r="S4" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="T6" s="13" t="s">
+      <c r="T4" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="U6" s="13" t="s">
+      <c r="U4" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="V6" s="13" t="s">
+      <c r="V4" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="W6" s="13" t="s">
+      <c r="W4" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="X6" s="13" t="s">
+      <c r="X4" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="Y6" s="13" t="s">
+      <c r="Y4" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="Z6" s="11" t="s">
+      <c r="Z4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="AA6" s="11" t="s">
+      <c r="AA4" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="AB6" s="11" t="s">
+      <c r="AB4" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="AC6" s="11" t="s">
+      <c r="AC4" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="AD6" s="13" t="s">
+      <c r="AD4" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="AE6" s="13" t="s">
+      <c r="AE4" s="13" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="AF4" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="35">
+      <c r="B5" s="33">
         <v>10.54</v>
       </c>
-      <c r="C7" s="35">
+      <c r="C5" s="33">
         <v>10.37</v>
       </c>
-      <c r="D7" s="35">
+      <c r="D5" s="33">
         <v>11.65</v>
       </c>
-      <c r="E7" s="35">
+      <c r="E5" s="33">
         <v>11.46</v>
       </c>
-      <c r="F7" s="35">
+      <c r="F5" s="33">
         <v>11.66</v>
       </c>
-      <c r="G7" s="35">
+      <c r="G5" s="33">
         <v>11.06</v>
       </c>
-      <c r="H7" s="35">
+      <c r="H5" s="33">
         <v>11.08</v>
       </c>
-      <c r="I7" s="35">
+      <c r="I5" s="33">
         <v>11.05</v>
       </c>
-      <c r="J7" s="35">
+      <c r="J5" s="33">
         <v>11.08</v>
       </c>
-      <c r="K7" s="35">
+      <c r="K5" s="33">
         <v>10.55</v>
       </c>
-      <c r="L7" s="35">
+      <c r="L5" s="33">
         <v>10.130000000000001</v>
       </c>
-      <c r="M7" s="29">
+      <c r="M5" s="28">
         <v>10.32</v>
       </c>
-      <c r="N7" s="33">
+      <c r="N5" s="31">
         <v>9.57</v>
       </c>
-      <c r="O7" s="20">
+      <c r="O5" s="19">
         <v>6.41</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P5" s="19">
         <v>5.84</v>
       </c>
-      <c r="Q7" s="20">
+      <c r="Q5" s="19">
         <v>5.43</v>
       </c>
-      <c r="R7" s="33">
+      <c r="R5" s="31">
         <v>5.23</v>
       </c>
-      <c r="S7" s="33">
+      <c r="S5" s="31">
         <v>5.51</v>
       </c>
-      <c r="T7" s="21">
+      <c r="T5" s="20">
         <v>5.13</v>
       </c>
-      <c r="U7" s="21">
+      <c r="U5" s="20">
         <v>5.1100000000000003</v>
       </c>
-      <c r="V7" s="21">
+      <c r="V5" s="20">
         <v>5.08</v>
       </c>
-      <c r="W7" s="21">
+      <c r="W5" s="20">
         <v>5.24</v>
       </c>
-      <c r="X7" s="21">
+      <c r="X5" s="20">
         <v>5.48</v>
       </c>
-      <c r="Y7" s="21">
+      <c r="Y5" s="20">
         <v>5.5</v>
       </c>
-      <c r="Z7" s="21">
+      <c r="Z5" s="20">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AA7" s="20">
+      <c r="AA5" s="19">
         <v>3.82</v>
       </c>
-      <c r="AB7" s="20">
+      <c r="AB5" s="19">
         <v>4.7699999999999996</v>
       </c>
-      <c r="AC7" s="20">
+      <c r="AC5" s="19">
         <v>5.14</v>
       </c>
-      <c r="AD7" s="33">
+      <c r="AD5" s="31">
         <v>5.65</v>
       </c>
-      <c r="AE7" s="21">
+      <c r="AE5" s="20">
         <v>5.93</v>
       </c>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF5" s="20">
+        <v>5.91</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N6" s="20">
+        <v>11.24</v>
+      </c>
+      <c r="O6" s="19">
+        <v>6.65</v>
+      </c>
+      <c r="P6" s="19">
+        <v>5.52</v>
+      </c>
+      <c r="Q6" s="19">
+        <v>5.17</v>
+      </c>
+      <c r="R6" s="20">
+        <v>4.99</v>
+      </c>
+      <c r="S6" s="20">
+        <v>6.1</v>
+      </c>
+      <c r="T6" s="20">
+        <v>5.94</v>
+      </c>
+      <c r="U6" s="20">
+        <v>5.65</v>
+      </c>
+      <c r="V6" s="20">
+        <v>5.44</v>
+      </c>
+      <c r="W6" s="20">
+        <v>5.38</v>
+      </c>
+      <c r="X6" s="20">
+        <v>5.41</v>
+      </c>
+      <c r="Y6" s="20">
+        <v>5.51</v>
+      </c>
+      <c r="Z6" s="20">
+        <v>5.3</v>
+      </c>
+      <c r="AA6" s="19">
+        <v>3.66</v>
+      </c>
+      <c r="AB6" s="19">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="AC6" s="19">
+        <v>3.67</v>
+      </c>
+      <c r="AD6" s="20">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AE6" s="20">
+        <v>5.84</v>
+      </c>
+      <c r="AF6" s="20">
+        <v>6.24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" s="20">
+        <v>10.42</v>
+      </c>
+      <c r="O7" s="19">
+        <v>6.88</v>
+      </c>
+      <c r="P7" s="19">
+        <v>5.75</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>5.88</v>
+      </c>
+      <c r="R7" s="20">
+        <v>6.86</v>
+      </c>
+      <c r="S7" s="20">
+        <v>6.05</v>
+      </c>
+      <c r="T7" s="20">
+        <v>5.03</v>
+      </c>
+      <c r="U7" s="20">
+        <v>4.34</v>
+      </c>
+      <c r="V7" s="20">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="W7" s="20">
+        <v>4.71</v>
+      </c>
+      <c r="X7" s="20">
+        <v>5.19</v>
+      </c>
+      <c r="Y7" s="20">
+        <v>5.33</v>
+      </c>
+      <c r="Z7" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA7" s="19">
+        <v>4.92</v>
+      </c>
+      <c r="AB7" s="19">
+        <v>5.68</v>
+      </c>
+      <c r="AC7" s="19">
+        <v>5.18</v>
+      </c>
+      <c r="AD7" s="20">
+        <v>6.99</v>
+      </c>
+      <c r="AE7" s="20">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AF7" s="20">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" s="1" t="s">
-        <v>27</v>
-[...10 lines deleted...]
-      <c r="Q8" s="20">
+        <v>29</v>
+      </c>
+      <c r="N8" s="20">
+        <v>9.09</v>
+      </c>
+      <c r="O8" s="19">
+        <v>7.19</v>
+      </c>
+      <c r="P8" s="19">
+        <v>6.05</v>
+      </c>
+      <c r="Q8" s="19">
+        <v>5.03</v>
+      </c>
+      <c r="R8" s="20">
+        <v>3.9</v>
+      </c>
+      <c r="S8" s="20">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="T8" s="20">
+        <v>4.67</v>
+      </c>
+      <c r="U8" s="20">
+        <v>5.44</v>
+      </c>
+      <c r="V8" s="20">
+        <v>5.43</v>
+      </c>
+      <c r="W8" s="20">
+        <v>5.16</v>
+      </c>
+      <c r="X8" s="20">
+        <v>5.51</v>
+      </c>
+      <c r="Y8" s="20">
+        <v>5.49</v>
+      </c>
+      <c r="Z8" s="20">
+        <v>11.27</v>
+      </c>
+      <c r="AA8" s="19">
+        <v>7.65</v>
+      </c>
+      <c r="AB8" s="19">
+        <v>6.19</v>
+      </c>
+      <c r="AC8" s="19">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="AD8" s="20">
+        <v>8.44</v>
+      </c>
+      <c r="AE8" s="20">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="AF8" s="20">
+        <v>7.79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="N9" s="20">
+        <v>8.73</v>
+      </c>
+      <c r="O9" s="19">
+        <v>5.03</v>
+      </c>
+      <c r="P9" s="19">
+        <v>5.72</v>
+      </c>
+      <c r="Q9" s="19">
+        <v>5.54</v>
+      </c>
+      <c r="R9" s="20">
+        <v>5.39</v>
+      </c>
+      <c r="S9" s="20">
+        <v>4.96</v>
+      </c>
+      <c r="T9" s="20">
+        <v>4.66</v>
+      </c>
+      <c r="U9" s="20">
+        <v>4.67</v>
+      </c>
+      <c r="V9" s="20">
         <v>5.17</v>
       </c>
-      <c r="R8" s="21">
-[...61 lines deleted...]
-      <c r="S9" s="21">
+      <c r="W9" s="20">
+        <v>5.26</v>
+      </c>
+      <c r="X9" s="20">
+        <v>5.7</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>5.5</v>
+      </c>
+      <c r="Z9" s="20">
+        <v>3.4</v>
+      </c>
+      <c r="AA9" s="19">
+        <v>2.88</v>
+      </c>
+      <c r="AB9" s="19">
+        <v>5.59</v>
+      </c>
+      <c r="AC9" s="19">
+        <v>6.01</v>
+      </c>
+      <c r="AD9" s="20">
+        <v>5.95</v>
+      </c>
+      <c r="AE9" s="20">
+        <v>5.56</v>
+      </c>
+      <c r="AF9" s="20">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="36"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="36"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="36"/>
+      <c r="G10" s="36"/>
+      <c r="H10" s="36"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
+      <c r="K10" s="36"/>
+      <c r="L10" s="36"/>
+      <c r="M10" s="36"/>
+      <c r="N10" s="21">
+        <v>5.81</v>
+      </c>
+      <c r="O10" s="21">
+        <v>7.65</v>
+      </c>
+      <c r="P10" s="21">
+        <v>7.07</v>
+      </c>
+      <c r="Q10" s="19">
         <v>6.05</v>
       </c>
-      <c r="T9" s="21">
-[...17 lines deleted...]
-      <c r="Z9" s="21" t="s">
+      <c r="R10" s="21">
+        <v>5.53</v>
+      </c>
+      <c r="S10" s="21">
+        <v>5.08</v>
+      </c>
+      <c r="T10" s="21">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="U10" s="21">
+        <v>5.12</v>
+      </c>
+      <c r="V10" s="21">
+        <v>4.43</v>
+      </c>
+      <c r="W10" s="21">
+        <v>5.54</v>
+      </c>
+      <c r="X10" s="21">
+        <v>5.47</v>
+      </c>
+      <c r="Y10" s="21">
+        <v>5.67</v>
+      </c>
+      <c r="Z10" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="AA9" s="20">
-[...65 lines deleted...]
-        <v>9.4700000000000006</v>
+      <c r="AA10" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB10" s="21">
+        <v>1.29</v>
+      </c>
+      <c r="AC10" s="21">
+        <v>1.92</v>
       </c>
       <c r="AD10" s="21">
-        <v>8.44</v>
+        <v>1.58</v>
       </c>
       <c r="AE10" s="21">
-        <v>8.6300000000000008</v>
-[...128 lines deleted...]
-      <c r="AE12" s="22">
         <v>1.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="32" t="s">
+      <c r="AF10" s="21">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="64" t="s">
         <v>35</v>
       </c>
-      <c r="Q13" s="39"/>
+      <c r="Q11" s="37"/>
+    </row>
+    <row r="12" spans="1:32" ht="29.25" customHeight="1">
+      <c r="A12" s="63"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:AE3"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AF3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>
       <vt:lpstr>The number of deceased infants </vt:lpstr>
       <vt:lpstr>Infant mortality rate </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>