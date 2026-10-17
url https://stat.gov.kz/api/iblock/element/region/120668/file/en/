--- v4 (2026-09-27)
+++ v5 (2026-10-17)
@@ -6,66 +6,66 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="797" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="797"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="9" r:id="rId1"/>
     <sheet name="Symbols" sheetId="8" r:id="rId2"/>
     <sheet name="Total population" sheetId="1" r:id="rId3"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId4"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId5"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="80">
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -701,74 +701,74 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 8" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1057,52 +1057,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="47" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" style="47" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="46" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="39">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="46" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>39</v>
       </c>
     </row>
@@ -1185,59 +1185,59 @@
       <c r="B12" s="43" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="46" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="46" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="46" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="45">
-        <v>46238</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="46" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="45">
-        <v>46273</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="46" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="49" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="46" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="49" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="46" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>69</v>
       </c>
@@ -1308,148 +1308,149 @@
       <c r="B12" s="53" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="52"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="52"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="54"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="55" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF12"/>
+  <dimension ref="A1:AG12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:V55"/>
-      <selection pane="bottomLeft" activeCell="P26" sqref="P26"/>
+      <selection pane="bottomLeft" activeCell="P29" sqref="P29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
       <c r="M1" s="38"/>
       <c r="N1" s="38"/>
       <c r="O1" s="38"/>
       <c r="P1" s="38"/>
       <c r="Q1" s="38"/>
       <c r="R1" s="38"/>
       <c r="S1" s="38"/>
       <c r="T1" s="38"/>
       <c r="U1" s="38"/>
       <c r="V1" s="38"/>
       <c r="W1" s="38"/>
       <c r="X1" s="38"/>
       <c r="Y1" s="38"/>
       <c r="Z1" s="38"/>
       <c r="AA1" s="38"/>
       <c r="AB1" s="38"/>
       <c r="AC1" s="38"/>
       <c r="AD1" s="38"/>
       <c r="AE1" s="38"/>
     </row>
-    <row r="2" spans="1:32" s="9" customFormat="1">
+    <row r="2" spans="1:33" s="9" customFormat="1">
       <c r="L2" s="10"/>
-      <c r="AF2" s="25" t="s">
+      <c r="AG2" s="25" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
-[...1 lines deleted...]
-      <c r="B3" s="58">
+    <row r="3" spans="1:33">
+      <c r="A3" s="59"/>
+      <c r="B3" s="61">
         <v>2022</v>
       </c>
-      <c r="C3" s="59"/>
-[...8 lines deleted...]
-      <c r="L3" s="59"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
       <c r="M3" s="18"/>
-      <c r="N3" s="60">
+      <c r="N3" s="63">
         <v>2025</v>
       </c>
-      <c r="O3" s="61"/>
-[...10 lines deleted...]
-      <c r="Z3" s="60">
+      <c r="O3" s="64"/>
+      <c r="P3" s="64"/>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="64"/>
+      <c r="S3" s="64"/>
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="Z3" s="63">
         <v>2026</v>
       </c>
-      <c r="AA3" s="61"/>
-[...7 lines deleted...]
-      <c r="A4" s="57"/>
+      <c r="AA3" s="64"/>
+      <c r="AB3" s="64"/>
+      <c r="AC3" s="64"/>
+      <c r="AD3" s="64"/>
+      <c r="AE3" s="64"/>
+      <c r="AF3" s="64"/>
+      <c r="AG3" s="64"/>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" s="60"/>
       <c r="B4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="13" t="s">
@@ -1499,52 +1500,55 @@
       </c>
       <c r="Y4" s="13" t="s">
         <v>23</v>
       </c>
       <c r="Z4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="AB4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="AC4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="AD4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AE4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="AF4" s="13" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4" s="13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="15">
         <v>484</v>
       </c>
       <c r="C5" s="15">
         <v>449</v>
       </c>
       <c r="D5" s="15">
         <v>418</v>
       </c>
       <c r="E5" s="15">
         <v>390</v>
       </c>
       <c r="F5" s="15">
         <v>412</v>
       </c>
       <c r="G5" s="15">
         <v>435</v>
       </c>
       <c r="H5" s="16">
         <v>492</v>
       </c>
       <c r="I5" s="15">
@@ -1597,52 +1601,55 @@
       </c>
       <c r="Y5" s="5">
         <v>489</v>
       </c>
       <c r="Z5" s="34">
         <v>371</v>
       </c>
       <c r="AA5" s="5">
         <v>370</v>
       </c>
       <c r="AB5" s="3">
         <v>401</v>
       </c>
       <c r="AC5" s="3">
         <v>433</v>
       </c>
       <c r="AD5" s="5">
         <v>399</v>
       </c>
       <c r="AE5" s="5">
         <v>449</v>
       </c>
       <c r="AF5" s="5">
         <v>570</v>
       </c>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5" s="5">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="5">
         <v>101</v>
       </c>
       <c r="O6" s="3">
         <v>90</v>
       </c>
       <c r="P6" s="3">
         <v>84</v>
       </c>
       <c r="Q6" s="3">
@@ -1671,52 +1678,55 @@
       </c>
       <c r="Y6" s="5">
         <v>114</v>
       </c>
       <c r="Z6" s="5">
         <v>81</v>
       </c>
       <c r="AA6" s="5">
         <v>72</v>
       </c>
       <c r="AB6" s="3">
         <v>79</v>
       </c>
       <c r="AC6" s="3">
         <v>110</v>
       </c>
       <c r="AD6" s="5">
         <v>81</v>
       </c>
       <c r="AE6" s="5">
         <v>109</v>
       </c>
       <c r="AF6" s="5">
         <v>143</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6" s="5">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="5">
         <v>67</v>
       </c>
       <c r="O7" s="3">
         <v>74</v>
       </c>
       <c r="P7" s="3">
         <v>70</v>
       </c>
       <c r="Q7" s="3">
@@ -1745,52 +1755,55 @@
       </c>
       <c r="Y7" s="5">
         <v>113</v>
       </c>
       <c r="Z7" s="5">
         <v>89</v>
       </c>
       <c r="AA7" s="5">
         <v>93</v>
       </c>
       <c r="AB7" s="3">
         <v>95</v>
       </c>
       <c r="AC7" s="3">
         <v>93</v>
       </c>
       <c r="AD7" s="5">
         <v>76</v>
       </c>
       <c r="AE7" s="5">
         <v>88</v>
       </c>
       <c r="AF7" s="5">
         <v>121</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>95</v>
       </c>
       <c r="O8" s="3">
         <v>66</v>
       </c>
       <c r="P8" s="3">
         <v>82</v>
       </c>
       <c r="Q8" s="3">
@@ -1819,52 +1832,55 @@
       </c>
       <c r="Y8" s="5">
         <v>102</v>
       </c>
       <c r="Z8" s="5">
         <v>70</v>
       </c>
       <c r="AA8" s="5">
         <v>70</v>
       </c>
       <c r="AB8" s="3">
         <v>70</v>
       </c>
       <c r="AC8" s="3">
         <v>72</v>
       </c>
       <c r="AD8" s="5">
         <v>88</v>
       </c>
       <c r="AE8" s="5">
         <v>96</v>
       </c>
       <c r="AF8" s="5">
         <v>112</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8" s="5">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>65</v>
       </c>
       <c r="O9" s="3">
         <v>50</v>
       </c>
       <c r="P9" s="3">
         <v>57</v>
       </c>
       <c r="Q9" s="3">
@@ -1893,52 +1909,55 @@
       </c>
       <c r="Y9" s="5">
         <v>73</v>
       </c>
       <c r="Z9" s="5">
         <v>55</v>
       </c>
       <c r="AA9" s="5">
         <v>72</v>
       </c>
       <c r="AB9" s="3">
         <v>61</v>
       </c>
       <c r="AC9" s="3">
         <v>75</v>
       </c>
       <c r="AD9" s="5">
         <v>83</v>
       </c>
       <c r="AE9" s="5">
         <v>72</v>
       </c>
       <c r="AF9" s="5">
         <v>95</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9" s="5">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="6">
         <v>80</v>
       </c>
       <c r="O10" s="6">
         <v>81</v>
       </c>
       <c r="P10" s="6">
         <v>60</v>
       </c>
       <c r="Q10" s="3">
@@ -1967,178 +1986,182 @@
       </c>
       <c r="Y10" s="6">
         <v>87</v>
       </c>
       <c r="Z10" s="6">
         <v>76</v>
       </c>
       <c r="AA10" s="6">
         <v>63</v>
       </c>
       <c r="AB10" s="6">
         <v>96</v>
       </c>
       <c r="AC10" s="6">
         <v>83</v>
       </c>
       <c r="AD10" s="6">
         <v>71</v>
       </c>
       <c r="AE10" s="6">
         <v>84</v>
       </c>
       <c r="AF10" s="6">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="62" t="s">
+      <c r="AG10" s="6">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33">
+      <c r="A11" s="56" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="37"/>
     </row>
-    <row r="12" spans="1:32" ht="30" customHeight="1">
-      <c r="A12" s="63"/>
+    <row r="12" spans="1:33" ht="30" customHeight="1">
+      <c r="A12" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AF3"/>
+    <mergeCell ref="Z3:AG3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF12"/>
+  <dimension ref="A1:AG12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Z4" sqref="Z4"/>
-      <selection pane="bottomLeft" activeCell="Q30" sqref="Q30"/>
+      <selection pane="bottomLeft" activeCell="X23" sqref="X23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="7" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="8" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
       <c r="M1" s="38"/>
       <c r="N1" s="38"/>
       <c r="O1" s="38"/>
       <c r="P1" s="38"/>
       <c r="Q1" s="38"/>
       <c r="R1" s="38"/>
       <c r="S1" s="38"/>
       <c r="T1" s="38"/>
       <c r="U1" s="38"/>
       <c r="V1" s="38"/>
       <c r="W1" s="38"/>
       <c r="X1" s="38"/>
       <c r="Y1" s="38"/>
       <c r="Z1" s="38"/>
       <c r="AA1" s="38"/>
       <c r="AB1" s="38"/>
       <c r="AC1" s="38"/>
       <c r="AD1" s="38"/>
       <c r="AE1" s="38"/>
     </row>
-    <row r="2" spans="1:32" s="9" customFormat="1" ht="17.25" customHeight="1">
+    <row r="2" spans="1:33" s="9" customFormat="1" ht="17.25" customHeight="1">
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="E2" s="22"/>
       <c r="L2" s="23"/>
       <c r="M2" s="24"/>
-      <c r="AF2" s="25" t="s">
+      <c r="AG2" s="25" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
-[...1 lines deleted...]
-      <c r="B3" s="58">
+    <row r="3" spans="1:33">
+      <c r="A3" s="59"/>
+      <c r="B3" s="61">
         <v>2022</v>
       </c>
-      <c r="C3" s="59"/>
-[...8 lines deleted...]
-      <c r="L3" s="59"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
       <c r="M3" s="18"/>
-      <c r="N3" s="60">
+      <c r="N3" s="63">
         <v>2025</v>
       </c>
-      <c r="O3" s="61"/>
-[...10 lines deleted...]
-      <c r="Z3" s="60">
+      <c r="O3" s="64"/>
+      <c r="P3" s="64"/>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="64"/>
+      <c r="S3" s="64"/>
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="Z3" s="63">
         <v>2026</v>
       </c>
-      <c r="AA3" s="61"/>
-[...7 lines deleted...]
-      <c r="A4" s="57"/>
+      <c r="AA3" s="64"/>
+      <c r="AB3" s="64"/>
+      <c r="AC3" s="64"/>
+      <c r="AD3" s="64"/>
+      <c r="AE3" s="64"/>
+      <c r="AF3" s="64"/>
+      <c r="AG3" s="64"/>
+    </row>
+    <row r="4" spans="1:33" ht="29.25" customHeight="1">
+      <c r="A4" s="60"/>
       <c r="B4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="26" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="13" t="s">
@@ -2188,52 +2211,55 @@
       </c>
       <c r="Y4" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Z4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AB4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="AC4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="AD4" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AE4" s="13" t="s">
         <v>15</v>
       </c>
       <c r="AF4" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="27">
         <v>4.8499999999999996</v>
       </c>
       <c r="C5" s="27">
         <v>4.9000000000000004</v>
       </c>
       <c r="D5" s="27">
         <v>4.66</v>
       </c>
       <c r="E5" s="27">
         <v>4.5</v>
       </c>
       <c r="F5" s="27">
         <v>4.42</v>
       </c>
       <c r="G5" s="27">
         <v>4.4400000000000004</v>
       </c>
       <c r="H5" s="27">
         <v>4.51</v>
       </c>
       <c r="I5" s="27">
@@ -2286,52 +2312,55 @@
       </c>
       <c r="Y5" s="20">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z5" s="20">
         <v>3.31</v>
       </c>
       <c r="AA5" s="20">
         <v>3.49</v>
       </c>
       <c r="AB5" s="19">
         <v>3.53</v>
       </c>
       <c r="AC5" s="19">
         <v>3.65</v>
       </c>
       <c r="AD5" s="20">
         <v>3.64</v>
       </c>
       <c r="AE5" s="20">
         <v>3.73</v>
       </c>
       <c r="AF5" s="31">
         <v>3.93</v>
       </c>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5" s="31">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="20">
         <v>4.93</v>
       </c>
       <c r="O6" s="19">
         <v>4.8899999999999997</v>
       </c>
       <c r="P6" s="20">
         <v>4.62</v>
       </c>
       <c r="Q6" s="19">
@@ -2360,52 +2389,55 @@
       </c>
       <c r="Y6" s="20">
         <v>5.03</v>
       </c>
       <c r="Z6" s="20">
         <v>3.62</v>
       </c>
       <c r="AA6" s="20">
         <v>3.6</v>
       </c>
       <c r="AB6" s="19">
         <v>3.58</v>
       </c>
       <c r="AC6" s="19">
         <v>3.96</v>
       </c>
       <c r="AD6" s="20">
         <v>3.89</v>
       </c>
       <c r="AE6" s="20">
         <v>4.08</v>
       </c>
       <c r="AF6" s="20">
         <v>4.42</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6" s="20">
+        <v>4.42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="20">
         <v>2.94</v>
       </c>
       <c r="O7" s="19">
         <v>3.25</v>
       </c>
       <c r="P7" s="20">
         <v>3.19</v>
       </c>
       <c r="Q7" s="19">
@@ -2434,52 +2466,55 @@
       </c>
       <c r="Y7" s="20">
         <v>4.07</v>
       </c>
       <c r="Z7" s="20">
         <v>3.97</v>
       </c>
       <c r="AA7" s="20">
         <v>4.2699999999999996</v>
       </c>
       <c r="AB7" s="19">
         <v>4.26</v>
       </c>
       <c r="AC7" s="19">
         <v>4.2699999999999996</v>
       </c>
       <c r="AD7" s="20">
         <v>4.09</v>
       </c>
       <c r="AE7" s="20">
         <v>4.08</v>
       </c>
       <c r="AF7" s="20">
         <v>4.2699999999999996</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7" s="20">
+        <v>4.1900000000000004</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="20">
         <v>5.37</v>
       </c>
       <c r="O8" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="P8" s="20">
         <v>4.7300000000000004</v>
       </c>
       <c r="Q8" s="19">
@@ -2508,52 +2543,55 @@
       </c>
       <c r="Y8" s="20">
         <v>5.27</v>
       </c>
       <c r="Z8" s="20">
         <v>3.96</v>
       </c>
       <c r="AA8" s="20">
         <v>4.16</v>
       </c>
       <c r="AB8" s="19">
         <v>4.09</v>
       </c>
       <c r="AC8" s="19">
         <v>4.12</v>
       </c>
       <c r="AD8" s="20">
         <v>4.3</v>
       </c>
       <c r="AE8" s="20">
         <v>4.5199999999999996</v>
       </c>
       <c r="AF8" s="20">
         <v>4.78</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8" s="20">
+        <v>4.72</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="20">
         <v>2.4300000000000002</v>
       </c>
       <c r="O9" s="19">
         <v>2.2599999999999998</v>
       </c>
       <c r="P9" s="20">
         <v>2.2200000000000002</v>
       </c>
       <c r="Q9" s="19">
@@ -2582,52 +2620,55 @@
       </c>
       <c r="Y9" s="20">
         <v>2.67</v>
       </c>
       <c r="Z9" s="20">
         <v>1.92</v>
       </c>
       <c r="AA9" s="20">
         <v>2.33</v>
       </c>
       <c r="AB9" s="19">
         <v>2.2599999999999998</v>
       </c>
       <c r="AC9" s="19">
         <v>2.37</v>
       </c>
       <c r="AD9" s="20">
         <v>2.48</v>
       </c>
       <c r="AE9" s="20">
         <v>2.5</v>
       </c>
       <c r="AF9" s="20">
         <v>2.62</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9" s="20">
+        <v>2.56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="21">
         <v>4.04</v>
       </c>
       <c r="O10" s="21">
         <v>4.2699999999999996</v>
       </c>
       <c r="P10" s="21">
         <v>3.84</v>
       </c>
       <c r="Q10" s="19">
@@ -2656,171 +2697,175 @@
       </c>
       <c r="Y10" s="21">
         <v>4.26</v>
       </c>
       <c r="Z10" s="21">
         <v>3.85</v>
       </c>
       <c r="AA10" s="21">
         <v>3.7</v>
       </c>
       <c r="AB10" s="21">
         <v>4.0999999999999996</v>
       </c>
       <c r="AC10" s="21">
         <v>4.16</v>
       </c>
       <c r="AD10" s="21">
         <v>4.05</v>
       </c>
       <c r="AE10" s="21">
         <v>4.0999999999999996</v>
       </c>
       <c r="AF10" s="21">
         <v>4.24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="62" t="s">
+      <c r="AG10" s="21">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33">
+      <c r="A11" s="56" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="37"/>
     </row>
-    <row r="12" spans="1:32" ht="24" customHeight="1">
-      <c r="A12" s="63"/>
+    <row r="12" spans="1:33" ht="24" customHeight="1">
+      <c r="A12" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AF3"/>
+    <mergeCell ref="Z3:AG3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF12"/>
+  <dimension ref="A1:AG12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T22" sqref="T22"/>
+      <selection activeCell="AB18" sqref="AB18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
       <c r="M1" s="38"/>
       <c r="N1" s="38"/>
       <c r="O1" s="38"/>
       <c r="P1" s="38"/>
       <c r="Q1" s="38"/>
       <c r="R1" s="38"/>
       <c r="S1" s="38"/>
       <c r="T1" s="38"/>
       <c r="U1" s="38"/>
       <c r="V1" s="38"/>
       <c r="W1" s="38"/>
       <c r="X1" s="38"/>
       <c r="Y1" s="38"/>
       <c r="Z1" s="38"/>
       <c r="AA1" s="38"/>
       <c r="AB1" s="38"/>
       <c r="AC1" s="38"/>
       <c r="AD1" s="38"/>
       <c r="AE1" s="38"/>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:33">
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
-      <c r="AF2" s="25" t="s">
+      <c r="AG2" s="25" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
-[...1 lines deleted...]
-      <c r="B3" s="58">
+    <row r="3" spans="1:33">
+      <c r="A3" s="59"/>
+      <c r="B3" s="61">
         <v>2022</v>
       </c>
-      <c r="C3" s="59"/>
-[...8 lines deleted...]
-      <c r="L3" s="59"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
       <c r="M3" s="18"/>
-      <c r="N3" s="60">
+      <c r="N3" s="63">
         <v>2025</v>
       </c>
-      <c r="O3" s="61"/>
-[...10 lines deleted...]
-      <c r="Z3" s="60">
+      <c r="O3" s="64"/>
+      <c r="P3" s="64"/>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="64"/>
+      <c r="S3" s="64"/>
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="Z3" s="63">
         <v>2026</v>
       </c>
-      <c r="AA3" s="61"/>
-[...7 lines deleted...]
-      <c r="A4" s="57"/>
+      <c r="AA3" s="64"/>
+      <c r="AB3" s="64"/>
+      <c r="AC3" s="64"/>
+      <c r="AD3" s="64"/>
+      <c r="AE3" s="64"/>
+      <c r="AF3" s="64"/>
+      <c r="AG3" s="64"/>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" s="60"/>
       <c r="B4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="13" t="s">
@@ -2870,52 +2915,55 @@
       </c>
       <c r="Y4" s="13" t="s">
         <v>23</v>
       </c>
       <c r="Z4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="AB4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="AC4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="AD4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="AE4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="AF4" s="13" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4" s="13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="15">
         <v>26</v>
       </c>
       <c r="C5" s="15">
         <v>24</v>
       </c>
       <c r="D5" s="15">
         <v>33</v>
       </c>
       <c r="E5" s="15">
         <v>26</v>
       </c>
       <c r="F5" s="15">
         <v>30</v>
       </c>
       <c r="G5" s="15">
         <v>24</v>
       </c>
       <c r="H5" s="15">
         <v>31</v>
       </c>
       <c r="I5" s="15">
@@ -2968,52 +3016,55 @@
       </c>
       <c r="Y5" s="5">
         <v>13</v>
       </c>
       <c r="Z5" s="34">
         <v>10</v>
       </c>
       <c r="AA5" s="5">
         <v>6</v>
       </c>
       <c r="AB5" s="3">
         <v>14</v>
       </c>
       <c r="AC5" s="3">
         <v>13</v>
       </c>
       <c r="AD5" s="3">
         <v>15</v>
       </c>
       <c r="AE5" s="5">
         <v>16</v>
       </c>
       <c r="AF5" s="5">
         <v>13</v>
       </c>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="5">
         <v>7</v>
       </c>
       <c r="O6" s="5">
         <v>2</v>
       </c>
       <c r="P6" s="5">
         <v>2</v>
       </c>
       <c r="Q6" s="3">
@@ -3042,52 +3093,55 @@
       </c>
       <c r="Y6" s="5">
         <v>5</v>
       </c>
       <c r="Z6" s="5">
         <v>4</v>
       </c>
       <c r="AA6" s="5">
         <v>1</v>
       </c>
       <c r="AB6" s="3">
         <v>4</v>
       </c>
       <c r="AC6" s="3">
         <v>1</v>
       </c>
       <c r="AD6" s="3">
         <v>7</v>
       </c>
       <c r="AE6" s="5">
         <v>7</v>
       </c>
       <c r="AF6" s="5">
         <v>6</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="5">
         <v>3</v>
       </c>
       <c r="O7" s="5">
         <v>1</v>
       </c>
       <c r="P7" s="5">
         <v>1</v>
       </c>
       <c r="Q7" s="3">
@@ -3116,52 +3170,55 @@
       </c>
       <c r="Y7" s="5">
         <v>2</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AA7" s="5">
         <v>3</v>
       </c>
       <c r="AB7" s="3">
         <v>2</v>
       </c>
       <c r="AC7" s="3">
         <v>1</v>
       </c>
       <c r="AD7" s="3">
         <v>4</v>
       </c>
       <c r="AE7" s="5">
         <v>4</v>
       </c>
       <c r="AF7" s="5">
         <v>3</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="5">
         <v>3</v>
       </c>
       <c r="O8" s="5">
         <v>2</v>
       </c>
       <c r="P8" s="5">
         <v>1</v>
       </c>
       <c r="Q8" s="3">
@@ -3190,52 +3247,55 @@
       </c>
       <c r="Y8" s="5">
         <v>2</v>
       </c>
       <c r="Z8" s="5">
         <v>4</v>
       </c>
       <c r="AA8" s="5">
         <v>1</v>
       </c>
       <c r="AB8" s="3">
         <v>1</v>
       </c>
       <c r="AC8" s="3">
         <v>6</v>
       </c>
       <c r="AD8" s="3">
         <v>1</v>
       </c>
       <c r="AE8" s="5">
         <v>3</v>
       </c>
       <c r="AF8" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5">
         <v>5</v>
       </c>
       <c r="O9" s="5">
         <v>1</v>
       </c>
       <c r="P9" s="5">
         <v>4</v>
       </c>
       <c r="Q9" s="3">
@@ -3264,52 +3324,55 @@
       </c>
       <c r="Y9" s="5">
         <v>2</v>
       </c>
       <c r="Z9" s="5">
         <v>2</v>
       </c>
       <c r="AA9" s="5">
         <v>1</v>
       </c>
       <c r="AB9" s="3">
         <v>6</v>
       </c>
       <c r="AC9" s="3">
         <v>4</v>
       </c>
       <c r="AD9" s="3">
         <v>3</v>
       </c>
       <c r="AE9" s="5">
         <v>2</v>
       </c>
       <c r="AF9" s="5">
         <v>3</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="6">
         <v>1</v>
       </c>
       <c r="O10" s="6">
         <v>2</v>
       </c>
       <c r="P10" s="6">
         <v>1</v>
       </c>
       <c r="Q10" s="3">
@@ -3338,187 +3401,193 @@
       </c>
       <c r="Y10" s="6">
         <v>2</v>
       </c>
       <c r="Z10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AA10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AB10" s="6">
         <v>1</v>
       </c>
       <c r="AC10" s="6">
         <v>1</v>
       </c>
       <c r="AD10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF10" s="6" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="64" t="s">
+      <c r="AG10" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33">
+      <c r="A11" s="58" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="Q11" s="37"/>
     </row>
-    <row r="12" spans="1:32" ht="26.25" customHeight="1">
-      <c r="A12" s="63"/>
+    <row r="12" spans="1:33" ht="26.25" customHeight="1">
+      <c r="A12" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AF3"/>
+    <mergeCell ref="Z3:AG3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF12"/>
+  <dimension ref="A1:AG12"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="T16" sqref="T16"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="7" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" s="38" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
       <c r="M1" s="38"/>
       <c r="N1" s="38"/>
       <c r="O1" s="38"/>
       <c r="P1" s="38"/>
       <c r="Q1" s="38"/>
       <c r="R1" s="38"/>
       <c r="S1" s="38"/>
       <c r="T1" s="38"/>
       <c r="U1" s="38"/>
       <c r="V1" s="38"/>
       <c r="W1" s="38"/>
       <c r="X1" s="38"/>
       <c r="Y1" s="38"/>
       <c r="Z1" s="38"/>
       <c r="AA1" s="38"/>
       <c r="AB1" s="38"/>
       <c r="AC1" s="38"/>
       <c r="AD1" s="38"/>
       <c r="AE1" s="38"/>
     </row>
-    <row r="2" spans="1:32" ht="15.75" customHeight="1">
+    <row r="2" spans="1:33" ht="15.75" customHeight="1">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="E2" s="4"/>
       <c r="L2" s="23"/>
       <c r="M2" s="29"/>
-      <c r="AF2" s="25" t="s">
+      <c r="AG2" s="25" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
-[...1 lines deleted...]
-      <c r="B3" s="58">
+    <row r="3" spans="1:33">
+      <c r="A3" s="59"/>
+      <c r="B3" s="61">
         <v>2022</v>
       </c>
-      <c r="C3" s="59"/>
-[...8 lines deleted...]
-      <c r="L3" s="59"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
       <c r="M3" s="32"/>
-      <c r="N3" s="60">
+      <c r="N3" s="63">
         <v>2025</v>
       </c>
-      <c r="O3" s="61"/>
-[...10 lines deleted...]
-      <c r="Z3" s="60">
+      <c r="O3" s="64"/>
+      <c r="P3" s="64"/>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="64"/>
+      <c r="S3" s="64"/>
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="Z3" s="63">
         <v>2026</v>
       </c>
-      <c r="AA3" s="61"/>
-[...7 lines deleted...]
-      <c r="A4" s="57"/>
+      <c r="AA3" s="64"/>
+      <c r="AB3" s="64"/>
+      <c r="AC3" s="64"/>
+      <c r="AD3" s="64"/>
+      <c r="AE3" s="64"/>
+      <c r="AF3" s="64"/>
+      <c r="AG3" s="64"/>
+    </row>
+    <row r="4" spans="1:33" ht="27.75" customHeight="1">
+      <c r="A4" s="60"/>
       <c r="B4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="26" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="13" t="s">
@@ -3568,52 +3637,55 @@
       </c>
       <c r="Y4" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Z4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AB4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="AC4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="AD4" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AE4" s="13" t="s">
         <v>15</v>
       </c>
       <c r="AF4" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="33">
         <v>10.54</v>
       </c>
       <c r="C5" s="33">
         <v>10.37</v>
       </c>
       <c r="D5" s="33">
         <v>11.65</v>
       </c>
       <c r="E5" s="33">
         <v>11.46</v>
       </c>
       <c r="F5" s="33">
         <v>11.66</v>
       </c>
       <c r="G5" s="33">
         <v>11.06</v>
       </c>
       <c r="H5" s="33">
         <v>11.08</v>
       </c>
       <c r="I5" s="33">
@@ -3666,52 +3738,55 @@
       </c>
       <c r="Y5" s="20">
         <v>5.5</v>
       </c>
       <c r="Z5" s="20">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA5" s="19">
         <v>3.82</v>
       </c>
       <c r="AB5" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="AC5" s="19">
         <v>5.14</v>
       </c>
       <c r="AD5" s="31">
         <v>5.65</v>
       </c>
       <c r="AE5" s="20">
         <v>5.93</v>
       </c>
       <c r="AF5" s="20">
         <v>5.91</v>
       </c>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5" s="20">
+        <v>5.72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="20">
         <v>11.24</v>
       </c>
       <c r="O6" s="19">
         <v>6.65</v>
       </c>
       <c r="P6" s="19">
         <v>5.52</v>
       </c>
       <c r="Q6" s="19">
         <v>5.17</v>
       </c>
       <c r="R6" s="20">
         <v>4.99</v>
       </c>
       <c r="S6" s="20">
         <v>6.1</v>
       </c>
       <c r="T6" s="20">
         <v>5.94</v>
       </c>
       <c r="U6" s="20">
@@ -3728,52 +3803,55 @@
       </c>
       <c r="Y6" s="20">
         <v>5.51</v>
       </c>
       <c r="Z6" s="20">
         <v>5.3</v>
       </c>
       <c r="AA6" s="19">
         <v>3.66</v>
       </c>
       <c r="AB6" s="19">
         <v>4.3899999999999997</v>
       </c>
       <c r="AC6" s="19">
         <v>3.67</v>
       </c>
       <c r="AD6" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="AE6" s="20">
         <v>5.84</v>
       </c>
       <c r="AF6" s="20">
         <v>6.24</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6" s="20">
+        <v>6.13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="20">
         <v>10.42</v>
       </c>
       <c r="O7" s="19">
         <v>6.88</v>
       </c>
       <c r="P7" s="19">
         <v>5.75</v>
       </c>
       <c r="Q7" s="19">
         <v>5.88</v>
       </c>
       <c r="R7" s="20">
         <v>6.86</v>
       </c>
       <c r="S7" s="20">
         <v>6.05</v>
       </c>
       <c r="T7" s="20">
         <v>5.03</v>
       </c>
       <c r="U7" s="20">
@@ -3790,52 +3868,55 @@
       </c>
       <c r="Y7" s="20">
         <v>5.33</v>
       </c>
       <c r="Z7" s="20" t="s">
         <v>33</v>
       </c>
       <c r="AA7" s="19">
         <v>4.92</v>
       </c>
       <c r="AB7" s="19">
         <v>5.68</v>
       </c>
       <c r="AC7" s="19">
         <v>5.18</v>
       </c>
       <c r="AD7" s="20">
         <v>6.99</v>
       </c>
       <c r="AE7" s="20">
         <v>8.0399999999999991</v>
       </c>
       <c r="AF7" s="20">
         <v>8.1</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7" s="20">
+        <v>7.59</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="20">
         <v>9.09</v>
       </c>
       <c r="O8" s="19">
         <v>7.19</v>
       </c>
       <c r="P8" s="19">
         <v>6.05</v>
       </c>
       <c r="Q8" s="19">
         <v>5.03</v>
       </c>
       <c r="R8" s="20">
         <v>3.9</v>
       </c>
       <c r="S8" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="T8" s="20">
         <v>4.67</v>
       </c>
       <c r="U8" s="20">
@@ -3852,52 +3933,55 @@
       </c>
       <c r="Y8" s="20">
         <v>5.49</v>
       </c>
       <c r="Z8" s="20">
         <v>11.27</v>
       </c>
       <c r="AA8" s="19">
         <v>7.65</v>
       </c>
       <c r="AB8" s="19">
         <v>6.19</v>
       </c>
       <c r="AC8" s="19">
         <v>9.4700000000000006</v>
       </c>
       <c r="AD8" s="20">
         <v>8.44</v>
       </c>
       <c r="AE8" s="20">
         <v>8.6300000000000008</v>
       </c>
       <c r="AF8" s="20">
         <v>7.79</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8" s="20">
+        <v>7.15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" s="35" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="20">
         <v>8.73</v>
       </c>
       <c r="O9" s="19">
         <v>5.03</v>
       </c>
       <c r="P9" s="19">
         <v>5.72</v>
       </c>
       <c r="Q9" s="19">
         <v>5.54</v>
       </c>
       <c r="R9" s="20">
         <v>5.39</v>
       </c>
       <c r="S9" s="20">
         <v>4.96</v>
       </c>
       <c r="T9" s="20">
         <v>4.66</v>
       </c>
       <c r="U9" s="20">
@@ -3914,52 +3998,55 @@
       </c>
       <c r="Y9" s="20">
         <v>5.5</v>
       </c>
       <c r="Z9" s="20">
         <v>3.4</v>
       </c>
       <c r="AA9" s="19">
         <v>2.88</v>
       </c>
       <c r="AB9" s="19">
         <v>5.59</v>
       </c>
       <c r="AC9" s="19">
         <v>6.01</v>
       </c>
       <c r="AD9" s="20">
         <v>5.95</v>
       </c>
       <c r="AE9" s="20">
         <v>5.56</v>
       </c>
       <c r="AF9" s="20">
         <v>5.49</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9" s="20">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
       <c r="G10" s="36"/>
       <c r="H10" s="36"/>
       <c r="I10" s="36"/>
       <c r="J10" s="36"/>
       <c r="K10" s="36"/>
       <c r="L10" s="36"/>
       <c r="M10" s="36"/>
       <c r="N10" s="21">
         <v>5.81</v>
       </c>
       <c r="O10" s="21">
         <v>7.65</v>
       </c>
       <c r="P10" s="21">
         <v>7.07</v>
       </c>
       <c r="Q10" s="19">
@@ -3988,66 +4075,69 @@
       </c>
       <c r="Y10" s="21">
         <v>5.67</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>33</v>
       </c>
       <c r="AA10" s="21" t="s">
         <v>33</v>
       </c>
       <c r="AB10" s="21">
         <v>1.29</v>
       </c>
       <c r="AC10" s="21">
         <v>1.92</v>
       </c>
       <c r="AD10" s="21">
         <v>1.58</v>
       </c>
       <c r="AE10" s="21">
         <v>1.3</v>
       </c>
       <c r="AF10" s="21">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="64" t="s">
+      <c r="AG10" s="21">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33">
+      <c r="A11" s="58" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="37"/>
     </row>
-    <row r="12" spans="1:32" ht="29.25" customHeight="1">
-      <c r="A12" s="63"/>
+    <row r="12" spans="1:33" ht="29.25" customHeight="1">
+      <c r="A12" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AF3"/>
+    <mergeCell ref="Z3:AG3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>