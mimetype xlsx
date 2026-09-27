--- v3 (2026-08-11)
+++ v4 (2026-09-27)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Total population" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="62">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Al-Farabi</t>
   </si>
   <si>
     <t>Karatau</t>
   </si>
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
   </si>
   <si>
@@ -74,127 +78,346 @@
     <t>November 1</t>
   </si>
   <si>
     <t>December 1</t>
   </si>
   <si>
     <t>Enbekshi</t>
   </si>
   <si>
     <t>* According to the current accounting.</t>
   </si>
   <si>
     <t>The population of city of Shymkent*</t>
   </si>
   <si>
     <t>January 1</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Turan</t>
   </si>
   <si>
     <t>March 1</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/shymkent/dynamic-tables/28251/</t>
+  </si>
+  <si>
+    <t>Population at the beginning of the period</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">The number of people living in a given area at a specific point in time
+</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>Current estimates at the beginning of the year are calculated based on the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.</t>
+  </si>
+  <si>
+    <t>The main sources of information about the population of the country and its regions are the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.esults of the national census</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">No </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/411576/file/en/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703831</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Nartaeva Aidana Djurabaevna</t>
+  </si>
+  <si>
+    <t>7 7252 395076</t>
+  </si>
+  <si>
+    <t>a.nartaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-      <sz val="7.5"/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -215,55 +438,73 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -276,103 +517,167 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...26 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 8" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -615,613 +920,1123 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/shymkent/dynamic-tables/28251/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AD22"/>
+  <dimension ref="A1:G28"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A29" sqref="A29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.28515625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="32" customWidth="1"/>
+    <col min="3" max="4" width="9.140625" style="32"/>
+    <col min="5" max="5" width="10.28515625" style="32" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="32"/>
+    <col min="7" max="7" width="10.28515625" style="32" bestFit="1" customWidth="1"/>
+    <col min="8" max="256" width="9.140625" style="32"/>
+    <col min="257" max="257" width="44.28515625" style="32" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="32" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="32"/>
+    <col min="513" max="513" width="44.28515625" style="32" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="32" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="32"/>
+    <col min="769" max="769" width="44.28515625" style="32" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="32" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="32"/>
+    <col min="1025" max="1025" width="44.28515625" style="32" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="32" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="32"/>
+    <col min="1281" max="1281" width="44.28515625" style="32" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="32" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="32"/>
+    <col min="1537" max="1537" width="44.28515625" style="32" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="32" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="32"/>
+    <col min="1793" max="1793" width="44.28515625" style="32" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="32" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="32"/>
+    <col min="2049" max="2049" width="44.28515625" style="32" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="32" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="32"/>
+    <col min="2305" max="2305" width="44.28515625" style="32" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="32" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="32"/>
+    <col min="2561" max="2561" width="44.28515625" style="32" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="32" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="32"/>
+    <col min="2817" max="2817" width="44.28515625" style="32" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="32" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="32"/>
+    <col min="3073" max="3073" width="44.28515625" style="32" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="32" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="32"/>
+    <col min="3329" max="3329" width="44.28515625" style="32" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="32" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="32"/>
+    <col min="3585" max="3585" width="44.28515625" style="32" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="32" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="32"/>
+    <col min="3841" max="3841" width="44.28515625" style="32" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="32" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="32"/>
+    <col min="4097" max="4097" width="44.28515625" style="32" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="32" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="32"/>
+    <col min="4353" max="4353" width="44.28515625" style="32" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="32" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="32"/>
+    <col min="4609" max="4609" width="44.28515625" style="32" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="32" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="32"/>
+    <col min="4865" max="4865" width="44.28515625" style="32" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="32" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="32"/>
+    <col min="5121" max="5121" width="44.28515625" style="32" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="32" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="32"/>
+    <col min="5377" max="5377" width="44.28515625" style="32" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="32" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="32"/>
+    <col min="5633" max="5633" width="44.28515625" style="32" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="32" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="32"/>
+    <col min="5889" max="5889" width="44.28515625" style="32" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="32" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="32"/>
+    <col min="6145" max="6145" width="44.28515625" style="32" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="32" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="32"/>
+    <col min="6401" max="6401" width="44.28515625" style="32" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="32" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="32"/>
+    <col min="6657" max="6657" width="44.28515625" style="32" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="32" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="32"/>
+    <col min="6913" max="6913" width="44.28515625" style="32" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="32" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="32"/>
+    <col min="7169" max="7169" width="44.28515625" style="32" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="32" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="32"/>
+    <col min="7425" max="7425" width="44.28515625" style="32" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="32" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="32"/>
+    <col min="7681" max="7681" width="44.28515625" style="32" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="32" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="32"/>
+    <col min="7937" max="7937" width="44.28515625" style="32" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="32" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="32"/>
+    <col min="8193" max="8193" width="44.28515625" style="32" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="32" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="32"/>
+    <col min="8449" max="8449" width="44.28515625" style="32" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="32" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="32"/>
+    <col min="8705" max="8705" width="44.28515625" style="32" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="32" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="32"/>
+    <col min="8961" max="8961" width="44.28515625" style="32" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="32" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="32"/>
+    <col min="9217" max="9217" width="44.28515625" style="32" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="32" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="32"/>
+    <col min="9473" max="9473" width="44.28515625" style="32" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="32" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="32"/>
+    <col min="9729" max="9729" width="44.28515625" style="32" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="32" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="32"/>
+    <col min="9985" max="9985" width="44.28515625" style="32" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="32" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="32"/>
+    <col min="10241" max="10241" width="44.28515625" style="32" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="32" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="32"/>
+    <col min="10497" max="10497" width="44.28515625" style="32" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="32" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="32"/>
+    <col min="10753" max="10753" width="44.28515625" style="32" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="32" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="32"/>
+    <col min="11009" max="11009" width="44.28515625" style="32" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="32" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="32"/>
+    <col min="11265" max="11265" width="44.28515625" style="32" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="32" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="32"/>
+    <col min="11521" max="11521" width="44.28515625" style="32" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="32" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="32"/>
+    <col min="11777" max="11777" width="44.28515625" style="32" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="32" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="32"/>
+    <col min="12033" max="12033" width="44.28515625" style="32" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="32" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="32"/>
+    <col min="12289" max="12289" width="44.28515625" style="32" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="32" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="32"/>
+    <col min="12545" max="12545" width="44.28515625" style="32" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="32" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="32"/>
+    <col min="12801" max="12801" width="44.28515625" style="32" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="32" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="32"/>
+    <col min="13057" max="13057" width="44.28515625" style="32" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="32" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="32"/>
+    <col min="13313" max="13313" width="44.28515625" style="32" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="32" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="32"/>
+    <col min="13569" max="13569" width="44.28515625" style="32" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="32" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="32"/>
+    <col min="13825" max="13825" width="44.28515625" style="32" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="32" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="32"/>
+    <col min="14081" max="14081" width="44.28515625" style="32" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="32" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="32"/>
+    <col min="14337" max="14337" width="44.28515625" style="32" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="32" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="32"/>
+    <col min="14593" max="14593" width="44.28515625" style="32" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="32" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="32"/>
+    <col min="14849" max="14849" width="44.28515625" style="32" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="32" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="32"/>
+    <col min="15105" max="15105" width="44.28515625" style="32" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="32" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="32"/>
+    <col min="15361" max="15361" width="44.28515625" style="32" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="32" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="32"/>
+    <col min="15617" max="15617" width="44.28515625" style="32" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="32" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="32"/>
+    <col min="15873" max="15873" width="44.28515625" style="32" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="32" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="32"/>
+    <col min="16129" max="16129" width="44.28515625" style="32" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="32" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="15" customHeight="1">
+      <c r="A1" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="34">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="15" customHeight="1">
+      <c r="A2" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="35" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="15" customHeight="1">
+      <c r="A3" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15" customHeight="1">
+      <c r="A4" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15" customHeight="1">
+      <c r="A5" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="37">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A6" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="39"/>
+    </row>
+    <row r="7" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A7" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="55.5" customHeight="1">
+      <c r="A8" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="39"/>
+    </row>
+    <row r="9" spans="1:7" ht="54.75" customHeight="1">
+      <c r="A9" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="39"/>
+      <c r="G9" s="42"/>
+    </row>
+    <row r="10" spans="1:7" ht="30" customHeight="1">
+      <c r="A10" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A11" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="50" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A12" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="51" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="52" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A14" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="39"/>
+    </row>
+    <row r="15" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A15" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="45">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A16" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="45">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="35" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A18" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A20" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="46"/>
+      <c r="B21" s="46"/>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="46"/>
+      <c r="B22" s="46"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="46"/>
+      <c r="B23" s="46"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="46"/>
+      <c r="B24" s="46"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="46"/>
+      <c r="B25" s="46"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="46"/>
+      <c r="B26" s="46"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="46"/>
+      <c r="B27" s="46"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="47"/>
+      <c r="B28" s="47"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.7109375" style="55" customWidth="1"/>
+    <col min="2" max="2" width="99" style="55" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="55"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="26" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="26" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="26" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="26" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="27"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="28" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="27"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="29"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="49" t="s">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AD20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F10" sqref="F10"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="2" width="10" style="1" customWidth="1"/>
     <col min="3" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="9.5703125" style="1" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10.28515625" style="1" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:30" ht="15.75" customHeight="1">
-      <c r="A3" s="24" t="s">
+    <row r="1" spans="1:30" ht="15.75" customHeight="1">
+      <c r="A1" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="24"/>
-[...23 lines deleted...]
-      <c r="T4" s="18" t="s">
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+      <c r="N1" s="31"/>
+      <c r="O1" s="31"/>
+      <c r="P1" s="31"/>
+      <c r="Q1" s="31"/>
+      <c r="R1" s="31"/>
+      <c r="S1" s="31"/>
+      <c r="T1" s="31"/>
+      <c r="U1" s="31"/>
+    </row>
+    <row r="2" spans="1:30" ht="15.75" customHeight="1">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="U2" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="Y4" s="3"/>
+      <c r="Y2" s="3"/>
+    </row>
+    <row r="3" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A3" s="56"/>
+      <c r="B3" s="58">
+        <v>2025</v>
+      </c>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="58">
+        <v>2026</v>
+      </c>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+    </row>
+    <row r="4" spans="1:30" s="2" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A4" s="57"/>
+      <c r="B4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="5" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="27"/>
-[...81 lines deleted...]
-        <v>8</v>
+      <c r="A5" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="11">
+        <v>1256263</v>
+      </c>
+      <c r="C5" s="15">
+        <v>1258878</v>
+      </c>
+      <c r="D5" s="11">
+        <v>1261709</v>
+      </c>
+      <c r="E5" s="14">
+        <v>1264492</v>
+      </c>
+      <c r="F5" s="11">
+        <v>1271228</v>
+      </c>
+      <c r="G5" s="11">
+        <v>1274296</v>
+      </c>
+      <c r="H5" s="15">
+        <v>1277743</v>
+      </c>
+      <c r="I5" s="15">
+        <v>1281223</v>
+      </c>
+      <c r="J5" s="15">
+        <v>1284129</v>
+      </c>
+      <c r="K5" s="14">
+        <v>1286087</v>
+      </c>
+      <c r="L5" s="15">
+        <v>1289091</v>
+      </c>
+      <c r="M5" s="14">
+        <v>1291011</v>
+      </c>
+      <c r="N5" s="19">
+        <v>1294050</v>
+      </c>
+      <c r="O5" s="14">
+        <v>1298279</v>
+      </c>
+      <c r="P5" s="20">
+        <v>1300357</v>
+      </c>
+      <c r="Q5" s="19">
+        <v>1302868</v>
+      </c>
+      <c r="R5" s="19">
+        <v>1305620</v>
+      </c>
+      <c r="S5" s="20">
+        <v>1308120</v>
+      </c>
+      <c r="T5" s="22">
+        <v>1310681</v>
+      </c>
+      <c r="U5" s="20">
+        <v>1313348</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="11">
+        <v>238174</v>
+      </c>
+      <c r="C6" s="15">
+        <v>240265</v>
+      </c>
+      <c r="D6" s="11">
+        <v>241864</v>
+      </c>
+      <c r="E6" s="15">
+        <v>243383</v>
+      </c>
+      <c r="F6" s="11">
+        <v>245921</v>
+      </c>
+      <c r="G6" s="11">
+        <v>247434</v>
+      </c>
+      <c r="H6" s="15">
+        <v>249254</v>
+      </c>
+      <c r="I6" s="15">
+        <v>251622</v>
+      </c>
+      <c r="J6" s="15">
+        <v>253190</v>
+      </c>
+      <c r="K6" s="15">
+        <v>254439</v>
+      </c>
+      <c r="L6" s="15">
+        <v>256072</v>
+      </c>
+      <c r="M6" s="15">
+        <v>257503</v>
+      </c>
+      <c r="N6" s="20">
+        <v>259325</v>
+      </c>
+      <c r="O6" s="15">
+        <v>262105</v>
+      </c>
+      <c r="P6" s="20">
+        <v>263724</v>
+      </c>
+      <c r="Q6" s="20">
+        <v>265615</v>
+      </c>
+      <c r="R6" s="20">
+        <v>267620</v>
+      </c>
+      <c r="S6" s="20">
+        <v>269413</v>
+      </c>
+      <c r="T6" s="23">
+        <v>270671</v>
+      </c>
+      <c r="U6" s="20">
+        <v>272522</v>
       </c>
     </row>
     <row r="7" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A7" s="16" t="s">
-        <v>18</v>
+      <c r="A7" s="9" t="s">
+        <v>2</v>
       </c>
       <c r="B7" s="11">
-        <v>1256263</v>
+        <v>266825</v>
       </c>
       <c r="C7" s="15">
-        <v>1258878</v>
+        <v>266027</v>
       </c>
       <c r="D7" s="11">
-        <v>1261709</v>
-[...2 lines deleted...]
-        <v>1264492</v>
+        <v>265696</v>
+      </c>
+      <c r="E7" s="15">
+        <v>265488</v>
       </c>
       <c r="F7" s="11">
-        <v>1271228</v>
+        <v>265680</v>
       </c>
       <c r="G7" s="11">
-        <v>1274296</v>
+        <v>265133</v>
       </c>
       <c r="H7" s="15">
-        <v>1277743</v>
+        <v>264724</v>
       </c>
       <c r="I7" s="15">
-        <v>1281223</v>
+        <v>264294</v>
       </c>
       <c r="J7" s="15">
-        <v>1284129</v>
-[...2 lines deleted...]
-        <v>1286087</v>
+        <v>264038</v>
+      </c>
+      <c r="K7" s="15">
+        <v>263514</v>
       </c>
       <c r="L7" s="15">
-        <v>1289091</v>
-[...8 lines deleted...]
-        <v>1298279</v>
+        <v>263187</v>
+      </c>
+      <c r="M7" s="15">
+        <v>262927</v>
+      </c>
+      <c r="N7" s="20">
+        <v>262566</v>
+      </c>
+      <c r="O7" s="15">
+        <v>262131</v>
       </c>
       <c r="P7" s="20">
-        <v>1300357</v>
-[...5 lines deleted...]
-        <v>1305620</v>
+        <v>261652</v>
+      </c>
+      <c r="Q7" s="20">
+        <v>261126</v>
+      </c>
+      <c r="R7" s="20">
+        <v>260897</v>
       </c>
       <c r="S7" s="20">
-        <v>1308120</v>
-[...2 lines deleted...]
-        <v>1310681</v>
+        <v>260727</v>
+      </c>
+      <c r="T7" s="23">
+        <v>260856</v>
+      </c>
+      <c r="U7" s="20">
+        <v>260354</v>
       </c>
     </row>
     <row r="8" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="9" t="s">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B8" s="11">
-        <v>238174</v>
+        <v>206998</v>
       </c>
       <c r="C8" s="15">
-        <v>240265</v>
+        <v>206551</v>
       </c>
       <c r="D8" s="11">
-        <v>241864</v>
+        <v>206397</v>
       </c>
       <c r="E8" s="15">
-        <v>243383</v>
+        <v>206401</v>
       </c>
       <c r="F8" s="11">
-        <v>245921</v>
+        <v>206712</v>
       </c>
       <c r="G8" s="11">
-        <v>247434</v>
+        <v>206704</v>
       </c>
       <c r="H8" s="15">
-        <v>249254</v>
+        <v>206715</v>
       </c>
       <c r="I8" s="15">
-        <v>251622</v>
+        <v>206711</v>
       </c>
       <c r="J8" s="15">
-        <v>253190</v>
+        <v>206568</v>
       </c>
       <c r="K8" s="15">
-        <v>254439</v>
+        <v>206542</v>
       </c>
       <c r="L8" s="15">
-        <v>256072</v>
+        <v>206604</v>
       </c>
       <c r="M8" s="15">
-        <v>257503</v>
+        <v>206600</v>
       </c>
       <c r="N8" s="20">
-        <v>259325</v>
+        <v>206679</v>
       </c>
       <c r="O8" s="15">
-        <v>262105</v>
+        <v>206636</v>
       </c>
       <c r="P8" s="20">
-        <v>263724</v>
+        <v>206688</v>
       </c>
       <c r="Q8" s="20">
-        <v>265615</v>
+        <v>206856</v>
       </c>
       <c r="R8" s="20">
-        <v>267620</v>
+        <v>206680</v>
       </c>
       <c r="S8" s="20">
-        <v>269413</v>
-[...2 lines deleted...]
-        <v>270671</v>
+        <v>206643</v>
+      </c>
+      <c r="T8" s="23">
+        <v>206438</v>
+      </c>
+      <c r="U8" s="20">
+        <v>206425</v>
       </c>
     </row>
     <row r="9" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A9" s="9" t="s">
-        <v>2</v>
+      <c r="A9" s="17" t="s">
+        <v>3</v>
       </c>
       <c r="B9" s="11">
-        <v>266825</v>
+        <v>311653</v>
       </c>
       <c r="C9" s="15">
-        <v>266027</v>
+        <v>313880</v>
       </c>
       <c r="D9" s="11">
-        <v>265696</v>
+        <v>315819</v>
       </c>
       <c r="E9" s="15">
-        <v>265488</v>
+        <v>317390</v>
       </c>
       <c r="F9" s="11">
-        <v>265680</v>
+        <v>320343</v>
       </c>
       <c r="G9" s="11">
-        <v>265133</v>
+        <v>322372</v>
       </c>
       <c r="H9" s="15">
-        <v>264724</v>
+        <v>324457</v>
       </c>
       <c r="I9" s="15">
-        <v>264294</v>
+        <v>326338</v>
       </c>
       <c r="J9" s="15">
-        <v>264038</v>
+        <v>328110</v>
       </c>
       <c r="K9" s="15">
-        <v>263514</v>
+        <v>329627</v>
       </c>
       <c r="L9" s="15">
-        <v>263187</v>
+        <v>331301</v>
       </c>
       <c r="M9" s="15">
-        <v>262927</v>
+        <v>332570</v>
       </c>
       <c r="N9" s="20">
-        <v>262566</v>
+        <v>334139</v>
       </c>
       <c r="O9" s="15">
-        <v>262131</v>
+        <v>335952</v>
       </c>
       <c r="P9" s="20">
-        <v>261652</v>
+        <v>337039</v>
       </c>
       <c r="Q9" s="20">
-        <v>261126</v>
+        <v>338086</v>
       </c>
       <c r="R9" s="20">
-        <v>260897</v>
+        <v>339400</v>
       </c>
       <c r="S9" s="20">
-        <v>260727</v>
-[...2 lines deleted...]
-        <v>260856</v>
+        <v>340273</v>
+      </c>
+      <c r="T9" s="23">
+        <v>341618</v>
+      </c>
+      <c r="U9" s="20">
+        <v>343064</v>
       </c>
     </row>
     <row r="10" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A10" s="9" t="s">
-[...57 lines deleted...]
-        <v>206438</v>
+      <c r="A10" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="12">
+        <v>232613</v>
+      </c>
+      <c r="C10" s="12">
+        <v>232155</v>
+      </c>
+      <c r="D10" s="12">
+        <v>231933</v>
+      </c>
+      <c r="E10" s="12">
+        <v>231830</v>
+      </c>
+      <c r="F10" s="12">
+        <v>232572</v>
+      </c>
+      <c r="G10" s="12">
+        <v>232653</v>
+      </c>
+      <c r="H10" s="12">
+        <v>232593</v>
+      </c>
+      <c r="I10" s="12">
+        <v>232258</v>
+      </c>
+      <c r="J10" s="12">
+        <v>232223</v>
+      </c>
+      <c r="K10" s="12">
+        <v>231965</v>
+      </c>
+      <c r="L10" s="12">
+        <v>231927</v>
+      </c>
+      <c r="M10" s="12">
+        <v>231411</v>
+      </c>
+      <c r="N10" s="21">
+        <v>231341</v>
+      </c>
+      <c r="O10" s="12">
+        <v>231455</v>
+      </c>
+      <c r="P10" s="21">
+        <v>231254</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>231185</v>
+      </c>
+      <c r="R10" s="21">
+        <v>231023</v>
+      </c>
+      <c r="S10" s="21">
+        <v>231064</v>
+      </c>
+      <c r="T10" s="24">
+        <v>231098</v>
+      </c>
+      <c r="U10" s="21">
+        <v>230983</v>
       </c>
     </row>
     <row r="11" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A11" s="17" t="s">
-[...123 lines deleted...]
-      <c r="A13" s="29" t="s">
+      <c r="A11" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="30"/>
-[...11 lines deleted...]
-      <c r="AA22" s="3"/>
+      <c r="B11" s="25"/>
+      <c r="AD11" s="13"/>
+    </row>
+    <row r="12" spans="1:30" ht="13.5" customHeight="1">
+      <c r="A12" s="61"/>
+      <c r="AD12" s="3"/>
+    </row>
+    <row r="13" spans="1:30" ht="15.75" customHeight="1">
+      <c r="A13" s="30"/>
+      <c r="AD13" s="3"/>
+    </row>
+    <row r="20" spans="27:27" ht="15.75" customHeight="1">
+      <c r="AA20" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="A13:B13"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Total population</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>