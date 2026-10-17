--- v4 (2026-09-27)
+++ v5 (2026-10-17)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="62">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Al-Farabi</t>
   </si>
   <si>
     <t>Karatau</t>
   </si>
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
   </si>
   <si>
@@ -568,91 +568,91 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 8" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -931,52 +931,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/shymkent/dynamic-tables/28251/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A29" sqref="A29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="32" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="32" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="32"/>
     <col min="5" max="5" width="10.28515625" style="32" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="32"/>
     <col min="7" max="7" width="10.28515625" style="32" bestFit="1" customWidth="1"/>
     <col min="8" max="256" width="9.140625" style="32"/>
     <col min="257" max="257" width="44.28515625" style="32" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="32" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="32"/>
     <col min="513" max="513" width="44.28515625" style="32" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="32" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="32"/>
     <col min="769" max="769" width="44.28515625" style="32" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="32" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="32"/>
     <col min="1025" max="1025" width="44.28515625" style="32" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="32" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="32"/>
     <col min="1281" max="1281" width="44.28515625" style="32" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="32" customWidth="1"/>
@@ -1223,326 +1223,329 @@
       </c>
       <c r="C8" s="39"/>
     </row>
     <row r="9" spans="1:7" ht="54.75" customHeight="1">
       <c r="A9" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="39"/>
       <c r="G9" s="42"/>
     </row>
     <row r="10" spans="1:7" ht="30" customHeight="1">
       <c r="A10" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="14.25" customHeight="1">
       <c r="A11" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="50" t="s">
+      <c r="B11" s="49" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="18.75" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="51" t="s">
+      <c r="B12" s="50" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="14.25" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="52" t="s">
+      <c r="B13" s="51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="14.25" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="53" t="s">
+      <c r="B14" s="52" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="39"/>
     </row>
     <row r="15" spans="1:7" ht="14.25" customHeight="1">
       <c r="A15" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="45">
-        <v>46238</v>
+      <c r="B15" s="61">
+        <v>46303</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="14.25" customHeight="1">
       <c r="A16" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="45">
-        <v>46273</v>
+      <c r="B16" s="61">
+        <v>46335</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1">
       <c r="A18" s="33" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="B19" s="48" t="s">
+      <c r="B19" s="47" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="14.25" customHeight="1">
       <c r="A20" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="54" t="s">
+      <c r="B20" s="53" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="46"/>
-      <c r="B21" s="46"/>
+      <c r="A21" s="45"/>
+      <c r="B21" s="45"/>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="46"/>
-      <c r="B22" s="46"/>
+      <c r="A22" s="45"/>
+      <c r="B22" s="45"/>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="46"/>
-      <c r="B23" s="46"/>
+      <c r="A23" s="45"/>
+      <c r="B23" s="45"/>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="46"/>
-      <c r="B24" s="46"/>
+      <c r="A24" s="45"/>
+      <c r="B24" s="45"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="46"/>
-      <c r="B25" s="46"/>
+      <c r="A25" s="45"/>
+      <c r="B25" s="45"/>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" s="46"/>
-      <c r="B26" s="46"/>
+      <c r="A26" s="45"/>
+      <c r="B26" s="45"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="46"/>
-      <c r="B27" s="46"/>
+      <c r="A27" s="45"/>
+      <c r="B27" s="45"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="47"/>
-      <c r="B28" s="47"/>
+      <c r="A28" s="46"/>
+      <c r="B28" s="46"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="55" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="55"/>
+    <col min="1" max="1" width="5.7109375" style="54" customWidth="1"/>
+    <col min="2" max="2" width="99" style="54" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="54"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="26" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="26" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="26" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="26" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="27"/>
     </row>
     <row r="12" spans="2:2" ht="19.5" customHeight="1">
       <c r="B12" s="28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="27"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="29"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="49" t="s">
+      <c r="B16" s="48" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AD20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H21" sqref="H21"/>
+      <selection pane="bottomLeft" activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="2" width="10" style="1" customWidth="1"/>
     <col min="3" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
-    <col min="14" max="24" width="9.140625" style="1"/>
+    <col min="14" max="21" width="9.140625" style="1"/>
+    <col min="22" max="22" width="10" style="1" customWidth="1"/>
+    <col min="23" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="9.5703125" style="1" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10.28515625" style="1" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="15.75" customHeight="1">
       <c r="A1" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
       <c r="M1" s="31"/>
       <c r="N1" s="31"/>
       <c r="O1" s="31"/>
       <c r="P1" s="31"/>
       <c r="Q1" s="31"/>
       <c r="R1" s="31"/>
       <c r="S1" s="31"/>
       <c r="T1" s="31"/>
       <c r="U1" s="31"/>
     </row>
     <row r="2" spans="1:30" ht="15.75" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="F2" s="3"/>
-      <c r="U2" s="18" t="s">
+      <c r="V2" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Y2" s="3"/>
     </row>
     <row r="3" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A3" s="56"/>
-      <c r="B3" s="58">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59">
         <v>2025</v>
       </c>
-      <c r="C3" s="59"/>
-[...10 lines deleted...]
-      <c r="N3" s="58">
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="59">
         <v>2026</v>
       </c>
-      <c r="O3" s="59"/>
-[...5 lines deleted...]
-      <c r="U3" s="59"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
     </row>
     <row r="4" spans="1:30" s="2" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A4" s="57"/>
+      <c r="A4" s="58"/>
       <c r="B4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1558,50 +1561,53 @@
         <v>13</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>20</v>
       </c>
       <c r="Q4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="T4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="U4" s="5" t="s">
         <v>9</v>
+      </c>
+      <c r="V4" s="7" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="11">
         <v>1256263</v>
       </c>
       <c r="C5" s="15">
         <v>1258878</v>
       </c>
       <c r="D5" s="11">
         <v>1261709</v>
       </c>
       <c r="E5" s="14">
         <v>1264492</v>
       </c>
       <c r="F5" s="11">
         <v>1271228</v>
       </c>
       <c r="G5" s="11">
         <v>1274296</v>
       </c>
       <c r="H5" s="15">
@@ -1624,50 +1630,53 @@
       </c>
       <c r="N5" s="19">
         <v>1294050</v>
       </c>
       <c r="O5" s="14">
         <v>1298279</v>
       </c>
       <c r="P5" s="20">
         <v>1300357</v>
       </c>
       <c r="Q5" s="19">
         <v>1302868</v>
       </c>
       <c r="R5" s="19">
         <v>1305620</v>
       </c>
       <c r="S5" s="20">
         <v>1308120</v>
       </c>
       <c r="T5" s="22">
         <v>1310681</v>
       </c>
       <c r="U5" s="20">
         <v>1313348</v>
       </c>
+      <c r="V5" s="20">
+        <v>1316888</v>
+      </c>
     </row>
     <row r="6" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="11">
         <v>238174</v>
       </c>
       <c r="C6" s="15">
         <v>240265</v>
       </c>
       <c r="D6" s="11">
         <v>241864</v>
       </c>
       <c r="E6" s="15">
         <v>243383</v>
       </c>
       <c r="F6" s="11">
         <v>245921</v>
       </c>
       <c r="G6" s="11">
         <v>247434</v>
       </c>
       <c r="H6" s="15">
         <v>249254</v>
@@ -1689,50 +1698,53 @@
       </c>
       <c r="N6" s="20">
         <v>259325</v>
       </c>
       <c r="O6" s="15">
         <v>262105</v>
       </c>
       <c r="P6" s="20">
         <v>263724</v>
       </c>
       <c r="Q6" s="20">
         <v>265615</v>
       </c>
       <c r="R6" s="20">
         <v>267620</v>
       </c>
       <c r="S6" s="20">
         <v>269413</v>
       </c>
       <c r="T6" s="23">
         <v>270671</v>
       </c>
       <c r="U6" s="20">
         <v>272522</v>
       </c>
+      <c r="V6" s="20">
+        <v>274906</v>
+      </c>
     </row>
     <row r="7" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="11">
         <v>266825</v>
       </c>
       <c r="C7" s="15">
         <v>266027</v>
       </c>
       <c r="D7" s="11">
         <v>265696</v>
       </c>
       <c r="E7" s="15">
         <v>265488</v>
       </c>
       <c r="F7" s="11">
         <v>265680</v>
       </c>
       <c r="G7" s="11">
         <v>265133</v>
       </c>
       <c r="H7" s="15">
         <v>264724</v>
@@ -1754,50 +1766,53 @@
       </c>
       <c r="N7" s="20">
         <v>262566</v>
       </c>
       <c r="O7" s="15">
         <v>262131</v>
       </c>
       <c r="P7" s="20">
         <v>261652</v>
       </c>
       <c r="Q7" s="20">
         <v>261126</v>
       </c>
       <c r="R7" s="20">
         <v>260897</v>
       </c>
       <c r="S7" s="20">
         <v>260727</v>
       </c>
       <c r="T7" s="23">
         <v>260856</v>
       </c>
       <c r="U7" s="20">
         <v>260354</v>
       </c>
+      <c r="V7" s="20">
+        <v>260099</v>
+      </c>
     </row>
     <row r="8" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="11">
         <v>206998</v>
       </c>
       <c r="C8" s="15">
         <v>206551</v>
       </c>
       <c r="D8" s="11">
         <v>206397</v>
       </c>
       <c r="E8" s="15">
         <v>206401</v>
       </c>
       <c r="F8" s="11">
         <v>206712</v>
       </c>
       <c r="G8" s="11">
         <v>206704</v>
       </c>
       <c r="H8" s="15">
         <v>206715</v>
@@ -1819,50 +1834,53 @@
       </c>
       <c r="N8" s="20">
         <v>206679</v>
       </c>
       <c r="O8" s="15">
         <v>206636</v>
       </c>
       <c r="P8" s="20">
         <v>206688</v>
       </c>
       <c r="Q8" s="20">
         <v>206856</v>
       </c>
       <c r="R8" s="20">
         <v>206680</v>
       </c>
       <c r="S8" s="20">
         <v>206643</v>
       </c>
       <c r="T8" s="23">
         <v>206438</v>
       </c>
       <c r="U8" s="20">
         <v>206425</v>
       </c>
+      <c r="V8" s="20">
+        <v>206347</v>
+      </c>
     </row>
     <row r="9" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="11">
         <v>311653</v>
       </c>
       <c r="C9" s="15">
         <v>313880</v>
       </c>
       <c r="D9" s="11">
         <v>315819</v>
       </c>
       <c r="E9" s="15">
         <v>317390</v>
       </c>
       <c r="F9" s="11">
         <v>320343</v>
       </c>
       <c r="G9" s="11">
         <v>322372</v>
       </c>
       <c r="H9" s="15">
         <v>324457</v>
@@ -1884,50 +1902,53 @@
       </c>
       <c r="N9" s="20">
         <v>334139</v>
       </c>
       <c r="O9" s="15">
         <v>335952</v>
       </c>
       <c r="P9" s="20">
         <v>337039</v>
       </c>
       <c r="Q9" s="20">
         <v>338086</v>
       </c>
       <c r="R9" s="20">
         <v>339400</v>
       </c>
       <c r="S9" s="20">
         <v>340273</v>
       </c>
       <c r="T9" s="23">
         <v>341618</v>
       </c>
       <c r="U9" s="20">
         <v>343064</v>
       </c>
+      <c r="V9" s="20">
+        <v>344813</v>
+      </c>
     </row>
     <row r="10" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="12">
         <v>232613</v>
       </c>
       <c r="C10" s="12">
         <v>232155</v>
       </c>
       <c r="D10" s="12">
         <v>231933</v>
       </c>
       <c r="E10" s="12">
         <v>231830</v>
       </c>
       <c r="F10" s="12">
         <v>232572</v>
       </c>
       <c r="G10" s="12">
         <v>232653</v>
       </c>
       <c r="H10" s="12">
         <v>232593</v>
@@ -1949,74 +1970,77 @@
       </c>
       <c r="N10" s="21">
         <v>231341</v>
       </c>
       <c r="O10" s="12">
         <v>231455</v>
       </c>
       <c r="P10" s="21">
         <v>231254</v>
       </c>
       <c r="Q10" s="21">
         <v>231185</v>
       </c>
       <c r="R10" s="21">
         <v>231023</v>
       </c>
       <c r="S10" s="21">
         <v>231064</v>
       </c>
       <c r="T10" s="24">
         <v>231098</v>
       </c>
       <c r="U10" s="21">
         <v>230983</v>
       </c>
+      <c r="V10" s="21">
+        <v>230723</v>
+      </c>
     </row>
     <row r="11" spans="1:30" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A11" s="60" t="s">
+      <c r="A11" s="55" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="25"/>
       <c r="AD11" s="13"/>
     </row>
     <row r="12" spans="1:30" ht="13.5" customHeight="1">
-      <c r="A12" s="61"/>
+      <c r="A12" s="56"/>
       <c r="AD12" s="3"/>
     </row>
     <row r="13" spans="1:30" ht="15.75" customHeight="1">
       <c r="A13" s="30"/>
       <c r="AD13" s="3"/>
     </row>
     <row r="20" spans="27:27" ht="15.75" customHeight="1">
       <c r="AA20" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:U3"/>
+    <mergeCell ref="N3:V3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>