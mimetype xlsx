--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-45" yWindow="135" windowWidth="16185" windowHeight="12495" activeTab="2"/>
+    <workbookView xWindow="-48" yWindow="132" windowWidth="16188" windowHeight="12492" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Net internal migration" sheetId="3" r:id="rId1"/>
     <sheet name="The number of arrivals" sheetId="1" r:id="rId2"/>
     <sheet name="The number of departures" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1162" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1194" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -126,51 +126,54 @@
     <t>Mamlut district</t>
   </si>
   <si>
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="13">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -208,50 +211,55 @@
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -320,51 +328,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -430,50 +438,59 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -750,83 +767,83 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="AB62" sqref="AB62"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="20" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="20" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="20" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="20" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="20" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="20"/>
+    <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
       <c r="N1" s="40"/>
       <c r="O1" s="40"/>
       <c r="P1" s="40"/>
       <c r="Q1" s="40"/>
       <c r="R1" s="40"/>
       <c r="S1" s="40"/>
       <c r="T1" s="40"/>
       <c r="U1" s="40"/>
       <c r="V1" s="40"/>
       <c r="W1" s="40"/>
@@ -1115,50 +1132,53 @@
       </c>
       <c r="X7" s="15">
         <v>-514</v>
       </c>
       <c r="Y7" s="15">
         <v>-447</v>
       </c>
       <c r="Z7" s="15">
         <v>-393</v>
       </c>
       <c r="AA7" s="15">
         <v>-155</v>
       </c>
       <c r="AB7" s="9">
         <v>-212</v>
       </c>
       <c r="AC7" s="9">
         <v>-132</v>
       </c>
       <c r="AD7" s="9">
         <v>-154</v>
       </c>
       <c r="AE7" s="9">
         <v>-257</v>
       </c>
+      <c r="AF7" s="46">
+        <v>-332</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="13">
         <v>31</v>
       </c>
       <c r="C8" s="13">
         <v>117</v>
       </c>
       <c r="D8" s="13">
         <v>62</v>
       </c>
       <c r="E8" s="13">
         <v>-188</v>
       </c>
       <c r="F8" s="13">
         <v>-59</v>
       </c>
       <c r="G8" s="13">
         <v>-22</v>
       </c>
       <c r="H8" s="13">
         <v>14</v>
@@ -1210,50 +1230,53 @@
       </c>
       <c r="X8" s="15">
         <v>105</v>
       </c>
       <c r="Y8" s="15">
         <v>29</v>
       </c>
       <c r="Z8" s="15">
         <v>-52</v>
       </c>
       <c r="AA8" s="15">
         <v>94</v>
       </c>
       <c r="AB8" s="9">
         <v>145</v>
       </c>
       <c r="AC8" s="9">
         <v>-2</v>
       </c>
       <c r="AD8" s="9">
         <v>-35</v>
       </c>
       <c r="AE8" s="9">
         <v>108</v>
       </c>
+      <c r="AF8" s="46">
+        <v>83</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>-92</v>
       </c>
       <c r="C9" s="13">
         <v>-75</v>
       </c>
       <c r="D9" s="13">
         <v>-41</v>
       </c>
       <c r="E9" s="13">
         <v>-54</v>
       </c>
       <c r="F9" s="13">
         <v>-39</v>
       </c>
       <c r="G9" s="13">
         <v>-57</v>
       </c>
       <c r="H9" s="13">
         <v>-92</v>
@@ -1305,50 +1328,53 @@
       </c>
       <c r="X9" s="15">
         <v>-94</v>
       </c>
       <c r="Y9" s="15">
         <v>-89</v>
       </c>
       <c r="Z9" s="15">
         <v>-66</v>
       </c>
       <c r="AA9" s="15">
         <v>-90</v>
       </c>
       <c r="AB9" s="9">
         <v>-37</v>
       </c>
       <c r="AC9" s="9">
         <v>21</v>
       </c>
       <c r="AD9" s="9">
         <v>-26</v>
       </c>
       <c r="AE9" s="9">
         <v>-88</v>
       </c>
+      <c r="AF9" s="46">
+        <v>-65</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13">
         <v>-39</v>
       </c>
       <c r="C10" s="13">
         <v>-29</v>
       </c>
       <c r="D10" s="13">
         <v>-27</v>
       </c>
       <c r="E10" s="13">
         <v>-21</v>
       </c>
       <c r="F10" s="13">
         <v>-14</v>
       </c>
       <c r="G10" s="13">
         <v>-50</v>
       </c>
       <c r="H10" s="13">
         <v>-67</v>
@@ -1400,50 +1426,53 @@
       </c>
       <c r="X10" s="15">
         <v>-15</v>
       </c>
       <c r="Y10" s="15">
         <v>-33</v>
       </c>
       <c r="Z10" s="15">
         <v>-36</v>
       </c>
       <c r="AA10" s="15">
         <v>-47</v>
       </c>
       <c r="AB10" s="9">
         <v>-57</v>
       </c>
       <c r="AC10" s="9">
         <v>-16</v>
       </c>
       <c r="AD10" s="9">
         <v>-6</v>
       </c>
       <c r="AE10" s="9">
         <v>-44</v>
       </c>
+      <c r="AF10" s="46">
+        <v>-46</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>-31</v>
       </c>
       <c r="C11" s="13">
         <v>-53</v>
       </c>
       <c r="D11" s="13">
         <v>-48</v>
       </c>
       <c r="E11" s="13">
         <v>-43</v>
       </c>
       <c r="F11" s="13">
         <v>-5</v>
       </c>
       <c r="G11" s="13">
         <v>-31</v>
       </c>
       <c r="H11" s="13">
         <v>-63</v>
@@ -1495,50 +1524,53 @@
       </c>
       <c r="X11" s="15">
         <v>-42</v>
       </c>
       <c r="Y11" s="15">
         <v>-41</v>
       </c>
       <c r="Z11" s="15">
         <v>-21</v>
       </c>
       <c r="AA11" s="15">
         <v>-21</v>
       </c>
       <c r="AB11" s="9">
         <v>-20</v>
       </c>
       <c r="AC11" s="9">
         <v>-35</v>
       </c>
       <c r="AD11" s="9">
         <v>-4</v>
       </c>
       <c r="AE11" s="9">
         <v>24</v>
       </c>
+      <c r="AF11" s="46">
+        <v>-37</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>-30</v>
       </c>
       <c r="C12" s="13">
         <v>-45</v>
       </c>
       <c r="D12" s="13">
         <v>-35</v>
       </c>
       <c r="E12" s="13">
         <v>-48</v>
       </c>
       <c r="F12" s="13">
         <v>-18</v>
       </c>
       <c r="G12" s="13">
         <v>-8</v>
       </c>
       <c r="H12" s="13">
         <v>-43</v>
@@ -1590,50 +1622,53 @@
       </c>
       <c r="X12" s="15">
         <v>-42</v>
       </c>
       <c r="Y12" s="15">
         <v>-7</v>
       </c>
       <c r="Z12" s="15">
         <v>-65</v>
       </c>
       <c r="AA12" s="15">
         <v>-26</v>
       </c>
       <c r="AB12" s="9">
         <v>-24</v>
       </c>
       <c r="AC12" s="9">
         <v>-26</v>
       </c>
       <c r="AD12" s="9">
         <v>11</v>
       </c>
       <c r="AE12" s="9">
         <v>-25</v>
       </c>
+      <c r="AF12" s="46">
+        <v>-35</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>-35</v>
       </c>
       <c r="C13" s="13">
         <v>-55</v>
       </c>
       <c r="D13" s="13">
         <v>-8</v>
       </c>
       <c r="E13" s="13">
         <v>-27</v>
       </c>
       <c r="F13" s="13">
         <v>-34</v>
       </c>
       <c r="G13" s="13">
         <v>-23</v>
       </c>
       <c r="H13" s="13">
         <v>-61</v>
@@ -1685,50 +1720,53 @@
       </c>
       <c r="X13" s="15">
         <v>-57</v>
       </c>
       <c r="Y13" s="15">
         <v>-23</v>
       </c>
       <c r="Z13" s="15">
         <v>-56</v>
       </c>
       <c r="AA13" s="15">
         <v>-10</v>
       </c>
       <c r="AB13" s="9">
         <v>-31</v>
       </c>
       <c r="AC13" s="9">
         <v>-30</v>
       </c>
       <c r="AD13" s="9">
         <v>-19</v>
       </c>
       <c r="AE13" s="9">
         <v>-12</v>
       </c>
+      <c r="AF13" s="46">
+        <v>-59</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>-22</v>
       </c>
       <c r="C14" s="13">
         <v>19</v>
       </c>
       <c r="D14" s="13">
         <v>-7</v>
       </c>
       <c r="E14" s="13">
         <v>309</v>
       </c>
       <c r="F14" s="13">
         <v>53</v>
       </c>
       <c r="G14" s="13">
         <v>-5</v>
       </c>
       <c r="H14" s="13">
         <v>-72</v>
@@ -1780,50 +1818,53 @@
       </c>
       <c r="X14" s="15">
         <v>-28</v>
       </c>
       <c r="Y14" s="15">
         <v>-30</v>
       </c>
       <c r="Z14" s="15">
         <v>-2</v>
       </c>
       <c r="AA14" s="15">
         <v>32</v>
       </c>
       <c r="AB14" s="9">
         <v>-35</v>
       </c>
       <c r="AC14" s="9">
         <v>19</v>
       </c>
       <c r="AD14" s="9">
         <v>22</v>
       </c>
       <c r="AE14" s="9">
         <v>22</v>
       </c>
+      <c r="AF14" s="47" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13">
         <v>-33</v>
       </c>
       <c r="C15" s="13">
         <v>3</v>
       </c>
       <c r="D15" s="13">
         <v>-3</v>
       </c>
       <c r="E15" s="13">
         <v>-14</v>
       </c>
       <c r="F15" s="13">
         <v>-25</v>
       </c>
       <c r="G15" s="13">
         <v>-8</v>
       </c>
       <c r="H15" s="13">
         <v>-29</v>
@@ -1875,50 +1916,53 @@
       </c>
       <c r="X15" s="15">
         <v>-38</v>
       </c>
       <c r="Y15" s="15">
         <v>-22</v>
       </c>
       <c r="Z15" s="15">
         <v>-14</v>
       </c>
       <c r="AA15" s="15">
         <v>11</v>
       </c>
       <c r="AB15" s="9">
         <v>0</v>
       </c>
       <c r="AC15" s="9">
         <v>-19</v>
       </c>
       <c r="AD15" s="9">
         <v>-32</v>
       </c>
       <c r="AE15" s="9">
         <v>-13</v>
       </c>
+      <c r="AF15" s="46">
+        <v>-44</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13">
         <v>-9</v>
       </c>
       <c r="C16" s="13">
         <v>-74</v>
       </c>
       <c r="D16" s="13">
         <v>-19</v>
       </c>
       <c r="E16" s="13">
         <v>-34</v>
       </c>
       <c r="F16" s="13">
         <v>-9</v>
       </c>
       <c r="G16" s="13">
         <v>-27</v>
       </c>
       <c r="H16" s="13">
         <v>-12</v>
@@ -1970,52 +2014,55 @@
       </c>
       <c r="X16" s="15">
         <v>-19</v>
       </c>
       <c r="Y16" s="15">
         <v>-50</v>
       </c>
       <c r="Z16" s="15">
         <v>-15</v>
       </c>
       <c r="AA16" s="15">
         <v>-12</v>
       </c>
       <c r="AB16" s="9">
         <v>4</v>
       </c>
       <c r="AC16" s="9">
         <v>5</v>
       </c>
       <c r="AD16" s="9">
         <v>-31</v>
       </c>
       <c r="AE16" s="9">
         <v>-9</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="46">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13">
         <v>-44</v>
       </c>
       <c r="C17" s="13">
         <v>0</v>
       </c>
       <c r="D17" s="13">
         <v>-7</v>
       </c>
       <c r="E17" s="13">
         <v>25</v>
       </c>
       <c r="F17" s="13">
         <v>-12</v>
       </c>
       <c r="G17" s="13">
         <v>-1</v>
       </c>
       <c r="H17" s="13">
         <v>-4</v>
       </c>
       <c r="I17" s="13">
@@ -2065,52 +2112,55 @@
       </c>
       <c r="X17" s="15">
         <v>-19</v>
       </c>
       <c r="Y17" s="15">
         <v>-12</v>
       </c>
       <c r="Z17" s="15">
         <v>55</v>
       </c>
       <c r="AA17" s="15">
         <v>63</v>
       </c>
       <c r="AB17" s="9">
         <v>-19</v>
       </c>
       <c r="AC17" s="9">
         <v>13</v>
       </c>
       <c r="AD17" s="9">
         <v>58</v>
       </c>
       <c r="AE17" s="9">
         <v>-64</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="46">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>-50</v>
       </c>
       <c r="C18" s="13">
         <v>-41</v>
       </c>
       <c r="D18" s="13">
         <v>-49</v>
       </c>
       <c r="E18" s="13">
         <v>-46</v>
       </c>
       <c r="F18" s="13">
         <v>-56</v>
       </c>
       <c r="G18" s="13">
         <v>-60</v>
       </c>
       <c r="H18" s="13">
         <v>-85</v>
       </c>
       <c r="I18" s="13">
@@ -2160,52 +2210,55 @@
       </c>
       <c r="X18" s="15">
         <v>-73</v>
       </c>
       <c r="Y18" s="15">
         <v>-67</v>
       </c>
       <c r="Z18" s="15">
         <v>-56</v>
       </c>
       <c r="AA18" s="15">
         <v>-31</v>
       </c>
       <c r="AB18" s="9">
         <v>-27</v>
       </c>
       <c r="AC18" s="9">
         <v>-39</v>
       </c>
       <c r="AD18" s="9">
         <v>-1</v>
       </c>
       <c r="AE18" s="9">
         <v>-27</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="46">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13">
         <v>-33</v>
       </c>
       <c r="C19" s="13">
         <v>-20</v>
       </c>
       <c r="D19" s="13">
         <v>5</v>
       </c>
       <c r="E19" s="13">
         <v>-15</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="13">
         <v>-14</v>
       </c>
       <c r="H19" s="13">
         <v>-29</v>
       </c>
       <c r="I19" s="13">
@@ -2255,52 +2308,55 @@
       </c>
       <c r="X19" s="15">
         <v>-40</v>
       </c>
       <c r="Y19" s="15">
         <v>-18</v>
       </c>
       <c r="Z19" s="15">
         <v>-19</v>
       </c>
       <c r="AA19" s="15">
         <v>-12</v>
       </c>
       <c r="AB19" s="9">
         <v>-33</v>
       </c>
       <c r="AC19" s="9">
         <v>34</v>
       </c>
       <c r="AD19" s="9">
         <v>-21</v>
       </c>
       <c r="AE19" s="9">
         <v>-40</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="46">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13">
         <v>-77</v>
       </c>
       <c r="C20" s="13">
         <v>-63</v>
       </c>
       <c r="D20" s="13">
         <v>-26</v>
       </c>
       <c r="E20" s="13">
         <v>-31</v>
       </c>
       <c r="F20" s="13">
         <v>-34</v>
       </c>
       <c r="G20" s="13">
         <v>-40</v>
       </c>
       <c r="H20" s="13">
         <v>-77</v>
       </c>
       <c r="I20" s="13">
@@ -2350,52 +2406,55 @@
       </c>
       <c r="X20" s="15">
         <v>-96</v>
       </c>
       <c r="Y20" s="15">
         <v>-52</v>
       </c>
       <c r="Z20" s="15">
         <v>-19</v>
       </c>
       <c r="AA20" s="15">
         <v>-33</v>
       </c>
       <c r="AB20" s="9">
         <v>-44</v>
       </c>
       <c r="AC20" s="9">
         <v>-29</v>
       </c>
       <c r="AD20" s="9">
         <v>-60</v>
       </c>
       <c r="AE20" s="9">
         <v>-23</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" ht="22.5">
+      <c r="AF20" s="46">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>-37</v>
       </c>
       <c r="C21" s="13">
         <v>-22</v>
       </c>
       <c r="D21" s="13">
         <v>-10</v>
       </c>
       <c r="E21" s="13">
         <v>-1</v>
       </c>
       <c r="F21" s="13">
         <v>-44</v>
       </c>
       <c r="G21" s="13">
         <v>-50</v>
       </c>
       <c r="H21" s="13">
         <v>-74</v>
       </c>
       <c r="I21" s="13">
@@ -2445,86 +2504,89 @@
       </c>
       <c r="X21" s="15">
         <v>-56</v>
       </c>
       <c r="Y21" s="15">
         <v>-32</v>
       </c>
       <c r="Z21" s="15">
         <v>-27</v>
       </c>
       <c r="AA21" s="15">
         <v>-73</v>
       </c>
       <c r="AB21" s="9">
         <v>-34</v>
       </c>
       <c r="AC21" s="9">
         <v>-28</v>
       </c>
       <c r="AD21" s="9">
         <v>-10</v>
       </c>
       <c r="AE21" s="9">
         <v>-66</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" ht="15">
+      <c r="AF21" s="46">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="14.4">
       <c r="A22" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="43"/>
       <c r="G22" s="43"/>
       <c r="H22" s="43"/>
       <c r="I22" s="43"/>
       <c r="J22" s="43"/>
       <c r="K22" s="43"/>
       <c r="L22" s="43"/>
       <c r="M22" s="43"/>
       <c r="N22" s="43"/>
       <c r="O22" s="43"/>
       <c r="P22" s="43"/>
       <c r="Q22" s="43"/>
       <c r="R22" s="43"/>
       <c r="S22" s="43"/>
       <c r="T22" s="43"/>
       <c r="U22" s="43"/>
       <c r="V22" s="43"/>
       <c r="W22" s="43"/>
       <c r="X22" s="43"/>
       <c r="Y22" s="43"/>
       <c r="Z22" s="23"/>
       <c r="AA22" s="23"/>
       <c r="AB22" s="23"/>
       <c r="AC22" s="28"/>
       <c r="AD22" s="9"/>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="13">
         <v>9</v>
       </c>
       <c r="C23" s="13">
         <v>70</v>
       </c>
       <c r="D23" s="13">
         <v>54</v>
       </c>
       <c r="E23" s="13">
         <v>-209</v>
       </c>
       <c r="F23" s="13">
         <v>-31</v>
       </c>
       <c r="G23" s="13">
         <v>26</v>
       </c>
       <c r="H23" s="13">
         <v>8</v>
       </c>
       <c r="I23" s="13">
@@ -2574,52 +2636,55 @@
       </c>
       <c r="X23" s="15">
         <v>94</v>
       </c>
       <c r="Y23" s="15">
         <v>-9</v>
       </c>
       <c r="Z23" s="15">
         <v>-27</v>
       </c>
       <c r="AA23" s="15">
         <v>105</v>
       </c>
       <c r="AB23" s="9">
         <v>140</v>
       </c>
       <c r="AC23" s="9">
         <v>19</v>
       </c>
       <c r="AD23" s="9">
         <v>-60</v>
       </c>
       <c r="AE23" s="9">
         <v>123</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="46">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="13">
         <v>31</v>
       </c>
       <c r="C24" s="13">
         <v>117</v>
       </c>
       <c r="D24" s="13">
         <v>62</v>
       </c>
       <c r="E24" s="13">
         <v>-188</v>
       </c>
       <c r="F24" s="13">
         <v>-59</v>
       </c>
       <c r="G24" s="13">
         <v>-22</v>
       </c>
       <c r="H24" s="13">
         <v>14</v>
       </c>
       <c r="I24" s="13">
@@ -2669,52 +2734,55 @@
       </c>
       <c r="X24" s="15">
         <v>105</v>
       </c>
       <c r="Y24" s="15">
         <v>29</v>
       </c>
       <c r="Z24" s="15">
         <v>-52</v>
       </c>
       <c r="AA24" s="15">
         <v>94</v>
       </c>
       <c r="AB24" s="9">
         <v>145</v>
       </c>
       <c r="AC24" s="9">
         <v>-2</v>
       </c>
       <c r="AD24" s="9">
         <v>-35</v>
       </c>
       <c r="AE24" s="9">
         <v>108</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="46">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -2764,52 +2832,55 @@
       </c>
       <c r="X25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE25" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -2859,52 +2930,55 @@
       </c>
       <c r="X26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE26" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13">
         <v>-3</v>
       </c>
       <c r="C27" s="13">
         <v>-21</v>
       </c>
       <c r="D27" s="13">
         <v>-1</v>
       </c>
       <c r="E27" s="13">
         <v>-9</v>
       </c>
       <c r="F27" s="13">
         <v>27</v>
       </c>
       <c r="G27" s="13">
         <v>6</v>
       </c>
       <c r="H27" s="13">
         <v>-8</v>
       </c>
       <c r="I27" s="13">
@@ -2954,52 +3028,55 @@
       </c>
       <c r="X27" s="15">
         <v>-17</v>
       </c>
       <c r="Y27" s="15">
         <v>4</v>
       </c>
       <c r="Z27" s="15">
         <v>2</v>
       </c>
       <c r="AA27" s="15">
         <v>7</v>
       </c>
       <c r="AB27" s="9">
         <v>-10</v>
       </c>
       <c r="AC27" s="9">
         <v>-6</v>
       </c>
       <c r="AD27" s="9">
         <v>-3</v>
       </c>
       <c r="AE27" s="9">
         <v>42</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="46">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -3049,52 +3126,55 @@
       </c>
       <c r="X28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE28" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -3144,52 +3224,55 @@
       </c>
       <c r="X29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE29" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -3239,52 +3322,55 @@
       </c>
       <c r="X30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE30" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13">
         <v>-28</v>
       </c>
       <c r="C31" s="13">
         <v>-10</v>
       </c>
       <c r="D31" s="13">
         <v>-4</v>
       </c>
       <c r="E31" s="13">
         <v>2</v>
       </c>
       <c r="F31" s="13">
         <v>-7</v>
       </c>
       <c r="G31" s="13">
         <v>14</v>
       </c>
       <c r="H31" s="13">
         <v>-6</v>
       </c>
       <c r="I31" s="13">
@@ -3334,52 +3420,55 @@
       </c>
       <c r="X31" s="24">
         <v>-5</v>
       </c>
       <c r="Y31" s="15">
         <v>3</v>
       </c>
       <c r="Z31" s="15">
         <v>-6</v>
       </c>
       <c r="AA31" s="15">
         <v>-21</v>
       </c>
       <c r="AB31" s="9">
         <v>2</v>
       </c>
       <c r="AC31" s="9">
         <v>-13</v>
       </c>
       <c r="AD31" s="9">
         <v>-15</v>
       </c>
       <c r="AE31" s="9">
         <v>-1</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="46">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13">
         <v>1</v>
       </c>
       <c r="C32" s="13">
         <v>-12</v>
       </c>
       <c r="D32" s="13">
         <v>4</v>
       </c>
       <c r="E32" s="13">
         <v>-14</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
       <c r="G32" s="13">
         <v>24</v>
       </c>
       <c r="H32" s="13">
         <v>9</v>
       </c>
       <c r="I32" s="13">
@@ -3429,52 +3518,55 @@
       </c>
       <c r="X32" s="15">
         <v>1</v>
       </c>
       <c r="Y32" s="15">
         <v>-17</v>
       </c>
       <c r="Z32" s="15">
         <v>16</v>
       </c>
       <c r="AA32" s="15">
         <v>13</v>
       </c>
       <c r="AB32" s="9">
         <v>10</v>
       </c>
       <c r="AC32" s="9">
         <v>19</v>
       </c>
       <c r="AD32" s="9">
         <v>-8</v>
       </c>
       <c r="AE32" s="9">
         <v>-11</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="46">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -3522,52 +3614,55 @@
       </c>
       <c r="X33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE33" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>8</v>
       </c>
       <c r="C34" s="13">
         <v>-4</v>
       </c>
       <c r="D34" s="13">
         <v>-7</v>
       </c>
       <c r="E34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="13">
         <v>-9</v>
       </c>
       <c r="G34" s="13">
         <v>4</v>
       </c>
       <c r="H34" s="13">
         <v>-1</v>
       </c>
       <c r="I34" s="13">
@@ -3617,52 +3712,55 @@
       </c>
       <c r="X34" s="15">
         <v>10</v>
       </c>
       <c r="Y34" s="15">
         <v>-28</v>
       </c>
       <c r="Z34" s="15">
         <v>13</v>
       </c>
       <c r="AA34" s="15">
         <v>12</v>
       </c>
       <c r="AB34" s="9">
         <v>-7</v>
       </c>
       <c r="AC34" s="9">
         <v>21</v>
       </c>
       <c r="AD34" s="9">
         <v>1</v>
       </c>
       <c r="AE34" s="9">
         <v>-15</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="46">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -3712,52 +3810,55 @@
       </c>
       <c r="X35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -3807,52 +3908,55 @@
       </c>
       <c r="X36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE36" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" ht="22.5">
+      <c r="AF36" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -3902,86 +4006,90 @@
       </c>
       <c r="X37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE37" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" ht="15">
+      <c r="AF37" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" ht="14.4">
       <c r="A38" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="42"/>
       <c r="C38" s="42"/>
       <c r="D38" s="42"/>
       <c r="E38" s="42"/>
       <c r="F38" s="42"/>
       <c r="G38" s="42"/>
       <c r="H38" s="42"/>
       <c r="I38" s="42"/>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
       <c r="L38" s="42"/>
       <c r="M38" s="42"/>
       <c r="N38" s="42"/>
       <c r="O38" s="42"/>
       <c r="P38" s="42"/>
       <c r="Q38" s="42"/>
       <c r="R38" s="42"/>
       <c r="S38" s="42"/>
       <c r="T38" s="42"/>
       <c r="U38" s="42"/>
       <c r="V38" s="42"/>
       <c r="W38" s="42"/>
       <c r="X38" s="42"/>
       <c r="Y38" s="42"/>
       <c r="Z38" s="29"/>
       <c r="AA38" s="29"/>
       <c r="AB38" s="23"/>
       <c r="AC38" s="28"/>
       <c r="AD38" s="9"/>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38" s="37"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>-510</v>
       </c>
       <c r="C39" s="13">
         <v>-408</v>
       </c>
       <c r="D39" s="13">
         <v>-267</v>
       </c>
       <c r="E39" s="13">
         <v>21</v>
       </c>
       <c r="F39" s="13">
         <v>-265</v>
       </c>
       <c r="G39" s="13">
         <v>-422</v>
       </c>
       <c r="H39" s="13">
         <v>-702</v>
       </c>
       <c r="I39" s="13">
@@ -4031,52 +4139,55 @@
       </c>
       <c r="X39" s="15">
         <v>-608</v>
       </c>
       <c r="Y39" s="15">
         <v>-438</v>
       </c>
       <c r="Z39" s="15">
         <v>-366</v>
       </c>
       <c r="AA39" s="15">
         <v>-260</v>
       </c>
       <c r="AB39" s="9">
         <v>-352</v>
       </c>
       <c r="AC39" s="9">
         <v>-151</v>
       </c>
       <c r="AD39" s="9">
         <v>-94</v>
       </c>
       <c r="AE39" s="20">
         <v>-380</v>
       </c>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39" s="46">
+        <v>-408</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -4126,52 +4237,55 @@
       </c>
       <c r="X40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE40" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:31">
+      <c r="AF40" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13">
         <v>-92</v>
       </c>
       <c r="C41" s="13">
         <v>-75</v>
       </c>
       <c r="D41" s="13">
         <v>-41</v>
       </c>
       <c r="E41" s="13">
         <v>-54</v>
       </c>
       <c r="F41" s="13">
         <v>-39</v>
       </c>
       <c r="G41" s="13">
         <v>-57</v>
       </c>
       <c r="H41" s="13">
         <v>-92</v>
       </c>
       <c r="I41" s="13">
@@ -4221,52 +4335,55 @@
       </c>
       <c r="X41" s="15">
         <v>-94</v>
       </c>
       <c r="Y41" s="15">
         <v>-89</v>
       </c>
       <c r="Z41" s="15">
         <v>-66</v>
       </c>
       <c r="AA41" s="15">
         <v>-90</v>
       </c>
       <c r="AB41" s="9">
         <v>-37</v>
       </c>
       <c r="AC41" s="9">
         <v>21</v>
       </c>
       <c r="AD41" s="9">
         <v>-26</v>
       </c>
       <c r="AE41" s="20">
         <v>-88</v>
       </c>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41" s="46">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>-39</v>
       </c>
       <c r="C42" s="13">
         <v>-29</v>
       </c>
       <c r="D42" s="13">
         <v>-27</v>
       </c>
       <c r="E42" s="13">
         <v>-21</v>
       </c>
       <c r="F42" s="13">
         <v>-14</v>
       </c>
       <c r="G42" s="13">
         <v>-50</v>
       </c>
       <c r="H42" s="13">
         <v>-67</v>
       </c>
       <c r="I42" s="13">
@@ -4316,52 +4433,55 @@
       </c>
       <c r="X42" s="15">
         <v>-15</v>
       </c>
       <c r="Y42" s="15">
         <v>-33</v>
       </c>
       <c r="Z42" s="15">
         <v>-36</v>
       </c>
       <c r="AA42" s="15">
         <v>-47</v>
       </c>
       <c r="AB42" s="9">
         <v>-57</v>
       </c>
       <c r="AC42" s="9">
         <v>-16</v>
       </c>
       <c r="AD42" s="9">
         <v>-6</v>
       </c>
       <c r="AE42" s="20">
         <v>-44</v>
       </c>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42" s="46">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>-28</v>
       </c>
       <c r="C43" s="13">
         <v>-32</v>
       </c>
       <c r="D43" s="13">
         <v>-47</v>
       </c>
       <c r="E43" s="13">
         <v>-34</v>
       </c>
       <c r="F43" s="13">
         <v>-32</v>
       </c>
       <c r="G43" s="13">
         <v>-37</v>
       </c>
       <c r="H43" s="13">
         <v>-55</v>
       </c>
       <c r="I43" s="13">
@@ -4411,52 +4531,55 @@
       </c>
       <c r="X43" s="15">
         <v>-25</v>
       </c>
       <c r="Y43" s="15">
         <v>-45</v>
       </c>
       <c r="Z43" s="15">
         <v>-23</v>
       </c>
       <c r="AA43" s="15">
         <v>-28</v>
       </c>
       <c r="AB43" s="9">
         <v>-10</v>
       </c>
       <c r="AC43" s="9">
         <v>-29</v>
       </c>
       <c r="AD43" s="9">
         <v>-1</v>
       </c>
       <c r="AE43" s="20">
         <v>-18</v>
       </c>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43" s="46">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>-30</v>
       </c>
       <c r="C44" s="13">
         <v>-45</v>
       </c>
       <c r="D44" s="13">
         <v>-35</v>
       </c>
       <c r="E44" s="13">
         <v>-48</v>
       </c>
       <c r="F44" s="13">
         <v>-18</v>
       </c>
       <c r="G44" s="13">
         <v>-8</v>
       </c>
       <c r="H44" s="13">
         <v>-43</v>
       </c>
       <c r="I44" s="13">
@@ -4506,52 +4629,55 @@
       </c>
       <c r="X44" s="15">
         <v>-42</v>
       </c>
       <c r="Y44" s="15">
         <v>-7</v>
       </c>
       <c r="Z44" s="15">
         <v>-65</v>
       </c>
       <c r="AA44" s="15">
         <v>-26</v>
       </c>
       <c r="AB44" s="9">
         <v>-24</v>
       </c>
       <c r="AC44" s="9">
         <v>-26</v>
       </c>
       <c r="AD44" s="9">
         <v>11</v>
       </c>
       <c r="AE44" s="20">
         <v>-25</v>
       </c>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44" s="46">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>-35</v>
       </c>
       <c r="C45" s="13">
         <v>-55</v>
       </c>
       <c r="D45" s="13">
         <v>-8</v>
       </c>
       <c r="E45" s="13">
         <v>-27</v>
       </c>
       <c r="F45" s="13">
         <v>-34</v>
       </c>
       <c r="G45" s="13">
         <v>-23</v>
       </c>
       <c r="H45" s="13">
         <v>-61</v>
       </c>
       <c r="I45" s="13">
@@ -4601,52 +4727,55 @@
       </c>
       <c r="X45" s="15">
         <v>-57</v>
       </c>
       <c r="Y45" s="15">
         <v>-23</v>
       </c>
       <c r="Z45" s="15">
         <v>-56</v>
       </c>
       <c r="AA45" s="15">
         <v>-10</v>
       </c>
       <c r="AB45" s="9">
         <v>-31</v>
       </c>
       <c r="AC45" s="9">
         <v>-30</v>
       </c>
       <c r="AD45" s="9">
         <v>-19</v>
       </c>
       <c r="AE45" s="20">
         <v>-12</v>
       </c>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45" s="46">
+        <v>-59</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>-22</v>
       </c>
       <c r="C46" s="13">
         <v>19</v>
       </c>
       <c r="D46" s="13">
         <v>-7</v>
       </c>
       <c r="E46" s="13">
         <v>309</v>
       </c>
       <c r="F46" s="13">
         <v>53</v>
       </c>
       <c r="G46" s="13">
         <v>-5</v>
       </c>
       <c r="H46" s="13">
         <v>-72</v>
       </c>
       <c r="I46" s="13">
@@ -4696,52 +4825,55 @@
       </c>
       <c r="X46" s="15">
         <v>-28</v>
       </c>
       <c r="Y46" s="15">
         <v>-30</v>
       </c>
       <c r="Z46" s="15">
         <v>-2</v>
       </c>
       <c r="AA46" s="15">
         <v>32</v>
       </c>
       <c r="AB46" s="9">
         <v>-35</v>
       </c>
       <c r="AC46" s="9">
         <v>19</v>
       </c>
       <c r="AD46" s="9">
         <v>22</v>
       </c>
       <c r="AE46" s="20">
         <v>22</v>
       </c>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46" s="47" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13">
         <v>-5</v>
       </c>
       <c r="C47" s="13">
         <v>13</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13">
         <v>-16</v>
       </c>
       <c r="F47" s="13">
         <v>-18</v>
       </c>
       <c r="G47" s="13">
         <v>-22</v>
       </c>
       <c r="H47" s="13">
         <v>-23</v>
       </c>
       <c r="I47" s="13">
@@ -4791,52 +4923,55 @@
       </c>
       <c r="X47" s="15">
         <v>-33</v>
       </c>
       <c r="Y47" s="15">
         <v>-25</v>
       </c>
       <c r="Z47" s="15">
         <v>-8</v>
       </c>
       <c r="AA47" s="15">
         <v>32</v>
       </c>
       <c r="AB47" s="9">
         <v>-2</v>
       </c>
       <c r="AC47" s="9">
         <v>-6</v>
       </c>
       <c r="AD47" s="9">
         <v>-17</v>
       </c>
       <c r="AE47" s="20">
         <v>-12</v>
       </c>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47" s="46">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13">
         <v>-10</v>
       </c>
       <c r="C48" s="13">
         <v>-62</v>
       </c>
       <c r="D48" s="13">
         <v>-23</v>
       </c>
       <c r="E48" s="13">
         <v>-20</v>
       </c>
       <c r="F48" s="13">
         <v>-26</v>
       </c>
       <c r="G48" s="13">
         <v>-51</v>
       </c>
       <c r="H48" s="13">
         <v>-21</v>
       </c>
       <c r="I48" s="13">
@@ -4885,50 +5020,53 @@
         <v>-18</v>
       </c>
       <c r="X48" s="15">
         <v>-20</v>
       </c>
       <c r="Y48" s="15">
         <v>-33</v>
       </c>
       <c r="Z48" s="15">
         <v>-31</v>
       </c>
       <c r="AA48" s="15">
         <v>-25</v>
       </c>
       <c r="AB48" s="9">
         <v>-6</v>
       </c>
       <c r="AC48" s="9">
         <v>-14</v>
       </c>
       <c r="AD48" s="9">
         <v>-23</v>
       </c>
       <c r="AE48" s="20">
         <v>2</v>
+      </c>
+      <c r="AF48" s="46">
+        <v>-2</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13">
         <v>-44</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="13">
         <v>-7</v>
       </c>
       <c r="E49" s="13">
         <v>25</v>
       </c>
       <c r="F49" s="13">
         <v>-12</v>
       </c>
       <c r="G49" s="13">
         <v>-1</v>
       </c>
       <c r="H49" s="13">
@@ -4981,50 +5119,53 @@
       </c>
       <c r="X49" s="15">
         <v>-19</v>
       </c>
       <c r="Y49" s="15">
         <v>-12</v>
       </c>
       <c r="Z49" s="15">
         <v>55</v>
       </c>
       <c r="AA49" s="15">
         <v>63</v>
       </c>
       <c r="AB49" s="9">
         <v>-19</v>
       </c>
       <c r="AC49" s="9">
         <v>13</v>
       </c>
       <c r="AD49" s="9">
         <v>58</v>
       </c>
       <c r="AE49" s="20">
         <v>-64</v>
       </c>
+      <c r="AF49" s="46">
+        <v>12</v>
+      </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>-58</v>
       </c>
       <c r="C50" s="13">
         <v>-37</v>
       </c>
       <c r="D50" s="13">
         <v>-42</v>
       </c>
       <c r="E50" s="13">
         <v>-46</v>
       </c>
       <c r="F50" s="13">
         <v>-47</v>
       </c>
       <c r="G50" s="13">
         <v>-64</v>
       </c>
       <c r="H50" s="13">
         <v>-84</v>
@@ -5076,50 +5217,53 @@
       </c>
       <c r="X50" s="15">
         <v>-83</v>
       </c>
       <c r="Y50" s="15">
         <v>-39</v>
       </c>
       <c r="Z50" s="15">
         <v>-69</v>
       </c>
       <c r="AA50" s="15">
         <v>-43</v>
       </c>
       <c r="AB50" s="9">
         <v>-20</v>
       </c>
       <c r="AC50" s="9">
         <v>-60</v>
       </c>
       <c r="AD50" s="9">
         <v>-2</v>
       </c>
       <c r="AE50" s="20">
         <v>-12</v>
       </c>
+      <c r="AF50" s="46">
+        <v>-33</v>
+      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13">
         <v>-33</v>
       </c>
       <c r="C51" s="13">
         <v>-20</v>
       </c>
       <c r="D51" s="13">
         <v>5</v>
       </c>
       <c r="E51" s="13">
         <v>-15</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="13">
         <v>-14</v>
       </c>
       <c r="H51" s="13">
         <v>-29</v>
@@ -5171,50 +5315,53 @@
       </c>
       <c r="X51" s="15">
         <v>-40</v>
       </c>
       <c r="Y51" s="15">
         <v>-18</v>
       </c>
       <c r="Z51" s="15">
         <v>-19</v>
       </c>
       <c r="AA51" s="15">
         <v>-12</v>
       </c>
       <c r="AB51" s="9">
         <v>-33</v>
       </c>
       <c r="AC51" s="9">
         <v>34</v>
       </c>
       <c r="AD51" s="9">
         <v>-21</v>
       </c>
       <c r="AE51" s="20">
         <v>-40</v>
       </c>
+      <c r="AF51" s="46">
+        <v>-33</v>
+      </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13">
         <v>-77</v>
       </c>
       <c r="C52" s="13">
         <v>-63</v>
       </c>
       <c r="D52" s="13">
         <v>-26</v>
       </c>
       <c r="E52" s="13">
         <v>-31</v>
       </c>
       <c r="F52" s="13">
         <v>-34</v>
       </c>
       <c r="G52" s="13">
         <v>-40</v>
       </c>
       <c r="H52" s="13">
         <v>-77</v>
@@ -5266,52 +5413,55 @@
       </c>
       <c r="X52" s="15">
         <v>-96</v>
       </c>
       <c r="Y52" s="15">
         <v>-52</v>
       </c>
       <c r="Z52" s="15">
         <v>-19</v>
       </c>
       <c r="AA52" s="15">
         <v>-33</v>
       </c>
       <c r="AB52" s="9">
         <v>-44</v>
       </c>
       <c r="AC52" s="9">
         <v>-29</v>
       </c>
       <c r="AD52" s="9">
         <v>-60</v>
       </c>
       <c r="AE52" s="20">
         <v>-23</v>
       </c>
-    </row>
-    <row r="53" spans="1:37" ht="22.5">
+      <c r="AF52" s="46">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>-37</v>
       </c>
       <c r="C53" s="14">
         <v>-22</v>
       </c>
       <c r="D53" s="14">
         <v>-10</v>
       </c>
       <c r="E53" s="14">
         <v>-1</v>
       </c>
       <c r="F53" s="14">
         <v>-44</v>
       </c>
       <c r="G53" s="14">
         <v>-50</v>
       </c>
       <c r="H53" s="14">
         <v>-74</v>
       </c>
       <c r="I53" s="14">
@@ -5361,109 +5511,111 @@
       </c>
       <c r="X53" s="14">
         <v>-56</v>
       </c>
       <c r="Y53" s="14">
         <v>-32</v>
       </c>
       <c r="Z53" s="14">
         <v>-27</v>
       </c>
       <c r="AA53" s="14">
         <v>-73</v>
       </c>
       <c r="AB53" s="33">
         <v>-34</v>
       </c>
       <c r="AC53" s="33">
         <v>-28</v>
       </c>
       <c r="AD53" s="33">
         <v>-10</v>
       </c>
       <c r="AE53" s="36">
         <v>-66</v>
       </c>
-      <c r="AF53" s="36"/>
+      <c r="AF53" s="48">
+        <v>-33</v>
+      </c>
       <c r="AG53" s="36"/>
       <c r="AH53" s="36"/>
       <c r="AI53" s="36"/>
       <c r="AJ53" s="36"/>
       <c r="AK53" s="36"/>
     </row>
-    <row r="54" spans="1:37" ht="15">
+    <row r="54" spans="1:37" ht="14.4">
       <c r="D54" s="10"/>
       <c r="R54" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="I68" sqref="I68"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="21.5703125" style="20" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="8" width="4.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="5" max="8" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="20" max="20" width="6.28515625" style="20" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="17" max="19" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.33203125" style="20" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="20"/>
+    <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
       <c r="N1" s="40"/>
       <c r="O1" s="40"/>
       <c r="P1" s="40"/>
       <c r="Q1" s="40"/>
       <c r="R1" s="40"/>
       <c r="S1" s="40"/>
       <c r="T1" s="40"/>
       <c r="U1" s="40"/>
       <c r="V1" s="40"/>
       <c r="W1" s="40"/>
@@ -5752,51 +5904,53 @@
       </c>
       <c r="X7" s="16">
         <v>1703</v>
       </c>
       <c r="Y7" s="16">
         <v>1512</v>
       </c>
       <c r="Z7" s="9">
         <v>2084</v>
       </c>
       <c r="AA7" s="9">
         <v>2415</v>
       </c>
       <c r="AB7" s="28">
         <v>2485</v>
       </c>
       <c r="AC7" s="9">
         <v>2246</v>
       </c>
       <c r="AD7" s="9">
         <v>1740</v>
       </c>
       <c r="AE7" s="9">
         <v>2371</v>
       </c>
-      <c r="AF7" s="37"/>
+      <c r="AF7" s="46">
+        <v>2330</v>
+      </c>
       <c r="AG7" s="37"/>
       <c r="AH7" s="37"/>
       <c r="AI7" s="37"/>
       <c r="AJ7" s="37"/>
       <c r="AK7" s="37"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>598</v>
       </c>
       <c r="C8" s="16">
         <v>594</v>
       </c>
       <c r="D8" s="16">
         <v>518</v>
       </c>
       <c r="E8" s="16">
         <v>595</v>
       </c>
       <c r="F8" s="16">
         <v>470</v>
       </c>
@@ -5853,51 +6007,53 @@
       </c>
       <c r="X8" s="16">
         <v>638</v>
       </c>
       <c r="Y8" s="16">
         <v>541</v>
       </c>
       <c r="Z8" s="9">
         <v>719</v>
       </c>
       <c r="AA8" s="9">
         <v>749</v>
       </c>
       <c r="AB8" s="28">
         <v>899</v>
       </c>
       <c r="AC8" s="9">
         <v>697</v>
       </c>
       <c r="AD8" s="9">
         <v>529</v>
       </c>
       <c r="AE8" s="9">
         <v>771</v>
       </c>
-      <c r="AF8" s="37"/>
+      <c r="AF8" s="46">
+        <v>768</v>
+      </c>
       <c r="AG8" s="37"/>
       <c r="AH8" s="37"/>
       <c r="AI8" s="37"/>
       <c r="AJ8" s="37"/>
       <c r="AK8" s="37"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>97</v>
       </c>
       <c r="C9" s="16">
         <v>68</v>
       </c>
       <c r="D9" s="16">
         <v>89</v>
       </c>
       <c r="E9" s="16">
         <v>99</v>
       </c>
       <c r="F9" s="16">
         <v>86</v>
       </c>
@@ -5954,51 +6110,53 @@
       </c>
       <c r="X9" s="16">
         <v>96</v>
       </c>
       <c r="Y9" s="16">
         <v>58</v>
       </c>
       <c r="Z9" s="9">
         <v>114</v>
       </c>
       <c r="AA9" s="9">
         <v>138</v>
       </c>
       <c r="AB9" s="28">
         <v>156</v>
       </c>
       <c r="AC9" s="9">
         <v>200</v>
       </c>
       <c r="AD9" s="9">
         <v>145</v>
       </c>
       <c r="AE9" s="9">
         <v>137</v>
       </c>
-      <c r="AF9" s="37"/>
+      <c r="AF9" s="46">
+        <v>142</v>
+      </c>
       <c r="AG9" s="37"/>
       <c r="AH9" s="37"/>
       <c r="AI9" s="37"/>
       <c r="AJ9" s="37"/>
       <c r="AK9" s="37"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>55</v>
       </c>
       <c r="C10" s="16">
         <v>41</v>
       </c>
       <c r="D10" s="16">
         <v>45</v>
       </c>
       <c r="E10" s="16">
         <v>56</v>
       </c>
       <c r="F10" s="16">
         <v>52</v>
       </c>
@@ -6055,51 +6213,53 @@
       </c>
       <c r="X10" s="16">
         <v>66</v>
       </c>
       <c r="Y10" s="16">
         <v>36</v>
       </c>
       <c r="Z10" s="9">
         <v>62</v>
       </c>
       <c r="AA10" s="9">
         <v>47</v>
       </c>
       <c r="AB10" s="28">
         <v>49</v>
       </c>
       <c r="AC10" s="9">
         <v>56</v>
       </c>
       <c r="AD10" s="9">
         <v>63</v>
       </c>
       <c r="AE10" s="9">
         <v>57</v>
       </c>
-      <c r="AF10" s="37"/>
+      <c r="AF10" s="46">
+        <v>67</v>
+      </c>
       <c r="AG10" s="37"/>
       <c r="AH10" s="37"/>
       <c r="AI10" s="37"/>
       <c r="AJ10" s="37"/>
       <c r="AK10" s="37"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>88</v>
       </c>
       <c r="C11" s="16">
         <v>97</v>
       </c>
       <c r="D11" s="16">
         <v>62</v>
       </c>
       <c r="E11" s="16">
         <v>74</v>
       </c>
       <c r="F11" s="16">
         <v>88</v>
       </c>
@@ -6156,51 +6316,53 @@
       </c>
       <c r="X11" s="16">
         <v>80</v>
       </c>
       <c r="Y11" s="16">
         <v>62</v>
       </c>
       <c r="Z11" s="9">
         <v>137</v>
       </c>
       <c r="AA11" s="9">
         <v>130</v>
       </c>
       <c r="AB11" s="28">
         <v>131</v>
       </c>
       <c r="AC11" s="9">
         <v>86</v>
       </c>
       <c r="AD11" s="9">
         <v>105</v>
       </c>
       <c r="AE11" s="9">
         <v>157</v>
       </c>
-      <c r="AF11" s="37"/>
+      <c r="AF11" s="46">
+        <v>129</v>
+      </c>
       <c r="AG11" s="37"/>
       <c r="AH11" s="37"/>
       <c r="AI11" s="37"/>
       <c r="AJ11" s="37"/>
       <c r="AK11" s="37"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>71</v>
       </c>
       <c r="C12" s="16">
         <v>53</v>
       </c>
       <c r="D12" s="16">
         <v>58</v>
       </c>
       <c r="E12" s="16">
         <v>58</v>
       </c>
       <c r="F12" s="16">
         <v>47</v>
       </c>
@@ -6257,51 +6419,53 @@
       </c>
       <c r="X12" s="16">
         <v>51</v>
       </c>
       <c r="Y12" s="16">
         <v>79</v>
       </c>
       <c r="Z12" s="9">
         <v>59</v>
       </c>
       <c r="AA12" s="9">
         <v>92</v>
       </c>
       <c r="AB12" s="28">
         <v>87</v>
       </c>
       <c r="AC12" s="9">
         <v>85</v>
       </c>
       <c r="AD12" s="9">
         <v>84</v>
       </c>
       <c r="AE12" s="9">
         <v>79</v>
       </c>
-      <c r="AF12" s="37"/>
+      <c r="AF12" s="46">
+        <v>91</v>
+      </c>
       <c r="AG12" s="37"/>
       <c r="AH12" s="37"/>
       <c r="AI12" s="37"/>
       <c r="AJ12" s="37"/>
       <c r="AK12" s="37"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>92</v>
       </c>
       <c r="C13" s="16">
         <v>39</v>
       </c>
       <c r="D13" s="16">
         <v>65</v>
       </c>
       <c r="E13" s="16">
         <v>79</v>
       </c>
       <c r="F13" s="16">
         <v>53</v>
       </c>
@@ -6358,51 +6522,53 @@
       </c>
       <c r="X13" s="16">
         <v>56</v>
       </c>
       <c r="Y13" s="16">
         <v>72</v>
       </c>
       <c r="Z13" s="9">
         <v>65</v>
       </c>
       <c r="AA13" s="9">
         <v>71</v>
       </c>
       <c r="AB13" s="28">
         <v>94</v>
       </c>
       <c r="AC13" s="9">
         <v>69</v>
       </c>
       <c r="AD13" s="9">
         <v>47</v>
       </c>
       <c r="AE13" s="9">
         <v>83</v>
       </c>
-      <c r="AF13" s="37"/>
+      <c r="AF13" s="46">
+        <v>78</v>
+      </c>
       <c r="AG13" s="37"/>
       <c r="AH13" s="37"/>
       <c r="AI13" s="37"/>
       <c r="AJ13" s="37"/>
       <c r="AK13" s="37"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>249</v>
       </c>
       <c r="C14" s="16">
         <v>232</v>
       </c>
       <c r="D14" s="16">
         <v>182</v>
       </c>
       <c r="E14" s="16">
         <v>556</v>
       </c>
       <c r="F14" s="16">
         <v>229</v>
       </c>
@@ -6459,51 +6625,53 @@
       </c>
       <c r="X14" s="16">
         <v>204</v>
       </c>
       <c r="Y14" s="16">
         <v>187</v>
       </c>
       <c r="Z14" s="9">
         <v>273</v>
       </c>
       <c r="AA14" s="9">
         <v>311</v>
       </c>
       <c r="AB14" s="28">
         <v>283</v>
       </c>
       <c r="AC14" s="9">
         <v>260</v>
       </c>
       <c r="AD14" s="9">
         <v>236</v>
       </c>
       <c r="AE14" s="9">
         <v>334</v>
       </c>
-      <c r="AF14" s="37"/>
+      <c r="AF14" s="46">
+        <v>295</v>
+      </c>
       <c r="AG14" s="37"/>
       <c r="AH14" s="37"/>
       <c r="AI14" s="37"/>
       <c r="AJ14" s="37"/>
       <c r="AK14" s="37"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>58</v>
       </c>
       <c r="C15" s="16">
         <v>62</v>
       </c>
       <c r="D15" s="16">
         <v>69</v>
       </c>
       <c r="E15" s="16">
         <v>53</v>
       </c>
       <c r="F15" s="16">
         <v>48</v>
       </c>
@@ -6560,51 +6728,53 @@
       </c>
       <c r="X15" s="16">
         <v>66</v>
       </c>
       <c r="Y15" s="16">
         <v>52</v>
       </c>
       <c r="Z15" s="9">
         <v>72</v>
       </c>
       <c r="AA15" s="9">
         <v>129</v>
       </c>
       <c r="AB15" s="28">
         <v>87</v>
       </c>
       <c r="AC15" s="9">
         <v>101</v>
       </c>
       <c r="AD15" s="9">
         <v>51</v>
       </c>
       <c r="AE15" s="9">
         <v>84</v>
       </c>
-      <c r="AF15" s="37"/>
+      <c r="AF15" s="46">
+        <v>63</v>
+      </c>
       <c r="AG15" s="37"/>
       <c r="AH15" s="37"/>
       <c r="AI15" s="37"/>
       <c r="AJ15" s="37"/>
       <c r="AK15" s="37"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>85</v>
       </c>
       <c r="C16" s="16">
         <v>50</v>
       </c>
       <c r="D16" s="16">
         <v>51</v>
       </c>
       <c r="E16" s="16">
         <v>49</v>
       </c>
       <c r="F16" s="16">
         <v>63</v>
       </c>
@@ -6661,51 +6831,53 @@
       </c>
       <c r="X16" s="16">
         <v>66</v>
       </c>
       <c r="Y16" s="16">
         <v>46</v>
       </c>
       <c r="Z16" s="9">
         <v>74</v>
       </c>
       <c r="AA16" s="9">
         <v>111</v>
       </c>
       <c r="AB16" s="28">
         <v>107</v>
       </c>
       <c r="AC16" s="9">
         <v>89</v>
       </c>
       <c r="AD16" s="9">
         <v>46</v>
       </c>
       <c r="AE16" s="20">
         <v>89</v>
       </c>
-      <c r="AF16" s="37"/>
+      <c r="AF16" s="46">
+        <v>116</v>
+      </c>
       <c r="AG16" s="37"/>
       <c r="AH16" s="37"/>
       <c r="AI16" s="37"/>
       <c r="AJ16" s="37"/>
       <c r="AK16" s="37"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>49</v>
       </c>
       <c r="C17" s="16">
         <v>79</v>
       </c>
       <c r="D17" s="16">
         <v>56</v>
       </c>
       <c r="E17" s="16">
         <v>89</v>
       </c>
       <c r="F17" s="16">
         <v>49</v>
       </c>
@@ -6762,51 +6934,53 @@
       </c>
       <c r="X17" s="16">
         <v>69</v>
       </c>
       <c r="Y17" s="16">
         <v>85</v>
       </c>
       <c r="Z17" s="9">
         <v>146</v>
       </c>
       <c r="AA17" s="9">
         <v>174</v>
       </c>
       <c r="AB17" s="28">
         <v>135</v>
       </c>
       <c r="AC17" s="9">
         <v>135</v>
       </c>
       <c r="AD17" s="9">
         <v>124</v>
       </c>
       <c r="AE17" s="20">
         <v>90</v>
       </c>
-      <c r="AF17" s="37"/>
+      <c r="AF17" s="46">
+        <v>115</v>
+      </c>
       <c r="AG17" s="37"/>
       <c r="AH17" s="37"/>
       <c r="AI17" s="37"/>
       <c r="AJ17" s="37"/>
       <c r="AK17" s="37"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="16">
         <v>125</v>
       </c>
       <c r="C18" s="16">
         <v>106</v>
       </c>
       <c r="D18" s="16">
         <v>101</v>
       </c>
       <c r="E18" s="16">
         <v>111</v>
       </c>
       <c r="F18" s="16">
         <v>96</v>
       </c>
@@ -6863,51 +7037,53 @@
       </c>
       <c r="X18" s="16">
         <v>133</v>
       </c>
       <c r="Y18" s="16">
         <v>96</v>
       </c>
       <c r="Z18" s="9">
         <v>126</v>
       </c>
       <c r="AA18" s="9">
         <v>179</v>
       </c>
       <c r="AB18" s="28">
         <v>171</v>
       </c>
       <c r="AC18" s="9">
         <v>156</v>
       </c>
       <c r="AD18" s="9">
         <v>122</v>
       </c>
       <c r="AE18" s="20">
         <v>214</v>
       </c>
-      <c r="AF18" s="37"/>
+      <c r="AF18" s="46">
+        <v>182</v>
+      </c>
       <c r="AG18" s="37"/>
       <c r="AH18" s="37"/>
       <c r="AI18" s="37"/>
       <c r="AJ18" s="37"/>
       <c r="AK18" s="37"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="16">
         <v>33</v>
       </c>
       <c r="C19" s="16">
         <v>25</v>
       </c>
       <c r="D19" s="16">
         <v>52</v>
       </c>
       <c r="E19" s="16">
         <v>31</v>
       </c>
       <c r="F19" s="16">
         <v>41</v>
       </c>
@@ -6964,51 +7140,53 @@
       </c>
       <c r="X19" s="16">
         <v>35</v>
       </c>
       <c r="Y19" s="16">
         <v>46</v>
       </c>
       <c r="Z19" s="9">
         <v>44</v>
       </c>
       <c r="AA19" s="9">
         <v>51</v>
       </c>
       <c r="AB19" s="28">
         <v>44</v>
       </c>
       <c r="AC19" s="9">
         <v>108</v>
       </c>
       <c r="AD19" s="9">
         <v>36</v>
       </c>
       <c r="AE19" s="20">
         <v>41</v>
       </c>
-      <c r="AF19" s="37"/>
+      <c r="AF19" s="46">
+        <v>65</v>
+      </c>
       <c r="AG19" s="37"/>
       <c r="AH19" s="37"/>
       <c r="AI19" s="37"/>
       <c r="AJ19" s="37"/>
       <c r="AK19" s="37"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16">
         <v>44</v>
       </c>
       <c r="C20" s="16">
         <v>28</v>
       </c>
       <c r="D20" s="16">
         <v>67</v>
       </c>
       <c r="E20" s="16">
         <v>45</v>
       </c>
       <c r="F20" s="16">
         <v>60</v>
       </c>
@@ -7065,58 +7243,60 @@
       </c>
       <c r="X20" s="16">
         <v>37</v>
       </c>
       <c r="Y20" s="16">
         <v>35</v>
       </c>
       <c r="Z20" s="9">
         <v>82</v>
       </c>
       <c r="AA20" s="9">
         <v>83</v>
       </c>
       <c r="AB20" s="28">
         <v>91</v>
       </c>
       <c r="AC20" s="9">
         <v>59</v>
       </c>
       <c r="AD20" s="9">
         <v>35</v>
       </c>
       <c r="AE20" s="20">
         <v>96</v>
       </c>
-      <c r="AF20" s="37"/>
+      <c r="AF20" s="46">
+        <v>84</v>
+      </c>
       <c r="AG20" s="37"/>
       <c r="AH20" s="37"/>
       <c r="AI20" s="37"/>
       <c r="AJ20" s="37"/>
       <c r="AK20" s="37"/>
     </row>
-    <row r="21" spans="1:37" ht="22.5">
+    <row r="21" spans="1:37" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="16">
         <v>94</v>
       </c>
       <c r="C21" s="16">
         <v>103</v>
       </c>
       <c r="D21" s="16">
         <v>105</v>
       </c>
       <c r="E21" s="16">
         <v>129</v>
       </c>
       <c r="F21" s="16">
         <v>84</v>
       </c>
       <c r="G21" s="16">
         <v>74</v>
       </c>
       <c r="H21" s="16">
         <v>73</v>
       </c>
       <c r="I21" s="16">
@@ -7166,51 +7346,53 @@
       </c>
       <c r="X21" s="16">
         <v>106</v>
       </c>
       <c r="Y21" s="16">
         <v>117</v>
       </c>
       <c r="Z21" s="9">
         <v>111</v>
       </c>
       <c r="AA21" s="9">
         <v>150</v>
       </c>
       <c r="AB21" s="28">
         <v>151</v>
       </c>
       <c r="AC21" s="9">
         <v>145</v>
       </c>
       <c r="AD21" s="9">
         <v>117</v>
       </c>
       <c r="AE21" s="20">
         <v>139</v>
       </c>
-      <c r="AF21" s="37"/>
+      <c r="AF21" s="46">
+        <v>135</v>
+      </c>
       <c r="AG21" s="37"/>
       <c r="AH21" s="37"/>
       <c r="AI21" s="37"/>
       <c r="AJ21" s="37"/>
       <c r="AK21" s="37"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="43"/>
       <c r="G22" s="43"/>
       <c r="H22" s="43"/>
       <c r="I22" s="43"/>
       <c r="J22" s="43"/>
       <c r="K22" s="43"/>
       <c r="L22" s="43"/>
       <c r="M22" s="43"/>
       <c r="N22" s="43"/>
       <c r="O22" s="43"/>
       <c r="P22" s="43"/>
@@ -7304,51 +7486,53 @@
       </c>
       <c r="X23" s="16">
         <v>786</v>
       </c>
       <c r="Y23" s="16">
         <v>637</v>
       </c>
       <c r="Z23" s="25">
         <v>880</v>
       </c>
       <c r="AA23" s="25">
         <v>959</v>
       </c>
       <c r="AB23" s="28">
         <v>1071</v>
       </c>
       <c r="AC23" s="9">
         <v>883</v>
       </c>
       <c r="AD23" s="9">
         <v>639</v>
       </c>
       <c r="AE23" s="9">
         <v>973</v>
       </c>
-      <c r="AF23" s="37"/>
+      <c r="AF23" s="46">
+        <v>976</v>
+      </c>
       <c r="AG23" s="37"/>
       <c r="AH23" s="37"/>
       <c r="AI23" s="37"/>
       <c r="AJ23" s="37"/>
       <c r="AK23" s="37"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="16">
         <v>598</v>
       </c>
       <c r="C24" s="16">
         <v>594</v>
       </c>
       <c r="D24" s="16">
         <v>518</v>
       </c>
       <c r="E24" s="16">
         <v>595</v>
       </c>
       <c r="F24" s="16">
         <v>470</v>
       </c>
@@ -7405,51 +7589,53 @@
       </c>
       <c r="X24" s="16">
         <v>638</v>
       </c>
       <c r="Y24" s="16">
         <v>541</v>
       </c>
       <c r="Z24" s="25">
         <v>719</v>
       </c>
       <c r="AA24" s="25">
         <v>749</v>
       </c>
       <c r="AB24" s="28">
         <v>899</v>
       </c>
       <c r="AC24" s="9">
         <v>697</v>
       </c>
       <c r="AD24" s="9">
         <v>529</v>
       </c>
       <c r="AE24" s="9">
         <v>771</v>
       </c>
-      <c r="AF24" s="37"/>
+      <c r="AF24" s="46">
+        <v>768</v>
+      </c>
       <c r="AG24" s="37"/>
       <c r="AH24" s="37"/>
       <c r="AI24" s="37"/>
       <c r="AJ24" s="37"/>
       <c r="AK24" s="37"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>0</v>
       </c>
@@ -7506,51 +7692,53 @@
       </c>
       <c r="X25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE25" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF25" s="37"/>
+      <c r="AF25" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG25" s="37"/>
       <c r="AH25" s="37"/>
       <c r="AI25" s="37"/>
       <c r="AJ25" s="37"/>
       <c r="AK25" s="37"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
@@ -7607,51 +7795,53 @@
       </c>
       <c r="X26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE26" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF26" s="37"/>
+      <c r="AF26" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG26" s="37"/>
       <c r="AH26" s="37"/>
       <c r="AI26" s="37"/>
       <c r="AJ26" s="37"/>
       <c r="AK26" s="37"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="16">
         <v>34</v>
       </c>
       <c r="C27" s="16">
         <v>34</v>
       </c>
       <c r="D27" s="16">
         <v>31</v>
       </c>
       <c r="E27" s="16">
         <v>25</v>
       </c>
       <c r="F27" s="16">
         <v>52</v>
       </c>
@@ -7708,51 +7898,53 @@
       </c>
       <c r="X27" s="16">
         <v>31</v>
       </c>
       <c r="Y27" s="16">
         <v>29</v>
       </c>
       <c r="Z27" s="25">
         <v>47</v>
       </c>
       <c r="AA27" s="25">
         <v>54</v>
       </c>
       <c r="AB27" s="28">
         <v>45</v>
       </c>
       <c r="AC27" s="9">
         <v>35</v>
       </c>
       <c r="AD27" s="9">
         <v>36</v>
       </c>
       <c r="AE27" s="9">
         <v>76</v>
       </c>
-      <c r="AF27" s="37"/>
+      <c r="AF27" s="46">
+        <v>58</v>
+      </c>
       <c r="AG27" s="37"/>
       <c r="AH27" s="37"/>
       <c r="AI27" s="37"/>
       <c r="AJ27" s="37"/>
       <c r="AK27" s="37"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>0</v>
       </c>
@@ -7809,51 +8001,53 @@
       </c>
       <c r="X28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE28" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF28" s="37"/>
+      <c r="AF28" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG28" s="37"/>
       <c r="AH28" s="37"/>
       <c r="AI28" s="37"/>
       <c r="AJ28" s="37"/>
       <c r="AK28" s="37"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>0</v>
       </c>
@@ -7910,51 +8104,53 @@
       </c>
       <c r="X29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE29" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF29" s="37"/>
+      <c r="AF29" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG29" s="37"/>
       <c r="AH29" s="37"/>
       <c r="AI29" s="37"/>
       <c r="AJ29" s="37"/>
       <c r="AK29" s="37"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>0</v>
       </c>
@@ -8011,51 +8207,53 @@
       </c>
       <c r="X30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE30" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF30" s="37"/>
+      <c r="AF30" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG30" s="37"/>
       <c r="AH30" s="37"/>
       <c r="AI30" s="37"/>
       <c r="AJ30" s="37"/>
       <c r="AK30" s="37"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="16">
         <v>18</v>
       </c>
       <c r="C31" s="16">
         <v>17</v>
       </c>
       <c r="D31" s="16">
         <v>22</v>
       </c>
       <c r="E31" s="16">
         <v>20</v>
       </c>
       <c r="F31" s="16">
         <v>14</v>
       </c>
@@ -8112,51 +8310,53 @@
       </c>
       <c r="X31" s="16">
         <v>25</v>
       </c>
       <c r="Y31" s="16">
         <v>19</v>
       </c>
       <c r="Z31" s="25">
         <v>21</v>
       </c>
       <c r="AA31" s="25">
         <v>35</v>
       </c>
       <c r="AB31" s="28">
         <v>29</v>
       </c>
       <c r="AC31" s="9">
         <v>28</v>
       </c>
       <c r="AD31" s="9">
         <v>17</v>
       </c>
       <c r="AE31" s="9">
         <v>34</v>
       </c>
-      <c r="AF31" s="37"/>
+      <c r="AF31" s="46">
+        <v>22</v>
+      </c>
       <c r="AG31" s="37"/>
       <c r="AH31" s="37"/>
       <c r="AI31" s="37"/>
       <c r="AJ31" s="37"/>
       <c r="AK31" s="37"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="16">
         <v>40</v>
       </c>
       <c r="C32" s="16">
         <v>34</v>
       </c>
       <c r="D32" s="16">
         <v>27</v>
       </c>
       <c r="E32" s="16">
         <v>35</v>
       </c>
       <c r="F32" s="16">
         <v>42</v>
       </c>
@@ -8213,51 +8413,53 @@
       </c>
       <c r="X32" s="16">
         <v>33</v>
       </c>
       <c r="Y32" s="16">
         <v>21</v>
       </c>
       <c r="Z32" s="25">
         <v>47</v>
       </c>
       <c r="AA32" s="25">
         <v>59</v>
       </c>
       <c r="AB32" s="28">
         <v>49</v>
       </c>
       <c r="AC32" s="9">
         <v>63</v>
       </c>
       <c r="AD32" s="9">
         <v>20</v>
       </c>
       <c r="AE32" s="9">
         <v>37</v>
       </c>
-      <c r="AF32" s="37"/>
+      <c r="AF32" s="46">
+        <v>56</v>
+      </c>
       <c r="AG32" s="37"/>
       <c r="AH32" s="37"/>
       <c r="AI32" s="37"/>
       <c r="AJ32" s="37"/>
       <c r="AK32" s="37"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>0</v>
       </c>
@@ -8314,51 +8516,53 @@
       </c>
       <c r="X33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE33" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF33" s="37"/>
+      <c r="AF33" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG33" s="37"/>
       <c r="AH33" s="37"/>
       <c r="AI33" s="37"/>
       <c r="AJ33" s="37"/>
       <c r="AK33" s="37"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="16">
         <v>50</v>
       </c>
       <c r="C34" s="16">
         <v>41</v>
       </c>
       <c r="D34" s="16">
         <v>36</v>
       </c>
       <c r="E34" s="16">
         <v>52</v>
       </c>
       <c r="F34" s="16">
         <v>33</v>
       </c>
@@ -8415,51 +8619,53 @@
       </c>
       <c r="X34" s="16">
         <v>59</v>
       </c>
       <c r="Y34" s="16">
         <v>27</v>
       </c>
       <c r="Z34" s="25">
         <v>46</v>
       </c>
       <c r="AA34" s="25">
         <v>62</v>
       </c>
       <c r="AB34" s="28">
         <v>49</v>
       </c>
       <c r="AC34" s="9">
         <v>60</v>
       </c>
       <c r="AD34" s="9">
         <v>37</v>
       </c>
       <c r="AE34" s="20">
         <v>55</v>
       </c>
-      <c r="AF34" s="37"/>
+      <c r="AF34" s="46">
+        <v>72</v>
+      </c>
       <c r="AG34" s="37"/>
       <c r="AH34" s="37"/>
       <c r="AI34" s="37"/>
       <c r="AJ34" s="37"/>
       <c r="AK34" s="37"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>0</v>
       </c>
@@ -8516,51 +8722,53 @@
       </c>
       <c r="X35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF35" s="37"/>
+      <c r="AF35" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG35" s="37"/>
       <c r="AH35" s="37"/>
       <c r="AI35" s="37"/>
       <c r="AJ35" s="37"/>
       <c r="AK35" s="37"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>0</v>
       </c>
@@ -8617,58 +8825,60 @@
       </c>
       <c r="X36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE36" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF36" s="37"/>
+      <c r="AF36" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG36" s="37"/>
       <c r="AH36" s="37"/>
       <c r="AI36" s="37"/>
       <c r="AJ36" s="37"/>
       <c r="AK36" s="37"/>
     </row>
-    <row r="37" spans="1:37" ht="22.5">
+    <row r="37" spans="1:37" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="16" t="s">
@@ -8718,51 +8928,53 @@
       </c>
       <c r="X37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE37" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF37" s="37"/>
+      <c r="AF37" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG37" s="37"/>
       <c r="AH37" s="37"/>
       <c r="AI37" s="37"/>
       <c r="AJ37" s="37"/>
       <c r="AK37" s="37"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="42"/>
       <c r="C38" s="42"/>
       <c r="D38" s="42"/>
       <c r="E38" s="42"/>
       <c r="F38" s="42"/>
       <c r="G38" s="42"/>
       <c r="H38" s="42"/>
       <c r="I38" s="42"/>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
       <c r="L38" s="42"/>
       <c r="M38" s="42"/>
       <c r="N38" s="42"/>
       <c r="O38" s="42"/>
       <c r="P38" s="42"/>
@@ -8857,51 +9069,53 @@
       </c>
       <c r="X39" s="16">
         <v>917</v>
       </c>
       <c r="Y39" s="16">
         <v>875</v>
       </c>
       <c r="Z39" s="26">
         <v>1204</v>
       </c>
       <c r="AA39" s="26">
         <v>1456</v>
       </c>
       <c r="AB39" s="28">
         <v>1414</v>
       </c>
       <c r="AC39" s="9">
         <v>1363</v>
       </c>
       <c r="AD39" s="9">
         <v>1101</v>
       </c>
       <c r="AE39" s="9">
         <v>1398</v>
       </c>
-      <c r="AF39" s="37"/>
+      <c r="AF39" s="46">
+        <v>1354</v>
+      </c>
       <c r="AG39" s="37"/>
       <c r="AH39" s="37"/>
       <c r="AI39" s="37"/>
       <c r="AJ39" s="37"/>
       <c r="AK39" s="37"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>0</v>
       </c>
@@ -8958,51 +9172,53 @@
       </c>
       <c r="X40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE40" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF40" s="37"/>
+      <c r="AF40" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="AG40" s="37"/>
       <c r="AH40" s="37"/>
       <c r="AI40" s="37"/>
       <c r="AJ40" s="37"/>
       <c r="AK40" s="37"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="16">
         <v>97</v>
       </c>
       <c r="C41" s="16">
         <v>68</v>
       </c>
       <c r="D41" s="16">
         <v>89</v>
       </c>
       <c r="E41" s="16">
         <v>99</v>
       </c>
       <c r="F41" s="17">
         <v>86</v>
       </c>
@@ -9059,51 +9275,53 @@
       </c>
       <c r="X41" s="16">
         <v>96</v>
       </c>
       <c r="Y41" s="16">
         <v>58</v>
       </c>
       <c r="Z41" s="25">
         <v>114</v>
       </c>
       <c r="AA41" s="26">
         <v>138</v>
       </c>
       <c r="AB41" s="28">
         <v>156</v>
       </c>
       <c r="AC41" s="9">
         <v>200</v>
       </c>
       <c r="AD41" s="9">
         <v>145</v>
       </c>
       <c r="AE41" s="37">
         <v>137</v>
       </c>
-      <c r="AF41" s="37"/>
+      <c r="AF41" s="46">
+        <v>142</v>
+      </c>
       <c r="AG41" s="37"/>
       <c r="AH41" s="37"/>
       <c r="AI41" s="37"/>
       <c r="AJ41" s="37"/>
       <c r="AK41" s="37"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="16">
         <v>55</v>
       </c>
       <c r="C42" s="16">
         <v>41</v>
       </c>
       <c r="D42" s="16">
         <v>45</v>
       </c>
       <c r="E42" s="16">
         <v>56</v>
       </c>
       <c r="F42" s="17">
         <v>52</v>
       </c>
@@ -9160,51 +9378,53 @@
       </c>
       <c r="X42" s="16">
         <v>66</v>
       </c>
       <c r="Y42" s="16">
         <v>36</v>
       </c>
       <c r="Z42" s="25">
         <v>62</v>
       </c>
       <c r="AA42" s="26">
         <v>47</v>
       </c>
       <c r="AB42" s="28">
         <v>49</v>
       </c>
       <c r="AC42" s="9">
         <v>56</v>
       </c>
       <c r="AD42" s="9">
         <v>63</v>
       </c>
       <c r="AE42" s="37">
         <v>57</v>
       </c>
-      <c r="AF42" s="37"/>
+      <c r="AF42" s="46">
+        <v>67</v>
+      </c>
       <c r="AG42" s="37"/>
       <c r="AH42" s="37"/>
       <c r="AI42" s="37"/>
       <c r="AJ42" s="37"/>
       <c r="AK42" s="37"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="16">
         <v>54</v>
       </c>
       <c r="C43" s="16">
         <v>63</v>
       </c>
       <c r="D43" s="16">
         <v>31</v>
       </c>
       <c r="E43" s="16">
         <v>49</v>
       </c>
       <c r="F43" s="17">
         <v>36</v>
       </c>
@@ -9261,51 +9481,53 @@
       </c>
       <c r="X43" s="16">
         <v>49</v>
       </c>
       <c r="Y43" s="16">
         <v>33</v>
       </c>
       <c r="Z43" s="25">
         <v>90</v>
       </c>
       <c r="AA43" s="26">
         <v>76</v>
       </c>
       <c r="AB43" s="28">
         <v>86</v>
       </c>
       <c r="AC43" s="9">
         <v>51</v>
       </c>
       <c r="AD43" s="9">
         <v>69</v>
       </c>
       <c r="AE43" s="37">
         <v>81</v>
       </c>
-      <c r="AF43" s="37"/>
+      <c r="AF43" s="46">
+        <v>71</v>
+      </c>
       <c r="AG43" s="37"/>
       <c r="AH43" s="37"/>
       <c r="AI43" s="37"/>
       <c r="AJ43" s="37"/>
       <c r="AK43" s="37"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="16">
         <v>71</v>
       </c>
       <c r="C44" s="16">
         <v>53</v>
       </c>
       <c r="D44" s="16">
         <v>58</v>
       </c>
       <c r="E44" s="16">
         <v>58</v>
       </c>
       <c r="F44" s="17">
         <v>47</v>
       </c>
@@ -9362,51 +9584,53 @@
       </c>
       <c r="X44" s="16">
         <v>51</v>
       </c>
       <c r="Y44" s="16">
         <v>79</v>
       </c>
       <c r="Z44" s="25">
         <v>59</v>
       </c>
       <c r="AA44" s="26">
         <v>92</v>
       </c>
       <c r="AB44" s="28">
         <v>87</v>
       </c>
       <c r="AC44" s="9">
         <v>85</v>
       </c>
       <c r="AD44" s="9">
         <v>84</v>
       </c>
       <c r="AE44" s="37">
         <v>79</v>
       </c>
-      <c r="AF44" s="37"/>
+      <c r="AF44" s="46">
+        <v>91</v>
+      </c>
       <c r="AG44" s="37"/>
       <c r="AH44" s="37"/>
       <c r="AI44" s="37"/>
       <c r="AJ44" s="37"/>
       <c r="AK44" s="37"/>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="16">
         <v>92</v>
       </c>
       <c r="C45" s="16">
         <v>39</v>
       </c>
       <c r="D45" s="16">
         <v>65</v>
       </c>
       <c r="E45" s="16">
         <v>79</v>
       </c>
       <c r="F45" s="17">
         <v>53</v>
       </c>
@@ -9463,51 +9687,53 @@
       </c>
       <c r="X45" s="16">
         <v>56</v>
       </c>
       <c r="Y45" s="16">
         <v>72</v>
       </c>
       <c r="Z45" s="25">
         <v>65</v>
       </c>
       <c r="AA45" s="26">
         <v>71</v>
       </c>
       <c r="AB45" s="28">
         <v>94</v>
       </c>
       <c r="AC45" s="9">
         <v>69</v>
       </c>
       <c r="AD45" s="9">
         <v>47</v>
       </c>
       <c r="AE45" s="37">
         <v>83</v>
       </c>
-      <c r="AF45" s="37"/>
+      <c r="AF45" s="46">
+        <v>78</v>
+      </c>
       <c r="AG45" s="37"/>
       <c r="AH45" s="37"/>
       <c r="AI45" s="37"/>
       <c r="AJ45" s="37"/>
       <c r="AK45" s="37"/>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="16">
         <v>249</v>
       </c>
       <c r="C46" s="16">
         <v>232</v>
       </c>
       <c r="D46" s="16">
         <v>182</v>
       </c>
       <c r="E46" s="16">
         <v>556</v>
       </c>
       <c r="F46" s="17">
         <v>229</v>
       </c>
@@ -9564,51 +9790,53 @@
       </c>
       <c r="X46" s="16">
         <v>204</v>
       </c>
       <c r="Y46" s="16">
         <v>187</v>
       </c>
       <c r="Z46" s="25">
         <v>273</v>
       </c>
       <c r="AA46" s="26">
         <v>311</v>
       </c>
       <c r="AB46" s="28">
         <v>283</v>
       </c>
       <c r="AC46" s="9">
         <v>260</v>
       </c>
       <c r="AD46" s="9">
         <v>236</v>
       </c>
       <c r="AE46" s="37">
         <v>334</v>
       </c>
-      <c r="AF46" s="37"/>
+      <c r="AF46" s="46">
+        <v>295</v>
+      </c>
       <c r="AG46" s="37"/>
       <c r="AH46" s="37"/>
       <c r="AI46" s="37"/>
       <c r="AJ46" s="37"/>
       <c r="AK46" s="37"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="16">
         <v>40</v>
       </c>
       <c r="C47" s="16">
         <v>45</v>
       </c>
       <c r="D47" s="16">
         <v>47</v>
       </c>
       <c r="E47" s="16">
         <v>33</v>
       </c>
       <c r="F47" s="17">
         <v>34</v>
       </c>
@@ -9665,51 +9893,53 @@
       </c>
       <c r="X47" s="16">
         <v>41</v>
       </c>
       <c r="Y47" s="16">
         <v>33</v>
       </c>
       <c r="Z47" s="25">
         <v>51</v>
       </c>
       <c r="AA47" s="26">
         <v>94</v>
       </c>
       <c r="AB47" s="28">
         <v>58</v>
       </c>
       <c r="AC47" s="9">
         <v>73</v>
       </c>
       <c r="AD47" s="9">
         <v>34</v>
       </c>
       <c r="AE47" s="37">
         <v>50</v>
       </c>
-      <c r="AF47" s="37"/>
+      <c r="AF47" s="46">
+        <v>41</v>
+      </c>
       <c r="AG47" s="37"/>
       <c r="AH47" s="37"/>
       <c r="AI47" s="37"/>
       <c r="AJ47" s="37"/>
       <c r="AK47" s="37"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="16">
         <v>45</v>
       </c>
       <c r="C48" s="16">
         <v>16</v>
       </c>
       <c r="D48" s="16">
         <v>24</v>
       </c>
       <c r="E48" s="16">
         <v>14</v>
       </c>
       <c r="F48" s="17">
         <v>21</v>
       </c>
@@ -9766,51 +9996,53 @@
       </c>
       <c r="X48" s="16">
         <v>33</v>
       </c>
       <c r="Y48" s="16">
         <v>25</v>
       </c>
       <c r="Z48" s="25">
         <v>27</v>
       </c>
       <c r="AA48" s="26">
         <v>52</v>
       </c>
       <c r="AB48" s="28">
         <v>58</v>
       </c>
       <c r="AC48" s="9">
         <v>26</v>
       </c>
       <c r="AD48" s="9">
         <v>26</v>
       </c>
       <c r="AE48" s="37">
         <v>52</v>
       </c>
-      <c r="AF48" s="37"/>
+      <c r="AF48" s="46">
+        <v>60</v>
+      </c>
       <c r="AG48" s="37"/>
       <c r="AH48" s="37"/>
       <c r="AI48" s="37"/>
       <c r="AJ48" s="37"/>
       <c r="AK48" s="37"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="16">
         <v>49</v>
       </c>
       <c r="C49" s="16">
         <v>79</v>
       </c>
       <c r="D49" s="16">
         <v>56</v>
       </c>
       <c r="E49" s="16">
         <v>89</v>
       </c>
       <c r="F49" s="17">
         <v>49</v>
       </c>
@@ -9867,51 +10099,53 @@
       </c>
       <c r="X49" s="16">
         <v>69</v>
       </c>
       <c r="Y49" s="16">
         <v>85</v>
       </c>
       <c r="Z49" s="25">
         <v>146</v>
       </c>
       <c r="AA49" s="26">
         <v>174</v>
       </c>
       <c r="AB49" s="28">
         <v>135</v>
       </c>
       <c r="AC49" s="9">
         <v>135</v>
       </c>
       <c r="AD49" s="9">
         <v>124</v>
       </c>
       <c r="AE49" s="37">
         <v>90</v>
       </c>
-      <c r="AF49" s="37"/>
+      <c r="AF49" s="46">
+        <v>115</v>
+      </c>
       <c r="AG49" s="37"/>
       <c r="AH49" s="37"/>
       <c r="AI49" s="37"/>
       <c r="AJ49" s="37"/>
       <c r="AK49" s="37"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="16">
         <v>75</v>
       </c>
       <c r="C50" s="16">
         <v>65</v>
       </c>
       <c r="D50" s="16">
         <v>65</v>
       </c>
       <c r="E50" s="16">
         <v>59</v>
       </c>
       <c r="F50" s="17">
         <v>63</v>
       </c>
@@ -9968,51 +10202,53 @@
       </c>
       <c r="X50" s="16">
         <v>74</v>
       </c>
       <c r="Y50" s="16">
         <v>69</v>
       </c>
       <c r="Z50" s="25">
         <v>80</v>
       </c>
       <c r="AA50" s="26">
         <v>117</v>
       </c>
       <c r="AB50" s="28">
         <v>122</v>
       </c>
       <c r="AC50" s="9">
         <v>96</v>
       </c>
       <c r="AD50" s="9">
         <v>85</v>
       </c>
       <c r="AE50" s="37">
         <v>159</v>
       </c>
-      <c r="AF50" s="37"/>
+      <c r="AF50" s="46">
+        <v>110</v>
+      </c>
       <c r="AG50" s="37"/>
       <c r="AH50" s="37"/>
       <c r="AI50" s="37"/>
       <c r="AJ50" s="37"/>
       <c r="AK50" s="37"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="16">
         <v>33</v>
       </c>
       <c r="C51" s="16">
         <v>25</v>
       </c>
       <c r="D51" s="16">
         <v>52</v>
       </c>
       <c r="E51" s="16">
         <v>31</v>
       </c>
       <c r="F51" s="17">
         <v>41</v>
       </c>
@@ -10069,51 +10305,53 @@
       </c>
       <c r="X51" s="16">
         <v>35</v>
       </c>
       <c r="Y51" s="16">
         <v>46</v>
       </c>
       <c r="Z51" s="25">
         <v>44</v>
       </c>
       <c r="AA51" s="26">
         <v>51</v>
       </c>
       <c r="AB51" s="28">
         <v>44</v>
       </c>
       <c r="AC51" s="9">
         <v>108</v>
       </c>
       <c r="AD51" s="9">
         <v>36</v>
       </c>
       <c r="AE51" s="37">
         <v>41</v>
       </c>
-      <c r="AF51" s="37"/>
+      <c r="AF51" s="46">
+        <v>65</v>
+      </c>
       <c r="AG51" s="37"/>
       <c r="AH51" s="37"/>
       <c r="AI51" s="37"/>
       <c r="AJ51" s="37"/>
       <c r="AK51" s="37"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="16">
         <v>44</v>
       </c>
       <c r="C52" s="16">
         <v>28</v>
       </c>
       <c r="D52" s="16">
         <v>67</v>
       </c>
       <c r="E52" s="16">
         <v>45</v>
       </c>
       <c r="F52" s="17">
         <v>60</v>
       </c>
@@ -10170,58 +10408,60 @@
       </c>
       <c r="X52" s="16">
         <v>37</v>
       </c>
       <c r="Y52" s="16">
         <v>35</v>
       </c>
       <c r="Z52" s="25">
         <v>82</v>
       </c>
       <c r="AA52" s="26">
         <v>83</v>
       </c>
       <c r="AB52" s="28">
         <v>91</v>
       </c>
       <c r="AC52" s="9">
         <v>59</v>
       </c>
       <c r="AD52" s="9">
         <v>35</v>
       </c>
       <c r="AE52" s="37">
         <v>96</v>
       </c>
-      <c r="AF52" s="37"/>
+      <c r="AF52" s="46">
+        <v>84</v>
+      </c>
       <c r="AG52" s="37"/>
       <c r="AH52" s="37"/>
       <c r="AI52" s="37"/>
       <c r="AJ52" s="37"/>
       <c r="AK52" s="37"/>
     </row>
-    <row r="53" spans="1:37" ht="22.5">
+    <row r="53" spans="1:37" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>94</v>
       </c>
       <c r="C53" s="14">
         <v>103</v>
       </c>
       <c r="D53" s="14">
         <v>105</v>
       </c>
       <c r="E53" s="14">
         <v>129</v>
       </c>
       <c r="F53" s="18">
         <v>84</v>
       </c>
       <c r="G53" s="18">
         <v>74</v>
       </c>
       <c r="H53" s="18">
         <v>73</v>
       </c>
       <c r="I53" s="18">
@@ -10271,109 +10511,111 @@
       </c>
       <c r="X53" s="18">
         <v>106</v>
       </c>
       <c r="Y53" s="18">
         <v>117</v>
       </c>
       <c r="Z53" s="27">
         <v>111</v>
       </c>
       <c r="AA53" s="31">
         <v>150</v>
       </c>
       <c r="AB53" s="34">
         <v>151</v>
       </c>
       <c r="AC53" s="33">
         <v>145</v>
       </c>
       <c r="AD53" s="33">
         <v>117</v>
       </c>
       <c r="AE53" s="36">
         <v>139</v>
       </c>
-      <c r="AF53" s="36"/>
+      <c r="AF53" s="48">
+        <v>135</v>
+      </c>
       <c r="AG53" s="36"/>
       <c r="AH53" s="36"/>
       <c r="AI53" s="36"/>
       <c r="AJ53" s="36"/>
       <c r="AK53" s="36"/>
     </row>
     <row r="54" spans="1:37">
       <c r="E54" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AD59" sqref="AD59"/>
+    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="21.5703125" style="20" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="8" width="4.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="5" max="8" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="19" width="4.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="17" max="19" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6" style="20" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="20"/>
+    <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
       <c r="N1" s="40"/>
       <c r="O1" s="40"/>
       <c r="P1" s="40"/>
       <c r="Q1" s="40"/>
       <c r="R1" s="40"/>
       <c r="S1" s="40"/>
       <c r="T1" s="40"/>
       <c r="U1" s="40"/>
       <c r="V1" s="40"/>
       <c r="W1" s="40"/>
@@ -10662,51 +10904,53 @@
       </c>
       <c r="X7" s="17">
         <v>2217</v>
       </c>
       <c r="Y7" s="17">
         <v>1959</v>
       </c>
       <c r="Z7" s="17">
         <v>2477</v>
       </c>
       <c r="AA7" s="17">
         <v>2570</v>
       </c>
       <c r="AB7" s="9">
         <v>2697</v>
       </c>
       <c r="AC7" s="9">
         <v>2378</v>
       </c>
       <c r="AD7" s="9">
         <v>1894</v>
       </c>
       <c r="AE7" s="9">
         <v>2628</v>
       </c>
-      <c r="AF7" s="37"/>
+      <c r="AF7" s="46">
+        <v>2662</v>
+      </c>
       <c r="AG7" s="37"/>
       <c r="AH7" s="37"/>
       <c r="AI7" s="37"/>
       <c r="AJ7" s="37"/>
       <c r="AK7" s="37"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>567</v>
       </c>
       <c r="C8" s="16">
         <v>477</v>
       </c>
       <c r="D8" s="16">
         <v>456</v>
       </c>
       <c r="E8" s="16">
         <v>783</v>
       </c>
       <c r="F8" s="16">
         <v>529</v>
       </c>
@@ -10763,51 +11007,53 @@
       </c>
       <c r="X8" s="17">
         <v>533</v>
       </c>
       <c r="Y8" s="17">
         <v>512</v>
       </c>
       <c r="Z8" s="17">
         <v>771</v>
       </c>
       <c r="AA8" s="17">
         <v>655</v>
       </c>
       <c r="AB8" s="9">
         <v>754</v>
       </c>
       <c r="AC8" s="9">
         <v>699</v>
       </c>
       <c r="AD8" s="9">
         <v>564</v>
       </c>
       <c r="AE8" s="9">
         <v>663</v>
       </c>
-      <c r="AF8" s="37"/>
+      <c r="AF8" s="46">
+        <v>685</v>
+      </c>
       <c r="AG8" s="37"/>
       <c r="AH8" s="37"/>
       <c r="AI8" s="37"/>
       <c r="AJ8" s="37"/>
       <c r="AK8" s="37"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>189</v>
       </c>
       <c r="C9" s="16">
         <v>143</v>
       </c>
       <c r="D9" s="16">
         <v>130</v>
       </c>
       <c r="E9" s="16">
         <v>153</v>
       </c>
       <c r="F9" s="16">
         <v>125</v>
       </c>
@@ -10864,51 +11110,53 @@
       </c>
       <c r="X9" s="17">
         <v>190</v>
       </c>
       <c r="Y9" s="17">
         <v>147</v>
       </c>
       <c r="Z9" s="17">
         <v>180</v>
       </c>
       <c r="AA9" s="17">
         <v>228</v>
       </c>
       <c r="AB9" s="9">
         <v>193</v>
       </c>
       <c r="AC9" s="9">
         <v>179</v>
       </c>
       <c r="AD9" s="9">
         <v>171</v>
       </c>
       <c r="AE9" s="9">
         <v>225</v>
       </c>
-      <c r="AF9" s="37"/>
+      <c r="AF9" s="46">
+        <v>207</v>
+      </c>
       <c r="AG9" s="37"/>
       <c r="AH9" s="37"/>
       <c r="AI9" s="37"/>
       <c r="AJ9" s="37"/>
       <c r="AK9" s="37"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>94</v>
       </c>
       <c r="C10" s="16">
         <v>70</v>
       </c>
       <c r="D10" s="16">
         <v>72</v>
       </c>
       <c r="E10" s="16">
         <v>77</v>
       </c>
       <c r="F10" s="16">
         <v>66</v>
       </c>
@@ -10965,51 +11213,53 @@
       </c>
       <c r="X10" s="17">
         <v>81</v>
       </c>
       <c r="Y10" s="17">
         <v>69</v>
       </c>
       <c r="Z10" s="17">
         <v>98</v>
       </c>
       <c r="AA10" s="17">
         <v>94</v>
       </c>
       <c r="AB10" s="9">
         <v>106</v>
       </c>
       <c r="AC10" s="9">
         <v>72</v>
       </c>
       <c r="AD10" s="9">
         <v>69</v>
       </c>
       <c r="AE10" s="9">
         <v>101</v>
       </c>
-      <c r="AF10" s="37"/>
+      <c r="AF10" s="46">
+        <v>113</v>
+      </c>
       <c r="AG10" s="37"/>
       <c r="AH10" s="37"/>
       <c r="AI10" s="37"/>
       <c r="AJ10" s="37"/>
       <c r="AK10" s="37"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>119</v>
       </c>
       <c r="C11" s="16">
         <v>150</v>
       </c>
       <c r="D11" s="16">
         <v>110</v>
       </c>
       <c r="E11" s="16">
         <v>117</v>
       </c>
       <c r="F11" s="16">
         <v>93</v>
       </c>
@@ -11066,51 +11316,53 @@
       </c>
       <c r="X11" s="17">
         <v>122</v>
       </c>
       <c r="Y11" s="17">
         <v>103</v>
       </c>
       <c r="Z11" s="17">
         <v>158</v>
       </c>
       <c r="AA11" s="17">
         <v>151</v>
       </c>
       <c r="AB11" s="9">
         <v>151</v>
       </c>
       <c r="AC11" s="9">
         <v>121</v>
       </c>
       <c r="AD11" s="9">
         <v>109</v>
       </c>
       <c r="AE11" s="9">
         <v>133</v>
       </c>
-      <c r="AF11" s="37"/>
+      <c r="AF11" s="46">
+        <v>166</v>
+      </c>
       <c r="AG11" s="37"/>
       <c r="AH11" s="37"/>
       <c r="AI11" s="37"/>
       <c r="AJ11" s="37"/>
       <c r="AK11" s="37"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>101</v>
       </c>
       <c r="C12" s="16">
         <v>98</v>
       </c>
       <c r="D12" s="16">
         <v>93</v>
       </c>
       <c r="E12" s="16">
         <v>106</v>
       </c>
       <c r="F12" s="16">
         <v>65</v>
       </c>
@@ -11167,51 +11419,53 @@
       </c>
       <c r="X12" s="17">
         <v>93</v>
       </c>
       <c r="Y12" s="17">
         <v>86</v>
       </c>
       <c r="Z12" s="17">
         <v>124</v>
       </c>
       <c r="AA12" s="17">
         <v>118</v>
       </c>
       <c r="AB12" s="9">
         <v>111</v>
       </c>
       <c r="AC12" s="9">
         <v>111</v>
       </c>
       <c r="AD12" s="9">
         <v>73</v>
       </c>
       <c r="AE12" s="9">
         <v>104</v>
       </c>
-      <c r="AF12" s="37"/>
+      <c r="AF12" s="46">
+        <v>126</v>
+      </c>
       <c r="AG12" s="37"/>
       <c r="AH12" s="37"/>
       <c r="AI12" s="37"/>
       <c r="AJ12" s="37"/>
       <c r="AK12" s="37"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>127</v>
       </c>
       <c r="C13" s="16">
         <v>94</v>
       </c>
       <c r="D13" s="16">
         <v>73</v>
       </c>
       <c r="E13" s="16">
         <v>106</v>
       </c>
       <c r="F13" s="16">
         <v>87</v>
       </c>
@@ -11268,51 +11522,53 @@
       </c>
       <c r="X13" s="17">
         <v>113</v>
       </c>
       <c r="Y13" s="17">
         <v>95</v>
       </c>
       <c r="Z13" s="17">
         <v>121</v>
       </c>
       <c r="AA13" s="17">
         <v>81</v>
       </c>
       <c r="AB13" s="9">
         <v>125</v>
       </c>
       <c r="AC13" s="9">
         <v>99</v>
       </c>
       <c r="AD13" s="9">
         <v>66</v>
       </c>
       <c r="AE13" s="9">
         <v>95</v>
       </c>
-      <c r="AF13" s="37"/>
+      <c r="AF13" s="46">
+        <v>137</v>
+      </c>
       <c r="AG13" s="37"/>
       <c r="AH13" s="37"/>
       <c r="AI13" s="37"/>
       <c r="AJ13" s="37"/>
       <c r="AK13" s="37"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>271</v>
       </c>
       <c r="C14" s="16">
         <v>213</v>
       </c>
       <c r="D14" s="16">
         <v>189</v>
       </c>
       <c r="E14" s="16">
         <v>247</v>
       </c>
       <c r="F14" s="16">
         <v>176</v>
       </c>
@@ -11369,51 +11625,53 @@
       </c>
       <c r="X14" s="17">
         <v>232</v>
       </c>
       <c r="Y14" s="17">
         <v>217</v>
       </c>
       <c r="Z14" s="17">
         <v>275</v>
       </c>
       <c r="AA14" s="17">
         <v>279</v>
       </c>
       <c r="AB14" s="9">
         <v>318</v>
       </c>
       <c r="AC14" s="9">
         <v>241</v>
       </c>
       <c r="AD14" s="9">
         <v>214</v>
       </c>
       <c r="AE14" s="9">
         <v>312</v>
       </c>
-      <c r="AF14" s="37"/>
+      <c r="AF14" s="46">
+        <v>295</v>
+      </c>
       <c r="AG14" s="37"/>
       <c r="AH14" s="37"/>
       <c r="AI14" s="37"/>
       <c r="AJ14" s="37"/>
       <c r="AK14" s="37"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>91</v>
       </c>
       <c r="C15" s="16">
         <v>59</v>
       </c>
       <c r="D15" s="16">
         <v>72</v>
       </c>
       <c r="E15" s="16">
         <v>67</v>
       </c>
       <c r="F15" s="16">
         <v>73</v>
       </c>
@@ -11470,51 +11728,53 @@
       </c>
       <c r="X15" s="17">
         <v>104</v>
       </c>
       <c r="Y15" s="17">
         <v>74</v>
       </c>
       <c r="Z15" s="17">
         <v>86</v>
       </c>
       <c r="AA15" s="17">
         <v>118</v>
       </c>
       <c r="AB15" s="9">
         <v>87</v>
       </c>
       <c r="AC15" s="9">
         <v>120</v>
       </c>
       <c r="AD15" s="9">
         <v>83</v>
       </c>
       <c r="AE15" s="9">
         <v>97</v>
       </c>
-      <c r="AF15" s="37"/>
+      <c r="AF15" s="46">
+        <v>107</v>
+      </c>
       <c r="AG15" s="37"/>
       <c r="AH15" s="37"/>
       <c r="AI15" s="37"/>
       <c r="AJ15" s="37"/>
       <c r="AK15" s="37"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>94</v>
       </c>
       <c r="C16" s="16">
         <v>124</v>
       </c>
       <c r="D16" s="16">
         <v>70</v>
       </c>
       <c r="E16" s="16">
         <v>83</v>
       </c>
       <c r="F16" s="16">
         <v>72</v>
       </c>
@@ -11571,51 +11831,53 @@
       </c>
       <c r="X16" s="17">
         <v>85</v>
       </c>
       <c r="Y16" s="17">
         <v>96</v>
       </c>
       <c r="Z16" s="17">
         <v>89</v>
       </c>
       <c r="AA16" s="17">
         <v>123</v>
       </c>
       <c r="AB16" s="9">
         <v>103</v>
       </c>
       <c r="AC16" s="9">
         <v>84</v>
       </c>
       <c r="AD16" s="9">
         <v>77</v>
       </c>
       <c r="AE16" s="9">
         <v>98</v>
       </c>
-      <c r="AF16" s="37"/>
+      <c r="AF16" s="46">
+        <v>126</v>
+      </c>
       <c r="AG16" s="37"/>
       <c r="AH16" s="37"/>
       <c r="AI16" s="37"/>
       <c r="AJ16" s="37"/>
       <c r="AK16" s="37"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>93</v>
       </c>
       <c r="C17" s="16">
         <v>79</v>
       </c>
       <c r="D17" s="16">
         <v>63</v>
       </c>
       <c r="E17" s="16">
         <v>64</v>
       </c>
       <c r="F17" s="16">
         <v>61</v>
       </c>
@@ -11672,51 +11934,53 @@
       </c>
       <c r="X17" s="17">
         <v>88</v>
       </c>
       <c r="Y17" s="17">
         <v>97</v>
       </c>
       <c r="Z17" s="17">
         <v>91</v>
       </c>
       <c r="AA17" s="17">
         <v>111</v>
       </c>
       <c r="AB17" s="9">
         <v>154</v>
       </c>
       <c r="AC17" s="9">
         <v>122</v>
       </c>
       <c r="AD17" s="9">
         <v>66</v>
       </c>
       <c r="AE17" s="9">
         <v>154</v>
       </c>
-      <c r="AF17" s="37"/>
+      <c r="AF17" s="46">
+        <v>103</v>
+      </c>
       <c r="AG17" s="37"/>
       <c r="AH17" s="37"/>
       <c r="AI17" s="37"/>
       <c r="AJ17" s="37"/>
       <c r="AK17" s="37"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="16">
         <v>175</v>
       </c>
       <c r="C18" s="16">
         <v>147</v>
       </c>
       <c r="D18" s="16">
         <v>150</v>
       </c>
       <c r="E18" s="16">
         <v>157</v>
       </c>
       <c r="F18" s="16">
         <v>152</v>
       </c>
@@ -11773,51 +12037,53 @@
       </c>
       <c r="X18" s="17">
         <v>206</v>
       </c>
       <c r="Y18" s="17">
         <v>163</v>
       </c>
       <c r="Z18" s="17">
         <v>182</v>
       </c>
       <c r="AA18" s="17">
         <v>210</v>
       </c>
       <c r="AB18" s="9">
         <v>198</v>
       </c>
       <c r="AC18" s="9">
         <v>195</v>
       </c>
       <c r="AD18" s="9">
         <v>123</v>
       </c>
       <c r="AE18" s="9">
         <v>241</v>
       </c>
-      <c r="AF18" s="37"/>
+      <c r="AF18" s="46">
+        <v>202</v>
+      </c>
       <c r="AG18" s="37"/>
       <c r="AH18" s="37"/>
       <c r="AI18" s="37"/>
       <c r="AJ18" s="37"/>
       <c r="AK18" s="37"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="16">
         <v>66</v>
       </c>
       <c r="C19" s="16">
         <v>45</v>
       </c>
       <c r="D19" s="16">
         <v>47</v>
       </c>
       <c r="E19" s="16">
         <v>46</v>
       </c>
       <c r="F19" s="16">
         <v>41</v>
       </c>
@@ -11874,51 +12140,53 @@
       </c>
       <c r="X19" s="17">
         <v>75</v>
       </c>
       <c r="Y19" s="17">
         <v>64</v>
       </c>
       <c r="Z19" s="17">
         <v>63</v>
       </c>
       <c r="AA19" s="17">
         <v>63</v>
       </c>
       <c r="AB19" s="9">
         <v>77</v>
       </c>
       <c r="AC19" s="9">
         <v>74</v>
       </c>
       <c r="AD19" s="9">
         <v>57</v>
       </c>
       <c r="AE19" s="9">
         <v>81</v>
       </c>
-      <c r="AF19" s="37"/>
+      <c r="AF19" s="46">
+        <v>98</v>
+      </c>
       <c r="AG19" s="37"/>
       <c r="AH19" s="37"/>
       <c r="AI19" s="37"/>
       <c r="AJ19" s="37"/>
       <c r="AK19" s="37"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16">
         <v>121</v>
       </c>
       <c r="C20" s="16">
         <v>91</v>
       </c>
       <c r="D20" s="16">
         <v>93</v>
       </c>
       <c r="E20" s="16">
         <v>76</v>
       </c>
       <c r="F20" s="16">
         <v>94</v>
       </c>
@@ -11975,58 +12243,60 @@
       </c>
       <c r="X20" s="17">
         <v>133</v>
       </c>
       <c r="Y20" s="17">
         <v>87</v>
       </c>
       <c r="Z20" s="17">
         <v>101</v>
       </c>
       <c r="AA20" s="17">
         <v>116</v>
       </c>
       <c r="AB20" s="9">
         <v>135</v>
       </c>
       <c r="AC20" s="9">
         <v>88</v>
       </c>
       <c r="AD20" s="9">
         <v>95</v>
       </c>
       <c r="AE20" s="9">
         <v>119</v>
       </c>
-      <c r="AF20" s="37"/>
+      <c r="AF20" s="46">
+        <v>129</v>
+      </c>
       <c r="AG20" s="37"/>
       <c r="AH20" s="37"/>
       <c r="AI20" s="37"/>
       <c r="AJ20" s="37"/>
       <c r="AK20" s="37"/>
     </row>
-    <row r="21" spans="1:37" ht="22.5">
+    <row r="21" spans="1:37" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="16">
         <v>131</v>
       </c>
       <c r="C21" s="16">
         <v>125</v>
       </c>
       <c r="D21" s="16">
         <v>115</v>
       </c>
       <c r="E21" s="16">
         <v>130</v>
       </c>
       <c r="F21" s="16">
         <v>128</v>
       </c>
       <c r="G21" s="16">
         <v>124</v>
       </c>
       <c r="H21" s="16">
         <v>147</v>
       </c>
       <c r="I21" s="16">
@@ -12076,88 +12346,89 @@
       </c>
       <c r="X21" s="17">
         <v>162</v>
       </c>
       <c r="Y21" s="17">
         <v>149</v>
       </c>
       <c r="Z21" s="17">
         <v>138</v>
       </c>
       <c r="AA21" s="17">
         <v>223</v>
       </c>
       <c r="AB21" s="9">
         <v>185</v>
       </c>
       <c r="AC21" s="9">
         <v>173</v>
       </c>
       <c r="AD21" s="9">
         <v>127</v>
       </c>
       <c r="AE21" s="20">
         <v>205</v>
       </c>
-      <c r="AF21" s="37"/>
+      <c r="AF21" s="46">
+        <v>168</v>
+      </c>
       <c r="AG21" s="37"/>
       <c r="AH21" s="37"/>
       <c r="AI21" s="37"/>
       <c r="AJ21" s="37"/>
       <c r="AK21" s="37"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="43"/>
       <c r="G22" s="43"/>
       <c r="H22" s="43"/>
       <c r="I22" s="43"/>
       <c r="J22" s="43"/>
       <c r="K22" s="43"/>
       <c r="L22" s="43"/>
       <c r="M22" s="43"/>
       <c r="N22" s="43"/>
       <c r="O22" s="43"/>
       <c r="P22" s="43"/>
       <c r="Q22" s="43"/>
       <c r="R22" s="43"/>
       <c r="S22" s="43"/>
       <c r="T22" s="43"/>
       <c r="U22" s="43"/>
       <c r="V22" s="43"/>
       <c r="W22" s="43"/>
       <c r="X22" s="43"/>
       <c r="Y22" s="43"/>
       <c r="AC22" s="9"/>
       <c r="AD22" s="9"/>
-      <c r="AF22" s="37"/>
       <c r="AG22" s="37"/>
       <c r="AH22" s="37"/>
       <c r="AI22" s="37"/>
       <c r="AJ22" s="37"/>
       <c r="AK22" s="37"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9">
         <v>731</v>
       </c>
       <c r="C23" s="16">
         <v>650</v>
       </c>
       <c r="D23" s="16">
         <v>580</v>
       </c>
       <c r="E23" s="16">
         <v>936</v>
       </c>
       <c r="F23" s="16">
         <v>642</v>
       </c>
@@ -12214,51 +12485,53 @@
       </c>
       <c r="X23" s="17">
         <v>692</v>
       </c>
       <c r="Y23" s="17">
         <v>646</v>
       </c>
       <c r="Z23" s="17">
         <v>907</v>
       </c>
       <c r="AA23" s="17">
         <v>854</v>
       </c>
       <c r="AB23" s="9">
         <v>931</v>
       </c>
       <c r="AC23" s="9">
         <v>864</v>
       </c>
       <c r="AD23" s="9">
         <v>699</v>
       </c>
       <c r="AE23" s="9">
         <v>850</v>
       </c>
-      <c r="AF23" s="37"/>
+      <c r="AF23" s="46">
+        <v>900</v>
+      </c>
       <c r="AG23" s="37"/>
       <c r="AH23" s="37"/>
       <c r="AI23" s="37"/>
       <c r="AJ23" s="37"/>
       <c r="AK23" s="37"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="9">
         <v>567</v>
       </c>
       <c r="C24" s="16">
         <v>477</v>
       </c>
       <c r="D24" s="16">
         <v>456</v>
       </c>
       <c r="E24" s="16">
         <v>783</v>
       </c>
       <c r="F24" s="16">
         <v>529</v>
       </c>
@@ -12315,51 +12588,53 @@
       </c>
       <c r="X24" s="17">
         <v>533</v>
       </c>
       <c r="Y24" s="17">
         <v>512</v>
       </c>
       <c r="Z24" s="17">
         <v>771</v>
       </c>
       <c r="AA24" s="17">
         <v>655</v>
       </c>
       <c r="AB24" s="9">
         <v>754</v>
       </c>
       <c r="AC24" s="9">
         <v>699</v>
       </c>
       <c r="AD24" s="9">
         <v>564</v>
       </c>
       <c r="AE24" s="9">
         <v>663</v>
       </c>
-      <c r="AF24" s="37"/>
+      <c r="AF24" s="46">
+        <v>685</v>
+      </c>
       <c r="AG24" s="37"/>
       <c r="AH24" s="37"/>
       <c r="AI24" s="37"/>
       <c r="AJ24" s="37"/>
       <c r="AK24" s="37"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>0</v>
       </c>
@@ -12416,51 +12691,53 @@
       </c>
       <c r="X25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE25" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF25" s="37"/>
+      <c r="AF25" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG25" s="37"/>
       <c r="AH25" s="37"/>
       <c r="AI25" s="37"/>
       <c r="AJ25" s="37"/>
       <c r="AK25" s="37"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
@@ -12517,51 +12794,53 @@
       </c>
       <c r="X26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE26" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF26" s="37"/>
+      <c r="AF26" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG26" s="37"/>
       <c r="AH26" s="37"/>
       <c r="AI26" s="37"/>
       <c r="AJ26" s="37"/>
       <c r="AK26" s="37"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="9">
         <v>37</v>
       </c>
       <c r="C27" s="16">
         <v>55</v>
       </c>
       <c r="D27" s="16">
         <v>32</v>
       </c>
       <c r="E27" s="16">
         <v>34</v>
       </c>
       <c r="F27" s="16">
         <v>25</v>
       </c>
@@ -12618,51 +12897,53 @@
       </c>
       <c r="X27" s="17">
         <v>48</v>
       </c>
       <c r="Y27" s="17">
         <v>25</v>
       </c>
       <c r="Z27" s="17">
         <v>45</v>
       </c>
       <c r="AA27" s="17">
         <v>47</v>
       </c>
       <c r="AB27" s="9">
         <v>55</v>
       </c>
       <c r="AC27" s="9">
         <v>41</v>
       </c>
       <c r="AD27" s="9">
         <v>39</v>
       </c>
       <c r="AE27" s="9">
         <v>34</v>
       </c>
-      <c r="AF27" s="37"/>
+      <c r="AF27" s="46">
+        <v>47</v>
+      </c>
       <c r="AG27" s="37"/>
       <c r="AH27" s="37"/>
       <c r="AI27" s="37"/>
       <c r="AJ27" s="37"/>
       <c r="AK27" s="37"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>0</v>
       </c>
@@ -12719,51 +13000,53 @@
       </c>
       <c r="X28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE28" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF28" s="37"/>
+      <c r="AF28" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG28" s="37"/>
       <c r="AH28" s="37"/>
       <c r="AI28" s="37"/>
       <c r="AJ28" s="37"/>
       <c r="AK28" s="37"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>0</v>
       </c>
@@ -12820,51 +13103,53 @@
       </c>
       <c r="X29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE29" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF29" s="37"/>
+      <c r="AF29" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG29" s="37"/>
       <c r="AH29" s="37"/>
       <c r="AI29" s="37"/>
       <c r="AJ29" s="37"/>
       <c r="AK29" s="37"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>0</v>
       </c>
@@ -12921,51 +13206,53 @@
       </c>
       <c r="X30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE30" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF30" s="37"/>
+      <c r="AF30" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG30" s="37"/>
       <c r="AH30" s="37"/>
       <c r="AI30" s="37"/>
       <c r="AJ30" s="37"/>
       <c r="AK30" s="37"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="9">
         <v>46</v>
       </c>
       <c r="C31" s="16">
         <v>27</v>
       </c>
       <c r="D31" s="16">
         <v>26</v>
       </c>
       <c r="E31" s="16">
         <v>18</v>
       </c>
       <c r="F31" s="16">
         <v>21</v>
       </c>
@@ -13022,51 +13309,53 @@
       </c>
       <c r="X31" s="17">
         <v>30</v>
       </c>
       <c r="Y31" s="17">
         <v>16</v>
       </c>
       <c r="Z31" s="17">
         <v>27</v>
       </c>
       <c r="AA31" s="17">
         <v>56</v>
       </c>
       <c r="AB31" s="9">
         <v>27</v>
       </c>
       <c r="AC31" s="9">
         <v>41</v>
       </c>
       <c r="AD31" s="9">
         <v>32</v>
       </c>
       <c r="AE31" s="9">
         <v>35</v>
       </c>
-      <c r="AF31" s="37"/>
+      <c r="AF31" s="46">
+        <v>45</v>
+      </c>
       <c r="AG31" s="37"/>
       <c r="AH31" s="37"/>
       <c r="AI31" s="37"/>
       <c r="AJ31" s="37"/>
       <c r="AK31" s="37"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="9">
         <v>39</v>
       </c>
       <c r="C32" s="16">
         <v>46</v>
       </c>
       <c r="D32" s="16">
         <v>23</v>
       </c>
       <c r="E32" s="16">
         <v>49</v>
       </c>
       <c r="F32" s="16">
         <v>25</v>
       </c>
@@ -13123,51 +13412,53 @@
       </c>
       <c r="X32" s="17">
         <v>32</v>
       </c>
       <c r="Y32" s="17">
         <v>38</v>
       </c>
       <c r="Z32" s="17">
         <v>31</v>
       </c>
       <c r="AA32" s="17">
         <v>46</v>
       </c>
       <c r="AB32" s="9">
         <v>39</v>
       </c>
       <c r="AC32" s="9">
         <v>44</v>
       </c>
       <c r="AD32" s="9">
         <v>28</v>
       </c>
       <c r="AE32" s="9">
         <v>48</v>
       </c>
-      <c r="AF32" s="37"/>
+      <c r="AF32" s="46">
+        <v>64</v>
+      </c>
       <c r="AG32" s="37"/>
       <c r="AH32" s="37"/>
       <c r="AI32" s="37"/>
       <c r="AJ32" s="37"/>
       <c r="AK32" s="37"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>0</v>
       </c>
@@ -13224,51 +13515,53 @@
       </c>
       <c r="X33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE33" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF33" s="37"/>
+      <c r="AF33" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG33" s="37"/>
       <c r="AH33" s="37"/>
       <c r="AI33" s="37"/>
       <c r="AJ33" s="37"/>
       <c r="AK33" s="37"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="9">
         <v>42</v>
       </c>
       <c r="C34" s="16">
         <v>45</v>
       </c>
       <c r="D34" s="16">
         <v>43</v>
       </c>
       <c r="E34" s="16">
         <v>52</v>
       </c>
       <c r="F34" s="16">
         <v>42</v>
       </c>
@@ -13325,51 +13618,53 @@
       </c>
       <c r="X34" s="17">
         <v>49</v>
       </c>
       <c r="Y34" s="17">
         <v>55</v>
       </c>
       <c r="Z34" s="17">
         <v>33</v>
       </c>
       <c r="AA34" s="17">
         <v>50</v>
       </c>
       <c r="AB34" s="9">
         <v>56</v>
       </c>
       <c r="AC34" s="9">
         <v>39</v>
       </c>
       <c r="AD34" s="9">
         <v>36</v>
       </c>
       <c r="AE34" s="9">
         <v>70</v>
       </c>
-      <c r="AF34" s="37"/>
+      <c r="AF34" s="46">
+        <v>59</v>
+      </c>
       <c r="AG34" s="37"/>
       <c r="AH34" s="37"/>
       <c r="AI34" s="37"/>
       <c r="AJ34" s="37"/>
       <c r="AK34" s="37"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>0</v>
       </c>
@@ -13426,51 +13721,53 @@
       </c>
       <c r="X35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF35" s="37"/>
+      <c r="AF35" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG35" s="37"/>
       <c r="AH35" s="37"/>
       <c r="AI35" s="37"/>
       <c r="AJ35" s="37"/>
       <c r="AK35" s="37"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>0</v>
       </c>
@@ -13527,58 +13824,60 @@
       </c>
       <c r="X36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE36" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF36" s="37"/>
+      <c r="AF36" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG36" s="37"/>
       <c r="AH36" s="37"/>
       <c r="AI36" s="37"/>
       <c r="AJ36" s="37"/>
       <c r="AK36" s="37"/>
     </row>
-    <row r="37" spans="1:37" ht="22.5">
+    <row r="37" spans="1:37" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="16" t="s">
@@ -13628,91 +13927,92 @@
       </c>
       <c r="X37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE37" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF37" s="37"/>
+      <c r="AF37" s="47" t="s">
+        <v>0</v>
+      </c>
       <c r="AG37" s="37"/>
       <c r="AH37" s="37"/>
       <c r="AI37" s="37"/>
       <c r="AJ37" s="37"/>
       <c r="AK37" s="37"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="42"/>
       <c r="C38" s="42"/>
       <c r="D38" s="42"/>
       <c r="E38" s="42"/>
       <c r="F38" s="42"/>
       <c r="G38" s="42"/>
       <c r="H38" s="42"/>
       <c r="I38" s="42"/>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
       <c r="L38" s="42"/>
       <c r="M38" s="42"/>
       <c r="N38" s="42"/>
       <c r="O38" s="42"/>
       <c r="P38" s="42"/>
       <c r="Q38" s="42"/>
       <c r="R38" s="42"/>
       <c r="S38" s="42"/>
       <c r="T38" s="42"/>
       <c r="U38" s="42"/>
       <c r="V38" s="42"/>
       <c r="W38" s="42"/>
       <c r="X38" s="42"/>
       <c r="Y38" s="42"/>
       <c r="Z38" s="32"/>
       <c r="AA38" s="32"/>
       <c r="AB38" s="32"/>
       <c r="AC38" s="9"/>
       <c r="AD38" s="9"/>
-      <c r="AF38" s="37"/>
       <c r="AG38" s="37"/>
       <c r="AH38" s="37"/>
       <c r="AI38" s="37"/>
       <c r="AJ38" s="37"/>
       <c r="AK38" s="37"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>1508</v>
       </c>
       <c r="C39" s="16">
         <v>1265</v>
       </c>
       <c r="D39" s="16">
         <v>1153</v>
       </c>
       <c r="E39" s="16">
         <v>1276</v>
       </c>
       <c r="F39" s="16">
         <v>1120</v>
       </c>
@@ -13769,51 +14069,53 @@
       </c>
       <c r="X39" s="17">
         <v>1525</v>
       </c>
       <c r="Y39" s="17">
         <v>1313</v>
       </c>
       <c r="Z39" s="17">
         <v>1570</v>
       </c>
       <c r="AA39" s="17">
         <v>1716</v>
       </c>
       <c r="AB39" s="9">
         <v>1766</v>
       </c>
       <c r="AC39" s="9">
         <v>1514</v>
       </c>
       <c r="AD39" s="9">
         <v>1195</v>
       </c>
       <c r="AE39" s="9">
         <v>1778</v>
       </c>
-      <c r="AF39" s="37"/>
+      <c r="AF39" s="46">
+        <v>1762</v>
+      </c>
       <c r="AG39" s="37"/>
       <c r="AH39" s="37"/>
       <c r="AI39" s="37"/>
       <c r="AJ39" s="37"/>
       <c r="AK39" s="37"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="16" t="s">
         <v>0</v>
       </c>
@@ -13870,51 +14172,53 @@
       </c>
       <c r="X40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE40" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF40" s="37"/>
+      <c r="AF40" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="AG40" s="37"/>
       <c r="AH40" s="37"/>
       <c r="AI40" s="37"/>
       <c r="AJ40" s="37"/>
       <c r="AK40" s="37"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13">
         <v>189</v>
       </c>
       <c r="C41" s="16">
         <v>143</v>
       </c>
       <c r="D41" s="16">
         <v>130</v>
       </c>
       <c r="E41" s="16">
         <v>153</v>
       </c>
       <c r="F41" s="16">
         <v>125</v>
       </c>
@@ -13971,51 +14275,53 @@
       </c>
       <c r="X41" s="17">
         <v>190</v>
       </c>
       <c r="Y41" s="17">
         <v>147</v>
       </c>
       <c r="Z41" s="17">
         <v>180</v>
       </c>
       <c r="AA41" s="17">
         <v>228</v>
       </c>
       <c r="AB41" s="9">
         <v>193</v>
       </c>
       <c r="AC41" s="9">
         <v>179</v>
       </c>
       <c r="AD41" s="9">
         <v>171</v>
       </c>
       <c r="AE41" s="20">
         <v>225</v>
       </c>
-      <c r="AF41" s="37"/>
+      <c r="AF41" s="46">
+        <v>207</v>
+      </c>
       <c r="AG41" s="37"/>
       <c r="AH41" s="37"/>
       <c r="AI41" s="37"/>
       <c r="AJ41" s="37"/>
       <c r="AK41" s="37"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>94</v>
       </c>
       <c r="C42" s="16">
         <v>70</v>
       </c>
       <c r="D42" s="16">
         <v>72</v>
       </c>
       <c r="E42" s="16">
         <v>77</v>
       </c>
       <c r="F42" s="16">
         <v>66</v>
       </c>
@@ -14072,51 +14378,53 @@
       </c>
       <c r="X42" s="17">
         <v>81</v>
       </c>
       <c r="Y42" s="17">
         <v>69</v>
       </c>
       <c r="Z42" s="17">
         <v>98</v>
       </c>
       <c r="AA42" s="17">
         <v>94</v>
       </c>
       <c r="AB42" s="9">
         <v>106</v>
       </c>
       <c r="AC42" s="9">
         <v>72</v>
       </c>
       <c r="AD42" s="9">
         <v>69</v>
       </c>
       <c r="AE42" s="20">
         <v>101</v>
       </c>
-      <c r="AF42" s="37"/>
+      <c r="AF42" s="46">
+        <v>113</v>
+      </c>
       <c r="AG42" s="37"/>
       <c r="AH42" s="37"/>
       <c r="AI42" s="37"/>
       <c r="AJ42" s="37"/>
       <c r="AK42" s="37"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>82</v>
       </c>
       <c r="C43" s="16">
         <v>95</v>
       </c>
       <c r="D43" s="16">
         <v>78</v>
       </c>
       <c r="E43" s="16">
         <v>83</v>
       </c>
       <c r="F43" s="16">
         <v>68</v>
       </c>
@@ -14173,51 +14481,53 @@
       </c>
       <c r="X43" s="17">
         <v>74</v>
       </c>
       <c r="Y43" s="17">
         <v>78</v>
       </c>
       <c r="Z43" s="17">
         <v>113</v>
       </c>
       <c r="AA43" s="17">
         <v>104</v>
       </c>
       <c r="AB43" s="9">
         <v>96</v>
       </c>
       <c r="AC43" s="9">
         <v>80</v>
       </c>
       <c r="AD43" s="9">
         <v>70</v>
       </c>
       <c r="AE43" s="20">
         <v>99</v>
       </c>
-      <c r="AF43" s="37"/>
+      <c r="AF43" s="46">
+        <v>119</v>
+      </c>
       <c r="AG43" s="37"/>
       <c r="AH43" s="37"/>
       <c r="AI43" s="37"/>
       <c r="AJ43" s="37"/>
       <c r="AK43" s="37"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>101</v>
       </c>
       <c r="C44" s="16">
         <v>98</v>
       </c>
       <c r="D44" s="16">
         <v>93</v>
       </c>
       <c r="E44" s="16">
         <v>106</v>
       </c>
       <c r="F44" s="16">
         <v>65</v>
       </c>
@@ -14274,51 +14584,53 @@
       </c>
       <c r="X44" s="17">
         <v>93</v>
       </c>
       <c r="Y44" s="17">
         <v>86</v>
       </c>
       <c r="Z44" s="17">
         <v>124</v>
       </c>
       <c r="AA44" s="17">
         <v>118</v>
       </c>
       <c r="AB44" s="9">
         <v>111</v>
       </c>
       <c r="AC44" s="9">
         <v>111</v>
       </c>
       <c r="AD44" s="9">
         <v>73</v>
       </c>
       <c r="AE44" s="20">
         <v>104</v>
       </c>
-      <c r="AF44" s="37"/>
+      <c r="AF44" s="46">
+        <v>126</v>
+      </c>
       <c r="AG44" s="37"/>
       <c r="AH44" s="37"/>
       <c r="AI44" s="37"/>
       <c r="AJ44" s="37"/>
       <c r="AK44" s="37"/>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>127</v>
       </c>
       <c r="C45" s="16">
         <v>94</v>
       </c>
       <c r="D45" s="16">
         <v>73</v>
       </c>
       <c r="E45" s="16">
         <v>106</v>
       </c>
       <c r="F45" s="16">
         <v>87</v>
       </c>
@@ -14375,51 +14687,53 @@
       </c>
       <c r="X45" s="17">
         <v>113</v>
       </c>
       <c r="Y45" s="17">
         <v>95</v>
       </c>
       <c r="Z45" s="17">
         <v>121</v>
       </c>
       <c r="AA45" s="17">
         <v>81</v>
       </c>
       <c r="AB45" s="9">
         <v>125</v>
       </c>
       <c r="AC45" s="9">
         <v>99</v>
       </c>
       <c r="AD45" s="9">
         <v>66</v>
       </c>
       <c r="AE45" s="20">
         <v>95</v>
       </c>
-      <c r="AF45" s="37"/>
+      <c r="AF45" s="46">
+        <v>137</v>
+      </c>
       <c r="AG45" s="37"/>
       <c r="AH45" s="37"/>
       <c r="AI45" s="37"/>
       <c r="AJ45" s="37"/>
       <c r="AK45" s="37"/>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>271</v>
       </c>
       <c r="C46" s="16">
         <v>213</v>
       </c>
       <c r="D46" s="16">
         <v>189</v>
       </c>
       <c r="E46" s="16">
         <v>247</v>
       </c>
       <c r="F46" s="16">
         <v>176</v>
       </c>
@@ -14476,51 +14790,53 @@
       </c>
       <c r="X46" s="17">
         <v>232</v>
       </c>
       <c r="Y46" s="17">
         <v>217</v>
       </c>
       <c r="Z46" s="17">
         <v>275</v>
       </c>
       <c r="AA46" s="17">
         <v>279</v>
       </c>
       <c r="AB46" s="9">
         <v>318</v>
       </c>
       <c r="AC46" s="9">
         <v>241</v>
       </c>
       <c r="AD46" s="9">
         <v>214</v>
       </c>
       <c r="AE46" s="20">
         <v>312</v>
       </c>
-      <c r="AF46" s="37"/>
+      <c r="AF46" s="46">
+        <v>295</v>
+      </c>
       <c r="AG46" s="37"/>
       <c r="AH46" s="37"/>
       <c r="AI46" s="37"/>
       <c r="AJ46" s="37"/>
       <c r="AK46" s="37"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13">
         <v>45</v>
       </c>
       <c r="C47" s="16">
         <v>32</v>
       </c>
       <c r="D47" s="16">
         <v>46</v>
       </c>
       <c r="E47" s="16">
         <v>49</v>
       </c>
       <c r="F47" s="16">
         <v>52</v>
       </c>
@@ -14577,51 +14893,53 @@
       </c>
       <c r="X47" s="17">
         <v>74</v>
       </c>
       <c r="Y47" s="17">
         <v>58</v>
       </c>
       <c r="Z47" s="17">
         <v>59</v>
       </c>
       <c r="AA47" s="17">
         <v>62</v>
       </c>
       <c r="AB47" s="9">
         <v>60</v>
       </c>
       <c r="AC47" s="9">
         <v>79</v>
       </c>
       <c r="AD47" s="9">
         <v>51</v>
       </c>
       <c r="AE47" s="20">
         <v>62</v>
       </c>
-      <c r="AF47" s="37"/>
+      <c r="AF47" s="46">
+        <v>62</v>
+      </c>
       <c r="AG47" s="37"/>
       <c r="AH47" s="37"/>
       <c r="AI47" s="37"/>
       <c r="AJ47" s="37"/>
       <c r="AK47" s="37"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13">
         <v>55</v>
       </c>
       <c r="C48" s="16">
         <v>78</v>
       </c>
       <c r="D48" s="16">
         <v>47</v>
       </c>
       <c r="E48" s="16">
         <v>34</v>
       </c>
       <c r="F48" s="16">
         <v>47</v>
       </c>
@@ -14678,51 +14996,53 @@
       </c>
       <c r="X48" s="17">
         <v>53</v>
       </c>
       <c r="Y48" s="17">
         <v>58</v>
       </c>
       <c r="Z48" s="17">
         <v>58</v>
       </c>
       <c r="AA48" s="17">
         <v>77</v>
       </c>
       <c r="AB48" s="9">
         <v>64</v>
       </c>
       <c r="AC48" s="9">
         <v>40</v>
       </c>
       <c r="AD48" s="9">
         <v>49</v>
       </c>
       <c r="AE48" s="20">
         <v>50</v>
       </c>
-      <c r="AF48" s="37"/>
+      <c r="AF48" s="46">
+        <v>62</v>
+      </c>
       <c r="AG48" s="37"/>
       <c r="AH48" s="37"/>
       <c r="AI48" s="37"/>
       <c r="AJ48" s="37"/>
       <c r="AK48" s="37"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13">
         <v>93</v>
       </c>
       <c r="C49" s="16">
         <v>79</v>
       </c>
       <c r="D49" s="16">
         <v>63</v>
       </c>
       <c r="E49" s="16">
         <v>64</v>
       </c>
       <c r="F49" s="16">
         <v>61</v>
       </c>
@@ -14779,51 +15099,53 @@
       </c>
       <c r="X49" s="17">
         <v>88</v>
       </c>
       <c r="Y49" s="17">
         <v>97</v>
       </c>
       <c r="Z49" s="17">
         <v>91</v>
       </c>
       <c r="AA49" s="17">
         <v>111</v>
       </c>
       <c r="AB49" s="9">
         <v>154</v>
       </c>
       <c r="AC49" s="9">
         <v>122</v>
       </c>
       <c r="AD49" s="9">
         <v>66</v>
       </c>
       <c r="AE49" s="20">
         <v>154</v>
       </c>
-      <c r="AF49" s="37"/>
+      <c r="AF49" s="46">
+        <v>103</v>
+      </c>
       <c r="AG49" s="37"/>
       <c r="AH49" s="37"/>
       <c r="AI49" s="37"/>
       <c r="AJ49" s="37"/>
       <c r="AK49" s="37"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>133</v>
       </c>
       <c r="C50" s="16">
         <v>102</v>
       </c>
       <c r="D50" s="16">
         <v>107</v>
       </c>
       <c r="E50" s="16">
         <v>105</v>
       </c>
       <c r="F50" s="16">
         <v>110</v>
       </c>
@@ -14880,51 +15202,53 @@
       </c>
       <c r="X50" s="17">
         <v>157</v>
       </c>
       <c r="Y50" s="17">
         <v>108</v>
       </c>
       <c r="Z50" s="17">
         <v>149</v>
       </c>
       <c r="AA50" s="17">
         <v>160</v>
       </c>
       <c r="AB50" s="9">
         <v>142</v>
       </c>
       <c r="AC50" s="9">
         <v>156</v>
       </c>
       <c r="AD50" s="9">
         <v>87</v>
       </c>
       <c r="AE50" s="20">
         <v>171</v>
       </c>
-      <c r="AF50" s="37"/>
+      <c r="AF50" s="46">
+        <v>143</v>
+      </c>
       <c r="AG50" s="37"/>
       <c r="AH50" s="37"/>
       <c r="AI50" s="37"/>
       <c r="AJ50" s="37"/>
       <c r="AK50" s="37"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13">
         <v>66</v>
       </c>
       <c r="C51" s="16">
         <v>45</v>
       </c>
       <c r="D51" s="16">
         <v>47</v>
       </c>
       <c r="E51" s="16">
         <v>46</v>
       </c>
       <c r="F51" s="16">
         <v>41</v>
       </c>
@@ -14981,51 +15305,53 @@
       </c>
       <c r="X51" s="17">
         <v>75</v>
       </c>
       <c r="Y51" s="17">
         <v>64</v>
       </c>
       <c r="Z51" s="17">
         <v>63</v>
       </c>
       <c r="AA51" s="17">
         <v>63</v>
       </c>
       <c r="AB51" s="9">
         <v>77</v>
       </c>
       <c r="AC51" s="9">
         <v>74</v>
       </c>
       <c r="AD51" s="9">
         <v>57</v>
       </c>
       <c r="AE51" s="20">
         <v>81</v>
       </c>
-      <c r="AF51" s="37"/>
+      <c r="AF51" s="46">
+        <v>98</v>
+      </c>
       <c r="AG51" s="37"/>
       <c r="AH51" s="37"/>
       <c r="AI51" s="37"/>
       <c r="AJ51" s="37"/>
       <c r="AK51" s="37"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13">
         <v>121</v>
       </c>
       <c r="C52" s="16">
         <v>91</v>
       </c>
       <c r="D52" s="16">
         <v>93</v>
       </c>
       <c r="E52" s="16">
         <v>76</v>
       </c>
       <c r="F52" s="16">
         <v>94</v>
       </c>
@@ -15082,58 +15408,60 @@
       </c>
       <c r="X52" s="17">
         <v>133</v>
       </c>
       <c r="Y52" s="17">
         <v>87</v>
       </c>
       <c r="Z52" s="17">
         <v>101</v>
       </c>
       <c r="AA52" s="17">
         <v>116</v>
       </c>
       <c r="AB52" s="9">
         <v>135</v>
       </c>
       <c r="AC52" s="9">
         <v>88</v>
       </c>
       <c r="AD52" s="9">
         <v>95</v>
       </c>
       <c r="AE52" s="20">
         <v>119</v>
       </c>
-      <c r="AF52" s="37"/>
+      <c r="AF52" s="46">
+        <v>129</v>
+      </c>
       <c r="AG52" s="37"/>
       <c r="AH52" s="37"/>
       <c r="AI52" s="37"/>
       <c r="AJ52" s="37"/>
       <c r="AK52" s="37"/>
     </row>
-    <row r="53" spans="1:37" ht="22.5">
+    <row r="53" spans="1:37" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>131</v>
       </c>
       <c r="C53" s="14">
         <v>125</v>
       </c>
       <c r="D53" s="14">
         <v>115</v>
       </c>
       <c r="E53" s="14">
         <v>130</v>
       </c>
       <c r="F53" s="14">
         <v>128</v>
       </c>
       <c r="G53" s="18">
         <v>124</v>
       </c>
       <c r="H53" s="18">
         <v>147</v>
       </c>
       <c r="I53" s="18">
@@ -15183,51 +15511,53 @@
       </c>
       <c r="X53" s="18">
         <v>162</v>
       </c>
       <c r="Y53" s="18">
         <v>149</v>
       </c>
       <c r="Z53" s="18">
         <v>138</v>
       </c>
       <c r="AA53" s="18">
         <v>223</v>
       </c>
       <c r="AB53" s="18">
         <v>185</v>
       </c>
       <c r="AC53" s="18">
         <v>173</v>
       </c>
       <c r="AD53" s="18">
         <v>127</v>
       </c>
       <c r="AE53" s="36">
         <v>205</v>
       </c>
-      <c r="AF53" s="36"/>
+      <c r="AF53" s="48">
+        <v>168</v>
+      </c>
       <c r="AG53" s="36"/>
       <c r="AH53" s="36"/>
       <c r="AI53" s="36"/>
       <c r="AJ53" s="36"/>
       <c r="AK53" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>