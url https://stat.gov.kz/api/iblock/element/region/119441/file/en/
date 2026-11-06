--- v5 (2026-09-21)
+++ v6 (2026-11-06)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-48" yWindow="132" windowWidth="16188" windowHeight="12492" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Net internal migration" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="The number of departures" sheetId="2" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="Net internal migration" sheetId="3" r:id="rId3"/>
+    <sheet name="The number of arrivals" sheetId="1" r:id="rId4"/>
+    <sheet name="The number of departures" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1194" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1268" uniqueCount="78">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -121,59 +125,188 @@
   </si>
   <si>
     <t>Kyzylzhar district</t>
   </si>
   <si>
     <t>Mamlut district</t>
   </si>
   <si>
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» – no case</t>
+  </si>
+  <si>
+    <t>«0.0» – insignificant value</t>
+  </si>
+  <si>
+    <t>«х» – data is confidential</t>
+  </si>
+  <si>
+    <t>«...» – no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>The code of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Naming of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Counting</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703894?keyword=</t>
+  </si>
+  <si>
+    <t>Date of last update</t>
+  </si>
+  <si>
+    <t>Date of the next update</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone Number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Division of Social, Demographic Statistics and Living Standards</t>
+  </si>
+  <si>
+    <t>Kusainova Aknur</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7152 4610 63</t>
+  </si>
+  <si>
+    <t>ak.kusainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/sko/dynamic-tables/28251/</t>
+  </si>
+  <si>
+    <t>Internal migration  (by month)</t>
+  </si>
+  <si>
+    <t>Internal migration (by month)</t>
+  </si>
+  <si>
+    <t>Persons who arrived in the region from outside it during the reporting period. Persons who have moved to another region for permanent or long-term residence. The difference between the number of arrivals during the reporting period and the number of departures during the same period</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The number of people who arrived in the region from outside it during the reporting period. The number of people who lesft for another region for permanent or long-term residence. The arithmetic difference between the number of arrivals and the number of departures during the reporting period </t>
+  </si>
+  <si>
+    <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program. To generate current data on population migration statistics, data sources such as administrative data provided by administrative sources are used.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -216,61 +349,105 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -322,57 +499,94 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -415,101 +629,164 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="10"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="10" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -752,198 +1029,710 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E8" sqref="E8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="36" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="94.6640625" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="23"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="60">
+        <v>613102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="61" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="61" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="24.6" customHeight="1">
+      <c r="A4" s="59" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="61" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="61" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="25.05" customHeight="1">
+      <c r="A6" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="63" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="62" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="73" customFormat="1" ht="39.6">
+      <c r="A8" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="72" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.4" customHeight="1">
+      <c r="A9" s="59" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="64" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="59" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="65" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="59" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="59" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="59" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="67">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="67">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="68" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="69" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>71</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="53" customWidth="1"/>
+    <col min="2" max="2" width="88.44140625" style="53" customWidth="1"/>
+    <col min="3" max="3" width="37.88671875" style="53" customWidth="1"/>
+    <col min="4" max="256" width="8.88671875" style="53"/>
+    <col min="257" max="257" width="4.44140625" style="53" customWidth="1"/>
+    <col min="258" max="258" width="88.44140625" style="53" customWidth="1"/>
+    <col min="259" max="259" width="37.88671875" style="53" customWidth="1"/>
+    <col min="260" max="512" width="8.88671875" style="53"/>
+    <col min="513" max="513" width="4.44140625" style="53" customWidth="1"/>
+    <col min="514" max="514" width="88.44140625" style="53" customWidth="1"/>
+    <col min="515" max="515" width="37.88671875" style="53" customWidth="1"/>
+    <col min="516" max="768" width="8.88671875" style="53"/>
+    <col min="769" max="769" width="4.44140625" style="53" customWidth="1"/>
+    <col min="770" max="770" width="88.44140625" style="53" customWidth="1"/>
+    <col min="771" max="771" width="37.88671875" style="53" customWidth="1"/>
+    <col min="772" max="1024" width="8.88671875" style="53"/>
+    <col min="1025" max="1025" width="4.44140625" style="53" customWidth="1"/>
+    <col min="1026" max="1026" width="88.44140625" style="53" customWidth="1"/>
+    <col min="1027" max="1027" width="37.88671875" style="53" customWidth="1"/>
+    <col min="1028" max="1280" width="8.88671875" style="53"/>
+    <col min="1281" max="1281" width="4.44140625" style="53" customWidth="1"/>
+    <col min="1282" max="1282" width="88.44140625" style="53" customWidth="1"/>
+    <col min="1283" max="1283" width="37.88671875" style="53" customWidth="1"/>
+    <col min="1284" max="1536" width="8.88671875" style="53"/>
+    <col min="1537" max="1537" width="4.44140625" style="53" customWidth="1"/>
+    <col min="1538" max="1538" width="88.44140625" style="53" customWidth="1"/>
+    <col min="1539" max="1539" width="37.88671875" style="53" customWidth="1"/>
+    <col min="1540" max="1792" width="8.88671875" style="53"/>
+    <col min="1793" max="1793" width="4.44140625" style="53" customWidth="1"/>
+    <col min="1794" max="1794" width="88.44140625" style="53" customWidth="1"/>
+    <col min="1795" max="1795" width="37.88671875" style="53" customWidth="1"/>
+    <col min="1796" max="2048" width="8.88671875" style="53"/>
+    <col min="2049" max="2049" width="4.44140625" style="53" customWidth="1"/>
+    <col min="2050" max="2050" width="88.44140625" style="53" customWidth="1"/>
+    <col min="2051" max="2051" width="37.88671875" style="53" customWidth="1"/>
+    <col min="2052" max="2304" width="8.88671875" style="53"/>
+    <col min="2305" max="2305" width="4.44140625" style="53" customWidth="1"/>
+    <col min="2306" max="2306" width="88.44140625" style="53" customWidth="1"/>
+    <col min="2307" max="2307" width="37.88671875" style="53" customWidth="1"/>
+    <col min="2308" max="2560" width="8.88671875" style="53"/>
+    <col min="2561" max="2561" width="4.44140625" style="53" customWidth="1"/>
+    <col min="2562" max="2562" width="88.44140625" style="53" customWidth="1"/>
+    <col min="2563" max="2563" width="37.88671875" style="53" customWidth="1"/>
+    <col min="2564" max="2816" width="8.88671875" style="53"/>
+    <col min="2817" max="2817" width="4.44140625" style="53" customWidth="1"/>
+    <col min="2818" max="2818" width="88.44140625" style="53" customWidth="1"/>
+    <col min="2819" max="2819" width="37.88671875" style="53" customWidth="1"/>
+    <col min="2820" max="3072" width="8.88671875" style="53"/>
+    <col min="3073" max="3073" width="4.44140625" style="53" customWidth="1"/>
+    <col min="3074" max="3074" width="88.44140625" style="53" customWidth="1"/>
+    <col min="3075" max="3075" width="37.88671875" style="53" customWidth="1"/>
+    <col min="3076" max="3328" width="8.88671875" style="53"/>
+    <col min="3329" max="3329" width="4.44140625" style="53" customWidth="1"/>
+    <col min="3330" max="3330" width="88.44140625" style="53" customWidth="1"/>
+    <col min="3331" max="3331" width="37.88671875" style="53" customWidth="1"/>
+    <col min="3332" max="3584" width="8.88671875" style="53"/>
+    <col min="3585" max="3585" width="4.44140625" style="53" customWidth="1"/>
+    <col min="3586" max="3586" width="88.44140625" style="53" customWidth="1"/>
+    <col min="3587" max="3587" width="37.88671875" style="53" customWidth="1"/>
+    <col min="3588" max="3840" width="8.88671875" style="53"/>
+    <col min="3841" max="3841" width="4.44140625" style="53" customWidth="1"/>
+    <col min="3842" max="3842" width="88.44140625" style="53" customWidth="1"/>
+    <col min="3843" max="3843" width="37.88671875" style="53" customWidth="1"/>
+    <col min="3844" max="4096" width="8.88671875" style="53"/>
+    <col min="4097" max="4097" width="4.44140625" style="53" customWidth="1"/>
+    <col min="4098" max="4098" width="88.44140625" style="53" customWidth="1"/>
+    <col min="4099" max="4099" width="37.88671875" style="53" customWidth="1"/>
+    <col min="4100" max="4352" width="8.88671875" style="53"/>
+    <col min="4353" max="4353" width="4.44140625" style="53" customWidth="1"/>
+    <col min="4354" max="4354" width="88.44140625" style="53" customWidth="1"/>
+    <col min="4355" max="4355" width="37.88671875" style="53" customWidth="1"/>
+    <col min="4356" max="4608" width="8.88671875" style="53"/>
+    <col min="4609" max="4609" width="4.44140625" style="53" customWidth="1"/>
+    <col min="4610" max="4610" width="88.44140625" style="53" customWidth="1"/>
+    <col min="4611" max="4611" width="37.88671875" style="53" customWidth="1"/>
+    <col min="4612" max="4864" width="8.88671875" style="53"/>
+    <col min="4865" max="4865" width="4.44140625" style="53" customWidth="1"/>
+    <col min="4866" max="4866" width="88.44140625" style="53" customWidth="1"/>
+    <col min="4867" max="4867" width="37.88671875" style="53" customWidth="1"/>
+    <col min="4868" max="5120" width="8.88671875" style="53"/>
+    <col min="5121" max="5121" width="4.44140625" style="53" customWidth="1"/>
+    <col min="5122" max="5122" width="88.44140625" style="53" customWidth="1"/>
+    <col min="5123" max="5123" width="37.88671875" style="53" customWidth="1"/>
+    <col min="5124" max="5376" width="8.88671875" style="53"/>
+    <col min="5377" max="5377" width="4.44140625" style="53" customWidth="1"/>
+    <col min="5378" max="5378" width="88.44140625" style="53" customWidth="1"/>
+    <col min="5379" max="5379" width="37.88671875" style="53" customWidth="1"/>
+    <col min="5380" max="5632" width="8.88671875" style="53"/>
+    <col min="5633" max="5633" width="4.44140625" style="53" customWidth="1"/>
+    <col min="5634" max="5634" width="88.44140625" style="53" customWidth="1"/>
+    <col min="5635" max="5635" width="37.88671875" style="53" customWidth="1"/>
+    <col min="5636" max="5888" width="8.88671875" style="53"/>
+    <col min="5889" max="5889" width="4.44140625" style="53" customWidth="1"/>
+    <col min="5890" max="5890" width="88.44140625" style="53" customWidth="1"/>
+    <col min="5891" max="5891" width="37.88671875" style="53" customWidth="1"/>
+    <col min="5892" max="6144" width="8.88671875" style="53"/>
+    <col min="6145" max="6145" width="4.44140625" style="53" customWidth="1"/>
+    <col min="6146" max="6146" width="88.44140625" style="53" customWidth="1"/>
+    <col min="6147" max="6147" width="37.88671875" style="53" customWidth="1"/>
+    <col min="6148" max="6400" width="8.88671875" style="53"/>
+    <col min="6401" max="6401" width="4.44140625" style="53" customWidth="1"/>
+    <col min="6402" max="6402" width="88.44140625" style="53" customWidth="1"/>
+    <col min="6403" max="6403" width="37.88671875" style="53" customWidth="1"/>
+    <col min="6404" max="6656" width="8.88671875" style="53"/>
+    <col min="6657" max="6657" width="4.44140625" style="53" customWidth="1"/>
+    <col min="6658" max="6658" width="88.44140625" style="53" customWidth="1"/>
+    <col min="6659" max="6659" width="37.88671875" style="53" customWidth="1"/>
+    <col min="6660" max="6912" width="8.88671875" style="53"/>
+    <col min="6913" max="6913" width="4.44140625" style="53" customWidth="1"/>
+    <col min="6914" max="6914" width="88.44140625" style="53" customWidth="1"/>
+    <col min="6915" max="6915" width="37.88671875" style="53" customWidth="1"/>
+    <col min="6916" max="7168" width="8.88671875" style="53"/>
+    <col min="7169" max="7169" width="4.44140625" style="53" customWidth="1"/>
+    <col min="7170" max="7170" width="88.44140625" style="53" customWidth="1"/>
+    <col min="7171" max="7171" width="37.88671875" style="53" customWidth="1"/>
+    <col min="7172" max="7424" width="8.88671875" style="53"/>
+    <col min="7425" max="7425" width="4.44140625" style="53" customWidth="1"/>
+    <col min="7426" max="7426" width="88.44140625" style="53" customWidth="1"/>
+    <col min="7427" max="7427" width="37.88671875" style="53" customWidth="1"/>
+    <col min="7428" max="7680" width="8.88671875" style="53"/>
+    <col min="7681" max="7681" width="4.44140625" style="53" customWidth="1"/>
+    <col min="7682" max="7682" width="88.44140625" style="53" customWidth="1"/>
+    <col min="7683" max="7683" width="37.88671875" style="53" customWidth="1"/>
+    <col min="7684" max="7936" width="8.88671875" style="53"/>
+    <col min="7937" max="7937" width="4.44140625" style="53" customWidth="1"/>
+    <col min="7938" max="7938" width="88.44140625" style="53" customWidth="1"/>
+    <col min="7939" max="7939" width="37.88671875" style="53" customWidth="1"/>
+    <col min="7940" max="8192" width="8.88671875" style="53"/>
+    <col min="8193" max="8193" width="4.44140625" style="53" customWidth="1"/>
+    <col min="8194" max="8194" width="88.44140625" style="53" customWidth="1"/>
+    <col min="8195" max="8195" width="37.88671875" style="53" customWidth="1"/>
+    <col min="8196" max="8448" width="8.88671875" style="53"/>
+    <col min="8449" max="8449" width="4.44140625" style="53" customWidth="1"/>
+    <col min="8450" max="8450" width="88.44140625" style="53" customWidth="1"/>
+    <col min="8451" max="8451" width="37.88671875" style="53" customWidth="1"/>
+    <col min="8452" max="8704" width="8.88671875" style="53"/>
+    <col min="8705" max="8705" width="4.44140625" style="53" customWidth="1"/>
+    <col min="8706" max="8706" width="88.44140625" style="53" customWidth="1"/>
+    <col min="8707" max="8707" width="37.88671875" style="53" customWidth="1"/>
+    <col min="8708" max="8960" width="8.88671875" style="53"/>
+    <col min="8961" max="8961" width="4.44140625" style="53" customWidth="1"/>
+    <col min="8962" max="8962" width="88.44140625" style="53" customWidth="1"/>
+    <col min="8963" max="8963" width="37.88671875" style="53" customWidth="1"/>
+    <col min="8964" max="9216" width="8.88671875" style="53"/>
+    <col min="9217" max="9217" width="4.44140625" style="53" customWidth="1"/>
+    <col min="9218" max="9218" width="88.44140625" style="53" customWidth="1"/>
+    <col min="9219" max="9219" width="37.88671875" style="53" customWidth="1"/>
+    <col min="9220" max="9472" width="8.88671875" style="53"/>
+    <col min="9473" max="9473" width="4.44140625" style="53" customWidth="1"/>
+    <col min="9474" max="9474" width="88.44140625" style="53" customWidth="1"/>
+    <col min="9475" max="9475" width="37.88671875" style="53" customWidth="1"/>
+    <col min="9476" max="9728" width="8.88671875" style="53"/>
+    <col min="9729" max="9729" width="4.44140625" style="53" customWidth="1"/>
+    <col min="9730" max="9730" width="88.44140625" style="53" customWidth="1"/>
+    <col min="9731" max="9731" width="37.88671875" style="53" customWidth="1"/>
+    <col min="9732" max="9984" width="8.88671875" style="53"/>
+    <col min="9985" max="9985" width="4.44140625" style="53" customWidth="1"/>
+    <col min="9986" max="9986" width="88.44140625" style="53" customWidth="1"/>
+    <col min="9987" max="9987" width="37.88671875" style="53" customWidth="1"/>
+    <col min="9988" max="10240" width="8.88671875" style="53"/>
+    <col min="10241" max="10241" width="4.44140625" style="53" customWidth="1"/>
+    <col min="10242" max="10242" width="88.44140625" style="53" customWidth="1"/>
+    <col min="10243" max="10243" width="37.88671875" style="53" customWidth="1"/>
+    <col min="10244" max="10496" width="8.88671875" style="53"/>
+    <col min="10497" max="10497" width="4.44140625" style="53" customWidth="1"/>
+    <col min="10498" max="10498" width="88.44140625" style="53" customWidth="1"/>
+    <col min="10499" max="10499" width="37.88671875" style="53" customWidth="1"/>
+    <col min="10500" max="10752" width="8.88671875" style="53"/>
+    <col min="10753" max="10753" width="4.44140625" style="53" customWidth="1"/>
+    <col min="10754" max="10754" width="88.44140625" style="53" customWidth="1"/>
+    <col min="10755" max="10755" width="37.88671875" style="53" customWidth="1"/>
+    <col min="10756" max="11008" width="8.88671875" style="53"/>
+    <col min="11009" max="11009" width="4.44140625" style="53" customWidth="1"/>
+    <col min="11010" max="11010" width="88.44140625" style="53" customWidth="1"/>
+    <col min="11011" max="11011" width="37.88671875" style="53" customWidth="1"/>
+    <col min="11012" max="11264" width="8.88671875" style="53"/>
+    <col min="11265" max="11265" width="4.44140625" style="53" customWidth="1"/>
+    <col min="11266" max="11266" width="88.44140625" style="53" customWidth="1"/>
+    <col min="11267" max="11267" width="37.88671875" style="53" customWidth="1"/>
+    <col min="11268" max="11520" width="8.88671875" style="53"/>
+    <col min="11521" max="11521" width="4.44140625" style="53" customWidth="1"/>
+    <col min="11522" max="11522" width="88.44140625" style="53" customWidth="1"/>
+    <col min="11523" max="11523" width="37.88671875" style="53" customWidth="1"/>
+    <col min="11524" max="11776" width="8.88671875" style="53"/>
+    <col min="11777" max="11777" width="4.44140625" style="53" customWidth="1"/>
+    <col min="11778" max="11778" width="88.44140625" style="53" customWidth="1"/>
+    <col min="11779" max="11779" width="37.88671875" style="53" customWidth="1"/>
+    <col min="11780" max="12032" width="8.88671875" style="53"/>
+    <col min="12033" max="12033" width="4.44140625" style="53" customWidth="1"/>
+    <col min="12034" max="12034" width="88.44140625" style="53" customWidth="1"/>
+    <col min="12035" max="12035" width="37.88671875" style="53" customWidth="1"/>
+    <col min="12036" max="12288" width="8.88671875" style="53"/>
+    <col min="12289" max="12289" width="4.44140625" style="53" customWidth="1"/>
+    <col min="12290" max="12290" width="88.44140625" style="53" customWidth="1"/>
+    <col min="12291" max="12291" width="37.88671875" style="53" customWidth="1"/>
+    <col min="12292" max="12544" width="8.88671875" style="53"/>
+    <col min="12545" max="12545" width="4.44140625" style="53" customWidth="1"/>
+    <col min="12546" max="12546" width="88.44140625" style="53" customWidth="1"/>
+    <col min="12547" max="12547" width="37.88671875" style="53" customWidth="1"/>
+    <col min="12548" max="12800" width="8.88671875" style="53"/>
+    <col min="12801" max="12801" width="4.44140625" style="53" customWidth="1"/>
+    <col min="12802" max="12802" width="88.44140625" style="53" customWidth="1"/>
+    <col min="12803" max="12803" width="37.88671875" style="53" customWidth="1"/>
+    <col min="12804" max="13056" width="8.88671875" style="53"/>
+    <col min="13057" max="13057" width="4.44140625" style="53" customWidth="1"/>
+    <col min="13058" max="13058" width="88.44140625" style="53" customWidth="1"/>
+    <col min="13059" max="13059" width="37.88671875" style="53" customWidth="1"/>
+    <col min="13060" max="13312" width="8.88671875" style="53"/>
+    <col min="13313" max="13313" width="4.44140625" style="53" customWidth="1"/>
+    <col min="13314" max="13314" width="88.44140625" style="53" customWidth="1"/>
+    <col min="13315" max="13315" width="37.88671875" style="53" customWidth="1"/>
+    <col min="13316" max="13568" width="8.88671875" style="53"/>
+    <col min="13569" max="13569" width="4.44140625" style="53" customWidth="1"/>
+    <col min="13570" max="13570" width="88.44140625" style="53" customWidth="1"/>
+    <col min="13571" max="13571" width="37.88671875" style="53" customWidth="1"/>
+    <col min="13572" max="13824" width="8.88671875" style="53"/>
+    <col min="13825" max="13825" width="4.44140625" style="53" customWidth="1"/>
+    <col min="13826" max="13826" width="88.44140625" style="53" customWidth="1"/>
+    <col min="13827" max="13827" width="37.88671875" style="53" customWidth="1"/>
+    <col min="13828" max="14080" width="8.88671875" style="53"/>
+    <col min="14081" max="14081" width="4.44140625" style="53" customWidth="1"/>
+    <col min="14082" max="14082" width="88.44140625" style="53" customWidth="1"/>
+    <col min="14083" max="14083" width="37.88671875" style="53" customWidth="1"/>
+    <col min="14084" max="14336" width="8.88671875" style="53"/>
+    <col min="14337" max="14337" width="4.44140625" style="53" customWidth="1"/>
+    <col min="14338" max="14338" width="88.44140625" style="53" customWidth="1"/>
+    <col min="14339" max="14339" width="37.88671875" style="53" customWidth="1"/>
+    <col min="14340" max="14592" width="8.88671875" style="53"/>
+    <col min="14593" max="14593" width="4.44140625" style="53" customWidth="1"/>
+    <col min="14594" max="14594" width="88.44140625" style="53" customWidth="1"/>
+    <col min="14595" max="14595" width="37.88671875" style="53" customWidth="1"/>
+    <col min="14596" max="14848" width="8.88671875" style="53"/>
+    <col min="14849" max="14849" width="4.44140625" style="53" customWidth="1"/>
+    <col min="14850" max="14850" width="88.44140625" style="53" customWidth="1"/>
+    <col min="14851" max="14851" width="37.88671875" style="53" customWidth="1"/>
+    <col min="14852" max="15104" width="8.88671875" style="53"/>
+    <col min="15105" max="15105" width="4.44140625" style="53" customWidth="1"/>
+    <col min="15106" max="15106" width="88.44140625" style="53" customWidth="1"/>
+    <col min="15107" max="15107" width="37.88671875" style="53" customWidth="1"/>
+    <col min="15108" max="15360" width="8.88671875" style="53"/>
+    <col min="15361" max="15361" width="4.44140625" style="53" customWidth="1"/>
+    <col min="15362" max="15362" width="88.44140625" style="53" customWidth="1"/>
+    <col min="15363" max="15363" width="37.88671875" style="53" customWidth="1"/>
+    <col min="15364" max="15616" width="8.88671875" style="53"/>
+    <col min="15617" max="15617" width="4.44140625" style="53" customWidth="1"/>
+    <col min="15618" max="15618" width="88.44140625" style="53" customWidth="1"/>
+    <col min="15619" max="15619" width="37.88671875" style="53" customWidth="1"/>
+    <col min="15620" max="15872" width="8.88671875" style="53"/>
+    <col min="15873" max="15873" width="4.44140625" style="53" customWidth="1"/>
+    <col min="15874" max="15874" width="88.44140625" style="53" customWidth="1"/>
+    <col min="15875" max="15875" width="37.88671875" style="53" customWidth="1"/>
+    <col min="15876" max="16128" width="8.88671875" style="53"/>
+    <col min="16129" max="16129" width="4.44140625" style="53" customWidth="1"/>
+    <col min="16130" max="16130" width="88.44140625" style="53" customWidth="1"/>
+    <col min="16131" max="16131" width="37.88671875" style="53" customWidth="1"/>
+    <col min="16132" max="16384" width="8.88671875" style="53"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="52"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="54" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="54" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="54" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="54" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="54" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="54"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.4">
+      <c r="B11" s="55" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="56"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="56"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="57" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="3:4">
+      <c r="C20" s="58"/>
+      <c r="D20" s="58"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF53"/>
+    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AI16" sqref="AI16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="20" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="44"/>
-      <c r="B4" s="38">
+      <c r="A4" s="47"/>
+      <c r="B4" s="41">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="41">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="41">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="45"/>
+      <c r="A5" s="48"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1010,77 +1799,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13">
         <v>-501</v>
       </c>
       <c r="C7" s="13">
         <v>-338</v>
       </c>
       <c r="D7" s="13">
         <v>-213</v>
       </c>
       <c r="E7" s="13">
         <v>-188</v>
       </c>
       <c r="F7" s="13">
         <v>-296</v>
       </c>
       <c r="G7" s="13">
         <v>-396</v>
       </c>
       <c r="H7" s="13">
         <v>-694</v>
@@ -1132,52 +1921,55 @@
       </c>
       <c r="X7" s="15">
         <v>-514</v>
       </c>
       <c r="Y7" s="15">
         <v>-447</v>
       </c>
       <c r="Z7" s="15">
         <v>-393</v>
       </c>
       <c r="AA7" s="15">
         <v>-155</v>
       </c>
       <c r="AB7" s="9">
         <v>-212</v>
       </c>
       <c r="AC7" s="9">
         <v>-132</v>
       </c>
       <c r="AD7" s="9">
         <v>-154</v>
       </c>
       <c r="AE7" s="9">
         <v>-257</v>
       </c>
-      <c r="AF7" s="46">
+      <c r="AF7" s="38">
         <v>-332</v>
+      </c>
+      <c r="AG7" s="49">
+        <v>-546</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="13">
         <v>31</v>
       </c>
       <c r="C8" s="13">
         <v>117</v>
       </c>
       <c r="D8" s="13">
         <v>62</v>
       </c>
       <c r="E8" s="13">
         <v>-188</v>
       </c>
       <c r="F8" s="13">
         <v>-59</v>
       </c>
       <c r="G8" s="13">
         <v>-22</v>
       </c>
       <c r="H8" s="13">
@@ -1230,52 +2022,55 @@
       </c>
       <c r="X8" s="15">
         <v>105</v>
       </c>
       <c r="Y8" s="15">
         <v>29</v>
       </c>
       <c r="Z8" s="15">
         <v>-52</v>
       </c>
       <c r="AA8" s="15">
         <v>94</v>
       </c>
       <c r="AB8" s="9">
         <v>145</v>
       </c>
       <c r="AC8" s="9">
         <v>-2</v>
       </c>
       <c r="AD8" s="9">
         <v>-35</v>
       </c>
       <c r="AE8" s="9">
         <v>108</v>
       </c>
-      <c r="AF8" s="46">
+      <c r="AF8" s="38">
         <v>83</v>
+      </c>
+      <c r="AG8" s="49">
+        <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>-92</v>
       </c>
       <c r="C9" s="13">
         <v>-75</v>
       </c>
       <c r="D9" s="13">
         <v>-41</v>
       </c>
       <c r="E9" s="13">
         <v>-54</v>
       </c>
       <c r="F9" s="13">
         <v>-39</v>
       </c>
       <c r="G9" s="13">
         <v>-57</v>
       </c>
       <c r="H9" s="13">
@@ -1328,52 +2123,55 @@
       </c>
       <c r="X9" s="15">
         <v>-94</v>
       </c>
       <c r="Y9" s="15">
         <v>-89</v>
       </c>
       <c r="Z9" s="15">
         <v>-66</v>
       </c>
       <c r="AA9" s="15">
         <v>-90</v>
       </c>
       <c r="AB9" s="9">
         <v>-37</v>
       </c>
       <c r="AC9" s="9">
         <v>21</v>
       </c>
       <c r="AD9" s="9">
         <v>-26</v>
       </c>
       <c r="AE9" s="9">
         <v>-88</v>
       </c>
-      <c r="AF9" s="46">
+      <c r="AF9" s="38">
         <v>-65</v>
+      </c>
+      <c r="AG9" s="49">
+        <v>-107</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13">
         <v>-39</v>
       </c>
       <c r="C10" s="13">
         <v>-29</v>
       </c>
       <c r="D10" s="13">
         <v>-27</v>
       </c>
       <c r="E10" s="13">
         <v>-21</v>
       </c>
       <c r="F10" s="13">
         <v>-14</v>
       </c>
       <c r="G10" s="13">
         <v>-50</v>
       </c>
       <c r="H10" s="13">
@@ -1426,52 +2224,55 @@
       </c>
       <c r="X10" s="15">
         <v>-15</v>
       </c>
       <c r="Y10" s="15">
         <v>-33</v>
       </c>
       <c r="Z10" s="15">
         <v>-36</v>
       </c>
       <c r="AA10" s="15">
         <v>-47</v>
       </c>
       <c r="AB10" s="9">
         <v>-57</v>
       </c>
       <c r="AC10" s="9">
         <v>-16</v>
       </c>
       <c r="AD10" s="9">
         <v>-6</v>
       </c>
       <c r="AE10" s="9">
         <v>-44</v>
       </c>
-      <c r="AF10" s="46">
+      <c r="AF10" s="38">
         <v>-46</v>
+      </c>
+      <c r="AG10" s="49">
+        <v>-53</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>-31</v>
       </c>
       <c r="C11" s="13">
         <v>-53</v>
       </c>
       <c r="D11" s="13">
         <v>-48</v>
       </c>
       <c r="E11" s="13">
         <v>-43</v>
       </c>
       <c r="F11" s="13">
         <v>-5</v>
       </c>
       <c r="G11" s="13">
         <v>-31</v>
       </c>
       <c r="H11" s="13">
@@ -1524,52 +2325,55 @@
       </c>
       <c r="X11" s="15">
         <v>-42</v>
       </c>
       <c r="Y11" s="15">
         <v>-41</v>
       </c>
       <c r="Z11" s="15">
         <v>-21</v>
       </c>
       <c r="AA11" s="15">
         <v>-21</v>
       </c>
       <c r="AB11" s="9">
         <v>-20</v>
       </c>
       <c r="AC11" s="9">
         <v>-35</v>
       </c>
       <c r="AD11" s="9">
         <v>-4</v>
       </c>
       <c r="AE11" s="9">
         <v>24</v>
       </c>
-      <c r="AF11" s="46">
+      <c r="AF11" s="38">
         <v>-37</v>
+      </c>
+      <c r="AG11" s="49">
+        <v>-61</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>-30</v>
       </c>
       <c r="C12" s="13">
         <v>-45</v>
       </c>
       <c r="D12" s="13">
         <v>-35</v>
       </c>
       <c r="E12" s="13">
         <v>-48</v>
       </c>
       <c r="F12" s="13">
         <v>-18</v>
       </c>
       <c r="G12" s="13">
         <v>-8</v>
       </c>
       <c r="H12" s="13">
@@ -1622,52 +2426,55 @@
       </c>
       <c r="X12" s="15">
         <v>-42</v>
       </c>
       <c r="Y12" s="15">
         <v>-7</v>
       </c>
       <c r="Z12" s="15">
         <v>-65</v>
       </c>
       <c r="AA12" s="15">
         <v>-26</v>
       </c>
       <c r="AB12" s="9">
         <v>-24</v>
       </c>
       <c r="AC12" s="9">
         <v>-26</v>
       </c>
       <c r="AD12" s="9">
         <v>11</v>
       </c>
       <c r="AE12" s="9">
         <v>-25</v>
       </c>
-      <c r="AF12" s="46">
+      <c r="AF12" s="38">
         <v>-35</v>
+      </c>
+      <c r="AG12" s="49">
+        <v>-37</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>-35</v>
       </c>
       <c r="C13" s="13">
         <v>-55</v>
       </c>
       <c r="D13" s="13">
         <v>-8</v>
       </c>
       <c r="E13" s="13">
         <v>-27</v>
       </c>
       <c r="F13" s="13">
         <v>-34</v>
       </c>
       <c r="G13" s="13">
         <v>-23</v>
       </c>
       <c r="H13" s="13">
@@ -1720,52 +2527,55 @@
       </c>
       <c r="X13" s="15">
         <v>-57</v>
       </c>
       <c r="Y13" s="15">
         <v>-23</v>
       </c>
       <c r="Z13" s="15">
         <v>-56</v>
       </c>
       <c r="AA13" s="15">
         <v>-10</v>
       </c>
       <c r="AB13" s="9">
         <v>-31</v>
       </c>
       <c r="AC13" s="9">
         <v>-30</v>
       </c>
       <c r="AD13" s="9">
         <v>-19</v>
       </c>
       <c r="AE13" s="9">
         <v>-12</v>
       </c>
-      <c r="AF13" s="46">
+      <c r="AF13" s="38">
         <v>-59</v>
+      </c>
+      <c r="AG13" s="49">
+        <v>-43</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>-22</v>
       </c>
       <c r="C14" s="13">
         <v>19</v>
       </c>
       <c r="D14" s="13">
         <v>-7</v>
       </c>
       <c r="E14" s="13">
         <v>309</v>
       </c>
       <c r="F14" s="13">
         <v>53</v>
       </c>
       <c r="G14" s="13">
         <v>-5</v>
       </c>
       <c r="H14" s="13">
@@ -1818,52 +2628,55 @@
       </c>
       <c r="X14" s="15">
         <v>-28</v>
       </c>
       <c r="Y14" s="15">
         <v>-30</v>
       </c>
       <c r="Z14" s="15">
         <v>-2</v>
       </c>
       <c r="AA14" s="15">
         <v>32</v>
       </c>
       <c r="AB14" s="9">
         <v>-35</v>
       </c>
       <c r="AC14" s="9">
         <v>19</v>
       </c>
       <c r="AD14" s="9">
         <v>22</v>
       </c>
       <c r="AE14" s="9">
         <v>22</v>
       </c>
-      <c r="AF14" s="47" t="s">
-        <v>0</v>
+      <c r="AF14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="49">
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13">
         <v>-33</v>
       </c>
       <c r="C15" s="13">
         <v>3</v>
       </c>
       <c r="D15" s="13">
         <v>-3</v>
       </c>
       <c r="E15" s="13">
         <v>-14</v>
       </c>
       <c r="F15" s="13">
         <v>-25</v>
       </c>
       <c r="G15" s="13">
         <v>-8</v>
       </c>
       <c r="H15" s="13">
@@ -1916,52 +2729,55 @@
       </c>
       <c r="X15" s="15">
         <v>-38</v>
       </c>
       <c r="Y15" s="15">
         <v>-22</v>
       </c>
       <c r="Z15" s="15">
         <v>-14</v>
       </c>
       <c r="AA15" s="15">
         <v>11</v>
       </c>
       <c r="AB15" s="9">
         <v>0</v>
       </c>
       <c r="AC15" s="9">
         <v>-19</v>
       </c>
       <c r="AD15" s="9">
         <v>-32</v>
       </c>
       <c r="AE15" s="9">
         <v>-13</v>
       </c>
-      <c r="AF15" s="46">
+      <c r="AF15" s="38">
         <v>-44</v>
+      </c>
+      <c r="AG15" s="49">
+        <v>-76</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13">
         <v>-9</v>
       </c>
       <c r="C16" s="13">
         <v>-74</v>
       </c>
       <c r="D16" s="13">
         <v>-19</v>
       </c>
       <c r="E16" s="13">
         <v>-34</v>
       </c>
       <c r="F16" s="13">
         <v>-9</v>
       </c>
       <c r="G16" s="13">
         <v>-27</v>
       </c>
       <c r="H16" s="13">
@@ -2014,55 +2830,58 @@
       </c>
       <c r="X16" s="15">
         <v>-19</v>
       </c>
       <c r="Y16" s="15">
         <v>-50</v>
       </c>
       <c r="Z16" s="15">
         <v>-15</v>
       </c>
       <c r="AA16" s="15">
         <v>-12</v>
       </c>
       <c r="AB16" s="9">
         <v>4</v>
       </c>
       <c r="AC16" s="9">
         <v>5</v>
       </c>
       <c r="AD16" s="9">
         <v>-31</v>
       </c>
       <c r="AE16" s="9">
         <v>-9</v>
       </c>
-      <c r="AF16" s="46">
+      <c r="AF16" s="38">
         <v>-10</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="49">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13">
         <v>-44</v>
       </c>
       <c r="C17" s="13">
         <v>0</v>
       </c>
       <c r="D17" s="13">
         <v>-7</v>
       </c>
       <c r="E17" s="13">
         <v>25</v>
       </c>
       <c r="F17" s="13">
         <v>-12</v>
       </c>
       <c r="G17" s="13">
         <v>-1</v>
       </c>
       <c r="H17" s="13">
         <v>-4</v>
       </c>
       <c r="I17" s="13">
@@ -2112,55 +2931,58 @@
       </c>
       <c r="X17" s="15">
         <v>-19</v>
       </c>
       <c r="Y17" s="15">
         <v>-12</v>
       </c>
       <c r="Z17" s="15">
         <v>55</v>
       </c>
       <c r="AA17" s="15">
         <v>63</v>
       </c>
       <c r="AB17" s="9">
         <v>-19</v>
       </c>
       <c r="AC17" s="9">
         <v>13</v>
       </c>
       <c r="AD17" s="9">
         <v>58</v>
       </c>
       <c r="AE17" s="9">
         <v>-64</v>
       </c>
-      <c r="AF17" s="46">
+      <c r="AF17" s="38">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="49">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>-50</v>
       </c>
       <c r="C18" s="13">
         <v>-41</v>
       </c>
       <c r="D18" s="13">
         <v>-49</v>
       </c>
       <c r="E18" s="13">
         <v>-46</v>
       </c>
       <c r="F18" s="13">
         <v>-56</v>
       </c>
       <c r="G18" s="13">
         <v>-60</v>
       </c>
       <c r="H18" s="13">
         <v>-85</v>
       </c>
       <c r="I18" s="13">
@@ -2210,55 +3032,58 @@
       </c>
       <c r="X18" s="15">
         <v>-73</v>
       </c>
       <c r="Y18" s="15">
         <v>-67</v>
       </c>
       <c r="Z18" s="15">
         <v>-56</v>
       </c>
       <c r="AA18" s="15">
         <v>-31</v>
       </c>
       <c r="AB18" s="9">
         <v>-27</v>
       </c>
       <c r="AC18" s="9">
         <v>-39</v>
       </c>
       <c r="AD18" s="9">
         <v>-1</v>
       </c>
       <c r="AE18" s="9">
         <v>-27</v>
       </c>
-      <c r="AF18" s="46">
+      <c r="AF18" s="38">
         <v>-20</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="49">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13">
         <v>-33</v>
       </c>
       <c r="C19" s="13">
         <v>-20</v>
       </c>
       <c r="D19" s="13">
         <v>5</v>
       </c>
       <c r="E19" s="13">
         <v>-15</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="13">
         <v>-14</v>
       </c>
       <c r="H19" s="13">
         <v>-29</v>
       </c>
       <c r="I19" s="13">
@@ -2308,55 +3133,58 @@
       </c>
       <c r="X19" s="15">
         <v>-40</v>
       </c>
       <c r="Y19" s="15">
         <v>-18</v>
       </c>
       <c r="Z19" s="15">
         <v>-19</v>
       </c>
       <c r="AA19" s="15">
         <v>-12</v>
       </c>
       <c r="AB19" s="9">
         <v>-33</v>
       </c>
       <c r="AC19" s="9">
         <v>34</v>
       </c>
       <c r="AD19" s="9">
         <v>-21</v>
       </c>
       <c r="AE19" s="9">
         <v>-40</v>
       </c>
-      <c r="AF19" s="46">
+      <c r="AF19" s="38">
         <v>-33</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="49">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13">
         <v>-77</v>
       </c>
       <c r="C20" s="13">
         <v>-63</v>
       </c>
       <c r="D20" s="13">
         <v>-26</v>
       </c>
       <c r="E20" s="13">
         <v>-31</v>
       </c>
       <c r="F20" s="13">
         <v>-34</v>
       </c>
       <c r="G20" s="13">
         <v>-40</v>
       </c>
       <c r="H20" s="13">
         <v>-77</v>
       </c>
       <c r="I20" s="13">
@@ -2406,55 +3234,58 @@
       </c>
       <c r="X20" s="15">
         <v>-96</v>
       </c>
       <c r="Y20" s="15">
         <v>-52</v>
       </c>
       <c r="Z20" s="15">
         <v>-19</v>
       </c>
       <c r="AA20" s="15">
         <v>-33</v>
       </c>
       <c r="AB20" s="9">
         <v>-44</v>
       </c>
       <c r="AC20" s="9">
         <v>-29</v>
       </c>
       <c r="AD20" s="9">
         <v>-60</v>
       </c>
       <c r="AE20" s="9">
         <v>-23</v>
       </c>
-      <c r="AF20" s="46">
+      <c r="AF20" s="38">
         <v>-45</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" ht="20.399999999999999">
+      <c r="AG20" s="49">
+        <v>-115</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>-37</v>
       </c>
       <c r="C21" s="13">
         <v>-22</v>
       </c>
       <c r="D21" s="13">
         <v>-10</v>
       </c>
       <c r="E21" s="13">
         <v>-1</v>
       </c>
       <c r="F21" s="13">
         <v>-44</v>
       </c>
       <c r="G21" s="13">
         <v>-50</v>
       </c>
       <c r="H21" s="13">
         <v>-74</v>
       </c>
       <c r="I21" s="13">
@@ -2504,89 +3335,93 @@
       </c>
       <c r="X21" s="15">
         <v>-56</v>
       </c>
       <c r="Y21" s="15">
         <v>-32</v>
       </c>
       <c r="Z21" s="15">
         <v>-27</v>
       </c>
       <c r="AA21" s="15">
         <v>-73</v>
       </c>
       <c r="AB21" s="9">
         <v>-34</v>
       </c>
       <c r="AC21" s="9">
         <v>-28</v>
       </c>
       <c r="AD21" s="9">
         <v>-10</v>
       </c>
       <c r="AE21" s="9">
         <v>-66</v>
       </c>
-      <c r="AF21" s="46">
+      <c r="AF21" s="38">
         <v>-33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="43" t="s">
+      <c r="AG21" s="49">
+        <v>-84</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" ht="14.4">
+      <c r="A22" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="43"/>
-[...22 lines deleted...]
-      <c r="Y22" s="43"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
       <c r="Z22" s="23"/>
       <c r="AA22" s="23"/>
       <c r="AB22" s="23"/>
       <c r="AC22" s="28"/>
       <c r="AD22" s="9"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22" s="37"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="13">
         <v>9</v>
       </c>
       <c r="C23" s="13">
         <v>70</v>
       </c>
       <c r="D23" s="13">
         <v>54</v>
       </c>
       <c r="E23" s="13">
         <v>-209</v>
       </c>
       <c r="F23" s="13">
         <v>-31</v>
       </c>
       <c r="G23" s="13">
         <v>26</v>
       </c>
       <c r="H23" s="13">
         <v>8</v>
       </c>
       <c r="I23" s="13">
@@ -2636,55 +3471,58 @@
       </c>
       <c r="X23" s="15">
         <v>94</v>
       </c>
       <c r="Y23" s="15">
         <v>-9</v>
       </c>
       <c r="Z23" s="15">
         <v>-27</v>
       </c>
       <c r="AA23" s="15">
         <v>105</v>
       </c>
       <c r="AB23" s="9">
         <v>140</v>
       </c>
       <c r="AC23" s="9">
         <v>19</v>
       </c>
       <c r="AD23" s="9">
         <v>-60</v>
       </c>
       <c r="AE23" s="9">
         <v>123</v>
       </c>
-      <c r="AF23" s="46">
+      <c r="AF23" s="38">
         <v>76</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="49">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="13">
         <v>31</v>
       </c>
       <c r="C24" s="13">
         <v>117</v>
       </c>
       <c r="D24" s="13">
         <v>62</v>
       </c>
       <c r="E24" s="13">
         <v>-188</v>
       </c>
       <c r="F24" s="13">
         <v>-59</v>
       </c>
       <c r="G24" s="13">
         <v>-22</v>
       </c>
       <c r="H24" s="13">
         <v>14</v>
       </c>
       <c r="I24" s="13">
@@ -2734,55 +3572,58 @@
       </c>
       <c r="X24" s="15">
         <v>105</v>
       </c>
       <c r="Y24" s="15">
         <v>29</v>
       </c>
       <c r="Z24" s="15">
         <v>-52</v>
       </c>
       <c r="AA24" s="15">
         <v>94</v>
       </c>
       <c r="AB24" s="9">
         <v>145</v>
       </c>
       <c r="AC24" s="9">
         <v>-2</v>
       </c>
       <c r="AD24" s="9">
         <v>-35</v>
       </c>
       <c r="AE24" s="9">
         <v>108</v>
       </c>
-      <c r="AF24" s="46">
+      <c r="AF24" s="38">
         <v>83</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="49">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -2832,55 +3673,58 @@
       </c>
       <c r="X25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE25" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF25" s="47" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:32">
+      <c r="AF25" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -2930,55 +3774,58 @@
       </c>
       <c r="X26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE26" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF26" s="47" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:32">
+      <c r="AF26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13">
         <v>-3</v>
       </c>
       <c r="C27" s="13">
         <v>-21</v>
       </c>
       <c r="D27" s="13">
         <v>-1</v>
       </c>
       <c r="E27" s="13">
         <v>-9</v>
       </c>
       <c r="F27" s="13">
         <v>27</v>
       </c>
       <c r="G27" s="13">
         <v>6</v>
       </c>
       <c r="H27" s="13">
         <v>-8</v>
       </c>
       <c r="I27" s="13">
@@ -3028,55 +3875,58 @@
       </c>
       <c r="X27" s="15">
         <v>-17</v>
       </c>
       <c r="Y27" s="15">
         <v>4</v>
       </c>
       <c r="Z27" s="15">
         <v>2</v>
       </c>
       <c r="AA27" s="15">
         <v>7</v>
       </c>
       <c r="AB27" s="9">
         <v>-10</v>
       </c>
       <c r="AC27" s="9">
         <v>-6</v>
       </c>
       <c r="AD27" s="9">
         <v>-3</v>
       </c>
       <c r="AE27" s="9">
         <v>42</v>
       </c>
-      <c r="AF27" s="46">
+      <c r="AF27" s="38">
         <v>11</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="49">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -3126,55 +3976,58 @@
       </c>
       <c r="X28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE28" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF28" s="47" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:32">
+      <c r="AF28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -3224,55 +4077,58 @@
       </c>
       <c r="X29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE29" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF29" s="47" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:32">
+      <c r="AF29" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -3322,55 +4178,58 @@
       </c>
       <c r="X30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE30" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF30" s="47" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AF30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13">
         <v>-28</v>
       </c>
       <c r="C31" s="13">
         <v>-10</v>
       </c>
       <c r="D31" s="13">
         <v>-4</v>
       </c>
       <c r="E31" s="13">
         <v>2</v>
       </c>
       <c r="F31" s="13">
         <v>-7</v>
       </c>
       <c r="G31" s="13">
         <v>14</v>
       </c>
       <c r="H31" s="13">
         <v>-6</v>
       </c>
       <c r="I31" s="13">
@@ -3420,55 +4279,58 @@
       </c>
       <c r="X31" s="24">
         <v>-5</v>
       </c>
       <c r="Y31" s="15">
         <v>3</v>
       </c>
       <c r="Z31" s="15">
         <v>-6</v>
       </c>
       <c r="AA31" s="15">
         <v>-21</v>
       </c>
       <c r="AB31" s="9">
         <v>2</v>
       </c>
       <c r="AC31" s="9">
         <v>-13</v>
       </c>
       <c r="AD31" s="9">
         <v>-15</v>
       </c>
       <c r="AE31" s="9">
         <v>-1</v>
       </c>
-      <c r="AF31" s="46">
+      <c r="AF31" s="38">
         <v>-23</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="49">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13">
         <v>1</v>
       </c>
       <c r="C32" s="13">
         <v>-12</v>
       </c>
       <c r="D32" s="13">
         <v>4</v>
       </c>
       <c r="E32" s="13">
         <v>-14</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
       <c r="G32" s="13">
         <v>24</v>
       </c>
       <c r="H32" s="13">
         <v>9</v>
       </c>
       <c r="I32" s="13">
@@ -3518,55 +4380,58 @@
       </c>
       <c r="X32" s="15">
         <v>1</v>
       </c>
       <c r="Y32" s="15">
         <v>-17</v>
       </c>
       <c r="Z32" s="15">
         <v>16</v>
       </c>
       <c r="AA32" s="15">
         <v>13</v>
       </c>
       <c r="AB32" s="9">
         <v>10</v>
       </c>
       <c r="AC32" s="9">
         <v>19</v>
       </c>
       <c r="AD32" s="9">
         <v>-8</v>
       </c>
       <c r="AE32" s="9">
         <v>-11</v>
       </c>
-      <c r="AF32" s="46">
+      <c r="AF32" s="38">
         <v>-8</v>
       </c>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32" s="49">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -3614,55 +4479,58 @@
       </c>
       <c r="X33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE33" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF33" s="47" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:32">
+      <c r="AF33" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>8</v>
       </c>
       <c r="C34" s="13">
         <v>-4</v>
       </c>
       <c r="D34" s="13">
         <v>-7</v>
       </c>
       <c r="E34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="13">
         <v>-9</v>
       </c>
       <c r="G34" s="13">
         <v>4</v>
       </c>
       <c r="H34" s="13">
         <v>-1</v>
       </c>
       <c r="I34" s="13">
@@ -3712,55 +4580,58 @@
       </c>
       <c r="X34" s="15">
         <v>10</v>
       </c>
       <c r="Y34" s="15">
         <v>-28</v>
       </c>
       <c r="Z34" s="15">
         <v>13</v>
       </c>
       <c r="AA34" s="15">
         <v>12</v>
       </c>
       <c r="AB34" s="9">
         <v>-7</v>
       </c>
       <c r="AC34" s="9">
         <v>21</v>
       </c>
       <c r="AD34" s="9">
         <v>1</v>
       </c>
       <c r="AE34" s="9">
         <v>-15</v>
       </c>
-      <c r="AF34" s="46">
+      <c r="AF34" s="38">
         <v>13</v>
       </c>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34" s="49">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -3810,55 +4681,58 @@
       </c>
       <c r="X35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF35" s="47" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:32">
+      <c r="AF35" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -3908,55 +4782,58 @@
       </c>
       <c r="X36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE36" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF36" s="47" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:32" ht="20.399999999999999">
+      <c r="AF36" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -4006,90 +4883,94 @@
       </c>
       <c r="X37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE37" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF37" s="47" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="42" t="s">
+      <c r="AF37" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" ht="14.4">
+      <c r="A38" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="42"/>
-[...22 lines deleted...]
-      <c r="Y38" s="42"/>
+      <c r="B38" s="45"/>
+      <c r="C38" s="45"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="45"/>
+      <c r="K38" s="45"/>
+      <c r="L38" s="45"/>
+      <c r="M38" s="45"/>
+      <c r="N38" s="45"/>
+      <c r="O38" s="45"/>
+      <c r="P38" s="45"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="45"/>
+      <c r="S38" s="45"/>
+      <c r="T38" s="45"/>
+      <c r="U38" s="45"/>
+      <c r="V38" s="45"/>
+      <c r="W38" s="45"/>
+      <c r="X38" s="45"/>
+      <c r="Y38" s="45"/>
       <c r="Z38" s="29"/>
       <c r="AA38" s="29"/>
       <c r="AB38" s="23"/>
       <c r="AC38" s="28"/>
       <c r="AD38" s="9"/>
       <c r="AF38" s="37"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38" s="37"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>-510</v>
       </c>
       <c r="C39" s="13">
         <v>-408</v>
       </c>
       <c r="D39" s="13">
         <v>-267</v>
       </c>
       <c r="E39" s="13">
         <v>21</v>
       </c>
       <c r="F39" s="13">
         <v>-265</v>
       </c>
       <c r="G39" s="13">
         <v>-422</v>
       </c>
       <c r="H39" s="13">
         <v>-702</v>
       </c>
       <c r="I39" s="13">
@@ -4139,55 +5020,58 @@
       </c>
       <c r="X39" s="15">
         <v>-608</v>
       </c>
       <c r="Y39" s="15">
         <v>-438</v>
       </c>
       <c r="Z39" s="15">
         <v>-366</v>
       </c>
       <c r="AA39" s="15">
         <v>-260</v>
       </c>
       <c r="AB39" s="9">
         <v>-352</v>
       </c>
       <c r="AC39" s="9">
         <v>-151</v>
       </c>
       <c r="AD39" s="9">
         <v>-94</v>
       </c>
       <c r="AE39" s="20">
         <v>-380</v>
       </c>
-      <c r="AF39" s="46">
+      <c r="AF39" s="38">
         <v>-408</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39" s="49">
+        <v>-632</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -4240,52 +5124,55 @@
       </c>
       <c r="Y40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF40" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40" s="51" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13">
         <v>-92</v>
       </c>
       <c r="C41" s="13">
         <v>-75</v>
       </c>
       <c r="D41" s="13">
         <v>-41</v>
       </c>
       <c r="E41" s="13">
         <v>-54</v>
       </c>
       <c r="F41" s="13">
         <v>-39</v>
       </c>
       <c r="G41" s="13">
         <v>-57</v>
       </c>
       <c r="H41" s="13">
         <v>-92</v>
       </c>
       <c r="I41" s="13">
@@ -4335,55 +5222,58 @@
       </c>
       <c r="X41" s="15">
         <v>-94</v>
       </c>
       <c r="Y41" s="15">
         <v>-89</v>
       </c>
       <c r="Z41" s="15">
         <v>-66</v>
       </c>
       <c r="AA41" s="15">
         <v>-90</v>
       </c>
       <c r="AB41" s="9">
         <v>-37</v>
       </c>
       <c r="AC41" s="9">
         <v>21</v>
       </c>
       <c r="AD41" s="9">
         <v>-26</v>
       </c>
       <c r="AE41" s="20">
         <v>-88</v>
       </c>
-      <c r="AF41" s="46">
+      <c r="AF41" s="38">
         <v>-65</v>
       </c>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41" s="49">
+        <v>-107</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>-39</v>
       </c>
       <c r="C42" s="13">
         <v>-29</v>
       </c>
       <c r="D42" s="13">
         <v>-27</v>
       </c>
       <c r="E42" s="13">
         <v>-21</v>
       </c>
       <c r="F42" s="13">
         <v>-14</v>
       </c>
       <c r="G42" s="13">
         <v>-50</v>
       </c>
       <c r="H42" s="13">
         <v>-67</v>
       </c>
       <c r="I42" s="13">
@@ -4433,55 +5323,58 @@
       </c>
       <c r="X42" s="15">
         <v>-15</v>
       </c>
       <c r="Y42" s="15">
         <v>-33</v>
       </c>
       <c r="Z42" s="15">
         <v>-36</v>
       </c>
       <c r="AA42" s="15">
         <v>-47</v>
       </c>
       <c r="AB42" s="9">
         <v>-57</v>
       </c>
       <c r="AC42" s="9">
         <v>-16</v>
       </c>
       <c r="AD42" s="9">
         <v>-6</v>
       </c>
       <c r="AE42" s="20">
         <v>-44</v>
       </c>
-      <c r="AF42" s="46">
+      <c r="AF42" s="38">
         <v>-46</v>
       </c>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42" s="49">
+        <v>-53</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>-28</v>
       </c>
       <c r="C43" s="13">
         <v>-32</v>
       </c>
       <c r="D43" s="13">
         <v>-47</v>
       </c>
       <c r="E43" s="13">
         <v>-34</v>
       </c>
       <c r="F43" s="13">
         <v>-32</v>
       </c>
       <c r="G43" s="13">
         <v>-37</v>
       </c>
       <c r="H43" s="13">
         <v>-55</v>
       </c>
       <c r="I43" s="13">
@@ -4531,55 +5424,58 @@
       </c>
       <c r="X43" s="15">
         <v>-25</v>
       </c>
       <c r="Y43" s="15">
         <v>-45</v>
       </c>
       <c r="Z43" s="15">
         <v>-23</v>
       </c>
       <c r="AA43" s="15">
         <v>-28</v>
       </c>
       <c r="AB43" s="9">
         <v>-10</v>
       </c>
       <c r="AC43" s="9">
         <v>-29</v>
       </c>
       <c r="AD43" s="9">
         <v>-1</v>
       </c>
       <c r="AE43" s="20">
         <v>-18</v>
       </c>
-      <c r="AF43" s="46">
+      <c r="AF43" s="38">
         <v>-48</v>
       </c>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43" s="49">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>-30</v>
       </c>
       <c r="C44" s="13">
         <v>-45</v>
       </c>
       <c r="D44" s="13">
         <v>-35</v>
       </c>
       <c r="E44" s="13">
         <v>-48</v>
       </c>
       <c r="F44" s="13">
         <v>-18</v>
       </c>
       <c r="G44" s="13">
         <v>-8</v>
       </c>
       <c r="H44" s="13">
         <v>-43</v>
       </c>
       <c r="I44" s="13">
@@ -4629,55 +5525,58 @@
       </c>
       <c r="X44" s="15">
         <v>-42</v>
       </c>
       <c r="Y44" s="15">
         <v>-7</v>
       </c>
       <c r="Z44" s="15">
         <v>-65</v>
       </c>
       <c r="AA44" s="15">
         <v>-26</v>
       </c>
       <c r="AB44" s="9">
         <v>-24</v>
       </c>
       <c r="AC44" s="9">
         <v>-26</v>
       </c>
       <c r="AD44" s="9">
         <v>11</v>
       </c>
       <c r="AE44" s="20">
         <v>-25</v>
       </c>
-      <c r="AF44" s="46">
+      <c r="AF44" s="38">
         <v>-35</v>
       </c>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44" s="49">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>-35</v>
       </c>
       <c r="C45" s="13">
         <v>-55</v>
       </c>
       <c r="D45" s="13">
         <v>-8</v>
       </c>
       <c r="E45" s="13">
         <v>-27</v>
       </c>
       <c r="F45" s="13">
         <v>-34</v>
       </c>
       <c r="G45" s="13">
         <v>-23</v>
       </c>
       <c r="H45" s="13">
         <v>-61</v>
       </c>
       <c r="I45" s="13">
@@ -4727,55 +5626,58 @@
       </c>
       <c r="X45" s="15">
         <v>-57</v>
       </c>
       <c r="Y45" s="15">
         <v>-23</v>
       </c>
       <c r="Z45" s="15">
         <v>-56</v>
       </c>
       <c r="AA45" s="15">
         <v>-10</v>
       </c>
       <c r="AB45" s="9">
         <v>-31</v>
       </c>
       <c r="AC45" s="9">
         <v>-30</v>
       </c>
       <c r="AD45" s="9">
         <v>-19</v>
       </c>
       <c r="AE45" s="20">
         <v>-12</v>
       </c>
-      <c r="AF45" s="46">
+      <c r="AF45" s="38">
         <v>-59</v>
       </c>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45" s="49">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>-22</v>
       </c>
       <c r="C46" s="13">
         <v>19</v>
       </c>
       <c r="D46" s="13">
         <v>-7</v>
       </c>
       <c r="E46" s="13">
         <v>309</v>
       </c>
       <c r="F46" s="13">
         <v>53</v>
       </c>
       <c r="G46" s="13">
         <v>-5</v>
       </c>
       <c r="H46" s="13">
         <v>-72</v>
       </c>
       <c r="I46" s="13">
@@ -4825,55 +5727,58 @@
       </c>
       <c r="X46" s="15">
         <v>-28</v>
       </c>
       <c r="Y46" s="15">
         <v>-30</v>
       </c>
       <c r="Z46" s="15">
         <v>-2</v>
       </c>
       <c r="AA46" s="15">
         <v>32</v>
       </c>
       <c r="AB46" s="9">
         <v>-35</v>
       </c>
       <c r="AC46" s="9">
         <v>19</v>
       </c>
       <c r="AD46" s="9">
         <v>22</v>
       </c>
       <c r="AE46" s="20">
         <v>22</v>
       </c>
-      <c r="AF46" s="47" t="s">
-[...3 lines deleted...]
-    <row r="47" spans="1:32">
+      <c r="AF46" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="49">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13">
         <v>-5</v>
       </c>
       <c r="C47" s="13">
         <v>13</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13">
         <v>-16</v>
       </c>
       <c r="F47" s="13">
         <v>-18</v>
       </c>
       <c r="G47" s="13">
         <v>-22</v>
       </c>
       <c r="H47" s="13">
         <v>-23</v>
       </c>
       <c r="I47" s="13">
@@ -4923,55 +5828,58 @@
       </c>
       <c r="X47" s="15">
         <v>-33</v>
       </c>
       <c r="Y47" s="15">
         <v>-25</v>
       </c>
       <c r="Z47" s="15">
         <v>-8</v>
       </c>
       <c r="AA47" s="15">
         <v>32</v>
       </c>
       <c r="AB47" s="9">
         <v>-2</v>
       </c>
       <c r="AC47" s="9">
         <v>-6</v>
       </c>
       <c r="AD47" s="9">
         <v>-17</v>
       </c>
       <c r="AE47" s="20">
         <v>-12</v>
       </c>
-      <c r="AF47" s="46">
+      <c r="AF47" s="38">
         <v>-21</v>
       </c>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47" s="49">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13">
         <v>-10</v>
       </c>
       <c r="C48" s="13">
         <v>-62</v>
       </c>
       <c r="D48" s="13">
         <v>-23</v>
       </c>
       <c r="E48" s="13">
         <v>-20</v>
       </c>
       <c r="F48" s="13">
         <v>-26</v>
       </c>
       <c r="G48" s="13">
         <v>-51</v>
       </c>
       <c r="H48" s="13">
         <v>-21</v>
       </c>
       <c r="I48" s="13">
@@ -5021,52 +5929,55 @@
       </c>
       <c r="X48" s="15">
         <v>-20</v>
       </c>
       <c r="Y48" s="15">
         <v>-33</v>
       </c>
       <c r="Z48" s="15">
         <v>-31</v>
       </c>
       <c r="AA48" s="15">
         <v>-25</v>
       </c>
       <c r="AB48" s="9">
         <v>-6</v>
       </c>
       <c r="AC48" s="9">
         <v>-14</v>
       </c>
       <c r="AD48" s="9">
         <v>-23</v>
       </c>
       <c r="AE48" s="20">
         <v>2</v>
       </c>
-      <c r="AF48" s="46">
+      <c r="AF48" s="38">
         <v>-2</v>
+      </c>
+      <c r="AG48" s="49">
+        <v>-41</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13">
         <v>-44</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="13">
         <v>-7</v>
       </c>
       <c r="E49" s="13">
         <v>25</v>
       </c>
       <c r="F49" s="13">
         <v>-12</v>
       </c>
       <c r="G49" s="13">
         <v>-1</v>
       </c>
       <c r="H49" s="13">
@@ -5119,52 +6030,55 @@
       </c>
       <c r="X49" s="15">
         <v>-19</v>
       </c>
       <c r="Y49" s="15">
         <v>-12</v>
       </c>
       <c r="Z49" s="15">
         <v>55</v>
       </c>
       <c r="AA49" s="15">
         <v>63</v>
       </c>
       <c r="AB49" s="9">
         <v>-19</v>
       </c>
       <c r="AC49" s="9">
         <v>13</v>
       </c>
       <c r="AD49" s="9">
         <v>58</v>
       </c>
       <c r="AE49" s="20">
         <v>-64</v>
       </c>
-      <c r="AF49" s="46">
+      <c r="AF49" s="38">
         <v>12</v>
+      </c>
+      <c r="AG49" s="49">
+        <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>-58</v>
       </c>
       <c r="C50" s="13">
         <v>-37</v>
       </c>
       <c r="D50" s="13">
         <v>-42</v>
       </c>
       <c r="E50" s="13">
         <v>-46</v>
       </c>
       <c r="F50" s="13">
         <v>-47</v>
       </c>
       <c r="G50" s="13">
         <v>-64</v>
       </c>
       <c r="H50" s="13">
@@ -5217,52 +6131,55 @@
       </c>
       <c r="X50" s="15">
         <v>-83</v>
       </c>
       <c r="Y50" s="15">
         <v>-39</v>
       </c>
       <c r="Z50" s="15">
         <v>-69</v>
       </c>
       <c r="AA50" s="15">
         <v>-43</v>
       </c>
       <c r="AB50" s="9">
         <v>-20</v>
       </c>
       <c r="AC50" s="9">
         <v>-60</v>
       </c>
       <c r="AD50" s="9">
         <v>-2</v>
       </c>
       <c r="AE50" s="20">
         <v>-12</v>
       </c>
-      <c r="AF50" s="46">
+      <c r="AF50" s="38">
         <v>-33</v>
+      </c>
+      <c r="AG50" s="49">
+        <v>-26</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13">
         <v>-33</v>
       </c>
       <c r="C51" s="13">
         <v>-20</v>
       </c>
       <c r="D51" s="13">
         <v>5</v>
       </c>
       <c r="E51" s="13">
         <v>-15</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="13">
         <v>-14</v>
       </c>
       <c r="H51" s="13">
@@ -5315,52 +6232,55 @@
       </c>
       <c r="X51" s="15">
         <v>-40</v>
       </c>
       <c r="Y51" s="15">
         <v>-18</v>
       </c>
       <c r="Z51" s="15">
         <v>-19</v>
       </c>
       <c r="AA51" s="15">
         <v>-12</v>
       </c>
       <c r="AB51" s="9">
         <v>-33</v>
       </c>
       <c r="AC51" s="9">
         <v>34</v>
       </c>
       <c r="AD51" s="9">
         <v>-21</v>
       </c>
       <c r="AE51" s="20">
         <v>-40</v>
       </c>
-      <c r="AF51" s="46">
+      <c r="AF51" s="38">
         <v>-33</v>
+      </c>
+      <c r="AG51" s="49">
+        <v>-45</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13">
         <v>-77</v>
       </c>
       <c r="C52" s="13">
         <v>-63</v>
       </c>
       <c r="D52" s="13">
         <v>-26</v>
       </c>
       <c r="E52" s="13">
         <v>-31</v>
       </c>
       <c r="F52" s="13">
         <v>-34</v>
       </c>
       <c r="G52" s="13">
         <v>-40</v>
       </c>
       <c r="H52" s="13">
@@ -5413,52 +6333,55 @@
       </c>
       <c r="X52" s="15">
         <v>-96</v>
       </c>
       <c r="Y52" s="15">
         <v>-52</v>
       </c>
       <c r="Z52" s="15">
         <v>-19</v>
       </c>
       <c r="AA52" s="15">
         <v>-33</v>
       </c>
       <c r="AB52" s="9">
         <v>-44</v>
       </c>
       <c r="AC52" s="9">
         <v>-29</v>
       </c>
       <c r="AD52" s="9">
         <v>-60</v>
       </c>
       <c r="AE52" s="20">
         <v>-23</v>
       </c>
-      <c r="AF52" s="46">
+      <c r="AF52" s="38">
         <v>-45</v>
+      </c>
+      <c r="AG52" s="49">
+        <v>-115</v>
       </c>
     </row>
     <row r="53" spans="1:37" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>-37</v>
       </c>
       <c r="C53" s="14">
         <v>-22</v>
       </c>
       <c r="D53" s="14">
         <v>-10</v>
       </c>
       <c r="E53" s="14">
         <v>-1</v>
       </c>
       <c r="F53" s="14">
         <v>-44</v>
       </c>
       <c r="G53" s="14">
         <v>-50</v>
       </c>
       <c r="H53" s="14">
@@ -5511,211 +6434,213 @@
       </c>
       <c r="X53" s="14">
         <v>-56</v>
       </c>
       <c r="Y53" s="14">
         <v>-32</v>
       </c>
       <c r="Z53" s="14">
         <v>-27</v>
       </c>
       <c r="AA53" s="14">
         <v>-73</v>
       </c>
       <c r="AB53" s="33">
         <v>-34</v>
       </c>
       <c r="AC53" s="33">
         <v>-28</v>
       </c>
       <c r="AD53" s="33">
         <v>-10</v>
       </c>
       <c r="AE53" s="36">
         <v>-66</v>
       </c>
-      <c r="AF53" s="48">
+      <c r="AF53" s="40">
         <v>-33</v>
       </c>
-      <c r="AG53" s="36"/>
+      <c r="AG53" s="40">
+        <v>-84</v>
+      </c>
       <c r="AH53" s="36"/>
       <c r="AI53" s="36"/>
       <c r="AJ53" s="36"/>
       <c r="AK53" s="36"/>
     </row>
     <row r="54" spans="1:37" ht="14.4">
       <c r="D54" s="10"/>
       <c r="R54" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
     <sheetView topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF53"/>
+      <selection activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="8" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="17" max="19" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.33203125" style="20" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="44"/>
-      <c r="B4" s="38">
+      <c r="A4" s="47"/>
+      <c r="B4" s="41">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="41">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="41">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="45"/>
+      <c r="A5" s="48"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -5782,77 +6707,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>1738</v>
       </c>
       <c r="C7" s="16">
         <v>1577</v>
       </c>
       <c r="D7" s="16">
         <v>1520</v>
       </c>
       <c r="E7" s="16">
         <v>2024</v>
       </c>
       <c r="F7" s="16">
         <v>1466</v>
       </c>
       <c r="G7" s="16">
         <v>1519</v>
       </c>
       <c r="H7" s="16">
         <v>1716</v>
@@ -5904,54 +6829,56 @@
       </c>
       <c r="X7" s="16">
         <v>1703</v>
       </c>
       <c r="Y7" s="16">
         <v>1512</v>
       </c>
       <c r="Z7" s="9">
         <v>2084</v>
       </c>
       <c r="AA7" s="9">
         <v>2415</v>
       </c>
       <c r="AB7" s="28">
         <v>2485</v>
       </c>
       <c r="AC7" s="9">
         <v>2246</v>
       </c>
       <c r="AD7" s="9">
         <v>1740</v>
       </c>
       <c r="AE7" s="9">
         <v>2371</v>
       </c>
-      <c r="AF7" s="46">
+      <c r="AF7" s="38">
         <v>2330</v>
       </c>
-      <c r="AG7" s="37"/>
+      <c r="AG7" s="38">
+        <v>2839</v>
+      </c>
       <c r="AH7" s="37"/>
       <c r="AI7" s="37"/>
       <c r="AJ7" s="37"/>
       <c r="AK7" s="37"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>598</v>
       </c>
       <c r="C8" s="16">
         <v>594</v>
       </c>
       <c r="D8" s="16">
         <v>518</v>
       </c>
       <c r="E8" s="16">
         <v>595</v>
       </c>
       <c r="F8" s="16">
         <v>470</v>
       </c>
       <c r="G8" s="16">
@@ -6007,54 +6934,56 @@
       </c>
       <c r="X8" s="16">
         <v>638</v>
       </c>
       <c r="Y8" s="16">
         <v>541</v>
       </c>
       <c r="Z8" s="9">
         <v>719</v>
       </c>
       <c r="AA8" s="9">
         <v>749</v>
       </c>
       <c r="AB8" s="28">
         <v>899</v>
       </c>
       <c r="AC8" s="9">
         <v>697</v>
       </c>
       <c r="AD8" s="9">
         <v>529</v>
       </c>
       <c r="AE8" s="9">
         <v>771</v>
       </c>
-      <c r="AF8" s="46">
+      <c r="AF8" s="38">
         <v>768</v>
       </c>
-      <c r="AG8" s="37"/>
+      <c r="AG8" s="38">
+        <v>1012</v>
+      </c>
       <c r="AH8" s="37"/>
       <c r="AI8" s="37"/>
       <c r="AJ8" s="37"/>
       <c r="AK8" s="37"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>97</v>
       </c>
       <c r="C9" s="16">
         <v>68</v>
       </c>
       <c r="D9" s="16">
         <v>89</v>
       </c>
       <c r="E9" s="16">
         <v>99</v>
       </c>
       <c r="F9" s="16">
         <v>86</v>
       </c>
       <c r="G9" s="16">
@@ -6110,54 +7039,56 @@
       </c>
       <c r="X9" s="16">
         <v>96</v>
       </c>
       <c r="Y9" s="16">
         <v>58</v>
       </c>
       <c r="Z9" s="9">
         <v>114</v>
       </c>
       <c r="AA9" s="9">
         <v>138</v>
       </c>
       <c r="AB9" s="28">
         <v>156</v>
       </c>
       <c r="AC9" s="9">
         <v>200</v>
       </c>
       <c r="AD9" s="9">
         <v>145</v>
       </c>
       <c r="AE9" s="9">
         <v>137</v>
       </c>
-      <c r="AF9" s="46">
+      <c r="AF9" s="38">
         <v>142</v>
       </c>
-      <c r="AG9" s="37"/>
+      <c r="AG9" s="38">
+        <v>151</v>
+      </c>
       <c r="AH9" s="37"/>
       <c r="AI9" s="37"/>
       <c r="AJ9" s="37"/>
       <c r="AK9" s="37"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>55</v>
       </c>
       <c r="C10" s="16">
         <v>41</v>
       </c>
       <c r="D10" s="16">
         <v>45</v>
       </c>
       <c r="E10" s="16">
         <v>56</v>
       </c>
       <c r="F10" s="16">
         <v>52</v>
       </c>
       <c r="G10" s="16">
@@ -6213,54 +7144,56 @@
       </c>
       <c r="X10" s="16">
         <v>66</v>
       </c>
       <c r="Y10" s="16">
         <v>36</v>
       </c>
       <c r="Z10" s="9">
         <v>62</v>
       </c>
       <c r="AA10" s="9">
         <v>47</v>
       </c>
       <c r="AB10" s="28">
         <v>49</v>
       </c>
       <c r="AC10" s="9">
         <v>56</v>
       </c>
       <c r="AD10" s="9">
         <v>63</v>
       </c>
       <c r="AE10" s="9">
         <v>57</v>
       </c>
-      <c r="AF10" s="46">
+      <c r="AF10" s="38">
         <v>67</v>
       </c>
-      <c r="AG10" s="37"/>
+      <c r="AG10" s="38">
+        <v>96</v>
+      </c>
       <c r="AH10" s="37"/>
       <c r="AI10" s="37"/>
       <c r="AJ10" s="37"/>
       <c r="AK10" s="37"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>88</v>
       </c>
       <c r="C11" s="16">
         <v>97</v>
       </c>
       <c r="D11" s="16">
         <v>62</v>
       </c>
       <c r="E11" s="16">
         <v>74</v>
       </c>
       <c r="F11" s="16">
         <v>88</v>
       </c>
       <c r="G11" s="16">
@@ -6316,54 +7249,56 @@
       </c>
       <c r="X11" s="16">
         <v>80</v>
       </c>
       <c r="Y11" s="16">
         <v>62</v>
       </c>
       <c r="Z11" s="9">
         <v>137</v>
       </c>
       <c r="AA11" s="9">
         <v>130</v>
       </c>
       <c r="AB11" s="28">
         <v>131</v>
       </c>
       <c r="AC11" s="9">
         <v>86</v>
       </c>
       <c r="AD11" s="9">
         <v>105</v>
       </c>
       <c r="AE11" s="9">
         <v>157</v>
       </c>
-      <c r="AF11" s="46">
+      <c r="AF11" s="38">
         <v>129</v>
       </c>
-      <c r="AG11" s="37"/>
+      <c r="AG11" s="38">
+        <v>140</v>
+      </c>
       <c r="AH11" s="37"/>
       <c r="AI11" s="37"/>
       <c r="AJ11" s="37"/>
       <c r="AK11" s="37"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>71</v>
       </c>
       <c r="C12" s="16">
         <v>53</v>
       </c>
       <c r="D12" s="16">
         <v>58</v>
       </c>
       <c r="E12" s="16">
         <v>58</v>
       </c>
       <c r="F12" s="16">
         <v>47</v>
       </c>
       <c r="G12" s="16">
@@ -6419,54 +7354,56 @@
       </c>
       <c r="X12" s="16">
         <v>51</v>
       </c>
       <c r="Y12" s="16">
         <v>79</v>
       </c>
       <c r="Z12" s="9">
         <v>59</v>
       </c>
       <c r="AA12" s="9">
         <v>92</v>
       </c>
       <c r="AB12" s="28">
         <v>87</v>
       </c>
       <c r="AC12" s="9">
         <v>85</v>
       </c>
       <c r="AD12" s="9">
         <v>84</v>
       </c>
       <c r="AE12" s="9">
         <v>79</v>
       </c>
-      <c r="AF12" s="46">
+      <c r="AF12" s="38">
         <v>91</v>
       </c>
-      <c r="AG12" s="37"/>
+      <c r="AG12" s="38">
+        <v>95</v>
+      </c>
       <c r="AH12" s="37"/>
       <c r="AI12" s="37"/>
       <c r="AJ12" s="37"/>
       <c r="AK12" s="37"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>92</v>
       </c>
       <c r="C13" s="16">
         <v>39</v>
       </c>
       <c r="D13" s="16">
         <v>65</v>
       </c>
       <c r="E13" s="16">
         <v>79</v>
       </c>
       <c r="F13" s="16">
         <v>53</v>
       </c>
       <c r="G13" s="16">
@@ -6522,54 +7459,56 @@
       </c>
       <c r="X13" s="16">
         <v>56</v>
       </c>
       <c r="Y13" s="16">
         <v>72</v>
       </c>
       <c r="Z13" s="9">
         <v>65</v>
       </c>
       <c r="AA13" s="9">
         <v>71</v>
       </c>
       <c r="AB13" s="28">
         <v>94</v>
       </c>
       <c r="AC13" s="9">
         <v>69</v>
       </c>
       <c r="AD13" s="9">
         <v>47</v>
       </c>
       <c r="AE13" s="9">
         <v>83</v>
       </c>
-      <c r="AF13" s="46">
+      <c r="AF13" s="38">
         <v>78</v>
       </c>
-      <c r="AG13" s="37"/>
+      <c r="AG13" s="38">
+        <v>94</v>
+      </c>
       <c r="AH13" s="37"/>
       <c r="AI13" s="37"/>
       <c r="AJ13" s="37"/>
       <c r="AK13" s="37"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>249</v>
       </c>
       <c r="C14" s="16">
         <v>232</v>
       </c>
       <c r="D14" s="16">
         <v>182</v>
       </c>
       <c r="E14" s="16">
         <v>556</v>
       </c>
       <c r="F14" s="16">
         <v>229</v>
       </c>
       <c r="G14" s="16">
@@ -6625,54 +7564,56 @@
       </c>
       <c r="X14" s="16">
         <v>204</v>
       </c>
       <c r="Y14" s="16">
         <v>187</v>
       </c>
       <c r="Z14" s="9">
         <v>273</v>
       </c>
       <c r="AA14" s="9">
         <v>311</v>
       </c>
       <c r="AB14" s="28">
         <v>283</v>
       </c>
       <c r="AC14" s="9">
         <v>260</v>
       </c>
       <c r="AD14" s="9">
         <v>236</v>
       </c>
       <c r="AE14" s="9">
         <v>334</v>
       </c>
-      <c r="AF14" s="46">
+      <c r="AF14" s="38">
         <v>295</v>
       </c>
-      <c r="AG14" s="37"/>
+      <c r="AG14" s="38">
+        <v>374</v>
+      </c>
       <c r="AH14" s="37"/>
       <c r="AI14" s="37"/>
       <c r="AJ14" s="37"/>
       <c r="AK14" s="37"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>58</v>
       </c>
       <c r="C15" s="16">
         <v>62</v>
       </c>
       <c r="D15" s="16">
         <v>69</v>
       </c>
       <c r="E15" s="16">
         <v>53</v>
       </c>
       <c r="F15" s="16">
         <v>48</v>
       </c>
       <c r="G15" s="16">
@@ -6728,54 +7669,56 @@
       </c>
       <c r="X15" s="16">
         <v>66</v>
       </c>
       <c r="Y15" s="16">
         <v>52</v>
       </c>
       <c r="Z15" s="9">
         <v>72</v>
       </c>
       <c r="AA15" s="9">
         <v>129</v>
       </c>
       <c r="AB15" s="28">
         <v>87</v>
       </c>
       <c r="AC15" s="9">
         <v>101</v>
       </c>
       <c r="AD15" s="9">
         <v>51</v>
       </c>
       <c r="AE15" s="9">
         <v>84</v>
       </c>
-      <c r="AF15" s="46">
+      <c r="AF15" s="38">
         <v>63</v>
       </c>
-      <c r="AG15" s="37"/>
+      <c r="AG15" s="38">
+        <v>73</v>
+      </c>
       <c r="AH15" s="37"/>
       <c r="AI15" s="37"/>
       <c r="AJ15" s="37"/>
       <c r="AK15" s="37"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>85</v>
       </c>
       <c r="C16" s="16">
         <v>50</v>
       </c>
       <c r="D16" s="16">
         <v>51</v>
       </c>
       <c r="E16" s="16">
         <v>49</v>
       </c>
       <c r="F16" s="16">
         <v>63</v>
       </c>
       <c r="G16" s="16">
@@ -6831,54 +7774,56 @@
       </c>
       <c r="X16" s="16">
         <v>66</v>
       </c>
       <c r="Y16" s="16">
         <v>46</v>
       </c>
       <c r="Z16" s="9">
         <v>74</v>
       </c>
       <c r="AA16" s="9">
         <v>111</v>
       </c>
       <c r="AB16" s="28">
         <v>107</v>
       </c>
       <c r="AC16" s="9">
         <v>89</v>
       </c>
       <c r="AD16" s="9">
         <v>46</v>
       </c>
       <c r="AE16" s="20">
         <v>89</v>
       </c>
-      <c r="AF16" s="46">
+      <c r="AF16" s="38">
         <v>116</v>
       </c>
-      <c r="AG16" s="37"/>
+      <c r="AG16" s="38">
+        <v>142</v>
+      </c>
       <c r="AH16" s="37"/>
       <c r="AI16" s="37"/>
       <c r="AJ16" s="37"/>
       <c r="AK16" s="37"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>49</v>
       </c>
       <c r="C17" s="16">
         <v>79</v>
       </c>
       <c r="D17" s="16">
         <v>56</v>
       </c>
       <c r="E17" s="16">
         <v>89</v>
       </c>
       <c r="F17" s="16">
         <v>49</v>
       </c>
       <c r="G17" s="16">
@@ -6934,54 +7879,56 @@
       </c>
       <c r="X17" s="16">
         <v>69</v>
       </c>
       <c r="Y17" s="16">
         <v>85</v>
       </c>
       <c r="Z17" s="9">
         <v>146</v>
       </c>
       <c r="AA17" s="9">
         <v>174</v>
       </c>
       <c r="AB17" s="28">
         <v>135</v>
       </c>
       <c r="AC17" s="9">
         <v>135</v>
       </c>
       <c r="AD17" s="9">
         <v>124</v>
       </c>
       <c r="AE17" s="20">
         <v>90</v>
       </c>
-      <c r="AF17" s="46">
+      <c r="AF17" s="38">
         <v>115</v>
       </c>
-      <c r="AG17" s="37"/>
+      <c r="AG17" s="38">
+        <v>153</v>
+      </c>
       <c r="AH17" s="37"/>
       <c r="AI17" s="37"/>
       <c r="AJ17" s="37"/>
       <c r="AK17" s="37"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="16">
         <v>125</v>
       </c>
       <c r="C18" s="16">
         <v>106</v>
       </c>
       <c r="D18" s="16">
         <v>101</v>
       </c>
       <c r="E18" s="16">
         <v>111</v>
       </c>
       <c r="F18" s="16">
         <v>96</v>
       </c>
       <c r="G18" s="16">
@@ -7037,54 +7984,56 @@
       </c>
       <c r="X18" s="16">
         <v>133</v>
       </c>
       <c r="Y18" s="16">
         <v>96</v>
       </c>
       <c r="Z18" s="9">
         <v>126</v>
       </c>
       <c r="AA18" s="9">
         <v>179</v>
       </c>
       <c r="AB18" s="28">
         <v>171</v>
       </c>
       <c r="AC18" s="9">
         <v>156</v>
       </c>
       <c r="AD18" s="9">
         <v>122</v>
       </c>
       <c r="AE18" s="20">
         <v>214</v>
       </c>
-      <c r="AF18" s="46">
+      <c r="AF18" s="38">
         <v>182</v>
       </c>
-      <c r="AG18" s="37"/>
+      <c r="AG18" s="38">
+        <v>220</v>
+      </c>
       <c r="AH18" s="37"/>
       <c r="AI18" s="37"/>
       <c r="AJ18" s="37"/>
       <c r="AK18" s="37"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="16">
         <v>33</v>
       </c>
       <c r="C19" s="16">
         <v>25</v>
       </c>
       <c r="D19" s="16">
         <v>52</v>
       </c>
       <c r="E19" s="16">
         <v>31</v>
       </c>
       <c r="F19" s="16">
         <v>41</v>
       </c>
       <c r="G19" s="16">
@@ -7140,54 +8089,56 @@
       </c>
       <c r="X19" s="16">
         <v>35</v>
       </c>
       <c r="Y19" s="16">
         <v>46</v>
       </c>
       <c r="Z19" s="9">
         <v>44</v>
       </c>
       <c r="AA19" s="9">
         <v>51</v>
       </c>
       <c r="AB19" s="28">
         <v>44</v>
       </c>
       <c r="AC19" s="9">
         <v>108</v>
       </c>
       <c r="AD19" s="9">
         <v>36</v>
       </c>
       <c r="AE19" s="20">
         <v>41</v>
       </c>
-      <c r="AF19" s="46">
+      <c r="AF19" s="38">
         <v>65</v>
       </c>
-      <c r="AG19" s="37"/>
+      <c r="AG19" s="38">
+        <v>65</v>
+      </c>
       <c r="AH19" s="37"/>
       <c r="AI19" s="37"/>
       <c r="AJ19" s="37"/>
       <c r="AK19" s="37"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16">
         <v>44</v>
       </c>
       <c r="C20" s="16">
         <v>28</v>
       </c>
       <c r="D20" s="16">
         <v>67</v>
       </c>
       <c r="E20" s="16">
         <v>45</v>
       </c>
       <c r="F20" s="16">
         <v>60</v>
       </c>
       <c r="G20" s="16">
@@ -7243,54 +8194,56 @@
       </c>
       <c r="X20" s="16">
         <v>37</v>
       </c>
       <c r="Y20" s="16">
         <v>35</v>
       </c>
       <c r="Z20" s="9">
         <v>82</v>
       </c>
       <c r="AA20" s="9">
         <v>83</v>
       </c>
       <c r="AB20" s="28">
         <v>91</v>
       </c>
       <c r="AC20" s="9">
         <v>59</v>
       </c>
       <c r="AD20" s="9">
         <v>35</v>
       </c>
       <c r="AE20" s="20">
         <v>96</v>
       </c>
-      <c r="AF20" s="46">
+      <c r="AF20" s="38">
         <v>84</v>
       </c>
-      <c r="AG20" s="37"/>
+      <c r="AG20" s="38">
+        <v>73</v>
+      </c>
       <c r="AH20" s="37"/>
       <c r="AI20" s="37"/>
       <c r="AJ20" s="37"/>
       <c r="AK20" s="37"/>
     </row>
     <row r="21" spans="1:37" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="16">
         <v>94</v>
       </c>
       <c r="C21" s="16">
         <v>103</v>
       </c>
       <c r="D21" s="16">
         <v>105</v>
       </c>
       <c r="E21" s="16">
         <v>129</v>
       </c>
       <c r="F21" s="16">
         <v>84</v>
       </c>
       <c r="G21" s="16">
@@ -7346,87 +8299,89 @@
       </c>
       <c r="X21" s="16">
         <v>106</v>
       </c>
       <c r="Y21" s="16">
         <v>117</v>
       </c>
       <c r="Z21" s="9">
         <v>111</v>
       </c>
       <c r="AA21" s="9">
         <v>150</v>
       </c>
       <c r="AB21" s="28">
         <v>151</v>
       </c>
       <c r="AC21" s="9">
         <v>145</v>
       </c>
       <c r="AD21" s="9">
         <v>117</v>
       </c>
       <c r="AE21" s="20">
         <v>139</v>
       </c>
-      <c r="AF21" s="46">
+      <c r="AF21" s="38">
         <v>135</v>
       </c>
-      <c r="AG21" s="37"/>
+      <c r="AG21" s="38">
+        <v>151</v>
+      </c>
       <c r="AH21" s="37"/>
       <c r="AI21" s="37"/>
       <c r="AJ21" s="37"/>
       <c r="AK21" s="37"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="43" t="s">
+      <c r="A22" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="43"/>
-[...22 lines deleted...]
-      <c r="Y22" s="43"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
       <c r="AC22" s="9"/>
       <c r="AD22" s="9"/>
       <c r="AF22" s="37"/>
       <c r="AG22" s="37"/>
       <c r="AH22" s="37"/>
       <c r="AI22" s="37"/>
       <c r="AJ22" s="37"/>
       <c r="AK22" s="37"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="16">
         <v>740</v>
       </c>
       <c r="C23" s="16">
         <v>720</v>
       </c>
       <c r="D23" s="16">
         <v>634</v>
       </c>
       <c r="E23" s="16">
         <v>727</v>
       </c>
@@ -7486,54 +8441,56 @@
       </c>
       <c r="X23" s="16">
         <v>786</v>
       </c>
       <c r="Y23" s="16">
         <v>637</v>
       </c>
       <c r="Z23" s="25">
         <v>880</v>
       </c>
       <c r="AA23" s="25">
         <v>959</v>
       </c>
       <c r="AB23" s="28">
         <v>1071</v>
       </c>
       <c r="AC23" s="9">
         <v>883</v>
       </c>
       <c r="AD23" s="9">
         <v>639</v>
       </c>
       <c r="AE23" s="9">
         <v>973</v>
       </c>
-      <c r="AF23" s="46">
+      <c r="AF23" s="38">
         <v>976</v>
       </c>
-      <c r="AG23" s="37"/>
+      <c r="AG23" s="38">
+        <v>1248</v>
+      </c>
       <c r="AH23" s="37"/>
       <c r="AI23" s="37"/>
       <c r="AJ23" s="37"/>
       <c r="AK23" s="37"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="16">
         <v>598</v>
       </c>
       <c r="C24" s="16">
         <v>594</v>
       </c>
       <c r="D24" s="16">
         <v>518</v>
       </c>
       <c r="E24" s="16">
         <v>595</v>
       </c>
       <c r="F24" s="16">
         <v>470</v>
       </c>
       <c r="G24" s="16">
@@ -7589,54 +8546,56 @@
       </c>
       <c r="X24" s="16">
         <v>638</v>
       </c>
       <c r="Y24" s="16">
         <v>541</v>
       </c>
       <c r="Z24" s="25">
         <v>719</v>
       </c>
       <c r="AA24" s="25">
         <v>749</v>
       </c>
       <c r="AB24" s="28">
         <v>899</v>
       </c>
       <c r="AC24" s="9">
         <v>697</v>
       </c>
       <c r="AD24" s="9">
         <v>529</v>
       </c>
       <c r="AE24" s="9">
         <v>771</v>
       </c>
-      <c r="AF24" s="46">
+      <c r="AF24" s="38">
         <v>768</v>
       </c>
-      <c r="AG24" s="37"/>
+      <c r="AG24" s="38">
+        <v>1012</v>
+      </c>
       <c r="AH24" s="37"/>
       <c r="AI24" s="37"/>
       <c r="AJ24" s="37"/>
       <c r="AK24" s="37"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="16" t="s">
@@ -7692,54 +8651,56 @@
       </c>
       <c r="X25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE25" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF25" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG25" s="37"/>
+      <c r="AF25" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH25" s="37"/>
       <c r="AI25" s="37"/>
       <c r="AJ25" s="37"/>
       <c r="AK25" s="37"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="16" t="s">
@@ -7795,54 +8756,56 @@
       </c>
       <c r="X26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE26" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF26" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG26" s="37"/>
+      <c r="AF26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH26" s="37"/>
       <c r="AI26" s="37"/>
       <c r="AJ26" s="37"/>
       <c r="AK26" s="37"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="16">
         <v>34</v>
       </c>
       <c r="C27" s="16">
         <v>34</v>
       </c>
       <c r="D27" s="16">
         <v>31</v>
       </c>
       <c r="E27" s="16">
         <v>25</v>
       </c>
       <c r="F27" s="16">
         <v>52</v>
       </c>
       <c r="G27" s="16">
@@ -7898,54 +8861,56 @@
       </c>
       <c r="X27" s="16">
         <v>31</v>
       </c>
       <c r="Y27" s="16">
         <v>29</v>
       </c>
       <c r="Z27" s="25">
         <v>47</v>
       </c>
       <c r="AA27" s="25">
         <v>54</v>
       </c>
       <c r="AB27" s="28">
         <v>45</v>
       </c>
       <c r="AC27" s="9">
         <v>35</v>
       </c>
       <c r="AD27" s="9">
         <v>36</v>
       </c>
       <c r="AE27" s="9">
         <v>76</v>
       </c>
-      <c r="AF27" s="46">
+      <c r="AF27" s="38">
         <v>58</v>
       </c>
-      <c r="AG27" s="37"/>
+      <c r="AG27" s="38">
+        <v>67</v>
+      </c>
       <c r="AH27" s="37"/>
       <c r="AI27" s="37"/>
       <c r="AJ27" s="37"/>
       <c r="AK27" s="37"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="16" t="s">
@@ -8001,54 +8966,56 @@
       </c>
       <c r="X28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE28" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF28" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG28" s="37"/>
+      <c r="AF28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH28" s="37"/>
       <c r="AI28" s="37"/>
       <c r="AJ28" s="37"/>
       <c r="AK28" s="37"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="16" t="s">
@@ -8104,54 +9071,56 @@
       </c>
       <c r="X29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE29" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF29" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG29" s="37"/>
+      <c r="AF29" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH29" s="37"/>
       <c r="AI29" s="37"/>
       <c r="AJ29" s="37"/>
       <c r="AK29" s="37"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="16" t="s">
@@ -8207,54 +9176,56 @@
       </c>
       <c r="X30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE30" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF30" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG30" s="37"/>
+      <c r="AF30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH30" s="37"/>
       <c r="AI30" s="37"/>
       <c r="AJ30" s="37"/>
       <c r="AK30" s="37"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="16">
         <v>18</v>
       </c>
       <c r="C31" s="16">
         <v>17</v>
       </c>
       <c r="D31" s="16">
         <v>22</v>
       </c>
       <c r="E31" s="16">
         <v>20</v>
       </c>
       <c r="F31" s="16">
         <v>14</v>
       </c>
       <c r="G31" s="16">
@@ -8310,54 +9281,56 @@
       </c>
       <c r="X31" s="16">
         <v>25</v>
       </c>
       <c r="Y31" s="16">
         <v>19</v>
       </c>
       <c r="Z31" s="25">
         <v>21</v>
       </c>
       <c r="AA31" s="25">
         <v>35</v>
       </c>
       <c r="AB31" s="28">
         <v>29</v>
       </c>
       <c r="AC31" s="9">
         <v>28</v>
       </c>
       <c r="AD31" s="9">
         <v>17</v>
       </c>
       <c r="AE31" s="9">
         <v>34</v>
       </c>
-      <c r="AF31" s="46">
+      <c r="AF31" s="38">
         <v>22</v>
       </c>
-      <c r="AG31" s="37"/>
+      <c r="AG31" s="38">
+        <v>29</v>
+      </c>
       <c r="AH31" s="37"/>
       <c r="AI31" s="37"/>
       <c r="AJ31" s="37"/>
       <c r="AK31" s="37"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="16">
         <v>40</v>
       </c>
       <c r="C32" s="16">
         <v>34</v>
       </c>
       <c r="D32" s="16">
         <v>27</v>
       </c>
       <c r="E32" s="16">
         <v>35</v>
       </c>
       <c r="F32" s="16">
         <v>42</v>
       </c>
       <c r="G32" s="16">
@@ -8413,54 +9386,56 @@
       </c>
       <c r="X32" s="16">
         <v>33</v>
       </c>
       <c r="Y32" s="16">
         <v>21</v>
       </c>
       <c r="Z32" s="25">
         <v>47</v>
       </c>
       <c r="AA32" s="25">
         <v>59</v>
       </c>
       <c r="AB32" s="28">
         <v>49</v>
       </c>
       <c r="AC32" s="9">
         <v>63</v>
       </c>
       <c r="AD32" s="9">
         <v>20</v>
       </c>
       <c r="AE32" s="9">
         <v>37</v>
       </c>
-      <c r="AF32" s="46">
+      <c r="AF32" s="38">
         <v>56</v>
       </c>
-      <c r="AG32" s="37"/>
+      <c r="AG32" s="38">
+        <v>75</v>
+      </c>
       <c r="AH32" s="37"/>
       <c r="AI32" s="37"/>
       <c r="AJ32" s="37"/>
       <c r="AK32" s="37"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="16" t="s">
@@ -8516,54 +9491,56 @@
       </c>
       <c r="X33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE33" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF33" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG33" s="37"/>
+      <c r="AF33" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH33" s="37"/>
       <c r="AI33" s="37"/>
       <c r="AJ33" s="37"/>
       <c r="AK33" s="37"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="16">
         <v>50</v>
       </c>
       <c r="C34" s="16">
         <v>41</v>
       </c>
       <c r="D34" s="16">
         <v>36</v>
       </c>
       <c r="E34" s="16">
         <v>52</v>
       </c>
       <c r="F34" s="16">
         <v>33</v>
       </c>
       <c r="G34" s="16">
@@ -8619,54 +9596,56 @@
       </c>
       <c r="X34" s="16">
         <v>59</v>
       </c>
       <c r="Y34" s="16">
         <v>27</v>
       </c>
       <c r="Z34" s="25">
         <v>46</v>
       </c>
       <c r="AA34" s="25">
         <v>62</v>
       </c>
       <c r="AB34" s="28">
         <v>49</v>
       </c>
       <c r="AC34" s="9">
         <v>60</v>
       </c>
       <c r="AD34" s="9">
         <v>37</v>
       </c>
       <c r="AE34" s="20">
         <v>55</v>
       </c>
-      <c r="AF34" s="46">
+      <c r="AF34" s="38">
         <v>72</v>
       </c>
-      <c r="AG34" s="37"/>
+      <c r="AG34" s="38">
+        <v>65</v>
+      </c>
       <c r="AH34" s="37"/>
       <c r="AI34" s="37"/>
       <c r="AJ34" s="37"/>
       <c r="AK34" s="37"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="16" t="s">
@@ -8722,54 +9701,56 @@
       </c>
       <c r="X35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF35" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG35" s="37"/>
+      <c r="AF35" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH35" s="37"/>
       <c r="AI35" s="37"/>
       <c r="AJ35" s="37"/>
       <c r="AK35" s="37"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="16" t="s">
@@ -8825,54 +9806,56 @@
       </c>
       <c r="X36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE36" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF36" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG36" s="37"/>
+      <c r="AF36" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH36" s="37"/>
       <c r="AI36" s="37"/>
       <c r="AJ36" s="37"/>
       <c r="AK36" s="37"/>
     </row>
     <row r="37" spans="1:37" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="16" t="s">
@@ -8928,87 +9911,89 @@
       </c>
       <c r="X37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE37" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF37" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG37" s="37"/>
+      <c r="AF37" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH37" s="37"/>
       <c r="AI37" s="37"/>
       <c r="AJ37" s="37"/>
       <c r="AK37" s="37"/>
     </row>
     <row r="38" spans="1:37">
-      <c r="A38" s="42" t="s">
+      <c r="A38" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="42"/>
-[...22 lines deleted...]
-      <c r="Y38" s="42"/>
+      <c r="B38" s="45"/>
+      <c r="C38" s="45"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="45"/>
+      <c r="K38" s="45"/>
+      <c r="L38" s="45"/>
+      <c r="M38" s="45"/>
+      <c r="N38" s="45"/>
+      <c r="O38" s="45"/>
+      <c r="P38" s="45"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="45"/>
+      <c r="S38" s="45"/>
+      <c r="T38" s="45"/>
+      <c r="U38" s="45"/>
+      <c r="V38" s="45"/>
+      <c r="W38" s="45"/>
+      <c r="X38" s="45"/>
+      <c r="Y38" s="45"/>
       <c r="AB38" s="32"/>
       <c r="AC38" s="9"/>
       <c r="AD38" s="9"/>
       <c r="AF38" s="37"/>
       <c r="AG38" s="37"/>
       <c r="AH38" s="37"/>
       <c r="AI38" s="37"/>
       <c r="AJ38" s="37"/>
       <c r="AK38" s="37"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="16">
         <v>998</v>
       </c>
       <c r="C39" s="16">
         <v>857</v>
       </c>
       <c r="D39" s="16">
         <v>886</v>
       </c>
       <c r="E39" s="16">
         <v>1297</v>
@@ -9069,54 +10054,56 @@
       </c>
       <c r="X39" s="16">
         <v>917</v>
       </c>
       <c r="Y39" s="16">
         <v>875</v>
       </c>
       <c r="Z39" s="26">
         <v>1204</v>
       </c>
       <c r="AA39" s="26">
         <v>1456</v>
       </c>
       <c r="AB39" s="28">
         <v>1414</v>
       </c>
       <c r="AC39" s="9">
         <v>1363</v>
       </c>
       <c r="AD39" s="9">
         <v>1101</v>
       </c>
       <c r="AE39" s="9">
         <v>1398</v>
       </c>
-      <c r="AF39" s="46">
+      <c r="AF39" s="38">
         <v>1354</v>
       </c>
-      <c r="AG39" s="37"/>
+      <c r="AG39" s="38">
+        <v>1591</v>
+      </c>
       <c r="AH39" s="37"/>
       <c r="AI39" s="37"/>
       <c r="AJ39" s="37"/>
       <c r="AK39" s="37"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="16" t="s">
@@ -9175,51 +10162,53 @@
       </c>
       <c r="Y40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF40" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AG40" s="37"/>
+      <c r="AG40" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="AH40" s="37"/>
       <c r="AI40" s="37"/>
       <c r="AJ40" s="37"/>
       <c r="AK40" s="37"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="16">
         <v>97</v>
       </c>
       <c r="C41" s="16">
         <v>68</v>
       </c>
       <c r="D41" s="16">
         <v>89</v>
       </c>
       <c r="E41" s="16">
         <v>99</v>
       </c>
       <c r="F41" s="17">
         <v>86</v>
       </c>
       <c r="G41" s="17">
@@ -9275,54 +10264,56 @@
       </c>
       <c r="X41" s="16">
         <v>96</v>
       </c>
       <c r="Y41" s="16">
         <v>58</v>
       </c>
       <c r="Z41" s="25">
         <v>114</v>
       </c>
       <c r="AA41" s="26">
         <v>138</v>
       </c>
       <c r="AB41" s="28">
         <v>156</v>
       </c>
       <c r="AC41" s="9">
         <v>200</v>
       </c>
       <c r="AD41" s="9">
         <v>145</v>
       </c>
       <c r="AE41" s="37">
         <v>137</v>
       </c>
-      <c r="AF41" s="46">
+      <c r="AF41" s="38">
         <v>142</v>
       </c>
-      <c r="AG41" s="37"/>
+      <c r="AG41" s="38">
+        <v>151</v>
+      </c>
       <c r="AH41" s="37"/>
       <c r="AI41" s="37"/>
       <c r="AJ41" s="37"/>
       <c r="AK41" s="37"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="16">
         <v>55</v>
       </c>
       <c r="C42" s="16">
         <v>41</v>
       </c>
       <c r="D42" s="16">
         <v>45</v>
       </c>
       <c r="E42" s="16">
         <v>56</v>
       </c>
       <c r="F42" s="17">
         <v>52</v>
       </c>
       <c r="G42" s="17">
@@ -9378,54 +10369,56 @@
       </c>
       <c r="X42" s="16">
         <v>66</v>
       </c>
       <c r="Y42" s="16">
         <v>36</v>
       </c>
       <c r="Z42" s="25">
         <v>62</v>
       </c>
       <c r="AA42" s="26">
         <v>47</v>
       </c>
       <c r="AB42" s="28">
         <v>49</v>
       </c>
       <c r="AC42" s="9">
         <v>56</v>
       </c>
       <c r="AD42" s="9">
         <v>63</v>
       </c>
       <c r="AE42" s="37">
         <v>57</v>
       </c>
-      <c r="AF42" s="46">
+      <c r="AF42" s="38">
         <v>67</v>
       </c>
-      <c r="AG42" s="37"/>
+      <c r="AG42" s="38">
+        <v>96</v>
+      </c>
       <c r="AH42" s="37"/>
       <c r="AI42" s="37"/>
       <c r="AJ42" s="37"/>
       <c r="AK42" s="37"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="16">
         <v>54</v>
       </c>
       <c r="C43" s="16">
         <v>63</v>
       </c>
       <c r="D43" s="16">
         <v>31</v>
       </c>
       <c r="E43" s="16">
         <v>49</v>
       </c>
       <c r="F43" s="17">
         <v>36</v>
       </c>
       <c r="G43" s="17">
@@ -9481,54 +10474,56 @@
       </c>
       <c r="X43" s="16">
         <v>49</v>
       </c>
       <c r="Y43" s="16">
         <v>33</v>
       </c>
       <c r="Z43" s="25">
         <v>90</v>
       </c>
       <c r="AA43" s="26">
         <v>76</v>
       </c>
       <c r="AB43" s="28">
         <v>86</v>
       </c>
       <c r="AC43" s="9">
         <v>51</v>
       </c>
       <c r="AD43" s="9">
         <v>69</v>
       </c>
       <c r="AE43" s="37">
         <v>81</v>
       </c>
-      <c r="AF43" s="46">
+      <c r="AF43" s="38">
         <v>71</v>
       </c>
-      <c r="AG43" s="37"/>
+      <c r="AG43" s="38">
+        <v>73</v>
+      </c>
       <c r="AH43" s="37"/>
       <c r="AI43" s="37"/>
       <c r="AJ43" s="37"/>
       <c r="AK43" s="37"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="16">
         <v>71</v>
       </c>
       <c r="C44" s="16">
         <v>53</v>
       </c>
       <c r="D44" s="16">
         <v>58</v>
       </c>
       <c r="E44" s="16">
         <v>58</v>
       </c>
       <c r="F44" s="17">
         <v>47</v>
       </c>
       <c r="G44" s="17">
@@ -9584,54 +10579,56 @@
       </c>
       <c r="X44" s="16">
         <v>51</v>
       </c>
       <c r="Y44" s="16">
         <v>79</v>
       </c>
       <c r="Z44" s="25">
         <v>59</v>
       </c>
       <c r="AA44" s="26">
         <v>92</v>
       </c>
       <c r="AB44" s="28">
         <v>87</v>
       </c>
       <c r="AC44" s="9">
         <v>85</v>
       </c>
       <c r="AD44" s="9">
         <v>84</v>
       </c>
       <c r="AE44" s="37">
         <v>79</v>
       </c>
-      <c r="AF44" s="46">
+      <c r="AF44" s="38">
         <v>91</v>
       </c>
-      <c r="AG44" s="37"/>
+      <c r="AG44" s="38">
+        <v>95</v>
+      </c>
       <c r="AH44" s="37"/>
       <c r="AI44" s="37"/>
       <c r="AJ44" s="37"/>
       <c r="AK44" s="37"/>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="16">
         <v>92</v>
       </c>
       <c r="C45" s="16">
         <v>39</v>
       </c>
       <c r="D45" s="16">
         <v>65</v>
       </c>
       <c r="E45" s="16">
         <v>79</v>
       </c>
       <c r="F45" s="17">
         <v>53</v>
       </c>
       <c r="G45" s="17">
@@ -9687,54 +10684,56 @@
       </c>
       <c r="X45" s="16">
         <v>56</v>
       </c>
       <c r="Y45" s="16">
         <v>72</v>
       </c>
       <c r="Z45" s="25">
         <v>65</v>
       </c>
       <c r="AA45" s="26">
         <v>71</v>
       </c>
       <c r="AB45" s="28">
         <v>94</v>
       </c>
       <c r="AC45" s="9">
         <v>69</v>
       </c>
       <c r="AD45" s="9">
         <v>47</v>
       </c>
       <c r="AE45" s="37">
         <v>83</v>
       </c>
-      <c r="AF45" s="46">
+      <c r="AF45" s="38">
         <v>78</v>
       </c>
-      <c r="AG45" s="37"/>
+      <c r="AG45" s="38">
+        <v>94</v>
+      </c>
       <c r="AH45" s="37"/>
       <c r="AI45" s="37"/>
       <c r="AJ45" s="37"/>
       <c r="AK45" s="37"/>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="16">
         <v>249</v>
       </c>
       <c r="C46" s="16">
         <v>232</v>
       </c>
       <c r="D46" s="16">
         <v>182</v>
       </c>
       <c r="E46" s="16">
         <v>556</v>
       </c>
       <c r="F46" s="17">
         <v>229</v>
       </c>
       <c r="G46" s="17">
@@ -9790,54 +10789,56 @@
       </c>
       <c r="X46" s="16">
         <v>204</v>
       </c>
       <c r="Y46" s="16">
         <v>187</v>
       </c>
       <c r="Z46" s="25">
         <v>273</v>
       </c>
       <c r="AA46" s="26">
         <v>311</v>
       </c>
       <c r="AB46" s="28">
         <v>283</v>
       </c>
       <c r="AC46" s="9">
         <v>260</v>
       </c>
       <c r="AD46" s="9">
         <v>236</v>
       </c>
       <c r="AE46" s="37">
         <v>334</v>
       </c>
-      <c r="AF46" s="46">
+      <c r="AF46" s="38">
         <v>295</v>
       </c>
-      <c r="AG46" s="37"/>
+      <c r="AG46" s="38">
+        <v>374</v>
+      </c>
       <c r="AH46" s="37"/>
       <c r="AI46" s="37"/>
       <c r="AJ46" s="37"/>
       <c r="AK46" s="37"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="16">
         <v>40</v>
       </c>
       <c r="C47" s="16">
         <v>45</v>
       </c>
       <c r="D47" s="16">
         <v>47</v>
       </c>
       <c r="E47" s="16">
         <v>33</v>
       </c>
       <c r="F47" s="17">
         <v>34</v>
       </c>
       <c r="G47" s="17">
@@ -9893,54 +10894,56 @@
       </c>
       <c r="X47" s="16">
         <v>41</v>
       </c>
       <c r="Y47" s="16">
         <v>33</v>
       </c>
       <c r="Z47" s="25">
         <v>51</v>
       </c>
       <c r="AA47" s="26">
         <v>94</v>
       </c>
       <c r="AB47" s="28">
         <v>58</v>
       </c>
       <c r="AC47" s="9">
         <v>73</v>
       </c>
       <c r="AD47" s="9">
         <v>34</v>
       </c>
       <c r="AE47" s="37">
         <v>50</v>
       </c>
-      <c r="AF47" s="46">
+      <c r="AF47" s="38">
         <v>41</v>
       </c>
-      <c r="AG47" s="37"/>
+      <c r="AG47" s="38">
+        <v>44</v>
+      </c>
       <c r="AH47" s="37"/>
       <c r="AI47" s="37"/>
       <c r="AJ47" s="37"/>
       <c r="AK47" s="37"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="16">
         <v>45</v>
       </c>
       <c r="C48" s="16">
         <v>16</v>
       </c>
       <c r="D48" s="16">
         <v>24</v>
       </c>
       <c r="E48" s="16">
         <v>14</v>
       </c>
       <c r="F48" s="17">
         <v>21</v>
       </c>
       <c r="G48" s="17">
@@ -9996,54 +10999,56 @@
       </c>
       <c r="X48" s="16">
         <v>33</v>
       </c>
       <c r="Y48" s="16">
         <v>25</v>
       </c>
       <c r="Z48" s="25">
         <v>27</v>
       </c>
       <c r="AA48" s="26">
         <v>52</v>
       </c>
       <c r="AB48" s="28">
         <v>58</v>
       </c>
       <c r="AC48" s="9">
         <v>26</v>
       </c>
       <c r="AD48" s="9">
         <v>26</v>
       </c>
       <c r="AE48" s="37">
         <v>52</v>
       </c>
-      <c r="AF48" s="46">
+      <c r="AF48" s="38">
         <v>60</v>
       </c>
-      <c r="AG48" s="37"/>
+      <c r="AG48" s="38">
+        <v>67</v>
+      </c>
       <c r="AH48" s="37"/>
       <c r="AI48" s="37"/>
       <c r="AJ48" s="37"/>
       <c r="AK48" s="37"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="16">
         <v>49</v>
       </c>
       <c r="C49" s="16">
         <v>79</v>
       </c>
       <c r="D49" s="16">
         <v>56</v>
       </c>
       <c r="E49" s="16">
         <v>89</v>
       </c>
       <c r="F49" s="17">
         <v>49</v>
       </c>
       <c r="G49" s="17">
@@ -10099,54 +11104,56 @@
       </c>
       <c r="X49" s="16">
         <v>69</v>
       </c>
       <c r="Y49" s="16">
         <v>85</v>
       </c>
       <c r="Z49" s="25">
         <v>146</v>
       </c>
       <c r="AA49" s="26">
         <v>174</v>
       </c>
       <c r="AB49" s="28">
         <v>135</v>
       </c>
       <c r="AC49" s="9">
         <v>135</v>
       </c>
       <c r="AD49" s="9">
         <v>124</v>
       </c>
       <c r="AE49" s="37">
         <v>90</v>
       </c>
-      <c r="AF49" s="46">
+      <c r="AF49" s="38">
         <v>115</v>
       </c>
-      <c r="AG49" s="37"/>
+      <c r="AG49" s="38">
+        <v>153</v>
+      </c>
       <c r="AH49" s="37"/>
       <c r="AI49" s="37"/>
       <c r="AJ49" s="37"/>
       <c r="AK49" s="37"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="16">
         <v>75</v>
       </c>
       <c r="C50" s="16">
         <v>65</v>
       </c>
       <c r="D50" s="16">
         <v>65</v>
       </c>
       <c r="E50" s="16">
         <v>59</v>
       </c>
       <c r="F50" s="17">
         <v>63</v>
       </c>
       <c r="G50" s="17">
@@ -10202,54 +11209,56 @@
       </c>
       <c r="X50" s="16">
         <v>74</v>
       </c>
       <c r="Y50" s="16">
         <v>69</v>
       </c>
       <c r="Z50" s="25">
         <v>80</v>
       </c>
       <c r="AA50" s="26">
         <v>117</v>
       </c>
       <c r="AB50" s="28">
         <v>122</v>
       </c>
       <c r="AC50" s="9">
         <v>96</v>
       </c>
       <c r="AD50" s="9">
         <v>85</v>
       </c>
       <c r="AE50" s="37">
         <v>159</v>
       </c>
-      <c r="AF50" s="46">
+      <c r="AF50" s="38">
         <v>110</v>
       </c>
-      <c r="AG50" s="37"/>
+      <c r="AG50" s="38">
+        <v>155</v>
+      </c>
       <c r="AH50" s="37"/>
       <c r="AI50" s="37"/>
       <c r="AJ50" s="37"/>
       <c r="AK50" s="37"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="16">
         <v>33</v>
       </c>
       <c r="C51" s="16">
         <v>25</v>
       </c>
       <c r="D51" s="16">
         <v>52</v>
       </c>
       <c r="E51" s="16">
         <v>31</v>
       </c>
       <c r="F51" s="17">
         <v>41</v>
       </c>
       <c r="G51" s="17">
@@ -10305,54 +11314,56 @@
       </c>
       <c r="X51" s="16">
         <v>35</v>
       </c>
       <c r="Y51" s="16">
         <v>46</v>
       </c>
       <c r="Z51" s="25">
         <v>44</v>
       </c>
       <c r="AA51" s="26">
         <v>51</v>
       </c>
       <c r="AB51" s="28">
         <v>44</v>
       </c>
       <c r="AC51" s="9">
         <v>108</v>
       </c>
       <c r="AD51" s="9">
         <v>36</v>
       </c>
       <c r="AE51" s="37">
         <v>41</v>
       </c>
-      <c r="AF51" s="46">
+      <c r="AF51" s="38">
         <v>65</v>
       </c>
-      <c r="AG51" s="37"/>
+      <c r="AG51" s="38">
+        <v>65</v>
+      </c>
       <c r="AH51" s="37"/>
       <c r="AI51" s="37"/>
       <c r="AJ51" s="37"/>
       <c r="AK51" s="37"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="16">
         <v>44</v>
       </c>
       <c r="C52" s="16">
         <v>28</v>
       </c>
       <c r="D52" s="16">
         <v>67</v>
       </c>
       <c r="E52" s="16">
         <v>45</v>
       </c>
       <c r="F52" s="17">
         <v>60</v>
       </c>
       <c r="G52" s="17">
@@ -10408,54 +11419,56 @@
       </c>
       <c r="X52" s="16">
         <v>37</v>
       </c>
       <c r="Y52" s="16">
         <v>35</v>
       </c>
       <c r="Z52" s="25">
         <v>82</v>
       </c>
       <c r="AA52" s="26">
         <v>83</v>
       </c>
       <c r="AB52" s="28">
         <v>91</v>
       </c>
       <c r="AC52" s="9">
         <v>59</v>
       </c>
       <c r="AD52" s="9">
         <v>35</v>
       </c>
       <c r="AE52" s="37">
         <v>96</v>
       </c>
-      <c r="AF52" s="46">
+      <c r="AF52" s="38">
         <v>84</v>
       </c>
-      <c r="AG52" s="37"/>
+      <c r="AG52" s="38">
+        <v>73</v>
+      </c>
       <c r="AH52" s="37"/>
       <c r="AI52" s="37"/>
       <c r="AJ52" s="37"/>
       <c r="AK52" s="37"/>
     </row>
     <row r="53" spans="1:37" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>94</v>
       </c>
       <c r="C53" s="14">
         <v>103</v>
       </c>
       <c r="D53" s="14">
         <v>105</v>
       </c>
       <c r="E53" s="14">
         <v>129</v>
       </c>
       <c r="F53" s="18">
         <v>84</v>
       </c>
       <c r="G53" s="18">
@@ -10511,211 +11524,213 @@
       </c>
       <c r="X53" s="18">
         <v>106</v>
       </c>
       <c r="Y53" s="18">
         <v>117</v>
       </c>
       <c r="Z53" s="27">
         <v>111</v>
       </c>
       <c r="AA53" s="31">
         <v>150</v>
       </c>
       <c r="AB53" s="34">
         <v>151</v>
       </c>
       <c r="AC53" s="33">
         <v>145</v>
       </c>
       <c r="AD53" s="33">
         <v>117</v>
       </c>
       <c r="AE53" s="36">
         <v>139</v>
       </c>
-      <c r="AF53" s="48">
+      <c r="AF53" s="40">
         <v>135</v>
       </c>
-      <c r="AG53" s="36"/>
+      <c r="AG53" s="40">
+        <v>151</v>
+      </c>
       <c r="AH53" s="36"/>
       <c r="AI53" s="36"/>
       <c r="AJ53" s="36"/>
       <c r="AK53" s="36"/>
     </row>
     <row r="54" spans="1:37">
       <c r="E54" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF53"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="8" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="17" max="19" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6" style="20" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="44"/>
-      <c r="B4" s="38">
+      <c r="A4" s="47"/>
+      <c r="B4" s="41">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="41">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="41">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="45"/>
+      <c r="A5" s="48"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -10782,77 +11797,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>2239</v>
       </c>
       <c r="C7" s="16">
         <v>1915</v>
       </c>
       <c r="D7" s="16">
         <v>1733</v>
       </c>
       <c r="E7" s="16">
         <v>2212</v>
       </c>
       <c r="F7" s="16">
         <v>1762</v>
       </c>
       <c r="G7" s="16">
         <v>1915</v>
       </c>
       <c r="H7" s="16">
         <v>2410</v>
@@ -10904,54 +11919,56 @@
       </c>
       <c r="X7" s="17">
         <v>2217</v>
       </c>
       <c r="Y7" s="17">
         <v>1959</v>
       </c>
       <c r="Z7" s="17">
         <v>2477</v>
       </c>
       <c r="AA7" s="17">
         <v>2570</v>
       </c>
       <c r="AB7" s="9">
         <v>2697</v>
       </c>
       <c r="AC7" s="9">
         <v>2378</v>
       </c>
       <c r="AD7" s="9">
         <v>1894</v>
       </c>
       <c r="AE7" s="9">
         <v>2628</v>
       </c>
-      <c r="AF7" s="46">
+      <c r="AF7" s="38">
         <v>2662</v>
       </c>
-      <c r="AG7" s="37"/>
+      <c r="AG7" s="38">
+        <v>3385</v>
+      </c>
       <c r="AH7" s="37"/>
       <c r="AI7" s="37"/>
       <c r="AJ7" s="37"/>
       <c r="AK7" s="37"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>567</v>
       </c>
       <c r="C8" s="16">
         <v>477</v>
       </c>
       <c r="D8" s="16">
         <v>456</v>
       </c>
       <c r="E8" s="16">
         <v>783</v>
       </c>
       <c r="F8" s="16">
         <v>529</v>
       </c>
       <c r="G8" s="16">
@@ -11007,54 +12024,56 @@
       </c>
       <c r="X8" s="17">
         <v>533</v>
       </c>
       <c r="Y8" s="17">
         <v>512</v>
       </c>
       <c r="Z8" s="17">
         <v>771</v>
       </c>
       <c r="AA8" s="17">
         <v>655</v>
       </c>
       <c r="AB8" s="9">
         <v>754</v>
       </c>
       <c r="AC8" s="9">
         <v>699</v>
       </c>
       <c r="AD8" s="9">
         <v>564</v>
       </c>
       <c r="AE8" s="9">
         <v>663</v>
       </c>
-      <c r="AF8" s="46">
+      <c r="AF8" s="38">
         <v>685</v>
       </c>
-      <c r="AG8" s="37"/>
+      <c r="AG8" s="38">
+        <v>921</v>
+      </c>
       <c r="AH8" s="37"/>
       <c r="AI8" s="37"/>
       <c r="AJ8" s="37"/>
       <c r="AK8" s="37"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>189</v>
       </c>
       <c r="C9" s="16">
         <v>143</v>
       </c>
       <c r="D9" s="16">
         <v>130</v>
       </c>
       <c r="E9" s="16">
         <v>153</v>
       </c>
       <c r="F9" s="16">
         <v>125</v>
       </c>
       <c r="G9" s="16">
@@ -11110,54 +12129,56 @@
       </c>
       <c r="X9" s="17">
         <v>190</v>
       </c>
       <c r="Y9" s="17">
         <v>147</v>
       </c>
       <c r="Z9" s="17">
         <v>180</v>
       </c>
       <c r="AA9" s="17">
         <v>228</v>
       </c>
       <c r="AB9" s="9">
         <v>193</v>
       </c>
       <c r="AC9" s="9">
         <v>179</v>
       </c>
       <c r="AD9" s="9">
         <v>171</v>
       </c>
       <c r="AE9" s="9">
         <v>225</v>
       </c>
-      <c r="AF9" s="46">
+      <c r="AF9" s="38">
         <v>207</v>
       </c>
-      <c r="AG9" s="37"/>
+      <c r="AG9" s="38">
+        <v>258</v>
+      </c>
       <c r="AH9" s="37"/>
       <c r="AI9" s="37"/>
       <c r="AJ9" s="37"/>
       <c r="AK9" s="37"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>94</v>
       </c>
       <c r="C10" s="16">
         <v>70</v>
       </c>
       <c r="D10" s="16">
         <v>72</v>
       </c>
       <c r="E10" s="16">
         <v>77</v>
       </c>
       <c r="F10" s="16">
         <v>66</v>
       </c>
       <c r="G10" s="16">
@@ -11213,54 +12234,56 @@
       </c>
       <c r="X10" s="17">
         <v>81</v>
       </c>
       <c r="Y10" s="17">
         <v>69</v>
       </c>
       <c r="Z10" s="17">
         <v>98</v>
       </c>
       <c r="AA10" s="17">
         <v>94</v>
       </c>
       <c r="AB10" s="9">
         <v>106</v>
       </c>
       <c r="AC10" s="9">
         <v>72</v>
       </c>
       <c r="AD10" s="9">
         <v>69</v>
       </c>
       <c r="AE10" s="9">
         <v>101</v>
       </c>
-      <c r="AF10" s="46">
+      <c r="AF10" s="38">
         <v>113</v>
       </c>
-      <c r="AG10" s="37"/>
+      <c r="AG10" s="38">
+        <v>149</v>
+      </c>
       <c r="AH10" s="37"/>
       <c r="AI10" s="37"/>
       <c r="AJ10" s="37"/>
       <c r="AK10" s="37"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>119</v>
       </c>
       <c r="C11" s="16">
         <v>150</v>
       </c>
       <c r="D11" s="16">
         <v>110</v>
       </c>
       <c r="E11" s="16">
         <v>117</v>
       </c>
       <c r="F11" s="16">
         <v>93</v>
       </c>
       <c r="G11" s="16">
@@ -11316,54 +12339,56 @@
       </c>
       <c r="X11" s="17">
         <v>122</v>
       </c>
       <c r="Y11" s="17">
         <v>103</v>
       </c>
       <c r="Z11" s="17">
         <v>158</v>
       </c>
       <c r="AA11" s="17">
         <v>151</v>
       </c>
       <c r="AB11" s="9">
         <v>151</v>
       </c>
       <c r="AC11" s="9">
         <v>121</v>
       </c>
       <c r="AD11" s="9">
         <v>109</v>
       </c>
       <c r="AE11" s="9">
         <v>133</v>
       </c>
-      <c r="AF11" s="46">
+      <c r="AF11" s="38">
         <v>166</v>
       </c>
-      <c r="AG11" s="37"/>
+      <c r="AG11" s="38">
+        <v>201</v>
+      </c>
       <c r="AH11" s="37"/>
       <c r="AI11" s="37"/>
       <c r="AJ11" s="37"/>
       <c r="AK11" s="37"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>101</v>
       </c>
       <c r="C12" s="16">
         <v>98</v>
       </c>
       <c r="D12" s="16">
         <v>93</v>
       </c>
       <c r="E12" s="16">
         <v>106</v>
       </c>
       <c r="F12" s="16">
         <v>65</v>
       </c>
       <c r="G12" s="16">
@@ -11419,54 +12444,56 @@
       </c>
       <c r="X12" s="17">
         <v>93</v>
       </c>
       <c r="Y12" s="17">
         <v>86</v>
       </c>
       <c r="Z12" s="17">
         <v>124</v>
       </c>
       <c r="AA12" s="17">
         <v>118</v>
       </c>
       <c r="AB12" s="9">
         <v>111</v>
       </c>
       <c r="AC12" s="9">
         <v>111</v>
       </c>
       <c r="AD12" s="9">
         <v>73</v>
       </c>
       <c r="AE12" s="9">
         <v>104</v>
       </c>
-      <c r="AF12" s="46">
+      <c r="AF12" s="38">
         <v>126</v>
       </c>
-      <c r="AG12" s="37"/>
+      <c r="AG12" s="38">
+        <v>132</v>
+      </c>
       <c r="AH12" s="37"/>
       <c r="AI12" s="37"/>
       <c r="AJ12" s="37"/>
       <c r="AK12" s="37"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>127</v>
       </c>
       <c r="C13" s="16">
         <v>94</v>
       </c>
       <c r="D13" s="16">
         <v>73</v>
       </c>
       <c r="E13" s="16">
         <v>106</v>
       </c>
       <c r="F13" s="16">
         <v>87</v>
       </c>
       <c r="G13" s="16">
@@ -11522,54 +12549,56 @@
       </c>
       <c r="X13" s="17">
         <v>113</v>
       </c>
       <c r="Y13" s="17">
         <v>95</v>
       </c>
       <c r="Z13" s="17">
         <v>121</v>
       </c>
       <c r="AA13" s="17">
         <v>81</v>
       </c>
       <c r="AB13" s="9">
         <v>125</v>
       </c>
       <c r="AC13" s="9">
         <v>99</v>
       </c>
       <c r="AD13" s="9">
         <v>66</v>
       </c>
       <c r="AE13" s="9">
         <v>95</v>
       </c>
-      <c r="AF13" s="46">
+      <c r="AF13" s="38">
         <v>137</v>
       </c>
-      <c r="AG13" s="37"/>
+      <c r="AG13" s="38">
+        <v>137</v>
+      </c>
       <c r="AH13" s="37"/>
       <c r="AI13" s="37"/>
       <c r="AJ13" s="37"/>
       <c r="AK13" s="37"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>271</v>
       </c>
       <c r="C14" s="16">
         <v>213</v>
       </c>
       <c r="D14" s="16">
         <v>189</v>
       </c>
       <c r="E14" s="16">
         <v>247</v>
       </c>
       <c r="F14" s="16">
         <v>176</v>
       </c>
       <c r="G14" s="16">
@@ -11625,54 +12654,56 @@
       </c>
       <c r="X14" s="17">
         <v>232</v>
       </c>
       <c r="Y14" s="17">
         <v>217</v>
       </c>
       <c r="Z14" s="17">
         <v>275</v>
       </c>
       <c r="AA14" s="17">
         <v>279</v>
       </c>
       <c r="AB14" s="9">
         <v>318</v>
       </c>
       <c r="AC14" s="9">
         <v>241</v>
       </c>
       <c r="AD14" s="9">
         <v>214</v>
       </c>
       <c r="AE14" s="9">
         <v>312</v>
       </c>
-      <c r="AF14" s="46">
+      <c r="AF14" s="38">
         <v>295</v>
       </c>
-      <c r="AG14" s="37"/>
+      <c r="AG14" s="38">
+        <v>340</v>
+      </c>
       <c r="AH14" s="37"/>
       <c r="AI14" s="37"/>
       <c r="AJ14" s="37"/>
       <c r="AK14" s="37"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>91</v>
       </c>
       <c r="C15" s="16">
         <v>59</v>
       </c>
       <c r="D15" s="16">
         <v>72</v>
       </c>
       <c r="E15" s="16">
         <v>67</v>
       </c>
       <c r="F15" s="16">
         <v>73</v>
       </c>
       <c r="G15" s="16">
@@ -11728,54 +12759,56 @@
       </c>
       <c r="X15" s="17">
         <v>104</v>
       </c>
       <c r="Y15" s="17">
         <v>74</v>
       </c>
       <c r="Z15" s="17">
         <v>86</v>
       </c>
       <c r="AA15" s="17">
         <v>118</v>
       </c>
       <c r="AB15" s="9">
         <v>87</v>
       </c>
       <c r="AC15" s="9">
         <v>120</v>
       </c>
       <c r="AD15" s="9">
         <v>83</v>
       </c>
       <c r="AE15" s="9">
         <v>97</v>
       </c>
-      <c r="AF15" s="46">
+      <c r="AF15" s="38">
         <v>107</v>
       </c>
-      <c r="AG15" s="37"/>
+      <c r="AG15" s="38">
+        <v>149</v>
+      </c>
       <c r="AH15" s="37"/>
       <c r="AI15" s="37"/>
       <c r="AJ15" s="37"/>
       <c r="AK15" s="37"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>94</v>
       </c>
       <c r="C16" s="16">
         <v>124</v>
       </c>
       <c r="D16" s="16">
         <v>70</v>
       </c>
       <c r="E16" s="16">
         <v>83</v>
       </c>
       <c r="F16" s="16">
         <v>72</v>
       </c>
       <c r="G16" s="16">
@@ -11831,54 +12864,56 @@
       </c>
       <c r="X16" s="17">
         <v>85</v>
       </c>
       <c r="Y16" s="17">
         <v>96</v>
       </c>
       <c r="Z16" s="17">
         <v>89</v>
       </c>
       <c r="AA16" s="17">
         <v>123</v>
       </c>
       <c r="AB16" s="9">
         <v>103</v>
       </c>
       <c r="AC16" s="9">
         <v>84</v>
       </c>
       <c r="AD16" s="9">
         <v>77</v>
       </c>
       <c r="AE16" s="9">
         <v>98</v>
       </c>
-      <c r="AF16" s="46">
+      <c r="AF16" s="38">
         <v>126</v>
       </c>
-      <c r="AG16" s="37"/>
+      <c r="AG16" s="38">
+        <v>171</v>
+      </c>
       <c r="AH16" s="37"/>
       <c r="AI16" s="37"/>
       <c r="AJ16" s="37"/>
       <c r="AK16" s="37"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>93</v>
       </c>
       <c r="C17" s="16">
         <v>79</v>
       </c>
       <c r="D17" s="16">
         <v>63</v>
       </c>
       <c r="E17" s="16">
         <v>64</v>
       </c>
       <c r="F17" s="16">
         <v>61</v>
       </c>
       <c r="G17" s="16">
@@ -11934,54 +12969,56 @@
       </c>
       <c r="X17" s="17">
         <v>88</v>
       </c>
       <c r="Y17" s="17">
         <v>97</v>
       </c>
       <c r="Z17" s="17">
         <v>91</v>
       </c>
       <c r="AA17" s="17">
         <v>111</v>
       </c>
       <c r="AB17" s="9">
         <v>154</v>
       </c>
       <c r="AC17" s="9">
         <v>122</v>
       </c>
       <c r="AD17" s="9">
         <v>66</v>
       </c>
       <c r="AE17" s="9">
         <v>154</v>
       </c>
-      <c r="AF17" s="46">
+      <c r="AF17" s="38">
         <v>103</v>
       </c>
-      <c r="AG17" s="37"/>
+      <c r="AG17" s="38">
+        <v>146</v>
+      </c>
       <c r="AH17" s="37"/>
       <c r="AI17" s="37"/>
       <c r="AJ17" s="37"/>
       <c r="AK17" s="37"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="16">
         <v>175</v>
       </c>
       <c r="C18" s="16">
         <v>147</v>
       </c>
       <c r="D18" s="16">
         <v>150</v>
       </c>
       <c r="E18" s="16">
         <v>157</v>
       </c>
       <c r="F18" s="16">
         <v>152</v>
       </c>
       <c r="G18" s="16">
@@ -12037,54 +13074,56 @@
       </c>
       <c r="X18" s="17">
         <v>206</v>
       </c>
       <c r="Y18" s="17">
         <v>163</v>
       </c>
       <c r="Z18" s="17">
         <v>182</v>
       </c>
       <c r="AA18" s="17">
         <v>210</v>
       </c>
       <c r="AB18" s="9">
         <v>198</v>
       </c>
       <c r="AC18" s="9">
         <v>195</v>
       </c>
       <c r="AD18" s="9">
         <v>123</v>
       </c>
       <c r="AE18" s="9">
         <v>241</v>
       </c>
-      <c r="AF18" s="46">
+      <c r="AF18" s="38">
         <v>202</v>
       </c>
-      <c r="AG18" s="37"/>
+      <c r="AG18" s="38">
+        <v>248</v>
+      </c>
       <c r="AH18" s="37"/>
       <c r="AI18" s="37"/>
       <c r="AJ18" s="37"/>
       <c r="AK18" s="37"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="16">
         <v>66</v>
       </c>
       <c r="C19" s="16">
         <v>45</v>
       </c>
       <c r="D19" s="16">
         <v>47</v>
       </c>
       <c r="E19" s="16">
         <v>46</v>
       </c>
       <c r="F19" s="16">
         <v>41</v>
       </c>
       <c r="G19" s="16">
@@ -12140,54 +13179,56 @@
       </c>
       <c r="X19" s="17">
         <v>75</v>
       </c>
       <c r="Y19" s="17">
         <v>64</v>
       </c>
       <c r="Z19" s="17">
         <v>63</v>
       </c>
       <c r="AA19" s="17">
         <v>63</v>
       </c>
       <c r="AB19" s="9">
         <v>77</v>
       </c>
       <c r="AC19" s="9">
         <v>74</v>
       </c>
       <c r="AD19" s="9">
         <v>57</v>
       </c>
       <c r="AE19" s="9">
         <v>81</v>
       </c>
-      <c r="AF19" s="46">
+      <c r="AF19" s="38">
         <v>98</v>
       </c>
-      <c r="AG19" s="37"/>
+      <c r="AG19" s="38">
+        <v>110</v>
+      </c>
       <c r="AH19" s="37"/>
       <c r="AI19" s="37"/>
       <c r="AJ19" s="37"/>
       <c r="AK19" s="37"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16">
         <v>121</v>
       </c>
       <c r="C20" s="16">
         <v>91</v>
       </c>
       <c r="D20" s="16">
         <v>93</v>
       </c>
       <c r="E20" s="16">
         <v>76</v>
       </c>
       <c r="F20" s="16">
         <v>94</v>
       </c>
       <c r="G20" s="16">
@@ -12243,54 +13284,56 @@
       </c>
       <c r="X20" s="17">
         <v>133</v>
       </c>
       <c r="Y20" s="17">
         <v>87</v>
       </c>
       <c r="Z20" s="17">
         <v>101</v>
       </c>
       <c r="AA20" s="17">
         <v>116</v>
       </c>
       <c r="AB20" s="9">
         <v>135</v>
       </c>
       <c r="AC20" s="9">
         <v>88</v>
       </c>
       <c r="AD20" s="9">
         <v>95</v>
       </c>
       <c r="AE20" s="9">
         <v>119</v>
       </c>
-      <c r="AF20" s="46">
+      <c r="AF20" s="38">
         <v>129</v>
       </c>
-      <c r="AG20" s="37"/>
+      <c r="AG20" s="38">
+        <v>188</v>
+      </c>
       <c r="AH20" s="37"/>
       <c r="AI20" s="37"/>
       <c r="AJ20" s="37"/>
       <c r="AK20" s="37"/>
     </row>
     <row r="21" spans="1:37" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="16">
         <v>131</v>
       </c>
       <c r="C21" s="16">
         <v>125</v>
       </c>
       <c r="D21" s="16">
         <v>115</v>
       </c>
       <c r="E21" s="16">
         <v>130</v>
       </c>
       <c r="F21" s="16">
         <v>128</v>
       </c>
       <c r="G21" s="16">
@@ -12346,90 +13389,91 @@
       </c>
       <c r="X21" s="17">
         <v>162</v>
       </c>
       <c r="Y21" s="17">
         <v>149</v>
       </c>
       <c r="Z21" s="17">
         <v>138</v>
       </c>
       <c r="AA21" s="17">
         <v>223</v>
       </c>
       <c r="AB21" s="9">
         <v>185</v>
       </c>
       <c r="AC21" s="9">
         <v>173</v>
       </c>
       <c r="AD21" s="9">
         <v>127</v>
       </c>
       <c r="AE21" s="20">
         <v>205</v>
       </c>
-      <c r="AF21" s="46">
+      <c r="AF21" s="38">
         <v>168</v>
       </c>
-      <c r="AG21" s="37"/>
+      <c r="AG21" s="38">
+        <v>235</v>
+      </c>
       <c r="AH21" s="37"/>
       <c r="AI21" s="37"/>
       <c r="AJ21" s="37"/>
       <c r="AK21" s="37"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="43" t="s">
+      <c r="A22" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="43"/>
-[...22 lines deleted...]
-      <c r="Y22" s="43"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
       <c r="AC22" s="9"/>
       <c r="AD22" s="9"/>
-      <c r="AG22" s="37"/>
       <c r="AH22" s="37"/>
       <c r="AI22" s="37"/>
       <c r="AJ22" s="37"/>
       <c r="AK22" s="37"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9">
         <v>731</v>
       </c>
       <c r="C23" s="16">
         <v>650</v>
       </c>
       <c r="D23" s="16">
         <v>580</v>
       </c>
       <c r="E23" s="16">
         <v>936</v>
       </c>
       <c r="F23" s="16">
         <v>642</v>
       </c>
       <c r="G23" s="16">
@@ -12485,54 +13529,56 @@
       </c>
       <c r="X23" s="17">
         <v>692</v>
       </c>
       <c r="Y23" s="17">
         <v>646</v>
       </c>
       <c r="Z23" s="17">
         <v>907</v>
       </c>
       <c r="AA23" s="17">
         <v>854</v>
       </c>
       <c r="AB23" s="9">
         <v>931</v>
       </c>
       <c r="AC23" s="9">
         <v>864</v>
       </c>
       <c r="AD23" s="9">
         <v>699</v>
       </c>
       <c r="AE23" s="9">
         <v>850</v>
       </c>
-      <c r="AF23" s="46">
+      <c r="AF23" s="38">
         <v>900</v>
       </c>
-      <c r="AG23" s="37"/>
+      <c r="AG23" s="38">
+        <v>1162</v>
+      </c>
       <c r="AH23" s="37"/>
       <c r="AI23" s="37"/>
       <c r="AJ23" s="37"/>
       <c r="AK23" s="37"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="9">
         <v>567</v>
       </c>
       <c r="C24" s="16">
         <v>477</v>
       </c>
       <c r="D24" s="16">
         <v>456</v>
       </c>
       <c r="E24" s="16">
         <v>783</v>
       </c>
       <c r="F24" s="16">
         <v>529</v>
       </c>
       <c r="G24" s="16">
@@ -12588,54 +13634,56 @@
       </c>
       <c r="X24" s="17">
         <v>533</v>
       </c>
       <c r="Y24" s="17">
         <v>512</v>
       </c>
       <c r="Z24" s="17">
         <v>771</v>
       </c>
       <c r="AA24" s="17">
         <v>655</v>
       </c>
       <c r="AB24" s="9">
         <v>754</v>
       </c>
       <c r="AC24" s="9">
         <v>699</v>
       </c>
       <c r="AD24" s="9">
         <v>564</v>
       </c>
       <c r="AE24" s="9">
         <v>663</v>
       </c>
-      <c r="AF24" s="46">
+      <c r="AF24" s="38">
         <v>685</v>
       </c>
-      <c r="AG24" s="37"/>
+      <c r="AG24" s="38">
+        <v>921</v>
+      </c>
       <c r="AH24" s="37"/>
       <c r="AI24" s="37"/>
       <c r="AJ24" s="37"/>
       <c r="AK24" s="37"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="16" t="s">
@@ -12691,54 +13739,56 @@
       </c>
       <c r="X25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE25" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF25" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG25" s="37"/>
+      <c r="AF25" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH25" s="37"/>
       <c r="AI25" s="37"/>
       <c r="AJ25" s="37"/>
       <c r="AK25" s="37"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="16" t="s">
@@ -12794,54 +13844,56 @@
       </c>
       <c r="X26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE26" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF26" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG26" s="37"/>
+      <c r="AF26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH26" s="37"/>
       <c r="AI26" s="37"/>
       <c r="AJ26" s="37"/>
       <c r="AK26" s="37"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="9">
         <v>37</v>
       </c>
       <c r="C27" s="16">
         <v>55</v>
       </c>
       <c r="D27" s="16">
         <v>32</v>
       </c>
       <c r="E27" s="16">
         <v>34</v>
       </c>
       <c r="F27" s="16">
         <v>25</v>
       </c>
       <c r="G27" s="16">
@@ -12897,54 +13949,56 @@
       </c>
       <c r="X27" s="17">
         <v>48</v>
       </c>
       <c r="Y27" s="17">
         <v>25</v>
       </c>
       <c r="Z27" s="17">
         <v>45</v>
       </c>
       <c r="AA27" s="17">
         <v>47</v>
       </c>
       <c r="AB27" s="9">
         <v>55</v>
       </c>
       <c r="AC27" s="9">
         <v>41</v>
       </c>
       <c r="AD27" s="9">
         <v>39</v>
       </c>
       <c r="AE27" s="9">
         <v>34</v>
       </c>
-      <c r="AF27" s="46">
+      <c r="AF27" s="38">
         <v>47</v>
       </c>
-      <c r="AG27" s="37"/>
+      <c r="AG27" s="38">
+        <v>64</v>
+      </c>
       <c r="AH27" s="37"/>
       <c r="AI27" s="37"/>
       <c r="AJ27" s="37"/>
       <c r="AK27" s="37"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="16" t="s">
@@ -13000,54 +14054,56 @@
       </c>
       <c r="X28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE28" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF28" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG28" s="37"/>
+      <c r="AF28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH28" s="37"/>
       <c r="AI28" s="37"/>
       <c r="AJ28" s="37"/>
       <c r="AK28" s="37"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="16" t="s">
@@ -13103,54 +14159,56 @@
       </c>
       <c r="X29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE29" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF29" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG29" s="37"/>
+      <c r="AF29" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH29" s="37"/>
       <c r="AI29" s="37"/>
       <c r="AJ29" s="37"/>
       <c r="AK29" s="37"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="16" t="s">
@@ -13206,54 +14264,56 @@
       </c>
       <c r="X30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE30" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF30" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG30" s="37"/>
+      <c r="AF30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH30" s="37"/>
       <c r="AI30" s="37"/>
       <c r="AJ30" s="37"/>
       <c r="AK30" s="37"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="9">
         <v>46</v>
       </c>
       <c r="C31" s="16">
         <v>27</v>
       </c>
       <c r="D31" s="16">
         <v>26</v>
       </c>
       <c r="E31" s="16">
         <v>18</v>
       </c>
       <c r="F31" s="16">
         <v>21</v>
       </c>
       <c r="G31" s="16">
@@ -13309,54 +14369,56 @@
       </c>
       <c r="X31" s="17">
         <v>30</v>
       </c>
       <c r="Y31" s="17">
         <v>16</v>
       </c>
       <c r="Z31" s="17">
         <v>27</v>
       </c>
       <c r="AA31" s="17">
         <v>56</v>
       </c>
       <c r="AB31" s="9">
         <v>27</v>
       </c>
       <c r="AC31" s="9">
         <v>41</v>
       </c>
       <c r="AD31" s="9">
         <v>32</v>
       </c>
       <c r="AE31" s="9">
         <v>35</v>
       </c>
-      <c r="AF31" s="46">
+      <c r="AF31" s="38">
         <v>45</v>
       </c>
-      <c r="AG31" s="37"/>
+      <c r="AG31" s="38">
+        <v>47</v>
+      </c>
       <c r="AH31" s="37"/>
       <c r="AI31" s="37"/>
       <c r="AJ31" s="37"/>
       <c r="AK31" s="37"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="9">
         <v>39</v>
       </c>
       <c r="C32" s="16">
         <v>46</v>
       </c>
       <c r="D32" s="16">
         <v>23</v>
       </c>
       <c r="E32" s="16">
         <v>49</v>
       </c>
       <c r="F32" s="16">
         <v>25</v>
       </c>
       <c r="G32" s="16">
@@ -13412,54 +14474,56 @@
       </c>
       <c r="X32" s="17">
         <v>32</v>
       </c>
       <c r="Y32" s="17">
         <v>38</v>
       </c>
       <c r="Z32" s="17">
         <v>31</v>
       </c>
       <c r="AA32" s="17">
         <v>46</v>
       </c>
       <c r="AB32" s="9">
         <v>39</v>
       </c>
       <c r="AC32" s="9">
         <v>44</v>
       </c>
       <c r="AD32" s="9">
         <v>28</v>
       </c>
       <c r="AE32" s="9">
         <v>48</v>
       </c>
-      <c r="AF32" s="46">
+      <c r="AF32" s="38">
         <v>64</v>
       </c>
-      <c r="AG32" s="37"/>
+      <c r="AG32" s="38">
+        <v>63</v>
+      </c>
       <c r="AH32" s="37"/>
       <c r="AI32" s="37"/>
       <c r="AJ32" s="37"/>
       <c r="AK32" s="37"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="16" t="s">
@@ -13515,54 +14579,56 @@
       </c>
       <c r="X33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE33" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF33" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG33" s="37"/>
+      <c r="AF33" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH33" s="37"/>
       <c r="AI33" s="37"/>
       <c r="AJ33" s="37"/>
       <c r="AK33" s="37"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="9">
         <v>42</v>
       </c>
       <c r="C34" s="16">
         <v>45</v>
       </c>
       <c r="D34" s="16">
         <v>43</v>
       </c>
       <c r="E34" s="16">
         <v>52</v>
       </c>
       <c r="F34" s="16">
         <v>42</v>
       </c>
       <c r="G34" s="16">
@@ -13618,54 +14684,56 @@
       </c>
       <c r="X34" s="17">
         <v>49</v>
       </c>
       <c r="Y34" s="17">
         <v>55</v>
       </c>
       <c r="Z34" s="17">
         <v>33</v>
       </c>
       <c r="AA34" s="17">
         <v>50</v>
       </c>
       <c r="AB34" s="9">
         <v>56</v>
       </c>
       <c r="AC34" s="9">
         <v>39</v>
       </c>
       <c r="AD34" s="9">
         <v>36</v>
       </c>
       <c r="AE34" s="9">
         <v>70</v>
       </c>
-      <c r="AF34" s="46">
+      <c r="AF34" s="38">
         <v>59</v>
       </c>
-      <c r="AG34" s="37"/>
+      <c r="AG34" s="38">
+        <v>67</v>
+      </c>
       <c r="AH34" s="37"/>
       <c r="AI34" s="37"/>
       <c r="AJ34" s="37"/>
       <c r="AK34" s="37"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="16" t="s">
@@ -13721,54 +14789,56 @@
       </c>
       <c r="X35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE35" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF35" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG35" s="37"/>
+      <c r="AF35" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH35" s="37"/>
       <c r="AI35" s="37"/>
       <c r="AJ35" s="37"/>
       <c r="AK35" s="37"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="16" t="s">
@@ -13824,54 +14894,56 @@
       </c>
       <c r="X36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE36" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF36" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG36" s="37"/>
+      <c r="AF36" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH36" s="37"/>
       <c r="AI36" s="37"/>
       <c r="AJ36" s="37"/>
       <c r="AK36" s="37"/>
     </row>
     <row r="37" spans="1:37" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="16" t="s">
@@ -13927,93 +14999,94 @@
       </c>
       <c r="X37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE37" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AF37" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AG37" s="37"/>
+      <c r="AF37" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="39" t="s">
+        <v>0</v>
+      </c>
       <c r="AH37" s="37"/>
       <c r="AI37" s="37"/>
       <c r="AJ37" s="37"/>
       <c r="AK37" s="37"/>
     </row>
     <row r="38" spans="1:37">
-      <c r="A38" s="42" t="s">
+      <c r="A38" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="42"/>
-[...22 lines deleted...]
-      <c r="Y38" s="42"/>
+      <c r="B38" s="45"/>
+      <c r="C38" s="45"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="45"/>
+      <c r="K38" s="45"/>
+      <c r="L38" s="45"/>
+      <c r="M38" s="45"/>
+      <c r="N38" s="45"/>
+      <c r="O38" s="45"/>
+      <c r="P38" s="45"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="45"/>
+      <c r="S38" s="45"/>
+      <c r="T38" s="45"/>
+      <c r="U38" s="45"/>
+      <c r="V38" s="45"/>
+      <c r="W38" s="45"/>
+      <c r="X38" s="45"/>
+      <c r="Y38" s="45"/>
       <c r="Z38" s="32"/>
       <c r="AA38" s="32"/>
       <c r="AB38" s="32"/>
       <c r="AC38" s="9"/>
       <c r="AD38" s="9"/>
-      <c r="AG38" s="37"/>
       <c r="AH38" s="37"/>
       <c r="AI38" s="37"/>
       <c r="AJ38" s="37"/>
       <c r="AK38" s="37"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>1508</v>
       </c>
       <c r="C39" s="16">
         <v>1265</v>
       </c>
       <c r="D39" s="16">
         <v>1153</v>
       </c>
       <c r="E39" s="16">
         <v>1276</v>
       </c>
       <c r="F39" s="16">
         <v>1120</v>
       </c>
       <c r="G39" s="16">
@@ -14069,54 +15142,56 @@
       </c>
       <c r="X39" s="17">
         <v>1525</v>
       </c>
       <c r="Y39" s="17">
         <v>1313</v>
       </c>
       <c r="Z39" s="17">
         <v>1570</v>
       </c>
       <c r="AA39" s="17">
         <v>1716</v>
       </c>
       <c r="AB39" s="9">
         <v>1766</v>
       </c>
       <c r="AC39" s="9">
         <v>1514</v>
       </c>
       <c r="AD39" s="9">
         <v>1195</v>
       </c>
       <c r="AE39" s="9">
         <v>1778</v>
       </c>
-      <c r="AF39" s="46">
+      <c r="AF39" s="38">
         <v>1762</v>
       </c>
-      <c r="AG39" s="37"/>
+      <c r="AG39" s="38">
+        <v>2223</v>
+      </c>
       <c r="AH39" s="37"/>
       <c r="AI39" s="37"/>
       <c r="AJ39" s="37"/>
       <c r="AK39" s="37"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="16" t="s">
@@ -14175,51 +15250,53 @@
       </c>
       <c r="Y40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AE40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AF40" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AG40" s="37"/>
+      <c r="AG40" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="AH40" s="37"/>
       <c r="AI40" s="37"/>
       <c r="AJ40" s="37"/>
       <c r="AK40" s="37"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13">
         <v>189</v>
       </c>
       <c r="C41" s="16">
         <v>143</v>
       </c>
       <c r="D41" s="16">
         <v>130</v>
       </c>
       <c r="E41" s="16">
         <v>153</v>
       </c>
       <c r="F41" s="16">
         <v>125</v>
       </c>
       <c r="G41" s="16">
@@ -14275,54 +15352,56 @@
       </c>
       <c r="X41" s="17">
         <v>190</v>
       </c>
       <c r="Y41" s="17">
         <v>147</v>
       </c>
       <c r="Z41" s="17">
         <v>180</v>
       </c>
       <c r="AA41" s="17">
         <v>228</v>
       </c>
       <c r="AB41" s="9">
         <v>193</v>
       </c>
       <c r="AC41" s="9">
         <v>179</v>
       </c>
       <c r="AD41" s="9">
         <v>171</v>
       </c>
       <c r="AE41" s="20">
         <v>225</v>
       </c>
-      <c r="AF41" s="46">
+      <c r="AF41" s="38">
         <v>207</v>
       </c>
-      <c r="AG41" s="37"/>
+      <c r="AG41" s="38">
+        <v>258</v>
+      </c>
       <c r="AH41" s="37"/>
       <c r="AI41" s="37"/>
       <c r="AJ41" s="37"/>
       <c r="AK41" s="37"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>94</v>
       </c>
       <c r="C42" s="16">
         <v>70</v>
       </c>
       <c r="D42" s="16">
         <v>72</v>
       </c>
       <c r="E42" s="16">
         <v>77</v>
       </c>
       <c r="F42" s="16">
         <v>66</v>
       </c>
       <c r="G42" s="16">
@@ -14378,54 +15457,56 @@
       </c>
       <c r="X42" s="17">
         <v>81</v>
       </c>
       <c r="Y42" s="17">
         <v>69</v>
       </c>
       <c r="Z42" s="17">
         <v>98</v>
       </c>
       <c r="AA42" s="17">
         <v>94</v>
       </c>
       <c r="AB42" s="9">
         <v>106</v>
       </c>
       <c r="AC42" s="9">
         <v>72</v>
       </c>
       <c r="AD42" s="9">
         <v>69</v>
       </c>
       <c r="AE42" s="20">
         <v>101</v>
       </c>
-      <c r="AF42" s="46">
+      <c r="AF42" s="38">
         <v>113</v>
       </c>
-      <c r="AG42" s="37"/>
+      <c r="AG42" s="38">
+        <v>149</v>
+      </c>
       <c r="AH42" s="37"/>
       <c r="AI42" s="37"/>
       <c r="AJ42" s="37"/>
       <c r="AK42" s="37"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>82</v>
       </c>
       <c r="C43" s="16">
         <v>95</v>
       </c>
       <c r="D43" s="16">
         <v>78</v>
       </c>
       <c r="E43" s="16">
         <v>83</v>
       </c>
       <c r="F43" s="16">
         <v>68</v>
       </c>
       <c r="G43" s="16">
@@ -14481,54 +15562,56 @@
       </c>
       <c r="X43" s="17">
         <v>74</v>
       </c>
       <c r="Y43" s="17">
         <v>78</v>
       </c>
       <c r="Z43" s="17">
         <v>113</v>
       </c>
       <c r="AA43" s="17">
         <v>104</v>
       </c>
       <c r="AB43" s="9">
         <v>96</v>
       </c>
       <c r="AC43" s="9">
         <v>80</v>
       </c>
       <c r="AD43" s="9">
         <v>70</v>
       </c>
       <c r="AE43" s="20">
         <v>99</v>
       </c>
-      <c r="AF43" s="46">
+      <c r="AF43" s="38">
         <v>119</v>
       </c>
-      <c r="AG43" s="37"/>
+      <c r="AG43" s="38">
+        <v>137</v>
+      </c>
       <c r="AH43" s="37"/>
       <c r="AI43" s="37"/>
       <c r="AJ43" s="37"/>
       <c r="AK43" s="37"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>101</v>
       </c>
       <c r="C44" s="16">
         <v>98</v>
       </c>
       <c r="D44" s="16">
         <v>93</v>
       </c>
       <c r="E44" s="16">
         <v>106</v>
       </c>
       <c r="F44" s="16">
         <v>65</v>
       </c>
       <c r="G44" s="16">
@@ -14584,54 +15667,56 @@
       </c>
       <c r="X44" s="17">
         <v>93</v>
       </c>
       <c r="Y44" s="17">
         <v>86</v>
       </c>
       <c r="Z44" s="17">
         <v>124</v>
       </c>
       <c r="AA44" s="17">
         <v>118</v>
       </c>
       <c r="AB44" s="9">
         <v>111</v>
       </c>
       <c r="AC44" s="9">
         <v>111</v>
       </c>
       <c r="AD44" s="9">
         <v>73</v>
       </c>
       <c r="AE44" s="20">
         <v>104</v>
       </c>
-      <c r="AF44" s="46">
+      <c r="AF44" s="38">
         <v>126</v>
       </c>
-      <c r="AG44" s="37"/>
+      <c r="AG44" s="38">
+        <v>132</v>
+      </c>
       <c r="AH44" s="37"/>
       <c r="AI44" s="37"/>
       <c r="AJ44" s="37"/>
       <c r="AK44" s="37"/>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>127</v>
       </c>
       <c r="C45" s="16">
         <v>94</v>
       </c>
       <c r="D45" s="16">
         <v>73</v>
       </c>
       <c r="E45" s="16">
         <v>106</v>
       </c>
       <c r="F45" s="16">
         <v>87</v>
       </c>
       <c r="G45" s="16">
@@ -14687,54 +15772,56 @@
       </c>
       <c r="X45" s="17">
         <v>113</v>
       </c>
       <c r="Y45" s="17">
         <v>95</v>
       </c>
       <c r="Z45" s="17">
         <v>121</v>
       </c>
       <c r="AA45" s="17">
         <v>81</v>
       </c>
       <c r="AB45" s="9">
         <v>125</v>
       </c>
       <c r="AC45" s="9">
         <v>99</v>
       </c>
       <c r="AD45" s="9">
         <v>66</v>
       </c>
       <c r="AE45" s="20">
         <v>95</v>
       </c>
-      <c r="AF45" s="46">
+      <c r="AF45" s="38">
         <v>137</v>
       </c>
-      <c r="AG45" s="37"/>
+      <c r="AG45" s="38">
+        <v>137</v>
+      </c>
       <c r="AH45" s="37"/>
       <c r="AI45" s="37"/>
       <c r="AJ45" s="37"/>
       <c r="AK45" s="37"/>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>271</v>
       </c>
       <c r="C46" s="16">
         <v>213</v>
       </c>
       <c r="D46" s="16">
         <v>189</v>
       </c>
       <c r="E46" s="16">
         <v>247</v>
       </c>
       <c r="F46" s="16">
         <v>176</v>
       </c>
       <c r="G46" s="16">
@@ -14790,54 +15877,56 @@
       </c>
       <c r="X46" s="17">
         <v>232</v>
       </c>
       <c r="Y46" s="17">
         <v>217</v>
       </c>
       <c r="Z46" s="17">
         <v>275</v>
       </c>
       <c r="AA46" s="17">
         <v>279</v>
       </c>
       <c r="AB46" s="9">
         <v>318</v>
       </c>
       <c r="AC46" s="9">
         <v>241</v>
       </c>
       <c r="AD46" s="9">
         <v>214</v>
       </c>
       <c r="AE46" s="20">
         <v>312</v>
       </c>
-      <c r="AF46" s="46">
+      <c r="AF46" s="38">
         <v>295</v>
       </c>
-      <c r="AG46" s="37"/>
+      <c r="AG46" s="38">
+        <v>340</v>
+      </c>
       <c r="AH46" s="37"/>
       <c r="AI46" s="37"/>
       <c r="AJ46" s="37"/>
       <c r="AK46" s="37"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13">
         <v>45</v>
       </c>
       <c r="C47" s="16">
         <v>32</v>
       </c>
       <c r="D47" s="16">
         <v>46</v>
       </c>
       <c r="E47" s="16">
         <v>49</v>
       </c>
       <c r="F47" s="16">
         <v>52</v>
       </c>
       <c r="G47" s="16">
@@ -14893,54 +15982,56 @@
       </c>
       <c r="X47" s="17">
         <v>74</v>
       </c>
       <c r="Y47" s="17">
         <v>58</v>
       </c>
       <c r="Z47" s="17">
         <v>59</v>
       </c>
       <c r="AA47" s="17">
         <v>62</v>
       </c>
       <c r="AB47" s="9">
         <v>60</v>
       </c>
       <c r="AC47" s="9">
         <v>79</v>
       </c>
       <c r="AD47" s="9">
         <v>51</v>
       </c>
       <c r="AE47" s="20">
         <v>62</v>
       </c>
-      <c r="AF47" s="46">
+      <c r="AF47" s="38">
         <v>62</v>
       </c>
-      <c r="AG47" s="37"/>
+      <c r="AG47" s="38">
+        <v>102</v>
+      </c>
       <c r="AH47" s="37"/>
       <c r="AI47" s="37"/>
       <c r="AJ47" s="37"/>
       <c r="AK47" s="37"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13">
         <v>55</v>
       </c>
       <c r="C48" s="16">
         <v>78</v>
       </c>
       <c r="D48" s="16">
         <v>47</v>
       </c>
       <c r="E48" s="16">
         <v>34</v>
       </c>
       <c r="F48" s="16">
         <v>47</v>
       </c>
       <c r="G48" s="16">
@@ -14996,54 +16087,56 @@
       </c>
       <c r="X48" s="17">
         <v>53</v>
       </c>
       <c r="Y48" s="17">
         <v>58</v>
       </c>
       <c r="Z48" s="17">
         <v>58</v>
       </c>
       <c r="AA48" s="17">
         <v>77</v>
       </c>
       <c r="AB48" s="9">
         <v>64</v>
       </c>
       <c r="AC48" s="9">
         <v>40</v>
       </c>
       <c r="AD48" s="9">
         <v>49</v>
       </c>
       <c r="AE48" s="20">
         <v>50</v>
       </c>
-      <c r="AF48" s="46">
+      <c r="AF48" s="38">
         <v>62</v>
       </c>
-      <c r="AG48" s="37"/>
+      <c r="AG48" s="38">
+        <v>108</v>
+      </c>
       <c r="AH48" s="37"/>
       <c r="AI48" s="37"/>
       <c r="AJ48" s="37"/>
       <c r="AK48" s="37"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13">
         <v>93</v>
       </c>
       <c r="C49" s="16">
         <v>79</v>
       </c>
       <c r="D49" s="16">
         <v>63</v>
       </c>
       <c r="E49" s="16">
         <v>64</v>
       </c>
       <c r="F49" s="16">
         <v>61</v>
       </c>
       <c r="G49" s="16">
@@ -15099,54 +16192,56 @@
       </c>
       <c r="X49" s="17">
         <v>88</v>
       </c>
       <c r="Y49" s="17">
         <v>97</v>
       </c>
       <c r="Z49" s="17">
         <v>91</v>
       </c>
       <c r="AA49" s="17">
         <v>111</v>
       </c>
       <c r="AB49" s="9">
         <v>154</v>
       </c>
       <c r="AC49" s="9">
         <v>122</v>
       </c>
       <c r="AD49" s="9">
         <v>66</v>
       </c>
       <c r="AE49" s="20">
         <v>154</v>
       </c>
-      <c r="AF49" s="46">
+      <c r="AF49" s="38">
         <v>103</v>
       </c>
-      <c r="AG49" s="37"/>
+      <c r="AG49" s="38">
+        <v>146</v>
+      </c>
       <c r="AH49" s="37"/>
       <c r="AI49" s="37"/>
       <c r="AJ49" s="37"/>
       <c r="AK49" s="37"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>133</v>
       </c>
       <c r="C50" s="16">
         <v>102</v>
       </c>
       <c r="D50" s="16">
         <v>107</v>
       </c>
       <c r="E50" s="16">
         <v>105</v>
       </c>
       <c r="F50" s="16">
         <v>110</v>
       </c>
       <c r="G50" s="16">
@@ -15202,54 +16297,56 @@
       </c>
       <c r="X50" s="17">
         <v>157</v>
       </c>
       <c r="Y50" s="17">
         <v>108</v>
       </c>
       <c r="Z50" s="17">
         <v>149</v>
       </c>
       <c r="AA50" s="17">
         <v>160</v>
       </c>
       <c r="AB50" s="9">
         <v>142</v>
       </c>
       <c r="AC50" s="9">
         <v>156</v>
       </c>
       <c r="AD50" s="9">
         <v>87</v>
       </c>
       <c r="AE50" s="20">
         <v>171</v>
       </c>
-      <c r="AF50" s="46">
+      <c r="AF50" s="38">
         <v>143</v>
       </c>
-      <c r="AG50" s="37"/>
+      <c r="AG50" s="38">
+        <v>181</v>
+      </c>
       <c r="AH50" s="37"/>
       <c r="AI50" s="37"/>
       <c r="AJ50" s="37"/>
       <c r="AK50" s="37"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13">
         <v>66</v>
       </c>
       <c r="C51" s="16">
         <v>45</v>
       </c>
       <c r="D51" s="16">
         <v>47</v>
       </c>
       <c r="E51" s="16">
         <v>46</v>
       </c>
       <c r="F51" s="16">
         <v>41</v>
       </c>
       <c r="G51" s="16">
@@ -15305,54 +16402,56 @@
       </c>
       <c r="X51" s="17">
         <v>75</v>
       </c>
       <c r="Y51" s="17">
         <v>64</v>
       </c>
       <c r="Z51" s="17">
         <v>63</v>
       </c>
       <c r="AA51" s="17">
         <v>63</v>
       </c>
       <c r="AB51" s="9">
         <v>77</v>
       </c>
       <c r="AC51" s="9">
         <v>74</v>
       </c>
       <c r="AD51" s="9">
         <v>57</v>
       </c>
       <c r="AE51" s="20">
         <v>81</v>
       </c>
-      <c r="AF51" s="46">
+      <c r="AF51" s="38">
         <v>98</v>
       </c>
-      <c r="AG51" s="37"/>
+      <c r="AG51" s="38">
+        <v>110</v>
+      </c>
       <c r="AH51" s="37"/>
       <c r="AI51" s="37"/>
       <c r="AJ51" s="37"/>
       <c r="AK51" s="37"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13">
         <v>121</v>
       </c>
       <c r="C52" s="16">
         <v>91</v>
       </c>
       <c r="D52" s="16">
         <v>93</v>
       </c>
       <c r="E52" s="16">
         <v>76</v>
       </c>
       <c r="F52" s="16">
         <v>94</v>
       </c>
       <c r="G52" s="16">
@@ -15408,54 +16507,56 @@
       </c>
       <c r="X52" s="17">
         <v>133</v>
       </c>
       <c r="Y52" s="17">
         <v>87</v>
       </c>
       <c r="Z52" s="17">
         <v>101</v>
       </c>
       <c r="AA52" s="17">
         <v>116</v>
       </c>
       <c r="AB52" s="9">
         <v>135</v>
       </c>
       <c r="AC52" s="9">
         <v>88</v>
       </c>
       <c r="AD52" s="9">
         <v>95</v>
       </c>
       <c r="AE52" s="20">
         <v>119</v>
       </c>
-      <c r="AF52" s="46">
+      <c r="AF52" s="38">
         <v>129</v>
       </c>
-      <c r="AG52" s="37"/>
+      <c r="AG52" s="38">
+        <v>188</v>
+      </c>
       <c r="AH52" s="37"/>
       <c r="AI52" s="37"/>
       <c r="AJ52" s="37"/>
       <c r="AK52" s="37"/>
     </row>
     <row r="53" spans="1:37" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>131</v>
       </c>
       <c r="C53" s="14">
         <v>125</v>
       </c>
       <c r="D53" s="14">
         <v>115</v>
       </c>
       <c r="E53" s="14">
         <v>130</v>
       </c>
       <c r="F53" s="14">
         <v>128</v>
       </c>
       <c r="G53" s="18">
@@ -15511,89 +16612,93 @@
       </c>
       <c r="X53" s="18">
         <v>162</v>
       </c>
       <c r="Y53" s="18">
         <v>149</v>
       </c>
       <c r="Z53" s="18">
         <v>138</v>
       </c>
       <c r="AA53" s="18">
         <v>223</v>
       </c>
       <c r="AB53" s="18">
         <v>185</v>
       </c>
       <c r="AC53" s="18">
         <v>173</v>
       </c>
       <c r="AD53" s="18">
         <v>127</v>
       </c>
       <c r="AE53" s="36">
         <v>205</v>
       </c>
-      <c r="AF53" s="48">
+      <c r="AF53" s="40">
         <v>168</v>
       </c>
-      <c r="AG53" s="36"/>
+      <c r="AG53" s="40">
+        <v>235</v>
+      </c>
       <c r="AH53" s="36"/>
       <c r="AI53" s="36"/>
       <c r="AJ53" s="36"/>
       <c r="AK53" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Net internal migration</vt:lpstr>
       <vt:lpstr>The number of arrivals</vt:lpstr>
       <vt:lpstr>The number of departures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>