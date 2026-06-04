--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-45" yWindow="135" windowWidth="16185" windowHeight="12495" activeTab="2"/>
+    <workbookView xWindow="-48" yWindow="132" windowWidth="16188" windowHeight="12492"/>
   </bookViews>
   <sheets>
     <sheet name="Net internal migration" sheetId="3" r:id="rId1"/>
     <sheet name="The number of arrivals" sheetId="1" r:id="rId2"/>
     <sheet name="The number of departures" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1036" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1066" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -320,51 +320,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -396,83 +396,89 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -748,183 +754,183 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="AE36" sqref="AE36"/>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AB53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="20" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="20" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="20" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="20" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="20" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="20"/>
+    <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="33"/>
-[...22 lines deleted...]
-      <c r="Y1" s="33"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="37"/>
-      <c r="B4" s="31">
+      <c r="A4" s="42"/>
+      <c r="B4" s="36">
         <v>2024</v>
       </c>
-      <c r="C4" s="32"/>
-[...10 lines deleted...]
-      <c r="N4" s="31">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="36">
         <v>2025</v>
       </c>
-      <c r="O4" s="32"/>
-[...10 lines deleted...]
-      <c r="Z4" s="31">
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="37"/>
+      <c r="W4" s="37"/>
+      <c r="X4" s="37"/>
+      <c r="Y4" s="37"/>
+      <c r="Z4" s="36">
         <v>2026</v>
       </c>
-      <c r="AA4" s="32"/>
-[...9 lines deleted...]
-      <c r="AK4" s="32"/>
+      <c r="AA4" s="37"/>
+      <c r="AB4" s="37"/>
+      <c r="AC4" s="37"/>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="37"/>
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="37"/>
+      <c r="AH4" s="37"/>
+      <c r="AI4" s="37"/>
+      <c r="AJ4" s="37"/>
+      <c r="AK4" s="37"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="38"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -991,77 +997,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="34" t="s">
+      <c r="A6" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="34"/>
-[...22 lines deleted...]
-      <c r="Y6" s="34"/>
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13">
         <v>-501</v>
       </c>
       <c r="C7" s="13">
         <v>-338</v>
       </c>
       <c r="D7" s="13">
         <v>-213</v>
       </c>
       <c r="E7" s="13">
         <v>-188</v>
       </c>
       <c r="F7" s="13">
         <v>-296</v>
       </c>
       <c r="G7" s="13">
         <v>-396</v>
       </c>
       <c r="H7" s="13">
         <v>-694</v>
@@ -1101,50 +1107,53 @@
       </c>
       <c r="T7" s="15">
         <v>-666</v>
       </c>
       <c r="U7" s="15">
         <v>-586</v>
       </c>
       <c r="V7" s="15">
         <v>-540</v>
       </c>
       <c r="W7" s="15">
         <v>-388</v>
       </c>
       <c r="X7" s="15">
         <v>-514</v>
       </c>
       <c r="Y7" s="15">
         <v>-447</v>
       </c>
       <c r="Z7" s="9">
         <v>-393</v>
       </c>
       <c r="AA7" s="15">
         <v>-155</v>
       </c>
+      <c r="AB7" s="9">
+        <v>-212</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="13">
         <v>31</v>
       </c>
       <c r="C8" s="13">
         <v>117</v>
       </c>
       <c r="D8" s="13">
         <v>62</v>
       </c>
       <c r="E8" s="13">
         <v>-188</v>
       </c>
       <c r="F8" s="13">
         <v>-59</v>
       </c>
       <c r="G8" s="13">
         <v>-22</v>
       </c>
       <c r="H8" s="13">
         <v>14</v>
@@ -1184,50 +1193,53 @@
       </c>
       <c r="T8" s="15">
         <v>79</v>
       </c>
       <c r="U8" s="15">
         <v>93</v>
       </c>
       <c r="V8" s="15">
         <v>106</v>
       </c>
       <c r="W8" s="15">
         <v>105</v>
       </c>
       <c r="X8" s="15">
         <v>105</v>
       </c>
       <c r="Y8" s="15">
         <v>29</v>
       </c>
       <c r="Z8" s="9">
         <v>-52</v>
       </c>
       <c r="AA8" s="15">
         <v>94</v>
       </c>
+      <c r="AB8" s="9">
+        <v>145</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>-92</v>
       </c>
       <c r="C9" s="13">
         <v>-75</v>
       </c>
       <c r="D9" s="13">
         <v>-41</v>
       </c>
       <c r="E9" s="13">
         <v>-54</v>
       </c>
       <c r="F9" s="13">
         <v>-39</v>
       </c>
       <c r="G9" s="13">
         <v>-57</v>
       </c>
       <c r="H9" s="13">
         <v>-92</v>
@@ -1267,50 +1279,53 @@
       </c>
       <c r="T9" s="15">
         <v>-103</v>
       </c>
       <c r="U9" s="15">
         <v>-74</v>
       </c>
       <c r="V9" s="15">
         <v>-94</v>
       </c>
       <c r="W9" s="15">
         <v>-65</v>
       </c>
       <c r="X9" s="15">
         <v>-94</v>
       </c>
       <c r="Y9" s="15">
         <v>-89</v>
       </c>
       <c r="Z9" s="9">
         <v>-66</v>
       </c>
       <c r="AA9" s="15">
         <v>-90</v>
       </c>
+      <c r="AB9" s="9">
+        <v>-37</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13">
         <v>-39</v>
       </c>
       <c r="C10" s="13">
         <v>-29</v>
       </c>
       <c r="D10" s="13">
         <v>-27</v>
       </c>
       <c r="E10" s="13">
         <v>-21</v>
       </c>
       <c r="F10" s="13">
         <v>-14</v>
       </c>
       <c r="G10" s="13">
         <v>-50</v>
       </c>
       <c r="H10" s="13">
         <v>-67</v>
@@ -1350,50 +1365,53 @@
       </c>
       <c r="T10" s="15">
         <v>-46</v>
       </c>
       <c r="U10" s="15">
         <v>-86</v>
       </c>
       <c r="V10" s="15">
         <v>-13</v>
       </c>
       <c r="W10" s="15">
         <v>-74</v>
       </c>
       <c r="X10" s="15">
         <v>-15</v>
       </c>
       <c r="Y10" s="15">
         <v>-33</v>
       </c>
       <c r="Z10" s="9">
         <v>-36</v>
       </c>
       <c r="AA10" s="15">
         <v>-47</v>
       </c>
+      <c r="AB10" s="9">
+        <v>-57</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>-31</v>
       </c>
       <c r="C11" s="13">
         <v>-53</v>
       </c>
       <c r="D11" s="13">
         <v>-48</v>
       </c>
       <c r="E11" s="13">
         <v>-43</v>
       </c>
       <c r="F11" s="13">
         <v>-5</v>
       </c>
       <c r="G11" s="13">
         <v>-31</v>
       </c>
       <c r="H11" s="13">
         <v>-63</v>
@@ -1433,50 +1451,53 @@
       </c>
       <c r="T11" s="15">
         <v>-38</v>
       </c>
       <c r="U11" s="15">
         <v>-23</v>
       </c>
       <c r="V11" s="15">
         <v>-41</v>
       </c>
       <c r="W11" s="15">
         <v>-31</v>
       </c>
       <c r="X11" s="15">
         <v>-42</v>
       </c>
       <c r="Y11" s="15">
         <v>-41</v>
       </c>
       <c r="Z11" s="9">
         <v>-21</v>
       </c>
       <c r="AA11" s="15">
         <v>-21</v>
       </c>
+      <c r="AB11" s="9">
+        <v>-20</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>-30</v>
       </c>
       <c r="C12" s="13">
         <v>-45</v>
       </c>
       <c r="D12" s="13">
         <v>-35</v>
       </c>
       <c r="E12" s="13">
         <v>-48</v>
       </c>
       <c r="F12" s="13">
         <v>-18</v>
       </c>
       <c r="G12" s="13">
         <v>-8</v>
       </c>
       <c r="H12" s="13">
         <v>-43</v>
@@ -1516,50 +1537,53 @@
       </c>
       <c r="T12" s="15">
         <v>-26</v>
       </c>
       <c r="U12" s="15">
         <v>-43</v>
       </c>
       <c r="V12" s="15">
         <v>-18</v>
       </c>
       <c r="W12" s="15">
         <v>-36</v>
       </c>
       <c r="X12" s="15">
         <v>-42</v>
       </c>
       <c r="Y12" s="15">
         <v>-7</v>
       </c>
       <c r="Z12" s="9">
         <v>-65</v>
       </c>
       <c r="AA12" s="15">
         <v>-26</v>
       </c>
+      <c r="AB12" s="9">
+        <v>-24</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>-35</v>
       </c>
       <c r="C13" s="13">
         <v>-55</v>
       </c>
       <c r="D13" s="13">
         <v>-8</v>
       </c>
       <c r="E13" s="13">
         <v>-27</v>
       </c>
       <c r="F13" s="13">
         <v>-34</v>
       </c>
       <c r="G13" s="13">
         <v>-23</v>
       </c>
       <c r="H13" s="13">
         <v>-61</v>
@@ -1599,50 +1623,53 @@
       </c>
       <c r="T13" s="15">
         <v>-70</v>
       </c>
       <c r="U13" s="15">
         <v>-29</v>
       </c>
       <c r="V13" s="15">
         <v>-81</v>
       </c>
       <c r="W13" s="15">
         <v>-57</v>
       </c>
       <c r="X13" s="15">
         <v>-57</v>
       </c>
       <c r="Y13" s="15">
         <v>-23</v>
       </c>
       <c r="Z13" s="9">
         <v>-56</v>
       </c>
       <c r="AA13" s="15">
         <v>-10</v>
       </c>
+      <c r="AB13" s="9">
+        <v>-31</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>-22</v>
       </c>
       <c r="C14" s="13">
         <v>19</v>
       </c>
       <c r="D14" s="13">
         <v>-7</v>
       </c>
       <c r="E14" s="13">
         <v>309</v>
       </c>
       <c r="F14" s="13">
         <v>53</v>
       </c>
       <c r="G14" s="13">
         <v>-5</v>
       </c>
       <c r="H14" s="13">
         <v>-72</v>
@@ -1682,50 +1709,53 @@
       </c>
       <c r="T14" s="15">
         <v>-69</v>
       </c>
       <c r="U14" s="15">
         <v>-62</v>
       </c>
       <c r="V14" s="15">
         <v>17</v>
       </c>
       <c r="W14" s="15">
         <v>27</v>
       </c>
       <c r="X14" s="15">
         <v>-28</v>
       </c>
       <c r="Y14" s="15">
         <v>-30</v>
       </c>
       <c r="Z14" s="9">
         <v>-2</v>
       </c>
       <c r="AA14" s="15">
         <v>32</v>
       </c>
+      <c r="AB14" s="9">
+        <v>-35</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13">
         <v>-33</v>
       </c>
       <c r="C15" s="13">
         <v>3</v>
       </c>
       <c r="D15" s="13">
         <v>-3</v>
       </c>
       <c r="E15" s="13">
         <v>-14</v>
       </c>
       <c r="F15" s="13">
         <v>-25</v>
       </c>
       <c r="G15" s="13">
         <v>-8</v>
       </c>
       <c r="H15" s="13">
         <v>-29</v>
@@ -1765,50 +1795,53 @@
       </c>
       <c r="T15" s="15">
         <v>-53</v>
       </c>
       <c r="U15" s="15">
         <v>-17</v>
       </c>
       <c r="V15" s="15">
         <v>-61</v>
       </c>
       <c r="W15" s="15">
         <v>-13</v>
       </c>
       <c r="X15" s="15">
         <v>-38</v>
       </c>
       <c r="Y15" s="15">
         <v>-22</v>
       </c>
       <c r="Z15" s="9">
         <v>-14</v>
       </c>
       <c r="AA15" s="15">
         <v>11</v>
       </c>
+      <c r="AB15" s="9">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13">
         <v>-9</v>
       </c>
       <c r="C16" s="13">
         <v>-74</v>
       </c>
       <c r="D16" s="13">
         <v>-19</v>
       </c>
       <c r="E16" s="13">
         <v>-34</v>
       </c>
       <c r="F16" s="13">
         <v>-9</v>
       </c>
       <c r="G16" s="13">
         <v>-27</v>
       </c>
       <c r="H16" s="13">
         <v>-12</v>
@@ -1848,52 +1881,55 @@
       </c>
       <c r="T16" s="15">
         <v>-19</v>
       </c>
       <c r="U16" s="15">
         <v>13</v>
       </c>
       <c r="V16" s="15">
         <v>-30</v>
       </c>
       <c r="W16" s="15">
         <v>-42</v>
       </c>
       <c r="X16" s="15">
         <v>-19</v>
       </c>
       <c r="Y16" s="15">
         <v>-50</v>
       </c>
       <c r="Z16" s="9">
         <v>-15</v>
       </c>
       <c r="AA16" s="15">
         <v>-12</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="9">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13">
         <v>-44</v>
       </c>
       <c r="C17" s="13">
         <v>0</v>
       </c>
       <c r="D17" s="13">
         <v>-7</v>
       </c>
       <c r="E17" s="13">
         <v>25</v>
       </c>
       <c r="F17" s="13">
         <v>-12</v>
       </c>
       <c r="G17" s="13">
         <v>-1</v>
       </c>
       <c r="H17" s="13">
         <v>-4</v>
       </c>
       <c r="I17" s="13">
@@ -1931,52 +1967,55 @@
       </c>
       <c r="T17" s="15">
         <v>-16</v>
       </c>
       <c r="U17" s="15">
         <v>-28</v>
       </c>
       <c r="V17" s="15">
         <v>-50</v>
       </c>
       <c r="W17" s="15">
         <v>3</v>
       </c>
       <c r="X17" s="15">
         <v>-19</v>
       </c>
       <c r="Y17" s="15">
         <v>-12</v>
       </c>
       <c r="Z17" s="9">
         <v>55</v>
       </c>
       <c r="AA17" s="15">
         <v>63</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="9">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>-50</v>
       </c>
       <c r="C18" s="13">
         <v>-41</v>
       </c>
       <c r="D18" s="13">
         <v>-49</v>
       </c>
       <c r="E18" s="13">
         <v>-46</v>
       </c>
       <c r="F18" s="13">
         <v>-56</v>
       </c>
       <c r="G18" s="13">
         <v>-60</v>
       </c>
       <c r="H18" s="13">
         <v>-85</v>
       </c>
       <c r="I18" s="13">
@@ -2014,52 +2053,55 @@
       </c>
       <c r="T18" s="15">
         <v>-96</v>
       </c>
       <c r="U18" s="15">
         <v>-112</v>
       </c>
       <c r="V18" s="15">
         <v>-72</v>
       </c>
       <c r="W18" s="15">
         <v>-67</v>
       </c>
       <c r="X18" s="15">
         <v>-73</v>
       </c>
       <c r="Y18" s="15">
         <v>-67</v>
       </c>
       <c r="Z18" s="9">
         <v>-56</v>
       </c>
       <c r="AA18" s="15">
         <v>-31</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="9">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13">
         <v>-33</v>
       </c>
       <c r="C19" s="13">
         <v>-20</v>
       </c>
       <c r="D19" s="13">
         <v>5</v>
       </c>
       <c r="E19" s="13">
         <v>-15</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="13">
         <v>-14</v>
       </c>
       <c r="H19" s="13">
         <v>-29</v>
       </c>
       <c r="I19" s="13">
@@ -2097,52 +2139,55 @@
       </c>
       <c r="T19" s="15">
         <v>-36</v>
       </c>
       <c r="U19" s="15">
         <v>-28</v>
       </c>
       <c r="V19" s="15">
         <v>-32</v>
       </c>
       <c r="W19" s="15">
         <v>-37</v>
       </c>
       <c r="X19" s="15">
         <v>-40</v>
       </c>
       <c r="Y19" s="15">
         <v>-18</v>
       </c>
       <c r="Z19" s="9">
         <v>-19</v>
       </c>
       <c r="AA19" s="15">
         <v>-12</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="9">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13">
         <v>-77</v>
       </c>
       <c r="C20" s="13">
         <v>-63</v>
       </c>
       <c r="D20" s="13">
         <v>-26</v>
       </c>
       <c r="E20" s="13">
         <v>-31</v>
       </c>
       <c r="F20" s="13">
         <v>-34</v>
       </c>
       <c r="G20" s="13">
         <v>-40</v>
       </c>
       <c r="H20" s="13">
         <v>-77</v>
       </c>
       <c r="I20" s="13">
@@ -2180,52 +2225,55 @@
       </c>
       <c r="T20" s="15">
         <v>-90</v>
       </c>
       <c r="U20" s="15">
         <v>-119</v>
       </c>
       <c r="V20" s="15">
         <v>-95</v>
       </c>
       <c r="W20" s="15">
         <v>-55</v>
       </c>
       <c r="X20" s="15">
         <v>-96</v>
       </c>
       <c r="Y20" s="15">
         <v>-52</v>
       </c>
       <c r="Z20" s="9">
         <v>-19</v>
       </c>
       <c r="AA20" s="15">
         <v>-33</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" ht="22.5">
+      <c r="AB20" s="9">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>-37</v>
       </c>
       <c r="C21" s="13">
         <v>-22</v>
       </c>
       <c r="D21" s="13">
         <v>-10</v>
       </c>
       <c r="E21" s="13">
         <v>-1</v>
       </c>
       <c r="F21" s="13">
         <v>-44</v>
       </c>
       <c r="G21" s="13">
         <v>-50</v>
       </c>
       <c r="H21" s="13">
         <v>-74</v>
       </c>
       <c r="I21" s="13">
@@ -2263,82 +2311,86 @@
       </c>
       <c r="T21" s="15">
         <v>-83</v>
       </c>
       <c r="U21" s="15">
         <v>-71</v>
       </c>
       <c r="V21" s="15">
         <v>-76</v>
       </c>
       <c r="W21" s="15">
         <v>-46</v>
       </c>
       <c r="X21" s="15">
         <v>-56</v>
       </c>
       <c r="Y21" s="15">
         <v>-32</v>
       </c>
       <c r="Z21" s="9">
         <v>-27</v>
       </c>
       <c r="AA21" s="15">
         <v>-73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="36" t="s">
+      <c r="AB21" s="9">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="14.4">
+      <c r="A22" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="36"/>
-[...22 lines deleted...]
-      <c r="Y22" s="36"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
+      <c r="V22" s="41"/>
+      <c r="W22" s="41"/>
+      <c r="X22" s="41"/>
+      <c r="Y22" s="41"/>
       <c r="AA22" s="23"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="23"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="13">
         <v>9</v>
       </c>
       <c r="C23" s="13">
         <v>70</v>
       </c>
       <c r="D23" s="13">
         <v>54</v>
       </c>
       <c r="E23" s="13">
         <v>-209</v>
       </c>
       <c r="F23" s="13">
         <v>-31</v>
       </c>
       <c r="G23" s="13">
         <v>26</v>
       </c>
       <c r="H23" s="13">
         <v>8</v>
       </c>
       <c r="I23" s="13">
@@ -2376,52 +2428,55 @@
       </c>
       <c r="T23" s="15">
         <v>48</v>
       </c>
       <c r="U23" s="15">
         <v>104</v>
       </c>
       <c r="V23" s="15">
         <v>108</v>
       </c>
       <c r="W23" s="15">
         <v>86</v>
       </c>
       <c r="X23" s="15">
         <v>94</v>
       </c>
       <c r="Y23" s="15">
         <v>-9</v>
       </c>
       <c r="Z23" s="25">
         <v>-27</v>
       </c>
       <c r="AA23" s="15">
         <v>105</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="9">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="13">
         <v>31</v>
       </c>
       <c r="C24" s="13">
         <v>117</v>
       </c>
       <c r="D24" s="13">
         <v>62</v>
       </c>
       <c r="E24" s="13">
         <v>-188</v>
       </c>
       <c r="F24" s="13">
         <v>-59</v>
       </c>
       <c r="G24" s="13">
         <v>-22</v>
       </c>
       <c r="H24" s="13">
         <v>14</v>
       </c>
       <c r="I24" s="13">
@@ -2459,52 +2514,55 @@
       </c>
       <c r="T24" s="15">
         <v>79</v>
       </c>
       <c r="U24" s="15">
         <v>93</v>
       </c>
       <c r="V24" s="15">
         <v>106</v>
       </c>
       <c r="W24" s="15">
         <v>105</v>
       </c>
       <c r="X24" s="15">
         <v>105</v>
       </c>
       <c r="Y24" s="15">
         <v>29</v>
       </c>
       <c r="Z24" s="25">
         <v>-52</v>
       </c>
       <c r="AA24" s="15">
         <v>94</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="9">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -2542,52 +2600,55 @@
       </c>
       <c r="T25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -2625,52 +2686,55 @@
       </c>
       <c r="T26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13">
         <v>-3</v>
       </c>
       <c r="C27" s="13">
         <v>-21</v>
       </c>
       <c r="D27" s="13">
         <v>-1</v>
       </c>
       <c r="E27" s="13">
         <v>-9</v>
       </c>
       <c r="F27" s="13">
         <v>27</v>
       </c>
       <c r="G27" s="13">
         <v>6</v>
       </c>
       <c r="H27" s="13">
         <v>-8</v>
       </c>
       <c r="I27" s="13">
@@ -2708,52 +2772,55 @@
       </c>
       <c r="T27" s="15">
         <v>-15</v>
       </c>
       <c r="U27" s="15">
         <v>-3</v>
       </c>
       <c r="V27" s="15">
         <v>9</v>
       </c>
       <c r="W27" s="15">
         <v>-1</v>
       </c>
       <c r="X27" s="15">
         <v>-17</v>
       </c>
       <c r="Y27" s="15">
         <v>4</v>
       </c>
       <c r="Z27" s="25">
         <v>2</v>
       </c>
       <c r="AA27" s="15">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="9">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -2791,52 +2858,55 @@
       </c>
       <c r="T28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -2874,52 +2944,55 @@
       </c>
       <c r="T29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -2957,52 +3030,55 @@
       </c>
       <c r="T30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13">
         <v>-28</v>
       </c>
       <c r="C31" s="13">
         <v>-10</v>
       </c>
       <c r="D31" s="13">
         <v>-4</v>
       </c>
       <c r="E31" s="13">
         <v>2</v>
       </c>
       <c r="F31" s="13">
         <v>-7</v>
       </c>
       <c r="G31" s="13">
         <v>14</v>
       </c>
       <c r="H31" s="13">
         <v>-6</v>
       </c>
       <c r="I31" s="13">
@@ -3040,52 +3116,55 @@
       </c>
       <c r="T31" s="15">
         <v>-24</v>
       </c>
       <c r="U31" s="15">
         <v>-8</v>
       </c>
       <c r="V31" s="15">
         <v>-13</v>
       </c>
       <c r="W31" s="15">
         <v>-3</v>
       </c>
       <c r="X31" s="24">
         <v>-5</v>
       </c>
       <c r="Y31" s="15">
         <v>3</v>
       </c>
       <c r="Z31" s="25">
         <v>-6</v>
       </c>
       <c r="AA31" s="15">
         <v>-21</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13">
         <v>1</v>
       </c>
       <c r="C32" s="13">
         <v>-12</v>
       </c>
       <c r="D32" s="13">
         <v>4</v>
       </c>
       <c r="E32" s="13">
         <v>-14</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
       <c r="G32" s="13">
         <v>24</v>
       </c>
       <c r="H32" s="13">
         <v>9</v>
       </c>
       <c r="I32" s="13">
@@ -3123,52 +3202,55 @@
       </c>
       <c r="T32" s="15">
         <v>20</v>
       </c>
       <c r="U32" s="15">
         <v>22</v>
       </c>
       <c r="V32" s="15">
         <v>16</v>
       </c>
       <c r="W32" s="15">
         <v>-24</v>
       </c>
       <c r="X32" s="15">
         <v>1</v>
       </c>
       <c r="Y32" s="15">
         <v>-17</v>
       </c>
       <c r="Z32" s="25">
         <v>16</v>
       </c>
       <c r="AA32" s="15">
         <v>13</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="9">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -3204,52 +3286,55 @@
       </c>
       <c r="T33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>8</v>
       </c>
       <c r="C34" s="13">
         <v>-4</v>
       </c>
       <c r="D34" s="13">
         <v>-7</v>
       </c>
       <c r="E34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="13">
         <v>-9</v>
       </c>
       <c r="G34" s="13">
         <v>4</v>
       </c>
       <c r="H34" s="13">
         <v>-1</v>
       </c>
       <c r="I34" s="13">
@@ -3287,52 +3372,55 @@
       </c>
       <c r="T34" s="15">
         <v>-12</v>
       </c>
       <c r="U34" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="15">
         <v>-10</v>
       </c>
       <c r="W34" s="15">
         <v>9</v>
       </c>
       <c r="X34" s="15">
         <v>10</v>
       </c>
       <c r="Y34" s="15">
         <v>-28</v>
       </c>
       <c r="Z34" s="25">
         <v>13</v>
       </c>
       <c r="AA34" s="15">
         <v>12</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="9">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -3370,52 +3458,55 @@
       </c>
       <c r="T35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -3453,52 +3544,55 @@
       </c>
       <c r="T36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:27" ht="22.5">
+      <c r="AB36" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -3536,82 +3630,86 @@
       </c>
       <c r="T37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="35" t="s">
+      <c r="AB37" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" ht="14.4">
+      <c r="A38" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="35"/>
-[...25 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="B38" s="40"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+      <c r="I38" s="40"/>
+      <c r="J38" s="40"/>
+      <c r="K38" s="40"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="40"/>
+      <c r="N38" s="40"/>
+      <c r="O38" s="40"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40"/>
+      <c r="R38" s="40"/>
+      <c r="S38" s="40"/>
+      <c r="T38" s="40"/>
+      <c r="U38" s="40"/>
+      <c r="V38" s="40"/>
+      <c r="W38" s="40"/>
+      <c r="X38" s="40"/>
+      <c r="Y38" s="40"/>
+      <c r="AA38" s="31"/>
+      <c r="AB38" s="23"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>-510</v>
       </c>
       <c r="C39" s="13">
         <v>-408</v>
       </c>
       <c r="D39" s="13">
         <v>-267</v>
       </c>
       <c r="E39" s="13">
         <v>21</v>
       </c>
       <c r="F39" s="13">
         <v>-265</v>
       </c>
       <c r="G39" s="13">
         <v>-422</v>
       </c>
       <c r="H39" s="13">
         <v>-702</v>
       </c>
       <c r="I39" s="13">
@@ -3649,52 +3747,55 @@
       </c>
       <c r="T39" s="15">
         <v>-714</v>
       </c>
       <c r="U39" s="15">
         <v>-690</v>
       </c>
       <c r="V39" s="15">
         <v>-648</v>
       </c>
       <c r="W39" s="15">
         <v>-474</v>
       </c>
       <c r="X39" s="15">
         <v>-608</v>
       </c>
       <c r="Y39" s="15">
         <v>-438</v>
       </c>
       <c r="Z39" s="25">
         <v>-366</v>
       </c>
       <c r="AA39" s="15">
         <v>-260</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="9">
+        <v>-352</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -3732,52 +3833,55 @@
       </c>
       <c r="T40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13">
         <v>-92</v>
       </c>
       <c r="C41" s="13">
         <v>-75</v>
       </c>
       <c r="D41" s="13">
         <v>-41</v>
       </c>
       <c r="E41" s="13">
         <v>-54</v>
       </c>
       <c r="F41" s="13">
         <v>-39</v>
       </c>
       <c r="G41" s="13">
         <v>-57</v>
       </c>
       <c r="H41" s="13">
         <v>-92</v>
       </c>
       <c r="I41" s="13">
@@ -3815,52 +3919,55 @@
       </c>
       <c r="T41" s="15">
         <v>-103</v>
       </c>
       <c r="U41" s="15">
         <v>-74</v>
       </c>
       <c r="V41" s="15">
         <v>-94</v>
       </c>
       <c r="W41" s="15">
         <v>-65</v>
       </c>
       <c r="X41" s="15">
         <v>-94</v>
       </c>
       <c r="Y41" s="15">
         <v>-89</v>
       </c>
       <c r="Z41" s="9">
         <v>-66</v>
       </c>
       <c r="AA41" s="15">
         <v>-90</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="9">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>-39</v>
       </c>
       <c r="C42" s="13">
         <v>-29</v>
       </c>
       <c r="D42" s="13">
         <v>-27</v>
       </c>
       <c r="E42" s="13">
         <v>-21</v>
       </c>
       <c r="F42" s="13">
         <v>-14</v>
       </c>
       <c r="G42" s="13">
         <v>-50</v>
       </c>
       <c r="H42" s="13">
         <v>-67</v>
       </c>
       <c r="I42" s="13">
@@ -3898,52 +4005,55 @@
       </c>
       <c r="T42" s="15">
         <v>-46</v>
       </c>
       <c r="U42" s="15">
         <v>-86</v>
       </c>
       <c r="V42" s="15">
         <v>-13</v>
       </c>
       <c r="W42" s="15">
         <v>-74</v>
       </c>
       <c r="X42" s="15">
         <v>-15</v>
       </c>
       <c r="Y42" s="15">
         <v>-33</v>
       </c>
       <c r="Z42" s="9">
         <v>-36</v>
       </c>
       <c r="AA42" s="15">
         <v>-47</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="9">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>-28</v>
       </c>
       <c r="C43" s="13">
         <v>-32</v>
       </c>
       <c r="D43" s="13">
         <v>-47</v>
       </c>
       <c r="E43" s="13">
         <v>-34</v>
       </c>
       <c r="F43" s="13">
         <v>-32</v>
       </c>
       <c r="G43" s="13">
         <v>-37</v>
       </c>
       <c r="H43" s="13">
         <v>-55</v>
       </c>
       <c r="I43" s="13">
@@ -3981,52 +4091,55 @@
       </c>
       <c r="T43" s="15">
         <v>-23</v>
       </c>
       <c r="U43" s="15">
         <v>-20</v>
       </c>
       <c r="V43" s="15">
         <v>-50</v>
       </c>
       <c r="W43" s="15">
         <v>-30</v>
       </c>
       <c r="X43" s="15">
         <v>-25</v>
       </c>
       <c r="Y43" s="15">
         <v>-45</v>
       </c>
       <c r="Z43" s="9">
         <v>-23</v>
       </c>
       <c r="AA43" s="15">
         <v>-28</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="9">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>-30</v>
       </c>
       <c r="C44" s="13">
         <v>-45</v>
       </c>
       <c r="D44" s="13">
         <v>-35</v>
       </c>
       <c r="E44" s="13">
         <v>-48</v>
       </c>
       <c r="F44" s="13">
         <v>-18</v>
       </c>
       <c r="G44" s="13">
         <v>-8</v>
       </c>
       <c r="H44" s="13">
         <v>-43</v>
       </c>
       <c r="I44" s="13">
@@ -4064,52 +4177,55 @@
       </c>
       <c r="T44" s="15">
         <v>-26</v>
       </c>
       <c r="U44" s="15">
         <v>-43</v>
       </c>
       <c r="V44" s="15">
         <v>-18</v>
       </c>
       <c r="W44" s="15">
         <v>-36</v>
       </c>
       <c r="X44" s="15">
         <v>-42</v>
       </c>
       <c r="Y44" s="15">
         <v>-7</v>
       </c>
       <c r="Z44" s="9">
         <v>-65</v>
       </c>
       <c r="AA44" s="15">
         <v>-26</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="9">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>-35</v>
       </c>
       <c r="C45" s="13">
         <v>-55</v>
       </c>
       <c r="D45" s="13">
         <v>-8</v>
       </c>
       <c r="E45" s="13">
         <v>-27</v>
       </c>
       <c r="F45" s="13">
         <v>-34</v>
       </c>
       <c r="G45" s="13">
         <v>-23</v>
       </c>
       <c r="H45" s="13">
         <v>-61</v>
       </c>
       <c r="I45" s="13">
@@ -4147,52 +4263,55 @@
       </c>
       <c r="T45" s="15">
         <v>-70</v>
       </c>
       <c r="U45" s="15">
         <v>-29</v>
       </c>
       <c r="V45" s="15">
         <v>-81</v>
       </c>
       <c r="W45" s="15">
         <v>-57</v>
       </c>
       <c r="X45" s="15">
         <v>-57</v>
       </c>
       <c r="Y45" s="15">
         <v>-23</v>
       </c>
       <c r="Z45" s="9">
         <v>-56</v>
       </c>
       <c r="AA45" s="15">
         <v>-10</v>
       </c>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45" s="9">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>-22</v>
       </c>
       <c r="C46" s="13">
         <v>19</v>
       </c>
       <c r="D46" s="13">
         <v>-7</v>
       </c>
       <c r="E46" s="13">
         <v>309</v>
       </c>
       <c r="F46" s="13">
         <v>53</v>
       </c>
       <c r="G46" s="13">
         <v>-5</v>
       </c>
       <c r="H46" s="13">
         <v>-72</v>
       </c>
       <c r="I46" s="13">
@@ -4224,58 +4343,61 @@
       </c>
       <c r="R46" s="15">
         <v>-31</v>
       </c>
       <c r="S46" s="15">
         <v>-62</v>
       </c>
       <c r="T46" s="15">
         <v>-69</v>
       </c>
       <c r="U46" s="15">
         <v>-62</v>
       </c>
       <c r="V46" s="15">
         <v>17</v>
       </c>
       <c r="W46" s="15">
         <v>27</v>
       </c>
       <c r="X46" s="15">
         <v>-28</v>
       </c>
       <c r="Y46" s="15">
         <v>-30</v>
       </c>
-      <c r="Z46" s="40">
+      <c r="Z46" s="32">
         <v>-2</v>
       </c>
       <c r="AA46" s="15">
         <v>32</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="9">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13">
         <v>-5</v>
       </c>
       <c r="C47" s="13">
         <v>13</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13">
         <v>-16</v>
       </c>
       <c r="F47" s="13">
         <v>-18</v>
       </c>
       <c r="G47" s="13">
         <v>-22</v>
       </c>
       <c r="H47" s="13">
         <v>-23</v>
       </c>
       <c r="I47" s="13">
@@ -4307,58 +4429,61 @@
       </c>
       <c r="R47" s="15">
         <v>-15</v>
       </c>
       <c r="S47" s="15">
         <v>-21</v>
       </c>
       <c r="T47" s="15">
         <v>-29</v>
       </c>
       <c r="U47" s="15">
         <v>-9</v>
       </c>
       <c r="V47" s="15">
         <v>-48</v>
       </c>
       <c r="W47" s="15">
         <v>-10</v>
       </c>
       <c r="X47" s="15">
         <v>-33</v>
       </c>
       <c r="Y47" s="15">
         <v>-25</v>
       </c>
-      <c r="Z47" s="40">
+      <c r="Z47" s="32">
         <v>-8</v>
       </c>
       <c r="AA47" s="15">
         <v>32</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="9">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13">
         <v>-10</v>
       </c>
       <c r="C48" s="13">
         <v>-62</v>
       </c>
       <c r="D48" s="13">
         <v>-23</v>
       </c>
       <c r="E48" s="13">
         <v>-20</v>
       </c>
       <c r="F48" s="13">
         <v>-26</v>
       </c>
       <c r="G48" s="13">
         <v>-51</v>
       </c>
       <c r="H48" s="13">
         <v>-21</v>
       </c>
       <c r="I48" s="13">
@@ -4390,58 +4515,61 @@
       </c>
       <c r="R48" s="15">
         <v>-26</v>
       </c>
       <c r="S48" s="15">
         <v>-29</v>
       </c>
       <c r="T48" s="15">
         <v>-39</v>
       </c>
       <c r="U48" s="15">
         <v>-9</v>
       </c>
       <c r="V48" s="15">
         <v>-46</v>
       </c>
       <c r="W48" s="15">
         <v>-18</v>
       </c>
       <c r="X48" s="15">
         <v>-20</v>
       </c>
       <c r="Y48" s="15">
         <v>-33</v>
       </c>
-      <c r="Z48" s="40">
+      <c r="Z48" s="32">
         <v>-31</v>
       </c>
       <c r="AA48" s="15">
         <v>-25</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="9">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13">
         <v>-44</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="13">
         <v>-7</v>
       </c>
       <c r="E49" s="13">
         <v>25</v>
       </c>
       <c r="F49" s="13">
         <v>-12</v>
       </c>
       <c r="G49" s="13">
         <v>-1</v>
       </c>
       <c r="H49" s="13">
         <v>-4</v>
       </c>
       <c r="I49" s="13">
@@ -4473,58 +4601,61 @@
       </c>
       <c r="R49" s="15">
         <v>-21</v>
       </c>
       <c r="S49" s="15">
         <v>-21</v>
       </c>
       <c r="T49" s="15">
         <v>-16</v>
       </c>
       <c r="U49" s="15">
         <v>-28</v>
       </c>
       <c r="V49" s="15">
         <v>-50</v>
       </c>
       <c r="W49" s="15">
         <v>3</v>
       </c>
       <c r="X49" s="15">
         <v>-19</v>
       </c>
       <c r="Y49" s="15">
         <v>-12</v>
       </c>
-      <c r="Z49" s="40">
+      <c r="Z49" s="32">
         <v>55</v>
       </c>
       <c r="AA49" s="15">
         <v>63</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="9">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>-58</v>
       </c>
       <c r="C50" s="13">
         <v>-37</v>
       </c>
       <c r="D50" s="13">
         <v>-42</v>
       </c>
       <c r="E50" s="13">
         <v>-46</v>
       </c>
       <c r="F50" s="13">
         <v>-47</v>
       </c>
       <c r="G50" s="13">
         <v>-64</v>
       </c>
       <c r="H50" s="13">
         <v>-84</v>
       </c>
       <c r="I50" s="13">
@@ -4556,58 +4687,61 @@
       </c>
       <c r="R50" s="15">
         <v>-57</v>
       </c>
       <c r="S50" s="15">
         <v>-116</v>
       </c>
       <c r="T50" s="15">
         <v>-84</v>
       </c>
       <c r="U50" s="15">
         <v>-112</v>
       </c>
       <c r="V50" s="15">
         <v>-62</v>
       </c>
       <c r="W50" s="15">
         <v>-76</v>
       </c>
       <c r="X50" s="15">
         <v>-83</v>
       </c>
       <c r="Y50" s="15">
         <v>-39</v>
       </c>
-      <c r="Z50" s="40">
+      <c r="Z50" s="32">
         <v>-69</v>
       </c>
       <c r="AA50" s="15">
         <v>-43</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="9">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13">
         <v>-33</v>
       </c>
       <c r="C51" s="13">
         <v>-20</v>
       </c>
       <c r="D51" s="13">
         <v>5</v>
       </c>
       <c r="E51" s="13">
         <v>-15</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="13">
         <v>-14</v>
       </c>
       <c r="H51" s="13">
         <v>-29</v>
       </c>
       <c r="I51" s="13">
@@ -4639,58 +4773,61 @@
       </c>
       <c r="R51" s="15">
         <v>-1</v>
       </c>
       <c r="S51" s="15">
         <v>-8</v>
       </c>
       <c r="T51" s="15">
         <v>-36</v>
       </c>
       <c r="U51" s="15">
         <v>-28</v>
       </c>
       <c r="V51" s="15">
         <v>-32</v>
       </c>
       <c r="W51" s="15">
         <v>-37</v>
       </c>
       <c r="X51" s="15">
         <v>-40</v>
       </c>
       <c r="Y51" s="15">
         <v>-18</v>
       </c>
-      <c r="Z51" s="40">
+      <c r="Z51" s="32">
         <v>-19</v>
       </c>
       <c r="AA51" s="15">
         <v>-12</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="9">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13">
         <v>-77</v>
       </c>
       <c r="C52" s="13">
         <v>-63</v>
       </c>
       <c r="D52" s="13">
         <v>-26</v>
       </c>
       <c r="E52" s="13">
         <v>-31</v>
       </c>
       <c r="F52" s="13">
         <v>-34</v>
       </c>
       <c r="G52" s="13">
         <v>-40</v>
       </c>
       <c r="H52" s="13">
         <v>-77</v>
       </c>
       <c r="I52" s="13">
@@ -4722,58 +4859,61 @@
       </c>
       <c r="R52" s="15">
         <v>-17</v>
       </c>
       <c r="S52" s="15">
         <v>-58</v>
       </c>
       <c r="T52" s="15">
         <v>-90</v>
       </c>
       <c r="U52" s="15">
         <v>-119</v>
       </c>
       <c r="V52" s="15">
         <v>-95</v>
       </c>
       <c r="W52" s="15">
         <v>-55</v>
       </c>
       <c r="X52" s="15">
         <v>-96</v>
       </c>
       <c r="Y52" s="15">
         <v>-52</v>
       </c>
-      <c r="Z52" s="40">
+      <c r="Z52" s="32">
         <v>-19</v>
       </c>
       <c r="AA52" s="15">
         <v>-33</v>
       </c>
-    </row>
-    <row r="53" spans="1:27" ht="22.5">
+      <c r="AB52" s="9">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>-37</v>
       </c>
       <c r="C53" s="14">
         <v>-22</v>
       </c>
       <c r="D53" s="14">
         <v>-10</v>
       </c>
       <c r="E53" s="14">
         <v>-1</v>
       </c>
       <c r="F53" s="14">
         <v>-44</v>
       </c>
       <c r="G53" s="14">
         <v>-50</v>
       </c>
       <c r="H53" s="14">
         <v>-74</v>
       </c>
       <c r="I53" s="14">
@@ -4811,203 +4951,206 @@
       </c>
       <c r="T53" s="14">
         <v>-83</v>
       </c>
       <c r="U53" s="14">
         <v>-71</v>
       </c>
       <c r="V53" s="14">
         <v>-76</v>
       </c>
       <c r="W53" s="14">
         <v>-46</v>
       </c>
       <c r="X53" s="14">
         <v>-56</v>
       </c>
       <c r="Y53" s="14">
         <v>-32</v>
       </c>
       <c r="Z53" s="27">
         <v>-27</v>
       </c>
       <c r="AA53" s="14">
         <v>-73</v>
       </c>
-    </row>
-    <row r="54" spans="1:27" ht="15">
+      <c r="AB53" s="44">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28" ht="14.4">
       <c r="D54" s="10"/>
       <c r="R54" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
     <sheetView topLeftCell="D1" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA53"/>
+      <selection activeCell="AB7" sqref="AB7:AB53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="21.5703125" style="20" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="8" width="4.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="5" max="8" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="20" max="20" width="6.28515625" style="20" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="17" max="19" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.33203125" style="20" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="20"/>
+    <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="33"/>
-[...22 lines deleted...]
-      <c r="Y1" s="33"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="37"/>
-      <c r="B4" s="31">
+      <c r="A4" s="42"/>
+      <c r="B4" s="36">
         <v>2024</v>
       </c>
-      <c r="C4" s="32"/>
-[...10 lines deleted...]
-      <c r="N4" s="31">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="36">
         <v>2025</v>
       </c>
-      <c r="O4" s="32"/>
-[...10 lines deleted...]
-      <c r="Z4" s="31">
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="37"/>
+      <c r="W4" s="37"/>
+      <c r="X4" s="37"/>
+      <c r="Y4" s="37"/>
+      <c r="Z4" s="36">
         <v>2026</v>
       </c>
-      <c r="AA4" s="32"/>
-[...9 lines deleted...]
-      <c r="AK4" s="32"/>
+      <c r="AA4" s="37"/>
+      <c r="AB4" s="37"/>
+      <c r="AC4" s="37"/>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="37"/>
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="37"/>
+      <c r="AH4" s="37"/>
+      <c r="AI4" s="37"/>
+      <c r="AJ4" s="37"/>
+      <c r="AK4" s="37"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="38"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -5074,77 +5217,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="34" t="s">
+      <c r="A6" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="34"/>
-[...22 lines deleted...]
-      <c r="Y6" s="34"/>
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>1738</v>
       </c>
       <c r="C7" s="16">
         <v>1577</v>
       </c>
       <c r="D7" s="16">
         <v>1520</v>
       </c>
       <c r="E7" s="16">
         <v>2024</v>
       </c>
       <c r="F7" s="16">
         <v>1466</v>
       </c>
       <c r="G7" s="16">
         <v>1519</v>
       </c>
       <c r="H7" s="16">
         <v>1716</v>
@@ -5184,50 +5327,53 @@
       </c>
       <c r="T7" s="16">
         <v>2086</v>
       </c>
       <c r="U7" s="16">
         <v>2356</v>
       </c>
       <c r="V7" s="16">
         <v>2204</v>
       </c>
       <c r="W7" s="16">
         <v>1983</v>
       </c>
       <c r="X7" s="16">
         <v>1703</v>
       </c>
       <c r="Y7" s="16">
         <v>1512</v>
       </c>
       <c r="Z7" s="9">
         <v>2084</v>
       </c>
       <c r="AA7" s="9">
         <v>2415</v>
       </c>
+      <c r="AB7" s="28">
+        <v>2485</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>598</v>
       </c>
       <c r="C8" s="16">
         <v>594</v>
       </c>
       <c r="D8" s="16">
         <v>518</v>
       </c>
       <c r="E8" s="16">
         <v>595</v>
       </c>
       <c r="F8" s="16">
         <v>470</v>
       </c>
       <c r="G8" s="16">
         <v>480</v>
       </c>
       <c r="H8" s="16">
         <v>666</v>
@@ -5267,50 +5413,53 @@
       </c>
       <c r="T8" s="16">
         <v>782</v>
       </c>
       <c r="U8" s="16">
         <v>874</v>
       </c>
       <c r="V8" s="16">
         <v>860</v>
       </c>
       <c r="W8" s="16">
         <v>749</v>
       </c>
       <c r="X8" s="16">
         <v>638</v>
       </c>
       <c r="Y8" s="16">
         <v>541</v>
       </c>
       <c r="Z8" s="9">
         <v>719</v>
       </c>
       <c r="AA8" s="9">
         <v>749</v>
       </c>
+      <c r="AB8" s="28">
+        <v>899</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>97</v>
       </c>
       <c r="C9" s="16">
         <v>68</v>
       </c>
       <c r="D9" s="16">
         <v>89</v>
       </c>
       <c r="E9" s="16">
         <v>99</v>
       </c>
       <c r="F9" s="16">
         <v>86</v>
       </c>
       <c r="G9" s="16">
         <v>80</v>
       </c>
       <c r="H9" s="16">
         <v>99</v>
@@ -5350,50 +5499,53 @@
       </c>
       <c r="T9" s="16">
         <v>117</v>
       </c>
       <c r="U9" s="16">
         <v>117</v>
       </c>
       <c r="V9" s="16">
         <v>109</v>
       </c>
       <c r="W9" s="16">
         <v>114</v>
       </c>
       <c r="X9" s="16">
         <v>96</v>
       </c>
       <c r="Y9" s="16">
         <v>58</v>
       </c>
       <c r="Z9" s="9">
         <v>114</v>
       </c>
       <c r="AA9" s="9">
         <v>138</v>
       </c>
+      <c r="AB9" s="28">
+        <v>156</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>55</v>
       </c>
       <c r="C10" s="16">
         <v>41</v>
       </c>
       <c r="D10" s="16">
         <v>45</v>
       </c>
       <c r="E10" s="16">
         <v>56</v>
       </c>
       <c r="F10" s="16">
         <v>52</v>
       </c>
       <c r="G10" s="16">
         <v>40</v>
       </c>
       <c r="H10" s="16">
         <v>46</v>
@@ -5433,50 +5585,53 @@
       </c>
       <c r="T10" s="16">
         <v>68</v>
       </c>
       <c r="U10" s="16">
         <v>40</v>
       </c>
       <c r="V10" s="16">
         <v>93</v>
       </c>
       <c r="W10" s="16">
         <v>52</v>
       </c>
       <c r="X10" s="16">
         <v>66</v>
       </c>
       <c r="Y10" s="16">
         <v>36</v>
       </c>
       <c r="Z10" s="9">
         <v>62</v>
       </c>
       <c r="AA10" s="9">
         <v>47</v>
       </c>
+      <c r="AB10" s="28">
+        <v>49</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>88</v>
       </c>
       <c r="C11" s="16">
         <v>97</v>
       </c>
       <c r="D11" s="16">
         <v>62</v>
       </c>
       <c r="E11" s="16">
         <v>74</v>
       </c>
       <c r="F11" s="16">
         <v>88</v>
       </c>
       <c r="G11" s="16">
         <v>93</v>
       </c>
       <c r="H11" s="16">
         <v>70</v>
@@ -5516,50 +5671,53 @@
       </c>
       <c r="T11" s="16">
         <v>124</v>
       </c>
       <c r="U11" s="16">
         <v>117</v>
       </c>
       <c r="V11" s="16">
         <v>108</v>
       </c>
       <c r="W11" s="16">
         <v>105</v>
       </c>
       <c r="X11" s="16">
         <v>80</v>
       </c>
       <c r="Y11" s="16">
         <v>62</v>
       </c>
       <c r="Z11" s="9">
         <v>137</v>
       </c>
       <c r="AA11" s="9">
         <v>130</v>
       </c>
+      <c r="AB11" s="28">
+        <v>131</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>71</v>
       </c>
       <c r="C12" s="16">
         <v>53</v>
       </c>
       <c r="D12" s="16">
         <v>58</v>
       </c>
       <c r="E12" s="16">
         <v>58</v>
       </c>
       <c r="F12" s="16">
         <v>47</v>
       </c>
       <c r="G12" s="16">
         <v>59</v>
       </c>
       <c r="H12" s="16">
         <v>52</v>
@@ -5599,50 +5757,53 @@
       </c>
       <c r="T12" s="16">
         <v>81</v>
       </c>
       <c r="U12" s="16">
         <v>84</v>
       </c>
       <c r="V12" s="16">
         <v>109</v>
       </c>
       <c r="W12" s="16">
         <v>86</v>
       </c>
       <c r="X12" s="16">
         <v>51</v>
       </c>
       <c r="Y12" s="16">
         <v>79</v>
       </c>
       <c r="Z12" s="9">
         <v>59</v>
       </c>
       <c r="AA12" s="9">
         <v>92</v>
       </c>
+      <c r="AB12" s="28">
+        <v>87</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>92</v>
       </c>
       <c r="C13" s="16">
         <v>39</v>
       </c>
       <c r="D13" s="16">
         <v>65</v>
       </c>
       <c r="E13" s="16">
         <v>79</v>
       </c>
       <c r="F13" s="16">
         <v>53</v>
       </c>
       <c r="G13" s="16">
         <v>71</v>
       </c>
       <c r="H13" s="16">
         <v>71</v>
@@ -5682,50 +5843,53 @@
       </c>
       <c r="T13" s="16">
         <v>88</v>
       </c>
       <c r="U13" s="16">
         <v>93</v>
       </c>
       <c r="V13" s="16">
         <v>55</v>
       </c>
       <c r="W13" s="16">
         <v>72</v>
       </c>
       <c r="X13" s="16">
         <v>56</v>
       </c>
       <c r="Y13" s="16">
         <v>72</v>
       </c>
       <c r="Z13" s="9">
         <v>65</v>
       </c>
       <c r="AA13" s="9">
         <v>71</v>
       </c>
+      <c r="AB13" s="28">
+        <v>94</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>249</v>
       </c>
       <c r="C14" s="16">
         <v>232</v>
       </c>
       <c r="D14" s="16">
         <v>182</v>
       </c>
       <c r="E14" s="16">
         <v>556</v>
       </c>
       <c r="F14" s="16">
         <v>229</v>
       </c>
       <c r="G14" s="16">
         <v>245</v>
       </c>
       <c r="H14" s="16">
         <v>207</v>
@@ -5765,50 +5929,53 @@
       </c>
       <c r="T14" s="16">
         <v>245</v>
       </c>
       <c r="U14" s="16">
         <v>285</v>
       </c>
       <c r="V14" s="16">
         <v>283</v>
       </c>
       <c r="W14" s="16">
         <v>249</v>
       </c>
       <c r="X14" s="16">
         <v>204</v>
       </c>
       <c r="Y14" s="16">
         <v>187</v>
       </c>
       <c r="Z14" s="9">
         <v>273</v>
       </c>
       <c r="AA14" s="9">
         <v>311</v>
       </c>
+      <c r="AB14" s="28">
+        <v>283</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>58</v>
       </c>
       <c r="C15" s="16">
         <v>62</v>
       </c>
       <c r="D15" s="16">
         <v>69</v>
       </c>
       <c r="E15" s="16">
         <v>53</v>
       </c>
       <c r="F15" s="16">
         <v>48</v>
       </c>
       <c r="G15" s="16">
         <v>52</v>
       </c>
       <c r="H15" s="16">
         <v>51</v>
@@ -5848,50 +6015,53 @@
       </c>
       <c r="T15" s="16">
         <v>78</v>
       </c>
       <c r="U15" s="16">
         <v>125</v>
       </c>
       <c r="V15" s="16">
         <v>58</v>
       </c>
       <c r="W15" s="16">
         <v>66</v>
       </c>
       <c r="X15" s="16">
         <v>66</v>
       </c>
       <c r="Y15" s="16">
         <v>52</v>
       </c>
       <c r="Z15" s="9">
         <v>72</v>
       </c>
       <c r="AA15" s="9">
         <v>129</v>
       </c>
+      <c r="AB15" s="28">
+        <v>87</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>85</v>
       </c>
       <c r="C16" s="16">
         <v>50</v>
       </c>
       <c r="D16" s="16">
         <v>51</v>
       </c>
       <c r="E16" s="16">
         <v>49</v>
       </c>
       <c r="F16" s="16">
         <v>63</v>
       </c>
       <c r="G16" s="16">
         <v>65</v>
       </c>
       <c r="H16" s="16">
         <v>82</v>
@@ -5931,52 +6101,55 @@
       </c>
       <c r="T16" s="16">
         <v>97</v>
       </c>
       <c r="U16" s="16">
         <v>108</v>
       </c>
       <c r="V16" s="16">
         <v>73</v>
       </c>
       <c r="W16" s="16">
         <v>59</v>
       </c>
       <c r="X16" s="16">
         <v>66</v>
       </c>
       <c r="Y16" s="16">
         <v>46</v>
       </c>
       <c r="Z16" s="9">
         <v>74</v>
       </c>
       <c r="AA16" s="9">
         <v>111</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="28">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>49</v>
       </c>
       <c r="C17" s="16">
         <v>79</v>
       </c>
       <c r="D17" s="16">
         <v>56</v>
       </c>
       <c r="E17" s="16">
         <v>89</v>
       </c>
       <c r="F17" s="16">
         <v>49</v>
       </c>
       <c r="G17" s="16">
         <v>65</v>
       </c>
       <c r="H17" s="16">
         <v>95</v>
       </c>
       <c r="I17" s="16">
@@ -6014,52 +6187,55 @@
       </c>
       <c r="T17" s="16">
         <v>77</v>
       </c>
       <c r="U17" s="16">
         <v>118</v>
       </c>
       <c r="V17" s="16">
         <v>90</v>
       </c>
       <c r="W17" s="16">
         <v>99</v>
       </c>
       <c r="X17" s="16">
         <v>69</v>
       </c>
       <c r="Y17" s="16">
         <v>85</v>
       </c>
       <c r="Z17" s="9">
         <v>146</v>
       </c>
       <c r="AA17" s="9">
         <v>174</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="28">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="16">
         <v>125</v>
       </c>
       <c r="C18" s="16">
         <v>106</v>
       </c>
       <c r="D18" s="16">
         <v>101</v>
       </c>
       <c r="E18" s="16">
         <v>111</v>
       </c>
       <c r="F18" s="16">
         <v>96</v>
       </c>
       <c r="G18" s="16">
         <v>111</v>
       </c>
       <c r="H18" s="16">
         <v>126</v>
       </c>
       <c r="I18" s="16">
@@ -6097,52 +6273,55 @@
       </c>
       <c r="T18" s="16">
         <v>135</v>
       </c>
       <c r="U18" s="16">
         <v>152</v>
       </c>
       <c r="V18" s="16">
         <v>143</v>
       </c>
       <c r="W18" s="16">
         <v>124</v>
       </c>
       <c r="X18" s="16">
         <v>133</v>
       </c>
       <c r="Y18" s="16">
         <v>96</v>
       </c>
       <c r="Z18" s="9">
         <v>126</v>
       </c>
       <c r="AA18" s="9">
         <v>179</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="28">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="16">
         <v>33</v>
       </c>
       <c r="C19" s="16">
         <v>25</v>
       </c>
       <c r="D19" s="16">
         <v>52</v>
       </c>
       <c r="E19" s="16">
         <v>31</v>
       </c>
       <c r="F19" s="16">
         <v>41</v>
       </c>
       <c r="G19" s="16">
         <v>33</v>
       </c>
       <c r="H19" s="16">
         <v>36</v>
       </c>
       <c r="I19" s="16">
@@ -6180,52 +6359,55 @@
       </c>
       <c r="T19" s="16">
         <v>40</v>
       </c>
       <c r="U19" s="16">
         <v>60</v>
       </c>
       <c r="V19" s="16">
         <v>51</v>
       </c>
       <c r="W19" s="16">
         <v>28</v>
       </c>
       <c r="X19" s="16">
         <v>35</v>
       </c>
       <c r="Y19" s="16">
         <v>46</v>
       </c>
       <c r="Z19" s="9">
         <v>44</v>
       </c>
       <c r="AA19" s="9">
         <v>51</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="28">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16">
         <v>44</v>
       </c>
       <c r="C20" s="16">
         <v>28</v>
       </c>
       <c r="D20" s="16">
         <v>67</v>
       </c>
       <c r="E20" s="16">
         <v>45</v>
       </c>
       <c r="F20" s="16">
         <v>60</v>
       </c>
       <c r="G20" s="16">
         <v>51</v>
       </c>
       <c r="H20" s="16">
         <v>42</v>
       </c>
       <c r="I20" s="16">
@@ -6263,52 +6445,55 @@
       </c>
       <c r="T20" s="16">
         <v>40</v>
       </c>
       <c r="U20" s="16">
         <v>57</v>
       </c>
       <c r="V20" s="16">
         <v>40</v>
       </c>
       <c r="W20" s="16">
         <v>67</v>
       </c>
       <c r="X20" s="16">
         <v>37</v>
       </c>
       <c r="Y20" s="16">
         <v>35</v>
       </c>
       <c r="Z20" s="9">
         <v>82</v>
       </c>
       <c r="AA20" s="9">
         <v>83</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" ht="22.5">
+      <c r="AB20" s="28">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="16">
         <v>94</v>
       </c>
       <c r="C21" s="16">
         <v>103</v>
       </c>
       <c r="D21" s="16">
         <v>105</v>
       </c>
       <c r="E21" s="16">
         <v>129</v>
       </c>
       <c r="F21" s="16">
         <v>84</v>
       </c>
       <c r="G21" s="16">
         <v>74</v>
       </c>
       <c r="H21" s="16">
         <v>73</v>
       </c>
       <c r="I21" s="16">
@@ -6346,81 +6531,84 @@
       </c>
       <c r="T21" s="16">
         <v>114</v>
       </c>
       <c r="U21" s="16">
         <v>126</v>
       </c>
       <c r="V21" s="16">
         <v>132</v>
       </c>
       <c r="W21" s="16">
         <v>113</v>
       </c>
       <c r="X21" s="16">
         <v>106</v>
       </c>
       <c r="Y21" s="16">
         <v>117</v>
       </c>
       <c r="Z21" s="9">
         <v>111</v>
       </c>
       <c r="AA21" s="9">
         <v>150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="36" t="s">
+      <c r="AB21" s="28">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="36"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
+      <c r="V22" s="41"/>
+      <c r="W22" s="41"/>
+      <c r="X22" s="41"/>
+      <c r="Y22" s="41"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="16">
         <v>740</v>
       </c>
       <c r="C23" s="16">
         <v>720</v>
       </c>
       <c r="D23" s="16">
         <v>634</v>
       </c>
       <c r="E23" s="16">
         <v>727</v>
       </c>
       <c r="F23" s="16">
         <v>611</v>
       </c>
       <c r="G23" s="16">
         <v>641</v>
       </c>
       <c r="H23" s="16">
         <v>819</v>
       </c>
       <c r="I23" s="16">
@@ -6458,52 +6646,55 @@
       </c>
       <c r="T23" s="16">
         <v>963</v>
       </c>
       <c r="U23" s="16">
         <v>1077</v>
       </c>
       <c r="V23" s="16">
         <v>1025</v>
       </c>
       <c r="W23" s="16">
         <v>890</v>
       </c>
       <c r="X23" s="16">
         <v>786</v>
       </c>
       <c r="Y23" s="16">
         <v>637</v>
       </c>
       <c r="Z23" s="25">
         <v>880</v>
       </c>
       <c r="AA23" s="25">
         <v>959</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="28">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="16">
         <v>598</v>
       </c>
       <c r="C24" s="16">
         <v>594</v>
       </c>
       <c r="D24" s="16">
         <v>518</v>
       </c>
       <c r="E24" s="16">
         <v>595</v>
       </c>
       <c r="F24" s="16">
         <v>470</v>
       </c>
       <c r="G24" s="16">
         <v>480</v>
       </c>
       <c r="H24" s="16">
         <v>666</v>
       </c>
       <c r="I24" s="16">
@@ -6541,52 +6732,55 @@
       </c>
       <c r="T24" s="16">
         <v>782</v>
       </c>
       <c r="U24" s="16">
         <v>874</v>
       </c>
       <c r="V24" s="16">
         <v>860</v>
       </c>
       <c r="W24" s="16">
         <v>749</v>
       </c>
       <c r="X24" s="16">
         <v>638</v>
       </c>
       <c r="Y24" s="16">
         <v>541</v>
       </c>
       <c r="Z24" s="25">
         <v>719</v>
       </c>
       <c r="AA24" s="25">
         <v>749</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="28">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="16" t="s">
@@ -6622,52 +6816,55 @@
       <c r="S25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="25"/>
       <c r="AA25" s="25" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="25" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="16" t="s">
@@ -6703,52 +6900,55 @@
       <c r="S26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="25"/>
       <c r="AA26" s="25" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="25" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="16">
         <v>34</v>
       </c>
       <c r="C27" s="16">
         <v>34</v>
       </c>
       <c r="D27" s="16">
         <v>31</v>
       </c>
       <c r="E27" s="16">
         <v>25</v>
       </c>
       <c r="F27" s="16">
         <v>52</v>
       </c>
       <c r="G27" s="16">
         <v>33</v>
       </c>
       <c r="H27" s="16">
         <v>35</v>
       </c>
       <c r="I27" s="16">
@@ -6786,52 +6986,55 @@
       </c>
       <c r="T27" s="16">
         <v>39</v>
       </c>
       <c r="U27" s="16">
         <v>47</v>
       </c>
       <c r="V27" s="16">
         <v>44</v>
       </c>
       <c r="W27" s="16">
         <v>41</v>
       </c>
       <c r="X27" s="16">
         <v>31</v>
       </c>
       <c r="Y27" s="16">
         <v>29</v>
       </c>
       <c r="Z27" s="25">
         <v>47</v>
       </c>
       <c r="AA27" s="25">
         <v>54</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="28">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="16" t="s">
@@ -6867,52 +7070,55 @@
       <c r="S28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="25"/>
       <c r="AA28" s="25" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="25" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="16" t="s">
@@ -6948,52 +7154,55 @@
       <c r="S29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="25"/>
       <c r="AA29" s="25" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="25" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="16" t="s">
@@ -7029,52 +7238,55 @@
       <c r="S30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="25"/>
       <c r="AA30" s="25" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="25" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="16">
         <v>18</v>
       </c>
       <c r="C31" s="16">
         <v>17</v>
       </c>
       <c r="D31" s="16">
         <v>22</v>
       </c>
       <c r="E31" s="16">
         <v>20</v>
       </c>
       <c r="F31" s="16">
         <v>14</v>
       </c>
       <c r="G31" s="16">
         <v>33</v>
       </c>
       <c r="H31" s="16">
         <v>22</v>
       </c>
       <c r="I31" s="16">
@@ -7112,52 +7324,55 @@
       </c>
       <c r="T31" s="16">
         <v>26</v>
       </c>
       <c r="U31" s="16">
         <v>29</v>
       </c>
       <c r="V31" s="16">
         <v>20</v>
       </c>
       <c r="W31" s="16">
         <v>23</v>
       </c>
       <c r="X31" s="16">
         <v>25</v>
       </c>
       <c r="Y31" s="16">
         <v>19</v>
       </c>
       <c r="Z31" s="25">
         <v>21</v>
       </c>
       <c r="AA31" s="25">
         <v>35</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="28">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="16">
         <v>40</v>
       </c>
       <c r="C32" s="16">
         <v>34</v>
       </c>
       <c r="D32" s="16">
         <v>27</v>
       </c>
       <c r="E32" s="16">
         <v>35</v>
       </c>
       <c r="F32" s="16">
         <v>42</v>
       </c>
       <c r="G32" s="16">
         <v>47</v>
       </c>
       <c r="H32" s="16">
         <v>41</v>
       </c>
       <c r="I32" s="16">
@@ -7195,52 +7410,55 @@
       </c>
       <c r="T32" s="16">
         <v>62</v>
       </c>
       <c r="U32" s="16">
         <v>54</v>
       </c>
       <c r="V32" s="16">
         <v>45</v>
       </c>
       <c r="W32" s="16">
         <v>23</v>
       </c>
       <c r="X32" s="16">
         <v>33</v>
       </c>
       <c r="Y32" s="16">
         <v>21</v>
       </c>
       <c r="Z32" s="25">
         <v>47</v>
       </c>
       <c r="AA32" s="25">
         <v>59</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="16" t="s">
@@ -7276,52 +7494,55 @@
       <c r="S33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="25"/>
       <c r="AA33" s="25" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="25" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="16">
         <v>50</v>
       </c>
       <c r="C34" s="16">
         <v>41</v>
       </c>
       <c r="D34" s="16">
         <v>36</v>
       </c>
       <c r="E34" s="16">
         <v>52</v>
       </c>
       <c r="F34" s="16">
         <v>33</v>
       </c>
       <c r="G34" s="16">
         <v>48</v>
       </c>
       <c r="H34" s="16">
         <v>55</v>
       </c>
       <c r="I34" s="16">
@@ -7359,52 +7580,55 @@
       </c>
       <c r="T34" s="16">
         <v>54</v>
       </c>
       <c r="U34" s="16">
         <v>73</v>
       </c>
       <c r="V34" s="16">
         <v>56</v>
       </c>
       <c r="W34" s="16">
         <v>54</v>
       </c>
       <c r="X34" s="16">
         <v>59</v>
       </c>
       <c r="Y34" s="16">
         <v>27</v>
       </c>
       <c r="Z34" s="25">
         <v>46</v>
       </c>
       <c r="AA34" s="25">
         <v>62</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="16" t="s">
@@ -7442,52 +7666,55 @@
       </c>
       <c r="T35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="16" t="s">
@@ -7525,52 +7752,55 @@
       </c>
       <c r="T36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:27" ht="22.5">
+      <c r="AB36" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="16" t="s">
@@ -7608,81 +7838,85 @@
       </c>
       <c r="T37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="35" t="s">
+      <c r="AB37" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="35"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="B38" s="40"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+      <c r="I38" s="40"/>
+      <c r="J38" s="40"/>
+      <c r="K38" s="40"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="40"/>
+      <c r="N38" s="40"/>
+      <c r="O38" s="40"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40"/>
+      <c r="R38" s="40"/>
+      <c r="S38" s="40"/>
+      <c r="T38" s="40"/>
+      <c r="U38" s="40"/>
+      <c r="V38" s="40"/>
+      <c r="W38" s="40"/>
+      <c r="X38" s="40"/>
+      <c r="Y38" s="40"/>
+      <c r="AB38" s="35"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="16">
         <v>998</v>
       </c>
       <c r="C39" s="16">
         <v>857</v>
       </c>
       <c r="D39" s="16">
         <v>886</v>
       </c>
       <c r="E39" s="16">
         <v>1297</v>
       </c>
       <c r="F39" s="17">
         <v>855</v>
       </c>
       <c r="G39" s="16">
         <v>878</v>
       </c>
       <c r="H39" s="16">
         <v>897</v>
       </c>
       <c r="I39" s="16">
@@ -7720,52 +7954,55 @@
       </c>
       <c r="T39" s="16">
         <v>1123</v>
       </c>
       <c r="U39" s="16">
         <v>1279</v>
       </c>
       <c r="V39" s="16">
         <v>1179</v>
       </c>
       <c r="W39" s="16">
         <v>1093</v>
       </c>
       <c r="X39" s="16">
         <v>917</v>
       </c>
       <c r="Y39" s="16">
         <v>875</v>
       </c>
       <c r="Z39" s="26">
         <v>1204</v>
       </c>
       <c r="AA39" s="26">
         <v>1456</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="28">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="16" t="s">
@@ -7800,55 +8037,58 @@
       </c>
       <c r="S40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="AA40" s="41" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:27">
+      <c r="AA40" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="33" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="16">
         <v>97</v>
       </c>
       <c r="C41" s="16">
         <v>68</v>
       </c>
       <c r="D41" s="16">
         <v>89</v>
       </c>
       <c r="E41" s="16">
         <v>99</v>
       </c>
       <c r="F41" s="17">
         <v>86</v>
       </c>
       <c r="G41" s="17">
         <v>80</v>
       </c>
       <c r="H41" s="16">
         <v>99</v>
       </c>
       <c r="I41" s="16">
@@ -7886,52 +8126,55 @@
       </c>
       <c r="T41" s="16">
         <v>117</v>
       </c>
       <c r="U41" s="16">
         <v>117</v>
       </c>
       <c r="V41" s="16">
         <v>109</v>
       </c>
       <c r="W41" s="16">
         <v>114</v>
       </c>
       <c r="X41" s="16">
         <v>96</v>
       </c>
       <c r="Y41" s="16">
         <v>58</v>
       </c>
       <c r="Z41" s="25">
         <v>114</v>
       </c>
       <c r="AA41" s="26">
         <v>138</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="28">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="16">
         <v>55</v>
       </c>
       <c r="C42" s="16">
         <v>41</v>
       </c>
       <c r="D42" s="16">
         <v>45</v>
       </c>
       <c r="E42" s="16">
         <v>56</v>
       </c>
       <c r="F42" s="17">
         <v>52</v>
       </c>
       <c r="G42" s="17">
         <v>40</v>
       </c>
       <c r="H42" s="16">
         <v>46</v>
       </c>
       <c r="I42" s="16">
@@ -7969,52 +8212,55 @@
       </c>
       <c r="T42" s="16">
         <v>68</v>
       </c>
       <c r="U42" s="16">
         <v>40</v>
       </c>
       <c r="V42" s="16">
         <v>93</v>
       </c>
       <c r="W42" s="16">
         <v>52</v>
       </c>
       <c r="X42" s="16">
         <v>66</v>
       </c>
       <c r="Y42" s="16">
         <v>36</v>
       </c>
       <c r="Z42" s="25">
         <v>62</v>
       </c>
       <c r="AA42" s="26">
         <v>47</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="16">
         <v>54</v>
       </c>
       <c r="C43" s="16">
         <v>63</v>
       </c>
       <c r="D43" s="16">
         <v>31</v>
       </c>
       <c r="E43" s="16">
         <v>49</v>
       </c>
       <c r="F43" s="17">
         <v>36</v>
       </c>
       <c r="G43" s="17">
         <v>60</v>
       </c>
       <c r="H43" s="16">
         <v>35</v>
       </c>
       <c r="I43" s="16">
@@ -8052,52 +8298,55 @@
       </c>
       <c r="T43" s="16">
         <v>85</v>
       </c>
       <c r="U43" s="16">
         <v>70</v>
       </c>
       <c r="V43" s="16">
         <v>64</v>
       </c>
       <c r="W43" s="16">
         <v>64</v>
       </c>
       <c r="X43" s="16">
         <v>49</v>
       </c>
       <c r="Y43" s="16">
         <v>33</v>
       </c>
       <c r="Z43" s="25">
         <v>90</v>
       </c>
       <c r="AA43" s="26">
         <v>76</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="28">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="16">
         <v>71</v>
       </c>
       <c r="C44" s="16">
         <v>53</v>
       </c>
       <c r="D44" s="16">
         <v>58</v>
       </c>
       <c r="E44" s="16">
         <v>58</v>
       </c>
       <c r="F44" s="17">
         <v>47</v>
       </c>
       <c r="G44" s="17">
         <v>59</v>
       </c>
       <c r="H44" s="16">
         <v>52</v>
       </c>
       <c r="I44" s="16">
@@ -8135,52 +8384,55 @@
       </c>
       <c r="T44" s="16">
         <v>81</v>
       </c>
       <c r="U44" s="16">
         <v>84</v>
       </c>
       <c r="V44" s="16">
         <v>109</v>
       </c>
       <c r="W44" s="16">
         <v>86</v>
       </c>
       <c r="X44" s="16">
         <v>51</v>
       </c>
       <c r="Y44" s="16">
         <v>79</v>
       </c>
       <c r="Z44" s="25">
         <v>59</v>
       </c>
       <c r="AA44" s="26">
         <v>92</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="28">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="16">
         <v>92</v>
       </c>
       <c r="C45" s="16">
         <v>39</v>
       </c>
       <c r="D45" s="16">
         <v>65</v>
       </c>
       <c r="E45" s="16">
         <v>79</v>
       </c>
       <c r="F45" s="17">
         <v>53</v>
       </c>
       <c r="G45" s="17">
         <v>71</v>
       </c>
       <c r="H45" s="16">
         <v>71</v>
       </c>
       <c r="I45" s="16">
@@ -8218,52 +8470,55 @@
       </c>
       <c r="T45" s="16">
         <v>88</v>
       </c>
       <c r="U45" s="16">
         <v>93</v>
       </c>
       <c r="V45" s="16">
         <v>55</v>
       </c>
       <c r="W45" s="16">
         <v>72</v>
       </c>
       <c r="X45" s="16">
         <v>56</v>
       </c>
       <c r="Y45" s="16">
         <v>72</v>
       </c>
       <c r="Z45" s="25">
         <v>65</v>
       </c>
       <c r="AA45" s="26">
         <v>71</v>
       </c>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45" s="28">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="16">
         <v>249</v>
       </c>
       <c r="C46" s="16">
         <v>232</v>
       </c>
       <c r="D46" s="16">
         <v>182</v>
       </c>
       <c r="E46" s="16">
         <v>556</v>
       </c>
       <c r="F46" s="17">
         <v>229</v>
       </c>
       <c r="G46" s="17">
         <v>245</v>
       </c>
       <c r="H46" s="16">
         <v>207</v>
       </c>
       <c r="I46" s="16">
@@ -8301,52 +8556,55 @@
       </c>
       <c r="T46" s="16">
         <v>245</v>
       </c>
       <c r="U46" s="16">
         <v>285</v>
       </c>
       <c r="V46" s="16">
         <v>283</v>
       </c>
       <c r="W46" s="16">
         <v>249</v>
       </c>
       <c r="X46" s="16">
         <v>204</v>
       </c>
       <c r="Y46" s="16">
         <v>187</v>
       </c>
       <c r="Z46" s="25">
         <v>273</v>
       </c>
       <c r="AA46" s="26">
         <v>311</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="28">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="16">
         <v>40</v>
       </c>
       <c r="C47" s="16">
         <v>45</v>
       </c>
       <c r="D47" s="16">
         <v>47</v>
       </c>
       <c r="E47" s="16">
         <v>33</v>
       </c>
       <c r="F47" s="17">
         <v>34</v>
       </c>
       <c r="G47" s="17">
         <v>19</v>
       </c>
       <c r="H47" s="16">
         <v>29</v>
       </c>
       <c r="I47" s="16">
@@ -8384,52 +8642,55 @@
       </c>
       <c r="T47" s="16">
         <v>52</v>
       </c>
       <c r="U47" s="16">
         <v>96</v>
       </c>
       <c r="V47" s="16">
         <v>38</v>
       </c>
       <c r="W47" s="16">
         <v>43</v>
       </c>
       <c r="X47" s="16">
         <v>41</v>
       </c>
       <c r="Y47" s="16">
         <v>33</v>
       </c>
       <c r="Z47" s="25">
         <v>51</v>
       </c>
       <c r="AA47" s="26">
         <v>94</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="28">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="16">
         <v>45</v>
       </c>
       <c r="C48" s="16">
         <v>16</v>
       </c>
       <c r="D48" s="16">
         <v>24</v>
       </c>
       <c r="E48" s="16">
         <v>14</v>
       </c>
       <c r="F48" s="17">
         <v>21</v>
       </c>
       <c r="G48" s="17">
         <v>18</v>
       </c>
       <c r="H48" s="16">
         <v>41</v>
       </c>
       <c r="I48" s="16">
@@ -8467,52 +8728,55 @@
       </c>
       <c r="T48" s="16">
         <v>35</v>
       </c>
       <c r="U48" s="16">
         <v>54</v>
       </c>
       <c r="V48" s="16">
         <v>28</v>
       </c>
       <c r="W48" s="16">
         <v>36</v>
       </c>
       <c r="X48" s="16">
         <v>33</v>
       </c>
       <c r="Y48" s="16">
         <v>25</v>
       </c>
       <c r="Z48" s="25">
         <v>27</v>
       </c>
       <c r="AA48" s="26">
         <v>52</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="28">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="16">
         <v>49</v>
       </c>
       <c r="C49" s="16">
         <v>79</v>
       </c>
       <c r="D49" s="16">
         <v>56</v>
       </c>
       <c r="E49" s="16">
         <v>89</v>
       </c>
       <c r="F49" s="17">
         <v>49</v>
       </c>
       <c r="G49" s="17">
         <v>65</v>
       </c>
       <c r="H49" s="16">
         <v>95</v>
       </c>
       <c r="I49" s="16">
@@ -8550,52 +8814,55 @@
       </c>
       <c r="T49" s="16">
         <v>77</v>
       </c>
       <c r="U49" s="16">
         <v>118</v>
       </c>
       <c r="V49" s="16">
         <v>90</v>
       </c>
       <c r="W49" s="16">
         <v>99</v>
       </c>
       <c r="X49" s="16">
         <v>69</v>
       </c>
       <c r="Y49" s="16">
         <v>85</v>
       </c>
       <c r="Z49" s="25">
         <v>146</v>
       </c>
       <c r="AA49" s="26">
         <v>174</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="28">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="16">
         <v>75</v>
       </c>
       <c r="C50" s="16">
         <v>65</v>
       </c>
       <c r="D50" s="16">
         <v>65</v>
       </c>
       <c r="E50" s="16">
         <v>59</v>
       </c>
       <c r="F50" s="17">
         <v>63</v>
       </c>
       <c r="G50" s="17">
         <v>63</v>
       </c>
       <c r="H50" s="16">
         <v>71</v>
       </c>
       <c r="I50" s="16">
@@ -8633,52 +8900,55 @@
       </c>
       <c r="T50" s="16">
         <v>81</v>
       </c>
       <c r="U50" s="16">
         <v>79</v>
       </c>
       <c r="V50" s="16">
         <v>87</v>
       </c>
       <c r="W50" s="16">
         <v>70</v>
       </c>
       <c r="X50" s="16">
         <v>74</v>
       </c>
       <c r="Y50" s="16">
         <v>69</v>
       </c>
       <c r="Z50" s="25">
         <v>80</v>
       </c>
       <c r="AA50" s="26">
         <v>117</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="28">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="16">
         <v>33</v>
       </c>
       <c r="C51" s="16">
         <v>25</v>
       </c>
       <c r="D51" s="16">
         <v>52</v>
       </c>
       <c r="E51" s="16">
         <v>31</v>
       </c>
       <c r="F51" s="17">
         <v>41</v>
       </c>
       <c r="G51" s="17">
         <v>33</v>
       </c>
       <c r="H51" s="16">
         <v>36</v>
       </c>
       <c r="I51" s="16">
@@ -8716,52 +8986,55 @@
       </c>
       <c r="T51" s="16">
         <v>40</v>
       </c>
       <c r="U51" s="16">
         <v>60</v>
       </c>
       <c r="V51" s="16">
         <v>51</v>
       </c>
       <c r="W51" s="16">
         <v>28</v>
       </c>
       <c r="X51" s="16">
         <v>35</v>
       </c>
       <c r="Y51" s="16">
         <v>46</v>
       </c>
       <c r="Z51" s="25">
         <v>44</v>
       </c>
       <c r="AA51" s="26">
         <v>51</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="28">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="16">
         <v>44</v>
       </c>
       <c r="C52" s="16">
         <v>28</v>
       </c>
       <c r="D52" s="16">
         <v>67</v>
       </c>
       <c r="E52" s="16">
         <v>45</v>
       </c>
       <c r="F52" s="17">
         <v>60</v>
       </c>
       <c r="G52" s="17">
         <v>51</v>
       </c>
       <c r="H52" s="16">
         <v>42</v>
       </c>
       <c r="I52" s="16">
@@ -8799,52 +9072,55 @@
       </c>
       <c r="T52" s="16">
         <v>40</v>
       </c>
       <c r="U52" s="16">
         <v>57</v>
       </c>
       <c r="V52" s="16">
         <v>40</v>
       </c>
       <c r="W52" s="16">
         <v>67</v>
       </c>
       <c r="X52" s="16">
         <v>37</v>
       </c>
       <c r="Y52" s="16">
         <v>35</v>
       </c>
       <c r="Z52" s="25">
         <v>82</v>
       </c>
       <c r="AA52" s="26">
         <v>83</v>
       </c>
-    </row>
-    <row r="53" spans="1:27" ht="22.5">
+      <c r="AB52" s="28">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>94</v>
       </c>
       <c r="C53" s="14">
         <v>103</v>
       </c>
       <c r="D53" s="14">
         <v>105</v>
       </c>
       <c r="E53" s="14">
         <v>129</v>
       </c>
       <c r="F53" s="18">
         <v>84</v>
       </c>
       <c r="G53" s="18">
         <v>74</v>
       </c>
       <c r="H53" s="18">
         <v>73</v>
       </c>
       <c r="I53" s="18">
@@ -8879,206 +9155,209 @@
       </c>
       <c r="S53" s="18">
         <v>125</v>
       </c>
       <c r="T53" s="18">
         <v>114</v>
       </c>
       <c r="U53" s="18">
         <v>126</v>
       </c>
       <c r="V53" s="18">
         <v>132</v>
       </c>
       <c r="W53" s="18">
         <v>113</v>
       </c>
       <c r="X53" s="18">
         <v>106</v>
       </c>
       <c r="Y53" s="18">
         <v>117</v>
       </c>
       <c r="Z53" s="27">
         <v>111</v>
       </c>
-      <c r="AA53" s="42">
+      <c r="AA53" s="34">
         <v>150</v>
       </c>
-    </row>
-    <row r="54" spans="1:27">
+      <c r="AB53" s="45">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28">
       <c r="E54" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D16" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA53"/>
+    <sheetView topLeftCell="D1" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AB53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="21.5703125" style="20" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="8" width="4.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="5" max="8" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="19" width="4.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="17" max="19" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6" style="20" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="20"/>
+    <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="33"/>
-[...22 lines deleted...]
-      <c r="Y1" s="33"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="37"/>
-      <c r="B4" s="31">
+      <c r="A4" s="42"/>
+      <c r="B4" s="36">
         <v>2024</v>
       </c>
-      <c r="C4" s="32"/>
-[...10 lines deleted...]
-      <c r="N4" s="31">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="36">
         <v>2025</v>
       </c>
-      <c r="O4" s="32"/>
-[...10 lines deleted...]
-      <c r="Z4" s="31">
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="37"/>
+      <c r="W4" s="37"/>
+      <c r="X4" s="37"/>
+      <c r="Y4" s="37"/>
+      <c r="Z4" s="36">
         <v>2026</v>
       </c>
-      <c r="AA4" s="32"/>
-[...9 lines deleted...]
-      <c r="AK4" s="32"/>
+      <c r="AA4" s="37"/>
+      <c r="AB4" s="37"/>
+      <c r="AC4" s="37"/>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="37"/>
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="37"/>
+      <c r="AH4" s="37"/>
+      <c r="AI4" s="37"/>
+      <c r="AJ4" s="37"/>
+      <c r="AK4" s="37"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="38"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -9145,77 +9424,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="34" t="s">
+      <c r="A6" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="34"/>
-[...22 lines deleted...]
-      <c r="Y6" s="34"/>
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>2239</v>
       </c>
       <c r="C7" s="16">
         <v>1915</v>
       </c>
       <c r="D7" s="16">
         <v>1733</v>
       </c>
       <c r="E7" s="16">
         <v>2212</v>
       </c>
       <c r="F7" s="16">
         <v>1762</v>
       </c>
       <c r="G7" s="16">
         <v>1915</v>
       </c>
       <c r="H7" s="16">
         <v>2410</v>
@@ -9255,50 +9534,53 @@
       </c>
       <c r="T7" s="17">
         <v>2752</v>
       </c>
       <c r="U7" s="17">
         <v>2942</v>
       </c>
       <c r="V7" s="17">
         <v>2744</v>
       </c>
       <c r="W7" s="17">
         <v>2371</v>
       </c>
       <c r="X7" s="17">
         <v>2217</v>
       </c>
       <c r="Y7" s="17">
         <v>1959</v>
       </c>
       <c r="Z7" s="28">
         <v>2477</v>
       </c>
       <c r="AA7" s="17">
         <v>2570</v>
       </c>
+      <c r="AB7" s="9">
+        <v>2697</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>567</v>
       </c>
       <c r="C8" s="16">
         <v>477</v>
       </c>
       <c r="D8" s="16">
         <v>456</v>
       </c>
       <c r="E8" s="16">
         <v>783</v>
       </c>
       <c r="F8" s="16">
         <v>529</v>
       </c>
       <c r="G8" s="16">
         <v>502</v>
       </c>
       <c r="H8" s="16">
         <v>652</v>
@@ -9338,50 +9620,53 @@
       </c>
       <c r="T8" s="17">
         <v>703</v>
       </c>
       <c r="U8" s="17">
         <v>781</v>
       </c>
       <c r="V8" s="17">
         <v>754</v>
       </c>
       <c r="W8" s="17">
         <v>644</v>
       </c>
       <c r="X8" s="17">
         <v>533</v>
       </c>
       <c r="Y8" s="17">
         <v>512</v>
       </c>
       <c r="Z8" s="28">
         <v>771</v>
       </c>
       <c r="AA8" s="17">
         <v>655</v>
       </c>
+      <c r="AB8" s="9">
+        <v>754</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>189</v>
       </c>
       <c r="C9" s="16">
         <v>143</v>
       </c>
       <c r="D9" s="16">
         <v>130</v>
       </c>
       <c r="E9" s="16">
         <v>153</v>
       </c>
       <c r="F9" s="16">
         <v>125</v>
       </c>
       <c r="G9" s="16">
         <v>137</v>
       </c>
       <c r="H9" s="16">
         <v>191</v>
@@ -9421,50 +9706,53 @@
       </c>
       <c r="T9" s="17">
         <v>220</v>
       </c>
       <c r="U9" s="17">
         <v>191</v>
       </c>
       <c r="V9" s="17">
         <v>203</v>
       </c>
       <c r="W9" s="17">
         <v>179</v>
       </c>
       <c r="X9" s="17">
         <v>190</v>
       </c>
       <c r="Y9" s="17">
         <v>147</v>
       </c>
       <c r="Z9" s="28">
         <v>180</v>
       </c>
       <c r="AA9" s="17">
         <v>228</v>
       </c>
+      <c r="AB9" s="9">
+        <v>193</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>94</v>
       </c>
       <c r="C10" s="16">
         <v>70</v>
       </c>
       <c r="D10" s="16">
         <v>72</v>
       </c>
       <c r="E10" s="16">
         <v>77</v>
       </c>
       <c r="F10" s="16">
         <v>66</v>
       </c>
       <c r="G10" s="16">
         <v>90</v>
       </c>
       <c r="H10" s="16">
         <v>113</v>
@@ -9504,50 +9792,53 @@
       </c>
       <c r="T10" s="17">
         <v>114</v>
       </c>
       <c r="U10" s="17">
         <v>126</v>
       </c>
       <c r="V10" s="17">
         <v>106</v>
       </c>
       <c r="W10" s="17">
         <v>126</v>
       </c>
       <c r="X10" s="17">
         <v>81</v>
       </c>
       <c r="Y10" s="17">
         <v>69</v>
       </c>
       <c r="Z10" s="28">
         <v>98</v>
       </c>
       <c r="AA10" s="17">
         <v>94</v>
       </c>
+      <c r="AB10" s="9">
+        <v>106</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>119</v>
       </c>
       <c r="C11" s="16">
         <v>150</v>
       </c>
       <c r="D11" s="16">
         <v>110</v>
       </c>
       <c r="E11" s="16">
         <v>117</v>
       </c>
       <c r="F11" s="16">
         <v>93</v>
       </c>
       <c r="G11" s="16">
         <v>124</v>
       </c>
       <c r="H11" s="16">
         <v>133</v>
@@ -9587,50 +9878,53 @@
       </c>
       <c r="T11" s="17">
         <v>162</v>
       </c>
       <c r="U11" s="17">
         <v>140</v>
       </c>
       <c r="V11" s="17">
         <v>149</v>
       </c>
       <c r="W11" s="17">
         <v>136</v>
       </c>
       <c r="X11" s="17">
         <v>122</v>
       </c>
       <c r="Y11" s="17">
         <v>103</v>
       </c>
       <c r="Z11" s="28">
         <v>158</v>
       </c>
       <c r="AA11" s="17">
         <v>151</v>
       </c>
+      <c r="AB11" s="9">
+        <v>151</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>101</v>
       </c>
       <c r="C12" s="16">
         <v>98</v>
       </c>
       <c r="D12" s="16">
         <v>93</v>
       </c>
       <c r="E12" s="16">
         <v>106</v>
       </c>
       <c r="F12" s="16">
         <v>65</v>
       </c>
       <c r="G12" s="16">
         <v>67</v>
       </c>
       <c r="H12" s="16">
         <v>95</v>
@@ -9670,50 +9964,53 @@
       </c>
       <c r="T12" s="17">
         <v>107</v>
       </c>
       <c r="U12" s="17">
         <v>127</v>
       </c>
       <c r="V12" s="17">
         <v>127</v>
       </c>
       <c r="W12" s="17">
         <v>122</v>
       </c>
       <c r="X12" s="17">
         <v>93</v>
       </c>
       <c r="Y12" s="17">
         <v>86</v>
       </c>
       <c r="Z12" s="28">
         <v>124</v>
       </c>
       <c r="AA12" s="17">
         <v>118</v>
       </c>
+      <c r="AB12" s="9">
+        <v>111</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>127</v>
       </c>
       <c r="C13" s="16">
         <v>94</v>
       </c>
       <c r="D13" s="16">
         <v>73</v>
       </c>
       <c r="E13" s="16">
         <v>106</v>
       </c>
       <c r="F13" s="16">
         <v>87</v>
       </c>
       <c r="G13" s="16">
         <v>94</v>
       </c>
       <c r="H13" s="16">
         <v>132</v>
@@ -9753,50 +10050,53 @@
       </c>
       <c r="T13" s="17">
         <v>158</v>
       </c>
       <c r="U13" s="17">
         <v>122</v>
       </c>
       <c r="V13" s="17">
         <v>136</v>
       </c>
       <c r="W13" s="17">
         <v>129</v>
       </c>
       <c r="X13" s="17">
         <v>113</v>
       </c>
       <c r="Y13" s="17">
         <v>95</v>
       </c>
       <c r="Z13" s="28">
         <v>121</v>
       </c>
       <c r="AA13" s="17">
         <v>81</v>
       </c>
+      <c r="AB13" s="9">
+        <v>125</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>271</v>
       </c>
       <c r="C14" s="16">
         <v>213</v>
       </c>
       <c r="D14" s="16">
         <v>189</v>
       </c>
       <c r="E14" s="16">
         <v>247</v>
       </c>
       <c r="F14" s="16">
         <v>176</v>
       </c>
       <c r="G14" s="16">
         <v>250</v>
       </c>
       <c r="H14" s="16">
         <v>279</v>
@@ -9836,50 +10136,53 @@
       </c>
       <c r="T14" s="17">
         <v>314</v>
       </c>
       <c r="U14" s="17">
         <v>347</v>
       </c>
       <c r="V14" s="17">
         <v>266</v>
       </c>
       <c r="W14" s="17">
         <v>222</v>
       </c>
       <c r="X14" s="17">
         <v>232</v>
       </c>
       <c r="Y14" s="17">
         <v>217</v>
       </c>
       <c r="Z14" s="28">
         <v>275</v>
       </c>
       <c r="AA14" s="17">
         <v>279</v>
       </c>
+      <c r="AB14" s="9">
+        <v>318</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>91</v>
       </c>
       <c r="C15" s="16">
         <v>59</v>
       </c>
       <c r="D15" s="16">
         <v>72</v>
       </c>
       <c r="E15" s="16">
         <v>67</v>
       </c>
       <c r="F15" s="16">
         <v>73</v>
       </c>
       <c r="G15" s="16">
         <v>60</v>
       </c>
       <c r="H15" s="16">
         <v>80</v>
@@ -9919,50 +10222,53 @@
       </c>
       <c r="T15" s="17">
         <v>131</v>
       </c>
       <c r="U15" s="17">
         <v>142</v>
       </c>
       <c r="V15" s="17">
         <v>119</v>
       </c>
       <c r="W15" s="17">
         <v>79</v>
       </c>
       <c r="X15" s="17">
         <v>104</v>
       </c>
       <c r="Y15" s="17">
         <v>74</v>
       </c>
       <c r="Z15" s="28">
         <v>86</v>
       </c>
       <c r="AA15" s="17">
         <v>118</v>
       </c>
+      <c r="AB15" s="9">
+        <v>87</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>94</v>
       </c>
       <c r="C16" s="16">
         <v>124</v>
       </c>
       <c r="D16" s="16">
         <v>70</v>
       </c>
       <c r="E16" s="16">
         <v>83</v>
       </c>
       <c r="F16" s="16">
         <v>72</v>
       </c>
       <c r="G16" s="16">
         <v>92</v>
       </c>
       <c r="H16" s="16">
         <v>94</v>
@@ -10002,52 +10308,55 @@
       </c>
       <c r="T16" s="17">
         <v>116</v>
       </c>
       <c r="U16" s="17">
         <v>95</v>
       </c>
       <c r="V16" s="17">
         <v>103</v>
       </c>
       <c r="W16" s="17">
         <v>101</v>
       </c>
       <c r="X16" s="17">
         <v>85</v>
       </c>
       <c r="Y16" s="17">
         <v>96</v>
       </c>
       <c r="Z16" s="28">
         <v>89</v>
       </c>
       <c r="AA16" s="17">
         <v>123</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="9">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>93</v>
       </c>
       <c r="C17" s="16">
         <v>79</v>
       </c>
       <c r="D17" s="16">
         <v>63</v>
       </c>
       <c r="E17" s="16">
         <v>64</v>
       </c>
       <c r="F17" s="16">
         <v>61</v>
       </c>
       <c r="G17" s="16">
         <v>66</v>
       </c>
       <c r="H17" s="16">
         <v>99</v>
       </c>
       <c r="I17" s="16">
@@ -10085,52 +10394,55 @@
       </c>
       <c r="T17" s="17">
         <v>93</v>
       </c>
       <c r="U17" s="17">
         <v>146</v>
       </c>
       <c r="V17" s="17">
         <v>140</v>
       </c>
       <c r="W17" s="17">
         <v>96</v>
       </c>
       <c r="X17" s="17">
         <v>88</v>
       </c>
       <c r="Y17" s="17">
         <v>97</v>
       </c>
       <c r="Z17" s="28">
         <v>91</v>
       </c>
       <c r="AA17" s="17">
         <v>111</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="9">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="16">
         <v>175</v>
       </c>
       <c r="C18" s="16">
         <v>147</v>
       </c>
       <c r="D18" s="16">
         <v>150</v>
       </c>
       <c r="E18" s="16">
         <v>157</v>
       </c>
       <c r="F18" s="16">
         <v>152</v>
       </c>
       <c r="G18" s="16">
         <v>171</v>
       </c>
       <c r="H18" s="16">
         <v>211</v>
       </c>
       <c r="I18" s="16">
@@ -10168,52 +10480,55 @@
       </c>
       <c r="T18" s="17">
         <v>231</v>
       </c>
       <c r="U18" s="17">
         <v>264</v>
       </c>
       <c r="V18" s="17">
         <v>215</v>
       </c>
       <c r="W18" s="17">
         <v>191</v>
       </c>
       <c r="X18" s="17">
         <v>206</v>
       </c>
       <c r="Y18" s="17">
         <v>163</v>
       </c>
       <c r="Z18" s="28">
         <v>182</v>
       </c>
       <c r="AA18" s="17">
         <v>210</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="9">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="16">
         <v>66</v>
       </c>
       <c r="C19" s="16">
         <v>45</v>
       </c>
       <c r="D19" s="16">
         <v>47</v>
       </c>
       <c r="E19" s="16">
         <v>46</v>
       </c>
       <c r="F19" s="16">
         <v>41</v>
       </c>
       <c r="G19" s="16">
         <v>47</v>
       </c>
       <c r="H19" s="16">
         <v>65</v>
       </c>
       <c r="I19" s="16">
@@ -10251,52 +10566,55 @@
       </c>
       <c r="T19" s="17">
         <v>76</v>
       </c>
       <c r="U19" s="17">
         <v>88</v>
       </c>
       <c r="V19" s="17">
         <v>83</v>
       </c>
       <c r="W19" s="17">
         <v>65</v>
       </c>
       <c r="X19" s="17">
         <v>75</v>
       </c>
       <c r="Y19" s="17">
         <v>64</v>
       </c>
       <c r="Z19" s="28">
         <v>63</v>
       </c>
       <c r="AA19" s="17">
         <v>63</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="9">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16">
         <v>121</v>
       </c>
       <c r="C20" s="16">
         <v>91</v>
       </c>
       <c r="D20" s="16">
         <v>93</v>
       </c>
       <c r="E20" s="16">
         <v>76</v>
       </c>
       <c r="F20" s="16">
         <v>94</v>
       </c>
       <c r="G20" s="16">
         <v>91</v>
       </c>
       <c r="H20" s="16">
         <v>119</v>
       </c>
       <c r="I20" s="16">
@@ -10334,52 +10652,55 @@
       </c>
       <c r="T20" s="17">
         <v>130</v>
       </c>
       <c r="U20" s="17">
         <v>176</v>
       </c>
       <c r="V20" s="17">
         <v>135</v>
       </c>
       <c r="W20" s="17">
         <v>122</v>
       </c>
       <c r="X20" s="17">
         <v>133</v>
       </c>
       <c r="Y20" s="17">
         <v>87</v>
       </c>
       <c r="Z20" s="28">
         <v>101</v>
       </c>
       <c r="AA20" s="17">
         <v>116</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" ht="22.5">
+      <c r="AB20" s="9">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="16">
         <v>131</v>
       </c>
       <c r="C21" s="16">
         <v>125</v>
       </c>
       <c r="D21" s="16">
         <v>115</v>
       </c>
       <c r="E21" s="16">
         <v>130</v>
       </c>
       <c r="F21" s="16">
         <v>128</v>
       </c>
       <c r="G21" s="16">
         <v>124</v>
       </c>
       <c r="H21" s="16">
         <v>147</v>
       </c>
       <c r="I21" s="16">
@@ -10417,81 +10738,84 @@
       </c>
       <c r="T21" s="17">
         <v>197</v>
       </c>
       <c r="U21" s="17">
         <v>197</v>
       </c>
       <c r="V21" s="17">
         <v>208</v>
       </c>
       <c r="W21" s="17">
         <v>159</v>
       </c>
       <c r="X21" s="17">
         <v>162</v>
       </c>
       <c r="Y21" s="17">
         <v>149</v>
       </c>
       <c r="Z21" s="28">
         <v>138</v>
       </c>
       <c r="AA21" s="17">
         <v>223</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="36" t="s">
+      <c r="AB21" s="9">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="36"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
+      <c r="V22" s="41"/>
+      <c r="W22" s="41"/>
+      <c r="X22" s="41"/>
+      <c r="Y22" s="41"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9">
         <v>731</v>
       </c>
       <c r="C23" s="16">
         <v>650</v>
       </c>
       <c r="D23" s="16">
         <v>580</v>
       </c>
       <c r="E23" s="16">
         <v>936</v>
       </c>
       <c r="F23" s="16">
         <v>642</v>
       </c>
       <c r="G23" s="16">
         <v>615</v>
       </c>
       <c r="H23" s="16">
         <v>811</v>
       </c>
       <c r="I23" s="16">
@@ -10529,52 +10853,55 @@
       </c>
       <c r="T23" s="17">
         <v>915</v>
       </c>
       <c r="U23" s="17">
         <v>973</v>
       </c>
       <c r="V23" s="17">
         <v>917</v>
       </c>
       <c r="W23" s="17">
         <v>804</v>
       </c>
       <c r="X23" s="17">
         <v>692</v>
       </c>
       <c r="Y23" s="17">
         <v>646</v>
       </c>
       <c r="Z23" s="29">
         <v>907</v>
       </c>
       <c r="AA23" s="17">
         <v>854</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="9">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="9">
         <v>567</v>
       </c>
       <c r="C24" s="16">
         <v>477</v>
       </c>
       <c r="D24" s="16">
         <v>456</v>
       </c>
       <c r="E24" s="16">
         <v>783</v>
       </c>
       <c r="F24" s="16">
         <v>529</v>
       </c>
       <c r="G24" s="16">
         <v>502</v>
       </c>
       <c r="H24" s="16">
         <v>652</v>
       </c>
       <c r="I24" s="16">
@@ -10612,52 +10939,55 @@
       </c>
       <c r="T24" s="17">
         <v>703</v>
       </c>
       <c r="U24" s="17">
         <v>781</v>
       </c>
       <c r="V24" s="17">
         <v>754</v>
       </c>
       <c r="W24" s="17">
         <v>644</v>
       </c>
       <c r="X24" s="17">
         <v>533</v>
       </c>
       <c r="Y24" s="17">
         <v>512</v>
       </c>
       <c r="Z24" s="29">
         <v>771</v>
       </c>
       <c r="AA24" s="17">
         <v>655</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="9">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="16" t="s">
@@ -10695,52 +11025,55 @@
       </c>
       <c r="T25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="16" t="s">
@@ -10778,52 +11111,55 @@
       </c>
       <c r="T26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="9">
         <v>37</v>
       </c>
       <c r="C27" s="16">
         <v>55</v>
       </c>
       <c r="D27" s="16">
         <v>32</v>
       </c>
       <c r="E27" s="16">
         <v>34</v>
       </c>
       <c r="F27" s="16">
         <v>25</v>
       </c>
       <c r="G27" s="16">
         <v>27</v>
       </c>
       <c r="H27" s="16">
         <v>43</v>
       </c>
       <c r="I27" s="16">
@@ -10861,52 +11197,55 @@
       </c>
       <c r="T27" s="17">
         <v>54</v>
       </c>
       <c r="U27" s="17">
         <v>50</v>
       </c>
       <c r="V27" s="17">
         <v>35</v>
       </c>
       <c r="W27" s="17">
         <v>42</v>
       </c>
       <c r="X27" s="17">
         <v>48</v>
       </c>
       <c r="Y27" s="17">
         <v>25</v>
       </c>
       <c r="Z27" s="29">
         <v>45</v>
       </c>
       <c r="AA27" s="17">
         <v>47</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="9">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="16" t="s">
@@ -10944,52 +11283,55 @@
       </c>
       <c r="T28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="16" t="s">
@@ -11027,52 +11369,55 @@
       </c>
       <c r="T29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="16" t="s">
@@ -11110,52 +11455,55 @@
       </c>
       <c r="T30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="9">
         <v>46</v>
       </c>
       <c r="C31" s="16">
         <v>27</v>
       </c>
       <c r="D31" s="16">
         <v>26</v>
       </c>
       <c r="E31" s="16">
         <v>18</v>
       </c>
       <c r="F31" s="16">
         <v>21</v>
       </c>
       <c r="G31" s="16">
         <v>19</v>
       </c>
       <c r="H31" s="16">
         <v>28</v>
       </c>
       <c r="I31" s="16">
@@ -11193,52 +11541,55 @@
       </c>
       <c r="T31" s="17">
         <v>50</v>
       </c>
       <c r="U31" s="17">
         <v>37</v>
       </c>
       <c r="V31" s="17">
         <v>33</v>
       </c>
       <c r="W31" s="17">
         <v>26</v>
       </c>
       <c r="X31" s="17">
         <v>30</v>
       </c>
       <c r="Y31" s="17">
         <v>16</v>
       </c>
       <c r="Z31" s="29">
         <v>27</v>
       </c>
       <c r="AA31" s="17">
         <v>56</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="9">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="9">
         <v>39</v>
       </c>
       <c r="C32" s="16">
         <v>46</v>
       </c>
       <c r="D32" s="16">
         <v>23</v>
       </c>
       <c r="E32" s="16">
         <v>49</v>
       </c>
       <c r="F32" s="16">
         <v>25</v>
       </c>
       <c r="G32" s="16">
         <v>23</v>
       </c>
       <c r="H32" s="16">
         <v>32</v>
       </c>
       <c r="I32" s="16">
@@ -11276,52 +11627,55 @@
       </c>
       <c r="T32" s="17">
         <v>42</v>
       </c>
       <c r="U32" s="17">
         <v>32</v>
       </c>
       <c r="V32" s="17">
         <v>29</v>
       </c>
       <c r="W32" s="17">
         <v>47</v>
       </c>
       <c r="X32" s="17">
         <v>32</v>
       </c>
       <c r="Y32" s="17">
         <v>38</v>
       </c>
       <c r="Z32" s="29">
         <v>31</v>
       </c>
       <c r="AA32" s="17">
         <v>46</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="9">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="16" t="s">
@@ -11359,52 +11713,55 @@
       </c>
       <c r="T33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="9">
         <v>42</v>
       </c>
       <c r="C34" s="16">
         <v>45</v>
       </c>
       <c r="D34" s="16">
         <v>43</v>
       </c>
       <c r="E34" s="16">
         <v>52</v>
       </c>
       <c r="F34" s="16">
         <v>42</v>
       </c>
       <c r="G34" s="16">
         <v>44</v>
       </c>
       <c r="H34" s="16">
         <v>56</v>
       </c>
       <c r="I34" s="16">
@@ -11442,52 +11799,55 @@
       </c>
       <c r="T34" s="17">
         <v>66</v>
       </c>
       <c r="U34" s="17">
         <v>73</v>
       </c>
       <c r="V34" s="17">
         <v>66</v>
       </c>
       <c r="W34" s="17">
         <v>45</v>
       </c>
       <c r="X34" s="17">
         <v>49</v>
       </c>
       <c r="Y34" s="17">
         <v>55</v>
       </c>
       <c r="Z34" s="29">
         <v>33</v>
       </c>
       <c r="AA34" s="17">
         <v>50</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="9">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="16" t="s">
@@ -11525,52 +11885,55 @@
       </c>
       <c r="T35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="16" t="s">
@@ -11608,52 +11971,55 @@
       </c>
       <c r="T36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:27" ht="22.5">
+      <c r="AB36" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="16" t="s">
@@ -11691,82 +12057,86 @@
       </c>
       <c r="T37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="35" t="s">
+      <c r="AB37" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="35"/>
-[...25 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="B38" s="40"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+      <c r="I38" s="40"/>
+      <c r="J38" s="40"/>
+      <c r="K38" s="40"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="40"/>
+      <c r="N38" s="40"/>
+      <c r="O38" s="40"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40"/>
+      <c r="R38" s="40"/>
+      <c r="S38" s="40"/>
+      <c r="T38" s="40"/>
+      <c r="U38" s="40"/>
+      <c r="V38" s="40"/>
+      <c r="W38" s="40"/>
+      <c r="X38" s="40"/>
+      <c r="Y38" s="40"/>
+      <c r="AA38" s="35"/>
+      <c r="AB38" s="35"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>1508</v>
       </c>
       <c r="C39" s="16">
         <v>1265</v>
       </c>
       <c r="D39" s="16">
         <v>1153</v>
       </c>
       <c r="E39" s="16">
         <v>1276</v>
       </c>
       <c r="F39" s="16">
         <v>1120</v>
       </c>
       <c r="G39" s="16">
         <v>1300</v>
       </c>
       <c r="H39" s="16">
         <v>1599</v>
       </c>
       <c r="I39" s="16">
@@ -11804,52 +12174,55 @@
       </c>
       <c r="T39" s="17">
         <v>1837</v>
       </c>
       <c r="U39" s="17">
         <v>1969</v>
       </c>
       <c r="V39" s="17">
         <v>1827</v>
       </c>
       <c r="W39" s="17">
         <v>1567</v>
       </c>
       <c r="X39" s="17">
         <v>1525</v>
       </c>
       <c r="Y39" s="17">
         <v>1313</v>
       </c>
       <c r="Z39" s="29">
         <v>1570</v>
       </c>
       <c r="AA39" s="17">
         <v>1716</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="24">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="16" t="s">
@@ -11887,52 +12260,55 @@
       </c>
       <c r="T40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13">
         <v>189</v>
       </c>
       <c r="C41" s="16">
         <v>143</v>
       </c>
       <c r="D41" s="16">
         <v>130</v>
       </c>
       <c r="E41" s="16">
         <v>153</v>
       </c>
       <c r="F41" s="16">
         <v>125</v>
       </c>
       <c r="G41" s="16">
         <v>137</v>
       </c>
       <c r="H41" s="16">
         <v>191</v>
       </c>
       <c r="I41" s="16">
@@ -11970,52 +12346,55 @@
       </c>
       <c r="T41" s="17">
         <v>220</v>
       </c>
       <c r="U41" s="17">
         <v>191</v>
       </c>
       <c r="V41" s="17">
         <v>203</v>
       </c>
       <c r="W41" s="17">
         <v>179</v>
       </c>
       <c r="X41" s="17">
         <v>190</v>
       </c>
       <c r="Y41" s="17">
         <v>147</v>
       </c>
       <c r="Z41" s="29">
         <v>180</v>
       </c>
       <c r="AA41" s="17">
         <v>228</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="9">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>94</v>
       </c>
       <c r="C42" s="16">
         <v>70</v>
       </c>
       <c r="D42" s="16">
         <v>72</v>
       </c>
       <c r="E42" s="16">
         <v>77</v>
       </c>
       <c r="F42" s="16">
         <v>66</v>
       </c>
       <c r="G42" s="16">
         <v>90</v>
       </c>
       <c r="H42" s="16">
         <v>113</v>
       </c>
       <c r="I42" s="16">
@@ -12053,52 +12432,55 @@
       </c>
       <c r="T42" s="17">
         <v>114</v>
       </c>
       <c r="U42" s="17">
         <v>126</v>
       </c>
       <c r="V42" s="17">
         <v>106</v>
       </c>
       <c r="W42" s="17">
         <v>126</v>
       </c>
       <c r="X42" s="17">
         <v>81</v>
       </c>
       <c r="Y42" s="17">
         <v>69</v>
       </c>
       <c r="Z42" s="29">
         <v>98</v>
       </c>
       <c r="AA42" s="17">
         <v>94</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="9">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>82</v>
       </c>
       <c r="C43" s="16">
         <v>95</v>
       </c>
       <c r="D43" s="16">
         <v>78</v>
       </c>
       <c r="E43" s="16">
         <v>83</v>
       </c>
       <c r="F43" s="16">
         <v>68</v>
       </c>
       <c r="G43" s="16">
         <v>97</v>
       </c>
       <c r="H43" s="16">
         <v>90</v>
       </c>
       <c r="I43" s="16">
@@ -12136,52 +12518,55 @@
       </c>
       <c r="T43" s="17">
         <v>108</v>
       </c>
       <c r="U43" s="17">
         <v>90</v>
       </c>
       <c r="V43" s="17">
         <v>114</v>
       </c>
       <c r="W43" s="17">
         <v>94</v>
       </c>
       <c r="X43" s="17">
         <v>74</v>
       </c>
       <c r="Y43" s="17">
         <v>78</v>
       </c>
       <c r="Z43" s="29">
         <v>113</v>
       </c>
       <c r="AA43" s="17">
         <v>104</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="9">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>101</v>
       </c>
       <c r="C44" s="16">
         <v>98</v>
       </c>
       <c r="D44" s="16">
         <v>93</v>
       </c>
       <c r="E44" s="16">
         <v>106</v>
       </c>
       <c r="F44" s="16">
         <v>65</v>
       </c>
       <c r="G44" s="16">
         <v>67</v>
       </c>
       <c r="H44" s="16">
         <v>95</v>
       </c>
       <c r="I44" s="16">
@@ -12219,52 +12604,55 @@
       </c>
       <c r="T44" s="17">
         <v>107</v>
       </c>
       <c r="U44" s="17">
         <v>127</v>
       </c>
       <c r="V44" s="17">
         <v>127</v>
       </c>
       <c r="W44" s="17">
         <v>122</v>
       </c>
       <c r="X44" s="17">
         <v>93</v>
       </c>
       <c r="Y44" s="17">
         <v>86</v>
       </c>
       <c r="Z44" s="29">
         <v>124</v>
       </c>
       <c r="AA44" s="17">
         <v>118</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="9">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>127</v>
       </c>
       <c r="C45" s="16">
         <v>94</v>
       </c>
       <c r="D45" s="16">
         <v>73</v>
       </c>
       <c r="E45" s="16">
         <v>106</v>
       </c>
       <c r="F45" s="16">
         <v>87</v>
       </c>
       <c r="G45" s="16">
         <v>94</v>
       </c>
       <c r="H45" s="16">
         <v>132</v>
       </c>
       <c r="I45" s="16">
@@ -12302,52 +12690,55 @@
       </c>
       <c r="T45" s="17">
         <v>158</v>
       </c>
       <c r="U45" s="17">
         <v>122</v>
       </c>
       <c r="V45" s="17">
         <v>136</v>
       </c>
       <c r="W45" s="17">
         <v>129</v>
       </c>
       <c r="X45" s="17">
         <v>113</v>
       </c>
       <c r="Y45" s="17">
         <v>95</v>
       </c>
       <c r="Z45" s="29">
         <v>121</v>
       </c>
       <c r="AA45" s="17">
         <v>81</v>
       </c>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45" s="9">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>271</v>
       </c>
       <c r="C46" s="16">
         <v>213</v>
       </c>
       <c r="D46" s="16">
         <v>189</v>
       </c>
       <c r="E46" s="16">
         <v>247</v>
       </c>
       <c r="F46" s="16">
         <v>176</v>
       </c>
       <c r="G46" s="16">
         <v>250</v>
       </c>
       <c r="H46" s="16">
         <v>279</v>
       </c>
       <c r="I46" s="16">
@@ -12385,52 +12776,55 @@
       </c>
       <c r="T46" s="17">
         <v>314</v>
       </c>
       <c r="U46" s="17">
         <v>347</v>
       </c>
       <c r="V46" s="17">
         <v>266</v>
       </c>
       <c r="W46" s="17">
         <v>222</v>
       </c>
       <c r="X46" s="17">
         <v>232</v>
       </c>
       <c r="Y46" s="17">
         <v>217</v>
       </c>
       <c r="Z46" s="29">
         <v>275</v>
       </c>
       <c r="AA46" s="17">
         <v>279</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="9">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13">
         <v>45</v>
       </c>
       <c r="C47" s="16">
         <v>32</v>
       </c>
       <c r="D47" s="16">
         <v>46</v>
       </c>
       <c r="E47" s="16">
         <v>49</v>
       </c>
       <c r="F47" s="16">
         <v>52</v>
       </c>
       <c r="G47" s="16">
         <v>41</v>
       </c>
       <c r="H47" s="16">
         <v>52</v>
       </c>
       <c r="I47" s="16">
@@ -12468,52 +12862,55 @@
       </c>
       <c r="T47" s="17">
         <v>81</v>
       </c>
       <c r="U47" s="17">
         <v>105</v>
       </c>
       <c r="V47" s="17">
         <v>86</v>
       </c>
       <c r="W47" s="17">
         <v>53</v>
       </c>
       <c r="X47" s="17">
         <v>74</v>
       </c>
       <c r="Y47" s="17">
         <v>58</v>
       </c>
       <c r="Z47" s="29">
         <v>59</v>
       </c>
       <c r="AA47" s="17">
         <v>62</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="9">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13">
         <v>55</v>
       </c>
       <c r="C48" s="16">
         <v>78</v>
       </c>
       <c r="D48" s="16">
         <v>47</v>
       </c>
       <c r="E48" s="16">
         <v>34</v>
       </c>
       <c r="F48" s="16">
         <v>47</v>
       </c>
       <c r="G48" s="16">
         <v>69</v>
       </c>
       <c r="H48" s="16">
         <v>62</v>
       </c>
       <c r="I48" s="16">
@@ -12551,52 +12948,55 @@
       </c>
       <c r="T48" s="17">
         <v>74</v>
       </c>
       <c r="U48" s="17">
         <v>63</v>
       </c>
       <c r="V48" s="17">
         <v>74</v>
       </c>
       <c r="W48" s="17">
         <v>54</v>
       </c>
       <c r="X48" s="17">
         <v>53</v>
       </c>
       <c r="Y48" s="17">
         <v>58</v>
       </c>
       <c r="Z48" s="29">
         <v>58</v>
       </c>
       <c r="AA48" s="17">
         <v>77</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="9">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13">
         <v>93</v>
       </c>
       <c r="C49" s="16">
         <v>79</v>
       </c>
       <c r="D49" s="16">
         <v>63</v>
       </c>
       <c r="E49" s="16">
         <v>64</v>
       </c>
       <c r="F49" s="16">
         <v>61</v>
       </c>
       <c r="G49" s="16">
         <v>66</v>
       </c>
       <c r="H49" s="16">
         <v>99</v>
       </c>
       <c r="I49" s="16">
@@ -12634,52 +13034,55 @@
       </c>
       <c r="T49" s="17">
         <v>93</v>
       </c>
       <c r="U49" s="17">
         <v>146</v>
       </c>
       <c r="V49" s="17">
         <v>140</v>
       </c>
       <c r="W49" s="17">
         <v>96</v>
       </c>
       <c r="X49" s="17">
         <v>88</v>
       </c>
       <c r="Y49" s="17">
         <v>97</v>
       </c>
       <c r="Z49" s="29">
         <v>91</v>
       </c>
       <c r="AA49" s="17">
         <v>111</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="9">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>133</v>
       </c>
       <c r="C50" s="16">
         <v>102</v>
       </c>
       <c r="D50" s="16">
         <v>107</v>
       </c>
       <c r="E50" s="16">
         <v>105</v>
       </c>
       <c r="F50" s="16">
         <v>110</v>
       </c>
       <c r="G50" s="16">
         <v>127</v>
       </c>
       <c r="H50" s="16">
         <v>155</v>
       </c>
       <c r="I50" s="16">
@@ -12717,52 +13120,55 @@
       </c>
       <c r="T50" s="17">
         <v>165</v>
       </c>
       <c r="U50" s="17">
         <v>191</v>
       </c>
       <c r="V50" s="17">
         <v>149</v>
       </c>
       <c r="W50" s="17">
         <v>146</v>
       </c>
       <c r="X50" s="17">
         <v>157</v>
       </c>
       <c r="Y50" s="17">
         <v>108</v>
       </c>
       <c r="Z50" s="29">
         <v>149</v>
       </c>
       <c r="AA50" s="17">
         <v>160</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="9">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13">
         <v>66</v>
       </c>
       <c r="C51" s="16">
         <v>45</v>
       </c>
       <c r="D51" s="16">
         <v>47</v>
       </c>
       <c r="E51" s="16">
         <v>46</v>
       </c>
       <c r="F51" s="16">
         <v>41</v>
       </c>
       <c r="G51" s="16">
         <v>47</v>
       </c>
       <c r="H51" s="16">
         <v>65</v>
       </c>
       <c r="I51" s="16">
@@ -12800,52 +13206,55 @@
       </c>
       <c r="T51" s="17">
         <v>76</v>
       </c>
       <c r="U51" s="17">
         <v>88</v>
       </c>
       <c r="V51" s="17">
         <v>83</v>
       </c>
       <c r="W51" s="17">
         <v>65</v>
       </c>
       <c r="X51" s="17">
         <v>75</v>
       </c>
       <c r="Y51" s="17">
         <v>64</v>
       </c>
       <c r="Z51" s="29">
         <v>63</v>
       </c>
       <c r="AA51" s="17">
         <v>63</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="9">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13">
         <v>121</v>
       </c>
       <c r="C52" s="16">
         <v>91</v>
       </c>
       <c r="D52" s="16">
         <v>93</v>
       </c>
       <c r="E52" s="16">
         <v>76</v>
       </c>
       <c r="F52" s="16">
         <v>94</v>
       </c>
       <c r="G52" s="16">
         <v>91</v>
       </c>
       <c r="H52" s="16">
         <v>119</v>
       </c>
       <c r="I52" s="16">
@@ -12883,52 +13292,55 @@
       </c>
       <c r="T52" s="17">
         <v>130</v>
       </c>
       <c r="U52" s="17">
         <v>176</v>
       </c>
       <c r="V52" s="17">
         <v>135</v>
       </c>
       <c r="W52" s="17">
         <v>122</v>
       </c>
       <c r="X52" s="17">
         <v>133</v>
       </c>
       <c r="Y52" s="17">
         <v>87</v>
       </c>
       <c r="Z52" s="29">
         <v>101</v>
       </c>
       <c r="AA52" s="17">
         <v>116</v>
       </c>
-    </row>
-    <row r="53" spans="1:27" ht="22.5">
+      <c r="AB52" s="9">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>131</v>
       </c>
       <c r="C53" s="14">
         <v>125</v>
       </c>
       <c r="D53" s="14">
         <v>115</v>
       </c>
       <c r="E53" s="14">
         <v>130</v>
       </c>
       <c r="F53" s="14">
         <v>128</v>
       </c>
       <c r="G53" s="18">
         <v>124</v>
       </c>
       <c r="H53" s="18">
         <v>147</v>
       </c>
       <c r="I53" s="18">
@@ -12965,50 +13377,53 @@
         <v>197</v>
       </c>
       <c r="T53" s="18">
         <v>197</v>
       </c>
       <c r="U53" s="18">
         <v>197</v>
       </c>
       <c r="V53" s="18">
         <v>208</v>
       </c>
       <c r="W53" s="18">
         <v>159</v>
       </c>
       <c r="X53" s="18">
         <v>162</v>
       </c>
       <c r="Y53" s="18">
         <v>149</v>
       </c>
       <c r="Z53" s="30">
         <v>138</v>
       </c>
       <c r="AA53" s="18">
         <v>223</v>
+      </c>
+      <c r="AB53" s="44">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">