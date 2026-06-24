--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-48" yWindow="132" windowWidth="16188" windowHeight="12492"/>
+    <workbookView xWindow="-48" yWindow="132" windowWidth="16188" windowHeight="12492" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Net internal migration" sheetId="3" r:id="rId1"/>
     <sheet name="The number of arrivals" sheetId="1" r:id="rId2"/>
     <sheet name="The number of departures" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1066" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1096" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -405,79 +405,79 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -754,183 +754,183 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AB53"/>
+    <sheetView topLeftCell="J1" workbookViewId="0">
+      <selection activeCell="AC7" sqref="AC7:AC53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="20" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="38"/>
-[...22 lines deleted...]
-      <c r="Y1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="42"/>
-      <c r="B4" s="36">
+      <c r="A4" s="44"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="37"/>
-[...10 lines deleted...]
-      <c r="N4" s="36">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="37"/>
-[...10 lines deleted...]
-      <c r="Z4" s="36">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="37"/>
-[...9 lines deleted...]
-      <c r="AK4" s="37"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="43"/>
+      <c r="A5" s="45"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -997,77 +997,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="39" t="s">
+      <c r="A6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="39"/>
-[...22 lines deleted...]
-      <c r="Y6" s="39"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13">
         <v>-501</v>
       </c>
       <c r="C7" s="13">
         <v>-338</v>
       </c>
       <c r="D7" s="13">
         <v>-213</v>
       </c>
       <c r="E7" s="13">
         <v>-188</v>
       </c>
       <c r="F7" s="13">
         <v>-296</v>
       </c>
       <c r="G7" s="13">
         <v>-396</v>
       </c>
       <c r="H7" s="13">
         <v>-694</v>
@@ -1110,50 +1110,53 @@
       </c>
       <c r="U7" s="15">
         <v>-586</v>
       </c>
       <c r="V7" s="15">
         <v>-540</v>
       </c>
       <c r="W7" s="15">
         <v>-388</v>
       </c>
       <c r="X7" s="15">
         <v>-514</v>
       </c>
       <c r="Y7" s="15">
         <v>-447</v>
       </c>
       <c r="Z7" s="9">
         <v>-393</v>
       </c>
       <c r="AA7" s="15">
         <v>-155</v>
       </c>
       <c r="AB7" s="9">
         <v>-212</v>
       </c>
+      <c r="AC7" s="9">
+        <v>-132</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="13">
         <v>31</v>
       </c>
       <c r="C8" s="13">
         <v>117</v>
       </c>
       <c r="D8" s="13">
         <v>62</v>
       </c>
       <c r="E8" s="13">
         <v>-188</v>
       </c>
       <c r="F8" s="13">
         <v>-59</v>
       </c>
       <c r="G8" s="13">
         <v>-22</v>
       </c>
       <c r="H8" s="13">
         <v>14</v>
@@ -1196,50 +1199,53 @@
       </c>
       <c r="U8" s="15">
         <v>93</v>
       </c>
       <c r="V8" s="15">
         <v>106</v>
       </c>
       <c r="W8" s="15">
         <v>105</v>
       </c>
       <c r="X8" s="15">
         <v>105</v>
       </c>
       <c r="Y8" s="15">
         <v>29</v>
       </c>
       <c r="Z8" s="9">
         <v>-52</v>
       </c>
       <c r="AA8" s="15">
         <v>94</v>
       </c>
       <c r="AB8" s="9">
         <v>145</v>
       </c>
+      <c r="AC8" s="9">
+        <v>-2</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>-92</v>
       </c>
       <c r="C9" s="13">
         <v>-75</v>
       </c>
       <c r="D9" s="13">
         <v>-41</v>
       </c>
       <c r="E9" s="13">
         <v>-54</v>
       </c>
       <c r="F9" s="13">
         <v>-39</v>
       </c>
       <c r="G9" s="13">
         <v>-57</v>
       </c>
       <c r="H9" s="13">
         <v>-92</v>
@@ -1282,50 +1288,53 @@
       </c>
       <c r="U9" s="15">
         <v>-74</v>
       </c>
       <c r="V9" s="15">
         <v>-94</v>
       </c>
       <c r="W9" s="15">
         <v>-65</v>
       </c>
       <c r="X9" s="15">
         <v>-94</v>
       </c>
       <c r="Y9" s="15">
         <v>-89</v>
       </c>
       <c r="Z9" s="9">
         <v>-66</v>
       </c>
       <c r="AA9" s="15">
         <v>-90</v>
       </c>
       <c r="AB9" s="9">
         <v>-37</v>
       </c>
+      <c r="AC9" s="9">
+        <v>21</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13">
         <v>-39</v>
       </c>
       <c r="C10" s="13">
         <v>-29</v>
       </c>
       <c r="D10" s="13">
         <v>-27</v>
       </c>
       <c r="E10" s="13">
         <v>-21</v>
       </c>
       <c r="F10" s="13">
         <v>-14</v>
       </c>
       <c r="G10" s="13">
         <v>-50</v>
       </c>
       <c r="H10" s="13">
         <v>-67</v>
@@ -1368,50 +1377,53 @@
       </c>
       <c r="U10" s="15">
         <v>-86</v>
       </c>
       <c r="V10" s="15">
         <v>-13</v>
       </c>
       <c r="W10" s="15">
         <v>-74</v>
       </c>
       <c r="X10" s="15">
         <v>-15</v>
       </c>
       <c r="Y10" s="15">
         <v>-33</v>
       </c>
       <c r="Z10" s="9">
         <v>-36</v>
       </c>
       <c r="AA10" s="15">
         <v>-47</v>
       </c>
       <c r="AB10" s="9">
         <v>-57</v>
       </c>
+      <c r="AC10" s="9">
+        <v>-16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>-31</v>
       </c>
       <c r="C11" s="13">
         <v>-53</v>
       </c>
       <c r="D11" s="13">
         <v>-48</v>
       </c>
       <c r="E11" s="13">
         <v>-43</v>
       </c>
       <c r="F11" s="13">
         <v>-5</v>
       </c>
       <c r="G11" s="13">
         <v>-31</v>
       </c>
       <c r="H11" s="13">
         <v>-63</v>
@@ -1454,50 +1466,53 @@
       </c>
       <c r="U11" s="15">
         <v>-23</v>
       </c>
       <c r="V11" s="15">
         <v>-41</v>
       </c>
       <c r="W11" s="15">
         <v>-31</v>
       </c>
       <c r="X11" s="15">
         <v>-42</v>
       </c>
       <c r="Y11" s="15">
         <v>-41</v>
       </c>
       <c r="Z11" s="9">
         <v>-21</v>
       </c>
       <c r="AA11" s="15">
         <v>-21</v>
       </c>
       <c r="AB11" s="9">
         <v>-20</v>
       </c>
+      <c r="AC11" s="9">
+        <v>-35</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>-30</v>
       </c>
       <c r="C12" s="13">
         <v>-45</v>
       </c>
       <c r="D12" s="13">
         <v>-35</v>
       </c>
       <c r="E12" s="13">
         <v>-48</v>
       </c>
       <c r="F12" s="13">
         <v>-18</v>
       </c>
       <c r="G12" s="13">
         <v>-8</v>
       </c>
       <c r="H12" s="13">
         <v>-43</v>
@@ -1540,50 +1555,53 @@
       </c>
       <c r="U12" s="15">
         <v>-43</v>
       </c>
       <c r="V12" s="15">
         <v>-18</v>
       </c>
       <c r="W12" s="15">
         <v>-36</v>
       </c>
       <c r="X12" s="15">
         <v>-42</v>
       </c>
       <c r="Y12" s="15">
         <v>-7</v>
       </c>
       <c r="Z12" s="9">
         <v>-65</v>
       </c>
       <c r="AA12" s="15">
         <v>-26</v>
       </c>
       <c r="AB12" s="9">
         <v>-24</v>
       </c>
+      <c r="AC12" s="9">
+        <v>-26</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>-35</v>
       </c>
       <c r="C13" s="13">
         <v>-55</v>
       </c>
       <c r="D13" s="13">
         <v>-8</v>
       </c>
       <c r="E13" s="13">
         <v>-27</v>
       </c>
       <c r="F13" s="13">
         <v>-34</v>
       </c>
       <c r="G13" s="13">
         <v>-23</v>
       </c>
       <c r="H13" s="13">
         <v>-61</v>
@@ -1626,50 +1644,53 @@
       </c>
       <c r="U13" s="15">
         <v>-29</v>
       </c>
       <c r="V13" s="15">
         <v>-81</v>
       </c>
       <c r="W13" s="15">
         <v>-57</v>
       </c>
       <c r="X13" s="15">
         <v>-57</v>
       </c>
       <c r="Y13" s="15">
         <v>-23</v>
       </c>
       <c r="Z13" s="9">
         <v>-56</v>
       </c>
       <c r="AA13" s="15">
         <v>-10</v>
       </c>
       <c r="AB13" s="9">
         <v>-31</v>
       </c>
+      <c r="AC13" s="9">
+        <v>-30</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>-22</v>
       </c>
       <c r="C14" s="13">
         <v>19</v>
       </c>
       <c r="D14" s="13">
         <v>-7</v>
       </c>
       <c r="E14" s="13">
         <v>309</v>
       </c>
       <c r="F14" s="13">
         <v>53</v>
       </c>
       <c r="G14" s="13">
         <v>-5</v>
       </c>
       <c r="H14" s="13">
         <v>-72</v>
@@ -1712,50 +1733,53 @@
       </c>
       <c r="U14" s="15">
         <v>-62</v>
       </c>
       <c r="V14" s="15">
         <v>17</v>
       </c>
       <c r="W14" s="15">
         <v>27</v>
       </c>
       <c r="X14" s="15">
         <v>-28</v>
       </c>
       <c r="Y14" s="15">
         <v>-30</v>
       </c>
       <c r="Z14" s="9">
         <v>-2</v>
       </c>
       <c r="AA14" s="15">
         <v>32</v>
       </c>
       <c r="AB14" s="9">
         <v>-35</v>
       </c>
+      <c r="AC14" s="9">
+        <v>19</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13">
         <v>-33</v>
       </c>
       <c r="C15" s="13">
         <v>3</v>
       </c>
       <c r="D15" s="13">
         <v>-3</v>
       </c>
       <c r="E15" s="13">
         <v>-14</v>
       </c>
       <c r="F15" s="13">
         <v>-25</v>
       </c>
       <c r="G15" s="13">
         <v>-8</v>
       </c>
       <c r="H15" s="13">
         <v>-29</v>
@@ -1798,50 +1822,53 @@
       </c>
       <c r="U15" s="15">
         <v>-17</v>
       </c>
       <c r="V15" s="15">
         <v>-61</v>
       </c>
       <c r="W15" s="15">
         <v>-13</v>
       </c>
       <c r="X15" s="15">
         <v>-38</v>
       </c>
       <c r="Y15" s="15">
         <v>-22</v>
       </c>
       <c r="Z15" s="9">
         <v>-14</v>
       </c>
       <c r="AA15" s="15">
         <v>11</v>
       </c>
       <c r="AB15" s="9">
         <v>0</v>
       </c>
+      <c r="AC15" s="9">
+        <v>-19</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13">
         <v>-9</v>
       </c>
       <c r="C16" s="13">
         <v>-74</v>
       </c>
       <c r="D16" s="13">
         <v>-19</v>
       </c>
       <c r="E16" s="13">
         <v>-34</v>
       </c>
       <c r="F16" s="13">
         <v>-9</v>
       </c>
       <c r="G16" s="13">
         <v>-27</v>
       </c>
       <c r="H16" s="13">
         <v>-12</v>
@@ -1884,52 +1911,55 @@
       </c>
       <c r="U16" s="15">
         <v>13</v>
       </c>
       <c r="V16" s="15">
         <v>-30</v>
       </c>
       <c r="W16" s="15">
         <v>-42</v>
       </c>
       <c r="X16" s="15">
         <v>-19</v>
       </c>
       <c r="Y16" s="15">
         <v>-50</v>
       </c>
       <c r="Z16" s="9">
         <v>-15</v>
       </c>
       <c r="AA16" s="15">
         <v>-12</v>
       </c>
       <c r="AB16" s="9">
         <v>4</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13">
         <v>-44</v>
       </c>
       <c r="C17" s="13">
         <v>0</v>
       </c>
       <c r="D17" s="13">
         <v>-7</v>
       </c>
       <c r="E17" s="13">
         <v>25</v>
       </c>
       <c r="F17" s="13">
         <v>-12</v>
       </c>
       <c r="G17" s="13">
         <v>-1</v>
       </c>
       <c r="H17" s="13">
         <v>-4</v>
       </c>
       <c r="I17" s="13">
@@ -1970,52 +2000,55 @@
       </c>
       <c r="U17" s="15">
         <v>-28</v>
       </c>
       <c r="V17" s="15">
         <v>-50</v>
       </c>
       <c r="W17" s="15">
         <v>3</v>
       </c>
       <c r="X17" s="15">
         <v>-19</v>
       </c>
       <c r="Y17" s="15">
         <v>-12</v>
       </c>
       <c r="Z17" s="9">
         <v>55</v>
       </c>
       <c r="AA17" s="15">
         <v>63</v>
       </c>
       <c r="AB17" s="9">
         <v>-19</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="9">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>-50</v>
       </c>
       <c r="C18" s="13">
         <v>-41</v>
       </c>
       <c r="D18" s="13">
         <v>-49</v>
       </c>
       <c r="E18" s="13">
         <v>-46</v>
       </c>
       <c r="F18" s="13">
         <v>-56</v>
       </c>
       <c r="G18" s="13">
         <v>-60</v>
       </c>
       <c r="H18" s="13">
         <v>-85</v>
       </c>
       <c r="I18" s="13">
@@ -2056,52 +2089,55 @@
       </c>
       <c r="U18" s="15">
         <v>-112</v>
       </c>
       <c r="V18" s="15">
         <v>-72</v>
       </c>
       <c r="W18" s="15">
         <v>-67</v>
       </c>
       <c r="X18" s="15">
         <v>-73</v>
       </c>
       <c r="Y18" s="15">
         <v>-67</v>
       </c>
       <c r="Z18" s="9">
         <v>-56</v>
       </c>
       <c r="AA18" s="15">
         <v>-31</v>
       </c>
       <c r="AB18" s="9">
         <v>-27</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="9">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13">
         <v>-33</v>
       </c>
       <c r="C19" s="13">
         <v>-20</v>
       </c>
       <c r="D19" s="13">
         <v>5</v>
       </c>
       <c r="E19" s="13">
         <v>-15</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="13">
         <v>-14</v>
       </c>
       <c r="H19" s="13">
         <v>-29</v>
       </c>
       <c r="I19" s="13">
@@ -2142,52 +2178,55 @@
       </c>
       <c r="U19" s="15">
         <v>-28</v>
       </c>
       <c r="V19" s="15">
         <v>-32</v>
       </c>
       <c r="W19" s="15">
         <v>-37</v>
       </c>
       <c r="X19" s="15">
         <v>-40</v>
       </c>
       <c r="Y19" s="15">
         <v>-18</v>
       </c>
       <c r="Z19" s="9">
         <v>-19</v>
       </c>
       <c r="AA19" s="15">
         <v>-12</v>
       </c>
       <c r="AB19" s="9">
         <v>-33</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="9">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13">
         <v>-77</v>
       </c>
       <c r="C20" s="13">
         <v>-63</v>
       </c>
       <c r="D20" s="13">
         <v>-26</v>
       </c>
       <c r="E20" s="13">
         <v>-31</v>
       </c>
       <c r="F20" s="13">
         <v>-34</v>
       </c>
       <c r="G20" s="13">
         <v>-40</v>
       </c>
       <c r="H20" s="13">
         <v>-77</v>
       </c>
       <c r="I20" s="13">
@@ -2228,52 +2267,55 @@
       </c>
       <c r="U20" s="15">
         <v>-119</v>
       </c>
       <c r="V20" s="15">
         <v>-95</v>
       </c>
       <c r="W20" s="15">
         <v>-55</v>
       </c>
       <c r="X20" s="15">
         <v>-96</v>
       </c>
       <c r="Y20" s="15">
         <v>-52</v>
       </c>
       <c r="Z20" s="9">
         <v>-19</v>
       </c>
       <c r="AA20" s="15">
         <v>-33</v>
       </c>
       <c r="AB20" s="9">
         <v>-44</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="20.399999999999999">
+      <c r="AC20" s="9">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>-37</v>
       </c>
       <c r="C21" s="13">
         <v>-22</v>
       </c>
       <c r="D21" s="13">
         <v>-10</v>
       </c>
       <c r="E21" s="13">
         <v>-1</v>
       </c>
       <c r="F21" s="13">
         <v>-44</v>
       </c>
       <c r="G21" s="13">
         <v>-50</v>
       </c>
       <c r="H21" s="13">
         <v>-74</v>
       </c>
       <c r="I21" s="13">
@@ -2314,83 +2356,87 @@
       </c>
       <c r="U21" s="15">
         <v>-71</v>
       </c>
       <c r="V21" s="15">
         <v>-76</v>
       </c>
       <c r="W21" s="15">
         <v>-46</v>
       </c>
       <c r="X21" s="15">
         <v>-56</v>
       </c>
       <c r="Y21" s="15">
         <v>-32</v>
       </c>
       <c r="Z21" s="9">
         <v>-27</v>
       </c>
       <c r="AA21" s="15">
         <v>-73</v>
       </c>
       <c r="AB21" s="9">
         <v>-34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="41" t="s">
+      <c r="AC21" s="9">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="14.4">
+      <c r="A22" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="41"/>
-[...22 lines deleted...]
-      <c r="Y22" s="41"/>
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
       <c r="AA22" s="23"/>
       <c r="AB22" s="23"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="28"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="13">
         <v>9</v>
       </c>
       <c r="C23" s="13">
         <v>70</v>
       </c>
       <c r="D23" s="13">
         <v>54</v>
       </c>
       <c r="E23" s="13">
         <v>-209</v>
       </c>
       <c r="F23" s="13">
         <v>-31</v>
       </c>
       <c r="G23" s="13">
         <v>26</v>
       </c>
       <c r="H23" s="13">
         <v>8</v>
       </c>
       <c r="I23" s="13">
@@ -2431,52 +2477,55 @@
       </c>
       <c r="U23" s="15">
         <v>104</v>
       </c>
       <c r="V23" s="15">
         <v>108</v>
       </c>
       <c r="W23" s="15">
         <v>86</v>
       </c>
       <c r="X23" s="15">
         <v>94</v>
       </c>
       <c r="Y23" s="15">
         <v>-9</v>
       </c>
       <c r="Z23" s="25">
         <v>-27</v>
       </c>
       <c r="AA23" s="15">
         <v>105</v>
       </c>
       <c r="AB23" s="9">
         <v>140</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="13">
         <v>31</v>
       </c>
       <c r="C24" s="13">
         <v>117</v>
       </c>
       <c r="D24" s="13">
         <v>62</v>
       </c>
       <c r="E24" s="13">
         <v>-188</v>
       </c>
       <c r="F24" s="13">
         <v>-59</v>
       </c>
       <c r="G24" s="13">
         <v>-22</v>
       </c>
       <c r="H24" s="13">
         <v>14</v>
       </c>
       <c r="I24" s="13">
@@ -2517,52 +2566,55 @@
       </c>
       <c r="U24" s="15">
         <v>93</v>
       </c>
       <c r="V24" s="15">
         <v>106</v>
       </c>
       <c r="W24" s="15">
         <v>105</v>
       </c>
       <c r="X24" s="15">
         <v>105</v>
       </c>
       <c r="Y24" s="15">
         <v>29</v>
       </c>
       <c r="Z24" s="25">
         <v>-52</v>
       </c>
       <c r="AA24" s="15">
         <v>94</v>
       </c>
       <c r="AB24" s="9">
         <v>145</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="9">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -2603,52 +2655,55 @@
       </c>
       <c r="U25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -2689,52 +2744,55 @@
       </c>
       <c r="U26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13">
         <v>-3</v>
       </c>
       <c r="C27" s="13">
         <v>-21</v>
       </c>
       <c r="D27" s="13">
         <v>-1</v>
       </c>
       <c r="E27" s="13">
         <v>-9</v>
       </c>
       <c r="F27" s="13">
         <v>27</v>
       </c>
       <c r="G27" s="13">
         <v>6</v>
       </c>
       <c r="H27" s="13">
         <v>-8</v>
       </c>
       <c r="I27" s="13">
@@ -2775,52 +2833,55 @@
       </c>
       <c r="U27" s="15">
         <v>-3</v>
       </c>
       <c r="V27" s="15">
         <v>9</v>
       </c>
       <c r="W27" s="15">
         <v>-1</v>
       </c>
       <c r="X27" s="15">
         <v>-17</v>
       </c>
       <c r="Y27" s="15">
         <v>4</v>
       </c>
       <c r="Z27" s="25">
         <v>2</v>
       </c>
       <c r="AA27" s="15">
         <v>7</v>
       </c>
       <c r="AB27" s="9">
         <v>-10</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="9">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -2861,52 +2922,55 @@
       </c>
       <c r="U28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -2947,52 +3011,55 @@
       </c>
       <c r="U29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -3033,52 +3100,55 @@
       </c>
       <c r="U30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13">
         <v>-28</v>
       </c>
       <c r="C31" s="13">
         <v>-10</v>
       </c>
       <c r="D31" s="13">
         <v>-4</v>
       </c>
       <c r="E31" s="13">
         <v>2</v>
       </c>
       <c r="F31" s="13">
         <v>-7</v>
       </c>
       <c r="G31" s="13">
         <v>14</v>
       </c>
       <c r="H31" s="13">
         <v>-6</v>
       </c>
       <c r="I31" s="13">
@@ -3119,52 +3189,55 @@
       </c>
       <c r="U31" s="15">
         <v>-8</v>
       </c>
       <c r="V31" s="15">
         <v>-13</v>
       </c>
       <c r="W31" s="15">
         <v>-3</v>
       </c>
       <c r="X31" s="24">
         <v>-5</v>
       </c>
       <c r="Y31" s="15">
         <v>3</v>
       </c>
       <c r="Z31" s="25">
         <v>-6</v>
       </c>
       <c r="AA31" s="15">
         <v>-21</v>
       </c>
       <c r="AB31" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="9">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13">
         <v>1</v>
       </c>
       <c r="C32" s="13">
         <v>-12</v>
       </c>
       <c r="D32" s="13">
         <v>4</v>
       </c>
       <c r="E32" s="13">
         <v>-14</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
       <c r="G32" s="13">
         <v>24</v>
       </c>
       <c r="H32" s="13">
         <v>9</v>
       </c>
       <c r="I32" s="13">
@@ -3205,52 +3278,55 @@
       </c>
       <c r="U32" s="15">
         <v>22</v>
       </c>
       <c r="V32" s="15">
         <v>16</v>
       </c>
       <c r="W32" s="15">
         <v>-24</v>
       </c>
       <c r="X32" s="15">
         <v>1</v>
       </c>
       <c r="Y32" s="15">
         <v>-17</v>
       </c>
       <c r="Z32" s="25">
         <v>16</v>
       </c>
       <c r="AA32" s="15">
         <v>13</v>
       </c>
       <c r="AB32" s="9">
         <v>10</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -3289,52 +3365,55 @@
       </c>
       <c r="U33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>8</v>
       </c>
       <c r="C34" s="13">
         <v>-4</v>
       </c>
       <c r="D34" s="13">
         <v>-7</v>
       </c>
       <c r="E34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="13">
         <v>-9</v>
       </c>
       <c r="G34" s="13">
         <v>4</v>
       </c>
       <c r="H34" s="13">
         <v>-1</v>
       </c>
       <c r="I34" s="13">
@@ -3375,52 +3454,55 @@
       </c>
       <c r="U34" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="15">
         <v>-10</v>
       </c>
       <c r="W34" s="15">
         <v>9</v>
       </c>
       <c r="X34" s="15">
         <v>10</v>
       </c>
       <c r="Y34" s="15">
         <v>-28</v>
       </c>
       <c r="Z34" s="25">
         <v>13</v>
       </c>
       <c r="AA34" s="15">
         <v>12</v>
       </c>
       <c r="AB34" s="9">
         <v>-7</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="9">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -3461,52 +3543,55 @@
       </c>
       <c r="U35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -3547,52 +3632,55 @@
       </c>
       <c r="U36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" ht="20.399999999999999">
+      <c r="AC36" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -3633,83 +3721,87 @@
       </c>
       <c r="U37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="40" t="s">
+      <c r="AC37" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="14.4">
+      <c r="A38" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="40"/>
-[...22 lines deleted...]
-      <c r="Y38" s="40"/>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
       <c r="AA38" s="31"/>
       <c r="AB38" s="23"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="28"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>-510</v>
       </c>
       <c r="C39" s="13">
         <v>-408</v>
       </c>
       <c r="D39" s="13">
         <v>-267</v>
       </c>
       <c r="E39" s="13">
         <v>21</v>
       </c>
       <c r="F39" s="13">
         <v>-265</v>
       </c>
       <c r="G39" s="13">
         <v>-422</v>
       </c>
       <c r="H39" s="13">
         <v>-702</v>
       </c>
       <c r="I39" s="13">
@@ -3750,52 +3842,55 @@
       </c>
       <c r="U39" s="15">
         <v>-690</v>
       </c>
       <c r="V39" s="15">
         <v>-648</v>
       </c>
       <c r="W39" s="15">
         <v>-474</v>
       </c>
       <c r="X39" s="15">
         <v>-608</v>
       </c>
       <c r="Y39" s="15">
         <v>-438</v>
       </c>
       <c r="Z39" s="25">
         <v>-366</v>
       </c>
       <c r="AA39" s="15">
         <v>-260</v>
       </c>
       <c r="AB39" s="9">
         <v>-352</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="9">
+        <v>-151</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -3836,52 +3931,55 @@
       </c>
       <c r="U40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13">
         <v>-92</v>
       </c>
       <c r="C41" s="13">
         <v>-75</v>
       </c>
       <c r="D41" s="13">
         <v>-41</v>
       </c>
       <c r="E41" s="13">
         <v>-54</v>
       </c>
       <c r="F41" s="13">
         <v>-39</v>
       </c>
       <c r="G41" s="13">
         <v>-57</v>
       </c>
       <c r="H41" s="13">
         <v>-92</v>
       </c>
       <c r="I41" s="13">
@@ -3922,52 +4020,55 @@
       </c>
       <c r="U41" s="15">
         <v>-74</v>
       </c>
       <c r="V41" s="15">
         <v>-94</v>
       </c>
       <c r="W41" s="15">
         <v>-65</v>
       </c>
       <c r="X41" s="15">
         <v>-94</v>
       </c>
       <c r="Y41" s="15">
         <v>-89</v>
       </c>
       <c r="Z41" s="9">
         <v>-66</v>
       </c>
       <c r="AA41" s="15">
         <v>-90</v>
       </c>
       <c r="AB41" s="9">
         <v>-37</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="9">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>-39</v>
       </c>
       <c r="C42" s="13">
         <v>-29</v>
       </c>
       <c r="D42" s="13">
         <v>-27</v>
       </c>
       <c r="E42" s="13">
         <v>-21</v>
       </c>
       <c r="F42" s="13">
         <v>-14</v>
       </c>
       <c r="G42" s="13">
         <v>-50</v>
       </c>
       <c r="H42" s="13">
         <v>-67</v>
       </c>
       <c r="I42" s="13">
@@ -4008,52 +4109,55 @@
       </c>
       <c r="U42" s="15">
         <v>-86</v>
       </c>
       <c r="V42" s="15">
         <v>-13</v>
       </c>
       <c r="W42" s="15">
         <v>-74</v>
       </c>
       <c r="X42" s="15">
         <v>-15</v>
       </c>
       <c r="Y42" s="15">
         <v>-33</v>
       </c>
       <c r="Z42" s="9">
         <v>-36</v>
       </c>
       <c r="AA42" s="15">
         <v>-47</v>
       </c>
       <c r="AB42" s="9">
         <v>-57</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="9">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>-28</v>
       </c>
       <c r="C43" s="13">
         <v>-32</v>
       </c>
       <c r="D43" s="13">
         <v>-47</v>
       </c>
       <c r="E43" s="13">
         <v>-34</v>
       </c>
       <c r="F43" s="13">
         <v>-32</v>
       </c>
       <c r="G43" s="13">
         <v>-37</v>
       </c>
       <c r="H43" s="13">
         <v>-55</v>
       </c>
       <c r="I43" s="13">
@@ -4094,52 +4198,55 @@
       </c>
       <c r="U43" s="15">
         <v>-20</v>
       </c>
       <c r="V43" s="15">
         <v>-50</v>
       </c>
       <c r="W43" s="15">
         <v>-30</v>
       </c>
       <c r="X43" s="15">
         <v>-25</v>
       </c>
       <c r="Y43" s="15">
         <v>-45</v>
       </c>
       <c r="Z43" s="9">
         <v>-23</v>
       </c>
       <c r="AA43" s="15">
         <v>-28</v>
       </c>
       <c r="AB43" s="9">
         <v>-10</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="9">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>-30</v>
       </c>
       <c r="C44" s="13">
         <v>-45</v>
       </c>
       <c r="D44" s="13">
         <v>-35</v>
       </c>
       <c r="E44" s="13">
         <v>-48</v>
       </c>
       <c r="F44" s="13">
         <v>-18</v>
       </c>
       <c r="G44" s="13">
         <v>-8</v>
       </c>
       <c r="H44" s="13">
         <v>-43</v>
       </c>
       <c r="I44" s="13">
@@ -4180,52 +4287,55 @@
       </c>
       <c r="U44" s="15">
         <v>-43</v>
       </c>
       <c r="V44" s="15">
         <v>-18</v>
       </c>
       <c r="W44" s="15">
         <v>-36</v>
       </c>
       <c r="X44" s="15">
         <v>-42</v>
       </c>
       <c r="Y44" s="15">
         <v>-7</v>
       </c>
       <c r="Z44" s="9">
         <v>-65</v>
       </c>
       <c r="AA44" s="15">
         <v>-26</v>
       </c>
       <c r="AB44" s="9">
         <v>-24</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="9">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>-35</v>
       </c>
       <c r="C45" s="13">
         <v>-55</v>
       </c>
       <c r="D45" s="13">
         <v>-8</v>
       </c>
       <c r="E45" s="13">
         <v>-27</v>
       </c>
       <c r="F45" s="13">
         <v>-34</v>
       </c>
       <c r="G45" s="13">
         <v>-23</v>
       </c>
       <c r="H45" s="13">
         <v>-61</v>
       </c>
       <c r="I45" s="13">
@@ -4266,52 +4376,55 @@
       </c>
       <c r="U45" s="15">
         <v>-29</v>
       </c>
       <c r="V45" s="15">
         <v>-81</v>
       </c>
       <c r="W45" s="15">
         <v>-57</v>
       </c>
       <c r="X45" s="15">
         <v>-57</v>
       </c>
       <c r="Y45" s="15">
         <v>-23</v>
       </c>
       <c r="Z45" s="9">
         <v>-56</v>
       </c>
       <c r="AA45" s="15">
         <v>-10</v>
       </c>
       <c r="AB45" s="9">
         <v>-31</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="9">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>-22</v>
       </c>
       <c r="C46" s="13">
         <v>19</v>
       </c>
       <c r="D46" s="13">
         <v>-7</v>
       </c>
       <c r="E46" s="13">
         <v>309</v>
       </c>
       <c r="F46" s="13">
         <v>53</v>
       </c>
       <c r="G46" s="13">
         <v>-5</v>
       </c>
       <c r="H46" s="13">
         <v>-72</v>
       </c>
       <c r="I46" s="13">
@@ -4352,52 +4465,55 @@
       </c>
       <c r="U46" s="15">
         <v>-62</v>
       </c>
       <c r="V46" s="15">
         <v>17</v>
       </c>
       <c r="W46" s="15">
         <v>27</v>
       </c>
       <c r="X46" s="15">
         <v>-28</v>
       </c>
       <c r="Y46" s="15">
         <v>-30</v>
       </c>
       <c r="Z46" s="32">
         <v>-2</v>
       </c>
       <c r="AA46" s="15">
         <v>32</v>
       </c>
       <c r="AB46" s="9">
         <v>-35</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13">
         <v>-5</v>
       </c>
       <c r="C47" s="13">
         <v>13</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13">
         <v>-16</v>
       </c>
       <c r="F47" s="13">
         <v>-18</v>
       </c>
       <c r="G47" s="13">
         <v>-22</v>
       </c>
       <c r="H47" s="13">
         <v>-23</v>
       </c>
       <c r="I47" s="13">
@@ -4438,52 +4554,55 @@
       </c>
       <c r="U47" s="15">
         <v>-9</v>
       </c>
       <c r="V47" s="15">
         <v>-48</v>
       </c>
       <c r="W47" s="15">
         <v>-10</v>
       </c>
       <c r="X47" s="15">
         <v>-33</v>
       </c>
       <c r="Y47" s="15">
         <v>-25</v>
       </c>
       <c r="Z47" s="32">
         <v>-8</v>
       </c>
       <c r="AA47" s="15">
         <v>32</v>
       </c>
       <c r="AB47" s="9">
         <v>-2</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="9">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13">
         <v>-10</v>
       </c>
       <c r="C48" s="13">
         <v>-62</v>
       </c>
       <c r="D48" s="13">
         <v>-23</v>
       </c>
       <c r="E48" s="13">
         <v>-20</v>
       </c>
       <c r="F48" s="13">
         <v>-26</v>
       </c>
       <c r="G48" s="13">
         <v>-51</v>
       </c>
       <c r="H48" s="13">
         <v>-21</v>
       </c>
       <c r="I48" s="13">
@@ -4524,52 +4643,55 @@
       </c>
       <c r="U48" s="15">
         <v>-9</v>
       </c>
       <c r="V48" s="15">
         <v>-46</v>
       </c>
       <c r="W48" s="15">
         <v>-18</v>
       </c>
       <c r="X48" s="15">
         <v>-20</v>
       </c>
       <c r="Y48" s="15">
         <v>-33</v>
       </c>
       <c r="Z48" s="32">
         <v>-31</v>
       </c>
       <c r="AA48" s="15">
         <v>-25</v>
       </c>
       <c r="AB48" s="9">
         <v>-6</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="9">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13">
         <v>-44</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="13">
         <v>-7</v>
       </c>
       <c r="E49" s="13">
         <v>25</v>
       </c>
       <c r="F49" s="13">
         <v>-12</v>
       </c>
       <c r="G49" s="13">
         <v>-1</v>
       </c>
       <c r="H49" s="13">
         <v>-4</v>
       </c>
       <c r="I49" s="13">
@@ -4610,52 +4732,55 @@
       </c>
       <c r="U49" s="15">
         <v>-28</v>
       </c>
       <c r="V49" s="15">
         <v>-50</v>
       </c>
       <c r="W49" s="15">
         <v>3</v>
       </c>
       <c r="X49" s="15">
         <v>-19</v>
       </c>
       <c r="Y49" s="15">
         <v>-12</v>
       </c>
       <c r="Z49" s="32">
         <v>55</v>
       </c>
       <c r="AA49" s="15">
         <v>63</v>
       </c>
       <c r="AB49" s="9">
         <v>-19</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="9">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>-58</v>
       </c>
       <c r="C50" s="13">
         <v>-37</v>
       </c>
       <c r="D50" s="13">
         <v>-42</v>
       </c>
       <c r="E50" s="13">
         <v>-46</v>
       </c>
       <c r="F50" s="13">
         <v>-47</v>
       </c>
       <c r="G50" s="13">
         <v>-64</v>
       </c>
       <c r="H50" s="13">
         <v>-84</v>
       </c>
       <c r="I50" s="13">
@@ -4696,52 +4821,55 @@
       </c>
       <c r="U50" s="15">
         <v>-112</v>
       </c>
       <c r="V50" s="15">
         <v>-62</v>
       </c>
       <c r="W50" s="15">
         <v>-76</v>
       </c>
       <c r="X50" s="15">
         <v>-83</v>
       </c>
       <c r="Y50" s="15">
         <v>-39</v>
       </c>
       <c r="Z50" s="32">
         <v>-69</v>
       </c>
       <c r="AA50" s="15">
         <v>-43</v>
       </c>
       <c r="AB50" s="9">
         <v>-20</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="9">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13">
         <v>-33</v>
       </c>
       <c r="C51" s="13">
         <v>-20</v>
       </c>
       <c r="D51" s="13">
         <v>5</v>
       </c>
       <c r="E51" s="13">
         <v>-15</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="13">
         <v>-14</v>
       </c>
       <c r="H51" s="13">
         <v>-29</v>
       </c>
       <c r="I51" s="13">
@@ -4782,52 +4910,55 @@
       </c>
       <c r="U51" s="15">
         <v>-28</v>
       </c>
       <c r="V51" s="15">
         <v>-32</v>
       </c>
       <c r="W51" s="15">
         <v>-37</v>
       </c>
       <c r="X51" s="15">
         <v>-40</v>
       </c>
       <c r="Y51" s="15">
         <v>-18</v>
       </c>
       <c r="Z51" s="32">
         <v>-19</v>
       </c>
       <c r="AA51" s="15">
         <v>-12</v>
       </c>
       <c r="AB51" s="9">
         <v>-33</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="9">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13">
         <v>-77</v>
       </c>
       <c r="C52" s="13">
         <v>-63</v>
       </c>
       <c r="D52" s="13">
         <v>-26</v>
       </c>
       <c r="E52" s="13">
         <v>-31</v>
       </c>
       <c r="F52" s="13">
         <v>-34</v>
       </c>
       <c r="G52" s="13">
         <v>-40</v>
       </c>
       <c r="H52" s="13">
         <v>-77</v>
       </c>
       <c r="I52" s="13">
@@ -4868,52 +4999,55 @@
       </c>
       <c r="U52" s="15">
         <v>-119</v>
       </c>
       <c r="V52" s="15">
         <v>-95</v>
       </c>
       <c r="W52" s="15">
         <v>-55</v>
       </c>
       <c r="X52" s="15">
         <v>-96</v>
       </c>
       <c r="Y52" s="15">
         <v>-52</v>
       </c>
       <c r="Z52" s="32">
         <v>-19</v>
       </c>
       <c r="AA52" s="15">
         <v>-33</v>
       </c>
       <c r="AB52" s="9">
         <v>-44</v>
       </c>
-    </row>
-    <row r="53" spans="1:28" ht="20.399999999999999">
+      <c r="AC52" s="9">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>-37</v>
       </c>
       <c r="C53" s="14">
         <v>-22</v>
       </c>
       <c r="D53" s="14">
         <v>-10</v>
       </c>
       <c r="E53" s="14">
         <v>-1</v>
       </c>
       <c r="F53" s="14">
         <v>-44</v>
       </c>
       <c r="G53" s="14">
         <v>-50</v>
       </c>
       <c r="H53" s="14">
         <v>-74</v>
       </c>
       <c r="I53" s="14">
@@ -4951,206 +5085,209 @@
       </c>
       <c r="T53" s="14">
         <v>-83</v>
       </c>
       <c r="U53" s="14">
         <v>-71</v>
       </c>
       <c r="V53" s="14">
         <v>-76</v>
       </c>
       <c r="W53" s="14">
         <v>-46</v>
       </c>
       <c r="X53" s="14">
         <v>-56</v>
       </c>
       <c r="Y53" s="14">
         <v>-32</v>
       </c>
       <c r="Z53" s="27">
         <v>-27</v>
       </c>
       <c r="AA53" s="14">
         <v>-73</v>
       </c>
-      <c r="AB53" s="44">
+      <c r="AB53" s="36">
         <v>-34</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" ht="14.4">
+      <c r="AC53" s="36">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" ht="14.4">
       <c r="D54" s="10"/>
       <c r="R54" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AB53"/>
+    <sheetView topLeftCell="J1" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AC53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="8" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="17" max="19" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.33203125" style="20" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="38"/>
-[...22 lines deleted...]
-      <c r="Y1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="42"/>
-      <c r="B4" s="36">
+      <c r="A4" s="44"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="37"/>
-[...10 lines deleted...]
-      <c r="N4" s="36">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="37"/>
-[...10 lines deleted...]
-      <c r="Z4" s="36">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="37"/>
-[...9 lines deleted...]
-      <c r="AK4" s="37"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="43"/>
+      <c r="A5" s="45"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -5217,77 +5354,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="39" t="s">
+      <c r="A6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="39"/>
-[...22 lines deleted...]
-      <c r="Y6" s="39"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>1738</v>
       </c>
       <c r="C7" s="16">
         <v>1577</v>
       </c>
       <c r="D7" s="16">
         <v>1520</v>
       </c>
       <c r="E7" s="16">
         <v>2024</v>
       </c>
       <c r="F7" s="16">
         <v>1466</v>
       </c>
       <c r="G7" s="16">
         <v>1519</v>
       </c>
       <c r="H7" s="16">
         <v>1716</v>
@@ -5330,50 +5467,53 @@
       </c>
       <c r="U7" s="16">
         <v>2356</v>
       </c>
       <c r="V7" s="16">
         <v>2204</v>
       </c>
       <c r="W7" s="16">
         <v>1983</v>
       </c>
       <c r="X7" s="16">
         <v>1703</v>
       </c>
       <c r="Y7" s="16">
         <v>1512</v>
       </c>
       <c r="Z7" s="9">
         <v>2084</v>
       </c>
       <c r="AA7" s="9">
         <v>2415</v>
       </c>
       <c r="AB7" s="28">
         <v>2485</v>
       </c>
+      <c r="AC7" s="9">
+        <v>2246</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>598</v>
       </c>
       <c r="C8" s="16">
         <v>594</v>
       </c>
       <c r="D8" s="16">
         <v>518</v>
       </c>
       <c r="E8" s="16">
         <v>595</v>
       </c>
       <c r="F8" s="16">
         <v>470</v>
       </c>
       <c r="G8" s="16">
         <v>480</v>
       </c>
       <c r="H8" s="16">
         <v>666</v>
@@ -5416,50 +5556,53 @@
       </c>
       <c r="U8" s="16">
         <v>874</v>
       </c>
       <c r="V8" s="16">
         <v>860</v>
       </c>
       <c r="W8" s="16">
         <v>749</v>
       </c>
       <c r="X8" s="16">
         <v>638</v>
       </c>
       <c r="Y8" s="16">
         <v>541</v>
       </c>
       <c r="Z8" s="9">
         <v>719</v>
       </c>
       <c r="AA8" s="9">
         <v>749</v>
       </c>
       <c r="AB8" s="28">
         <v>899</v>
       </c>
+      <c r="AC8" s="9">
+        <v>697</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>97</v>
       </c>
       <c r="C9" s="16">
         <v>68</v>
       </c>
       <c r="D9" s="16">
         <v>89</v>
       </c>
       <c r="E9" s="16">
         <v>99</v>
       </c>
       <c r="F9" s="16">
         <v>86</v>
       </c>
       <c r="G9" s="16">
         <v>80</v>
       </c>
       <c r="H9" s="16">
         <v>99</v>
@@ -5502,50 +5645,53 @@
       </c>
       <c r="U9" s="16">
         <v>117</v>
       </c>
       <c r="V9" s="16">
         <v>109</v>
       </c>
       <c r="W9" s="16">
         <v>114</v>
       </c>
       <c r="X9" s="16">
         <v>96</v>
       </c>
       <c r="Y9" s="16">
         <v>58</v>
       </c>
       <c r="Z9" s="9">
         <v>114</v>
       </c>
       <c r="AA9" s="9">
         <v>138</v>
       </c>
       <c r="AB9" s="28">
         <v>156</v>
       </c>
+      <c r="AC9" s="9">
+        <v>200</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>55</v>
       </c>
       <c r="C10" s="16">
         <v>41</v>
       </c>
       <c r="D10" s="16">
         <v>45</v>
       </c>
       <c r="E10" s="16">
         <v>56</v>
       </c>
       <c r="F10" s="16">
         <v>52</v>
       </c>
       <c r="G10" s="16">
         <v>40</v>
       </c>
       <c r="H10" s="16">
         <v>46</v>
@@ -5588,50 +5734,53 @@
       </c>
       <c r="U10" s="16">
         <v>40</v>
       </c>
       <c r="V10" s="16">
         <v>93</v>
       </c>
       <c r="W10" s="16">
         <v>52</v>
       </c>
       <c r="X10" s="16">
         <v>66</v>
       </c>
       <c r="Y10" s="16">
         <v>36</v>
       </c>
       <c r="Z10" s="9">
         <v>62</v>
       </c>
       <c r="AA10" s="9">
         <v>47</v>
       </c>
       <c r="AB10" s="28">
         <v>49</v>
       </c>
+      <c r="AC10" s="9">
+        <v>56</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>88</v>
       </c>
       <c r="C11" s="16">
         <v>97</v>
       </c>
       <c r="D11" s="16">
         <v>62</v>
       </c>
       <c r="E11" s="16">
         <v>74</v>
       </c>
       <c r="F11" s="16">
         <v>88</v>
       </c>
       <c r="G11" s="16">
         <v>93</v>
       </c>
       <c r="H11" s="16">
         <v>70</v>
@@ -5674,50 +5823,53 @@
       </c>
       <c r="U11" s="16">
         <v>117</v>
       </c>
       <c r="V11" s="16">
         <v>108</v>
       </c>
       <c r="W11" s="16">
         <v>105</v>
       </c>
       <c r="X11" s="16">
         <v>80</v>
       </c>
       <c r="Y11" s="16">
         <v>62</v>
       </c>
       <c r="Z11" s="9">
         <v>137</v>
       </c>
       <c r="AA11" s="9">
         <v>130</v>
       </c>
       <c r="AB11" s="28">
         <v>131</v>
       </c>
+      <c r="AC11" s="9">
+        <v>86</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>71</v>
       </c>
       <c r="C12" s="16">
         <v>53</v>
       </c>
       <c r="D12" s="16">
         <v>58</v>
       </c>
       <c r="E12" s="16">
         <v>58</v>
       </c>
       <c r="F12" s="16">
         <v>47</v>
       </c>
       <c r="G12" s="16">
         <v>59</v>
       </c>
       <c r="H12" s="16">
         <v>52</v>
@@ -5760,50 +5912,53 @@
       </c>
       <c r="U12" s="16">
         <v>84</v>
       </c>
       <c r="V12" s="16">
         <v>109</v>
       </c>
       <c r="W12" s="16">
         <v>86</v>
       </c>
       <c r="X12" s="16">
         <v>51</v>
       </c>
       <c r="Y12" s="16">
         <v>79</v>
       </c>
       <c r="Z12" s="9">
         <v>59</v>
       </c>
       <c r="AA12" s="9">
         <v>92</v>
       </c>
       <c r="AB12" s="28">
         <v>87</v>
       </c>
+      <c r="AC12" s="9">
+        <v>85</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>92</v>
       </c>
       <c r="C13" s="16">
         <v>39</v>
       </c>
       <c r="D13" s="16">
         <v>65</v>
       </c>
       <c r="E13" s="16">
         <v>79</v>
       </c>
       <c r="F13" s="16">
         <v>53</v>
       </c>
       <c r="G13" s="16">
         <v>71</v>
       </c>
       <c r="H13" s="16">
         <v>71</v>
@@ -5846,50 +6001,53 @@
       </c>
       <c r="U13" s="16">
         <v>93</v>
       </c>
       <c r="V13" s="16">
         <v>55</v>
       </c>
       <c r="W13" s="16">
         <v>72</v>
       </c>
       <c r="X13" s="16">
         <v>56</v>
       </c>
       <c r="Y13" s="16">
         <v>72</v>
       </c>
       <c r="Z13" s="9">
         <v>65</v>
       </c>
       <c r="AA13" s="9">
         <v>71</v>
       </c>
       <c r="AB13" s="28">
         <v>94</v>
       </c>
+      <c r="AC13" s="9">
+        <v>69</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>249</v>
       </c>
       <c r="C14" s="16">
         <v>232</v>
       </c>
       <c r="D14" s="16">
         <v>182</v>
       </c>
       <c r="E14" s="16">
         <v>556</v>
       </c>
       <c r="F14" s="16">
         <v>229</v>
       </c>
       <c r="G14" s="16">
         <v>245</v>
       </c>
       <c r="H14" s="16">
         <v>207</v>
@@ -5932,50 +6090,53 @@
       </c>
       <c r="U14" s="16">
         <v>285</v>
       </c>
       <c r="V14" s="16">
         <v>283</v>
       </c>
       <c r="W14" s="16">
         <v>249</v>
       </c>
       <c r="X14" s="16">
         <v>204</v>
       </c>
       <c r="Y14" s="16">
         <v>187</v>
       </c>
       <c r="Z14" s="9">
         <v>273</v>
       </c>
       <c r="AA14" s="9">
         <v>311</v>
       </c>
       <c r="AB14" s="28">
         <v>283</v>
       </c>
+      <c r="AC14" s="9">
+        <v>260</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>58</v>
       </c>
       <c r="C15" s="16">
         <v>62</v>
       </c>
       <c r="D15" s="16">
         <v>69</v>
       </c>
       <c r="E15" s="16">
         <v>53</v>
       </c>
       <c r="F15" s="16">
         <v>48</v>
       </c>
       <c r="G15" s="16">
         <v>52</v>
       </c>
       <c r="H15" s="16">
         <v>51</v>
@@ -6018,50 +6179,53 @@
       </c>
       <c r="U15" s="16">
         <v>125</v>
       </c>
       <c r="V15" s="16">
         <v>58</v>
       </c>
       <c r="W15" s="16">
         <v>66</v>
       </c>
       <c r="X15" s="16">
         <v>66</v>
       </c>
       <c r="Y15" s="16">
         <v>52</v>
       </c>
       <c r="Z15" s="9">
         <v>72</v>
       </c>
       <c r="AA15" s="9">
         <v>129</v>
       </c>
       <c r="AB15" s="28">
         <v>87</v>
       </c>
+      <c r="AC15" s="9">
+        <v>101</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>85</v>
       </c>
       <c r="C16" s="16">
         <v>50</v>
       </c>
       <c r="D16" s="16">
         <v>51</v>
       </c>
       <c r="E16" s="16">
         <v>49</v>
       </c>
       <c r="F16" s="16">
         <v>63</v>
       </c>
       <c r="G16" s="16">
         <v>65</v>
       </c>
       <c r="H16" s="16">
         <v>82</v>
@@ -6104,52 +6268,55 @@
       </c>
       <c r="U16" s="16">
         <v>108</v>
       </c>
       <c r="V16" s="16">
         <v>73</v>
       </c>
       <c r="W16" s="16">
         <v>59</v>
       </c>
       <c r="X16" s="16">
         <v>66</v>
       </c>
       <c r="Y16" s="16">
         <v>46</v>
       </c>
       <c r="Z16" s="9">
         <v>74</v>
       </c>
       <c r="AA16" s="9">
         <v>111</v>
       </c>
       <c r="AB16" s="28">
         <v>107</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="9">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>49</v>
       </c>
       <c r="C17" s="16">
         <v>79</v>
       </c>
       <c r="D17" s="16">
         <v>56</v>
       </c>
       <c r="E17" s="16">
         <v>89</v>
       </c>
       <c r="F17" s="16">
         <v>49</v>
       </c>
       <c r="G17" s="16">
         <v>65</v>
       </c>
       <c r="H17" s="16">
         <v>95</v>
       </c>
       <c r="I17" s="16">
@@ -6190,52 +6357,55 @@
       </c>
       <c r="U17" s="16">
         <v>118</v>
       </c>
       <c r="V17" s="16">
         <v>90</v>
       </c>
       <c r="W17" s="16">
         <v>99</v>
       </c>
       <c r="X17" s="16">
         <v>69</v>
       </c>
       <c r="Y17" s="16">
         <v>85</v>
       </c>
       <c r="Z17" s="9">
         <v>146</v>
       </c>
       <c r="AA17" s="9">
         <v>174</v>
       </c>
       <c r="AB17" s="28">
         <v>135</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="9">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="16">
         <v>125</v>
       </c>
       <c r="C18" s="16">
         <v>106</v>
       </c>
       <c r="D18" s="16">
         <v>101</v>
       </c>
       <c r="E18" s="16">
         <v>111</v>
       </c>
       <c r="F18" s="16">
         <v>96</v>
       </c>
       <c r="G18" s="16">
         <v>111</v>
       </c>
       <c r="H18" s="16">
         <v>126</v>
       </c>
       <c r="I18" s="16">
@@ -6276,52 +6446,55 @@
       </c>
       <c r="U18" s="16">
         <v>152</v>
       </c>
       <c r="V18" s="16">
         <v>143</v>
       </c>
       <c r="W18" s="16">
         <v>124</v>
       </c>
       <c r="X18" s="16">
         <v>133</v>
       </c>
       <c r="Y18" s="16">
         <v>96</v>
       </c>
       <c r="Z18" s="9">
         <v>126</v>
       </c>
       <c r="AA18" s="9">
         <v>179</v>
       </c>
       <c r="AB18" s="28">
         <v>171</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="9">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="16">
         <v>33</v>
       </c>
       <c r="C19" s="16">
         <v>25</v>
       </c>
       <c r="D19" s="16">
         <v>52</v>
       </c>
       <c r="E19" s="16">
         <v>31</v>
       </c>
       <c r="F19" s="16">
         <v>41</v>
       </c>
       <c r="G19" s="16">
         <v>33</v>
       </c>
       <c r="H19" s="16">
         <v>36</v>
       </c>
       <c r="I19" s="16">
@@ -6362,52 +6535,55 @@
       </c>
       <c r="U19" s="16">
         <v>60</v>
       </c>
       <c r="V19" s="16">
         <v>51</v>
       </c>
       <c r="W19" s="16">
         <v>28</v>
       </c>
       <c r="X19" s="16">
         <v>35</v>
       </c>
       <c r="Y19" s="16">
         <v>46</v>
       </c>
       <c r="Z19" s="9">
         <v>44</v>
       </c>
       <c r="AA19" s="9">
         <v>51</v>
       </c>
       <c r="AB19" s="28">
         <v>44</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="9">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16">
         <v>44</v>
       </c>
       <c r="C20" s="16">
         <v>28</v>
       </c>
       <c r="D20" s="16">
         <v>67</v>
       </c>
       <c r="E20" s="16">
         <v>45</v>
       </c>
       <c r="F20" s="16">
         <v>60</v>
       </c>
       <c r="G20" s="16">
         <v>51</v>
       </c>
       <c r="H20" s="16">
         <v>42</v>
       </c>
       <c r="I20" s="16">
@@ -6448,52 +6624,55 @@
       </c>
       <c r="U20" s="16">
         <v>57</v>
       </c>
       <c r="V20" s="16">
         <v>40</v>
       </c>
       <c r="W20" s="16">
         <v>67</v>
       </c>
       <c r="X20" s="16">
         <v>37</v>
       </c>
       <c r="Y20" s="16">
         <v>35</v>
       </c>
       <c r="Z20" s="9">
         <v>82</v>
       </c>
       <c r="AA20" s="9">
         <v>83</v>
       </c>
       <c r="AB20" s="28">
         <v>91</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="20.399999999999999">
+      <c r="AC20" s="9">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="16">
         <v>94</v>
       </c>
       <c r="C21" s="16">
         <v>103</v>
       </c>
       <c r="D21" s="16">
         <v>105</v>
       </c>
       <c r="E21" s="16">
         <v>129</v>
       </c>
       <c r="F21" s="16">
         <v>84</v>
       </c>
       <c r="G21" s="16">
         <v>74</v>
       </c>
       <c r="H21" s="16">
         <v>73</v>
       </c>
       <c r="I21" s="16">
@@ -6534,81 +6713,85 @@
       </c>
       <c r="U21" s="16">
         <v>126</v>
       </c>
       <c r="V21" s="16">
         <v>132</v>
       </c>
       <c r="W21" s="16">
         <v>113</v>
       </c>
       <c r="X21" s="16">
         <v>106</v>
       </c>
       <c r="Y21" s="16">
         <v>117</v>
       </c>
       <c r="Z21" s="9">
         <v>111</v>
       </c>
       <c r="AA21" s="9">
         <v>150</v>
       </c>
       <c r="AB21" s="28">
         <v>151</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="41" t="s">
+      <c r="AC21" s="9">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="41"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
+      <c r="AC22" s="9"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="16">
         <v>740</v>
       </c>
       <c r="C23" s="16">
         <v>720</v>
       </c>
       <c r="D23" s="16">
         <v>634</v>
       </c>
       <c r="E23" s="16">
         <v>727</v>
       </c>
       <c r="F23" s="16">
         <v>611</v>
       </c>
       <c r="G23" s="16">
         <v>641</v>
       </c>
       <c r="H23" s="16">
         <v>819</v>
       </c>
       <c r="I23" s="16">
@@ -6649,52 +6832,55 @@
       </c>
       <c r="U23" s="16">
         <v>1077</v>
       </c>
       <c r="V23" s="16">
         <v>1025</v>
       </c>
       <c r="W23" s="16">
         <v>890</v>
       </c>
       <c r="X23" s="16">
         <v>786</v>
       </c>
       <c r="Y23" s="16">
         <v>637</v>
       </c>
       <c r="Z23" s="25">
         <v>880</v>
       </c>
       <c r="AA23" s="25">
         <v>959</v>
       </c>
       <c r="AB23" s="28">
         <v>1071</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="9">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="16">
         <v>598</v>
       </c>
       <c r="C24" s="16">
         <v>594</v>
       </c>
       <c r="D24" s="16">
         <v>518</v>
       </c>
       <c r="E24" s="16">
         <v>595</v>
       </c>
       <c r="F24" s="16">
         <v>470</v>
       </c>
       <c r="G24" s="16">
         <v>480</v>
       </c>
       <c r="H24" s="16">
         <v>666</v>
       </c>
       <c r="I24" s="16">
@@ -6735,52 +6921,55 @@
       </c>
       <c r="U24" s="16">
         <v>874</v>
       </c>
       <c r="V24" s="16">
         <v>860</v>
       </c>
       <c r="W24" s="16">
         <v>749</v>
       </c>
       <c r="X24" s="16">
         <v>638</v>
       </c>
       <c r="Y24" s="16">
         <v>541</v>
       </c>
       <c r="Z24" s="25">
         <v>719</v>
       </c>
       <c r="AA24" s="25">
         <v>749</v>
       </c>
       <c r="AB24" s="28">
         <v>899</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="9">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="16" t="s">
@@ -6819,52 +7008,55 @@
       <c r="T25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="25"/>
       <c r="AA25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="25" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="16" t="s">
@@ -6903,52 +7095,55 @@
       <c r="T26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="25"/>
       <c r="AA26" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="25" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="16">
         <v>34</v>
       </c>
       <c r="C27" s="16">
         <v>34</v>
       </c>
       <c r="D27" s="16">
         <v>31</v>
       </c>
       <c r="E27" s="16">
         <v>25</v>
       </c>
       <c r="F27" s="16">
         <v>52</v>
       </c>
       <c r="G27" s="16">
         <v>33</v>
       </c>
       <c r="H27" s="16">
         <v>35</v>
       </c>
       <c r="I27" s="16">
@@ -6989,52 +7184,55 @@
       </c>
       <c r="U27" s="16">
         <v>47</v>
       </c>
       <c r="V27" s="16">
         <v>44</v>
       </c>
       <c r="W27" s="16">
         <v>41</v>
       </c>
       <c r="X27" s="16">
         <v>31</v>
       </c>
       <c r="Y27" s="16">
         <v>29</v>
       </c>
       <c r="Z27" s="25">
         <v>47</v>
       </c>
       <c r="AA27" s="25">
         <v>54</v>
       </c>
       <c r="AB27" s="28">
         <v>45</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="9">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="16" t="s">
@@ -7073,52 +7271,55 @@
       <c r="T28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="25"/>
       <c r="AA28" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="25" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="16" t="s">
@@ -7157,52 +7358,55 @@
       <c r="T29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="25"/>
       <c r="AA29" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="25" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="16" t="s">
@@ -7241,52 +7445,55 @@
       <c r="T30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="25"/>
       <c r="AA30" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="25" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="16">
         <v>18</v>
       </c>
       <c r="C31" s="16">
         <v>17</v>
       </c>
       <c r="D31" s="16">
         <v>22</v>
       </c>
       <c r="E31" s="16">
         <v>20</v>
       </c>
       <c r="F31" s="16">
         <v>14</v>
       </c>
       <c r="G31" s="16">
         <v>33</v>
       </c>
       <c r="H31" s="16">
         <v>22</v>
       </c>
       <c r="I31" s="16">
@@ -7327,52 +7534,55 @@
       </c>
       <c r="U31" s="16">
         <v>29</v>
       </c>
       <c r="V31" s="16">
         <v>20</v>
       </c>
       <c r="W31" s="16">
         <v>23</v>
       </c>
       <c r="X31" s="16">
         <v>25</v>
       </c>
       <c r="Y31" s="16">
         <v>19</v>
       </c>
       <c r="Z31" s="25">
         <v>21</v>
       </c>
       <c r="AA31" s="25">
         <v>35</v>
       </c>
       <c r="AB31" s="28">
         <v>29</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="9">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="16">
         <v>40</v>
       </c>
       <c r="C32" s="16">
         <v>34</v>
       </c>
       <c r="D32" s="16">
         <v>27</v>
       </c>
       <c r="E32" s="16">
         <v>35</v>
       </c>
       <c r="F32" s="16">
         <v>42</v>
       </c>
       <c r="G32" s="16">
         <v>47</v>
       </c>
       <c r="H32" s="16">
         <v>41</v>
       </c>
       <c r="I32" s="16">
@@ -7413,52 +7623,55 @@
       </c>
       <c r="U32" s="16">
         <v>54</v>
       </c>
       <c r="V32" s="16">
         <v>45</v>
       </c>
       <c r="W32" s="16">
         <v>23</v>
       </c>
       <c r="X32" s="16">
         <v>33</v>
       </c>
       <c r="Y32" s="16">
         <v>21</v>
       </c>
       <c r="Z32" s="25">
         <v>47</v>
       </c>
       <c r="AA32" s="25">
         <v>59</v>
       </c>
       <c r="AB32" s="28">
         <v>49</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="9">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="16" t="s">
@@ -7497,52 +7710,55 @@
       <c r="T33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="25"/>
       <c r="AA33" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="25" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="16">
         <v>50</v>
       </c>
       <c r="C34" s="16">
         <v>41</v>
       </c>
       <c r="D34" s="16">
         <v>36</v>
       </c>
       <c r="E34" s="16">
         <v>52</v>
       </c>
       <c r="F34" s="16">
         <v>33</v>
       </c>
       <c r="G34" s="16">
         <v>48</v>
       </c>
       <c r="H34" s="16">
         <v>55</v>
       </c>
       <c r="I34" s="16">
@@ -7583,52 +7799,55 @@
       </c>
       <c r="U34" s="16">
         <v>73</v>
       </c>
       <c r="V34" s="16">
         <v>56</v>
       </c>
       <c r="W34" s="16">
         <v>54</v>
       </c>
       <c r="X34" s="16">
         <v>59</v>
       </c>
       <c r="Y34" s="16">
         <v>27</v>
       </c>
       <c r="Z34" s="25">
         <v>46</v>
       </c>
       <c r="AA34" s="25">
         <v>62</v>
       </c>
       <c r="AB34" s="28">
         <v>49</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="9">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="16" t="s">
@@ -7669,52 +7888,55 @@
       </c>
       <c r="U35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="16" t="s">
@@ -7755,52 +7977,55 @@
       </c>
       <c r="U36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" ht="20.399999999999999">
+      <c r="AC36" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="16" t="s">
@@ -7841,82 +8066,86 @@
       </c>
       <c r="U37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="40" t="s">
+      <c r="AC37" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="40"/>
-[...22 lines deleted...]
-      <c r="Y38" s="40"/>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
       <c r="AB38" s="35"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="9"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="16">
         <v>998</v>
       </c>
       <c r="C39" s="16">
         <v>857</v>
       </c>
       <c r="D39" s="16">
         <v>886</v>
       </c>
       <c r="E39" s="16">
         <v>1297</v>
       </c>
       <c r="F39" s="17">
         <v>855</v>
       </c>
       <c r="G39" s="16">
         <v>878</v>
       </c>
       <c r="H39" s="16">
         <v>897</v>
       </c>
       <c r="I39" s="16">
@@ -7957,52 +8186,55 @@
       </c>
       <c r="U39" s="16">
         <v>1279</v>
       </c>
       <c r="V39" s="16">
         <v>1179</v>
       </c>
       <c r="W39" s="16">
         <v>1093</v>
       </c>
       <c r="X39" s="16">
         <v>917</v>
       </c>
       <c r="Y39" s="16">
         <v>875</v>
       </c>
       <c r="Z39" s="26">
         <v>1204</v>
       </c>
       <c r="AA39" s="26">
         <v>1456</v>
       </c>
       <c r="AB39" s="28">
         <v>1414</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="9">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="16" t="s">
@@ -8043,52 +8275,55 @@
       </c>
       <c r="U40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="33" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="16">
         <v>97</v>
       </c>
       <c r="C41" s="16">
         <v>68</v>
       </c>
       <c r="D41" s="16">
         <v>89</v>
       </c>
       <c r="E41" s="16">
         <v>99</v>
       </c>
       <c r="F41" s="17">
         <v>86</v>
       </c>
       <c r="G41" s="17">
         <v>80</v>
       </c>
       <c r="H41" s="16">
         <v>99</v>
       </c>
       <c r="I41" s="16">
@@ -8129,52 +8364,55 @@
       </c>
       <c r="U41" s="16">
         <v>117</v>
       </c>
       <c r="V41" s="16">
         <v>109</v>
       </c>
       <c r="W41" s="16">
         <v>114</v>
       </c>
       <c r="X41" s="16">
         <v>96</v>
       </c>
       <c r="Y41" s="16">
         <v>58</v>
       </c>
       <c r="Z41" s="25">
         <v>114</v>
       </c>
       <c r="AA41" s="26">
         <v>138</v>
       </c>
       <c r="AB41" s="28">
         <v>156</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="9">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="16">
         <v>55</v>
       </c>
       <c r="C42" s="16">
         <v>41</v>
       </c>
       <c r="D42" s="16">
         <v>45</v>
       </c>
       <c r="E42" s="16">
         <v>56</v>
       </c>
       <c r="F42" s="17">
         <v>52</v>
       </c>
       <c r="G42" s="17">
         <v>40</v>
       </c>
       <c r="H42" s="16">
         <v>46</v>
       </c>
       <c r="I42" s="16">
@@ -8215,52 +8453,55 @@
       </c>
       <c r="U42" s="16">
         <v>40</v>
       </c>
       <c r="V42" s="16">
         <v>93</v>
       </c>
       <c r="W42" s="16">
         <v>52</v>
       </c>
       <c r="X42" s="16">
         <v>66</v>
       </c>
       <c r="Y42" s="16">
         <v>36</v>
       </c>
       <c r="Z42" s="25">
         <v>62</v>
       </c>
       <c r="AA42" s="26">
         <v>47</v>
       </c>
       <c r="AB42" s="28">
         <v>49</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="9">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="16">
         <v>54</v>
       </c>
       <c r="C43" s="16">
         <v>63</v>
       </c>
       <c r="D43" s="16">
         <v>31</v>
       </c>
       <c r="E43" s="16">
         <v>49</v>
       </c>
       <c r="F43" s="17">
         <v>36</v>
       </c>
       <c r="G43" s="17">
         <v>60</v>
       </c>
       <c r="H43" s="16">
         <v>35</v>
       </c>
       <c r="I43" s="16">
@@ -8301,52 +8542,55 @@
       </c>
       <c r="U43" s="16">
         <v>70</v>
       </c>
       <c r="V43" s="16">
         <v>64</v>
       </c>
       <c r="W43" s="16">
         <v>64</v>
       </c>
       <c r="X43" s="16">
         <v>49</v>
       </c>
       <c r="Y43" s="16">
         <v>33</v>
       </c>
       <c r="Z43" s="25">
         <v>90</v>
       </c>
       <c r="AA43" s="26">
         <v>76</v>
       </c>
       <c r="AB43" s="28">
         <v>86</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="9">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="16">
         <v>71</v>
       </c>
       <c r="C44" s="16">
         <v>53</v>
       </c>
       <c r="D44" s="16">
         <v>58</v>
       </c>
       <c r="E44" s="16">
         <v>58</v>
       </c>
       <c r="F44" s="17">
         <v>47</v>
       </c>
       <c r="G44" s="17">
         <v>59</v>
       </c>
       <c r="H44" s="16">
         <v>52</v>
       </c>
       <c r="I44" s="16">
@@ -8387,52 +8631,55 @@
       </c>
       <c r="U44" s="16">
         <v>84</v>
       </c>
       <c r="V44" s="16">
         <v>109</v>
       </c>
       <c r="W44" s="16">
         <v>86</v>
       </c>
       <c r="X44" s="16">
         <v>51</v>
       </c>
       <c r="Y44" s="16">
         <v>79</v>
       </c>
       <c r="Z44" s="25">
         <v>59</v>
       </c>
       <c r="AA44" s="26">
         <v>92</v>
       </c>
       <c r="AB44" s="28">
         <v>87</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="9">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="16">
         <v>92</v>
       </c>
       <c r="C45" s="16">
         <v>39</v>
       </c>
       <c r="D45" s="16">
         <v>65</v>
       </c>
       <c r="E45" s="16">
         <v>79</v>
       </c>
       <c r="F45" s="17">
         <v>53</v>
       </c>
       <c r="G45" s="17">
         <v>71</v>
       </c>
       <c r="H45" s="16">
         <v>71</v>
       </c>
       <c r="I45" s="16">
@@ -8473,52 +8720,55 @@
       </c>
       <c r="U45" s="16">
         <v>93</v>
       </c>
       <c r="V45" s="16">
         <v>55</v>
       </c>
       <c r="W45" s="16">
         <v>72</v>
       </c>
       <c r="X45" s="16">
         <v>56</v>
       </c>
       <c r="Y45" s="16">
         <v>72</v>
       </c>
       <c r="Z45" s="25">
         <v>65</v>
       </c>
       <c r="AA45" s="26">
         <v>71</v>
       </c>
       <c r="AB45" s="28">
         <v>94</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="9">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="16">
         <v>249</v>
       </c>
       <c r="C46" s="16">
         <v>232</v>
       </c>
       <c r="D46" s="16">
         <v>182</v>
       </c>
       <c r="E46" s="16">
         <v>556</v>
       </c>
       <c r="F46" s="17">
         <v>229</v>
       </c>
       <c r="G46" s="17">
         <v>245</v>
       </c>
       <c r="H46" s="16">
         <v>207</v>
       </c>
       <c r="I46" s="16">
@@ -8559,52 +8809,55 @@
       </c>
       <c r="U46" s="16">
         <v>285</v>
       </c>
       <c r="V46" s="16">
         <v>283</v>
       </c>
       <c r="W46" s="16">
         <v>249</v>
       </c>
       <c r="X46" s="16">
         <v>204</v>
       </c>
       <c r="Y46" s="16">
         <v>187</v>
       </c>
       <c r="Z46" s="25">
         <v>273</v>
       </c>
       <c r="AA46" s="26">
         <v>311</v>
       </c>
       <c r="AB46" s="28">
         <v>283</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="9">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="16">
         <v>40</v>
       </c>
       <c r="C47" s="16">
         <v>45</v>
       </c>
       <c r="D47" s="16">
         <v>47</v>
       </c>
       <c r="E47" s="16">
         <v>33</v>
       </c>
       <c r="F47" s="17">
         <v>34</v>
       </c>
       <c r="G47" s="17">
         <v>19</v>
       </c>
       <c r="H47" s="16">
         <v>29</v>
       </c>
       <c r="I47" s="16">
@@ -8645,52 +8898,55 @@
       </c>
       <c r="U47" s="16">
         <v>96</v>
       </c>
       <c r="V47" s="16">
         <v>38</v>
       </c>
       <c r="W47" s="16">
         <v>43</v>
       </c>
       <c r="X47" s="16">
         <v>41</v>
       </c>
       <c r="Y47" s="16">
         <v>33</v>
       </c>
       <c r="Z47" s="25">
         <v>51</v>
       </c>
       <c r="AA47" s="26">
         <v>94</v>
       </c>
       <c r="AB47" s="28">
         <v>58</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="9">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="16">
         <v>45</v>
       </c>
       <c r="C48" s="16">
         <v>16</v>
       </c>
       <c r="D48" s="16">
         <v>24</v>
       </c>
       <c r="E48" s="16">
         <v>14</v>
       </c>
       <c r="F48" s="17">
         <v>21</v>
       </c>
       <c r="G48" s="17">
         <v>18</v>
       </c>
       <c r="H48" s="16">
         <v>41</v>
       </c>
       <c r="I48" s="16">
@@ -8731,52 +8987,55 @@
       </c>
       <c r="U48" s="16">
         <v>54</v>
       </c>
       <c r="V48" s="16">
         <v>28</v>
       </c>
       <c r="W48" s="16">
         <v>36</v>
       </c>
       <c r="X48" s="16">
         <v>33</v>
       </c>
       <c r="Y48" s="16">
         <v>25</v>
       </c>
       <c r="Z48" s="25">
         <v>27</v>
       </c>
       <c r="AA48" s="26">
         <v>52</v>
       </c>
       <c r="AB48" s="28">
         <v>58</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="9">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="16">
         <v>49</v>
       </c>
       <c r="C49" s="16">
         <v>79</v>
       </c>
       <c r="D49" s="16">
         <v>56</v>
       </c>
       <c r="E49" s="16">
         <v>89</v>
       </c>
       <c r="F49" s="17">
         <v>49</v>
       </c>
       <c r="G49" s="17">
         <v>65</v>
       </c>
       <c r="H49" s="16">
         <v>95</v>
       </c>
       <c r="I49" s="16">
@@ -8817,52 +9076,55 @@
       </c>
       <c r="U49" s="16">
         <v>118</v>
       </c>
       <c r="V49" s="16">
         <v>90</v>
       </c>
       <c r="W49" s="16">
         <v>99</v>
       </c>
       <c r="X49" s="16">
         <v>69</v>
       </c>
       <c r="Y49" s="16">
         <v>85</v>
       </c>
       <c r="Z49" s="25">
         <v>146</v>
       </c>
       <c r="AA49" s="26">
         <v>174</v>
       </c>
       <c r="AB49" s="28">
         <v>135</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="9">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="16">
         <v>75</v>
       </c>
       <c r="C50" s="16">
         <v>65</v>
       </c>
       <c r="D50" s="16">
         <v>65</v>
       </c>
       <c r="E50" s="16">
         <v>59</v>
       </c>
       <c r="F50" s="17">
         <v>63</v>
       </c>
       <c r="G50" s="17">
         <v>63</v>
       </c>
       <c r="H50" s="16">
         <v>71</v>
       </c>
       <c r="I50" s="16">
@@ -8903,52 +9165,55 @@
       </c>
       <c r="U50" s="16">
         <v>79</v>
       </c>
       <c r="V50" s="16">
         <v>87</v>
       </c>
       <c r="W50" s="16">
         <v>70</v>
       </c>
       <c r="X50" s="16">
         <v>74</v>
       </c>
       <c r="Y50" s="16">
         <v>69</v>
       </c>
       <c r="Z50" s="25">
         <v>80</v>
       </c>
       <c r="AA50" s="26">
         <v>117</v>
       </c>
       <c r="AB50" s="28">
         <v>122</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="9">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="16">
         <v>33</v>
       </c>
       <c r="C51" s="16">
         <v>25</v>
       </c>
       <c r="D51" s="16">
         <v>52</v>
       </c>
       <c r="E51" s="16">
         <v>31</v>
       </c>
       <c r="F51" s="17">
         <v>41</v>
       </c>
       <c r="G51" s="17">
         <v>33</v>
       </c>
       <c r="H51" s="16">
         <v>36</v>
       </c>
       <c r="I51" s="16">
@@ -8989,52 +9254,55 @@
       </c>
       <c r="U51" s="16">
         <v>60</v>
       </c>
       <c r="V51" s="16">
         <v>51</v>
       </c>
       <c r="W51" s="16">
         <v>28</v>
       </c>
       <c r="X51" s="16">
         <v>35</v>
       </c>
       <c r="Y51" s="16">
         <v>46</v>
       </c>
       <c r="Z51" s="25">
         <v>44</v>
       </c>
       <c r="AA51" s="26">
         <v>51</v>
       </c>
       <c r="AB51" s="28">
         <v>44</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="9">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="16">
         <v>44</v>
       </c>
       <c r="C52" s="16">
         <v>28</v>
       </c>
       <c r="D52" s="16">
         <v>67</v>
       </c>
       <c r="E52" s="16">
         <v>45</v>
       </c>
       <c r="F52" s="17">
         <v>60</v>
       </c>
       <c r="G52" s="17">
         <v>51</v>
       </c>
       <c r="H52" s="16">
         <v>42</v>
       </c>
       <c r="I52" s="16">
@@ -9075,52 +9343,55 @@
       </c>
       <c r="U52" s="16">
         <v>57</v>
       </c>
       <c r="V52" s="16">
         <v>40</v>
       </c>
       <c r="W52" s="16">
         <v>67</v>
       </c>
       <c r="X52" s="16">
         <v>37</v>
       </c>
       <c r="Y52" s="16">
         <v>35</v>
       </c>
       <c r="Z52" s="25">
         <v>82</v>
       </c>
       <c r="AA52" s="26">
         <v>83</v>
       </c>
       <c r="AB52" s="28">
         <v>91</v>
       </c>
-    </row>
-    <row r="53" spans="1:28" ht="20.399999999999999">
+      <c r="AC52" s="9">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>94</v>
       </c>
       <c r="C53" s="14">
         <v>103</v>
       </c>
       <c r="D53" s="14">
         <v>105</v>
       </c>
       <c r="E53" s="14">
         <v>129</v>
       </c>
       <c r="F53" s="18">
         <v>84</v>
       </c>
       <c r="G53" s="18">
         <v>74</v>
       </c>
       <c r="H53" s="18">
         <v>73</v>
       </c>
       <c r="I53" s="18">
@@ -9158,206 +9429,209 @@
       </c>
       <c r="T53" s="18">
         <v>114</v>
       </c>
       <c r="U53" s="18">
         <v>126</v>
       </c>
       <c r="V53" s="18">
         <v>132</v>
       </c>
       <c r="W53" s="18">
         <v>113</v>
       </c>
       <c r="X53" s="18">
         <v>106</v>
       </c>
       <c r="Y53" s="18">
         <v>117</v>
       </c>
       <c r="Z53" s="27">
         <v>111</v>
       </c>
       <c r="AA53" s="34">
         <v>150</v>
       </c>
-      <c r="AB53" s="45">
+      <c r="AB53" s="37">
         <v>151</v>
       </c>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53" s="36">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29">
       <c r="E54" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AB53"/>
+    <sheetView tabSelected="1" topLeftCell="M1" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AC53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="8" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="17" max="19" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6" style="20" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="38"/>
-[...22 lines deleted...]
-      <c r="Y1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="42"/>
-      <c r="B4" s="36">
+      <c r="A4" s="44"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="37"/>
-[...10 lines deleted...]
-      <c r="N4" s="36">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="37"/>
-[...10 lines deleted...]
-      <c r="Z4" s="36">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="37"/>
-[...9 lines deleted...]
-      <c r="AK4" s="37"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="43"/>
+      <c r="A5" s="45"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -9424,77 +9698,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="39" t="s">
+      <c r="A6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="39"/>
-[...22 lines deleted...]
-      <c r="Y6" s="39"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>2239</v>
       </c>
       <c r="C7" s="16">
         <v>1915</v>
       </c>
       <c r="D7" s="16">
         <v>1733</v>
       </c>
       <c r="E7" s="16">
         <v>2212</v>
       </c>
       <c r="F7" s="16">
         <v>1762</v>
       </c>
       <c r="G7" s="16">
         <v>1915</v>
       </c>
       <c r="H7" s="16">
         <v>2410</v>
@@ -9537,50 +9811,53 @@
       </c>
       <c r="U7" s="17">
         <v>2942</v>
       </c>
       <c r="V7" s="17">
         <v>2744</v>
       </c>
       <c r="W7" s="17">
         <v>2371</v>
       </c>
       <c r="X7" s="17">
         <v>2217</v>
       </c>
       <c r="Y7" s="17">
         <v>1959</v>
       </c>
       <c r="Z7" s="28">
         <v>2477</v>
       </c>
       <c r="AA7" s="17">
         <v>2570</v>
       </c>
       <c r="AB7" s="9">
         <v>2697</v>
       </c>
+      <c r="AC7" s="9">
+        <v>2378</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>567</v>
       </c>
       <c r="C8" s="16">
         <v>477</v>
       </c>
       <c r="D8" s="16">
         <v>456</v>
       </c>
       <c r="E8" s="16">
         <v>783</v>
       </c>
       <c r="F8" s="16">
         <v>529</v>
       </c>
       <c r="G8" s="16">
         <v>502</v>
       </c>
       <c r="H8" s="16">
         <v>652</v>
@@ -9623,50 +9900,53 @@
       </c>
       <c r="U8" s="17">
         <v>781</v>
       </c>
       <c r="V8" s="17">
         <v>754</v>
       </c>
       <c r="W8" s="17">
         <v>644</v>
       </c>
       <c r="X8" s="17">
         <v>533</v>
       </c>
       <c r="Y8" s="17">
         <v>512</v>
       </c>
       <c r="Z8" s="28">
         <v>771</v>
       </c>
       <c r="AA8" s="17">
         <v>655</v>
       </c>
       <c r="AB8" s="9">
         <v>754</v>
       </c>
+      <c r="AC8" s="9">
+        <v>699</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>189</v>
       </c>
       <c r="C9" s="16">
         <v>143</v>
       </c>
       <c r="D9" s="16">
         <v>130</v>
       </c>
       <c r="E9" s="16">
         <v>153</v>
       </c>
       <c r="F9" s="16">
         <v>125</v>
       </c>
       <c r="G9" s="16">
         <v>137</v>
       </c>
       <c r="H9" s="16">
         <v>191</v>
@@ -9709,50 +9989,53 @@
       </c>
       <c r="U9" s="17">
         <v>191</v>
       </c>
       <c r="V9" s="17">
         <v>203</v>
       </c>
       <c r="W9" s="17">
         <v>179</v>
       </c>
       <c r="X9" s="17">
         <v>190</v>
       </c>
       <c r="Y9" s="17">
         <v>147</v>
       </c>
       <c r="Z9" s="28">
         <v>180</v>
       </c>
       <c r="AA9" s="17">
         <v>228</v>
       </c>
       <c r="AB9" s="9">
         <v>193</v>
       </c>
+      <c r="AC9" s="9">
+        <v>179</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>94</v>
       </c>
       <c r="C10" s="16">
         <v>70</v>
       </c>
       <c r="D10" s="16">
         <v>72</v>
       </c>
       <c r="E10" s="16">
         <v>77</v>
       </c>
       <c r="F10" s="16">
         <v>66</v>
       </c>
       <c r="G10" s="16">
         <v>90</v>
       </c>
       <c r="H10" s="16">
         <v>113</v>
@@ -9795,50 +10078,53 @@
       </c>
       <c r="U10" s="17">
         <v>126</v>
       </c>
       <c r="V10" s="17">
         <v>106</v>
       </c>
       <c r="W10" s="17">
         <v>126</v>
       </c>
       <c r="X10" s="17">
         <v>81</v>
       </c>
       <c r="Y10" s="17">
         <v>69</v>
       </c>
       <c r="Z10" s="28">
         <v>98</v>
       </c>
       <c r="AA10" s="17">
         <v>94</v>
       </c>
       <c r="AB10" s="9">
         <v>106</v>
       </c>
+      <c r="AC10" s="9">
+        <v>72</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>119</v>
       </c>
       <c r="C11" s="16">
         <v>150</v>
       </c>
       <c r="D11" s="16">
         <v>110</v>
       </c>
       <c r="E11" s="16">
         <v>117</v>
       </c>
       <c r="F11" s="16">
         <v>93</v>
       </c>
       <c r="G11" s="16">
         <v>124</v>
       </c>
       <c r="H11" s="16">
         <v>133</v>
@@ -9881,50 +10167,53 @@
       </c>
       <c r="U11" s="17">
         <v>140</v>
       </c>
       <c r="V11" s="17">
         <v>149</v>
       </c>
       <c r="W11" s="17">
         <v>136</v>
       </c>
       <c r="X11" s="17">
         <v>122</v>
       </c>
       <c r="Y11" s="17">
         <v>103</v>
       </c>
       <c r="Z11" s="28">
         <v>158</v>
       </c>
       <c r="AA11" s="17">
         <v>151</v>
       </c>
       <c r="AB11" s="9">
         <v>151</v>
       </c>
+      <c r="AC11" s="9">
+        <v>121</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>101</v>
       </c>
       <c r="C12" s="16">
         <v>98</v>
       </c>
       <c r="D12" s="16">
         <v>93</v>
       </c>
       <c r="E12" s="16">
         <v>106</v>
       </c>
       <c r="F12" s="16">
         <v>65</v>
       </c>
       <c r="G12" s="16">
         <v>67</v>
       </c>
       <c r="H12" s="16">
         <v>95</v>
@@ -9967,50 +10256,53 @@
       </c>
       <c r="U12" s="17">
         <v>127</v>
       </c>
       <c r="V12" s="17">
         <v>127</v>
       </c>
       <c r="W12" s="17">
         <v>122</v>
       </c>
       <c r="X12" s="17">
         <v>93</v>
       </c>
       <c r="Y12" s="17">
         <v>86</v>
       </c>
       <c r="Z12" s="28">
         <v>124</v>
       </c>
       <c r="AA12" s="17">
         <v>118</v>
       </c>
       <c r="AB12" s="9">
         <v>111</v>
       </c>
+      <c r="AC12" s="9">
+        <v>111</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>127</v>
       </c>
       <c r="C13" s="16">
         <v>94</v>
       </c>
       <c r="D13" s="16">
         <v>73</v>
       </c>
       <c r="E13" s="16">
         <v>106</v>
       </c>
       <c r="F13" s="16">
         <v>87</v>
       </c>
       <c r="G13" s="16">
         <v>94</v>
       </c>
       <c r="H13" s="16">
         <v>132</v>
@@ -10053,50 +10345,53 @@
       </c>
       <c r="U13" s="17">
         <v>122</v>
       </c>
       <c r="V13" s="17">
         <v>136</v>
       </c>
       <c r="W13" s="17">
         <v>129</v>
       </c>
       <c r="X13" s="17">
         <v>113</v>
       </c>
       <c r="Y13" s="17">
         <v>95</v>
       </c>
       <c r="Z13" s="28">
         <v>121</v>
       </c>
       <c r="AA13" s="17">
         <v>81</v>
       </c>
       <c r="AB13" s="9">
         <v>125</v>
       </c>
+      <c r="AC13" s="9">
+        <v>99</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>271</v>
       </c>
       <c r="C14" s="16">
         <v>213</v>
       </c>
       <c r="D14" s="16">
         <v>189</v>
       </c>
       <c r="E14" s="16">
         <v>247</v>
       </c>
       <c r="F14" s="16">
         <v>176</v>
       </c>
       <c r="G14" s="16">
         <v>250</v>
       </c>
       <c r="H14" s="16">
         <v>279</v>
@@ -10139,50 +10434,53 @@
       </c>
       <c r="U14" s="17">
         <v>347</v>
       </c>
       <c r="V14" s="17">
         <v>266</v>
       </c>
       <c r="W14" s="17">
         <v>222</v>
       </c>
       <c r="X14" s="17">
         <v>232</v>
       </c>
       <c r="Y14" s="17">
         <v>217</v>
       </c>
       <c r="Z14" s="28">
         <v>275</v>
       </c>
       <c r="AA14" s="17">
         <v>279</v>
       </c>
       <c r="AB14" s="9">
         <v>318</v>
       </c>
+      <c r="AC14" s="9">
+        <v>241</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>91</v>
       </c>
       <c r="C15" s="16">
         <v>59</v>
       </c>
       <c r="D15" s="16">
         <v>72</v>
       </c>
       <c r="E15" s="16">
         <v>67</v>
       </c>
       <c r="F15" s="16">
         <v>73</v>
       </c>
       <c r="G15" s="16">
         <v>60</v>
       </c>
       <c r="H15" s="16">
         <v>80</v>
@@ -10225,50 +10523,53 @@
       </c>
       <c r="U15" s="17">
         <v>142</v>
       </c>
       <c r="V15" s="17">
         <v>119</v>
       </c>
       <c r="W15" s="17">
         <v>79</v>
       </c>
       <c r="X15" s="17">
         <v>104</v>
       </c>
       <c r="Y15" s="17">
         <v>74</v>
       </c>
       <c r="Z15" s="28">
         <v>86</v>
       </c>
       <c r="AA15" s="17">
         <v>118</v>
       </c>
       <c r="AB15" s="9">
         <v>87</v>
       </c>
+      <c r="AC15" s="9">
+        <v>120</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>94</v>
       </c>
       <c r="C16" s="16">
         <v>124</v>
       </c>
       <c r="D16" s="16">
         <v>70</v>
       </c>
       <c r="E16" s="16">
         <v>83</v>
       </c>
       <c r="F16" s="16">
         <v>72</v>
       </c>
       <c r="G16" s="16">
         <v>92</v>
       </c>
       <c r="H16" s="16">
         <v>94</v>
@@ -10311,52 +10612,55 @@
       </c>
       <c r="U16" s="17">
         <v>95</v>
       </c>
       <c r="V16" s="17">
         <v>103</v>
       </c>
       <c r="W16" s="17">
         <v>101</v>
       </c>
       <c r="X16" s="17">
         <v>85</v>
       </c>
       <c r="Y16" s="17">
         <v>96</v>
       </c>
       <c r="Z16" s="28">
         <v>89</v>
       </c>
       <c r="AA16" s="17">
         <v>123</v>
       </c>
       <c r="AB16" s="9">
         <v>103</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="9">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>93</v>
       </c>
       <c r="C17" s="16">
         <v>79</v>
       </c>
       <c r="D17" s="16">
         <v>63</v>
       </c>
       <c r="E17" s="16">
         <v>64</v>
       </c>
       <c r="F17" s="16">
         <v>61</v>
       </c>
       <c r="G17" s="16">
         <v>66</v>
       </c>
       <c r="H17" s="16">
         <v>99</v>
       </c>
       <c r="I17" s="16">
@@ -10397,52 +10701,55 @@
       </c>
       <c r="U17" s="17">
         <v>146</v>
       </c>
       <c r="V17" s="17">
         <v>140</v>
       </c>
       <c r="W17" s="17">
         <v>96</v>
       </c>
       <c r="X17" s="17">
         <v>88</v>
       </c>
       <c r="Y17" s="17">
         <v>97</v>
       </c>
       <c r="Z17" s="28">
         <v>91</v>
       </c>
       <c r="AA17" s="17">
         <v>111</v>
       </c>
       <c r="AB17" s="9">
         <v>154</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="9">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="16">
         <v>175</v>
       </c>
       <c r="C18" s="16">
         <v>147</v>
       </c>
       <c r="D18" s="16">
         <v>150</v>
       </c>
       <c r="E18" s="16">
         <v>157</v>
       </c>
       <c r="F18" s="16">
         <v>152</v>
       </c>
       <c r="G18" s="16">
         <v>171</v>
       </c>
       <c r="H18" s="16">
         <v>211</v>
       </c>
       <c r="I18" s="16">
@@ -10483,52 +10790,55 @@
       </c>
       <c r="U18" s="17">
         <v>264</v>
       </c>
       <c r="V18" s="17">
         <v>215</v>
       </c>
       <c r="W18" s="17">
         <v>191</v>
       </c>
       <c r="X18" s="17">
         <v>206</v>
       </c>
       <c r="Y18" s="17">
         <v>163</v>
       </c>
       <c r="Z18" s="28">
         <v>182</v>
       </c>
       <c r="AA18" s="17">
         <v>210</v>
       </c>
       <c r="AB18" s="9">
         <v>198</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="9">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="16">
         <v>66</v>
       </c>
       <c r="C19" s="16">
         <v>45</v>
       </c>
       <c r="D19" s="16">
         <v>47</v>
       </c>
       <c r="E19" s="16">
         <v>46</v>
       </c>
       <c r="F19" s="16">
         <v>41</v>
       </c>
       <c r="G19" s="16">
         <v>47</v>
       </c>
       <c r="H19" s="16">
         <v>65</v>
       </c>
       <c r="I19" s="16">
@@ -10569,52 +10879,55 @@
       </c>
       <c r="U19" s="17">
         <v>88</v>
       </c>
       <c r="V19" s="17">
         <v>83</v>
       </c>
       <c r="W19" s="17">
         <v>65</v>
       </c>
       <c r="X19" s="17">
         <v>75</v>
       </c>
       <c r="Y19" s="17">
         <v>64</v>
       </c>
       <c r="Z19" s="28">
         <v>63</v>
       </c>
       <c r="AA19" s="17">
         <v>63</v>
       </c>
       <c r="AB19" s="9">
         <v>77</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="9">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16">
         <v>121</v>
       </c>
       <c r="C20" s="16">
         <v>91</v>
       </c>
       <c r="D20" s="16">
         <v>93</v>
       </c>
       <c r="E20" s="16">
         <v>76</v>
       </c>
       <c r="F20" s="16">
         <v>94</v>
       </c>
       <c r="G20" s="16">
         <v>91</v>
       </c>
       <c r="H20" s="16">
         <v>119</v>
       </c>
       <c r="I20" s="16">
@@ -10655,52 +10968,55 @@
       </c>
       <c r="U20" s="17">
         <v>176</v>
       </c>
       <c r="V20" s="17">
         <v>135</v>
       </c>
       <c r="W20" s="17">
         <v>122</v>
       </c>
       <c r="X20" s="17">
         <v>133</v>
       </c>
       <c r="Y20" s="17">
         <v>87</v>
       </c>
       <c r="Z20" s="28">
         <v>101</v>
       </c>
       <c r="AA20" s="17">
         <v>116</v>
       </c>
       <c r="AB20" s="9">
         <v>135</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="20.399999999999999">
+      <c r="AC20" s="9">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="16">
         <v>131</v>
       </c>
       <c r="C21" s="16">
         <v>125</v>
       </c>
       <c r="D21" s="16">
         <v>115</v>
       </c>
       <c r="E21" s="16">
         <v>130</v>
       </c>
       <c r="F21" s="16">
         <v>128</v>
       </c>
       <c r="G21" s="16">
         <v>124</v>
       </c>
       <c r="H21" s="16">
         <v>147</v>
       </c>
       <c r="I21" s="16">
@@ -10741,81 +11057,85 @@
       </c>
       <c r="U21" s="17">
         <v>197</v>
       </c>
       <c r="V21" s="17">
         <v>208</v>
       </c>
       <c r="W21" s="17">
         <v>159</v>
       </c>
       <c r="X21" s="17">
         <v>162</v>
       </c>
       <c r="Y21" s="17">
         <v>149</v>
       </c>
       <c r="Z21" s="28">
         <v>138</v>
       </c>
       <c r="AA21" s="17">
         <v>223</v>
       </c>
       <c r="AB21" s="9">
         <v>185</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="41" t="s">
+      <c r="AC21" s="9">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="41"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
+      <c r="AC22" s="9"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9">
         <v>731</v>
       </c>
       <c r="C23" s="16">
         <v>650</v>
       </c>
       <c r="D23" s="16">
         <v>580</v>
       </c>
       <c r="E23" s="16">
         <v>936</v>
       </c>
       <c r="F23" s="16">
         <v>642</v>
       </c>
       <c r="G23" s="16">
         <v>615</v>
       </c>
       <c r="H23" s="16">
         <v>811</v>
       </c>
       <c r="I23" s="16">
@@ -10856,52 +11176,55 @@
       </c>
       <c r="U23" s="17">
         <v>973</v>
       </c>
       <c r="V23" s="17">
         <v>917</v>
       </c>
       <c r="W23" s="17">
         <v>804</v>
       </c>
       <c r="X23" s="17">
         <v>692</v>
       </c>
       <c r="Y23" s="17">
         <v>646</v>
       </c>
       <c r="Z23" s="29">
         <v>907</v>
       </c>
       <c r="AA23" s="17">
         <v>854</v>
       </c>
       <c r="AB23" s="9">
         <v>931</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="9">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="9">
         <v>567</v>
       </c>
       <c r="C24" s="16">
         <v>477</v>
       </c>
       <c r="D24" s="16">
         <v>456</v>
       </c>
       <c r="E24" s="16">
         <v>783</v>
       </c>
       <c r="F24" s="16">
         <v>529</v>
       </c>
       <c r="G24" s="16">
         <v>502</v>
       </c>
       <c r="H24" s="16">
         <v>652</v>
       </c>
       <c r="I24" s="16">
@@ -10942,52 +11265,55 @@
       </c>
       <c r="U24" s="17">
         <v>781</v>
       </c>
       <c r="V24" s="17">
         <v>754</v>
       </c>
       <c r="W24" s="17">
         <v>644</v>
       </c>
       <c r="X24" s="17">
         <v>533</v>
       </c>
       <c r="Y24" s="17">
         <v>512</v>
       </c>
       <c r="Z24" s="29">
         <v>771</v>
       </c>
       <c r="AA24" s="17">
         <v>655</v>
       </c>
       <c r="AB24" s="9">
         <v>754</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="9">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="16" t="s">
@@ -11028,52 +11354,55 @@
       </c>
       <c r="U25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="16" t="s">
@@ -11114,52 +11443,55 @@
       </c>
       <c r="U26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="9">
         <v>37</v>
       </c>
       <c r="C27" s="16">
         <v>55</v>
       </c>
       <c r="D27" s="16">
         <v>32</v>
       </c>
       <c r="E27" s="16">
         <v>34</v>
       </c>
       <c r="F27" s="16">
         <v>25</v>
       </c>
       <c r="G27" s="16">
         <v>27</v>
       </c>
       <c r="H27" s="16">
         <v>43</v>
       </c>
       <c r="I27" s="16">
@@ -11200,52 +11532,55 @@
       </c>
       <c r="U27" s="17">
         <v>50</v>
       </c>
       <c r="V27" s="17">
         <v>35</v>
       </c>
       <c r="W27" s="17">
         <v>42</v>
       </c>
       <c r="X27" s="17">
         <v>48</v>
       </c>
       <c r="Y27" s="17">
         <v>25</v>
       </c>
       <c r="Z27" s="29">
         <v>45</v>
       </c>
       <c r="AA27" s="17">
         <v>47</v>
       </c>
       <c r="AB27" s="9">
         <v>55</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="9">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="16" t="s">
@@ -11286,52 +11621,55 @@
       </c>
       <c r="U28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="16" t="s">
@@ -11372,52 +11710,55 @@
       </c>
       <c r="U29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="16" t="s">
@@ -11458,52 +11799,55 @@
       </c>
       <c r="U30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="9">
         <v>46</v>
       </c>
       <c r="C31" s="16">
         <v>27</v>
       </c>
       <c r="D31" s="16">
         <v>26</v>
       </c>
       <c r="E31" s="16">
         <v>18</v>
       </c>
       <c r="F31" s="16">
         <v>21</v>
       </c>
       <c r="G31" s="16">
         <v>19</v>
       </c>
       <c r="H31" s="16">
         <v>28</v>
       </c>
       <c r="I31" s="16">
@@ -11544,52 +11888,55 @@
       </c>
       <c r="U31" s="17">
         <v>37</v>
       </c>
       <c r="V31" s="17">
         <v>33</v>
       </c>
       <c r="W31" s="17">
         <v>26</v>
       </c>
       <c r="X31" s="17">
         <v>30</v>
       </c>
       <c r="Y31" s="17">
         <v>16</v>
       </c>
       <c r="Z31" s="29">
         <v>27</v>
       </c>
       <c r="AA31" s="17">
         <v>56</v>
       </c>
       <c r="AB31" s="9">
         <v>27</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="9">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="9">
         <v>39</v>
       </c>
       <c r="C32" s="16">
         <v>46</v>
       </c>
       <c r="D32" s="16">
         <v>23</v>
       </c>
       <c r="E32" s="16">
         <v>49</v>
       </c>
       <c r="F32" s="16">
         <v>25</v>
       </c>
       <c r="G32" s="16">
         <v>23</v>
       </c>
       <c r="H32" s="16">
         <v>32</v>
       </c>
       <c r="I32" s="16">
@@ -11630,52 +11977,55 @@
       </c>
       <c r="U32" s="17">
         <v>32</v>
       </c>
       <c r="V32" s="17">
         <v>29</v>
       </c>
       <c r="W32" s="17">
         <v>47</v>
       </c>
       <c r="X32" s="17">
         <v>32</v>
       </c>
       <c r="Y32" s="17">
         <v>38</v>
       </c>
       <c r="Z32" s="29">
         <v>31</v>
       </c>
       <c r="AA32" s="17">
         <v>46</v>
       </c>
       <c r="AB32" s="9">
         <v>39</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="9">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="16" t="s">
@@ -11716,52 +12066,55 @@
       </c>
       <c r="U33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="9">
         <v>42</v>
       </c>
       <c r="C34" s="16">
         <v>45</v>
       </c>
       <c r="D34" s="16">
         <v>43</v>
       </c>
       <c r="E34" s="16">
         <v>52</v>
       </c>
       <c r="F34" s="16">
         <v>42</v>
       </c>
       <c r="G34" s="16">
         <v>44</v>
       </c>
       <c r="H34" s="16">
         <v>56</v>
       </c>
       <c r="I34" s="16">
@@ -11802,52 +12155,55 @@
       </c>
       <c r="U34" s="17">
         <v>73</v>
       </c>
       <c r="V34" s="17">
         <v>66</v>
       </c>
       <c r="W34" s="17">
         <v>45</v>
       </c>
       <c r="X34" s="17">
         <v>49</v>
       </c>
       <c r="Y34" s="17">
         <v>55</v>
       </c>
       <c r="Z34" s="29">
         <v>33</v>
       </c>
       <c r="AA34" s="17">
         <v>50</v>
       </c>
       <c r="AB34" s="9">
         <v>56</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="9">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="16" t="s">
@@ -11888,52 +12244,55 @@
       </c>
       <c r="U35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="16" t="s">
@@ -11974,52 +12333,55 @@
       </c>
       <c r="U36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" ht="20.399999999999999">
+      <c r="AC36" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="16" t="s">
@@ -12060,83 +12422,87 @@
       </c>
       <c r="U37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="40" t="s">
+      <c r="AC37" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="40"/>
-[...22 lines deleted...]
-      <c r="Y38" s="40"/>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
       <c r="AA38" s="35"/>
       <c r="AB38" s="35"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="9"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>1508</v>
       </c>
       <c r="C39" s="16">
         <v>1265</v>
       </c>
       <c r="D39" s="16">
         <v>1153</v>
       </c>
       <c r="E39" s="16">
         <v>1276</v>
       </c>
       <c r="F39" s="16">
         <v>1120</v>
       </c>
       <c r="G39" s="16">
         <v>1300</v>
       </c>
       <c r="H39" s="16">
         <v>1599</v>
       </c>
       <c r="I39" s="16">
@@ -12174,55 +12540,58 @@
       </c>
       <c r="T39" s="17">
         <v>1837</v>
       </c>
       <c r="U39" s="17">
         <v>1969</v>
       </c>
       <c r="V39" s="17">
         <v>1827</v>
       </c>
       <c r="W39" s="17">
         <v>1567</v>
       </c>
       <c r="X39" s="17">
         <v>1525</v>
       </c>
       <c r="Y39" s="17">
         <v>1313</v>
       </c>
       <c r="Z39" s="29">
         <v>1570</v>
       </c>
       <c r="AA39" s="17">
         <v>1716</v>
       </c>
-      <c r="AB39" s="24">
+      <c r="AB39" s="9">
         <v>1766</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="9">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="16" t="s">
@@ -12263,52 +12632,55 @@
       </c>
       <c r="U40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13">
         <v>189</v>
       </c>
       <c r="C41" s="16">
         <v>143</v>
       </c>
       <c r="D41" s="16">
         <v>130</v>
       </c>
       <c r="E41" s="16">
         <v>153</v>
       </c>
       <c r="F41" s="16">
         <v>125</v>
       </c>
       <c r="G41" s="16">
         <v>137</v>
       </c>
       <c r="H41" s="16">
         <v>191</v>
       </c>
       <c r="I41" s="16">
@@ -12349,52 +12721,55 @@
       </c>
       <c r="U41" s="17">
         <v>191</v>
       </c>
       <c r="V41" s="17">
         <v>203</v>
       </c>
       <c r="W41" s="17">
         <v>179</v>
       </c>
       <c r="X41" s="17">
         <v>190</v>
       </c>
       <c r="Y41" s="17">
         <v>147</v>
       </c>
       <c r="Z41" s="29">
         <v>180</v>
       </c>
       <c r="AA41" s="17">
         <v>228</v>
       </c>
       <c r="AB41" s="9">
         <v>193</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="9">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>94</v>
       </c>
       <c r="C42" s="16">
         <v>70</v>
       </c>
       <c r="D42" s="16">
         <v>72</v>
       </c>
       <c r="E42" s="16">
         <v>77</v>
       </c>
       <c r="F42" s="16">
         <v>66</v>
       </c>
       <c r="G42" s="16">
         <v>90</v>
       </c>
       <c r="H42" s="16">
         <v>113</v>
       </c>
       <c r="I42" s="16">
@@ -12435,52 +12810,55 @@
       </c>
       <c r="U42" s="17">
         <v>126</v>
       </c>
       <c r="V42" s="17">
         <v>106</v>
       </c>
       <c r="W42" s="17">
         <v>126</v>
       </c>
       <c r="X42" s="17">
         <v>81</v>
       </c>
       <c r="Y42" s="17">
         <v>69</v>
       </c>
       <c r="Z42" s="29">
         <v>98</v>
       </c>
       <c r="AA42" s="17">
         <v>94</v>
       </c>
       <c r="AB42" s="9">
         <v>106</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="9">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>82</v>
       </c>
       <c r="C43" s="16">
         <v>95</v>
       </c>
       <c r="D43" s="16">
         <v>78</v>
       </c>
       <c r="E43" s="16">
         <v>83</v>
       </c>
       <c r="F43" s="16">
         <v>68</v>
       </c>
       <c r="G43" s="16">
         <v>97</v>
       </c>
       <c r="H43" s="16">
         <v>90</v>
       </c>
       <c r="I43" s="16">
@@ -12521,52 +12899,55 @@
       </c>
       <c r="U43" s="17">
         <v>90</v>
       </c>
       <c r="V43" s="17">
         <v>114</v>
       </c>
       <c r="W43" s="17">
         <v>94</v>
       </c>
       <c r="X43" s="17">
         <v>74</v>
       </c>
       <c r="Y43" s="17">
         <v>78</v>
       </c>
       <c r="Z43" s="29">
         <v>113</v>
       </c>
       <c r="AA43" s="17">
         <v>104</v>
       </c>
       <c r="AB43" s="9">
         <v>96</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="9">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>101</v>
       </c>
       <c r="C44" s="16">
         <v>98</v>
       </c>
       <c r="D44" s="16">
         <v>93</v>
       </c>
       <c r="E44" s="16">
         <v>106</v>
       </c>
       <c r="F44" s="16">
         <v>65</v>
       </c>
       <c r="G44" s="16">
         <v>67</v>
       </c>
       <c r="H44" s="16">
         <v>95</v>
       </c>
       <c r="I44" s="16">
@@ -12607,52 +12988,55 @@
       </c>
       <c r="U44" s="17">
         <v>127</v>
       </c>
       <c r="V44" s="17">
         <v>127</v>
       </c>
       <c r="W44" s="17">
         <v>122</v>
       </c>
       <c r="X44" s="17">
         <v>93</v>
       </c>
       <c r="Y44" s="17">
         <v>86</v>
       </c>
       <c r="Z44" s="29">
         <v>124</v>
       </c>
       <c r="AA44" s="17">
         <v>118</v>
       </c>
       <c r="AB44" s="9">
         <v>111</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="9">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>127</v>
       </c>
       <c r="C45" s="16">
         <v>94</v>
       </c>
       <c r="D45" s="16">
         <v>73</v>
       </c>
       <c r="E45" s="16">
         <v>106</v>
       </c>
       <c r="F45" s="16">
         <v>87</v>
       </c>
       <c r="G45" s="16">
         <v>94</v>
       </c>
       <c r="H45" s="16">
         <v>132</v>
       </c>
       <c r="I45" s="16">
@@ -12693,52 +13077,55 @@
       </c>
       <c r="U45" s="17">
         <v>122</v>
       </c>
       <c r="V45" s="17">
         <v>136</v>
       </c>
       <c r="W45" s="17">
         <v>129</v>
       </c>
       <c r="X45" s="17">
         <v>113</v>
       </c>
       <c r="Y45" s="17">
         <v>95</v>
       </c>
       <c r="Z45" s="29">
         <v>121</v>
       </c>
       <c r="AA45" s="17">
         <v>81</v>
       </c>
       <c r="AB45" s="9">
         <v>125</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="9">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>271</v>
       </c>
       <c r="C46" s="16">
         <v>213</v>
       </c>
       <c r="D46" s="16">
         <v>189</v>
       </c>
       <c r="E46" s="16">
         <v>247</v>
       </c>
       <c r="F46" s="16">
         <v>176</v>
       </c>
       <c r="G46" s="16">
         <v>250</v>
       </c>
       <c r="H46" s="16">
         <v>279</v>
       </c>
       <c r="I46" s="16">
@@ -12779,52 +13166,55 @@
       </c>
       <c r="U46" s="17">
         <v>347</v>
       </c>
       <c r="V46" s="17">
         <v>266</v>
       </c>
       <c r="W46" s="17">
         <v>222</v>
       </c>
       <c r="X46" s="17">
         <v>232</v>
       </c>
       <c r="Y46" s="17">
         <v>217</v>
       </c>
       <c r="Z46" s="29">
         <v>275</v>
       </c>
       <c r="AA46" s="17">
         <v>279</v>
       </c>
       <c r="AB46" s="9">
         <v>318</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="9">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13">
         <v>45</v>
       </c>
       <c r="C47" s="16">
         <v>32</v>
       </c>
       <c r="D47" s="16">
         <v>46</v>
       </c>
       <c r="E47" s="16">
         <v>49</v>
       </c>
       <c r="F47" s="16">
         <v>52</v>
       </c>
       <c r="G47" s="16">
         <v>41</v>
       </c>
       <c r="H47" s="16">
         <v>52</v>
       </c>
       <c r="I47" s="16">
@@ -12865,52 +13255,55 @@
       </c>
       <c r="U47" s="17">
         <v>105</v>
       </c>
       <c r="V47" s="17">
         <v>86</v>
       </c>
       <c r="W47" s="17">
         <v>53</v>
       </c>
       <c r="X47" s="17">
         <v>74</v>
       </c>
       <c r="Y47" s="17">
         <v>58</v>
       </c>
       <c r="Z47" s="29">
         <v>59</v>
       </c>
       <c r="AA47" s="17">
         <v>62</v>
       </c>
       <c r="AB47" s="9">
         <v>60</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="9">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13">
         <v>55</v>
       </c>
       <c r="C48" s="16">
         <v>78</v>
       </c>
       <c r="D48" s="16">
         <v>47</v>
       </c>
       <c r="E48" s="16">
         <v>34</v>
       </c>
       <c r="F48" s="16">
         <v>47</v>
       </c>
       <c r="G48" s="16">
         <v>69</v>
       </c>
       <c r="H48" s="16">
         <v>62</v>
       </c>
       <c r="I48" s="16">
@@ -12951,52 +13344,55 @@
       </c>
       <c r="U48" s="17">
         <v>63</v>
       </c>
       <c r="V48" s="17">
         <v>74</v>
       </c>
       <c r="W48" s="17">
         <v>54</v>
       </c>
       <c r="X48" s="17">
         <v>53</v>
       </c>
       <c r="Y48" s="17">
         <v>58</v>
       </c>
       <c r="Z48" s="29">
         <v>58</v>
       </c>
       <c r="AA48" s="17">
         <v>77</v>
       </c>
       <c r="AB48" s="9">
         <v>64</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="9">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13">
         <v>93</v>
       </c>
       <c r="C49" s="16">
         <v>79</v>
       </c>
       <c r="D49" s="16">
         <v>63</v>
       </c>
       <c r="E49" s="16">
         <v>64</v>
       </c>
       <c r="F49" s="16">
         <v>61</v>
       </c>
       <c r="G49" s="16">
         <v>66</v>
       </c>
       <c r="H49" s="16">
         <v>99</v>
       </c>
       <c r="I49" s="16">
@@ -13037,52 +13433,55 @@
       </c>
       <c r="U49" s="17">
         <v>146</v>
       </c>
       <c r="V49" s="17">
         <v>140</v>
       </c>
       <c r="W49" s="17">
         <v>96</v>
       </c>
       <c r="X49" s="17">
         <v>88</v>
       </c>
       <c r="Y49" s="17">
         <v>97</v>
       </c>
       <c r="Z49" s="29">
         <v>91</v>
       </c>
       <c r="AA49" s="17">
         <v>111</v>
       </c>
       <c r="AB49" s="9">
         <v>154</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="9">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>133</v>
       </c>
       <c r="C50" s="16">
         <v>102</v>
       </c>
       <c r="D50" s="16">
         <v>107</v>
       </c>
       <c r="E50" s="16">
         <v>105</v>
       </c>
       <c r="F50" s="16">
         <v>110</v>
       </c>
       <c r="G50" s="16">
         <v>127</v>
       </c>
       <c r="H50" s="16">
         <v>155</v>
       </c>
       <c r="I50" s="16">
@@ -13123,52 +13522,55 @@
       </c>
       <c r="U50" s="17">
         <v>191</v>
       </c>
       <c r="V50" s="17">
         <v>149</v>
       </c>
       <c r="W50" s="17">
         <v>146</v>
       </c>
       <c r="X50" s="17">
         <v>157</v>
       </c>
       <c r="Y50" s="17">
         <v>108</v>
       </c>
       <c r="Z50" s="29">
         <v>149</v>
       </c>
       <c r="AA50" s="17">
         <v>160</v>
       </c>
       <c r="AB50" s="9">
         <v>142</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="9">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13">
         <v>66</v>
       </c>
       <c r="C51" s="16">
         <v>45</v>
       </c>
       <c r="D51" s="16">
         <v>47</v>
       </c>
       <c r="E51" s="16">
         <v>46</v>
       </c>
       <c r="F51" s="16">
         <v>41</v>
       </c>
       <c r="G51" s="16">
         <v>47</v>
       </c>
       <c r="H51" s="16">
         <v>65</v>
       </c>
       <c r="I51" s="16">
@@ -13209,52 +13611,55 @@
       </c>
       <c r="U51" s="17">
         <v>88</v>
       </c>
       <c r="V51" s="17">
         <v>83</v>
       </c>
       <c r="W51" s="17">
         <v>65</v>
       </c>
       <c r="X51" s="17">
         <v>75</v>
       </c>
       <c r="Y51" s="17">
         <v>64</v>
       </c>
       <c r="Z51" s="29">
         <v>63</v>
       </c>
       <c r="AA51" s="17">
         <v>63</v>
       </c>
       <c r="AB51" s="9">
         <v>77</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="9">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13">
         <v>121</v>
       </c>
       <c r="C52" s="16">
         <v>91</v>
       </c>
       <c r="D52" s="16">
         <v>93</v>
       </c>
       <c r="E52" s="16">
         <v>76</v>
       </c>
       <c r="F52" s="16">
         <v>94</v>
       </c>
       <c r="G52" s="16">
         <v>91</v>
       </c>
       <c r="H52" s="16">
         <v>119</v>
       </c>
       <c r="I52" s="16">
@@ -13295,52 +13700,55 @@
       </c>
       <c r="U52" s="17">
         <v>176</v>
       </c>
       <c r="V52" s="17">
         <v>135</v>
       </c>
       <c r="W52" s="17">
         <v>122</v>
       </c>
       <c r="X52" s="17">
         <v>133</v>
       </c>
       <c r="Y52" s="17">
         <v>87</v>
       </c>
       <c r="Z52" s="29">
         <v>101</v>
       </c>
       <c r="AA52" s="17">
         <v>116</v>
       </c>
       <c r="AB52" s="9">
         <v>135</v>
       </c>
-    </row>
-    <row r="53" spans="1:28" ht="20.399999999999999">
+      <c r="AC52" s="9">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>131</v>
       </c>
       <c r="C53" s="14">
         <v>125</v>
       </c>
       <c r="D53" s="14">
         <v>115</v>
       </c>
       <c r="E53" s="14">
         <v>130</v>
       </c>
       <c r="F53" s="14">
         <v>128</v>
       </c>
       <c r="G53" s="18">
         <v>124</v>
       </c>
       <c r="H53" s="18">
         <v>147</v>
       </c>
       <c r="I53" s="18">
@@ -13378,52 +13786,55 @@
       </c>
       <c r="T53" s="18">
         <v>197</v>
       </c>
       <c r="U53" s="18">
         <v>197</v>
       </c>
       <c r="V53" s="18">
         <v>208</v>
       </c>
       <c r="W53" s="18">
         <v>159</v>
       </c>
       <c r="X53" s="18">
         <v>162</v>
       </c>
       <c r="Y53" s="18">
         <v>149</v>
       </c>
       <c r="Z53" s="30">
         <v>138</v>
       </c>
       <c r="AA53" s="18">
         <v>223</v>
       </c>
-      <c r="AB53" s="44">
+      <c r="AB53" s="36">
         <v>185</v>
+      </c>
+      <c r="AC53" s="36">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">