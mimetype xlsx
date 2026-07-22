--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-48" yWindow="132" windowWidth="16188" windowHeight="12492" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Net internal migration" sheetId="3" r:id="rId1"/>
     <sheet name="The number of arrivals" sheetId="1" r:id="rId2"/>
     <sheet name="The number of departures" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1096" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1132" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -320,51 +320,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -390,94 +390,88 @@
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -754,183 +748,183 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="J1" workbookViewId="0">
-      <selection activeCell="AC7" sqref="AC7:AC53"/>
+    <sheetView topLeftCell="J31" workbookViewId="0">
+      <selection activeCell="Z7" sqref="Z7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="20" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+      <c r="X1" s="37"/>
+      <c r="Y1" s="37"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="44"/>
-      <c r="B4" s="38">
+      <c r="A4" s="41"/>
+      <c r="B4" s="35">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="35">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="36"/>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="36"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
+      <c r="V4" s="36"/>
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
+      <c r="Y4" s="36"/>
+      <c r="Z4" s="35">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="36"/>
+      <c r="AB4" s="36"/>
+      <c r="AC4" s="36"/>
+      <c r="AD4" s="36"/>
+      <c r="AE4" s="36"/>
+      <c r="AF4" s="36"/>
+      <c r="AG4" s="36"/>
+      <c r="AH4" s="36"/>
+      <c r="AI4" s="36"/>
+      <c r="AJ4" s="36"/>
+      <c r="AK4" s="36"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="45"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -997,77 +991,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="38"/>
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="38"/>
+      <c r="O6" s="38"/>
+      <c r="P6" s="38"/>
+      <c r="Q6" s="38"/>
+      <c r="R6" s="38"/>
+      <c r="S6" s="38"/>
+      <c r="T6" s="38"/>
+      <c r="U6" s="38"/>
+      <c r="V6" s="38"/>
+      <c r="W6" s="38"/>
+      <c r="X6" s="38"/>
+      <c r="Y6" s="38"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13">
         <v>-501</v>
       </c>
       <c r="C7" s="13">
         <v>-338</v>
       </c>
       <c r="D7" s="13">
         <v>-213</v>
       </c>
       <c r="E7" s="13">
         <v>-188</v>
       </c>
       <c r="F7" s="13">
         <v>-296</v>
       </c>
       <c r="G7" s="13">
         <v>-396</v>
       </c>
       <c r="H7" s="13">
         <v>-694</v>
@@ -1101,61 +1095,64 @@
       </c>
       <c r="R7" s="15">
         <v>-439</v>
       </c>
       <c r="S7" s="15">
         <v>-719</v>
       </c>
       <c r="T7" s="15">
         <v>-666</v>
       </c>
       <c r="U7" s="15">
         <v>-586</v>
       </c>
       <c r="V7" s="15">
         <v>-540</v>
       </c>
       <c r="W7" s="15">
         <v>-388</v>
       </c>
       <c r="X7" s="15">
         <v>-514</v>
       </c>
       <c r="Y7" s="15">
         <v>-447</v>
       </c>
-      <c r="Z7" s="9">
+      <c r="Z7" s="15">
         <v>-393</v>
       </c>
       <c r="AA7" s="15">
         <v>-155</v>
       </c>
       <c r="AB7" s="9">
         <v>-212</v>
       </c>
       <c r="AC7" s="9">
         <v>-132</v>
+      </c>
+      <c r="AD7" s="9">
+        <v>-154</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="13">
         <v>31</v>
       </c>
       <c r="C8" s="13">
         <v>117</v>
       </c>
       <c r="D8" s="13">
         <v>62</v>
       </c>
       <c r="E8" s="13">
         <v>-188</v>
       </c>
       <c r="F8" s="13">
         <v>-59</v>
       </c>
       <c r="G8" s="13">
         <v>-22</v>
       </c>
       <c r="H8" s="13">
@@ -1190,61 +1187,64 @@
       </c>
       <c r="R8" s="15">
         <v>55</v>
       </c>
       <c r="S8" s="15">
         <v>-37</v>
       </c>
       <c r="T8" s="15">
         <v>79</v>
       </c>
       <c r="U8" s="15">
         <v>93</v>
       </c>
       <c r="V8" s="15">
         <v>106</v>
       </c>
       <c r="W8" s="15">
         <v>105</v>
       </c>
       <c r="X8" s="15">
         <v>105</v>
       </c>
       <c r="Y8" s="15">
         <v>29</v>
       </c>
-      <c r="Z8" s="9">
+      <c r="Z8" s="15">
         <v>-52</v>
       </c>
       <c r="AA8" s="15">
         <v>94</v>
       </c>
       <c r="AB8" s="9">
         <v>145</v>
       </c>
       <c r="AC8" s="9">
         <v>-2</v>
+      </c>
+      <c r="AD8" s="9">
+        <v>-35</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>-92</v>
       </c>
       <c r="C9" s="13">
         <v>-75</v>
       </c>
       <c r="D9" s="13">
         <v>-41</v>
       </c>
       <c r="E9" s="13">
         <v>-54</v>
       </c>
       <c r="F9" s="13">
         <v>-39</v>
       </c>
       <c r="G9" s="13">
         <v>-57</v>
       </c>
       <c r="H9" s="13">
@@ -1279,61 +1279,64 @@
       </c>
       <c r="R9" s="15">
         <v>-71</v>
       </c>
       <c r="S9" s="15">
         <v>-72</v>
       </c>
       <c r="T9" s="15">
         <v>-103</v>
       </c>
       <c r="U9" s="15">
         <v>-74</v>
       </c>
       <c r="V9" s="15">
         <v>-94</v>
       </c>
       <c r="W9" s="15">
         <v>-65</v>
       </c>
       <c r="X9" s="15">
         <v>-94</v>
       </c>
       <c r="Y9" s="15">
         <v>-89</v>
       </c>
-      <c r="Z9" s="9">
+      <c r="Z9" s="15">
         <v>-66</v>
       </c>
       <c r="AA9" s="15">
         <v>-90</v>
       </c>
       <c r="AB9" s="9">
         <v>-37</v>
       </c>
       <c r="AC9" s="9">
         <v>21</v>
+      </c>
+      <c r="AD9" s="9">
+        <v>-26</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13">
         <v>-39</v>
       </c>
       <c r="C10" s="13">
         <v>-29</v>
       </c>
       <c r="D10" s="13">
         <v>-27</v>
       </c>
       <c r="E10" s="13">
         <v>-21</v>
       </c>
       <c r="F10" s="13">
         <v>-14</v>
       </c>
       <c r="G10" s="13">
         <v>-50</v>
       </c>
       <c r="H10" s="13">
@@ -1368,61 +1371,64 @@
       </c>
       <c r="R10" s="15">
         <v>-70</v>
       </c>
       <c r="S10" s="15">
         <v>-77</v>
       </c>
       <c r="T10" s="15">
         <v>-46</v>
       </c>
       <c r="U10" s="15">
         <v>-86</v>
       </c>
       <c r="V10" s="15">
         <v>-13</v>
       </c>
       <c r="W10" s="15">
         <v>-74</v>
       </c>
       <c r="X10" s="15">
         <v>-15</v>
       </c>
       <c r="Y10" s="15">
         <v>-33</v>
       </c>
-      <c r="Z10" s="9">
+      <c r="Z10" s="15">
         <v>-36</v>
       </c>
       <c r="AA10" s="15">
         <v>-47</v>
       </c>
       <c r="AB10" s="9">
         <v>-57</v>
       </c>
       <c r="AC10" s="9">
         <v>-16</v>
+      </c>
+      <c r="AD10" s="9">
+        <v>-6</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>-31</v>
       </c>
       <c r="C11" s="13">
         <v>-53</v>
       </c>
       <c r="D11" s="13">
         <v>-48</v>
       </c>
       <c r="E11" s="13">
         <v>-43</v>
       </c>
       <c r="F11" s="13">
         <v>-5</v>
       </c>
       <c r="G11" s="13">
         <v>-31</v>
       </c>
       <c r="H11" s="13">
@@ -1457,61 +1463,64 @@
       </c>
       <c r="R11" s="15">
         <v>-57</v>
       </c>
       <c r="S11" s="15">
         <v>-43</v>
       </c>
       <c r="T11" s="15">
         <v>-38</v>
       </c>
       <c r="U11" s="15">
         <v>-23</v>
       </c>
       <c r="V11" s="15">
         <v>-41</v>
       </c>
       <c r="W11" s="15">
         <v>-31</v>
       </c>
       <c r="X11" s="15">
         <v>-42</v>
       </c>
       <c r="Y11" s="15">
         <v>-41</v>
       </c>
-      <c r="Z11" s="9">
+      <c r="Z11" s="15">
         <v>-21</v>
       </c>
       <c r="AA11" s="15">
         <v>-21</v>
       </c>
       <c r="AB11" s="9">
         <v>-20</v>
       </c>
       <c r="AC11" s="9">
         <v>-35</v>
+      </c>
+      <c r="AD11" s="9">
+        <v>-4</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>-30</v>
       </c>
       <c r="C12" s="13">
         <v>-45</v>
       </c>
       <c r="D12" s="13">
         <v>-35</v>
       </c>
       <c r="E12" s="13">
         <v>-48</v>
       </c>
       <c r="F12" s="13">
         <v>-18</v>
       </c>
       <c r="G12" s="13">
         <v>-8</v>
       </c>
       <c r="H12" s="13">
@@ -1546,61 +1555,64 @@
       </c>
       <c r="R12" s="15">
         <v>-32</v>
       </c>
       <c r="S12" s="15">
         <v>-36</v>
       </c>
       <c r="T12" s="15">
         <v>-26</v>
       </c>
       <c r="U12" s="15">
         <v>-43</v>
       </c>
       <c r="V12" s="15">
         <v>-18</v>
       </c>
       <c r="W12" s="15">
         <v>-36</v>
       </c>
       <c r="X12" s="15">
         <v>-42</v>
       </c>
       <c r="Y12" s="15">
         <v>-7</v>
       </c>
-      <c r="Z12" s="9">
+      <c r="Z12" s="15">
         <v>-65</v>
       </c>
       <c r="AA12" s="15">
         <v>-26</v>
       </c>
       <c r="AB12" s="9">
         <v>-24</v>
       </c>
       <c r="AC12" s="9">
         <v>-26</v>
+      </c>
+      <c r="AD12" s="9">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>-35</v>
       </c>
       <c r="C13" s="13">
         <v>-55</v>
       </c>
       <c r="D13" s="13">
         <v>-8</v>
       </c>
       <c r="E13" s="13">
         <v>-27</v>
       </c>
       <c r="F13" s="13">
         <v>-34</v>
       </c>
       <c r="G13" s="13">
         <v>-23</v>
       </c>
       <c r="H13" s="13">
@@ -1635,61 +1647,64 @@
       </c>
       <c r="R13" s="15">
         <v>-14</v>
       </c>
       <c r="S13" s="15">
         <v>-42</v>
       </c>
       <c r="T13" s="15">
         <v>-70</v>
       </c>
       <c r="U13" s="15">
         <v>-29</v>
       </c>
       <c r="V13" s="15">
         <v>-81</v>
       </c>
       <c r="W13" s="15">
         <v>-57</v>
       </c>
       <c r="X13" s="15">
         <v>-57</v>
       </c>
       <c r="Y13" s="15">
         <v>-23</v>
       </c>
-      <c r="Z13" s="9">
+      <c r="Z13" s="15">
         <v>-56</v>
       </c>
       <c r="AA13" s="15">
         <v>-10</v>
       </c>
       <c r="AB13" s="9">
         <v>-31</v>
       </c>
       <c r="AC13" s="9">
         <v>-30</v>
+      </c>
+      <c r="AD13" s="9">
+        <v>-19</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>-22</v>
       </c>
       <c r="C14" s="13">
         <v>19</v>
       </c>
       <c r="D14" s="13">
         <v>-7</v>
       </c>
       <c r="E14" s="13">
         <v>309</v>
       </c>
       <c r="F14" s="13">
         <v>53</v>
       </c>
       <c r="G14" s="13">
         <v>-5</v>
       </c>
       <c r="H14" s="13">
@@ -1724,61 +1739,64 @@
       </c>
       <c r="R14" s="15">
         <v>-31</v>
       </c>
       <c r="S14" s="15">
         <v>-62</v>
       </c>
       <c r="T14" s="15">
         <v>-69</v>
       </c>
       <c r="U14" s="15">
         <v>-62</v>
       </c>
       <c r="V14" s="15">
         <v>17</v>
       </c>
       <c r="W14" s="15">
         <v>27</v>
       </c>
       <c r="X14" s="15">
         <v>-28</v>
       </c>
       <c r="Y14" s="15">
         <v>-30</v>
       </c>
-      <c r="Z14" s="9">
+      <c r="Z14" s="15">
         <v>-2</v>
       </c>
       <c r="AA14" s="15">
         <v>32</v>
       </c>
       <c r="AB14" s="9">
         <v>-35</v>
       </c>
       <c r="AC14" s="9">
         <v>19</v>
+      </c>
+      <c r="AD14" s="9">
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13">
         <v>-33</v>
       </c>
       <c r="C15" s="13">
         <v>3</v>
       </c>
       <c r="D15" s="13">
         <v>-3</v>
       </c>
       <c r="E15" s="13">
         <v>-14</v>
       </c>
       <c r="F15" s="13">
         <v>-25</v>
       </c>
       <c r="G15" s="13">
         <v>-8</v>
       </c>
       <c r="H15" s="13">
@@ -1813,61 +1831,64 @@
       </c>
       <c r="R15" s="15">
         <v>-20</v>
       </c>
       <c r="S15" s="15">
         <v>-28</v>
       </c>
       <c r="T15" s="15">
         <v>-53</v>
       </c>
       <c r="U15" s="15">
         <v>-17</v>
       </c>
       <c r="V15" s="15">
         <v>-61</v>
       </c>
       <c r="W15" s="15">
         <v>-13</v>
       </c>
       <c r="X15" s="15">
         <v>-38</v>
       </c>
       <c r="Y15" s="15">
         <v>-22</v>
       </c>
-      <c r="Z15" s="9">
+      <c r="Z15" s="15">
         <v>-14</v>
       </c>
       <c r="AA15" s="15">
         <v>11</v>
       </c>
       <c r="AB15" s="9">
         <v>0</v>
       </c>
       <c r="AC15" s="9">
         <v>-19</v>
+      </c>
+      <c r="AD15" s="9">
+        <v>-32</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13">
         <v>-9</v>
       </c>
       <c r="C16" s="13">
         <v>-74</v>
       </c>
       <c r="D16" s="13">
         <v>-19</v>
       </c>
       <c r="E16" s="13">
         <v>-34</v>
       </c>
       <c r="F16" s="13">
         <v>-9</v>
       </c>
       <c r="G16" s="13">
         <v>-27</v>
       </c>
       <c r="H16" s="13">
@@ -1902,64 +1923,67 @@
       </c>
       <c r="R16" s="15">
         <v>-49</v>
       </c>
       <c r="S16" s="15">
         <v>-41</v>
       </c>
       <c r="T16" s="15">
         <v>-19</v>
       </c>
       <c r="U16" s="15">
         <v>13</v>
       </c>
       <c r="V16" s="15">
         <v>-30</v>
       </c>
       <c r="W16" s="15">
         <v>-42</v>
       </c>
       <c r="X16" s="15">
         <v>-19</v>
       </c>
       <c r="Y16" s="15">
         <v>-50</v>
       </c>
-      <c r="Z16" s="9">
+      <c r="Z16" s="15">
         <v>-15</v>
       </c>
       <c r="AA16" s="15">
         <v>-12</v>
       </c>
       <c r="AB16" s="9">
         <v>4</v>
       </c>
       <c r="AC16" s="9">
         <v>5</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="9">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13">
         <v>-44</v>
       </c>
       <c r="C17" s="13">
         <v>0</v>
       </c>
       <c r="D17" s="13">
         <v>-7</v>
       </c>
       <c r="E17" s="13">
         <v>25</v>
       </c>
       <c r="F17" s="13">
         <v>-12</v>
       </c>
       <c r="G17" s="13">
         <v>-1</v>
       </c>
       <c r="H17" s="13">
         <v>-4</v>
       </c>
       <c r="I17" s="13">
@@ -1991,64 +2015,67 @@
       </c>
       <c r="R17" s="15">
         <v>-21</v>
       </c>
       <c r="S17" s="15">
         <v>-21</v>
       </c>
       <c r="T17" s="15">
         <v>-16</v>
       </c>
       <c r="U17" s="15">
         <v>-28</v>
       </c>
       <c r="V17" s="15">
         <v>-50</v>
       </c>
       <c r="W17" s="15">
         <v>3</v>
       </c>
       <c r="X17" s="15">
         <v>-19</v>
       </c>
       <c r="Y17" s="15">
         <v>-12</v>
       </c>
-      <c r="Z17" s="9">
+      <c r="Z17" s="15">
         <v>55</v>
       </c>
       <c r="AA17" s="15">
         <v>63</v>
       </c>
       <c r="AB17" s="9">
         <v>-19</v>
       </c>
       <c r="AC17" s="9">
         <v>13</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="9">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>-50</v>
       </c>
       <c r="C18" s="13">
         <v>-41</v>
       </c>
       <c r="D18" s="13">
         <v>-49</v>
       </c>
       <c r="E18" s="13">
         <v>-46</v>
       </c>
       <c r="F18" s="13">
         <v>-56</v>
       </c>
       <c r="G18" s="13">
         <v>-60</v>
       </c>
       <c r="H18" s="13">
         <v>-85</v>
       </c>
       <c r="I18" s="13">
@@ -2080,64 +2107,67 @@
       </c>
       <c r="R18" s="15">
         <v>-41</v>
       </c>
       <c r="S18" s="15">
         <v>-122</v>
       </c>
       <c r="T18" s="15">
         <v>-96</v>
       </c>
       <c r="U18" s="15">
         <v>-112</v>
       </c>
       <c r="V18" s="15">
         <v>-72</v>
       </c>
       <c r="W18" s="15">
         <v>-67</v>
       </c>
       <c r="X18" s="15">
         <v>-73</v>
       </c>
       <c r="Y18" s="15">
         <v>-67</v>
       </c>
-      <c r="Z18" s="9">
+      <c r="Z18" s="15">
         <v>-56</v>
       </c>
       <c r="AA18" s="15">
         <v>-31</v>
       </c>
       <c r="AB18" s="9">
         <v>-27</v>
       </c>
       <c r="AC18" s="9">
         <v>-39</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="9">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13">
         <v>-33</v>
       </c>
       <c r="C19" s="13">
         <v>-20</v>
       </c>
       <c r="D19" s="13">
         <v>5</v>
       </c>
       <c r="E19" s="13">
         <v>-15</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="13">
         <v>-14</v>
       </c>
       <c r="H19" s="13">
         <v>-29</v>
       </c>
       <c r="I19" s="13">
@@ -2169,64 +2199,67 @@
       </c>
       <c r="R19" s="15">
         <v>-1</v>
       </c>
       <c r="S19" s="15">
         <v>-8</v>
       </c>
       <c r="T19" s="15">
         <v>-36</v>
       </c>
       <c r="U19" s="15">
         <v>-28</v>
       </c>
       <c r="V19" s="15">
         <v>-32</v>
       </c>
       <c r="W19" s="15">
         <v>-37</v>
       </c>
       <c r="X19" s="15">
         <v>-40</v>
       </c>
       <c r="Y19" s="15">
         <v>-18</v>
       </c>
-      <c r="Z19" s="9">
+      <c r="Z19" s="15">
         <v>-19</v>
       </c>
       <c r="AA19" s="15">
         <v>-12</v>
       </c>
       <c r="AB19" s="9">
         <v>-33</v>
       </c>
       <c r="AC19" s="9">
         <v>34</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="9">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13">
         <v>-77</v>
       </c>
       <c r="C20" s="13">
         <v>-63</v>
       </c>
       <c r="D20" s="13">
         <v>-26</v>
       </c>
       <c r="E20" s="13">
         <v>-31</v>
       </c>
       <c r="F20" s="13">
         <v>-34</v>
       </c>
       <c r="G20" s="13">
         <v>-40</v>
       </c>
       <c r="H20" s="13">
         <v>-77</v>
       </c>
       <c r="I20" s="13">
@@ -2258,64 +2291,67 @@
       </c>
       <c r="R20" s="15">
         <v>-17</v>
       </c>
       <c r="S20" s="15">
         <v>-58</v>
       </c>
       <c r="T20" s="15">
         <v>-90</v>
       </c>
       <c r="U20" s="15">
         <v>-119</v>
       </c>
       <c r="V20" s="15">
         <v>-95</v>
       </c>
       <c r="W20" s="15">
         <v>-55</v>
       </c>
       <c r="X20" s="15">
         <v>-96</v>
       </c>
       <c r="Y20" s="15">
         <v>-52</v>
       </c>
-      <c r="Z20" s="9">
+      <c r="Z20" s="15">
         <v>-19</v>
       </c>
       <c r="AA20" s="15">
         <v>-33</v>
       </c>
       <c r="AB20" s="9">
         <v>-44</v>
       </c>
       <c r="AC20" s="9">
         <v>-29</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="20.399999999999999">
+      <c r="AD20" s="9">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>-37</v>
       </c>
       <c r="C21" s="13">
         <v>-22</v>
       </c>
       <c r="D21" s="13">
         <v>-10</v>
       </c>
       <c r="E21" s="13">
         <v>-1</v>
       </c>
       <c r="F21" s="13">
         <v>-44</v>
       </c>
       <c r="G21" s="13">
         <v>-50</v>
       </c>
       <c r="H21" s="13">
         <v>-74</v>
       </c>
       <c r="I21" s="13">
@@ -2347,96 +2383,101 @@
       </c>
       <c r="R21" s="15">
         <v>-70</v>
       </c>
       <c r="S21" s="15">
         <v>-72</v>
       </c>
       <c r="T21" s="15">
         <v>-83</v>
       </c>
       <c r="U21" s="15">
         <v>-71</v>
       </c>
       <c r="V21" s="15">
         <v>-76</v>
       </c>
       <c r="W21" s="15">
         <v>-46</v>
       </c>
       <c r="X21" s="15">
         <v>-56</v>
       </c>
       <c r="Y21" s="15">
         <v>-32</v>
       </c>
-      <c r="Z21" s="9">
+      <c r="Z21" s="15">
         <v>-27</v>
       </c>
       <c r="AA21" s="15">
         <v>-73</v>
       </c>
       <c r="AB21" s="9">
         <v>-34</v>
       </c>
       <c r="AC21" s="9">
         <v>-28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="43" t="s">
+      <c r="AD21" s="9">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="14.4">
+      <c r="A22" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="43"/>
-[...22 lines deleted...]
-      <c r="Y22" s="43"/>
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40"/>
+      <c r="N22" s="40"/>
+      <c r="O22" s="40"/>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40"/>
+      <c r="R22" s="40"/>
+      <c r="S22" s="40"/>
+      <c r="T22" s="40"/>
+      <c r="U22" s="40"/>
+      <c r="V22" s="40"/>
+      <c r="W22" s="40"/>
+      <c r="X22" s="40"/>
+      <c r="Y22" s="40"/>
+      <c r="Z22" s="23"/>
       <c r="AA22" s="23"/>
       <c r="AB22" s="23"/>
       <c r="AC22" s="28"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="9"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="13">
         <v>9</v>
       </c>
       <c r="C23" s="13">
         <v>70</v>
       </c>
       <c r="D23" s="13">
         <v>54</v>
       </c>
       <c r="E23" s="13">
         <v>-209</v>
       </c>
       <c r="F23" s="13">
         <v>-31</v>
       </c>
       <c r="G23" s="13">
         <v>26</v>
       </c>
       <c r="H23" s="13">
         <v>8</v>
       </c>
       <c r="I23" s="13">
@@ -2468,64 +2509,67 @@
       </c>
       <c r="R23" s="15">
         <v>39</v>
       </c>
       <c r="S23" s="15">
         <v>-79</v>
       </c>
       <c r="T23" s="15">
         <v>48</v>
       </c>
       <c r="U23" s="15">
         <v>104</v>
       </c>
       <c r="V23" s="15">
         <v>108</v>
       </c>
       <c r="W23" s="15">
         <v>86</v>
       </c>
       <c r="X23" s="15">
         <v>94</v>
       </c>
       <c r="Y23" s="15">
         <v>-9</v>
       </c>
-      <c r="Z23" s="25">
+      <c r="Z23" s="15">
         <v>-27</v>
       </c>
       <c r="AA23" s="15">
         <v>105</v>
       </c>
       <c r="AB23" s="9">
         <v>140</v>
       </c>
       <c r="AC23" s="9">
         <v>19</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="9">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="13">
         <v>31</v>
       </c>
       <c r="C24" s="13">
         <v>117</v>
       </c>
       <c r="D24" s="13">
         <v>62</v>
       </c>
       <c r="E24" s="13">
         <v>-188</v>
       </c>
       <c r="F24" s="13">
         <v>-59</v>
       </c>
       <c r="G24" s="13">
         <v>-22</v>
       </c>
       <c r="H24" s="13">
         <v>14</v>
       </c>
       <c r="I24" s="13">
@@ -2557,64 +2601,67 @@
       </c>
       <c r="R24" s="15">
         <v>55</v>
       </c>
       <c r="S24" s="15">
         <v>-37</v>
       </c>
       <c r="T24" s="15">
         <v>79</v>
       </c>
       <c r="U24" s="15">
         <v>93</v>
       </c>
       <c r="V24" s="15">
         <v>106</v>
       </c>
       <c r="W24" s="15">
         <v>105</v>
       </c>
       <c r="X24" s="15">
         <v>105</v>
       </c>
       <c r="Y24" s="15">
         <v>29</v>
       </c>
-      <c r="Z24" s="25">
+      <c r="Z24" s="15">
         <v>-52</v>
       </c>
       <c r="AA24" s="15">
         <v>94</v>
       </c>
       <c r="AB24" s="9">
         <v>145</v>
       </c>
       <c r="AC24" s="9">
         <v>-2</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="9">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -2658,52 +2705,55 @@
       </c>
       <c r="V25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -2747,52 +2797,55 @@
       </c>
       <c r="V26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13">
         <v>-3</v>
       </c>
       <c r="C27" s="13">
         <v>-21</v>
       </c>
       <c r="D27" s="13">
         <v>-1</v>
       </c>
       <c r="E27" s="13">
         <v>-9</v>
       </c>
       <c r="F27" s="13">
         <v>27</v>
       </c>
       <c r="G27" s="13">
         <v>6</v>
       </c>
       <c r="H27" s="13">
         <v>-8</v>
       </c>
       <c r="I27" s="13">
@@ -2824,64 +2877,67 @@
       </c>
       <c r="R27" s="15">
         <v>-4</v>
       </c>
       <c r="S27" s="15">
         <v>-17</v>
       </c>
       <c r="T27" s="15">
         <v>-15</v>
       </c>
       <c r="U27" s="15">
         <v>-3</v>
       </c>
       <c r="V27" s="15">
         <v>9</v>
       </c>
       <c r="W27" s="15">
         <v>-1</v>
       </c>
       <c r="X27" s="15">
         <v>-17</v>
       </c>
       <c r="Y27" s="15">
         <v>4</v>
       </c>
-      <c r="Z27" s="25">
+      <c r="Z27" s="15">
         <v>2</v>
       </c>
       <c r="AA27" s="15">
         <v>7</v>
       </c>
       <c r="AB27" s="9">
         <v>-10</v>
       </c>
       <c r="AC27" s="9">
         <v>-6</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="9">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -2925,52 +2981,55 @@
       </c>
       <c r="V28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -3014,52 +3073,55 @@
       </c>
       <c r="V29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -3103,52 +3165,55 @@
       </c>
       <c r="V30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13">
         <v>-28</v>
       </c>
       <c r="C31" s="13">
         <v>-10</v>
       </c>
       <c r="D31" s="13">
         <v>-4</v>
       </c>
       <c r="E31" s="13">
         <v>2</v>
       </c>
       <c r="F31" s="13">
         <v>-7</v>
       </c>
       <c r="G31" s="13">
         <v>14</v>
       </c>
       <c r="H31" s="13">
         <v>-6</v>
       </c>
       <c r="I31" s="13">
@@ -3180,64 +3245,67 @@
       </c>
       <c r="R31" s="15">
         <v>-5</v>
       </c>
       <c r="S31" s="15">
         <v>-7</v>
       </c>
       <c r="T31" s="15">
         <v>-24</v>
       </c>
       <c r="U31" s="15">
         <v>-8</v>
       </c>
       <c r="V31" s="15">
         <v>-13</v>
       </c>
       <c r="W31" s="15">
         <v>-3</v>
       </c>
       <c r="X31" s="24">
         <v>-5</v>
       </c>
       <c r="Y31" s="15">
         <v>3</v>
       </c>
-      <c r="Z31" s="25">
+      <c r="Z31" s="15">
         <v>-6</v>
       </c>
       <c r="AA31" s="15">
         <v>-21</v>
       </c>
       <c r="AB31" s="9">
         <v>2</v>
       </c>
       <c r="AC31" s="9">
         <v>-13</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="9">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13">
         <v>1</v>
       </c>
       <c r="C32" s="13">
         <v>-12</v>
       </c>
       <c r="D32" s="13">
         <v>4</v>
       </c>
       <c r="E32" s="13">
         <v>-14</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
       <c r="G32" s="13">
         <v>24</v>
       </c>
       <c r="H32" s="13">
         <v>9</v>
       </c>
       <c r="I32" s="13">
@@ -3269,64 +3337,67 @@
       </c>
       <c r="R32" s="15">
         <v>-23</v>
       </c>
       <c r="S32" s="15">
         <v>-12</v>
       </c>
       <c r="T32" s="15">
         <v>20</v>
       </c>
       <c r="U32" s="15">
         <v>22</v>
       </c>
       <c r="V32" s="15">
         <v>16</v>
       </c>
       <c r="W32" s="15">
         <v>-24</v>
       </c>
       <c r="X32" s="15">
         <v>1</v>
       </c>
       <c r="Y32" s="15">
         <v>-17</v>
       </c>
-      <c r="Z32" s="25">
+      <c r="Z32" s="15">
         <v>16</v>
       </c>
       <c r="AA32" s="15">
         <v>13</v>
       </c>
       <c r="AB32" s="9">
         <v>10</v>
       </c>
       <c r="AC32" s="9">
         <v>19</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="9">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -3368,52 +3439,55 @@
       </c>
       <c r="V33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>8</v>
       </c>
       <c r="C34" s="13">
         <v>-4</v>
       </c>
       <c r="D34" s="13">
         <v>-7</v>
       </c>
       <c r="E34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="13">
         <v>-9</v>
       </c>
       <c r="G34" s="13">
         <v>4</v>
       </c>
       <c r="H34" s="13">
         <v>-1</v>
       </c>
       <c r="I34" s="13">
@@ -3445,64 +3519,67 @@
       </c>
       <c r="R34" s="15">
         <v>16</v>
       </c>
       <c r="S34" s="15">
         <v>-6</v>
       </c>
       <c r="T34" s="15">
         <v>-12</v>
       </c>
       <c r="U34" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="15">
         <v>-10</v>
       </c>
       <c r="W34" s="15">
         <v>9</v>
       </c>
       <c r="X34" s="15">
         <v>10</v>
       </c>
       <c r="Y34" s="15">
         <v>-28</v>
       </c>
-      <c r="Z34" s="25">
+      <c r="Z34" s="15">
         <v>13</v>
       </c>
       <c r="AA34" s="15">
         <v>12</v>
       </c>
       <c r="AB34" s="9">
         <v>-7</v>
       </c>
       <c r="AC34" s="9">
         <v>21</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -3543,55 +3620,58 @@
       </c>
       <c r="U35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AC35" s="9" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:29">
+      <c r="AC35" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -3632,55 +3712,58 @@
       </c>
       <c r="U36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AC36" s="9" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:29" ht="20.399999999999999">
+      <c r="AC36" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -3721,87 +3804,92 @@
       </c>
       <c r="U37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AC37" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="42" t="s">
+      <c r="AC37" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="14.4">
+      <c r="A38" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="42"/>
-[...23 lines deleted...]
-      <c r="AA38" s="31"/>
+      <c r="B38" s="39"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="39"/>
+      <c r="J38" s="39"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="39"/>
+      <c r="M38" s="39"/>
+      <c r="N38" s="39"/>
+      <c r="O38" s="39"/>
+      <c r="P38" s="39"/>
+      <c r="Q38" s="39"/>
+      <c r="R38" s="39"/>
+      <c r="S38" s="39"/>
+      <c r="T38" s="39"/>
+      <c r="U38" s="39"/>
+      <c r="V38" s="39"/>
+      <c r="W38" s="39"/>
+      <c r="X38" s="39"/>
+      <c r="Y38" s="39"/>
+      <c r="Z38" s="29"/>
+      <c r="AA38" s="29"/>
       <c r="AB38" s="23"/>
       <c r="AC38" s="28"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="9"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>-510</v>
       </c>
       <c r="C39" s="13">
         <v>-408</v>
       </c>
       <c r="D39" s="13">
         <v>-267</v>
       </c>
       <c r="E39" s="13">
         <v>21</v>
       </c>
       <c r="F39" s="13">
         <v>-265</v>
       </c>
       <c r="G39" s="13">
         <v>-422</v>
       </c>
       <c r="H39" s="13">
         <v>-702</v>
       </c>
       <c r="I39" s="13">
@@ -3833,64 +3921,67 @@
       </c>
       <c r="R39" s="15">
         <v>-478</v>
       </c>
       <c r="S39" s="15">
         <v>-640</v>
       </c>
       <c r="T39" s="15">
         <v>-714</v>
       </c>
       <c r="U39" s="15">
         <v>-690</v>
       </c>
       <c r="V39" s="15">
         <v>-648</v>
       </c>
       <c r="W39" s="15">
         <v>-474</v>
       </c>
       <c r="X39" s="15">
         <v>-608</v>
       </c>
       <c r="Y39" s="15">
         <v>-438</v>
       </c>
-      <c r="Z39" s="25">
+      <c r="Z39" s="15">
         <v>-366</v>
       </c>
       <c r="AA39" s="15">
         <v>-260</v>
       </c>
       <c r="AB39" s="9">
         <v>-352</v>
       </c>
       <c r="AC39" s="9">
         <v>-151</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="9">
+        <v>-94</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -3934,52 +4025,55 @@
       </c>
       <c r="V40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13">
         <v>-92</v>
       </c>
       <c r="C41" s="13">
         <v>-75</v>
       </c>
       <c r="D41" s="13">
         <v>-41</v>
       </c>
       <c r="E41" s="13">
         <v>-54</v>
       </c>
       <c r="F41" s="13">
         <v>-39</v>
       </c>
       <c r="G41" s="13">
         <v>-57</v>
       </c>
       <c r="H41" s="13">
         <v>-92</v>
       </c>
       <c r="I41" s="13">
@@ -4011,64 +4105,67 @@
       </c>
       <c r="R41" s="15">
         <v>-71</v>
       </c>
       <c r="S41" s="15">
         <v>-72</v>
       </c>
       <c r="T41" s="15">
         <v>-103</v>
       </c>
       <c r="U41" s="15">
         <v>-74</v>
       </c>
       <c r="V41" s="15">
         <v>-94</v>
       </c>
       <c r="W41" s="15">
         <v>-65</v>
       </c>
       <c r="X41" s="15">
         <v>-94</v>
       </c>
       <c r="Y41" s="15">
         <v>-89</v>
       </c>
-      <c r="Z41" s="9">
+      <c r="Z41" s="15">
         <v>-66</v>
       </c>
       <c r="AA41" s="15">
         <v>-90</v>
       </c>
       <c r="AB41" s="9">
         <v>-37</v>
       </c>
       <c r="AC41" s="9">
         <v>21</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="9">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>-39</v>
       </c>
       <c r="C42" s="13">
         <v>-29</v>
       </c>
       <c r="D42" s="13">
         <v>-27</v>
       </c>
       <c r="E42" s="13">
         <v>-21</v>
       </c>
       <c r="F42" s="13">
         <v>-14</v>
       </c>
       <c r="G42" s="13">
         <v>-50</v>
       </c>
       <c r="H42" s="13">
         <v>-67</v>
       </c>
       <c r="I42" s="13">
@@ -4100,64 +4197,67 @@
       </c>
       <c r="R42" s="15">
         <v>-70</v>
       </c>
       <c r="S42" s="15">
         <v>-77</v>
       </c>
       <c r="T42" s="15">
         <v>-46</v>
       </c>
       <c r="U42" s="15">
         <v>-86</v>
       </c>
       <c r="V42" s="15">
         <v>-13</v>
       </c>
       <c r="W42" s="15">
         <v>-74</v>
       </c>
       <c r="X42" s="15">
         <v>-15</v>
       </c>
       <c r="Y42" s="15">
         <v>-33</v>
       </c>
-      <c r="Z42" s="9">
+      <c r="Z42" s="15">
         <v>-36</v>
       </c>
       <c r="AA42" s="15">
         <v>-47</v>
       </c>
       <c r="AB42" s="9">
         <v>-57</v>
       </c>
       <c r="AC42" s="9">
         <v>-16</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="9">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>-28</v>
       </c>
       <c r="C43" s="13">
         <v>-32</v>
       </c>
       <c r="D43" s="13">
         <v>-47</v>
       </c>
       <c r="E43" s="13">
         <v>-34</v>
       </c>
       <c r="F43" s="13">
         <v>-32</v>
       </c>
       <c r="G43" s="13">
         <v>-37</v>
       </c>
       <c r="H43" s="13">
         <v>-55</v>
       </c>
       <c r="I43" s="13">
@@ -4189,64 +4289,67 @@
       </c>
       <c r="R43" s="15">
         <v>-53</v>
       </c>
       <c r="S43" s="15">
         <v>-26</v>
       </c>
       <c r="T43" s="15">
         <v>-23</v>
       </c>
       <c r="U43" s="15">
         <v>-20</v>
       </c>
       <c r="V43" s="15">
         <v>-50</v>
       </c>
       <c r="W43" s="15">
         <v>-30</v>
       </c>
       <c r="X43" s="15">
         <v>-25</v>
       </c>
       <c r="Y43" s="15">
         <v>-45</v>
       </c>
-      <c r="Z43" s="9">
+      <c r="Z43" s="15">
         <v>-23</v>
       </c>
       <c r="AA43" s="15">
         <v>-28</v>
       </c>
       <c r="AB43" s="9">
         <v>-10</v>
       </c>
       <c r="AC43" s="9">
         <v>-29</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="9">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>-30</v>
       </c>
       <c r="C44" s="13">
         <v>-45</v>
       </c>
       <c r="D44" s="13">
         <v>-35</v>
       </c>
       <c r="E44" s="13">
         <v>-48</v>
       </c>
       <c r="F44" s="13">
         <v>-18</v>
       </c>
       <c r="G44" s="13">
         <v>-8</v>
       </c>
       <c r="H44" s="13">
         <v>-43</v>
       </c>
       <c r="I44" s="13">
@@ -4278,64 +4381,67 @@
       </c>
       <c r="R44" s="15">
         <v>-32</v>
       </c>
       <c r="S44" s="15">
         <v>-36</v>
       </c>
       <c r="T44" s="15">
         <v>-26</v>
       </c>
       <c r="U44" s="15">
         <v>-43</v>
       </c>
       <c r="V44" s="15">
         <v>-18</v>
       </c>
       <c r="W44" s="15">
         <v>-36</v>
       </c>
       <c r="X44" s="15">
         <v>-42</v>
       </c>
       <c r="Y44" s="15">
         <v>-7</v>
       </c>
-      <c r="Z44" s="9">
+      <c r="Z44" s="15">
         <v>-65</v>
       </c>
       <c r="AA44" s="15">
         <v>-26</v>
       </c>
       <c r="AB44" s="9">
         <v>-24</v>
       </c>
       <c r="AC44" s="9">
         <v>-26</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="9">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>-35</v>
       </c>
       <c r="C45" s="13">
         <v>-55</v>
       </c>
       <c r="D45" s="13">
         <v>-8</v>
       </c>
       <c r="E45" s="13">
         <v>-27</v>
       </c>
       <c r="F45" s="13">
         <v>-34</v>
       </c>
       <c r="G45" s="13">
         <v>-23</v>
       </c>
       <c r="H45" s="13">
         <v>-61</v>
       </c>
       <c r="I45" s="13">
@@ -4367,64 +4473,67 @@
       </c>
       <c r="R45" s="15">
         <v>-14</v>
       </c>
       <c r="S45" s="15">
         <v>-42</v>
       </c>
       <c r="T45" s="15">
         <v>-70</v>
       </c>
       <c r="U45" s="15">
         <v>-29</v>
       </c>
       <c r="V45" s="15">
         <v>-81</v>
       </c>
       <c r="W45" s="15">
         <v>-57</v>
       </c>
       <c r="X45" s="15">
         <v>-57</v>
       </c>
       <c r="Y45" s="15">
         <v>-23</v>
       </c>
-      <c r="Z45" s="9">
+      <c r="Z45" s="15">
         <v>-56</v>
       </c>
       <c r="AA45" s="15">
         <v>-10</v>
       </c>
       <c r="AB45" s="9">
         <v>-31</v>
       </c>
       <c r="AC45" s="9">
         <v>-30</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="9">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>-22</v>
       </c>
       <c r="C46" s="13">
         <v>19</v>
       </c>
       <c r="D46" s="13">
         <v>-7</v>
       </c>
       <c r="E46" s="13">
         <v>309</v>
       </c>
       <c r="F46" s="13">
         <v>53</v>
       </c>
       <c r="G46" s="13">
         <v>-5</v>
       </c>
       <c r="H46" s="13">
         <v>-72</v>
       </c>
       <c r="I46" s="13">
@@ -4456,64 +4565,67 @@
       </c>
       <c r="R46" s="15">
         <v>-31</v>
       </c>
       <c r="S46" s="15">
         <v>-62</v>
       </c>
       <c r="T46" s="15">
         <v>-69</v>
       </c>
       <c r="U46" s="15">
         <v>-62</v>
       </c>
       <c r="V46" s="15">
         <v>17</v>
       </c>
       <c r="W46" s="15">
         <v>27</v>
       </c>
       <c r="X46" s="15">
         <v>-28</v>
       </c>
       <c r="Y46" s="15">
         <v>-30</v>
       </c>
-      <c r="Z46" s="32">
+      <c r="Z46" s="15">
         <v>-2</v>
       </c>
       <c r="AA46" s="15">
         <v>32</v>
       </c>
       <c r="AB46" s="9">
         <v>-35</v>
       </c>
       <c r="AC46" s="9">
         <v>19</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="9">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13">
         <v>-5</v>
       </c>
       <c r="C47" s="13">
         <v>13</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13">
         <v>-16</v>
       </c>
       <c r="F47" s="13">
         <v>-18</v>
       </c>
       <c r="G47" s="13">
         <v>-22</v>
       </c>
       <c r="H47" s="13">
         <v>-23</v>
       </c>
       <c r="I47" s="13">
@@ -4545,64 +4657,67 @@
       </c>
       <c r="R47" s="15">
         <v>-15</v>
       </c>
       <c r="S47" s="15">
         <v>-21</v>
       </c>
       <c r="T47" s="15">
         <v>-29</v>
       </c>
       <c r="U47" s="15">
         <v>-9</v>
       </c>
       <c r="V47" s="15">
         <v>-48</v>
       </c>
       <c r="W47" s="15">
         <v>-10</v>
       </c>
       <c r="X47" s="15">
         <v>-33</v>
       </c>
       <c r="Y47" s="15">
         <v>-25</v>
       </c>
-      <c r="Z47" s="32">
+      <c r="Z47" s="15">
         <v>-8</v>
       </c>
       <c r="AA47" s="15">
         <v>32</v>
       </c>
       <c r="AB47" s="9">
         <v>-2</v>
       </c>
       <c r="AC47" s="9">
         <v>-6</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="9">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13">
         <v>-10</v>
       </c>
       <c r="C48" s="13">
         <v>-62</v>
       </c>
       <c r="D48" s="13">
         <v>-23</v>
       </c>
       <c r="E48" s="13">
         <v>-20</v>
       </c>
       <c r="F48" s="13">
         <v>-26</v>
       </c>
       <c r="G48" s="13">
         <v>-51</v>
       </c>
       <c r="H48" s="13">
         <v>-21</v>
       </c>
       <c r="I48" s="13">
@@ -4634,64 +4749,67 @@
       </c>
       <c r="R48" s="15">
         <v>-26</v>
       </c>
       <c r="S48" s="15">
         <v>-29</v>
       </c>
       <c r="T48" s="15">
         <v>-39</v>
       </c>
       <c r="U48" s="15">
         <v>-9</v>
       </c>
       <c r="V48" s="15">
         <v>-46</v>
       </c>
       <c r="W48" s="15">
         <v>-18</v>
       </c>
       <c r="X48" s="15">
         <v>-20</v>
       </c>
       <c r="Y48" s="15">
         <v>-33</v>
       </c>
-      <c r="Z48" s="32">
+      <c r="Z48" s="15">
         <v>-31</v>
       </c>
       <c r="AA48" s="15">
         <v>-25</v>
       </c>
       <c r="AB48" s="9">
         <v>-6</v>
       </c>
       <c r="AC48" s="9">
         <v>-14</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="9">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13">
         <v>-44</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="13">
         <v>-7</v>
       </c>
       <c r="E49" s="13">
         <v>25</v>
       </c>
       <c r="F49" s="13">
         <v>-12</v>
       </c>
       <c r="G49" s="13">
         <v>-1</v>
       </c>
       <c r="H49" s="13">
         <v>-4</v>
       </c>
       <c r="I49" s="13">
@@ -4723,64 +4841,67 @@
       </c>
       <c r="R49" s="15">
         <v>-21</v>
       </c>
       <c r="S49" s="15">
         <v>-21</v>
       </c>
       <c r="T49" s="15">
         <v>-16</v>
       </c>
       <c r="U49" s="15">
         <v>-28</v>
       </c>
       <c r="V49" s="15">
         <v>-50</v>
       </c>
       <c r="W49" s="15">
         <v>3</v>
       </c>
       <c r="X49" s="15">
         <v>-19</v>
       </c>
       <c r="Y49" s="15">
         <v>-12</v>
       </c>
-      <c r="Z49" s="32">
+      <c r="Z49" s="15">
         <v>55</v>
       </c>
       <c r="AA49" s="15">
         <v>63</v>
       </c>
       <c r="AB49" s="9">
         <v>-19</v>
       </c>
       <c r="AC49" s="9">
         <v>13</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="9">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>-58</v>
       </c>
       <c r="C50" s="13">
         <v>-37</v>
       </c>
       <c r="D50" s="13">
         <v>-42</v>
       </c>
       <c r="E50" s="13">
         <v>-46</v>
       </c>
       <c r="F50" s="13">
         <v>-47</v>
       </c>
       <c r="G50" s="13">
         <v>-64</v>
       </c>
       <c r="H50" s="13">
         <v>-84</v>
       </c>
       <c r="I50" s="13">
@@ -4812,64 +4933,67 @@
       </c>
       <c r="R50" s="15">
         <v>-57</v>
       </c>
       <c r="S50" s="15">
         <v>-116</v>
       </c>
       <c r="T50" s="15">
         <v>-84</v>
       </c>
       <c r="U50" s="15">
         <v>-112</v>
       </c>
       <c r="V50" s="15">
         <v>-62</v>
       </c>
       <c r="W50" s="15">
         <v>-76</v>
       </c>
       <c r="X50" s="15">
         <v>-83</v>
       </c>
       <c r="Y50" s="15">
         <v>-39</v>
       </c>
-      <c r="Z50" s="32">
+      <c r="Z50" s="15">
         <v>-69</v>
       </c>
       <c r="AA50" s="15">
         <v>-43</v>
       </c>
       <c r="AB50" s="9">
         <v>-20</v>
       </c>
       <c r="AC50" s="9">
         <v>-60</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="9">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13">
         <v>-33</v>
       </c>
       <c r="C51" s="13">
         <v>-20</v>
       </c>
       <c r="D51" s="13">
         <v>5</v>
       </c>
       <c r="E51" s="13">
         <v>-15</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="13">
         <v>-14</v>
       </c>
       <c r="H51" s="13">
         <v>-29</v>
       </c>
       <c r="I51" s="13">
@@ -4901,64 +5025,67 @@
       </c>
       <c r="R51" s="15">
         <v>-1</v>
       </c>
       <c r="S51" s="15">
         <v>-8</v>
       </c>
       <c r="T51" s="15">
         <v>-36</v>
       </c>
       <c r="U51" s="15">
         <v>-28</v>
       </c>
       <c r="V51" s="15">
         <v>-32</v>
       </c>
       <c r="W51" s="15">
         <v>-37</v>
       </c>
       <c r="X51" s="15">
         <v>-40</v>
       </c>
       <c r="Y51" s="15">
         <v>-18</v>
       </c>
-      <c r="Z51" s="32">
+      <c r="Z51" s="15">
         <v>-19</v>
       </c>
       <c r="AA51" s="15">
         <v>-12</v>
       </c>
       <c r="AB51" s="9">
         <v>-33</v>
       </c>
       <c r="AC51" s="9">
         <v>34</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="9">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13">
         <v>-77</v>
       </c>
       <c r="C52" s="13">
         <v>-63</v>
       </c>
       <c r="D52" s="13">
         <v>-26</v>
       </c>
       <c r="E52" s="13">
         <v>-31</v>
       </c>
       <c r="F52" s="13">
         <v>-34</v>
       </c>
       <c r="G52" s="13">
         <v>-40</v>
       </c>
       <c r="H52" s="13">
         <v>-77</v>
       </c>
       <c r="I52" s="13">
@@ -4990,64 +5117,67 @@
       </c>
       <c r="R52" s="15">
         <v>-17</v>
       </c>
       <c r="S52" s="15">
         <v>-58</v>
       </c>
       <c r="T52" s="15">
         <v>-90</v>
       </c>
       <c r="U52" s="15">
         <v>-119</v>
       </c>
       <c r="V52" s="15">
         <v>-95</v>
       </c>
       <c r="W52" s="15">
         <v>-55</v>
       </c>
       <c r="X52" s="15">
         <v>-96</v>
       </c>
       <c r="Y52" s="15">
         <v>-52</v>
       </c>
-      <c r="Z52" s="32">
+      <c r="Z52" s="15">
         <v>-19</v>
       </c>
       <c r="AA52" s="15">
         <v>-33</v>
       </c>
       <c r="AB52" s="9">
         <v>-44</v>
       </c>
       <c r="AC52" s="9">
         <v>-29</v>
       </c>
-    </row>
-    <row r="53" spans="1:29" ht="20.399999999999999">
+      <c r="AD52" s="9">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>-37</v>
       </c>
       <c r="C53" s="14">
         <v>-22</v>
       </c>
       <c r="D53" s="14">
         <v>-10</v>
       </c>
       <c r="E53" s="14">
         <v>-1</v>
       </c>
       <c r="F53" s="14">
         <v>-44</v>
       </c>
       <c r="G53" s="14">
         <v>-50</v>
       </c>
       <c r="H53" s="14">
         <v>-74</v>
       </c>
       <c r="I53" s="14">
@@ -5079,215 +5209,218 @@
       </c>
       <c r="R53" s="14">
         <v>-70</v>
       </c>
       <c r="S53" s="14">
         <v>-72</v>
       </c>
       <c r="T53" s="14">
         <v>-83</v>
       </c>
       <c r="U53" s="14">
         <v>-71</v>
       </c>
       <c r="V53" s="14">
         <v>-76</v>
       </c>
       <c r="W53" s="14">
         <v>-46</v>
       </c>
       <c r="X53" s="14">
         <v>-56</v>
       </c>
       <c r="Y53" s="14">
         <v>-32</v>
       </c>
-      <c r="Z53" s="27">
+      <c r="Z53" s="14">
         <v>-27</v>
       </c>
       <c r="AA53" s="14">
         <v>-73</v>
       </c>
-      <c r="AB53" s="36">
+      <c r="AB53" s="33">
         <v>-34</v>
       </c>
-      <c r="AC53" s="36">
+      <c r="AC53" s="33">
         <v>-28</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" ht="14.4">
+      <c r="AD53" s="33">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" ht="14.4">
       <c r="D54" s="10"/>
       <c r="R54" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
     <sheetView topLeftCell="J1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC53"/>
+      <selection activeCell="Z7" sqref="Z7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="8" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="17" max="19" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.33203125" style="20" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+      <c r="X1" s="37"/>
+      <c r="Y1" s="37"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="44"/>
-      <c r="B4" s="38">
+      <c r="A4" s="41"/>
+      <c r="B4" s="35">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="35">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="36"/>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="36"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
+      <c r="V4" s="36"/>
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
+      <c r="Y4" s="36"/>
+      <c r="Z4" s="35">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="36"/>
+      <c r="AB4" s="36"/>
+      <c r="AC4" s="36"/>
+      <c r="AD4" s="36"/>
+      <c r="AE4" s="36"/>
+      <c r="AF4" s="36"/>
+      <c r="AG4" s="36"/>
+      <c r="AH4" s="36"/>
+      <c r="AI4" s="36"/>
+      <c r="AJ4" s="36"/>
+      <c r="AK4" s="36"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="45"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -5354,77 +5487,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="38"/>
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="38"/>
+      <c r="O6" s="38"/>
+      <c r="P6" s="38"/>
+      <c r="Q6" s="38"/>
+      <c r="R6" s="38"/>
+      <c r="S6" s="38"/>
+      <c r="T6" s="38"/>
+      <c r="U6" s="38"/>
+      <c r="V6" s="38"/>
+      <c r="W6" s="38"/>
+      <c r="X6" s="38"/>
+      <c r="Y6" s="38"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>1738</v>
       </c>
       <c r="C7" s="16">
         <v>1577</v>
       </c>
       <c r="D7" s="16">
         <v>1520</v>
       </c>
       <c r="E7" s="16">
         <v>2024</v>
       </c>
       <c r="F7" s="16">
         <v>1466</v>
       </c>
       <c r="G7" s="16">
         <v>1519</v>
       </c>
       <c r="H7" s="16">
         <v>1716</v>
@@ -5470,50 +5603,53 @@
       </c>
       <c r="V7" s="16">
         <v>2204</v>
       </c>
       <c r="W7" s="16">
         <v>1983</v>
       </c>
       <c r="X7" s="16">
         <v>1703</v>
       </c>
       <c r="Y7" s="16">
         <v>1512</v>
       </c>
       <c r="Z7" s="9">
         <v>2084</v>
       </c>
       <c r="AA7" s="9">
         <v>2415</v>
       </c>
       <c r="AB7" s="28">
         <v>2485</v>
       </c>
       <c r="AC7" s="9">
         <v>2246</v>
       </c>
+      <c r="AD7" s="9">
+        <v>1740</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>598</v>
       </c>
       <c r="C8" s="16">
         <v>594</v>
       </c>
       <c r="D8" s="16">
         <v>518</v>
       </c>
       <c r="E8" s="16">
         <v>595</v>
       </c>
       <c r="F8" s="16">
         <v>470</v>
       </c>
       <c r="G8" s="16">
         <v>480</v>
       </c>
       <c r="H8" s="16">
         <v>666</v>
@@ -5559,50 +5695,53 @@
       </c>
       <c r="V8" s="16">
         <v>860</v>
       </c>
       <c r="W8" s="16">
         <v>749</v>
       </c>
       <c r="X8" s="16">
         <v>638</v>
       </c>
       <c r="Y8" s="16">
         <v>541</v>
       </c>
       <c r="Z8" s="9">
         <v>719</v>
       </c>
       <c r="AA8" s="9">
         <v>749</v>
       </c>
       <c r="AB8" s="28">
         <v>899</v>
       </c>
       <c r="AC8" s="9">
         <v>697</v>
       </c>
+      <c r="AD8" s="9">
+        <v>529</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>97</v>
       </c>
       <c r="C9" s="16">
         <v>68</v>
       </c>
       <c r="D9" s="16">
         <v>89</v>
       </c>
       <c r="E9" s="16">
         <v>99</v>
       </c>
       <c r="F9" s="16">
         <v>86</v>
       </c>
       <c r="G9" s="16">
         <v>80</v>
       </c>
       <c r="H9" s="16">
         <v>99</v>
@@ -5648,50 +5787,53 @@
       </c>
       <c r="V9" s="16">
         <v>109</v>
       </c>
       <c r="W9" s="16">
         <v>114</v>
       </c>
       <c r="X9" s="16">
         <v>96</v>
       </c>
       <c r="Y9" s="16">
         <v>58</v>
       </c>
       <c r="Z9" s="9">
         <v>114</v>
       </c>
       <c r="AA9" s="9">
         <v>138</v>
       </c>
       <c r="AB9" s="28">
         <v>156</v>
       </c>
       <c r="AC9" s="9">
         <v>200</v>
       </c>
+      <c r="AD9" s="9">
+        <v>145</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>55</v>
       </c>
       <c r="C10" s="16">
         <v>41</v>
       </c>
       <c r="D10" s="16">
         <v>45</v>
       </c>
       <c r="E10" s="16">
         <v>56</v>
       </c>
       <c r="F10" s="16">
         <v>52</v>
       </c>
       <c r="G10" s="16">
         <v>40</v>
       </c>
       <c r="H10" s="16">
         <v>46</v>
@@ -5737,50 +5879,53 @@
       </c>
       <c r="V10" s="16">
         <v>93</v>
       </c>
       <c r="W10" s="16">
         <v>52</v>
       </c>
       <c r="X10" s="16">
         <v>66</v>
       </c>
       <c r="Y10" s="16">
         <v>36</v>
       </c>
       <c r="Z10" s="9">
         <v>62</v>
       </c>
       <c r="AA10" s="9">
         <v>47</v>
       </c>
       <c r="AB10" s="28">
         <v>49</v>
       </c>
       <c r="AC10" s="9">
         <v>56</v>
       </c>
+      <c r="AD10" s="9">
+        <v>63</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>88</v>
       </c>
       <c r="C11" s="16">
         <v>97</v>
       </c>
       <c r="D11" s="16">
         <v>62</v>
       </c>
       <c r="E11" s="16">
         <v>74</v>
       </c>
       <c r="F11" s="16">
         <v>88</v>
       </c>
       <c r="G11" s="16">
         <v>93</v>
       </c>
       <c r="H11" s="16">
         <v>70</v>
@@ -5826,50 +5971,53 @@
       </c>
       <c r="V11" s="16">
         <v>108</v>
       </c>
       <c r="W11" s="16">
         <v>105</v>
       </c>
       <c r="X11" s="16">
         <v>80</v>
       </c>
       <c r="Y11" s="16">
         <v>62</v>
       </c>
       <c r="Z11" s="9">
         <v>137</v>
       </c>
       <c r="AA11" s="9">
         <v>130</v>
       </c>
       <c r="AB11" s="28">
         <v>131</v>
       </c>
       <c r="AC11" s="9">
         <v>86</v>
       </c>
+      <c r="AD11" s="9">
+        <v>105</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>71</v>
       </c>
       <c r="C12" s="16">
         <v>53</v>
       </c>
       <c r="D12" s="16">
         <v>58</v>
       </c>
       <c r="E12" s="16">
         <v>58</v>
       </c>
       <c r="F12" s="16">
         <v>47</v>
       </c>
       <c r="G12" s="16">
         <v>59</v>
       </c>
       <c r="H12" s="16">
         <v>52</v>
@@ -5915,50 +6063,53 @@
       </c>
       <c r="V12" s="16">
         <v>109</v>
       </c>
       <c r="W12" s="16">
         <v>86</v>
       </c>
       <c r="X12" s="16">
         <v>51</v>
       </c>
       <c r="Y12" s="16">
         <v>79</v>
       </c>
       <c r="Z12" s="9">
         <v>59</v>
       </c>
       <c r="AA12" s="9">
         <v>92</v>
       </c>
       <c r="AB12" s="28">
         <v>87</v>
       </c>
       <c r="AC12" s="9">
         <v>85</v>
       </c>
+      <c r="AD12" s="9">
+        <v>84</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>92</v>
       </c>
       <c r="C13" s="16">
         <v>39</v>
       </c>
       <c r="D13" s="16">
         <v>65</v>
       </c>
       <c r="E13" s="16">
         <v>79</v>
       </c>
       <c r="F13" s="16">
         <v>53</v>
       </c>
       <c r="G13" s="16">
         <v>71</v>
       </c>
       <c r="H13" s="16">
         <v>71</v>
@@ -6004,50 +6155,53 @@
       </c>
       <c r="V13" s="16">
         <v>55</v>
       </c>
       <c r="W13" s="16">
         <v>72</v>
       </c>
       <c r="X13" s="16">
         <v>56</v>
       </c>
       <c r="Y13" s="16">
         <v>72</v>
       </c>
       <c r="Z13" s="9">
         <v>65</v>
       </c>
       <c r="AA13" s="9">
         <v>71</v>
       </c>
       <c r="AB13" s="28">
         <v>94</v>
       </c>
       <c r="AC13" s="9">
         <v>69</v>
       </c>
+      <c r="AD13" s="9">
+        <v>47</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>249</v>
       </c>
       <c r="C14" s="16">
         <v>232</v>
       </c>
       <c r="D14" s="16">
         <v>182</v>
       </c>
       <c r="E14" s="16">
         <v>556</v>
       </c>
       <c r="F14" s="16">
         <v>229</v>
       </c>
       <c r="G14" s="16">
         <v>245</v>
       </c>
       <c r="H14" s="16">
         <v>207</v>
@@ -6093,50 +6247,53 @@
       </c>
       <c r="V14" s="16">
         <v>283</v>
       </c>
       <c r="W14" s="16">
         <v>249</v>
       </c>
       <c r="X14" s="16">
         <v>204</v>
       </c>
       <c r="Y14" s="16">
         <v>187</v>
       </c>
       <c r="Z14" s="9">
         <v>273</v>
       </c>
       <c r="AA14" s="9">
         <v>311</v>
       </c>
       <c r="AB14" s="28">
         <v>283</v>
       </c>
       <c r="AC14" s="9">
         <v>260</v>
       </c>
+      <c r="AD14" s="9">
+        <v>236</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>58</v>
       </c>
       <c r="C15" s="16">
         <v>62</v>
       </c>
       <c r="D15" s="16">
         <v>69</v>
       </c>
       <c r="E15" s="16">
         <v>53</v>
       </c>
       <c r="F15" s="16">
         <v>48</v>
       </c>
       <c r="G15" s="16">
         <v>52</v>
       </c>
       <c r="H15" s="16">
         <v>51</v>
@@ -6182,50 +6339,53 @@
       </c>
       <c r="V15" s="16">
         <v>58</v>
       </c>
       <c r="W15" s="16">
         <v>66</v>
       </c>
       <c r="X15" s="16">
         <v>66</v>
       </c>
       <c r="Y15" s="16">
         <v>52</v>
       </c>
       <c r="Z15" s="9">
         <v>72</v>
       </c>
       <c r="AA15" s="9">
         <v>129</v>
       </c>
       <c r="AB15" s="28">
         <v>87</v>
       </c>
       <c r="AC15" s="9">
         <v>101</v>
       </c>
+      <c r="AD15" s="9">
+        <v>51</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>85</v>
       </c>
       <c r="C16" s="16">
         <v>50</v>
       </c>
       <c r="D16" s="16">
         <v>51</v>
       </c>
       <c r="E16" s="16">
         <v>49</v>
       </c>
       <c r="F16" s="16">
         <v>63</v>
       </c>
       <c r="G16" s="16">
         <v>65</v>
       </c>
       <c r="H16" s="16">
         <v>82</v>
@@ -6271,52 +6431,55 @@
       </c>
       <c r="V16" s="16">
         <v>73</v>
       </c>
       <c r="W16" s="16">
         <v>59</v>
       </c>
       <c r="X16" s="16">
         <v>66</v>
       </c>
       <c r="Y16" s="16">
         <v>46</v>
       </c>
       <c r="Z16" s="9">
         <v>74</v>
       </c>
       <c r="AA16" s="9">
         <v>111</v>
       </c>
       <c r="AB16" s="28">
         <v>107</v>
       </c>
       <c r="AC16" s="9">
         <v>89</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="9">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>49</v>
       </c>
       <c r="C17" s="16">
         <v>79</v>
       </c>
       <c r="D17" s="16">
         <v>56</v>
       </c>
       <c r="E17" s="16">
         <v>89</v>
       </c>
       <c r="F17" s="16">
         <v>49</v>
       </c>
       <c r="G17" s="16">
         <v>65</v>
       </c>
       <c r="H17" s="16">
         <v>95</v>
       </c>
       <c r="I17" s="16">
@@ -6360,52 +6523,55 @@
       </c>
       <c r="V17" s="16">
         <v>90</v>
       </c>
       <c r="W17" s="16">
         <v>99</v>
       </c>
       <c r="X17" s="16">
         <v>69</v>
       </c>
       <c r="Y17" s="16">
         <v>85</v>
       </c>
       <c r="Z17" s="9">
         <v>146</v>
       </c>
       <c r="AA17" s="9">
         <v>174</v>
       </c>
       <c r="AB17" s="28">
         <v>135</v>
       </c>
       <c r="AC17" s="9">
         <v>135</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="9">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="16">
         <v>125</v>
       </c>
       <c r="C18" s="16">
         <v>106</v>
       </c>
       <c r="D18" s="16">
         <v>101</v>
       </c>
       <c r="E18" s="16">
         <v>111</v>
       </c>
       <c r="F18" s="16">
         <v>96</v>
       </c>
       <c r="G18" s="16">
         <v>111</v>
       </c>
       <c r="H18" s="16">
         <v>126</v>
       </c>
       <c r="I18" s="16">
@@ -6449,52 +6615,55 @@
       </c>
       <c r="V18" s="16">
         <v>143</v>
       </c>
       <c r="W18" s="16">
         <v>124</v>
       </c>
       <c r="X18" s="16">
         <v>133</v>
       </c>
       <c r="Y18" s="16">
         <v>96</v>
       </c>
       <c r="Z18" s="9">
         <v>126</v>
       </c>
       <c r="AA18" s="9">
         <v>179</v>
       </c>
       <c r="AB18" s="28">
         <v>171</v>
       </c>
       <c r="AC18" s="9">
         <v>156</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="9">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="16">
         <v>33</v>
       </c>
       <c r="C19" s="16">
         <v>25</v>
       </c>
       <c r="D19" s="16">
         <v>52</v>
       </c>
       <c r="E19" s="16">
         <v>31</v>
       </c>
       <c r="F19" s="16">
         <v>41</v>
       </c>
       <c r="G19" s="16">
         <v>33</v>
       </c>
       <c r="H19" s="16">
         <v>36</v>
       </c>
       <c r="I19" s="16">
@@ -6538,52 +6707,55 @@
       </c>
       <c r="V19" s="16">
         <v>51</v>
       </c>
       <c r="W19" s="16">
         <v>28</v>
       </c>
       <c r="X19" s="16">
         <v>35</v>
       </c>
       <c r="Y19" s="16">
         <v>46</v>
       </c>
       <c r="Z19" s="9">
         <v>44</v>
       </c>
       <c r="AA19" s="9">
         <v>51</v>
       </c>
       <c r="AB19" s="28">
         <v>44</v>
       </c>
       <c r="AC19" s="9">
         <v>108</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="9">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16">
         <v>44</v>
       </c>
       <c r="C20" s="16">
         <v>28</v>
       </c>
       <c r="D20" s="16">
         <v>67</v>
       </c>
       <c r="E20" s="16">
         <v>45</v>
       </c>
       <c r="F20" s="16">
         <v>60</v>
       </c>
       <c r="G20" s="16">
         <v>51</v>
       </c>
       <c r="H20" s="16">
         <v>42</v>
       </c>
       <c r="I20" s="16">
@@ -6627,52 +6799,55 @@
       </c>
       <c r="V20" s="16">
         <v>40</v>
       </c>
       <c r="W20" s="16">
         <v>67</v>
       </c>
       <c r="X20" s="16">
         <v>37</v>
       </c>
       <c r="Y20" s="16">
         <v>35</v>
       </c>
       <c r="Z20" s="9">
         <v>82</v>
       </c>
       <c r="AA20" s="9">
         <v>83</v>
       </c>
       <c r="AB20" s="28">
         <v>91</v>
       </c>
       <c r="AC20" s="9">
         <v>59</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="20.399999999999999">
+      <c r="AD20" s="9">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="16">
         <v>94</v>
       </c>
       <c r="C21" s="16">
         <v>103</v>
       </c>
       <c r="D21" s="16">
         <v>105</v>
       </c>
       <c r="E21" s="16">
         <v>129</v>
       </c>
       <c r="F21" s="16">
         <v>84</v>
       </c>
       <c r="G21" s="16">
         <v>74</v>
       </c>
       <c r="H21" s="16">
         <v>73</v>
       </c>
       <c r="I21" s="16">
@@ -6716,82 +6891,86 @@
       </c>
       <c r="V21" s="16">
         <v>132</v>
       </c>
       <c r="W21" s="16">
         <v>113</v>
       </c>
       <c r="X21" s="16">
         <v>106</v>
       </c>
       <c r="Y21" s="16">
         <v>117</v>
       </c>
       <c r="Z21" s="9">
         <v>111</v>
       </c>
       <c r="AA21" s="9">
         <v>150</v>
       </c>
       <c r="AB21" s="28">
         <v>151</v>
       </c>
       <c r="AC21" s="9">
         <v>145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="43" t="s">
+      <c r="AD21" s="9">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="43"/>
-[...22 lines deleted...]
-      <c r="Y22" s="43"/>
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40"/>
+      <c r="N22" s="40"/>
+      <c r="O22" s="40"/>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40"/>
+      <c r="R22" s="40"/>
+      <c r="S22" s="40"/>
+      <c r="T22" s="40"/>
+      <c r="U22" s="40"/>
+      <c r="V22" s="40"/>
+      <c r="W22" s="40"/>
+      <c r="X22" s="40"/>
+      <c r="Y22" s="40"/>
       <c r="AC22" s="9"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="9"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="16">
         <v>740</v>
       </c>
       <c r="C23" s="16">
         <v>720</v>
       </c>
       <c r="D23" s="16">
         <v>634</v>
       </c>
       <c r="E23" s="16">
         <v>727</v>
       </c>
       <c r="F23" s="16">
         <v>611</v>
       </c>
       <c r="G23" s="16">
         <v>641</v>
       </c>
       <c r="H23" s="16">
         <v>819</v>
       </c>
       <c r="I23" s="16">
@@ -6835,52 +7014,55 @@
       </c>
       <c r="V23" s="16">
         <v>1025</v>
       </c>
       <c r="W23" s="16">
         <v>890</v>
       </c>
       <c r="X23" s="16">
         <v>786</v>
       </c>
       <c r="Y23" s="16">
         <v>637</v>
       </c>
       <c r="Z23" s="25">
         <v>880</v>
       </c>
       <c r="AA23" s="25">
         <v>959</v>
       </c>
       <c r="AB23" s="28">
         <v>1071</v>
       </c>
       <c r="AC23" s="9">
         <v>883</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="9">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="16">
         <v>598</v>
       </c>
       <c r="C24" s="16">
         <v>594</v>
       </c>
       <c r="D24" s="16">
         <v>518</v>
       </c>
       <c r="E24" s="16">
         <v>595</v>
       </c>
       <c r="F24" s="16">
         <v>470</v>
       </c>
       <c r="G24" s="16">
         <v>480</v>
       </c>
       <c r="H24" s="16">
         <v>666</v>
       </c>
       <c r="I24" s="16">
@@ -6924,52 +7106,55 @@
       </c>
       <c r="V24" s="16">
         <v>860</v>
       </c>
       <c r="W24" s="16">
         <v>749</v>
       </c>
       <c r="X24" s="16">
         <v>638</v>
       </c>
       <c r="Y24" s="16">
         <v>541</v>
       </c>
       <c r="Z24" s="25">
         <v>719</v>
       </c>
       <c r="AA24" s="25">
         <v>749</v>
       </c>
       <c r="AB24" s="28">
         <v>899</v>
       </c>
       <c r="AC24" s="9">
         <v>697</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="9">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="16" t="s">
@@ -7001,62 +7186,67 @@
       </c>
       <c r="R25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="S25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="Z25" s="25"/>
+      <c r="Z25" s="16" t="s">
+        <v>0</v>
+      </c>
       <c r="AA25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="16" t="s">
@@ -7088,62 +7278,67 @@
       </c>
       <c r="R26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="S26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="Z26" s="25"/>
+      <c r="Z26" s="16" t="s">
+        <v>0</v>
+      </c>
       <c r="AA26" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="16">
         <v>34</v>
       </c>
       <c r="C27" s="16">
         <v>34</v>
       </c>
       <c r="D27" s="16">
         <v>31</v>
       </c>
       <c r="E27" s="16">
         <v>25</v>
       </c>
       <c r="F27" s="16">
         <v>52</v>
       </c>
       <c r="G27" s="16">
         <v>33</v>
       </c>
       <c r="H27" s="16">
         <v>35</v>
       </c>
       <c r="I27" s="16">
@@ -7187,52 +7382,55 @@
       </c>
       <c r="V27" s="16">
         <v>44</v>
       </c>
       <c r="W27" s="16">
         <v>41</v>
       </c>
       <c r="X27" s="16">
         <v>31</v>
       </c>
       <c r="Y27" s="16">
         <v>29</v>
       </c>
       <c r="Z27" s="25">
         <v>47</v>
       </c>
       <c r="AA27" s="25">
         <v>54</v>
       </c>
       <c r="AB27" s="28">
         <v>45</v>
       </c>
       <c r="AC27" s="9">
         <v>35</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="9">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="16" t="s">
@@ -7264,62 +7462,67 @@
       </c>
       <c r="R28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="S28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="Z28" s="25"/>
+      <c r="Z28" s="16" t="s">
+        <v>0</v>
+      </c>
       <c r="AA28" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="16" t="s">
@@ -7351,62 +7554,67 @@
       </c>
       <c r="R29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="S29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="Z29" s="25"/>
+      <c r="Z29" s="16" t="s">
+        <v>0</v>
+      </c>
       <c r="AA29" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="16" t="s">
@@ -7438,62 +7646,67 @@
       </c>
       <c r="R30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="S30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="Z30" s="25"/>
+      <c r="Z30" s="16" t="s">
+        <v>0</v>
+      </c>
       <c r="AA30" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="16">
         <v>18</v>
       </c>
       <c r="C31" s="16">
         <v>17</v>
       </c>
       <c r="D31" s="16">
         <v>22</v>
       </c>
       <c r="E31" s="16">
         <v>20</v>
       </c>
       <c r="F31" s="16">
         <v>14</v>
       </c>
       <c r="G31" s="16">
         <v>33</v>
       </c>
       <c r="H31" s="16">
         <v>22</v>
       </c>
       <c r="I31" s="16">
@@ -7537,52 +7750,55 @@
       </c>
       <c r="V31" s="16">
         <v>20</v>
       </c>
       <c r="W31" s="16">
         <v>23</v>
       </c>
       <c r="X31" s="16">
         <v>25</v>
       </c>
       <c r="Y31" s="16">
         <v>19</v>
       </c>
       <c r="Z31" s="25">
         <v>21</v>
       </c>
       <c r="AA31" s="25">
         <v>35</v>
       </c>
       <c r="AB31" s="28">
         <v>29</v>
       </c>
       <c r="AC31" s="9">
         <v>28</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="9">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="16">
         <v>40</v>
       </c>
       <c r="C32" s="16">
         <v>34</v>
       </c>
       <c r="D32" s="16">
         <v>27</v>
       </c>
       <c r="E32" s="16">
         <v>35</v>
       </c>
       <c r="F32" s="16">
         <v>42</v>
       </c>
       <c r="G32" s="16">
         <v>47</v>
       </c>
       <c r="H32" s="16">
         <v>41</v>
       </c>
       <c r="I32" s="16">
@@ -7626,52 +7842,55 @@
       </c>
       <c r="V32" s="16">
         <v>45</v>
       </c>
       <c r="W32" s="16">
         <v>23</v>
       </c>
       <c r="X32" s="16">
         <v>33</v>
       </c>
       <c r="Y32" s="16">
         <v>21</v>
       </c>
       <c r="Z32" s="25">
         <v>47</v>
       </c>
       <c r="AA32" s="25">
         <v>59</v>
       </c>
       <c r="AB32" s="28">
         <v>49</v>
       </c>
       <c r="AC32" s="9">
         <v>63</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="9">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="16" t="s">
@@ -7703,62 +7922,67 @@
       </c>
       <c r="R33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="S33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="Z33" s="25"/>
+      <c r="Z33" s="16" t="s">
+        <v>0</v>
+      </c>
       <c r="AA33" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="16">
         <v>50</v>
       </c>
       <c r="C34" s="16">
         <v>41</v>
       </c>
       <c r="D34" s="16">
         <v>36</v>
       </c>
       <c r="E34" s="16">
         <v>52</v>
       </c>
       <c r="F34" s="16">
         <v>33</v>
       </c>
       <c r="G34" s="16">
         <v>48</v>
       </c>
       <c r="H34" s="16">
         <v>55</v>
       </c>
       <c r="I34" s="16">
@@ -7802,52 +8026,55 @@
       </c>
       <c r="V34" s="16">
         <v>56</v>
       </c>
       <c r="W34" s="16">
         <v>54</v>
       </c>
       <c r="X34" s="16">
         <v>59</v>
       </c>
       <c r="Y34" s="16">
         <v>27</v>
       </c>
       <c r="Z34" s="25">
         <v>46</v>
       </c>
       <c r="AA34" s="25">
         <v>62</v>
       </c>
       <c r="AB34" s="28">
         <v>49</v>
       </c>
       <c r="AC34" s="9">
         <v>60</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="9">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="16" t="s">
@@ -7891,52 +8118,55 @@
       </c>
       <c r="V35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="16" t="s">
@@ -7980,52 +8210,55 @@
       </c>
       <c r="V36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="20.399999999999999">
+      <c r="AD36" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="16" t="s">
@@ -8069,83 +8302,87 @@
       </c>
       <c r="V37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="42" t="s">
+      <c r="AD37" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="42"/>
-[...23 lines deleted...]
-      <c r="AB38" s="35"/>
+      <c r="B38" s="39"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="39"/>
+      <c r="J38" s="39"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="39"/>
+      <c r="M38" s="39"/>
+      <c r="N38" s="39"/>
+      <c r="O38" s="39"/>
+      <c r="P38" s="39"/>
+      <c r="Q38" s="39"/>
+      <c r="R38" s="39"/>
+      <c r="S38" s="39"/>
+      <c r="T38" s="39"/>
+      <c r="U38" s="39"/>
+      <c r="V38" s="39"/>
+      <c r="W38" s="39"/>
+      <c r="X38" s="39"/>
+      <c r="Y38" s="39"/>
+      <c r="AB38" s="32"/>
       <c r="AC38" s="9"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="9"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="16">
         <v>998</v>
       </c>
       <c r="C39" s="16">
         <v>857</v>
       </c>
       <c r="D39" s="16">
         <v>886</v>
       </c>
       <c r="E39" s="16">
         <v>1297</v>
       </c>
       <c r="F39" s="17">
         <v>855</v>
       </c>
       <c r="G39" s="16">
         <v>878</v>
       </c>
       <c r="H39" s="16">
         <v>897</v>
       </c>
       <c r="I39" s="16">
@@ -8189,52 +8426,55 @@
       </c>
       <c r="V39" s="16">
         <v>1179</v>
       </c>
       <c r="W39" s="16">
         <v>1093</v>
       </c>
       <c r="X39" s="16">
         <v>917</v>
       </c>
       <c r="Y39" s="16">
         <v>875</v>
       </c>
       <c r="Z39" s="26">
         <v>1204</v>
       </c>
       <c r="AA39" s="26">
         <v>1456</v>
       </c>
       <c r="AB39" s="28">
         <v>1414</v>
       </c>
       <c r="AC39" s="9">
         <v>1363</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="9">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="16" t="s">
@@ -8269,61 +8509,64 @@
       </c>
       <c r="S40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="T40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="AA40" s="33" t="s">
-[...2 lines deleted...]
-      <c r="AB40" s="33" t="s">
+      <c r="AA40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="16">
         <v>97</v>
       </c>
       <c r="C41" s="16">
         <v>68</v>
       </c>
       <c r="D41" s="16">
         <v>89</v>
       </c>
       <c r="E41" s="16">
         <v>99</v>
       </c>
       <c r="F41" s="17">
         <v>86</v>
       </c>
       <c r="G41" s="17">
         <v>80</v>
       </c>
       <c r="H41" s="16">
         <v>99</v>
       </c>
       <c r="I41" s="16">
@@ -8367,52 +8610,55 @@
       </c>
       <c r="V41" s="16">
         <v>109</v>
       </c>
       <c r="W41" s="16">
         <v>114</v>
       </c>
       <c r="X41" s="16">
         <v>96</v>
       </c>
       <c r="Y41" s="16">
         <v>58</v>
       </c>
       <c r="Z41" s="25">
         <v>114</v>
       </c>
       <c r="AA41" s="26">
         <v>138</v>
       </c>
       <c r="AB41" s="28">
         <v>156</v>
       </c>
       <c r="AC41" s="9">
         <v>200</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="9">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="16">
         <v>55</v>
       </c>
       <c r="C42" s="16">
         <v>41</v>
       </c>
       <c r="D42" s="16">
         <v>45</v>
       </c>
       <c r="E42" s="16">
         <v>56</v>
       </c>
       <c r="F42" s="17">
         <v>52</v>
       </c>
       <c r="G42" s="17">
         <v>40</v>
       </c>
       <c r="H42" s="16">
         <v>46</v>
       </c>
       <c r="I42" s="16">
@@ -8456,52 +8702,55 @@
       </c>
       <c r="V42" s="16">
         <v>93</v>
       </c>
       <c r="W42" s="16">
         <v>52</v>
       </c>
       <c r="X42" s="16">
         <v>66</v>
       </c>
       <c r="Y42" s="16">
         <v>36</v>
       </c>
       <c r="Z42" s="25">
         <v>62</v>
       </c>
       <c r="AA42" s="26">
         <v>47</v>
       </c>
       <c r="AB42" s="28">
         <v>49</v>
       </c>
       <c r="AC42" s="9">
         <v>56</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="9">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="16">
         <v>54</v>
       </c>
       <c r="C43" s="16">
         <v>63</v>
       </c>
       <c r="D43" s="16">
         <v>31</v>
       </c>
       <c r="E43" s="16">
         <v>49</v>
       </c>
       <c r="F43" s="17">
         <v>36</v>
       </c>
       <c r="G43" s="17">
         <v>60</v>
       </c>
       <c r="H43" s="16">
         <v>35</v>
       </c>
       <c r="I43" s="16">
@@ -8545,52 +8794,55 @@
       </c>
       <c r="V43" s="16">
         <v>64</v>
       </c>
       <c r="W43" s="16">
         <v>64</v>
       </c>
       <c r="X43" s="16">
         <v>49</v>
       </c>
       <c r="Y43" s="16">
         <v>33</v>
       </c>
       <c r="Z43" s="25">
         <v>90</v>
       </c>
       <c r="AA43" s="26">
         <v>76</v>
       </c>
       <c r="AB43" s="28">
         <v>86</v>
       </c>
       <c r="AC43" s="9">
         <v>51</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="9">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="16">
         <v>71</v>
       </c>
       <c r="C44" s="16">
         <v>53</v>
       </c>
       <c r="D44" s="16">
         <v>58</v>
       </c>
       <c r="E44" s="16">
         <v>58</v>
       </c>
       <c r="F44" s="17">
         <v>47</v>
       </c>
       <c r="G44" s="17">
         <v>59</v>
       </c>
       <c r="H44" s="16">
         <v>52</v>
       </c>
       <c r="I44" s="16">
@@ -8634,52 +8886,55 @@
       </c>
       <c r="V44" s="16">
         <v>109</v>
       </c>
       <c r="W44" s="16">
         <v>86</v>
       </c>
       <c r="X44" s="16">
         <v>51</v>
       </c>
       <c r="Y44" s="16">
         <v>79</v>
       </c>
       <c r="Z44" s="25">
         <v>59</v>
       </c>
       <c r="AA44" s="26">
         <v>92</v>
       </c>
       <c r="AB44" s="28">
         <v>87</v>
       </c>
       <c r="AC44" s="9">
         <v>85</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="9">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="16">
         <v>92</v>
       </c>
       <c r="C45" s="16">
         <v>39</v>
       </c>
       <c r="D45" s="16">
         <v>65</v>
       </c>
       <c r="E45" s="16">
         <v>79</v>
       </c>
       <c r="F45" s="17">
         <v>53</v>
       </c>
       <c r="G45" s="17">
         <v>71</v>
       </c>
       <c r="H45" s="16">
         <v>71</v>
       </c>
       <c r="I45" s="16">
@@ -8723,52 +8978,55 @@
       </c>
       <c r="V45" s="16">
         <v>55</v>
       </c>
       <c r="W45" s="16">
         <v>72</v>
       </c>
       <c r="X45" s="16">
         <v>56</v>
       </c>
       <c r="Y45" s="16">
         <v>72</v>
       </c>
       <c r="Z45" s="25">
         <v>65</v>
       </c>
       <c r="AA45" s="26">
         <v>71</v>
       </c>
       <c r="AB45" s="28">
         <v>94</v>
       </c>
       <c r="AC45" s="9">
         <v>69</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="9">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="16">
         <v>249</v>
       </c>
       <c r="C46" s="16">
         <v>232</v>
       </c>
       <c r="D46" s="16">
         <v>182</v>
       </c>
       <c r="E46" s="16">
         <v>556</v>
       </c>
       <c r="F46" s="17">
         <v>229</v>
       </c>
       <c r="G46" s="17">
         <v>245</v>
       </c>
       <c r="H46" s="16">
         <v>207</v>
       </c>
       <c r="I46" s="16">
@@ -8812,52 +9070,55 @@
       </c>
       <c r="V46" s="16">
         <v>283</v>
       </c>
       <c r="W46" s="16">
         <v>249</v>
       </c>
       <c r="X46" s="16">
         <v>204</v>
       </c>
       <c r="Y46" s="16">
         <v>187</v>
       </c>
       <c r="Z46" s="25">
         <v>273</v>
       </c>
       <c r="AA46" s="26">
         <v>311</v>
       </c>
       <c r="AB46" s="28">
         <v>283</v>
       </c>
       <c r="AC46" s="9">
         <v>260</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="9">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="16">
         <v>40</v>
       </c>
       <c r="C47" s="16">
         <v>45</v>
       </c>
       <c r="D47" s="16">
         <v>47</v>
       </c>
       <c r="E47" s="16">
         <v>33</v>
       </c>
       <c r="F47" s="17">
         <v>34</v>
       </c>
       <c r="G47" s="17">
         <v>19</v>
       </c>
       <c r="H47" s="16">
         <v>29</v>
       </c>
       <c r="I47" s="16">
@@ -8901,52 +9162,55 @@
       </c>
       <c r="V47" s="16">
         <v>38</v>
       </c>
       <c r="W47" s="16">
         <v>43</v>
       </c>
       <c r="X47" s="16">
         <v>41</v>
       </c>
       <c r="Y47" s="16">
         <v>33</v>
       </c>
       <c r="Z47" s="25">
         <v>51</v>
       </c>
       <c r="AA47" s="26">
         <v>94</v>
       </c>
       <c r="AB47" s="28">
         <v>58</v>
       </c>
       <c r="AC47" s="9">
         <v>73</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="9">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="16">
         <v>45</v>
       </c>
       <c r="C48" s="16">
         <v>16</v>
       </c>
       <c r="D48" s="16">
         <v>24</v>
       </c>
       <c r="E48" s="16">
         <v>14</v>
       </c>
       <c r="F48" s="17">
         <v>21</v>
       </c>
       <c r="G48" s="17">
         <v>18</v>
       </c>
       <c r="H48" s="16">
         <v>41</v>
       </c>
       <c r="I48" s="16">
@@ -8990,52 +9254,55 @@
       </c>
       <c r="V48" s="16">
         <v>28</v>
       </c>
       <c r="W48" s="16">
         <v>36</v>
       </c>
       <c r="X48" s="16">
         <v>33</v>
       </c>
       <c r="Y48" s="16">
         <v>25</v>
       </c>
       <c r="Z48" s="25">
         <v>27</v>
       </c>
       <c r="AA48" s="26">
         <v>52</v>
       </c>
       <c r="AB48" s="28">
         <v>58</v>
       </c>
       <c r="AC48" s="9">
         <v>26</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="9">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="16">
         <v>49</v>
       </c>
       <c r="C49" s="16">
         <v>79</v>
       </c>
       <c r="D49" s="16">
         <v>56</v>
       </c>
       <c r="E49" s="16">
         <v>89</v>
       </c>
       <c r="F49" s="17">
         <v>49</v>
       </c>
       <c r="G49" s="17">
         <v>65</v>
       </c>
       <c r="H49" s="16">
         <v>95</v>
       </c>
       <c r="I49" s="16">
@@ -9079,52 +9346,55 @@
       </c>
       <c r="V49" s="16">
         <v>90</v>
       </c>
       <c r="W49" s="16">
         <v>99</v>
       </c>
       <c r="X49" s="16">
         <v>69</v>
       </c>
       <c r="Y49" s="16">
         <v>85</v>
       </c>
       <c r="Z49" s="25">
         <v>146</v>
       </c>
       <c r="AA49" s="26">
         <v>174</v>
       </c>
       <c r="AB49" s="28">
         <v>135</v>
       </c>
       <c r="AC49" s="9">
         <v>135</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="9">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="16">
         <v>75</v>
       </c>
       <c r="C50" s="16">
         <v>65</v>
       </c>
       <c r="D50" s="16">
         <v>65</v>
       </c>
       <c r="E50" s="16">
         <v>59</v>
       </c>
       <c r="F50" s="17">
         <v>63</v>
       </c>
       <c r="G50" s="17">
         <v>63</v>
       </c>
       <c r="H50" s="16">
         <v>71</v>
       </c>
       <c r="I50" s="16">
@@ -9168,52 +9438,55 @@
       </c>
       <c r="V50" s="16">
         <v>87</v>
       </c>
       <c r="W50" s="16">
         <v>70</v>
       </c>
       <c r="X50" s="16">
         <v>74</v>
       </c>
       <c r="Y50" s="16">
         <v>69</v>
       </c>
       <c r="Z50" s="25">
         <v>80</v>
       </c>
       <c r="AA50" s="26">
         <v>117</v>
       </c>
       <c r="AB50" s="28">
         <v>122</v>
       </c>
       <c r="AC50" s="9">
         <v>96</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="9">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="16">
         <v>33</v>
       </c>
       <c r="C51" s="16">
         <v>25</v>
       </c>
       <c r="D51" s="16">
         <v>52</v>
       </c>
       <c r="E51" s="16">
         <v>31</v>
       </c>
       <c r="F51" s="17">
         <v>41</v>
       </c>
       <c r="G51" s="17">
         <v>33</v>
       </c>
       <c r="H51" s="16">
         <v>36</v>
       </c>
       <c r="I51" s="16">
@@ -9257,52 +9530,55 @@
       </c>
       <c r="V51" s="16">
         <v>51</v>
       </c>
       <c r="W51" s="16">
         <v>28</v>
       </c>
       <c r="X51" s="16">
         <v>35</v>
       </c>
       <c r="Y51" s="16">
         <v>46</v>
       </c>
       <c r="Z51" s="25">
         <v>44</v>
       </c>
       <c r="AA51" s="26">
         <v>51</v>
       </c>
       <c r="AB51" s="28">
         <v>44</v>
       </c>
       <c r="AC51" s="9">
         <v>108</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="9">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="16">
         <v>44</v>
       </c>
       <c r="C52" s="16">
         <v>28</v>
       </c>
       <c r="D52" s="16">
         <v>67</v>
       </c>
       <c r="E52" s="16">
         <v>45</v>
       </c>
       <c r="F52" s="17">
         <v>60</v>
       </c>
       <c r="G52" s="17">
         <v>51</v>
       </c>
       <c r="H52" s="16">
         <v>42</v>
       </c>
       <c r="I52" s="16">
@@ -9346,52 +9622,55 @@
       </c>
       <c r="V52" s="16">
         <v>40</v>
       </c>
       <c r="W52" s="16">
         <v>67</v>
       </c>
       <c r="X52" s="16">
         <v>37</v>
       </c>
       <c r="Y52" s="16">
         <v>35</v>
       </c>
       <c r="Z52" s="25">
         <v>82</v>
       </c>
       <c r="AA52" s="26">
         <v>83</v>
       </c>
       <c r="AB52" s="28">
         <v>91</v>
       </c>
       <c r="AC52" s="9">
         <v>59</v>
       </c>
-    </row>
-    <row r="53" spans="1:29" ht="20.399999999999999">
+      <c r="AD52" s="9">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>94</v>
       </c>
       <c r="C53" s="14">
         <v>103</v>
       </c>
       <c r="D53" s="14">
         <v>105</v>
       </c>
       <c r="E53" s="14">
         <v>129</v>
       </c>
       <c r="F53" s="18">
         <v>84</v>
       </c>
       <c r="G53" s="18">
         <v>74</v>
       </c>
       <c r="H53" s="18">
         <v>73</v>
       </c>
       <c r="I53" s="18">
@@ -9426,212 +9705,215 @@
       </c>
       <c r="S53" s="18">
         <v>125</v>
       </c>
       <c r="T53" s="18">
         <v>114</v>
       </c>
       <c r="U53" s="18">
         <v>126</v>
       </c>
       <c r="V53" s="18">
         <v>132</v>
       </c>
       <c r="W53" s="18">
         <v>113</v>
       </c>
       <c r="X53" s="18">
         <v>106</v>
       </c>
       <c r="Y53" s="18">
         <v>117</v>
       </c>
       <c r="Z53" s="27">
         <v>111</v>
       </c>
-      <c r="AA53" s="34">
+      <c r="AA53" s="31">
         <v>150</v>
       </c>
-      <c r="AB53" s="37">
+      <c r="AB53" s="34">
         <v>151</v>
       </c>
-      <c r="AC53" s="36">
+      <c r="AC53" s="33">
         <v>145</v>
       </c>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53" s="33">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30">
       <c r="E54" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="M1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC53"/>
+    <sheetView tabSelected="1" topLeftCell="M28" workbookViewId="0">
+      <selection activeCell="Z7" sqref="Z7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="8" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="20" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="20" bestFit="1" customWidth="1"/>
     <col min="17" max="19" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6" style="20" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="20" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="20" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+      <c r="X1" s="37"/>
+      <c r="Y1" s="37"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="44"/>
-      <c r="B4" s="38">
+      <c r="A4" s="41"/>
+      <c r="B4" s="35">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="35">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="36"/>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="36"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
+      <c r="V4" s="36"/>
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
+      <c r="Y4" s="36"/>
+      <c r="Z4" s="35">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="36"/>
+      <c r="AB4" s="36"/>
+      <c r="AC4" s="36"/>
+      <c r="AD4" s="36"/>
+      <c r="AE4" s="36"/>
+      <c r="AF4" s="36"/>
+      <c r="AG4" s="36"/>
+      <c r="AH4" s="36"/>
+      <c r="AI4" s="36"/>
+      <c r="AJ4" s="36"/>
+      <c r="AK4" s="36"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="45"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -9698,77 +9980,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="38"/>
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="38"/>
+      <c r="O6" s="38"/>
+      <c r="P6" s="38"/>
+      <c r="Q6" s="38"/>
+      <c r="R6" s="38"/>
+      <c r="S6" s="38"/>
+      <c r="T6" s="38"/>
+      <c r="U6" s="38"/>
+      <c r="V6" s="38"/>
+      <c r="W6" s="38"/>
+      <c r="X6" s="38"/>
+      <c r="Y6" s="38"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>2239</v>
       </c>
       <c r="C7" s="16">
         <v>1915</v>
       </c>
       <c r="D7" s="16">
         <v>1733</v>
       </c>
       <c r="E7" s="16">
         <v>2212</v>
       </c>
       <c r="F7" s="16">
         <v>1762</v>
       </c>
       <c r="G7" s="16">
         <v>1915</v>
       </c>
       <c r="H7" s="16">
         <v>2410</v>
@@ -9802,61 +10084,64 @@
       </c>
       <c r="R7" s="17">
         <v>2109</v>
       </c>
       <c r="S7" s="17">
         <v>2471</v>
       </c>
       <c r="T7" s="17">
         <v>2752</v>
       </c>
       <c r="U7" s="17">
         <v>2942</v>
       </c>
       <c r="V7" s="17">
         <v>2744</v>
       </c>
       <c r="W7" s="17">
         <v>2371</v>
       </c>
       <c r="X7" s="17">
         <v>2217</v>
       </c>
       <c r="Y7" s="17">
         <v>1959</v>
       </c>
-      <c r="Z7" s="28">
+      <c r="Z7" s="17">
         <v>2477</v>
       </c>
       <c r="AA7" s="17">
         <v>2570</v>
       </c>
       <c r="AB7" s="9">
         <v>2697</v>
       </c>
       <c r="AC7" s="9">
         <v>2378</v>
+      </c>
+      <c r="AD7" s="9">
+        <v>1894</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>567</v>
       </c>
       <c r="C8" s="16">
         <v>477</v>
       </c>
       <c r="D8" s="16">
         <v>456</v>
       </c>
       <c r="E8" s="16">
         <v>783</v>
       </c>
       <c r="F8" s="16">
         <v>529</v>
       </c>
       <c r="G8" s="16">
         <v>502</v>
       </c>
       <c r="H8" s="16">
@@ -9891,61 +10176,64 @@
       </c>
       <c r="R8" s="17">
         <v>599</v>
       </c>
       <c r="S8" s="17">
         <v>678</v>
       </c>
       <c r="T8" s="17">
         <v>703</v>
       </c>
       <c r="U8" s="17">
         <v>781</v>
       </c>
       <c r="V8" s="17">
         <v>754</v>
       </c>
       <c r="W8" s="17">
         <v>644</v>
       </c>
       <c r="X8" s="17">
         <v>533</v>
       </c>
       <c r="Y8" s="17">
         <v>512</v>
       </c>
-      <c r="Z8" s="28">
+      <c r="Z8" s="17">
         <v>771</v>
       </c>
       <c r="AA8" s="17">
         <v>655</v>
       </c>
       <c r="AB8" s="9">
         <v>754</v>
       </c>
       <c r="AC8" s="9">
         <v>699</v>
+      </c>
+      <c r="AD8" s="9">
+        <v>564</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>189</v>
       </c>
       <c r="C9" s="16">
         <v>143</v>
       </c>
       <c r="D9" s="16">
         <v>130</v>
       </c>
       <c r="E9" s="16">
         <v>153</v>
       </c>
       <c r="F9" s="16">
         <v>125</v>
       </c>
       <c r="G9" s="16">
         <v>137</v>
       </c>
       <c r="H9" s="16">
@@ -9980,61 +10268,64 @@
       </c>
       <c r="R9" s="17">
         <v>167</v>
       </c>
       <c r="S9" s="17">
         <v>201</v>
       </c>
       <c r="T9" s="17">
         <v>220</v>
       </c>
       <c r="U9" s="17">
         <v>191</v>
       </c>
       <c r="V9" s="17">
         <v>203</v>
       </c>
       <c r="W9" s="17">
         <v>179</v>
       </c>
       <c r="X9" s="17">
         <v>190</v>
       </c>
       <c r="Y9" s="17">
         <v>147</v>
       </c>
-      <c r="Z9" s="28">
+      <c r="Z9" s="17">
         <v>180</v>
       </c>
       <c r="AA9" s="17">
         <v>228</v>
       </c>
       <c r="AB9" s="9">
         <v>193</v>
       </c>
       <c r="AC9" s="9">
         <v>179</v>
+      </c>
+      <c r="AD9" s="9">
+        <v>171</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>94</v>
       </c>
       <c r="C10" s="16">
         <v>70</v>
       </c>
       <c r="D10" s="16">
         <v>72</v>
       </c>
       <c r="E10" s="16">
         <v>77</v>
       </c>
       <c r="F10" s="16">
         <v>66</v>
       </c>
       <c r="G10" s="16">
         <v>90</v>
       </c>
       <c r="H10" s="16">
@@ -10069,61 +10360,64 @@
       </c>
       <c r="R10" s="17">
         <v>99</v>
       </c>
       <c r="S10" s="17">
         <v>125</v>
       </c>
       <c r="T10" s="17">
         <v>114</v>
       </c>
       <c r="U10" s="17">
         <v>126</v>
       </c>
       <c r="V10" s="17">
         <v>106</v>
       </c>
       <c r="W10" s="17">
         <v>126</v>
       </c>
       <c r="X10" s="17">
         <v>81</v>
       </c>
       <c r="Y10" s="17">
         <v>69</v>
       </c>
-      <c r="Z10" s="28">
+      <c r="Z10" s="17">
         <v>98</v>
       </c>
       <c r="AA10" s="17">
         <v>94</v>
       </c>
       <c r="AB10" s="9">
         <v>106</v>
       </c>
       <c r="AC10" s="9">
         <v>72</v>
+      </c>
+      <c r="AD10" s="9">
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>119</v>
       </c>
       <c r="C11" s="16">
         <v>150</v>
       </c>
       <c r="D11" s="16">
         <v>110</v>
       </c>
       <c r="E11" s="16">
         <v>117</v>
       </c>
       <c r="F11" s="16">
         <v>93</v>
       </c>
       <c r="G11" s="16">
         <v>124</v>
       </c>
       <c r="H11" s="16">
@@ -10158,61 +10452,64 @@
       </c>
       <c r="R11" s="17">
         <v>113</v>
       </c>
       <c r="S11" s="17">
         <v>125</v>
       </c>
       <c r="T11" s="17">
         <v>162</v>
       </c>
       <c r="U11" s="17">
         <v>140</v>
       </c>
       <c r="V11" s="17">
         <v>149</v>
       </c>
       <c r="W11" s="17">
         <v>136</v>
       </c>
       <c r="X11" s="17">
         <v>122</v>
       </c>
       <c r="Y11" s="17">
         <v>103</v>
       </c>
-      <c r="Z11" s="28">
+      <c r="Z11" s="17">
         <v>158</v>
       </c>
       <c r="AA11" s="17">
         <v>151</v>
       </c>
       <c r="AB11" s="9">
         <v>151</v>
       </c>
       <c r="AC11" s="9">
         <v>121</v>
+      </c>
+      <c r="AD11" s="9">
+        <v>109</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>101</v>
       </c>
       <c r="C12" s="16">
         <v>98</v>
       </c>
       <c r="D12" s="16">
         <v>93</v>
       </c>
       <c r="E12" s="16">
         <v>106</v>
       </c>
       <c r="F12" s="16">
         <v>65</v>
       </c>
       <c r="G12" s="16">
         <v>67</v>
       </c>
       <c r="H12" s="16">
@@ -10247,61 +10544,64 @@
       </c>
       <c r="R12" s="17">
         <v>74</v>
       </c>
       <c r="S12" s="17">
         <v>94</v>
       </c>
       <c r="T12" s="17">
         <v>107</v>
       </c>
       <c r="U12" s="17">
         <v>127</v>
       </c>
       <c r="V12" s="17">
         <v>127</v>
       </c>
       <c r="W12" s="17">
         <v>122</v>
       </c>
       <c r="X12" s="17">
         <v>93</v>
       </c>
       <c r="Y12" s="17">
         <v>86</v>
       </c>
-      <c r="Z12" s="28">
+      <c r="Z12" s="17">
         <v>124</v>
       </c>
       <c r="AA12" s="17">
         <v>118</v>
       </c>
       <c r="AB12" s="9">
         <v>111</v>
       </c>
       <c r="AC12" s="9">
         <v>111</v>
+      </c>
+      <c r="AD12" s="9">
+        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>127</v>
       </c>
       <c r="C13" s="16">
         <v>94</v>
       </c>
       <c r="D13" s="16">
         <v>73</v>
       </c>
       <c r="E13" s="16">
         <v>106</v>
       </c>
       <c r="F13" s="16">
         <v>87</v>
       </c>
       <c r="G13" s="16">
         <v>94</v>
       </c>
       <c r="H13" s="16">
@@ -10336,61 +10636,64 @@
       </c>
       <c r="R13" s="17">
         <v>77</v>
       </c>
       <c r="S13" s="17">
         <v>98</v>
       </c>
       <c r="T13" s="17">
         <v>158</v>
       </c>
       <c r="U13" s="17">
         <v>122</v>
       </c>
       <c r="V13" s="17">
         <v>136</v>
       </c>
       <c r="W13" s="17">
         <v>129</v>
       </c>
       <c r="X13" s="17">
         <v>113</v>
       </c>
       <c r="Y13" s="17">
         <v>95</v>
       </c>
-      <c r="Z13" s="28">
+      <c r="Z13" s="17">
         <v>121</v>
       </c>
       <c r="AA13" s="17">
         <v>81</v>
       </c>
       <c r="AB13" s="9">
         <v>125</v>
       </c>
       <c r="AC13" s="9">
         <v>99</v>
+      </c>
+      <c r="AD13" s="9">
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>271</v>
       </c>
       <c r="C14" s="16">
         <v>213</v>
       </c>
       <c r="D14" s="16">
         <v>189</v>
       </c>
       <c r="E14" s="16">
         <v>247</v>
       </c>
       <c r="F14" s="16">
         <v>176</v>
       </c>
       <c r="G14" s="16">
         <v>250</v>
       </c>
       <c r="H14" s="16">
@@ -10425,61 +10728,64 @@
       </c>
       <c r="R14" s="17">
         <v>237</v>
       </c>
       <c r="S14" s="17">
         <v>275</v>
       </c>
       <c r="T14" s="17">
         <v>314</v>
       </c>
       <c r="U14" s="17">
         <v>347</v>
       </c>
       <c r="V14" s="17">
         <v>266</v>
       </c>
       <c r="W14" s="17">
         <v>222</v>
       </c>
       <c r="X14" s="17">
         <v>232</v>
       </c>
       <c r="Y14" s="17">
         <v>217</v>
       </c>
-      <c r="Z14" s="28">
+      <c r="Z14" s="17">
         <v>275</v>
       </c>
       <c r="AA14" s="17">
         <v>279</v>
       </c>
       <c r="AB14" s="9">
         <v>318</v>
       </c>
       <c r="AC14" s="9">
         <v>241</v>
+      </c>
+      <c r="AD14" s="9">
+        <v>214</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>91</v>
       </c>
       <c r="C15" s="16">
         <v>59</v>
       </c>
       <c r="D15" s="16">
         <v>72</v>
       </c>
       <c r="E15" s="16">
         <v>67</v>
       </c>
       <c r="F15" s="16">
         <v>73</v>
       </c>
       <c r="G15" s="16">
         <v>60</v>
       </c>
       <c r="H15" s="16">
@@ -10514,61 +10820,64 @@
       </c>
       <c r="R15" s="17">
         <v>93</v>
       </c>
       <c r="S15" s="17">
         <v>85</v>
       </c>
       <c r="T15" s="17">
         <v>131</v>
       </c>
       <c r="U15" s="17">
         <v>142</v>
       </c>
       <c r="V15" s="17">
         <v>119</v>
       </c>
       <c r="W15" s="17">
         <v>79</v>
       </c>
       <c r="X15" s="17">
         <v>104</v>
       </c>
       <c r="Y15" s="17">
         <v>74</v>
       </c>
-      <c r="Z15" s="28">
+      <c r="Z15" s="17">
         <v>86</v>
       </c>
       <c r="AA15" s="17">
         <v>118</v>
       </c>
       <c r="AB15" s="9">
         <v>87</v>
       </c>
       <c r="AC15" s="9">
         <v>120</v>
+      </c>
+      <c r="AD15" s="9">
+        <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>94</v>
       </c>
       <c r="C16" s="16">
         <v>124</v>
       </c>
       <c r="D16" s="16">
         <v>70</v>
       </c>
       <c r="E16" s="16">
         <v>83</v>
       </c>
       <c r="F16" s="16">
         <v>72</v>
       </c>
       <c r="G16" s="16">
         <v>92</v>
       </c>
       <c r="H16" s="16">
@@ -10603,64 +10912,67 @@
       </c>
       <c r="R16" s="17">
         <v>97</v>
       </c>
       <c r="S16" s="17">
         <v>107</v>
       </c>
       <c r="T16" s="17">
         <v>116</v>
       </c>
       <c r="U16" s="17">
         <v>95</v>
       </c>
       <c r="V16" s="17">
         <v>103</v>
       </c>
       <c r="W16" s="17">
         <v>101</v>
       </c>
       <c r="X16" s="17">
         <v>85</v>
       </c>
       <c r="Y16" s="17">
         <v>96</v>
       </c>
-      <c r="Z16" s="28">
+      <c r="Z16" s="17">
         <v>89</v>
       </c>
       <c r="AA16" s="17">
         <v>123</v>
       </c>
       <c r="AB16" s="9">
         <v>103</v>
       </c>
       <c r="AC16" s="9">
         <v>84</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="9">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>93</v>
       </c>
       <c r="C17" s="16">
         <v>79</v>
       </c>
       <c r="D17" s="16">
         <v>63</v>
       </c>
       <c r="E17" s="16">
         <v>64</v>
       </c>
       <c r="F17" s="16">
         <v>61</v>
       </c>
       <c r="G17" s="16">
         <v>66</v>
       </c>
       <c r="H17" s="16">
         <v>99</v>
       </c>
       <c r="I17" s="16">
@@ -10692,64 +11004,67 @@
       </c>
       <c r="R17" s="17">
         <v>97</v>
       </c>
       <c r="S17" s="17">
         <v>109</v>
       </c>
       <c r="T17" s="17">
         <v>93</v>
       </c>
       <c r="U17" s="17">
         <v>146</v>
       </c>
       <c r="V17" s="17">
         <v>140</v>
       </c>
       <c r="W17" s="17">
         <v>96</v>
       </c>
       <c r="X17" s="17">
         <v>88</v>
       </c>
       <c r="Y17" s="17">
         <v>97</v>
       </c>
-      <c r="Z17" s="28">
+      <c r="Z17" s="17">
         <v>91</v>
       </c>
       <c r="AA17" s="17">
         <v>111</v>
       </c>
       <c r="AB17" s="9">
         <v>154</v>
       </c>
       <c r="AC17" s="9">
         <v>122</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="9">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="16">
         <v>175</v>
       </c>
       <c r="C18" s="16">
         <v>147</v>
       </c>
       <c r="D18" s="16">
         <v>150</v>
       </c>
       <c r="E18" s="16">
         <v>157</v>
       </c>
       <c r="F18" s="16">
         <v>152</v>
       </c>
       <c r="G18" s="16">
         <v>171</v>
       </c>
       <c r="H18" s="16">
         <v>211</v>
       </c>
       <c r="I18" s="16">
@@ -10781,64 +11096,67 @@
       </c>
       <c r="R18" s="17">
         <v>158</v>
       </c>
       <c r="S18" s="17">
         <v>220</v>
       </c>
       <c r="T18" s="17">
         <v>231</v>
       </c>
       <c r="U18" s="17">
         <v>264</v>
       </c>
       <c r="V18" s="17">
         <v>215</v>
       </c>
       <c r="W18" s="17">
         <v>191</v>
       </c>
       <c r="X18" s="17">
         <v>206</v>
       </c>
       <c r="Y18" s="17">
         <v>163</v>
       </c>
-      <c r="Z18" s="28">
+      <c r="Z18" s="17">
         <v>182</v>
       </c>
       <c r="AA18" s="17">
         <v>210</v>
       </c>
       <c r="AB18" s="9">
         <v>198</v>
       </c>
       <c r="AC18" s="9">
         <v>195</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="9">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="16">
         <v>66</v>
       </c>
       <c r="C19" s="16">
         <v>45</v>
       </c>
       <c r="D19" s="16">
         <v>47</v>
       </c>
       <c r="E19" s="16">
         <v>46</v>
       </c>
       <c r="F19" s="16">
         <v>41</v>
       </c>
       <c r="G19" s="16">
         <v>47</v>
       </c>
       <c r="H19" s="16">
         <v>65</v>
       </c>
       <c r="I19" s="16">
@@ -10870,64 +11188,67 @@
       </c>
       <c r="R19" s="17">
         <v>32</v>
       </c>
       <c r="S19" s="17">
         <v>37</v>
       </c>
       <c r="T19" s="17">
         <v>76</v>
       </c>
       <c r="U19" s="17">
         <v>88</v>
       </c>
       <c r="V19" s="17">
         <v>83</v>
       </c>
       <c r="W19" s="17">
         <v>65</v>
       </c>
       <c r="X19" s="17">
         <v>75</v>
       </c>
       <c r="Y19" s="17">
         <v>64</v>
       </c>
-      <c r="Z19" s="28">
+      <c r="Z19" s="17">
         <v>63</v>
       </c>
       <c r="AA19" s="17">
         <v>63</v>
       </c>
       <c r="AB19" s="9">
         <v>77</v>
       </c>
       <c r="AC19" s="9">
         <v>74</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="9">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16">
         <v>121</v>
       </c>
       <c r="C20" s="16">
         <v>91</v>
       </c>
       <c r="D20" s="16">
         <v>93</v>
       </c>
       <c r="E20" s="16">
         <v>76</v>
       </c>
       <c r="F20" s="16">
         <v>94</v>
       </c>
       <c r="G20" s="16">
         <v>91</v>
       </c>
       <c r="H20" s="16">
         <v>119</v>
       </c>
       <c r="I20" s="16">
@@ -10959,64 +11280,67 @@
       </c>
       <c r="R20" s="17">
         <v>100</v>
       </c>
       <c r="S20" s="17">
         <v>120</v>
       </c>
       <c r="T20" s="17">
         <v>130</v>
       </c>
       <c r="U20" s="17">
         <v>176</v>
       </c>
       <c r="V20" s="17">
         <v>135</v>
       </c>
       <c r="W20" s="17">
         <v>122</v>
       </c>
       <c r="X20" s="17">
         <v>133</v>
       </c>
       <c r="Y20" s="17">
         <v>87</v>
       </c>
-      <c r="Z20" s="28">
+      <c r="Z20" s="17">
         <v>101</v>
       </c>
       <c r="AA20" s="17">
         <v>116</v>
       </c>
       <c r="AB20" s="9">
         <v>135</v>
       </c>
       <c r="AC20" s="9">
         <v>88</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="20.399999999999999">
+      <c r="AD20" s="9">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="16">
         <v>131</v>
       </c>
       <c r="C21" s="16">
         <v>125</v>
       </c>
       <c r="D21" s="16">
         <v>115</v>
       </c>
       <c r="E21" s="16">
         <v>130</v>
       </c>
       <c r="F21" s="16">
         <v>128</v>
       </c>
       <c r="G21" s="16">
         <v>124</v>
       </c>
       <c r="H21" s="16">
         <v>147</v>
       </c>
       <c r="I21" s="16">
@@ -11048,94 +11372,98 @@
       </c>
       <c r="R21" s="17">
         <v>166</v>
       </c>
       <c r="S21" s="17">
         <v>197</v>
       </c>
       <c r="T21" s="17">
         <v>197</v>
       </c>
       <c r="U21" s="17">
         <v>197</v>
       </c>
       <c r="V21" s="17">
         <v>208</v>
       </c>
       <c r="W21" s="17">
         <v>159</v>
       </c>
       <c r="X21" s="17">
         <v>162</v>
       </c>
       <c r="Y21" s="17">
         <v>149</v>
       </c>
-      <c r="Z21" s="28">
+      <c r="Z21" s="17">
         <v>138</v>
       </c>
       <c r="AA21" s="17">
         <v>223</v>
       </c>
       <c r="AB21" s="9">
         <v>185</v>
       </c>
       <c r="AC21" s="9">
         <v>173</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="43" t="s">
+      <c r="AD21" s="9">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="43"/>
-[...22 lines deleted...]
-      <c r="Y22" s="43"/>
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40"/>
+      <c r="N22" s="40"/>
+      <c r="O22" s="40"/>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40"/>
+      <c r="R22" s="40"/>
+      <c r="S22" s="40"/>
+      <c r="T22" s="40"/>
+      <c r="U22" s="40"/>
+      <c r="V22" s="40"/>
+      <c r="W22" s="40"/>
+      <c r="X22" s="40"/>
+      <c r="Y22" s="40"/>
       <c r="AC22" s="9"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="9"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9">
         <v>731</v>
       </c>
       <c r="C23" s="16">
         <v>650</v>
       </c>
       <c r="D23" s="16">
         <v>580</v>
       </c>
       <c r="E23" s="16">
         <v>936</v>
       </c>
       <c r="F23" s="16">
         <v>642</v>
       </c>
       <c r="G23" s="16">
         <v>615</v>
       </c>
       <c r="H23" s="16">
         <v>811</v>
       </c>
       <c r="I23" s="16">
@@ -11167,64 +11495,67 @@
       </c>
       <c r="R23" s="17">
         <v>738</v>
       </c>
       <c r="S23" s="17">
         <v>849</v>
       </c>
       <c r="T23" s="17">
         <v>915</v>
       </c>
       <c r="U23" s="17">
         <v>973</v>
       </c>
       <c r="V23" s="17">
         <v>917</v>
       </c>
       <c r="W23" s="17">
         <v>804</v>
       </c>
       <c r="X23" s="17">
         <v>692</v>
       </c>
       <c r="Y23" s="17">
         <v>646</v>
       </c>
-      <c r="Z23" s="29">
+      <c r="Z23" s="17">
         <v>907</v>
       </c>
       <c r="AA23" s="17">
         <v>854</v>
       </c>
       <c r="AB23" s="9">
         <v>931</v>
       </c>
       <c r="AC23" s="9">
         <v>864</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="9">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="9">
         <v>567</v>
       </c>
       <c r="C24" s="16">
         <v>477</v>
       </c>
       <c r="D24" s="16">
         <v>456</v>
       </c>
       <c r="E24" s="16">
         <v>783</v>
       </c>
       <c r="F24" s="16">
         <v>529</v>
       </c>
       <c r="G24" s="16">
         <v>502</v>
       </c>
       <c r="H24" s="16">
         <v>652</v>
       </c>
       <c r="I24" s="16">
@@ -11256,64 +11587,67 @@
       </c>
       <c r="R24" s="17">
         <v>599</v>
       </c>
       <c r="S24" s="17">
         <v>678</v>
       </c>
       <c r="T24" s="17">
         <v>703</v>
       </c>
       <c r="U24" s="17">
         <v>781</v>
       </c>
       <c r="V24" s="17">
         <v>754</v>
       </c>
       <c r="W24" s="17">
         <v>644</v>
       </c>
       <c r="X24" s="17">
         <v>533</v>
       </c>
       <c r="Y24" s="17">
         <v>512</v>
       </c>
-      <c r="Z24" s="29">
+      <c r="Z24" s="17">
         <v>771</v>
       </c>
       <c r="AA24" s="17">
         <v>655</v>
       </c>
       <c r="AB24" s="9">
         <v>754</v>
       </c>
       <c r="AC24" s="9">
         <v>699</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="9">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="16" t="s">
@@ -11357,52 +11691,55 @@
       </c>
       <c r="V25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="16" t="s">
@@ -11446,52 +11783,55 @@
       </c>
       <c r="V26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="9">
         <v>37</v>
       </c>
       <c r="C27" s="16">
         <v>55</v>
       </c>
       <c r="D27" s="16">
         <v>32</v>
       </c>
       <c r="E27" s="16">
         <v>34</v>
       </c>
       <c r="F27" s="16">
         <v>25</v>
       </c>
       <c r="G27" s="16">
         <v>27</v>
       </c>
       <c r="H27" s="16">
         <v>43</v>
       </c>
       <c r="I27" s="16">
@@ -11523,64 +11863,67 @@
       </c>
       <c r="R27" s="17">
         <v>26</v>
       </c>
       <c r="S27" s="17">
         <v>48</v>
       </c>
       <c r="T27" s="17">
         <v>54</v>
       </c>
       <c r="U27" s="17">
         <v>50</v>
       </c>
       <c r="V27" s="17">
         <v>35</v>
       </c>
       <c r="W27" s="17">
         <v>42</v>
       </c>
       <c r="X27" s="17">
         <v>48</v>
       </c>
       <c r="Y27" s="17">
         <v>25</v>
       </c>
-      <c r="Z27" s="29">
+      <c r="Z27" s="17">
         <v>45</v>
       </c>
       <c r="AA27" s="17">
         <v>47</v>
       </c>
       <c r="AB27" s="9">
         <v>55</v>
       </c>
       <c r="AC27" s="9">
         <v>41</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="9">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="16" t="s">
@@ -11624,52 +11967,55 @@
       </c>
       <c r="V28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="16" t="s">
@@ -11713,52 +12059,55 @@
       </c>
       <c r="V29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="16" t="s">
@@ -11802,52 +12151,55 @@
       </c>
       <c r="V30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="9">
         <v>46</v>
       </c>
       <c r="C31" s="16">
         <v>27</v>
       </c>
       <c r="D31" s="16">
         <v>26</v>
       </c>
       <c r="E31" s="16">
         <v>18</v>
       </c>
       <c r="F31" s="16">
         <v>21</v>
       </c>
       <c r="G31" s="16">
         <v>19</v>
       </c>
       <c r="H31" s="16">
         <v>28</v>
       </c>
       <c r="I31" s="16">
@@ -11879,64 +12231,67 @@
       </c>
       <c r="R31" s="17">
         <v>38</v>
       </c>
       <c r="S31" s="17">
         <v>33</v>
       </c>
       <c r="T31" s="17">
         <v>50</v>
       </c>
       <c r="U31" s="17">
         <v>37</v>
       </c>
       <c r="V31" s="17">
         <v>33</v>
       </c>
       <c r="W31" s="17">
         <v>26</v>
       </c>
       <c r="X31" s="17">
         <v>30</v>
       </c>
       <c r="Y31" s="17">
         <v>16</v>
       </c>
-      <c r="Z31" s="29">
+      <c r="Z31" s="17">
         <v>27</v>
       </c>
       <c r="AA31" s="17">
         <v>56</v>
       </c>
       <c r="AB31" s="9">
         <v>27</v>
       </c>
       <c r="AC31" s="9">
         <v>41</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="9">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="9">
         <v>39</v>
       </c>
       <c r="C32" s="16">
         <v>46</v>
       </c>
       <c r="D32" s="16">
         <v>23</v>
       </c>
       <c r="E32" s="16">
         <v>49</v>
       </c>
       <c r="F32" s="16">
         <v>25</v>
       </c>
       <c r="G32" s="16">
         <v>23</v>
       </c>
       <c r="H32" s="16">
         <v>32</v>
       </c>
       <c r="I32" s="16">
@@ -11968,64 +12323,67 @@
       </c>
       <c r="R32" s="17">
         <v>41</v>
       </c>
       <c r="S32" s="17">
         <v>47</v>
       </c>
       <c r="T32" s="17">
         <v>42</v>
       </c>
       <c r="U32" s="17">
         <v>32</v>
       </c>
       <c r="V32" s="17">
         <v>29</v>
       </c>
       <c r="W32" s="17">
         <v>47</v>
       </c>
       <c r="X32" s="17">
         <v>32</v>
       </c>
       <c r="Y32" s="17">
         <v>38</v>
       </c>
-      <c r="Z32" s="29">
+      <c r="Z32" s="17">
         <v>31</v>
       </c>
       <c r="AA32" s="17">
         <v>46</v>
       </c>
       <c r="AB32" s="9">
         <v>39</v>
       </c>
       <c r="AC32" s="9">
         <v>44</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="9">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="16" t="s">
@@ -12069,52 +12427,55 @@
       </c>
       <c r="V33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="9">
         <v>42</v>
       </c>
       <c r="C34" s="16">
         <v>45</v>
       </c>
       <c r="D34" s="16">
         <v>43</v>
       </c>
       <c r="E34" s="16">
         <v>52</v>
       </c>
       <c r="F34" s="16">
         <v>42</v>
       </c>
       <c r="G34" s="16">
         <v>44</v>
       </c>
       <c r="H34" s="16">
         <v>56</v>
       </c>
       <c r="I34" s="16">
@@ -12146,64 +12507,67 @@
       </c>
       <c r="R34" s="17">
         <v>34</v>
       </c>
       <c r="S34" s="17">
         <v>43</v>
       </c>
       <c r="T34" s="17">
         <v>66</v>
       </c>
       <c r="U34" s="17">
         <v>73</v>
       </c>
       <c r="V34" s="17">
         <v>66</v>
       </c>
       <c r="W34" s="17">
         <v>45</v>
       </c>
       <c r="X34" s="17">
         <v>49</v>
       </c>
       <c r="Y34" s="17">
         <v>55</v>
       </c>
-      <c r="Z34" s="29">
+      <c r="Z34" s="17">
         <v>33</v>
       </c>
       <c r="AA34" s="17">
         <v>50</v>
       </c>
       <c r="AB34" s="9">
         <v>56</v>
       </c>
       <c r="AC34" s="9">
         <v>39</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="9">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="16" t="s">
@@ -12247,52 +12611,55 @@
       </c>
       <c r="V35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="16" t="s">
@@ -12336,52 +12703,55 @@
       </c>
       <c r="V36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="20.399999999999999">
+      <c r="AD36" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="16" t="s">
@@ -12425,84 +12795,89 @@
       </c>
       <c r="V37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="42" t="s">
+      <c r="AD37" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="42"/>
-[...24 lines deleted...]
-      <c r="AB38" s="35"/>
+      <c r="B38" s="39"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="39"/>
+      <c r="J38" s="39"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="39"/>
+      <c r="M38" s="39"/>
+      <c r="N38" s="39"/>
+      <c r="O38" s="39"/>
+      <c r="P38" s="39"/>
+      <c r="Q38" s="39"/>
+      <c r="R38" s="39"/>
+      <c r="S38" s="39"/>
+      <c r="T38" s="39"/>
+      <c r="U38" s="39"/>
+      <c r="V38" s="39"/>
+      <c r="W38" s="39"/>
+      <c r="X38" s="39"/>
+      <c r="Y38" s="39"/>
+      <c r="Z38" s="32"/>
+      <c r="AA38" s="32"/>
+      <c r="AB38" s="32"/>
       <c r="AC38" s="9"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="9"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>1508</v>
       </c>
       <c r="C39" s="16">
         <v>1265</v>
       </c>
       <c r="D39" s="16">
         <v>1153</v>
       </c>
       <c r="E39" s="16">
         <v>1276</v>
       </c>
       <c r="F39" s="16">
         <v>1120</v>
       </c>
       <c r="G39" s="16">
         <v>1300</v>
       </c>
       <c r="H39" s="16">
         <v>1599</v>
       </c>
       <c r="I39" s="16">
@@ -12534,64 +12909,67 @@
       </c>
       <c r="R39" s="17">
         <v>1371</v>
       </c>
       <c r="S39" s="17">
         <v>1622</v>
       </c>
       <c r="T39" s="17">
         <v>1837</v>
       </c>
       <c r="U39" s="17">
         <v>1969</v>
       </c>
       <c r="V39" s="17">
         <v>1827</v>
       </c>
       <c r="W39" s="17">
         <v>1567</v>
       </c>
       <c r="X39" s="17">
         <v>1525</v>
       </c>
       <c r="Y39" s="17">
         <v>1313</v>
       </c>
-      <c r="Z39" s="29">
+      <c r="Z39" s="17">
         <v>1570</v>
       </c>
       <c r="AA39" s="17">
         <v>1716</v>
       </c>
       <c r="AB39" s="9">
         <v>1766</v>
       </c>
       <c r="AC39" s="9">
         <v>1514</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="9">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="16" t="s">
@@ -12635,52 +13013,55 @@
       </c>
       <c r="V40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13">
         <v>189</v>
       </c>
       <c r="C41" s="16">
         <v>143</v>
       </c>
       <c r="D41" s="16">
         <v>130</v>
       </c>
       <c r="E41" s="16">
         <v>153</v>
       </c>
       <c r="F41" s="16">
         <v>125</v>
       </c>
       <c r="G41" s="16">
         <v>137</v>
       </c>
       <c r="H41" s="16">
         <v>191</v>
       </c>
       <c r="I41" s="16">
@@ -12712,64 +13093,67 @@
       </c>
       <c r="R41" s="17">
         <v>167</v>
       </c>
       <c r="S41" s="17">
         <v>201</v>
       </c>
       <c r="T41" s="17">
         <v>220</v>
       </c>
       <c r="U41" s="17">
         <v>191</v>
       </c>
       <c r="V41" s="17">
         <v>203</v>
       </c>
       <c r="W41" s="17">
         <v>179</v>
       </c>
       <c r="X41" s="17">
         <v>190</v>
       </c>
       <c r="Y41" s="17">
         <v>147</v>
       </c>
-      <c r="Z41" s="29">
+      <c r="Z41" s="17">
         <v>180</v>
       </c>
       <c r="AA41" s="17">
         <v>228</v>
       </c>
       <c r="AB41" s="9">
         <v>193</v>
       </c>
       <c r="AC41" s="9">
         <v>179</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="9">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>94</v>
       </c>
       <c r="C42" s="16">
         <v>70</v>
       </c>
       <c r="D42" s="16">
         <v>72</v>
       </c>
       <c r="E42" s="16">
         <v>77</v>
       </c>
       <c r="F42" s="16">
         <v>66</v>
       </c>
       <c r="G42" s="16">
         <v>90</v>
       </c>
       <c r="H42" s="16">
         <v>113</v>
       </c>
       <c r="I42" s="16">
@@ -12801,64 +13185,67 @@
       </c>
       <c r="R42" s="17">
         <v>99</v>
       </c>
       <c r="S42" s="17">
         <v>125</v>
       </c>
       <c r="T42" s="17">
         <v>114</v>
       </c>
       <c r="U42" s="17">
         <v>126</v>
       </c>
       <c r="V42" s="17">
         <v>106</v>
       </c>
       <c r="W42" s="17">
         <v>126</v>
       </c>
       <c r="X42" s="17">
         <v>81</v>
       </c>
       <c r="Y42" s="17">
         <v>69</v>
       </c>
-      <c r="Z42" s="29">
+      <c r="Z42" s="17">
         <v>98</v>
       </c>
       <c r="AA42" s="17">
         <v>94</v>
       </c>
       <c r="AB42" s="9">
         <v>106</v>
       </c>
       <c r="AC42" s="9">
         <v>72</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="9">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>82</v>
       </c>
       <c r="C43" s="16">
         <v>95</v>
       </c>
       <c r="D43" s="16">
         <v>78</v>
       </c>
       <c r="E43" s="16">
         <v>83</v>
       </c>
       <c r="F43" s="16">
         <v>68</v>
       </c>
       <c r="G43" s="16">
         <v>97</v>
       </c>
       <c r="H43" s="16">
         <v>90</v>
       </c>
       <c r="I43" s="16">
@@ -12890,64 +13277,67 @@
       </c>
       <c r="R43" s="17">
         <v>87</v>
       </c>
       <c r="S43" s="17">
         <v>77</v>
       </c>
       <c r="T43" s="17">
         <v>108</v>
       </c>
       <c r="U43" s="17">
         <v>90</v>
       </c>
       <c r="V43" s="17">
         <v>114</v>
       </c>
       <c r="W43" s="17">
         <v>94</v>
       </c>
       <c r="X43" s="17">
         <v>74</v>
       </c>
       <c r="Y43" s="17">
         <v>78</v>
       </c>
-      <c r="Z43" s="29">
+      <c r="Z43" s="17">
         <v>113</v>
       </c>
       <c r="AA43" s="17">
         <v>104</v>
       </c>
       <c r="AB43" s="9">
         <v>96</v>
       </c>
       <c r="AC43" s="9">
         <v>80</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="9">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>101</v>
       </c>
       <c r="C44" s="16">
         <v>98</v>
       </c>
       <c r="D44" s="16">
         <v>93</v>
       </c>
       <c r="E44" s="16">
         <v>106</v>
       </c>
       <c r="F44" s="16">
         <v>65</v>
       </c>
       <c r="G44" s="16">
         <v>67</v>
       </c>
       <c r="H44" s="16">
         <v>95</v>
       </c>
       <c r="I44" s="16">
@@ -12979,64 +13369,67 @@
       </c>
       <c r="R44" s="17">
         <v>74</v>
       </c>
       <c r="S44" s="17">
         <v>94</v>
       </c>
       <c r="T44" s="17">
         <v>107</v>
       </c>
       <c r="U44" s="17">
         <v>127</v>
       </c>
       <c r="V44" s="17">
         <v>127</v>
       </c>
       <c r="W44" s="17">
         <v>122</v>
       </c>
       <c r="X44" s="17">
         <v>93</v>
       </c>
       <c r="Y44" s="17">
         <v>86</v>
       </c>
-      <c r="Z44" s="29">
+      <c r="Z44" s="17">
         <v>124</v>
       </c>
       <c r="AA44" s="17">
         <v>118</v>
       </c>
       <c r="AB44" s="9">
         <v>111</v>
       </c>
       <c r="AC44" s="9">
         <v>111</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="9">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>127</v>
       </c>
       <c r="C45" s="16">
         <v>94</v>
       </c>
       <c r="D45" s="16">
         <v>73</v>
       </c>
       <c r="E45" s="16">
         <v>106</v>
       </c>
       <c r="F45" s="16">
         <v>87</v>
       </c>
       <c r="G45" s="16">
         <v>94</v>
       </c>
       <c r="H45" s="16">
         <v>132</v>
       </c>
       <c r="I45" s="16">
@@ -13068,64 +13461,67 @@
       </c>
       <c r="R45" s="17">
         <v>77</v>
       </c>
       <c r="S45" s="17">
         <v>98</v>
       </c>
       <c r="T45" s="17">
         <v>158</v>
       </c>
       <c r="U45" s="17">
         <v>122</v>
       </c>
       <c r="V45" s="17">
         <v>136</v>
       </c>
       <c r="W45" s="17">
         <v>129</v>
       </c>
       <c r="X45" s="17">
         <v>113</v>
       </c>
       <c r="Y45" s="17">
         <v>95</v>
       </c>
-      <c r="Z45" s="29">
+      <c r="Z45" s="17">
         <v>121</v>
       </c>
       <c r="AA45" s="17">
         <v>81</v>
       </c>
       <c r="AB45" s="9">
         <v>125</v>
       </c>
       <c r="AC45" s="9">
         <v>99</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="9">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>271</v>
       </c>
       <c r="C46" s="16">
         <v>213</v>
       </c>
       <c r="D46" s="16">
         <v>189</v>
       </c>
       <c r="E46" s="16">
         <v>247</v>
       </c>
       <c r="F46" s="16">
         <v>176</v>
       </c>
       <c r="G46" s="16">
         <v>250</v>
       </c>
       <c r="H46" s="16">
         <v>279</v>
       </c>
       <c r="I46" s="16">
@@ -13157,64 +13553,67 @@
       </c>
       <c r="R46" s="17">
         <v>237</v>
       </c>
       <c r="S46" s="17">
         <v>275</v>
       </c>
       <c r="T46" s="17">
         <v>314</v>
       </c>
       <c r="U46" s="17">
         <v>347</v>
       </c>
       <c r="V46" s="17">
         <v>266</v>
       </c>
       <c r="W46" s="17">
         <v>222</v>
       </c>
       <c r="X46" s="17">
         <v>232</v>
       </c>
       <c r="Y46" s="17">
         <v>217</v>
       </c>
-      <c r="Z46" s="29">
+      <c r="Z46" s="17">
         <v>275</v>
       </c>
       <c r="AA46" s="17">
         <v>279</v>
       </c>
       <c r="AB46" s="9">
         <v>318</v>
       </c>
       <c r="AC46" s="9">
         <v>241</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="9">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13">
         <v>45</v>
       </c>
       <c r="C47" s="16">
         <v>32</v>
       </c>
       <c r="D47" s="16">
         <v>46</v>
       </c>
       <c r="E47" s="16">
         <v>49</v>
       </c>
       <c r="F47" s="16">
         <v>52</v>
       </c>
       <c r="G47" s="16">
         <v>41</v>
       </c>
       <c r="H47" s="16">
         <v>52</v>
       </c>
       <c r="I47" s="16">
@@ -13246,64 +13645,67 @@
       </c>
       <c r="R47" s="17">
         <v>55</v>
       </c>
       <c r="S47" s="17">
         <v>52</v>
       </c>
       <c r="T47" s="17">
         <v>81</v>
       </c>
       <c r="U47" s="17">
         <v>105</v>
       </c>
       <c r="V47" s="17">
         <v>86</v>
       </c>
       <c r="W47" s="17">
         <v>53</v>
       </c>
       <c r="X47" s="17">
         <v>74</v>
       </c>
       <c r="Y47" s="17">
         <v>58</v>
       </c>
-      <c r="Z47" s="29">
+      <c r="Z47" s="17">
         <v>59</v>
       </c>
       <c r="AA47" s="17">
         <v>62</v>
       </c>
       <c r="AB47" s="9">
         <v>60</v>
       </c>
       <c r="AC47" s="9">
         <v>79</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="9">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13">
         <v>55</v>
       </c>
       <c r="C48" s="16">
         <v>78</v>
       </c>
       <c r="D48" s="16">
         <v>47</v>
       </c>
       <c r="E48" s="16">
         <v>34</v>
       </c>
       <c r="F48" s="16">
         <v>47</v>
       </c>
       <c r="G48" s="16">
         <v>69</v>
       </c>
       <c r="H48" s="16">
         <v>62</v>
       </c>
       <c r="I48" s="16">
@@ -13335,64 +13737,67 @@
       </c>
       <c r="R48" s="17">
         <v>56</v>
       </c>
       <c r="S48" s="17">
         <v>60</v>
       </c>
       <c r="T48" s="17">
         <v>74</v>
       </c>
       <c r="U48" s="17">
         <v>63</v>
       </c>
       <c r="V48" s="17">
         <v>74</v>
       </c>
       <c r="W48" s="17">
         <v>54</v>
       </c>
       <c r="X48" s="17">
         <v>53</v>
       </c>
       <c r="Y48" s="17">
         <v>58</v>
       </c>
-      <c r="Z48" s="29">
+      <c r="Z48" s="17">
         <v>58</v>
       </c>
       <c r="AA48" s="17">
         <v>77</v>
       </c>
       <c r="AB48" s="9">
         <v>64</v>
       </c>
       <c r="AC48" s="9">
         <v>40</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="9">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13">
         <v>93</v>
       </c>
       <c r="C49" s="16">
         <v>79</v>
       </c>
       <c r="D49" s="16">
         <v>63</v>
       </c>
       <c r="E49" s="16">
         <v>64</v>
       </c>
       <c r="F49" s="16">
         <v>61</v>
       </c>
       <c r="G49" s="16">
         <v>66</v>
       </c>
       <c r="H49" s="16">
         <v>99</v>
       </c>
       <c r="I49" s="16">
@@ -13424,64 +13829,67 @@
       </c>
       <c r="R49" s="17">
         <v>97</v>
       </c>
       <c r="S49" s="17">
         <v>109</v>
       </c>
       <c r="T49" s="17">
         <v>93</v>
       </c>
       <c r="U49" s="17">
         <v>146</v>
       </c>
       <c r="V49" s="17">
         <v>140</v>
       </c>
       <c r="W49" s="17">
         <v>96</v>
       </c>
       <c r="X49" s="17">
         <v>88</v>
       </c>
       <c r="Y49" s="17">
         <v>97</v>
       </c>
-      <c r="Z49" s="29">
+      <c r="Z49" s="17">
         <v>91</v>
       </c>
       <c r="AA49" s="17">
         <v>111</v>
       </c>
       <c r="AB49" s="9">
         <v>154</v>
       </c>
       <c r="AC49" s="9">
         <v>122</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="9">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>133</v>
       </c>
       <c r="C50" s="16">
         <v>102</v>
       </c>
       <c r="D50" s="16">
         <v>107</v>
       </c>
       <c r="E50" s="16">
         <v>105</v>
       </c>
       <c r="F50" s="16">
         <v>110</v>
       </c>
       <c r="G50" s="16">
         <v>127</v>
       </c>
       <c r="H50" s="16">
         <v>155</v>
       </c>
       <c r="I50" s="16">
@@ -13513,64 +13921,67 @@
       </c>
       <c r="R50" s="17">
         <v>124</v>
       </c>
       <c r="S50" s="17">
         <v>177</v>
       </c>
       <c r="T50" s="17">
         <v>165</v>
       </c>
       <c r="U50" s="17">
         <v>191</v>
       </c>
       <c r="V50" s="17">
         <v>149</v>
       </c>
       <c r="W50" s="17">
         <v>146</v>
       </c>
       <c r="X50" s="17">
         <v>157</v>
       </c>
       <c r="Y50" s="17">
         <v>108</v>
       </c>
-      <c r="Z50" s="29">
+      <c r="Z50" s="17">
         <v>149</v>
       </c>
       <c r="AA50" s="17">
         <v>160</v>
       </c>
       <c r="AB50" s="9">
         <v>142</v>
       </c>
       <c r="AC50" s="9">
         <v>156</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="9">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13">
         <v>66</v>
       </c>
       <c r="C51" s="16">
         <v>45</v>
       </c>
       <c r="D51" s="16">
         <v>47</v>
       </c>
       <c r="E51" s="16">
         <v>46</v>
       </c>
       <c r="F51" s="16">
         <v>41</v>
       </c>
       <c r="G51" s="16">
         <v>47</v>
       </c>
       <c r="H51" s="16">
         <v>65</v>
       </c>
       <c r="I51" s="16">
@@ -13602,64 +14013,67 @@
       </c>
       <c r="R51" s="17">
         <v>32</v>
       </c>
       <c r="S51" s="17">
         <v>37</v>
       </c>
       <c r="T51" s="17">
         <v>76</v>
       </c>
       <c r="U51" s="17">
         <v>88</v>
       </c>
       <c r="V51" s="17">
         <v>83</v>
       </c>
       <c r="W51" s="17">
         <v>65</v>
       </c>
       <c r="X51" s="17">
         <v>75</v>
       </c>
       <c r="Y51" s="17">
         <v>64</v>
       </c>
-      <c r="Z51" s="29">
+      <c r="Z51" s="17">
         <v>63</v>
       </c>
       <c r="AA51" s="17">
         <v>63</v>
       </c>
       <c r="AB51" s="9">
         <v>77</v>
       </c>
       <c r="AC51" s="9">
         <v>74</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="9">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13">
         <v>121</v>
       </c>
       <c r="C52" s="16">
         <v>91</v>
       </c>
       <c r="D52" s="16">
         <v>93</v>
       </c>
       <c r="E52" s="16">
         <v>76</v>
       </c>
       <c r="F52" s="16">
         <v>94</v>
       </c>
       <c r="G52" s="16">
         <v>91</v>
       </c>
       <c r="H52" s="16">
         <v>119</v>
       </c>
       <c r="I52" s="16">
@@ -13691,64 +14105,67 @@
       </c>
       <c r="R52" s="17">
         <v>100</v>
       </c>
       <c r="S52" s="17">
         <v>120</v>
       </c>
       <c r="T52" s="17">
         <v>130</v>
       </c>
       <c r="U52" s="17">
         <v>176</v>
       </c>
       <c r="V52" s="17">
         <v>135</v>
       </c>
       <c r="W52" s="17">
         <v>122</v>
       </c>
       <c r="X52" s="17">
         <v>133</v>
       </c>
       <c r="Y52" s="17">
         <v>87</v>
       </c>
-      <c r="Z52" s="29">
+      <c r="Z52" s="17">
         <v>101</v>
       </c>
       <c r="AA52" s="17">
         <v>116</v>
       </c>
       <c r="AB52" s="9">
         <v>135</v>
       </c>
       <c r="AC52" s="9">
         <v>88</v>
       </c>
-    </row>
-    <row r="53" spans="1:29" ht="20.399999999999999">
+      <c r="AD52" s="9">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>131</v>
       </c>
       <c r="C53" s="14">
         <v>125</v>
       </c>
       <c r="D53" s="14">
         <v>115</v>
       </c>
       <c r="E53" s="14">
         <v>130</v>
       </c>
       <c r="F53" s="14">
         <v>128</v>
       </c>
       <c r="G53" s="18">
         <v>124</v>
       </c>
       <c r="H53" s="18">
         <v>147</v>
       </c>
       <c r="I53" s="18">
@@ -13780,61 +14197,64 @@
       </c>
       <c r="R53" s="18">
         <v>166</v>
       </c>
       <c r="S53" s="18">
         <v>197</v>
       </c>
       <c r="T53" s="18">
         <v>197</v>
       </c>
       <c r="U53" s="18">
         <v>197</v>
       </c>
       <c r="V53" s="18">
         <v>208</v>
       </c>
       <c r="W53" s="18">
         <v>159</v>
       </c>
       <c r="X53" s="18">
         <v>162</v>
       </c>
       <c r="Y53" s="18">
         <v>149</v>
       </c>
-      <c r="Z53" s="30">
+      <c r="Z53" s="18">
         <v>138</v>
       </c>
       <c r="AA53" s="18">
         <v>223</v>
       </c>
-      <c r="AB53" s="36">
+      <c r="AB53" s="33">
         <v>185</v>
       </c>
-      <c r="AC53" s="36">
+      <c r="AC53" s="33">
         <v>173</v>
+      </c>
+      <c r="AD53" s="33">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">