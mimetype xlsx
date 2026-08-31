--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-48" yWindow="132" windowWidth="16188" windowHeight="12492" activeTab="2"/>
+    <workbookView xWindow="-45" yWindow="135" windowWidth="16185" windowHeight="12495" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Net internal migration" sheetId="3" r:id="rId1"/>
     <sheet name="The number of arrivals" sheetId="1" r:id="rId2"/>
     <sheet name="The number of departures" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1132" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1162" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -320,51 +320,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -402,76 +402,78 @@
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -748,183 +750,183 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="J31" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7:AD53"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="AB62" sqref="AB62"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="20" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.28515625" style="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.44140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.42578125" style="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="20" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.28515625" style="20" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="20" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.44140625" style="20" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.42578125" style="20" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.85546875" style="20" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="20"/>
+    <col min="22" max="22" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="20" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="37"/>
-[...22 lines deleted...]
-      <c r="Y1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="41"/>
-      <c r="B4" s="35">
+      <c r="A4" s="44"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="35">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="36"/>
-[...10 lines deleted...]
-      <c r="Z4" s="35">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="36"/>
-[...9 lines deleted...]
-      <c r="AK4" s="36"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="42"/>
+      <c r="A5" s="45"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -991,77 +993,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="38"/>
-[...22 lines deleted...]
-      <c r="Y6" s="38"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13">
         <v>-501</v>
       </c>
       <c r="C7" s="13">
         <v>-338</v>
       </c>
       <c r="D7" s="13">
         <v>-213</v>
       </c>
       <c r="E7" s="13">
         <v>-188</v>
       </c>
       <c r="F7" s="13">
         <v>-296</v>
       </c>
       <c r="G7" s="13">
         <v>-396</v>
       </c>
       <c r="H7" s="13">
         <v>-694</v>
@@ -1110,50 +1112,53 @@
       </c>
       <c r="W7" s="15">
         <v>-388</v>
       </c>
       <c r="X7" s="15">
         <v>-514</v>
       </c>
       <c r="Y7" s="15">
         <v>-447</v>
       </c>
       <c r="Z7" s="15">
         <v>-393</v>
       </c>
       <c r="AA7" s="15">
         <v>-155</v>
       </c>
       <c r="AB7" s="9">
         <v>-212</v>
       </c>
       <c r="AC7" s="9">
         <v>-132</v>
       </c>
       <c r="AD7" s="9">
         <v>-154</v>
       </c>
+      <c r="AE7" s="9">
+        <v>-257</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="13">
         <v>31</v>
       </c>
       <c r="C8" s="13">
         <v>117</v>
       </c>
       <c r="D8" s="13">
         <v>62</v>
       </c>
       <c r="E8" s="13">
         <v>-188</v>
       </c>
       <c r="F8" s="13">
         <v>-59</v>
       </c>
       <c r="G8" s="13">
         <v>-22</v>
       </c>
       <c r="H8" s="13">
         <v>14</v>
@@ -1202,50 +1207,53 @@
       </c>
       <c r="W8" s="15">
         <v>105</v>
       </c>
       <c r="X8" s="15">
         <v>105</v>
       </c>
       <c r="Y8" s="15">
         <v>29</v>
       </c>
       <c r="Z8" s="15">
         <v>-52</v>
       </c>
       <c r="AA8" s="15">
         <v>94</v>
       </c>
       <c r="AB8" s="9">
         <v>145</v>
       </c>
       <c r="AC8" s="9">
         <v>-2</v>
       </c>
       <c r="AD8" s="9">
         <v>-35</v>
       </c>
+      <c r="AE8" s="9">
+        <v>108</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>-92</v>
       </c>
       <c r="C9" s="13">
         <v>-75</v>
       </c>
       <c r="D9" s="13">
         <v>-41</v>
       </c>
       <c r="E9" s="13">
         <v>-54</v>
       </c>
       <c r="F9" s="13">
         <v>-39</v>
       </c>
       <c r="G9" s="13">
         <v>-57</v>
       </c>
       <c r="H9" s="13">
         <v>-92</v>
@@ -1294,50 +1302,53 @@
       </c>
       <c r="W9" s="15">
         <v>-65</v>
       </c>
       <c r="X9" s="15">
         <v>-94</v>
       </c>
       <c r="Y9" s="15">
         <v>-89</v>
       </c>
       <c r="Z9" s="15">
         <v>-66</v>
       </c>
       <c r="AA9" s="15">
         <v>-90</v>
       </c>
       <c r="AB9" s="9">
         <v>-37</v>
       </c>
       <c r="AC9" s="9">
         <v>21</v>
       </c>
       <c r="AD9" s="9">
         <v>-26</v>
       </c>
+      <c r="AE9" s="9">
+        <v>-88</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13">
         <v>-39</v>
       </c>
       <c r="C10" s="13">
         <v>-29</v>
       </c>
       <c r="D10" s="13">
         <v>-27</v>
       </c>
       <c r="E10" s="13">
         <v>-21</v>
       </c>
       <c r="F10" s="13">
         <v>-14</v>
       </c>
       <c r="G10" s="13">
         <v>-50</v>
       </c>
       <c r="H10" s="13">
         <v>-67</v>
@@ -1386,50 +1397,53 @@
       </c>
       <c r="W10" s="15">
         <v>-74</v>
       </c>
       <c r="X10" s="15">
         <v>-15</v>
       </c>
       <c r="Y10" s="15">
         <v>-33</v>
       </c>
       <c r="Z10" s="15">
         <v>-36</v>
       </c>
       <c r="AA10" s="15">
         <v>-47</v>
       </c>
       <c r="AB10" s="9">
         <v>-57</v>
       </c>
       <c r="AC10" s="9">
         <v>-16</v>
       </c>
       <c r="AD10" s="9">
         <v>-6</v>
       </c>
+      <c r="AE10" s="9">
+        <v>-44</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>-31</v>
       </c>
       <c r="C11" s="13">
         <v>-53</v>
       </c>
       <c r="D11" s="13">
         <v>-48</v>
       </c>
       <c r="E11" s="13">
         <v>-43</v>
       </c>
       <c r="F11" s="13">
         <v>-5</v>
       </c>
       <c r="G11" s="13">
         <v>-31</v>
       </c>
       <c r="H11" s="13">
         <v>-63</v>
@@ -1478,50 +1492,53 @@
       </c>
       <c r="W11" s="15">
         <v>-31</v>
       </c>
       <c r="X11" s="15">
         <v>-42</v>
       </c>
       <c r="Y11" s="15">
         <v>-41</v>
       </c>
       <c r="Z11" s="15">
         <v>-21</v>
       </c>
       <c r="AA11" s="15">
         <v>-21</v>
       </c>
       <c r="AB11" s="9">
         <v>-20</v>
       </c>
       <c r="AC11" s="9">
         <v>-35</v>
       </c>
       <c r="AD11" s="9">
         <v>-4</v>
       </c>
+      <c r="AE11" s="9">
+        <v>24</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>-30</v>
       </c>
       <c r="C12" s="13">
         <v>-45</v>
       </c>
       <c r="D12" s="13">
         <v>-35</v>
       </c>
       <c r="E12" s="13">
         <v>-48</v>
       </c>
       <c r="F12" s="13">
         <v>-18</v>
       </c>
       <c r="G12" s="13">
         <v>-8</v>
       </c>
       <c r="H12" s="13">
         <v>-43</v>
@@ -1570,50 +1587,53 @@
       </c>
       <c r="W12" s="15">
         <v>-36</v>
       </c>
       <c r="X12" s="15">
         <v>-42</v>
       </c>
       <c r="Y12" s="15">
         <v>-7</v>
       </c>
       <c r="Z12" s="15">
         <v>-65</v>
       </c>
       <c r="AA12" s="15">
         <v>-26</v>
       </c>
       <c r="AB12" s="9">
         <v>-24</v>
       </c>
       <c r="AC12" s="9">
         <v>-26</v>
       </c>
       <c r="AD12" s="9">
         <v>11</v>
       </c>
+      <c r="AE12" s="9">
+        <v>-25</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>-35</v>
       </c>
       <c r="C13" s="13">
         <v>-55</v>
       </c>
       <c r="D13" s="13">
         <v>-8</v>
       </c>
       <c r="E13" s="13">
         <v>-27</v>
       </c>
       <c r="F13" s="13">
         <v>-34</v>
       </c>
       <c r="G13" s="13">
         <v>-23</v>
       </c>
       <c r="H13" s="13">
         <v>-61</v>
@@ -1662,50 +1682,53 @@
       </c>
       <c r="W13" s="15">
         <v>-57</v>
       </c>
       <c r="X13" s="15">
         <v>-57</v>
       </c>
       <c r="Y13" s="15">
         <v>-23</v>
       </c>
       <c r="Z13" s="15">
         <v>-56</v>
       </c>
       <c r="AA13" s="15">
         <v>-10</v>
       </c>
       <c r="AB13" s="9">
         <v>-31</v>
       </c>
       <c r="AC13" s="9">
         <v>-30</v>
       </c>
       <c r="AD13" s="9">
         <v>-19</v>
       </c>
+      <c r="AE13" s="9">
+        <v>-12</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>-22</v>
       </c>
       <c r="C14" s="13">
         <v>19</v>
       </c>
       <c r="D14" s="13">
         <v>-7</v>
       </c>
       <c r="E14" s="13">
         <v>309</v>
       </c>
       <c r="F14" s="13">
         <v>53</v>
       </c>
       <c r="G14" s="13">
         <v>-5</v>
       </c>
       <c r="H14" s="13">
         <v>-72</v>
@@ -1754,50 +1777,53 @@
       </c>
       <c r="W14" s="15">
         <v>27</v>
       </c>
       <c r="X14" s="15">
         <v>-28</v>
       </c>
       <c r="Y14" s="15">
         <v>-30</v>
       </c>
       <c r="Z14" s="15">
         <v>-2</v>
       </c>
       <c r="AA14" s="15">
         <v>32</v>
       </c>
       <c r="AB14" s="9">
         <v>-35</v>
       </c>
       <c r="AC14" s="9">
         <v>19</v>
       </c>
       <c r="AD14" s="9">
         <v>22</v>
       </c>
+      <c r="AE14" s="9">
+        <v>22</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13">
         <v>-33</v>
       </c>
       <c r="C15" s="13">
         <v>3</v>
       </c>
       <c r="D15" s="13">
         <v>-3</v>
       </c>
       <c r="E15" s="13">
         <v>-14</v>
       </c>
       <c r="F15" s="13">
         <v>-25</v>
       </c>
       <c r="G15" s="13">
         <v>-8</v>
       </c>
       <c r="H15" s="13">
         <v>-29</v>
@@ -1846,50 +1872,53 @@
       </c>
       <c r="W15" s="15">
         <v>-13</v>
       </c>
       <c r="X15" s="15">
         <v>-38</v>
       </c>
       <c r="Y15" s="15">
         <v>-22</v>
       </c>
       <c r="Z15" s="15">
         <v>-14</v>
       </c>
       <c r="AA15" s="15">
         <v>11</v>
       </c>
       <c r="AB15" s="9">
         <v>0</v>
       </c>
       <c r="AC15" s="9">
         <v>-19</v>
       </c>
       <c r="AD15" s="9">
         <v>-32</v>
       </c>
+      <c r="AE15" s="9">
+        <v>-13</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13">
         <v>-9</v>
       </c>
       <c r="C16" s="13">
         <v>-74</v>
       </c>
       <c r="D16" s="13">
         <v>-19</v>
       </c>
       <c r="E16" s="13">
         <v>-34</v>
       </c>
       <c r="F16" s="13">
         <v>-9</v>
       </c>
       <c r="G16" s="13">
         <v>-27</v>
       </c>
       <c r="H16" s="13">
         <v>-12</v>
@@ -1938,52 +1967,55 @@
       </c>
       <c r="W16" s="15">
         <v>-42</v>
       </c>
       <c r="X16" s="15">
         <v>-19</v>
       </c>
       <c r="Y16" s="15">
         <v>-50</v>
       </c>
       <c r="Z16" s="15">
         <v>-15</v>
       </c>
       <c r="AA16" s="15">
         <v>-12</v>
       </c>
       <c r="AB16" s="9">
         <v>4</v>
       </c>
       <c r="AC16" s="9">
         <v>5</v>
       </c>
       <c r="AD16" s="9">
         <v>-31</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="9">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13">
         <v>-44</v>
       </c>
       <c r="C17" s="13">
         <v>0</v>
       </c>
       <c r="D17" s="13">
         <v>-7</v>
       </c>
       <c r="E17" s="13">
         <v>25</v>
       </c>
       <c r="F17" s="13">
         <v>-12</v>
       </c>
       <c r="G17" s="13">
         <v>-1</v>
       </c>
       <c r="H17" s="13">
         <v>-4</v>
       </c>
       <c r="I17" s="13">
@@ -2030,52 +2062,55 @@
       </c>
       <c r="W17" s="15">
         <v>3</v>
       </c>
       <c r="X17" s="15">
         <v>-19</v>
       </c>
       <c r="Y17" s="15">
         <v>-12</v>
       </c>
       <c r="Z17" s="15">
         <v>55</v>
       </c>
       <c r="AA17" s="15">
         <v>63</v>
       </c>
       <c r="AB17" s="9">
         <v>-19</v>
       </c>
       <c r="AC17" s="9">
         <v>13</v>
       </c>
       <c r="AD17" s="9">
         <v>58</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="9">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>-50</v>
       </c>
       <c r="C18" s="13">
         <v>-41</v>
       </c>
       <c r="D18" s="13">
         <v>-49</v>
       </c>
       <c r="E18" s="13">
         <v>-46</v>
       </c>
       <c r="F18" s="13">
         <v>-56</v>
       </c>
       <c r="G18" s="13">
         <v>-60</v>
       </c>
       <c r="H18" s="13">
         <v>-85</v>
       </c>
       <c r="I18" s="13">
@@ -2122,52 +2157,55 @@
       </c>
       <c r="W18" s="15">
         <v>-67</v>
       </c>
       <c r="X18" s="15">
         <v>-73</v>
       </c>
       <c r="Y18" s="15">
         <v>-67</v>
       </c>
       <c r="Z18" s="15">
         <v>-56</v>
       </c>
       <c r="AA18" s="15">
         <v>-31</v>
       </c>
       <c r="AB18" s="9">
         <v>-27</v>
       </c>
       <c r="AC18" s="9">
         <v>-39</v>
       </c>
       <c r="AD18" s="9">
         <v>-1</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="9">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13">
         <v>-33</v>
       </c>
       <c r="C19" s="13">
         <v>-20</v>
       </c>
       <c r="D19" s="13">
         <v>5</v>
       </c>
       <c r="E19" s="13">
         <v>-15</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="13">
         <v>-14</v>
       </c>
       <c r="H19" s="13">
         <v>-29</v>
       </c>
       <c r="I19" s="13">
@@ -2214,52 +2252,55 @@
       </c>
       <c r="W19" s="15">
         <v>-37</v>
       </c>
       <c r="X19" s="15">
         <v>-40</v>
       </c>
       <c r="Y19" s="15">
         <v>-18</v>
       </c>
       <c r="Z19" s="15">
         <v>-19</v>
       </c>
       <c r="AA19" s="15">
         <v>-12</v>
       </c>
       <c r="AB19" s="9">
         <v>-33</v>
       </c>
       <c r="AC19" s="9">
         <v>34</v>
       </c>
       <c r="AD19" s="9">
         <v>-21</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="9">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13">
         <v>-77</v>
       </c>
       <c r="C20" s="13">
         <v>-63</v>
       </c>
       <c r="D20" s="13">
         <v>-26</v>
       </c>
       <c r="E20" s="13">
         <v>-31</v>
       </c>
       <c r="F20" s="13">
         <v>-34</v>
       </c>
       <c r="G20" s="13">
         <v>-40</v>
       </c>
       <c r="H20" s="13">
         <v>-77</v>
       </c>
       <c r="I20" s="13">
@@ -2306,52 +2347,55 @@
       </c>
       <c r="W20" s="15">
         <v>-55</v>
       </c>
       <c r="X20" s="15">
         <v>-96</v>
       </c>
       <c r="Y20" s="15">
         <v>-52</v>
       </c>
       <c r="Z20" s="15">
         <v>-19</v>
       </c>
       <c r="AA20" s="15">
         <v>-33</v>
       </c>
       <c r="AB20" s="9">
         <v>-44</v>
       </c>
       <c r="AC20" s="9">
         <v>-29</v>
       </c>
       <c r="AD20" s="9">
         <v>-60</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="20.399999999999999">
+      <c r="AE20" s="9">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="22.5">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>-37</v>
       </c>
       <c r="C21" s="13">
         <v>-22</v>
       </c>
       <c r="D21" s="13">
         <v>-10</v>
       </c>
       <c r="E21" s="13">
         <v>-1</v>
       </c>
       <c r="F21" s="13">
         <v>-44</v>
       </c>
       <c r="G21" s="13">
         <v>-50</v>
       </c>
       <c r="H21" s="13">
         <v>-74</v>
       </c>
       <c r="I21" s="13">
@@ -2398,86 +2442,89 @@
       </c>
       <c r="W21" s="15">
         <v>-46</v>
       </c>
       <c r="X21" s="15">
         <v>-56</v>
       </c>
       <c r="Y21" s="15">
         <v>-32</v>
       </c>
       <c r="Z21" s="15">
         <v>-27</v>
       </c>
       <c r="AA21" s="15">
         <v>-73</v>
       </c>
       <c r="AB21" s="9">
         <v>-34</v>
       </c>
       <c r="AC21" s="9">
         <v>-28</v>
       </c>
       <c r="AD21" s="9">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="40" t="s">
+      <c r="AE21" s="9">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="15">
+      <c r="A22" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="40"/>
-[...22 lines deleted...]
-      <c r="Y22" s="40"/>
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
       <c r="Z22" s="23"/>
       <c r="AA22" s="23"/>
       <c r="AB22" s="23"/>
       <c r="AC22" s="28"/>
       <c r="AD22" s="9"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="13">
         <v>9</v>
       </c>
       <c r="C23" s="13">
         <v>70</v>
       </c>
       <c r="D23" s="13">
         <v>54</v>
       </c>
       <c r="E23" s="13">
         <v>-209</v>
       </c>
       <c r="F23" s="13">
         <v>-31</v>
       </c>
       <c r="G23" s="13">
         <v>26</v>
       </c>
       <c r="H23" s="13">
         <v>8</v>
       </c>
       <c r="I23" s="13">
@@ -2524,52 +2571,55 @@
       </c>
       <c r="W23" s="15">
         <v>86</v>
       </c>
       <c r="X23" s="15">
         <v>94</v>
       </c>
       <c r="Y23" s="15">
         <v>-9</v>
       </c>
       <c r="Z23" s="15">
         <v>-27</v>
       </c>
       <c r="AA23" s="15">
         <v>105</v>
       </c>
       <c r="AB23" s="9">
         <v>140</v>
       </c>
       <c r="AC23" s="9">
         <v>19</v>
       </c>
       <c r="AD23" s="9">
         <v>-60</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="9">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="13">
         <v>31</v>
       </c>
       <c r="C24" s="13">
         <v>117</v>
       </c>
       <c r="D24" s="13">
         <v>62</v>
       </c>
       <c r="E24" s="13">
         <v>-188</v>
       </c>
       <c r="F24" s="13">
         <v>-59</v>
       </c>
       <c r="G24" s="13">
         <v>-22</v>
       </c>
       <c r="H24" s="13">
         <v>14</v>
       </c>
       <c r="I24" s="13">
@@ -2616,52 +2666,55 @@
       </c>
       <c r="W24" s="15">
         <v>105</v>
       </c>
       <c r="X24" s="15">
         <v>105</v>
       </c>
       <c r="Y24" s="15">
         <v>29</v>
       </c>
       <c r="Z24" s="15">
         <v>-52</v>
       </c>
       <c r="AA24" s="15">
         <v>94</v>
       </c>
       <c r="AB24" s="9">
         <v>145</v>
       </c>
       <c r="AC24" s="9">
         <v>-2</v>
       </c>
       <c r="AD24" s="9">
         <v>-35</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="9">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -2708,52 +2761,55 @@
       </c>
       <c r="W25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -2800,52 +2856,55 @@
       </c>
       <c r="W26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13">
         <v>-3</v>
       </c>
       <c r="C27" s="13">
         <v>-21</v>
       </c>
       <c r="D27" s="13">
         <v>-1</v>
       </c>
       <c r="E27" s="13">
         <v>-9</v>
       </c>
       <c r="F27" s="13">
         <v>27</v>
       </c>
       <c r="G27" s="13">
         <v>6</v>
       </c>
       <c r="H27" s="13">
         <v>-8</v>
       </c>
       <c r="I27" s="13">
@@ -2892,52 +2951,55 @@
       </c>
       <c r="W27" s="15">
         <v>-1</v>
       </c>
       <c r="X27" s="15">
         <v>-17</v>
       </c>
       <c r="Y27" s="15">
         <v>4</v>
       </c>
       <c r="Z27" s="15">
         <v>2</v>
       </c>
       <c r="AA27" s="15">
         <v>7</v>
       </c>
       <c r="AB27" s="9">
         <v>-10</v>
       </c>
       <c r="AC27" s="9">
         <v>-6</v>
       </c>
       <c r="AD27" s="9">
         <v>-3</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="9">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -2984,52 +3046,55 @@
       </c>
       <c r="W28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -3076,52 +3141,55 @@
       </c>
       <c r="W29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD29" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -3168,52 +3236,55 @@
       </c>
       <c r="W30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD30" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13">
         <v>-28</v>
       </c>
       <c r="C31" s="13">
         <v>-10</v>
       </c>
       <c r="D31" s="13">
         <v>-4</v>
       </c>
       <c r="E31" s="13">
         <v>2</v>
       </c>
       <c r="F31" s="13">
         <v>-7</v>
       </c>
       <c r="G31" s="13">
         <v>14</v>
       </c>
       <c r="H31" s="13">
         <v>-6</v>
       </c>
       <c r="I31" s="13">
@@ -3260,52 +3331,55 @@
       </c>
       <c r="W31" s="15">
         <v>-3</v>
       </c>
       <c r="X31" s="24">
         <v>-5</v>
       </c>
       <c r="Y31" s="15">
         <v>3</v>
       </c>
       <c r="Z31" s="15">
         <v>-6</v>
       </c>
       <c r="AA31" s="15">
         <v>-21</v>
       </c>
       <c r="AB31" s="9">
         <v>2</v>
       </c>
       <c r="AC31" s="9">
         <v>-13</v>
       </c>
       <c r="AD31" s="9">
         <v>-15</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="9">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13">
         <v>1</v>
       </c>
       <c r="C32" s="13">
         <v>-12</v>
       </c>
       <c r="D32" s="13">
         <v>4</v>
       </c>
       <c r="E32" s="13">
         <v>-14</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
       <c r="G32" s="13">
         <v>24</v>
       </c>
       <c r="H32" s="13">
         <v>9</v>
       </c>
       <c r="I32" s="13">
@@ -3352,52 +3426,55 @@
       </c>
       <c r="W32" s="15">
         <v>-24</v>
       </c>
       <c r="X32" s="15">
         <v>1</v>
       </c>
       <c r="Y32" s="15">
         <v>-17</v>
       </c>
       <c r="Z32" s="15">
         <v>16</v>
       </c>
       <c r="AA32" s="15">
         <v>13</v>
       </c>
       <c r="AB32" s="9">
         <v>10</v>
       </c>
       <c r="AC32" s="9">
         <v>19</v>
       </c>
       <c r="AD32" s="9">
         <v>-8</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="9">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -3442,52 +3519,55 @@
       </c>
       <c r="W33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>8</v>
       </c>
       <c r="C34" s="13">
         <v>-4</v>
       </c>
       <c r="D34" s="13">
         <v>-7</v>
       </c>
       <c r="E34" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="13">
         <v>-9</v>
       </c>
       <c r="G34" s="13">
         <v>4</v>
       </c>
       <c r="H34" s="13">
         <v>-1</v>
       </c>
       <c r="I34" s="13">
@@ -3534,52 +3614,55 @@
       </c>
       <c r="W34" s="15">
         <v>9</v>
       </c>
       <c r="X34" s="15">
         <v>10</v>
       </c>
       <c r="Y34" s="15">
         <v>-28</v>
       </c>
       <c r="Z34" s="15">
         <v>13</v>
       </c>
       <c r="AA34" s="15">
         <v>12</v>
       </c>
       <c r="AB34" s="9">
         <v>-7</v>
       </c>
       <c r="AC34" s="9">
         <v>21</v>
       </c>
       <c r="AD34" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="9">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -3620,58 +3703,61 @@
       </c>
       <c r="U35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AC35" s="43" t="s">
+      <c r="AC35" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -3712,58 +3798,61 @@
       </c>
       <c r="U36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AC36" s="43" t="s">
+      <c r="AC36" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="20.399999999999999">
+      <c r="AE36" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="22.5">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -3804,92 +3893,95 @@
       </c>
       <c r="U37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AC37" s="43" t="s">
+      <c r="AC37" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="39" t="s">
+      <c r="AE37" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="15">
+      <c r="A38" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="39"/>
-[...22 lines deleted...]
-      <c r="Y38" s="39"/>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
       <c r="Z38" s="29"/>
       <c r="AA38" s="29"/>
       <c r="AB38" s="23"/>
       <c r="AC38" s="28"/>
       <c r="AD38" s="9"/>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:31">
       <c r="A39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>-510</v>
       </c>
       <c r="C39" s="13">
         <v>-408</v>
       </c>
       <c r="D39" s="13">
         <v>-267</v>
       </c>
       <c r="E39" s="13">
         <v>21</v>
       </c>
       <c r="F39" s="13">
         <v>-265</v>
       </c>
       <c r="G39" s="13">
         <v>-422</v>
       </c>
       <c r="H39" s="13">
         <v>-702</v>
       </c>
       <c r="I39" s="13">
@@ -3936,52 +4028,55 @@
       </c>
       <c r="W39" s="15">
         <v>-474</v>
       </c>
       <c r="X39" s="15">
         <v>-608</v>
       </c>
       <c r="Y39" s="15">
         <v>-438</v>
       </c>
       <c r="Z39" s="15">
         <v>-366</v>
       </c>
       <c r="AA39" s="15">
         <v>-260</v>
       </c>
       <c r="AB39" s="9">
         <v>-352</v>
       </c>
       <c r="AC39" s="9">
         <v>-151</v>
       </c>
       <c r="AD39" s="9">
         <v>-94</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="20">
+        <v>-380</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -4028,52 +4123,55 @@
       </c>
       <c r="W40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13">
         <v>-92</v>
       </c>
       <c r="C41" s="13">
         <v>-75</v>
       </c>
       <c r="D41" s="13">
         <v>-41</v>
       </c>
       <c r="E41" s="13">
         <v>-54</v>
       </c>
       <c r="F41" s="13">
         <v>-39</v>
       </c>
       <c r="G41" s="13">
         <v>-57</v>
       </c>
       <c r="H41" s="13">
         <v>-92</v>
       </c>
       <c r="I41" s="13">
@@ -4120,52 +4218,55 @@
       </c>
       <c r="W41" s="15">
         <v>-65</v>
       </c>
       <c r="X41" s="15">
         <v>-94</v>
       </c>
       <c r="Y41" s="15">
         <v>-89</v>
       </c>
       <c r="Z41" s="15">
         <v>-66</v>
       </c>
       <c r="AA41" s="15">
         <v>-90</v>
       </c>
       <c r="AB41" s="9">
         <v>-37</v>
       </c>
       <c r="AC41" s="9">
         <v>21</v>
       </c>
       <c r="AD41" s="9">
         <v>-26</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="20">
+        <v>-88</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>-39</v>
       </c>
       <c r="C42" s="13">
         <v>-29</v>
       </c>
       <c r="D42" s="13">
         <v>-27</v>
       </c>
       <c r="E42" s="13">
         <v>-21</v>
       </c>
       <c r="F42" s="13">
         <v>-14</v>
       </c>
       <c r="G42" s="13">
         <v>-50</v>
       </c>
       <c r="H42" s="13">
         <v>-67</v>
       </c>
       <c r="I42" s="13">
@@ -4212,52 +4313,55 @@
       </c>
       <c r="W42" s="15">
         <v>-74</v>
       </c>
       <c r="X42" s="15">
         <v>-15</v>
       </c>
       <c r="Y42" s="15">
         <v>-33</v>
       </c>
       <c r="Z42" s="15">
         <v>-36</v>
       </c>
       <c r="AA42" s="15">
         <v>-47</v>
       </c>
       <c r="AB42" s="9">
         <v>-57</v>
       </c>
       <c r="AC42" s="9">
         <v>-16</v>
       </c>
       <c r="AD42" s="9">
         <v>-6</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="20">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>-28</v>
       </c>
       <c r="C43" s="13">
         <v>-32</v>
       </c>
       <c r="D43" s="13">
         <v>-47</v>
       </c>
       <c r="E43" s="13">
         <v>-34</v>
       </c>
       <c r="F43" s="13">
         <v>-32</v>
       </c>
       <c r="G43" s="13">
         <v>-37</v>
       </c>
       <c r="H43" s="13">
         <v>-55</v>
       </c>
       <c r="I43" s="13">
@@ -4304,52 +4408,55 @@
       </c>
       <c r="W43" s="15">
         <v>-30</v>
       </c>
       <c r="X43" s="15">
         <v>-25</v>
       </c>
       <c r="Y43" s="15">
         <v>-45</v>
       </c>
       <c r="Z43" s="15">
         <v>-23</v>
       </c>
       <c r="AA43" s="15">
         <v>-28</v>
       </c>
       <c r="AB43" s="9">
         <v>-10</v>
       </c>
       <c r="AC43" s="9">
         <v>-29</v>
       </c>
       <c r="AD43" s="9">
         <v>-1</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="20">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>-30</v>
       </c>
       <c r="C44" s="13">
         <v>-45</v>
       </c>
       <c r="D44" s="13">
         <v>-35</v>
       </c>
       <c r="E44" s="13">
         <v>-48</v>
       </c>
       <c r="F44" s="13">
         <v>-18</v>
       </c>
       <c r="G44" s="13">
         <v>-8</v>
       </c>
       <c r="H44" s="13">
         <v>-43</v>
       </c>
       <c r="I44" s="13">
@@ -4396,52 +4503,55 @@
       </c>
       <c r="W44" s="15">
         <v>-36</v>
       </c>
       <c r="X44" s="15">
         <v>-42</v>
       </c>
       <c r="Y44" s="15">
         <v>-7</v>
       </c>
       <c r="Z44" s="15">
         <v>-65</v>
       </c>
       <c r="AA44" s="15">
         <v>-26</v>
       </c>
       <c r="AB44" s="9">
         <v>-24</v>
       </c>
       <c r="AC44" s="9">
         <v>-26</v>
       </c>
       <c r="AD44" s="9">
         <v>11</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="20">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>-35</v>
       </c>
       <c r="C45" s="13">
         <v>-55</v>
       </c>
       <c r="D45" s="13">
         <v>-8</v>
       </c>
       <c r="E45" s="13">
         <v>-27</v>
       </c>
       <c r="F45" s="13">
         <v>-34</v>
       </c>
       <c r="G45" s="13">
         <v>-23</v>
       </c>
       <c r="H45" s="13">
         <v>-61</v>
       </c>
       <c r="I45" s="13">
@@ -4488,52 +4598,55 @@
       </c>
       <c r="W45" s="15">
         <v>-57</v>
       </c>
       <c r="X45" s="15">
         <v>-57</v>
       </c>
       <c r="Y45" s="15">
         <v>-23</v>
       </c>
       <c r="Z45" s="15">
         <v>-56</v>
       </c>
       <c r="AA45" s="15">
         <v>-10</v>
       </c>
       <c r="AB45" s="9">
         <v>-31</v>
       </c>
       <c r="AC45" s="9">
         <v>-30</v>
       </c>
       <c r="AD45" s="9">
         <v>-19</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="20">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>-22</v>
       </c>
       <c r="C46" s="13">
         <v>19</v>
       </c>
       <c r="D46" s="13">
         <v>-7</v>
       </c>
       <c r="E46" s="13">
         <v>309</v>
       </c>
       <c r="F46" s="13">
         <v>53</v>
       </c>
       <c r="G46" s="13">
         <v>-5</v>
       </c>
       <c r="H46" s="13">
         <v>-72</v>
       </c>
       <c r="I46" s="13">
@@ -4580,52 +4693,55 @@
       </c>
       <c r="W46" s="15">
         <v>27</v>
       </c>
       <c r="X46" s="15">
         <v>-28</v>
       </c>
       <c r="Y46" s="15">
         <v>-30</v>
       </c>
       <c r="Z46" s="15">
         <v>-2</v>
       </c>
       <c r="AA46" s="15">
         <v>32</v>
       </c>
       <c r="AB46" s="9">
         <v>-35</v>
       </c>
       <c r="AC46" s="9">
         <v>19</v>
       </c>
       <c r="AD46" s="9">
         <v>22</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46" s="20">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13">
         <v>-5</v>
       </c>
       <c r="C47" s="13">
         <v>13</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13">
         <v>-16</v>
       </c>
       <c r="F47" s="13">
         <v>-18</v>
       </c>
       <c r="G47" s="13">
         <v>-22</v>
       </c>
       <c r="H47" s="13">
         <v>-23</v>
       </c>
       <c r="I47" s="13">
@@ -4672,52 +4788,55 @@
       </c>
       <c r="W47" s="15">
         <v>-10</v>
       </c>
       <c r="X47" s="15">
         <v>-33</v>
       </c>
       <c r="Y47" s="15">
         <v>-25</v>
       </c>
       <c r="Z47" s="15">
         <v>-8</v>
       </c>
       <c r="AA47" s="15">
         <v>32</v>
       </c>
       <c r="AB47" s="9">
         <v>-2</v>
       </c>
       <c r="AC47" s="9">
         <v>-6</v>
       </c>
       <c r="AD47" s="9">
         <v>-17</v>
       </c>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47" s="20">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13">
         <v>-10</v>
       </c>
       <c r="C48" s="13">
         <v>-62</v>
       </c>
       <c r="D48" s="13">
         <v>-23</v>
       </c>
       <c r="E48" s="13">
         <v>-20</v>
       </c>
       <c r="F48" s="13">
         <v>-26</v>
       </c>
       <c r="G48" s="13">
         <v>-51</v>
       </c>
       <c r="H48" s="13">
         <v>-21</v>
       </c>
       <c r="I48" s="13">
@@ -4764,52 +4883,55 @@
       </c>
       <c r="W48" s="15">
         <v>-18</v>
       </c>
       <c r="X48" s="15">
         <v>-20</v>
       </c>
       <c r="Y48" s="15">
         <v>-33</v>
       </c>
       <c r="Z48" s="15">
         <v>-31</v>
       </c>
       <c r="AA48" s="15">
         <v>-25</v>
       </c>
       <c r="AB48" s="9">
         <v>-6</v>
       </c>
       <c r="AC48" s="9">
         <v>-14</v>
       </c>
       <c r="AD48" s="9">
         <v>-23</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13">
         <v>-44</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="13">
         <v>-7</v>
       </c>
       <c r="E49" s="13">
         <v>25</v>
       </c>
       <c r="F49" s="13">
         <v>-12</v>
       </c>
       <c r="G49" s="13">
         <v>-1</v>
       </c>
       <c r="H49" s="13">
         <v>-4</v>
       </c>
       <c r="I49" s="13">
@@ -4856,52 +4978,55 @@
       </c>
       <c r="W49" s="15">
         <v>3</v>
       </c>
       <c r="X49" s="15">
         <v>-19</v>
       </c>
       <c r="Y49" s="15">
         <v>-12</v>
       </c>
       <c r="Z49" s="15">
         <v>55</v>
       </c>
       <c r="AA49" s="15">
         <v>63</v>
       </c>
       <c r="AB49" s="9">
         <v>-19</v>
       </c>
       <c r="AC49" s="9">
         <v>13</v>
       </c>
       <c r="AD49" s="9">
         <v>58</v>
       </c>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49" s="20">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>-58</v>
       </c>
       <c r="C50" s="13">
         <v>-37</v>
       </c>
       <c r="D50" s="13">
         <v>-42</v>
       </c>
       <c r="E50" s="13">
         <v>-46</v>
       </c>
       <c r="F50" s="13">
         <v>-47</v>
       </c>
       <c r="G50" s="13">
         <v>-64</v>
       </c>
       <c r="H50" s="13">
         <v>-84</v>
       </c>
       <c r="I50" s="13">
@@ -4948,52 +5073,55 @@
       </c>
       <c r="W50" s="15">
         <v>-76</v>
       </c>
       <c r="X50" s="15">
         <v>-83</v>
       </c>
       <c r="Y50" s="15">
         <v>-39</v>
       </c>
       <c r="Z50" s="15">
         <v>-69</v>
       </c>
       <c r="AA50" s="15">
         <v>-43</v>
       </c>
       <c r="AB50" s="9">
         <v>-20</v>
       </c>
       <c r="AC50" s="9">
         <v>-60</v>
       </c>
       <c r="AD50" s="9">
         <v>-2</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50" s="20">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13">
         <v>-33</v>
       </c>
       <c r="C51" s="13">
         <v>-20</v>
       </c>
       <c r="D51" s="13">
         <v>5</v>
       </c>
       <c r="E51" s="13">
         <v>-15</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="13">
         <v>-14</v>
       </c>
       <c r="H51" s="13">
         <v>-29</v>
       </c>
       <c r="I51" s="13">
@@ -5040,52 +5168,55 @@
       </c>
       <c r="W51" s="15">
         <v>-37</v>
       </c>
       <c r="X51" s="15">
         <v>-40</v>
       </c>
       <c r="Y51" s="15">
         <v>-18</v>
       </c>
       <c r="Z51" s="15">
         <v>-19</v>
       </c>
       <c r="AA51" s="15">
         <v>-12</v>
       </c>
       <c r="AB51" s="9">
         <v>-33</v>
       </c>
       <c r="AC51" s="9">
         <v>34</v>
       </c>
       <c r="AD51" s="9">
         <v>-21</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51" s="20">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13">
         <v>-77</v>
       </c>
       <c r="C52" s="13">
         <v>-63</v>
       </c>
       <c r="D52" s="13">
         <v>-26</v>
       </c>
       <c r="E52" s="13">
         <v>-31</v>
       </c>
       <c r="F52" s="13">
         <v>-34</v>
       </c>
       <c r="G52" s="13">
         <v>-40</v>
       </c>
       <c r="H52" s="13">
         <v>-77</v>
       </c>
       <c r="I52" s="13">
@@ -5132,52 +5263,55 @@
       </c>
       <c r="W52" s="15">
         <v>-55</v>
       </c>
       <c r="X52" s="15">
         <v>-96</v>
       </c>
       <c r="Y52" s="15">
         <v>-52</v>
       </c>
       <c r="Z52" s="15">
         <v>-19</v>
       </c>
       <c r="AA52" s="15">
         <v>-33</v>
       </c>
       <c r="AB52" s="9">
         <v>-44</v>
       </c>
       <c r="AC52" s="9">
         <v>-29</v>
       </c>
       <c r="AD52" s="9">
         <v>-60</v>
       </c>
-    </row>
-    <row r="53" spans="1:30" ht="20.399999999999999">
+      <c r="AE52" s="20">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37" ht="22.5">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>-37</v>
       </c>
       <c r="C53" s="14">
         <v>-22</v>
       </c>
       <c r="D53" s="14">
         <v>-10</v>
       </c>
       <c r="E53" s="14">
         <v>-1</v>
       </c>
       <c r="F53" s="14">
         <v>-44</v>
       </c>
       <c r="G53" s="14">
         <v>-50</v>
       </c>
       <c r="H53" s="14">
         <v>-74</v>
       </c>
       <c r="I53" s="14">
@@ -5224,203 +5358,212 @@
       </c>
       <c r="W53" s="14">
         <v>-46</v>
       </c>
       <c r="X53" s="14">
         <v>-56</v>
       </c>
       <c r="Y53" s="14">
         <v>-32</v>
       </c>
       <c r="Z53" s="14">
         <v>-27</v>
       </c>
       <c r="AA53" s="14">
         <v>-73</v>
       </c>
       <c r="AB53" s="33">
         <v>-34</v>
       </c>
       <c r="AC53" s="33">
         <v>-28</v>
       </c>
       <c r="AD53" s="33">
         <v>-10</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" ht="14.4">
+      <c r="AE53" s="36">
+        <v>-66</v>
+      </c>
+      <c r="AF53" s="36"/>
+      <c r="AG53" s="36"/>
+      <c r="AH53" s="36"/>
+      <c r="AI53" s="36"/>
+      <c r="AJ53" s="36"/>
+      <c r="AK53" s="36"/>
+    </row>
+    <row r="54" spans="1:37" ht="15">
       <c r="D54" s="10"/>
       <c r="R54" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="J1" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7:AD53"/>
+    <sheetView topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="I68" sqref="I68"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="21.5546875" style="20" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="8" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="5" max="8" width="4.85546875" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="20" max="20" width="6.33203125" style="20" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="20" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="17" max="19" width="4.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.28515625" style="20" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="20"/>
+    <col min="22" max="22" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="20" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="37"/>
-[...22 lines deleted...]
-      <c r="Y1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="41"/>
-      <c r="B4" s="35">
+      <c r="A4" s="44"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="35">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="36"/>
-[...10 lines deleted...]
-      <c r="Z4" s="35">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="36"/>
-[...9 lines deleted...]
-      <c r="AK4" s="36"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="42"/>
+      <c r="A5" s="45"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -5487,77 +5630,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="38"/>
-[...22 lines deleted...]
-      <c r="Y6" s="38"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>1738</v>
       </c>
       <c r="C7" s="16">
         <v>1577</v>
       </c>
       <c r="D7" s="16">
         <v>1520</v>
       </c>
       <c r="E7" s="16">
         <v>2024</v>
       </c>
       <c r="F7" s="16">
         <v>1466</v>
       </c>
       <c r="G7" s="16">
         <v>1519</v>
       </c>
       <c r="H7" s="16">
         <v>1716</v>
@@ -5606,50 +5749,59 @@
       </c>
       <c r="W7" s="16">
         <v>1983</v>
       </c>
       <c r="X7" s="16">
         <v>1703</v>
       </c>
       <c r="Y7" s="16">
         <v>1512</v>
       </c>
       <c r="Z7" s="9">
         <v>2084</v>
       </c>
       <c r="AA7" s="9">
         <v>2415</v>
       </c>
       <c r="AB7" s="28">
         <v>2485</v>
       </c>
       <c r="AC7" s="9">
         <v>2246</v>
       </c>
       <c r="AD7" s="9">
         <v>1740</v>
       </c>
+      <c r="AE7" s="9">
+        <v>2371</v>
+      </c>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="37"/>
+      <c r="AH7" s="37"/>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="37"/>
+      <c r="AK7" s="37"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>598</v>
       </c>
       <c r="C8" s="16">
         <v>594</v>
       </c>
       <c r="D8" s="16">
         <v>518</v>
       </c>
       <c r="E8" s="16">
         <v>595</v>
       </c>
       <c r="F8" s="16">
         <v>470</v>
       </c>
       <c r="G8" s="16">
         <v>480</v>
       </c>
       <c r="H8" s="16">
         <v>666</v>
@@ -5698,50 +5850,59 @@
       </c>
       <c r="W8" s="16">
         <v>749</v>
       </c>
       <c r="X8" s="16">
         <v>638</v>
       </c>
       <c r="Y8" s="16">
         <v>541</v>
       </c>
       <c r="Z8" s="9">
         <v>719</v>
       </c>
       <c r="AA8" s="9">
         <v>749</v>
       </c>
       <c r="AB8" s="28">
         <v>899</v>
       </c>
       <c r="AC8" s="9">
         <v>697</v>
       </c>
       <c r="AD8" s="9">
         <v>529</v>
       </c>
+      <c r="AE8" s="9">
+        <v>771</v>
+      </c>
+      <c r="AF8" s="37"/>
+      <c r="AG8" s="37"/>
+      <c r="AH8" s="37"/>
+      <c r="AI8" s="37"/>
+      <c r="AJ8" s="37"/>
+      <c r="AK8" s="37"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>97</v>
       </c>
       <c r="C9" s="16">
         <v>68</v>
       </c>
       <c r="D9" s="16">
         <v>89</v>
       </c>
       <c r="E9" s="16">
         <v>99</v>
       </c>
       <c r="F9" s="16">
         <v>86</v>
       </c>
       <c r="G9" s="16">
         <v>80</v>
       </c>
       <c r="H9" s="16">
         <v>99</v>
@@ -5790,50 +5951,59 @@
       </c>
       <c r="W9" s="16">
         <v>114</v>
       </c>
       <c r="X9" s="16">
         <v>96</v>
       </c>
       <c r="Y9" s="16">
         <v>58</v>
       </c>
       <c r="Z9" s="9">
         <v>114</v>
       </c>
       <c r="AA9" s="9">
         <v>138</v>
       </c>
       <c r="AB9" s="28">
         <v>156</v>
       </c>
       <c r="AC9" s="9">
         <v>200</v>
       </c>
       <c r="AD9" s="9">
         <v>145</v>
       </c>
+      <c r="AE9" s="9">
+        <v>137</v>
+      </c>
+      <c r="AF9" s="37"/>
+      <c r="AG9" s="37"/>
+      <c r="AH9" s="37"/>
+      <c r="AI9" s="37"/>
+      <c r="AJ9" s="37"/>
+      <c r="AK9" s="37"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>55</v>
       </c>
       <c r="C10" s="16">
         <v>41</v>
       </c>
       <c r="D10" s="16">
         <v>45</v>
       </c>
       <c r="E10" s="16">
         <v>56</v>
       </c>
       <c r="F10" s="16">
         <v>52</v>
       </c>
       <c r="G10" s="16">
         <v>40</v>
       </c>
       <c r="H10" s="16">
         <v>46</v>
@@ -5882,50 +6052,59 @@
       </c>
       <c r="W10" s="16">
         <v>52</v>
       </c>
       <c r="X10" s="16">
         <v>66</v>
       </c>
       <c r="Y10" s="16">
         <v>36</v>
       </c>
       <c r="Z10" s="9">
         <v>62</v>
       </c>
       <c r="AA10" s="9">
         <v>47</v>
       </c>
       <c r="AB10" s="28">
         <v>49</v>
       </c>
       <c r="AC10" s="9">
         <v>56</v>
       </c>
       <c r="AD10" s="9">
         <v>63</v>
       </c>
+      <c r="AE10" s="9">
+        <v>57</v>
+      </c>
+      <c r="AF10" s="37"/>
+      <c r="AG10" s="37"/>
+      <c r="AH10" s="37"/>
+      <c r="AI10" s="37"/>
+      <c r="AJ10" s="37"/>
+      <c r="AK10" s="37"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>88</v>
       </c>
       <c r="C11" s="16">
         <v>97</v>
       </c>
       <c r="D11" s="16">
         <v>62</v>
       </c>
       <c r="E11" s="16">
         <v>74</v>
       </c>
       <c r="F11" s="16">
         <v>88</v>
       </c>
       <c r="G11" s="16">
         <v>93</v>
       </c>
       <c r="H11" s="16">
         <v>70</v>
@@ -5974,50 +6153,59 @@
       </c>
       <c r="W11" s="16">
         <v>105</v>
       </c>
       <c r="X11" s="16">
         <v>80</v>
       </c>
       <c r="Y11" s="16">
         <v>62</v>
       </c>
       <c r="Z11" s="9">
         <v>137</v>
       </c>
       <c r="AA11" s="9">
         <v>130</v>
       </c>
       <c r="AB11" s="28">
         <v>131</v>
       </c>
       <c r="AC11" s="9">
         <v>86</v>
       </c>
       <c r="AD11" s="9">
         <v>105</v>
       </c>
+      <c r="AE11" s="9">
+        <v>157</v>
+      </c>
+      <c r="AF11" s="37"/>
+      <c r="AG11" s="37"/>
+      <c r="AH11" s="37"/>
+      <c r="AI11" s="37"/>
+      <c r="AJ11" s="37"/>
+      <c r="AK11" s="37"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>71</v>
       </c>
       <c r="C12" s="16">
         <v>53</v>
       </c>
       <c r="D12" s="16">
         <v>58</v>
       </c>
       <c r="E12" s="16">
         <v>58</v>
       </c>
       <c r="F12" s="16">
         <v>47</v>
       </c>
       <c r="G12" s="16">
         <v>59</v>
       </c>
       <c r="H12" s="16">
         <v>52</v>
@@ -6066,50 +6254,59 @@
       </c>
       <c r="W12" s="16">
         <v>86</v>
       </c>
       <c r="X12" s="16">
         <v>51</v>
       </c>
       <c r="Y12" s="16">
         <v>79</v>
       </c>
       <c r="Z12" s="9">
         <v>59</v>
       </c>
       <c r="AA12" s="9">
         <v>92</v>
       </c>
       <c r="AB12" s="28">
         <v>87</v>
       </c>
       <c r="AC12" s="9">
         <v>85</v>
       </c>
       <c r="AD12" s="9">
         <v>84</v>
       </c>
+      <c r="AE12" s="9">
+        <v>79</v>
+      </c>
+      <c r="AF12" s="37"/>
+      <c r="AG12" s="37"/>
+      <c r="AH12" s="37"/>
+      <c r="AI12" s="37"/>
+      <c r="AJ12" s="37"/>
+      <c r="AK12" s="37"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>92</v>
       </c>
       <c r="C13" s="16">
         <v>39</v>
       </c>
       <c r="D13" s="16">
         <v>65</v>
       </c>
       <c r="E13" s="16">
         <v>79</v>
       </c>
       <c r="F13" s="16">
         <v>53</v>
       </c>
       <c r="G13" s="16">
         <v>71</v>
       </c>
       <c r="H13" s="16">
         <v>71</v>
@@ -6158,50 +6355,59 @@
       </c>
       <c r="W13" s="16">
         <v>72</v>
       </c>
       <c r="X13" s="16">
         <v>56</v>
       </c>
       <c r="Y13" s="16">
         <v>72</v>
       </c>
       <c r="Z13" s="9">
         <v>65</v>
       </c>
       <c r="AA13" s="9">
         <v>71</v>
       </c>
       <c r="AB13" s="28">
         <v>94</v>
       </c>
       <c r="AC13" s="9">
         <v>69</v>
       </c>
       <c r="AD13" s="9">
         <v>47</v>
       </c>
+      <c r="AE13" s="9">
+        <v>83</v>
+      </c>
+      <c r="AF13" s="37"/>
+      <c r="AG13" s="37"/>
+      <c r="AH13" s="37"/>
+      <c r="AI13" s="37"/>
+      <c r="AJ13" s="37"/>
+      <c r="AK13" s="37"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>249</v>
       </c>
       <c r="C14" s="16">
         <v>232</v>
       </c>
       <c r="D14" s="16">
         <v>182</v>
       </c>
       <c r="E14" s="16">
         <v>556</v>
       </c>
       <c r="F14" s="16">
         <v>229</v>
       </c>
       <c r="G14" s="16">
         <v>245</v>
       </c>
       <c r="H14" s="16">
         <v>207</v>
@@ -6250,50 +6456,59 @@
       </c>
       <c r="W14" s="16">
         <v>249</v>
       </c>
       <c r="X14" s="16">
         <v>204</v>
       </c>
       <c r="Y14" s="16">
         <v>187</v>
       </c>
       <c r="Z14" s="9">
         <v>273</v>
       </c>
       <c r="AA14" s="9">
         <v>311</v>
       </c>
       <c r="AB14" s="28">
         <v>283</v>
       </c>
       <c r="AC14" s="9">
         <v>260</v>
       </c>
       <c r="AD14" s="9">
         <v>236</v>
       </c>
+      <c r="AE14" s="9">
+        <v>334</v>
+      </c>
+      <c r="AF14" s="37"/>
+      <c r="AG14" s="37"/>
+      <c r="AH14" s="37"/>
+      <c r="AI14" s="37"/>
+      <c r="AJ14" s="37"/>
+      <c r="AK14" s="37"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>58</v>
       </c>
       <c r="C15" s="16">
         <v>62</v>
       </c>
       <c r="D15" s="16">
         <v>69</v>
       </c>
       <c r="E15" s="16">
         <v>53</v>
       </c>
       <c r="F15" s="16">
         <v>48</v>
       </c>
       <c r="G15" s="16">
         <v>52</v>
       </c>
       <c r="H15" s="16">
         <v>51</v>
@@ -6342,50 +6557,59 @@
       </c>
       <c r="W15" s="16">
         <v>66</v>
       </c>
       <c r="X15" s="16">
         <v>66</v>
       </c>
       <c r="Y15" s="16">
         <v>52</v>
       </c>
       <c r="Z15" s="9">
         <v>72</v>
       </c>
       <c r="AA15" s="9">
         <v>129</v>
       </c>
       <c r="AB15" s="28">
         <v>87</v>
       </c>
       <c r="AC15" s="9">
         <v>101</v>
       </c>
       <c r="AD15" s="9">
         <v>51</v>
       </c>
+      <c r="AE15" s="9">
+        <v>84</v>
+      </c>
+      <c r="AF15" s="37"/>
+      <c r="AG15" s="37"/>
+      <c r="AH15" s="37"/>
+      <c r="AI15" s="37"/>
+      <c r="AJ15" s="37"/>
+      <c r="AK15" s="37"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>85</v>
       </c>
       <c r="C16" s="16">
         <v>50</v>
       </c>
       <c r="D16" s="16">
         <v>51</v>
       </c>
       <c r="E16" s="16">
         <v>49</v>
       </c>
       <c r="F16" s="16">
         <v>63</v>
       </c>
       <c r="G16" s="16">
         <v>65</v>
       </c>
       <c r="H16" s="16">
         <v>82</v>
@@ -6434,52 +6658,61 @@
       </c>
       <c r="W16" s="16">
         <v>59</v>
       </c>
       <c r="X16" s="16">
         <v>66</v>
       </c>
       <c r="Y16" s="16">
         <v>46</v>
       </c>
       <c r="Z16" s="9">
         <v>74</v>
       </c>
       <c r="AA16" s="9">
         <v>111</v>
       </c>
       <c r="AB16" s="28">
         <v>107</v>
       </c>
       <c r="AC16" s="9">
         <v>89</v>
       </c>
       <c r="AD16" s="9">
         <v>46</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="20">
+        <v>89</v>
+      </c>
+      <c r="AF16" s="37"/>
+      <c r="AG16" s="37"/>
+      <c r="AH16" s="37"/>
+      <c r="AI16" s="37"/>
+      <c r="AJ16" s="37"/>
+      <c r="AK16" s="37"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>49</v>
       </c>
       <c r="C17" s="16">
         <v>79</v>
       </c>
       <c r="D17" s="16">
         <v>56</v>
       </c>
       <c r="E17" s="16">
         <v>89</v>
       </c>
       <c r="F17" s="16">
         <v>49</v>
       </c>
       <c r="G17" s="16">
         <v>65</v>
       </c>
       <c r="H17" s="16">
         <v>95</v>
       </c>
       <c r="I17" s="16">
@@ -6526,52 +6759,61 @@
       </c>
       <c r="W17" s="16">
         <v>99</v>
       </c>
       <c r="X17" s="16">
         <v>69</v>
       </c>
       <c r="Y17" s="16">
         <v>85</v>
       </c>
       <c r="Z17" s="9">
         <v>146</v>
       </c>
       <c r="AA17" s="9">
         <v>174</v>
       </c>
       <c r="AB17" s="28">
         <v>135</v>
       </c>
       <c r="AC17" s="9">
         <v>135</v>
       </c>
       <c r="AD17" s="9">
         <v>124</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="20">
+        <v>90</v>
+      </c>
+      <c r="AF17" s="37"/>
+      <c r="AG17" s="37"/>
+      <c r="AH17" s="37"/>
+      <c r="AI17" s="37"/>
+      <c r="AJ17" s="37"/>
+      <c r="AK17" s="37"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="16">
         <v>125</v>
       </c>
       <c r="C18" s="16">
         <v>106</v>
       </c>
       <c r="D18" s="16">
         <v>101</v>
       </c>
       <c r="E18" s="16">
         <v>111</v>
       </c>
       <c r="F18" s="16">
         <v>96</v>
       </c>
       <c r="G18" s="16">
         <v>111</v>
       </c>
       <c r="H18" s="16">
         <v>126</v>
       </c>
       <c r="I18" s="16">
@@ -6618,52 +6860,61 @@
       </c>
       <c r="W18" s="16">
         <v>124</v>
       </c>
       <c r="X18" s="16">
         <v>133</v>
       </c>
       <c r="Y18" s="16">
         <v>96</v>
       </c>
       <c r="Z18" s="9">
         <v>126</v>
       </c>
       <c r="AA18" s="9">
         <v>179</v>
       </c>
       <c r="AB18" s="28">
         <v>171</v>
       </c>
       <c r="AC18" s="9">
         <v>156</v>
       </c>
       <c r="AD18" s="9">
         <v>122</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="20">
+        <v>214</v>
+      </c>
+      <c r="AF18" s="37"/>
+      <c r="AG18" s="37"/>
+      <c r="AH18" s="37"/>
+      <c r="AI18" s="37"/>
+      <c r="AJ18" s="37"/>
+      <c r="AK18" s="37"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="16">
         <v>33</v>
       </c>
       <c r="C19" s="16">
         <v>25</v>
       </c>
       <c r="D19" s="16">
         <v>52</v>
       </c>
       <c r="E19" s="16">
         <v>31</v>
       </c>
       <c r="F19" s="16">
         <v>41</v>
       </c>
       <c r="G19" s="16">
         <v>33</v>
       </c>
       <c r="H19" s="16">
         <v>36</v>
       </c>
       <c r="I19" s="16">
@@ -6710,52 +6961,61 @@
       </c>
       <c r="W19" s="16">
         <v>28</v>
       </c>
       <c r="X19" s="16">
         <v>35</v>
       </c>
       <c r="Y19" s="16">
         <v>46</v>
       </c>
       <c r="Z19" s="9">
         <v>44</v>
       </c>
       <c r="AA19" s="9">
         <v>51</v>
       </c>
       <c r="AB19" s="28">
         <v>44</v>
       </c>
       <c r="AC19" s="9">
         <v>108</v>
       </c>
       <c r="AD19" s="9">
         <v>36</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="20">
+        <v>41</v>
+      </c>
+      <c r="AF19" s="37"/>
+      <c r="AG19" s="37"/>
+      <c r="AH19" s="37"/>
+      <c r="AI19" s="37"/>
+      <c r="AJ19" s="37"/>
+      <c r="AK19" s="37"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16">
         <v>44</v>
       </c>
       <c r="C20" s="16">
         <v>28</v>
       </c>
       <c r="D20" s="16">
         <v>67</v>
       </c>
       <c r="E20" s="16">
         <v>45</v>
       </c>
       <c r="F20" s="16">
         <v>60</v>
       </c>
       <c r="G20" s="16">
         <v>51</v>
       </c>
       <c r="H20" s="16">
         <v>42</v>
       </c>
       <c r="I20" s="16">
@@ -6802,52 +7062,61 @@
       </c>
       <c r="W20" s="16">
         <v>67</v>
       </c>
       <c r="X20" s="16">
         <v>37</v>
       </c>
       <c r="Y20" s="16">
         <v>35</v>
       </c>
       <c r="Z20" s="9">
         <v>82</v>
       </c>
       <c r="AA20" s="9">
         <v>83</v>
       </c>
       <c r="AB20" s="28">
         <v>91</v>
       </c>
       <c r="AC20" s="9">
         <v>59</v>
       </c>
       <c r="AD20" s="9">
         <v>35</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="20.399999999999999">
+      <c r="AE20" s="20">
+        <v>96</v>
+      </c>
+      <c r="AF20" s="37"/>
+      <c r="AG20" s="37"/>
+      <c r="AH20" s="37"/>
+      <c r="AI20" s="37"/>
+      <c r="AJ20" s="37"/>
+      <c r="AK20" s="37"/>
+    </row>
+    <row r="21" spans="1:37" ht="22.5">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="16">
         <v>94</v>
       </c>
       <c r="C21" s="16">
         <v>103</v>
       </c>
       <c r="D21" s="16">
         <v>105</v>
       </c>
       <c r="E21" s="16">
         <v>129</v>
       </c>
       <c r="F21" s="16">
         <v>84</v>
       </c>
       <c r="G21" s="16">
         <v>74</v>
       </c>
       <c r="H21" s="16">
         <v>73</v>
       </c>
       <c r="I21" s="16">
@@ -6894,83 +7163,98 @@
       </c>
       <c r="W21" s="16">
         <v>113</v>
       </c>
       <c r="X21" s="16">
         <v>106</v>
       </c>
       <c r="Y21" s="16">
         <v>117</v>
       </c>
       <c r="Z21" s="9">
         <v>111</v>
       </c>
       <c r="AA21" s="9">
         <v>150</v>
       </c>
       <c r="AB21" s="28">
         <v>151</v>
       </c>
       <c r="AC21" s="9">
         <v>145</v>
       </c>
       <c r="AD21" s="9">
         <v>117</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="40" t="s">
+      <c r="AE21" s="20">
+        <v>139</v>
+      </c>
+      <c r="AF21" s="37"/>
+      <c r="AG21" s="37"/>
+      <c r="AH21" s="37"/>
+      <c r="AI21" s="37"/>
+      <c r="AJ21" s="37"/>
+      <c r="AK21" s="37"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="40"/>
-[...22 lines deleted...]
-      <c r="Y22" s="40"/>
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
       <c r="AC22" s="9"/>
       <c r="AD22" s="9"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AF22" s="37"/>
+      <c r="AG22" s="37"/>
+      <c r="AH22" s="37"/>
+      <c r="AI22" s="37"/>
+      <c r="AJ22" s="37"/>
+      <c r="AK22" s="37"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="16">
         <v>740</v>
       </c>
       <c r="C23" s="16">
         <v>720</v>
       </c>
       <c r="D23" s="16">
         <v>634</v>
       </c>
       <c r="E23" s="16">
         <v>727</v>
       </c>
       <c r="F23" s="16">
         <v>611</v>
       </c>
       <c r="G23" s="16">
         <v>641</v>
       </c>
       <c r="H23" s="16">
         <v>819</v>
       </c>
       <c r="I23" s="16">
@@ -7017,52 +7301,61 @@
       </c>
       <c r="W23" s="16">
         <v>890</v>
       </c>
       <c r="X23" s="16">
         <v>786</v>
       </c>
       <c r="Y23" s="16">
         <v>637</v>
       </c>
       <c r="Z23" s="25">
         <v>880</v>
       </c>
       <c r="AA23" s="25">
         <v>959</v>
       </c>
       <c r="AB23" s="28">
         <v>1071</v>
       </c>
       <c r="AC23" s="9">
         <v>883</v>
       </c>
       <c r="AD23" s="9">
         <v>639</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="9">
+        <v>973</v>
+      </c>
+      <c r="AF23" s="37"/>
+      <c r="AG23" s="37"/>
+      <c r="AH23" s="37"/>
+      <c r="AI23" s="37"/>
+      <c r="AJ23" s="37"/>
+      <c r="AK23" s="37"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="16">
         <v>598</v>
       </c>
       <c r="C24" s="16">
         <v>594</v>
       </c>
       <c r="D24" s="16">
         <v>518</v>
       </c>
       <c r="E24" s="16">
         <v>595</v>
       </c>
       <c r="F24" s="16">
         <v>470</v>
       </c>
       <c r="G24" s="16">
         <v>480</v>
       </c>
       <c r="H24" s="16">
         <v>666</v>
       </c>
       <c r="I24" s="16">
@@ -7109,52 +7402,61 @@
       </c>
       <c r="W24" s="16">
         <v>749</v>
       </c>
       <c r="X24" s="16">
         <v>638</v>
       </c>
       <c r="Y24" s="16">
         <v>541</v>
       </c>
       <c r="Z24" s="25">
         <v>719</v>
       </c>
       <c r="AA24" s="25">
         <v>749</v>
       </c>
       <c r="AB24" s="28">
         <v>899</v>
       </c>
       <c r="AC24" s="9">
         <v>697</v>
       </c>
       <c r="AD24" s="9">
         <v>529</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="9">
+        <v>771</v>
+      </c>
+      <c r="AF24" s="37"/>
+      <c r="AG24" s="37"/>
+      <c r="AH24" s="37"/>
+      <c r="AI24" s="37"/>
+      <c r="AJ24" s="37"/>
+      <c r="AK24" s="37"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="16" t="s">
@@ -7201,52 +7503,61 @@
       </c>
       <c r="W25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="37"/>
+      <c r="AG25" s="37"/>
+      <c r="AH25" s="37"/>
+      <c r="AI25" s="37"/>
+      <c r="AJ25" s="37"/>
+      <c r="AK25" s="37"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="16" t="s">
@@ -7293,52 +7604,61 @@
       </c>
       <c r="W26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="37"/>
+      <c r="AG26" s="37"/>
+      <c r="AH26" s="37"/>
+      <c r="AI26" s="37"/>
+      <c r="AJ26" s="37"/>
+      <c r="AK26" s="37"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="16">
         <v>34</v>
       </c>
       <c r="C27" s="16">
         <v>34</v>
       </c>
       <c r="D27" s="16">
         <v>31</v>
       </c>
       <c r="E27" s="16">
         <v>25</v>
       </c>
       <c r="F27" s="16">
         <v>52</v>
       </c>
       <c r="G27" s="16">
         <v>33</v>
       </c>
       <c r="H27" s="16">
         <v>35</v>
       </c>
       <c r="I27" s="16">
@@ -7385,52 +7705,61 @@
       </c>
       <c r="W27" s="16">
         <v>41</v>
       </c>
       <c r="X27" s="16">
         <v>31</v>
       </c>
       <c r="Y27" s="16">
         <v>29</v>
       </c>
       <c r="Z27" s="25">
         <v>47</v>
       </c>
       <c r="AA27" s="25">
         <v>54</v>
       </c>
       <c r="AB27" s="28">
         <v>45</v>
       </c>
       <c r="AC27" s="9">
         <v>35</v>
       </c>
       <c r="AD27" s="9">
         <v>36</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="9">
+        <v>76</v>
+      </c>
+      <c r="AF27" s="37"/>
+      <c r="AG27" s="37"/>
+      <c r="AH27" s="37"/>
+      <c r="AI27" s="37"/>
+      <c r="AJ27" s="37"/>
+      <c r="AK27" s="37"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="16" t="s">
@@ -7477,52 +7806,61 @@
       </c>
       <c r="W28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="37"/>
+      <c r="AG28" s="37"/>
+      <c r="AH28" s="37"/>
+      <c r="AI28" s="37"/>
+      <c r="AJ28" s="37"/>
+      <c r="AK28" s="37"/>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="16" t="s">
@@ -7569,52 +7907,61 @@
       </c>
       <c r="W29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD29" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="37"/>
+      <c r="AG29" s="37"/>
+      <c r="AH29" s="37"/>
+      <c r="AI29" s="37"/>
+      <c r="AJ29" s="37"/>
+      <c r="AK29" s="37"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="16" t="s">
@@ -7661,52 +8008,61 @@
       </c>
       <c r="W30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD30" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="37"/>
+      <c r="AG30" s="37"/>
+      <c r="AH30" s="37"/>
+      <c r="AI30" s="37"/>
+      <c r="AJ30" s="37"/>
+      <c r="AK30" s="37"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="16">
         <v>18</v>
       </c>
       <c r="C31" s="16">
         <v>17</v>
       </c>
       <c r="D31" s="16">
         <v>22</v>
       </c>
       <c r="E31" s="16">
         <v>20</v>
       </c>
       <c r="F31" s="16">
         <v>14</v>
       </c>
       <c r="G31" s="16">
         <v>33</v>
       </c>
       <c r="H31" s="16">
         <v>22</v>
       </c>
       <c r="I31" s="16">
@@ -7753,52 +8109,61 @@
       </c>
       <c r="W31" s="16">
         <v>23</v>
       </c>
       <c r="X31" s="16">
         <v>25</v>
       </c>
       <c r="Y31" s="16">
         <v>19</v>
       </c>
       <c r="Z31" s="25">
         <v>21</v>
       </c>
       <c r="AA31" s="25">
         <v>35</v>
       </c>
       <c r="AB31" s="28">
         <v>29</v>
       </c>
       <c r="AC31" s="9">
         <v>28</v>
       </c>
       <c r="AD31" s="9">
         <v>17</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="9">
+        <v>34</v>
+      </c>
+      <c r="AF31" s="37"/>
+      <c r="AG31" s="37"/>
+      <c r="AH31" s="37"/>
+      <c r="AI31" s="37"/>
+      <c r="AJ31" s="37"/>
+      <c r="AK31" s="37"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="16">
         <v>40</v>
       </c>
       <c r="C32" s="16">
         <v>34</v>
       </c>
       <c r="D32" s="16">
         <v>27</v>
       </c>
       <c r="E32" s="16">
         <v>35</v>
       </c>
       <c r="F32" s="16">
         <v>42</v>
       </c>
       <c r="G32" s="16">
         <v>47</v>
       </c>
       <c r="H32" s="16">
         <v>41</v>
       </c>
       <c r="I32" s="16">
@@ -7845,52 +8210,61 @@
       </c>
       <c r="W32" s="16">
         <v>23</v>
       </c>
       <c r="X32" s="16">
         <v>33</v>
       </c>
       <c r="Y32" s="16">
         <v>21</v>
       </c>
       <c r="Z32" s="25">
         <v>47</v>
       </c>
       <c r="AA32" s="25">
         <v>59</v>
       </c>
       <c r="AB32" s="28">
         <v>49</v>
       </c>
       <c r="AC32" s="9">
         <v>63</v>
       </c>
       <c r="AD32" s="9">
         <v>20</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="9">
+        <v>37</v>
+      </c>
+      <c r="AF32" s="37"/>
+      <c r="AG32" s="37"/>
+      <c r="AH32" s="37"/>
+      <c r="AI32" s="37"/>
+      <c r="AJ32" s="37"/>
+      <c r="AK32" s="37"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="16" t="s">
@@ -7937,52 +8311,61 @@
       </c>
       <c r="W33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="37"/>
+      <c r="AG33" s="37"/>
+      <c r="AH33" s="37"/>
+      <c r="AI33" s="37"/>
+      <c r="AJ33" s="37"/>
+      <c r="AK33" s="37"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="16">
         <v>50</v>
       </c>
       <c r="C34" s="16">
         <v>41</v>
       </c>
       <c r="D34" s="16">
         <v>36</v>
       </c>
       <c r="E34" s="16">
         <v>52</v>
       </c>
       <c r="F34" s="16">
         <v>33</v>
       </c>
       <c r="G34" s="16">
         <v>48</v>
       </c>
       <c r="H34" s="16">
         <v>55</v>
       </c>
       <c r="I34" s="16">
@@ -8029,52 +8412,61 @@
       </c>
       <c r="W34" s="16">
         <v>54</v>
       </c>
       <c r="X34" s="16">
         <v>59</v>
       </c>
       <c r="Y34" s="16">
         <v>27</v>
       </c>
       <c r="Z34" s="25">
         <v>46</v>
       </c>
       <c r="AA34" s="25">
         <v>62</v>
       </c>
       <c r="AB34" s="28">
         <v>49</v>
       </c>
       <c r="AC34" s="9">
         <v>60</v>
       </c>
       <c r="AD34" s="9">
         <v>37</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="20">
+        <v>55</v>
+      </c>
+      <c r="AF34" s="37"/>
+      <c r="AG34" s="37"/>
+      <c r="AH34" s="37"/>
+      <c r="AI34" s="37"/>
+      <c r="AJ34" s="37"/>
+      <c r="AK34" s="37"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="16" t="s">
@@ -8121,52 +8513,61 @@
       </c>
       <c r="W35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="37"/>
+      <c r="AG35" s="37"/>
+      <c r="AH35" s="37"/>
+      <c r="AI35" s="37"/>
+      <c r="AJ35" s="37"/>
+      <c r="AK35" s="37"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="16" t="s">
@@ -8213,52 +8614,61 @@
       </c>
       <c r="W36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="20.399999999999999">
+      <c r="AE36" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="37"/>
+      <c r="AG36" s="37"/>
+      <c r="AH36" s="37"/>
+      <c r="AI36" s="37"/>
+      <c r="AJ36" s="37"/>
+      <c r="AK36" s="37"/>
+    </row>
+    <row r="37" spans="1:37" ht="22.5">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="16" t="s">
@@ -8305,84 +8715,99 @@
       </c>
       <c r="W37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="39" t="s">
+      <c r="AE37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="37"/>
+      <c r="AG37" s="37"/>
+      <c r="AH37" s="37"/>
+      <c r="AI37" s="37"/>
+      <c r="AJ37" s="37"/>
+      <c r="AK37" s="37"/>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="39"/>
-[...22 lines deleted...]
-      <c r="Y38" s="39"/>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
       <c r="AB38" s="32"/>
       <c r="AC38" s="9"/>
       <c r="AD38" s="9"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AF38" s="37"/>
+      <c r="AG38" s="37"/>
+      <c r="AH38" s="37"/>
+      <c r="AI38" s="37"/>
+      <c r="AJ38" s="37"/>
+      <c r="AK38" s="37"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="16">
         <v>998</v>
       </c>
       <c r="C39" s="16">
         <v>857</v>
       </c>
       <c r="D39" s="16">
         <v>886</v>
       </c>
       <c r="E39" s="16">
         <v>1297</v>
       </c>
       <c r="F39" s="17">
         <v>855</v>
       </c>
       <c r="G39" s="16">
         <v>878</v>
       </c>
       <c r="H39" s="16">
         <v>897</v>
       </c>
       <c r="I39" s="16">
@@ -8429,52 +8854,61 @@
       </c>
       <c r="W39" s="16">
         <v>1093</v>
       </c>
       <c r="X39" s="16">
         <v>917</v>
       </c>
       <c r="Y39" s="16">
         <v>875</v>
       </c>
       <c r="Z39" s="26">
         <v>1204</v>
       </c>
       <c r="AA39" s="26">
         <v>1456</v>
       </c>
       <c r="AB39" s="28">
         <v>1414</v>
       </c>
       <c r="AC39" s="9">
         <v>1363</v>
       </c>
       <c r="AD39" s="9">
         <v>1101</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="9">
+        <v>1398</v>
+      </c>
+      <c r="AF39" s="37"/>
+      <c r="AG39" s="37"/>
+      <c r="AH39" s="37"/>
+      <c r="AI39" s="37"/>
+      <c r="AJ39" s="37"/>
+      <c r="AK39" s="37"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="16" t="s">
@@ -8521,52 +8955,61 @@
       </c>
       <c r="W40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="37"/>
+      <c r="AG40" s="37"/>
+      <c r="AH40" s="37"/>
+      <c r="AI40" s="37"/>
+      <c r="AJ40" s="37"/>
+      <c r="AK40" s="37"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="16">
         <v>97</v>
       </c>
       <c r="C41" s="16">
         <v>68</v>
       </c>
       <c r="D41" s="16">
         <v>89</v>
       </c>
       <c r="E41" s="16">
         <v>99</v>
       </c>
       <c r="F41" s="17">
         <v>86</v>
       </c>
       <c r="G41" s="17">
         <v>80</v>
       </c>
       <c r="H41" s="16">
         <v>99</v>
       </c>
       <c r="I41" s="16">
@@ -8613,52 +9056,61 @@
       </c>
       <c r="W41" s="16">
         <v>114</v>
       </c>
       <c r="X41" s="16">
         <v>96</v>
       </c>
       <c r="Y41" s="16">
         <v>58</v>
       </c>
       <c r="Z41" s="25">
         <v>114</v>
       </c>
       <c r="AA41" s="26">
         <v>138</v>
       </c>
       <c r="AB41" s="28">
         <v>156</v>
       </c>
       <c r="AC41" s="9">
         <v>200</v>
       </c>
       <c r="AD41" s="9">
         <v>145</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="37">
+        <v>137</v>
+      </c>
+      <c r="AF41" s="37"/>
+      <c r="AG41" s="37"/>
+      <c r="AH41" s="37"/>
+      <c r="AI41" s="37"/>
+      <c r="AJ41" s="37"/>
+      <c r="AK41" s="37"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="16">
         <v>55</v>
       </c>
       <c r="C42" s="16">
         <v>41</v>
       </c>
       <c r="D42" s="16">
         <v>45</v>
       </c>
       <c r="E42" s="16">
         <v>56</v>
       </c>
       <c r="F42" s="17">
         <v>52</v>
       </c>
       <c r="G42" s="17">
         <v>40</v>
       </c>
       <c r="H42" s="16">
         <v>46</v>
       </c>
       <c r="I42" s="16">
@@ -8705,52 +9157,61 @@
       </c>
       <c r="W42" s="16">
         <v>52</v>
       </c>
       <c r="X42" s="16">
         <v>66</v>
       </c>
       <c r="Y42" s="16">
         <v>36</v>
       </c>
       <c r="Z42" s="25">
         <v>62</v>
       </c>
       <c r="AA42" s="26">
         <v>47</v>
       </c>
       <c r="AB42" s="28">
         <v>49</v>
       </c>
       <c r="AC42" s="9">
         <v>56</v>
       </c>
       <c r="AD42" s="9">
         <v>63</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="37">
+        <v>57</v>
+      </c>
+      <c r="AF42" s="37"/>
+      <c r="AG42" s="37"/>
+      <c r="AH42" s="37"/>
+      <c r="AI42" s="37"/>
+      <c r="AJ42" s="37"/>
+      <c r="AK42" s="37"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="16">
         <v>54</v>
       </c>
       <c r="C43" s="16">
         <v>63</v>
       </c>
       <c r="D43" s="16">
         <v>31</v>
       </c>
       <c r="E43" s="16">
         <v>49</v>
       </c>
       <c r="F43" s="17">
         <v>36</v>
       </c>
       <c r="G43" s="17">
         <v>60</v>
       </c>
       <c r="H43" s="16">
         <v>35</v>
       </c>
       <c r="I43" s="16">
@@ -8797,52 +9258,61 @@
       </c>
       <c r="W43" s="16">
         <v>64</v>
       </c>
       <c r="X43" s="16">
         <v>49</v>
       </c>
       <c r="Y43" s="16">
         <v>33</v>
       </c>
       <c r="Z43" s="25">
         <v>90</v>
       </c>
       <c r="AA43" s="26">
         <v>76</v>
       </c>
       <c r="AB43" s="28">
         <v>86</v>
       </c>
       <c r="AC43" s="9">
         <v>51</v>
       </c>
       <c r="AD43" s="9">
         <v>69</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="37">
+        <v>81</v>
+      </c>
+      <c r="AF43" s="37"/>
+      <c r="AG43" s="37"/>
+      <c r="AH43" s="37"/>
+      <c r="AI43" s="37"/>
+      <c r="AJ43" s="37"/>
+      <c r="AK43" s="37"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="16">
         <v>71</v>
       </c>
       <c r="C44" s="16">
         <v>53</v>
       </c>
       <c r="D44" s="16">
         <v>58</v>
       </c>
       <c r="E44" s="16">
         <v>58</v>
       </c>
       <c r="F44" s="17">
         <v>47</v>
       </c>
       <c r="G44" s="17">
         <v>59</v>
       </c>
       <c r="H44" s="16">
         <v>52</v>
       </c>
       <c r="I44" s="16">
@@ -8889,52 +9359,61 @@
       </c>
       <c r="W44" s="16">
         <v>86</v>
       </c>
       <c r="X44" s="16">
         <v>51</v>
       </c>
       <c r="Y44" s="16">
         <v>79</v>
       </c>
       <c r="Z44" s="25">
         <v>59</v>
       </c>
       <c r="AA44" s="26">
         <v>92</v>
       </c>
       <c r="AB44" s="28">
         <v>87</v>
       </c>
       <c r="AC44" s="9">
         <v>85</v>
       </c>
       <c r="AD44" s="9">
         <v>84</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="37">
+        <v>79</v>
+      </c>
+      <c r="AF44" s="37"/>
+      <c r="AG44" s="37"/>
+      <c r="AH44" s="37"/>
+      <c r="AI44" s="37"/>
+      <c r="AJ44" s="37"/>
+      <c r="AK44" s="37"/>
+    </row>
+    <row r="45" spans="1:37">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="16">
         <v>92</v>
       </c>
       <c r="C45" s="16">
         <v>39</v>
       </c>
       <c r="D45" s="16">
         <v>65</v>
       </c>
       <c r="E45" s="16">
         <v>79</v>
       </c>
       <c r="F45" s="17">
         <v>53</v>
       </c>
       <c r="G45" s="17">
         <v>71</v>
       </c>
       <c r="H45" s="16">
         <v>71</v>
       </c>
       <c r="I45" s="16">
@@ -8981,52 +9460,61 @@
       </c>
       <c r="W45" s="16">
         <v>72</v>
       </c>
       <c r="X45" s="16">
         <v>56</v>
       </c>
       <c r="Y45" s="16">
         <v>72</v>
       </c>
       <c r="Z45" s="25">
         <v>65</v>
       </c>
       <c r="AA45" s="26">
         <v>71</v>
       </c>
       <c r="AB45" s="28">
         <v>94</v>
       </c>
       <c r="AC45" s="9">
         <v>69</v>
       </c>
       <c r="AD45" s="9">
         <v>47</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="37">
+        <v>83</v>
+      </c>
+      <c r="AF45" s="37"/>
+      <c r="AG45" s="37"/>
+      <c r="AH45" s="37"/>
+      <c r="AI45" s="37"/>
+      <c r="AJ45" s="37"/>
+      <c r="AK45" s="37"/>
+    </row>
+    <row r="46" spans="1:37">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="16">
         <v>249</v>
       </c>
       <c r="C46" s="16">
         <v>232</v>
       </c>
       <c r="D46" s="16">
         <v>182</v>
       </c>
       <c r="E46" s="16">
         <v>556</v>
       </c>
       <c r="F46" s="17">
         <v>229</v>
       </c>
       <c r="G46" s="17">
         <v>245</v>
       </c>
       <c r="H46" s="16">
         <v>207</v>
       </c>
       <c r="I46" s="16">
@@ -9073,52 +9561,61 @@
       </c>
       <c r="W46" s="16">
         <v>249</v>
       </c>
       <c r="X46" s="16">
         <v>204</v>
       </c>
       <c r="Y46" s="16">
         <v>187</v>
       </c>
       <c r="Z46" s="25">
         <v>273</v>
       </c>
       <c r="AA46" s="26">
         <v>311</v>
       </c>
       <c r="AB46" s="28">
         <v>283</v>
       </c>
       <c r="AC46" s="9">
         <v>260</v>
       </c>
       <c r="AD46" s="9">
         <v>236</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46" s="37">
+        <v>334</v>
+      </c>
+      <c r="AF46" s="37"/>
+      <c r="AG46" s="37"/>
+      <c r="AH46" s="37"/>
+      <c r="AI46" s="37"/>
+      <c r="AJ46" s="37"/>
+      <c r="AK46" s="37"/>
+    </row>
+    <row r="47" spans="1:37">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="16">
         <v>40</v>
       </c>
       <c r="C47" s="16">
         <v>45</v>
       </c>
       <c r="D47" s="16">
         <v>47</v>
       </c>
       <c r="E47" s="16">
         <v>33</v>
       </c>
       <c r="F47" s="17">
         <v>34</v>
       </c>
       <c r="G47" s="17">
         <v>19</v>
       </c>
       <c r="H47" s="16">
         <v>29</v>
       </c>
       <c r="I47" s="16">
@@ -9165,52 +9662,61 @@
       </c>
       <c r="W47" s="16">
         <v>43</v>
       </c>
       <c r="X47" s="16">
         <v>41</v>
       </c>
       <c r="Y47" s="16">
         <v>33</v>
       </c>
       <c r="Z47" s="25">
         <v>51</v>
       </c>
       <c r="AA47" s="26">
         <v>94</v>
       </c>
       <c r="AB47" s="28">
         <v>58</v>
       </c>
       <c r="AC47" s="9">
         <v>73</v>
       </c>
       <c r="AD47" s="9">
         <v>34</v>
       </c>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47" s="37">
+        <v>50</v>
+      </c>
+      <c r="AF47" s="37"/>
+      <c r="AG47" s="37"/>
+      <c r="AH47" s="37"/>
+      <c r="AI47" s="37"/>
+      <c r="AJ47" s="37"/>
+      <c r="AK47" s="37"/>
+    </row>
+    <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="16">
         <v>45</v>
       </c>
       <c r="C48" s="16">
         <v>16</v>
       </c>
       <c r="D48" s="16">
         <v>24</v>
       </c>
       <c r="E48" s="16">
         <v>14</v>
       </c>
       <c r="F48" s="17">
         <v>21</v>
       </c>
       <c r="G48" s="17">
         <v>18</v>
       </c>
       <c r="H48" s="16">
         <v>41</v>
       </c>
       <c r="I48" s="16">
@@ -9257,52 +9763,61 @@
       </c>
       <c r="W48" s="16">
         <v>36</v>
       </c>
       <c r="X48" s="16">
         <v>33</v>
       </c>
       <c r="Y48" s="16">
         <v>25</v>
       </c>
       <c r="Z48" s="25">
         <v>27</v>
       </c>
       <c r="AA48" s="26">
         <v>52</v>
       </c>
       <c r="AB48" s="28">
         <v>58</v>
       </c>
       <c r="AC48" s="9">
         <v>26</v>
       </c>
       <c r="AD48" s="9">
         <v>26</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48" s="37">
+        <v>52</v>
+      </c>
+      <c r="AF48" s="37"/>
+      <c r="AG48" s="37"/>
+      <c r="AH48" s="37"/>
+      <c r="AI48" s="37"/>
+      <c r="AJ48" s="37"/>
+      <c r="AK48" s="37"/>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="16">
         <v>49</v>
       </c>
       <c r="C49" s="16">
         <v>79</v>
       </c>
       <c r="D49" s="16">
         <v>56</v>
       </c>
       <c r="E49" s="16">
         <v>89</v>
       </c>
       <c r="F49" s="17">
         <v>49</v>
       </c>
       <c r="G49" s="17">
         <v>65</v>
       </c>
       <c r="H49" s="16">
         <v>95</v>
       </c>
       <c r="I49" s="16">
@@ -9349,52 +9864,61 @@
       </c>
       <c r="W49" s="16">
         <v>99</v>
       </c>
       <c r="X49" s="16">
         <v>69</v>
       </c>
       <c r="Y49" s="16">
         <v>85</v>
       </c>
       <c r="Z49" s="25">
         <v>146</v>
       </c>
       <c r="AA49" s="26">
         <v>174</v>
       </c>
       <c r="AB49" s="28">
         <v>135</v>
       </c>
       <c r="AC49" s="9">
         <v>135</v>
       </c>
       <c r="AD49" s="9">
         <v>124</v>
       </c>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49" s="37">
+        <v>90</v>
+      </c>
+      <c r="AF49" s="37"/>
+      <c r="AG49" s="37"/>
+      <c r="AH49" s="37"/>
+      <c r="AI49" s="37"/>
+      <c r="AJ49" s="37"/>
+      <c r="AK49" s="37"/>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="16">
         <v>75</v>
       </c>
       <c r="C50" s="16">
         <v>65</v>
       </c>
       <c r="D50" s="16">
         <v>65</v>
       </c>
       <c r="E50" s="16">
         <v>59</v>
       </c>
       <c r="F50" s="17">
         <v>63</v>
       </c>
       <c r="G50" s="17">
         <v>63</v>
       </c>
       <c r="H50" s="16">
         <v>71</v>
       </c>
       <c r="I50" s="16">
@@ -9441,52 +9965,61 @@
       </c>
       <c r="W50" s="16">
         <v>70</v>
       </c>
       <c r="X50" s="16">
         <v>74</v>
       </c>
       <c r="Y50" s="16">
         <v>69</v>
       </c>
       <c r="Z50" s="25">
         <v>80</v>
       </c>
       <c r="AA50" s="26">
         <v>117</v>
       </c>
       <c r="AB50" s="28">
         <v>122</v>
       </c>
       <c r="AC50" s="9">
         <v>96</v>
       </c>
       <c r="AD50" s="9">
         <v>85</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50" s="37">
+        <v>159</v>
+      </c>
+      <c r="AF50" s="37"/>
+      <c r="AG50" s="37"/>
+      <c r="AH50" s="37"/>
+      <c r="AI50" s="37"/>
+      <c r="AJ50" s="37"/>
+      <c r="AK50" s="37"/>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="16">
         <v>33</v>
       </c>
       <c r="C51" s="16">
         <v>25</v>
       </c>
       <c r="D51" s="16">
         <v>52</v>
       </c>
       <c r="E51" s="16">
         <v>31</v>
       </c>
       <c r="F51" s="17">
         <v>41</v>
       </c>
       <c r="G51" s="17">
         <v>33</v>
       </c>
       <c r="H51" s="16">
         <v>36</v>
       </c>
       <c r="I51" s="16">
@@ -9533,52 +10066,61 @@
       </c>
       <c r="W51" s="16">
         <v>28</v>
       </c>
       <c r="X51" s="16">
         <v>35</v>
       </c>
       <c r="Y51" s="16">
         <v>46</v>
       </c>
       <c r="Z51" s="25">
         <v>44</v>
       </c>
       <c r="AA51" s="26">
         <v>51</v>
       </c>
       <c r="AB51" s="28">
         <v>44</v>
       </c>
       <c r="AC51" s="9">
         <v>108</v>
       </c>
       <c r="AD51" s="9">
         <v>36</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51" s="37">
+        <v>41</v>
+      </c>
+      <c r="AF51" s="37"/>
+      <c r="AG51" s="37"/>
+      <c r="AH51" s="37"/>
+      <c r="AI51" s="37"/>
+      <c r="AJ51" s="37"/>
+      <c r="AK51" s="37"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="16">
         <v>44</v>
       </c>
       <c r="C52" s="16">
         <v>28</v>
       </c>
       <c r="D52" s="16">
         <v>67</v>
       </c>
       <c r="E52" s="16">
         <v>45</v>
       </c>
       <c r="F52" s="17">
         <v>60</v>
       </c>
       <c r="G52" s="17">
         <v>51</v>
       </c>
       <c r="H52" s="16">
         <v>42</v>
       </c>
       <c r="I52" s="16">
@@ -9625,52 +10167,61 @@
       </c>
       <c r="W52" s="16">
         <v>67</v>
       </c>
       <c r="X52" s="16">
         <v>37</v>
       </c>
       <c r="Y52" s="16">
         <v>35</v>
       </c>
       <c r="Z52" s="25">
         <v>82</v>
       </c>
       <c r="AA52" s="26">
         <v>83</v>
       </c>
       <c r="AB52" s="28">
         <v>91</v>
       </c>
       <c r="AC52" s="9">
         <v>59</v>
       </c>
       <c r="AD52" s="9">
         <v>35</v>
       </c>
-    </row>
-    <row r="53" spans="1:30" ht="20.399999999999999">
+      <c r="AE52" s="37">
+        <v>96</v>
+      </c>
+      <c r="AF52" s="37"/>
+      <c r="AG52" s="37"/>
+      <c r="AH52" s="37"/>
+      <c r="AI52" s="37"/>
+      <c r="AJ52" s="37"/>
+      <c r="AK52" s="37"/>
+    </row>
+    <row r="53" spans="1:37" ht="22.5">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>94</v>
       </c>
       <c r="C53" s="14">
         <v>103</v>
       </c>
       <c r="D53" s="14">
         <v>105</v>
       </c>
       <c r="E53" s="14">
         <v>129</v>
       </c>
       <c r="F53" s="18">
         <v>84</v>
       </c>
       <c r="G53" s="18">
         <v>74</v>
       </c>
       <c r="H53" s="18">
         <v>73</v>
       </c>
       <c r="I53" s="18">
@@ -9717,203 +10268,212 @@
       </c>
       <c r="W53" s="18">
         <v>113</v>
       </c>
       <c r="X53" s="18">
         <v>106</v>
       </c>
       <c r="Y53" s="18">
         <v>117</v>
       </c>
       <c r="Z53" s="27">
         <v>111</v>
       </c>
       <c r="AA53" s="31">
         <v>150</v>
       </c>
       <c r="AB53" s="34">
         <v>151</v>
       </c>
       <c r="AC53" s="33">
         <v>145</v>
       </c>
       <c r="AD53" s="33">
         <v>117</v>
       </c>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53" s="36">
+        <v>139</v>
+      </c>
+      <c r="AF53" s="36"/>
+      <c r="AG53" s="36"/>
+      <c r="AH53" s="36"/>
+      <c r="AI53" s="36"/>
+      <c r="AJ53" s="36"/>
+      <c r="AK53" s="36"/>
+    </row>
+    <row r="54" spans="1:37">
       <c r="E54" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="M28" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7:AD53"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AD59" sqref="AD59"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="21.5546875" style="20" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="8" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="5" max="8" width="4.85546875" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="19" width="4.88671875" style="20" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="20" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="17" max="19" width="4.85546875" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6" style="20" customWidth="1"/>
     <col min="21" max="21" width="6" style="20" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="20" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="20"/>
+    <col min="22" max="22" width="8.85546875" style="20" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="20" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="20" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="37"/>
-[...22 lines deleted...]
-      <c r="Y1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="19"/>
       <c r="E3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="AK3" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="41"/>
-      <c r="B4" s="35">
+      <c r="A4" s="44"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="35">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="36"/>
-[...10 lines deleted...]
-      <c r="Z4" s="35">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="36"/>
-[...9 lines deleted...]
-      <c r="AK4" s="36"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="42"/>
+      <c r="A5" s="45"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -9980,77 +10540,77 @@
         <v>8</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="38"/>
-[...22 lines deleted...]
-      <c r="Y6" s="38"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <v>2239</v>
       </c>
       <c r="C7" s="16">
         <v>1915</v>
       </c>
       <c r="D7" s="16">
         <v>1733</v>
       </c>
       <c r="E7" s="16">
         <v>2212</v>
       </c>
       <c r="F7" s="16">
         <v>1762</v>
       </c>
       <c r="G7" s="16">
         <v>1915</v>
       </c>
       <c r="H7" s="16">
         <v>2410</v>
@@ -10099,50 +10659,59 @@
       </c>
       <c r="W7" s="17">
         <v>2371</v>
       </c>
       <c r="X7" s="17">
         <v>2217</v>
       </c>
       <c r="Y7" s="17">
         <v>1959</v>
       </c>
       <c r="Z7" s="17">
         <v>2477</v>
       </c>
       <c r="AA7" s="17">
         <v>2570</v>
       </c>
       <c r="AB7" s="9">
         <v>2697</v>
       </c>
       <c r="AC7" s="9">
         <v>2378</v>
       </c>
       <c r="AD7" s="9">
         <v>1894</v>
       </c>
+      <c r="AE7" s="9">
+        <v>2628</v>
+      </c>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="37"/>
+      <c r="AH7" s="37"/>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="37"/>
+      <c r="AK7" s="37"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>567</v>
       </c>
       <c r="C8" s="16">
         <v>477</v>
       </c>
       <c r="D8" s="16">
         <v>456</v>
       </c>
       <c r="E8" s="16">
         <v>783</v>
       </c>
       <c r="F8" s="16">
         <v>529</v>
       </c>
       <c r="G8" s="16">
         <v>502</v>
       </c>
       <c r="H8" s="16">
         <v>652</v>
@@ -10191,50 +10760,59 @@
       </c>
       <c r="W8" s="17">
         <v>644</v>
       </c>
       <c r="X8" s="17">
         <v>533</v>
       </c>
       <c r="Y8" s="17">
         <v>512</v>
       </c>
       <c r="Z8" s="17">
         <v>771</v>
       </c>
       <c r="AA8" s="17">
         <v>655</v>
       </c>
       <c r="AB8" s="9">
         <v>754</v>
       </c>
       <c r="AC8" s="9">
         <v>699</v>
       </c>
       <c r="AD8" s="9">
         <v>564</v>
       </c>
+      <c r="AE8" s="9">
+        <v>663</v>
+      </c>
+      <c r="AF8" s="37"/>
+      <c r="AG8" s="37"/>
+      <c r="AH8" s="37"/>
+      <c r="AI8" s="37"/>
+      <c r="AJ8" s="37"/>
+      <c r="AK8" s="37"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>189</v>
       </c>
       <c r="C9" s="16">
         <v>143</v>
       </c>
       <c r="D9" s="16">
         <v>130</v>
       </c>
       <c r="E9" s="16">
         <v>153</v>
       </c>
       <c r="F9" s="16">
         <v>125</v>
       </c>
       <c r="G9" s="16">
         <v>137</v>
       </c>
       <c r="H9" s="16">
         <v>191</v>
@@ -10283,50 +10861,59 @@
       </c>
       <c r="W9" s="17">
         <v>179</v>
       </c>
       <c r="X9" s="17">
         <v>190</v>
       </c>
       <c r="Y9" s="17">
         <v>147</v>
       </c>
       <c r="Z9" s="17">
         <v>180</v>
       </c>
       <c r="AA9" s="17">
         <v>228</v>
       </c>
       <c r="AB9" s="9">
         <v>193</v>
       </c>
       <c r="AC9" s="9">
         <v>179</v>
       </c>
       <c r="AD9" s="9">
         <v>171</v>
       </c>
+      <c r="AE9" s="9">
+        <v>225</v>
+      </c>
+      <c r="AF9" s="37"/>
+      <c r="AG9" s="37"/>
+      <c r="AH9" s="37"/>
+      <c r="AI9" s="37"/>
+      <c r="AJ9" s="37"/>
+      <c r="AK9" s="37"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>94</v>
       </c>
       <c r="C10" s="16">
         <v>70</v>
       </c>
       <c r="D10" s="16">
         <v>72</v>
       </c>
       <c r="E10" s="16">
         <v>77</v>
       </c>
       <c r="F10" s="16">
         <v>66</v>
       </c>
       <c r="G10" s="16">
         <v>90</v>
       </c>
       <c r="H10" s="16">
         <v>113</v>
@@ -10375,50 +10962,59 @@
       </c>
       <c r="W10" s="17">
         <v>126</v>
       </c>
       <c r="X10" s="17">
         <v>81</v>
       </c>
       <c r="Y10" s="17">
         <v>69</v>
       </c>
       <c r="Z10" s="17">
         <v>98</v>
       </c>
       <c r="AA10" s="17">
         <v>94</v>
       </c>
       <c r="AB10" s="9">
         <v>106</v>
       </c>
       <c r="AC10" s="9">
         <v>72</v>
       </c>
       <c r="AD10" s="9">
         <v>69</v>
       </c>
+      <c r="AE10" s="9">
+        <v>101</v>
+      </c>
+      <c r="AF10" s="37"/>
+      <c r="AG10" s="37"/>
+      <c r="AH10" s="37"/>
+      <c r="AI10" s="37"/>
+      <c r="AJ10" s="37"/>
+      <c r="AK10" s="37"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="16">
         <v>119</v>
       </c>
       <c r="C11" s="16">
         <v>150</v>
       </c>
       <c r="D11" s="16">
         <v>110</v>
       </c>
       <c r="E11" s="16">
         <v>117</v>
       </c>
       <c r="F11" s="16">
         <v>93</v>
       </c>
       <c r="G11" s="16">
         <v>124</v>
       </c>
       <c r="H11" s="16">
         <v>133</v>
@@ -10467,50 +11063,59 @@
       </c>
       <c r="W11" s="17">
         <v>136</v>
       </c>
       <c r="X11" s="17">
         <v>122</v>
       </c>
       <c r="Y11" s="17">
         <v>103</v>
       </c>
       <c r="Z11" s="17">
         <v>158</v>
       </c>
       <c r="AA11" s="17">
         <v>151</v>
       </c>
       <c r="AB11" s="9">
         <v>151</v>
       </c>
       <c r="AC11" s="9">
         <v>121</v>
       </c>
       <c r="AD11" s="9">
         <v>109</v>
       </c>
+      <c r="AE11" s="9">
+        <v>133</v>
+      </c>
+      <c r="AF11" s="37"/>
+      <c r="AG11" s="37"/>
+      <c r="AH11" s="37"/>
+      <c r="AI11" s="37"/>
+      <c r="AJ11" s="37"/>
+      <c r="AK11" s="37"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="16">
         <v>101</v>
       </c>
       <c r="C12" s="16">
         <v>98</v>
       </c>
       <c r="D12" s="16">
         <v>93</v>
       </c>
       <c r="E12" s="16">
         <v>106</v>
       </c>
       <c r="F12" s="16">
         <v>65</v>
       </c>
       <c r="G12" s="16">
         <v>67</v>
       </c>
       <c r="H12" s="16">
         <v>95</v>
@@ -10559,50 +11164,59 @@
       </c>
       <c r="W12" s="17">
         <v>122</v>
       </c>
       <c r="X12" s="17">
         <v>93</v>
       </c>
       <c r="Y12" s="17">
         <v>86</v>
       </c>
       <c r="Z12" s="17">
         <v>124</v>
       </c>
       <c r="AA12" s="17">
         <v>118</v>
       </c>
       <c r="AB12" s="9">
         <v>111</v>
       </c>
       <c r="AC12" s="9">
         <v>111</v>
       </c>
       <c r="AD12" s="9">
         <v>73</v>
       </c>
+      <c r="AE12" s="9">
+        <v>104</v>
+      </c>
+      <c r="AF12" s="37"/>
+      <c r="AG12" s="37"/>
+      <c r="AH12" s="37"/>
+      <c r="AI12" s="37"/>
+      <c r="AJ12" s="37"/>
+      <c r="AK12" s="37"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="16">
         <v>127</v>
       </c>
       <c r="C13" s="16">
         <v>94</v>
       </c>
       <c r="D13" s="16">
         <v>73</v>
       </c>
       <c r="E13" s="16">
         <v>106</v>
       </c>
       <c r="F13" s="16">
         <v>87</v>
       </c>
       <c r="G13" s="16">
         <v>94</v>
       </c>
       <c r="H13" s="16">
         <v>132</v>
@@ -10651,50 +11265,59 @@
       </c>
       <c r="W13" s="17">
         <v>129</v>
       </c>
       <c r="X13" s="17">
         <v>113</v>
       </c>
       <c r="Y13" s="17">
         <v>95</v>
       </c>
       <c r="Z13" s="17">
         <v>121</v>
       </c>
       <c r="AA13" s="17">
         <v>81</v>
       </c>
       <c r="AB13" s="9">
         <v>125</v>
       </c>
       <c r="AC13" s="9">
         <v>99</v>
       </c>
       <c r="AD13" s="9">
         <v>66</v>
       </c>
+      <c r="AE13" s="9">
+        <v>95</v>
+      </c>
+      <c r="AF13" s="37"/>
+      <c r="AG13" s="37"/>
+      <c r="AH13" s="37"/>
+      <c r="AI13" s="37"/>
+      <c r="AJ13" s="37"/>
+      <c r="AK13" s="37"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>271</v>
       </c>
       <c r="C14" s="16">
         <v>213</v>
       </c>
       <c r="D14" s="16">
         <v>189</v>
       </c>
       <c r="E14" s="16">
         <v>247</v>
       </c>
       <c r="F14" s="16">
         <v>176</v>
       </c>
       <c r="G14" s="16">
         <v>250</v>
       </c>
       <c r="H14" s="16">
         <v>279</v>
@@ -10743,50 +11366,59 @@
       </c>
       <c r="W14" s="17">
         <v>222</v>
       </c>
       <c r="X14" s="17">
         <v>232</v>
       </c>
       <c r="Y14" s="17">
         <v>217</v>
       </c>
       <c r="Z14" s="17">
         <v>275</v>
       </c>
       <c r="AA14" s="17">
         <v>279</v>
       </c>
       <c r="AB14" s="9">
         <v>318</v>
       </c>
       <c r="AC14" s="9">
         <v>241</v>
       </c>
       <c r="AD14" s="9">
         <v>214</v>
       </c>
+      <c r="AE14" s="9">
+        <v>312</v>
+      </c>
+      <c r="AF14" s="37"/>
+      <c r="AG14" s="37"/>
+      <c r="AH14" s="37"/>
+      <c r="AI14" s="37"/>
+      <c r="AJ14" s="37"/>
+      <c r="AK14" s="37"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16">
         <v>91</v>
       </c>
       <c r="C15" s="16">
         <v>59</v>
       </c>
       <c r="D15" s="16">
         <v>72</v>
       </c>
       <c r="E15" s="16">
         <v>67</v>
       </c>
       <c r="F15" s="16">
         <v>73</v>
       </c>
       <c r="G15" s="16">
         <v>60</v>
       </c>
       <c r="H15" s="16">
         <v>80</v>
@@ -10835,50 +11467,59 @@
       </c>
       <c r="W15" s="17">
         <v>79</v>
       </c>
       <c r="X15" s="17">
         <v>104</v>
       </c>
       <c r="Y15" s="17">
         <v>74</v>
       </c>
       <c r="Z15" s="17">
         <v>86</v>
       </c>
       <c r="AA15" s="17">
         <v>118</v>
       </c>
       <c r="AB15" s="9">
         <v>87</v>
       </c>
       <c r="AC15" s="9">
         <v>120</v>
       </c>
       <c r="AD15" s="9">
         <v>83</v>
       </c>
+      <c r="AE15" s="9">
+        <v>97</v>
+      </c>
+      <c r="AF15" s="37"/>
+      <c r="AG15" s="37"/>
+      <c r="AH15" s="37"/>
+      <c r="AI15" s="37"/>
+      <c r="AJ15" s="37"/>
+      <c r="AK15" s="37"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16">
         <v>94</v>
       </c>
       <c r="C16" s="16">
         <v>124</v>
       </c>
       <c r="D16" s="16">
         <v>70</v>
       </c>
       <c r="E16" s="16">
         <v>83</v>
       </c>
       <c r="F16" s="16">
         <v>72</v>
       </c>
       <c r="G16" s="16">
         <v>92</v>
       </c>
       <c r="H16" s="16">
         <v>94</v>
@@ -10927,52 +11568,61 @@
       </c>
       <c r="W16" s="17">
         <v>101</v>
       </c>
       <c r="X16" s="17">
         <v>85</v>
       </c>
       <c r="Y16" s="17">
         <v>96</v>
       </c>
       <c r="Z16" s="17">
         <v>89</v>
       </c>
       <c r="AA16" s="17">
         <v>123</v>
       </c>
       <c r="AB16" s="9">
         <v>103</v>
       </c>
       <c r="AC16" s="9">
         <v>84</v>
       </c>
       <c r="AD16" s="9">
         <v>77</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="9">
+        <v>98</v>
+      </c>
+      <c r="AF16" s="37"/>
+      <c r="AG16" s="37"/>
+      <c r="AH16" s="37"/>
+      <c r="AI16" s="37"/>
+      <c r="AJ16" s="37"/>
+      <c r="AK16" s="37"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16">
         <v>93</v>
       </c>
       <c r="C17" s="16">
         <v>79</v>
       </c>
       <c r="D17" s="16">
         <v>63</v>
       </c>
       <c r="E17" s="16">
         <v>64</v>
       </c>
       <c r="F17" s="16">
         <v>61</v>
       </c>
       <c r="G17" s="16">
         <v>66</v>
       </c>
       <c r="H17" s="16">
         <v>99</v>
       </c>
       <c r="I17" s="16">
@@ -11019,52 +11669,61 @@
       </c>
       <c r="W17" s="17">
         <v>96</v>
       </c>
       <c r="X17" s="17">
         <v>88</v>
       </c>
       <c r="Y17" s="17">
         <v>97</v>
       </c>
       <c r="Z17" s="17">
         <v>91</v>
       </c>
       <c r="AA17" s="17">
         <v>111</v>
       </c>
       <c r="AB17" s="9">
         <v>154</v>
       </c>
       <c r="AC17" s="9">
         <v>122</v>
       </c>
       <c r="AD17" s="9">
         <v>66</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="9">
+        <v>154</v>
+      </c>
+      <c r="AF17" s="37"/>
+      <c r="AG17" s="37"/>
+      <c r="AH17" s="37"/>
+      <c r="AI17" s="37"/>
+      <c r="AJ17" s="37"/>
+      <c r="AK17" s="37"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="16">
         <v>175</v>
       </c>
       <c r="C18" s="16">
         <v>147</v>
       </c>
       <c r="D18" s="16">
         <v>150</v>
       </c>
       <c r="E18" s="16">
         <v>157</v>
       </c>
       <c r="F18" s="16">
         <v>152</v>
       </c>
       <c r="G18" s="16">
         <v>171</v>
       </c>
       <c r="H18" s="16">
         <v>211</v>
       </c>
       <c r="I18" s="16">
@@ -11111,52 +11770,61 @@
       </c>
       <c r="W18" s="17">
         <v>191</v>
       </c>
       <c r="X18" s="17">
         <v>206</v>
       </c>
       <c r="Y18" s="17">
         <v>163</v>
       </c>
       <c r="Z18" s="17">
         <v>182</v>
       </c>
       <c r="AA18" s="17">
         <v>210</v>
       </c>
       <c r="AB18" s="9">
         <v>198</v>
       </c>
       <c r="AC18" s="9">
         <v>195</v>
       </c>
       <c r="AD18" s="9">
         <v>123</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="9">
+        <v>241</v>
+      </c>
+      <c r="AF18" s="37"/>
+      <c r="AG18" s="37"/>
+      <c r="AH18" s="37"/>
+      <c r="AI18" s="37"/>
+      <c r="AJ18" s="37"/>
+      <c r="AK18" s="37"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="16">
         <v>66</v>
       </c>
       <c r="C19" s="16">
         <v>45</v>
       </c>
       <c r="D19" s="16">
         <v>47</v>
       </c>
       <c r="E19" s="16">
         <v>46</v>
       </c>
       <c r="F19" s="16">
         <v>41</v>
       </c>
       <c r="G19" s="16">
         <v>47</v>
       </c>
       <c r="H19" s="16">
         <v>65</v>
       </c>
       <c r="I19" s="16">
@@ -11203,52 +11871,61 @@
       </c>
       <c r="W19" s="17">
         <v>65</v>
       </c>
       <c r="X19" s="17">
         <v>75</v>
       </c>
       <c r="Y19" s="17">
         <v>64</v>
       </c>
       <c r="Z19" s="17">
         <v>63</v>
       </c>
       <c r="AA19" s="17">
         <v>63</v>
       </c>
       <c r="AB19" s="9">
         <v>77</v>
       </c>
       <c r="AC19" s="9">
         <v>74</v>
       </c>
       <c r="AD19" s="9">
         <v>57</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="9">
+        <v>81</v>
+      </c>
+      <c r="AF19" s="37"/>
+      <c r="AG19" s="37"/>
+      <c r="AH19" s="37"/>
+      <c r="AI19" s="37"/>
+      <c r="AJ19" s="37"/>
+      <c r="AK19" s="37"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16">
         <v>121</v>
       </c>
       <c r="C20" s="16">
         <v>91</v>
       </c>
       <c r="D20" s="16">
         <v>93</v>
       </c>
       <c r="E20" s="16">
         <v>76</v>
       </c>
       <c r="F20" s="16">
         <v>94</v>
       </c>
       <c r="G20" s="16">
         <v>91</v>
       </c>
       <c r="H20" s="16">
         <v>119</v>
       </c>
       <c r="I20" s="16">
@@ -11295,52 +11972,61 @@
       </c>
       <c r="W20" s="17">
         <v>122</v>
       </c>
       <c r="X20" s="17">
         <v>133</v>
       </c>
       <c r="Y20" s="17">
         <v>87</v>
       </c>
       <c r="Z20" s="17">
         <v>101</v>
       </c>
       <c r="AA20" s="17">
         <v>116</v>
       </c>
       <c r="AB20" s="9">
         <v>135</v>
       </c>
       <c r="AC20" s="9">
         <v>88</v>
       </c>
       <c r="AD20" s="9">
         <v>95</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="20.399999999999999">
+      <c r="AE20" s="9">
+        <v>119</v>
+      </c>
+      <c r="AF20" s="37"/>
+      <c r="AG20" s="37"/>
+      <c r="AH20" s="37"/>
+      <c r="AI20" s="37"/>
+      <c r="AJ20" s="37"/>
+      <c r="AK20" s="37"/>
+    </row>
+    <row r="21" spans="1:37" ht="22.5">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="16">
         <v>131</v>
       </c>
       <c r="C21" s="16">
         <v>125</v>
       </c>
       <c r="D21" s="16">
         <v>115</v>
       </c>
       <c r="E21" s="16">
         <v>130</v>
       </c>
       <c r="F21" s="16">
         <v>128</v>
       </c>
       <c r="G21" s="16">
         <v>124</v>
       </c>
       <c r="H21" s="16">
         <v>147</v>
       </c>
       <c r="I21" s="16">
@@ -11387,83 +12073,98 @@
       </c>
       <c r="W21" s="17">
         <v>159</v>
       </c>
       <c r="X21" s="17">
         <v>162</v>
       </c>
       <c r="Y21" s="17">
         <v>149</v>
       </c>
       <c r="Z21" s="17">
         <v>138</v>
       </c>
       <c r="AA21" s="17">
         <v>223</v>
       </c>
       <c r="AB21" s="9">
         <v>185</v>
       </c>
       <c r="AC21" s="9">
         <v>173</v>
       </c>
       <c r="AD21" s="9">
         <v>127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="40" t="s">
+      <c r="AE21" s="20">
+        <v>205</v>
+      </c>
+      <c r="AF21" s="37"/>
+      <c r="AG21" s="37"/>
+      <c r="AH21" s="37"/>
+      <c r="AI21" s="37"/>
+      <c r="AJ21" s="37"/>
+      <c r="AK21" s="37"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="40"/>
-[...22 lines deleted...]
-      <c r="Y22" s="40"/>
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
       <c r="AC22" s="9"/>
       <c r="AD22" s="9"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AF22" s="37"/>
+      <c r="AG22" s="37"/>
+      <c r="AH22" s="37"/>
+      <c r="AI22" s="37"/>
+      <c r="AJ22" s="37"/>
+      <c r="AK22" s="37"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9">
         <v>731</v>
       </c>
       <c r="C23" s="16">
         <v>650</v>
       </c>
       <c r="D23" s="16">
         <v>580</v>
       </c>
       <c r="E23" s="16">
         <v>936</v>
       </c>
       <c r="F23" s="16">
         <v>642</v>
       </c>
       <c r="G23" s="16">
         <v>615</v>
       </c>
       <c r="H23" s="16">
         <v>811</v>
       </c>
       <c r="I23" s="16">
@@ -11510,52 +12211,61 @@
       </c>
       <c r="W23" s="17">
         <v>804</v>
       </c>
       <c r="X23" s="17">
         <v>692</v>
       </c>
       <c r="Y23" s="17">
         <v>646</v>
       </c>
       <c r="Z23" s="17">
         <v>907</v>
       </c>
       <c r="AA23" s="17">
         <v>854</v>
       </c>
       <c r="AB23" s="9">
         <v>931</v>
       </c>
       <c r="AC23" s="9">
         <v>864</v>
       </c>
       <c r="AD23" s="9">
         <v>699</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="9">
+        <v>850</v>
+      </c>
+      <c r="AF23" s="37"/>
+      <c r="AG23" s="37"/>
+      <c r="AH23" s="37"/>
+      <c r="AI23" s="37"/>
+      <c r="AJ23" s="37"/>
+      <c r="AK23" s="37"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="9">
         <v>567</v>
       </c>
       <c r="C24" s="16">
         <v>477</v>
       </c>
       <c r="D24" s="16">
         <v>456</v>
       </c>
       <c r="E24" s="16">
         <v>783</v>
       </c>
       <c r="F24" s="16">
         <v>529</v>
       </c>
       <c r="G24" s="16">
         <v>502</v>
       </c>
       <c r="H24" s="16">
         <v>652</v>
       </c>
       <c r="I24" s="16">
@@ -11602,52 +12312,61 @@
       </c>
       <c r="W24" s="17">
         <v>644</v>
       </c>
       <c r="X24" s="17">
         <v>533</v>
       </c>
       <c r="Y24" s="17">
         <v>512</v>
       </c>
       <c r="Z24" s="17">
         <v>771</v>
       </c>
       <c r="AA24" s="17">
         <v>655</v>
       </c>
       <c r="AB24" s="9">
         <v>754</v>
       </c>
       <c r="AC24" s="9">
         <v>699</v>
       </c>
       <c r="AD24" s="9">
         <v>564</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="9">
+        <v>663</v>
+      </c>
+      <c r="AF24" s="37"/>
+      <c r="AG24" s="37"/>
+      <c r="AH24" s="37"/>
+      <c r="AI24" s="37"/>
+      <c r="AJ24" s="37"/>
+      <c r="AK24" s="37"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="16" t="s">
@@ -11694,52 +12413,61 @@
       </c>
       <c r="W25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="37"/>
+      <c r="AG25" s="37"/>
+      <c r="AH25" s="37"/>
+      <c r="AI25" s="37"/>
+      <c r="AJ25" s="37"/>
+      <c r="AK25" s="37"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="16" t="s">
@@ -11786,52 +12514,61 @@
       </c>
       <c r="W26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="37"/>
+      <c r="AG26" s="37"/>
+      <c r="AH26" s="37"/>
+      <c r="AI26" s="37"/>
+      <c r="AJ26" s="37"/>
+      <c r="AK26" s="37"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="9">
         <v>37</v>
       </c>
       <c r="C27" s="16">
         <v>55</v>
       </c>
       <c r="D27" s="16">
         <v>32</v>
       </c>
       <c r="E27" s="16">
         <v>34</v>
       </c>
       <c r="F27" s="16">
         <v>25</v>
       </c>
       <c r="G27" s="16">
         <v>27</v>
       </c>
       <c r="H27" s="16">
         <v>43</v>
       </c>
       <c r="I27" s="16">
@@ -11878,52 +12615,61 @@
       </c>
       <c r="W27" s="17">
         <v>42</v>
       </c>
       <c r="X27" s="17">
         <v>48</v>
       </c>
       <c r="Y27" s="17">
         <v>25</v>
       </c>
       <c r="Z27" s="17">
         <v>45</v>
       </c>
       <c r="AA27" s="17">
         <v>47</v>
       </c>
       <c r="AB27" s="9">
         <v>55</v>
       </c>
       <c r="AC27" s="9">
         <v>41</v>
       </c>
       <c r="AD27" s="9">
         <v>39</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="9">
+        <v>34</v>
+      </c>
+      <c r="AF27" s="37"/>
+      <c r="AG27" s="37"/>
+      <c r="AH27" s="37"/>
+      <c r="AI27" s="37"/>
+      <c r="AJ27" s="37"/>
+      <c r="AK27" s="37"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="16" t="s">
@@ -11970,52 +12716,61 @@
       </c>
       <c r="W28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="37"/>
+      <c r="AG28" s="37"/>
+      <c r="AH28" s="37"/>
+      <c r="AI28" s="37"/>
+      <c r="AJ28" s="37"/>
+      <c r="AK28" s="37"/>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="16" t="s">
@@ -12062,52 +12817,61 @@
       </c>
       <c r="W29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD29" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="37"/>
+      <c r="AG29" s="37"/>
+      <c r="AH29" s="37"/>
+      <c r="AI29" s="37"/>
+      <c r="AJ29" s="37"/>
+      <c r="AK29" s="37"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="16" t="s">
@@ -12154,52 +12918,61 @@
       </c>
       <c r="W30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD30" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="37"/>
+      <c r="AG30" s="37"/>
+      <c r="AH30" s="37"/>
+      <c r="AI30" s="37"/>
+      <c r="AJ30" s="37"/>
+      <c r="AK30" s="37"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="9">
         <v>46</v>
       </c>
       <c r="C31" s="16">
         <v>27</v>
       </c>
       <c r="D31" s="16">
         <v>26</v>
       </c>
       <c r="E31" s="16">
         <v>18</v>
       </c>
       <c r="F31" s="16">
         <v>21</v>
       </c>
       <c r="G31" s="16">
         <v>19</v>
       </c>
       <c r="H31" s="16">
         <v>28</v>
       </c>
       <c r="I31" s="16">
@@ -12246,52 +13019,61 @@
       </c>
       <c r="W31" s="17">
         <v>26</v>
       </c>
       <c r="X31" s="17">
         <v>30</v>
       </c>
       <c r="Y31" s="17">
         <v>16</v>
       </c>
       <c r="Z31" s="17">
         <v>27</v>
       </c>
       <c r="AA31" s="17">
         <v>56</v>
       </c>
       <c r="AB31" s="9">
         <v>27</v>
       </c>
       <c r="AC31" s="9">
         <v>41</v>
       </c>
       <c r="AD31" s="9">
         <v>32</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="9">
+        <v>35</v>
+      </c>
+      <c r="AF31" s="37"/>
+      <c r="AG31" s="37"/>
+      <c r="AH31" s="37"/>
+      <c r="AI31" s="37"/>
+      <c r="AJ31" s="37"/>
+      <c r="AK31" s="37"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="9">
         <v>39</v>
       </c>
       <c r="C32" s="16">
         <v>46</v>
       </c>
       <c r="D32" s="16">
         <v>23</v>
       </c>
       <c r="E32" s="16">
         <v>49</v>
       </c>
       <c r="F32" s="16">
         <v>25</v>
       </c>
       <c r="G32" s="16">
         <v>23</v>
       </c>
       <c r="H32" s="16">
         <v>32</v>
       </c>
       <c r="I32" s="16">
@@ -12338,52 +13120,61 @@
       </c>
       <c r="W32" s="17">
         <v>47</v>
       </c>
       <c r="X32" s="17">
         <v>32</v>
       </c>
       <c r="Y32" s="17">
         <v>38</v>
       </c>
       <c r="Z32" s="17">
         <v>31</v>
       </c>
       <c r="AA32" s="17">
         <v>46</v>
       </c>
       <c r="AB32" s="9">
         <v>39</v>
       </c>
       <c r="AC32" s="9">
         <v>44</v>
       </c>
       <c r="AD32" s="9">
         <v>28</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="9">
+        <v>48</v>
+      </c>
+      <c r="AF32" s="37"/>
+      <c r="AG32" s="37"/>
+      <c r="AH32" s="37"/>
+      <c r="AI32" s="37"/>
+      <c r="AJ32" s="37"/>
+      <c r="AK32" s="37"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="16" t="s">
@@ -12430,52 +13221,61 @@
       </c>
       <c r="W33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="37"/>
+      <c r="AG33" s="37"/>
+      <c r="AH33" s="37"/>
+      <c r="AI33" s="37"/>
+      <c r="AJ33" s="37"/>
+      <c r="AK33" s="37"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="9">
         <v>42</v>
       </c>
       <c r="C34" s="16">
         <v>45</v>
       </c>
       <c r="D34" s="16">
         <v>43</v>
       </c>
       <c r="E34" s="16">
         <v>52</v>
       </c>
       <c r="F34" s="16">
         <v>42</v>
       </c>
       <c r="G34" s="16">
         <v>44</v>
       </c>
       <c r="H34" s="16">
         <v>56</v>
       </c>
       <c r="I34" s="16">
@@ -12522,52 +13322,61 @@
       </c>
       <c r="W34" s="17">
         <v>45</v>
       </c>
       <c r="X34" s="17">
         <v>49</v>
       </c>
       <c r="Y34" s="17">
         <v>55</v>
       </c>
       <c r="Z34" s="17">
         <v>33</v>
       </c>
       <c r="AA34" s="17">
         <v>50</v>
       </c>
       <c r="AB34" s="9">
         <v>56</v>
       </c>
       <c r="AC34" s="9">
         <v>39</v>
       </c>
       <c r="AD34" s="9">
         <v>36</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="9">
+        <v>70</v>
+      </c>
+      <c r="AF34" s="37"/>
+      <c r="AG34" s="37"/>
+      <c r="AH34" s="37"/>
+      <c r="AI34" s="37"/>
+      <c r="AJ34" s="37"/>
+      <c r="AK34" s="37"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="16" t="s">
@@ -12614,52 +13423,61 @@
       </c>
       <c r="W35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="37"/>
+      <c r="AG35" s="37"/>
+      <c r="AH35" s="37"/>
+      <c r="AI35" s="37"/>
+      <c r="AJ35" s="37"/>
+      <c r="AK35" s="37"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="16" t="s">
@@ -12706,52 +13524,61 @@
       </c>
       <c r="W36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="20.399999999999999">
+      <c r="AE36" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="37"/>
+      <c r="AG36" s="37"/>
+      <c r="AH36" s="37"/>
+      <c r="AI36" s="37"/>
+      <c r="AJ36" s="37"/>
+      <c r="AK36" s="37"/>
+    </row>
+    <row r="37" spans="1:37" ht="22.5">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="16" t="s">
@@ -12798,86 +13625,101 @@
       </c>
       <c r="W37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="39" t="s">
+      <c r="AE37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="37"/>
+      <c r="AG37" s="37"/>
+      <c r="AH37" s="37"/>
+      <c r="AI37" s="37"/>
+      <c r="AJ37" s="37"/>
+      <c r="AK37" s="37"/>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="39"/>
-[...22 lines deleted...]
-      <c r="Y38" s="39"/>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
       <c r="Z38" s="32"/>
       <c r="AA38" s="32"/>
       <c r="AB38" s="32"/>
       <c r="AC38" s="9"/>
       <c r="AD38" s="9"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AF38" s="37"/>
+      <c r="AG38" s="37"/>
+      <c r="AH38" s="37"/>
+      <c r="AI38" s="37"/>
+      <c r="AJ38" s="37"/>
+      <c r="AK38" s="37"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>1508</v>
       </c>
       <c r="C39" s="16">
         <v>1265</v>
       </c>
       <c r="D39" s="16">
         <v>1153</v>
       </c>
       <c r="E39" s="16">
         <v>1276</v>
       </c>
       <c r="F39" s="16">
         <v>1120</v>
       </c>
       <c r="G39" s="16">
         <v>1300</v>
       </c>
       <c r="H39" s="16">
         <v>1599</v>
       </c>
       <c r="I39" s="16">
@@ -12924,52 +13766,61 @@
       </c>
       <c r="W39" s="17">
         <v>1567</v>
       </c>
       <c r="X39" s="17">
         <v>1525</v>
       </c>
       <c r="Y39" s="17">
         <v>1313</v>
       </c>
       <c r="Z39" s="17">
         <v>1570</v>
       </c>
       <c r="AA39" s="17">
         <v>1716</v>
       </c>
       <c r="AB39" s="9">
         <v>1766</v>
       </c>
       <c r="AC39" s="9">
         <v>1514</v>
       </c>
       <c r="AD39" s="9">
         <v>1195</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="9">
+        <v>1778</v>
+      </c>
+      <c r="AF39" s="37"/>
+      <c r="AG39" s="37"/>
+      <c r="AH39" s="37"/>
+      <c r="AI39" s="37"/>
+      <c r="AJ39" s="37"/>
+      <c r="AK39" s="37"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="16" t="s">
@@ -13016,52 +13867,61 @@
       </c>
       <c r="W40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="37"/>
+      <c r="AG40" s="37"/>
+      <c r="AH40" s="37"/>
+      <c r="AI40" s="37"/>
+      <c r="AJ40" s="37"/>
+      <c r="AK40" s="37"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13">
         <v>189</v>
       </c>
       <c r="C41" s="16">
         <v>143</v>
       </c>
       <c r="D41" s="16">
         <v>130</v>
       </c>
       <c r="E41" s="16">
         <v>153</v>
       </c>
       <c r="F41" s="16">
         <v>125</v>
       </c>
       <c r="G41" s="16">
         <v>137</v>
       </c>
       <c r="H41" s="16">
         <v>191</v>
       </c>
       <c r="I41" s="16">
@@ -13108,52 +13968,61 @@
       </c>
       <c r="W41" s="17">
         <v>179</v>
       </c>
       <c r="X41" s="17">
         <v>190</v>
       </c>
       <c r="Y41" s="17">
         <v>147</v>
       </c>
       <c r="Z41" s="17">
         <v>180</v>
       </c>
       <c r="AA41" s="17">
         <v>228</v>
       </c>
       <c r="AB41" s="9">
         <v>193</v>
       </c>
       <c r="AC41" s="9">
         <v>179</v>
       </c>
       <c r="AD41" s="9">
         <v>171</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="20">
+        <v>225</v>
+      </c>
+      <c r="AF41" s="37"/>
+      <c r="AG41" s="37"/>
+      <c r="AH41" s="37"/>
+      <c r="AI41" s="37"/>
+      <c r="AJ41" s="37"/>
+      <c r="AK41" s="37"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13">
         <v>94</v>
       </c>
       <c r="C42" s="16">
         <v>70</v>
       </c>
       <c r="D42" s="16">
         <v>72</v>
       </c>
       <c r="E42" s="16">
         <v>77</v>
       </c>
       <c r="F42" s="16">
         <v>66</v>
       </c>
       <c r="G42" s="16">
         <v>90</v>
       </c>
       <c r="H42" s="16">
         <v>113</v>
       </c>
       <c r="I42" s="16">
@@ -13200,52 +14069,61 @@
       </c>
       <c r="W42" s="17">
         <v>126</v>
       </c>
       <c r="X42" s="17">
         <v>81</v>
       </c>
       <c r="Y42" s="17">
         <v>69</v>
       </c>
       <c r="Z42" s="17">
         <v>98</v>
       </c>
       <c r="AA42" s="17">
         <v>94</v>
       </c>
       <c r="AB42" s="9">
         <v>106</v>
       </c>
       <c r="AC42" s="9">
         <v>72</v>
       </c>
       <c r="AD42" s="9">
         <v>69</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="20">
+        <v>101</v>
+      </c>
+      <c r="AF42" s="37"/>
+      <c r="AG42" s="37"/>
+      <c r="AH42" s="37"/>
+      <c r="AI42" s="37"/>
+      <c r="AJ42" s="37"/>
+      <c r="AK42" s="37"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>82</v>
       </c>
       <c r="C43" s="16">
         <v>95</v>
       </c>
       <c r="D43" s="16">
         <v>78</v>
       </c>
       <c r="E43" s="16">
         <v>83</v>
       </c>
       <c r="F43" s="16">
         <v>68</v>
       </c>
       <c r="G43" s="16">
         <v>97</v>
       </c>
       <c r="H43" s="16">
         <v>90</v>
       </c>
       <c r="I43" s="16">
@@ -13292,52 +14170,61 @@
       </c>
       <c r="W43" s="17">
         <v>94</v>
       </c>
       <c r="X43" s="17">
         <v>74</v>
       </c>
       <c r="Y43" s="17">
         <v>78</v>
       </c>
       <c r="Z43" s="17">
         <v>113</v>
       </c>
       <c r="AA43" s="17">
         <v>104</v>
       </c>
       <c r="AB43" s="9">
         <v>96</v>
       </c>
       <c r="AC43" s="9">
         <v>80</v>
       </c>
       <c r="AD43" s="9">
         <v>70</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="20">
+        <v>99</v>
+      </c>
+      <c r="AF43" s="37"/>
+      <c r="AG43" s="37"/>
+      <c r="AH43" s="37"/>
+      <c r="AI43" s="37"/>
+      <c r="AJ43" s="37"/>
+      <c r="AK43" s="37"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>101</v>
       </c>
       <c r="C44" s="16">
         <v>98</v>
       </c>
       <c r="D44" s="16">
         <v>93</v>
       </c>
       <c r="E44" s="16">
         <v>106</v>
       </c>
       <c r="F44" s="16">
         <v>65</v>
       </c>
       <c r="G44" s="16">
         <v>67</v>
       </c>
       <c r="H44" s="16">
         <v>95</v>
       </c>
       <c r="I44" s="16">
@@ -13384,52 +14271,61 @@
       </c>
       <c r="W44" s="17">
         <v>122</v>
       </c>
       <c r="X44" s="17">
         <v>93</v>
       </c>
       <c r="Y44" s="17">
         <v>86</v>
       </c>
       <c r="Z44" s="17">
         <v>124</v>
       </c>
       <c r="AA44" s="17">
         <v>118</v>
       </c>
       <c r="AB44" s="9">
         <v>111</v>
       </c>
       <c r="AC44" s="9">
         <v>111</v>
       </c>
       <c r="AD44" s="9">
         <v>73</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="20">
+        <v>104</v>
+      </c>
+      <c r="AF44" s="37"/>
+      <c r="AG44" s="37"/>
+      <c r="AH44" s="37"/>
+      <c r="AI44" s="37"/>
+      <c r="AJ44" s="37"/>
+      <c r="AK44" s="37"/>
+    </row>
+    <row r="45" spans="1:37">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>127</v>
       </c>
       <c r="C45" s="16">
         <v>94</v>
       </c>
       <c r="D45" s="16">
         <v>73</v>
       </c>
       <c r="E45" s="16">
         <v>106</v>
       </c>
       <c r="F45" s="16">
         <v>87</v>
       </c>
       <c r="G45" s="16">
         <v>94</v>
       </c>
       <c r="H45" s="16">
         <v>132</v>
       </c>
       <c r="I45" s="16">
@@ -13476,52 +14372,61 @@
       </c>
       <c r="W45" s="17">
         <v>129</v>
       </c>
       <c r="X45" s="17">
         <v>113</v>
       </c>
       <c r="Y45" s="17">
         <v>95</v>
       </c>
       <c r="Z45" s="17">
         <v>121</v>
       </c>
       <c r="AA45" s="17">
         <v>81</v>
       </c>
       <c r="AB45" s="9">
         <v>125</v>
       </c>
       <c r="AC45" s="9">
         <v>99</v>
       </c>
       <c r="AD45" s="9">
         <v>66</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="20">
+        <v>95</v>
+      </c>
+      <c r="AF45" s="37"/>
+      <c r="AG45" s="37"/>
+      <c r="AH45" s="37"/>
+      <c r="AI45" s="37"/>
+      <c r="AJ45" s="37"/>
+      <c r="AK45" s="37"/>
+    </row>
+    <row r="46" spans="1:37">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>271</v>
       </c>
       <c r="C46" s="16">
         <v>213</v>
       </c>
       <c r="D46" s="16">
         <v>189</v>
       </c>
       <c r="E46" s="16">
         <v>247</v>
       </c>
       <c r="F46" s="16">
         <v>176</v>
       </c>
       <c r="G46" s="16">
         <v>250</v>
       </c>
       <c r="H46" s="16">
         <v>279</v>
       </c>
       <c r="I46" s="16">
@@ -13568,52 +14473,61 @@
       </c>
       <c r="W46" s="17">
         <v>222</v>
       </c>
       <c r="X46" s="17">
         <v>232</v>
       </c>
       <c r="Y46" s="17">
         <v>217</v>
       </c>
       <c r="Z46" s="17">
         <v>275</v>
       </c>
       <c r="AA46" s="17">
         <v>279</v>
       </c>
       <c r="AB46" s="9">
         <v>318</v>
       </c>
       <c r="AC46" s="9">
         <v>241</v>
       </c>
       <c r="AD46" s="9">
         <v>214</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46" s="20">
+        <v>312</v>
+      </c>
+      <c r="AF46" s="37"/>
+      <c r="AG46" s="37"/>
+      <c r="AH46" s="37"/>
+      <c r="AI46" s="37"/>
+      <c r="AJ46" s="37"/>
+      <c r="AK46" s="37"/>
+    </row>
+    <row r="47" spans="1:37">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13">
         <v>45</v>
       </c>
       <c r="C47" s="16">
         <v>32</v>
       </c>
       <c r="D47" s="16">
         <v>46</v>
       </c>
       <c r="E47" s="16">
         <v>49</v>
       </c>
       <c r="F47" s="16">
         <v>52</v>
       </c>
       <c r="G47" s="16">
         <v>41</v>
       </c>
       <c r="H47" s="16">
         <v>52</v>
       </c>
       <c r="I47" s="16">
@@ -13660,52 +14574,61 @@
       </c>
       <c r="W47" s="17">
         <v>53</v>
       </c>
       <c r="X47" s="17">
         <v>74</v>
       </c>
       <c r="Y47" s="17">
         <v>58</v>
       </c>
       <c r="Z47" s="17">
         <v>59</v>
       </c>
       <c r="AA47" s="17">
         <v>62</v>
       </c>
       <c r="AB47" s="9">
         <v>60</v>
       </c>
       <c r="AC47" s="9">
         <v>79</v>
       </c>
       <c r="AD47" s="9">
         <v>51</v>
       </c>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47" s="20">
+        <v>62</v>
+      </c>
+      <c r="AF47" s="37"/>
+      <c r="AG47" s="37"/>
+      <c r="AH47" s="37"/>
+      <c r="AI47" s="37"/>
+      <c r="AJ47" s="37"/>
+      <c r="AK47" s="37"/>
+    </row>
+    <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13">
         <v>55</v>
       </c>
       <c r="C48" s="16">
         <v>78</v>
       </c>
       <c r="D48" s="16">
         <v>47</v>
       </c>
       <c r="E48" s="16">
         <v>34</v>
       </c>
       <c r="F48" s="16">
         <v>47</v>
       </c>
       <c r="G48" s="16">
         <v>69</v>
       </c>
       <c r="H48" s="16">
         <v>62</v>
       </c>
       <c r="I48" s="16">
@@ -13752,52 +14675,61 @@
       </c>
       <c r="W48" s="17">
         <v>54</v>
       </c>
       <c r="X48" s="17">
         <v>53</v>
       </c>
       <c r="Y48" s="17">
         <v>58</v>
       </c>
       <c r="Z48" s="17">
         <v>58</v>
       </c>
       <c r="AA48" s="17">
         <v>77</v>
       </c>
       <c r="AB48" s="9">
         <v>64</v>
       </c>
       <c r="AC48" s="9">
         <v>40</v>
       </c>
       <c r="AD48" s="9">
         <v>49</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48" s="20">
+        <v>50</v>
+      </c>
+      <c r="AF48" s="37"/>
+      <c r="AG48" s="37"/>
+      <c r="AH48" s="37"/>
+      <c r="AI48" s="37"/>
+      <c r="AJ48" s="37"/>
+      <c r="AK48" s="37"/>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13">
         <v>93</v>
       </c>
       <c r="C49" s="16">
         <v>79</v>
       </c>
       <c r="D49" s="16">
         <v>63</v>
       </c>
       <c r="E49" s="16">
         <v>64</v>
       </c>
       <c r="F49" s="16">
         <v>61</v>
       </c>
       <c r="G49" s="16">
         <v>66</v>
       </c>
       <c r="H49" s="16">
         <v>99</v>
       </c>
       <c r="I49" s="16">
@@ -13844,52 +14776,61 @@
       </c>
       <c r="W49" s="17">
         <v>96</v>
       </c>
       <c r="X49" s="17">
         <v>88</v>
       </c>
       <c r="Y49" s="17">
         <v>97</v>
       </c>
       <c r="Z49" s="17">
         <v>91</v>
       </c>
       <c r="AA49" s="17">
         <v>111</v>
       </c>
       <c r="AB49" s="9">
         <v>154</v>
       </c>
       <c r="AC49" s="9">
         <v>122</v>
       </c>
       <c r="AD49" s="9">
         <v>66</v>
       </c>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49" s="20">
+        <v>154</v>
+      </c>
+      <c r="AF49" s="37"/>
+      <c r="AG49" s="37"/>
+      <c r="AH49" s="37"/>
+      <c r="AI49" s="37"/>
+      <c r="AJ49" s="37"/>
+      <c r="AK49" s="37"/>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>133</v>
       </c>
       <c r="C50" s="16">
         <v>102</v>
       </c>
       <c r="D50" s="16">
         <v>107</v>
       </c>
       <c r="E50" s="16">
         <v>105</v>
       </c>
       <c r="F50" s="16">
         <v>110</v>
       </c>
       <c r="G50" s="16">
         <v>127</v>
       </c>
       <c r="H50" s="16">
         <v>155</v>
       </c>
       <c r="I50" s="16">
@@ -13936,52 +14877,61 @@
       </c>
       <c r="W50" s="17">
         <v>146</v>
       </c>
       <c r="X50" s="17">
         <v>157</v>
       </c>
       <c r="Y50" s="17">
         <v>108</v>
       </c>
       <c r="Z50" s="17">
         <v>149</v>
       </c>
       <c r="AA50" s="17">
         <v>160</v>
       </c>
       <c r="AB50" s="9">
         <v>142</v>
       </c>
       <c r="AC50" s="9">
         <v>156</v>
       </c>
       <c r="AD50" s="9">
         <v>87</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50" s="20">
+        <v>171</v>
+      </c>
+      <c r="AF50" s="37"/>
+      <c r="AG50" s="37"/>
+      <c r="AH50" s="37"/>
+      <c r="AI50" s="37"/>
+      <c r="AJ50" s="37"/>
+      <c r="AK50" s="37"/>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13">
         <v>66</v>
       </c>
       <c r="C51" s="16">
         <v>45</v>
       </c>
       <c r="D51" s="16">
         <v>47</v>
       </c>
       <c r="E51" s="16">
         <v>46</v>
       </c>
       <c r="F51" s="16">
         <v>41</v>
       </c>
       <c r="G51" s="16">
         <v>47</v>
       </c>
       <c r="H51" s="16">
         <v>65</v>
       </c>
       <c r="I51" s="16">
@@ -14028,52 +14978,61 @@
       </c>
       <c r="W51" s="17">
         <v>65</v>
       </c>
       <c r="X51" s="17">
         <v>75</v>
       </c>
       <c r="Y51" s="17">
         <v>64</v>
       </c>
       <c r="Z51" s="17">
         <v>63</v>
       </c>
       <c r="AA51" s="17">
         <v>63</v>
       </c>
       <c r="AB51" s="9">
         <v>77</v>
       </c>
       <c r="AC51" s="9">
         <v>74</v>
       </c>
       <c r="AD51" s="9">
         <v>57</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51" s="20">
+        <v>81</v>
+      </c>
+      <c r="AF51" s="37"/>
+      <c r="AG51" s="37"/>
+      <c r="AH51" s="37"/>
+      <c r="AI51" s="37"/>
+      <c r="AJ51" s="37"/>
+      <c r="AK51" s="37"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13">
         <v>121</v>
       </c>
       <c r="C52" s="16">
         <v>91</v>
       </c>
       <c r="D52" s="16">
         <v>93</v>
       </c>
       <c r="E52" s="16">
         <v>76</v>
       </c>
       <c r="F52" s="16">
         <v>94</v>
       </c>
       <c r="G52" s="16">
         <v>91</v>
       </c>
       <c r="H52" s="16">
         <v>119</v>
       </c>
       <c r="I52" s="16">
@@ -14120,52 +15079,61 @@
       </c>
       <c r="W52" s="17">
         <v>122</v>
       </c>
       <c r="X52" s="17">
         <v>133</v>
       </c>
       <c r="Y52" s="17">
         <v>87</v>
       </c>
       <c r="Z52" s="17">
         <v>101</v>
       </c>
       <c r="AA52" s="17">
         <v>116</v>
       </c>
       <c r="AB52" s="9">
         <v>135</v>
       </c>
       <c r="AC52" s="9">
         <v>88</v>
       </c>
       <c r="AD52" s="9">
         <v>95</v>
       </c>
-    </row>
-    <row r="53" spans="1:30" ht="20.399999999999999">
+      <c r="AE52" s="20">
+        <v>119</v>
+      </c>
+      <c r="AF52" s="37"/>
+      <c r="AG52" s="37"/>
+      <c r="AH52" s="37"/>
+      <c r="AI52" s="37"/>
+      <c r="AJ52" s="37"/>
+      <c r="AK52" s="37"/>
+    </row>
+    <row r="53" spans="1:37" ht="22.5">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="14">
         <v>131</v>
       </c>
       <c r="C53" s="14">
         <v>125</v>
       </c>
       <c r="D53" s="14">
         <v>115</v>
       </c>
       <c r="E53" s="14">
         <v>130</v>
       </c>
       <c r="F53" s="14">
         <v>128</v>
       </c>
       <c r="G53" s="18">
         <v>124</v>
       </c>
       <c r="H53" s="18">
         <v>147</v>
       </c>
       <c r="I53" s="18">
@@ -14203,59 +15171,68 @@
       </c>
       <c r="T53" s="18">
         <v>197</v>
       </c>
       <c r="U53" s="18">
         <v>197</v>
       </c>
       <c r="V53" s="18">
         <v>208</v>
       </c>
       <c r="W53" s="18">
         <v>159</v>
       </c>
       <c r="X53" s="18">
         <v>162</v>
       </c>
       <c r="Y53" s="18">
         <v>149</v>
       </c>
       <c r="Z53" s="18">
         <v>138</v>
       </c>
       <c r="AA53" s="18">
         <v>223</v>
       </c>
-      <c r="AB53" s="33">
+      <c r="AB53" s="18">
         <v>185</v>
       </c>
-      <c r="AC53" s="33">
+      <c r="AC53" s="18">
         <v>173</v>
       </c>
-      <c r="AD53" s="33">
+      <c r="AD53" s="18">
         <v>127</v>
       </c>
+      <c r="AE53" s="36">
+        <v>205</v>
+      </c>
+      <c r="AF53" s="36"/>
+      <c r="AG53" s="36"/>
+      <c r="AH53" s="36"/>
+      <c r="AI53" s="36"/>
+      <c r="AJ53" s="36"/>
+      <c r="AK53" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>