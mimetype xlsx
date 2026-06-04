--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8565" yWindow="105" windowWidth="19605" windowHeight="12495" activeTab="2"/>
+    <workbookView xWindow="8568" yWindow="108" windowWidth="19608" windowHeight="12492" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Immigrants" sheetId="1" r:id="rId1"/>
     <sheet name="Emigrants" sheetId="2" r:id="rId2"/>
     <sheet name="Net external migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2358" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2456" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -330,51 +330,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -413,91 +413,94 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -775,182 +778,182 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B39" sqref="B39:AA53"/>
+      <selection activeCell="AB7" sqref="AB7:AB53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="21.5703125" style="22" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.5546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="22" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="22" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="22" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="22" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="22" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="22" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="22" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="22"/>
+    <col min="22" max="22" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="34"/>
-[...22 lines deleted...]
-      <c r="Y1" s="34"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="5"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="38"/>
-      <c r="B4" s="32">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="33"/>
-[...10 lines deleted...]
-      <c r="N4" s="32">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="33"/>
-[...10 lines deleted...]
-      <c r="Z4" s="32">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="33"/>
-[...9 lines deleted...]
-      <c r="AK4" s="33"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="39"/>
+      <c r="A5" s="37"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -1017,77 +1020,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="35"/>
-[...22 lines deleted...]
-      <c r="Y6" s="35"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="19">
         <v>15</v>
       </c>
       <c r="C7" s="19">
         <v>76</v>
       </c>
       <c r="D7" s="19">
         <v>34</v>
       </c>
       <c r="E7" s="19">
         <v>31</v>
       </c>
       <c r="F7" s="19">
         <v>41</v>
       </c>
       <c r="G7" s="19">
         <v>31</v>
       </c>
       <c r="H7" s="19">
         <v>25</v>
@@ -1127,50 +1130,53 @@
       </c>
       <c r="T7" s="21">
         <v>31</v>
       </c>
       <c r="U7" s="21">
         <v>27</v>
       </c>
       <c r="V7" s="21">
         <v>10</v>
       </c>
       <c r="W7" s="21">
         <v>19</v>
       </c>
       <c r="X7" s="21">
         <v>29</v>
       </c>
       <c r="Y7" s="21">
         <v>37</v>
       </c>
       <c r="Z7" s="26">
         <v>32</v>
       </c>
       <c r="AA7" s="21">
         <v>33</v>
       </c>
+      <c r="AB7" s="12">
+        <v>18</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="19">
         <v>13</v>
       </c>
       <c r="C8" s="19">
         <v>55</v>
       </c>
       <c r="D8" s="19">
         <v>27</v>
       </c>
       <c r="E8" s="19">
         <v>19</v>
       </c>
       <c r="F8" s="19">
         <v>13</v>
       </c>
       <c r="G8" s="19">
         <v>18</v>
       </c>
       <c r="H8" s="19">
         <v>19</v>
@@ -1210,50 +1216,53 @@
       </c>
       <c r="T8" s="21">
         <v>18</v>
       </c>
       <c r="U8" s="21">
         <v>18</v>
       </c>
       <c r="V8" s="21">
         <v>5</v>
       </c>
       <c r="W8" s="21">
         <v>15</v>
       </c>
       <c r="X8" s="21">
         <v>22</v>
       </c>
       <c r="Y8" s="21">
         <v>31</v>
       </c>
       <c r="Z8" s="26">
         <v>23</v>
       </c>
       <c r="AA8" s="21">
         <v>23</v>
       </c>
+      <c r="AB8" s="12">
+        <v>10</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="19">
         <v>2</v>
       </c>
       <c r="D9" s="19">
         <v>1</v>
       </c>
       <c r="E9" s="19">
         <v>1</v>
       </c>
       <c r="F9" s="19">
         <v>4</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>0</v>
@@ -1287,55 +1296,58 @@
       </c>
       <c r="R9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="S9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T9" s="21">
         <v>2</v>
       </c>
       <c r="U9" s="21">
         <v>1</v>
       </c>
       <c r="V9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="21">
         <v>3</v>
       </c>
       <c r="Y9" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="Z9" s="43">
+      <c r="Z9" s="32">
         <v>4</v>
       </c>
       <c r="AA9" s="21" t="s">
         <v>0</v>
+      </c>
+      <c r="AB9" s="12">
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="19">
         <v>1</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="19">
         <v>2</v>
       </c>
       <c r="G10" s="19">
         <v>2</v>
       </c>
       <c r="H10" s="19" t="s">
@@ -1376,50 +1388,53 @@
       </c>
       <c r="T10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="21" t="s">
         <v>0</v>
       </c>
+      <c r="AB10" s="21" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="19">
         <v>1</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="19">
         <v>5</v>
       </c>
       <c r="F11" s="19">
         <v>11</v>
       </c>
       <c r="G11" s="19">
         <v>3</v>
       </c>
       <c r="H11" s="19">
         <v>2</v>
@@ -1459,50 +1474,53 @@
       </c>
       <c r="T11" s="21">
         <v>6</v>
       </c>
       <c r="U11" s="21">
         <v>1</v>
       </c>
       <c r="V11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="21">
         <v>2</v>
       </c>
       <c r="X11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA11" s="21" t="s">
         <v>0</v>
       </c>
+      <c r="AB11" s="21" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="19">
         <v>0</v>
       </c>
       <c r="G12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="19">
         <v>1</v>
@@ -1542,50 +1560,53 @@
       </c>
       <c r="T12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="21">
         <v>2</v>
       </c>
+      <c r="AB12" s="21" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="19">
         <v>0</v>
       </c>
       <c r="G13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="19" t="s">
         <v>0</v>
@@ -1625,50 +1646,53 @@
       </c>
       <c r="T13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="21" t="s">
         <v>0</v>
       </c>
+      <c r="AB13" s="21" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="19">
         <v>9</v>
       </c>
       <c r="D14" s="19">
         <v>2</v>
       </c>
       <c r="E14" s="19">
         <v>5</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="19">
         <v>4</v>
       </c>
       <c r="H14" s="19">
         <v>1</v>
@@ -1702,55 +1726,58 @@
       </c>
       <c r="R14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="S14" s="21">
         <v>4</v>
       </c>
       <c r="T14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U14" s="21">
         <v>3</v>
       </c>
       <c r="V14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W14" s="21">
         <v>1</v>
       </c>
       <c r="X14" s="21">
         <v>3</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
-      <c r="Z14" s="43">
+      <c r="Z14" s="32">
         <v>1</v>
       </c>
       <c r="AA14" s="21">
         <v>4</v>
+      </c>
+      <c r="AB14" s="12">
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="19">
         <v>1</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="19">
         <v>0</v>
       </c>
       <c r="G15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="19">
@@ -1785,55 +1812,58 @@
       </c>
       <c r="R15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="S15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="Z15" s="43" t="s">
+      <c r="Z15" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="21">
         <v>1</v>
+      </c>
+      <c r="AB15" s="21" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="19">
         <v>0</v>
       </c>
       <c r="G16" s="19">
         <v>1</v>
       </c>
       <c r="H16" s="19" t="s">
@@ -1868,58 +1898,61 @@
       </c>
       <c r="R16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="S16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="Z16" s="43" t="s">
+      <c r="Z16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="19">
         <v>1</v>
       </c>
       <c r="D17" s="19">
         <v>1</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="19">
         <v>2</v>
       </c>
       <c r="G17" s="19">
         <v>1</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="19" t="s">
@@ -1951,58 +1984,61 @@
       </c>
       <c r="R17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="S17" s="21">
         <v>2</v>
       </c>
       <c r="T17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="21">
         <v>1</v>
       </c>
-      <c r="Z17" s="43">
+      <c r="Z17" s="32">
         <v>1</v>
       </c>
       <c r="AA17" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="19">
         <v>6</v>
       </c>
       <c r="D18" s="19">
         <v>2</v>
       </c>
       <c r="E18" s="19">
         <v>1</v>
       </c>
       <c r="F18" s="19">
         <v>6</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="19">
         <v>1</v>
       </c>
       <c r="I18" s="19">
@@ -2034,58 +2070,61 @@
       </c>
       <c r="R18" s="21">
         <v>4</v>
       </c>
       <c r="S18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T18" s="21">
         <v>5</v>
       </c>
       <c r="U18" s="21">
         <v>3</v>
       </c>
       <c r="V18" s="21">
         <v>5</v>
       </c>
       <c r="W18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X18" s="21">
         <v>1</v>
       </c>
       <c r="Y18" s="21">
         <v>2</v>
       </c>
-      <c r="Z18" s="43">
+      <c r="Z18" s="32">
         <v>2</v>
       </c>
       <c r="AA18" s="21">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="19">
         <v>1</v>
       </c>
       <c r="C19" s="19">
         <v>1</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="19">
         <v>0</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="19" t="s">
@@ -2117,58 +2156,61 @@
       </c>
       <c r="R19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="S19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="Z19" s="43" t="s">
+      <c r="Z19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="19">
         <v>1</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="19">
         <v>1</v>
       </c>
       <c r="G20" s="19">
         <v>2</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="19">
@@ -2200,58 +2242,61 @@
       </c>
       <c r="R20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="S20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U20" s="21">
         <v>1</v>
       </c>
       <c r="V20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="21">
         <v>1</v>
       </c>
       <c r="X20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="Z20" s="43" t="s">
+      <c r="Z20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" ht="22.5">
+      <c r="AB20" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="19">
         <v>1</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="19">
@@ -2289,81 +2334,84 @@
       </c>
       <c r="T21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="27">
         <v>1</v>
       </c>
       <c r="AA21" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="36" t="s">
+      <c r="AB21" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="36"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="42"/>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="42"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="42"/>
+      <c r="L22" s="42"/>
+      <c r="M22" s="42"/>
+      <c r="N22" s="42"/>
+      <c r="O22" s="42"/>
+      <c r="P22" s="42"/>
+      <c r="Q22" s="42"/>
+      <c r="R22" s="42"/>
+      <c r="S22" s="42"/>
+      <c r="T22" s="42"/>
+      <c r="U22" s="42"/>
+      <c r="V22" s="42"/>
+      <c r="W22" s="42"/>
+      <c r="X22" s="42"/>
+      <c r="Y22" s="42"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="19">
         <v>14</v>
       </c>
       <c r="C23" s="19">
         <v>57</v>
       </c>
       <c r="D23" s="19">
         <v>27</v>
       </c>
       <c r="E23" s="19">
         <v>20</v>
       </c>
       <c r="F23" s="19">
         <v>27</v>
       </c>
       <c r="G23" s="19">
         <v>22</v>
       </c>
       <c r="H23" s="19">
         <v>21</v>
       </c>
       <c r="I23" s="19">
@@ -2395,58 +2443,61 @@
       </c>
       <c r="R23" s="21">
         <v>21</v>
       </c>
       <c r="S23" s="21">
         <v>9</v>
       </c>
       <c r="T23" s="21">
         <v>19</v>
       </c>
       <c r="U23" s="21">
         <v>19</v>
       </c>
       <c r="V23" s="21">
         <v>6</v>
       </c>
       <c r="W23" s="26">
         <v>15</v>
       </c>
       <c r="X23" s="21">
         <v>23</v>
       </c>
       <c r="Y23" s="21">
         <v>33</v>
       </c>
-      <c r="Z23" s="44">
+      <c r="Z23" s="33">
         <v>24</v>
       </c>
       <c r="AA23" s="21">
         <v>23</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="22">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="19">
         <v>13</v>
       </c>
       <c r="C24" s="19">
         <v>55</v>
       </c>
       <c r="D24" s="19">
         <v>27</v>
       </c>
       <c r="E24" s="19">
         <v>19</v>
       </c>
       <c r="F24" s="19">
         <v>13</v>
       </c>
       <c r="G24" s="19">
         <v>18</v>
       </c>
       <c r="H24" s="19">
         <v>19</v>
       </c>
       <c r="I24" s="19">
@@ -2478,58 +2529,61 @@
       </c>
       <c r="R24" s="21">
         <v>21</v>
       </c>
       <c r="S24" s="21">
         <v>9</v>
       </c>
       <c r="T24" s="21">
         <v>18</v>
       </c>
       <c r="U24" s="21">
         <v>18</v>
       </c>
       <c r="V24" s="21">
         <v>5</v>
       </c>
       <c r="W24" s="26">
         <v>15</v>
       </c>
       <c r="X24" s="21">
         <v>22</v>
       </c>
       <c r="Y24" s="21">
         <v>31</v>
       </c>
-      <c r="Z24" s="44">
+      <c r="Z24" s="33">
         <v>23</v>
       </c>
       <c r="AA24" s="21">
         <v>23</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="22">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="19" t="s">
@@ -2567,52 +2621,55 @@
       </c>
       <c r="T25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="19" t="s">
@@ -2650,52 +2707,55 @@
       </c>
       <c r="T26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="19">
         <v>9</v>
       </c>
       <c r="G27" s="19">
         <v>3</v>
       </c>
       <c r="H27" s="19">
         <v>1</v>
       </c>
       <c r="I27" s="19">
@@ -2733,52 +2793,55 @@
       </c>
       <c r="T27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="19" t="s">
@@ -2816,52 +2879,55 @@
       </c>
       <c r="T28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="19" t="s">
@@ -2899,52 +2965,55 @@
       </c>
       <c r="T29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="19" t="s">
@@ -2982,52 +3051,55 @@
       </c>
       <c r="T30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="19">
         <v>1</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="19" t="s">
@@ -3065,52 +3137,55 @@
       </c>
       <c r="T31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="19">
         <v>1</v>
       </c>
       <c r="H32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="19" t="s">
@@ -3148,52 +3223,55 @@
       </c>
       <c r="T32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="19" t="s">
@@ -3231,52 +3309,55 @@
       </c>
       <c r="T33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="19">
         <v>2</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="19">
         <v>1</v>
       </c>
       <c r="F34" s="19">
         <v>5</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="19">
         <v>1</v>
       </c>
       <c r="I34" s="19" t="s">
@@ -3314,52 +3395,55 @@
       </c>
       <c r="T34" s="21">
         <v>1</v>
       </c>
       <c r="U34" s="21">
         <v>1</v>
       </c>
       <c r="V34" s="21">
         <v>1</v>
       </c>
       <c r="W34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="21">
         <v>1</v>
       </c>
       <c r="Y34" s="21">
         <v>2</v>
       </c>
       <c r="Z34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="19" t="s">
@@ -3397,52 +3481,55 @@
       </c>
       <c r="T35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="22">
         <v>1</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="19" t="s">
@@ -3480,52 +3567,55 @@
       </c>
       <c r="T36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:27" ht="22.5">
+      <c r="AB36" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="19" t="s">
@@ -3563,81 +3653,84 @@
       </c>
       <c r="T37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="37" t="s">
+      <c r="AB37" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="37"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="B38" s="35"/>
+      <c r="C38" s="35"/>
+      <c r="D38" s="35"/>
+      <c r="E38" s="35"/>
+      <c r="F38" s="35"/>
+      <c r="G38" s="35"/>
+      <c r="H38" s="35"/>
+      <c r="I38" s="35"/>
+      <c r="J38" s="35"/>
+      <c r="K38" s="35"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="35"/>
+      <c r="N38" s="35"/>
+      <c r="O38" s="35"/>
+      <c r="P38" s="35"/>
+      <c r="Q38" s="35"/>
+      <c r="R38" s="35"/>
+      <c r="S38" s="35"/>
+      <c r="T38" s="35"/>
+      <c r="U38" s="35"/>
+      <c r="V38" s="35"/>
+      <c r="W38" s="35"/>
+      <c r="X38" s="35"/>
+      <c r="Y38" s="35"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="19">
         <v>1</v>
       </c>
       <c r="C39" s="19">
         <v>19</v>
       </c>
       <c r="D39" s="19">
         <v>7</v>
       </c>
       <c r="E39" s="19">
         <v>11</v>
       </c>
       <c r="F39" s="19">
         <v>14</v>
       </c>
       <c r="G39" s="19">
         <v>9</v>
       </c>
       <c r="H39" s="19">
         <v>4</v>
       </c>
       <c r="I39" s="19">
@@ -3675,52 +3768,55 @@
       </c>
       <c r="T39" s="21">
         <v>12</v>
       </c>
       <c r="U39" s="21">
         <v>8</v>
       </c>
       <c r="V39" s="21">
         <v>4</v>
       </c>
       <c r="W39" s="21">
         <v>4</v>
       </c>
       <c r="X39" s="21">
         <v>6</v>
       </c>
       <c r="Y39" s="21">
         <v>4</v>
       </c>
       <c r="Z39" s="26">
         <v>8</v>
       </c>
       <c r="AA39" s="21">
         <v>10</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="22">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="19" t="s">
@@ -3758,52 +3854,55 @@
       </c>
       <c r="T40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="19">
         <v>2</v>
       </c>
       <c r="D41" s="19">
         <v>1</v>
       </c>
       <c r="E41" s="19">
         <v>1</v>
       </c>
       <c r="F41" s="19">
         <v>4</v>
       </c>
       <c r="G41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="19">
@@ -3841,52 +3940,55 @@
       </c>
       <c r="T41" s="21">
         <v>2</v>
       </c>
       <c r="U41" s="21">
         <v>1</v>
       </c>
       <c r="V41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="21">
         <v>3</v>
       </c>
       <c r="Y41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z41" s="22">
         <v>4</v>
       </c>
       <c r="AA41" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="46">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="19">
         <v>1</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="19">
         <v>2</v>
       </c>
       <c r="G42" s="19">
         <v>2</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="19">
@@ -3924,52 +4026,55 @@
       </c>
       <c r="T42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="19">
         <v>1</v>
       </c>
       <c r="D43" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="19">
         <v>5</v>
       </c>
       <c r="F43" s="19">
         <v>2</v>
       </c>
       <c r="G43" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="19">
         <v>1</v>
       </c>
       <c r="I43" s="19" t="s">
@@ -4007,52 +4112,55 @@
       </c>
       <c r="T43" s="21">
         <v>6</v>
       </c>
       <c r="U43" s="21">
         <v>1</v>
       </c>
       <c r="V43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W43" s="21">
         <v>2</v>
       </c>
       <c r="X43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA43" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H44" s="19">
         <v>1</v>
       </c>
       <c r="I44" s="19" t="s">
@@ -4090,52 +4198,55 @@
       </c>
       <c r="T44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA44" s="21">
         <v>2</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="19" t="s">
@@ -4173,52 +4284,55 @@
       </c>
       <c r="T45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA45" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="19">
         <v>9</v>
       </c>
       <c r="D46" s="19">
         <v>2</v>
       </c>
       <c r="E46" s="19">
         <v>5</v>
       </c>
       <c r="F46" s="19">
         <v>1</v>
       </c>
       <c r="G46" s="19">
         <v>4</v>
       </c>
       <c r="H46" s="19">
         <v>1</v>
       </c>
       <c r="I46" s="19">
@@ -4256,52 +4370,55 @@
       </c>
       <c r="T46" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U46" s="21">
         <v>3</v>
       </c>
       <c r="V46" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>3</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="22">
         <v>1</v>
       </c>
       <c r="AA46" s="21">
         <v>4</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H47" s="19">
         <v>1</v>
       </c>
       <c r="I47" s="19" t="s">
@@ -4339,52 +4456,55 @@
       </c>
       <c r="T47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA47" s="21">
         <v>1</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="19" t="s">
@@ -4422,52 +4542,55 @@
       </c>
       <c r="T48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA48" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="19">
         <v>1</v>
       </c>
       <c r="D49" s="19">
         <v>1</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="19">
         <v>2</v>
       </c>
       <c r="G49" s="19">
         <v>1</v>
       </c>
       <c r="H49" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="19" t="s">
@@ -4505,52 +4628,55 @@
       </c>
       <c r="T49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y49" s="21">
         <v>1</v>
       </c>
       <c r="Z49" s="22">
         <v>1</v>
       </c>
       <c r="AA49" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="19">
         <v>4</v>
       </c>
       <c r="D50" s="19">
         <v>2</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="19">
         <v>1</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I50" s="19">
@@ -4588,52 +4714,55 @@
       </c>
       <c r="T50" s="21">
         <v>4</v>
       </c>
       <c r="U50" s="21">
         <v>2</v>
       </c>
       <c r="V50" s="21">
         <v>4</v>
       </c>
       <c r="W50" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X50" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y50" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z50" s="22">
         <v>1</v>
       </c>
       <c r="AA50" s="21">
         <v>3</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="46">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="19">
         <v>1</v>
       </c>
       <c r="C51" s="19">
         <v>1</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="19" t="s">
@@ -4671,52 +4800,55 @@
       </c>
       <c r="T51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="19">
         <v>1</v>
       </c>
       <c r="E52" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="19">
         <v>1</v>
       </c>
       <c r="G52" s="19">
         <v>2</v>
       </c>
       <c r="H52" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="19">
@@ -4754,52 +4886,55 @@
       </c>
       <c r="T52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U52" s="21">
         <v>1</v>
       </c>
       <c r="V52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W52" s="21">
         <v>1</v>
       </c>
       <c r="X52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:27" ht="22.5">
+      <c r="AB52" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="14">
         <v>1</v>
       </c>
       <c r="G53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I53" s="20">
@@ -4837,205 +4972,208 @@
       </c>
       <c r="T53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="U53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="X53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Y53" s="20">
         <v>1</v>
       </c>
       <c r="Z53" s="28">
         <v>1</v>
       </c>
       <c r="AA53" s="20" t="s">
         <v>0</v>
       </c>
+      <c r="AB53" s="20" t="s">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA53"/>
+      <selection activeCell="AB7" sqref="AB7:AB53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="21.5703125" style="22" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="4.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.5546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="22" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" style="22" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="22" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="6.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6.109375" style="22" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="22" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="6.85546875" style="22" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="17" width="4.42578125" style="22" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="22" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.44140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="22" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.6640625" style="22" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="22" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="22" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="22" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="22" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="22"/>
+    <col min="22" max="22" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="42" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="42"/>
-[...22 lines deleted...]
-      <c r="Y1" s="42"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="25"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="5"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="38"/>
-      <c r="B4" s="40">
+      <c r="A4" s="36"/>
+      <c r="B4" s="43">
         <v>2024</v>
       </c>
-      <c r="C4" s="41"/>
-[...10 lines deleted...]
-      <c r="N4" s="40">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="43">
         <v>2025</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="40">
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="43">
         <v>2026</v>
       </c>
-      <c r="AA4" s="41"/>
-[...9 lines deleted...]
-      <c r="AK4" s="41"/>
+      <c r="AA4" s="44"/>
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+      <c r="AD4" s="44"/>
+      <c r="AE4" s="44"/>
+      <c r="AF4" s="44"/>
+      <c r="AG4" s="44"/>
+      <c r="AH4" s="44"/>
+      <c r="AI4" s="44"/>
+      <c r="AJ4" s="44"/>
+      <c r="AK4" s="44"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="39"/>
+      <c r="A5" s="37"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -5102,77 +5240,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="35"/>
-[...22 lines deleted...]
-      <c r="Y6" s="35"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="13">
         <v>42</v>
       </c>
       <c r="C7" s="13">
         <v>1258</v>
       </c>
       <c r="D7" s="13">
         <v>63</v>
       </c>
       <c r="E7" s="13">
         <v>162</v>
       </c>
       <c r="F7" s="13">
         <v>76</v>
       </c>
       <c r="G7" s="13">
         <v>91</v>
       </c>
       <c r="H7" s="13">
         <v>50</v>
@@ -5212,50 +5350,53 @@
       </c>
       <c r="T7" s="17">
         <v>85</v>
       </c>
       <c r="U7" s="17">
         <v>41</v>
       </c>
       <c r="V7" s="21">
         <v>30</v>
       </c>
       <c r="W7" s="21">
         <v>30</v>
       </c>
       <c r="X7" s="17">
         <v>62</v>
       </c>
       <c r="Y7" s="17">
         <v>24</v>
       </c>
       <c r="Z7" s="22">
         <v>22</v>
       </c>
       <c r="AA7" s="22">
         <v>23</v>
       </c>
+      <c r="AB7" s="12">
+        <v>20</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="13">
         <v>20</v>
       </c>
       <c r="C8" s="13">
         <v>827</v>
       </c>
       <c r="D8" s="13">
         <v>41</v>
       </c>
       <c r="E8" s="13">
         <v>44</v>
       </c>
       <c r="F8" s="13">
         <v>42</v>
       </c>
       <c r="G8" s="13">
         <v>47</v>
       </c>
       <c r="H8" s="13">
         <v>39</v>
@@ -5295,50 +5436,53 @@
       </c>
       <c r="T8" s="17">
         <v>40</v>
       </c>
       <c r="U8" s="17">
         <v>16</v>
       </c>
       <c r="V8" s="21">
         <v>19</v>
       </c>
       <c r="W8" s="21">
         <v>26</v>
       </c>
       <c r="X8" s="17">
         <v>30</v>
       </c>
       <c r="Y8" s="17">
         <v>12</v>
       </c>
       <c r="Z8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="22">
         <v>6</v>
       </c>
+      <c r="AB8" s="12">
+        <v>8</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13">
         <v>11</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="13">
         <v>81</v>
       </c>
       <c r="F9" s="13">
         <v>1</v>
       </c>
       <c r="G9" s="13">
         <v>6</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>0</v>
@@ -5378,50 +5522,53 @@
       </c>
       <c r="T9" s="17">
         <v>5</v>
       </c>
       <c r="U9" s="17">
         <v>4</v>
       </c>
       <c r="V9" s="21">
         <v>1</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="17">
         <v>1</v>
       </c>
       <c r="Y9" s="17">
         <v>1</v>
       </c>
       <c r="Z9" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="22">
         <v>1</v>
       </c>
+      <c r="AB9" s="34" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="13">
         <v>1</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="13">
         <v>1</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>0</v>
@@ -5458,51 +5605,54 @@
       </c>
       <c r="S10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA10" s="45" t="s">
+      <c r="AA10" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>2</v>
       </c>
       <c r="C11" s="13">
         <v>4</v>
       </c>
       <c r="D11" s="13">
         <v>1</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>3</v>
       </c>
       <c r="G11" s="13">
         <v>1</v>
       </c>
@@ -5541,52 +5691,55 @@
       </c>
       <c r="S11" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T11" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U11" s="17">
         <v>4</v>
       </c>
       <c r="V11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="22">
         <v>1</v>
       </c>
-      <c r="AA11" s="45" t="s">
-        <v>0</v>
+      <c r="AA11" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="12">
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>1</v>
       </c>
       <c r="C12" s="13">
         <v>2</v>
       </c>
       <c r="D12" s="13">
         <v>4</v>
       </c>
       <c r="E12" s="13">
         <v>4</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="13">
         <v>2</v>
       </c>
       <c r="H12" s="13" t="s">
@@ -5624,51 +5777,54 @@
       </c>
       <c r="S12" s="17">
         <v>1</v>
       </c>
       <c r="T12" s="17">
         <v>2</v>
       </c>
       <c r="U12" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V12" s="21">
         <v>2</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="17">
         <v>1</v>
       </c>
       <c r="Y12" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA12" s="45" t="s">
+      <c r="AA12" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>0</v>
       </c>
@@ -5707,51 +5863,54 @@
       </c>
       <c r="S13" s="17">
         <v>1</v>
       </c>
       <c r="T13" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U13" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA13" s="45" t="s">
+      <c r="AA13" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>8</v>
       </c>
       <c r="C14" s="13">
         <v>53</v>
       </c>
       <c r="D14" s="13">
         <v>2</v>
       </c>
       <c r="E14" s="13">
         <v>1</v>
       </c>
       <c r="F14" s="13">
         <v>4</v>
       </c>
       <c r="G14" s="13">
         <v>7</v>
       </c>
@@ -5793,50 +5952,53 @@
       </c>
       <c r="T14" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U14" s="17">
         <v>1</v>
       </c>
       <c r="V14" s="21">
         <v>2</v>
       </c>
       <c r="W14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X14" s="17">
         <v>2</v>
       </c>
       <c r="Y14" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="17">
         <v>1</v>
       </c>
       <c r="AA14" s="22">
         <v>11</v>
       </c>
+      <c r="AB14" s="34" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="13">
         <v>22</v>
       </c>
       <c r="D15" s="13">
         <v>2</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="13">
         <v>3</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>0</v>
@@ -5873,51 +6035,54 @@
       </c>
       <c r="S15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="22">
         <v>2</v>
       </c>
-      <c r="AA15" s="45" t="s">
+      <c r="AA15" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="13">
         <v>14</v>
       </c>
       <c r="D16" s="13">
         <v>1</v>
       </c>
       <c r="E16" s="13">
         <v>6</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="13">
         <v>7</v>
       </c>
@@ -5956,55 +6121,58 @@
       </c>
       <c r="S16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA16" s="45" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:27">
+      <c r="AA16" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="13">
         <v>70</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="13">
         <v>2</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="13">
@@ -6042,52 +6210,55 @@
       </c>
       <c r="T17" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U17" s="17">
         <v>5</v>
       </c>
       <c r="V17" s="21">
         <v>1</v>
       </c>
       <c r="W17" s="21">
         <v>1</v>
       </c>
       <c r="X17" s="17">
         <v>2</v>
       </c>
       <c r="Y17" s="17">
         <v>2</v>
       </c>
       <c r="Z17" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>9</v>
       </c>
       <c r="C18" s="13">
         <v>239</v>
       </c>
       <c r="D18" s="13">
         <v>12</v>
       </c>
       <c r="E18" s="13">
         <v>17</v>
       </c>
       <c r="F18" s="13">
         <v>21</v>
       </c>
       <c r="G18" s="13">
         <v>10</v>
       </c>
       <c r="H18" s="13">
         <v>9</v>
       </c>
       <c r="I18" s="13">
@@ -6125,52 +6296,55 @@
       </c>
       <c r="T18" s="17">
         <v>35</v>
       </c>
       <c r="U18" s="17">
         <v>11</v>
       </c>
       <c r="V18" s="21">
         <v>5</v>
       </c>
       <c r="W18" s="21">
         <v>2</v>
       </c>
       <c r="X18" s="17">
         <v>21</v>
       </c>
       <c r="Y18" s="17">
         <v>9</v>
       </c>
       <c r="Z18" s="22">
         <v>18</v>
       </c>
       <c r="AA18" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="12">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="13">
         <v>6</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -6205,55 +6379,58 @@
       </c>
       <c r="S19" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T19" s="17">
         <v>3</v>
       </c>
       <c r="U19" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="17">
         <v>5</v>
       </c>
       <c r="Y19" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA19" s="45" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="AA19" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="13">
         <v>4</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="13">
         <v>4</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="13" t="s">
@@ -6288,55 +6465,58 @@
       </c>
       <c r="S20" s="17">
         <v>1</v>
       </c>
       <c r="T20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA20" s="45" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:27" ht="22.5">
+      <c r="AA20" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>5</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>5</v>
       </c>
       <c r="G21" s="16">
         <v>8</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="13">
@@ -6371,84 +6551,87 @@
       </c>
       <c r="S21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="21">
         <v>1</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA21" s="45" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="36" t="s">
+      <c r="AA21" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="36"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="42"/>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="42"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="42"/>
+      <c r="L22" s="42"/>
+      <c r="M22" s="42"/>
+      <c r="N22" s="42"/>
+      <c r="O22" s="42"/>
+      <c r="P22" s="42"/>
+      <c r="Q22" s="42"/>
+      <c r="R22" s="42"/>
+      <c r="S22" s="42"/>
+      <c r="T22" s="42"/>
+      <c r="U22" s="42"/>
+      <c r="V22" s="42"/>
+      <c r="W22" s="42"/>
+      <c r="X22" s="42"/>
+      <c r="Y22" s="42"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="13">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>873</v>
       </c>
       <c r="D23" s="13">
         <v>43</v>
       </c>
       <c r="E23" s="13">
         <v>55</v>
       </c>
       <c r="F23" s="13">
         <v>47</v>
       </c>
       <c r="G23" s="13">
         <v>60</v>
       </c>
       <c r="H23" s="13">
         <v>40</v>
       </c>
       <c r="I23" s="13">
@@ -6486,52 +6669,55 @@
       </c>
       <c r="T23" s="17">
         <v>44</v>
       </c>
       <c r="U23" s="17">
         <v>18</v>
       </c>
       <c r="V23" s="17">
         <v>19</v>
       </c>
       <c r="W23" s="17">
         <v>26</v>
       </c>
       <c r="X23" s="17">
         <v>31</v>
       </c>
       <c r="Y23" s="17">
         <v>16</v>
       </c>
       <c r="Z23" s="22">
         <v>10</v>
       </c>
       <c r="AA23" s="22">
         <v>6</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="22">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="13">
         <v>20</v>
       </c>
       <c r="C24" s="13">
         <v>827</v>
       </c>
       <c r="D24" s="13">
         <v>41</v>
       </c>
       <c r="E24" s="13">
         <v>44</v>
       </c>
       <c r="F24" s="13">
         <v>42</v>
       </c>
       <c r="G24" s="13">
         <v>47</v>
       </c>
       <c r="H24" s="13">
         <v>39</v>
       </c>
       <c r="I24" s="13">
@@ -6569,52 +6755,55 @@
       </c>
       <c r="T24" s="17">
         <v>40</v>
       </c>
       <c r="U24" s="17">
         <v>16</v>
       </c>
       <c r="V24" s="17">
         <v>19</v>
       </c>
       <c r="W24" s="17">
         <v>26</v>
       </c>
       <c r="X24" s="17">
         <v>30</v>
       </c>
       <c r="Y24" s="17">
         <v>12</v>
       </c>
       <c r="Z24" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="22">
         <v>6</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="22">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -6652,52 +6841,55 @@
       </c>
       <c r="T25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -6735,52 +6927,55 @@
       </c>
       <c r="T26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="13">
         <v>1</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="13">
         <v>2</v>
       </c>
       <c r="G27" s="13">
         <v>1</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="13">
@@ -6818,52 +7013,55 @@
       </c>
       <c r="T27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U27" s="17">
         <v>1</v>
       </c>
       <c r="V27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="22">
         <v>1</v>
       </c>
       <c r="AA27" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -6901,52 +7099,55 @@
       </c>
       <c r="T28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -6984,52 +7185,55 @@
       </c>
       <c r="T29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -7067,52 +7271,55 @@
       </c>
       <c r="T30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="13">
         <v>2</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="13" t="s">
@@ -7150,52 +7357,55 @@
       </c>
       <c r="T31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="13">
         <v>2</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="13">
         <v>4</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="13">
         <v>3</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="13" t="s">
@@ -7233,52 +7443,55 @@
       </c>
       <c r="T32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -7316,52 +7529,55 @@
       </c>
       <c r="T33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>6</v>
       </c>
       <c r="C34" s="13">
         <v>35</v>
       </c>
       <c r="D34" s="13">
         <v>1</v>
       </c>
       <c r="E34" s="13">
         <v>7</v>
       </c>
       <c r="F34" s="13">
         <v>3</v>
       </c>
       <c r="G34" s="13">
         <v>7</v>
       </c>
       <c r="H34" s="13">
         <v>1</v>
       </c>
       <c r="I34" s="13">
@@ -7399,52 +7615,55 @@
       </c>
       <c r="T34" s="17">
         <v>4</v>
       </c>
       <c r="U34" s="17">
         <v>1</v>
       </c>
       <c r="V34" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="17">
         <v>1</v>
       </c>
       <c r="Y34" s="17">
         <v>4</v>
       </c>
       <c r="Z34" s="22">
         <v>9</v>
       </c>
       <c r="AA34" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -7482,52 +7701,55 @@
       </c>
       <c r="T35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -7565,52 +7787,55 @@
       </c>
       <c r="T36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:27" ht="22.5">
+      <c r="AB36" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -7648,81 +7873,84 @@
       </c>
       <c r="T37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="37" t="s">
+      <c r="AB37" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="37"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="B38" s="35"/>
+      <c r="C38" s="35"/>
+      <c r="D38" s="35"/>
+      <c r="E38" s="35"/>
+      <c r="F38" s="35"/>
+      <c r="G38" s="35"/>
+      <c r="H38" s="35"/>
+      <c r="I38" s="35"/>
+      <c r="J38" s="35"/>
+      <c r="K38" s="35"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="35"/>
+      <c r="N38" s="35"/>
+      <c r="O38" s="35"/>
+      <c r="P38" s="35"/>
+      <c r="Q38" s="35"/>
+      <c r="R38" s="35"/>
+      <c r="S38" s="35"/>
+      <c r="T38" s="35"/>
+      <c r="U38" s="35"/>
+      <c r="V38" s="35"/>
+      <c r="W38" s="35"/>
+      <c r="X38" s="35"/>
+      <c r="Y38" s="35"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="13">
         <v>16</v>
       </c>
       <c r="C39" s="13">
         <v>385</v>
       </c>
       <c r="D39" s="13">
         <v>20</v>
       </c>
       <c r="E39" s="13">
         <v>107</v>
       </c>
       <c r="F39" s="13">
         <v>29</v>
       </c>
       <c r="G39" s="13">
         <v>31</v>
       </c>
       <c r="H39" s="13">
         <v>10</v>
       </c>
       <c r="I39" s="13">
@@ -7760,52 +7988,55 @@
       </c>
       <c r="T39" s="17">
         <v>41</v>
       </c>
       <c r="U39" s="17">
         <v>23</v>
       </c>
       <c r="V39" s="17">
         <v>11</v>
       </c>
       <c r="W39" s="17">
         <v>4</v>
       </c>
       <c r="X39" s="17">
         <v>31</v>
       </c>
       <c r="Y39" s="17">
         <v>8</v>
       </c>
       <c r="Z39" s="22">
         <v>12</v>
       </c>
       <c r="AA39" s="22">
         <v>17</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="22">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -7840,55 +8071,58 @@
       </c>
       <c r="S40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="17">
         <v>1</v>
       </c>
       <c r="Z40" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA40" s="45" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:27">
+      <c r="AA40" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="13">
         <v>11</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="13">
         <v>81</v>
       </c>
       <c r="F41" s="13">
         <v>1</v>
       </c>
       <c r="G41" s="13">
         <v>6</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="13">
@@ -7926,52 +8160,55 @@
       </c>
       <c r="T41" s="17">
         <v>5</v>
       </c>
       <c r="U41" s="17">
         <v>4</v>
       </c>
       <c r="V41" s="17">
         <v>1</v>
       </c>
       <c r="W41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="17">
         <v>1</v>
       </c>
       <c r="Y41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA41" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="13">
         <v>1</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>1</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="13" t="s">
@@ -8006,55 +8243,58 @@
       </c>
       <c r="S42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA42" s="45" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:27">
+      <c r="AA42" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>2</v>
       </c>
       <c r="C43" s="13">
         <v>3</v>
       </c>
       <c r="D43" s="13">
         <v>1</v>
       </c>
       <c r="E43" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="13">
         <v>1</v>
       </c>
       <c r="G43" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="13">
@@ -8089,55 +8329,58 @@
       </c>
       <c r="S43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U43" s="17">
         <v>3</v>
       </c>
       <c r="V43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA43" s="45" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:27">
+      <c r="AA43" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>1</v>
       </c>
       <c r="C44" s="13">
         <v>2</v>
       </c>
       <c r="D44" s="13">
         <v>4</v>
       </c>
       <c r="E44" s="13">
         <v>4</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="13">
         <v>2</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I44" s="13">
@@ -8172,55 +8415,58 @@
       </c>
       <c r="S44" s="17">
         <v>1</v>
       </c>
       <c r="T44" s="17">
         <v>2</v>
       </c>
       <c r="U44" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V44" s="17">
         <v>2</v>
       </c>
       <c r="W44" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X44" s="17">
         <v>1</v>
       </c>
       <c r="Y44" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z44" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA44" s="45" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:27">
+      <c r="AA44" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>1</v>
       </c>
       <c r="C45" s="13">
         <v>0</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="13" t="s">
@@ -8255,55 +8501,58 @@
       </c>
       <c r="S45" s="17">
         <v>1</v>
       </c>
       <c r="T45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z45" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA45" s="45" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:27">
+      <c r="AA45" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>8</v>
       </c>
       <c r="C46" s="13">
         <v>53</v>
       </c>
       <c r="D46" s="13">
         <v>2</v>
       </c>
       <c r="E46" s="13">
         <v>1</v>
       </c>
       <c r="F46" s="13">
         <v>4</v>
       </c>
       <c r="G46" s="13">
         <v>7</v>
       </c>
       <c r="H46" s="13">
         <v>2</v>
       </c>
       <c r="I46" s="13">
@@ -8341,52 +8590,55 @@
       </c>
       <c r="T46" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U46" s="17">
         <v>1</v>
       </c>
       <c r="V46" s="17">
         <v>2</v>
       </c>
       <c r="W46" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X46" s="17">
         <v>2</v>
       </c>
       <c r="Y46" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z46" s="22">
         <v>1</v>
       </c>
       <c r="AA46" s="22">
         <v>11</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="13">
         <v>14</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="13">
         <v>1</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I47" s="13" t="s">
@@ -8421,55 +8673,58 @@
       </c>
       <c r="S47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z47" s="22">
         <v>2</v>
       </c>
-      <c r="AA47" s="45" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:27">
+      <c r="AA47" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB47" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="13">
         <v>12</v>
       </c>
       <c r="D48" s="13">
         <v>1</v>
       </c>
       <c r="E48" s="13">
         <v>2</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="13">
         <v>4</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="13" t="s">
@@ -8504,55 +8759,58 @@
       </c>
       <c r="S48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z48" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA48" s="45" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:27">
+      <c r="AA48" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB48" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="13">
         <v>70</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="13">
         <v>2</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="13">
@@ -8590,52 +8848,55 @@
       </c>
       <c r="T49" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U49" s="17">
         <v>5</v>
       </c>
       <c r="V49" s="17">
         <v>1</v>
       </c>
       <c r="W49" s="17">
         <v>1</v>
       </c>
       <c r="X49" s="17">
         <v>2</v>
       </c>
       <c r="Y49" s="17">
         <v>2</v>
       </c>
       <c r="Z49" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA49" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>3</v>
       </c>
       <c r="C50" s="13">
         <v>204</v>
       </c>
       <c r="D50" s="13">
         <v>11</v>
       </c>
       <c r="E50" s="13">
         <v>10</v>
       </c>
       <c r="F50" s="13">
         <v>18</v>
       </c>
       <c r="G50" s="13">
         <v>3</v>
       </c>
       <c r="H50" s="13">
         <v>8</v>
       </c>
       <c r="I50" s="13">
@@ -8673,52 +8934,55 @@
       </c>
       <c r="T50" s="17">
         <v>31</v>
       </c>
       <c r="U50" s="17">
         <v>10</v>
       </c>
       <c r="V50" s="17">
         <v>5</v>
       </c>
       <c r="W50" s="17">
         <v>2</v>
       </c>
       <c r="X50" s="17">
         <v>20</v>
       </c>
       <c r="Y50" s="17">
         <v>5</v>
       </c>
       <c r="Z50" s="22">
         <v>9</v>
       </c>
       <c r="AA50" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="12">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="13">
         <v>6</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="13" t="s">
@@ -8753,55 +9017,58 @@
       </c>
       <c r="S51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T51" s="17">
         <v>3</v>
       </c>
       <c r="U51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X51" s="17">
         <v>5</v>
       </c>
       <c r="Y51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z51" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA51" s="45" t="s">
-[...3 lines deleted...]
-    <row r="52" spans="1:27">
+      <c r="AA51" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="13">
         <v>4</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="13">
         <v>4</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="13" t="s">
@@ -8839,52 +9106,55 @@
       </c>
       <c r="T52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA52" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:27" ht="22.5">
+      <c r="AB52" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="15">
         <v>1</v>
       </c>
       <c r="C53" s="15">
         <v>5</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="15">
         <v>2</v>
       </c>
       <c r="F53" s="15">
         <v>5</v>
       </c>
       <c r="G53" s="18">
         <v>8</v>
       </c>
       <c r="H53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="I53" s="18">
@@ -8922,204 +9192,207 @@
       </c>
       <c r="T53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="U53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="W53" s="18">
         <v>1</v>
       </c>
       <c r="X53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Y53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Z53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="AA53" s="18" t="s">
         <v>0</v>
       </c>
+      <c r="AB53" s="18" t="s">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="AC32" sqref="AC32"/>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AB53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="21.5703125" style="22" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.5546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.42578125" style="22" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="22" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.85546875" style="22" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="22" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.42578125" style="22" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="22" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.85546875" style="22" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="22"/>
+    <col min="22" max="22" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="34"/>
-[...22 lines deleted...]
-      <c r="Y1" s="34"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="5"/>
       <c r="E3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="AK3" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="38"/>
-      <c r="B4" s="32">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="33"/>
-[...10 lines deleted...]
-      <c r="N4" s="32">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="33"/>
-[...10 lines deleted...]
-      <c r="Z4" s="32">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="33"/>
-[...9 lines deleted...]
-      <c r="AK4" s="33"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="39"/>
+      <c r="A5" s="37"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -9186,77 +9459,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="35"/>
-[...22 lines deleted...]
-      <c r="Y6" s="35"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="12">
         <v>-27</v>
       </c>
       <c r="C7" s="12">
         <v>-1182</v>
       </c>
       <c r="D7" s="12">
         <v>-29</v>
       </c>
       <c r="E7" s="12">
         <v>-131</v>
       </c>
       <c r="F7" s="12">
         <v>-35</v>
       </c>
       <c r="G7" s="12">
         <v>-60</v>
       </c>
       <c r="H7" s="19">
         <v>-25</v>
@@ -9296,50 +9569,53 @@
       </c>
       <c r="T7" s="21">
         <v>-54</v>
       </c>
       <c r="U7" s="21">
         <v>-14</v>
       </c>
       <c r="V7" s="21">
         <v>-20</v>
       </c>
       <c r="W7" s="21">
         <v>-11</v>
       </c>
       <c r="X7" s="21">
         <v>-33</v>
       </c>
       <c r="Y7" s="21">
         <v>13</v>
       </c>
       <c r="Z7" s="12">
         <v>10</v>
       </c>
       <c r="AA7" s="12">
         <v>10</v>
       </c>
+      <c r="AB7" s="12">
+        <v>-2</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="12">
         <v>-7</v>
       </c>
       <c r="C8" s="12">
         <v>-772</v>
       </c>
       <c r="D8" s="12">
         <v>-14</v>
       </c>
       <c r="E8" s="12">
         <v>-25</v>
       </c>
       <c r="F8" s="12">
         <v>-29</v>
       </c>
       <c r="G8" s="12">
         <v>-29</v>
       </c>
       <c r="H8" s="19">
         <v>-20</v>
@@ -9379,50 +9655,53 @@
       </c>
       <c r="T8" s="21">
         <v>-22</v>
       </c>
       <c r="U8" s="21">
         <v>2</v>
       </c>
       <c r="V8" s="21">
         <v>-14</v>
       </c>
       <c r="W8" s="21">
         <v>-11</v>
       </c>
       <c r="X8" s="21">
         <v>-8</v>
       </c>
       <c r="Y8" s="21">
         <v>19</v>
       </c>
       <c r="Z8" s="12">
         <v>23</v>
       </c>
       <c r="AA8" s="12">
         <v>17</v>
       </c>
+      <c r="AB8" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="12">
         <v>-9</v>
       </c>
       <c r="D9" s="12">
         <v>1</v>
       </c>
       <c r="E9" s="12">
         <v>-80</v>
       </c>
       <c r="F9" s="12">
         <v>3</v>
       </c>
       <c r="G9" s="12">
         <v>-6</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>0</v>
@@ -9462,50 +9741,53 @@
       </c>
       <c r="T9" s="21">
         <v>-3</v>
       </c>
       <c r="U9" s="21">
         <v>-3</v>
       </c>
       <c r="V9" s="21">
         <v>-1</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="21">
         <v>2</v>
       </c>
       <c r="Y9" s="21">
         <v>-1</v>
       </c>
       <c r="Z9" s="19">
         <v>4</v>
       </c>
       <c r="AA9" s="12">
         <v>-1</v>
       </c>
+      <c r="AB9" s="12">
+        <v>3</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="12">
         <v>-1</v>
       </c>
       <c r="F10" s="12">
         <v>2</v>
       </c>
       <c r="G10" s="12">
         <v>2</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>0</v>
@@ -9545,50 +9827,53 @@
       </c>
       <c r="T10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AB10" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="12">
         <v>-2</v>
       </c>
       <c r="C11" s="12">
         <v>-3</v>
       </c>
       <c r="D11" s="12">
         <v>-1</v>
       </c>
       <c r="E11" s="12">
         <v>5</v>
       </c>
       <c r="F11" s="12">
         <v>8</v>
       </c>
       <c r="G11" s="12">
         <v>2</v>
       </c>
       <c r="H11" s="19">
         <v>2</v>
@@ -9628,50 +9913,53 @@
       </c>
       <c r="T11" s="21">
         <v>6</v>
       </c>
       <c r="U11" s="21">
         <v>-3</v>
       </c>
       <c r="V11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="21">
         <v>2</v>
       </c>
       <c r="X11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="19">
         <v>-1</v>
       </c>
       <c r="AA11" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AB11" s="12">
+        <v>-1</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="12">
         <v>-1</v>
       </c>
       <c r="C12" s="12">
         <v>-2</v>
       </c>
       <c r="D12" s="12">
         <v>-4</v>
       </c>
       <c r="E12" s="12">
         <v>-4</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>-2</v>
       </c>
       <c r="H12" s="19">
         <v>1</v>
@@ -9711,50 +9999,53 @@
       </c>
       <c r="T12" s="21">
         <v>-2</v>
       </c>
       <c r="U12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V12" s="21">
         <v>-2</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="21">
         <v>-1</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="12">
         <v>2</v>
       </c>
+      <c r="AB12" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="12">
         <v>-1</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="19" t="s">
         <v>0</v>
@@ -9794,50 +10085,53 @@
       </c>
       <c r="T13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AB13" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="12">
         <v>-8</v>
       </c>
       <c r="C14" s="12">
         <v>-44</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="12">
         <v>4</v>
       </c>
       <c r="F14" s="12">
         <v>-3</v>
       </c>
       <c r="G14" s="12">
         <v>-3</v>
       </c>
       <c r="H14" s="19">
         <v>-1</v>
@@ -9877,50 +10171,53 @@
       </c>
       <c r="T14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U14" s="21">
         <v>2</v>
       </c>
       <c r="V14" s="21">
         <v>-2</v>
       </c>
       <c r="W14" s="21">
         <v>1</v>
       </c>
       <c r="X14" s="21">
         <v>1</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="12">
         <v>-7</v>
       </c>
+      <c r="AB14" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="12">
         <v>1</v>
       </c>
       <c r="C15" s="12">
         <v>-22</v>
       </c>
       <c r="D15" s="12">
         <v>-2</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="12">
         <v>-3</v>
       </c>
       <c r="H15" s="19">
         <v>1</v>
@@ -9960,50 +10257,53 @@
       </c>
       <c r="T15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="19">
         <v>-2</v>
       </c>
       <c r="AA15" s="12">
         <v>1</v>
       </c>
+      <c r="AB15" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="12">
         <v>-14</v>
       </c>
       <c r="D16" s="12">
         <v>-1</v>
       </c>
       <c r="E16" s="12">
         <v>-6</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12">
         <v>-6</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>0</v>
@@ -10043,52 +10343,55 @@
       </c>
       <c r="T16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="12">
         <v>-69</v>
       </c>
       <c r="D17" s="12">
         <v>1</v>
       </c>
       <c r="E17" s="12">
         <v>-2</v>
       </c>
       <c r="F17" s="12">
         <v>2</v>
       </c>
       <c r="G17" s="12">
         <v>1</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="19">
@@ -10126,52 +10429,55 @@
       </c>
       <c r="T17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U17" s="21">
         <v>-5</v>
       </c>
       <c r="V17" s="21">
         <v>-1</v>
       </c>
       <c r="W17" s="21">
         <v>-1</v>
       </c>
       <c r="X17" s="21">
         <v>-2</v>
       </c>
       <c r="Y17" s="21">
         <v>-1</v>
       </c>
       <c r="Z17" s="19">
         <v>1</v>
       </c>
       <c r="AA17" s="12">
         <v>-1</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="12">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="12">
         <v>-9</v>
       </c>
       <c r="C18" s="12">
         <v>-233</v>
       </c>
       <c r="D18" s="12">
         <v>-10</v>
       </c>
       <c r="E18" s="12">
         <v>-16</v>
       </c>
       <c r="F18" s="12">
         <v>-15</v>
       </c>
       <c r="G18" s="12">
         <v>-10</v>
       </c>
       <c r="H18" s="19">
         <v>-8</v>
       </c>
       <c r="I18" s="19">
@@ -10209,52 +10515,55 @@
       </c>
       <c r="T18" s="21">
         <v>-30</v>
       </c>
       <c r="U18" s="21">
         <v>-8</v>
       </c>
       <c r="V18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W18" s="21">
         <v>-2</v>
       </c>
       <c r="X18" s="21">
         <v>-20</v>
       </c>
       <c r="Y18" s="21">
         <v>-7</v>
       </c>
       <c r="Z18" s="19">
         <v>-16</v>
       </c>
       <c r="AA18" s="12">
         <v>-1</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="12">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="12">
         <v>1</v>
       </c>
       <c r="C19" s="12">
         <v>-5</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="19" t="s">
@@ -10292,52 +10601,55 @@
       </c>
       <c r="T19" s="21">
         <v>-3</v>
       </c>
       <c r="U19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="21">
         <v>-5</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="12">
         <v>-4</v>
       </c>
       <c r="D20" s="12">
         <v>1</v>
       </c>
       <c r="E20" s="12">
         <v>-4</v>
       </c>
       <c r="F20" s="12">
         <v>1</v>
       </c>
       <c r="G20" s="12">
         <v>2</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="19">
@@ -10375,52 +10687,55 @@
       </c>
       <c r="T20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U20" s="21">
         <v>1</v>
       </c>
       <c r="V20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="21">
         <v>1</v>
       </c>
       <c r="X20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" ht="22.5">
+      <c r="AB20" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="12">
         <v>-1</v>
       </c>
       <c r="C21" s="12">
         <v>-5</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="12">
         <v>-2</v>
       </c>
       <c r="F21" s="12">
         <v>-4</v>
       </c>
       <c r="G21" s="12">
         <v>-8</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="19">
@@ -10458,81 +10773,84 @@
       </c>
       <c r="T21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="21">
         <v>-1</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="19">
         <v>1</v>
       </c>
       <c r="AA21" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="36" t="s">
+      <c r="AB21" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="36"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="42"/>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="42"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="42"/>
+      <c r="L22" s="42"/>
+      <c r="M22" s="42"/>
+      <c r="N22" s="42"/>
+      <c r="O22" s="42"/>
+      <c r="P22" s="42"/>
+      <c r="Q22" s="42"/>
+      <c r="R22" s="42"/>
+      <c r="S22" s="42"/>
+      <c r="T22" s="42"/>
+      <c r="U22" s="42"/>
+      <c r="V22" s="42"/>
+      <c r="W22" s="42"/>
+      <c r="X22" s="42"/>
+      <c r="Y22" s="42"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="12">
         <v>-12</v>
       </c>
       <c r="C23" s="12">
         <v>-816</v>
       </c>
       <c r="D23" s="12">
         <v>-16</v>
       </c>
       <c r="E23" s="12">
         <v>-35</v>
       </c>
       <c r="F23" s="12">
         <v>-20</v>
       </c>
       <c r="G23" s="12">
         <v>-38</v>
       </c>
       <c r="H23" s="12">
         <v>-19</v>
       </c>
       <c r="I23" s="19">
@@ -10570,52 +10888,55 @@
       </c>
       <c r="T23" s="21">
         <v>-25</v>
       </c>
       <c r="U23" s="21">
         <v>1</v>
       </c>
       <c r="V23" s="21">
         <v>-13</v>
       </c>
       <c r="W23" s="21">
         <v>-11</v>
       </c>
       <c r="X23" s="21">
         <v>-8</v>
       </c>
       <c r="Y23" s="21">
         <v>17</v>
       </c>
       <c r="Z23" s="29">
         <v>14</v>
       </c>
       <c r="AA23" s="29">
         <v>17</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="12">
         <v>-7</v>
       </c>
       <c r="C24" s="12">
         <v>-772</v>
       </c>
       <c r="D24" s="12">
         <v>-14</v>
       </c>
       <c r="E24" s="12">
         <v>-25</v>
       </c>
       <c r="F24" s="12">
         <v>-29</v>
       </c>
       <c r="G24" s="12">
         <v>-29</v>
       </c>
       <c r="H24" s="12">
         <v>-20</v>
       </c>
       <c r="I24" s="19">
@@ -10653,52 +10974,55 @@
       </c>
       <c r="T24" s="21">
         <v>-22</v>
       </c>
       <c r="U24" s="21">
         <v>2</v>
       </c>
       <c r="V24" s="21">
         <v>-14</v>
       </c>
       <c r="W24" s="21">
         <v>-11</v>
       </c>
       <c r="X24" s="21">
         <v>-8</v>
       </c>
       <c r="Y24" s="21">
         <v>19</v>
       </c>
       <c r="Z24" s="29">
         <v>23</v>
       </c>
       <c r="AA24" s="29">
         <v>17</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="12"/>
       <c r="D25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="19" t="s">
         <v>0</v>
       </c>
@@ -10734,52 +11058,55 @@
       </c>
       <c r="T25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="12"/>
       <c r="D26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="19" t="s">
         <v>0</v>
       </c>
@@ -10815,52 +11142,55 @@
       </c>
       <c r="T26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="12">
         <v>-1</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="12">
         <v>7</v>
       </c>
       <c r="G27" s="12">
         <v>2</v>
       </c>
       <c r="H27" s="12">
         <v>1</v>
       </c>
       <c r="I27" s="19" t="s">
@@ -10898,52 +11228,55 @@
       </c>
       <c r="T27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U27" s="21">
         <v>-1</v>
       </c>
       <c r="V27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="21">
         <v>-1</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="12"/>
       <c r="D28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="19" t="s">
         <v>0</v>
       </c>
@@ -10979,52 +11312,55 @@
       </c>
       <c r="T28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="12"/>
       <c r="D29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="19" t="s">
         <v>0</v>
       </c>
@@ -11060,52 +11396,55 @@
       </c>
       <c r="T29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="12"/>
       <c r="D30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="19" t="s">
         <v>0</v>
       </c>
@@ -11141,52 +11480,55 @@
       </c>
       <c r="T30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="12">
         <v>1</v>
       </c>
       <c r="C31" s="12">
         <v>-8</v>
       </c>
       <c r="D31" s="12">
         <v>-1</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="12">
         <v>-2</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="19" t="s">
@@ -11224,52 +11566,55 @@
       </c>
       <c r="T31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="12">
         <v>-2</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>-4</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>-2</v>
       </c>
       <c r="H32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="19" t="s">
@@ -11307,52 +11652,55 @@
       </c>
       <c r="T32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="12"/>
       <c r="D33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="19" t="s">
         <v>0</v>
       </c>
@@ -11388,52 +11736,55 @@
       </c>
       <c r="T33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="12">
         <v>-6</v>
       </c>
       <c r="C34" s="12">
         <v>-33</v>
       </c>
       <c r="D34" s="12">
         <v>-1</v>
       </c>
       <c r="E34" s="12">
         <v>-6</v>
       </c>
       <c r="F34" s="12">
         <v>2</v>
       </c>
       <c r="G34" s="12">
         <v>-7</v>
       </c>
       <c r="H34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="19">
@@ -11471,52 +11822,55 @@
       </c>
       <c r="T34" s="21">
         <v>-3</v>
       </c>
       <c r="U34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="21">
         <v>1</v>
       </c>
       <c r="W34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="21">
         <v>-2</v>
       </c>
       <c r="Z34" s="19">
         <v>-8</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="12"/>
       <c r="D35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="19" t="s">
         <v>0</v>
       </c>
@@ -11552,52 +11906,55 @@
       </c>
       <c r="T35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="19" t="s">
         <v>0</v>
       </c>
@@ -11633,52 +11990,55 @@
       </c>
       <c r="T36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:27" ht="22.5">
+      <c r="AB36" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="19" t="s">
         <v>0</v>
       </c>
@@ -11714,81 +12074,84 @@
       </c>
       <c r="T37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="37" t="s">
+      <c r="AB37" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="37"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="B38" s="35"/>
+      <c r="C38" s="35"/>
+      <c r="D38" s="35"/>
+      <c r="E38" s="35"/>
+      <c r="F38" s="35"/>
+      <c r="G38" s="35"/>
+      <c r="H38" s="35"/>
+      <c r="I38" s="35"/>
+      <c r="J38" s="35"/>
+      <c r="K38" s="35"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="35"/>
+      <c r="N38" s="35"/>
+      <c r="O38" s="35"/>
+      <c r="P38" s="35"/>
+      <c r="Q38" s="35"/>
+      <c r="R38" s="35"/>
+      <c r="S38" s="35"/>
+      <c r="T38" s="35"/>
+      <c r="U38" s="35"/>
+      <c r="V38" s="35"/>
+      <c r="W38" s="35"/>
+      <c r="X38" s="35"/>
+      <c r="Y38" s="35"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="12">
         <v>-15</v>
       </c>
       <c r="C39" s="12">
         <v>-366</v>
       </c>
       <c r="D39" s="12">
         <v>-13</v>
       </c>
       <c r="E39" s="12">
         <v>-96</v>
       </c>
       <c r="F39" s="12">
         <v>-15</v>
       </c>
       <c r="G39" s="12">
         <v>-22</v>
       </c>
       <c r="H39" s="12">
         <v>-6</v>
       </c>
       <c r="I39" s="19">
@@ -11826,52 +12189,55 @@
       </c>
       <c r="T39" s="21">
         <v>-29</v>
       </c>
       <c r="U39" s="21">
         <v>-15</v>
       </c>
       <c r="V39" s="21">
         <v>-7</v>
       </c>
       <c r="W39" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X39" s="21">
         <v>-25</v>
       </c>
       <c r="Y39" s="21">
         <v>-4</v>
       </c>
       <c r="Z39" s="29">
         <v>-4</v>
       </c>
       <c r="AA39" s="29">
         <v>-7</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="12">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="19" t="s">
@@ -11909,52 +12275,55 @@
       </c>
       <c r="T40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="29" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="12">
         <v>-9</v>
       </c>
       <c r="D41" s="12">
         <v>1</v>
       </c>
       <c r="E41" s="12">
         <v>-80</v>
       </c>
       <c r="F41" s="12">
         <v>3</v>
       </c>
       <c r="G41" s="12">
         <v>-6</v>
       </c>
       <c r="H41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="19">
@@ -11992,52 +12361,55 @@
       </c>
       <c r="T41" s="21">
         <v>-3</v>
       </c>
       <c r="U41" s="21">
         <v>-3</v>
       </c>
       <c r="V41" s="21">
         <v>-1</v>
       </c>
       <c r="W41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="21">
         <v>2</v>
       </c>
       <c r="Y41" s="21">
         <v>-1</v>
       </c>
       <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="29">
         <v>-1</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="12">
         <v>-1</v>
       </c>
       <c r="F42" s="12">
         <v>2</v>
       </c>
       <c r="G42" s="12">
         <v>2</v>
       </c>
       <c r="H42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="19">
@@ -12075,52 +12447,55 @@
       </c>
       <c r="T42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="29" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="12">
         <v>-2</v>
       </c>
       <c r="C43" s="12">
         <v>-2</v>
       </c>
       <c r="D43" s="12">
         <v>-1</v>
       </c>
       <c r="E43" s="12">
         <v>5</v>
       </c>
       <c r="F43" s="12">
         <v>1</v>
       </c>
       <c r="G43" s="12">
         <v>0</v>
       </c>
       <c r="H43" s="12">
         <v>1</v>
       </c>
       <c r="I43" s="19">
@@ -12158,52 +12533,55 @@
       </c>
       <c r="T43" s="21">
         <v>6</v>
       </c>
       <c r="U43" s="21">
         <v>-2</v>
       </c>
       <c r="V43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W43" s="21">
         <v>2</v>
       </c>
       <c r="X43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA43" s="29" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="12">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="12">
         <v>-1</v>
       </c>
       <c r="C44" s="12">
         <v>-2</v>
       </c>
       <c r="D44" s="12">
         <v>-4</v>
       </c>
       <c r="E44" s="12">
         <v>-4</v>
       </c>
       <c r="F44" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="12">
         <v>-2</v>
       </c>
       <c r="H44" s="12">
         <v>1</v>
       </c>
       <c r="I44" s="19">
@@ -12241,52 +12619,55 @@
       </c>
       <c r="T44" s="21">
         <v>-2</v>
       </c>
       <c r="U44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V44" s="21">
         <v>-2</v>
       </c>
       <c r="W44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X44" s="21">
         <v>-1</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA44" s="29">
         <v>2</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="12">
         <v>-1</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="19" t="s">
@@ -12324,52 +12705,55 @@
       </c>
       <c r="T45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA45" s="29" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="12">
         <v>-8</v>
       </c>
       <c r="C46" s="12">
         <v>-44</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="12">
         <v>4</v>
       </c>
       <c r="F46" s="12">
         <v>-3</v>
       </c>
       <c r="G46" s="12">
         <v>-3</v>
       </c>
       <c r="H46" s="12">
         <v>-1</v>
       </c>
       <c r="I46" s="19">
@@ -12405,52 +12789,55 @@
       <c r="S46" s="21">
         <v>-2</v>
       </c>
       <c r="T46" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U46" s="21">
         <v>2</v>
       </c>
       <c r="V46" s="21">
         <v>-2</v>
       </c>
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>1</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="21"/>
       <c r="AA46" s="29">
         <v>-7</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="12">
         <v>-14</v>
       </c>
       <c r="D47" s="12">
         <v>-1</v>
       </c>
       <c r="E47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="12">
         <v>-1</v>
       </c>
       <c r="H47" s="12">
         <v>1</v>
       </c>
       <c r="I47" s="19" t="s">
@@ -12488,52 +12875,55 @@
       </c>
       <c r="T47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z47" s="30">
         <v>-2</v>
       </c>
       <c r="AA47" s="29">
         <v>1</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="12">
         <v>-12</v>
       </c>
       <c r="D48" s="12">
         <v>-1</v>
       </c>
       <c r="E48" s="12">
         <v>-2</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="12">
         <v>-4</v>
       </c>
       <c r="H48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="19" t="s">
@@ -12569,52 +12959,55 @@
       <c r="S48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z48" s="31"/>
       <c r="AA48" s="29" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="12">
         <v>-69</v>
       </c>
       <c r="D49" s="12">
         <v>1</v>
       </c>
       <c r="E49" s="12">
         <v>-2</v>
       </c>
       <c r="F49" s="12">
         <v>2</v>
       </c>
       <c r="G49" s="12">
         <v>1</v>
       </c>
       <c r="H49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="19">
@@ -12652,52 +13045,55 @@
       </c>
       <c r="T49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U49" s="21">
         <v>-5</v>
       </c>
       <c r="V49" s="21">
         <v>-1</v>
       </c>
       <c r="W49" s="21">
         <v>-1</v>
       </c>
       <c r="X49" s="21">
         <v>-2</v>
       </c>
       <c r="Y49" s="21">
         <v>-1</v>
       </c>
       <c r="Z49" s="30">
         <v>1</v>
       </c>
       <c r="AA49" s="29">
         <v>-1</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="12">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="12">
         <v>-3</v>
       </c>
       <c r="C50" s="12">
         <v>-200</v>
       </c>
       <c r="D50" s="12">
         <v>-9</v>
       </c>
       <c r="E50" s="12">
         <v>-10</v>
       </c>
       <c r="F50" s="12">
         <v>-17</v>
       </c>
       <c r="G50" s="12">
         <v>-3</v>
       </c>
       <c r="H50" s="12">
         <v>-8</v>
       </c>
       <c r="I50" s="19">
@@ -12735,52 +13131,55 @@
       </c>
       <c r="T50" s="21">
         <v>-27</v>
       </c>
       <c r="U50" s="21">
         <v>-8</v>
       </c>
       <c r="V50" s="21">
         <v>-1</v>
       </c>
       <c r="W50" s="21">
         <v>-2</v>
       </c>
       <c r="X50" s="21">
         <v>-20</v>
       </c>
       <c r="Y50" s="21">
         <v>-5</v>
       </c>
       <c r="Z50" s="30">
         <v>-8</v>
       </c>
       <c r="AA50" s="29">
         <v>-1</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="12">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="12">
         <v>1</v>
       </c>
       <c r="C51" s="12">
         <v>-5</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="19" t="s">
@@ -12818,52 +13217,55 @@
       </c>
       <c r="T51" s="21">
         <v>-3</v>
       </c>
       <c r="U51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X51" s="21">
         <v>-5</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="12">
         <v>-4</v>
       </c>
       <c r="D52" s="12">
         <v>1</v>
       </c>
       <c r="E52" s="12">
         <v>-4</v>
       </c>
       <c r="F52" s="12">
         <v>1</v>
       </c>
       <c r="G52" s="12">
         <v>2</v>
       </c>
       <c r="H52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="19">
@@ -12901,52 +13303,55 @@
       </c>
       <c r="T52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U52" s="21">
         <v>1</v>
       </c>
       <c r="V52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W52" s="21">
         <v>1</v>
       </c>
       <c r="X52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:27" ht="22.5">
+      <c r="AB52" s="21" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="20">
         <v>-1</v>
       </c>
       <c r="C53" s="20">
         <v>-5</v>
       </c>
       <c r="D53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="20">
         <v>-2</v>
       </c>
       <c r="F53" s="20">
         <v>-4</v>
       </c>
       <c r="G53" s="20">
         <v>-8</v>
       </c>
       <c r="H53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I53" s="14">
@@ -12982,50 +13387,53 @@
       <c r="S53" s="20">
         <v>1</v>
       </c>
       <c r="T53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="U53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W53" s="20">
         <v>-1</v>
       </c>
       <c r="X53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Y53" s="20">
         <v>1</v>
       </c>
       <c r="Z53" s="20">
         <v>1</v>
       </c>
       <c r="AA53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB53" s="20" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>