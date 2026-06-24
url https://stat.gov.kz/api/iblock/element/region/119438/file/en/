--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="8568" yWindow="108" windowWidth="19608" windowHeight="12492" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Immigrants" sheetId="1" r:id="rId1"/>
     <sheet name="Emigrants" sheetId="2" r:id="rId2"/>
     <sheet name="Net external migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2456" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2550" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -330,51 +330,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -422,86 +422,87 @@
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -777,183 +778,183 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AB53"/>
+    <sheetView topLeftCell="F25" workbookViewId="0">
+      <selection activeCell="AA44" sqref="AA44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="22" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="22" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="22" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="22" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="5"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="36"/>
-      <c r="B4" s="38">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="42">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="42">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="37"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -1020,77 +1021,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="19">
         <v>15</v>
       </c>
       <c r="C7" s="19">
         <v>76</v>
       </c>
       <c r="D7" s="19">
         <v>34</v>
       </c>
       <c r="E7" s="19">
         <v>31</v>
       </c>
       <c r="F7" s="19">
         <v>41</v>
       </c>
       <c r="G7" s="19">
         <v>31</v>
       </c>
       <c r="H7" s="19">
         <v>25</v>
@@ -1133,50 +1134,53 @@
       </c>
       <c r="U7" s="21">
         <v>27</v>
       </c>
       <c r="V7" s="21">
         <v>10</v>
       </c>
       <c r="W7" s="21">
         <v>19</v>
       </c>
       <c r="X7" s="21">
         <v>29</v>
       </c>
       <c r="Y7" s="21">
         <v>37</v>
       </c>
       <c r="Z7" s="26">
         <v>32</v>
       </c>
       <c r="AA7" s="21">
         <v>33</v>
       </c>
       <c r="AB7" s="12">
         <v>18</v>
       </c>
+      <c r="AC7" s="12">
+        <v>11</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="19">
         <v>13</v>
       </c>
       <c r="C8" s="19">
         <v>55</v>
       </c>
       <c r="D8" s="19">
         <v>27</v>
       </c>
       <c r="E8" s="19">
         <v>19</v>
       </c>
       <c r="F8" s="19">
         <v>13</v>
       </c>
       <c r="G8" s="19">
         <v>18</v>
       </c>
       <c r="H8" s="19">
         <v>19</v>
@@ -1219,50 +1223,53 @@
       </c>
       <c r="U8" s="21">
         <v>18</v>
       </c>
       <c r="V8" s="21">
         <v>5</v>
       </c>
       <c r="W8" s="21">
         <v>15</v>
       </c>
       <c r="X8" s="21">
         <v>22</v>
       </c>
       <c r="Y8" s="21">
         <v>31</v>
       </c>
       <c r="Z8" s="26">
         <v>23</v>
       </c>
       <c r="AA8" s="21">
         <v>23</v>
       </c>
       <c r="AB8" s="12">
         <v>10</v>
       </c>
+      <c r="AC8" s="12">
+        <v>7</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="19">
         <v>2</v>
       </c>
       <c r="D9" s="19">
         <v>1</v>
       </c>
       <c r="E9" s="19">
         <v>1</v>
       </c>
       <c r="F9" s="19">
         <v>4</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>0</v>
@@ -1305,50 +1312,53 @@
       </c>
       <c r="U9" s="21">
         <v>1</v>
       </c>
       <c r="V9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="21">
         <v>3</v>
       </c>
       <c r="Y9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z9" s="32">
         <v>4</v>
       </c>
       <c r="AA9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB9" s="12">
         <v>3</v>
       </c>
+      <c r="AC9" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="19">
         <v>1</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="19">
         <v>2</v>
       </c>
       <c r="G10" s="19">
         <v>2</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>0</v>
@@ -1391,50 +1401,53 @@
       </c>
       <c r="U10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="21" t="s">
         <v>0</v>
       </c>
+      <c r="AC10" s="12">
+        <v>1</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="19">
         <v>1</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="19">
         <v>5</v>
       </c>
       <c r="F11" s="19">
         <v>11</v>
       </c>
       <c r="G11" s="19">
         <v>3</v>
       </c>
       <c r="H11" s="19">
         <v>2</v>
@@ -1477,50 +1490,53 @@
       </c>
       <c r="U11" s="21">
         <v>1</v>
       </c>
       <c r="V11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="21">
         <v>2</v>
       </c>
       <c r="X11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB11" s="21" t="s">
         <v>0</v>
       </c>
+      <c r="AC11" s="12">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="19">
         <v>0</v>
       </c>
       <c r="G12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="19">
         <v>1</v>
@@ -1563,50 +1579,53 @@
       </c>
       <c r="U12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="21">
         <v>2</v>
       </c>
       <c r="AB12" s="21" t="s">
         <v>0</v>
       </c>
+      <c r="AC12" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="19">
         <v>0</v>
       </c>
       <c r="G13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="19" t="s">
         <v>0</v>
@@ -1649,50 +1668,53 @@
       </c>
       <c r="U13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="21" t="s">
         <v>0</v>
       </c>
+      <c r="AC13" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="19">
         <v>9</v>
       </c>
       <c r="D14" s="19">
         <v>2</v>
       </c>
       <c r="E14" s="19">
         <v>5</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="19">
         <v>4</v>
       </c>
       <c r="H14" s="19">
         <v>1</v>
@@ -1735,50 +1757,53 @@
       </c>
       <c r="U14" s="21">
         <v>3</v>
       </c>
       <c r="V14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W14" s="21">
         <v>1</v>
       </c>
       <c r="X14" s="21">
         <v>3</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="32">
         <v>1</v>
       </c>
       <c r="AA14" s="21">
         <v>4</v>
       </c>
       <c r="AB14" s="12">
         <v>2</v>
       </c>
+      <c r="AC14" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="19">
         <v>1</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="19">
         <v>0</v>
       </c>
       <c r="G15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="19">
         <v>1</v>
@@ -1821,50 +1846,53 @@
       </c>
       <c r="U15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="21">
         <v>1</v>
       </c>
       <c r="AB15" s="21" t="s">
         <v>0</v>
       </c>
+      <c r="AC15" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="19">
         <v>0</v>
       </c>
       <c r="G16" s="19">
         <v>1</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>0</v>
@@ -1907,52 +1935,55 @@
       </c>
       <c r="U16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB16" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="19">
         <v>1</v>
       </c>
       <c r="D17" s="19">
         <v>1</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="19">
         <v>2</v>
       </c>
       <c r="G17" s="19">
         <v>1</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="19" t="s">
@@ -1993,52 +2024,55 @@
       </c>
       <c r="U17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="21">
         <v>1</v>
       </c>
       <c r="Z17" s="32">
         <v>1</v>
       </c>
       <c r="AA17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB17" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="19">
         <v>6</v>
       </c>
       <c r="D18" s="19">
         <v>2</v>
       </c>
       <c r="E18" s="19">
         <v>1</v>
       </c>
       <c r="F18" s="19">
         <v>6</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="19">
         <v>1</v>
       </c>
       <c r="I18" s="19">
@@ -2079,52 +2113,55 @@
       </c>
       <c r="U18" s="21">
         <v>3</v>
       </c>
       <c r="V18" s="21">
         <v>5</v>
       </c>
       <c r="W18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X18" s="21">
         <v>1</v>
       </c>
       <c r="Y18" s="21">
         <v>2</v>
       </c>
       <c r="Z18" s="32">
         <v>2</v>
       </c>
       <c r="AA18" s="21">
         <v>3</v>
       </c>
       <c r="AB18" s="12">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="19">
         <v>1</v>
       </c>
       <c r="C19" s="19">
         <v>1</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="19">
         <v>0</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="19" t="s">
@@ -2165,52 +2202,55 @@
       </c>
       <c r="U19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="19">
         <v>1</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="19">
         <v>1</v>
       </c>
       <c r="G20" s="19">
         <v>2</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="19">
@@ -2251,52 +2291,55 @@
       </c>
       <c r="U20" s="21">
         <v>1</v>
       </c>
       <c r="V20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="21">
         <v>1</v>
       </c>
       <c r="X20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="20.399999999999999">
+      <c r="AC20" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="19">
         <v>1</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="19">
@@ -2337,81 +2380,85 @@
       </c>
       <c r="U21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="27">
         <v>1</v>
       </c>
       <c r="AA21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB21" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="42" t="s">
+      <c r="AC21" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="42"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="38"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+      <c r="S22" s="38"/>
+      <c r="T22" s="38"/>
+      <c r="U22" s="38"/>
+      <c r="V22" s="38"/>
+      <c r="W22" s="38"/>
+      <c r="X22" s="38"/>
+      <c r="Y22" s="38"/>
+      <c r="AC22" s="12"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="19">
         <v>14</v>
       </c>
       <c r="C23" s="19">
         <v>57</v>
       </c>
       <c r="D23" s="19">
         <v>27</v>
       </c>
       <c r="E23" s="19">
         <v>20</v>
       </c>
       <c r="F23" s="19">
         <v>27</v>
       </c>
       <c r="G23" s="19">
         <v>22</v>
       </c>
       <c r="H23" s="19">
         <v>21</v>
       </c>
       <c r="I23" s="19">
@@ -2452,52 +2499,55 @@
       </c>
       <c r="U23" s="21">
         <v>19</v>
       </c>
       <c r="V23" s="21">
         <v>6</v>
       </c>
       <c r="W23" s="26">
         <v>15</v>
       </c>
       <c r="X23" s="21">
         <v>23</v>
       </c>
       <c r="Y23" s="21">
         <v>33</v>
       </c>
       <c r="Z23" s="33">
         <v>24</v>
       </c>
       <c r="AA23" s="21">
         <v>23</v>
       </c>
       <c r="AB23" s="22">
         <v>10</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="12">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="19">
         <v>13</v>
       </c>
       <c r="C24" s="19">
         <v>55</v>
       </c>
       <c r="D24" s="19">
         <v>27</v>
       </c>
       <c r="E24" s="19">
         <v>19</v>
       </c>
       <c r="F24" s="19">
         <v>13</v>
       </c>
       <c r="G24" s="19">
         <v>18</v>
       </c>
       <c r="H24" s="19">
         <v>19</v>
       </c>
       <c r="I24" s="19">
@@ -2538,52 +2588,55 @@
       </c>
       <c r="U24" s="21">
         <v>18</v>
       </c>
       <c r="V24" s="21">
         <v>5</v>
       </c>
       <c r="W24" s="26">
         <v>15</v>
       </c>
       <c r="X24" s="21">
         <v>22</v>
       </c>
       <c r="Y24" s="21">
         <v>31</v>
       </c>
       <c r="Z24" s="33">
         <v>23</v>
       </c>
       <c r="AA24" s="21">
         <v>23</v>
       </c>
       <c r="AB24" s="22">
         <v>10</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="12">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="19" t="s">
@@ -2624,52 +2677,55 @@
       </c>
       <c r="U25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="19" t="s">
@@ -2710,52 +2766,55 @@
       </c>
       <c r="U26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="19">
         <v>9</v>
       </c>
       <c r="G27" s="19">
         <v>3</v>
       </c>
       <c r="H27" s="19">
         <v>1</v>
       </c>
       <c r="I27" s="19">
@@ -2796,52 +2855,55 @@
       </c>
       <c r="U27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="19" t="s">
@@ -2882,52 +2944,55 @@
       </c>
       <c r="U28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="19" t="s">
@@ -2968,52 +3033,55 @@
       </c>
       <c r="U29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="19" t="s">
@@ -3054,52 +3122,55 @@
       </c>
       <c r="U30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="19">
         <v>1</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="19" t="s">
@@ -3140,52 +3211,55 @@
       </c>
       <c r="U31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="19">
         <v>1</v>
       </c>
       <c r="H32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="19" t="s">
@@ -3226,52 +3300,55 @@
       </c>
       <c r="U32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="19" t="s">
@@ -3312,52 +3389,55 @@
       </c>
       <c r="U33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="19">
         <v>2</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="19">
         <v>1</v>
       </c>
       <c r="F34" s="19">
         <v>5</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="19">
         <v>1</v>
       </c>
       <c r="I34" s="19" t="s">
@@ -3398,52 +3478,55 @@
       </c>
       <c r="U34" s="21">
         <v>1</v>
       </c>
       <c r="V34" s="21">
         <v>1</v>
       </c>
       <c r="W34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="21">
         <v>1</v>
       </c>
       <c r="Y34" s="21">
         <v>2</v>
       </c>
       <c r="Z34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="19" t="s">
@@ -3484,52 +3567,55 @@
       </c>
       <c r="U35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="22">
         <v>1</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="19" t="s">
@@ -3570,52 +3656,55 @@
       </c>
       <c r="U36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" ht="20.399999999999999">
+      <c r="AC36" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="19" t="s">
@@ -3656,81 +3745,85 @@
       </c>
       <c r="U37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="35" t="s">
+      <c r="AC37" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="35"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:28">
+      <c r="B38" s="39"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="39"/>
+      <c r="J38" s="39"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="39"/>
+      <c r="M38" s="39"/>
+      <c r="N38" s="39"/>
+      <c r="O38" s="39"/>
+      <c r="P38" s="39"/>
+      <c r="Q38" s="39"/>
+      <c r="R38" s="39"/>
+      <c r="S38" s="39"/>
+      <c r="T38" s="39"/>
+      <c r="U38" s="39"/>
+      <c r="V38" s="39"/>
+      <c r="W38" s="39"/>
+      <c r="X38" s="39"/>
+      <c r="Y38" s="39"/>
+      <c r="AC38" s="12"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="19">
         <v>1</v>
       </c>
       <c r="C39" s="19">
         <v>19</v>
       </c>
       <c r="D39" s="19">
         <v>7</v>
       </c>
       <c r="E39" s="19">
         <v>11</v>
       </c>
       <c r="F39" s="19">
         <v>14</v>
       </c>
       <c r="G39" s="19">
         <v>9</v>
       </c>
       <c r="H39" s="19">
         <v>4</v>
       </c>
       <c r="I39" s="19">
@@ -3771,52 +3864,55 @@
       </c>
       <c r="U39" s="21">
         <v>8</v>
       </c>
       <c r="V39" s="21">
         <v>4</v>
       </c>
       <c r="W39" s="21">
         <v>4</v>
       </c>
       <c r="X39" s="21">
         <v>6</v>
       </c>
       <c r="Y39" s="21">
         <v>4</v>
       </c>
       <c r="Z39" s="26">
         <v>8</v>
       </c>
       <c r="AA39" s="21">
         <v>10</v>
       </c>
       <c r="AB39" s="22">
         <v>8</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="19" t="s">
@@ -3857,52 +3953,55 @@
       </c>
       <c r="U40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="19">
         <v>2</v>
       </c>
       <c r="D41" s="19">
         <v>1</v>
       </c>
       <c r="E41" s="19">
         <v>1</v>
       </c>
       <c r="F41" s="19">
         <v>4</v>
       </c>
       <c r="G41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="19">
@@ -3940,55 +4039,58 @@
       </c>
       <c r="T41" s="21">
         <v>2</v>
       </c>
       <c r="U41" s="21">
         <v>1</v>
       </c>
       <c r="V41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="21">
         <v>3</v>
       </c>
       <c r="Y41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z41" s="22">
         <v>4</v>
       </c>
       <c r="AA41" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="AB41" s="46">
+      <c r="AB41" s="35">
         <v>3</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="19">
         <v>1</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="19">
         <v>2</v>
       </c>
       <c r="G42" s="19">
         <v>2</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="19">
@@ -4029,52 +4131,55 @@
       </c>
       <c r="U42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="19">
         <v>1</v>
       </c>
       <c r="D43" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="19">
         <v>5</v>
       </c>
       <c r="F43" s="19">
         <v>2</v>
       </c>
       <c r="G43" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="19">
         <v>1</v>
       </c>
       <c r="I43" s="19" t="s">
@@ -4115,52 +4220,55 @@
       </c>
       <c r="U43" s="21">
         <v>1</v>
       </c>
       <c r="V43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W43" s="21">
         <v>2</v>
       </c>
       <c r="X43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB43" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H44" s="19">
         <v>1</v>
       </c>
       <c r="I44" s="19" t="s">
@@ -4201,52 +4309,55 @@
       </c>
       <c r="U44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA44" s="21">
         <v>2</v>
       </c>
       <c r="AB44" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="19" t="s">
@@ -4287,52 +4398,55 @@
       </c>
       <c r="U45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB45" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="19">
         <v>9</v>
       </c>
       <c r="D46" s="19">
         <v>2</v>
       </c>
       <c r="E46" s="19">
         <v>5</v>
       </c>
       <c r="F46" s="19">
         <v>1</v>
       </c>
       <c r="G46" s="19">
         <v>4</v>
       </c>
       <c r="H46" s="19">
         <v>1</v>
       </c>
       <c r="I46" s="19">
@@ -4370,55 +4484,58 @@
       </c>
       <c r="T46" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U46" s="21">
         <v>3</v>
       </c>
       <c r="V46" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>3</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="22">
         <v>1</v>
       </c>
       <c r="AA46" s="21">
         <v>4</v>
       </c>
-      <c r="AB46" s="46">
-[...3 lines deleted...]
-    <row r="47" spans="1:28">
+      <c r="AB46" s="35">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H47" s="19">
         <v>1</v>
       </c>
       <c r="I47" s="19" t="s">
@@ -4459,52 +4576,55 @@
       </c>
       <c r="U47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA47" s="21">
         <v>1</v>
       </c>
       <c r="AB47" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="19" t="s">
@@ -4545,52 +4665,55 @@
       </c>
       <c r="U48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB48" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="19">
         <v>1</v>
       </c>
       <c r="D49" s="19">
         <v>1</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="19">
         <v>2</v>
       </c>
       <c r="G49" s="19">
         <v>1</v>
       </c>
       <c r="H49" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="19" t="s">
@@ -4631,52 +4754,55 @@
       </c>
       <c r="U49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y49" s="21">
         <v>1</v>
       </c>
       <c r="Z49" s="22">
         <v>1</v>
       </c>
       <c r="AA49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB49" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="19">
         <v>4</v>
       </c>
       <c r="D50" s="19">
         <v>2</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="19">
         <v>1</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I50" s="19">
@@ -4714,55 +4840,58 @@
       </c>
       <c r="T50" s="21">
         <v>4</v>
       </c>
       <c r="U50" s="21">
         <v>2</v>
       </c>
       <c r="V50" s="21">
         <v>4</v>
       </c>
       <c r="W50" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X50" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y50" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z50" s="22">
         <v>1</v>
       </c>
       <c r="AA50" s="21">
         <v>3</v>
       </c>
-      <c r="AB50" s="46">
+      <c r="AB50" s="35">
         <v>3</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="19">
         <v>1</v>
       </c>
       <c r="C51" s="19">
         <v>1</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="19" t="s">
@@ -4803,52 +4932,55 @@
       </c>
       <c r="U51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="19">
         <v>1</v>
       </c>
       <c r="E52" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="19">
         <v>1</v>
       </c>
       <c r="G52" s="19">
         <v>2</v>
       </c>
       <c r="H52" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="19">
@@ -4889,52 +5021,55 @@
       </c>
       <c r="U52" s="21">
         <v>1</v>
       </c>
       <c r="V52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W52" s="21">
         <v>1</v>
       </c>
       <c r="X52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:28" ht="20.399999999999999">
+      <c r="AC52" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="14">
         <v>1</v>
       </c>
       <c r="G53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I53" s="20">
@@ -4975,205 +5110,208 @@
       </c>
       <c r="U53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="X53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Y53" s="20">
         <v>1</v>
       </c>
       <c r="Z53" s="28">
         <v>1</v>
       </c>
       <c r="AA53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="AB53" s="20" t="s">
         <v>0</v>
       </c>
+      <c r="AC53" s="14" t="s">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AB53"/>
+    <sheetView topLeftCell="I1" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AC53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.109375" style="22" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.109375" style="22" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="22" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="22" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="45"/>
-[...22 lines deleted...]
-      <c r="Y1" s="45"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="25"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="5"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="36"/>
-      <c r="B4" s="43">
+      <c r="A4" s="40"/>
+      <c r="B4" s="45">
         <v>2024</v>
       </c>
-      <c r="C4" s="44"/>
-[...10 lines deleted...]
-      <c r="N4" s="43">
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="45">
         <v>2025</v>
       </c>
-      <c r="O4" s="44"/>
-[...10 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="45">
         <v>2026</v>
       </c>
-      <c r="AA4" s="44"/>
-[...9 lines deleted...]
-      <c r="AK4" s="44"/>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="37"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -5240,77 +5378,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="13">
         <v>42</v>
       </c>
       <c r="C7" s="13">
         <v>1258</v>
       </c>
       <c r="D7" s="13">
         <v>63</v>
       </c>
       <c r="E7" s="13">
         <v>162</v>
       </c>
       <c r="F7" s="13">
         <v>76</v>
       </c>
       <c r="G7" s="13">
         <v>91</v>
       </c>
       <c r="H7" s="13">
         <v>50</v>
@@ -5353,50 +5491,53 @@
       </c>
       <c r="U7" s="17">
         <v>41</v>
       </c>
       <c r="V7" s="21">
         <v>30</v>
       </c>
       <c r="W7" s="21">
         <v>30</v>
       </c>
       <c r="X7" s="17">
         <v>62</v>
       </c>
       <c r="Y7" s="17">
         <v>24</v>
       </c>
       <c r="Z7" s="22">
         <v>22</v>
       </c>
       <c r="AA7" s="22">
         <v>23</v>
       </c>
       <c r="AB7" s="12">
         <v>20</v>
       </c>
+      <c r="AC7" s="12">
+        <v>20</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="13">
         <v>20</v>
       </c>
       <c r="C8" s="13">
         <v>827</v>
       </c>
       <c r="D8" s="13">
         <v>41</v>
       </c>
       <c r="E8" s="13">
         <v>44</v>
       </c>
       <c r="F8" s="13">
         <v>42</v>
       </c>
       <c r="G8" s="13">
         <v>47</v>
       </c>
       <c r="H8" s="13">
         <v>39</v>
@@ -5439,50 +5580,53 @@
       </c>
       <c r="U8" s="17">
         <v>16</v>
       </c>
       <c r="V8" s="21">
         <v>19</v>
       </c>
       <c r="W8" s="21">
         <v>26</v>
       </c>
       <c r="X8" s="17">
         <v>30</v>
       </c>
       <c r="Y8" s="17">
         <v>12</v>
       </c>
       <c r="Z8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="22">
         <v>6</v>
       </c>
       <c r="AB8" s="12">
         <v>8</v>
       </c>
+      <c r="AC8" s="12">
+        <v>13</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13">
         <v>11</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="13">
         <v>81</v>
       </c>
       <c r="F9" s="13">
         <v>1</v>
       </c>
       <c r="G9" s="13">
         <v>6</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>0</v>
@@ -5525,50 +5669,53 @@
       </c>
       <c r="U9" s="17">
         <v>4</v>
       </c>
       <c r="V9" s="21">
         <v>1</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="17">
         <v>1</v>
       </c>
       <c r="Y9" s="17">
         <v>1</v>
       </c>
       <c r="Z9" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="22">
         <v>1</v>
       </c>
       <c r="AB9" s="34" t="s">
         <v>0</v>
       </c>
+      <c r="AC9" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="13">
         <v>1</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="13">
         <v>1</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>0</v>
@@ -5611,50 +5758,53 @@
       </c>
       <c r="U10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="34" t="s">
         <v>0</v>
       </c>
+      <c r="AC10" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>2</v>
       </c>
       <c r="C11" s="13">
         <v>4</v>
       </c>
       <c r="D11" s="13">
         <v>1</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>3</v>
       </c>
       <c r="G11" s="13">
         <v>1</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>0</v>
@@ -5697,50 +5847,53 @@
       </c>
       <c r="U11" s="17">
         <v>4</v>
       </c>
       <c r="V11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="22">
         <v>1</v>
       </c>
       <c r="AA11" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB11" s="12">
         <v>1</v>
       </c>
+      <c r="AC11" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>1</v>
       </c>
       <c r="C12" s="13">
         <v>2</v>
       </c>
       <c r="D12" s="13">
         <v>4</v>
       </c>
       <c r="E12" s="13">
         <v>4</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="13">
         <v>2</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>0</v>
@@ -5783,50 +5936,53 @@
       </c>
       <c r="U12" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V12" s="21">
         <v>2</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="17">
         <v>1</v>
       </c>
       <c r="Y12" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB12" s="34" t="s">
         <v>0</v>
       </c>
+      <c r="AC12" s="12">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>0</v>
@@ -5869,50 +6025,53 @@
       </c>
       <c r="U13" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="34" t="s">
         <v>0</v>
       </c>
+      <c r="AC13" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>8</v>
       </c>
       <c r="C14" s="13">
         <v>53</v>
       </c>
       <c r="D14" s="13">
         <v>2</v>
       </c>
       <c r="E14" s="13">
         <v>1</v>
       </c>
       <c r="F14" s="13">
         <v>4</v>
       </c>
       <c r="G14" s="13">
         <v>7</v>
       </c>
       <c r="H14" s="13">
         <v>2</v>
@@ -5955,50 +6114,53 @@
       </c>
       <c r="U14" s="17">
         <v>1</v>
       </c>
       <c r="V14" s="21">
         <v>2</v>
       </c>
       <c r="W14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X14" s="17">
         <v>2</v>
       </c>
       <c r="Y14" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="17">
         <v>1</v>
       </c>
       <c r="AA14" s="22">
         <v>11</v>
       </c>
       <c r="AB14" s="34" t="s">
         <v>0</v>
       </c>
+      <c r="AC14" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="13">
         <v>22</v>
       </c>
       <c r="D15" s="13">
         <v>2</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="13">
         <v>3</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>0</v>
@@ -6041,50 +6203,53 @@
       </c>
       <c r="U15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="22">
         <v>2</v>
       </c>
       <c r="AA15" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="34" t="s">
         <v>0</v>
       </c>
+      <c r="AC15" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="13">
         <v>14</v>
       </c>
       <c r="D16" s="13">
         <v>1</v>
       </c>
       <c r="E16" s="13">
         <v>6</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="13">
         <v>7</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>0</v>
@@ -6127,52 +6292,55 @@
       </c>
       <c r="U16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB16" s="34" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="13">
         <v>70</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="13">
         <v>2</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="13">
@@ -6213,52 +6381,55 @@
       </c>
       <c r="U17" s="17">
         <v>5</v>
       </c>
       <c r="V17" s="21">
         <v>1</v>
       </c>
       <c r="W17" s="21">
         <v>1</v>
       </c>
       <c r="X17" s="17">
         <v>2</v>
       </c>
       <c r="Y17" s="17">
         <v>2</v>
       </c>
       <c r="Z17" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="22">
         <v>1</v>
       </c>
       <c r="AB17" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>9</v>
       </c>
       <c r="C18" s="13">
         <v>239</v>
       </c>
       <c r="D18" s="13">
         <v>12</v>
       </c>
       <c r="E18" s="13">
         <v>17</v>
       </c>
       <c r="F18" s="13">
         <v>21</v>
       </c>
       <c r="G18" s="13">
         <v>10</v>
       </c>
       <c r="H18" s="13">
         <v>9</v>
       </c>
       <c r="I18" s="13">
@@ -6299,52 +6470,55 @@
       </c>
       <c r="U18" s="17">
         <v>11</v>
       </c>
       <c r="V18" s="21">
         <v>5</v>
       </c>
       <c r="W18" s="21">
         <v>2</v>
       </c>
       <c r="X18" s="17">
         <v>21</v>
       </c>
       <c r="Y18" s="17">
         <v>9</v>
       </c>
       <c r="Z18" s="22">
         <v>18</v>
       </c>
       <c r="AA18" s="22">
         <v>4</v>
       </c>
       <c r="AB18" s="12">
         <v>9</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="13">
         <v>6</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -6385,52 +6559,55 @@
       </c>
       <c r="U19" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="17">
         <v>5</v>
       </c>
       <c r="Y19" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="34" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="13">
         <v>4</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="13">
         <v>4</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="13" t="s">
@@ -6471,52 +6648,55 @@
       </c>
       <c r="U20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="34" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="20.399999999999999">
+      <c r="AC20" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>5</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>5</v>
       </c>
       <c r="G21" s="16">
         <v>8</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="13">
@@ -6557,81 +6737,85 @@
       </c>
       <c r="U21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="21">
         <v>1</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA21" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB21" s="34" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="42" t="s">
+      <c r="AC21" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="42"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="38"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+      <c r="S22" s="38"/>
+      <c r="T22" s="38"/>
+      <c r="U22" s="38"/>
+      <c r="V22" s="38"/>
+      <c r="W22" s="38"/>
+      <c r="X22" s="38"/>
+      <c r="Y22" s="38"/>
+      <c r="AC22" s="12"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="13">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>873</v>
       </c>
       <c r="D23" s="13">
         <v>43</v>
       </c>
       <c r="E23" s="13">
         <v>55</v>
       </c>
       <c r="F23" s="13">
         <v>47</v>
       </c>
       <c r="G23" s="13">
         <v>60</v>
       </c>
       <c r="H23" s="13">
         <v>40</v>
       </c>
       <c r="I23" s="13">
@@ -6672,52 +6856,55 @@
       </c>
       <c r="U23" s="17">
         <v>18</v>
       </c>
       <c r="V23" s="17">
         <v>19</v>
       </c>
       <c r="W23" s="17">
         <v>26</v>
       </c>
       <c r="X23" s="17">
         <v>31</v>
       </c>
       <c r="Y23" s="17">
         <v>16</v>
       </c>
       <c r="Z23" s="22">
         <v>10</v>
       </c>
       <c r="AA23" s="22">
         <v>6</v>
       </c>
       <c r="AB23" s="22">
         <v>8</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="12">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="13">
         <v>20</v>
       </c>
       <c r="C24" s="13">
         <v>827</v>
       </c>
       <c r="D24" s="13">
         <v>41</v>
       </c>
       <c r="E24" s="13">
         <v>44</v>
       </c>
       <c r="F24" s="13">
         <v>42</v>
       </c>
       <c r="G24" s="13">
         <v>47</v>
       </c>
       <c r="H24" s="13">
         <v>39</v>
       </c>
       <c r="I24" s="13">
@@ -6758,52 +6945,55 @@
       </c>
       <c r="U24" s="17">
         <v>16</v>
       </c>
       <c r="V24" s="17">
         <v>19</v>
       </c>
       <c r="W24" s="17">
         <v>26</v>
       </c>
       <c r="X24" s="17">
         <v>30</v>
       </c>
       <c r="Y24" s="17">
         <v>12</v>
       </c>
       <c r="Z24" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="22">
         <v>6</v>
       </c>
       <c r="AB24" s="22">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="12">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -6844,52 +7034,55 @@
       </c>
       <c r="U25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -6930,52 +7123,55 @@
       </c>
       <c r="U26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="13">
         <v>1</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="13">
         <v>2</v>
       </c>
       <c r="G27" s="13">
         <v>1</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="13">
@@ -7016,52 +7212,55 @@
       </c>
       <c r="U27" s="17">
         <v>1</v>
       </c>
       <c r="V27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="22">
         <v>1</v>
       </c>
       <c r="AA27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -7102,52 +7301,55 @@
       </c>
       <c r="U28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -7188,52 +7390,55 @@
       </c>
       <c r="U29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -7274,52 +7479,55 @@
       </c>
       <c r="U30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="13">
         <v>2</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="13" t="s">
@@ -7360,52 +7568,55 @@
       </c>
       <c r="U31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="13">
         <v>2</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="13">
         <v>4</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="13">
         <v>3</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="13" t="s">
@@ -7446,52 +7657,55 @@
       </c>
       <c r="U32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -7532,52 +7746,55 @@
       </c>
       <c r="U33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>6</v>
       </c>
       <c r="C34" s="13">
         <v>35</v>
       </c>
       <c r="D34" s="13">
         <v>1</v>
       </c>
       <c r="E34" s="13">
         <v>7</v>
       </c>
       <c r="F34" s="13">
         <v>3</v>
       </c>
       <c r="G34" s="13">
         <v>7</v>
       </c>
       <c r="H34" s="13">
         <v>1</v>
       </c>
       <c r="I34" s="13">
@@ -7618,52 +7835,55 @@
       </c>
       <c r="U34" s="17">
         <v>1</v>
       </c>
       <c r="V34" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="17">
         <v>1</v>
       </c>
       <c r="Y34" s="17">
         <v>4</v>
       </c>
       <c r="Z34" s="22">
         <v>9</v>
       </c>
       <c r="AA34" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -7704,52 +7924,55 @@
       </c>
       <c r="U35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -7790,52 +8013,55 @@
       </c>
       <c r="U36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" ht="20.399999999999999">
+      <c r="AC36" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -7876,81 +8102,85 @@
       </c>
       <c r="U37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="35" t="s">
+      <c r="AC37" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="35"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:28">
+      <c r="B38" s="39"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="39"/>
+      <c r="J38" s="39"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="39"/>
+      <c r="M38" s="39"/>
+      <c r="N38" s="39"/>
+      <c r="O38" s="39"/>
+      <c r="P38" s="39"/>
+      <c r="Q38" s="39"/>
+      <c r="R38" s="39"/>
+      <c r="S38" s="39"/>
+      <c r="T38" s="39"/>
+      <c r="U38" s="39"/>
+      <c r="V38" s="39"/>
+      <c r="W38" s="39"/>
+      <c r="X38" s="39"/>
+      <c r="Y38" s="39"/>
+      <c r="AC38" s="12"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="13">
         <v>16</v>
       </c>
       <c r="C39" s="13">
         <v>385</v>
       </c>
       <c r="D39" s="13">
         <v>20</v>
       </c>
       <c r="E39" s="13">
         <v>107</v>
       </c>
       <c r="F39" s="13">
         <v>29</v>
       </c>
       <c r="G39" s="13">
         <v>31</v>
       </c>
       <c r="H39" s="13">
         <v>10</v>
       </c>
       <c r="I39" s="13">
@@ -7991,52 +8221,55 @@
       </c>
       <c r="U39" s="17">
         <v>23</v>
       </c>
       <c r="V39" s="17">
         <v>11</v>
       </c>
       <c r="W39" s="17">
         <v>4</v>
       </c>
       <c r="X39" s="17">
         <v>31</v>
       </c>
       <c r="Y39" s="17">
         <v>8</v>
       </c>
       <c r="Z39" s="22">
         <v>12</v>
       </c>
       <c r="AA39" s="22">
         <v>17</v>
       </c>
       <c r="AB39" s="22">
         <v>12</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -8077,52 +8310,55 @@
       </c>
       <c r="U40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="17">
         <v>1</v>
       </c>
       <c r="Z40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="34" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="13">
         <v>11</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="13">
         <v>81</v>
       </c>
       <c r="F41" s="13">
         <v>1</v>
       </c>
       <c r="G41" s="13">
         <v>6</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="13">
@@ -8163,52 +8399,55 @@
       </c>
       <c r="U41" s="17">
         <v>4</v>
       </c>
       <c r="V41" s="17">
         <v>1</v>
       </c>
       <c r="W41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="17">
         <v>1</v>
       </c>
       <c r="Y41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA41" s="22">
         <v>1</v>
       </c>
       <c r="AB41" s="34" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="13">
         <v>1</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>1</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="13" t="s">
@@ -8249,52 +8488,55 @@
       </c>
       <c r="U42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="34" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>2</v>
       </c>
       <c r="C43" s="13">
         <v>3</v>
       </c>
       <c r="D43" s="13">
         <v>1</v>
       </c>
       <c r="E43" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="13">
         <v>1</v>
       </c>
       <c r="G43" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="13">
@@ -8335,52 +8577,55 @@
       </c>
       <c r="U43" s="17">
         <v>3</v>
       </c>
       <c r="V43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA43" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB43" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>1</v>
       </c>
       <c r="C44" s="13">
         <v>2</v>
       </c>
       <c r="D44" s="13">
         <v>4</v>
       </c>
       <c r="E44" s="13">
         <v>4</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="13">
         <v>2</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I44" s="13">
@@ -8421,52 +8666,55 @@
       </c>
       <c r="U44" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V44" s="17">
         <v>2</v>
       </c>
       <c r="W44" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X44" s="17">
         <v>1</v>
       </c>
       <c r="Y44" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z44" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA44" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB44" s="34" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>1</v>
       </c>
       <c r="C45" s="13">
         <v>0</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="13" t="s">
@@ -8507,52 +8755,55 @@
       </c>
       <c r="U45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA45" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB45" s="34" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>8</v>
       </c>
       <c r="C46" s="13">
         <v>53</v>
       </c>
       <c r="D46" s="13">
         <v>2</v>
       </c>
       <c r="E46" s="13">
         <v>1</v>
       </c>
       <c r="F46" s="13">
         <v>4</v>
       </c>
       <c r="G46" s="13">
         <v>7</v>
       </c>
       <c r="H46" s="13">
         <v>2</v>
       </c>
       <c r="I46" s="13">
@@ -8593,52 +8844,55 @@
       </c>
       <c r="U46" s="17">
         <v>1</v>
       </c>
       <c r="V46" s="17">
         <v>2</v>
       </c>
       <c r="W46" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X46" s="17">
         <v>2</v>
       </c>
       <c r="Y46" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z46" s="22">
         <v>1</v>
       </c>
       <c r="AA46" s="22">
         <v>11</v>
       </c>
       <c r="AB46" s="34" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="13">
         <v>14</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="13">
         <v>1</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I47" s="13" t="s">
@@ -8679,52 +8933,55 @@
       </c>
       <c r="U47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z47" s="22">
         <v>2</v>
       </c>
       <c r="AA47" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB47" s="34" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="13">
         <v>12</v>
       </c>
       <c r="D48" s="13">
         <v>1</v>
       </c>
       <c r="E48" s="13">
         <v>2</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="13">
         <v>4</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="13" t="s">
@@ -8765,52 +9022,55 @@
       </c>
       <c r="U48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA48" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB48" s="34" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="13">
         <v>70</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="13">
         <v>2</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="13">
@@ -8851,52 +9111,55 @@
       </c>
       <c r="U49" s="17">
         <v>5</v>
       </c>
       <c r="V49" s="17">
         <v>1</v>
       </c>
       <c r="W49" s="17">
         <v>1</v>
       </c>
       <c r="X49" s="17">
         <v>2</v>
       </c>
       <c r="Y49" s="17">
         <v>2</v>
       </c>
       <c r="Z49" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA49" s="22">
         <v>1</v>
       </c>
       <c r="AB49" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>3</v>
       </c>
       <c r="C50" s="13">
         <v>204</v>
       </c>
       <c r="D50" s="13">
         <v>11</v>
       </c>
       <c r="E50" s="13">
         <v>10</v>
       </c>
       <c r="F50" s="13">
         <v>18</v>
       </c>
       <c r="G50" s="13">
         <v>3</v>
       </c>
       <c r="H50" s="13">
         <v>8</v>
       </c>
       <c r="I50" s="13">
@@ -8937,52 +9200,55 @@
       </c>
       <c r="U50" s="17">
         <v>10</v>
       </c>
       <c r="V50" s="17">
         <v>5</v>
       </c>
       <c r="W50" s="17">
         <v>2</v>
       </c>
       <c r="X50" s="17">
         <v>20</v>
       </c>
       <c r="Y50" s="17">
         <v>5</v>
       </c>
       <c r="Z50" s="22">
         <v>9</v>
       </c>
       <c r="AA50" s="22">
         <v>4</v>
       </c>
       <c r="AB50" s="12">
         <v>9</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="13">
         <v>6</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="13" t="s">
@@ -9023,52 +9289,55 @@
       </c>
       <c r="U51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X51" s="17">
         <v>5</v>
       </c>
       <c r="Y51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA51" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB51" s="8" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="13">
         <v>4</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="13">
         <v>4</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="13" t="s">
@@ -9109,52 +9378,55 @@
       </c>
       <c r="U52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB52" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:28" ht="20.399999999999999">
+      <c r="AC52" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="15">
         <v>1</v>
       </c>
       <c r="C53" s="15">
         <v>5</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="15">
         <v>2</v>
       </c>
       <c r="F53" s="15">
         <v>5</v>
       </c>
       <c r="G53" s="18">
         <v>8</v>
       </c>
       <c r="H53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="I53" s="18">
@@ -9195,204 +9467,207 @@
       </c>
       <c r="U53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="W53" s="18">
         <v>1</v>
       </c>
       <c r="X53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Y53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Z53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="AA53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="AB53" s="18" t="s">
         <v>0</v>
       </c>
+      <c r="AC53" s="14" t="s">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AB53"/>
+    <sheetView tabSelected="1" topLeftCell="H28" workbookViewId="0">
+      <selection activeCell="AC41" sqref="AC41:AC50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="22" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="22" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="22" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="22" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="5"/>
       <c r="E3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="AK3" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="36"/>
-      <c r="B4" s="38">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="42">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="42">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="37"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -9459,77 +9734,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="12">
         <v>-27</v>
       </c>
       <c r="C7" s="12">
         <v>-1182</v>
       </c>
       <c r="D7" s="12">
         <v>-29</v>
       </c>
       <c r="E7" s="12">
         <v>-131</v>
       </c>
       <c r="F7" s="12">
         <v>-35</v>
       </c>
       <c r="G7" s="12">
         <v>-60</v>
       </c>
       <c r="H7" s="19">
         <v>-25</v>
@@ -9569,52 +9844,55 @@
       </c>
       <c r="T7" s="21">
         <v>-54</v>
       </c>
       <c r="U7" s="21">
         <v>-14</v>
       </c>
       <c r="V7" s="21">
         <v>-20</v>
       </c>
       <c r="W7" s="21">
         <v>-11</v>
       </c>
       <c r="X7" s="21">
         <v>-33</v>
       </c>
       <c r="Y7" s="21">
         <v>13</v>
       </c>
       <c r="Z7" s="12">
         <v>10</v>
       </c>
       <c r="AA7" s="12">
         <v>10</v>
       </c>
-      <c r="AB7" s="12">
+      <c r="AB7" s="35">
         <v>-2</v>
+      </c>
+      <c r="AC7" s="35">
+        <v>-9</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="12">
         <v>-7</v>
       </c>
       <c r="C8" s="12">
         <v>-772</v>
       </c>
       <c r="D8" s="12">
         <v>-14</v>
       </c>
       <c r="E8" s="12">
         <v>-25</v>
       </c>
       <c r="F8" s="12">
         <v>-29</v>
       </c>
       <c r="G8" s="12">
         <v>-29</v>
       </c>
       <c r="H8" s="19">
@@ -9655,52 +9933,55 @@
       </c>
       <c r="T8" s="21">
         <v>-22</v>
       </c>
       <c r="U8" s="21">
         <v>2</v>
       </c>
       <c r="V8" s="21">
         <v>-14</v>
       </c>
       <c r="W8" s="21">
         <v>-11</v>
       </c>
       <c r="X8" s="21">
         <v>-8</v>
       </c>
       <c r="Y8" s="21">
         <v>19</v>
       </c>
       <c r="Z8" s="12">
         <v>23</v>
       </c>
       <c r="AA8" s="12">
         <v>17</v>
       </c>
-      <c r="AB8" s="12">
-        <v>2</v>
+      <c r="AB8" s="35">
+        <v>2</v>
+      </c>
+      <c r="AC8" s="35">
+        <v>-6</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="12">
         <v>-9</v>
       </c>
       <c r="D9" s="12">
         <v>1</v>
       </c>
       <c r="E9" s="12">
         <v>-80</v>
       </c>
       <c r="F9" s="12">
         <v>3</v>
       </c>
       <c r="G9" s="12">
         <v>-6</v>
       </c>
       <c r="H9" s="19" t="s">
@@ -9741,52 +10022,55 @@
       </c>
       <c r="T9" s="21">
         <v>-3</v>
       </c>
       <c r="U9" s="21">
         <v>-3</v>
       </c>
       <c r="V9" s="21">
         <v>-1</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="21">
         <v>2</v>
       </c>
       <c r="Y9" s="21">
         <v>-1</v>
       </c>
       <c r="Z9" s="19">
         <v>4</v>
       </c>
       <c r="AA9" s="12">
         <v>-1</v>
       </c>
-      <c r="AB9" s="12">
+      <c r="AB9" s="35">
         <v>3</v>
+      </c>
+      <c r="AC9" s="35">
+        <v>-2</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="12">
         <v>-1</v>
       </c>
       <c r="F10" s="12">
         <v>2</v>
       </c>
       <c r="G10" s="12">
         <v>2</v>
       </c>
       <c r="H10" s="19" t="s">
@@ -9827,52 +10111,55 @@
       </c>
       <c r="T10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB10" s="12" t="s">
-        <v>0</v>
+      <c r="AB10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="35">
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="12">
         <v>-2</v>
       </c>
       <c r="C11" s="12">
         <v>-3</v>
       </c>
       <c r="D11" s="12">
         <v>-1</v>
       </c>
       <c r="E11" s="12">
         <v>5</v>
       </c>
       <c r="F11" s="12">
         <v>8</v>
       </c>
       <c r="G11" s="12">
         <v>2</v>
       </c>
       <c r="H11" s="19">
@@ -9913,52 +10200,55 @@
       </c>
       <c r="T11" s="21">
         <v>6</v>
       </c>
       <c r="U11" s="21">
         <v>-3</v>
       </c>
       <c r="V11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="21">
         <v>2</v>
       </c>
       <c r="X11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="19">
         <v>-1</v>
       </c>
       <c r="AA11" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB11" s="12">
+      <c r="AB11" s="35">
         <v>-1</v>
+      </c>
+      <c r="AC11" s="35">
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="12">
         <v>-1</v>
       </c>
       <c r="C12" s="12">
         <v>-2</v>
       </c>
       <c r="D12" s="12">
         <v>-4</v>
       </c>
       <c r="E12" s="12">
         <v>-4</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>-2</v>
       </c>
       <c r="H12" s="19">
@@ -9999,52 +10289,55 @@
       </c>
       <c r="T12" s="21">
         <v>-2</v>
       </c>
       <c r="U12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V12" s="21">
         <v>-2</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="21">
         <v>-1</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="12">
         <v>2</v>
       </c>
-      <c r="AB12" s="12" t="s">
-        <v>0</v>
+      <c r="AB12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="35">
+        <v>-1</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="12">
         <v>-1</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="19" t="s">
@@ -10085,51 +10378,54 @@
       </c>
       <c r="T13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB13" s="12" t="s">
+      <c r="AB13" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="12">
         <v>-8</v>
       </c>
       <c r="C14" s="12">
         <v>-44</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="12">
         <v>4</v>
       </c>
       <c r="F14" s="12">
         <v>-3</v>
       </c>
       <c r="G14" s="12">
         <v>-3</v>
       </c>
@@ -10171,51 +10467,54 @@
       </c>
       <c r="T14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U14" s="21">
         <v>2</v>
       </c>
       <c r="V14" s="21">
         <v>-2</v>
       </c>
       <c r="W14" s="21">
         <v>1</v>
       </c>
       <c r="X14" s="21">
         <v>1</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="12">
         <v>-7</v>
       </c>
-      <c r="AB14" s="12">
+      <c r="AB14" s="35">
+        <v>2</v>
+      </c>
+      <c r="AC14" s="35">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="12">
         <v>1</v>
       </c>
       <c r="C15" s="12">
         <v>-22</v>
       </c>
       <c r="D15" s="12">
         <v>-2</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="12">
         <v>-3</v>
       </c>
@@ -10257,51 +10556,54 @@
       </c>
       <c r="T15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="19">
         <v>-2</v>
       </c>
       <c r="AA15" s="12">
         <v>1</v>
       </c>
-      <c r="AB15" s="12" t="s">
+      <c r="AB15" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="12">
         <v>-14</v>
       </c>
       <c r="D16" s="12">
         <v>-1</v>
       </c>
       <c r="E16" s="12">
         <v>-6</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12">
         <v>-6</v>
       </c>
@@ -10343,55 +10645,58 @@
       </c>
       <c r="T16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB16" s="12" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AB16" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="12">
         <v>-69</v>
       </c>
       <c r="D17" s="12">
         <v>1</v>
       </c>
       <c r="E17" s="12">
         <v>-2</v>
       </c>
       <c r="F17" s="12">
         <v>2</v>
       </c>
       <c r="G17" s="12">
         <v>1</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="19">
@@ -10429,55 +10734,58 @@
       </c>
       <c r="T17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U17" s="21">
         <v>-5</v>
       </c>
       <c r="V17" s="21">
         <v>-1</v>
       </c>
       <c r="W17" s="21">
         <v>-1</v>
       </c>
       <c r="X17" s="21">
         <v>-2</v>
       </c>
       <c r="Y17" s="21">
         <v>-1</v>
       </c>
       <c r="Z17" s="19">
         <v>1</v>
       </c>
       <c r="AA17" s="12">
         <v>-1</v>
       </c>
-      <c r="AB17" s="12">
+      <c r="AB17" s="35">
         <v>-2</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="12">
         <v>-9</v>
       </c>
       <c r="C18" s="12">
         <v>-233</v>
       </c>
       <c r="D18" s="12">
         <v>-10</v>
       </c>
       <c r="E18" s="12">
         <v>-16</v>
       </c>
       <c r="F18" s="12">
         <v>-15</v>
       </c>
       <c r="G18" s="12">
         <v>-10</v>
       </c>
       <c r="H18" s="19">
         <v>-8</v>
       </c>
       <c r="I18" s="19">
@@ -10515,55 +10823,58 @@
       </c>
       <c r="T18" s="21">
         <v>-30</v>
       </c>
       <c r="U18" s="21">
         <v>-8</v>
       </c>
       <c r="V18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W18" s="21">
         <v>-2</v>
       </c>
       <c r="X18" s="21">
         <v>-20</v>
       </c>
       <c r="Y18" s="21">
         <v>-7</v>
       </c>
       <c r="Z18" s="19">
         <v>-16</v>
       </c>
       <c r="AA18" s="12">
         <v>-1</v>
       </c>
-      <c r="AB18" s="12">
+      <c r="AB18" s="35">
         <v>-6</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="35">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="12">
         <v>1</v>
       </c>
       <c r="C19" s="12">
         <v>-5</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="19" t="s">
@@ -10601,55 +10912,58 @@
       </c>
       <c r="T19" s="21">
         <v>-3</v>
       </c>
       <c r="U19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="21">
         <v>-5</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB19" s="12" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="AB19" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="12">
         <v>-4</v>
       </c>
       <c r="D20" s="12">
         <v>1</v>
       </c>
       <c r="E20" s="12">
         <v>-4</v>
       </c>
       <c r="F20" s="12">
         <v>1</v>
       </c>
       <c r="G20" s="12">
         <v>2</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="19">
@@ -10687,55 +11001,58 @@
       </c>
       <c r="T20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U20" s="21">
         <v>1</v>
       </c>
       <c r="V20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="21">
         <v>1</v>
       </c>
       <c r="X20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB20" s="12" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:28" ht="20.399999999999999">
+      <c r="AB20" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="12">
         <v>-1</v>
       </c>
       <c r="C21" s="12">
         <v>-5</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="12">
         <v>-2</v>
       </c>
       <c r="F21" s="12">
         <v>-4</v>
       </c>
       <c r="G21" s="12">
         <v>-8</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="19">
@@ -10773,84 +11090,89 @@
       </c>
       <c r="T21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="21">
         <v>-1</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="19">
         <v>1</v>
       </c>
       <c r="AA21" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="AB21" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="42" t="s">
+      <c r="AB21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="42"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="38"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+      <c r="S22" s="38"/>
+      <c r="T22" s="38"/>
+      <c r="U22" s="38"/>
+      <c r="V22" s="38"/>
+      <c r="W22" s="38"/>
+      <c r="X22" s="38"/>
+      <c r="Y22" s="38"/>
+      <c r="AB22" s="47"/>
+      <c r="AC22" s="35"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="12">
         <v>-12</v>
       </c>
       <c r="C23" s="12">
         <v>-816</v>
       </c>
       <c r="D23" s="12">
         <v>-16</v>
       </c>
       <c r="E23" s="12">
         <v>-35</v>
       </c>
       <c r="F23" s="12">
         <v>-20</v>
       </c>
       <c r="G23" s="12">
         <v>-38</v>
       </c>
       <c r="H23" s="12">
         <v>-19</v>
       </c>
       <c r="I23" s="19">
@@ -10888,55 +11210,58 @@
       </c>
       <c r="T23" s="21">
         <v>-25</v>
       </c>
       <c r="U23" s="21">
         <v>1</v>
       </c>
       <c r="V23" s="21">
         <v>-13</v>
       </c>
       <c r="W23" s="21">
         <v>-11</v>
       </c>
       <c r="X23" s="21">
         <v>-8</v>
       </c>
       <c r="Y23" s="21">
         <v>17</v>
       </c>
       <c r="Z23" s="29">
         <v>14</v>
       </c>
       <c r="AA23" s="29">
         <v>17</v>
       </c>
-      <c r="AB23" s="22">
-[...3 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="AB23" s="47">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="35">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="12">
         <v>-7</v>
       </c>
       <c r="C24" s="12">
         <v>-772</v>
       </c>
       <c r="D24" s="12">
         <v>-14</v>
       </c>
       <c r="E24" s="12">
         <v>-25</v>
       </c>
       <c r="F24" s="12">
         <v>-29</v>
       </c>
       <c r="G24" s="12">
         <v>-29</v>
       </c>
       <c r="H24" s="12">
         <v>-20</v>
       </c>
       <c r="I24" s="19">
@@ -10974,55 +11299,58 @@
       </c>
       <c r="T24" s="21">
         <v>-22</v>
       </c>
       <c r="U24" s="21">
         <v>2</v>
       </c>
       <c r="V24" s="21">
         <v>-14</v>
       </c>
       <c r="W24" s="21">
         <v>-11</v>
       </c>
       <c r="X24" s="21">
         <v>-8</v>
       </c>
       <c r="Y24" s="21">
         <v>19</v>
       </c>
       <c r="Z24" s="29">
         <v>23</v>
       </c>
       <c r="AA24" s="29">
         <v>17</v>
       </c>
-      <c r="AB24" s="22">
-[...3 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="AB24" s="47">
+        <v>2</v>
+      </c>
+      <c r="AC24" s="35">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="12"/>
       <c r="D25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="19" t="s">
         <v>0</v>
       </c>
@@ -11061,52 +11389,55 @@
       </c>
       <c r="U25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="12"/>
       <c r="D26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="19" t="s">
         <v>0</v>
       </c>
@@ -11145,52 +11476,55 @@
       </c>
       <c r="U26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="12">
         <v>-1</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="12">
         <v>7</v>
       </c>
       <c r="G27" s="12">
         <v>2</v>
       </c>
       <c r="H27" s="12">
         <v>1</v>
       </c>
       <c r="I27" s="19" t="s">
@@ -11231,52 +11565,55 @@
       </c>
       <c r="U27" s="21">
         <v>-1</v>
       </c>
       <c r="V27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="21">
         <v>-1</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="12"/>
       <c r="D28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="19" t="s">
         <v>0</v>
       </c>
@@ -11315,52 +11652,55 @@
       </c>
       <c r="U28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="12"/>
       <c r="D29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="19" t="s">
         <v>0</v>
       </c>
@@ -11399,52 +11739,55 @@
       </c>
       <c r="U29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="12"/>
       <c r="D30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="19" t="s">
         <v>0</v>
       </c>
@@ -11483,52 +11826,55 @@
       </c>
       <c r="U30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="12">
         <v>1</v>
       </c>
       <c r="C31" s="12">
         <v>-8</v>
       </c>
       <c r="D31" s="12">
         <v>-1</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="12">
         <v>-2</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="19" t="s">
@@ -11569,52 +11915,55 @@
       </c>
       <c r="U31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="12">
         <v>-2</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>-4</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>-2</v>
       </c>
       <c r="H32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="19" t="s">
@@ -11655,52 +12004,55 @@
       </c>
       <c r="U32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="12"/>
       <c r="D33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="19" t="s">
         <v>0</v>
       </c>
@@ -11739,52 +12091,55 @@
       </c>
       <c r="U33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="12">
         <v>-6</v>
       </c>
       <c r="C34" s="12">
         <v>-33</v>
       </c>
       <c r="D34" s="12">
         <v>-1</v>
       </c>
       <c r="E34" s="12">
         <v>-6</v>
       </c>
       <c r="F34" s="12">
         <v>2</v>
       </c>
       <c r="G34" s="12">
         <v>-7</v>
       </c>
       <c r="H34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="19">
@@ -11825,52 +12180,55 @@
       </c>
       <c r="U34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V34" s="21">
         <v>1</v>
       </c>
       <c r="W34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="21">
         <v>-2</v>
       </c>
       <c r="Z34" s="19">
         <v>-8</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="35">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="12"/>
       <c r="D35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="19" t="s">
         <v>0</v>
       </c>
@@ -11909,52 +12267,55 @@
       </c>
       <c r="U35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="19" t="s">
         <v>0</v>
       </c>
@@ -11993,52 +12354,55 @@
       </c>
       <c r="U36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" ht="20.399999999999999">
+      <c r="AC36" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="19" t="s">
         <v>0</v>
       </c>
@@ -12077,81 +12441,86 @@
       </c>
       <c r="U37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="35" t="s">
+      <c r="AC37" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="35"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:28">
+      <c r="B38" s="39"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="39"/>
+      <c r="J38" s="39"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="39"/>
+      <c r="M38" s="39"/>
+      <c r="N38" s="39"/>
+      <c r="O38" s="39"/>
+      <c r="P38" s="39"/>
+      <c r="Q38" s="39"/>
+      <c r="R38" s="39"/>
+      <c r="S38" s="39"/>
+      <c r="T38" s="39"/>
+      <c r="U38" s="39"/>
+      <c r="V38" s="39"/>
+      <c r="W38" s="39"/>
+      <c r="X38" s="39"/>
+      <c r="Y38" s="39"/>
+      <c r="AB38" s="47"/>
+      <c r="AC38" s="35"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="12">
         <v>-15</v>
       </c>
       <c r="C39" s="12">
         <v>-366</v>
       </c>
       <c r="D39" s="12">
         <v>-13</v>
       </c>
       <c r="E39" s="12">
         <v>-96</v>
       </c>
       <c r="F39" s="12">
         <v>-15</v>
       </c>
       <c r="G39" s="12">
         <v>-22</v>
       </c>
       <c r="H39" s="12">
         <v>-6</v>
       </c>
       <c r="I39" s="19">
@@ -12189,55 +12558,58 @@
       </c>
       <c r="T39" s="21">
         <v>-29</v>
       </c>
       <c r="U39" s="21">
         <v>-15</v>
       </c>
       <c r="V39" s="21">
         <v>-7</v>
       </c>
       <c r="W39" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X39" s="21">
         <v>-25</v>
       </c>
       <c r="Y39" s="21">
         <v>-4</v>
       </c>
       <c r="Z39" s="29">
         <v>-4</v>
       </c>
       <c r="AA39" s="29">
         <v>-7</v>
       </c>
-      <c r="AB39" s="12">
+      <c r="AB39" s="35">
         <v>-4</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="35">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="19" t="s">
@@ -12275,55 +12647,58 @@
       </c>
       <c r="T40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AB40" s="29" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:28">
+      <c r="AB40" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="12">
         <v>-9</v>
       </c>
       <c r="D41" s="12">
         <v>1</v>
       </c>
       <c r="E41" s="12">
         <v>-80</v>
       </c>
       <c r="F41" s="12">
         <v>3</v>
       </c>
       <c r="G41" s="12">
         <v>-6</v>
       </c>
       <c r="H41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="19">
@@ -12361,55 +12736,58 @@
       </c>
       <c r="T41" s="21">
         <v>-3</v>
       </c>
       <c r="U41" s="21">
         <v>-3</v>
       </c>
       <c r="V41" s="21">
         <v>-1</v>
       </c>
       <c r="W41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="21">
         <v>2</v>
       </c>
       <c r="Y41" s="21">
         <v>-1</v>
       </c>
       <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="29">
         <v>-1</v>
       </c>
-      <c r="AB41" s="12">
+      <c r="AB41" s="35">
         <v>3</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="35">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="12">
         <v>-1</v>
       </c>
       <c r="F42" s="12">
         <v>2</v>
       </c>
       <c r="G42" s="12">
         <v>2</v>
       </c>
       <c r="H42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="19">
@@ -12447,55 +12825,58 @@
       </c>
       <c r="T42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AB42" s="29" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:28">
+      <c r="AB42" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="12">
         <v>-2</v>
       </c>
       <c r="C43" s="12">
         <v>-2</v>
       </c>
       <c r="D43" s="12">
         <v>-1</v>
       </c>
       <c r="E43" s="12">
         <v>5</v>
       </c>
       <c r="F43" s="12">
         <v>1</v>
       </c>
       <c r="G43" s="12">
         <v>0</v>
       </c>
       <c r="H43" s="12">
         <v>1</v>
       </c>
       <c r="I43" s="19">
@@ -12533,55 +12914,58 @@
       </c>
       <c r="T43" s="21">
         <v>6</v>
       </c>
       <c r="U43" s="21">
         <v>-2</v>
       </c>
       <c r="V43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W43" s="21">
         <v>2</v>
       </c>
       <c r="X43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA43" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AB43" s="12">
+      <c r="AB43" s="35">
         <v>-1</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="12">
         <v>-1</v>
       </c>
       <c r="C44" s="12">
         <v>-2</v>
       </c>
       <c r="D44" s="12">
         <v>-4</v>
       </c>
       <c r="E44" s="12">
         <v>-4</v>
       </c>
       <c r="F44" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="12">
         <v>-2</v>
       </c>
       <c r="H44" s="12">
         <v>1</v>
       </c>
       <c r="I44" s="19">
@@ -12619,55 +13003,58 @@
       </c>
       <c r="T44" s="21">
         <v>-2</v>
       </c>
       <c r="U44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V44" s="21">
         <v>-2</v>
       </c>
       <c r="W44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X44" s="21">
         <v>-1</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA44" s="29">
         <v>2</v>
       </c>
-      <c r="AB44" s="29" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:28">
+      <c r="AB44" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="35">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="12">
         <v>-1</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="19" t="s">
@@ -12705,55 +13092,58 @@
       </c>
       <c r="T45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA45" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AB45" s="29" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:28">
+      <c r="AB45" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="12">
         <v>-8</v>
       </c>
       <c r="C46" s="12">
         <v>-44</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="12">
         <v>4</v>
       </c>
       <c r="F46" s="12">
         <v>-3</v>
       </c>
       <c r="G46" s="12">
         <v>-3</v>
       </c>
       <c r="H46" s="12">
         <v>-1</v>
       </c>
       <c r="I46" s="19">
@@ -12789,55 +13179,58 @@
       <c r="S46" s="21">
         <v>-2</v>
       </c>
       <c r="T46" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U46" s="21">
         <v>2</v>
       </c>
       <c r="V46" s="21">
         <v>-2</v>
       </c>
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>1</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="21"/>
       <c r="AA46" s="29">
         <v>-7</v>
       </c>
-      <c r="AB46" s="12">
-[...3 lines deleted...]
-    <row r="47" spans="1:28">
+      <c r="AB46" s="35">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="12">
         <v>-14</v>
       </c>
       <c r="D47" s="12">
         <v>-1</v>
       </c>
       <c r="E47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="12">
         <v>-1</v>
       </c>
       <c r="H47" s="12">
         <v>1</v>
       </c>
       <c r="I47" s="19" t="s">
@@ -12875,55 +13268,58 @@
       </c>
       <c r="T47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z47" s="30">
         <v>-2</v>
       </c>
       <c r="AA47" s="29">
         <v>1</v>
       </c>
-      <c r="AB47" s="29" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:28">
+      <c r="AB47" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC47" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="12">
         <v>-12</v>
       </c>
       <c r="D48" s="12">
         <v>-1</v>
       </c>
       <c r="E48" s="12">
         <v>-2</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="12">
         <v>-4</v>
       </c>
       <c r="H48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="19" t="s">
@@ -12959,55 +13355,58 @@
       <c r="S48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z48" s="31"/>
       <c r="AA48" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AB48" s="29" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:28">
+      <c r="AB48" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC48" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="12">
         <v>-69</v>
       </c>
       <c r="D49" s="12">
         <v>1</v>
       </c>
       <c r="E49" s="12">
         <v>-2</v>
       </c>
       <c r="F49" s="12">
         <v>2</v>
       </c>
       <c r="G49" s="12">
         <v>1</v>
       </c>
       <c r="H49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="19">
@@ -13045,55 +13444,58 @@
       </c>
       <c r="T49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="U49" s="21">
         <v>-5</v>
       </c>
       <c r="V49" s="21">
         <v>-1</v>
       </c>
       <c r="W49" s="21">
         <v>-1</v>
       </c>
       <c r="X49" s="21">
         <v>-2</v>
       </c>
       <c r="Y49" s="21">
         <v>-1</v>
       </c>
       <c r="Z49" s="30">
         <v>1</v>
       </c>
       <c r="AA49" s="29">
         <v>-1</v>
       </c>
-      <c r="AB49" s="12">
+      <c r="AB49" s="35">
         <v>-2</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="12">
         <v>-3</v>
       </c>
       <c r="C50" s="12">
         <v>-200</v>
       </c>
       <c r="D50" s="12">
         <v>-9</v>
       </c>
       <c r="E50" s="12">
         <v>-10</v>
       </c>
       <c r="F50" s="12">
         <v>-17</v>
       </c>
       <c r="G50" s="12">
         <v>-3</v>
       </c>
       <c r="H50" s="12">
         <v>-8</v>
       </c>
       <c r="I50" s="19">
@@ -13131,55 +13533,58 @@
       </c>
       <c r="T50" s="21">
         <v>-27</v>
       </c>
       <c r="U50" s="21">
         <v>-8</v>
       </c>
       <c r="V50" s="21">
         <v>-1</v>
       </c>
       <c r="W50" s="21">
         <v>-2</v>
       </c>
       <c r="X50" s="21">
         <v>-20</v>
       </c>
       <c r="Y50" s="21">
         <v>-5</v>
       </c>
       <c r="Z50" s="30">
         <v>-8</v>
       </c>
       <c r="AA50" s="29">
         <v>-1</v>
       </c>
-      <c r="AB50" s="12">
+      <c r="AB50" s="35">
         <v>-6</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="35">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="12">
         <v>1</v>
       </c>
       <c r="C51" s="12">
         <v>-5</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="19" t="s">
@@ -13220,52 +13625,55 @@
       </c>
       <c r="U51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X51" s="21">
         <v>-5</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="12">
         <v>-4</v>
       </c>
       <c r="D52" s="12">
         <v>1</v>
       </c>
       <c r="E52" s="12">
         <v>-4</v>
       </c>
       <c r="F52" s="12">
         <v>1</v>
       </c>
       <c r="G52" s="12">
         <v>2</v>
       </c>
       <c r="H52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="19">
@@ -13306,52 +13714,55 @@
       </c>
       <c r="U52" s="21">
         <v>1</v>
       </c>
       <c r="V52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W52" s="21">
         <v>1</v>
       </c>
       <c r="X52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:28" ht="20.399999999999999">
+      <c r="AC52" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="20">
         <v>-1</v>
       </c>
       <c r="C53" s="20">
         <v>-5</v>
       </c>
       <c r="D53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="20">
         <v>-2</v>
       </c>
       <c r="F53" s="20">
         <v>-4</v>
       </c>
       <c r="G53" s="20">
         <v>-8</v>
       </c>
       <c r="H53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I53" s="14">
@@ -13390,50 +13801,53 @@
       <c r="T53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="U53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W53" s="20">
         <v>-1</v>
       </c>
       <c r="X53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Y53" s="20">
         <v>1</v>
       </c>
       <c r="Z53" s="20">
         <v>1</v>
       </c>
       <c r="AA53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="AB53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC53" s="14" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>