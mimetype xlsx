--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="8568" yWindow="108" windowWidth="19608" windowHeight="12492" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Immigrants" sheetId="1" r:id="rId1"/>
     <sheet name="Emigrants" sheetId="2" r:id="rId2"/>
     <sheet name="Net external migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2550" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2659" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -425,84 +425,84 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -778,183 +778,183 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView topLeftCell="F25" workbookViewId="0">
-      <selection activeCell="AA44" sqref="AA44"/>
+    <sheetView topLeftCell="F28" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="22" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="22" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="22" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="22" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="36"/>
-[...22 lines deleted...]
-      <c r="Y1" s="36"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="5"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="40"/>
-      <c r="B4" s="42">
+      <c r="A4" s="43"/>
+      <c r="B4" s="37">
         <v>2024</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="42">
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="37">
         <v>2025</v>
       </c>
-      <c r="O4" s="43"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38"/>
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="37">
         <v>2026</v>
       </c>
-      <c r="AA4" s="43"/>
-[...9 lines deleted...]
-      <c r="AK4" s="43"/>
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="38"/>
+      <c r="AE4" s="38"/>
+      <c r="AF4" s="38"/>
+      <c r="AG4" s="38"/>
+      <c r="AH4" s="38"/>
+      <c r="AI4" s="38"/>
+      <c r="AJ4" s="38"/>
+      <c r="AK4" s="38"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="41"/>
+      <c r="A5" s="44"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -1021,77 +1021,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="37"/>
-[...22 lines deleted...]
-      <c r="Y6" s="37"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="19">
         <v>15</v>
       </c>
       <c r="C7" s="19">
         <v>76</v>
       </c>
       <c r="D7" s="19">
         <v>34</v>
       </c>
       <c r="E7" s="19">
         <v>31</v>
       </c>
       <c r="F7" s="19">
         <v>41</v>
       </c>
       <c r="G7" s="19">
         <v>31</v>
       </c>
       <c r="H7" s="19">
         <v>25</v>
@@ -1137,50 +1137,53 @@
       </c>
       <c r="V7" s="21">
         <v>10</v>
       </c>
       <c r="W7" s="21">
         <v>19</v>
       </c>
       <c r="X7" s="21">
         <v>29</v>
       </c>
       <c r="Y7" s="21">
         <v>37</v>
       </c>
       <c r="Z7" s="26">
         <v>32</v>
       </c>
       <c r="AA7" s="21">
         <v>33</v>
       </c>
       <c r="AB7" s="12">
         <v>18</v>
       </c>
       <c r="AC7" s="12">
         <v>11</v>
       </c>
+      <c r="AD7" s="12">
+        <v>8</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="19">
         <v>13</v>
       </c>
       <c r="C8" s="19">
         <v>55</v>
       </c>
       <c r="D8" s="19">
         <v>27</v>
       </c>
       <c r="E8" s="19">
         <v>19</v>
       </c>
       <c r="F8" s="19">
         <v>13</v>
       </c>
       <c r="G8" s="19">
         <v>18</v>
       </c>
       <c r="H8" s="19">
         <v>19</v>
@@ -1226,50 +1229,53 @@
       </c>
       <c r="V8" s="21">
         <v>5</v>
       </c>
       <c r="W8" s="21">
         <v>15</v>
       </c>
       <c r="X8" s="21">
         <v>22</v>
       </c>
       <c r="Y8" s="21">
         <v>31</v>
       </c>
       <c r="Z8" s="26">
         <v>23</v>
       </c>
       <c r="AA8" s="21">
         <v>23</v>
       </c>
       <c r="AB8" s="12">
         <v>10</v>
       </c>
       <c r="AC8" s="12">
         <v>7</v>
       </c>
+      <c r="AD8" s="12">
+        <v>6</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="19">
         <v>2</v>
       </c>
       <c r="D9" s="19">
         <v>1</v>
       </c>
       <c r="E9" s="19">
         <v>1</v>
       </c>
       <c r="F9" s="19">
         <v>4</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>0</v>
@@ -1315,50 +1321,53 @@
       </c>
       <c r="V9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="21">
         <v>3</v>
       </c>
       <c r="Y9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z9" s="32">
         <v>4</v>
       </c>
       <c r="AA9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB9" s="12">
         <v>3</v>
       </c>
       <c r="AC9" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AD9" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="19">
         <v>1</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="19">
         <v>2</v>
       </c>
       <c r="G10" s="19">
         <v>2</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>0</v>
@@ -1404,50 +1413,53 @@
       </c>
       <c r="V10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC10" s="12">
         <v>1</v>
       </c>
+      <c r="AD10" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="19">
         <v>1</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="19">
         <v>5</v>
       </c>
       <c r="F11" s="19">
         <v>11</v>
       </c>
       <c r="G11" s="19">
         <v>3</v>
       </c>
       <c r="H11" s="19">
         <v>2</v>
@@ -1493,50 +1505,53 @@
       </c>
       <c r="V11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="21">
         <v>2</v>
       </c>
       <c r="X11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC11" s="12">
         <v>1</v>
       </c>
+      <c r="AD11" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="19">
         <v>0</v>
       </c>
       <c r="G12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="19">
         <v>1</v>
@@ -1582,50 +1597,53 @@
       </c>
       <c r="V12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="21">
         <v>2</v>
       </c>
       <c r="AB12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC12" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AD12" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="19">
         <v>0</v>
       </c>
       <c r="G13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="19" t="s">
         <v>0</v>
@@ -1671,50 +1689,53 @@
       </c>
       <c r="V13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AD13" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="19">
         <v>9</v>
       </c>
       <c r="D14" s="19">
         <v>2</v>
       </c>
       <c r="E14" s="19">
         <v>5</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="19">
         <v>4</v>
       </c>
       <c r="H14" s="19">
         <v>1</v>
@@ -1760,50 +1781,53 @@
       </c>
       <c r="V14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W14" s="21">
         <v>1</v>
       </c>
       <c r="X14" s="21">
         <v>3</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="32">
         <v>1</v>
       </c>
       <c r="AA14" s="21">
         <v>4</v>
       </c>
       <c r="AB14" s="12">
         <v>2</v>
       </c>
       <c r="AC14" s="12">
         <v>2</v>
       </c>
+      <c r="AD14" s="12">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="19">
         <v>1</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="19">
         <v>0</v>
       </c>
       <c r="G15" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="19">
         <v>1</v>
@@ -1849,50 +1873,53 @@
       </c>
       <c r="V15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AA15" s="21">
         <v>1</v>
       </c>
       <c r="AB15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AD15" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="19">
         <v>0</v>
       </c>
       <c r="G16" s="19">
         <v>1</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>0</v>
@@ -1938,52 +1965,55 @@
       </c>
       <c r="V16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC16" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="19">
         <v>1</v>
       </c>
       <c r="D17" s="19">
         <v>1</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="19">
         <v>2</v>
       </c>
       <c r="G17" s="19">
         <v>1</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="19" t="s">
@@ -2027,52 +2057,55 @@
       </c>
       <c r="V17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y17" s="21">
         <v>1</v>
       </c>
       <c r="Z17" s="32">
         <v>1</v>
       </c>
       <c r="AA17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB17" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC17" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="19">
         <v>6</v>
       </c>
       <c r="D18" s="19">
         <v>2</v>
       </c>
       <c r="E18" s="19">
         <v>1</v>
       </c>
       <c r="F18" s="19">
         <v>6</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="19">
         <v>1</v>
       </c>
       <c r="I18" s="19">
@@ -2116,52 +2149,55 @@
       </c>
       <c r="V18" s="21">
         <v>5</v>
       </c>
       <c r="W18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X18" s="21">
         <v>1</v>
       </c>
       <c r="Y18" s="21">
         <v>2</v>
       </c>
       <c r="Z18" s="32">
         <v>2</v>
       </c>
       <c r="AA18" s="21">
         <v>3</v>
       </c>
       <c r="AB18" s="12">
         <v>3</v>
       </c>
       <c r="AC18" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="19">
         <v>1</v>
       </c>
       <c r="C19" s="19">
         <v>1</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="19">
         <v>0</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="19" t="s">
@@ -2205,52 +2241,55 @@
       </c>
       <c r="V19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC19" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="19">
         <v>1</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="19">
         <v>1</v>
       </c>
       <c r="G20" s="19">
         <v>2</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="19">
@@ -2294,52 +2333,55 @@
       </c>
       <c r="V20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="21">
         <v>1</v>
       </c>
       <c r="X20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="20.399999999999999">
+      <c r="AD20" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="19">
         <v>1</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="19">
@@ -2383,82 +2425,86 @@
       </c>
       <c r="V21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="27">
         <v>1</v>
       </c>
       <c r="AA21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC21" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="38" t="s">
+      <c r="AD21" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="38"/>
-[...22 lines deleted...]
-      <c r="Y22" s="38"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
+      <c r="V22" s="41"/>
+      <c r="W22" s="41"/>
+      <c r="X22" s="41"/>
+      <c r="Y22" s="41"/>
       <c r="AC22" s="12"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="12"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="19">
         <v>14</v>
       </c>
       <c r="C23" s="19">
         <v>57</v>
       </c>
       <c r="D23" s="19">
         <v>27</v>
       </c>
       <c r="E23" s="19">
         <v>20</v>
       </c>
       <c r="F23" s="19">
         <v>27</v>
       </c>
       <c r="G23" s="19">
         <v>22</v>
       </c>
       <c r="H23" s="19">
         <v>21</v>
       </c>
       <c r="I23" s="19">
@@ -2502,52 +2548,55 @@
       </c>
       <c r="V23" s="21">
         <v>6</v>
       </c>
       <c r="W23" s="26">
         <v>15</v>
       </c>
       <c r="X23" s="21">
         <v>23</v>
       </c>
       <c r="Y23" s="21">
         <v>33</v>
       </c>
       <c r="Z23" s="33">
         <v>24</v>
       </c>
       <c r="AA23" s="21">
         <v>23</v>
       </c>
       <c r="AB23" s="22">
         <v>10</v>
       </c>
       <c r="AC23" s="12">
         <v>7</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="19">
         <v>13</v>
       </c>
       <c r="C24" s="19">
         <v>55</v>
       </c>
       <c r="D24" s="19">
         <v>27</v>
       </c>
       <c r="E24" s="19">
         <v>19</v>
       </c>
       <c r="F24" s="19">
         <v>13</v>
       </c>
       <c r="G24" s="19">
         <v>18</v>
       </c>
       <c r="H24" s="19">
         <v>19</v>
       </c>
       <c r="I24" s="19">
@@ -2591,52 +2640,55 @@
       </c>
       <c r="V24" s="21">
         <v>5</v>
       </c>
       <c r="W24" s="26">
         <v>15</v>
       </c>
       <c r="X24" s="21">
         <v>22</v>
       </c>
       <c r="Y24" s="21">
         <v>31</v>
       </c>
       <c r="Z24" s="33">
         <v>23</v>
       </c>
       <c r="AA24" s="21">
         <v>23</v>
       </c>
       <c r="AB24" s="22">
         <v>10</v>
       </c>
       <c r="AC24" s="12">
         <v>7</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="19" t="s">
@@ -2680,52 +2732,55 @@
       </c>
       <c r="V25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="19" t="s">
@@ -2769,52 +2824,55 @@
       </c>
       <c r="V26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="19">
         <v>9</v>
       </c>
       <c r="G27" s="19">
         <v>3</v>
       </c>
       <c r="H27" s="19">
         <v>1</v>
       </c>
       <c r="I27" s="19">
@@ -2858,52 +2916,55 @@
       </c>
       <c r="V27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC27" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="19" t="s">
@@ -2947,52 +3008,55 @@
       </c>
       <c r="V28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="19" t="s">
@@ -3036,52 +3100,55 @@
       </c>
       <c r="V29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="19" t="s">
@@ -3125,52 +3192,55 @@
       </c>
       <c r="V30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="19">
         <v>1</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="19" t="s">
@@ -3214,52 +3284,55 @@
       </c>
       <c r="V31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC31" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="19">
         <v>1</v>
       </c>
       <c r="H32" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="19" t="s">
@@ -3303,52 +3376,55 @@
       </c>
       <c r="V32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC32" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="19" t="s">
@@ -3392,52 +3468,55 @@
       </c>
       <c r="V33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="19">
         <v>2</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="19">
         <v>1</v>
       </c>
       <c r="F34" s="19">
         <v>5</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="19">
         <v>1</v>
       </c>
       <c r="I34" s="19" t="s">
@@ -3481,52 +3560,55 @@
       </c>
       <c r="V34" s="21">
         <v>1</v>
       </c>
       <c r="W34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="21">
         <v>1</v>
       </c>
       <c r="Y34" s="21">
         <v>2</v>
       </c>
       <c r="Z34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="19" t="s">
@@ -3570,52 +3652,55 @@
       </c>
       <c r="V35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="22">
         <v>1</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="19" t="s">
@@ -3659,52 +3744,55 @@
       </c>
       <c r="V36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="20.399999999999999">
+      <c r="AD36" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="19" t="s">
@@ -3748,82 +3836,86 @@
       </c>
       <c r="V37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="39" t="s">
+      <c r="AD37" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="39"/>
-[...22 lines deleted...]
-      <c r="Y38" s="39"/>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
       <c r="AC38" s="12"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="12"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="19">
         <v>1</v>
       </c>
       <c r="C39" s="19">
         <v>19</v>
       </c>
       <c r="D39" s="19">
         <v>7</v>
       </c>
       <c r="E39" s="19">
         <v>11</v>
       </c>
       <c r="F39" s="19">
         <v>14</v>
       </c>
       <c r="G39" s="19">
         <v>9</v>
       </c>
       <c r="H39" s="19">
         <v>4</v>
       </c>
       <c r="I39" s="19">
@@ -3867,52 +3959,55 @@
       </c>
       <c r="V39" s="21">
         <v>4</v>
       </c>
       <c r="W39" s="21">
         <v>4</v>
       </c>
       <c r="X39" s="21">
         <v>6</v>
       </c>
       <c r="Y39" s="21">
         <v>4</v>
       </c>
       <c r="Z39" s="26">
         <v>8</v>
       </c>
       <c r="AA39" s="21">
         <v>10</v>
       </c>
       <c r="AB39" s="22">
         <v>8</v>
       </c>
       <c r="AC39" s="12">
         <v>4</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="19" t="s">
@@ -3956,52 +4051,55 @@
       </c>
       <c r="V40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="19">
         <v>2</v>
       </c>
       <c r="D41" s="19">
         <v>1</v>
       </c>
       <c r="E41" s="19">
         <v>1</v>
       </c>
       <c r="F41" s="19">
         <v>4</v>
       </c>
       <c r="G41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="19">
@@ -4045,52 +4143,55 @@
       </c>
       <c r="V41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="21">
         <v>3</v>
       </c>
       <c r="Y41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z41" s="22">
         <v>4</v>
       </c>
       <c r="AA41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB41" s="35">
         <v>3</v>
       </c>
       <c r="AC41" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="19">
         <v>1</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="19">
         <v>2</v>
       </c>
       <c r="G42" s="19">
         <v>2</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="19">
@@ -4134,52 +4235,55 @@
       </c>
       <c r="V42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="19">
         <v>1</v>
       </c>
       <c r="D43" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="19">
         <v>5</v>
       </c>
       <c r="F43" s="19">
         <v>2</v>
       </c>
       <c r="G43" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="19">
         <v>1</v>
       </c>
       <c r="I43" s="19" t="s">
@@ -4223,52 +4327,55 @@
       </c>
       <c r="V43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W43" s="21">
         <v>2</v>
       </c>
       <c r="X43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC43" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H44" s="19">
         <v>1</v>
       </c>
       <c r="I44" s="19" t="s">
@@ -4312,52 +4419,55 @@
       </c>
       <c r="V44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA44" s="21">
         <v>2</v>
       </c>
       <c r="AB44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC44" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="19" t="s">
@@ -4401,52 +4511,55 @@
       </c>
       <c r="V45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC45" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="19">
         <v>9</v>
       </c>
       <c r="D46" s="19">
         <v>2</v>
       </c>
       <c r="E46" s="19">
         <v>5</v>
       </c>
       <c r="F46" s="19">
         <v>1</v>
       </c>
       <c r="G46" s="19">
         <v>4</v>
       </c>
       <c r="H46" s="19">
         <v>1</v>
       </c>
       <c r="I46" s="19">
@@ -4490,52 +4603,55 @@
       </c>
       <c r="V46" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>3</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="22">
         <v>1</v>
       </c>
       <c r="AA46" s="21">
         <v>4</v>
       </c>
       <c r="AB46" s="35">
         <v>2</v>
       </c>
       <c r="AC46" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H47" s="19">
         <v>1</v>
       </c>
       <c r="I47" s="19" t="s">
@@ -4579,52 +4695,55 @@
       </c>
       <c r="V47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA47" s="21">
         <v>1</v>
       </c>
       <c r="AB47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC47" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H48" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="19" t="s">
@@ -4668,52 +4787,55 @@
       </c>
       <c r="V48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC48" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="19">
         <v>1</v>
       </c>
       <c r="D49" s="19">
         <v>1</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="19">
         <v>2</v>
       </c>
       <c r="G49" s="19">
         <v>1</v>
       </c>
       <c r="H49" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="19" t="s">
@@ -4757,52 +4879,55 @@
       </c>
       <c r="V49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y49" s="21">
         <v>1</v>
       </c>
       <c r="Z49" s="22">
         <v>1</v>
       </c>
       <c r="AA49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB49" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC49" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="19">
         <v>4</v>
       </c>
       <c r="D50" s="19">
         <v>2</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="19">
         <v>1</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I50" s="19">
@@ -4846,52 +4971,55 @@
       </c>
       <c r="V50" s="21">
         <v>4</v>
       </c>
       <c r="W50" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X50" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y50" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z50" s="22">
         <v>1</v>
       </c>
       <c r="AA50" s="21">
         <v>3</v>
       </c>
       <c r="AB50" s="35">
         <v>3</v>
       </c>
       <c r="AC50" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="19">
         <v>1</v>
       </c>
       <c r="C51" s="19">
         <v>1</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="19" t="s">
@@ -4935,52 +5063,55 @@
       </c>
       <c r="V51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC51" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="19">
         <v>1</v>
       </c>
       <c r="E52" s="19" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="19">
         <v>1</v>
       </c>
       <c r="G52" s="19">
         <v>2</v>
       </c>
       <c r="H52" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="19">
@@ -5024,52 +5155,55 @@
       </c>
       <c r="V52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W52" s="21">
         <v>1</v>
       </c>
       <c r="X52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC52" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:29" ht="20.399999999999999">
+      <c r="AD52" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="14">
         <v>1</v>
       </c>
       <c r="G53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I53" s="20">
@@ -5113,205 +5247,208 @@
       </c>
       <c r="V53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="X53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Y53" s="20">
         <v>1</v>
       </c>
       <c r="Z53" s="28">
         <v>1</v>
       </c>
       <c r="AA53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="AB53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>0</v>
       </c>
+      <c r="AD53" s="14" t="s">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A38:Y38"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A38:Y38"/>
-[...1 lines deleted...]
-    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
     <sheetView topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC53"/>
+      <selection activeCell="AD7" sqref="AD7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.109375" style="22" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.109375" style="22" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="22" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="22" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="44"/>
-[...22 lines deleted...]
-      <c r="Y1" s="44"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="25"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="5"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="40"/>
+      <c r="A4" s="43"/>
       <c r="B4" s="45">
         <v>2024</v>
       </c>
       <c r="C4" s="46"/>
       <c r="D4" s="46"/>
       <c r="E4" s="46"/>
       <c r="F4" s="46"/>
       <c r="G4" s="46"/>
       <c r="H4" s="46"/>
       <c r="I4" s="46"/>
       <c r="J4" s="46"/>
       <c r="K4" s="46"/>
       <c r="L4" s="46"/>
       <c r="M4" s="46"/>
       <c r="N4" s="45">
         <v>2025</v>
       </c>
       <c r="O4" s="46"/>
       <c r="P4" s="46"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="46"/>
       <c r="S4" s="46"/>
       <c r="T4" s="46"/>
       <c r="U4" s="46"/>
       <c r="V4" s="46"/>
       <c r="W4" s="46"/>
       <c r="X4" s="46"/>
       <c r="Y4" s="46"/>
       <c r="Z4" s="45">
         <v>2026</v>
       </c>
       <c r="AA4" s="46"/>
       <c r="AB4" s="46"/>
       <c r="AC4" s="46"/>
       <c r="AD4" s="46"/>
       <c r="AE4" s="46"/>
       <c r="AF4" s="46"/>
       <c r="AG4" s="46"/>
       <c r="AH4" s="46"/>
       <c r="AI4" s="46"/>
       <c r="AJ4" s="46"/>
       <c r="AK4" s="46"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="41"/>
+      <c r="A5" s="44"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="11" t="s">
@@ -5378,77 +5515,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="37"/>
-[...22 lines deleted...]
-      <c r="Y6" s="37"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="13">
         <v>42</v>
       </c>
       <c r="C7" s="13">
         <v>1258</v>
       </c>
       <c r="D7" s="13">
         <v>63</v>
       </c>
       <c r="E7" s="13">
         <v>162</v>
       </c>
       <c r="F7" s="13">
         <v>76</v>
       </c>
       <c r="G7" s="13">
         <v>91</v>
       </c>
       <c r="H7" s="13">
         <v>50</v>
@@ -5494,50 +5631,53 @@
       </c>
       <c r="V7" s="21">
         <v>30</v>
       </c>
       <c r="W7" s="21">
         <v>30</v>
       </c>
       <c r="X7" s="17">
         <v>62</v>
       </c>
       <c r="Y7" s="17">
         <v>24</v>
       </c>
       <c r="Z7" s="22">
         <v>22</v>
       </c>
       <c r="AA7" s="22">
         <v>23</v>
       </c>
       <c r="AB7" s="12">
         <v>20</v>
       </c>
       <c r="AC7" s="12">
         <v>20</v>
       </c>
+      <c r="AD7" s="12">
+        <v>10</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="13">
         <v>20</v>
       </c>
       <c r="C8" s="13">
         <v>827</v>
       </c>
       <c r="D8" s="13">
         <v>41</v>
       </c>
       <c r="E8" s="13">
         <v>44</v>
       </c>
       <c r="F8" s="13">
         <v>42</v>
       </c>
       <c r="G8" s="13">
         <v>47</v>
       </c>
       <c r="H8" s="13">
         <v>39</v>
@@ -5583,50 +5723,53 @@
       </c>
       <c r="V8" s="21">
         <v>19</v>
       </c>
       <c r="W8" s="21">
         <v>26</v>
       </c>
       <c r="X8" s="17">
         <v>30</v>
       </c>
       <c r="Y8" s="17">
         <v>12</v>
       </c>
       <c r="Z8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA8" s="22">
         <v>6</v>
       </c>
       <c r="AB8" s="12">
         <v>8</v>
       </c>
       <c r="AC8" s="12">
         <v>13</v>
       </c>
+      <c r="AD8" s="12">
+        <v>7</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13">
         <v>11</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="13">
         <v>81</v>
       </c>
       <c r="F9" s="13">
         <v>1</v>
       </c>
       <c r="G9" s="13">
         <v>6</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>0</v>
@@ -5672,50 +5815,53 @@
       </c>
       <c r="V9" s="21">
         <v>1</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="17">
         <v>1</v>
       </c>
       <c r="Y9" s="17">
         <v>1</v>
       </c>
       <c r="Z9" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA9" s="22">
         <v>1</v>
       </c>
       <c r="AB9" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC9" s="12">
         <v>2</v>
       </c>
+      <c r="AD9" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="13">
         <v>1</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="13">
         <v>1</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>0</v>
@@ -5761,50 +5907,53 @@
       </c>
       <c r="V10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC10" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AD10" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>2</v>
       </c>
       <c r="C11" s="13">
         <v>4</v>
       </c>
       <c r="D11" s="13">
         <v>1</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>3</v>
       </c>
       <c r="G11" s="13">
         <v>1</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>0</v>
@@ -5850,50 +5999,53 @@
       </c>
       <c r="V11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="22">
         <v>1</v>
       </c>
       <c r="AA11" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB11" s="12">
         <v>1</v>
       </c>
       <c r="AC11" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AD11" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>1</v>
       </c>
       <c r="C12" s="13">
         <v>2</v>
       </c>
       <c r="D12" s="13">
         <v>4</v>
       </c>
       <c r="E12" s="13">
         <v>4</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="13">
         <v>2</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>0</v>
@@ -5939,50 +6091,53 @@
       </c>
       <c r="V12" s="21">
         <v>2</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="17">
         <v>1</v>
       </c>
       <c r="Y12" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB12" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC12" s="12">
         <v>1</v>
       </c>
+      <c r="AD12" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>0</v>
@@ -6028,50 +6183,53 @@
       </c>
       <c r="V13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AD13" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>8</v>
       </c>
       <c r="C14" s="13">
         <v>53</v>
       </c>
       <c r="D14" s="13">
         <v>2</v>
       </c>
       <c r="E14" s="13">
         <v>1</v>
       </c>
       <c r="F14" s="13">
         <v>4</v>
       </c>
       <c r="G14" s="13">
         <v>7</v>
       </c>
       <c r="H14" s="13">
         <v>2</v>
@@ -6117,50 +6275,53 @@
       </c>
       <c r="V14" s="21">
         <v>2</v>
       </c>
       <c r="W14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X14" s="17">
         <v>2</v>
       </c>
       <c r="Y14" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="17">
         <v>1</v>
       </c>
       <c r="AA14" s="22">
         <v>11</v>
       </c>
       <c r="AB14" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC14" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AD14" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="13">
         <v>22</v>
       </c>
       <c r="D15" s="13">
         <v>2</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="13">
         <v>3</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>0</v>
@@ -6206,50 +6367,53 @@
       </c>
       <c r="V15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="22">
         <v>2</v>
       </c>
       <c r="AA15" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB15" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="AD15" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="13">
         <v>14</v>
       </c>
       <c r="D16" s="13">
         <v>1</v>
       </c>
       <c r="E16" s="13">
         <v>6</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="13">
         <v>7</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>0</v>
@@ -6295,52 +6459,55 @@
       </c>
       <c r="V16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB16" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC16" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="13">
         <v>70</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="13">
         <v>2</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="13">
@@ -6384,52 +6551,55 @@
       </c>
       <c r="V17" s="21">
         <v>1</v>
       </c>
       <c r="W17" s="21">
         <v>1</v>
       </c>
       <c r="X17" s="17">
         <v>2</v>
       </c>
       <c r="Y17" s="17">
         <v>2</v>
       </c>
       <c r="Z17" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA17" s="22">
         <v>1</v>
       </c>
       <c r="AB17" s="12">
         <v>2</v>
       </c>
       <c r="AC17" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>9</v>
       </c>
       <c r="C18" s="13">
         <v>239</v>
       </c>
       <c r="D18" s="13">
         <v>12</v>
       </c>
       <c r="E18" s="13">
         <v>17</v>
       </c>
       <c r="F18" s="13">
         <v>21</v>
       </c>
       <c r="G18" s="13">
         <v>10</v>
       </c>
       <c r="H18" s="13">
         <v>9</v>
       </c>
       <c r="I18" s="13">
@@ -6473,52 +6643,55 @@
       </c>
       <c r="V18" s="21">
         <v>5</v>
       </c>
       <c r="W18" s="21">
         <v>2</v>
       </c>
       <c r="X18" s="17">
         <v>21</v>
       </c>
       <c r="Y18" s="17">
         <v>9</v>
       </c>
       <c r="Z18" s="22">
         <v>18</v>
       </c>
       <c r="AA18" s="22">
         <v>4</v>
       </c>
       <c r="AB18" s="12">
         <v>9</v>
       </c>
       <c r="AC18" s="12">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="13">
         <v>6</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -6562,52 +6735,55 @@
       </c>
       <c r="V19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="17">
         <v>5</v>
       </c>
       <c r="Y19" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC19" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="13">
         <v>4</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="13">
         <v>4</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="13" t="s">
@@ -6651,52 +6827,55 @@
       </c>
       <c r="V20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="20.399999999999999">
+      <c r="AD20" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>5</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>5</v>
       </c>
       <c r="G21" s="16">
         <v>8</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="13">
@@ -6740,82 +6919,86 @@
       </c>
       <c r="V21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="21">
         <v>1</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA21" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB21" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC21" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="38" t="s">
+      <c r="AD21" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="38"/>
-[...22 lines deleted...]
-      <c r="Y22" s="38"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
+      <c r="V22" s="41"/>
+      <c r="W22" s="41"/>
+      <c r="X22" s="41"/>
+      <c r="Y22" s="41"/>
       <c r="AC22" s="12"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="12"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="13">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>873</v>
       </c>
       <c r="D23" s="13">
         <v>43</v>
       </c>
       <c r="E23" s="13">
         <v>55</v>
       </c>
       <c r="F23" s="13">
         <v>47</v>
       </c>
       <c r="G23" s="13">
         <v>60</v>
       </c>
       <c r="H23" s="13">
         <v>40</v>
       </c>
       <c r="I23" s="13">
@@ -6859,52 +7042,55 @@
       </c>
       <c r="V23" s="17">
         <v>19</v>
       </c>
       <c r="W23" s="17">
         <v>26</v>
       </c>
       <c r="X23" s="17">
         <v>31</v>
       </c>
       <c r="Y23" s="17">
         <v>16</v>
       </c>
       <c r="Z23" s="22">
         <v>10</v>
       </c>
       <c r="AA23" s="22">
         <v>6</v>
       </c>
       <c r="AB23" s="22">
         <v>8</v>
       </c>
       <c r="AC23" s="12">
         <v>14</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="12">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="13">
         <v>20</v>
       </c>
       <c r="C24" s="13">
         <v>827</v>
       </c>
       <c r="D24" s="13">
         <v>41</v>
       </c>
       <c r="E24" s="13">
         <v>44</v>
       </c>
       <c r="F24" s="13">
         <v>42</v>
       </c>
       <c r="G24" s="13">
         <v>47</v>
       </c>
       <c r="H24" s="13">
         <v>39</v>
       </c>
       <c r="I24" s="13">
@@ -6948,52 +7134,55 @@
       </c>
       <c r="V24" s="17">
         <v>19</v>
       </c>
       <c r="W24" s="17">
         <v>26</v>
       </c>
       <c r="X24" s="17">
         <v>30</v>
       </c>
       <c r="Y24" s="17">
         <v>12</v>
       </c>
       <c r="Z24" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="22">
         <v>6</v>
       </c>
       <c r="AB24" s="22">
         <v>8</v>
       </c>
       <c r="AC24" s="12">
         <v>13</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="12">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -7037,52 +7226,55 @@
       </c>
       <c r="V25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -7126,52 +7318,55 @@
       </c>
       <c r="V26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="13">
         <v>1</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="13">
         <v>2</v>
       </c>
       <c r="G27" s="13">
         <v>1</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="13">
@@ -7215,52 +7410,55 @@
       </c>
       <c r="V27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="22">
         <v>1</v>
       </c>
       <c r="AA27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC27" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -7304,52 +7502,55 @@
       </c>
       <c r="V28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -7393,52 +7594,55 @@
       </c>
       <c r="V29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -7482,52 +7686,55 @@
       </c>
       <c r="V30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="13">
         <v>2</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="13" t="s">
@@ -7571,52 +7778,55 @@
       </c>
       <c r="V31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC31" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="13">
         <v>2</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="13">
         <v>4</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="13">
         <v>3</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="13" t="s">
@@ -7660,52 +7870,55 @@
       </c>
       <c r="V32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC32" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -7749,52 +7962,55 @@
       </c>
       <c r="V33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>6</v>
       </c>
       <c r="C34" s="13">
         <v>35</v>
       </c>
       <c r="D34" s="13">
         <v>1</v>
       </c>
       <c r="E34" s="13">
         <v>7</v>
       </c>
       <c r="F34" s="13">
         <v>3</v>
       </c>
       <c r="G34" s="13">
         <v>7</v>
       </c>
       <c r="H34" s="13">
         <v>1</v>
       </c>
       <c r="I34" s="13">
@@ -7838,52 +8054,55 @@
       </c>
       <c r="V34" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="17">
         <v>1</v>
       </c>
       <c r="Y34" s="17">
         <v>4</v>
       </c>
       <c r="Z34" s="22">
         <v>9</v>
       </c>
       <c r="AA34" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -7927,52 +8146,55 @@
       </c>
       <c r="V35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -8016,52 +8238,55 @@
       </c>
       <c r="V36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="20.399999999999999">
+      <c r="AD36" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -8105,82 +8330,86 @@
       </c>
       <c r="V37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="39" t="s">
+      <c r="AD37" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="39"/>
-[...22 lines deleted...]
-      <c r="Y38" s="39"/>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
       <c r="AC38" s="12"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="12"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="13">
         <v>16</v>
       </c>
       <c r="C39" s="13">
         <v>385</v>
       </c>
       <c r="D39" s="13">
         <v>20</v>
       </c>
       <c r="E39" s="13">
         <v>107</v>
       </c>
       <c r="F39" s="13">
         <v>29</v>
       </c>
       <c r="G39" s="13">
         <v>31</v>
       </c>
       <c r="H39" s="13">
         <v>10</v>
       </c>
       <c r="I39" s="13">
@@ -8224,52 +8453,55 @@
       </c>
       <c r="V39" s="17">
         <v>11</v>
       </c>
       <c r="W39" s="17">
         <v>4</v>
       </c>
       <c r="X39" s="17">
         <v>31</v>
       </c>
       <c r="Y39" s="17">
         <v>8</v>
       </c>
       <c r="Z39" s="22">
         <v>12</v>
       </c>
       <c r="AA39" s="22">
         <v>17</v>
       </c>
       <c r="AB39" s="22">
         <v>12</v>
       </c>
       <c r="AC39" s="12">
         <v>6</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -8313,52 +8545,55 @@
       </c>
       <c r="V40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="17">
         <v>1</v>
       </c>
       <c r="Z40" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="13">
         <v>11</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="13">
         <v>81</v>
       </c>
       <c r="F41" s="13">
         <v>1</v>
       </c>
       <c r="G41" s="13">
         <v>6</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="13">
@@ -8402,52 +8637,55 @@
       </c>
       <c r="V41" s="17">
         <v>1</v>
       </c>
       <c r="W41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="17">
         <v>1</v>
       </c>
       <c r="Y41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z41" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA41" s="22">
         <v>1</v>
       </c>
       <c r="AB41" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC41" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="13">
         <v>1</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>1</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="13" t="s">
@@ -8491,52 +8729,55 @@
       </c>
       <c r="V42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>2</v>
       </c>
       <c r="C43" s="13">
         <v>3</v>
       </c>
       <c r="D43" s="13">
         <v>1</v>
       </c>
       <c r="E43" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="13">
         <v>1</v>
       </c>
       <c r="G43" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="13">
@@ -8580,52 +8821,55 @@
       </c>
       <c r="V43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA43" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB43" s="12">
         <v>1</v>
       </c>
       <c r="AC43" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>1</v>
       </c>
       <c r="C44" s="13">
         <v>2</v>
       </c>
       <c r="D44" s="13">
         <v>4</v>
       </c>
       <c r="E44" s="13">
         <v>4</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="13">
         <v>2</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I44" s="13">
@@ -8669,52 +8913,55 @@
       </c>
       <c r="V44" s="17">
         <v>2</v>
       </c>
       <c r="W44" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X44" s="17">
         <v>1</v>
       </c>
       <c r="Y44" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z44" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA44" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB44" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC44" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>1</v>
       </c>
       <c r="C45" s="13">
         <v>0</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="13" t="s">
@@ -8758,52 +9005,55 @@
       </c>
       <c r="V45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z45" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA45" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB45" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC45" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>8</v>
       </c>
       <c r="C46" s="13">
         <v>53</v>
       </c>
       <c r="D46" s="13">
         <v>2</v>
       </c>
       <c r="E46" s="13">
         <v>1</v>
       </c>
       <c r="F46" s="13">
         <v>4</v>
       </c>
       <c r="G46" s="13">
         <v>7</v>
       </c>
       <c r="H46" s="13">
         <v>2</v>
       </c>
       <c r="I46" s="13">
@@ -8847,52 +9097,55 @@
       </c>
       <c r="V46" s="17">
         <v>2</v>
       </c>
       <c r="W46" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X46" s="17">
         <v>2</v>
       </c>
       <c r="Y46" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z46" s="22">
         <v>1</v>
       </c>
       <c r="AA46" s="22">
         <v>11</v>
       </c>
       <c r="AB46" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC46" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="13">
         <v>14</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="13">
         <v>1</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I47" s="13" t="s">
@@ -8936,52 +9189,55 @@
       </c>
       <c r="V47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y47" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z47" s="22">
         <v>2</v>
       </c>
       <c r="AA47" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB47" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC47" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="13">
         <v>12</v>
       </c>
       <c r="D48" s="13">
         <v>1</v>
       </c>
       <c r="E48" s="13">
         <v>2</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="13">
         <v>4</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="13" t="s">
@@ -9025,52 +9281,55 @@
       </c>
       <c r="V48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z48" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA48" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB48" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC48" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="13">
         <v>70</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="13">
         <v>2</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="13">
@@ -9114,52 +9373,55 @@
       </c>
       <c r="V49" s="17">
         <v>1</v>
       </c>
       <c r="W49" s="17">
         <v>1</v>
       </c>
       <c r="X49" s="17">
         <v>2</v>
       </c>
       <c r="Y49" s="17">
         <v>2</v>
       </c>
       <c r="Z49" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA49" s="22">
         <v>1</v>
       </c>
       <c r="AB49" s="12">
         <v>2</v>
       </c>
       <c r="AC49" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>3</v>
       </c>
       <c r="C50" s="13">
         <v>204</v>
       </c>
       <c r="D50" s="13">
         <v>11</v>
       </c>
       <c r="E50" s="13">
         <v>10</v>
       </c>
       <c r="F50" s="13">
         <v>18</v>
       </c>
       <c r="G50" s="13">
         <v>3</v>
       </c>
       <c r="H50" s="13">
         <v>8</v>
       </c>
       <c r="I50" s="13">
@@ -9203,52 +9465,55 @@
       </c>
       <c r="V50" s="17">
         <v>5</v>
       </c>
       <c r="W50" s="17">
         <v>2</v>
       </c>
       <c r="X50" s="17">
         <v>20</v>
       </c>
       <c r="Y50" s="17">
         <v>5</v>
       </c>
       <c r="Z50" s="22">
         <v>9</v>
       </c>
       <c r="AA50" s="22">
         <v>4</v>
       </c>
       <c r="AB50" s="12">
         <v>9</v>
       </c>
       <c r="AC50" s="12">
         <v>3</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="13">
         <v>6</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="13" t="s">
@@ -9292,52 +9557,55 @@
       </c>
       <c r="V51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X51" s="17">
         <v>5</v>
       </c>
       <c r="Y51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z51" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA51" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AC51" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="13">
         <v>4</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="13">
         <v>4</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="13" t="s">
@@ -9381,52 +9649,55 @@
       </c>
       <c r="V52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="W52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="X52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AA52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AB52" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AC52" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:29" ht="20.399999999999999">
+      <c r="AD52" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="15">
         <v>1</v>
       </c>
       <c r="C53" s="15">
         <v>5</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="15">
         <v>2</v>
       </c>
       <c r="F53" s="15">
         <v>5</v>
       </c>
       <c r="G53" s="18">
         <v>8</v>
       </c>
       <c r="H53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="I53" s="18">
@@ -9470,204 +9741,207 @@
       </c>
       <c r="V53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="W53" s="18">
         <v>1</v>
       </c>
       <c r="X53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Y53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Z53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="AA53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="AB53" s="18" t="s">
         <v>0</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>0</v>
       </c>
+      <c r="AD53" s="14" t="s">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A38:Y38"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A38:Y38"/>
-[...1 lines deleted...]
-    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="H28" workbookViewId="0">
-      <selection activeCell="AC41" sqref="AC41:AC50"/>
+    <sheetView tabSelected="1" topLeftCell="H31" workbookViewId="0">
+      <selection activeCell="AF62" sqref="AF62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="22" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="22" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="22" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5546875" style="22" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="22" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.6640625" style="22" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.33203125" style="22" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="36"/>
-[...22 lines deleted...]
-      <c r="Y1" s="36"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="5"/>
       <c r="E3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="AK3" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="40"/>
-      <c r="B4" s="42">
+      <c r="A4" s="43"/>
+      <c r="B4" s="37">
         <v>2024</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="42">
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="37">
         <v>2025</v>
       </c>
-      <c r="O4" s="43"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38"/>
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="37">
         <v>2026</v>
       </c>
-      <c r="AA4" s="43"/>
-[...9 lines deleted...]
-      <c r="AK4" s="43"/>
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="38"/>
+      <c r="AE4" s="38"/>
+      <c r="AF4" s="38"/>
+      <c r="AG4" s="38"/>
+      <c r="AH4" s="38"/>
+      <c r="AI4" s="38"/>
+      <c r="AJ4" s="38"/>
+      <c r="AK4" s="38"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="41"/>
+      <c r="A5" s="44"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -9734,77 +10008,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="37"/>
-[...22 lines deleted...]
-      <c r="Y6" s="37"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="12">
         <v>-27</v>
       </c>
       <c r="C7" s="12">
         <v>-1182</v>
       </c>
       <c r="D7" s="12">
         <v>-29</v>
       </c>
       <c r="E7" s="12">
         <v>-131</v>
       </c>
       <c r="F7" s="12">
         <v>-35</v>
       </c>
       <c r="G7" s="12">
         <v>-60</v>
       </c>
       <c r="H7" s="19">
         <v>-25</v>
@@ -9850,50 +10124,53 @@
       </c>
       <c r="V7" s="21">
         <v>-20</v>
       </c>
       <c r="W7" s="21">
         <v>-11</v>
       </c>
       <c r="X7" s="21">
         <v>-33</v>
       </c>
       <c r="Y7" s="21">
         <v>13</v>
       </c>
       <c r="Z7" s="12">
         <v>10</v>
       </c>
       <c r="AA7" s="12">
         <v>10</v>
       </c>
       <c r="AB7" s="35">
         <v>-2</v>
       </c>
       <c r="AC7" s="35">
         <v>-9</v>
       </c>
+      <c r="AD7" s="35">
+        <v>-2</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="12">
         <v>-7</v>
       </c>
       <c r="C8" s="12">
         <v>-772</v>
       </c>
       <c r="D8" s="12">
         <v>-14</v>
       </c>
       <c r="E8" s="12">
         <v>-25</v>
       </c>
       <c r="F8" s="12">
         <v>-29</v>
       </c>
       <c r="G8" s="12">
         <v>-29</v>
       </c>
       <c r="H8" s="19">
         <v>-20</v>
@@ -9939,50 +10216,53 @@
       </c>
       <c r="V8" s="21">
         <v>-14</v>
       </c>
       <c r="W8" s="21">
         <v>-11</v>
       </c>
       <c r="X8" s="21">
         <v>-8</v>
       </c>
       <c r="Y8" s="21">
         <v>19</v>
       </c>
       <c r="Z8" s="12">
         <v>23</v>
       </c>
       <c r="AA8" s="12">
         <v>17</v>
       </c>
       <c r="AB8" s="35">
         <v>2</v>
       </c>
       <c r="AC8" s="35">
         <v>-6</v>
       </c>
+      <c r="AD8" s="35">
+        <v>-1</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="12">
         <v>-9</v>
       </c>
       <c r="D9" s="12">
         <v>1</v>
       </c>
       <c r="E9" s="12">
         <v>-80</v>
       </c>
       <c r="F9" s="12">
         <v>3</v>
       </c>
       <c r="G9" s="12">
         <v>-6</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>0</v>
@@ -10028,50 +10308,53 @@
       </c>
       <c r="V9" s="21">
         <v>-1</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="21">
         <v>2</v>
       </c>
       <c r="Y9" s="21">
         <v>-1</v>
       </c>
       <c r="Z9" s="19">
         <v>4</v>
       </c>
       <c r="AA9" s="12">
         <v>-1</v>
       </c>
       <c r="AB9" s="35">
         <v>3</v>
       </c>
       <c r="AC9" s="35">
         <v>-2</v>
       </c>
+      <c r="AD9" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="12">
         <v>-1</v>
       </c>
       <c r="F10" s="12">
         <v>2</v>
       </c>
       <c r="G10" s="12">
         <v>2</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>0</v>
@@ -10117,50 +10400,53 @@
       </c>
       <c r="V10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC10" s="35">
         <v>1</v>
       </c>
+      <c r="AD10" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="12">
         <v>-2</v>
       </c>
       <c r="C11" s="12">
         <v>-3</v>
       </c>
       <c r="D11" s="12">
         <v>-1</v>
       </c>
       <c r="E11" s="12">
         <v>5</v>
       </c>
       <c r="F11" s="12">
         <v>8</v>
       </c>
       <c r="G11" s="12">
         <v>2</v>
       </c>
       <c r="H11" s="19">
         <v>2</v>
@@ -10206,50 +10492,53 @@
       </c>
       <c r="V11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="21">
         <v>2</v>
       </c>
       <c r="X11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="19">
         <v>-1</v>
       </c>
       <c r="AA11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB11" s="35">
         <v>-1</v>
       </c>
       <c r="AC11" s="35">
         <v>1</v>
       </c>
+      <c r="AD11" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="12">
         <v>-1</v>
       </c>
       <c r="C12" s="12">
         <v>-2</v>
       </c>
       <c r="D12" s="12">
         <v>-4</v>
       </c>
       <c r="E12" s="12">
         <v>-4</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>-2</v>
       </c>
       <c r="H12" s="19">
         <v>1</v>
@@ -10295,50 +10584,53 @@
       </c>
       <c r="V12" s="21">
         <v>-2</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="21">
         <v>-1</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="12">
         <v>2</v>
       </c>
       <c r="AB12" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC12" s="35">
         <v>-1</v>
       </c>
+      <c r="AD12" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="12">
         <v>-1</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="19" t="s">
         <v>0</v>
@@ -10384,50 +10676,53 @@
       </c>
       <c r="V13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="35" t="s">
         <v>0</v>
       </c>
+      <c r="AD13" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="12">
         <v>-8</v>
       </c>
       <c r="C14" s="12">
         <v>-44</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="12">
         <v>4</v>
       </c>
       <c r="F14" s="12">
         <v>-3</v>
       </c>
       <c r="G14" s="12">
         <v>-3</v>
       </c>
       <c r="H14" s="19">
         <v>-1</v>
@@ -10473,50 +10768,53 @@
       </c>
       <c r="V14" s="21">
         <v>-2</v>
       </c>
       <c r="W14" s="21">
         <v>1</v>
       </c>
       <c r="X14" s="21">
         <v>1</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="12">
         <v>-7</v>
       </c>
       <c r="AB14" s="35">
         <v>2</v>
       </c>
       <c r="AC14" s="35">
         <v>2</v>
       </c>
+      <c r="AD14" s="35">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="12">
         <v>1</v>
       </c>
       <c r="C15" s="12">
         <v>-22</v>
       </c>
       <c r="D15" s="12">
         <v>-2</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="12">
         <v>-3</v>
       </c>
       <c r="H15" s="19">
         <v>1</v>
@@ -10562,50 +10860,53 @@
       </c>
       <c r="V15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="19">
         <v>-2</v>
       </c>
       <c r="AA15" s="12">
         <v>1</v>
       </c>
       <c r="AB15" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="35" t="s">
         <v>0</v>
       </c>
+      <c r="AD15" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="12">
         <v>-14</v>
       </c>
       <c r="D16" s="12">
         <v>-1</v>
       </c>
       <c r="E16" s="12">
         <v>-6</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12">
         <v>-6</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>0</v>
@@ -10651,52 +10952,55 @@
       </c>
       <c r="V16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB16" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC16" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="12">
         <v>-69</v>
       </c>
       <c r="D17" s="12">
         <v>1</v>
       </c>
       <c r="E17" s="12">
         <v>-2</v>
       </c>
       <c r="F17" s="12">
         <v>2</v>
       </c>
       <c r="G17" s="12">
         <v>1</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="19">
@@ -10740,52 +11044,55 @@
       </c>
       <c r="V17" s="21">
         <v>-1</v>
       </c>
       <c r="W17" s="21">
         <v>-1</v>
       </c>
       <c r="X17" s="21">
         <v>-2</v>
       </c>
       <c r="Y17" s="21">
         <v>-1</v>
       </c>
       <c r="Z17" s="19">
         <v>1</v>
       </c>
       <c r="AA17" s="12">
         <v>-1</v>
       </c>
       <c r="AB17" s="35">
         <v>-2</v>
       </c>
       <c r="AC17" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="12">
         <v>-9</v>
       </c>
       <c r="C18" s="12">
         <v>-233</v>
       </c>
       <c r="D18" s="12">
         <v>-10</v>
       </c>
       <c r="E18" s="12">
         <v>-16</v>
       </c>
       <c r="F18" s="12">
         <v>-15</v>
       </c>
       <c r="G18" s="12">
         <v>-10</v>
       </c>
       <c r="H18" s="19">
         <v>-8</v>
       </c>
       <c r="I18" s="19">
@@ -10829,52 +11136,55 @@
       </c>
       <c r="V18" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W18" s="21">
         <v>-2</v>
       </c>
       <c r="X18" s="21">
         <v>-20</v>
       </c>
       <c r="Y18" s="21">
         <v>-7</v>
       </c>
       <c r="Z18" s="19">
         <v>-16</v>
       </c>
       <c r="AA18" s="12">
         <v>-1</v>
       </c>
       <c r="AB18" s="35">
         <v>-6</v>
       </c>
       <c r="AC18" s="35">
         <v>-4</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="35">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="12">
         <v>1</v>
       </c>
       <c r="C19" s="12">
         <v>-5</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="19" t="s">
@@ -10918,52 +11228,55 @@
       </c>
       <c r="V19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="21">
         <v>-5</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC19" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="12">
         <v>-4</v>
       </c>
       <c r="D20" s="12">
         <v>1</v>
       </c>
       <c r="E20" s="12">
         <v>-4</v>
       </c>
       <c r="F20" s="12">
         <v>1</v>
       </c>
       <c r="G20" s="12">
         <v>2</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="19">
@@ -11007,52 +11320,55 @@
       </c>
       <c r="V20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="21">
         <v>1</v>
       </c>
       <c r="X20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="20.399999999999999">
+      <c r="AD20" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="20.399999999999999">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="12">
         <v>-1</v>
       </c>
       <c r="C21" s="12">
         <v>-5</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="12">
         <v>-2</v>
       </c>
       <c r="F21" s="12">
         <v>-4</v>
       </c>
       <c r="G21" s="12">
         <v>-8</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="19">
@@ -11096,83 +11412,87 @@
       </c>
       <c r="V21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="21">
         <v>-1</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="19">
         <v>1</v>
       </c>
       <c r="AA21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB21" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC21" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="38" t="s">
+      <c r="AD21" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="38"/>
-[...23 lines deleted...]
-      <c r="AB22" s="47"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
+      <c r="V22" s="41"/>
+      <c r="W22" s="41"/>
+      <c r="X22" s="41"/>
+      <c r="Y22" s="41"/>
+      <c r="AB22" s="36"/>
       <c r="AC22" s="35"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="35"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="12">
         <v>-12</v>
       </c>
       <c r="C23" s="12">
         <v>-816</v>
       </c>
       <c r="D23" s="12">
         <v>-16</v>
       </c>
       <c r="E23" s="12">
         <v>-35</v>
       </c>
       <c r="F23" s="12">
         <v>-20</v>
       </c>
       <c r="G23" s="12">
         <v>-38</v>
       </c>
       <c r="H23" s="12">
         <v>-19</v>
       </c>
       <c r="I23" s="19">
@@ -11210,58 +11530,61 @@
       </c>
       <c r="T23" s="21">
         <v>-25</v>
       </c>
       <c r="U23" s="21">
         <v>1</v>
       </c>
       <c r="V23" s="21">
         <v>-13</v>
       </c>
       <c r="W23" s="21">
         <v>-11</v>
       </c>
       <c r="X23" s="21">
         <v>-8</v>
       </c>
       <c r="Y23" s="21">
         <v>17</v>
       </c>
       <c r="Z23" s="29">
         <v>14</v>
       </c>
       <c r="AA23" s="29">
         <v>17</v>
       </c>
-      <c r="AB23" s="47">
+      <c r="AB23" s="36">
         <v>2</v>
       </c>
       <c r="AC23" s="35">
         <v>-7</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="35">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="12">
         <v>-7</v>
       </c>
       <c r="C24" s="12">
         <v>-772</v>
       </c>
       <c r="D24" s="12">
         <v>-14</v>
       </c>
       <c r="E24" s="12">
         <v>-25</v>
       </c>
       <c r="F24" s="12">
         <v>-29</v>
       </c>
       <c r="G24" s="12">
         <v>-29</v>
       </c>
       <c r="H24" s="12">
         <v>-20</v>
       </c>
       <c r="I24" s="19">
@@ -11299,58 +11622,61 @@
       </c>
       <c r="T24" s="21">
         <v>-22</v>
       </c>
       <c r="U24" s="21">
         <v>2</v>
       </c>
       <c r="V24" s="21">
         <v>-14</v>
       </c>
       <c r="W24" s="21">
         <v>-11</v>
       </c>
       <c r="X24" s="21">
         <v>-8</v>
       </c>
       <c r="Y24" s="21">
         <v>19</v>
       </c>
       <c r="Z24" s="29">
         <v>23</v>
       </c>
       <c r="AA24" s="29">
         <v>17</v>
       </c>
-      <c r="AB24" s="47">
+      <c r="AB24" s="36">
         <v>2</v>
       </c>
       <c r="AC24" s="35">
         <v>-6</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="35">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="12"/>
       <c r="D25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="19" t="s">
         <v>0</v>
       </c>
@@ -11392,52 +11718,55 @@
       </c>
       <c r="V25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="12"/>
       <c r="D26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="19" t="s">
         <v>0</v>
       </c>
@@ -11479,52 +11808,55 @@
       </c>
       <c r="V26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="12">
         <v>-1</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="12">
         <v>7</v>
       </c>
       <c r="G27" s="12">
         <v>2</v>
       </c>
       <c r="H27" s="12">
         <v>1</v>
       </c>
       <c r="I27" s="19" t="s">
@@ -11568,52 +11900,55 @@
       </c>
       <c r="V27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="21">
         <v>-1</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC27" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="12"/>
       <c r="D28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="19" t="s">
         <v>0</v>
       </c>
@@ -11655,52 +11990,55 @@
       </c>
       <c r="V28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="12"/>
       <c r="D29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="19" t="s">
         <v>0</v>
       </c>
@@ -11742,52 +12080,55 @@
       </c>
       <c r="V29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="12"/>
       <c r="D30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="19" t="s">
         <v>0</v>
       </c>
@@ -11829,52 +12170,55 @@
       </c>
       <c r="V30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="12">
         <v>1</v>
       </c>
       <c r="C31" s="12">
         <v>-8</v>
       </c>
       <c r="D31" s="12">
         <v>-1</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="12">
         <v>-2</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="19" t="s">
@@ -11918,52 +12262,55 @@
       </c>
       <c r="V31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC31" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="12">
         <v>-2</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>-4</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>-2</v>
       </c>
       <c r="H32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="19" t="s">
@@ -12007,52 +12354,55 @@
       </c>
       <c r="V32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC32" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="12"/>
       <c r="D33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="19" t="s">
         <v>0</v>
       </c>
@@ -12094,52 +12444,55 @@
       </c>
       <c r="V33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="12">
         <v>-6</v>
       </c>
       <c r="C34" s="12">
         <v>-33</v>
       </c>
       <c r="D34" s="12">
         <v>-1</v>
       </c>
       <c r="E34" s="12">
         <v>-6</v>
       </c>
       <c r="F34" s="12">
         <v>2</v>
       </c>
       <c r="G34" s="12">
         <v>-7</v>
       </c>
       <c r="H34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="19">
@@ -12183,52 +12536,55 @@
       </c>
       <c r="V34" s="21">
         <v>1</v>
       </c>
       <c r="W34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="21">
         <v>-2</v>
       </c>
       <c r="Z34" s="19">
         <v>-8</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="35">
         <v>-1</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="35">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="12"/>
       <c r="D35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="19" t="s">
         <v>0</v>
       </c>
@@ -12270,52 +12626,55 @@
       </c>
       <c r="V35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="19" t="s">
         <v>0</v>
       </c>
@@ -12357,52 +12716,55 @@
       </c>
       <c r="V36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="20.399999999999999">
+      <c r="AD36" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="20.399999999999999">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="19" t="s">
         <v>0</v>
       </c>
@@ -12444,83 +12806,87 @@
       </c>
       <c r="V37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="39" t="s">
+      <c r="AD37" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="39"/>
-[...23 lines deleted...]
-      <c r="AB38" s="47"/>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
+      <c r="AB38" s="36"/>
       <c r="AC38" s="35"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="35"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="12">
         <v>-15</v>
       </c>
       <c r="C39" s="12">
         <v>-366</v>
       </c>
       <c r="D39" s="12">
         <v>-13</v>
       </c>
       <c r="E39" s="12">
         <v>-96</v>
       </c>
       <c r="F39" s="12">
         <v>-15</v>
       </c>
       <c r="G39" s="12">
         <v>-22</v>
       </c>
       <c r="H39" s="12">
         <v>-6</v>
       </c>
       <c r="I39" s="19">
@@ -12564,52 +12930,55 @@
       </c>
       <c r="V39" s="21">
         <v>-7</v>
       </c>
       <c r="W39" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X39" s="21">
         <v>-25</v>
       </c>
       <c r="Y39" s="21">
         <v>-4</v>
       </c>
       <c r="Z39" s="29">
         <v>-4</v>
       </c>
       <c r="AA39" s="29">
         <v>-7</v>
       </c>
       <c r="AB39" s="35">
         <v>-4</v>
       </c>
       <c r="AC39" s="35">
         <v>-2</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="19" t="s">
@@ -12653,52 +13022,55 @@
       </c>
       <c r="V40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="12">
         <v>-9</v>
       </c>
       <c r="D41" s="12">
         <v>1</v>
       </c>
       <c r="E41" s="12">
         <v>-80</v>
       </c>
       <c r="F41" s="12">
         <v>3</v>
       </c>
       <c r="G41" s="12">
         <v>-6</v>
       </c>
       <c r="H41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="19">
@@ -12742,52 +13114,55 @@
       </c>
       <c r="V41" s="21">
         <v>-1</v>
       </c>
       <c r="W41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="21">
         <v>2</v>
       </c>
       <c r="Y41" s="21">
         <v>-1</v>
       </c>
       <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="29">
         <v>-1</v>
       </c>
       <c r="AB41" s="35">
         <v>3</v>
       </c>
       <c r="AC41" s="35">
         <v>-2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="12">
         <v>-1</v>
       </c>
       <c r="F42" s="12">
         <v>2</v>
       </c>
       <c r="G42" s="12">
         <v>2</v>
       </c>
       <c r="H42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="19">
@@ -12831,52 +13206,55 @@
       </c>
       <c r="V42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="35">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="12">
         <v>-2</v>
       </c>
       <c r="C43" s="12">
         <v>-2</v>
       </c>
       <c r="D43" s="12">
         <v>-1</v>
       </c>
       <c r="E43" s="12">
         <v>5</v>
       </c>
       <c r="F43" s="12">
         <v>1</v>
       </c>
       <c r="G43" s="12">
         <v>0</v>
       </c>
       <c r="H43" s="12">
         <v>1</v>
       </c>
       <c r="I43" s="19">
@@ -12920,52 +13298,55 @@
       </c>
       <c r="V43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W43" s="21">
         <v>2</v>
       </c>
       <c r="X43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA43" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AB43" s="35">
         <v>-1</v>
       </c>
       <c r="AC43" s="35">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="12">
         <v>-1</v>
       </c>
       <c r="C44" s="12">
         <v>-2</v>
       </c>
       <c r="D44" s="12">
         <v>-4</v>
       </c>
       <c r="E44" s="12">
         <v>-4</v>
       </c>
       <c r="F44" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="12">
         <v>-2</v>
       </c>
       <c r="H44" s="12">
         <v>1</v>
       </c>
       <c r="I44" s="19">
@@ -13009,52 +13390,55 @@
       </c>
       <c r="V44" s="21">
         <v>-2</v>
       </c>
       <c r="W44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X44" s="21">
         <v>-1</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA44" s="29">
         <v>2</v>
       </c>
       <c r="AB44" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC44" s="35">
         <v>-1</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="12">
         <v>-1</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="19" t="s">
@@ -13098,52 +13482,55 @@
       </c>
       <c r="V45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA45" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AB45" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC45" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="12">
         <v>-8</v>
       </c>
       <c r="C46" s="12">
         <v>-44</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="12">
         <v>4</v>
       </c>
       <c r="F46" s="12">
         <v>-3</v>
       </c>
       <c r="G46" s="12">
         <v>-3</v>
       </c>
       <c r="H46" s="12">
         <v>-1</v>
       </c>
       <c r="I46" s="19">
@@ -13185,52 +13572,55 @@
       <c r="U46" s="21">
         <v>2</v>
       </c>
       <c r="V46" s="21">
         <v>-2</v>
       </c>
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>1</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="21"/>
       <c r="AA46" s="29">
         <v>-7</v>
       </c>
       <c r="AB46" s="35">
         <v>2</v>
       </c>
       <c r="AC46" s="35">
         <v>2</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="12">
         <v>-14</v>
       </c>
       <c r="D47" s="12">
         <v>-1</v>
       </c>
       <c r="E47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="12">
         <v>-1</v>
       </c>
       <c r="H47" s="12">
         <v>1</v>
       </c>
       <c r="I47" s="19" t="s">
@@ -13274,52 +13664,55 @@
       </c>
       <c r="V47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z47" s="30">
         <v>-2</v>
       </c>
       <c r="AA47" s="29">
         <v>1</v>
       </c>
       <c r="AB47" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC47" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="12">
         <v>-12</v>
       </c>
       <c r="D48" s="12">
         <v>-1</v>
       </c>
       <c r="E48" s="12">
         <v>-2</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="12">
         <v>-4</v>
       </c>
       <c r="H48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="19" t="s">
@@ -13361,52 +13754,55 @@
       <c r="U48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="V48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z48" s="31"/>
       <c r="AA48" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AB48" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC48" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="12">
         <v>-69</v>
       </c>
       <c r="D49" s="12">
         <v>1</v>
       </c>
       <c r="E49" s="12">
         <v>-2</v>
       </c>
       <c r="F49" s="12">
         <v>2</v>
       </c>
       <c r="G49" s="12">
         <v>1</v>
       </c>
       <c r="H49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="19">
@@ -13450,52 +13846,55 @@
       </c>
       <c r="V49" s="21">
         <v>-1</v>
       </c>
       <c r="W49" s="21">
         <v>-1</v>
       </c>
       <c r="X49" s="21">
         <v>-2</v>
       </c>
       <c r="Y49" s="21">
         <v>-1</v>
       </c>
       <c r="Z49" s="30">
         <v>1</v>
       </c>
       <c r="AA49" s="29">
         <v>-1</v>
       </c>
       <c r="AB49" s="35">
         <v>-2</v>
       </c>
       <c r="AC49" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="12">
         <v>-3</v>
       </c>
       <c r="C50" s="12">
         <v>-200</v>
       </c>
       <c r="D50" s="12">
         <v>-9</v>
       </c>
       <c r="E50" s="12">
         <v>-10</v>
       </c>
       <c r="F50" s="12">
         <v>-17</v>
       </c>
       <c r="G50" s="12">
         <v>-3</v>
       </c>
       <c r="H50" s="12">
         <v>-8</v>
       </c>
       <c r="I50" s="19">
@@ -13539,52 +13938,55 @@
       </c>
       <c r="V50" s="21">
         <v>-1</v>
       </c>
       <c r="W50" s="21">
         <v>-2</v>
       </c>
       <c r="X50" s="21">
         <v>-20</v>
       </c>
       <c r="Y50" s="21">
         <v>-5</v>
       </c>
       <c r="Z50" s="30">
         <v>-8</v>
       </c>
       <c r="AA50" s="29">
         <v>-1</v>
       </c>
       <c r="AB50" s="35">
         <v>-6</v>
       </c>
       <c r="AC50" s="35">
         <v>-3</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="12">
         <v>1</v>
       </c>
       <c r="C51" s="12">
         <v>-5</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="19" t="s">
@@ -13628,52 +14030,55 @@
       </c>
       <c r="V51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X51" s="21">
         <v>-5</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC51" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="12">
         <v>-4</v>
       </c>
       <c r="D52" s="12">
         <v>1</v>
       </c>
       <c r="E52" s="12">
         <v>-4</v>
       </c>
       <c r="F52" s="12">
         <v>1</v>
       </c>
       <c r="G52" s="12">
         <v>2</v>
       </c>
       <c r="H52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="19">
@@ -13717,52 +14122,55 @@
       </c>
       <c r="V52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W52" s="21">
         <v>1</v>
       </c>
       <c r="X52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC52" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:29" ht="20.399999999999999">
+      <c r="AD52" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" ht="20.399999999999999">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="20">
         <v>-1</v>
       </c>
       <c r="C53" s="20">
         <v>-5</v>
       </c>
       <c r="D53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="20">
         <v>-2</v>
       </c>
       <c r="F53" s="20">
         <v>-4</v>
       </c>
       <c r="G53" s="20">
         <v>-8</v>
       </c>
       <c r="H53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I53" s="14">
@@ -13804,50 +14212,53 @@
       <c r="U53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="V53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W53" s="20">
         <v>-1</v>
       </c>
       <c r="X53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Y53" s="20">
         <v>1</v>
       </c>
       <c r="Z53" s="20">
         <v>1</v>
       </c>
       <c r="AA53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="AB53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="AC53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD53" s="14" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>