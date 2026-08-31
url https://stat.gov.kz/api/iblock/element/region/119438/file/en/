--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8568" yWindow="108" windowWidth="19608" windowHeight="12492" activeTab="2"/>
+    <workbookView xWindow="8565" yWindow="105" windowWidth="19605" windowHeight="12495" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Immigrants" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Net external migration" sheetId="3" r:id="rId3"/>
+    <sheet name="Net external migration" sheetId="3" r:id="rId1"/>
+    <sheet name="Immigrants" sheetId="1" r:id="rId2"/>
+    <sheet name="Emigrants" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2659" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2731" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -126,51 +126,51 @@
     <t>Mamlut district</t>
   </si>
   <si>
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -212,50 +212,57 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -330,51 +337,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -426,67 +433,70 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -778,9170 +788,183 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView topLeftCell="F28" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD53"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Y53" sqref="Y53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="21.5546875" style="22" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.42578125" style="22" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.85546875" style="22" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="22" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="4.33203125" style="22" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="22" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4.44140625" style="22" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="3.88671875" style="22" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.42578125" style="22" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.85546875" style="22" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6" style="22" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="8.88671875" style="22" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="22"/>
+    <col min="22" max="22" width="8.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-[...26 lines deleted...]
-      <c r="Y1" s="39"/>
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="5"/>
-      <c r="E3" s="7"/>
-[...8985 lines deleted...]
-      <c r="D3" s="5"/>
       <c r="E3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="AK3" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="43"/>
-      <c r="B4" s="37">
+      <c r="A4" s="44"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="38"/>
-[...10 lines deleted...]
-      <c r="N4" s="37">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="38"/>
-[...10 lines deleted...]
-      <c r="Z4" s="37">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="38"/>
-[...9 lines deleted...]
-      <c r="AK4" s="38"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="44"/>
+      <c r="A5" s="45"/>
       <c r="B5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -10008,77 +1031,77 @@
         <v>5</v>
       </c>
       <c r="AE5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AK5" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="40"/>
-[...22 lines deleted...]
-      <c r="Y6" s="40"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="12">
         <v>-27</v>
       </c>
       <c r="C7" s="12">
         <v>-1182</v>
       </c>
       <c r="D7" s="12">
         <v>-29</v>
       </c>
       <c r="E7" s="12">
         <v>-131</v>
       </c>
       <c r="F7" s="12">
         <v>-35</v>
       </c>
       <c r="G7" s="12">
         <v>-60</v>
       </c>
       <c r="H7" s="19">
         <v>-25</v>
@@ -10127,50 +1150,59 @@
       </c>
       <c r="W7" s="21">
         <v>-11</v>
       </c>
       <c r="X7" s="21">
         <v>-33</v>
       </c>
       <c r="Y7" s="21">
         <v>13</v>
       </c>
       <c r="Z7" s="12">
         <v>10</v>
       </c>
       <c r="AA7" s="12">
         <v>10</v>
       </c>
       <c r="AB7" s="35">
         <v>-2</v>
       </c>
       <c r="AC7" s="35">
         <v>-9</v>
       </c>
       <c r="AD7" s="35">
         <v>-2</v>
       </c>
+      <c r="AE7" s="35">
+        <v>-25</v>
+      </c>
+      <c r="AF7" s="36"/>
+      <c r="AG7" s="36"/>
+      <c r="AH7" s="36"/>
+      <c r="AI7" s="36"/>
+      <c r="AJ7" s="36"/>
+      <c r="AK7" s="36"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="12">
         <v>-7</v>
       </c>
       <c r="C8" s="12">
         <v>-772</v>
       </c>
       <c r="D8" s="12">
         <v>-14</v>
       </c>
       <c r="E8" s="12">
         <v>-25</v>
       </c>
       <c r="F8" s="12">
         <v>-29</v>
       </c>
       <c r="G8" s="12">
         <v>-29</v>
       </c>
       <c r="H8" s="19">
         <v>-20</v>
@@ -10219,50 +1251,59 @@
       </c>
       <c r="W8" s="21">
         <v>-11</v>
       </c>
       <c r="X8" s="21">
         <v>-8</v>
       </c>
       <c r="Y8" s="21">
         <v>19</v>
       </c>
       <c r="Z8" s="12">
         <v>23</v>
       </c>
       <c r="AA8" s="12">
         <v>17</v>
       </c>
       <c r="AB8" s="35">
         <v>2</v>
       </c>
       <c r="AC8" s="35">
         <v>-6</v>
       </c>
       <c r="AD8" s="35">
         <v>-1</v>
       </c>
+      <c r="AE8" s="35">
+        <v>-2</v>
+      </c>
+      <c r="AF8" s="36"/>
+      <c r="AG8" s="36"/>
+      <c r="AH8" s="36"/>
+      <c r="AI8" s="36"/>
+      <c r="AJ8" s="36"/>
+      <c r="AK8" s="36"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="12">
         <v>-9</v>
       </c>
       <c r="D9" s="12">
         <v>1</v>
       </c>
       <c r="E9" s="12">
         <v>-80</v>
       </c>
       <c r="F9" s="12">
         <v>3</v>
       </c>
       <c r="G9" s="12">
         <v>-6</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>0</v>
@@ -10311,50 +1352,59 @@
       </c>
       <c r="W9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X9" s="21">
         <v>2</v>
       </c>
       <c r="Y9" s="21">
         <v>-1</v>
       </c>
       <c r="Z9" s="19">
         <v>4</v>
       </c>
       <c r="AA9" s="12">
         <v>-1</v>
       </c>
       <c r="AB9" s="35">
         <v>3</v>
       </c>
       <c r="AC9" s="35">
         <v>-2</v>
       </c>
       <c r="AD9" s="35" t="s">
         <v>0</v>
       </c>
+      <c r="AE9" s="35">
+        <v>-1</v>
+      </c>
+      <c r="AF9" s="36"/>
+      <c r="AG9" s="36"/>
+      <c r="AH9" s="36"/>
+      <c r="AI9" s="36"/>
+      <c r="AJ9" s="36"/>
+      <c r="AK9" s="36"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="12">
         <v>-1</v>
       </c>
       <c r="F10" s="12">
         <v>2</v>
       </c>
       <c r="G10" s="12">
         <v>2</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>0</v>
@@ -10403,50 +1453,59 @@
       </c>
       <c r="W10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB10" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC10" s="35">
         <v>1</v>
       </c>
       <c r="AD10" s="35" t="s">
         <v>0</v>
       </c>
+      <c r="AE10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="36"/>
+      <c r="AG10" s="36"/>
+      <c r="AH10" s="36"/>
+      <c r="AI10" s="36"/>
+      <c r="AJ10" s="36"/>
+      <c r="AK10" s="36"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="12">
         <v>-2</v>
       </c>
       <c r="C11" s="12">
         <v>-3</v>
       </c>
       <c r="D11" s="12">
         <v>-1</v>
       </c>
       <c r="E11" s="12">
         <v>5</v>
       </c>
       <c r="F11" s="12">
         <v>8</v>
       </c>
       <c r="G11" s="12">
         <v>2</v>
       </c>
       <c r="H11" s="19">
         <v>2</v>
@@ -10495,50 +1554,59 @@
       </c>
       <c r="W11" s="21">
         <v>2</v>
       </c>
       <c r="X11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="19">
         <v>-1</v>
       </c>
       <c r="AA11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB11" s="35">
         <v>-1</v>
       </c>
       <c r="AC11" s="35">
         <v>1</v>
       </c>
       <c r="AD11" s="35" t="s">
         <v>0</v>
       </c>
+      <c r="AE11" s="35">
+        <v>-2</v>
+      </c>
+      <c r="AF11" s="36"/>
+      <c r="AG11" s="36"/>
+      <c r="AH11" s="36"/>
+      <c r="AI11" s="36"/>
+      <c r="AJ11" s="36"/>
+      <c r="AK11" s="36"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="12">
         <v>-1</v>
       </c>
       <c r="C12" s="12">
         <v>-2</v>
       </c>
       <c r="D12" s="12">
         <v>-4</v>
       </c>
       <c r="E12" s="12">
         <v>-4</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>-2</v>
       </c>
       <c r="H12" s="19">
         <v>1</v>
@@ -10587,50 +1655,59 @@
       </c>
       <c r="W12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X12" s="21">
         <v>-1</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA12" s="12">
         <v>2</v>
       </c>
       <c r="AB12" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC12" s="35">
         <v>-1</v>
       </c>
       <c r="AD12" s="35" t="s">
         <v>0</v>
       </c>
+      <c r="AE12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="36"/>
+      <c r="AG12" s="36"/>
+      <c r="AH12" s="36"/>
+      <c r="AI12" s="36"/>
+      <c r="AJ12" s="36"/>
+      <c r="AK12" s="36"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="12">
         <v>-1</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="19" t="s">
         <v>0</v>
@@ -10679,50 +1756,59 @@
       </c>
       <c r="W13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB13" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC13" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD13" s="35" t="s">
         <v>0</v>
       </c>
+      <c r="AE13" s="35">
+        <v>-1</v>
+      </c>
+      <c r="AF13" s="36"/>
+      <c r="AG13" s="36"/>
+      <c r="AH13" s="36"/>
+      <c r="AI13" s="36"/>
+      <c r="AJ13" s="36"/>
+      <c r="AK13" s="36"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="12">
         <v>-8</v>
       </c>
       <c r="C14" s="12">
         <v>-44</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="12">
         <v>4</v>
       </c>
       <c r="F14" s="12">
         <v>-3</v>
       </c>
       <c r="G14" s="12">
         <v>-3</v>
       </c>
       <c r="H14" s="19">
         <v>-1</v>
@@ -10771,50 +1857,59 @@
       </c>
       <c r="W14" s="21">
         <v>1</v>
       </c>
       <c r="X14" s="21">
         <v>1</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA14" s="12">
         <v>-7</v>
       </c>
       <c r="AB14" s="35">
         <v>2</v>
       </c>
       <c r="AC14" s="35">
         <v>2</v>
       </c>
       <c r="AD14" s="35">
         <v>1</v>
       </c>
+      <c r="AE14" s="35">
+        <v>-1</v>
+      </c>
+      <c r="AF14" s="36"/>
+      <c r="AG14" s="36"/>
+      <c r="AH14" s="36"/>
+      <c r="AI14" s="36"/>
+      <c r="AJ14" s="36"/>
+      <c r="AK14" s="36"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="12">
         <v>1</v>
       </c>
       <c r="C15" s="12">
         <v>-22</v>
       </c>
       <c r="D15" s="12">
         <v>-2</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="12">
         <v>-3</v>
       </c>
       <c r="H15" s="19">
         <v>1</v>
@@ -10863,50 +1958,59 @@
       </c>
       <c r="W15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z15" s="19">
         <v>-2</v>
       </c>
       <c r="AA15" s="12">
         <v>1</v>
       </c>
       <c r="AB15" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD15" s="35" t="s">
         <v>0</v>
       </c>
+      <c r="AE15" s="35">
+        <v>-5</v>
+      </c>
+      <c r="AF15" s="36"/>
+      <c r="AG15" s="36"/>
+      <c r="AH15" s="36"/>
+      <c r="AI15" s="36"/>
+      <c r="AJ15" s="36"/>
+      <c r="AK15" s="36"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="12">
         <v>-14</v>
       </c>
       <c r="D16" s="12">
         <v>-1</v>
       </c>
       <c r="E16" s="12">
         <v>-6</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="12">
         <v>-6</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>0</v>
@@ -10955,52 +2059,61 @@
       </c>
       <c r="W16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB16" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC16" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD16" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="35">
+        <v>-1</v>
+      </c>
+      <c r="AF16" s="36"/>
+      <c r="AG16" s="36"/>
+      <c r="AH16" s="36"/>
+      <c r="AI16" s="36"/>
+      <c r="AJ16" s="36"/>
+      <c r="AK16" s="36"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="12">
         <v>-69</v>
       </c>
       <c r="D17" s="12">
         <v>1</v>
       </c>
       <c r="E17" s="12">
         <v>-2</v>
       </c>
       <c r="F17" s="12">
         <v>2</v>
       </c>
       <c r="G17" s="12">
         <v>1</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="19">
@@ -11047,52 +2160,61 @@
       </c>
       <c r="W17" s="21">
         <v>-1</v>
       </c>
       <c r="X17" s="21">
         <v>-2</v>
       </c>
       <c r="Y17" s="21">
         <v>-1</v>
       </c>
       <c r="Z17" s="19">
         <v>1</v>
       </c>
       <c r="AA17" s="12">
         <v>-1</v>
       </c>
       <c r="AB17" s="35">
         <v>-2</v>
       </c>
       <c r="AC17" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD17" s="35">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="36"/>
+      <c r="AG17" s="36"/>
+      <c r="AH17" s="36"/>
+      <c r="AI17" s="36"/>
+      <c r="AJ17" s="36"/>
+      <c r="AK17" s="36"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="12">
         <v>-9</v>
       </c>
       <c r="C18" s="12">
         <v>-233</v>
       </c>
       <c r="D18" s="12">
         <v>-10</v>
       </c>
       <c r="E18" s="12">
         <v>-16</v>
       </c>
       <c r="F18" s="12">
         <v>-15</v>
       </c>
       <c r="G18" s="12">
         <v>-10</v>
       </c>
       <c r="H18" s="19">
         <v>-8</v>
       </c>
       <c r="I18" s="19">
@@ -11139,52 +2261,61 @@
       </c>
       <c r="W18" s="21">
         <v>-2</v>
       </c>
       <c r="X18" s="21">
         <v>-20</v>
       </c>
       <c r="Y18" s="21">
         <v>-7</v>
       </c>
       <c r="Z18" s="19">
         <v>-16</v>
       </c>
       <c r="AA18" s="12">
         <v>-1</v>
       </c>
       <c r="AB18" s="35">
         <v>-6</v>
       </c>
       <c r="AC18" s="35">
         <v>-4</v>
       </c>
       <c r="AD18" s="35">
         <v>-3</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="35">
+        <v>-12</v>
+      </c>
+      <c r="AF18" s="36"/>
+      <c r="AG18" s="36"/>
+      <c r="AH18" s="36"/>
+      <c r="AI18" s="36"/>
+      <c r="AJ18" s="36"/>
+      <c r="AK18" s="36"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="12">
         <v>1</v>
       </c>
       <c r="C19" s="12">
         <v>-5</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="19" t="s">
@@ -11231,52 +2362,61 @@
       </c>
       <c r="W19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="21">
         <v>-5</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB19" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC19" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD19" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="36"/>
+      <c r="AG19" s="36"/>
+      <c r="AH19" s="36"/>
+      <c r="AI19" s="36"/>
+      <c r="AJ19" s="36"/>
+      <c r="AK19" s="36"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="12">
         <v>-4</v>
       </c>
       <c r="D20" s="12">
         <v>1</v>
       </c>
       <c r="E20" s="12">
         <v>-4</v>
       </c>
       <c r="F20" s="12">
         <v>1</v>
       </c>
       <c r="G20" s="12">
         <v>2</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="19">
@@ -11323,52 +2463,61 @@
       </c>
       <c r="W20" s="21">
         <v>1</v>
       </c>
       <c r="X20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB20" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC20" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD20" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="20.399999999999999">
+      <c r="AE20" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="36"/>
+      <c r="AG20" s="36"/>
+      <c r="AH20" s="36"/>
+      <c r="AI20" s="36"/>
+      <c r="AJ20" s="36"/>
+      <c r="AK20" s="36"/>
+    </row>
+    <row r="21" spans="1:37" ht="22.5">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="12">
         <v>-1</v>
       </c>
       <c r="C21" s="12">
         <v>-5</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="12">
         <v>-2</v>
       </c>
       <c r="F21" s="12">
         <v>-4</v>
       </c>
       <c r="G21" s="12">
         <v>-8</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="19">
@@ -11415,84 +2564,99 @@
       </c>
       <c r="W21" s="21">
         <v>-1</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="19">
         <v>1</v>
       </c>
       <c r="AA21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AB21" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AC21" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD21" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="41" t="s">
+      <c r="AE21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="36"/>
+      <c r="AG21" s="36"/>
+      <c r="AH21" s="36"/>
+      <c r="AI21" s="36"/>
+      <c r="AJ21" s="36"/>
+      <c r="AK21" s="36"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="41"/>
-[...22 lines deleted...]
-      <c r="Y22" s="41"/>
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
       <c r="AB22" s="36"/>
       <c r="AC22" s="35"/>
       <c r="AD22" s="35"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AF22" s="36"/>
+      <c r="AG22" s="36"/>
+      <c r="AH22" s="36"/>
+      <c r="AI22" s="36"/>
+      <c r="AJ22" s="36"/>
+      <c r="AK22" s="36"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="12">
         <v>-12</v>
       </c>
       <c r="C23" s="12">
         <v>-816</v>
       </c>
       <c r="D23" s="12">
         <v>-16</v>
       </c>
       <c r="E23" s="12">
         <v>-35</v>
       </c>
       <c r="F23" s="12">
         <v>-20</v>
       </c>
       <c r="G23" s="12">
         <v>-38</v>
       </c>
       <c r="H23" s="12">
         <v>-19</v>
       </c>
       <c r="I23" s="19">
@@ -11539,52 +2703,61 @@
       </c>
       <c r="W23" s="21">
         <v>-11</v>
       </c>
       <c r="X23" s="21">
         <v>-8</v>
       </c>
       <c r="Y23" s="21">
         <v>17</v>
       </c>
       <c r="Z23" s="29">
         <v>14</v>
       </c>
       <c r="AA23" s="29">
         <v>17</v>
       </c>
       <c r="AB23" s="36">
         <v>2</v>
       </c>
       <c r="AC23" s="35">
         <v>-7</v>
       </c>
       <c r="AD23" s="35">
         <v>-4</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="35">
+        <v>-8</v>
+      </c>
+      <c r="AF23" s="36"/>
+      <c r="AG23" s="36"/>
+      <c r="AH23" s="36"/>
+      <c r="AI23" s="36"/>
+      <c r="AJ23" s="36"/>
+      <c r="AK23" s="36"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="12">
         <v>-7</v>
       </c>
       <c r="C24" s="12">
         <v>-772</v>
       </c>
       <c r="D24" s="12">
         <v>-14</v>
       </c>
       <c r="E24" s="12">
         <v>-25</v>
       </c>
       <c r="F24" s="12">
         <v>-29</v>
       </c>
       <c r="G24" s="12">
         <v>-29</v>
       </c>
       <c r="H24" s="12">
         <v>-20</v>
       </c>
       <c r="I24" s="19">
@@ -11631,52 +2804,61 @@
       </c>
       <c r="W24" s="21">
         <v>-11</v>
       </c>
       <c r="X24" s="21">
         <v>-8</v>
       </c>
       <c r="Y24" s="21">
         <v>19</v>
       </c>
       <c r="Z24" s="29">
         <v>23</v>
       </c>
       <c r="AA24" s="29">
         <v>17</v>
       </c>
       <c r="AB24" s="36">
         <v>2</v>
       </c>
       <c r="AC24" s="35">
         <v>-6</v>
       </c>
       <c r="AD24" s="35">
         <v>-1</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="35">
+        <v>-2</v>
+      </c>
+      <c r="AF24" s="36"/>
+      <c r="AG24" s="36"/>
+      <c r="AH24" s="36"/>
+      <c r="AI24" s="36"/>
+      <c r="AJ24" s="36"/>
+      <c r="AK24" s="36"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="12"/>
       <c r="D25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="19" t="s">
         <v>0</v>
       </c>
@@ -11721,52 +2903,61 @@
       </c>
       <c r="W25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC25" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD25" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="36"/>
+      <c r="AG25" s="36"/>
+      <c r="AH25" s="36"/>
+      <c r="AI25" s="36"/>
+      <c r="AJ25" s="36"/>
+      <c r="AK25" s="36"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="12"/>
       <c r="D26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="19" t="s">
         <v>0</v>
       </c>
@@ -11811,52 +3002,61 @@
       </c>
       <c r="W26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC26" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD26" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="36"/>
+      <c r="AG26" s="36"/>
+      <c r="AH26" s="36"/>
+      <c r="AI26" s="36"/>
+      <c r="AJ26" s="36"/>
+      <c r="AK26" s="36"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="12">
         <v>-1</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="12">
         <v>7</v>
       </c>
       <c r="G27" s="12">
         <v>2</v>
       </c>
       <c r="H27" s="12">
         <v>1</v>
       </c>
       <c r="I27" s="19" t="s">
@@ -11903,52 +3103,61 @@
       </c>
       <c r="W27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z27" s="21">
         <v>-1</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC27" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD27" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="35">
+        <v>-2</v>
+      </c>
+      <c r="AF27" s="36"/>
+      <c r="AG27" s="36"/>
+      <c r="AH27" s="36"/>
+      <c r="AI27" s="36"/>
+      <c r="AJ27" s="36"/>
+      <c r="AK27" s="36"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="12"/>
       <c r="D28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I28" s="19" t="s">
         <v>0</v>
       </c>
@@ -11993,52 +3202,61 @@
       </c>
       <c r="W28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC28" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD28" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="36"/>
+      <c r="AG28" s="36"/>
+      <c r="AH28" s="36"/>
+      <c r="AI28" s="36"/>
+      <c r="AJ28" s="36"/>
+      <c r="AK28" s="36"/>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="12"/>
       <c r="D29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="19" t="s">
         <v>0</v>
       </c>
@@ -12083,52 +3301,61 @@
       </c>
       <c r="W29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC29" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD29" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="36"/>
+      <c r="AG29" s="36"/>
+      <c r="AH29" s="36"/>
+      <c r="AI29" s="36"/>
+      <c r="AJ29" s="36"/>
+      <c r="AK29" s="36"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="12"/>
       <c r="D30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="19" t="s">
         <v>0</v>
       </c>
@@ -12173,52 +3400,61 @@
       </c>
       <c r="W30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD30" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="36"/>
+      <c r="AG30" s="36"/>
+      <c r="AH30" s="36"/>
+      <c r="AI30" s="36"/>
+      <c r="AJ30" s="36"/>
+      <c r="AK30" s="36"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="12">
         <v>1</v>
       </c>
       <c r="C31" s="12">
         <v>-8</v>
       </c>
       <c r="D31" s="12">
         <v>-1</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G31" s="12">
         <v>-2</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I31" s="19" t="s">
@@ -12265,52 +3501,61 @@
       </c>
       <c r="W31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC31" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD31" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="36"/>
+      <c r="AG31" s="36"/>
+      <c r="AH31" s="36"/>
+      <c r="AI31" s="36"/>
+      <c r="AJ31" s="36"/>
+      <c r="AK31" s="36"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="12">
         <v>-2</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>-4</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>-2</v>
       </c>
       <c r="H32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="19" t="s">
@@ -12357,52 +3602,61 @@
       </c>
       <c r="W32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB32" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC32" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD32" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="35">
+        <v>-1</v>
+      </c>
+      <c r="AF32" s="36"/>
+      <c r="AG32" s="36"/>
+      <c r="AH32" s="36"/>
+      <c r="AI32" s="36"/>
+      <c r="AJ32" s="36"/>
+      <c r="AK32" s="36"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="12"/>
       <c r="D33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="19" t="s">
         <v>0</v>
       </c>
@@ -12447,52 +3701,61 @@
       </c>
       <c r="W33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="36"/>
+      <c r="AG33" s="36"/>
+      <c r="AH33" s="36"/>
+      <c r="AI33" s="36"/>
+      <c r="AJ33" s="36"/>
+      <c r="AK33" s="36"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="12">
         <v>-6</v>
       </c>
       <c r="C34" s="12">
         <v>-33</v>
       </c>
       <c r="D34" s="12">
         <v>-1</v>
       </c>
       <c r="E34" s="12">
         <v>-6</v>
       </c>
       <c r="F34" s="12">
         <v>2</v>
       </c>
       <c r="G34" s="12">
         <v>-7</v>
       </c>
       <c r="H34" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="19">
@@ -12539,52 +3802,61 @@
       </c>
       <c r="W34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="21">
         <v>-2</v>
       </c>
       <c r="Z34" s="19">
         <v>-8</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC34" s="35">
         <v>-1</v>
       </c>
       <c r="AD34" s="35">
         <v>-3</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="35">
+        <v>-3</v>
+      </c>
+      <c r="AF34" s="36"/>
+      <c r="AG34" s="36"/>
+      <c r="AH34" s="36"/>
+      <c r="AI34" s="36"/>
+      <c r="AJ34" s="36"/>
+      <c r="AK34" s="36"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="12"/>
       <c r="D35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="19" t="s">
         <v>0</v>
       </c>
@@ -12629,52 +3901,61 @@
       </c>
       <c r="W35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC35" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD35" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="36"/>
+      <c r="AG35" s="36"/>
+      <c r="AH35" s="36"/>
+      <c r="AI35" s="36"/>
+      <c r="AJ35" s="36"/>
+      <c r="AK35" s="36"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="19" t="s">
         <v>0</v>
       </c>
@@ -12719,52 +4000,61 @@
       </c>
       <c r="W36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC36" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD36" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="20.399999999999999">
+      <c r="AE36" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="36"/>
+      <c r="AG36" s="36"/>
+      <c r="AH36" s="36"/>
+      <c r="AI36" s="36"/>
+      <c r="AJ36" s="36"/>
+      <c r="AK36" s="36"/>
+    </row>
+    <row r="37" spans="1:37" ht="22.5">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="19" t="s">
         <v>0</v>
       </c>
@@ -12809,84 +4099,99 @@
       </c>
       <c r="W37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC37" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD37" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="36"/>
+      <c r="AG37" s="36"/>
+      <c r="AH37" s="36"/>
+      <c r="AI37" s="36"/>
+      <c r="AJ37" s="36"/>
+      <c r="AK37" s="36"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="42"/>
       <c r="C38" s="42"/>
       <c r="D38" s="42"/>
       <c r="E38" s="42"/>
       <c r="F38" s="42"/>
       <c r="G38" s="42"/>
       <c r="H38" s="42"/>
       <c r="I38" s="42"/>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
       <c r="L38" s="42"/>
       <c r="M38" s="42"/>
       <c r="N38" s="42"/>
       <c r="O38" s="42"/>
       <c r="P38" s="42"/>
       <c r="Q38" s="42"/>
       <c r="R38" s="42"/>
       <c r="S38" s="42"/>
       <c r="T38" s="42"/>
       <c r="U38" s="42"/>
       <c r="V38" s="42"/>
       <c r="W38" s="42"/>
       <c r="X38" s="42"/>
       <c r="Y38" s="42"/>
       <c r="AB38" s="36"/>
       <c r="AC38" s="35"/>
       <c r="AD38" s="35"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AF38" s="36"/>
+      <c r="AG38" s="36"/>
+      <c r="AH38" s="36"/>
+      <c r="AI38" s="36"/>
+      <c r="AJ38" s="36"/>
+      <c r="AK38" s="36"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="12">
         <v>-15</v>
       </c>
       <c r="C39" s="12">
         <v>-366</v>
       </c>
       <c r="D39" s="12">
         <v>-13</v>
       </c>
       <c r="E39" s="12">
         <v>-96</v>
       </c>
       <c r="F39" s="12">
         <v>-15</v>
       </c>
       <c r="G39" s="12">
         <v>-22</v>
       </c>
       <c r="H39" s="12">
         <v>-6</v>
       </c>
       <c r="I39" s="19">
@@ -12933,52 +4238,61 @@
       </c>
       <c r="W39" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X39" s="21">
         <v>-25</v>
       </c>
       <c r="Y39" s="21">
         <v>-4</v>
       </c>
       <c r="Z39" s="29">
         <v>-4</v>
       </c>
       <c r="AA39" s="29">
         <v>-7</v>
       </c>
       <c r="AB39" s="35">
         <v>-4</v>
       </c>
       <c r="AC39" s="35">
         <v>-2</v>
       </c>
       <c r="AD39" s="35">
         <v>2</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="35">
+        <v>-17</v>
+      </c>
+      <c r="AF39" s="36"/>
+      <c r="AG39" s="36"/>
+      <c r="AH39" s="36"/>
+      <c r="AI39" s="36"/>
+      <c r="AJ39" s="36"/>
+      <c r="AK39" s="36"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="19" t="s">
@@ -13025,52 +4339,61 @@
       </c>
       <c r="W40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA40" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AB40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC40" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD40" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="36"/>
+      <c r="AG40" s="36"/>
+      <c r="AH40" s="36"/>
+      <c r="AI40" s="36"/>
+      <c r="AJ40" s="36"/>
+      <c r="AK40" s="36"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="12">
         <v>-9</v>
       </c>
       <c r="D41" s="12">
         <v>1</v>
       </c>
       <c r="E41" s="12">
         <v>-80</v>
       </c>
       <c r="F41" s="12">
         <v>3</v>
       </c>
       <c r="G41" s="12">
         <v>-6</v>
       </c>
       <c r="H41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="19">
@@ -13117,52 +4440,61 @@
       </c>
       <c r="W41" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X41" s="21">
         <v>2</v>
       </c>
       <c r="Y41" s="21">
         <v>-1</v>
       </c>
       <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="29">
         <v>-1</v>
       </c>
       <c r="AB41" s="35">
         <v>3</v>
       </c>
       <c r="AC41" s="35">
         <v>-2</v>
       </c>
       <c r="AD41" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="35">
+        <v>-1</v>
+      </c>
+      <c r="AF41" s="36"/>
+      <c r="AG41" s="36"/>
+      <c r="AH41" s="36"/>
+      <c r="AI41" s="36"/>
+      <c r="AJ41" s="36"/>
+      <c r="AK41" s="36"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="12">
         <v>-1</v>
       </c>
       <c r="F42" s="12">
         <v>2</v>
       </c>
       <c r="G42" s="12">
         <v>2</v>
       </c>
       <c r="H42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="19">
@@ -13209,52 +4541,61 @@
       </c>
       <c r="W42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AB42" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC42" s="35">
         <v>1</v>
       </c>
       <c r="AD42" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="36"/>
+      <c r="AG42" s="36"/>
+      <c r="AH42" s="36"/>
+      <c r="AI42" s="36"/>
+      <c r="AJ42" s="36"/>
+      <c r="AK42" s="36"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="12">
         <v>-2</v>
       </c>
       <c r="C43" s="12">
         <v>-2</v>
       </c>
       <c r="D43" s="12">
         <v>-1</v>
       </c>
       <c r="E43" s="12">
         <v>5</v>
       </c>
       <c r="F43" s="12">
         <v>1</v>
       </c>
       <c r="G43" s="12">
         <v>0</v>
       </c>
       <c r="H43" s="12">
         <v>1</v>
       </c>
       <c r="I43" s="19">
@@ -13301,52 +4642,61 @@
       </c>
       <c r="W43" s="21">
         <v>2</v>
       </c>
       <c r="X43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA43" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AB43" s="35">
         <v>-1</v>
       </c>
       <c r="AC43" s="35">
         <v>1</v>
       </c>
       <c r="AD43" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="35">
+        <v>-2</v>
+      </c>
+      <c r="AF43" s="36"/>
+      <c r="AG43" s="36"/>
+      <c r="AH43" s="36"/>
+      <c r="AI43" s="36"/>
+      <c r="AJ43" s="36"/>
+      <c r="AK43" s="36"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="12">
         <v>-1</v>
       </c>
       <c r="C44" s="12">
         <v>-2</v>
       </c>
       <c r="D44" s="12">
         <v>-4</v>
       </c>
       <c r="E44" s="12">
         <v>-4</v>
       </c>
       <c r="F44" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="12">
         <v>-2</v>
       </c>
       <c r="H44" s="12">
         <v>1</v>
       </c>
       <c r="I44" s="19">
@@ -13393,52 +4743,61 @@
       </c>
       <c r="W44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X44" s="21">
         <v>-1</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA44" s="29">
         <v>2</v>
       </c>
       <c r="AB44" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC44" s="35">
         <v>-1</v>
       </c>
       <c r="AD44" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="36"/>
+      <c r="AG44" s="36"/>
+      <c r="AH44" s="36"/>
+      <c r="AI44" s="36"/>
+      <c r="AJ44" s="36"/>
+      <c r="AK44" s="36"/>
+    </row>
+    <row r="45" spans="1:37">
       <c r="A45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="12">
         <v>-1</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="19" t="s">
@@ -13485,52 +4844,61 @@
       </c>
       <c r="W45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA45" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AB45" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC45" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD45" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="35">
+        <v>-1</v>
+      </c>
+      <c r="AF45" s="36"/>
+      <c r="AG45" s="36"/>
+      <c r="AH45" s="36"/>
+      <c r="AI45" s="36"/>
+      <c r="AJ45" s="36"/>
+      <c r="AK45" s="36"/>
+    </row>
+    <row r="46" spans="1:37">
       <c r="A46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="12">
         <v>-8</v>
       </c>
       <c r="C46" s="12">
         <v>-44</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="12">
         <v>4</v>
       </c>
       <c r="F46" s="12">
         <v>-3</v>
       </c>
       <c r="G46" s="12">
         <v>-3</v>
       </c>
       <c r="H46" s="12">
         <v>-1</v>
       </c>
       <c r="I46" s="19">
@@ -13575,52 +4943,61 @@
       <c r="V46" s="21">
         <v>-2</v>
       </c>
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>1</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="21"/>
       <c r="AA46" s="29">
         <v>-7</v>
       </c>
       <c r="AB46" s="35">
         <v>2</v>
       </c>
       <c r="AC46" s="35">
         <v>2</v>
       </c>
       <c r="AD46" s="35">
         <v>1</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46" s="35">
+        <v>-1</v>
+      </c>
+      <c r="AF46" s="36"/>
+      <c r="AG46" s="36"/>
+      <c r="AH46" s="36"/>
+      <c r="AI46" s="36"/>
+      <c r="AJ46" s="36"/>
+      <c r="AK46" s="36"/>
+    </row>
+    <row r="47" spans="1:37">
       <c r="A47" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="12">
         <v>-14</v>
       </c>
       <c r="D47" s="12">
         <v>-1</v>
       </c>
       <c r="E47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="12">
         <v>-1</v>
       </c>
       <c r="H47" s="12">
         <v>1</v>
       </c>
       <c r="I47" s="19" t="s">
@@ -13667,52 +5044,61 @@
       </c>
       <c r="W47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z47" s="30">
         <v>-2</v>
       </c>
       <c r="AA47" s="29">
         <v>1</v>
       </c>
       <c r="AB47" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC47" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD47" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47" s="35">
+        <v>-3</v>
+      </c>
+      <c r="AF47" s="36"/>
+      <c r="AG47" s="36"/>
+      <c r="AH47" s="36"/>
+      <c r="AI47" s="36"/>
+      <c r="AJ47" s="36"/>
+      <c r="AK47" s="36"/>
+    </row>
+    <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="12">
         <v>-12</v>
       </c>
       <c r="D48" s="12">
         <v>-1</v>
       </c>
       <c r="E48" s="12">
         <v>-2</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="12">
         <v>-4</v>
       </c>
       <c r="H48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="19" t="s">
@@ -13757,52 +5143,61 @@
       <c r="V48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="W48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z48" s="31"/>
       <c r="AA48" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AB48" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AC48" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD48" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="36"/>
+      <c r="AG48" s="36"/>
+      <c r="AH48" s="36"/>
+      <c r="AI48" s="36"/>
+      <c r="AJ48" s="36"/>
+      <c r="AK48" s="36"/>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="12">
         <v>-69</v>
       </c>
       <c r="D49" s="12">
         <v>1</v>
       </c>
       <c r="E49" s="12">
         <v>-2</v>
       </c>
       <c r="F49" s="12">
         <v>2</v>
       </c>
       <c r="G49" s="12">
         <v>1</v>
       </c>
       <c r="H49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="19">
@@ -13849,52 +5244,61 @@
       </c>
       <c r="W49" s="21">
         <v>-1</v>
       </c>
       <c r="X49" s="21">
         <v>-2</v>
       </c>
       <c r="Y49" s="21">
         <v>-1</v>
       </c>
       <c r="Z49" s="30">
         <v>1</v>
       </c>
       <c r="AA49" s="29">
         <v>-1</v>
       </c>
       <c r="AB49" s="35">
         <v>-2</v>
       </c>
       <c r="AC49" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD49" s="35">
         <v>1</v>
       </c>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="36"/>
+      <c r="AG49" s="36"/>
+      <c r="AH49" s="36"/>
+      <c r="AI49" s="36"/>
+      <c r="AJ49" s="36"/>
+      <c r="AK49" s="36"/>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="12">
         <v>-3</v>
       </c>
       <c r="C50" s="12">
         <v>-200</v>
       </c>
       <c r="D50" s="12">
         <v>-9</v>
       </c>
       <c r="E50" s="12">
         <v>-10</v>
       </c>
       <c r="F50" s="12">
         <v>-17</v>
       </c>
       <c r="G50" s="12">
         <v>-3</v>
       </c>
       <c r="H50" s="12">
         <v>-8</v>
       </c>
       <c r="I50" s="19">
@@ -13941,52 +5345,61 @@
       </c>
       <c r="W50" s="21">
         <v>-2</v>
       </c>
       <c r="X50" s="21">
         <v>-20</v>
       </c>
       <c r="Y50" s="21">
         <v>-5</v>
       </c>
       <c r="Z50" s="30">
         <v>-8</v>
       </c>
       <c r="AA50" s="29">
         <v>-1</v>
       </c>
       <c r="AB50" s="35">
         <v>-6</v>
       </c>
       <c r="AC50" s="35">
         <v>-3</v>
       </c>
       <c r="AD50" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50" s="35">
+        <v>-9</v>
+      </c>
+      <c r="AF50" s="36"/>
+      <c r="AG50" s="36"/>
+      <c r="AH50" s="36"/>
+      <c r="AI50" s="36"/>
+      <c r="AJ50" s="36"/>
+      <c r="AK50" s="36"/>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="12">
         <v>1</v>
       </c>
       <c r="C51" s="12">
         <v>-5</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="19" t="s">
@@ -14033,52 +5446,61 @@
       </c>
       <c r="W51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="X51" s="21">
         <v>-5</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC51" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD51" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="36"/>
+      <c r="AG51" s="36"/>
+      <c r="AH51" s="36"/>
+      <c r="AI51" s="36"/>
+      <c r="AJ51" s="36"/>
+      <c r="AK51" s="36"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="12">
         <v>-4</v>
       </c>
       <c r="D52" s="12">
         <v>1</v>
       </c>
       <c r="E52" s="12">
         <v>-4</v>
       </c>
       <c r="F52" s="12">
         <v>1</v>
       </c>
       <c r="G52" s="12">
         <v>2</v>
       </c>
       <c r="H52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I52" s="19">
@@ -14125,52 +5547,61 @@
       </c>
       <c r="W52" s="21">
         <v>1</v>
       </c>
       <c r="X52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AC52" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AD52" s="35" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:30" ht="20.399999999999999">
+      <c r="AE52" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="36"/>
+      <c r="AG52" s="36"/>
+      <c r="AH52" s="36"/>
+      <c r="AI52" s="36"/>
+      <c r="AJ52" s="36"/>
+      <c r="AK52" s="36"/>
+    </row>
+    <row r="53" spans="1:37" ht="22.5">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="20">
         <v>-1</v>
       </c>
       <c r="C53" s="20">
         <v>-5</v>
       </c>
       <c r="D53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="20">
         <v>-2</v>
       </c>
       <c r="F53" s="20">
         <v>-4</v>
       </c>
       <c r="G53" s="20">
         <v>-8</v>
       </c>
       <c r="H53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I53" s="14">
@@ -14217,81 +5648,9928 @@
       </c>
       <c r="W53" s="20">
         <v>-1</v>
       </c>
       <c r="X53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="Y53" s="20">
         <v>1</v>
       </c>
       <c r="Z53" s="20">
         <v>1</v>
       </c>
       <c r="AA53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="AB53" s="20" t="s">
         <v>0</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AD53" s="14" t="s">
         <v>0</v>
       </c>
+      <c r="AE53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF53" s="28"/>
+      <c r="AG53" s="28"/>
+      <c r="AH53" s="28"/>
+      <c r="AI53" s="28"/>
+      <c r="AJ53" s="28"/>
+      <c r="AK53" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AL53"/>
+  <sheetViews>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="21.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4" style="22" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.42578125" style="22" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6" style="22" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4" style="22" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.42578125" style="22" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="6" style="22" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="22"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:38" ht="12.75">
+      <c r="A1" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+    </row>
+    <row r="2" spans="1:38">
+      <c r="A2" s="23"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+    </row>
+    <row r="3" spans="1:38" s="6" customFormat="1">
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="AK3" s="7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:38">
+      <c r="A4" s="44"/>
+      <c r="B4" s="38">
+        <v>2024</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
+        <v>2026</v>
+      </c>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
+    </row>
+    <row r="5" spans="1:38">
+      <c r="A5" s="45"/>
+      <c r="B5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="H5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="L5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="O5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="P5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="R5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="S5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="T5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="U5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="V5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="W5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="X5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC5" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="AD5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AF5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK5" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:38">
+      <c r="A6" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
+    </row>
+    <row r="7" spans="1:38">
+      <c r="A7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="19">
+        <v>15</v>
+      </c>
+      <c r="C7" s="19">
+        <v>76</v>
+      </c>
+      <c r="D7" s="19">
+        <v>34</v>
+      </c>
+      <c r="E7" s="19">
+        <v>31</v>
+      </c>
+      <c r="F7" s="19">
+        <v>41</v>
+      </c>
+      <c r="G7" s="19">
+        <v>31</v>
+      </c>
+      <c r="H7" s="19">
+        <v>25</v>
+      </c>
+      <c r="I7" s="19">
+        <v>35</v>
+      </c>
+      <c r="J7" s="19">
+        <v>30</v>
+      </c>
+      <c r="K7" s="19">
+        <v>37</v>
+      </c>
+      <c r="L7" s="19">
+        <v>37</v>
+      </c>
+      <c r="M7" s="19">
+        <v>49</v>
+      </c>
+      <c r="N7" s="21">
+        <v>10</v>
+      </c>
+      <c r="O7" s="21">
+        <v>33</v>
+      </c>
+      <c r="P7" s="21">
+        <v>25</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>30</v>
+      </c>
+      <c r="R7" s="21">
+        <v>29</v>
+      </c>
+      <c r="S7" s="21">
+        <v>17</v>
+      </c>
+      <c r="T7" s="21">
+        <v>31</v>
+      </c>
+      <c r="U7" s="21">
+        <v>27</v>
+      </c>
+      <c r="V7" s="21">
+        <v>10</v>
+      </c>
+      <c r="W7" s="21">
+        <v>19</v>
+      </c>
+      <c r="X7" s="21">
+        <v>29</v>
+      </c>
+      <c r="Y7" s="21">
+        <v>37</v>
+      </c>
+      <c r="Z7" s="26">
+        <v>32</v>
+      </c>
+      <c r="AA7" s="21">
+        <v>33</v>
+      </c>
+      <c r="AB7" s="12">
+        <v>18</v>
+      </c>
+      <c r="AC7" s="12">
+        <v>11</v>
+      </c>
+      <c r="AD7" s="12">
+        <v>8</v>
+      </c>
+      <c r="AE7" s="22">
+        <v>17</v>
+      </c>
+      <c r="AF7" s="36"/>
+      <c r="AG7" s="36"/>
+      <c r="AH7" s="36"/>
+      <c r="AI7" s="36"/>
+      <c r="AJ7" s="36"/>
+      <c r="AK7" s="36"/>
+      <c r="AL7" s="36"/>
+    </row>
+    <row r="8" spans="1:38">
+      <c r="A8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="19">
+        <v>13</v>
+      </c>
+      <c r="C8" s="19">
+        <v>55</v>
+      </c>
+      <c r="D8" s="19">
+        <v>27</v>
+      </c>
+      <c r="E8" s="19">
+        <v>19</v>
+      </c>
+      <c r="F8" s="19">
+        <v>13</v>
+      </c>
+      <c r="G8" s="19">
+        <v>18</v>
+      </c>
+      <c r="H8" s="19">
+        <v>19</v>
+      </c>
+      <c r="I8" s="19">
+        <v>23</v>
+      </c>
+      <c r="J8" s="19">
+        <v>17</v>
+      </c>
+      <c r="K8" s="19">
+        <v>20</v>
+      </c>
+      <c r="L8" s="19">
+        <v>28</v>
+      </c>
+      <c r="M8" s="19">
+        <v>31</v>
+      </c>
+      <c r="N8" s="21">
+        <v>6</v>
+      </c>
+      <c r="O8" s="21">
+        <v>23</v>
+      </c>
+      <c r="P8" s="21">
+        <v>14</v>
+      </c>
+      <c r="Q8" s="21">
+        <v>22</v>
+      </c>
+      <c r="R8" s="21">
+        <v>21</v>
+      </c>
+      <c r="S8" s="21">
+        <v>9</v>
+      </c>
+      <c r="T8" s="21">
+        <v>18</v>
+      </c>
+      <c r="U8" s="21">
+        <v>18</v>
+      </c>
+      <c r="V8" s="21">
+        <v>5</v>
+      </c>
+      <c r="W8" s="21">
+        <v>15</v>
+      </c>
+      <c r="X8" s="21">
+        <v>22</v>
+      </c>
+      <c r="Y8" s="21">
+        <v>31</v>
+      </c>
+      <c r="Z8" s="26">
+        <v>23</v>
+      </c>
+      <c r="AA8" s="21">
+        <v>23</v>
+      </c>
+      <c r="AB8" s="12">
+        <v>10</v>
+      </c>
+      <c r="AC8" s="12">
+        <v>7</v>
+      </c>
+      <c r="AD8" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE8" s="22">
+        <v>15</v>
+      </c>
+      <c r="AF8" s="36"/>
+      <c r="AG8" s="36"/>
+      <c r="AH8" s="36"/>
+      <c r="AI8" s="36"/>
+      <c r="AJ8" s="36"/>
+      <c r="AK8" s="36"/>
+      <c r="AL8" s="36"/>
+    </row>
+    <row r="9" spans="1:38">
+      <c r="A9" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="19">
+        <v>2</v>
+      </c>
+      <c r="D9" s="19">
+        <v>1</v>
+      </c>
+      <c r="E9" s="19">
+        <v>1</v>
+      </c>
+      <c r="F9" s="19">
+        <v>4</v>
+      </c>
+      <c r="G9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="19">
+        <v>1</v>
+      </c>
+      <c r="J9" s="19">
+        <v>1</v>
+      </c>
+      <c r="K9" s="19">
+        <v>1</v>
+      </c>
+      <c r="L9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="19">
+        <v>2</v>
+      </c>
+      <c r="N9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="21">
+        <v>1</v>
+      </c>
+      <c r="P9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T9" s="21">
+        <v>2</v>
+      </c>
+      <c r="U9" s="21">
+        <v>1</v>
+      </c>
+      <c r="V9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X9" s="21">
+        <v>3</v>
+      </c>
+      <c r="Y9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>4</v>
+      </c>
+      <c r="AA9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="12">
+        <v>3</v>
+      </c>
+      <c r="AC9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="36"/>
+      <c r="AG9" s="36"/>
+      <c r="AH9" s="36"/>
+      <c r="AI9" s="36"/>
+      <c r="AJ9" s="36"/>
+      <c r="AK9" s="36"/>
+      <c r="AL9" s="36"/>
+    </row>
+    <row r="10" spans="1:38">
+      <c r="A10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="19">
+        <v>1</v>
+      </c>
+      <c r="D10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="19">
+        <v>2</v>
+      </c>
+      <c r="G10" s="19">
+        <v>2</v>
+      </c>
+      <c r="H10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="19">
+        <v>3</v>
+      </c>
+      <c r="J10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>1</v>
+      </c>
+      <c r="R10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>1</v>
+      </c>
+      <c r="AD10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="36"/>
+      <c r="AG10" s="36"/>
+      <c r="AH10" s="36"/>
+      <c r="AI10" s="36"/>
+      <c r="AJ10" s="36"/>
+      <c r="AK10" s="36"/>
+      <c r="AL10" s="36"/>
+    </row>
+    <row r="11" spans="1:38">
+      <c r="A11" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="19">
+        <v>1</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="19">
+        <v>5</v>
+      </c>
+      <c r="F11" s="19">
+        <v>11</v>
+      </c>
+      <c r="G11" s="19">
+        <v>3</v>
+      </c>
+      <c r="H11" s="19">
+        <v>2</v>
+      </c>
+      <c r="I11" s="19">
+        <v>1</v>
+      </c>
+      <c r="J11" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="19">
+        <v>1</v>
+      </c>
+      <c r="L11" s="19">
+        <v>1</v>
+      </c>
+      <c r="M11" s="19">
+        <v>7</v>
+      </c>
+      <c r="N11" s="21">
+        <v>1</v>
+      </c>
+      <c r="O11" s="21">
+        <v>4</v>
+      </c>
+      <c r="P11" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>2</v>
+      </c>
+      <c r="R11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T11" s="21">
+        <v>6</v>
+      </c>
+      <c r="U11" s="21">
+        <v>1</v>
+      </c>
+      <c r="V11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W11" s="21">
+        <v>2</v>
+      </c>
+      <c r="X11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="12">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="26">
+        <v>1</v>
+      </c>
+      <c r="AF11" s="36"/>
+      <c r="AG11" s="36"/>
+      <c r="AH11" s="36"/>
+      <c r="AI11" s="36"/>
+      <c r="AJ11" s="36"/>
+      <c r="AK11" s="36"/>
+      <c r="AL11" s="36"/>
+    </row>
+    <row r="12" spans="1:38">
+      <c r="A12" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="19">
+        <v>0</v>
+      </c>
+      <c r="G12" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="19">
+        <v>1</v>
+      </c>
+      <c r="I12" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="19">
+        <v>3</v>
+      </c>
+      <c r="K12" s="19">
+        <v>1</v>
+      </c>
+      <c r="L12" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="21">
+        <v>1</v>
+      </c>
+      <c r="S12" s="21">
+        <v>1</v>
+      </c>
+      <c r="T12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="21">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="36"/>
+      <c r="AG12" s="36"/>
+      <c r="AH12" s="36"/>
+      <c r="AI12" s="36"/>
+      <c r="AJ12" s="36"/>
+      <c r="AK12" s="36"/>
+      <c r="AL12" s="36"/>
+    </row>
+    <row r="13" spans="1:38">
+      <c r="A13" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="19">
+        <v>0</v>
+      </c>
+      <c r="G13" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="36"/>
+      <c r="AG13" s="36"/>
+      <c r="AH13" s="36"/>
+      <c r="AI13" s="36"/>
+      <c r="AJ13" s="36"/>
+      <c r="AK13" s="36"/>
+      <c r="AL13" s="36"/>
+    </row>
+    <row r="14" spans="1:38">
+      <c r="A14" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="19">
+        <v>9</v>
+      </c>
+      <c r="D14" s="19">
+        <v>2</v>
+      </c>
+      <c r="E14" s="19">
+        <v>5</v>
+      </c>
+      <c r="F14" s="19">
+        <v>1</v>
+      </c>
+      <c r="G14" s="19">
+        <v>4</v>
+      </c>
+      <c r="H14" s="19">
+        <v>1</v>
+      </c>
+      <c r="I14" s="19">
+        <v>1</v>
+      </c>
+      <c r="J14" s="19">
+        <v>2</v>
+      </c>
+      <c r="K14" s="19">
+        <v>9</v>
+      </c>
+      <c r="L14" s="19">
+        <v>3</v>
+      </c>
+      <c r="M14" s="19">
+        <v>5</v>
+      </c>
+      <c r="N14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="21">
+        <v>2</v>
+      </c>
+      <c r="P14" s="21">
+        <v>6</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>1</v>
+      </c>
+      <c r="R14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="21">
+        <v>4</v>
+      </c>
+      <c r="T14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U14" s="21">
+        <v>3</v>
+      </c>
+      <c r="V14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W14" s="21">
+        <v>1</v>
+      </c>
+      <c r="X14" s="21">
+        <v>3</v>
+      </c>
+      <c r="Y14" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="21">
+        <v>4</v>
+      </c>
+      <c r="AB14" s="12">
+        <v>2</v>
+      </c>
+      <c r="AC14" s="12">
+        <v>2</v>
+      </c>
+      <c r="AD14" s="12">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="36"/>
+      <c r="AG14" s="36"/>
+      <c r="AH14" s="36"/>
+      <c r="AI14" s="36"/>
+      <c r="AJ14" s="36"/>
+      <c r="AK14" s="36"/>
+      <c r="AL14" s="36"/>
+    </row>
+    <row r="15" spans="1:38">
+      <c r="A15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="19">
+        <v>1</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="19">
+        <v>0</v>
+      </c>
+      <c r="G15" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="19">
+        <v>1</v>
+      </c>
+      <c r="I15" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="19">
+        <v>2</v>
+      </c>
+      <c r="K15" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="19">
+        <v>2</v>
+      </c>
+      <c r="N15" s="21">
+        <v>1</v>
+      </c>
+      <c r="O15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>2</v>
+      </c>
+      <c r="R15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="21">
+        <v>1</v>
+      </c>
+      <c r="AB15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="36"/>
+      <c r="AG15" s="36"/>
+      <c r="AH15" s="36"/>
+      <c r="AI15" s="36"/>
+      <c r="AJ15" s="36"/>
+      <c r="AK15" s="36"/>
+      <c r="AL15" s="36"/>
+    </row>
+    <row r="16" spans="1:38">
+      <c r="A16" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="19">
+        <v>0</v>
+      </c>
+      <c r="G16" s="19">
+        <v>1</v>
+      </c>
+      <c r="H16" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L16" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M16" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="36"/>
+      <c r="AG16" s="36"/>
+      <c r="AH16" s="36"/>
+      <c r="AI16" s="36"/>
+      <c r="AJ16" s="36"/>
+      <c r="AK16" s="36"/>
+      <c r="AL16" s="36"/>
+    </row>
+    <row r="17" spans="1:38">
+      <c r="A17" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="19">
+        <v>1</v>
+      </c>
+      <c r="D17" s="19">
+        <v>1</v>
+      </c>
+      <c r="E17" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="19">
+        <v>2</v>
+      </c>
+      <c r="G17" s="19">
+        <v>1</v>
+      </c>
+      <c r="H17" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="19">
+        <v>1</v>
+      </c>
+      <c r="L17" s="19">
+        <v>1</v>
+      </c>
+      <c r="M17" s="19">
+        <v>2</v>
+      </c>
+      <c r="N17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="21">
+        <v>2</v>
+      </c>
+      <c r="T17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="12">
+        <v>1</v>
+      </c>
+      <c r="AE17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="36"/>
+      <c r="AG17" s="36"/>
+      <c r="AH17" s="36"/>
+      <c r="AI17" s="36"/>
+      <c r="AJ17" s="36"/>
+      <c r="AK17" s="36"/>
+      <c r="AL17" s="36"/>
+    </row>
+    <row r="18" spans="1:38">
+      <c r="A18" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="19">
+        <v>6</v>
+      </c>
+      <c r="D18" s="19">
+        <v>2</v>
+      </c>
+      <c r="E18" s="19">
+        <v>1</v>
+      </c>
+      <c r="F18" s="19">
+        <v>6</v>
+      </c>
+      <c r="G18" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="19">
+        <v>1</v>
+      </c>
+      <c r="I18" s="19">
+        <v>2</v>
+      </c>
+      <c r="J18" s="19">
+        <v>3</v>
+      </c>
+      <c r="K18" s="19">
+        <v>2</v>
+      </c>
+      <c r="L18" s="19">
+        <v>1</v>
+      </c>
+      <c r="M18" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="21">
+        <v>2</v>
+      </c>
+      <c r="O18" s="21">
+        <v>3</v>
+      </c>
+      <c r="P18" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="21">
+        <v>1</v>
+      </c>
+      <c r="R18" s="21">
+        <v>4</v>
+      </c>
+      <c r="S18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="21">
+        <v>5</v>
+      </c>
+      <c r="U18" s="21">
+        <v>3</v>
+      </c>
+      <c r="V18" s="21">
+        <v>5</v>
+      </c>
+      <c r="W18" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X18" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="21">
+        <v>3</v>
+      </c>
+      <c r="AB18" s="12">
+        <v>3</v>
+      </c>
+      <c r="AC18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="26">
+        <v>1</v>
+      </c>
+      <c r="AF18" s="36"/>
+      <c r="AG18" s="36"/>
+      <c r="AH18" s="36"/>
+      <c r="AI18" s="36"/>
+      <c r="AJ18" s="36"/>
+      <c r="AK18" s="36"/>
+      <c r="AL18" s="36"/>
+    </row>
+    <row r="19" spans="1:38">
+      <c r="A19" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="19">
+        <v>1</v>
+      </c>
+      <c r="C19" s="19">
+        <v>1</v>
+      </c>
+      <c r="D19" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="19">
+        <v>0</v>
+      </c>
+      <c r="G19" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="19">
+        <v>1</v>
+      </c>
+      <c r="L19" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M19" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="36"/>
+      <c r="AG19" s="36"/>
+      <c r="AH19" s="36"/>
+      <c r="AI19" s="36"/>
+      <c r="AJ19" s="36"/>
+      <c r="AK19" s="36"/>
+      <c r="AL19" s="36"/>
+    </row>
+    <row r="20" spans="1:38">
+      <c r="A20" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="19">
+        <v>1</v>
+      </c>
+      <c r="E20" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="19">
+        <v>1</v>
+      </c>
+      <c r="G20" s="19">
+        <v>2</v>
+      </c>
+      <c r="H20" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="19">
+        <v>1</v>
+      </c>
+      <c r="J20" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="19">
+        <v>1</v>
+      </c>
+      <c r="L20" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="21">
+        <v>1</v>
+      </c>
+      <c r="R20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U20" s="21">
+        <v>1</v>
+      </c>
+      <c r="V20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W20" s="21">
+        <v>1</v>
+      </c>
+      <c r="X20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="36"/>
+      <c r="AG20" s="36"/>
+      <c r="AH20" s="36"/>
+      <c r="AI20" s="36"/>
+      <c r="AJ20" s="36"/>
+      <c r="AK20" s="36"/>
+      <c r="AL20" s="36"/>
+    </row>
+    <row r="21" spans="1:38" ht="22.5">
+      <c r="A21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="19">
+        <v>1</v>
+      </c>
+      <c r="G21" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="19">
+        <v>3</v>
+      </c>
+      <c r="J21" s="19">
+        <v>2</v>
+      </c>
+      <c r="K21" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="19">
+        <v>3</v>
+      </c>
+      <c r="M21" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="21">
+        <v>3</v>
+      </c>
+      <c r="S21" s="21">
+        <v>1</v>
+      </c>
+      <c r="T21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="27">
+        <v>1</v>
+      </c>
+      <c r="AA21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="36"/>
+      <c r="AG21" s="36"/>
+      <c r="AH21" s="36"/>
+      <c r="AI21" s="36"/>
+      <c r="AJ21" s="36"/>
+      <c r="AK21" s="36"/>
+      <c r="AL21" s="36"/>
+    </row>
+    <row r="22" spans="1:38">
+      <c r="A22" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
+      <c r="AC22" s="12"/>
+      <c r="AD22" s="12"/>
+      <c r="AF22" s="36"/>
+      <c r="AG22" s="36"/>
+      <c r="AH22" s="36"/>
+      <c r="AI22" s="36"/>
+      <c r="AJ22" s="36"/>
+      <c r="AK22" s="36"/>
+      <c r="AL22" s="36"/>
+    </row>
+    <row r="23" spans="1:38">
+      <c r="A23" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="19">
+        <v>14</v>
+      </c>
+      <c r="C23" s="19">
+        <v>57</v>
+      </c>
+      <c r="D23" s="19">
+        <v>27</v>
+      </c>
+      <c r="E23" s="19">
+        <v>20</v>
+      </c>
+      <c r="F23" s="19">
+        <v>27</v>
+      </c>
+      <c r="G23" s="19">
+        <v>22</v>
+      </c>
+      <c r="H23" s="19">
+        <v>21</v>
+      </c>
+      <c r="I23" s="19">
+        <v>24</v>
+      </c>
+      <c r="J23" s="19">
+        <v>19</v>
+      </c>
+      <c r="K23" s="19">
+        <v>20</v>
+      </c>
+      <c r="L23" s="19">
+        <v>29</v>
+      </c>
+      <c r="M23" s="19">
+        <v>36</v>
+      </c>
+      <c r="N23" s="21">
+        <v>8</v>
+      </c>
+      <c r="O23" s="21">
+        <v>27</v>
+      </c>
+      <c r="P23" s="21">
+        <v>16</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>26</v>
+      </c>
+      <c r="R23" s="21">
+        <v>21</v>
+      </c>
+      <c r="S23" s="21">
+        <v>9</v>
+      </c>
+      <c r="T23" s="21">
+        <v>19</v>
+      </c>
+      <c r="U23" s="21">
+        <v>19</v>
+      </c>
+      <c r="V23" s="21">
+        <v>6</v>
+      </c>
+      <c r="W23" s="26">
+        <v>15</v>
+      </c>
+      <c r="X23" s="21">
+        <v>23</v>
+      </c>
+      <c r="Y23" s="21">
+        <v>33</v>
+      </c>
+      <c r="Z23" s="33">
+        <v>24</v>
+      </c>
+      <c r="AA23" s="21">
+        <v>23</v>
+      </c>
+      <c r="AB23" s="22">
+        <v>10</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>7</v>
+      </c>
+      <c r="AD23" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE23" s="22">
+        <v>15</v>
+      </c>
+      <c r="AF23" s="36"/>
+      <c r="AG23" s="36"/>
+      <c r="AH23" s="36"/>
+      <c r="AI23" s="36"/>
+      <c r="AJ23" s="36"/>
+      <c r="AK23" s="36"/>
+      <c r="AL23" s="36"/>
+    </row>
+    <row r="24" spans="1:38">
+      <c r="A24" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="19">
+        <v>13</v>
+      </c>
+      <c r="C24" s="19">
+        <v>55</v>
+      </c>
+      <c r="D24" s="19">
+        <v>27</v>
+      </c>
+      <c r="E24" s="19">
+        <v>19</v>
+      </c>
+      <c r="F24" s="19">
+        <v>13</v>
+      </c>
+      <c r="G24" s="19">
+        <v>18</v>
+      </c>
+      <c r="H24" s="19">
+        <v>19</v>
+      </c>
+      <c r="I24" s="19">
+        <v>23</v>
+      </c>
+      <c r="J24" s="19">
+        <v>17</v>
+      </c>
+      <c r="K24" s="19">
+        <v>20</v>
+      </c>
+      <c r="L24" s="19">
+        <v>28</v>
+      </c>
+      <c r="M24" s="19">
+        <v>31</v>
+      </c>
+      <c r="N24" s="21">
+        <v>6</v>
+      </c>
+      <c r="O24" s="21">
+        <v>23</v>
+      </c>
+      <c r="P24" s="21">
+        <v>14</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>22</v>
+      </c>
+      <c r="R24" s="21">
+        <v>21</v>
+      </c>
+      <c r="S24" s="21">
+        <v>9</v>
+      </c>
+      <c r="T24" s="21">
+        <v>18</v>
+      </c>
+      <c r="U24" s="21">
+        <v>18</v>
+      </c>
+      <c r="V24" s="21">
+        <v>5</v>
+      </c>
+      <c r="W24" s="26">
+        <v>15</v>
+      </c>
+      <c r="X24" s="21">
+        <v>22</v>
+      </c>
+      <c r="Y24" s="21">
+        <v>31</v>
+      </c>
+      <c r="Z24" s="33">
+        <v>23</v>
+      </c>
+      <c r="AA24" s="21">
+        <v>23</v>
+      </c>
+      <c r="AB24" s="22">
+        <v>10</v>
+      </c>
+      <c r="AC24" s="12">
+        <v>7</v>
+      </c>
+      <c r="AD24" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE24" s="22">
+        <v>15</v>
+      </c>
+      <c r="AF24" s="36"/>
+      <c r="AG24" s="36"/>
+      <c r="AH24" s="36"/>
+      <c r="AI24" s="36"/>
+      <c r="AJ24" s="36"/>
+      <c r="AK24" s="36"/>
+      <c r="AL24" s="36"/>
+    </row>
+    <row r="25" spans="1:38">
+      <c r="A25" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="36"/>
+      <c r="AG25" s="36"/>
+      <c r="AH25" s="36"/>
+      <c r="AI25" s="36"/>
+      <c r="AJ25" s="36"/>
+      <c r="AK25" s="36"/>
+      <c r="AL25" s="36"/>
+    </row>
+    <row r="26" spans="1:38">
+      <c r="A26" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="36"/>
+      <c r="AG26" s="36"/>
+      <c r="AH26" s="36"/>
+      <c r="AI26" s="36"/>
+      <c r="AJ26" s="36"/>
+      <c r="AK26" s="36"/>
+      <c r="AL26" s="36"/>
+    </row>
+    <row r="27" spans="1:38">
+      <c r="A27" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="19">
+        <v>9</v>
+      </c>
+      <c r="G27" s="19">
+        <v>3</v>
+      </c>
+      <c r="H27" s="19">
+        <v>1</v>
+      </c>
+      <c r="I27" s="19">
+        <v>1</v>
+      </c>
+      <c r="J27" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="19">
+        <v>1</v>
+      </c>
+      <c r="M27" s="19">
+        <v>4</v>
+      </c>
+      <c r="N27" s="21">
+        <v>1</v>
+      </c>
+      <c r="O27" s="21">
+        <v>3</v>
+      </c>
+      <c r="P27" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>1</v>
+      </c>
+      <c r="R27" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S27" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T27" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U27" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V27" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W27" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X27" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="36"/>
+      <c r="AG27" s="36"/>
+      <c r="AH27" s="36"/>
+      <c r="AI27" s="36"/>
+      <c r="AJ27" s="36"/>
+      <c r="AK27" s="36"/>
+      <c r="AL27" s="36"/>
+    </row>
+    <row r="28" spans="1:38">
+      <c r="A28" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="36"/>
+      <c r="AG28" s="36"/>
+      <c r="AH28" s="36"/>
+      <c r="AI28" s="36"/>
+      <c r="AJ28" s="36"/>
+      <c r="AK28" s="36"/>
+      <c r="AL28" s="36"/>
+    </row>
+    <row r="29" spans="1:38">
+      <c r="A29" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="36"/>
+      <c r="AG29" s="36"/>
+      <c r="AH29" s="36"/>
+      <c r="AI29" s="36"/>
+      <c r="AJ29" s="36"/>
+      <c r="AK29" s="36"/>
+      <c r="AL29" s="36"/>
+    </row>
+    <row r="30" spans="1:38">
+      <c r="A30" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="36"/>
+      <c r="AG30" s="36"/>
+      <c r="AH30" s="36"/>
+      <c r="AI30" s="36"/>
+      <c r="AJ30" s="36"/>
+      <c r="AK30" s="36"/>
+      <c r="AL30" s="36"/>
+    </row>
+    <row r="31" spans="1:38">
+      <c r="A31" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="19">
+        <v>1</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H31" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K31" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M31" s="19">
+        <v>1</v>
+      </c>
+      <c r="N31" s="21">
+        <v>1</v>
+      </c>
+      <c r="O31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="21">
+        <v>2</v>
+      </c>
+      <c r="R31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="36"/>
+      <c r="AG31" s="36"/>
+      <c r="AH31" s="36"/>
+      <c r="AI31" s="36"/>
+      <c r="AJ31" s="36"/>
+      <c r="AK31" s="36"/>
+      <c r="AL31" s="36"/>
+    </row>
+    <row r="32" spans="1:38">
+      <c r="A32" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="19">
+        <v>1</v>
+      </c>
+      <c r="H32" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I32" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="36"/>
+      <c r="AG32" s="36"/>
+      <c r="AH32" s="36"/>
+      <c r="AI32" s="36"/>
+      <c r="AJ32" s="36"/>
+      <c r="AK32" s="36"/>
+      <c r="AL32" s="36"/>
+    </row>
+    <row r="33" spans="1:38">
+      <c r="A33" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="36"/>
+      <c r="AG33" s="36"/>
+      <c r="AH33" s="36"/>
+      <c r="AI33" s="36"/>
+      <c r="AJ33" s="36"/>
+      <c r="AK33" s="36"/>
+      <c r="AL33" s="36"/>
+    </row>
+    <row r="34" spans="1:38">
+      <c r="A34" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="19">
+        <v>2</v>
+      </c>
+      <c r="D34" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="19">
+        <v>1</v>
+      </c>
+      <c r="F34" s="19">
+        <v>5</v>
+      </c>
+      <c r="G34" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="19">
+        <v>1</v>
+      </c>
+      <c r="I34" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J34" s="19">
+        <v>2</v>
+      </c>
+      <c r="K34" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L34" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M34" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N34" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34" s="21">
+        <v>1</v>
+      </c>
+      <c r="P34" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="21">
+        <v>1</v>
+      </c>
+      <c r="R34" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="21">
+        <v>1</v>
+      </c>
+      <c r="U34" s="21">
+        <v>1</v>
+      </c>
+      <c r="V34" s="21">
+        <v>1</v>
+      </c>
+      <c r="W34" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z34" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="36"/>
+      <c r="AG34" s="36"/>
+      <c r="AH34" s="36"/>
+      <c r="AI34" s="36"/>
+      <c r="AJ34" s="36"/>
+      <c r="AK34" s="36"/>
+      <c r="AL34" s="36"/>
+    </row>
+    <row r="35" spans="1:38">
+      <c r="A35" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="36"/>
+      <c r="AG35" s="36"/>
+      <c r="AH35" s="36"/>
+      <c r="AI35" s="36"/>
+      <c r="AJ35" s="36"/>
+      <c r="AK35" s="36"/>
+      <c r="AL35" s="36"/>
+    </row>
+    <row r="36" spans="1:38">
+      <c r="A36" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="36"/>
+      <c r="AG36" s="36"/>
+      <c r="AH36" s="36"/>
+      <c r="AI36" s="36"/>
+      <c r="AJ36" s="36"/>
+      <c r="AK36" s="36"/>
+      <c r="AL36" s="36"/>
+    </row>
+    <row r="37" spans="1:38" ht="22.5">
+      <c r="A37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="36"/>
+      <c r="AG37" s="36"/>
+      <c r="AH37" s="36"/>
+      <c r="AI37" s="36"/>
+      <c r="AJ37" s="36"/>
+      <c r="AK37" s="36"/>
+      <c r="AL37" s="36"/>
+    </row>
+    <row r="38" spans="1:38">
+      <c r="A38" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
+      <c r="AC38" s="12"/>
+      <c r="AD38" s="12"/>
+      <c r="AF38" s="36"/>
+      <c r="AG38" s="36"/>
+      <c r="AH38" s="36"/>
+      <c r="AI38" s="36"/>
+      <c r="AJ38" s="36"/>
+      <c r="AK38" s="36"/>
+      <c r="AL38" s="36"/>
+    </row>
+    <row r="39" spans="1:38">
+      <c r="A39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="19">
+        <v>1</v>
+      </c>
+      <c r="C39" s="19">
+        <v>19</v>
+      </c>
+      <c r="D39" s="19">
+        <v>7</v>
+      </c>
+      <c r="E39" s="19">
+        <v>11</v>
+      </c>
+      <c r="F39" s="19">
+        <v>14</v>
+      </c>
+      <c r="G39" s="19">
+        <v>9</v>
+      </c>
+      <c r="H39" s="19">
+        <v>4</v>
+      </c>
+      <c r="I39" s="19">
+        <v>11</v>
+      </c>
+      <c r="J39" s="19">
+        <v>11</v>
+      </c>
+      <c r="K39" s="19">
+        <v>17</v>
+      </c>
+      <c r="L39" s="19">
+        <v>8</v>
+      </c>
+      <c r="M39" s="19">
+        <v>13</v>
+      </c>
+      <c r="N39" s="21">
+        <v>2</v>
+      </c>
+      <c r="O39" s="21">
+        <v>6</v>
+      </c>
+      <c r="P39" s="21">
+        <v>9</v>
+      </c>
+      <c r="Q39" s="21">
+        <v>4</v>
+      </c>
+      <c r="R39" s="21">
+        <v>8</v>
+      </c>
+      <c r="S39" s="21">
+        <v>8</v>
+      </c>
+      <c r="T39" s="21">
+        <v>12</v>
+      </c>
+      <c r="U39" s="21">
+        <v>8</v>
+      </c>
+      <c r="V39" s="21">
+        <v>4</v>
+      </c>
+      <c r="W39" s="21">
+        <v>4</v>
+      </c>
+      <c r="X39" s="21">
+        <v>6</v>
+      </c>
+      <c r="Y39" s="21">
+        <v>4</v>
+      </c>
+      <c r="Z39" s="26">
+        <v>8</v>
+      </c>
+      <c r="AA39" s="21">
+        <v>10</v>
+      </c>
+      <c r="AB39" s="22">
+        <v>8</v>
+      </c>
+      <c r="AC39" s="12">
+        <v>4</v>
+      </c>
+      <c r="AD39" s="12">
+        <v>2</v>
+      </c>
+      <c r="AE39" s="22">
+        <v>2</v>
+      </c>
+      <c r="AF39" s="36"/>
+      <c r="AG39" s="36"/>
+      <c r="AH39" s="36"/>
+      <c r="AI39" s="36"/>
+      <c r="AJ39" s="36"/>
+      <c r="AK39" s="36"/>
+      <c r="AL39" s="36"/>
+    </row>
+    <row r="40" spans="1:38">
+      <c r="A40" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B40" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="36"/>
+      <c r="AG40" s="36"/>
+      <c r="AH40" s="36"/>
+      <c r="AI40" s="36"/>
+      <c r="AJ40" s="36"/>
+      <c r="AK40" s="36"/>
+      <c r="AL40" s="36"/>
+    </row>
+    <row r="41" spans="1:38">
+      <c r="A41" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="19">
+        <v>2</v>
+      </c>
+      <c r="D41" s="19">
+        <v>1</v>
+      </c>
+      <c r="E41" s="19">
+        <v>1</v>
+      </c>
+      <c r="F41" s="19">
+        <v>4</v>
+      </c>
+      <c r="G41" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="19">
+        <v>1</v>
+      </c>
+      <c r="J41" s="19">
+        <v>1</v>
+      </c>
+      <c r="K41" s="19">
+        <v>1</v>
+      </c>
+      <c r="L41" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M41" s="19">
+        <v>2</v>
+      </c>
+      <c r="N41" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="21">
+        <v>1</v>
+      </c>
+      <c r="P41" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S41" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="21">
+        <v>2</v>
+      </c>
+      <c r="U41" s="21">
+        <v>1</v>
+      </c>
+      <c r="V41" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="21">
+        <v>3</v>
+      </c>
+      <c r="Y41" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="22">
+        <v>4</v>
+      </c>
+      <c r="AA41" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="35">
+        <v>3</v>
+      </c>
+      <c r="AC41" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="36"/>
+      <c r="AG41" s="36"/>
+      <c r="AH41" s="36"/>
+      <c r="AI41" s="36"/>
+      <c r="AJ41" s="36"/>
+      <c r="AK41" s="36"/>
+      <c r="AL41" s="36"/>
+    </row>
+    <row r="42" spans="1:38">
+      <c r="A42" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="19">
+        <v>1</v>
+      </c>
+      <c r="D42" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="19">
+        <v>2</v>
+      </c>
+      <c r="G42" s="19">
+        <v>2</v>
+      </c>
+      <c r="H42" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="19">
+        <v>3</v>
+      </c>
+      <c r="J42" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="21">
+        <v>1</v>
+      </c>
+      <c r="R42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="12">
+        <v>1</v>
+      </c>
+      <c r="AD42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="36"/>
+      <c r="AG42" s="36"/>
+      <c r="AH42" s="36"/>
+      <c r="AI42" s="36"/>
+      <c r="AJ42" s="36"/>
+      <c r="AK42" s="36"/>
+      <c r="AL42" s="36"/>
+    </row>
+    <row r="43" spans="1:38">
+      <c r="A43" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B43" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="19">
+        <v>1</v>
+      </c>
+      <c r="D43" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="19">
+        <v>5</v>
+      </c>
+      <c r="F43" s="19">
+        <v>2</v>
+      </c>
+      <c r="G43" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="19">
+        <v>1</v>
+      </c>
+      <c r="I43" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="19">
+        <v>1</v>
+      </c>
+      <c r="L43" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="19">
+        <v>3</v>
+      </c>
+      <c r="N43" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="21">
+        <v>1</v>
+      </c>
+      <c r="P43" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="21">
+        <v>1</v>
+      </c>
+      <c r="R43" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S43" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="21">
+        <v>6</v>
+      </c>
+      <c r="U43" s="21">
+        <v>1</v>
+      </c>
+      <c r="V43" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W43" s="21">
+        <v>2</v>
+      </c>
+      <c r="X43" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="12">
+        <v>1</v>
+      </c>
+      <c r="AD43" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF43" s="36"/>
+      <c r="AG43" s="36"/>
+      <c r="AH43" s="36"/>
+      <c r="AI43" s="36"/>
+      <c r="AJ43" s="36"/>
+      <c r="AK43" s="36"/>
+      <c r="AL43" s="36"/>
+    </row>
+    <row r="44" spans="1:38">
+      <c r="A44" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B44" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="19">
+        <v>1</v>
+      </c>
+      <c r="I44" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="19">
+        <v>3</v>
+      </c>
+      <c r="K44" s="19">
+        <v>1</v>
+      </c>
+      <c r="L44" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M44" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N44" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P44" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R44" s="21">
+        <v>1</v>
+      </c>
+      <c r="S44" s="21">
+        <v>1</v>
+      </c>
+      <c r="T44" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U44" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V44" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W44" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X44" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="21">
+        <v>2</v>
+      </c>
+      <c r="AB44" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="36"/>
+      <c r="AG44" s="36"/>
+      <c r="AH44" s="36"/>
+      <c r="AI44" s="36"/>
+      <c r="AJ44" s="36"/>
+      <c r="AK44" s="36"/>
+      <c r="AL44" s="36"/>
+    </row>
+    <row r="45" spans="1:38">
+      <c r="A45" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B45" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M45" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="36"/>
+      <c r="AG45" s="36"/>
+      <c r="AH45" s="36"/>
+      <c r="AI45" s="36"/>
+      <c r="AJ45" s="36"/>
+      <c r="AK45" s="36"/>
+      <c r="AL45" s="36"/>
+    </row>
+    <row r="46" spans="1:38">
+      <c r="A46" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B46" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="19">
+        <v>9</v>
+      </c>
+      <c r="D46" s="19">
+        <v>2</v>
+      </c>
+      <c r="E46" s="19">
+        <v>5</v>
+      </c>
+      <c r="F46" s="19">
+        <v>1</v>
+      </c>
+      <c r="G46" s="19">
+        <v>4</v>
+      </c>
+      <c r="H46" s="19">
+        <v>1</v>
+      </c>
+      <c r="I46" s="19">
+        <v>1</v>
+      </c>
+      <c r="J46" s="19">
+        <v>2</v>
+      </c>
+      <c r="K46" s="19">
+        <v>9</v>
+      </c>
+      <c r="L46" s="19">
+        <v>3</v>
+      </c>
+      <c r="M46" s="19">
+        <v>5</v>
+      </c>
+      <c r="N46" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46" s="21">
+        <v>2</v>
+      </c>
+      <c r="P46" s="21">
+        <v>6</v>
+      </c>
+      <c r="Q46" s="21">
+        <v>1</v>
+      </c>
+      <c r="R46" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S46" s="21">
+        <v>4</v>
+      </c>
+      <c r="T46" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U46" s="21">
+        <v>3</v>
+      </c>
+      <c r="V46" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W46" s="21">
+        <v>1</v>
+      </c>
+      <c r="X46" s="21">
+        <v>3</v>
+      </c>
+      <c r="Y46" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z46" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="21">
+        <v>4</v>
+      </c>
+      <c r="AB46" s="35">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="12">
+        <v>2</v>
+      </c>
+      <c r="AD46" s="12">
+        <v>1</v>
+      </c>
+      <c r="AE46" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="36"/>
+      <c r="AG46" s="36"/>
+      <c r="AH46" s="36"/>
+      <c r="AI46" s="36"/>
+      <c r="AJ46" s="36"/>
+      <c r="AK46" s="36"/>
+      <c r="AL46" s="36"/>
+    </row>
+    <row r="47" spans="1:38">
+      <c r="A47" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="19">
+        <v>1</v>
+      </c>
+      <c r="I47" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J47" s="19">
+        <v>2</v>
+      </c>
+      <c r="K47" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L47" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M47" s="19">
+        <v>1</v>
+      </c>
+      <c r="N47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA47" s="21">
+        <v>1</v>
+      </c>
+      <c r="AB47" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC47" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD47" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE47" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="36"/>
+      <c r="AG47" s="36"/>
+      <c r="AH47" s="36"/>
+      <c r="AI47" s="36"/>
+      <c r="AJ47" s="36"/>
+      <c r="AK47" s="36"/>
+      <c r="AL47" s="36"/>
+    </row>
+    <row r="48" spans="1:38">
+      <c r="A48" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB48" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC48" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD48" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="36"/>
+      <c r="AG48" s="36"/>
+      <c r="AH48" s="36"/>
+      <c r="AI48" s="36"/>
+      <c r="AJ48" s="36"/>
+      <c r="AK48" s="36"/>
+      <c r="AL48" s="36"/>
+    </row>
+    <row r="49" spans="1:38">
+      <c r="A49" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B49" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="19">
+        <v>1</v>
+      </c>
+      <c r="D49" s="19">
+        <v>1</v>
+      </c>
+      <c r="E49" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F49" s="19">
+        <v>2</v>
+      </c>
+      <c r="G49" s="19">
+        <v>1</v>
+      </c>
+      <c r="H49" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I49" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J49" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K49" s="19">
+        <v>1</v>
+      </c>
+      <c r="L49" s="19">
+        <v>1</v>
+      </c>
+      <c r="M49" s="19">
+        <v>2</v>
+      </c>
+      <c r="N49" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P49" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q49" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R49" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S49" s="21">
+        <v>2</v>
+      </c>
+      <c r="T49" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U49" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V49" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W49" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X49" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z49" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA49" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB49" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD49" s="12">
+        <v>1</v>
+      </c>
+      <c r="AE49" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF49" s="36"/>
+      <c r="AG49" s="36"/>
+      <c r="AH49" s="36"/>
+      <c r="AI49" s="36"/>
+      <c r="AJ49" s="36"/>
+      <c r="AK49" s="36"/>
+      <c r="AL49" s="36"/>
+    </row>
+    <row r="50" spans="1:38">
+      <c r="A50" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B50" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="19">
+        <v>4</v>
+      </c>
+      <c r="D50" s="19">
+        <v>2</v>
+      </c>
+      <c r="E50" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F50" s="19">
+        <v>1</v>
+      </c>
+      <c r="G50" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H50" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I50" s="19">
+        <v>2</v>
+      </c>
+      <c r="J50" s="19">
+        <v>1</v>
+      </c>
+      <c r="K50" s="19">
+        <v>2</v>
+      </c>
+      <c r="L50" s="19">
+        <v>1</v>
+      </c>
+      <c r="M50" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N50" s="21">
+        <v>2</v>
+      </c>
+      <c r="O50" s="21">
+        <v>2</v>
+      </c>
+      <c r="P50" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q50" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R50" s="21">
+        <v>4</v>
+      </c>
+      <c r="S50" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T50" s="21">
+        <v>4</v>
+      </c>
+      <c r="U50" s="21">
+        <v>2</v>
+      </c>
+      <c r="V50" s="21">
+        <v>4</v>
+      </c>
+      <c r="W50" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X50" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA50" s="21">
+        <v>3</v>
+      </c>
+      <c r="AB50" s="35">
+        <v>3</v>
+      </c>
+      <c r="AC50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF50" s="36"/>
+      <c r="AG50" s="36"/>
+      <c r="AH50" s="36"/>
+      <c r="AI50" s="36"/>
+      <c r="AJ50" s="36"/>
+      <c r="AK50" s="36"/>
+      <c r="AL50" s="36"/>
+    </row>
+    <row r="51" spans="1:38">
+      <c r="A51" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B51" s="19">
+        <v>1</v>
+      </c>
+      <c r="C51" s="19">
+        <v>1</v>
+      </c>
+      <c r="D51" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E51" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F51" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H51" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I51" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J51" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K51" s="19">
+        <v>1</v>
+      </c>
+      <c r="L51" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M51" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="V51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC51" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD51" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="36"/>
+      <c r="AG51" s="36"/>
+      <c r="AH51" s="36"/>
+      <c r="AI51" s="36"/>
+      <c r="AJ51" s="36"/>
+      <c r="AK51" s="36"/>
+      <c r="AL51" s="36"/>
+    </row>
+    <row r="52" spans="1:38">
+      <c r="A52" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B52" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="19">
+        <v>1</v>
+      </c>
+      <c r="E52" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="19">
+        <v>1</v>
+      </c>
+      <c r="G52" s="19">
+        <v>2</v>
+      </c>
+      <c r="H52" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I52" s="19">
+        <v>1</v>
+      </c>
+      <c r="J52" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K52" s="19">
+        <v>1</v>
+      </c>
+      <c r="L52" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M52" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N52" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P52" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="21">
+        <v>1</v>
+      </c>
+      <c r="R52" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S52" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T52" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="U52" s="21">
+        <v>1</v>
+      </c>
+      <c r="V52" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W52" s="21">
+        <v>1</v>
+      </c>
+      <c r="X52" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA52" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB52" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC52" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD52" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE52" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="36"/>
+      <c r="AG52" s="36"/>
+      <c r="AH52" s="36"/>
+      <c r="AI52" s="36"/>
+      <c r="AJ52" s="36"/>
+      <c r="AK52" s="36"/>
+      <c r="AL52" s="36"/>
+    </row>
+    <row r="53" spans="1:38" ht="22.5">
+      <c r="A53" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="14">
+        <v>1</v>
+      </c>
+      <c r="G53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="I53" s="20">
+        <v>3</v>
+      </c>
+      <c r="J53" s="20">
+        <v>2</v>
+      </c>
+      <c r="K53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L53" s="20">
+        <v>3</v>
+      </c>
+      <c r="M53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="N53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="P53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="R53" s="20">
+        <v>3</v>
+      </c>
+      <c r="S53" s="20">
+        <v>1</v>
+      </c>
+      <c r="T53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="V53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="W53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="X53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z53" s="28">
+        <v>1</v>
+      </c>
+      <c r="AA53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB53" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF53" s="28"/>
+      <c r="AG53" s="28"/>
+      <c r="AH53" s="28"/>
+      <c r="AI53" s="28"/>
+      <c r="AJ53" s="28"/>
+      <c r="AK53" s="28"/>
+      <c r="AL53" s="28"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A38:Y38"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AK53"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="21.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.42578125" style="22" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.5703125" style="22" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4" style="22" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9" style="22" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.42578125" style="22" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.42578125" style="22" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4" style="22" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.42578125" style="22" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="6" style="22" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.85546875" style="22" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="22" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="8.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="22"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+    </row>
+    <row r="2" spans="1:37">
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+    </row>
+    <row r="3" spans="1:37" s="6" customFormat="1">
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="AK3" s="7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
+      <c r="A4" s="44"/>
+      <c r="B4" s="46">
+        <v>2024</v>
+      </c>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="46">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="47"/>
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="46">
+        <v>2026</v>
+      </c>
+      <c r="AA4" s="47"/>
+      <c r="AB4" s="47"/>
+      <c r="AC4" s="47"/>
+      <c r="AD4" s="47"/>
+      <c r="AE4" s="47"/>
+      <c r="AF4" s="47"/>
+      <c r="AG4" s="47"/>
+      <c r="AH4" s="47"/>
+      <c r="AI4" s="47"/>
+      <c r="AJ4" s="47"/>
+      <c r="AK4" s="47"/>
+    </row>
+    <row r="5" spans="1:37">
+      <c r="A5" s="45"/>
+      <c r="B5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="H5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="L5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="O5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="P5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="R5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="S5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="T5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="U5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="V5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="W5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="X5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC5" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="AD5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AF5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK5" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
+      <c r="A6" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
+    </row>
+    <row r="7" spans="1:37">
+      <c r="A7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13">
+        <v>42</v>
+      </c>
+      <c r="C7" s="13">
+        <v>1258</v>
+      </c>
+      <c r="D7" s="13">
+        <v>63</v>
+      </c>
+      <c r="E7" s="13">
+        <v>162</v>
+      </c>
+      <c r="F7" s="13">
+        <v>76</v>
+      </c>
+      <c r="G7" s="13">
+        <v>91</v>
+      </c>
+      <c r="H7" s="13">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13">
+        <v>89</v>
+      </c>
+      <c r="J7" s="13">
+        <v>86</v>
+      </c>
+      <c r="K7" s="13">
+        <v>79</v>
+      </c>
+      <c r="L7" s="13">
+        <v>93</v>
+      </c>
+      <c r="M7" s="13">
+        <v>44</v>
+      </c>
+      <c r="N7" s="17">
+        <v>33</v>
+      </c>
+      <c r="O7" s="17">
+        <v>23</v>
+      </c>
+      <c r="P7" s="17">
+        <v>48</v>
+      </c>
+      <c r="Q7" s="17">
+        <v>21</v>
+      </c>
+      <c r="R7" s="17">
+        <v>29</v>
+      </c>
+      <c r="S7" s="17">
+        <v>67</v>
+      </c>
+      <c r="T7" s="17">
+        <v>85</v>
+      </c>
+      <c r="U7" s="17">
+        <v>41</v>
+      </c>
+      <c r="V7" s="21">
+        <v>30</v>
+      </c>
+      <c r="W7" s="21">
+        <v>30</v>
+      </c>
+      <c r="X7" s="17">
+        <v>62</v>
+      </c>
+      <c r="Y7" s="17">
+        <v>24</v>
+      </c>
+      <c r="Z7" s="22">
+        <v>22</v>
+      </c>
+      <c r="AA7" s="22">
+        <v>23</v>
+      </c>
+      <c r="AB7" s="12">
+        <v>20</v>
+      </c>
+      <c r="AC7" s="12">
+        <v>20</v>
+      </c>
+      <c r="AD7" s="12">
+        <v>10</v>
+      </c>
+      <c r="AE7" s="22">
+        <v>42</v>
+      </c>
+      <c r="AF7" s="36"/>
+      <c r="AG7" s="36"/>
+      <c r="AH7" s="36"/>
+      <c r="AI7" s="36"/>
+      <c r="AJ7" s="36"/>
+      <c r="AK7" s="36"/>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="A8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="13">
+        <v>20</v>
+      </c>
+      <c r="C8" s="13">
+        <v>827</v>
+      </c>
+      <c r="D8" s="13">
+        <v>41</v>
+      </c>
+      <c r="E8" s="13">
+        <v>44</v>
+      </c>
+      <c r="F8" s="13">
+        <v>42</v>
+      </c>
+      <c r="G8" s="13">
+        <v>47</v>
+      </c>
+      <c r="H8" s="13">
+        <v>39</v>
+      </c>
+      <c r="I8" s="13">
+        <v>45</v>
+      </c>
+      <c r="J8" s="13">
+        <v>38</v>
+      </c>
+      <c r="K8" s="13">
+        <v>49</v>
+      </c>
+      <c r="L8" s="13">
+        <v>53</v>
+      </c>
+      <c r="M8" s="13">
+        <v>28</v>
+      </c>
+      <c r="N8" s="17">
+        <v>1</v>
+      </c>
+      <c r="O8" s="17">
+        <v>11</v>
+      </c>
+      <c r="P8" s="17">
+        <v>27</v>
+      </c>
+      <c r="Q8" s="17">
+        <v>11</v>
+      </c>
+      <c r="R8" s="17">
+        <v>13</v>
+      </c>
+      <c r="S8" s="17">
+        <v>36</v>
+      </c>
+      <c r="T8" s="17">
+        <v>40</v>
+      </c>
+      <c r="U8" s="17">
+        <v>16</v>
+      </c>
+      <c r="V8" s="21">
+        <v>19</v>
+      </c>
+      <c r="W8" s="21">
+        <v>26</v>
+      </c>
+      <c r="X8" s="17">
+        <v>30</v>
+      </c>
+      <c r="Y8" s="17">
+        <v>12</v>
+      </c>
+      <c r="Z8" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="22">
+        <v>6</v>
+      </c>
+      <c r="AB8" s="12">
+        <v>8</v>
+      </c>
+      <c r="AC8" s="12">
+        <v>13</v>
+      </c>
+      <c r="AD8" s="12">
+        <v>7</v>
+      </c>
+      <c r="AE8" s="22">
+        <v>17</v>
+      </c>
+      <c r="AF8" s="36"/>
+      <c r="AG8" s="36"/>
+      <c r="AH8" s="36"/>
+      <c r="AI8" s="36"/>
+      <c r="AJ8" s="36"/>
+      <c r="AK8" s="36"/>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="A9" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="13">
+        <v>11</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="13">
+        <v>81</v>
+      </c>
+      <c r="F9" s="13">
+        <v>1</v>
+      </c>
+      <c r="G9" s="13">
+        <v>6</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="13">
+        <v>7</v>
+      </c>
+      <c r="J9" s="13">
+        <v>7</v>
+      </c>
+      <c r="K9" s="13">
+        <v>1</v>
+      </c>
+      <c r="L9" s="13">
+        <v>3</v>
+      </c>
+      <c r="M9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="17">
+        <v>1</v>
+      </c>
+      <c r="O9" s="17">
+        <v>1</v>
+      </c>
+      <c r="P9" s="17">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="17">
+        <v>8</v>
+      </c>
+      <c r="S9" s="17">
+        <v>7</v>
+      </c>
+      <c r="T9" s="17">
+        <v>5</v>
+      </c>
+      <c r="U9" s="17">
+        <v>4</v>
+      </c>
+      <c r="V9" s="21">
+        <v>1</v>
+      </c>
+      <c r="W9" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X9" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y9" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB9" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>2</v>
+      </c>
+      <c r="AD9" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="37">
+        <v>1</v>
+      </c>
+      <c r="AF9" s="36"/>
+      <c r="AG9" s="36"/>
+      <c r="AH9" s="36"/>
+      <c r="AI9" s="36"/>
+      <c r="AJ9" s="36"/>
+      <c r="AK9" s="36"/>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="A10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="13">
+        <v>1</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="13">
+        <v>1</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="13">
+        <v>1</v>
+      </c>
+      <c r="M10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>1</v>
+      </c>
+      <c r="R10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W10" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="36"/>
+      <c r="AG10" s="36"/>
+      <c r="AH10" s="36"/>
+      <c r="AI10" s="36"/>
+      <c r="AJ10" s="36"/>
+      <c r="AK10" s="36"/>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="A11" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="13">
+        <v>2</v>
+      </c>
+      <c r="C11" s="13">
+        <v>4</v>
+      </c>
+      <c r="D11" s="13">
+        <v>1</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="13">
+        <v>3</v>
+      </c>
+      <c r="G11" s="13">
+        <v>1</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="13">
+        <v>2</v>
+      </c>
+      <c r="J11" s="13">
+        <v>4</v>
+      </c>
+      <c r="K11" s="13">
+        <v>5</v>
+      </c>
+      <c r="L11" s="13">
+        <v>1</v>
+      </c>
+      <c r="M11" s="13">
+        <v>3</v>
+      </c>
+      <c r="N11" s="17">
+        <v>2</v>
+      </c>
+      <c r="O11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="17">
+        <v>2</v>
+      </c>
+      <c r="S11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U11" s="17">
+        <v>4</v>
+      </c>
+      <c r="V11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W11" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="37">
+        <v>3</v>
+      </c>
+      <c r="AF11" s="36"/>
+      <c r="AG11" s="36"/>
+      <c r="AH11" s="36"/>
+      <c r="AI11" s="36"/>
+      <c r="AJ11" s="36"/>
+      <c r="AK11" s="36"/>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="A12" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="13">
+        <v>1</v>
+      </c>
+      <c r="C12" s="13">
+        <v>2</v>
+      </c>
+      <c r="D12" s="13">
+        <v>4</v>
+      </c>
+      <c r="E12" s="13">
+        <v>4</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="13">
+        <v>2</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="13">
+        <v>3</v>
+      </c>
+      <c r="J12" s="13">
+        <v>4</v>
+      </c>
+      <c r="K12" s="13">
+        <v>2</v>
+      </c>
+      <c r="L12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="13">
+        <v>2</v>
+      </c>
+      <c r="N12" s="17">
+        <v>1</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="17">
+        <v>2</v>
+      </c>
+      <c r="S12" s="17">
+        <v>1</v>
+      </c>
+      <c r="T12" s="17">
+        <v>2</v>
+      </c>
+      <c r="U12" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V12" s="21">
+        <v>2</v>
+      </c>
+      <c r="W12" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X12" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="36"/>
+      <c r="AG12" s="36"/>
+      <c r="AH12" s="36"/>
+      <c r="AI12" s="36"/>
+      <c r="AJ12" s="36"/>
+      <c r="AK12" s="36"/>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="A13" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="13">
+        <v>1</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="17">
+        <v>22</v>
+      </c>
+      <c r="O13" s="17">
+        <v>1</v>
+      </c>
+      <c r="P13" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="17">
+        <v>1</v>
+      </c>
+      <c r="T13" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X13" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="37">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="36"/>
+      <c r="AG13" s="36"/>
+      <c r="AH13" s="36"/>
+      <c r="AI13" s="36"/>
+      <c r="AJ13" s="36"/>
+      <c r="AK13" s="36"/>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="A14" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="13">
+        <v>8</v>
+      </c>
+      <c r="C14" s="13">
+        <v>53</v>
+      </c>
+      <c r="D14" s="13">
+        <v>2</v>
+      </c>
+      <c r="E14" s="13">
+        <v>1</v>
+      </c>
+      <c r="F14" s="13">
+        <v>4</v>
+      </c>
+      <c r="G14" s="13">
+        <v>7</v>
+      </c>
+      <c r="H14" s="13">
+        <v>2</v>
+      </c>
+      <c r="I14" s="13">
+        <v>4</v>
+      </c>
+      <c r="J14" s="13">
+        <v>4</v>
+      </c>
+      <c r="K14" s="13">
+        <v>1</v>
+      </c>
+      <c r="L14" s="13">
+        <v>2</v>
+      </c>
+      <c r="M14" s="13">
+        <v>2</v>
+      </c>
+      <c r="N14" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="17">
+        <v>1</v>
+      </c>
+      <c r="P14" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="17">
+        <v>1</v>
+      </c>
+      <c r="R14" s="17">
+        <v>1</v>
+      </c>
+      <c r="S14" s="17">
+        <v>6</v>
+      </c>
+      <c r="T14" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U14" s="17">
+        <v>1</v>
+      </c>
+      <c r="V14" s="21">
+        <v>2</v>
+      </c>
+      <c r="W14" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X14" s="17">
+        <v>2</v>
+      </c>
+      <c r="Y14" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="17">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="22">
+        <v>11</v>
+      </c>
+      <c r="AB14" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="37">
+        <v>1</v>
+      </c>
+      <c r="AF14" s="36"/>
+      <c r="AG14" s="36"/>
+      <c r="AH14" s="36"/>
+      <c r="AI14" s="36"/>
+      <c r="AJ14" s="36"/>
+      <c r="AK14" s="36"/>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="A15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="13">
+        <v>22</v>
+      </c>
+      <c r="D15" s="13">
+        <v>2</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="13">
+        <v>3</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="13">
+        <v>1</v>
+      </c>
+      <c r="K15" s="13">
+        <v>4</v>
+      </c>
+      <c r="L15" s="13">
+        <v>1</v>
+      </c>
+      <c r="M15" s="13">
+        <v>1</v>
+      </c>
+      <c r="N15" s="17">
+        <v>1</v>
+      </c>
+      <c r="O15" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="17">
+        <v>1</v>
+      </c>
+      <c r="S15" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W15" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X15" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="22">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="37">
+        <v>5</v>
+      </c>
+      <c r="AF15" s="36"/>
+      <c r="AG15" s="36"/>
+      <c r="AH15" s="36"/>
+      <c r="AI15" s="36"/>
+      <c r="AJ15" s="36"/>
+      <c r="AK15" s="36"/>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="A16" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="13">
+        <v>14</v>
+      </c>
+      <c r="D16" s="13">
+        <v>1</v>
+      </c>
+      <c r="E16" s="13">
+        <v>6</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="13">
+        <v>7</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="13">
+        <v>5</v>
+      </c>
+      <c r="K16" s="13">
+        <v>4</v>
+      </c>
+      <c r="L16" s="13">
+        <v>6</v>
+      </c>
+      <c r="M16" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="17">
+        <v>1</v>
+      </c>
+      <c r="O16" s="17">
+        <v>1</v>
+      </c>
+      <c r="P16" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S16" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T16" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U16" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W16" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X16" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="37">
+        <v>1</v>
+      </c>
+      <c r="AF16" s="36"/>
+      <c r="AG16" s="36"/>
+      <c r="AH16" s="36"/>
+      <c r="AI16" s="36"/>
+      <c r="AJ16" s="36"/>
+      <c r="AK16" s="36"/>
+    </row>
+    <row r="17" spans="1:37">
+      <c r="A17" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="13">
+        <v>70</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="13">
+        <v>2</v>
+      </c>
+      <c r="F17" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="13">
+        <v>3</v>
+      </c>
+      <c r="J17" s="13">
+        <v>1</v>
+      </c>
+      <c r="K17" s="13">
+        <v>3</v>
+      </c>
+      <c r="L17" s="13">
+        <v>3</v>
+      </c>
+      <c r="M17" s="13">
+        <v>1</v>
+      </c>
+      <c r="N17" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="17">
+        <v>1</v>
+      </c>
+      <c r="P17" s="17">
+        <v>3</v>
+      </c>
+      <c r="Q17" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T17" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U17" s="17">
+        <v>5</v>
+      </c>
+      <c r="V17" s="21">
+        <v>1</v>
+      </c>
+      <c r="W17" s="21">
+        <v>1</v>
+      </c>
+      <c r="X17" s="17">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="17">
+        <v>2</v>
+      </c>
+      <c r="Z17" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="12">
+        <v>2</v>
+      </c>
+      <c r="AC17" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="36"/>
+      <c r="AG17" s="36"/>
+      <c r="AH17" s="36"/>
+      <c r="AI17" s="36"/>
+      <c r="AJ17" s="36"/>
+      <c r="AK17" s="36"/>
+    </row>
+    <row r="18" spans="1:37">
+      <c r="A18" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="13">
+        <v>9</v>
+      </c>
+      <c r="C18" s="13">
+        <v>239</v>
+      </c>
+      <c r="D18" s="13">
+        <v>12</v>
+      </c>
+      <c r="E18" s="13">
+        <v>17</v>
+      </c>
+      <c r="F18" s="13">
+        <v>21</v>
+      </c>
+      <c r="G18" s="13">
+        <v>10</v>
+      </c>
+      <c r="H18" s="13">
+        <v>9</v>
+      </c>
+      <c r="I18" s="13">
+        <v>20</v>
+      </c>
+      <c r="J18" s="13">
+        <v>16</v>
+      </c>
+      <c r="K18" s="13">
+        <v>10</v>
+      </c>
+      <c r="L18" s="13">
+        <v>16</v>
+      </c>
+      <c r="M18" s="13">
+        <v>7</v>
+      </c>
+      <c r="N18" s="17">
+        <v>1</v>
+      </c>
+      <c r="O18" s="17">
+        <v>7</v>
+      </c>
+      <c r="P18" s="17">
+        <v>17</v>
+      </c>
+      <c r="Q18" s="17">
+        <v>8</v>
+      </c>
+      <c r="R18" s="17">
+        <v>2</v>
+      </c>
+      <c r="S18" s="17">
+        <v>15</v>
+      </c>
+      <c r="T18" s="17">
+        <v>35</v>
+      </c>
+      <c r="U18" s="17">
+        <v>11</v>
+      </c>
+      <c r="V18" s="21">
+        <v>5</v>
+      </c>
+      <c r="W18" s="21">
+        <v>2</v>
+      </c>
+      <c r="X18" s="17">
+        <v>21</v>
+      </c>
+      <c r="Y18" s="17">
+        <v>9</v>
+      </c>
+      <c r="Z18" s="22">
+        <v>18</v>
+      </c>
+      <c r="AA18" s="22">
+        <v>4</v>
+      </c>
+      <c r="AB18" s="12">
+        <v>9</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>4</v>
+      </c>
+      <c r="AD18" s="12">
+        <v>3</v>
+      </c>
+      <c r="AE18" s="37">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="36"/>
+      <c r="AG18" s="36"/>
+      <c r="AH18" s="36"/>
+      <c r="AI18" s="36"/>
+      <c r="AJ18" s="36"/>
+      <c r="AK18" s="36"/>
+    </row>
+    <row r="19" spans="1:37">
+      <c r="A19" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="13">
+        <v>6</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="13">
+        <v>1</v>
+      </c>
+      <c r="K19" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L19" s="13">
+        <v>1</v>
+      </c>
+      <c r="M19" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P19" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="17">
+        <v>3</v>
+      </c>
+      <c r="U19" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W19" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X19" s="17">
+        <v>5</v>
+      </c>
+      <c r="Y19" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="36"/>
+      <c r="AG19" s="36"/>
+      <c r="AH19" s="36"/>
+      <c r="AI19" s="36"/>
+      <c r="AJ19" s="36"/>
+      <c r="AK19" s="36"/>
+    </row>
+    <row r="20" spans="1:37">
+      <c r="A20" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="13">
+        <v>4</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="13">
+        <v>4</v>
+      </c>
+      <c r="F20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S20" s="17">
+        <v>1</v>
+      </c>
+      <c r="T20" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U20" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W20" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="X20" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="36"/>
+      <c r="AG20" s="36"/>
+      <c r="AH20" s="36"/>
+      <c r="AI20" s="36"/>
+      <c r="AJ20" s="36"/>
+      <c r="AK20" s="36"/>
+    </row>
+    <row r="21" spans="1:37" ht="22.5">
+      <c r="A21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="13">
+        <v>1</v>
+      </c>
+      <c r="C21" s="13">
+        <v>5</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="13">
+        <v>2</v>
+      </c>
+      <c r="F21" s="13">
+        <v>5</v>
+      </c>
+      <c r="G21" s="16">
+        <v>8</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="13">
+        <v>5</v>
+      </c>
+      <c r="J21" s="13">
+        <v>5</v>
+      </c>
+      <c r="K21" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="13">
+        <v>6</v>
+      </c>
+      <c r="M21" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="17">
+        <v>3</v>
+      </c>
+      <c r="O21" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U21" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="21">
+        <v>1</v>
+      </c>
+      <c r="X21" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="36"/>
+      <c r="AG21" s="36"/>
+      <c r="AH21" s="36"/>
+      <c r="AI21" s="36"/>
+      <c r="AJ21" s="36"/>
+      <c r="AK21" s="36"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
+      <c r="AC22" s="12"/>
+      <c r="AD22" s="12"/>
+      <c r="AF22" s="36"/>
+      <c r="AG22" s="36"/>
+      <c r="AH22" s="36"/>
+      <c r="AI22" s="36"/>
+      <c r="AJ22" s="36"/>
+      <c r="AK22" s="36"/>
+    </row>
+    <row r="23" spans="1:37">
+      <c r="A23" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="13">
+        <v>26</v>
+      </c>
+      <c r="C23" s="13">
+        <v>873</v>
+      </c>
+      <c r="D23" s="13">
+        <v>43</v>
+      </c>
+      <c r="E23" s="13">
+        <v>55</v>
+      </c>
+      <c r="F23" s="13">
+        <v>47</v>
+      </c>
+      <c r="G23" s="13">
+        <v>60</v>
+      </c>
+      <c r="H23" s="13">
+        <v>40</v>
+      </c>
+      <c r="I23" s="13">
+        <v>49</v>
+      </c>
+      <c r="J23" s="13">
+        <v>49</v>
+      </c>
+      <c r="K23" s="13">
+        <v>55</v>
+      </c>
+      <c r="L23" s="13">
+        <v>59</v>
+      </c>
+      <c r="M23" s="13">
+        <v>29</v>
+      </c>
+      <c r="N23" s="17">
+        <v>3</v>
+      </c>
+      <c r="O23" s="17">
+        <v>12</v>
+      </c>
+      <c r="P23" s="17">
+        <v>34</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>11</v>
+      </c>
+      <c r="R23" s="17">
+        <v>14</v>
+      </c>
+      <c r="S23" s="17">
+        <v>43</v>
+      </c>
+      <c r="T23" s="17">
+        <v>44</v>
+      </c>
+      <c r="U23" s="17">
+        <v>18</v>
+      </c>
+      <c r="V23" s="17">
+        <v>19</v>
+      </c>
+      <c r="W23" s="17">
+        <v>26</v>
+      </c>
+      <c r="X23" s="17">
+        <v>31</v>
+      </c>
+      <c r="Y23" s="17">
+        <v>16</v>
+      </c>
+      <c r="Z23" s="22">
+        <v>10</v>
+      </c>
+      <c r="AA23" s="22">
+        <v>6</v>
+      </c>
+      <c r="AB23" s="22">
+        <v>8</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>14</v>
+      </c>
+      <c r="AD23" s="12">
+        <v>10</v>
+      </c>
+      <c r="AE23" s="22">
+        <v>23</v>
+      </c>
+      <c r="AF23" s="36"/>
+      <c r="AG23" s="36"/>
+      <c r="AH23" s="36"/>
+      <c r="AI23" s="36"/>
+      <c r="AJ23" s="36"/>
+      <c r="AK23" s="36"/>
+    </row>
+    <row r="24" spans="1:37">
+      <c r="A24" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="13">
+        <v>20</v>
+      </c>
+      <c r="C24" s="13">
+        <v>827</v>
+      </c>
+      <c r="D24" s="13">
+        <v>41</v>
+      </c>
+      <c r="E24" s="13">
+        <v>44</v>
+      </c>
+      <c r="F24" s="13">
+        <v>42</v>
+      </c>
+      <c r="G24" s="13">
+        <v>47</v>
+      </c>
+      <c r="H24" s="13">
+        <v>39</v>
+      </c>
+      <c r="I24" s="13">
+        <v>45</v>
+      </c>
+      <c r="J24" s="13">
+        <v>38</v>
+      </c>
+      <c r="K24" s="13">
+        <v>49</v>
+      </c>
+      <c r="L24" s="13">
+        <v>53</v>
+      </c>
+      <c r="M24" s="13">
+        <v>28</v>
+      </c>
+      <c r="N24" s="17">
+        <v>1</v>
+      </c>
+      <c r="O24" s="17">
+        <v>11</v>
+      </c>
+      <c r="P24" s="17">
+        <v>27</v>
+      </c>
+      <c r="Q24" s="17">
+        <v>11</v>
+      </c>
+      <c r="R24" s="17">
+        <v>13</v>
+      </c>
+      <c r="S24" s="17">
+        <v>36</v>
+      </c>
+      <c r="T24" s="17">
+        <v>40</v>
+      </c>
+      <c r="U24" s="17">
+        <v>16</v>
+      </c>
+      <c r="V24" s="17">
+        <v>19</v>
+      </c>
+      <c r="W24" s="17">
+        <v>26</v>
+      </c>
+      <c r="X24" s="17">
+        <v>30</v>
+      </c>
+      <c r="Y24" s="17">
+        <v>12</v>
+      </c>
+      <c r="Z24" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="22">
+        <v>6</v>
+      </c>
+      <c r="AB24" s="22">
+        <v>8</v>
+      </c>
+      <c r="AC24" s="12">
+        <v>13</v>
+      </c>
+      <c r="AD24" s="12">
+        <v>7</v>
+      </c>
+      <c r="AE24" s="22">
+        <v>17</v>
+      </c>
+      <c r="AF24" s="36"/>
+      <c r="AG24" s="36"/>
+      <c r="AH24" s="36"/>
+      <c r="AI24" s="36"/>
+      <c r="AJ24" s="36"/>
+      <c r="AK24" s="36"/>
+    </row>
+    <row r="25" spans="1:37">
+      <c r="A25" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="36"/>
+      <c r="AG25" s="36"/>
+      <c r="AH25" s="36"/>
+      <c r="AI25" s="36"/>
+      <c r="AJ25" s="36"/>
+      <c r="AK25" s="36"/>
+    </row>
+    <row r="26" spans="1:37">
+      <c r="A26" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="36"/>
+      <c r="AG26" s="36"/>
+      <c r="AH26" s="36"/>
+      <c r="AI26" s="36"/>
+      <c r="AJ26" s="36"/>
+      <c r="AK26" s="36"/>
+    </row>
+    <row r="27" spans="1:37">
+      <c r="A27" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="13">
+        <v>1</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="13">
+        <v>2</v>
+      </c>
+      <c r="G27" s="13">
+        <v>1</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="13">
+        <v>1</v>
+      </c>
+      <c r="J27" s="13">
+        <v>1</v>
+      </c>
+      <c r="K27" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U27" s="17">
+        <v>1</v>
+      </c>
+      <c r="V27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="36"/>
+      <c r="AG27" s="36"/>
+      <c r="AH27" s="36"/>
+      <c r="AI27" s="36"/>
+      <c r="AJ27" s="36"/>
+      <c r="AK27" s="36"/>
+    </row>
+    <row r="28" spans="1:37">
+      <c r="A28" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="36"/>
+      <c r="AG28" s="36"/>
+      <c r="AH28" s="36"/>
+      <c r="AI28" s="36"/>
+      <c r="AJ28" s="36"/>
+      <c r="AK28" s="36"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="36"/>
+      <c r="AG29" s="36"/>
+      <c r="AH29" s="36"/>
+      <c r="AI29" s="36"/>
+      <c r="AJ29" s="36"/>
+      <c r="AK29" s="36"/>
+    </row>
+    <row r="30" spans="1:37">
+      <c r="A30" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="36"/>
+      <c r="AG30" s="36"/>
+      <c r="AH30" s="36"/>
+      <c r="AI30" s="36"/>
+      <c r="AJ30" s="36"/>
+      <c r="AK30" s="36"/>
+    </row>
+    <row r="31" spans="1:37">
+      <c r="A31" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="13">
+        <v>8</v>
+      </c>
+      <c r="D31" s="13">
+        <v>1</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="13">
+        <v>2</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="13">
+        <v>1</v>
+      </c>
+      <c r="K31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="13">
+        <v>1</v>
+      </c>
+      <c r="M31" s="13">
+        <v>1</v>
+      </c>
+      <c r="N31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="17">
+        <v>1</v>
+      </c>
+      <c r="S31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="22">
+        <v>2</v>
+      </c>
+      <c r="AF31" s="36"/>
+      <c r="AG31" s="36"/>
+      <c r="AH31" s="36"/>
+      <c r="AI31" s="36"/>
+      <c r="AJ31" s="36"/>
+      <c r="AK31" s="36"/>
+    </row>
+    <row r="32" spans="1:37">
+      <c r="A32" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="13">
+        <v>2</v>
+      </c>
+      <c r="D32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="13">
+        <v>4</v>
+      </c>
+      <c r="F32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="13">
+        <v>3</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="13">
+        <v>5</v>
+      </c>
+      <c r="K32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="13">
+        <v>5</v>
+      </c>
+      <c r="M32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="17">
+        <v>1</v>
+      </c>
+      <c r="O32" s="17">
+        <v>1</v>
+      </c>
+      <c r="P32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF32" s="36"/>
+      <c r="AG32" s="36"/>
+      <c r="AH32" s="36"/>
+      <c r="AI32" s="36"/>
+      <c r="AJ32" s="36"/>
+      <c r="AK32" s="36"/>
+    </row>
+    <row r="33" spans="1:37">
+      <c r="A33" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="36"/>
+      <c r="AG33" s="36"/>
+      <c r="AH33" s="36"/>
+      <c r="AI33" s="36"/>
+      <c r="AJ33" s="36"/>
+      <c r="AK33" s="36"/>
+    </row>
+    <row r="34" spans="1:37">
+      <c r="A34" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="13">
+        <v>6</v>
+      </c>
+      <c r="C34" s="13">
+        <v>35</v>
+      </c>
+      <c r="D34" s="13">
+        <v>1</v>
+      </c>
+      <c r="E34" s="13">
+        <v>7</v>
+      </c>
+      <c r="F34" s="13">
+        <v>3</v>
+      </c>
+      <c r="G34" s="13">
+        <v>7</v>
+      </c>
+      <c r="H34" s="13">
+        <v>1</v>
+      </c>
+      <c r="I34" s="13">
+        <v>3</v>
+      </c>
+      <c r="J34" s="13">
+        <v>4</v>
+      </c>
+      <c r="K34" s="13">
+        <v>6</v>
+      </c>
+      <c r="L34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N34" s="17">
+        <v>1</v>
+      </c>
+      <c r="O34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P34" s="17">
+        <v>7</v>
+      </c>
+      <c r="Q34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="17">
+        <v>7</v>
+      </c>
+      <c r="T34" s="17">
+        <v>4</v>
+      </c>
+      <c r="U34" s="17">
+        <v>1</v>
+      </c>
+      <c r="V34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="17">
+        <v>4</v>
+      </c>
+      <c r="Z34" s="22">
+        <v>9</v>
+      </c>
+      <c r="AA34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="12">
+        <v>1</v>
+      </c>
+      <c r="AD34" s="12">
+        <v>3</v>
+      </c>
+      <c r="AE34" s="22">
+        <v>3</v>
+      </c>
+      <c r="AF34" s="36"/>
+      <c r="AG34" s="36"/>
+      <c r="AH34" s="36"/>
+      <c r="AI34" s="36"/>
+      <c r="AJ34" s="36"/>
+      <c r="AK34" s="36"/>
+    </row>
+    <row r="35" spans="1:37">
+      <c r="A35" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="36"/>
+      <c r="AG35" s="36"/>
+      <c r="AH35" s="36"/>
+      <c r="AI35" s="36"/>
+      <c r="AJ35" s="36"/>
+      <c r="AK35" s="36"/>
+    </row>
+    <row r="36" spans="1:37">
+      <c r="A36" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="36"/>
+      <c r="AG36" s="36"/>
+      <c r="AH36" s="36"/>
+      <c r="AI36" s="36"/>
+      <c r="AJ36" s="36"/>
+      <c r="AK36" s="36"/>
+    </row>
+    <row r="37" spans="1:37" ht="22.5">
+      <c r="A37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="36"/>
+      <c r="AG37" s="36"/>
+      <c r="AH37" s="36"/>
+      <c r="AI37" s="36"/>
+      <c r="AJ37" s="36"/>
+      <c r="AK37" s="36"/>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
+      <c r="AC38" s="12"/>
+      <c r="AD38" s="12"/>
+      <c r="AF38" s="36"/>
+      <c r="AG38" s="36"/>
+      <c r="AH38" s="36"/>
+      <c r="AI38" s="36"/>
+      <c r="AJ38" s="36"/>
+      <c r="AK38" s="36"/>
+    </row>
+    <row r="39" spans="1:37">
+      <c r="A39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="13">
+        <v>16</v>
+      </c>
+      <c r="C39" s="13">
+        <v>385</v>
+      </c>
+      <c r="D39" s="13">
+        <v>20</v>
+      </c>
+      <c r="E39" s="13">
+        <v>107</v>
+      </c>
+      <c r="F39" s="13">
+        <v>29</v>
+      </c>
+      <c r="G39" s="13">
+        <v>31</v>
+      </c>
+      <c r="H39" s="13">
+        <v>10</v>
+      </c>
+      <c r="I39" s="13">
+        <v>40</v>
+      </c>
+      <c r="J39" s="13">
+        <v>37</v>
+      </c>
+      <c r="K39" s="13">
+        <v>24</v>
+      </c>
+      <c r="L39" s="13">
+        <v>34</v>
+      </c>
+      <c r="M39" s="13">
+        <v>15</v>
+      </c>
+      <c r="N39" s="17">
+        <v>30</v>
+      </c>
+      <c r="O39" s="17">
+        <v>11</v>
+      </c>
+      <c r="P39" s="17">
+        <v>14</v>
+      </c>
+      <c r="Q39" s="17">
+        <v>10</v>
+      </c>
+      <c r="R39" s="17">
+        <v>15</v>
+      </c>
+      <c r="S39" s="17">
+        <v>24</v>
+      </c>
+      <c r="T39" s="17">
+        <v>41</v>
+      </c>
+      <c r="U39" s="17">
+        <v>23</v>
+      </c>
+      <c r="V39" s="17">
+        <v>11</v>
+      </c>
+      <c r="W39" s="17">
+        <v>4</v>
+      </c>
+      <c r="X39" s="17">
+        <v>31</v>
+      </c>
+      <c r="Y39" s="17">
+        <v>8</v>
+      </c>
+      <c r="Z39" s="22">
+        <v>12</v>
+      </c>
+      <c r="AA39" s="22">
+        <v>17</v>
+      </c>
+      <c r="AB39" s="22">
+        <v>12</v>
+      </c>
+      <c r="AC39" s="12">
+        <v>6</v>
+      </c>
+      <c r="AD39" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="22">
+        <v>19</v>
+      </c>
+      <c r="AF39" s="36"/>
+      <c r="AG39" s="36"/>
+      <c r="AH39" s="36"/>
+      <c r="AI39" s="36"/>
+      <c r="AJ39" s="36"/>
+      <c r="AK39" s="36"/>
+    </row>
+    <row r="40" spans="1:37">
+      <c r="A40" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="36"/>
+      <c r="AG40" s="36"/>
+      <c r="AH40" s="36"/>
+      <c r="AI40" s="36"/>
+      <c r="AJ40" s="36"/>
+      <c r="AK40" s="36"/>
+    </row>
+    <row r="41" spans="1:37">
+      <c r="A41" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="13">
+        <v>11</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="13">
+        <v>81</v>
+      </c>
+      <c r="F41" s="13">
+        <v>1</v>
+      </c>
+      <c r="G41" s="13">
+        <v>6</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="13">
+        <v>7</v>
+      </c>
+      <c r="J41" s="13">
+        <v>7</v>
+      </c>
+      <c r="K41" s="13">
+        <v>1</v>
+      </c>
+      <c r="L41" s="13">
+        <v>3</v>
+      </c>
+      <c r="M41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N41" s="17">
+        <v>1</v>
+      </c>
+      <c r="O41" s="17">
+        <v>1</v>
+      </c>
+      <c r="P41" s="17">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="17">
+        <v>8</v>
+      </c>
+      <c r="S41" s="17">
+        <v>7</v>
+      </c>
+      <c r="T41" s="17">
+        <v>5</v>
+      </c>
+      <c r="U41" s="17">
+        <v>4</v>
+      </c>
+      <c r="V41" s="17">
+        <v>1</v>
+      </c>
+      <c r="W41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="12">
+        <v>2</v>
+      </c>
+      <c r="AD41" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF41" s="36"/>
+      <c r="AG41" s="36"/>
+      <c r="AH41" s="36"/>
+      <c r="AI41" s="36"/>
+      <c r="AJ41" s="36"/>
+      <c r="AK41" s="36"/>
+    </row>
+    <row r="42" spans="1:37">
+      <c r="A42" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="13">
+        <v>1</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="13">
+        <v>1</v>
+      </c>
+      <c r="F42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="13">
+        <v>1</v>
+      </c>
+      <c r="M42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="17">
+        <v>1</v>
+      </c>
+      <c r="R42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="36"/>
+      <c r="AG42" s="36"/>
+      <c r="AH42" s="36"/>
+      <c r="AI42" s="36"/>
+      <c r="AJ42" s="36"/>
+      <c r="AK42" s="36"/>
+    </row>
+    <row r="43" spans="1:37">
+      <c r="A43" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B43" s="13">
+        <v>2</v>
+      </c>
+      <c r="C43" s="13">
+        <v>3</v>
+      </c>
+      <c r="D43" s="13">
+        <v>1</v>
+      </c>
+      <c r="E43" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="13">
+        <v>1</v>
+      </c>
+      <c r="G43" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="13">
+        <v>1</v>
+      </c>
+      <c r="J43" s="13">
+        <v>3</v>
+      </c>
+      <c r="K43" s="13">
+        <v>5</v>
+      </c>
+      <c r="L43" s="13">
+        <v>1</v>
+      </c>
+      <c r="M43" s="13">
+        <v>3</v>
+      </c>
+      <c r="N43" s="17">
+        <v>2</v>
+      </c>
+      <c r="O43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R43" s="17">
+        <v>2</v>
+      </c>
+      <c r="S43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U43" s="17">
+        <v>3</v>
+      </c>
+      <c r="V43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="12">
+        <v>1</v>
+      </c>
+      <c r="AC43" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="22">
+        <v>3</v>
+      </c>
+      <c r="AF43" s="36"/>
+      <c r="AG43" s="36"/>
+      <c r="AH43" s="36"/>
+      <c r="AI43" s="36"/>
+      <c r="AJ43" s="36"/>
+      <c r="AK43" s="36"/>
+    </row>
+    <row r="44" spans="1:37">
+      <c r="A44" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B44" s="13">
+        <v>1</v>
+      </c>
+      <c r="C44" s="13">
+        <v>2</v>
+      </c>
+      <c r="D44" s="13">
+        <v>4</v>
+      </c>
+      <c r="E44" s="13">
+        <v>4</v>
+      </c>
+      <c r="F44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="13">
+        <v>2</v>
+      </c>
+      <c r="H44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I44" s="13">
+        <v>3</v>
+      </c>
+      <c r="J44" s="13">
+        <v>4</v>
+      </c>
+      <c r="K44" s="13">
+        <v>2</v>
+      </c>
+      <c r="L44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M44" s="13">
+        <v>2</v>
+      </c>
+      <c r="N44" s="17">
+        <v>1</v>
+      </c>
+      <c r="O44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R44" s="17">
+        <v>2</v>
+      </c>
+      <c r="S44" s="17">
+        <v>1</v>
+      </c>
+      <c r="T44" s="17">
+        <v>2</v>
+      </c>
+      <c r="U44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V44" s="17">
+        <v>2</v>
+      </c>
+      <c r="W44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X44" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="12">
+        <v>1</v>
+      </c>
+      <c r="AD44" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="36"/>
+      <c r="AG44" s="36"/>
+      <c r="AH44" s="36"/>
+      <c r="AI44" s="36"/>
+      <c r="AJ44" s="36"/>
+      <c r="AK44" s="36"/>
+    </row>
+    <row r="45" spans="1:37">
+      <c r="A45" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B45" s="13">
+        <v>1</v>
+      </c>
+      <c r="C45" s="13">
+        <v>0</v>
+      </c>
+      <c r="D45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N45" s="17">
+        <v>22</v>
+      </c>
+      <c r="O45" s="17">
+        <v>1</v>
+      </c>
+      <c r="P45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S45" s="17">
+        <v>1</v>
+      </c>
+      <c r="T45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA45" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD45" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF45" s="36"/>
+      <c r="AG45" s="36"/>
+      <c r="AH45" s="36"/>
+      <c r="AI45" s="36"/>
+      <c r="AJ45" s="36"/>
+      <c r="AK45" s="36"/>
+    </row>
+    <row r="46" spans="1:37">
+      <c r="A46" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B46" s="13">
+        <v>8</v>
+      </c>
+      <c r="C46" s="13">
+        <v>53</v>
+      </c>
+      <c r="D46" s="13">
+        <v>2</v>
+      </c>
+      <c r="E46" s="13">
+        <v>1</v>
+      </c>
+      <c r="F46" s="13">
+        <v>4</v>
+      </c>
+      <c r="G46" s="13">
+        <v>7</v>
+      </c>
+      <c r="H46" s="13">
+        <v>2</v>
+      </c>
+      <c r="I46" s="13">
+        <v>4</v>
+      </c>
+      <c r="J46" s="13">
+        <v>4</v>
+      </c>
+      <c r="K46" s="13">
+        <v>1</v>
+      </c>
+      <c r="L46" s="13">
+        <v>2</v>
+      </c>
+      <c r="M46" s="13">
+        <v>2</v>
+      </c>
+      <c r="N46" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46" s="17">
+        <v>1</v>
+      </c>
+      <c r="P46" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="17">
+        <v>1</v>
+      </c>
+      <c r="R46" s="17">
+        <v>1</v>
+      </c>
+      <c r="S46" s="17">
+        <v>6</v>
+      </c>
+      <c r="T46" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U46" s="17">
+        <v>1</v>
+      </c>
+      <c r="V46" s="17">
+        <v>2</v>
+      </c>
+      <c r="W46" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X46" s="17">
+        <v>2</v>
+      </c>
+      <c r="Y46" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="22">
+        <v>11</v>
+      </c>
+      <c r="AB46" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC46" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF46" s="36"/>
+      <c r="AG46" s="36"/>
+      <c r="AH46" s="36"/>
+      <c r="AI46" s="36"/>
+      <c r="AJ46" s="36"/>
+      <c r="AK46" s="36"/>
+    </row>
+    <row r="47" spans="1:37">
+      <c r="A47" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="13">
+        <v>14</v>
+      </c>
+      <c r="D47" s="13">
+        <v>1</v>
+      </c>
+      <c r="E47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="13">
+        <v>1</v>
+      </c>
+      <c r="H47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K47" s="13">
+        <v>4</v>
+      </c>
+      <c r="L47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N47" s="17">
+        <v>1</v>
+      </c>
+      <c r="O47" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P47" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R47" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S47" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T47" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U47" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V47" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W47" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X47" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="22">
+        <v>2</v>
+      </c>
+      <c r="AA47" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB47" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC47" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD47" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE47" s="22">
+        <v>3</v>
+      </c>
+      <c r="AF47" s="36"/>
+      <c r="AG47" s="36"/>
+      <c r="AH47" s="36"/>
+      <c r="AI47" s="36"/>
+      <c r="AJ47" s="36"/>
+      <c r="AK47" s="36"/>
+    </row>
+    <row r="48" spans="1:37">
+      <c r="A48" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="13">
+        <v>12</v>
+      </c>
+      <c r="D48" s="13">
+        <v>1</v>
+      </c>
+      <c r="E48" s="13">
+        <v>2</v>
+      </c>
+      <c r="F48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="13">
+        <v>4</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="13">
+        <v>4</v>
+      </c>
+      <c r="L48" s="13">
+        <v>1</v>
+      </c>
+      <c r="M48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N48" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P48" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R48" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S48" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T48" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U48" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V48" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W48" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X48" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA48" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB48" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC48" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD48" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="36"/>
+      <c r="AG48" s="36"/>
+      <c r="AH48" s="36"/>
+      <c r="AI48" s="36"/>
+      <c r="AJ48" s="36"/>
+      <c r="AK48" s="36"/>
+    </row>
+    <row r="49" spans="1:37">
+      <c r="A49" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="13">
+        <v>70</v>
+      </c>
+      <c r="D49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="13">
+        <v>2</v>
+      </c>
+      <c r="F49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I49" s="13">
+        <v>3</v>
+      </c>
+      <c r="J49" s="13">
+        <v>1</v>
+      </c>
+      <c r="K49" s="13">
+        <v>3</v>
+      </c>
+      <c r="L49" s="13">
+        <v>3</v>
+      </c>
+      <c r="M49" s="13">
+        <v>1</v>
+      </c>
+      <c r="N49" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49" s="17">
+        <v>1</v>
+      </c>
+      <c r="P49" s="17">
+        <v>3</v>
+      </c>
+      <c r="Q49" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R49" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S49" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T49" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U49" s="17">
+        <v>5</v>
+      </c>
+      <c r="V49" s="17">
+        <v>1</v>
+      </c>
+      <c r="W49" s="17">
+        <v>1</v>
+      </c>
+      <c r="X49" s="17">
+        <v>2</v>
+      </c>
+      <c r="Y49" s="17">
+        <v>2</v>
+      </c>
+      <c r="Z49" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA49" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB49" s="12">
+        <v>2</v>
+      </c>
+      <c r="AC49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD49" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE49" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="36"/>
+      <c r="AG49" s="36"/>
+      <c r="AH49" s="36"/>
+      <c r="AI49" s="36"/>
+      <c r="AJ49" s="36"/>
+      <c r="AK49" s="36"/>
+    </row>
+    <row r="50" spans="1:37">
+      <c r="A50" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B50" s="13">
+        <v>3</v>
+      </c>
+      <c r="C50" s="13">
+        <v>204</v>
+      </c>
+      <c r="D50" s="13">
+        <v>11</v>
+      </c>
+      <c r="E50" s="13">
+        <v>10</v>
+      </c>
+      <c r="F50" s="13">
+        <v>18</v>
+      </c>
+      <c r="G50" s="13">
+        <v>3</v>
+      </c>
+      <c r="H50" s="13">
+        <v>8</v>
+      </c>
+      <c r="I50" s="13">
+        <v>17</v>
+      </c>
+      <c r="J50" s="13">
+        <v>12</v>
+      </c>
+      <c r="K50" s="13">
+        <v>4</v>
+      </c>
+      <c r="L50" s="13">
+        <v>16</v>
+      </c>
+      <c r="M50" s="13">
+        <v>7</v>
+      </c>
+      <c r="N50" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O50" s="17">
+        <v>7</v>
+      </c>
+      <c r="P50" s="17">
+        <v>10</v>
+      </c>
+      <c r="Q50" s="17">
+        <v>8</v>
+      </c>
+      <c r="R50" s="17">
+        <v>2</v>
+      </c>
+      <c r="S50" s="17">
+        <v>8</v>
+      </c>
+      <c r="T50" s="17">
+        <v>31</v>
+      </c>
+      <c r="U50" s="17">
+        <v>10</v>
+      </c>
+      <c r="V50" s="17">
+        <v>5</v>
+      </c>
+      <c r="W50" s="17">
+        <v>2</v>
+      </c>
+      <c r="X50" s="17">
+        <v>20</v>
+      </c>
+      <c r="Y50" s="17">
+        <v>5</v>
+      </c>
+      <c r="Z50" s="22">
+        <v>9</v>
+      </c>
+      <c r="AA50" s="22">
+        <v>4</v>
+      </c>
+      <c r="AB50" s="12">
+        <v>9</v>
+      </c>
+      <c r="AC50" s="12">
+        <v>3</v>
+      </c>
+      <c r="AD50" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE50" s="22">
+        <v>10</v>
+      </c>
+      <c r="AF50" s="36"/>
+      <c r="AG50" s="36"/>
+      <c r="AH50" s="36"/>
+      <c r="AI50" s="36"/>
+      <c r="AJ50" s="36"/>
+      <c r="AK50" s="36"/>
+    </row>
+    <row r="51" spans="1:37">
+      <c r="A51" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C51" s="13">
+        <v>6</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E51" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F51" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H51" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J51" s="13">
+        <v>1</v>
+      </c>
+      <c r="K51" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L51" s="13">
+        <v>1</v>
+      </c>
+      <c r="M51" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N51" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P51" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R51" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S51" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T51" s="17">
+        <v>3</v>
+      </c>
+      <c r="U51" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V51" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W51" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X51" s="17">
+        <v>5</v>
+      </c>
+      <c r="Y51" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA51" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC51" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD51" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="36"/>
+      <c r="AG51" s="36"/>
+      <c r="AH51" s="36"/>
+      <c r="AI51" s="36"/>
+      <c r="AJ51" s="36"/>
+      <c r="AK51" s="36"/>
+    </row>
+    <row r="52" spans="1:37">
+      <c r="A52" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="13">
+        <v>4</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="13">
+        <v>4</v>
+      </c>
+      <c r="F52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="P52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S52" s="17">
+        <v>1</v>
+      </c>
+      <c r="T52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB52" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC52" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD52" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE52" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="36"/>
+      <c r="AG52" s="36"/>
+      <c r="AH52" s="36"/>
+      <c r="AI52" s="36"/>
+      <c r="AJ52" s="36"/>
+      <c r="AK52" s="36"/>
+    </row>
+    <row r="53" spans="1:37" ht="22.5">
+      <c r="A53" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" s="15">
+        <v>1</v>
+      </c>
+      <c r="C53" s="15">
+        <v>5</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="15">
+        <v>2</v>
+      </c>
+      <c r="F53" s="15">
+        <v>5</v>
+      </c>
+      <c r="G53" s="18">
+        <v>8</v>
+      </c>
+      <c r="H53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I53" s="18">
+        <v>5</v>
+      </c>
+      <c r="J53" s="18">
+        <v>5</v>
+      </c>
+      <c r="K53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L53" s="18">
+        <v>6</v>
+      </c>
+      <c r="M53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N53" s="18">
+        <v>3</v>
+      </c>
+      <c r="O53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="W53" s="18">
+        <v>1</v>
+      </c>
+      <c r="X53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF53" s="28"/>
+      <c r="AG53" s="28"/>
+      <c r="AH53" s="28"/>
+      <c r="AI53" s="28"/>
+      <c r="AJ53" s="28"/>
+      <c r="AK53" s="28"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A38:Y38"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Net external migration</vt:lpstr>
       <vt:lpstr>Immigrants</vt:lpstr>
       <vt:lpstr>Emigrants</vt:lpstr>
-      <vt:lpstr>Net external migration</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>