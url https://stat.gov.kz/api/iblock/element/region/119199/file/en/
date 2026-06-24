--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -174,51 +174,51 @@
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -233,79 +233,94 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -422,77 +437,81 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -754,123 +773,124 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AD85"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AB24" sqref="AB24"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AE42" sqref="AE42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="28.33203125" style="1" customWidth="1"/>
     <col min="2" max="22" width="7" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.44140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="7" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="33"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A1" s="74" t="s">
+    <row r="1" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A1" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="74"/>
-[...21 lines deleted...]
-      <c r="X1" s="74"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
       <c r="Y1" s="35"/>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" s="36"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
       <c r="M2" s="37"/>
       <c r="N2" s="37"/>
       <c r="O2" s="37"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
       <c r="R2" s="37"/>
       <c r="S2" s="37"/>
       <c r="T2" s="36"/>
       <c r="U2" s="36"/>
-      <c r="V2" s="77" t="s">
+      <c r="V2" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="W2" s="77"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:26" ht="22.8" customHeight="1">
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+    </row>
+    <row r="3" spans="1:27" ht="22.8" customHeight="1">
       <c r="A3" s="38"/>
       <c r="B3" s="39">
         <v>2000</v>
       </c>
       <c r="C3" s="39">
         <v>2001</v>
       </c>
       <c r="D3" s="39">
         <v>2002</v>
       </c>
       <c r="E3" s="39">
         <v>2003</v>
       </c>
       <c r="F3" s="39">
         <v>2004</v>
       </c>
       <c r="G3" s="39">
         <v>2005</v>
       </c>
       <c r="H3" s="39">
         <v>2006</v>
       </c>
       <c r="I3" s="39">
         <v>2007</v>
       </c>
@@ -903,81 +923,84 @@
       </c>
       <c r="S3" s="39">
         <v>2017</v>
       </c>
       <c r="T3" s="39">
         <v>2018</v>
       </c>
       <c r="U3" s="39">
         <v>2019</v>
       </c>
       <c r="V3" s="39">
         <v>2020</v>
       </c>
       <c r="W3" s="39">
         <v>2021</v>
       </c>
       <c r="X3" s="41">
         <v>2022</v>
       </c>
       <c r="Y3" s="42" t="s">
         <v>24</v>
       </c>
       <c r="Z3" s="67">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="75" t="s">
+      <c r="AA3" s="40">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" ht="22.8" customHeight="1">
+      <c r="A4" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="75"/>
-[...21 lines deleted...]
-      <c r="X4" s="75"/>
+      <c r="B4" s="74"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="74"/>
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
       <c r="Y4" s="35"/>
     </row>
-    <row r="5" spans="1:26" ht="18" customHeight="1">
+    <row r="5" spans="1:27" ht="18" customHeight="1">
       <c r="A5" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="44">
         <v>111.1</v>
       </c>
       <c r="C5" s="44">
         <v>108</v>
       </c>
       <c r="D5" s="44">
         <v>106.5</v>
       </c>
       <c r="E5" s="44">
         <v>106.2</v>
       </c>
       <c r="F5" s="45">
         <v>107.3</v>
       </c>
       <c r="G5" s="46">
         <v>107.8</v>
       </c>
       <c r="H5" s="46">
         <v>108</v>
       </c>
       <c r="I5" s="46">
@@ -1012,52 +1035,55 @@
       </c>
       <c r="S5" s="46">
         <v>107.2</v>
       </c>
       <c r="T5" s="46">
         <v>105.2</v>
       </c>
       <c r="U5" s="46">
         <v>105.5</v>
       </c>
       <c r="V5" s="48">
         <v>107.3</v>
       </c>
       <c r="W5" s="46">
         <v>109.1</v>
       </c>
       <c r="X5" s="46">
         <v>120</v>
       </c>
       <c r="Y5" s="49">
         <v>110.1</v>
       </c>
       <c r="Z5" s="68">
         <v>108.8</v>
       </c>
-    </row>
-    <row r="6" spans="1:26" ht="18" customHeight="1">
+      <c r="AA5" s="69">
+        <v>112.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" ht="18" customHeight="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="44">
         <v>115.9</v>
       </c>
       <c r="C6" s="44">
         <v>110.3</v>
       </c>
       <c r="D6" s="44">
         <v>108.4</v>
       </c>
       <c r="E6" s="44">
         <v>106.5</v>
       </c>
       <c r="F6" s="45">
         <v>108.1</v>
       </c>
       <c r="G6" s="46">
         <v>107.9</v>
       </c>
       <c r="H6" s="46">
         <v>107.2</v>
       </c>
       <c r="I6" s="46">
@@ -1092,52 +1118,55 @@
       </c>
       <c r="S6" s="46">
         <v>106.3</v>
       </c>
       <c r="T6" s="46">
         <v>104.3</v>
       </c>
       <c r="U6" s="46">
         <v>108.9</v>
       </c>
       <c r="V6" s="48">
         <v>111.1</v>
       </c>
       <c r="W6" s="46">
         <v>109.9</v>
       </c>
       <c r="X6" s="46">
         <v>124</v>
       </c>
       <c r="Y6" s="49">
         <v>109.6</v>
       </c>
       <c r="Z6" s="69">
         <v>106.1</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" ht="18" customHeight="1">
+      <c r="AA6" s="69">
+        <v>112.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="18" customHeight="1">
       <c r="A7" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="44">
         <v>107.1</v>
       </c>
       <c r="C7" s="44">
         <v>108.4</v>
       </c>
       <c r="D7" s="44">
         <v>105.9</v>
       </c>
       <c r="E7" s="44">
         <v>107.6</v>
       </c>
       <c r="F7" s="45">
         <v>106.2</v>
       </c>
       <c r="G7" s="46">
         <v>107.3</v>
       </c>
       <c r="H7" s="46">
         <v>105.9</v>
       </c>
       <c r="I7" s="46">
@@ -1172,52 +1201,55 @@
       </c>
       <c r="S7" s="46">
         <v>109</v>
       </c>
       <c r="T7" s="46">
         <v>106.3</v>
       </c>
       <c r="U7" s="46">
         <v>104.7</v>
       </c>
       <c r="V7" s="48">
         <v>105.9</v>
       </c>
       <c r="W7" s="46">
         <v>109.1</v>
       </c>
       <c r="X7" s="46">
         <v>120.5</v>
       </c>
       <c r="Y7" s="49">
         <v>109.2</v>
       </c>
       <c r="Z7" s="68">
         <v>109.2</v>
       </c>
-    </row>
-    <row r="8" spans="1:26" ht="18" customHeight="1">
+      <c r="AA7" s="69">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="18" customHeight="1">
       <c r="A8" s="43" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="44">
         <v>105.2</v>
       </c>
       <c r="C8" s="44">
         <v>102.9</v>
       </c>
       <c r="D8" s="44">
         <v>103.2</v>
       </c>
       <c r="E8" s="44">
         <v>104.4</v>
       </c>
       <c r="F8" s="45">
         <v>106.8</v>
       </c>
       <c r="G8" s="46">
         <v>105.3</v>
       </c>
       <c r="H8" s="46">
         <v>112</v>
       </c>
       <c r="I8" s="46">
@@ -1252,52 +1284,55 @@
       </c>
       <c r="S8" s="46">
         <v>106.3</v>
       </c>
       <c r="T8" s="46">
         <v>105.4</v>
       </c>
       <c r="U8" s="46">
         <v>102</v>
       </c>
       <c r="V8" s="48">
         <v>103.7</v>
       </c>
       <c r="W8" s="46">
         <v>108</v>
       </c>
       <c r="X8" s="46">
         <v>113.8</v>
       </c>
       <c r="Y8" s="49">
         <v>111.9</v>
       </c>
       <c r="Z8" s="48">
         <v>112.8</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" ht="18" customHeight="1">
+      <c r="AA8" s="69">
+        <v>111.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="18" customHeight="1">
       <c r="A9" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="44">
         <v>117.5</v>
       </c>
       <c r="C9" s="44">
         <v>111.6</v>
       </c>
       <c r="D9" s="44">
         <v>109.7</v>
       </c>
       <c r="E9" s="44">
         <v>107.4</v>
       </c>
       <c r="F9" s="45">
         <v>109.2</v>
       </c>
       <c r="G9" s="46">
         <v>111.1</v>
       </c>
       <c r="H9" s="46">
         <v>107.2</v>
       </c>
       <c r="I9" s="46">
@@ -1332,52 +1367,55 @@
       </c>
       <c r="S9" s="46">
         <v>106.1</v>
       </c>
       <c r="T9" s="46">
         <v>104</v>
       </c>
       <c r="U9" s="46">
         <v>109</v>
       </c>
       <c r="V9" s="46">
         <v>111.2</v>
       </c>
       <c r="W9" s="46">
         <v>109.6</v>
       </c>
       <c r="X9" s="46">
         <v>124.1</v>
       </c>
       <c r="Y9" s="49">
         <v>108.7</v>
       </c>
       <c r="Z9" s="48">
         <v>105.4</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" ht="18" customHeight="1">
+      <c r="AA9" s="69">
+        <v>113.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="18" customHeight="1">
       <c r="A10" s="43" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="44">
         <v>99.7</v>
       </c>
       <c r="C10" s="44">
         <v>107.3</v>
       </c>
       <c r="D10" s="44">
         <v>103.1</v>
       </c>
       <c r="E10" s="44">
         <v>104.4</v>
       </c>
       <c r="F10" s="45">
         <v>104.3</v>
       </c>
       <c r="G10" s="46">
         <v>108.3</v>
       </c>
       <c r="H10" s="46">
         <v>104.8</v>
       </c>
       <c r="I10" s="46">
@@ -1412,52 +1450,55 @@
       </c>
       <c r="S10" s="46">
         <v>105.3</v>
       </c>
       <c r="T10" s="46">
         <v>103.1</v>
       </c>
       <c r="U10" s="46">
         <v>106.7</v>
       </c>
       <c r="V10" s="46">
         <v>109.3</v>
       </c>
       <c r="W10" s="46">
         <v>111.7</v>
       </c>
       <c r="X10" s="46">
         <v>124.5</v>
       </c>
       <c r="Y10" s="49">
         <v>112.1</v>
       </c>
       <c r="Z10" s="48">
         <v>108.1</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" ht="29.4" customHeight="1">
+      <c r="AA10" s="69">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="29.4" customHeight="1">
       <c r="A11" s="43" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="44">
         <v>104</v>
       </c>
       <c r="C11" s="44">
         <v>99.8</v>
       </c>
       <c r="D11" s="44">
         <v>101.2</v>
       </c>
       <c r="E11" s="44">
         <v>100.5</v>
       </c>
       <c r="F11" s="45">
         <v>101.2</v>
       </c>
       <c r="G11" s="46">
         <v>104.1</v>
       </c>
       <c r="H11" s="46">
         <v>108.8</v>
       </c>
       <c r="I11" s="46">
@@ -1492,52 +1533,55 @@
       </c>
       <c r="S11" s="46">
         <v>110.4</v>
       </c>
       <c r="T11" s="46">
         <v>110.1</v>
       </c>
       <c r="U11" s="46">
         <v>109.9</v>
       </c>
       <c r="V11" s="46">
         <v>110.2</v>
       </c>
       <c r="W11" s="46">
         <v>113</v>
       </c>
       <c r="X11" s="46">
         <v>122</v>
       </c>
       <c r="Y11" s="49">
         <v>116.4</v>
       </c>
       <c r="Z11" s="48">
         <v>110.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" ht="19.2" customHeight="1">
+      <c r="AA11" s="69">
+        <v>111.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="19.2" customHeight="1">
       <c r="A12" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="44">
         <v>108</v>
       </c>
       <c r="C12" s="44">
         <v>111.3</v>
       </c>
       <c r="D12" s="44">
         <v>109.9</v>
       </c>
       <c r="E12" s="44">
         <v>107.2</v>
       </c>
       <c r="F12" s="45">
         <v>106.3</v>
       </c>
       <c r="G12" s="46">
         <v>107.4</v>
       </c>
       <c r="H12" s="46">
         <v>107.1</v>
       </c>
       <c r="I12" s="46">
@@ -1572,52 +1616,55 @@
       </c>
       <c r="S12" s="46">
         <v>107.6</v>
       </c>
       <c r="T12" s="46">
         <v>107.4</v>
       </c>
       <c r="U12" s="46">
         <v>105.4</v>
       </c>
       <c r="V12" s="46">
         <v>105.1</v>
       </c>
       <c r="W12" s="46">
         <v>104.7</v>
       </c>
       <c r="X12" s="46">
         <v>119.9</v>
       </c>
       <c r="Y12" s="49">
         <v>112.7</v>
       </c>
       <c r="Z12" s="48">
         <v>114</v>
       </c>
-    </row>
-    <row r="13" spans="1:26" ht="18.600000000000001" customHeight="1">
+      <c r="AA12" s="69">
+        <v>110.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="18.600000000000001" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="44">
         <v>105</v>
       </c>
       <c r="C13" s="44">
         <v>102.5</v>
       </c>
       <c r="D13" s="44">
         <v>102.1</v>
       </c>
       <c r="E13" s="44">
         <v>104</v>
       </c>
       <c r="F13" s="45">
         <v>106.3</v>
       </c>
       <c r="G13" s="46">
         <v>112.4</v>
       </c>
       <c r="H13" s="46">
         <v>111.7</v>
       </c>
       <c r="I13" s="46">
@@ -1652,52 +1699,55 @@
       </c>
       <c r="S13" s="46">
         <v>108.4</v>
       </c>
       <c r="T13" s="46">
         <v>105.7</v>
       </c>
       <c r="U13" s="46">
         <v>100.7</v>
       </c>
       <c r="V13" s="46">
         <v>102.8</v>
       </c>
       <c r="W13" s="46">
         <v>113.3</v>
       </c>
       <c r="X13" s="46">
         <v>114.8</v>
       </c>
       <c r="Y13" s="49">
         <v>111.4</v>
       </c>
       <c r="Z13" s="48">
         <v>113.5</v>
       </c>
-    </row>
-    <row r="14" spans="1:26" ht="15.75" customHeight="1">
+      <c r="AA13" s="69">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="15.75" customHeight="1">
       <c r="A14" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="50">
         <v>101</v>
       </c>
       <c r="C14" s="50">
         <v>108.5</v>
       </c>
       <c r="D14" s="50">
         <v>104.8</v>
       </c>
       <c r="E14" s="50">
         <v>104.8</v>
       </c>
       <c r="F14" s="45">
         <v>104.1</v>
       </c>
       <c r="G14" s="46">
         <v>104</v>
       </c>
       <c r="H14" s="46">
         <v>103.6</v>
       </c>
       <c r="I14" s="46">
@@ -1732,52 +1782,55 @@
       </c>
       <c r="S14" s="46">
         <v>106.1</v>
       </c>
       <c r="T14" s="46">
         <v>106.7</v>
       </c>
       <c r="U14" s="46">
         <v>106.3</v>
       </c>
       <c r="V14" s="46">
         <v>107.1</v>
       </c>
       <c r="W14" s="46">
         <v>105.1</v>
       </c>
       <c r="X14" s="46">
         <v>134.9</v>
       </c>
       <c r="Y14" s="49">
         <v>108.9</v>
       </c>
       <c r="Z14" s="48">
         <v>107.6</v>
       </c>
-    </row>
-    <row r="15" spans="1:26" ht="15.75" customHeight="1">
+      <c r="AA14" s="69">
+        <v>108.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="15.75" customHeight="1">
       <c r="A15" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="50">
         <v>103.2</v>
       </c>
       <c r="C15" s="50">
         <v>105.8</v>
       </c>
       <c r="D15" s="50">
         <v>104.3</v>
       </c>
       <c r="E15" s="50">
         <v>102.1</v>
       </c>
       <c r="F15" s="45">
         <v>102.3</v>
       </c>
       <c r="G15" s="46">
         <v>105.3</v>
       </c>
       <c r="H15" s="46">
         <v>103.3</v>
       </c>
       <c r="I15" s="46">
@@ -1812,52 +1865,55 @@
       </c>
       <c r="S15" s="46">
         <v>103.3</v>
       </c>
       <c r="T15" s="46">
         <v>106.1</v>
       </c>
       <c r="U15" s="46">
         <v>105.1</v>
       </c>
       <c r="V15" s="46">
         <v>106.6</v>
       </c>
       <c r="W15" s="46">
         <v>107.3</v>
       </c>
       <c r="X15" s="46">
         <v>117.1</v>
       </c>
       <c r="Y15" s="49">
         <v>112.9</v>
       </c>
       <c r="Z15" s="48">
         <v>112.3</v>
       </c>
-    </row>
-    <row r="16" spans="1:26" ht="15.75" customHeight="1">
+      <c r="AA15" s="69">
+        <v>114.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="15.75" customHeight="1">
       <c r="A16" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="50">
         <v>113.2</v>
       </c>
       <c r="C16" s="50">
         <v>101.6</v>
       </c>
       <c r="D16" s="50">
         <v>101.8</v>
       </c>
       <c r="E16" s="50">
         <v>111.6</v>
       </c>
       <c r="F16" s="45">
         <v>108.9</v>
       </c>
       <c r="G16" s="46">
         <v>105</v>
       </c>
       <c r="H16" s="46">
         <v>115</v>
       </c>
       <c r="I16" s="46">
@@ -1891,50 +1947,53 @@
         <v>105.2</v>
       </c>
       <c r="S16" s="46">
         <v>114.6</v>
       </c>
       <c r="T16" s="46">
         <v>102.9</v>
       </c>
       <c r="U16" s="46">
         <v>100.7</v>
       </c>
       <c r="V16" s="46">
         <v>103</v>
       </c>
       <c r="W16" s="46">
         <v>112.8</v>
       </c>
       <c r="X16" s="46">
         <v>108</v>
       </c>
       <c r="Y16" s="49">
         <v>108.9</v>
       </c>
       <c r="Z16" s="48">
         <v>102.5</v>
+      </c>
+      <c r="AA16" s="69">
+        <v>113.8</v>
       </c>
     </row>
     <row r="17" spans="1:30" ht="15.75" customHeight="1">
       <c r="A17" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="50">
         <v>100.9</v>
       </c>
       <c r="C17" s="50">
         <v>100.5</v>
       </c>
       <c r="D17" s="50">
         <v>101</v>
       </c>
       <c r="E17" s="50">
         <v>101</v>
       </c>
       <c r="F17" s="45">
         <v>113.9</v>
       </c>
       <c r="G17" s="46">
         <v>99.6</v>
       </c>
       <c r="H17" s="46">
@@ -1972,50 +2031,53 @@
       </c>
       <c r="S17" s="46">
         <v>100.8</v>
       </c>
       <c r="T17" s="46">
         <v>102.9</v>
       </c>
       <c r="U17" s="46">
         <v>101.4</v>
       </c>
       <c r="V17" s="46">
         <v>102</v>
       </c>
       <c r="W17" s="46">
         <v>100.8</v>
       </c>
       <c r="X17" s="46">
         <v>101.5</v>
       </c>
       <c r="Y17" s="49">
         <v>98.5</v>
       </c>
       <c r="Z17" s="48">
         <v>118.3</v>
       </c>
+      <c r="AA17" s="69">
+        <v>107.6</v>
+      </c>
     </row>
     <row r="18" spans="1:30" ht="15.75" customHeight="1">
       <c r="A18" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="50">
         <v>106.7</v>
       </c>
       <c r="C18" s="50">
         <v>103.6</v>
       </c>
       <c r="D18" s="50">
         <v>103.3</v>
       </c>
       <c r="E18" s="50">
         <v>103.8</v>
       </c>
       <c r="F18" s="51">
         <v>103.6</v>
       </c>
       <c r="G18" s="46">
         <v>103.9</v>
       </c>
       <c r="H18" s="46">
         <v>104.3</v>
@@ -2052,50 +2114,53 @@
       </c>
       <c r="S18" s="46">
         <v>104.8</v>
       </c>
       <c r="T18" s="46">
         <v>108</v>
       </c>
       <c r="U18" s="46">
         <v>108.7</v>
       </c>
       <c r="V18" s="46">
         <v>103.5</v>
       </c>
       <c r="W18" s="46">
         <v>105.5</v>
       </c>
       <c r="X18" s="46">
         <v>113.5</v>
       </c>
       <c r="Y18" s="49">
         <v>108.8</v>
       </c>
       <c r="Z18" s="48">
         <v>119.8</v>
       </c>
+      <c r="AA18" s="69">
+        <v>115.9</v>
+      </c>
     </row>
     <row r="19" spans="1:30" ht="15.75" customHeight="1">
       <c r="A19" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="50">
         <v>98.4</v>
       </c>
       <c r="C19" s="50">
         <v>103.6</v>
       </c>
       <c r="D19" s="50">
         <v>107.1</v>
       </c>
       <c r="E19" s="50">
         <v>110</v>
       </c>
       <c r="F19" s="45">
         <v>113.4</v>
       </c>
       <c r="G19" s="46">
         <v>119</v>
       </c>
       <c r="H19" s="46">
         <v>110.6</v>
@@ -2132,50 +2197,53 @@
       </c>
       <c r="S19" s="46">
         <v>101.1</v>
       </c>
       <c r="T19" s="46">
         <v>107.7</v>
       </c>
       <c r="U19" s="46">
         <v>100.3</v>
       </c>
       <c r="V19" s="46">
         <v>103.3</v>
       </c>
       <c r="W19" s="46">
         <v>110.9</v>
       </c>
       <c r="X19" s="46">
         <v>119.9</v>
       </c>
       <c r="Y19" s="49" t="s">
         <v>21</v>
       </c>
       <c r="Z19" s="48">
         <v>107.5</v>
       </c>
+      <c r="AA19" s="69">
+        <v>111.9</v>
+      </c>
     </row>
     <row r="20" spans="1:30" ht="15.75" customHeight="1">
       <c r="A20" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="50">
         <v>107.1</v>
       </c>
       <c r="C20" s="50">
         <v>111.1</v>
       </c>
       <c r="D20" s="50">
         <v>104</v>
       </c>
       <c r="E20" s="50">
         <v>106.6</v>
       </c>
       <c r="F20" s="45">
         <v>103.3</v>
       </c>
       <c r="G20" s="46">
         <v>109.1</v>
       </c>
       <c r="H20" s="46">
         <v>108</v>
@@ -2212,50 +2280,53 @@
       </c>
       <c r="S20" s="46">
         <v>110.2</v>
       </c>
       <c r="T20" s="46">
         <v>105.9</v>
       </c>
       <c r="U20" s="46">
         <v>106.4</v>
       </c>
       <c r="V20" s="46">
         <v>110.3</v>
       </c>
       <c r="W20" s="46">
         <v>107.2</v>
       </c>
       <c r="X20" s="46">
         <v>115.4</v>
       </c>
       <c r="Y20" s="49">
         <v>113.4</v>
       </c>
       <c r="Z20" s="48">
         <v>110.6</v>
       </c>
+      <c r="AA20" s="69">
+        <v>112.1</v>
+      </c>
     </row>
     <row r="21" spans="1:30" ht="16.8" customHeight="1">
       <c r="A21" s="43" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="50">
         <v>103.9</v>
       </c>
       <c r="C21" s="50">
         <v>109.7</v>
       </c>
       <c r="D21" s="50">
         <v>104.4</v>
       </c>
       <c r="E21" s="50">
         <v>106.2</v>
       </c>
       <c r="F21" s="45">
         <v>103.8</v>
       </c>
       <c r="G21" s="46">
         <v>105.6</v>
       </c>
       <c r="H21" s="46">
         <v>104.3</v>
@@ -2292,81 +2363,84 @@
       </c>
       <c r="S21" s="46">
         <v>106.4</v>
       </c>
       <c r="T21" s="46">
         <v>107.4</v>
       </c>
       <c r="U21" s="46">
         <v>105.8</v>
       </c>
       <c r="V21" s="46">
         <v>109.2</v>
       </c>
       <c r="W21" s="46">
         <v>106.8</v>
       </c>
       <c r="X21" s="46">
         <v>128.1</v>
       </c>
       <c r="Y21" s="49">
         <v>115.3</v>
       </c>
       <c r="Z21" s="48">
         <v>110</v>
       </c>
+      <c r="AA21" s="69">
+        <v>110.9</v>
+      </c>
     </row>
     <row r="22" spans="1:30" ht="23.4" customHeight="1">
-      <c r="A22" s="76" t="s">
+      <c r="A22" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="76"/>
-[...21 lines deleted...]
-      <c r="X22" s="76"/>
+      <c r="B22" s="75"/>
+      <c r="C22" s="75"/>
+      <c r="D22" s="75"/>
+      <c r="E22" s="75"/>
+      <c r="F22" s="75"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="75"/>
+      <c r="I22" s="75"/>
+      <c r="J22" s="75"/>
+      <c r="K22" s="75"/>
+      <c r="L22" s="75"/>
+      <c r="M22" s="75"/>
+      <c r="N22" s="75"/>
+      <c r="O22" s="75"/>
+      <c r="P22" s="75"/>
+      <c r="Q22" s="75"/>
+      <c r="R22" s="75"/>
+      <c r="S22" s="75"/>
+      <c r="T22" s="75"/>
+      <c r="U22" s="75"/>
+      <c r="V22" s="75"/>
+      <c r="W22" s="75"/>
+      <c r="X22" s="75"/>
       <c r="Y22" s="52"/>
       <c r="Z22" s="32"/>
-      <c r="AA22" s="32"/>
+      <c r="AA22" s="71"/>
       <c r="AB22" s="32"/>
       <c r="AC22" s="32"/>
       <c r="AD22" s="32"/>
     </row>
     <row r="23" spans="1:30" ht="18" customHeight="1">
       <c r="A23" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="53">
         <v>112.7</v>
       </c>
       <c r="C23" s="53">
         <v>109.8</v>
       </c>
       <c r="D23" s="54">
         <v>106.9</v>
       </c>
       <c r="E23" s="44">
         <v>105.9</v>
       </c>
       <c r="F23" s="55">
         <v>106.9</v>
       </c>
       <c r="G23" s="46">
         <v>108.5</v>
@@ -2406,50 +2480,53 @@
       </c>
       <c r="S23" s="46">
         <v>107.6</v>
       </c>
       <c r="T23" s="46">
         <v>105.7</v>
       </c>
       <c r="U23" s="46">
         <v>105.3</v>
       </c>
       <c r="V23" s="46">
         <v>106.7</v>
       </c>
       <c r="W23" s="46">
         <v>108.2</v>
       </c>
       <c r="X23" s="46">
         <v>115.3</v>
       </c>
       <c r="Y23" s="56">
         <v>114.6</v>
       </c>
       <c r="Z23" s="48">
         <v>109.3</v>
       </c>
+      <c r="AA23" s="69">
+        <v>111.3</v>
+      </c>
     </row>
     <row r="24" spans="1:30" ht="18" customHeight="1">
       <c r="A24" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="53">
         <v>115.7</v>
       </c>
       <c r="C24" s="53">
         <v>113.6</v>
       </c>
       <c r="D24" s="54">
         <v>108.9</v>
       </c>
       <c r="E24" s="44">
         <v>106.6</v>
       </c>
       <c r="F24" s="55">
         <v>107.7</v>
       </c>
       <c r="G24" s="46">
         <v>108.4</v>
       </c>
       <c r="H24" s="46">
         <v>107.3</v>
@@ -2486,50 +2563,53 @@
       </c>
       <c r="S24" s="46">
         <v>108.5</v>
       </c>
       <c r="T24" s="46">
         <v>104.2</v>
       </c>
       <c r="U24" s="46">
         <v>107</v>
       </c>
       <c r="V24" s="46">
         <v>110.3</v>
       </c>
       <c r="W24" s="46">
         <v>110.9</v>
       </c>
       <c r="X24" s="46">
         <v>118</v>
       </c>
       <c r="Y24" s="56">
         <v>115.2</v>
       </c>
       <c r="Z24" s="48">
         <v>107.1</v>
       </c>
+      <c r="AA24" s="69">
+        <v>110.8</v>
+      </c>
     </row>
     <row r="25" spans="1:30" ht="18" customHeight="1">
       <c r="A25" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="53">
         <v>112.1</v>
       </c>
       <c r="C25" s="53">
         <v>108.1</v>
       </c>
       <c r="D25" s="54">
         <v>106.8</v>
       </c>
       <c r="E25" s="44">
         <v>106.6</v>
       </c>
       <c r="F25" s="55">
         <v>106.5</v>
       </c>
       <c r="G25" s="46">
         <v>106.5</v>
       </c>
       <c r="H25" s="46">
         <v>105.8</v>
@@ -2566,50 +2646,53 @@
       </c>
       <c r="S25" s="46">
         <v>108.9</v>
       </c>
       <c r="T25" s="46">
         <v>107.2</v>
       </c>
       <c r="U25" s="46">
         <v>106.2</v>
       </c>
       <c r="V25" s="46">
         <v>105.4</v>
       </c>
       <c r="W25" s="46">
         <v>107</v>
       </c>
       <c r="X25" s="46">
         <v>115.4</v>
       </c>
       <c r="Y25" s="56" t="s">
         <v>22</v>
       </c>
       <c r="Z25" s="48">
         <v>108</v>
       </c>
+      <c r="AA25" s="69">
+        <v>110.3</v>
+      </c>
     </row>
     <row r="26" spans="1:30" ht="18" customHeight="1">
       <c r="A26" s="43" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="53">
         <v>106.8</v>
       </c>
       <c r="C26" s="53">
         <v>103.5</v>
       </c>
       <c r="D26" s="54">
         <v>102.9</v>
       </c>
       <c r="E26" s="44">
         <v>103.9</v>
       </c>
       <c r="F26" s="55">
         <v>105.6</v>
       </c>
       <c r="G26" s="46">
         <v>110.7</v>
       </c>
       <c r="H26" s="46">
         <v>109.7</v>
@@ -2646,50 +2729,53 @@
       </c>
       <c r="S26" s="46">
         <v>105.3</v>
       </c>
       <c r="T26" s="46">
         <v>106.1</v>
       </c>
       <c r="U26" s="46">
         <v>102.3</v>
       </c>
       <c r="V26" s="46">
         <v>103.4</v>
       </c>
       <c r="W26" s="46">
         <v>105.9</v>
       </c>
       <c r="X26" s="46">
         <v>111.4</v>
       </c>
       <c r="Y26" s="49">
         <v>112.3</v>
       </c>
       <c r="Z26" s="48">
         <v>114.5</v>
       </c>
+      <c r="AA26" s="69">
+        <v>113.1</v>
+      </c>
     </row>
     <row r="27" spans="1:30" ht="18" customHeight="1">
       <c r="A27" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="53">
         <v>115.8</v>
       </c>
       <c r="C27" s="53">
         <v>115.4</v>
       </c>
       <c r="D27" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="53">
         <v>107.4</v>
       </c>
       <c r="F27" s="55">
         <v>109.8</v>
       </c>
       <c r="G27" s="46">
         <v>109.3</v>
       </c>
       <c r="H27" s="46">
         <v>107.3</v>
@@ -2726,50 +2812,53 @@
       </c>
       <c r="S27" s="46">
         <v>107.8</v>
       </c>
       <c r="T27" s="46">
         <v>104</v>
       </c>
       <c r="U27" s="46">
         <v>107</v>
       </c>
       <c r="V27" s="46">
         <v>110.4</v>
       </c>
       <c r="W27" s="46">
         <v>110.8</v>
       </c>
       <c r="X27" s="46">
         <v>118</v>
       </c>
       <c r="Y27" s="49">
         <v>114.5</v>
       </c>
       <c r="Z27" s="48">
         <v>106.4</v>
       </c>
+      <c r="AA27" s="69">
+        <v>110.3</v>
+      </c>
     </row>
     <row r="28" spans="1:30" ht="18" customHeight="1">
       <c r="A28" s="43" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="53">
         <v>103.4</v>
       </c>
       <c r="C28" s="53">
         <v>104.4</v>
       </c>
       <c r="D28" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="53">
         <v>102.9</v>
       </c>
       <c r="F28" s="55">
         <v>105.1</v>
       </c>
       <c r="G28" s="46">
         <v>103.2</v>
       </c>
       <c r="H28" s="46">
         <v>102.7</v>
@@ -2806,50 +2895,53 @@
       </c>
       <c r="S28" s="46">
         <v>117.2</v>
       </c>
       <c r="T28" s="46">
         <v>102.2</v>
       </c>
       <c r="U28" s="46">
         <v>104.6</v>
       </c>
       <c r="V28" s="46">
         <v>108.6</v>
       </c>
       <c r="W28" s="46">
         <v>111.1</v>
       </c>
       <c r="X28" s="46">
         <v>118.2</v>
       </c>
       <c r="Y28" s="49">
         <v>118.8</v>
       </c>
       <c r="Z28" s="48">
         <v>108.4</v>
       </c>
+      <c r="AA28" s="69">
+        <v>111.5</v>
+      </c>
     </row>
     <row r="29" spans="1:30" ht="24.75" customHeight="1">
       <c r="A29" s="43" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="53">
         <v>115.5</v>
       </c>
       <c r="C29" s="53">
         <v>100.6</v>
       </c>
       <c r="D29" s="54">
         <v>100.5</v>
       </c>
       <c r="E29" s="44">
         <v>101.7</v>
       </c>
       <c r="F29" s="55">
         <v>100.1</v>
       </c>
       <c r="G29" s="46">
         <v>103.5</v>
       </c>
       <c r="H29" s="46">
         <v>109</v>
@@ -2886,50 +2978,53 @@
       </c>
       <c r="S29" s="46">
         <v>111.2</v>
       </c>
       <c r="T29" s="46">
         <v>110.2</v>
       </c>
       <c r="U29" s="46">
         <v>109.2</v>
       </c>
       <c r="V29" s="46">
         <v>109.8</v>
       </c>
       <c r="W29" s="46">
         <v>112.2</v>
       </c>
       <c r="X29" s="46">
         <v>117.7</v>
       </c>
       <c r="Y29" s="56">
         <v>119.3</v>
       </c>
       <c r="Z29" s="48">
         <v>112.8</v>
       </c>
+      <c r="AA29" s="69">
+        <v>111.7</v>
+      </c>
     </row>
     <row r="30" spans="1:30" ht="18" customHeight="1">
       <c r="A30" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="53">
         <v>113</v>
       </c>
       <c r="C30" s="53">
         <v>109.5</v>
       </c>
       <c r="D30" s="54">
         <v>111.1</v>
       </c>
       <c r="E30" s="44">
         <v>108.4</v>
       </c>
       <c r="F30" s="55">
         <v>107</v>
       </c>
       <c r="G30" s="46">
         <v>106.6</v>
       </c>
       <c r="H30" s="46">
         <v>107.3</v>
@@ -2966,50 +3061,53 @@
       </c>
       <c r="S30" s="46">
         <v>107.4</v>
       </c>
       <c r="T30" s="46">
         <v>107</v>
       </c>
       <c r="U30" s="46">
         <v>107.1</v>
       </c>
       <c r="V30" s="46">
         <v>104.9</v>
       </c>
       <c r="W30" s="46">
         <v>105.2</v>
       </c>
       <c r="X30" s="46">
         <v>112.6</v>
       </c>
       <c r="Y30" s="58">
         <v>116.3</v>
       </c>
       <c r="Z30" s="48">
         <v>113.1</v>
       </c>
+      <c r="AA30" s="69">
+        <v>112.5</v>
+      </c>
     </row>
     <row r="31" spans="1:30" ht="27.75" customHeight="1">
       <c r="A31" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="53">
         <v>106</v>
       </c>
       <c r="C31" s="53">
         <v>102.8</v>
       </c>
       <c r="D31" s="54">
         <v>102.3</v>
       </c>
       <c r="E31" s="44">
         <v>103.2</v>
       </c>
       <c r="F31" s="55">
         <v>106</v>
       </c>
       <c r="G31" s="46">
         <v>110.7</v>
       </c>
       <c r="H31" s="46">
         <v>110.3</v>
@@ -3046,50 +3144,53 @@
       </c>
       <c r="S31" s="46">
         <v>106.8</v>
       </c>
       <c r="T31" s="46">
         <v>108.1</v>
       </c>
       <c r="U31" s="46">
         <v>100.5</v>
       </c>
       <c r="V31" s="46">
         <v>102.8</v>
       </c>
       <c r="W31" s="46">
         <v>107.7</v>
       </c>
       <c r="X31" s="46">
         <v>115.2</v>
       </c>
       <c r="Y31" s="58">
         <v>112.1</v>
       </c>
       <c r="Z31" s="48">
         <v>115.8</v>
       </c>
+      <c r="AA31" s="69">
+        <v>113.5</v>
+      </c>
     </row>
     <row r="32" spans="1:30" ht="18" customHeight="1">
       <c r="A32" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="53">
         <v>107.1</v>
       </c>
       <c r="C32" s="53">
         <v>105.4</v>
       </c>
       <c r="D32" s="54">
         <v>106.7</v>
       </c>
       <c r="E32" s="44">
         <v>104.5</v>
       </c>
       <c r="F32" s="55">
         <v>104.7</v>
       </c>
       <c r="G32" s="46">
         <v>103.7</v>
       </c>
       <c r="H32" s="46">
         <v>104.4</v>
@@ -3126,52 +3227,55 @@
       </c>
       <c r="S32" s="46">
         <v>107.4</v>
       </c>
       <c r="T32" s="46">
         <v>106.2</v>
       </c>
       <c r="U32" s="46">
         <v>107.1</v>
       </c>
       <c r="V32" s="46">
         <v>106.4</v>
       </c>
       <c r="W32" s="46">
         <v>106</v>
       </c>
       <c r="X32" s="46">
         <v>119.2</v>
       </c>
       <c r="Y32" s="58">
         <v>123.6</v>
       </c>
       <c r="Z32" s="48">
         <v>113.8</v>
       </c>
-    </row>
-    <row r="33" spans="1:26" ht="18" customHeight="1">
+      <c r="AA32" s="69">
+        <v>106.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27" ht="18" customHeight="1">
       <c r="A33" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="53">
         <v>108.5</v>
       </c>
       <c r="C33" s="53">
         <v>101.7</v>
       </c>
       <c r="D33" s="54">
         <v>106.3</v>
       </c>
       <c r="E33" s="44">
         <v>103.3</v>
       </c>
       <c r="F33" s="55">
         <v>102.1</v>
       </c>
       <c r="G33" s="46">
         <v>104.7</v>
       </c>
       <c r="H33" s="46">
         <v>103.7</v>
       </c>
       <c r="I33" s="46">
@@ -3206,52 +3310,55 @@
       </c>
       <c r="S33" s="46">
         <v>106.7</v>
       </c>
       <c r="T33" s="46">
         <v>104.8</v>
       </c>
       <c r="U33" s="46">
         <v>105.7</v>
       </c>
       <c r="V33" s="46">
         <v>105.9</v>
       </c>
       <c r="W33" s="46">
         <v>107.3</v>
       </c>
       <c r="X33" s="46">
         <v>112.6</v>
       </c>
       <c r="Y33" s="58" t="s">
         <v>23</v>
       </c>
       <c r="Z33" s="48">
         <v>112.9</v>
       </c>
-    </row>
-    <row r="34" spans="1:26" ht="18" customHeight="1">
+      <c r="AA33" s="69">
+        <v>113.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" ht="18" customHeight="1">
       <c r="A34" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="53">
         <v>109.2</v>
       </c>
       <c r="C34" s="53">
         <v>100.6</v>
       </c>
       <c r="D34" s="54">
         <v>99.7</v>
       </c>
       <c r="E34" s="44">
         <v>106.4</v>
       </c>
       <c r="F34" s="55">
         <v>108.6</v>
       </c>
       <c r="G34" s="46">
         <v>112.8</v>
       </c>
       <c r="H34" s="46">
         <v>107.8</v>
       </c>
       <c r="I34" s="46">
@@ -3286,52 +3393,55 @@
       </c>
       <c r="S34" s="46">
         <v>110.5</v>
       </c>
       <c r="T34" s="46">
         <v>107.4</v>
       </c>
       <c r="U34" s="46">
         <v>102</v>
       </c>
       <c r="V34" s="46">
         <v>103.1</v>
       </c>
       <c r="W34" s="46">
         <v>106.7</v>
       </c>
       <c r="X34" s="46">
         <v>110.3</v>
       </c>
       <c r="Y34" s="58">
         <v>111.6</v>
       </c>
       <c r="Z34" s="48">
         <v>103</v>
       </c>
-    </row>
-    <row r="35" spans="1:26" ht="18" customHeight="1">
+      <c r="AA34" s="69">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27" ht="18" customHeight="1">
       <c r="A35" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="53">
         <v>114.4</v>
       </c>
       <c r="C35" s="53">
         <v>108.5</v>
       </c>
       <c r="D35" s="54">
         <v>101.1</v>
       </c>
       <c r="E35" s="44">
         <v>100.9</v>
       </c>
       <c r="F35" s="55">
         <v>104.1</v>
       </c>
       <c r="G35" s="46">
         <v>109.5</v>
       </c>
       <c r="H35" s="46">
         <v>100.7</v>
       </c>
       <c r="I35" s="46">
@@ -3366,52 +3476,55 @@
       </c>
       <c r="S35" s="46">
         <v>100.4</v>
       </c>
       <c r="T35" s="46">
         <v>102.1</v>
       </c>
       <c r="U35" s="46">
         <v>101.9</v>
       </c>
       <c r="V35" s="46">
         <v>102.2</v>
       </c>
       <c r="W35" s="46">
         <v>101</v>
       </c>
       <c r="X35" s="46">
         <v>101.4</v>
       </c>
       <c r="Y35" s="58">
         <v>98.9</v>
       </c>
       <c r="Z35" s="48">
         <v>107.8</v>
       </c>
-    </row>
-    <row r="36" spans="1:26" ht="18" customHeight="1">
+      <c r="AA35" s="69">
+        <v>116.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27" ht="18" customHeight="1">
       <c r="A36" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="53">
         <v>111.2</v>
       </c>
       <c r="C36" s="53">
         <v>106.4</v>
       </c>
       <c r="D36" s="54">
         <v>103.6</v>
       </c>
       <c r="E36" s="44">
         <v>103.6</v>
       </c>
       <c r="F36" s="55">
         <v>103.6</v>
       </c>
       <c r="G36" s="46">
         <v>104.2</v>
       </c>
       <c r="H36" s="46">
         <v>104.3</v>
       </c>
       <c r="I36" s="46">
@@ -3446,52 +3559,55 @@
       </c>
       <c r="S36" s="46">
         <v>106</v>
       </c>
       <c r="T36" s="46">
         <v>105.8</v>
       </c>
       <c r="U36" s="46">
         <v>108.9</v>
       </c>
       <c r="V36" s="46">
         <v>106.1</v>
       </c>
       <c r="W36" s="46">
         <v>104.1</v>
       </c>
       <c r="X36" s="46">
         <v>109.1</v>
       </c>
       <c r="Y36" s="58">
         <v>112.8</v>
       </c>
       <c r="Z36" s="48">
         <v>116.1</v>
       </c>
-    </row>
-    <row r="37" spans="1:26" ht="18" customHeight="1">
+      <c r="AA36" s="69">
+        <v>115.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27" ht="18" customHeight="1">
       <c r="A37" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="53">
         <v>100</v>
       </c>
       <c r="C37" s="53">
         <v>101.2</v>
       </c>
       <c r="D37" s="54">
         <v>104.4</v>
       </c>
       <c r="E37" s="44">
         <v>108.5</v>
       </c>
       <c r="F37" s="55">
         <v>111.6</v>
       </c>
       <c r="G37" s="46">
         <v>115.1</v>
       </c>
       <c r="H37" s="46">
         <v>115.2</v>
       </c>
       <c r="I37" s="46">
@@ -3526,52 +3642,55 @@
       </c>
       <c r="S37" s="46">
         <v>103.5</v>
       </c>
       <c r="T37" s="46">
         <v>104.3</v>
       </c>
       <c r="U37" s="46">
         <v>103.7</v>
       </c>
       <c r="V37" s="46">
         <v>101.5</v>
       </c>
       <c r="W37" s="46">
         <v>106</v>
       </c>
       <c r="X37" s="46">
         <v>115.2</v>
       </c>
       <c r="Y37" s="58">
         <v>120.4</v>
       </c>
       <c r="Z37" s="48">
         <v>111.6</v>
       </c>
-    </row>
-    <row r="38" spans="1:26" ht="18" customHeight="1">
+      <c r="AA37" s="69">
+        <v>110.8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27" ht="18" customHeight="1">
       <c r="A38" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="53">
         <v>110.2</v>
       </c>
       <c r="C38" s="53">
         <v>109.5</v>
       </c>
       <c r="D38" s="48">
         <v>105</v>
       </c>
       <c r="E38" s="44">
         <v>104.9</v>
       </c>
       <c r="F38" s="55">
         <v>106.4</v>
       </c>
       <c r="G38" s="46">
         <v>107</v>
       </c>
       <c r="H38" s="46">
         <v>107.3</v>
       </c>
       <c r="I38" s="46">
@@ -3606,52 +3725,55 @@
       </c>
       <c r="S38" s="46">
         <v>109.2</v>
       </c>
       <c r="T38" s="46">
         <v>107.1</v>
       </c>
       <c r="U38" s="46">
         <v>106.6</v>
       </c>
       <c r="V38" s="46">
         <v>107.9</v>
       </c>
       <c r="W38" s="46">
         <v>110</v>
       </c>
       <c r="X38" s="46">
         <v>114.7</v>
       </c>
       <c r="Y38" s="58">
         <v>111.8</v>
       </c>
       <c r="Z38" s="48">
         <v>111.8</v>
       </c>
-    </row>
-    <row r="39" spans="1:26" ht="18" customHeight="1">
+      <c r="AA38" s="69">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27" ht="18" customHeight="1">
       <c r="A39" s="59" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="60">
         <v>111</v>
       </c>
       <c r="C39" s="60">
         <v>108.1</v>
       </c>
       <c r="D39" s="61">
         <v>106.4</v>
       </c>
       <c r="E39" s="62">
         <v>105.7</v>
       </c>
       <c r="F39" s="63">
         <v>104.8</v>
       </c>
       <c r="G39" s="64">
         <v>104.7</v>
       </c>
       <c r="H39" s="64">
         <v>105</v>
       </c>
       <c r="I39" s="64">
@@ -3686,52 +3808,55 @@
       </c>
       <c r="S39" s="64">
         <v>107.7</v>
       </c>
       <c r="T39" s="64">
         <v>106</v>
       </c>
       <c r="U39" s="64">
         <v>107.2</v>
       </c>
       <c r="V39" s="64">
         <v>107.3</v>
       </c>
       <c r="W39" s="64">
         <v>108.3</v>
       </c>
       <c r="X39" s="64">
         <v>117.4</v>
       </c>
       <c r="Y39" s="66">
         <v>121.1</v>
       </c>
       <c r="Z39" s="70">
         <v>112.5</v>
       </c>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39" s="72">
+        <v>110.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="34"/>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" s="5"/>
       <c r="B50" s="5"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="5"/>
       <c r="L50" s="5"/>
@@ -3739,122 +3864,122 @@
       <c r="N50" s="5"/>
       <c r="O50" s="5"/>
       <c r="P50" s="5"/>
       <c r="Q50" s="5"/>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" s="5"/>
       <c r="B51" s="5"/>
       <c r="C51" s="5"/>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
       <c r="L51" s="5"/>
       <c r="M51" s="5"/>
       <c r="N51" s="5"/>
       <c r="O51" s="5"/>
       <c r="P51" s="5"/>
       <c r="Q51" s="5"/>
     </row>
     <row r="52" spans="1:17">
-      <c r="A52" s="72"/>
-[...12 lines deleted...]
-      <c r="N52" s="72"/>
+      <c r="A52" s="79"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="79"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="79"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
       <c r="O52" s="5"/>
       <c r="P52" s="5"/>
       <c r="Q52" s="5"/>
     </row>
     <row r="53" spans="1:17">
-      <c r="A53" s="73"/>
-[...13 lines deleted...]
-      <c r="O53" s="73"/>
+      <c r="A53" s="80"/>
+      <c r="B53" s="80"/>
+      <c r="C53" s="80"/>
+      <c r="D53" s="80"/>
+      <c r="E53" s="80"/>
+      <c r="F53" s="80"/>
+      <c r="G53" s="80"/>
+      <c r="H53" s="80"/>
+      <c r="I53" s="80"/>
+      <c r="J53" s="80"/>
+      <c r="K53" s="80"/>
+      <c r="L53" s="80"/>
+      <c r="M53" s="80"/>
+      <c r="N53" s="80"/>
+      <c r="O53" s="80"/>
       <c r="P53" s="5"/>
       <c r="Q53" s="5"/>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" s="6"/>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="5"/>
     </row>
     <row r="55" spans="1:17">
-      <c r="A55" s="71"/>
-[...13 lines deleted...]
-      <c r="O55" s="71"/>
+      <c r="A55" s="78"/>
+      <c r="B55" s="78"/>
+      <c r="C55" s="78"/>
+      <c r="D55" s="78"/>
+      <c r="E55" s="78"/>
+      <c r="F55" s="78"/>
+      <c r="G55" s="78"/>
+      <c r="H55" s="78"/>
+      <c r="I55" s="78"/>
+      <c r="J55" s="78"/>
+      <c r="K55" s="78"/>
+      <c r="L55" s="78"/>
+      <c r="M55" s="78"/>
+      <c r="N55" s="78"/>
+      <c r="O55" s="78"/>
       <c r="P55" s="5"/>
       <c r="Q55" s="5"/>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" s="2"/>
       <c r="B56" s="9"/>
       <c r="C56" s="9"/>
       <c r="D56" s="9"/>
       <c r="E56" s="9"/>
       <c r="F56" s="9"/>
       <c r="G56" s="9"/>
       <c r="H56" s="9"/>
       <c r="I56" s="10"/>
       <c r="J56" s="11"/>
       <c r="K56" s="12"/>
       <c r="L56" s="13"/>
       <c r="M56" s="13"/>
       <c r="N56" s="14"/>
       <c r="O56" s="15"/>
       <c r="P56" s="16"/>
       <c r="Q56" s="5"/>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" s="3"/>
       <c r="B57" s="17"/>
@@ -4081,65 +4206,65 @@
       <c r="N68" s="22"/>
       <c r="O68" s="5"/>
       <c r="P68" s="23"/>
       <c r="Q68" s="5"/>
     </row>
     <row r="69" spans="1:17">
       <c r="A69" s="3"/>
       <c r="B69" s="17"/>
       <c r="C69" s="17"/>
       <c r="D69" s="17"/>
       <c r="E69" s="17"/>
       <c r="F69" s="17"/>
       <c r="G69" s="17"/>
       <c r="H69" s="17"/>
       <c r="I69" s="18"/>
       <c r="J69" s="19"/>
       <c r="K69" s="20"/>
       <c r="L69" s="21"/>
       <c r="M69" s="21"/>
       <c r="N69" s="22"/>
       <c r="O69" s="22"/>
       <c r="P69" s="23"/>
       <c r="Q69" s="5"/>
     </row>
     <row r="70" spans="1:17">
-      <c r="A70" s="71"/>
-[...13 lines deleted...]
-      <c r="O70" s="71"/>
+      <c r="A70" s="78"/>
+      <c r="B70" s="78"/>
+      <c r="C70" s="78"/>
+      <c r="D70" s="78"/>
+      <c r="E70" s="78"/>
+      <c r="F70" s="78"/>
+      <c r="G70" s="78"/>
+      <c r="H70" s="78"/>
+      <c r="I70" s="78"/>
+      <c r="J70" s="78"/>
+      <c r="K70" s="78"/>
+      <c r="L70" s="78"/>
+      <c r="M70" s="78"/>
+      <c r="N70" s="78"/>
+      <c r="O70" s="78"/>
       <c r="P70" s="5"/>
       <c r="Q70" s="5"/>
     </row>
     <row r="71" spans="1:17">
       <c r="A71" s="2"/>
       <c r="B71" s="27"/>
       <c r="C71" s="27"/>
       <c r="D71" s="27"/>
       <c r="E71" s="27"/>
       <c r="F71" s="27"/>
       <c r="G71" s="27"/>
       <c r="H71" s="27"/>
       <c r="I71" s="27"/>
       <c r="J71" s="28"/>
       <c r="K71" s="29"/>
       <c r="L71" s="15"/>
       <c r="M71" s="15"/>
       <c r="N71" s="14"/>
       <c r="O71" s="14"/>
       <c r="P71" s="16"/>
       <c r="Q71" s="5"/>
     </row>
     <row r="72" spans="1:17">
       <c r="A72" s="3"/>
       <c r="B72" s="4"/>
@@ -4386,58 +4511,58 @@
       <c r="O84" s="22"/>
       <c r="P84" s="5"/>
       <c r="Q84" s="5"/>
     </row>
     <row r="85" spans="1:17">
       <c r="A85" s="5"/>
       <c r="B85" s="5"/>
       <c r="C85" s="5"/>
       <c r="D85" s="5"/>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
       <c r="J85" s="5"/>
       <c r="K85" s="5"/>
       <c r="L85" s="5"/>
       <c r="M85" s="5"/>
       <c r="N85" s="5"/>
       <c r="O85" s="5"/>
       <c r="P85" s="5"/>
       <c r="Q85" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A4:X4"/>
+    <mergeCell ref="A22:X22"/>
+    <mergeCell ref="V2:AA2"/>
     <mergeCell ref="A70:O70"/>
     <mergeCell ref="A52:N52"/>
     <mergeCell ref="A53:O53"/>
     <mergeCell ref="A55:O55"/>
-    <mergeCell ref="A1:X1"/>
-[...2 lines deleted...]
-    <mergeCell ref="V2:Z2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>