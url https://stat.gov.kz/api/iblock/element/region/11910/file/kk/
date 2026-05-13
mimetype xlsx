--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -64,57 +64,57 @@
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, пайызбен</t>
   </si>
   <si>
     <t>* Алдын ала деректер.</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t xml:space="preserve">Жамбыл облысы
 </t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар*</t>
+    <t>2025 *</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар*</t>
+    <t>2025 жылғы қаңтар-ақпан*</t>
   </si>
   <si>
-    <t>2025 *</t>
+    <t>2026 жылғы қаңтар-ақпан*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -351,93 +351,93 @@
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -708,343 +708,343 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист8"/>
-  <dimension ref="A1:BA20"/>
+  <dimension ref="A1:BB20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AG7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="AY23" sqref="AY23"/>
+      <selection pane="bottomRight" activeCell="AX20" sqref="AX20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="18" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="18"/>
     <col min="24" max="29" width="9.28515625" style="18" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="44" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A1" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="44"/>
-[...34 lines deleted...]
-      <c r="AK1" s="44"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+      <c r="Z1" s="43"/>
+      <c r="AA1" s="43"/>
+      <c r="AB1" s="43"/>
+      <c r="AC1" s="43"/>
+      <c r="AD1" s="43"/>
+      <c r="AE1" s="43"/>
+      <c r="AF1" s="43"/>
+      <c r="AG1" s="43"/>
+      <c r="AH1" s="43"/>
+      <c r="AI1" s="43"/>
+      <c r="AJ1" s="43"/>
+      <c r="AK1" s="43"/>
     </row>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A2" s="44" t="s">
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A2" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="44"/>
-[...34 lines deleted...]
-      <c r="AK2" s="44"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="Z2" s="43"/>
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
+      <c r="AC2" s="43"/>
+      <c r="AD2" s="43"/>
+      <c r="AE2" s="43"/>
+      <c r="AF2" s="43"/>
+      <c r="AG2" s="43"/>
+      <c r="AH2" s="43"/>
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="43"/>
     </row>
-    <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-      <c r="A4" s="41" t="s">
+    <row r="3" spans="1:54" s="1" customFormat="1" ht="12"/>
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="35">
+      <c r="B4" s="36">
         <v>2015</v>
       </c>
-      <c r="C4" s="35"/>
-[...2 lines deleted...]
-      <c r="F4" s="35">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36">
         <v>2016</v>
       </c>
-      <c r="G4" s="35"/>
-[...2 lines deleted...]
-      <c r="J4" s="35">
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36">
         <v>2017</v>
       </c>
-      <c r="K4" s="35"/>
-[...2 lines deleted...]
-      <c r="N4" s="35">
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="36">
         <v>2018</v>
       </c>
-      <c r="O4" s="35"/>
-[...2 lines deleted...]
-      <c r="R4" s="35">
+      <c r="O4" s="36"/>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="36"/>
+      <c r="R4" s="36">
         <v>2019</v>
       </c>
-      <c r="S4" s="35"/>
-[...2 lines deleted...]
-      <c r="V4" s="35">
+      <c r="S4" s="36"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
+      <c r="V4" s="36">
         <v>2020</v>
       </c>
-      <c r="W4" s="35"/>
-[...2 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
+      <c r="Y4" s="36"/>
+      <c r="Z4" s="44">
         <v>2021</v>
       </c>
-      <c r="AA4" s="45"/>
-[...2 lines deleted...]
-      <c r="AD4" s="32">
+      <c r="AA4" s="44"/>
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+      <c r="AD4" s="33">
         <v>2022</v>
       </c>
-      <c r="AE4" s="33"/>
-[...2 lines deleted...]
-      <c r="AH4" s="32">
+      <c r="AE4" s="34"/>
+      <c r="AF4" s="34"/>
+      <c r="AG4" s="35"/>
+      <c r="AH4" s="33">
         <v>2023</v>
       </c>
-      <c r="AI4" s="33"/>
-[...2 lines deleted...]
-      <c r="AL4" s="32">
+      <c r="AI4" s="34"/>
+      <c r="AJ4" s="34"/>
+      <c r="AK4" s="35"/>
+      <c r="AL4" s="33">
         <v>2024</v>
       </c>
-      <c r="AM4" s="36"/>
-[...2 lines deleted...]
-      <c r="AP4" s="32" t="s">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ4" s="34"/>
+      <c r="AR4" s="34"/>
+      <c r="AS4" s="35"/>
+      <c r="AT4" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="AU4" s="34"/>
+      <c r="AV4" s="34"/>
+      <c r="AW4" s="35"/>
+      <c r="AX4" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="AQ4" s="33"/>
-[...13 lines deleted...]
-      <c r="BA4" s="34"/>
+      <c r="AY4" s="34"/>
+      <c r="AZ4" s="34"/>
+      <c r="BA4" s="35"/>
     </row>
-    <row r="5" spans="1:53" s="3" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A5" s="42"/>
+    <row r="5" spans="1:54" s="3" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A5" s="41"/>
       <c r="B5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="39"/>
-      <c r="D5" s="35" t="s">
+      <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="35"/>
+      <c r="E5" s="36"/>
       <c r="F5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="39"/>
-      <c r="H5" s="35" t="s">
+      <c r="H5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="35"/>
+      <c r="I5" s="36"/>
       <c r="J5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="39"/>
-      <c r="L5" s="35" t="s">
+      <c r="L5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="35"/>
+      <c r="M5" s="36"/>
       <c r="N5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="39"/>
-      <c r="P5" s="35" t="s">
+      <c r="P5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="35"/>
-      <c r="R5" s="35" t="s">
+      <c r="Q5" s="36"/>
+      <c r="R5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="35"/>
-      <c r="T5" s="35" t="s">
+      <c r="S5" s="36"/>
+      <c r="T5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="35"/>
-      <c r="V5" s="35" t="s">
+      <c r="U5" s="36"/>
+      <c r="V5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="35"/>
-      <c r="X5" s="35" t="s">
+      <c r="W5" s="36"/>
+      <c r="X5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="35"/>
-      <c r="Z5" s="35" t="s">
+      <c r="Y5" s="36"/>
+      <c r="Z5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="35"/>
-      <c r="AB5" s="35" t="s">
+      <c r="AA5" s="36"/>
+      <c r="AB5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="35"/>
-      <c r="AD5" s="35" t="s">
+      <c r="AC5" s="36"/>
+      <c r="AD5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="35"/>
-      <c r="AF5" s="35" t="s">
+      <c r="AE5" s="36"/>
+      <c r="AF5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="35"/>
-      <c r="AH5" s="35" t="s">
+      <c r="AG5" s="36"/>
+      <c r="AH5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="35"/>
-      <c r="AJ5" s="35" t="s">
+      <c r="AI5" s="36"/>
+      <c r="AJ5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="35"/>
+      <c r="AK5" s="36"/>
       <c r="AL5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="AM5" s="39"/>
       <c r="AN5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="AO5" s="39"/>
-      <c r="AP5" s="35" t="s">
+      <c r="AP5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="35"/>
-      <c r="AR5" s="35" t="s">
+      <c r="AQ5" s="36"/>
+      <c r="AR5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="35"/>
-      <c r="AT5" s="35" t="s">
+      <c r="AS5" s="36"/>
+      <c r="AT5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="35"/>
-      <c r="AV5" s="35" t="s">
+      <c r="AU5" s="36"/>
+      <c r="AV5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="35"/>
-      <c r="AX5" s="35" t="s">
+      <c r="AW5" s="36"/>
+      <c r="AX5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="35"/>
-      <c r="AZ5" s="35" t="s">
+      <c r="AY5" s="36"/>
+      <c r="AZ5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="35"/>
+      <c r="BA5" s="36"/>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="22.5">
-      <c r="A6" s="43"/>
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="22.5">
+      <c r="A6" s="42"/>
       <c r="B6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1158,51 +1158,51 @@
       <c r="AT6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="AU6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="AV6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="AW6" s="29" t="s">
         <v>10</v>
       </c>
       <c r="AX6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="AY6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="AZ6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BA6" s="29" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:53" s="6" customFormat="1" ht="14.25" customHeight="1">
+    <row r="7" spans="1:54" s="6" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="5">
         <v>6578.7999999999993</v>
       </c>
       <c r="C7" s="5">
         <v>3492.5</v>
       </c>
       <c r="D7" s="5">
         <v>18658.8</v>
       </c>
       <c r="E7" s="5">
         <v>16532.5</v>
       </c>
       <c r="F7" s="5">
         <v>15142.2</v>
       </c>
       <c r="G7" s="5">
         <v>2960.8</v>
       </c>
       <c r="H7" s="5">
         <v>66557.7</v>
       </c>
       <c r="I7" s="5">
@@ -1294,76 +1294,76 @@
       </c>
       <c r="AL7" s="26">
         <v>77549.764920000016</v>
       </c>
       <c r="AM7" s="26">
         <v>12680.684600000004</v>
       </c>
       <c r="AN7" s="26">
         <v>102180.44033000006</v>
       </c>
       <c r="AO7" s="26">
         <v>86784.163220000002</v>
       </c>
       <c r="AP7" s="26">
         <v>100709.459</v>
       </c>
       <c r="AQ7" s="26">
         <v>19904.925369999997</v>
       </c>
       <c r="AR7" s="26">
         <v>120258.18995999999</v>
       </c>
       <c r="AS7" s="26">
         <v>99684.582790000015</v>
       </c>
-      <c r="AT7" s="26">
-[...21 lines deleted...]
-        <v>6298.0907099999986</v>
+      <c r="AT7" s="8">
+        <v>11724.646430000001</v>
+      </c>
+      <c r="AU7" s="8">
+        <v>2969.5233700000008</v>
+      </c>
+      <c r="AV7" s="8">
+        <v>33230.231240000001</v>
+      </c>
+      <c r="AW7" s="8">
+        <v>23371.801960000008</v>
+      </c>
+      <c r="AX7" s="8">
+        <v>10120.081549999999</v>
+      </c>
+      <c r="AY7" s="8">
+        <v>1616.23378</v>
+      </c>
+      <c r="AZ7" s="8">
+        <v>14923.403070000002</v>
+      </c>
+      <c r="BA7" s="8">
+        <v>13345.763169999993</v>
       </c>
     </row>
-    <row r="8" spans="1:53" s="6" customFormat="1" ht="13.5" customHeight="1">
+    <row r="8" spans="1:54" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="5">
         <v>5030.8999999999996</v>
       </c>
       <c r="C8" s="5">
         <v>1469.8</v>
       </c>
       <c r="D8" s="5">
         <v>159.9</v>
       </c>
       <c r="E8" s="5">
         <v>153.69999999999999</v>
       </c>
       <c r="F8" s="5">
         <v>11764.5</v>
       </c>
       <c r="G8" s="5">
         <v>1798.7</v>
       </c>
       <c r="H8" s="5">
         <v>40816.199999999997</v>
       </c>
       <c r="I8" s="5">
@@ -1456,75 +1456,75 @@
       <c r="AL8" s="21">
         <v>17854.183019999997</v>
       </c>
       <c r="AM8" s="21">
         <v>1462.5886800000001</v>
       </c>
       <c r="AN8" s="21">
         <v>9332.4648599999964</v>
       </c>
       <c r="AO8" s="21">
         <v>1194.0248700000004</v>
       </c>
       <c r="AP8" s="21">
         <v>40415.783900000002</v>
       </c>
       <c r="AQ8" s="21">
         <v>4166.7972499999996</v>
       </c>
       <c r="AR8" s="21">
         <v>10647.759650000002</v>
       </c>
       <c r="AS8" s="21">
         <v>1255.3334200000002</v>
       </c>
       <c r="AT8" s="21">
-        <v>592.92699999999991</v>
+        <v>1982.4379999999999</v>
       </c>
       <c r="AU8" s="21">
-        <v>90.046999999999997</v>
+        <v>255.85499999999999</v>
       </c>
       <c r="AV8" s="21">
-        <v>187.62478000000002</v>
+        <v>394.72818000000007</v>
       </c>
       <c r="AW8" s="21">
-        <v>30.492849999999997</v>
+        <v>51.604310000000005</v>
       </c>
       <c r="AX8" s="21">
-        <v>1638.66</v>
+        <v>4289.16</v>
       </c>
       <c r="AY8" s="21">
-        <v>117.3156</v>
+        <v>304.95992000000001</v>
       </c>
       <c r="AZ8" s="21">
-        <v>875.70118000000014</v>
+        <v>1064.90922</v>
       </c>
       <c r="BA8" s="21">
-        <v>27.402489999999997</v>
+        <v>38.946210000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:53" s="6" customFormat="1" ht="11.25">
+    <row r="9" spans="1:54" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>524</v>
       </c>
       <c r="C9" s="9">
         <v>147.1</v>
       </c>
       <c r="D9" s="9">
         <v>146.19999999999999</v>
       </c>
       <c r="E9" s="9">
         <v>481.3</v>
       </c>
       <c r="F9" s="9">
         <v>953.1</v>
       </c>
       <c r="G9" s="9">
         <v>786.1</v>
       </c>
       <c r="H9" s="9">
         <v>270</v>
       </c>
       <c r="I9" s="9">
@@ -1617,75 +1617,75 @@
       <c r="AL9" s="27">
         <v>936.10220000000004</v>
       </c>
       <c r="AM9" s="27">
         <v>1740.9713200000001</v>
       </c>
       <c r="AN9" s="27">
         <v>981.85346000000004</v>
       </c>
       <c r="AO9" s="27">
         <v>669.01772000000005</v>
       </c>
       <c r="AP9" s="9">
         <v>1274.1832999999999</v>
       </c>
       <c r="AQ9" s="9">
         <v>1995.2546</v>
       </c>
       <c r="AR9" s="9">
         <v>1044.97873</v>
       </c>
       <c r="AS9" s="9">
         <v>1088.8488</v>
       </c>
       <c r="AT9" s="9">
-        <v>107.506</v>
+        <v>364.012</v>
       </c>
       <c r="AU9" s="9">
-        <v>232.97400000000002</v>
+        <v>865.06000000000017</v>
       </c>
       <c r="AV9" s="9">
-        <v>70.819379999999995</v>
+        <v>171.84040000000002</v>
       </c>
       <c r="AW9" s="9">
-        <v>66.666430000000005</v>
-[...1 lines deleted...]
-      <c r="AX9" s="9">
+        <v>161.84413999999998</v>
+      </c>
+      <c r="AX9" s="26">
         <v>0</v>
       </c>
-      <c r="AY9" s="9">
+      <c r="AY9" s="26">
         <v>0</v>
       </c>
-      <c r="AZ9" s="9">
-[...3 lines deleted...]
-        <v>0.49102000000000001</v>
+      <c r="AZ9" s="26">
+        <v>80.368259999999992</v>
+      </c>
+      <c r="BA9" s="26">
+        <v>85.464210000000008</v>
       </c>
     </row>
-    <row r="10" spans="1:53" s="6" customFormat="1" ht="13.5" customHeight="1">
+    <row r="10" spans="1:54" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="13">
         <v>1023.9</v>
       </c>
       <c r="C10" s="13">
         <v>1875.6</v>
       </c>
       <c r="D10" s="13">
         <v>18352.7</v>
       </c>
       <c r="E10" s="13">
         <v>15897.5</v>
       </c>
       <c r="F10" s="13">
         <v>2424.6</v>
       </c>
       <c r="G10" s="13">
         <v>376</v>
       </c>
       <c r="H10" s="13">
         <v>25471.5</v>
       </c>
       <c r="I10" s="13">
@@ -1778,75 +1778,75 @@
       <c r="AL10" s="21">
         <v>58759.479700000011</v>
       </c>
       <c r="AM10" s="21">
         <v>9477.1246000000046</v>
       </c>
       <c r="AN10" s="21">
         <v>91866.122010000065</v>
       </c>
       <c r="AO10" s="21">
         <v>84921.120630000005</v>
       </c>
       <c r="AP10" s="9">
         <v>59019.491799999996</v>
       </c>
       <c r="AQ10" s="9">
         <v>13742.873519999999</v>
       </c>
       <c r="AR10" s="9">
         <v>108565.45157999998</v>
       </c>
       <c r="AS10" s="9">
         <v>97340.400570000013</v>
       </c>
       <c r="AT10" s="9">
-        <v>5057.9045299999998</v>
+        <v>9378.19643</v>
       </c>
       <c r="AU10" s="9">
-        <v>758.78173000000015</v>
+        <v>1848.6083700000006</v>
       </c>
       <c r="AV10" s="9">
-        <v>11376.606540000002</v>
+        <v>32663.662659999998</v>
       </c>
       <c r="AW10" s="9">
-        <v>8311.591480000001</v>
+        <v>23158.353510000008</v>
       </c>
       <c r="AX10" s="9">
-        <v>2109.011</v>
+        <v>5830.9215499999991</v>
       </c>
       <c r="AY10" s="9">
-        <v>476.97262000000006</v>
+        <v>1311.27386</v>
       </c>
       <c r="AZ10" s="9">
-        <v>6737.245570000001</v>
+        <v>13778.125590000001</v>
       </c>
       <c r="BA10" s="9">
-        <v>6270.1971999999987</v>
+        <v>13221.352749999993</v>
       </c>
     </row>
-    <row r="11" spans="1:53" s="15" customFormat="1" ht="22.5">
+    <row r="11" spans="1:54" s="15" customFormat="1" ht="22.5">
       <c r="A11" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14">
         <v>53.7</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14">
         <v>12.7</v>
       </c>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14">
         <v>46.5</v>
       </c>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="14"/>
       <c r="O11" s="14">
         <v>26.2</v>
       </c>
@@ -1870,215 +1870,273 @@
       </c>
       <c r="AB11" s="14"/>
       <c r="AC11" s="14"/>
       <c r="AD11" s="14"/>
       <c r="AE11" s="14">
         <v>47.9</v>
       </c>
       <c r="AF11" s="14"/>
       <c r="AG11" s="14"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22">
         <v>53.7</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="28"/>
       <c r="AM11" s="28">
         <v>74.736695209657697</v>
       </c>
       <c r="AN11" s="28"/>
       <c r="AO11" s="28"/>
       <c r="AP11" s="28"/>
       <c r="AQ11" s="28">
         <v>69</v>
       </c>
-      <c r="AR11" s="46"/>
-[...12 lines deleted...]
-      <c r="BA11" s="28"/>
+      <c r="AR11" s="32"/>
+      <c r="AS11" s="32"/>
+      <c r="AT11" s="14"/>
+      <c r="AU11" s="14">
+        <v>62.26</v>
+      </c>
+      <c r="AV11" s="14"/>
+      <c r="AW11" s="14"/>
+      <c r="AX11" s="14"/>
+      <c r="AY11" s="14">
+        <v>81.14</v>
+      </c>
+      <c r="AZ11" s="14"/>
+      <c r="BA11" s="14"/>
     </row>
-    <row r="12" spans="1:53" ht="9.75" customHeight="1">
+    <row r="12" spans="1:54" ht="9.75" customHeight="1">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="19"/>
       <c r="S12" s="19"/>
       <c r="T12" s="19"/>
       <c r="U12" s="19"/>
       <c r="V12" s="19"/>
       <c r="W12" s="19"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="19"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="19"/>
       <c r="AB12" s="19"/>
       <c r="AC12" s="19"/>
       <c r="AD12" s="19"/>
       <c r="AE12" s="19"/>
       <c r="AF12" s="19"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="19"/>
       <c r="AI12" s="19"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
-    <row r="13" spans="1:53" s="16" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A13" s="40" t="s">
+    <row r="13" spans="1:54" s="16" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="40"/>
+      <c r="B13" s="37"/>
       <c r="AH13" s="17"/>
       <c r="AI13" s="17"/>
       <c r="AJ13" s="17"/>
       <c r="AK13" s="17"/>
+      <c r="AT13" s="26"/>
+      <c r="AU13" s="26"/>
+      <c r="AV13" s="26"/>
+      <c r="AW13" s="26"/>
+      <c r="AX13" s="26"/>
+      <c r="AY13" s="26"/>
+      <c r="AZ13" s="26"/>
+      <c r="BA13" s="26"/>
+      <c r="BB13" s="2"/>
     </row>
-    <row r="14" spans="1:53">
+    <row r="14" spans="1:54">
       <c r="AP14" s="26"/>
       <c r="AQ14" s="26"/>
       <c r="AR14" s="26"/>
       <c r="AS14" s="26"/>
-      <c r="AT14" s="30"/>
-      <c r="AX14" s="30"/>
+      <c r="AT14" s="21"/>
+      <c r="AU14" s="21"/>
+      <c r="AV14" s="21"/>
+      <c r="AW14" s="21"/>
+      <c r="AX14" s="21"/>
+      <c r="AY14" s="21"/>
+      <c r="AZ14" s="21"/>
+      <c r="BA14" s="21"/>
+      <c r="BB14" s="30"/>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:54">
       <c r="AP15" s="21"/>
       <c r="AQ15" s="21"/>
       <c r="AR15" s="21"/>
       <c r="AS15" s="21"/>
-      <c r="AT15" s="30"/>
-      <c r="AX15" s="30"/>
+      <c r="AT15" s="21"/>
+      <c r="AU15" s="21"/>
+      <c r="AV15" s="21"/>
+      <c r="AW15" s="21"/>
+      <c r="AX15" s="21"/>
+      <c r="AY15" s="21"/>
+      <c r="AZ15" s="21"/>
+      <c r="BA15" s="21"/>
+      <c r="BB15" s="30"/>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:54">
       <c r="AP16" s="21"/>
       <c r="AQ16" s="21"/>
       <c r="AR16" s="21"/>
       <c r="AS16" s="21"/>
-      <c r="AT16" s="30"/>
-      <c r="AX16" s="30"/>
+      <c r="AT16" s="21"/>
+      <c r="AU16" s="21"/>
+      <c r="AV16" s="21"/>
+      <c r="AW16" s="21"/>
+      <c r="AX16" s="21"/>
+      <c r="AY16" s="21"/>
+      <c r="AZ16" s="21"/>
+      <c r="BA16" s="21"/>
+      <c r="BB16" s="30"/>
     </row>
-    <row r="17" spans="42:50">
+    <row r="17" spans="42:54">
       <c r="AP17" s="21"/>
       <c r="AQ17" s="21"/>
       <c r="AR17" s="21"/>
       <c r="AS17" s="21"/>
-      <c r="AT17" s="30"/>
-      <c r="AX17" s="30"/>
+      <c r="AT17" s="31"/>
+      <c r="AU17" s="31"/>
+      <c r="AV17" s="31"/>
+      <c r="AW17" s="31"/>
+      <c r="AX17" s="31"/>
+      <c r="AY17" s="31"/>
+      <c r="AZ17" s="31"/>
+      <c r="BA17" s="31"/>
+      <c r="BB17" s="30"/>
     </row>
-    <row r="18" spans="42:50">
+    <row r="18" spans="42:54">
       <c r="AP18" s="31"/>
       <c r="AQ18" s="31"/>
       <c r="AR18" s="31"/>
       <c r="AS18" s="31"/>
-      <c r="AT18" s="30"/>
-      <c r="AX18" s="30"/>
+      <c r="AT18" s="31"/>
+      <c r="AU18" s="31"/>
+      <c r="AV18" s="31"/>
+      <c r="AW18" s="31"/>
+      <c r="AX18" s="31"/>
+      <c r="AY18" s="31"/>
+      <c r="AZ18" s="31"/>
+      <c r="BA18" s="31"/>
+      <c r="BB18" s="30"/>
     </row>
-    <row r="19" spans="42:50">
+    <row r="19" spans="42:54">
       <c r="AP19" s="30"/>
       <c r="AQ19" s="30"/>
       <c r="AR19" s="30"/>
       <c r="AS19" s="30"/>
       <c r="AT19" s="30"/>
+      <c r="AU19" s="30"/>
+      <c r="AV19" s="30"/>
+      <c r="AW19" s="30"/>
       <c r="AX19" s="30"/>
+      <c r="AY19" s="30"/>
+      <c r="AZ19" s="30"/>
+      <c r="BA19" s="30"/>
+      <c r="BB19" s="30"/>
     </row>
-    <row r="20" spans="42:50">
+    <row r="20" spans="42:54">
       <c r="AP20" s="30"/>
       <c r="AQ20" s="30"/>
       <c r="AR20" s="30"/>
       <c r="AS20" s="30"/>
       <c r="AT20" s="30"/>
+      <c r="AU20" s="30"/>
+      <c r="AV20" s="30"/>
+      <c r="AW20" s="30"/>
       <c r="AX20" s="30"/>
+      <c r="AY20" s="30"/>
+      <c r="AZ20" s="30"/>
+      <c r="BA20" s="30"/>
+      <c r="BB20" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="B5:C5"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
-    <mergeCell ref="B4:E4"/>
-[...10 lines deleted...]
-    <mergeCell ref="AR5:AS5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Жамбыл</vt:lpstr>
     </vt:vector>