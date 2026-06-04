--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -1,65 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="911"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Жамбыл" sheetId="9" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
-  <extLst>
-[...7 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
@@ -67,60 +58,60 @@
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, пайызбен</t>
   </si>
   <si>
     <t>* Алдын ала деректер.</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t xml:space="preserve">Жамбыл облысы
 </t>
   </si>
   <si>
     <t>2025 *</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-ақпан*</t>
+    <t>2025 жылғы қаңтар-наурыз*</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-ақпан*</t>
+    <t>2026 жылғы қаңтар-наурыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -300,51 +291,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -364,80 +355,85 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -461,116 +457,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -706,345 +704,345 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист8"/>
   <dimension ref="A1:BB20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AG7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="AX20" sqref="AX20"/>
+      <selection pane="bottomRight" activeCell="AU14" sqref="AU14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="18" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="18"/>
     <col min="24" max="29" width="9.28515625" style="18" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="1" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="43"/>
-[...34 lines deleted...]
-      <c r="AK1" s="43"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+      <c r="Z1" s="41"/>
+      <c r="AA1" s="41"/>
+      <c r="AB1" s="41"/>
+      <c r="AC1" s="41"/>
+      <c r="AD1" s="41"/>
+      <c r="AE1" s="41"/>
+      <c r="AF1" s="41"/>
+      <c r="AG1" s="41"/>
+      <c r="AH1" s="41"/>
+      <c r="AI1" s="41"/>
+      <c r="AJ1" s="41"/>
+      <c r="AK1" s="41"/>
     </row>
     <row r="2" spans="1:54" s="1" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="43"/>
-[...34 lines deleted...]
-      <c r="AK2" s="43"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="41"/>
+      <c r="AA2" s="41"/>
+      <c r="AB2" s="41"/>
+      <c r="AC2" s="41"/>
+      <c r="AD2" s="41"/>
+      <c r="AE2" s="41"/>
+      <c r="AF2" s="41"/>
+      <c r="AG2" s="41"/>
+      <c r="AH2" s="41"/>
+      <c r="AI2" s="41"/>
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
     </row>
     <row r="3" spans="1:54" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:54" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="40" t="s">
+      <c r="A4" s="44" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="36">
         <v>2015</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="36"/>
       <c r="E4" s="36"/>
       <c r="F4" s="36">
         <v>2016</v>
       </c>
       <c r="G4" s="36"/>
       <c r="H4" s="36"/>
       <c r="I4" s="36"/>
       <c r="J4" s="36">
         <v>2017</v>
       </c>
       <c r="K4" s="36"/>
       <c r="L4" s="36"/>
       <c r="M4" s="36"/>
       <c r="N4" s="36">
         <v>2018</v>
       </c>
       <c r="O4" s="36"/>
       <c r="P4" s="36"/>
       <c r="Q4" s="36"/>
       <c r="R4" s="36">
         <v>2019</v>
       </c>
       <c r="S4" s="36"/>
       <c r="T4" s="36"/>
       <c r="U4" s="36"/>
       <c r="V4" s="36">
         <v>2020</v>
       </c>
       <c r="W4" s="36"/>
       <c r="X4" s="36"/>
       <c r="Y4" s="36"/>
-      <c r="Z4" s="44">
+      <c r="Z4" s="42">
         <v>2021</v>
       </c>
-      <c r="AA4" s="44"/>
-[...1 lines deleted...]
-      <c r="AC4" s="44"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
       <c r="AD4" s="33">
         <v>2022</v>
       </c>
       <c r="AE4" s="34"/>
       <c r="AF4" s="34"/>
       <c r="AG4" s="35"/>
       <c r="AH4" s="33">
         <v>2023</v>
       </c>
       <c r="AI4" s="34"/>
       <c r="AJ4" s="34"/>
       <c r="AK4" s="35"/>
       <c r="AL4" s="33">
         <v>2024</v>
       </c>
-      <c r="AM4" s="45"/>
-[...1 lines deleted...]
-      <c r="AO4" s="46"/>
+      <c r="AM4" s="37"/>
+      <c r="AN4" s="37"/>
+      <c r="AO4" s="38"/>
       <c r="AP4" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AQ4" s="34"/>
       <c r="AR4" s="34"/>
       <c r="AS4" s="35"/>
       <c r="AT4" s="33" t="s">
         <v>14</v>
       </c>
       <c r="AU4" s="34"/>
       <c r="AV4" s="34"/>
       <c r="AW4" s="35"/>
       <c r="AX4" s="33" t="s">
         <v>15</v>
       </c>
       <c r="AY4" s="34"/>
       <c r="AZ4" s="34"/>
       <c r="BA4" s="35"/>
     </row>
     <row r="5" spans="1:54" s="3" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="38" t="s">
+      <c r="A5" s="45"/>
+      <c r="B5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="39"/>
+      <c r="C5" s="40"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="36"/>
-      <c r="F5" s="38" t="s">
+      <c r="F5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="39"/>
+      <c r="G5" s="40"/>
       <c r="H5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="36"/>
-      <c r="J5" s="38" t="s">
+      <c r="J5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="39"/>
+      <c r="K5" s="40"/>
       <c r="L5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="36"/>
-      <c r="N5" s="38" t="s">
+      <c r="N5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="39"/>
+      <c r="O5" s="40"/>
       <c r="P5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="Q5" s="36"/>
       <c r="R5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="36"/>
       <c r="T5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="36"/>
       <c r="V5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="36"/>
       <c r="X5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="36"/>
       <c r="Z5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="AA5" s="36"/>
       <c r="AB5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="AC5" s="36"/>
       <c r="AD5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="36"/>
       <c r="AF5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="AG5" s="36"/>
       <c r="AH5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="AI5" s="36"/>
       <c r="AJ5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="AK5" s="36"/>
-      <c r="AL5" s="38" t="s">
+      <c r="AL5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="39"/>
-      <c r="AN5" s="38" t="s">
+      <c r="AM5" s="40"/>
+      <c r="AN5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="39"/>
+      <c r="AO5" s="40"/>
       <c r="AP5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="AQ5" s="36"/>
       <c r="AR5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="AS5" s="36"/>
       <c r="AT5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="AU5" s="36"/>
       <c r="AV5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="AW5" s="36"/>
       <c r="AX5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="36"/>
       <c r="AZ5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="BA5" s="36"/>
     </row>
     <row r="6" spans="1:54" s="2" customFormat="1" ht="22.5">
-      <c r="A6" s="42"/>
+      <c r="A6" s="46"/>
       <c r="B6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1294,73 +1292,73 @@
       </c>
       <c r="AL7" s="26">
         <v>77549.764920000016</v>
       </c>
       <c r="AM7" s="26">
         <v>12680.684600000004</v>
       </c>
       <c r="AN7" s="26">
         <v>102180.44033000006</v>
       </c>
       <c r="AO7" s="26">
         <v>86784.163220000002</v>
       </c>
       <c r="AP7" s="26">
         <v>100709.459</v>
       </c>
       <c r="AQ7" s="26">
         <v>19904.925369999997</v>
       </c>
       <c r="AR7" s="26">
         <v>120258.18995999999</v>
       </c>
       <c r="AS7" s="26">
         <v>99684.582790000015</v>
       </c>
-      <c r="AT7" s="8">
-[...21 lines deleted...]
-        <v>13345.763169999993</v>
+      <c r="AT7" s="47">
+        <v>18449.5</v>
+      </c>
+      <c r="AU7" s="47">
+        <v>4385.8</v>
+      </c>
+      <c r="AV7" s="47">
+        <v>42818</v>
+      </c>
+      <c r="AW7" s="47">
+        <v>31407.3</v>
+      </c>
+      <c r="AX7" s="47">
+        <v>17309.5</v>
+      </c>
+      <c r="AY7" s="47">
+        <v>3076</v>
+      </c>
+      <c r="AZ7" s="47">
+        <v>23060.9</v>
+      </c>
+      <c r="BA7" s="47">
+        <v>21628.3</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="5">
         <v>5030.8999999999996</v>
       </c>
       <c r="C8" s="5">
         <v>1469.8</v>
       </c>
       <c r="D8" s="5">
         <v>159.9</v>
       </c>
       <c r="E8" s="5">
         <v>153.69999999999999</v>
       </c>
       <c r="F8" s="5">
         <v>11764.5</v>
       </c>
       <c r="G8" s="5">
         <v>1798.7</v>
       </c>
       <c r="H8" s="5">
@@ -1455,73 +1453,73 @@
       </c>
       <c r="AL8" s="21">
         <v>17854.183019999997</v>
       </c>
       <c r="AM8" s="21">
         <v>1462.5886800000001</v>
       </c>
       <c r="AN8" s="21">
         <v>9332.4648599999964</v>
       </c>
       <c r="AO8" s="21">
         <v>1194.0248700000004</v>
       </c>
       <c r="AP8" s="21">
         <v>40415.783900000002</v>
       </c>
       <c r="AQ8" s="21">
         <v>4166.7972499999996</v>
       </c>
       <c r="AR8" s="21">
         <v>10647.759650000002</v>
       </c>
       <c r="AS8" s="21">
         <v>1255.3334200000002</v>
       </c>
-      <c r="AT8" s="21">
-[...21 lines deleted...]
-        <v>38.946210000000001</v>
+      <c r="AT8" s="50">
+        <v>4015.0580000000004</v>
+      </c>
+      <c r="AU8" s="50">
+        <v>585.72500000000002</v>
+      </c>
+      <c r="AV8" s="50">
+        <v>1007.12023</v>
+      </c>
+      <c r="AW8" s="50">
+        <v>127.32978999999999</v>
+      </c>
+      <c r="AX8" s="50">
+        <v>7792.46</v>
+      </c>
+      <c r="AY8" s="50">
+        <v>688.04524000000004</v>
+      </c>
+      <c r="AZ8" s="50">
+        <v>1128.90877</v>
+      </c>
+      <c r="BA8" s="50">
+        <v>65.369599999999991</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>524</v>
       </c>
       <c r="C9" s="9">
         <v>147.1</v>
       </c>
       <c r="D9" s="9">
         <v>146.19999999999999</v>
       </c>
       <c r="E9" s="9">
         <v>481.3</v>
       </c>
       <c r="F9" s="9">
         <v>953.1</v>
       </c>
       <c r="G9" s="9">
         <v>786.1</v>
       </c>
       <c r="H9" s="9">
@@ -1616,73 +1614,73 @@
       </c>
       <c r="AL9" s="27">
         <v>936.10220000000004</v>
       </c>
       <c r="AM9" s="27">
         <v>1740.9713200000001</v>
       </c>
       <c r="AN9" s="27">
         <v>981.85346000000004</v>
       </c>
       <c r="AO9" s="27">
         <v>669.01772000000005</v>
       </c>
       <c r="AP9" s="9">
         <v>1274.1832999999999</v>
       </c>
       <c r="AQ9" s="9">
         <v>1995.2546</v>
       </c>
       <c r="AR9" s="9">
         <v>1044.97873</v>
       </c>
       <c r="AS9" s="9">
         <v>1088.8488</v>
       </c>
-      <c r="AT9" s="9">
-[...11 lines deleted...]
-      <c r="AX9" s="26">
+      <c r="AT9" s="48">
+        <v>506.11099999999999</v>
+      </c>
+      <c r="AU9" s="48">
+        <v>1081.8029999999999</v>
+      </c>
+      <c r="AV9" s="48">
+        <v>542.25896999999998</v>
+      </c>
+      <c r="AW9" s="48">
+        <v>579.21759000000009</v>
+      </c>
+      <c r="AX9" s="51">
         <v>0</v>
       </c>
-      <c r="AY9" s="26">
+      <c r="AY9" s="51">
         <v>0</v>
       </c>
-      <c r="AZ9" s="26">
-[...3 lines deleted...]
-        <v>85.464210000000008</v>
+      <c r="AZ9" s="51">
+        <v>130.79463999999999</v>
+      </c>
+      <c r="BA9" s="51">
+        <v>142.27001000000001</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="13">
         <v>1023.9</v>
       </c>
       <c r="C10" s="13">
         <v>1875.6</v>
       </c>
       <c r="D10" s="13">
         <v>18352.7</v>
       </c>
       <c r="E10" s="13">
         <v>15897.5</v>
       </c>
       <c r="F10" s="13">
         <v>2424.6</v>
       </c>
       <c r="G10" s="13">
         <v>376</v>
       </c>
       <c r="H10" s="13">
@@ -1777,73 +1775,73 @@
       </c>
       <c r="AL10" s="21">
         <v>58759.479700000011</v>
       </c>
       <c r="AM10" s="21">
         <v>9477.1246000000046</v>
       </c>
       <c r="AN10" s="21">
         <v>91866.122010000065</v>
       </c>
       <c r="AO10" s="21">
         <v>84921.120630000005</v>
       </c>
       <c r="AP10" s="9">
         <v>59019.491799999996</v>
       </c>
       <c r="AQ10" s="9">
         <v>13742.873519999999</v>
       </c>
       <c r="AR10" s="9">
         <v>108565.45157999998</v>
       </c>
       <c r="AS10" s="9">
         <v>97340.400570000013</v>
       </c>
-      <c r="AT10" s="9">
-[...21 lines deleted...]
-        <v>13221.352749999993</v>
+      <c r="AT10" s="48">
+        <v>13928.314329999999</v>
+      </c>
+      <c r="AU10" s="48">
+        <v>2718.2912400000009</v>
+      </c>
+      <c r="AV10" s="48">
+        <v>41268.639010000028</v>
+      </c>
+      <c r="AW10" s="48">
+        <v>30700.736700000005</v>
+      </c>
+      <c r="AX10" s="48">
+        <v>9517.060449999999</v>
+      </c>
+      <c r="AY10" s="48">
+        <v>2387.9404199999999</v>
+      </c>
+      <c r="AZ10" s="48">
+        <v>21801.159</v>
+      </c>
+      <c r="BA10" s="48">
+        <v>21420.655079999993</v>
       </c>
     </row>
     <row r="11" spans="1:54" s="15" customFormat="1" ht="22.5">
       <c r="A11" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14">
         <v>53.7</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14">
         <v>12.7</v>
       </c>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14">
         <v>46.5</v>
       </c>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="14"/>
@@ -1872,107 +1870,107 @@
       <c r="AC11" s="14"/>
       <c r="AD11" s="14"/>
       <c r="AE11" s="14">
         <v>47.9</v>
       </c>
       <c r="AF11" s="14"/>
       <c r="AG11" s="14"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22">
         <v>53.7</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="28"/>
       <c r="AM11" s="28">
         <v>74.736695209657697</v>
       </c>
       <c r="AN11" s="28"/>
       <c r="AO11" s="28"/>
       <c r="AP11" s="28"/>
       <c r="AQ11" s="28">
         <v>69</v>
       </c>
       <c r="AR11" s="32"/>
       <c r="AS11" s="32"/>
-      <c r="AT11" s="14"/>
-[...10 lines deleted...]
-      <c r="BA11" s="14"/>
+      <c r="AT11" s="49"/>
+      <c r="AU11" s="49">
+        <v>62</v>
+      </c>
+      <c r="AV11" s="49"/>
+      <c r="AW11" s="49"/>
+      <c r="AX11" s="49"/>
+      <c r="AY11" s="49">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="AZ11" s="49"/>
+      <c r="BA11" s="49"/>
     </row>
     <row r="12" spans="1:54" ht="9.75" customHeight="1">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="19"/>
       <c r="S12" s="19"/>
       <c r="T12" s="19"/>
       <c r="U12" s="19"/>
       <c r="V12" s="19"/>
       <c r="W12" s="19"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="19"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="19"/>
       <c r="AB12" s="19"/>
       <c r="AC12" s="19"/>
       <c r="AD12" s="19"/>
       <c r="AE12" s="19"/>
       <c r="AF12" s="19"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="19"/>
       <c r="AI12" s="19"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:54" s="16" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A13" s="37" t="s">
+      <c r="A13" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="37"/>
+      <c r="B13" s="43"/>
       <c r="AH13" s="17"/>
       <c r="AI13" s="17"/>
       <c r="AJ13" s="17"/>
       <c r="AK13" s="17"/>
       <c r="AT13" s="26"/>
       <c r="AU13" s="26"/>
       <c r="AV13" s="26"/>
       <c r="AW13" s="26"/>
       <c r="AX13" s="26"/>
       <c r="AY13" s="26"/>
       <c r="AZ13" s="26"/>
       <c r="BA13" s="26"/>
       <c r="BB13" s="2"/>
     </row>
     <row r="14" spans="1:54">
       <c r="AP14" s="26"/>
       <c r="AQ14" s="26"/>
       <c r="AR14" s="26"/>
       <c r="AS14" s="26"/>
       <c r="AT14" s="21"/>
       <c r="AU14" s="21"/>
       <c r="AV14" s="21"/>
       <c r="AW14" s="21"/>
       <c r="AX14" s="21"/>
       <c r="AY14" s="21"/>
@@ -2050,93 +2048,93 @@
       <c r="AV19" s="30"/>
       <c r="AW19" s="30"/>
       <c r="AX19" s="30"/>
       <c r="AY19" s="30"/>
       <c r="AZ19" s="30"/>
       <c r="BA19" s="30"/>
       <c r="BB19" s="30"/>
     </row>
     <row r="20" spans="42:54">
       <c r="AP20" s="30"/>
       <c r="AQ20" s="30"/>
       <c r="AR20" s="30"/>
       <c r="AS20" s="30"/>
       <c r="AT20" s="30"/>
       <c r="AU20" s="30"/>
       <c r="AV20" s="30"/>
       <c r="AW20" s="30"/>
       <c r="AX20" s="30"/>
       <c r="AY20" s="30"/>
       <c r="AZ20" s="30"/>
       <c r="BA20" s="30"/>
       <c r="BB20" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
-    <mergeCell ref="B4:E4"/>
-[...25 lines deleted...]
-    <mergeCell ref="A4:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Жамбыл</vt:lpstr>
     </vt:vector>