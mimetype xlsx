--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,117 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Жамбыл" sheetId="9" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BA7" i="9"/>
+  <c r="AZ7"/>
+  <c r="AY7"/>
+  <c r="AY11" s="1"/>
+  <c r="AX7"/>
+  <c r="AW7"/>
+  <c r="AV7"/>
+  <c r="AU7"/>
+  <c r="AU11" s="1"/>
+  <c r="AT7"/>
+</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, пайызбен</t>
   </si>
   <si>
     <t>* Алдын ала деректер.</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t xml:space="preserve">Жамбыл облысы
 </t>
   </si>
   <si>
     <t>2025 *</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-наурыз*</t>
+    <t>2025 жылғы қаңтар-сәуір*</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-наурыз*</t>
+    <t>2026 жылғы қаңтар-сәуір*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -171,51 +187,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -278,64 +294,75 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -343,232 +370,234 @@
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -704,345 +733,345 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист8"/>
   <dimension ref="A1:BB20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AG7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AD7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="AU14" sqref="AU14"/>
+      <selection pane="bottomRight" activeCell="AT7" sqref="AT7:BA11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="18" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="18"/>
     <col min="24" max="29" width="9.28515625" style="18" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="1" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="41"/>
-[...34 lines deleted...]
-      <c r="AK1" s="41"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="50"/>
     </row>
     <row r="2" spans="1:54" s="1" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="41"/>
-[...34 lines deleted...]
-      <c r="AK2" s="41"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+      <c r="AC2" s="50"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="50"/>
+      <c r="AF2" s="50"/>
+      <c r="AG2" s="50"/>
+      <c r="AH2" s="50"/>
+      <c r="AI2" s="50"/>
+      <c r="AJ2" s="50"/>
+      <c r="AK2" s="50"/>
     </row>
     <row r="3" spans="1:54" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:54" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="36">
+      <c r="B4" s="43">
         <v>2015</v>
       </c>
-      <c r="C4" s="36"/>
-[...2 lines deleted...]
-      <c r="F4" s="36">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43">
         <v>2016</v>
       </c>
-      <c r="G4" s="36"/>
-[...2 lines deleted...]
-      <c r="J4" s="36">
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43">
         <v>2017</v>
       </c>
-      <c r="K4" s="36"/>
-[...2 lines deleted...]
-      <c r="N4" s="36">
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="43">
         <v>2018</v>
       </c>
-      <c r="O4" s="36"/>
-[...2 lines deleted...]
-      <c r="R4" s="36">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43">
         <v>2019</v>
       </c>
-      <c r="S4" s="36"/>
-[...2 lines deleted...]
-      <c r="V4" s="36">
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43">
         <v>2020</v>
       </c>
-      <c r="W4" s="36"/>
-[...2 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="51">
         <v>2021</v>
       </c>
-      <c r="AA4" s="42"/>
-[...2 lines deleted...]
-      <c r="AD4" s="33">
+      <c r="AA4" s="51"/>
+      <c r="AB4" s="51"/>
+      <c r="AC4" s="51"/>
+      <c r="AD4" s="40">
         <v>2022</v>
       </c>
-      <c r="AE4" s="34"/>
-[...2 lines deleted...]
-      <c r="AH4" s="33">
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="40">
         <v>2023</v>
       </c>
-      <c r="AI4" s="34"/>
-[...2 lines deleted...]
-      <c r="AL4" s="33">
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="42"/>
+      <c r="AL4" s="40">
         <v>2024</v>
       </c>
-      <c r="AM4" s="37"/>
-[...2 lines deleted...]
-      <c r="AP4" s="33" t="s">
+      <c r="AM4" s="52"/>
+      <c r="AN4" s="52"/>
+      <c r="AO4" s="53"/>
+      <c r="AP4" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="34"/>
-[...2 lines deleted...]
-      <c r="AT4" s="33" t="s">
+      <c r="AQ4" s="41"/>
+      <c r="AR4" s="41"/>
+      <c r="AS4" s="42"/>
+      <c r="AT4" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="34"/>
-[...2 lines deleted...]
-      <c r="AX4" s="33" t="s">
+      <c r="AU4" s="41"/>
+      <c r="AV4" s="41"/>
+      <c r="AW4" s="42"/>
+      <c r="AX4" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="AY4" s="34"/>
-[...1 lines deleted...]
-      <c r="BA4" s="35"/>
+      <c r="AY4" s="41"/>
+      <c r="AZ4" s="41"/>
+      <c r="BA4" s="41"/>
     </row>
     <row r="5" spans="1:54" s="3" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A5" s="45"/>
-      <c r="B5" s="39" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="40"/>
-      <c r="D5" s="36" t="s">
+      <c r="C5" s="46"/>
+      <c r="D5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="36"/>
-      <c r="F5" s="39" t="s">
+      <c r="E5" s="43"/>
+      <c r="F5" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="36" t="s">
+      <c r="G5" s="46"/>
+      <c r="H5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="36"/>
-      <c r="J5" s="39" t="s">
+      <c r="I5" s="43"/>
+      <c r="J5" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="40"/>
-      <c r="L5" s="36" t="s">
+      <c r="K5" s="46"/>
+      <c r="L5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="36"/>
-      <c r="N5" s="39" t="s">
+      <c r="M5" s="43"/>
+      <c r="N5" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="40"/>
-      <c r="P5" s="36" t="s">
+      <c r="O5" s="46"/>
+      <c r="P5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="36"/>
-      <c r="R5" s="36" t="s">
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="36"/>
-      <c r="T5" s="36" t="s">
+      <c r="S5" s="43"/>
+      <c r="T5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="36"/>
-      <c r="V5" s="36" t="s">
+      <c r="U5" s="43"/>
+      <c r="V5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="36"/>
-      <c r="X5" s="36" t="s">
+      <c r="W5" s="43"/>
+      <c r="X5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="36"/>
-      <c r="Z5" s="36" t="s">
+      <c r="Y5" s="43"/>
+      <c r="Z5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="36"/>
-      <c r="AB5" s="36" t="s">
+      <c r="AA5" s="43"/>
+      <c r="AB5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="36"/>
-      <c r="AD5" s="36" t="s">
+      <c r="AC5" s="43"/>
+      <c r="AD5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="36"/>
-      <c r="AF5" s="36" t="s">
+      <c r="AE5" s="43"/>
+      <c r="AF5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="36"/>
-      <c r="AH5" s="36" t="s">
+      <c r="AG5" s="43"/>
+      <c r="AH5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="36"/>
-      <c r="AJ5" s="36" t="s">
+      <c r="AI5" s="43"/>
+      <c r="AJ5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="36"/>
-      <c r="AL5" s="39" t="s">
+      <c r="AK5" s="43"/>
+      <c r="AL5" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="40"/>
-      <c r="AN5" s="39" t="s">
+      <c r="AM5" s="46"/>
+      <c r="AN5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="40"/>
-      <c r="AP5" s="36" t="s">
+      <c r="AO5" s="46"/>
+      <c r="AP5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="36"/>
-      <c r="AR5" s="36" t="s">
+      <c r="AQ5" s="43"/>
+      <c r="AR5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="36"/>
-      <c r="AT5" s="36" t="s">
+      <c r="AS5" s="43"/>
+      <c r="AT5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="36"/>
-      <c r="AV5" s="36" t="s">
+      <c r="AU5" s="43"/>
+      <c r="AV5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="36"/>
-      <c r="AX5" s="36" t="s">
+      <c r="AW5" s="43"/>
+      <c r="AX5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="36"/>
-      <c r="AZ5" s="36" t="s">
+      <c r="AY5" s="43"/>
+      <c r="AZ5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="36"/>
+      <c r="BA5" s="45"/>
     </row>
     <row r="6" spans="1:54" s="2" customFormat="1" ht="22.5">
-      <c r="A6" s="46"/>
+      <c r="A6" s="49"/>
       <c r="B6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1152,51 +1181,51 @@
       </c>
       <c r="AS6" s="29" t="s">
         <v>10</v>
       </c>
       <c r="AT6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="AU6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="AV6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="AW6" s="29" t="s">
         <v>10</v>
       </c>
       <c r="AX6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="AY6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="AZ6" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="BA6" s="29" t="s">
+      <c r="BA6" s="38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:54" s="6" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="5">
         <v>6578.7999999999993</v>
       </c>
       <c r="C7" s="5">
         <v>3492.5</v>
       </c>
       <c r="D7" s="5">
         <v>18658.8</v>
       </c>
       <c r="E7" s="5">
         <v>16532.5</v>
       </c>
       <c r="F7" s="5">
         <v>15142.2</v>
       </c>
       <c r="G7" s="5">
         <v>2960.8</v>
       </c>
@@ -1292,74 +1321,83 @@
       </c>
       <c r="AL7" s="26">
         <v>77549.764920000016</v>
       </c>
       <c r="AM7" s="26">
         <v>12680.684600000004</v>
       </c>
       <c r="AN7" s="26">
         <v>102180.44033000006</v>
       </c>
       <c r="AO7" s="26">
         <v>86784.163220000002</v>
       </c>
       <c r="AP7" s="26">
         <v>100709.459</v>
       </c>
       <c r="AQ7" s="26">
         <v>19904.925369999997</v>
       </c>
       <c r="AR7" s="26">
         <v>120258.18995999999</v>
       </c>
       <c r="AS7" s="26">
         <v>99684.582790000015</v>
       </c>
-      <c r="AT7" s="47">
-[...22 lines deleted...]
-      </c>
+      <c r="AT7" s="33">
+        <f>AT8+AT9+AT10</f>
+        <v>26489.771380000002</v>
+      </c>
+      <c r="AU7" s="33">
+        <f t="shared" ref="AU7:AW7" si="0">AU8+AU9+AU10</f>
+        <v>6087.0233100000005</v>
+      </c>
+      <c r="AV7" s="33">
+        <f t="shared" si="0"/>
+        <v>51839.998009999988</v>
+      </c>
+      <c r="AW7" s="33">
+        <f t="shared" si="0"/>
+        <v>38654.886470000005</v>
+      </c>
+      <c r="AX7" s="33">
+        <f>AX8+AX9+AX10</f>
+        <v>21993.32387</v>
+      </c>
+      <c r="AY7" s="33">
+        <f t="shared" ref="AY7:BA7" si="1">AY8+AY9+AY10</f>
+        <v>3749.02891</v>
+      </c>
+      <c r="AZ7" s="33">
+        <f t="shared" si="1"/>
+        <v>31518.067810000004</v>
+      </c>
+      <c r="BA7" s="33">
+        <f t="shared" si="1"/>
+        <v>29587.566699999999</v>
+      </c>
+      <c r="BB7" s="39"/>
     </row>
     <row r="8" spans="1:54" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="5">
         <v>5030.8999999999996</v>
       </c>
       <c r="C8" s="5">
         <v>1469.8</v>
       </c>
       <c r="D8" s="5">
         <v>159.9</v>
       </c>
       <c r="E8" s="5">
         <v>153.69999999999999</v>
       </c>
       <c r="F8" s="5">
         <v>11764.5</v>
       </c>
       <c r="G8" s="5">
         <v>1798.7</v>
       </c>
       <c r="H8" s="5">
         <v>40816.199999999997</v>
@@ -1453,74 +1491,75 @@
       </c>
       <c r="AL8" s="21">
         <v>17854.183019999997</v>
       </c>
       <c r="AM8" s="21">
         <v>1462.5886800000001</v>
       </c>
       <c r="AN8" s="21">
         <v>9332.4648599999964</v>
       </c>
       <c r="AO8" s="21">
         <v>1194.0248700000004</v>
       </c>
       <c r="AP8" s="21">
         <v>40415.783900000002</v>
       </c>
       <c r="AQ8" s="21">
         <v>4166.7972499999996</v>
       </c>
       <c r="AR8" s="21">
         <v>10647.759650000002</v>
       </c>
       <c r="AS8" s="21">
         <v>1255.3334200000002</v>
       </c>
-      <c r="AT8" s="50">
-[...22 lines deleted...]
-      </c>
+      <c r="AT8" s="36">
+        <v>8415.5550000000021</v>
+      </c>
+      <c r="AU8" s="36">
+        <v>1196.3762999999997</v>
+      </c>
+      <c r="AV8" s="36">
+        <v>1388.3563300000003</v>
+      </c>
+      <c r="AW8" s="36">
+        <v>189.76570000000007</v>
+      </c>
+      <c r="AX8" s="34">
+        <v>9363.31</v>
+      </c>
+      <c r="AY8" s="34">
+        <v>755.88024000000007</v>
+      </c>
+      <c r="AZ8" s="34">
+        <v>1230.2752500000001</v>
+      </c>
+      <c r="BA8" s="34">
+        <v>79.761120000000005</v>
+      </c>
+      <c r="BB8" s="39"/>
     </row>
     <row r="9" spans="1:54" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>524</v>
       </c>
       <c r="C9" s="9">
         <v>147.1</v>
       </c>
       <c r="D9" s="9">
         <v>146.19999999999999</v>
       </c>
       <c r="E9" s="9">
         <v>481.3</v>
       </c>
       <c r="F9" s="9">
         <v>953.1</v>
       </c>
       <c r="G9" s="9">
         <v>786.1</v>
       </c>
       <c r="H9" s="9">
         <v>270</v>
@@ -1614,74 +1653,75 @@
       </c>
       <c r="AL9" s="27">
         <v>936.10220000000004</v>
       </c>
       <c r="AM9" s="27">
         <v>1740.9713200000001</v>
       </c>
       <c r="AN9" s="27">
         <v>981.85346000000004</v>
       </c>
       <c r="AO9" s="27">
         <v>669.01772000000005</v>
       </c>
       <c r="AP9" s="9">
         <v>1274.1832999999999</v>
       </c>
       <c r="AQ9" s="9">
         <v>1995.2546</v>
       </c>
       <c r="AR9" s="9">
         <v>1044.97873</v>
       </c>
       <c r="AS9" s="9">
         <v>1088.8488</v>
       </c>
-      <c r="AT9" s="48">
-[...22 lines deleted...]
-      </c>
+      <c r="AT9" s="34">
+        <v>686.84799999999996</v>
+      </c>
+      <c r="AU9" s="34">
+        <v>1342.8006000000003</v>
+      </c>
+      <c r="AV9" s="34">
+        <v>671.60599000000002</v>
+      </c>
+      <c r="AW9" s="34">
+        <v>659.21010000000012</v>
+      </c>
+      <c r="AX9" s="37">
+        <v>50</v>
+      </c>
+      <c r="AY9" s="37">
+        <v>1.90476</v>
+      </c>
+      <c r="AZ9" s="37">
+        <v>130.82364000000001</v>
+      </c>
+      <c r="BA9" s="37">
+        <v>142.88587000000001</v>
+      </c>
+      <c r="BB9" s="39"/>
     </row>
     <row r="10" spans="1:54" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="13">
         <v>1023.9</v>
       </c>
       <c r="C10" s="13">
         <v>1875.6</v>
       </c>
       <c r="D10" s="13">
         <v>18352.7</v>
       </c>
       <c r="E10" s="13">
         <v>15897.5</v>
       </c>
       <c r="F10" s="13">
         <v>2424.6</v>
       </c>
       <c r="G10" s="13">
         <v>376</v>
       </c>
       <c r="H10" s="13">
         <v>25471.5</v>
@@ -1775,74 +1815,75 @@
       </c>
       <c r="AL10" s="21">
         <v>58759.479700000011</v>
       </c>
       <c r="AM10" s="21">
         <v>9477.1246000000046</v>
       </c>
       <c r="AN10" s="21">
         <v>91866.122010000065</v>
       </c>
       <c r="AO10" s="21">
         <v>84921.120630000005</v>
       </c>
       <c r="AP10" s="9">
         <v>59019.491799999996</v>
       </c>
       <c r="AQ10" s="9">
         <v>13742.873519999999</v>
       </c>
       <c r="AR10" s="9">
         <v>108565.45157999998</v>
       </c>
       <c r="AS10" s="9">
         <v>97340.400570000013</v>
       </c>
-      <c r="AT10" s="48">
-[...22 lines deleted...]
-      </c>
+      <c r="AT10" s="34">
+        <v>17387.36838</v>
+      </c>
+      <c r="AU10" s="34">
+        <v>3547.8464100000001</v>
+      </c>
+      <c r="AV10" s="34">
+        <v>49780.03568999999</v>
+      </c>
+      <c r="AW10" s="34">
+        <v>37805.910670000005</v>
+      </c>
+      <c r="AX10" s="34">
+        <v>12580.013869999999</v>
+      </c>
+      <c r="AY10" s="34">
+        <v>2991.2439100000001</v>
+      </c>
+      <c r="AZ10" s="34">
+        <v>30156.968920000003</v>
+      </c>
+      <c r="BA10" s="34">
+        <v>29364.919709999998</v>
+      </c>
+      <c r="BB10" s="39"/>
     </row>
     <row r="11" spans="1:54" s="15" customFormat="1" ht="22.5">
       <c r="A11" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14">
         <v>53.7</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14">
         <v>12.7</v>
       </c>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14">
         <v>46.5</v>
       </c>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="14"/>
       <c r="O11" s="14">
@@ -1870,107 +1911,109 @@
       <c r="AC11" s="14"/>
       <c r="AD11" s="14"/>
       <c r="AE11" s="14">
         <v>47.9</v>
       </c>
       <c r="AF11" s="14"/>
       <c r="AG11" s="14"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22">
         <v>53.7</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="28"/>
       <c r="AM11" s="28">
         <v>74.736695209657697</v>
       </c>
       <c r="AN11" s="28"/>
       <c r="AO11" s="28"/>
       <c r="AP11" s="28"/>
       <c r="AQ11" s="28">
         <v>69</v>
       </c>
       <c r="AR11" s="32"/>
       <c r="AS11" s="32"/>
-      <c r="AT11" s="49"/>
-[...10 lines deleted...]
-      <c r="BA11" s="49"/>
+      <c r="AT11" s="35"/>
+      <c r="AU11" s="35">
+        <f>AU10/AU7*100</f>
+        <v>58.285408635965943</v>
+      </c>
+      <c r="AV11" s="35"/>
+      <c r="AW11" s="35"/>
+      <c r="AX11" s="35"/>
+      <c r="AY11" s="35">
+        <f>AY10/AY7*100</f>
+        <v>79.787165738340491</v>
+      </c>
+      <c r="AZ11" s="35"/>
+      <c r="BA11" s="35"/>
     </row>
     <row r="12" spans="1:54" ht="9.75" customHeight="1">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="19"/>
       <c r="S12" s="19"/>
       <c r="T12" s="19"/>
       <c r="U12" s="19"/>
       <c r="V12" s="19"/>
       <c r="W12" s="19"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="19"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="19"/>
       <c r="AB12" s="19"/>
       <c r="AC12" s="19"/>
       <c r="AD12" s="19"/>
       <c r="AE12" s="19"/>
       <c r="AF12" s="19"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="19"/>
       <c r="AI12" s="19"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:54" s="16" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A13" s="43" t="s">
+      <c r="A13" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="43"/>
+      <c r="B13" s="44"/>
       <c r="AH13" s="17"/>
       <c r="AI13" s="17"/>
       <c r="AJ13" s="17"/>
       <c r="AK13" s="17"/>
       <c r="AT13" s="26"/>
       <c r="AU13" s="26"/>
       <c r="AV13" s="26"/>
       <c r="AW13" s="26"/>
       <c r="AX13" s="26"/>
       <c r="AY13" s="26"/>
       <c r="AZ13" s="26"/>
       <c r="BA13" s="26"/>
       <c r="BB13" s="2"/>
     </row>
     <row r="14" spans="1:54">
       <c r="AP14" s="26"/>
       <c r="AQ14" s="26"/>
       <c r="AR14" s="26"/>
       <c r="AS14" s="26"/>
       <c r="AT14" s="21"/>
       <c r="AU14" s="21"/>
       <c r="AV14" s="21"/>
       <c r="AW14" s="21"/>
       <c r="AX14" s="21"/>
       <c r="AY14" s="21"/>
@@ -2048,93 +2091,93 @@
       <c r="AV19" s="30"/>
       <c r="AW19" s="30"/>
       <c r="AX19" s="30"/>
       <c r="AY19" s="30"/>
       <c r="AZ19" s="30"/>
       <c r="BA19" s="30"/>
       <c r="BB19" s="30"/>
     </row>
     <row r="20" spans="42:54">
       <c r="AP20" s="30"/>
       <c r="AQ20" s="30"/>
       <c r="AR20" s="30"/>
       <c r="AS20" s="30"/>
       <c r="AT20" s="30"/>
       <c r="AU20" s="30"/>
       <c r="AV20" s="30"/>
       <c r="AW20" s="30"/>
       <c r="AX20" s="30"/>
       <c r="AY20" s="30"/>
       <c r="AZ20" s="30"/>
       <c r="BA20" s="30"/>
       <c r="BB20" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
-    <mergeCell ref="B4:E4"/>
-[...25 lines deleted...]
-    <mergeCell ref="AN5:AO5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Жамбыл</vt:lpstr>
     </vt:vector>