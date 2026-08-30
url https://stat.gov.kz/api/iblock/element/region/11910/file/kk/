--- v3 (2026-06-24)
+++ v4 (2026-08-30)
@@ -1,133 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="911"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13950" windowHeight="10515" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Жамбыл" sheetId="9" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="15">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t>АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы</t>
   </si>
   <si>
     <t>Мал шарушылығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері </t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, пайызбен</t>
   </si>
   <si>
     <t>* Алдын ала деректер.</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t xml:space="preserve">Жамбыл облысы
 </t>
   </si>
   <si>
-    <t>2025 *</t>
+    <t>2026 жылғы қаңтар-маусым*</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-сәуір*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-сәуір*</t>
+    <t>2025 жылғы қаңтар-маусым</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -442,162 +423,164 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -733,63 +716,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист8"/>
   <dimension ref="A1:BB20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AD7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AP7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="AT7" sqref="AT7:BA11"/>
+      <selection pane="bottomRight" activeCell="AT19" sqref="AT18:AU19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="18" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="18"/>
     <col min="24" max="29" width="9.28515625" style="18" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="1" customFormat="1" ht="17.25" customHeight="1">
       <c r="A1" s="50" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
       <c r="N1" s="50"/>
       <c r="O1" s="50"/>
@@ -900,64 +883,64 @@
       <c r="Y4" s="43"/>
       <c r="Z4" s="51">
         <v>2021</v>
       </c>
       <c r="AA4" s="51"/>
       <c r="AB4" s="51"/>
       <c r="AC4" s="51"/>
       <c r="AD4" s="40">
         <v>2022</v>
       </c>
       <c r="AE4" s="41"/>
       <c r="AF4" s="41"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="40">
         <v>2023</v>
       </c>
       <c r="AI4" s="41"/>
       <c r="AJ4" s="41"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="40">
         <v>2024</v>
       </c>
       <c r="AM4" s="52"/>
       <c r="AN4" s="52"/>
       <c r="AO4" s="53"/>
-      <c r="AP4" s="40" t="s">
-        <v>13</v>
+      <c r="AP4" s="40">
+        <v>2025</v>
       </c>
       <c r="AQ4" s="41"/>
       <c r="AR4" s="41"/>
       <c r="AS4" s="42"/>
       <c r="AT4" s="40" t="s">
         <v>14</v>
       </c>
       <c r="AU4" s="41"/>
       <c r="AV4" s="41"/>
       <c r="AW4" s="42"/>
       <c r="AX4" s="40" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="AY4" s="41"/>
       <c r="AZ4" s="41"/>
       <c r="BA4" s="41"/>
     </row>
     <row r="5" spans="1:54" s="3" customFormat="1" ht="18.75" customHeight="1">
       <c r="A5" s="48"/>
       <c r="B5" s="45" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="46"/>
       <c r="D5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="43"/>
       <c r="F5" s="45" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="46"/>
       <c r="H5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="43"/>
       <c r="J5" s="45" t="s">
         <v>0</v>
@@ -1310,92 +1293,84 @@
       <c r="AH7" s="21">
         <v>22252.205669999999</v>
       </c>
       <c r="AI7" s="21">
         <v>8277.4309000000012</v>
       </c>
       <c r="AJ7" s="21">
         <v>79282.661919999984</v>
       </c>
       <c r="AK7" s="21">
         <v>59950.368700000021</v>
       </c>
       <c r="AL7" s="26">
         <v>77549.764920000016</v>
       </c>
       <c r="AM7" s="26">
         <v>12680.684600000004</v>
       </c>
       <c r="AN7" s="26">
         <v>102180.44033000006</v>
       </c>
       <c r="AO7" s="26">
         <v>86784.163220000002</v>
       </c>
       <c r="AP7" s="26">
-        <v>100709.459</v>
+        <v>109456.69039999999</v>
       </c>
       <c r="AQ7" s="26">
-        <v>19904.925369999997</v>
+        <v>22520.328869999998</v>
       </c>
       <c r="AR7" s="26">
-        <v>120258.18995999999</v>
+        <v>126065.45407000001</v>
       </c>
       <c r="AS7" s="26">
-        <v>99684.582790000015</v>
+        <v>101369.84083999999</v>
       </c>
       <c r="AT7" s="33">
-        <f>AT8+AT9+AT10</f>
-        <v>26489.771380000002</v>
+        <v>38682.066909999994</v>
       </c>
       <c r="AU7" s="33">
-        <f t="shared" ref="AU7:AW7" si="0">AU8+AU9+AU10</f>
-        <v>6087.0233100000005</v>
+        <v>9579.9347699999998</v>
       </c>
       <c r="AV7" s="33">
-        <f t="shared" si="0"/>
-        <v>51839.998009999988</v>
+        <v>68218.270869999993</v>
       </c>
       <c r="AW7" s="33">
-        <f t="shared" si="0"/>
-        <v>38654.886470000005</v>
+        <v>52949.218650000003</v>
       </c>
       <c r="AX7" s="33">
-        <f>AX8+AX9+AX10</f>
-        <v>21993.32387</v>
+        <v>30184.43</v>
       </c>
       <c r="AY7" s="33">
-        <f t="shared" ref="AY7:BA7" si="1">AY8+AY9+AY10</f>
-        <v>3749.02891</v>
+        <v>5746.9141899999995</v>
       </c>
       <c r="AZ7" s="33">
-        <f t="shared" si="1"/>
-        <v>31518.067810000004</v>
+        <v>47747.882289999994</v>
       </c>
       <c r="BA7" s="33">
-        <f t="shared" si="1"/>
-        <v>29587.566699999999</v>
+        <v>45221.781219999997</v>
       </c>
       <c r="BB7" s="39"/>
     </row>
     <row r="8" spans="1:54" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="5">
         <v>5030.8999999999996</v>
       </c>
       <c r="C8" s="5">
         <v>1469.8</v>
       </c>
       <c r="D8" s="5">
         <v>159.9</v>
       </c>
       <c r="E8" s="5">
         <v>153.69999999999999</v>
       </c>
       <c r="F8" s="5">
         <v>11764.5</v>
       </c>
       <c r="G8" s="5">
         <v>1798.7</v>
       </c>
@@ -1480,84 +1455,84 @@
       <c r="AH8" s="21">
         <v>7713.4230000000007</v>
       </c>
       <c r="AI8" s="21">
         <v>1432.9824599999999</v>
       </c>
       <c r="AJ8" s="21">
         <v>12234.857680000003</v>
       </c>
       <c r="AK8" s="21">
         <v>2256.5288</v>
       </c>
       <c r="AL8" s="21">
         <v>17854.183019999997</v>
       </c>
       <c r="AM8" s="21">
         <v>1462.5886800000001</v>
       </c>
       <c r="AN8" s="21">
         <v>9332.4648599999964</v>
       </c>
       <c r="AO8" s="21">
         <v>1194.0248700000004</v>
       </c>
       <c r="AP8" s="21">
-        <v>40415.783900000002</v>
+        <v>46266.703300000001</v>
       </c>
       <c r="AQ8" s="21">
-        <v>4166.7972499999996</v>
+        <v>5360.4657899999984</v>
       </c>
       <c r="AR8" s="21">
-        <v>10647.759650000002</v>
+        <v>12266.945650000001</v>
       </c>
       <c r="AS8" s="21">
-        <v>1255.3334200000002</v>
+        <v>1628.85302</v>
       </c>
       <c r="AT8" s="36">
-        <v>8415.5550000000021</v>
+        <v>10351.829380000003</v>
       </c>
       <c r="AU8" s="36">
-        <v>1196.3762999999997</v>
+        <v>1741.6691699999999</v>
       </c>
       <c r="AV8" s="36">
-        <v>1388.3563300000003</v>
+        <v>4135.8906899999993</v>
       </c>
       <c r="AW8" s="36">
-        <v>189.76570000000007</v>
-[...11 lines deleted...]
-        <v>79.761120000000005</v>
+        <v>417.01585000000006</v>
+      </c>
+      <c r="AX8" s="36">
+        <v>11506.13</v>
+      </c>
+      <c r="AY8" s="36">
+        <v>1209.8164399999998</v>
+      </c>
+      <c r="AZ8" s="36">
+        <v>2568.6205300000001</v>
+      </c>
+      <c r="BA8" s="36">
+        <v>129.37671</v>
       </c>
       <c r="BB8" s="39"/>
     </row>
     <row r="9" spans="1:54" s="6" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>524</v>
       </c>
       <c r="C9" s="9">
         <v>147.1</v>
       </c>
       <c r="D9" s="9">
         <v>146.19999999999999</v>
       </c>
       <c r="E9" s="9">
         <v>481.3</v>
       </c>
       <c r="F9" s="9">
         <v>953.1</v>
       </c>
       <c r="G9" s="9">
         <v>786.1</v>
       </c>
@@ -1642,84 +1617,84 @@
       <c r="AH9" s="21">
         <v>1276.48038</v>
       </c>
       <c r="AI9" s="21">
         <v>2403.1889000000001</v>
       </c>
       <c r="AJ9" s="21">
         <v>669.79471000000001</v>
       </c>
       <c r="AK9" s="21">
         <v>479.22525000000007</v>
       </c>
       <c r="AL9" s="27">
         <v>936.10220000000004</v>
       </c>
       <c r="AM9" s="27">
         <v>1740.9713200000001</v>
       </c>
       <c r="AN9" s="27">
         <v>981.85346000000004</v>
       </c>
       <c r="AO9" s="27">
         <v>669.01772000000005</v>
       </c>
       <c r="AP9" s="9">
-        <v>1274.1832999999999</v>
+        <v>1414.3803000000003</v>
       </c>
       <c r="AQ9" s="9">
-        <v>1995.2546</v>
+        <v>2249.89149</v>
       </c>
       <c r="AR9" s="9">
-        <v>1044.97873</v>
+        <v>1206.6171300000001</v>
       </c>
       <c r="AS9" s="9">
-        <v>1088.8488</v>
+        <v>1121.6130399999997</v>
       </c>
       <c r="AT9" s="34">
-        <v>686.84799999999996</v>
+        <v>1054.4649999999999</v>
       </c>
       <c r="AU9" s="34">
-        <v>1342.8006000000003</v>
+        <v>1824.7405999999996</v>
       </c>
       <c r="AV9" s="34">
-        <v>671.60599000000002</v>
+        <v>920.01855</v>
       </c>
       <c r="AW9" s="34">
-        <v>659.21010000000012</v>
+        <v>820.91387000000009</v>
       </c>
       <c r="AX9" s="37">
-        <v>50</v>
+        <v>57.9</v>
       </c>
       <c r="AY9" s="37">
-        <v>1.90476</v>
+        <v>5.6977500000000001</v>
       </c>
       <c r="AZ9" s="37">
-        <v>130.82364000000001</v>
+        <v>173.56175999999999</v>
       </c>
       <c r="BA9" s="37">
-        <v>142.88587000000001</v>
+        <v>341.90450999999996</v>
       </c>
       <c r="BB9" s="39"/>
     </row>
     <row r="10" spans="1:54" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="13">
         <v>1023.9</v>
       </c>
       <c r="C10" s="13">
         <v>1875.6</v>
       </c>
       <c r="D10" s="13">
         <v>18352.7</v>
       </c>
       <c r="E10" s="13">
         <v>15897.5</v>
       </c>
       <c r="F10" s="13">
         <v>2424.6</v>
       </c>
       <c r="G10" s="13">
         <v>376</v>
       </c>
@@ -1804,84 +1779,84 @@
       <c r="AH10" s="23">
         <v>13262.30229</v>
       </c>
       <c r="AI10" s="23">
         <v>4441.2595400000009</v>
       </c>
       <c r="AJ10" s="23">
         <v>66378.009529999981</v>
       </c>
       <c r="AK10" s="23">
         <v>57214.614650000018</v>
       </c>
       <c r="AL10" s="21">
         <v>58759.479700000011</v>
       </c>
       <c r="AM10" s="21">
         <v>9477.1246000000046</v>
       </c>
       <c r="AN10" s="21">
         <v>91866.122010000065</v>
       </c>
       <c r="AO10" s="21">
         <v>84921.120630000005</v>
       </c>
       <c r="AP10" s="9">
-        <v>59019.491799999996</v>
+        <v>61775.606799999994</v>
       </c>
       <c r="AQ10" s="9">
-        <v>13742.873519999999</v>
+        <v>14909.971589999999</v>
       </c>
       <c r="AR10" s="9">
-        <v>108565.45157999998</v>
+        <v>112591.89129</v>
       </c>
       <c r="AS10" s="9">
-        <v>97340.400570000013</v>
+        <v>98619.374779999984</v>
       </c>
       <c r="AT10" s="34">
-        <v>17387.36838</v>
+        <v>27275.772529999995</v>
       </c>
       <c r="AU10" s="34">
-        <v>3547.8464100000001</v>
+        <v>6013.5249999999996</v>
       </c>
       <c r="AV10" s="34">
-        <v>49780.03568999999</v>
+        <v>63162.361629999992</v>
       </c>
       <c r="AW10" s="34">
-        <v>37805.910670000005</v>
-[...11 lines deleted...]
-        <v>29364.919709999998</v>
+        <v>51711.288930000002</v>
+      </c>
+      <c r="AX10" s="36">
+        <v>18620.400000000001</v>
+      </c>
+      <c r="AY10" s="36">
+        <v>4531.3999999999996</v>
+      </c>
+      <c r="AZ10" s="36">
+        <v>45005.7</v>
+      </c>
+      <c r="BA10" s="36">
+        <v>44750.5</v>
       </c>
       <c r="BB10" s="39"/>
     </row>
     <row r="11" spans="1:54" s="15" customFormat="1" ht="22.5">
       <c r="A11" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14">
         <v>53.7</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14">
         <v>12.7</v>
       </c>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14">
         <v>46.5</v>
       </c>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
@@ -1907,65 +1882,63 @@
       <c r="AA11" s="14">
         <v>58.3</v>
       </c>
       <c r="AB11" s="14"/>
       <c r="AC11" s="14"/>
       <c r="AD11" s="14"/>
       <c r="AE11" s="14">
         <v>47.9</v>
       </c>
       <c r="AF11" s="14"/>
       <c r="AG11" s="14"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22">
         <v>53.7</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="28"/>
       <c r="AM11" s="28">
         <v>74.736695209657697</v>
       </c>
       <c r="AN11" s="28"/>
       <c r="AO11" s="28"/>
       <c r="AP11" s="28"/>
       <c r="AQ11" s="28">
-        <v>69</v>
+        <v>66.206722273323535</v>
       </c>
       <c r="AR11" s="32"/>
       <c r="AS11" s="32"/>
       <c r="AT11" s="35"/>
       <c r="AU11" s="35">
-        <f>AU10/AU7*100</f>
-        <v>58.285408635965943</v>
+        <v>62.7720871214241</v>
       </c>
       <c r="AV11" s="35"/>
       <c r="AW11" s="35"/>
       <c r="AX11" s="35"/>
       <c r="AY11" s="35">
-        <f>AY10/AY7*100</f>
-        <v>79.787165738340491</v>
+        <v>78.849271977732457</v>
       </c>
       <c r="AZ11" s="35"/>
       <c r="BA11" s="35"/>
     </row>
     <row r="12" spans="1:54" ht="9.75" customHeight="1">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="19"/>
       <c r="S12" s="19"/>
       <c r="T12" s="19"/>