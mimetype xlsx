--- v0 (2026-04-16)
+++ v1 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Жамбыл" sheetId="9" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
@@ -61,60 +61,60 @@
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>* Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, в процентах</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>Жамбылская область</t>
   </si>
   <si>
     <t xml:space="preserve">  2025*</t>
   </si>
   <si>
-    <t>январь-февраль  2025г.*</t>
+    <t>январь-март  2025г.*</t>
   </si>
   <si>
-    <t>январь-февраль  2026г.*</t>
+    <t>январь-март  2026г.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -351,78 +351,78 @@
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -446,116 +446,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -691,61 +693,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AG7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AW28" sqref="AW28"/>
+      <selection pane="bottomRight" activeCell="AV23" sqref="AV23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="16" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="16"/>
     <col min="24" max="29" width="9.28515625" style="16" customWidth="1"/>
     <col min="30" max="32" width="9.140625" style="16"/>
     <col min="33" max="33" width="11" style="16" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" s="1" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
@@ -795,241 +797,241 @@
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
       <c r="X2" s="39"/>
       <c r="Y2" s="39"/>
       <c r="Z2" s="39"/>
       <c r="AA2" s="39"/>
       <c r="AB2" s="39"/>
       <c r="AC2" s="39"/>
       <c r="AD2" s="39"/>
       <c r="AE2" s="39"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39"/>
       <c r="AH2" s="39"/>
       <c r="AI2" s="39"/>
       <c r="AJ2" s="39"/>
       <c r="AK2" s="39"/>
     </row>
     <row r="3" spans="1:55" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:55" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="36" t="s">
+      <c r="A4" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="34">
+      <c r="B4" s="38">
         <v>2015</v>
       </c>
-      <c r="C4" s="34"/>
-[...2 lines deleted...]
-      <c r="F4" s="34">
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38">
         <v>2016</v>
       </c>
-      <c r="G4" s="34"/>
-[...2 lines deleted...]
-      <c r="J4" s="34">
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38">
         <v>2017</v>
       </c>
-      <c r="K4" s="34"/>
-[...2 lines deleted...]
-      <c r="N4" s="34">
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38">
         <v>2018</v>
       </c>
-      <c r="O4" s="34"/>
-[...2 lines deleted...]
-      <c r="R4" s="34">
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38">
         <v>2019</v>
       </c>
-      <c r="S4" s="34"/>
-[...2 lines deleted...]
-      <c r="V4" s="34">
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38">
         <v>2020</v>
       </c>
-      <c r="W4" s="34"/>
-[...2 lines deleted...]
-      <c r="Z4" s="34">
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="38">
         <v>2021</v>
       </c>
-      <c r="AA4" s="34"/>
-[...2 lines deleted...]
-      <c r="AD4" s="40">
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="35">
         <v>2022</v>
       </c>
-      <c r="AE4" s="41"/>
-[...2 lines deleted...]
-      <c r="AH4" s="40">
+      <c r="AE4" s="36"/>
+      <c r="AF4" s="36"/>
+      <c r="AG4" s="37"/>
+      <c r="AH4" s="35">
         <v>2023</v>
       </c>
-      <c r="AI4" s="41"/>
-[...2 lines deleted...]
-      <c r="AL4" s="40">
+      <c r="AI4" s="36"/>
+      <c r="AJ4" s="36"/>
+      <c r="AK4" s="37"/>
+      <c r="AL4" s="35">
         <v>2024</v>
       </c>
-      <c r="AM4" s="41"/>
-[...2 lines deleted...]
-      <c r="AP4" s="40" t="s">
+      <c r="AM4" s="36"/>
+      <c r="AN4" s="36"/>
+      <c r="AO4" s="37"/>
+      <c r="AP4" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="41"/>
-[...2 lines deleted...]
-      <c r="AT4" s="40" t="s">
+      <c r="AQ4" s="36"/>
+      <c r="AR4" s="36"/>
+      <c r="AS4" s="37"/>
+      <c r="AT4" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="41"/>
-[...2 lines deleted...]
-      <c r="AX4" s="40" t="s">
+      <c r="AU4" s="36"/>
+      <c r="AV4" s="36"/>
+      <c r="AW4" s="37"/>
+      <c r="AX4" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="AY4" s="41"/>
-[...1 lines deleted...]
-      <c r="BA4" s="42"/>
+      <c r="AY4" s="36"/>
+      <c r="AZ4" s="36"/>
+      <c r="BA4" s="37"/>
     </row>
     <row r="5" spans="1:55" s="3" customFormat="1" ht="11.25">
-      <c r="A5" s="37"/>
-      <c r="B5" s="34" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="34"/>
-      <c r="D5" s="34" t="s">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="34"/>
-      <c r="F5" s="34" t="s">
+      <c r="E5" s="38"/>
+      <c r="F5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="34"/>
-      <c r="H5" s="34" t="s">
+      <c r="G5" s="38"/>
+      <c r="H5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="34"/>
-      <c r="J5" s="34" t="s">
+      <c r="I5" s="38"/>
+      <c r="J5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="34"/>
-      <c r="L5" s="34" t="s">
+      <c r="K5" s="38"/>
+      <c r="L5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="34"/>
-      <c r="N5" s="34" t="s">
+      <c r="M5" s="38"/>
+      <c r="N5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="34"/>
-      <c r="P5" s="34" t="s">
+      <c r="O5" s="38"/>
+      <c r="P5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="34"/>
-      <c r="R5" s="34" t="s">
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="34"/>
-      <c r="T5" s="34" t="s">
+      <c r="S5" s="38"/>
+      <c r="T5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="34"/>
-      <c r="V5" s="34" t="s">
+      <c r="U5" s="38"/>
+      <c r="V5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="34"/>
-      <c r="X5" s="34" t="s">
+      <c r="W5" s="38"/>
+      <c r="X5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="34"/>
-      <c r="Z5" s="34" t="s">
+      <c r="Y5" s="38"/>
+      <c r="Z5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="34"/>
-      <c r="AB5" s="34" t="s">
+      <c r="AA5" s="38"/>
+      <c r="AB5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="34"/>
-      <c r="AD5" s="34" t="s">
+      <c r="AC5" s="38"/>
+      <c r="AD5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="34"/>
-      <c r="AF5" s="34" t="s">
+      <c r="AE5" s="38"/>
+      <c r="AF5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="34"/>
-      <c r="AH5" s="34" t="s">
+      <c r="AG5" s="38"/>
+      <c r="AH5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="34"/>
-      <c r="AJ5" s="34" t="s">
+      <c r="AI5" s="38"/>
+      <c r="AJ5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="34"/>
-      <c r="AL5" s="34" t="s">
+      <c r="AK5" s="38"/>
+      <c r="AL5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="34"/>
-      <c r="AN5" s="34" t="s">
+      <c r="AM5" s="38"/>
+      <c r="AN5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="34"/>
-      <c r="AP5" s="34" t="s">
+      <c r="AO5" s="38"/>
+      <c r="AP5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="34"/>
-      <c r="AR5" s="34" t="s">
+      <c r="AQ5" s="38"/>
+      <c r="AR5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="34"/>
-      <c r="AT5" s="34" t="s">
+      <c r="AS5" s="38"/>
+      <c r="AT5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="34"/>
-      <c r="AV5" s="34" t="s">
+      <c r="AU5" s="38"/>
+      <c r="AV5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="34"/>
-      <c r="AX5" s="34" t="s">
+      <c r="AW5" s="38"/>
+      <c r="AX5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="34"/>
-      <c r="AZ5" s="34" t="s">
+      <c r="AY5" s="38"/>
+      <c r="AZ5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="34"/>
+      <c r="BA5" s="38"/>
     </row>
     <row r="6" spans="1:55" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="38"/>
+      <c r="A6" s="43"/>
       <c r="B6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1280,72 +1282,72 @@
       <c r="AL7" s="24">
         <v>77549.764920000016</v>
       </c>
       <c r="AM7" s="24">
         <v>12680.684600000004</v>
       </c>
       <c r="AN7" s="24">
         <v>102180.44033000006</v>
       </c>
       <c r="AO7" s="24">
         <v>86784.163220000002</v>
       </c>
       <c r="AP7" s="24">
         <v>100709.459</v>
       </c>
       <c r="AQ7" s="24">
         <v>19904.925369999997</v>
       </c>
       <c r="AR7" s="24">
         <v>120258.18995999999</v>
       </c>
       <c r="AS7" s="24">
         <v>99684.582790000015</v>
       </c>
       <c r="AT7" s="7">
-        <v>11724.646430000001</v>
+        <v>18449.5</v>
       </c>
       <c r="AU7" s="7">
-        <v>2969.5233700000008</v>
+        <v>4385.8</v>
       </c>
       <c r="AV7" s="7">
-        <v>33230.231240000001</v>
+        <v>42818</v>
       </c>
       <c r="AW7" s="7">
-        <v>23371.801960000008</v>
+        <v>31407.3</v>
       </c>
       <c r="AX7" s="7">
-        <v>10120.081549999999</v>
+        <v>17309.5</v>
       </c>
       <c r="AY7" s="7">
-        <v>1616.23378</v>
+        <v>3076</v>
       </c>
       <c r="AZ7" s="7">
-        <v>14923.403070000002</v>
+        <v>23060.9</v>
       </c>
       <c r="BA7" s="7">
-        <v>13345.763169999993</v>
+        <v>21628.3</v>
       </c>
     </row>
     <row r="8" spans="1:55" s="6" customFormat="1" ht="20.25" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="6">
         <v>5030.8999999999996</v>
       </c>
       <c r="C8" s="6">
         <v>1469.8</v>
       </c>
       <c r="D8" s="6">
         <v>159.9</v>
       </c>
       <c r="E8" s="6">
         <v>153.69999999999999</v>
       </c>
       <c r="F8" s="6">
         <v>11764.5</v>
       </c>
       <c r="G8" s="6">
         <v>1798.7</v>
       </c>
       <c r="H8" s="6">
@@ -1441,72 +1443,72 @@
       <c r="AL8" s="21">
         <v>17854.183019999997</v>
       </c>
       <c r="AM8" s="21">
         <v>1462.5886800000001</v>
       </c>
       <c r="AN8" s="21">
         <v>9332.4648599999964</v>
       </c>
       <c r="AO8" s="21">
         <v>1194.0248700000004</v>
       </c>
       <c r="AP8" s="21">
         <v>40415.783900000002</v>
       </c>
       <c r="AQ8" s="21">
         <v>4166.7972499999996</v>
       </c>
       <c r="AR8" s="21">
         <v>10647.759650000002</v>
       </c>
       <c r="AS8" s="21">
         <v>1255.3334200000002</v>
       </c>
       <c r="AT8" s="21">
-        <v>1982.4379999999999</v>
+        <v>4015.0580000000004</v>
       </c>
       <c r="AU8" s="21">
-        <v>255.85499999999999</v>
+        <v>585.72500000000002</v>
       </c>
       <c r="AV8" s="21">
-        <v>394.72818000000007</v>
+        <v>1007.12023</v>
       </c>
       <c r="AW8" s="21">
-        <v>51.604310000000005</v>
+        <v>127.32978999999999</v>
       </c>
       <c r="AX8" s="21">
-        <v>4289.16</v>
+        <v>7792.46</v>
       </c>
       <c r="AY8" s="21">
-        <v>304.95992000000001</v>
+        <v>688.04524000000004</v>
       </c>
       <c r="AZ8" s="21">
-        <v>1064.90922</v>
+        <v>1128.90877</v>
       </c>
       <c r="BA8" s="21">
-        <v>38.946210000000001</v>
+        <v>65.369599999999991</v>
       </c>
     </row>
     <row r="9" spans="1:55" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
         <v>524</v>
       </c>
       <c r="C9" s="8">
         <v>147.1</v>
       </c>
       <c r="D9" s="8">
         <v>146.19999999999999</v>
       </c>
       <c r="E9" s="8">
         <v>481.3</v>
       </c>
       <c r="F9" s="8">
         <v>953.1</v>
       </c>
       <c r="G9" s="8">
         <v>786.1</v>
       </c>
       <c r="H9" s="8">
@@ -1602,72 +1604,72 @@
       <c r="AL9" s="30">
         <v>936.10220000000004</v>
       </c>
       <c r="AM9" s="30">
         <v>1740.9713200000001</v>
       </c>
       <c r="AN9" s="30">
         <v>981.85346000000004</v>
       </c>
       <c r="AO9" s="30">
         <v>669.01772000000005</v>
       </c>
       <c r="AP9" s="8">
         <v>1274.1832999999999</v>
       </c>
       <c r="AQ9" s="8">
         <v>1995.2546</v>
       </c>
       <c r="AR9" s="8">
         <v>1044.97873</v>
       </c>
       <c r="AS9" s="8">
         <v>1088.8488</v>
       </c>
       <c r="AT9" s="8">
-        <v>364.012</v>
+        <v>506.11099999999999</v>
       </c>
       <c r="AU9" s="8">
-        <v>865.06000000000017</v>
+        <v>1081.8029999999999</v>
       </c>
       <c r="AV9" s="8">
-        <v>171.84040000000002</v>
+        <v>542.25896999999998</v>
       </c>
       <c r="AW9" s="8">
-        <v>161.84413999999998</v>
+        <v>579.21759000000009</v>
       </c>
       <c r="AX9" s="24">
         <v>0</v>
       </c>
       <c r="AY9" s="24">
         <v>0</v>
       </c>
       <c r="AZ9" s="24">
-        <v>80.368259999999992</v>
+        <v>130.79463999999999</v>
       </c>
       <c r="BA9" s="24">
-        <v>85.464210000000008</v>
+        <v>142.27001000000001</v>
       </c>
     </row>
     <row r="10" spans="1:55" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="12">
         <v>1023.9</v>
       </c>
       <c r="C10" s="12">
         <v>1875.6</v>
       </c>
       <c r="D10" s="12">
         <v>18352.7</v>
       </c>
       <c r="E10" s="12">
         <v>15897.5</v>
       </c>
       <c r="F10" s="12">
         <v>2424.6</v>
       </c>
       <c r="G10" s="12">
         <v>376</v>
       </c>
       <c r="H10" s="12">
@@ -1763,72 +1765,72 @@
       <c r="AL10" s="21">
         <v>58759.479700000011</v>
       </c>
       <c r="AM10" s="21">
         <v>9477.1246000000046</v>
       </c>
       <c r="AN10" s="21">
         <v>91866.122010000065</v>
       </c>
       <c r="AO10" s="21">
         <v>84921.120630000005</v>
       </c>
       <c r="AP10" s="8">
         <v>59019.491799999996</v>
       </c>
       <c r="AQ10" s="8">
         <v>13742.873519999999</v>
       </c>
       <c r="AR10" s="8">
         <v>108565.45157999998</v>
       </c>
       <c r="AS10" s="8">
         <v>97340.400570000013</v>
       </c>
       <c r="AT10" s="8">
-        <v>9378.19643</v>
+        <v>13928.314329999999</v>
       </c>
       <c r="AU10" s="8">
-        <v>1848.6083700000006</v>
+        <v>2718.2912400000009</v>
       </c>
       <c r="AV10" s="8">
-        <v>32663.662659999998</v>
+        <v>41268.639010000028</v>
       </c>
       <c r="AW10" s="8">
-        <v>23158.353510000008</v>
+        <v>30700.736700000005</v>
       </c>
       <c r="AX10" s="8">
-        <v>5830.9215499999991</v>
+        <v>9517.060449999999</v>
       </c>
       <c r="AY10" s="8">
-        <v>1311.27386</v>
+        <v>2387.9404199999999</v>
       </c>
       <c r="AZ10" s="8">
-        <v>13778.125590000001</v>
+        <v>21801.159</v>
       </c>
       <c r="BA10" s="8">
-        <v>13221.352749999993</v>
+        <v>21420.655079999993</v>
       </c>
     </row>
     <row r="11" spans="1:55" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14">
         <v>53.7</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14">
         <v>12.7</v>
       </c>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14">
         <v>46.5</v>
       </c>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="14"/>
@@ -1859,66 +1861,66 @@
       <c r="AE11" s="14">
         <v>47.9</v>
       </c>
       <c r="AF11" s="14"/>
       <c r="AG11" s="14"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20">
         <v>53.7</v>
       </c>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
       <c r="AL11" s="31"/>
       <c r="AM11" s="31">
         <v>74.736695209657697</v>
       </c>
       <c r="AN11" s="31"/>
       <c r="AO11" s="31"/>
       <c r="AP11" s="31"/>
       <c r="AQ11" s="31">
         <v>69</v>
       </c>
       <c r="AR11" s="32"/>
       <c r="AS11" s="32"/>
       <c r="AT11" s="14"/>
       <c r="AU11" s="14">
-        <v>62.26</v>
+        <v>62</v>
       </c>
       <c r="AV11" s="14"/>
       <c r="AW11" s="14"/>
       <c r="AX11" s="14"/>
       <c r="AY11" s="14">
-        <v>81.14</v>
+        <v>77.599999999999994</v>
       </c>
       <c r="AZ11" s="14"/>
       <c r="BA11" s="14"/>
     </row>
     <row r="12" spans="1:55" s="17" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A12" s="35" t="s">
+      <c r="A12" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="35"/>
+      <c r="B12" s="40"/>
       <c r="AH12" s="18"/>
       <c r="AI12" s="18"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
       <c r="AP12" s="2"/>
       <c r="AQ12" s="2"/>
       <c r="AR12" s="2"/>
       <c r="AS12" s="2"/>
       <c r="AT12" s="2"/>
       <c r="AU12" s="2"/>
       <c r="AV12" s="2"/>
       <c r="AW12" s="2"/>
       <c r="AX12" s="2"/>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="2"/>
       <c r="BA12" s="2"/>
     </row>
     <row r="13" spans="1:55">
       <c r="AL13" s="25"/>
       <c r="AM13" s="25"/>
       <c r="AN13" s="25"/>
       <c r="AO13" s="25"/>
       <c r="AT13" s="24"/>
       <c r="AU13" s="24"/>
       <c r="AV13" s="24"/>
@@ -1950,51 +1952,51 @@
       <c r="AN15" s="26"/>
       <c r="AO15" s="26"/>
       <c r="AT15" s="21"/>
       <c r="AU15" s="21"/>
       <c r="AV15" s="21"/>
       <c r="AW15" s="21"/>
       <c r="AX15" s="21"/>
       <c r="AY15" s="21"/>
       <c r="AZ15" s="21"/>
       <c r="BA15" s="21"/>
       <c r="BB15" s="27"/>
     </row>
     <row r="16" spans="1:55">
       <c r="AL16" s="28"/>
       <c r="AM16" s="28"/>
       <c r="AN16" s="28"/>
       <c r="AO16" s="28"/>
       <c r="AT16" s="21"/>
       <c r="AU16" s="21"/>
       <c r="AV16" s="21"/>
       <c r="AW16" s="21"/>
       <c r="AX16" s="21"/>
       <c r="AY16" s="21"/>
       <c r="AZ16" s="21"/>
       <c r="BA16" s="21"/>
-      <c r="BB16" s="43"/>
+      <c r="BB16" s="34"/>
       <c r="BC16" s="33"/>
     </row>
     <row r="17" spans="38:54">
       <c r="AL17" s="26"/>
       <c r="AM17" s="26"/>
       <c r="AN17" s="26"/>
       <c r="AO17" s="26"/>
       <c r="AT17" s="21"/>
       <c r="AU17" s="21"/>
       <c r="AV17" s="21"/>
       <c r="AW17" s="21"/>
       <c r="AX17" s="21"/>
       <c r="AY17" s="21"/>
       <c r="AZ17" s="21"/>
       <c r="BA17" s="21"/>
       <c r="BB17" s="27"/>
     </row>
     <row r="18" spans="38:54">
       <c r="AP18" s="15"/>
       <c r="AQ18" s="15"/>
       <c r="AR18" s="15"/>
       <c r="AS18" s="15"/>
       <c r="AT18" s="15"/>
       <c r="AU18" s="15"/>
       <c r="AV18" s="15"/>
@@ -2067,93 +2069,93 @@
       <c r="AQ22" s="27"/>
       <c r="AR22" s="27"/>
       <c r="AS22" s="27"/>
       <c r="AT22" s="27"/>
       <c r="AU22" s="27"/>
       <c r="AV22" s="27"/>
       <c r="AW22" s="27"/>
       <c r="AX22" s="27"/>
     </row>
     <row r="23" spans="38:54">
       <c r="AL23" s="27"/>
       <c r="AM23" s="27"/>
       <c r="AN23" s="27"/>
       <c r="AO23" s="27"/>
       <c r="AP23" s="27"/>
       <c r="AQ23" s="27"/>
       <c r="AR23" s="27"/>
       <c r="AS23" s="27"/>
       <c r="AT23" s="27"/>
       <c r="AU23" s="27"/>
       <c r="AV23" s="27"/>
       <c r="AW23" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AL4:AO4"/>
-    <mergeCell ref="A1:AK1"/>
-[...25 lines deleted...]
-    <mergeCell ref="AB5:AC5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Жамбыл</vt:lpstr>