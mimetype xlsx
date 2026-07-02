--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -1,57 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Жамбыл" sheetId="9" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AW7" i="9"/>
+  <c r="AV7"/>
+  <c r="AU7"/>
+  <c r="AU11" s="1"/>
+  <c r="AT7"/>
+  <c r="AY11"/>
+  <c r="AY7"/>
+  <c r="AZ7"/>
+  <c r="BA7"/>
+  <c r="AX7"/>
+</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
@@ -61,60 +77,60 @@
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>* Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, в процентах</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>Жамбылская область</t>
   </si>
   <si>
     <t xml:space="preserve">  2025*</t>
   </si>
   <si>
-    <t>январь-март  2025г.*</t>
+    <t>январь-апрель  2026г.*</t>
   </si>
   <si>
-    <t>январь-март  2026г.*</t>
+    <t>январь-апрель 2025г.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -400,164 +416,162 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -693,61 +707,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BC23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AG7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AV23" sqref="AV23"/>
+      <selection pane="bottomRight" activeCell="AQ24" sqref="AQ24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="16" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="16"/>
     <col min="24" max="29" width="9.28515625" style="16" customWidth="1"/>
     <col min="30" max="32" width="9.140625" style="16"/>
     <col min="33" max="33" width="11" style="16" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" s="1" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
@@ -867,57 +881,57 @@
       <c r="AD4" s="35">
         <v>2022</v>
       </c>
       <c r="AE4" s="36"/>
       <c r="AF4" s="36"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="35">
         <v>2023</v>
       </c>
       <c r="AI4" s="36"/>
       <c r="AJ4" s="36"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="35">
         <v>2024</v>
       </c>
       <c r="AM4" s="36"/>
       <c r="AN4" s="36"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="35" t="s">
         <v>13</v>
       </c>
       <c r="AQ4" s="36"/>
       <c r="AR4" s="36"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="35" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AU4" s="36"/>
       <c r="AV4" s="36"/>
       <c r="AW4" s="37"/>
       <c r="AX4" s="35" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AY4" s="36"/>
       <c r="AZ4" s="36"/>
       <c r="BA4" s="37"/>
     </row>
     <row r="5" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A5" s="42"/>
       <c r="B5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="38"/>
       <c r="D5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="38"/>
       <c r="F5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="38"/>
       <c r="H5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="38"/>
       <c r="J5" s="38" t="s">
         <v>0</v>
@@ -1282,72 +1296,80 @@
       <c r="AL7" s="24">
         <v>77549.764920000016</v>
       </c>
       <c r="AM7" s="24">
         <v>12680.684600000004</v>
       </c>
       <c r="AN7" s="24">
         <v>102180.44033000006</v>
       </c>
       <c r="AO7" s="24">
         <v>86784.163220000002</v>
       </c>
       <c r="AP7" s="24">
         <v>100709.459</v>
       </c>
       <c r="AQ7" s="24">
         <v>19904.925369999997</v>
       </c>
       <c r="AR7" s="24">
         <v>120258.18995999999</v>
       </c>
       <c r="AS7" s="24">
         <v>99684.582790000015</v>
       </c>
       <c r="AT7" s="7">
-        <v>18449.5</v>
+        <f>AT8+AT9+AT10</f>
+        <v>26489.771380000002</v>
       </c>
       <c r="AU7" s="7">
-        <v>4385.8</v>
+        <f t="shared" ref="AU7:AW7" si="0">AU8+AU9+AU10</f>
+        <v>6087.0233100000005</v>
       </c>
       <c r="AV7" s="7">
-        <v>42818</v>
+        <f t="shared" si="0"/>
+        <v>51839.998009999988</v>
       </c>
       <c r="AW7" s="7">
-        <v>31407.3</v>
+        <f t="shared" si="0"/>
+        <v>38654.886470000005</v>
       </c>
       <c r="AX7" s="7">
-        <v>17309.5</v>
+        <f>AX8+AX9+AX10</f>
+        <v>21993.32387</v>
       </c>
       <c r="AY7" s="7">
-        <v>3076</v>
+        <f t="shared" ref="AY7:BA7" si="1">AY8+AY9+AY10</f>
+        <v>3749.02891</v>
       </c>
       <c r="AZ7" s="7">
-        <v>23060.9</v>
+        <f t="shared" si="1"/>
+        <v>31518.067810000004</v>
       </c>
       <c r="BA7" s="7">
-        <v>21628.3</v>
+        <f t="shared" si="1"/>
+        <v>29587.566699999999</v>
       </c>
     </row>
     <row r="8" spans="1:55" s="6" customFormat="1" ht="20.25" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="6">
         <v>5030.8999999999996</v>
       </c>
       <c r="C8" s="6">
         <v>1469.8</v>
       </c>
       <c r="D8" s="6">
         <v>159.9</v>
       </c>
       <c r="E8" s="6">
         <v>153.69999999999999</v>
       </c>
       <c r="F8" s="6">
         <v>11764.5</v>
       </c>
       <c r="G8" s="6">
         <v>1798.7</v>
       </c>
       <c r="H8" s="6">
@@ -1443,72 +1465,72 @@
       <c r="AL8" s="21">
         <v>17854.183019999997</v>
       </c>
       <c r="AM8" s="21">
         <v>1462.5886800000001</v>
       </c>
       <c r="AN8" s="21">
         <v>9332.4648599999964</v>
       </c>
       <c r="AO8" s="21">
         <v>1194.0248700000004</v>
       </c>
       <c r="AP8" s="21">
         <v>40415.783900000002</v>
       </c>
       <c r="AQ8" s="21">
         <v>4166.7972499999996</v>
       </c>
       <c r="AR8" s="21">
         <v>10647.759650000002</v>
       </c>
       <c r="AS8" s="21">
         <v>1255.3334200000002</v>
       </c>
       <c r="AT8" s="21">
-        <v>4015.0580000000004</v>
+        <v>8415.5550000000021</v>
       </c>
       <c r="AU8" s="21">
-        <v>585.72500000000002</v>
+        <v>1196.3762999999997</v>
       </c>
       <c r="AV8" s="21">
-        <v>1007.12023</v>
+        <v>1388.3563300000003</v>
       </c>
       <c r="AW8" s="21">
-        <v>127.32978999999999</v>
-[...11 lines deleted...]
-        <v>65.369599999999991</v>
+        <v>189.76570000000007</v>
+      </c>
+      <c r="AX8" s="8">
+        <v>9363.31</v>
+      </c>
+      <c r="AY8" s="8">
+        <v>755.88024000000007</v>
+      </c>
+      <c r="AZ8" s="8">
+        <v>1230.2752500000001</v>
+      </c>
+      <c r="BA8" s="8">
+        <v>79.761120000000005</v>
       </c>
     </row>
     <row r="9" spans="1:55" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
         <v>524</v>
       </c>
       <c r="C9" s="8">
         <v>147.1</v>
       </c>
       <c r="D9" s="8">
         <v>146.19999999999999</v>
       </c>
       <c r="E9" s="8">
         <v>481.3</v>
       </c>
       <c r="F9" s="8">
         <v>953.1</v>
       </c>
       <c r="G9" s="8">
         <v>786.1</v>
       </c>
       <c r="H9" s="8">
@@ -1604,72 +1626,72 @@
       <c r="AL9" s="30">
         <v>936.10220000000004</v>
       </c>
       <c r="AM9" s="30">
         <v>1740.9713200000001</v>
       </c>
       <c r="AN9" s="30">
         <v>981.85346000000004</v>
       </c>
       <c r="AO9" s="30">
         <v>669.01772000000005</v>
       </c>
       <c r="AP9" s="8">
         <v>1274.1832999999999</v>
       </c>
       <c r="AQ9" s="8">
         <v>1995.2546</v>
       </c>
       <c r="AR9" s="8">
         <v>1044.97873</v>
       </c>
       <c r="AS9" s="8">
         <v>1088.8488</v>
       </c>
       <c r="AT9" s="8">
-        <v>506.11099999999999</v>
+        <v>686.84799999999996</v>
       </c>
       <c r="AU9" s="8">
-        <v>1081.8029999999999</v>
+        <v>1342.8006000000003</v>
       </c>
       <c r="AV9" s="8">
-        <v>542.25896999999998</v>
+        <v>671.60599000000002</v>
       </c>
       <c r="AW9" s="8">
-        <v>579.21759000000009</v>
+        <v>659.21010000000012</v>
       </c>
       <c r="AX9" s="24">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="AY9" s="24">
-        <v>0</v>
+        <v>1.90476</v>
       </c>
       <c r="AZ9" s="24">
-        <v>130.79463999999999</v>
+        <v>130.82364000000001</v>
       </c>
       <c r="BA9" s="24">
-        <v>142.27001000000001</v>
+        <v>142.88587000000001</v>
       </c>
     </row>
     <row r="10" spans="1:55" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="12">
         <v>1023.9</v>
       </c>
       <c r="C10" s="12">
         <v>1875.6</v>
       </c>
       <c r="D10" s="12">
         <v>18352.7</v>
       </c>
       <c r="E10" s="12">
         <v>15897.5</v>
       </c>
       <c r="F10" s="12">
         <v>2424.6</v>
       </c>
       <c r="G10" s="12">
         <v>376</v>
       </c>
       <c r="H10" s="12">
@@ -1765,72 +1787,72 @@
       <c r="AL10" s="21">
         <v>58759.479700000011</v>
       </c>
       <c r="AM10" s="21">
         <v>9477.1246000000046</v>
       </c>
       <c r="AN10" s="21">
         <v>91866.122010000065</v>
       </c>
       <c r="AO10" s="21">
         <v>84921.120630000005</v>
       </c>
       <c r="AP10" s="8">
         <v>59019.491799999996</v>
       </c>
       <c r="AQ10" s="8">
         <v>13742.873519999999</v>
       </c>
       <c r="AR10" s="8">
         <v>108565.45157999998</v>
       </c>
       <c r="AS10" s="8">
         <v>97340.400570000013</v>
       </c>
       <c r="AT10" s="8">
-        <v>13928.314329999999</v>
+        <v>17387.36838</v>
       </c>
       <c r="AU10" s="8">
-        <v>2718.2912400000009</v>
+        <v>3547.8464100000001</v>
       </c>
       <c r="AV10" s="8">
-        <v>41268.639010000028</v>
+        <v>49780.03568999999</v>
       </c>
       <c r="AW10" s="8">
-        <v>30700.736700000005</v>
+        <v>37805.910670000005</v>
       </c>
       <c r="AX10" s="8">
-        <v>9517.060449999999</v>
+        <v>12580.013869999999</v>
       </c>
       <c r="AY10" s="8">
-        <v>2387.9404199999999</v>
+        <v>2991.2439100000001</v>
       </c>
       <c r="AZ10" s="8">
-        <v>21801.159</v>
+        <v>30156.968920000003</v>
       </c>
       <c r="BA10" s="8">
-        <v>21420.655079999993</v>
+        <v>29364.919709999998</v>
       </c>
     </row>
     <row r="11" spans="1:55" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14">
         <v>53.7</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14">
         <v>12.7</v>
       </c>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14">
         <v>46.5</v>
       </c>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="14"/>
@@ -1861,57 +1883,59 @@
       <c r="AE11" s="14">
         <v>47.9</v>
       </c>
       <c r="AF11" s="14"/>
       <c r="AG11" s="14"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20">
         <v>53.7</v>
       </c>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
       <c r="AL11" s="31"/>
       <c r="AM11" s="31">
         <v>74.736695209657697</v>
       </c>
       <c r="AN11" s="31"/>
       <c r="AO11" s="31"/>
       <c r="AP11" s="31"/>
       <c r="AQ11" s="31">
         <v>69</v>
       </c>
       <c r="AR11" s="32"/>
       <c r="AS11" s="32"/>
       <c r="AT11" s="14"/>
       <c r="AU11" s="14">
-        <v>62</v>
+        <f>AU10/AU7*100</f>
+        <v>58.285408635965943</v>
       </c>
       <c r="AV11" s="14"/>
       <c r="AW11" s="14"/>
       <c r="AX11" s="14"/>
       <c r="AY11" s="14">
-        <v>77.599999999999994</v>
+        <f>AY10/AY7*100</f>
+        <v>79.787165738340491</v>
       </c>
       <c r="AZ11" s="14"/>
       <c r="BA11" s="14"/>
     </row>
     <row r="12" spans="1:55" s="17" customFormat="1" ht="16.5" customHeight="1">
       <c r="A12" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="40"/>
       <c r="AH12" s="18"/>
       <c r="AI12" s="18"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
       <c r="AP12" s="2"/>
       <c r="AQ12" s="2"/>
       <c r="AR12" s="2"/>
       <c r="AS12" s="2"/>
       <c r="AT12" s="2"/>
       <c r="AU12" s="2"/>
       <c r="AV12" s="2"/>
       <c r="AW12" s="2"/>
       <c r="AX12" s="2"/>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="2"/>
       <c r="BA12" s="2"/>