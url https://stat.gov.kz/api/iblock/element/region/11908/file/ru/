--- v2 (2026-07-02)
+++ v3 (2026-08-24)
@@ -1,136 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Жамбыл" sheetId="9" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AW7" i="9"/>
-[...8 lines deleted...]
-  <c r="AX7"/>
+  <c r="AY11" i="9" l="1"/>
+  <c r="AU11" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="15">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>* Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, в процентах</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>Жамбылская область</t>
   </si>
   <si>
-    <t xml:space="preserve">  2025*</t>
+    <t>январь-июнь 2026г.*</t>
   </si>
   <si>
-    <t>январь-апрель  2026г.*</t>
-[...2 lines deleted...]
-    <t>январь-апрель 2025г.*</t>
+    <t>январь-июнь 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -316,128 +305,127 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -462,116 +450,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -707,61 +697,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AG7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AN7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AQ24" sqref="AQ24"/>
+      <selection pane="bottomRight" activeCell="BB24" sqref="BB24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="16" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="16"/>
     <col min="24" max="29" width="9.28515625" style="16" customWidth="1"/>
     <col min="30" max="32" width="9.140625" style="16"/>
     <col min="33" max="33" width="11" style="16" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" s="1" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
@@ -811,241 +801,241 @@
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
       <c r="X2" s="39"/>
       <c r="Y2" s="39"/>
       <c r="Z2" s="39"/>
       <c r="AA2" s="39"/>
       <c r="AB2" s="39"/>
       <c r="AC2" s="39"/>
       <c r="AD2" s="39"/>
       <c r="AE2" s="39"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39"/>
       <c r="AH2" s="39"/>
       <c r="AI2" s="39"/>
       <c r="AJ2" s="39"/>
       <c r="AK2" s="39"/>
     </row>
     <row r="3" spans="1:55" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:55" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="41" t="s">
+      <c r="A4" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="38">
+      <c r="B4" s="34">
         <v>2015</v>
       </c>
-      <c r="C4" s="38"/>
-[...2 lines deleted...]
-      <c r="F4" s="38">
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34">
         <v>2016</v>
       </c>
-      <c r="G4" s="38"/>
-[...2 lines deleted...]
-      <c r="J4" s="38">
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34">
         <v>2017</v>
       </c>
-      <c r="K4" s="38"/>
-[...2 lines deleted...]
-      <c r="N4" s="38">
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34">
         <v>2018</v>
       </c>
-      <c r="O4" s="38"/>
-[...2 lines deleted...]
-      <c r="R4" s="38">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="34">
         <v>2019</v>
       </c>
-      <c r="S4" s="38"/>
-[...2 lines deleted...]
-      <c r="V4" s="38">
+      <c r="S4" s="34"/>
+      <c r="T4" s="34"/>
+      <c r="U4" s="34"/>
+      <c r="V4" s="34">
         <v>2020</v>
       </c>
-      <c r="W4" s="38"/>
-[...2 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="W4" s="34"/>
+      <c r="X4" s="34"/>
+      <c r="Y4" s="34"/>
+      <c r="Z4" s="34">
         <v>2021</v>
       </c>
-      <c r="AA4" s="38"/>
-[...2 lines deleted...]
-      <c r="AD4" s="35">
+      <c r="AA4" s="34"/>
+      <c r="AB4" s="34"/>
+      <c r="AC4" s="34"/>
+      <c r="AD4" s="40">
         <v>2022</v>
       </c>
-      <c r="AE4" s="36"/>
-[...2 lines deleted...]
-      <c r="AH4" s="35">
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="40">
         <v>2023</v>
       </c>
-      <c r="AI4" s="36"/>
-[...2 lines deleted...]
-      <c r="AL4" s="35">
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="42"/>
+      <c r="AL4" s="40">
         <v>2024</v>
       </c>
-      <c r="AM4" s="36"/>
-[...2 lines deleted...]
-      <c r="AP4" s="35" t="s">
+      <c r="AM4" s="41"/>
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="42"/>
+      <c r="AP4" s="40">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="41"/>
+      <c r="AR4" s="41"/>
+      <c r="AS4" s="42"/>
+      <c r="AT4" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="AU4" s="41"/>
+      <c r="AV4" s="41"/>
+      <c r="AW4" s="42"/>
+      <c r="AX4" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="36"/>
-[...13 lines deleted...]
-      <c r="BA4" s="37"/>
+      <c r="AY4" s="41"/>
+      <c r="AZ4" s="41"/>
+      <c r="BA4" s="42"/>
     </row>
     <row r="5" spans="1:55" s="3" customFormat="1" ht="11.25">
-      <c r="A5" s="42"/>
-      <c r="B5" s="38" t="s">
+      <c r="A5" s="37"/>
+      <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="38"/>
-      <c r="D5" s="38" t="s">
+      <c r="C5" s="34"/>
+      <c r="D5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="38"/>
-      <c r="F5" s="38" t="s">
+      <c r="E5" s="34"/>
+      <c r="F5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="38"/>
-      <c r="H5" s="38" t="s">
+      <c r="G5" s="34"/>
+      <c r="H5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="38"/>
-      <c r="J5" s="38" t="s">
+      <c r="I5" s="34"/>
+      <c r="J5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="38"/>
-      <c r="L5" s="38" t="s">
+      <c r="K5" s="34"/>
+      <c r="L5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="38"/>
-      <c r="N5" s="38" t="s">
+      <c r="M5" s="34"/>
+      <c r="N5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="38"/>
-      <c r="P5" s="38" t="s">
+      <c r="O5" s="34"/>
+      <c r="P5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="38"/>
-      <c r="R5" s="38" t="s">
+      <c r="Q5" s="34"/>
+      <c r="R5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="38"/>
-      <c r="T5" s="38" t="s">
+      <c r="S5" s="34"/>
+      <c r="T5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="38"/>
-      <c r="V5" s="38" t="s">
+      <c r="U5" s="34"/>
+      <c r="V5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="38"/>
-      <c r="X5" s="38" t="s">
+      <c r="W5" s="34"/>
+      <c r="X5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="38"/>
-      <c r="Z5" s="38" t="s">
+      <c r="Y5" s="34"/>
+      <c r="Z5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="38"/>
-      <c r="AB5" s="38" t="s">
+      <c r="AA5" s="34"/>
+      <c r="AB5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="38"/>
-      <c r="AD5" s="38" t="s">
+      <c r="AC5" s="34"/>
+      <c r="AD5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="38"/>
-      <c r="AF5" s="38" t="s">
+      <c r="AE5" s="34"/>
+      <c r="AF5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="38"/>
-      <c r="AH5" s="38" t="s">
+      <c r="AG5" s="34"/>
+      <c r="AH5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="38"/>
-      <c r="AJ5" s="38" t="s">
+      <c r="AI5" s="34"/>
+      <c r="AJ5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="38"/>
-      <c r="AL5" s="38" t="s">
+      <c r="AK5" s="34"/>
+      <c r="AL5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="38"/>
-      <c r="AN5" s="38" t="s">
+      <c r="AM5" s="34"/>
+      <c r="AN5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="38"/>
-      <c r="AP5" s="38" t="s">
+      <c r="AO5" s="34"/>
+      <c r="AP5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="38"/>
-      <c r="AR5" s="38" t="s">
+      <c r="AQ5" s="34"/>
+      <c r="AR5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="38"/>
-      <c r="AT5" s="38" t="s">
+      <c r="AS5" s="34"/>
+      <c r="AT5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="38"/>
-      <c r="AV5" s="38" t="s">
+      <c r="AU5" s="34"/>
+      <c r="AV5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="38"/>
-      <c r="AX5" s="38" t="s">
+      <c r="AW5" s="34"/>
+      <c r="AX5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="38"/>
-      <c r="AZ5" s="38" t="s">
+      <c r="AY5" s="34"/>
+      <c r="AZ5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="38"/>
+      <c r="BA5" s="34"/>
     </row>
     <row r="6" spans="1:55" s="2" customFormat="1" ht="33.75">
-      <c r="A6" s="43"/>
+      <c r="A6" s="38"/>
       <c r="B6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1284,92 +1274,84 @@
       <c r="AH7" s="21">
         <v>22252.205669999999</v>
       </c>
       <c r="AI7" s="21">
         <v>8277.4309000000012</v>
       </c>
       <c r="AJ7" s="21">
         <v>79282.661919999984</v>
       </c>
       <c r="AK7" s="21">
         <v>59950.368700000021</v>
       </c>
       <c r="AL7" s="24">
         <v>77549.764920000016</v>
       </c>
       <c r="AM7" s="24">
         <v>12680.684600000004</v>
       </c>
       <c r="AN7" s="24">
         <v>102180.44033000006</v>
       </c>
       <c r="AO7" s="24">
         <v>86784.163220000002</v>
       </c>
       <c r="AP7" s="24">
-        <v>100709.459</v>
+        <v>109456.69039999999</v>
       </c>
       <c r="AQ7" s="24">
-        <v>19904.925369999997</v>
+        <v>22520.328869999998</v>
       </c>
       <c r="AR7" s="24">
-        <v>120258.18995999999</v>
+        <v>126065.45407000001</v>
       </c>
       <c r="AS7" s="24">
-        <v>99684.582790000015</v>
-[...31 lines deleted...]
-        <v>29587.566699999999</v>
+        <v>101369.84083999999</v>
+      </c>
+      <c r="AT7" s="24">
+        <v>38682.066909999994</v>
+      </c>
+      <c r="AU7" s="24">
+        <v>9579.9347699999998</v>
+      </c>
+      <c r="AV7" s="24">
+        <v>68218.270869999993</v>
+      </c>
+      <c r="AW7" s="24">
+        <v>52949.218650000003</v>
+      </c>
+      <c r="AX7" s="24">
+        <v>30184.43</v>
+      </c>
+      <c r="AY7" s="24">
+        <v>5746.9141899999995</v>
+      </c>
+      <c r="AZ7" s="24">
+        <v>47747.882289999994</v>
+      </c>
+      <c r="BA7" s="24">
+        <v>45221.781219999997</v>
       </c>
     </row>
     <row r="8" spans="1:55" s="6" customFormat="1" ht="20.25" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="6">
         <v>5030.8999999999996</v>
       </c>
       <c r="C8" s="6">
         <v>1469.8</v>
       </c>
       <c r="D8" s="6">
         <v>159.9</v>
       </c>
       <c r="E8" s="6">
         <v>153.69999999999999</v>
       </c>
       <c r="F8" s="6">
         <v>11764.5</v>
       </c>
       <c r="G8" s="6">
         <v>1798.7</v>
       </c>
       <c r="H8" s="6">
@@ -1452,85 +1434,85 @@
       </c>
       <c r="AH8" s="21">
         <v>7713.4230000000007</v>
       </c>
       <c r="AI8" s="21">
         <v>1432.9824599999999</v>
       </c>
       <c r="AJ8" s="21">
         <v>12234.857680000003</v>
       </c>
       <c r="AK8" s="21">
         <v>2256.5288</v>
       </c>
       <c r="AL8" s="21">
         <v>17854.183019999997</v>
       </c>
       <c r="AM8" s="21">
         <v>1462.5886800000001</v>
       </c>
       <c r="AN8" s="21">
         <v>9332.4648599999964</v>
       </c>
       <c r="AO8" s="21">
         <v>1194.0248700000004</v>
       </c>
-      <c r="AP8" s="21">
-[...9 lines deleted...]
-        <v>1255.3334200000002</v>
+      <c r="AP8" s="8">
+        <v>46266.703300000001</v>
+      </c>
+      <c r="AQ8" s="8">
+        <v>5360.4657899999984</v>
+      </c>
+      <c r="AR8" s="8">
+        <v>12266.945650000001</v>
+      </c>
+      <c r="AS8" s="8">
+        <v>1628.85302</v>
       </c>
       <c r="AT8" s="21">
-        <v>8415.5550000000021</v>
+        <v>10351.829380000003</v>
       </c>
       <c r="AU8" s="21">
-        <v>1196.3762999999997</v>
+        <v>1741.6691699999999</v>
       </c>
       <c r="AV8" s="21">
-        <v>1388.3563300000003</v>
+        <v>4135.8906899999993</v>
       </c>
       <c r="AW8" s="21">
-        <v>189.76570000000007</v>
-[...11 lines deleted...]
-        <v>79.761120000000005</v>
+        <v>417.01585000000006</v>
+      </c>
+      <c r="AX8" s="21">
+        <v>11506.13</v>
+      </c>
+      <c r="AY8" s="21">
+        <v>1209.8164399999998</v>
+      </c>
+      <c r="AZ8" s="21">
+        <v>2568.6205300000001</v>
+      </c>
+      <c r="BA8" s="21">
+        <v>129.37671</v>
       </c>
     </row>
     <row r="9" spans="1:55" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
         <v>524</v>
       </c>
       <c r="C9" s="8">
         <v>147.1</v>
       </c>
       <c r="D9" s="8">
         <v>146.19999999999999</v>
       </c>
       <c r="E9" s="8">
         <v>481.3</v>
       </c>
       <c r="F9" s="8">
         <v>953.1</v>
       </c>
       <c r="G9" s="8">
         <v>786.1</v>
       </c>
       <c r="H9" s="8">
@@ -1614,84 +1596,84 @@
       <c r="AH9" s="21">
         <v>1276.48038</v>
       </c>
       <c r="AI9" s="21">
         <v>2403.1889000000001</v>
       </c>
       <c r="AJ9" s="21">
         <v>669.79471000000001</v>
       </c>
       <c r="AK9" s="21">
         <v>479.22525000000007</v>
       </c>
       <c r="AL9" s="30">
         <v>936.10220000000004</v>
       </c>
       <c r="AM9" s="30">
         <v>1740.9713200000001</v>
       </c>
       <c r="AN9" s="30">
         <v>981.85346000000004</v>
       </c>
       <c r="AO9" s="30">
         <v>669.01772000000005</v>
       </c>
       <c r="AP9" s="8">
-        <v>1274.1832999999999</v>
+        <v>1414.3803000000003</v>
       </c>
       <c r="AQ9" s="8">
-        <v>1995.2546</v>
+        <v>2249.89149</v>
       </c>
       <c r="AR9" s="8">
-        <v>1044.97873</v>
+        <v>1206.6171300000001</v>
       </c>
       <c r="AS9" s="8">
-        <v>1088.8488</v>
+        <v>1121.6130399999997</v>
       </c>
       <c r="AT9" s="8">
-        <v>686.84799999999996</v>
+        <v>1054.4649999999999</v>
       </c>
       <c r="AU9" s="8">
-        <v>1342.8006000000003</v>
+        <v>1824.7405999999996</v>
       </c>
       <c r="AV9" s="8">
-        <v>671.60599000000002</v>
+        <v>920.01855</v>
       </c>
       <c r="AW9" s="8">
-        <v>659.21010000000012</v>
+        <v>820.91387000000009</v>
       </c>
       <c r="AX9" s="24">
-        <v>50</v>
+        <v>57.9</v>
       </c>
       <c r="AY9" s="24">
-        <v>1.90476</v>
+        <v>5.6977500000000001</v>
       </c>
       <c r="AZ9" s="24">
-        <v>130.82364000000001</v>
+        <v>173.56175999999999</v>
       </c>
       <c r="BA9" s="24">
-        <v>142.88587000000001</v>
+        <v>341.90450999999996</v>
       </c>
     </row>
     <row r="10" spans="1:55" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="12">
         <v>1023.9</v>
       </c>
       <c r="C10" s="12">
         <v>1875.6</v>
       </c>
       <c r="D10" s="12">
         <v>18352.7</v>
       </c>
       <c r="E10" s="12">
         <v>15897.5</v>
       </c>
       <c r="F10" s="12">
         <v>2424.6</v>
       </c>
       <c r="G10" s="12">
         <v>376</v>
       </c>
       <c r="H10" s="12">
@@ -1775,84 +1757,84 @@
       <c r="AH10" s="23">
         <v>13262.30229</v>
       </c>
       <c r="AI10" s="23">
         <v>4441.2595400000009</v>
       </c>
       <c r="AJ10" s="23">
         <v>66378.009529999981</v>
       </c>
       <c r="AK10" s="23">
         <v>57214.614650000018</v>
       </c>
       <c r="AL10" s="21">
         <v>58759.479700000011</v>
       </c>
       <c r="AM10" s="21">
         <v>9477.1246000000046</v>
       </c>
       <c r="AN10" s="21">
         <v>91866.122010000065</v>
       </c>
       <c r="AO10" s="21">
         <v>84921.120630000005</v>
       </c>
       <c r="AP10" s="8">
-        <v>59019.491799999996</v>
+        <v>61775.606799999994</v>
       </c>
       <c r="AQ10" s="8">
-        <v>13742.873519999999</v>
+        <v>14909.971589999999</v>
       </c>
       <c r="AR10" s="8">
-        <v>108565.45157999998</v>
+        <v>112591.89129</v>
       </c>
       <c r="AS10" s="8">
-        <v>97340.400570000013</v>
+        <v>98619.374779999984</v>
       </c>
       <c r="AT10" s="8">
-        <v>17387.36838</v>
+        <v>27275.772529999995</v>
       </c>
       <c r="AU10" s="8">
-        <v>3547.8464100000001</v>
+        <v>6013.5249999999996</v>
       </c>
       <c r="AV10" s="8">
-        <v>49780.03568999999</v>
+        <v>63162.361629999992</v>
       </c>
       <c r="AW10" s="8">
-        <v>37805.910670000005</v>
+        <v>51711.288930000002</v>
       </c>
       <c r="AX10" s="8">
-        <v>12580.013869999999</v>
+        <v>18620.400000000001</v>
       </c>
       <c r="AY10" s="8">
-        <v>2991.2439100000001</v>
+        <v>4531.3999999999996</v>
       </c>
       <c r="AZ10" s="8">
-        <v>30156.968920000003</v>
+        <v>45005.7</v>
       </c>
       <c r="BA10" s="8">
-        <v>29364.919709999998</v>
+        <v>44750.5</v>
       </c>
     </row>
     <row r="11" spans="1:55" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14">
         <v>53.7</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14">
         <v>12.7</v>
       </c>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14">
         <v>46.5</v>
       </c>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
       <c r="N11" s="14"/>
@@ -1877,74 +1859,74 @@
       <c r="AA11" s="14">
         <v>58.3</v>
       </c>
       <c r="AB11" s="14"/>
       <c r="AC11" s="14"/>
       <c r="AD11" s="14"/>
       <c r="AE11" s="14">
         <v>47.9</v>
       </c>
       <c r="AF11" s="14"/>
       <c r="AG11" s="14"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20">
         <v>53.7</v>
       </c>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
       <c r="AL11" s="31"/>
       <c r="AM11" s="31">
         <v>74.736695209657697</v>
       </c>
       <c r="AN11" s="31"/>
       <c r="AO11" s="31"/>
       <c r="AP11" s="31"/>
       <c r="AQ11" s="31">
-        <v>69</v>
-[...16 lines deleted...]
-      <c r="BA11" s="14"/>
+        <v>66.206722273323535</v>
+      </c>
+      <c r="AR11" s="31"/>
+      <c r="AS11" s="31"/>
+      <c r="AT11" s="31"/>
+      <c r="AU11" s="31">
+        <f>AU10/AU7%</f>
+        <v>62.7720871214241</v>
+      </c>
+      <c r="AV11" s="31"/>
+      <c r="AW11" s="31"/>
+      <c r="AX11" s="31"/>
+      <c r="AY11" s="31">
+        <f>AY10/AY7%</f>
+        <v>78.849271977732457</v>
+      </c>
+      <c r="AZ11" s="31"/>
+      <c r="BA11" s="31"/>
     </row>
     <row r="12" spans="1:55" s="17" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A12" s="40" t="s">
+      <c r="A12" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="40"/>
+      <c r="B12" s="35"/>
       <c r="AH12" s="18"/>
       <c r="AI12" s="18"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
       <c r="AP12" s="2"/>
       <c r="AQ12" s="2"/>
       <c r="AR12" s="2"/>
       <c r="AS12" s="2"/>
       <c r="AT12" s="2"/>
       <c r="AU12" s="2"/>
       <c r="AV12" s="2"/>
       <c r="AW12" s="2"/>
       <c r="AX12" s="2"/>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="2"/>
       <c r="BA12" s="2"/>
     </row>
     <row r="13" spans="1:55">
       <c r="AL13" s="25"/>
       <c r="AM13" s="25"/>
       <c r="AN13" s="25"/>
       <c r="AO13" s="25"/>
       <c r="AT13" s="24"/>
       <c r="AU13" s="24"/>
       <c r="AV13" s="24"/>
@@ -1976,52 +1958,52 @@
       <c r="AN15" s="26"/>
       <c r="AO15" s="26"/>
       <c r="AT15" s="21"/>
       <c r="AU15" s="21"/>
       <c r="AV15" s="21"/>
       <c r="AW15" s="21"/>
       <c r="AX15" s="21"/>
       <c r="AY15" s="21"/>
       <c r="AZ15" s="21"/>
       <c r="BA15" s="21"/>
       <c r="BB15" s="27"/>
     </row>
     <row r="16" spans="1:55">
       <c r="AL16" s="28"/>
       <c r="AM16" s="28"/>
       <c r="AN16" s="28"/>
       <c r="AO16" s="28"/>
       <c r="AT16" s="21"/>
       <c r="AU16" s="21"/>
       <c r="AV16" s="21"/>
       <c r="AW16" s="21"/>
       <c r="AX16" s="21"/>
       <c r="AY16" s="21"/>
       <c r="AZ16" s="21"/>
       <c r="BA16" s="21"/>
-      <c r="BB16" s="34"/>
-      <c r="BC16" s="33"/>
+      <c r="BB16" s="33"/>
+      <c r="BC16" s="32"/>
     </row>
     <row r="17" spans="38:54">
       <c r="AL17" s="26"/>
       <c r="AM17" s="26"/>
       <c r="AN17" s="26"/>
       <c r="AO17" s="26"/>
       <c r="AT17" s="21"/>
       <c r="AU17" s="21"/>
       <c r="AV17" s="21"/>
       <c r="AW17" s="21"/>
       <c r="AX17" s="21"/>
       <c r="AY17" s="21"/>
       <c r="AZ17" s="21"/>
       <c r="BA17" s="21"/>
       <c r="BB17" s="27"/>
     </row>
     <row r="18" spans="38:54">
       <c r="AP18" s="15"/>
       <c r="AQ18" s="15"/>
       <c r="AR18" s="15"/>
       <c r="AS18" s="15"/>
       <c r="AT18" s="15"/>
       <c r="AU18" s="15"/>
       <c r="AV18" s="15"/>
       <c r="AW18" s="15"/>
@@ -2093,93 +2075,93 @@
       <c r="AQ22" s="27"/>
       <c r="AR22" s="27"/>
       <c r="AS22" s="27"/>
       <c r="AT22" s="27"/>
       <c r="AU22" s="27"/>
       <c r="AV22" s="27"/>
       <c r="AW22" s="27"/>
       <c r="AX22" s="27"/>
     </row>
     <row r="23" spans="38:54">
       <c r="AL23" s="27"/>
       <c r="AM23" s="27"/>
       <c r="AN23" s="27"/>
       <c r="AO23" s="27"/>
       <c r="AP23" s="27"/>
       <c r="AQ23" s="27"/>
       <c r="AR23" s="27"/>
       <c r="AS23" s="27"/>
       <c r="AT23" s="27"/>
       <c r="AU23" s="27"/>
       <c r="AV23" s="27"/>
       <c r="AW23" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AL5:AM5"/>
-[...25 lines deleted...]
-    <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Жамбыл</vt:lpstr>