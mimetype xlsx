--- v1 (2026-07-02)
+++ v2 (2026-09-19)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="150" yWindow="255" windowWidth="14565" windowHeight="10650"/>
+    <workbookView xWindow="15390" yWindow="-15" windowWidth="13095" windowHeight="11955" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Численность населения" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="Численность населения" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="85">
   <si>
     <t>Жамбылская область</t>
-  </si>
-[...1 lines deleted...]
-    <t>г.Тараз</t>
   </si>
   <si>
     <t xml:space="preserve">Сарысуский </t>
   </si>
   <si>
     <t xml:space="preserve">Таласский </t>
   </si>
   <si>
     <t xml:space="preserve">Шуский </t>
   </si>
   <si>
     <t xml:space="preserve">Байзакский </t>
   </si>
   <si>
     <t xml:space="preserve">Жамбылский </t>
   </si>
   <si>
     <t xml:space="preserve">Жуалынский </t>
   </si>
   <si>
     <t xml:space="preserve">Кордайский </t>
   </si>
   <si>
     <t xml:space="preserve">Меркенский </t>
   </si>
@@ -248,56 +249,194 @@
       <rPr>
         <i/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>С учетом уточненной численности населения на начало года.</t>
     </r>
   </si>
   <si>
     <r>
       <t>1 января</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Численность населения на начало периода</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>с 2024</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Число людей, проживающих на данной территории в данный момент времени</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>числовой</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Текущие оценки на начало года рассчитываются на основании итогов последней переписи населения, к которым ежегодно прибавляются числа родившихся и прибывших на данную территорию и из которых вычитаются числа умерших и выбывших с данной территории</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о численности населения страны и ее регионов являются данные, полученные по итогам проведения национальных переписей, в межпереписной период изменяются за счет естественного (данные о родившихся и умерших) и миграционного (данные о прибывших и выбывших по месту постоянной регистрации) приростов (убыли)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>нет</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>+7 7262 45 74 34</t>
+  </si>
+  <si>
+    <t>K.Aldiyarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Алдиярова К.</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" явление отсутствует</t>
+  </si>
+  <si>
+    <t>"0,0" - незначительная величина</t>
+  </si>
+  <si>
+    <t>"х"- данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>"..."- данные отсутствуют</t>
+  </si>
+  <si>
+    <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/11899/file/ru/</t>
+  </si>
+  <si>
+    <t>Тараз г.а.</t>
+  </si>
+  <si>
+    <t>код КСП - 611101</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="18">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="26">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -370,50 +509,101 @@
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -498,57 +688,62 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -566,154 +761,211 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-[...5 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный_11chis" xfId="2"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -956,286 +1208,589 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Aldiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/11899/file/ru/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AE114"/>
+  <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AL22" sqref="AL22:AM22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="51.5703125" customWidth="1"/>
+    <col min="2" max="2" width="99.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="40">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="41" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="42" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51.75" customHeight="1">
+      <c r="A9" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="43" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="81" customHeight="1">
+      <c r="A10" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="28.5" customHeight="1">
+      <c r="A12" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="46" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="44" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="49">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="44" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="49">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="50" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="51" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="52" t="s">
+        <v>73</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B4:E13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H21" sqref="H21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="86.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:5">
+      <c r="B4" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+    </row>
+    <row r="5" spans="2:5">
+      <c r="B5" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+    </row>
+    <row r="6" spans="2:5">
+      <c r="B6" s="53" t="s">
+        <v>77</v>
+      </c>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+    </row>
+    <row r="7" spans="2:5">
+      <c r="B7" s="53" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+    </row>
+    <row r="8" spans="2:5">
+      <c r="B8" s="53" t="s">
+        <v>79</v>
+      </c>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="53"/>
+    </row>
+    <row r="9" spans="2:5">
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+    </row>
+    <row r="10" spans="2:5" ht="39" customHeight="1">
+      <c r="B10" s="54" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="53"/>
+    </row>
+    <row r="11" spans="2:5">
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="53"/>
+    </row>
+    <row r="12" spans="2:5">
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="53"/>
+    </row>
+    <row r="13" spans="2:5">
+      <c r="B13" s="55" t="s">
+        <v>81</v>
+      </c>
+      <c r="C13" s="55"/>
+      <c r="D13" s="55"/>
+      <c r="E13" s="55"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AH114"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="E12" sqref="E12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="11.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="1" customWidth="1"/>
     <col min="3" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.5703125" style="1" customWidth="1"/>
     <col min="24" max="30" width="9.140625" style="1"/>
-    <col min="31" max="31" width="9.140625" style="53"/>
+    <col min="31" max="31" width="9.140625" style="33"/>
     <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="21" customHeight="1">
-[...30 lines deleted...]
-    <row r="3" spans="1:31">
+    <row r="2" spans="1:34" ht="21" customHeight="1">
+      <c r="B2" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+      <c r="S2" s="58"/>
+      <c r="T2" s="58"/>
+      <c r="U2" s="58"/>
+      <c r="V2" s="58"/>
+      <c r="W2" s="58"/>
+      <c r="X2" s="58"/>
+      <c r="Y2" s="58"/>
+      <c r="Z2" s="58"/>
+      <c r="AA2" s="58"/>
+      <c r="AB2" s="58"/>
+    </row>
+    <row r="3" spans="1:34" ht="26.25">
+      <c r="A3" s="57" t="s">
+        <v>84</v>
+      </c>
       <c r="B3" s="2"/>
       <c r="W3" s="24"/>
       <c r="X3" s="24"/>
       <c r="AA3" s="24"/>
       <c r="AB3" s="23"/>
       <c r="AC3" s="23"/>
       <c r="AD3" s="24"/>
-      <c r="AE3" s="54" t="s">
+      <c r="AE3" s="1"/>
+      <c r="AH3" s="34" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
+      <c r="A4" s="76" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="65"/>
+      <c r="C4" s="61">
+        <v>2024</v>
+      </c>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="64"/>
+      <c r="O4" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="62"/>
+      <c r="AA4" s="61">
+        <v>2026</v>
+      </c>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+    </row>
+    <row r="5" spans="1:34" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A5" s="77"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="20" t="s">
         <v>24</v>
       </c>
-    </row>
-[...45 lines deleted...]
-      </c>
       <c r="D5" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="25" t="s">
+      <c r="F5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M5" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="P5" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q5" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="R5" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="4" t="s">
+      <c r="S5" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="T5" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="16" t="s">
+      <c r="U5" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="V5" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="I5" s="16" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="4" t="s">
+      <c r="W5" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="X5" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="Y5" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="M5" s="16" t="s">
+      <c r="Z5" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...5 lines deleted...]
-      <c r="P5" s="16" t="s">
+      <c r="AA5" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB5" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC5" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="Q5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="4" t="s">
+      <c r="AD5" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="AE5" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="4" t="s">
+      <c r="AF5" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="T5" s="16" t="s">
+      <c r="AG5" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH5" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="U5" s="16" t="s">
-[...68 lines deleted...]
-        <v>33</v>
+    </row>
+    <row r="6" spans="1:34" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A6" s="28"/>
+      <c r="B6" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="73"/>
+      <c r="O6" s="73"/>
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="73"/>
+      <c r="V6" s="73"/>
+      <c r="W6" s="73"/>
+      <c r="X6" s="73"/>
+      <c r="Y6" s="73"/>
+      <c r="Z6" s="73"/>
+      <c r="AA6" s="73"/>
+      <c r="AB6" s="73"/>
+      <c r="AC6" s="74"/>
+      <c r="AD6" s="74"/>
+      <c r="AE6" s="74"/>
+      <c r="AF6" s="74"/>
+      <c r="AG6" s="74"/>
+      <c r="AH6" s="74"/>
+    </row>
+    <row r="7" spans="1:34">
+      <c r="A7" s="29" t="s">
+        <v>32</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6">
         <v>1222597</v>
       </c>
       <c r="D7" s="11">
         <v>1222618</v>
       </c>
       <c r="E7" s="11">
         <v>1222478</v>
       </c>
       <c r="F7" s="6">
         <v>1222811</v>
       </c>
       <c r="G7" s="17">
         <v>1223158</v>
       </c>
       <c r="H7" s="7">
         <v>1223457</v>
       </c>
       <c r="I7" s="7">
         <v>1223670</v>
       </c>
@@ -1268,72 +1823,81 @@
       </c>
       <c r="S7" s="7">
         <v>1220611</v>
       </c>
       <c r="T7" s="7">
         <v>1220481</v>
       </c>
       <c r="U7" s="7">
         <v>1220041</v>
       </c>
       <c r="V7" s="7">
         <v>1219056</v>
       </c>
       <c r="W7" s="7">
         <v>1217729</v>
       </c>
       <c r="X7" s="7">
         <v>1216849</v>
       </c>
       <c r="Y7" s="7">
         <v>1216132</v>
       </c>
       <c r="Z7" s="18">
         <v>1215892</v>
       </c>
-      <c r="AA7" s="29">
+      <c r="AA7" s="27">
         <v>1215373</v>
       </c>
-      <c r="AB7" s="29">
+      <c r="AB7" s="27">
         <v>1215360</v>
       </c>
       <c r="AC7" s="11">
         <v>1214965</v>
       </c>
       <c r="AD7" s="7">
         <v>1214501</v>
       </c>
-      <c r="AE7" s="29">
+      <c r="AE7" s="27">
         <v>1214040</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="32">
+      <c r="AF7" s="18">
+        <v>1213556</v>
+      </c>
+      <c r="AG7" s="7">
+        <v>1212698</v>
+      </c>
+      <c r="AH7" s="36">
+        <v>1211705</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34">
+      <c r="A8" s="30">
         <v>311010000</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="C8" s="6">
         <v>431160</v>
       </c>
       <c r="D8" s="7">
         <v>431666</v>
       </c>
       <c r="E8" s="7">
         <v>431920</v>
       </c>
       <c r="F8" s="6">
         <v>432367</v>
       </c>
       <c r="G8" s="17">
         <v>433122</v>
       </c>
       <c r="H8" s="7">
         <v>433423</v>
       </c>
       <c r="I8" s="7">
         <v>433788</v>
       </c>
       <c r="J8" s="7">
         <v>434216</v>
       </c>
@@ -1363,72 +1927,81 @@
       </c>
       <c r="S8" s="7">
         <v>437438</v>
       </c>
       <c r="T8" s="7">
         <v>437959</v>
       </c>
       <c r="U8" s="7">
         <v>438188</v>
       </c>
       <c r="V8" s="7">
         <v>438424</v>
       </c>
       <c r="W8" s="7">
         <v>438612</v>
       </c>
       <c r="X8" s="7">
         <v>438855</v>
       </c>
       <c r="Y8" s="7">
         <v>439156</v>
       </c>
       <c r="Z8" s="18">
         <v>439630</v>
       </c>
-      <c r="AA8" s="29">
+      <c r="AA8" s="27">
         <v>439749</v>
       </c>
-      <c r="AB8" s="29">
+      <c r="AB8" s="27">
         <v>488133</v>
       </c>
       <c r="AC8" s="11">
         <v>488598</v>
       </c>
       <c r="AD8" s="7">
         <v>489031</v>
       </c>
-      <c r="AE8" s="29">
+      <c r="AE8" s="27">
         <v>489253</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="32">
+      <c r="AF8" s="18">
+        <v>489388</v>
+      </c>
+      <c r="AG8" s="7">
+        <v>489612</v>
+      </c>
+      <c r="AH8" s="36">
+        <v>489901</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34">
+      <c r="A9" s="30">
         <v>313600000</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C9" s="6">
         <v>106347</v>
       </c>
       <c r="D9" s="7">
         <v>106392</v>
       </c>
       <c r="E9" s="7">
         <v>106356</v>
       </c>
       <c r="F9" s="6">
         <v>106428</v>
       </c>
       <c r="G9" s="17">
         <v>106412</v>
       </c>
       <c r="H9" s="7">
         <v>106479</v>
       </c>
       <c r="I9" s="7">
         <v>106521</v>
       </c>
       <c r="J9" s="7">
         <v>106563</v>
       </c>
@@ -1458,72 +2031,81 @@
       </c>
       <c r="S9" s="7">
         <v>106489</v>
       </c>
       <c r="T9" s="7">
         <v>106620</v>
       </c>
       <c r="U9" s="7">
         <v>106628</v>
       </c>
       <c r="V9" s="7">
         <v>106518</v>
       </c>
       <c r="W9" s="7">
         <v>106370</v>
       </c>
       <c r="X9" s="7">
         <v>106478</v>
       </c>
       <c r="Y9" s="7">
         <v>106537</v>
       </c>
       <c r="Z9" s="18">
         <v>106518</v>
       </c>
-      <c r="AA9" s="29">
+      <c r="AA9" s="27">
         <v>106685</v>
       </c>
-      <c r="AB9" s="29">
+      <c r="AB9" s="27">
         <v>95487</v>
       </c>
       <c r="AC9" s="11">
         <v>95486</v>
       </c>
       <c r="AD9" s="7">
         <v>95448</v>
       </c>
-      <c r="AE9" s="29">
+      <c r="AE9" s="27">
         <v>95413</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="32">
+      <c r="AF9" s="18">
+        <v>95412</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>95383</v>
+      </c>
+      <c r="AH9" s="36">
+        <v>95325</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
+      <c r="A10" s="30">
         <v>314000000</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C10" s="6">
         <v>88384</v>
       </c>
       <c r="D10" s="7">
         <v>88304</v>
       </c>
       <c r="E10" s="7">
         <v>88203</v>
       </c>
       <c r="F10" s="6">
         <v>88152</v>
       </c>
       <c r="G10" s="17">
         <v>88014</v>
       </c>
       <c r="H10" s="7">
         <v>88126</v>
       </c>
       <c r="I10" s="7">
         <v>88136</v>
       </c>
       <c r="J10" s="7">
         <v>88136</v>
       </c>
@@ -1553,72 +2135,81 @@
       </c>
       <c r="S10" s="7">
         <v>88040</v>
       </c>
       <c r="T10" s="7">
         <v>88025</v>
       </c>
       <c r="U10" s="7">
         <v>87962</v>
       </c>
       <c r="V10" s="7">
         <v>87920</v>
       </c>
       <c r="W10" s="7">
         <v>87892</v>
       </c>
       <c r="X10" s="7">
         <v>87805</v>
       </c>
       <c r="Y10" s="7">
         <v>87716</v>
       </c>
       <c r="Z10" s="18">
         <v>87729</v>
       </c>
-      <c r="AA10" s="29">
+      <c r="AA10" s="27">
         <v>87634</v>
       </c>
-      <c r="AB10" s="29">
+      <c r="AB10" s="27">
         <v>51176</v>
       </c>
       <c r="AC10" s="11">
         <v>51086</v>
       </c>
       <c r="AD10" s="7">
         <v>51014</v>
       </c>
-      <c r="AE10" s="29">
+      <c r="AE10" s="27">
         <v>50968</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="32">
+      <c r="AF10" s="18">
+        <v>50892</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>50824</v>
+      </c>
+      <c r="AH10" s="36">
+        <v>50752</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
+      <c r="A11" s="30">
         <v>314200000</v>
       </c>
       <c r="B11" s="14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C11" s="6">
         <v>54337</v>
       </c>
       <c r="D11" s="7">
         <v>54192</v>
       </c>
       <c r="E11" s="7">
         <v>54219</v>
       </c>
       <c r="F11" s="6">
         <v>54221</v>
       </c>
       <c r="G11" s="17">
         <v>54170</v>
       </c>
       <c r="H11" s="7">
         <v>54245</v>
       </c>
       <c r="I11" s="7">
         <v>54293</v>
       </c>
       <c r="J11" s="7">
         <v>54249</v>
       </c>
@@ -1648,72 +2239,81 @@
       </c>
       <c r="S11" s="7">
         <v>53476</v>
       </c>
       <c r="T11" s="7">
         <v>53352</v>
       </c>
       <c r="U11" s="7">
         <v>53246</v>
       </c>
       <c r="V11" s="7">
         <v>53184</v>
       </c>
       <c r="W11" s="7">
         <v>53013</v>
       </c>
       <c r="X11" s="7">
         <v>52860</v>
       </c>
       <c r="Y11" s="7">
         <v>52712</v>
       </c>
       <c r="Z11" s="18">
         <v>52607</v>
       </c>
-      <c r="AA11" s="29">
+      <c r="AA11" s="27">
         <v>52475</v>
       </c>
-      <c r="AB11" s="29">
+      <c r="AB11" s="27">
         <v>52303</v>
       </c>
       <c r="AC11" s="11">
         <v>52100</v>
       </c>
       <c r="AD11" s="7">
         <v>51943</v>
       </c>
-      <c r="AE11" s="29">
+      <c r="AE11" s="27">
         <v>51823</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="32">
+      <c r="AF11" s="18">
+        <v>51762</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>51690</v>
+      </c>
+      <c r="AH11" s="36">
+        <v>51595</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
+      <c r="A12" s="30">
         <v>314800000</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C12" s="6">
         <v>158617</v>
       </c>
       <c r="D12" s="7">
         <v>158488</v>
       </c>
       <c r="E12" s="7">
         <v>158422</v>
       </c>
       <c r="F12" s="6">
         <v>158312</v>
       </c>
       <c r="G12" s="17">
         <v>158341</v>
       </c>
       <c r="H12" s="7">
         <v>158247</v>
       </c>
       <c r="I12" s="7">
         <v>158232</v>
       </c>
       <c r="J12" s="7">
         <v>158212</v>
       </c>
@@ -1743,72 +2343,81 @@
       </c>
       <c r="S12" s="7">
         <v>156904</v>
       </c>
       <c r="T12" s="7">
         <v>156718</v>
       </c>
       <c r="U12" s="7">
         <v>156584</v>
       </c>
       <c r="V12" s="7">
         <v>156353</v>
       </c>
       <c r="W12" s="7">
         <v>156002</v>
       </c>
       <c r="X12" s="7">
         <v>155805</v>
       </c>
       <c r="Y12" s="7">
         <v>155501</v>
       </c>
       <c r="Z12" s="18">
         <v>155327</v>
       </c>
-      <c r="AA12" s="29">
+      <c r="AA12" s="27">
         <v>155092</v>
       </c>
-      <c r="AB12" s="29">
+      <c r="AB12" s="27">
         <v>154841</v>
       </c>
       <c r="AC12" s="11">
         <v>154609</v>
       </c>
       <c r="AD12" s="7">
         <v>154354</v>
       </c>
-      <c r="AE12" s="29">
+      <c r="AE12" s="27">
         <v>154135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="32">
+      <c r="AF12" s="18">
+        <v>154072</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>153856</v>
+      </c>
+      <c r="AH12" s="36">
+        <v>153656</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
+      <c r="A13" s="30">
         <v>315000000</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C13" s="6">
         <v>67485</v>
       </c>
       <c r="D13" s="7">
         <v>67459</v>
       </c>
       <c r="E13" s="7">
         <v>67350</v>
       </c>
       <c r="F13" s="6">
         <v>67407</v>
       </c>
       <c r="G13" s="17">
         <v>67365</v>
       </c>
       <c r="H13" s="7">
         <v>67288</v>
       </c>
       <c r="I13" s="7">
         <v>67258</v>
       </c>
       <c r="J13" s="7">
         <v>67123</v>
       </c>
@@ -1838,72 +2447,81 @@
       </c>
       <c r="S13" s="7">
         <v>66290</v>
       </c>
       <c r="T13" s="7">
         <v>66164</v>
       </c>
       <c r="U13" s="7">
         <v>66064</v>
       </c>
       <c r="V13" s="7">
         <v>65878</v>
       </c>
       <c r="W13" s="7">
         <v>65767</v>
       </c>
       <c r="X13" s="7">
         <v>65612</v>
       </c>
       <c r="Y13" s="7">
         <v>65510</v>
       </c>
       <c r="Z13" s="18">
         <v>65388</v>
       </c>
-      <c r="AA13" s="29">
+      <c r="AA13" s="27">
         <v>65300</v>
       </c>
-      <c r="AB13" s="29">
+      <c r="AB13" s="27">
         <v>65270</v>
       </c>
       <c r="AC13" s="11">
         <v>65185</v>
       </c>
       <c r="AD13" s="7">
         <v>65068</v>
       </c>
-      <c r="AE13" s="29">
+      <c r="AE13" s="27">
         <v>64948</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="32">
+      <c r="AF13" s="18">
+        <v>64793</v>
+      </c>
+      <c r="AG13" s="7">
+        <v>64685</v>
+      </c>
+      <c r="AH13" s="36">
+        <v>64567</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
+      <c r="A14" s="30">
         <v>315400000</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C14" s="6">
         <v>88692</v>
       </c>
       <c r="D14" s="7">
         <v>88627</v>
       </c>
       <c r="E14" s="7">
         <v>88597</v>
       </c>
       <c r="F14" s="6">
         <v>88615</v>
       </c>
       <c r="G14" s="17">
         <v>88556</v>
       </c>
       <c r="H14" s="7">
         <v>88599</v>
       </c>
       <c r="I14" s="7">
         <v>88573</v>
       </c>
       <c r="J14" s="7">
         <v>88556</v>
       </c>
@@ -1933,72 +2551,81 @@
       </c>
       <c r="S14" s="7">
         <v>88064</v>
       </c>
       <c r="T14" s="7">
         <v>87967</v>
       </c>
       <c r="U14" s="7">
         <v>87914</v>
       </c>
       <c r="V14" s="7">
         <v>87758</v>
       </c>
       <c r="W14" s="7">
         <v>87710</v>
       </c>
       <c r="X14" s="7">
         <v>87527</v>
       </c>
       <c r="Y14" s="7">
         <v>87415</v>
       </c>
       <c r="Z14" s="18">
         <v>87332</v>
       </c>
-      <c r="AA14" s="29">
+      <c r="AA14" s="27">
         <v>87317</v>
       </c>
-      <c r="AB14" s="29">
+      <c r="AB14" s="27">
         <v>87234</v>
       </c>
       <c r="AC14" s="11">
         <v>87174</v>
       </c>
       <c r="AD14" s="7">
         <v>87143</v>
       </c>
-      <c r="AE14" s="29">
+      <c r="AE14" s="27">
         <v>87172</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="32">
+      <c r="AF14" s="18">
+        <v>87115</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>87019</v>
+      </c>
+      <c r="AH14" s="36">
+        <v>86843</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
+      <c r="A15" s="30">
         <v>315600000</v>
       </c>
       <c r="B15" s="14" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C15" s="6">
         <v>28430</v>
       </c>
       <c r="D15" s="7">
         <v>28393</v>
       </c>
       <c r="E15" s="7">
         <v>28382</v>
       </c>
       <c r="F15" s="6">
         <v>28370</v>
       </c>
       <c r="G15" s="17">
         <v>28337</v>
       </c>
       <c r="H15" s="7">
         <v>28347</v>
       </c>
       <c r="I15" s="7">
         <v>28277</v>
       </c>
       <c r="J15" s="7">
         <v>28202</v>
       </c>
@@ -2028,72 +2655,81 @@
       </c>
       <c r="S15" s="7">
         <v>27681</v>
       </c>
       <c r="T15" s="7">
         <v>27643</v>
       </c>
       <c r="U15" s="7">
         <v>27655</v>
       </c>
       <c r="V15" s="7">
         <v>27579</v>
       </c>
       <c r="W15" s="7">
         <v>27410</v>
       </c>
       <c r="X15" s="7">
         <v>27298</v>
       </c>
       <c r="Y15" s="7">
         <v>27219</v>
       </c>
       <c r="Z15" s="18">
         <v>27177</v>
       </c>
-      <c r="AA15" s="29">
+      <c r="AA15" s="27">
         <v>27148</v>
       </c>
-      <c r="AB15" s="29">
+      <c r="AB15" s="27">
         <v>27104</v>
       </c>
       <c r="AC15" s="11">
         <v>27109</v>
       </c>
       <c r="AD15" s="7">
         <v>27060</v>
       </c>
-      <c r="AE15" s="29">
+      <c r="AE15" s="27">
         <v>26992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="32">
+      <c r="AF15" s="18">
+        <v>26926</v>
+      </c>
+      <c r="AG15" s="7">
+        <v>26847</v>
+      </c>
+      <c r="AH15" s="36">
+        <v>26739</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" s="30">
         <v>316000000</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C16" s="6">
         <v>44094</v>
       </c>
       <c r="D16" s="7">
         <v>44074</v>
       </c>
       <c r="E16" s="7">
         <v>44087</v>
       </c>
       <c r="F16" s="6">
         <v>44065</v>
       </c>
       <c r="G16" s="17">
         <v>44024</v>
       </c>
       <c r="H16" s="7">
         <v>43986</v>
       </c>
       <c r="I16" s="7">
         <v>43943</v>
       </c>
       <c r="J16" s="7">
         <v>43904</v>
       </c>
@@ -2123,72 +2759,81 @@
       </c>
       <c r="S16" s="7">
         <v>43332</v>
       </c>
       <c r="T16" s="7">
         <v>43294</v>
       </c>
       <c r="U16" s="7">
         <v>43220</v>
       </c>
       <c r="V16" s="7">
         <v>43112</v>
       </c>
       <c r="W16" s="7">
         <v>43035</v>
       </c>
       <c r="X16" s="7">
         <v>42935</v>
       </c>
       <c r="Y16" s="7">
         <v>42919</v>
       </c>
       <c r="Z16" s="18">
         <v>42852</v>
       </c>
-      <c r="AA16" s="29">
+      <c r="AA16" s="27">
         <v>42808</v>
       </c>
-      <c r="AB16" s="29">
+      <c r="AB16" s="27">
         <v>42690</v>
       </c>
       <c r="AC16" s="11">
         <v>42622</v>
       </c>
       <c r="AD16" s="7">
         <v>42572</v>
       </c>
-      <c r="AE16" s="29">
+      <c r="AE16" s="27">
         <v>42552</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="32">
+      <c r="AF16" s="18">
+        <v>42568</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>42423</v>
+      </c>
+      <c r="AH16" s="36">
+        <v>42282</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" s="30">
         <v>316200000</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C17" s="6">
         <v>48810</v>
       </c>
       <c r="D17" s="7">
         <v>48828</v>
       </c>
       <c r="E17" s="7">
         <v>48752</v>
       </c>
       <c r="F17" s="6">
         <v>48742</v>
       </c>
       <c r="G17" s="17">
         <v>48666</v>
       </c>
       <c r="H17" s="7">
         <v>48627</v>
       </c>
       <c r="I17" s="7">
         <v>48615</v>
       </c>
       <c r="J17" s="7">
         <v>48543</v>
       </c>
@@ -2218,72 +2863,81 @@
       </c>
       <c r="S17" s="7">
         <v>47707</v>
       </c>
       <c r="T17" s="7">
         <v>47620</v>
       </c>
       <c r="U17" s="7">
         <v>47532</v>
       </c>
       <c r="V17" s="7">
         <v>47424</v>
       </c>
       <c r="W17" s="7">
         <v>47295</v>
       </c>
       <c r="X17" s="7">
         <v>47201</v>
       </c>
       <c r="Y17" s="7">
         <v>47040</v>
       </c>
       <c r="Z17" s="18">
         <v>46987</v>
       </c>
-      <c r="AA17" s="29">
+      <c r="AA17" s="27">
         <v>46880</v>
       </c>
-      <c r="AB17" s="29">
+      <c r="AB17" s="27">
         <v>46848</v>
       </c>
       <c r="AC17" s="11">
         <v>46714</v>
       </c>
       <c r="AD17" s="7">
         <v>46656</v>
       </c>
-      <c r="AE17" s="29">
+      <c r="AE17" s="27">
         <v>46563</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="32">
+      <c r="AF17" s="18">
+        <v>46493</v>
+      </c>
+      <c r="AG17" s="7">
+        <v>46355</v>
+      </c>
+      <c r="AH17" s="36">
+        <v>46221</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
+      <c r="A18" s="30">
         <v>316600000</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C18" s="6">
         <v>106241</v>
       </c>
       <c r="D18" s="7">
         <v>106195</v>
       </c>
       <c r="E18" s="7">
         <v>106190</v>
       </c>
       <c r="F18" s="6">
         <v>106132</v>
       </c>
       <c r="G18" s="17">
         <v>106151</v>
       </c>
       <c r="H18" s="7">
         <v>106090</v>
       </c>
       <c r="I18" s="7">
         <v>106034</v>
       </c>
       <c r="J18" s="7">
         <v>105921</v>
       </c>
@@ -2313,100 +2967,115 @@
       </c>
       <c r="S18" s="7">
         <v>105190</v>
       </c>
       <c r="T18" s="7">
         <v>105119</v>
       </c>
       <c r="U18" s="7">
         <v>105048</v>
       </c>
       <c r="V18" s="7">
         <v>104906</v>
       </c>
       <c r="W18" s="7">
         <v>104623</v>
       </c>
       <c r="X18" s="7">
         <v>104473</v>
       </c>
       <c r="Y18" s="7">
         <v>104407</v>
       </c>
       <c r="Z18" s="18">
         <v>104345</v>
       </c>
-      <c r="AA18" s="29">
+      <c r="AA18" s="27">
         <v>104285</v>
       </c>
-      <c r="AB18" s="29">
+      <c r="AB18" s="27">
         <v>104274</v>
       </c>
       <c r="AC18" s="11">
         <v>104282</v>
       </c>
       <c r="AD18" s="7">
         <v>104212</v>
       </c>
-      <c r="AE18" s="29">
+      <c r="AE18" s="27">
         <v>104221</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B19" s="45" t="s">
+      <c r="AF18" s="18">
+        <v>104135</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>104004</v>
+      </c>
+      <c r="AH18" s="36">
+        <v>103824</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
+      <c r="B19" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="70"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="70"/>
+      <c r="I19" s="70"/>
+      <c r="J19" s="70"/>
+      <c r="K19" s="70"/>
+      <c r="L19" s="70"/>
+      <c r="M19" s="70"/>
+      <c r="N19" s="70"/>
+      <c r="O19" s="70"/>
+      <c r="P19" s="70"/>
+      <c r="Q19" s="70"/>
+      <c r="R19" s="70"/>
+      <c r="S19" s="70"/>
+      <c r="T19" s="70"/>
+      <c r="U19" s="70"/>
+      <c r="V19" s="70"/>
+      <c r="W19" s="70"/>
+      <c r="X19" s="70"/>
+      <c r="Y19" s="70"/>
+      <c r="Z19" s="70"/>
+      <c r="AA19" s="70"/>
+      <c r="AB19" s="70"/>
+      <c r="AC19" s="69"/>
+      <c r="AD19" s="69"/>
+      <c r="AE19" s="69"/>
+      <c r="AF19" s="69"/>
+      <c r="AG19" s="69"/>
+      <c r="AH19" s="69"/>
+    </row>
+    <row r="20" spans="1:34">
+      <c r="A20" s="29" t="s">
         <v>32</v>
-      </c>
-[...29 lines deleted...]
-        <v>33</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>607159</v>
       </c>
       <c r="D20" s="11">
         <v>607133</v>
       </c>
       <c r="E20" s="7">
         <v>607069</v>
       </c>
       <c r="F20" s="7">
         <v>607237</v>
       </c>
       <c r="G20" s="7">
         <v>607427</v>
       </c>
       <c r="H20" s="7">
         <v>607595</v>
       </c>
       <c r="I20" s="7">
         <v>607804</v>
       </c>
@@ -2454,57 +3123,66 @@
       </c>
       <c r="X20" s="7">
         <v>605310</v>
       </c>
       <c r="Y20" s="7">
         <v>604975</v>
       </c>
       <c r="Z20" s="7">
         <v>604867</v>
       </c>
       <c r="AA20" s="7">
         <v>604715</v>
       </c>
       <c r="AB20" s="7">
         <v>604777</v>
       </c>
       <c r="AC20" s="18">
         <v>604656</v>
       </c>
       <c r="AD20" s="7">
         <v>604545</v>
       </c>
       <c r="AE20" s="11">
         <v>604375</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="32">
+      <c r="AF20" s="7">
+        <v>604201</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>603879</v>
+      </c>
+      <c r="AH20" s="36">
+        <v>603494</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
+      <c r="A21" s="30">
         <v>311010000</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="C21" s="11">
         <v>207071</v>
       </c>
       <c r="D21" s="11">
         <v>207337</v>
       </c>
       <c r="E21" s="7">
         <v>207475</v>
       </c>
       <c r="F21" s="7">
         <v>207677</v>
       </c>
       <c r="G21" s="7">
         <v>208039</v>
       </c>
       <c r="H21" s="7">
         <v>208150</v>
       </c>
       <c r="I21" s="7">
         <v>208393</v>
       </c>
       <c r="J21" s="7">
         <v>208572</v>
       </c>
@@ -2549,57 +3227,66 @@
       </c>
       <c r="X21" s="7">
         <v>210831</v>
       </c>
       <c r="Y21" s="7">
         <v>210989</v>
       </c>
       <c r="Z21" s="7">
         <v>211212</v>
       </c>
       <c r="AA21" s="7">
         <v>211304</v>
       </c>
       <c r="AB21" s="7">
         <v>235923</v>
       </c>
       <c r="AC21" s="18">
         <v>236176</v>
       </c>
       <c r="AD21" s="7">
         <v>236372</v>
       </c>
       <c r="AE21" s="11">
         <v>236504</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="32">
+      <c r="AF21" s="7">
+        <v>236609</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>236699</v>
+      </c>
+      <c r="AH21" s="36">
+        <v>236870</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
+      <c r="A22" s="30">
         <v>313600000</v>
       </c>
       <c r="B22" s="14" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C22" s="11">
         <v>54116</v>
       </c>
       <c r="D22" s="11">
         <v>54129</v>
       </c>
       <c r="E22" s="7">
         <v>54089</v>
       </c>
       <c r="F22" s="7">
         <v>54132</v>
       </c>
       <c r="G22" s="7">
         <v>54124</v>
       </c>
       <c r="H22" s="7">
         <v>54158</v>
       </c>
       <c r="I22" s="7">
         <v>54173</v>
       </c>
       <c r="J22" s="7">
         <v>54204</v>
       </c>
@@ -2644,57 +3331,66 @@
       </c>
       <c r="X22" s="7">
         <v>54367</v>
       </c>
       <c r="Y22" s="7">
         <v>54383</v>
       </c>
       <c r="Z22" s="7">
         <v>54380</v>
       </c>
       <c r="AA22" s="7">
         <v>54485</v>
       </c>
       <c r="AB22" s="7">
         <v>48848</v>
       </c>
       <c r="AC22" s="18">
         <v>48859</v>
       </c>
       <c r="AD22" s="7">
         <v>48885</v>
       </c>
       <c r="AE22" s="11">
         <v>48880</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="32">
+      <c r="AF22" s="7">
+        <v>48865</v>
+      </c>
+      <c r="AG22" s="7">
+        <v>48872</v>
+      </c>
+      <c r="AH22" s="36">
+        <v>48890</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
+      <c r="A23" s="30">
         <v>314000000</v>
       </c>
       <c r="B23" s="14" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C23" s="11">
         <v>45256</v>
       </c>
       <c r="D23" s="11">
         <v>45204</v>
       </c>
       <c r="E23" s="7">
         <v>45147</v>
       </c>
       <c r="F23" s="7">
         <v>45149</v>
       </c>
       <c r="G23" s="7">
         <v>45106</v>
       </c>
       <c r="H23" s="7">
         <v>45173</v>
       </c>
       <c r="I23" s="7">
         <v>45184</v>
       </c>
       <c r="J23" s="7">
         <v>45207</v>
       </c>
@@ -2739,57 +3435,66 @@
       </c>
       <c r="X23" s="7">
         <v>45207</v>
       </c>
       <c r="Y23" s="7">
         <v>45150</v>
       </c>
       <c r="Z23" s="7">
         <v>45149</v>
       </c>
       <c r="AA23" s="7">
         <v>45123</v>
       </c>
       <c r="AB23" s="7">
         <v>26505</v>
       </c>
       <c r="AC23" s="18">
         <v>26466</v>
       </c>
       <c r="AD23" s="7">
         <v>26437</v>
       </c>
       <c r="AE23" s="11">
         <v>26444</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="32">
+      <c r="AF23" s="7">
+        <v>26412</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>26395</v>
+      </c>
+      <c r="AH23" s="36">
+        <v>26333</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
+      <c r="A24" s="30">
         <v>314200000</v>
       </c>
       <c r="B24" s="14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C24" s="11">
         <v>28017</v>
       </c>
       <c r="D24" s="11">
         <v>27924</v>
       </c>
       <c r="E24" s="7">
         <v>27937</v>
       </c>
       <c r="F24" s="7">
         <v>27922</v>
       </c>
       <c r="G24" s="7">
         <v>27912</v>
       </c>
       <c r="H24" s="7">
         <v>27950</v>
       </c>
       <c r="I24" s="7">
         <v>27959</v>
       </c>
       <c r="J24" s="7">
         <v>27961</v>
       </c>
@@ -2834,57 +3539,66 @@
       </c>
       <c r="X24" s="7">
         <v>27274</v>
       </c>
       <c r="Y24" s="7">
         <v>27223</v>
       </c>
       <c r="Z24" s="7">
         <v>27175</v>
       </c>
       <c r="AA24" s="7">
         <v>27102</v>
       </c>
       <c r="AB24" s="7">
         <v>27045</v>
       </c>
       <c r="AC24" s="18">
         <v>26965</v>
       </c>
       <c r="AD24" s="7">
         <v>26907</v>
       </c>
       <c r="AE24" s="11">
         <v>26837</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="32">
+      <c r="AF24" s="7">
+        <v>26817</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>26786</v>
+      </c>
+      <c r="AH24" s="36">
+        <v>26757</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
+      <c r="A25" s="30">
         <v>314800000</v>
       </c>
       <c r="B25" s="14" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C25" s="11">
         <v>78887</v>
       </c>
       <c r="D25" s="11">
         <v>78841</v>
       </c>
       <c r="E25" s="7">
         <v>78822</v>
       </c>
       <c r="F25" s="7">
         <v>78779</v>
       </c>
       <c r="G25" s="7">
         <v>78793</v>
       </c>
       <c r="H25" s="7">
         <v>78750</v>
       </c>
       <c r="I25" s="7">
         <v>78760</v>
       </c>
       <c r="J25" s="7">
         <v>78788</v>
       </c>
@@ -2929,57 +3643,66 @@
       </c>
       <c r="X25" s="7">
         <v>77504</v>
       </c>
       <c r="Y25" s="7">
         <v>77357</v>
       </c>
       <c r="Z25" s="7">
         <v>77264</v>
       </c>
       <c r="AA25" s="7">
         <v>77152</v>
       </c>
       <c r="AB25" s="7">
         <v>77011</v>
       </c>
       <c r="AC25" s="18">
         <v>76862</v>
       </c>
       <c r="AD25" s="7">
         <v>76746</v>
       </c>
       <c r="AE25" s="11">
         <v>76637</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="32">
+      <c r="AF25" s="7">
+        <v>76639</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>76575</v>
+      </c>
+      <c r="AH25" s="36">
+        <v>76482</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
+      <c r="A26" s="30">
         <v>315000000</v>
       </c>
       <c r="B26" s="14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C26" s="11">
         <v>34494</v>
       </c>
       <c r="D26" s="11">
         <v>34467</v>
       </c>
       <c r="E26" s="7">
         <v>34421</v>
       </c>
       <c r="F26" s="7">
         <v>34440</v>
       </c>
       <c r="G26" s="7">
         <v>34403</v>
       </c>
       <c r="H26" s="7">
         <v>34387</v>
       </c>
       <c r="I26" s="7">
         <v>34393</v>
       </c>
       <c r="J26" s="7">
         <v>34357</v>
       </c>
@@ -3024,57 +3747,66 @@
       </c>
       <c r="X26" s="7">
         <v>33761</v>
       </c>
       <c r="Y26" s="7">
         <v>33735</v>
       </c>
       <c r="Z26" s="7">
         <v>33675</v>
       </c>
       <c r="AA26" s="7">
         <v>33633</v>
       </c>
       <c r="AB26" s="7">
         <v>33634</v>
       </c>
       <c r="AC26" s="18">
         <v>33609</v>
       </c>
       <c r="AD26" s="7">
         <v>33551</v>
       </c>
       <c r="AE26" s="11">
         <v>33500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="32">
+      <c r="AF26" s="7">
+        <v>33428</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>33401</v>
+      </c>
+      <c r="AH26" s="36">
+        <v>33371</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
+      <c r="A27" s="30">
         <v>315400000</v>
       </c>
       <c r="B27" s="14" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C27" s="11">
         <v>44554</v>
       </c>
       <c r="D27" s="11">
         <v>44524</v>
       </c>
       <c r="E27" s="7">
         <v>44503</v>
       </c>
       <c r="F27" s="7">
         <v>44523</v>
       </c>
       <c r="G27" s="7">
         <v>44483</v>
       </c>
       <c r="H27" s="7">
         <v>44495</v>
       </c>
       <c r="I27" s="7">
         <v>44494</v>
       </c>
       <c r="J27" s="7">
         <v>44520</v>
       </c>
@@ -3119,57 +3851,66 @@
       </c>
       <c r="X27" s="7">
         <v>44095</v>
       </c>
       <c r="Y27" s="7">
         <v>44043</v>
       </c>
       <c r="Z27" s="7">
         <v>44023</v>
       </c>
       <c r="AA27" s="7">
         <v>44022</v>
       </c>
       <c r="AB27" s="7">
         <v>43983</v>
       </c>
       <c r="AC27" s="18">
         <v>43985</v>
       </c>
       <c r="AD27" s="7">
         <v>43992</v>
       </c>
       <c r="AE27" s="11">
         <v>44005</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="32">
+      <c r="AF27" s="7">
+        <v>43982</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>43926</v>
+      </c>
+      <c r="AH27" s="36">
+        <v>43836</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
+      <c r="A28" s="30">
         <v>315600000</v>
       </c>
       <c r="B28" s="14" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C28" s="11">
         <v>14606</v>
       </c>
       <c r="D28" s="11">
         <v>14576</v>
       </c>
       <c r="E28" s="7">
         <v>14583</v>
       </c>
       <c r="F28" s="7">
         <v>14571</v>
       </c>
       <c r="G28" s="7">
         <v>14556</v>
       </c>
       <c r="H28" s="7">
         <v>14560</v>
       </c>
       <c r="I28" s="7">
         <v>14533</v>
       </c>
       <c r="J28" s="7">
         <v>14500</v>
       </c>
@@ -3214,57 +3955,66 @@
       </c>
       <c r="X28" s="7">
         <v>14094</v>
       </c>
       <c r="Y28" s="7">
         <v>14054</v>
       </c>
       <c r="Z28" s="7">
         <v>14042</v>
       </c>
       <c r="AA28" s="7">
         <v>14039</v>
       </c>
       <c r="AB28" s="7">
         <v>14011</v>
       </c>
       <c r="AC28" s="18">
         <v>14014</v>
       </c>
       <c r="AD28" s="7">
         <v>14009</v>
       </c>
       <c r="AE28" s="11">
         <v>13979</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="32">
+      <c r="AF28" s="7">
+        <v>13948</v>
+      </c>
+      <c r="AG28" s="7">
+        <v>13909</v>
+      </c>
+      <c r="AH28" s="36">
+        <v>13859</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" s="30">
         <v>316000000</v>
       </c>
       <c r="B29" s="14" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C29" s="11">
         <v>22371</v>
       </c>
       <c r="D29" s="11">
         <v>22364</v>
       </c>
       <c r="E29" s="7">
         <v>22377</v>
       </c>
       <c r="F29" s="7">
         <v>22361</v>
       </c>
       <c r="G29" s="7">
         <v>22352</v>
       </c>
       <c r="H29" s="7">
         <v>22329</v>
       </c>
       <c r="I29" s="7">
         <v>22302</v>
       </c>
       <c r="J29" s="7">
         <v>22299</v>
       </c>
@@ -3309,57 +4059,66 @@
       </c>
       <c r="X29" s="7">
         <v>21812</v>
       </c>
       <c r="Y29" s="7">
         <v>21793</v>
       </c>
       <c r="Z29" s="7">
         <v>21754</v>
       </c>
       <c r="AA29" s="7">
         <v>21724</v>
       </c>
       <c r="AB29" s="7">
         <v>21667</v>
       </c>
       <c r="AC29" s="18">
         <v>21638</v>
       </c>
       <c r="AD29" s="7">
         <v>21623</v>
       </c>
       <c r="AE29" s="11">
         <v>21618</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="32">
+      <c r="AF29" s="7">
+        <v>21626</v>
+      </c>
+      <c r="AG29" s="7">
+        <v>21559</v>
+      </c>
+      <c r="AH29" s="36">
+        <v>21485</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
+      <c r="A30" s="30">
         <v>316200000</v>
       </c>
       <c r="B30" s="14" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C30" s="11">
         <v>24753</v>
       </c>
       <c r="D30" s="11">
         <v>24746</v>
       </c>
       <c r="E30" s="7">
         <v>24708</v>
       </c>
       <c r="F30" s="7">
         <v>24687</v>
       </c>
       <c r="G30" s="7">
         <v>24651</v>
       </c>
       <c r="H30" s="7">
         <v>24641</v>
       </c>
       <c r="I30" s="7">
         <v>24621</v>
       </c>
       <c r="J30" s="7">
         <v>24590</v>
       </c>
@@ -3404,57 +4163,66 @@
       </c>
       <c r="X30" s="7">
         <v>23965</v>
       </c>
       <c r="Y30" s="7">
         <v>23889</v>
       </c>
       <c r="Z30" s="7">
         <v>23861</v>
       </c>
       <c r="AA30" s="7">
         <v>23813</v>
       </c>
       <c r="AB30" s="7">
         <v>23815</v>
       </c>
       <c r="AC30" s="18">
         <v>23736</v>
       </c>
       <c r="AD30" s="7">
         <v>23708</v>
       </c>
       <c r="AE30" s="11">
         <v>23647</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="32">
+      <c r="AF30" s="7">
+        <v>23610</v>
+      </c>
+      <c r="AG30" s="7">
+        <v>23553</v>
+      </c>
+      <c r="AH30" s="36">
+        <v>23497</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
+      <c r="A31" s="30">
         <v>316600000</v>
       </c>
       <c r="B31" s="14" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C31" s="11">
         <v>53034</v>
       </c>
       <c r="D31" s="11">
         <v>53021</v>
       </c>
       <c r="E31" s="7">
         <v>53007</v>
       </c>
       <c r="F31" s="7">
         <v>52996</v>
       </c>
       <c r="G31" s="7">
         <v>53008</v>
       </c>
       <c r="H31" s="7">
         <v>53002</v>
       </c>
       <c r="I31" s="7">
         <v>52992</v>
       </c>
       <c r="J31" s="7">
         <v>52960</v>
       </c>
@@ -3499,85 +4267,100 @@
       </c>
       <c r="X31" s="7">
         <v>52400</v>
       </c>
       <c r="Y31" s="7">
         <v>52359</v>
       </c>
       <c r="Z31" s="7">
         <v>52332</v>
       </c>
       <c r="AA31" s="7">
         <v>52318</v>
       </c>
       <c r="AB31" s="7">
         <v>52335</v>
       </c>
       <c r="AC31" s="18">
         <v>52346</v>
       </c>
       <c r="AD31" s="7">
         <v>52315</v>
       </c>
       <c r="AE31" s="11">
         <v>52324</v>
       </c>
-    </row>
-[...33 lines deleted...]
-        <v>33</v>
+      <c r="AF31" s="7">
+        <v>52265</v>
+      </c>
+      <c r="AG31" s="7">
+        <v>52204</v>
+      </c>
+      <c r="AH31" s="36">
+        <v>52114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" ht="17.25" customHeight="1">
+      <c r="B32" s="75" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="75"/>
+      <c r="D32" s="75"/>
+      <c r="E32" s="75"/>
+      <c r="F32" s="75"/>
+      <c r="G32" s="75"/>
+      <c r="H32" s="75"/>
+      <c r="I32" s="75"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="75"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="75"/>
+      <c r="N32" s="75"/>
+      <c r="O32" s="75"/>
+      <c r="P32" s="75"/>
+      <c r="Q32" s="75"/>
+      <c r="R32" s="75"/>
+      <c r="S32" s="75"/>
+      <c r="T32" s="75"/>
+      <c r="U32" s="75"/>
+      <c r="V32" s="75"/>
+      <c r="W32" s="75"/>
+      <c r="X32" s="75"/>
+      <c r="Y32" s="75"/>
+      <c r="Z32" s="75"/>
+      <c r="AA32" s="75"/>
+      <c r="AB32" s="75"/>
+      <c r="AC32" s="69"/>
+      <c r="AD32" s="69"/>
+      <c r="AE32" s="69"/>
+      <c r="AF32" s="69"/>
+      <c r="AG32" s="69"/>
+      <c r="AH32" s="69"/>
+    </row>
+    <row r="33" spans="1:34">
+      <c r="A33" s="29" t="s">
+        <v>32</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="11">
         <v>615438</v>
       </c>
       <c r="D33" s="11">
         <v>615485</v>
       </c>
       <c r="E33" s="7">
         <v>615409</v>
       </c>
       <c r="F33" s="7">
         <v>615574</v>
       </c>
       <c r="G33" s="7">
         <v>615731</v>
       </c>
       <c r="H33" s="7">
         <v>615862</v>
       </c>
       <c r="I33" s="7">
         <v>615866</v>
       </c>
@@ -3625,57 +4408,66 @@
       </c>
       <c r="X33" s="7">
         <v>611539</v>
       </c>
       <c r="Y33" s="7">
         <v>611157</v>
       </c>
       <c r="Z33" s="7">
         <v>611025</v>
       </c>
       <c r="AA33" s="7">
         <v>610658</v>
       </c>
       <c r="AB33" s="7">
         <v>610583</v>
       </c>
       <c r="AC33" s="22">
         <v>610309</v>
       </c>
       <c r="AD33" s="7">
         <v>609956</v>
       </c>
       <c r="AE33" s="11">
         <v>609665</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="32">
+      <c r="AF33" s="7">
+        <v>609355</v>
+      </c>
+      <c r="AG33" s="7">
+        <v>608819</v>
+      </c>
+      <c r="AH33" s="36">
+        <v>608211</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34">
+      <c r="A34" s="30">
         <v>311010000</v>
       </c>
       <c r="B34" s="13" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="C34" s="11">
         <v>224089</v>
       </c>
       <c r="D34" s="11">
         <v>224329</v>
       </c>
       <c r="E34" s="7">
         <v>224445</v>
       </c>
       <c r="F34" s="7">
         <v>224690</v>
       </c>
       <c r="G34" s="7">
         <v>225083</v>
       </c>
       <c r="H34" s="7">
         <v>225273</v>
       </c>
       <c r="I34" s="7">
         <v>225395</v>
       </c>
       <c r="J34" s="7">
         <v>225644</v>
       </c>
@@ -3720,57 +4512,66 @@
       </c>
       <c r="X34" s="7">
         <v>228024</v>
       </c>
       <c r="Y34" s="7">
         <v>228167</v>
       </c>
       <c r="Z34" s="7">
         <v>228418</v>
       </c>
       <c r="AA34" s="7">
         <v>228445</v>
       </c>
       <c r="AB34" s="7">
         <v>252210</v>
       </c>
       <c r="AC34" s="22">
         <v>252422</v>
       </c>
       <c r="AD34" s="7">
         <v>252659</v>
       </c>
       <c r="AE34" s="11">
         <v>252749</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="32">
+      <c r="AF34" s="7">
+        <v>252779</v>
+      </c>
+      <c r="AG34" s="7">
+        <v>252913</v>
+      </c>
+      <c r="AH34" s="36">
+        <v>253031</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34">
+      <c r="A35" s="30">
         <v>313600000</v>
       </c>
       <c r="B35" s="14" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C35" s="11">
         <v>52231</v>
       </c>
       <c r="D35" s="11">
         <v>52263</v>
       </c>
       <c r="E35" s="7">
         <v>52267</v>
       </c>
       <c r="F35" s="7">
         <v>52296</v>
       </c>
       <c r="G35" s="7">
         <v>52288</v>
       </c>
       <c r="H35" s="7">
         <v>52321</v>
       </c>
       <c r="I35" s="7">
         <v>52348</v>
       </c>
       <c r="J35" s="7">
         <v>52359</v>
       </c>
@@ -3815,57 +4616,66 @@
       </c>
       <c r="X35" s="7">
         <v>52111</v>
       </c>
       <c r="Y35" s="7">
         <v>52154</v>
       </c>
       <c r="Z35" s="7">
         <v>52138</v>
       </c>
       <c r="AA35" s="7">
         <v>52200</v>
       </c>
       <c r="AB35" s="7">
         <v>46639</v>
       </c>
       <c r="AC35" s="22">
         <v>46627</v>
       </c>
       <c r="AD35" s="7">
         <v>46563</v>
       </c>
       <c r="AE35" s="11">
         <v>46533</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="32">
+      <c r="AF35" s="7">
+        <v>46547</v>
+      </c>
+      <c r="AG35" s="7">
+        <v>46511</v>
+      </c>
+      <c r="AH35" s="36">
+        <v>46435</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34">
+      <c r="A36" s="30">
         <v>314000000</v>
       </c>
       <c r="B36" s="14" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C36" s="11">
         <v>43128</v>
       </c>
       <c r="D36" s="11">
         <v>43100</v>
       </c>
       <c r="E36" s="7">
         <v>43056</v>
       </c>
       <c r="F36" s="7">
         <v>43003</v>
       </c>
       <c r="G36" s="7">
         <v>42908</v>
       </c>
       <c r="H36" s="7">
         <v>42953</v>
       </c>
       <c r="I36" s="7">
         <v>42952</v>
       </c>
       <c r="J36" s="7">
         <v>42929</v>
       </c>
@@ -3910,57 +4720,66 @@
       </c>
       <c r="X36" s="7">
         <v>42598</v>
       </c>
       <c r="Y36" s="7">
         <v>42566</v>
       </c>
       <c r="Z36" s="7">
         <v>42580</v>
       </c>
       <c r="AA36" s="7">
         <v>42511</v>
       </c>
       <c r="AB36" s="7">
         <v>24671</v>
       </c>
       <c r="AC36" s="22">
         <v>24620</v>
       </c>
       <c r="AD36" s="7">
         <v>24577</v>
       </c>
       <c r="AE36" s="11">
         <v>24524</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="32">
+      <c r="AF36" s="7">
+        <v>24480</v>
+      </c>
+      <c r="AG36" s="7">
+        <v>24429</v>
+      </c>
+      <c r="AH36" s="36">
+        <v>24419</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34">
+      <c r="A37" s="30">
         <v>314200000</v>
       </c>
       <c r="B37" s="14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C37" s="11">
         <v>26320</v>
       </c>
       <c r="D37" s="11">
         <v>26268</v>
       </c>
       <c r="E37" s="7">
         <v>26282</v>
       </c>
       <c r="F37" s="7">
         <v>26299</v>
       </c>
       <c r="G37" s="7">
         <v>26258</v>
       </c>
       <c r="H37" s="7">
         <v>26295</v>
       </c>
       <c r="I37" s="7">
         <v>26334</v>
       </c>
       <c r="J37" s="7">
         <v>26288</v>
       </c>
@@ -4005,57 +4824,66 @@
       </c>
       <c r="X37" s="7">
         <v>25586</v>
       </c>
       <c r="Y37" s="7">
         <v>25489</v>
       </c>
       <c r="Z37" s="7">
         <v>25432</v>
       </c>
       <c r="AA37" s="7">
         <v>25373</v>
       </c>
       <c r="AB37" s="7">
         <v>25258</v>
       </c>
       <c r="AC37" s="22">
         <v>25135</v>
       </c>
       <c r="AD37" s="7">
         <v>25036</v>
       </c>
       <c r="AE37" s="11">
         <v>24986</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="32">
+      <c r="AF37" s="7">
+        <v>24945</v>
+      </c>
+      <c r="AG37" s="7">
+        <v>24904</v>
+      </c>
+      <c r="AH37" s="36">
+        <v>24838</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34">
+      <c r="A38" s="30">
         <v>314800000</v>
       </c>
       <c r="B38" s="14" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C38" s="11">
         <v>79730</v>
       </c>
       <c r="D38" s="11">
         <v>79647</v>
       </c>
       <c r="E38" s="7">
         <v>79600</v>
       </c>
       <c r="F38" s="7">
         <v>79533</v>
       </c>
       <c r="G38" s="7">
         <v>79548</v>
       </c>
       <c r="H38" s="7">
         <v>79497</v>
       </c>
       <c r="I38" s="7">
         <v>79472</v>
       </c>
       <c r="J38" s="7">
         <v>79424</v>
       </c>
@@ -4100,57 +4928,66 @@
       </c>
       <c r="X38" s="7">
         <v>78301</v>
       </c>
       <c r="Y38" s="7">
         <v>78144</v>
       </c>
       <c r="Z38" s="7">
         <v>78063</v>
       </c>
       <c r="AA38" s="7">
         <v>77940</v>
       </c>
       <c r="AB38" s="7">
         <v>77830</v>
       </c>
       <c r="AC38" s="22">
         <v>77747</v>
       </c>
       <c r="AD38" s="7">
         <v>77608</v>
       </c>
       <c r="AE38" s="11">
         <v>77498</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="32">
+      <c r="AF38" s="7">
+        <v>77433</v>
+      </c>
+      <c r="AG38" s="7">
+        <v>77281</v>
+      </c>
+      <c r="AH38" s="36">
+        <v>77174</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34">
+      <c r="A39" s="30">
         <v>315000000</v>
       </c>
       <c r="B39" s="14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C39" s="11">
         <v>32991</v>
       </c>
       <c r="D39" s="11">
         <v>32992</v>
       </c>
       <c r="E39" s="7">
         <v>32929</v>
       </c>
       <c r="F39" s="7">
         <v>32967</v>
       </c>
       <c r="G39" s="7">
         <v>32962</v>
       </c>
       <c r="H39" s="7">
         <v>32901</v>
       </c>
       <c r="I39" s="7">
         <v>32865</v>
       </c>
       <c r="J39" s="7">
         <v>32766</v>
       </c>
@@ -4195,57 +5032,66 @@
       </c>
       <c r="X39" s="7">
         <v>31851</v>
       </c>
       <c r="Y39" s="7">
         <v>31775</v>
       </c>
       <c r="Z39" s="7">
         <v>31713</v>
       </c>
       <c r="AA39" s="7">
         <v>31667</v>
       </c>
       <c r="AB39" s="7">
         <v>31636</v>
       </c>
       <c r="AC39" s="22">
         <v>31576</v>
       </c>
       <c r="AD39" s="7">
         <v>31517</v>
       </c>
       <c r="AE39" s="11">
         <v>31448</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="32">
+      <c r="AF39" s="7">
+        <v>31365</v>
+      </c>
+      <c r="AG39" s="7">
+        <v>31284</v>
+      </c>
+      <c r="AH39" s="36">
+        <v>31196</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34">
+      <c r="A40" s="30">
         <v>315400000</v>
       </c>
       <c r="B40" s="14" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C40" s="11">
         <v>44138</v>
       </c>
       <c r="D40" s="11">
         <v>44103</v>
       </c>
       <c r="E40" s="7">
         <v>44094</v>
       </c>
       <c r="F40" s="7">
         <v>44092</v>
       </c>
       <c r="G40" s="7">
         <v>44073</v>
       </c>
       <c r="H40" s="7">
         <v>44104</v>
       </c>
       <c r="I40" s="7">
         <v>44079</v>
       </c>
       <c r="J40" s="7">
         <v>44036</v>
       </c>
@@ -4290,57 +5136,66 @@
       </c>
       <c r="X40" s="7">
         <v>43432</v>
       </c>
       <c r="Y40" s="7">
         <v>43372</v>
       </c>
       <c r="Z40" s="7">
         <v>43309</v>
       </c>
       <c r="AA40" s="7">
         <v>43295</v>
       </c>
       <c r="AB40" s="7">
         <v>43251</v>
       </c>
       <c r="AC40" s="22">
         <v>43189</v>
       </c>
       <c r="AD40" s="7">
         <v>43151</v>
       </c>
       <c r="AE40" s="11">
         <v>43167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="32">
+      <c r="AF40" s="7">
+        <v>43133</v>
+      </c>
+      <c r="AG40" s="7">
+        <v>43093</v>
+      </c>
+      <c r="AH40" s="36">
+        <v>43007</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
+      <c r="A41" s="30">
         <v>315600000</v>
       </c>
       <c r="B41" s="14" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C41" s="11">
         <v>13824</v>
       </c>
       <c r="D41" s="11">
         <v>13817</v>
       </c>
       <c r="E41" s="7">
         <v>13799</v>
       </c>
       <c r="F41" s="7">
         <v>13799</v>
       </c>
       <c r="G41" s="7">
         <v>13781</v>
       </c>
       <c r="H41" s="7">
         <v>13787</v>
       </c>
       <c r="I41" s="7">
         <v>13744</v>
       </c>
       <c r="J41" s="7">
         <v>13702</v>
       </c>
@@ -4385,57 +5240,66 @@
       </c>
       <c r="X41" s="7">
         <v>13204</v>
       </c>
       <c r="Y41" s="7">
         <v>13165</v>
       </c>
       <c r="Z41" s="7">
         <v>13135</v>
       </c>
       <c r="AA41" s="7">
         <v>13109</v>
       </c>
       <c r="AB41" s="7">
         <v>13093</v>
       </c>
       <c r="AC41" s="22">
         <v>13095</v>
       </c>
       <c r="AD41" s="7">
         <v>13051</v>
       </c>
       <c r="AE41" s="11">
         <v>13013</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="32">
+      <c r="AF41" s="7">
+        <v>12978</v>
+      </c>
+      <c r="AG41" s="7">
+        <v>12938</v>
+      </c>
+      <c r="AH41" s="36">
+        <v>12880</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34">
+      <c r="A42" s="30">
         <v>316000000</v>
       </c>
       <c r="B42" s="14" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C42" s="11">
         <v>21723</v>
       </c>
       <c r="D42" s="11">
         <v>21710</v>
       </c>
       <c r="E42" s="7">
         <v>21710</v>
       </c>
       <c r="F42" s="7">
         <v>21704</v>
       </c>
       <c r="G42" s="7">
         <v>21672</v>
       </c>
       <c r="H42" s="7">
         <v>21657</v>
       </c>
       <c r="I42" s="7">
         <v>21641</v>
       </c>
       <c r="J42" s="7">
         <v>21605</v>
       </c>
@@ -4480,57 +5344,66 @@
       </c>
       <c r="X42" s="7">
         <v>21123</v>
       </c>
       <c r="Y42" s="7">
         <v>21126</v>
       </c>
       <c r="Z42" s="7">
         <v>21098</v>
       </c>
       <c r="AA42" s="7">
         <v>21084</v>
       </c>
       <c r="AB42" s="7">
         <v>21023</v>
       </c>
       <c r="AC42" s="22">
         <v>20984</v>
       </c>
       <c r="AD42" s="7">
         <v>20949</v>
       </c>
       <c r="AE42" s="11">
         <v>20934</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="32">
+      <c r="AF42" s="7">
+        <v>20942</v>
+      </c>
+      <c r="AG42" s="7">
+        <v>20864</v>
+      </c>
+      <c r="AH42" s="36">
+        <v>20797</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34">
+      <c r="A43" s="30">
         <v>316200000</v>
       </c>
       <c r="B43" s="14" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C43" s="11">
         <v>24057</v>
       </c>
       <c r="D43" s="11">
         <v>24082</v>
       </c>
       <c r="E43" s="7">
         <v>24044</v>
       </c>
       <c r="F43" s="7">
         <v>24055</v>
       </c>
       <c r="G43" s="7">
         <v>24015</v>
       </c>
       <c r="H43" s="7">
         <v>23986</v>
       </c>
       <c r="I43" s="7">
         <v>23994</v>
       </c>
       <c r="J43" s="7">
         <v>23953</v>
       </c>
@@ -4575,57 +5448,66 @@
       </c>
       <c r="X43" s="7">
         <v>23236</v>
       </c>
       <c r="Y43" s="7">
         <v>23151</v>
       </c>
       <c r="Z43" s="7">
         <v>23126</v>
       </c>
       <c r="AA43" s="7">
         <v>23067</v>
       </c>
       <c r="AB43" s="7">
         <v>23033</v>
       </c>
       <c r="AC43" s="22">
         <v>22978</v>
       </c>
       <c r="AD43" s="7">
         <v>22948</v>
       </c>
       <c r="AE43" s="11">
         <v>22916</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="32">
+      <c r="AF43" s="7">
+        <v>22883</v>
+      </c>
+      <c r="AG43" s="7">
+        <v>22802</v>
+      </c>
+      <c r="AH43" s="36">
+        <v>22724</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34">
+      <c r="A44" s="30">
         <v>316600000</v>
       </c>
       <c r="B44" s="14" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C44" s="11">
         <v>53207</v>
       </c>
       <c r="D44" s="11">
         <v>53174</v>
       </c>
       <c r="E44" s="7">
         <v>53183</v>
       </c>
       <c r="F44" s="7">
         <v>53136</v>
       </c>
       <c r="G44" s="7">
         <v>53143</v>
       </c>
       <c r="H44" s="7">
         <v>53088</v>
       </c>
       <c r="I44" s="7">
         <v>53042</v>
       </c>
       <c r="J44" s="7">
         <v>52961</v>
       </c>
@@ -4670,85 +5552,100 @@
       </c>
       <c r="X44" s="7">
         <v>52073</v>
       </c>
       <c r="Y44" s="7">
         <v>52048</v>
       </c>
       <c r="Z44" s="7">
         <v>52013</v>
       </c>
       <c r="AA44" s="7">
         <v>51967</v>
       </c>
       <c r="AB44" s="7">
         <v>51939</v>
       </c>
       <c r="AC44" s="22">
         <v>51936</v>
       </c>
       <c r="AD44" s="7">
         <v>51897</v>
       </c>
       <c r="AE44" s="11">
         <v>51897</v>
       </c>
-    </row>
-[...33 lines deleted...]
-        <v>33</v>
+      <c r="AF44" s="7">
+        <v>51870</v>
+      </c>
+      <c r="AG44" s="7">
+        <v>51800</v>
+      </c>
+      <c r="AH44" s="36">
+        <v>51710</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="16.5" customHeight="1">
+      <c r="B45" s="68" t="s">
+        <v>11</v>
+      </c>
+      <c r="C45" s="68"/>
+      <c r="D45" s="68"/>
+      <c r="E45" s="68"/>
+      <c r="F45" s="68"/>
+      <c r="G45" s="68"/>
+      <c r="H45" s="68"/>
+      <c r="I45" s="68"/>
+      <c r="J45" s="68"/>
+      <c r="K45" s="68"/>
+      <c r="L45" s="68"/>
+      <c r="M45" s="68"/>
+      <c r="N45" s="68"/>
+      <c r="O45" s="68"/>
+      <c r="P45" s="68"/>
+      <c r="Q45" s="68"/>
+      <c r="R45" s="68"/>
+      <c r="S45" s="68"/>
+      <c r="T45" s="68"/>
+      <c r="U45" s="68"/>
+      <c r="V45" s="68"/>
+      <c r="W45" s="68"/>
+      <c r="X45" s="68"/>
+      <c r="Y45" s="68"/>
+      <c r="Z45" s="68"/>
+      <c r="AA45" s="68"/>
+      <c r="AB45" s="68"/>
+      <c r="AC45" s="69"/>
+      <c r="AD45" s="69"/>
+      <c r="AE45" s="69"/>
+      <c r="AF45" s="69"/>
+      <c r="AG45" s="69"/>
+      <c r="AH45" s="69"/>
+    </row>
+    <row r="46" spans="1:34">
+      <c r="A46" s="29" t="s">
+        <v>32</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6">
         <v>530806</v>
       </c>
       <c r="D46" s="11">
         <v>531287</v>
       </c>
       <c r="E46" s="7">
         <v>531633</v>
       </c>
       <c r="F46" s="6">
         <v>532110</v>
       </c>
       <c r="G46" s="7">
         <v>532862</v>
       </c>
       <c r="H46" s="7">
         <v>533116</v>
       </c>
       <c r="I46" s="7">
         <v>533591</v>
       </c>
@@ -4793,60 +5690,69 @@
       </c>
       <c r="W46" s="7">
         <v>537614</v>
       </c>
       <c r="X46" s="7">
         <v>537688</v>
       </c>
       <c r="Y46" s="7">
         <v>537871</v>
       </c>
       <c r="Z46" s="7">
         <v>538279</v>
       </c>
       <c r="AA46" s="7">
         <v>538365</v>
       </c>
       <c r="AB46" s="11">
         <v>586696</v>
       </c>
       <c r="AC46" s="11">
         <v>587084</v>
       </c>
       <c r="AD46" s="11">
         <v>587476</v>
       </c>
-      <c r="AE46" s="29">
+      <c r="AE46" s="27">
         <v>587682</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="32">
+      <c r="AF46" s="18">
+        <v>587824</v>
+      </c>
+      <c r="AG46" s="7">
+        <v>587835</v>
+      </c>
+      <c r="AH46" s="36">
+        <v>587855</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34">
+      <c r="A47" s="30">
         <v>311010000</v>
       </c>
-      <c r="B47" s="14" t="s">
-        <v>1</v>
+      <c r="B47" s="13" t="s">
+        <v>83</v>
       </c>
       <c r="C47" s="6">
         <v>431160</v>
       </c>
       <c r="D47" s="7">
         <v>431666</v>
       </c>
       <c r="E47" s="7">
         <v>431920</v>
       </c>
       <c r="F47" s="6">
         <v>432367</v>
       </c>
       <c r="G47" s="7">
         <v>433122</v>
       </c>
       <c r="H47" s="7">
         <v>433423</v>
       </c>
       <c r="I47" s="7">
         <v>433788</v>
       </c>
       <c r="J47" s="7">
         <v>434216</v>
       </c>
@@ -4888,60 +5794,69 @@
       </c>
       <c r="W47" s="7">
         <v>438612</v>
       </c>
       <c r="X47" s="7">
         <v>438855</v>
       </c>
       <c r="Y47" s="7">
         <v>439156</v>
       </c>
       <c r="Z47" s="7">
         <v>439630</v>
       </c>
       <c r="AA47" s="7">
         <v>439749</v>
       </c>
       <c r="AB47" s="11">
         <v>488133</v>
       </c>
       <c r="AC47" s="11">
         <v>488598</v>
       </c>
       <c r="AD47" s="11">
         <v>489031</v>
       </c>
-      <c r="AE47" s="29">
+      <c r="AE47" s="27">
         <v>489253</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="32">
+      <c r="AF47" s="18">
+        <v>489388</v>
+      </c>
+      <c r="AG47" s="7">
+        <v>489612</v>
+      </c>
+      <c r="AH47" s="36">
+        <v>489901</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34">
+      <c r="A48" s="30">
         <v>316000000</v>
       </c>
       <c r="B48" s="14" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C48" s="6">
         <v>25693</v>
       </c>
       <c r="D48" s="7">
         <v>25679</v>
       </c>
       <c r="E48" s="7">
         <v>25748</v>
       </c>
       <c r="F48" s="6">
         <v>25768</v>
       </c>
       <c r="G48" s="7">
         <v>25792</v>
       </c>
       <c r="H48" s="7">
         <v>25770</v>
       </c>
       <c r="I48" s="7">
         <v>25778</v>
       </c>
       <c r="J48" s="7">
         <v>25826</v>
       </c>
@@ -4983,60 +5898,69 @@
       </c>
       <c r="W48" s="7">
         <v>25729</v>
       </c>
       <c r="X48" s="7">
         <v>25635</v>
       </c>
       <c r="Y48" s="7">
         <v>25625</v>
       </c>
       <c r="Z48" s="7">
         <v>25582</v>
       </c>
       <c r="AA48" s="7">
         <v>25574</v>
       </c>
       <c r="AB48" s="11">
         <v>25500</v>
       </c>
       <c r="AC48" s="11">
         <v>25492</v>
       </c>
       <c r="AD48" s="11">
         <v>25468</v>
       </c>
-      <c r="AE48" s="29">
+      <c r="AE48" s="27">
         <v>25466</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="32">
+      <c r="AF48" s="18">
+        <v>25485</v>
+      </c>
+      <c r="AG48" s="7">
+        <v>25403</v>
+      </c>
+      <c r="AH48" s="36">
+        <v>25276</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34">
+      <c r="A49" s="30">
         <v>316200000</v>
       </c>
       <c r="B49" s="14" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C49" s="6">
         <v>28422</v>
       </c>
       <c r="D49" s="7">
         <v>28453</v>
       </c>
       <c r="E49" s="7">
         <v>28464</v>
       </c>
       <c r="F49" s="6">
         <v>28487</v>
       </c>
       <c r="G49" s="7">
         <v>28454</v>
       </c>
       <c r="H49" s="7">
         <v>28469</v>
       </c>
       <c r="I49" s="7">
         <v>28546</v>
       </c>
       <c r="J49" s="7">
         <v>28526</v>
       </c>
@@ -5078,71 +6002,80 @@
       </c>
       <c r="W49" s="7">
         <v>28158</v>
       </c>
       <c r="X49" s="7">
         <v>28128</v>
       </c>
       <c r="Y49" s="7">
         <v>28027</v>
       </c>
       <c r="Z49" s="7">
         <v>28006</v>
       </c>
       <c r="AA49" s="7">
         <v>27951</v>
       </c>
       <c r="AB49" s="11">
         <v>27954</v>
       </c>
       <c r="AC49" s="11">
         <v>27891</v>
       </c>
       <c r="AD49" s="11">
         <v>27890</v>
       </c>
-      <c r="AE49" s="29">
+      <c r="AE49" s="27">
         <v>27838</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="32">
+      <c r="AF49" s="18">
+        <v>27795</v>
+      </c>
+      <c r="AG49" s="7">
+        <v>27697</v>
+      </c>
+      <c r="AH49" s="36">
+        <v>27627</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34">
+      <c r="A50" s="30">
         <v>316600000</v>
       </c>
       <c r="B50" s="14" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C50" s="6">
         <v>45531</v>
       </c>
       <c r="D50" s="7">
         <v>45489</v>
       </c>
       <c r="E50" s="7">
         <v>45501</v>
       </c>
-      <c r="F50" s="26">
+      <c r="F50" s="25">
         <v>45488</v>
       </c>
       <c r="G50" s="7">
         <v>45494</v>
       </c>
       <c r="H50" s="7">
         <v>45454</v>
       </c>
       <c r="I50" s="7">
         <v>45479</v>
       </c>
       <c r="J50" s="7">
         <v>45423</v>
       </c>
       <c r="K50" s="7">
         <v>45372</v>
       </c>
       <c r="L50" s="7">
         <v>45336</v>
       </c>
       <c r="M50" s="7">
         <v>45277</v>
       </c>
       <c r="N50" s="18">
         <v>45228</v>
@@ -5173,88 +6106,103 @@
       </c>
       <c r="W50" s="7">
         <v>45115</v>
       </c>
       <c r="X50" s="7">
         <v>45070</v>
       </c>
       <c r="Y50" s="7">
         <v>45063</v>
       </c>
       <c r="Z50" s="7">
         <v>45061</v>
       </c>
       <c r="AA50" s="7">
         <v>45091</v>
       </c>
       <c r="AB50" s="11">
         <v>45109</v>
       </c>
       <c r="AC50" s="11">
         <v>45103</v>
       </c>
       <c r="AD50" s="11">
         <v>45087</v>
       </c>
-      <c r="AE50" s="29">
+      <c r="AE50" s="27">
         <v>45125</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B51" s="45" t="s">
+      <c r="AF50" s="18">
+        <v>45156</v>
+      </c>
+      <c r="AG50" s="7">
+        <v>45123</v>
+      </c>
+      <c r="AH50" s="36">
+        <v>45051</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" ht="16.5" customHeight="1">
+      <c r="B51" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="C51" s="70"/>
+      <c r="D51" s="70"/>
+      <c r="E51" s="70"/>
+      <c r="F51" s="70"/>
+      <c r="G51" s="70"/>
+      <c r="H51" s="70"/>
+      <c r="I51" s="70"/>
+      <c r="J51" s="70"/>
+      <c r="K51" s="70"/>
+      <c r="L51" s="70"/>
+      <c r="M51" s="70"/>
+      <c r="N51" s="70"/>
+      <c r="O51" s="70"/>
+      <c r="P51" s="70"/>
+      <c r="Q51" s="70"/>
+      <c r="R51" s="70"/>
+      <c r="S51" s="70"/>
+      <c r="T51" s="70"/>
+      <c r="U51" s="70"/>
+      <c r="V51" s="70"/>
+      <c r="W51" s="70"/>
+      <c r="X51" s="70"/>
+      <c r="Y51" s="70"/>
+      <c r="Z51" s="70"/>
+      <c r="AA51" s="70"/>
+      <c r="AB51" s="70"/>
+      <c r="AC51" s="69"/>
+      <c r="AD51" s="69"/>
+      <c r="AE51" s="69"/>
+      <c r="AF51" s="69"/>
+      <c r="AG51" s="69"/>
+      <c r="AH51" s="69"/>
+    </row>
+    <row r="52" spans="1:34">
+      <c r="A52" s="29" t="s">
         <v>32</v>
-      </c>
-[...29 lines deleted...]
-        <v>33</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="11">
         <v>255752</v>
       </c>
       <c r="D52" s="11">
         <v>255978</v>
       </c>
       <c r="E52" s="7">
         <v>256152</v>
       </c>
       <c r="F52" s="7">
         <v>256354</v>
       </c>
       <c r="G52" s="7">
         <v>256720</v>
       </c>
       <c r="H52" s="7">
         <v>256811</v>
       </c>
       <c r="I52" s="7">
         <v>257114</v>
       </c>
@@ -5302,57 +6250,66 @@
       </c>
       <c r="X52" s="7">
         <v>259204</v>
       </c>
       <c r="Y52" s="7">
         <v>259293</v>
       </c>
       <c r="Z52" s="7">
         <v>259467</v>
       </c>
       <c r="AA52" s="7">
         <v>259548</v>
       </c>
       <c r="AB52" s="7">
         <v>284168</v>
       </c>
       <c r="AC52" s="7">
         <v>284392</v>
       </c>
       <c r="AD52" s="7">
         <v>284581</v>
       </c>
       <c r="AE52" s="11">
         <v>284703</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="32">
+      <c r="AF52" s="7">
+        <v>284817</v>
+      </c>
+      <c r="AG52" s="7">
+        <v>284802</v>
+      </c>
+      <c r="AH52" s="36">
+        <v>284839</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34">
+      <c r="A53" s="30">
         <v>311010000</v>
       </c>
-      <c r="B53" s="14" t="s">
-        <v>1</v>
+      <c r="B53" s="13" t="s">
+        <v>83</v>
       </c>
       <c r="C53" s="11">
         <v>207071</v>
       </c>
       <c r="D53" s="11">
         <v>207337</v>
       </c>
       <c r="E53" s="7">
         <v>207475</v>
       </c>
       <c r="F53" s="7">
         <v>207677</v>
       </c>
       <c r="G53" s="7">
         <v>208039</v>
       </c>
       <c r="H53" s="7">
         <v>208150</v>
       </c>
       <c r="I53" s="7">
         <v>208393</v>
       </c>
       <c r="J53" s="7">
         <v>208572</v>
       </c>
@@ -5397,57 +6354,66 @@
       </c>
       <c r="X53" s="7">
         <v>210831</v>
       </c>
       <c r="Y53" s="7">
         <v>210989</v>
       </c>
       <c r="Z53" s="7">
         <v>211212</v>
       </c>
       <c r="AA53" s="7">
         <v>211304</v>
       </c>
       <c r="AB53" s="7">
         <v>235923</v>
       </c>
       <c r="AC53" s="7">
         <v>236176</v>
       </c>
       <c r="AD53" s="7">
         <v>236372</v>
       </c>
       <c r="AE53" s="11">
         <v>236504</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="32">
+      <c r="AF53" s="7">
+        <v>236609</v>
+      </c>
+      <c r="AG53" s="7">
+        <v>236699</v>
+      </c>
+      <c r="AH53" s="36">
+        <v>236870</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34">
+      <c r="A54" s="30">
         <v>316000000</v>
       </c>
       <c r="B54" s="14" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C54" s="11">
         <v>12668</v>
       </c>
       <c r="D54" s="11">
         <v>12661</v>
       </c>
       <c r="E54" s="7">
         <v>12694</v>
       </c>
       <c r="F54" s="7">
         <v>12697</v>
       </c>
       <c r="G54" s="7">
         <v>12721</v>
       </c>
       <c r="H54" s="7">
         <v>12706</v>
       </c>
       <c r="I54" s="7">
         <v>12710</v>
       </c>
       <c r="J54" s="7">
         <v>12736</v>
       </c>
@@ -5492,57 +6458,66 @@
       </c>
       <c r="X54" s="7">
         <v>12624</v>
       </c>
       <c r="Y54" s="7">
         <v>12610</v>
       </c>
       <c r="Z54" s="7">
         <v>12590</v>
       </c>
       <c r="AA54" s="7">
         <v>12576</v>
       </c>
       <c r="AB54" s="7">
         <v>12540</v>
       </c>
       <c r="AC54" s="7">
         <v>12543</v>
       </c>
       <c r="AD54" s="7">
         <v>12547</v>
       </c>
       <c r="AE54" s="11">
         <v>12544</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="32">
+      <c r="AF54" s="7">
+        <v>12552</v>
+      </c>
+      <c r="AG54" s="7">
+        <v>12514</v>
+      </c>
+      <c r="AH54" s="36">
+        <v>12446</v>
+      </c>
+    </row>
+    <row r="55" spans="1:34">
+      <c r="A55" s="30">
         <v>316200000</v>
       </c>
       <c r="B55" s="14" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C55" s="11">
         <v>13925</v>
       </c>
       <c r="D55" s="11">
         <v>13919</v>
       </c>
       <c r="E55" s="7">
         <v>13924</v>
       </c>
       <c r="F55" s="7">
         <v>13924</v>
       </c>
       <c r="G55" s="7">
         <v>13906</v>
       </c>
       <c r="H55" s="7">
         <v>13912</v>
       </c>
       <c r="I55" s="7">
         <v>13937</v>
       </c>
       <c r="J55" s="7">
         <v>13931</v>
       </c>
@@ -5587,57 +6562,66 @@
       </c>
       <c r="X55" s="7">
         <v>13762</v>
       </c>
       <c r="Y55" s="7">
         <v>13708</v>
       </c>
       <c r="Z55" s="7">
         <v>13702</v>
       </c>
       <c r="AA55" s="7">
         <v>13675</v>
       </c>
       <c r="AB55" s="7">
         <v>13681</v>
       </c>
       <c r="AC55" s="7">
         <v>13651</v>
       </c>
       <c r="AD55" s="7">
         <v>13645</v>
       </c>
       <c r="AE55" s="11">
         <v>13616</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="32">
+      <c r="AF55" s="7">
+        <v>13593</v>
+      </c>
+      <c r="AG55" s="7">
+        <v>13558</v>
+      </c>
+      <c r="AH55" s="36">
+        <v>13532</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34">
+      <c r="A56" s="30">
         <v>316600000</v>
       </c>
       <c r="B56" s="14" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C56" s="11">
         <v>22088</v>
       </c>
       <c r="D56" s="11">
         <v>22061</v>
       </c>
       <c r="E56" s="7">
         <v>22059</v>
       </c>
       <c r="F56" s="7">
         <v>22056</v>
       </c>
       <c r="G56" s="7">
         <v>22054</v>
       </c>
       <c r="H56" s="7">
         <v>22043</v>
       </c>
       <c r="I56" s="7">
         <v>22074</v>
       </c>
       <c r="J56" s="7">
         <v>22066</v>
       </c>
@@ -5682,85 +6666,100 @@
       </c>
       <c r="X56" s="7">
         <v>21987</v>
       </c>
       <c r="Y56" s="7">
         <v>21986</v>
       </c>
       <c r="Z56" s="7">
         <v>21963</v>
       </c>
       <c r="AA56" s="7">
         <v>21993</v>
       </c>
       <c r="AB56" s="7">
         <v>22024</v>
       </c>
       <c r="AC56" s="7">
         <v>22022</v>
       </c>
       <c r="AD56" s="7">
         <v>22017</v>
       </c>
       <c r="AE56" s="11">
         <v>22039</v>
       </c>
-    </row>
-[...33 lines deleted...]
-        <v>33</v>
+      <c r="AF56" s="7">
+        <v>22063</v>
+      </c>
+      <c r="AG56" s="7">
+        <v>22031</v>
+      </c>
+      <c r="AH56" s="36">
+        <v>21991</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34">
+      <c r="B57" s="71" t="s">
+        <v>35</v>
+      </c>
+      <c r="C57" s="71"/>
+      <c r="D57" s="71"/>
+      <c r="E57" s="71"/>
+      <c r="F57" s="71"/>
+      <c r="G57" s="71"/>
+      <c r="H57" s="71"/>
+      <c r="I57" s="71"/>
+      <c r="J57" s="71"/>
+      <c r="K57" s="71"/>
+      <c r="L57" s="71"/>
+      <c r="M57" s="71"/>
+      <c r="N57" s="71"/>
+      <c r="O57" s="71"/>
+      <c r="P57" s="71"/>
+      <c r="Q57" s="71"/>
+      <c r="R57" s="71"/>
+      <c r="S57" s="71"/>
+      <c r="T57" s="71"/>
+      <c r="U57" s="71"/>
+      <c r="V57" s="71"/>
+      <c r="W57" s="71"/>
+      <c r="X57" s="71"/>
+      <c r="Y57" s="71"/>
+      <c r="Z57" s="71"/>
+      <c r="AA57" s="71"/>
+      <c r="AB57" s="71"/>
+      <c r="AC57" s="69"/>
+      <c r="AD57" s="69"/>
+      <c r="AE57" s="69"/>
+      <c r="AF57" s="69"/>
+      <c r="AG57" s="69"/>
+      <c r="AH57" s="69"/>
+    </row>
+    <row r="58" spans="1:34">
+      <c r="A58" s="29" t="s">
+        <v>32</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="11">
         <v>275054</v>
       </c>
       <c r="D58" s="11">
         <v>275309</v>
       </c>
       <c r="E58" s="7">
         <v>275481</v>
       </c>
       <c r="F58" s="7">
         <v>275756</v>
       </c>
       <c r="G58" s="7">
         <v>276142</v>
       </c>
       <c r="H58" s="7">
         <v>276305</v>
       </c>
       <c r="I58" s="7">
         <v>276477</v>
       </c>
@@ -5808,57 +6807,66 @@
       </c>
       <c r="X58" s="7">
         <v>278484</v>
       </c>
       <c r="Y58" s="7">
         <v>278578</v>
       </c>
       <c r="Z58" s="7">
         <v>278812</v>
       </c>
       <c r="AA58" s="7">
         <v>278817</v>
       </c>
       <c r="AB58" s="7">
         <v>302528</v>
       </c>
       <c r="AC58" s="7">
         <v>302692</v>
       </c>
       <c r="AD58" s="7">
         <v>302895</v>
       </c>
       <c r="AE58" s="11">
         <v>302979</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="32">
+      <c r="AF58" s="7">
+        <v>303007</v>
+      </c>
+      <c r="AG58" s="7">
+        <v>303033</v>
+      </c>
+      <c r="AH58" s="36">
+        <v>303016</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34">
+      <c r="A59" s="30">
         <v>311010000</v>
       </c>
-      <c r="B59" s="14" t="s">
-        <v>1</v>
+      <c r="B59" s="13" t="s">
+        <v>83</v>
       </c>
       <c r="C59" s="11">
         <v>224089</v>
       </c>
       <c r="D59" s="11">
         <v>224329</v>
       </c>
       <c r="E59" s="7">
         <v>224445</v>
       </c>
       <c r="F59" s="7">
         <v>224690</v>
       </c>
       <c r="G59" s="7">
         <v>225083</v>
       </c>
       <c r="H59" s="7">
         <v>225273</v>
       </c>
       <c r="I59" s="7">
         <v>225395</v>
       </c>
       <c r="J59" s="7">
         <v>225644</v>
       </c>
@@ -5903,57 +6911,66 @@
       </c>
       <c r="X59" s="7">
         <v>228024</v>
       </c>
       <c r="Y59" s="7">
         <v>228167</v>
       </c>
       <c r="Z59" s="7">
         <v>228418</v>
       </c>
       <c r="AA59" s="7">
         <v>228445</v>
       </c>
       <c r="AB59" s="7">
         <v>252210</v>
       </c>
       <c r="AC59" s="7">
         <v>252422</v>
       </c>
       <c r="AD59" s="7">
         <v>252659</v>
       </c>
       <c r="AE59" s="11">
         <v>252749</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="32">
+      <c r="AF59" s="7">
+        <v>252779</v>
+      </c>
+      <c r="AG59" s="7">
+        <v>252913</v>
+      </c>
+      <c r="AH59" s="36">
+        <v>253031</v>
+      </c>
+    </row>
+    <row r="60" spans="1:34">
+      <c r="A60" s="30">
         <v>316000000</v>
       </c>
       <c r="B60" s="14" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C60" s="11">
         <v>13025</v>
       </c>
       <c r="D60" s="11">
         <v>13018</v>
       </c>
       <c r="E60" s="7">
         <v>13054</v>
       </c>
       <c r="F60" s="7">
         <v>13071</v>
       </c>
       <c r="G60" s="7">
         <v>13071</v>
       </c>
       <c r="H60" s="7">
         <v>13064</v>
       </c>
       <c r="I60" s="7">
         <v>13068</v>
       </c>
       <c r="J60" s="7">
         <v>13090</v>
       </c>
@@ -5998,57 +7015,66 @@
       </c>
       <c r="X60" s="7">
         <v>13011</v>
       </c>
       <c r="Y60" s="7">
         <v>13015</v>
       </c>
       <c r="Z60" s="7">
         <v>12992</v>
       </c>
       <c r="AA60" s="7">
         <v>12998</v>
       </c>
       <c r="AB60" s="7">
         <v>12960</v>
       </c>
       <c r="AC60" s="7">
         <v>12949</v>
       </c>
       <c r="AD60" s="7">
         <v>12921</v>
       </c>
       <c r="AE60" s="11">
         <v>12922</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="32">
+      <c r="AF60" s="7">
+        <v>12933</v>
+      </c>
+      <c r="AG60" s="7">
+        <v>12889</v>
+      </c>
+      <c r="AH60" s="36">
+        <v>12830</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34">
+      <c r="A61" s="30">
         <v>316200000</v>
       </c>
       <c r="B61" s="14" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C61" s="11">
         <v>14497</v>
       </c>
       <c r="D61" s="11">
         <v>14534</v>
       </c>
       <c r="E61" s="7">
         <v>14540</v>
       </c>
       <c r="F61" s="7">
         <v>14563</v>
       </c>
       <c r="G61" s="7">
         <v>14548</v>
       </c>
       <c r="H61" s="7">
         <v>14557</v>
       </c>
       <c r="I61" s="7">
         <v>14609</v>
       </c>
       <c r="J61" s="7">
         <v>14595</v>
       </c>
@@ -6093,57 +7119,66 @@
       </c>
       <c r="X61" s="7">
         <v>14366</v>
       </c>
       <c r="Y61" s="7">
         <v>14319</v>
       </c>
       <c r="Z61" s="7">
         <v>14304</v>
       </c>
       <c r="AA61" s="7">
         <v>14276</v>
       </c>
       <c r="AB61" s="7">
         <v>14273</v>
       </c>
       <c r="AC61" s="7">
         <v>14240</v>
       </c>
       <c r="AD61" s="7">
         <v>14245</v>
       </c>
       <c r="AE61" s="11">
         <v>14222</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="32">
+      <c r="AF61" s="7">
+        <v>14202</v>
+      </c>
+      <c r="AG61" s="7">
+        <v>14139</v>
+      </c>
+      <c r="AH61" s="36">
+        <v>14095</v>
+      </c>
+    </row>
+    <row r="62" spans="1:34">
+      <c r="A62" s="30">
         <v>316600000</v>
       </c>
       <c r="B62" s="14" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C62" s="11">
         <v>23443</v>
       </c>
       <c r="D62" s="11">
         <v>23428</v>
       </c>
       <c r="E62" s="7">
         <v>23442</v>
       </c>
       <c r="F62" s="7">
         <v>23432</v>
       </c>
       <c r="G62" s="7">
         <v>23440</v>
       </c>
       <c r="H62" s="7">
         <v>23411</v>
       </c>
       <c r="I62" s="7">
         <v>23405</v>
       </c>
       <c r="J62" s="7">
         <v>23357</v>
       </c>
@@ -6188,85 +7223,100 @@
       </c>
       <c r="X62" s="7">
         <v>23083</v>
       </c>
       <c r="Y62" s="7">
         <v>23077</v>
       </c>
       <c r="Z62" s="7">
         <v>23098</v>
       </c>
       <c r="AA62" s="7">
         <v>23098</v>
       </c>
       <c r="AB62" s="7">
         <v>23085</v>
       </c>
       <c r="AC62" s="7">
         <v>23081</v>
       </c>
       <c r="AD62" s="7">
         <v>23070</v>
       </c>
       <c r="AE62" s="11">
         <v>23086</v>
       </c>
-    </row>
-[...33 lines deleted...]
-        <v>33</v>
+      <c r="AF62" s="7">
+        <v>23093</v>
+      </c>
+      <c r="AG62" s="7">
+        <v>23092</v>
+      </c>
+      <c r="AH62" s="36">
+        <v>23060</v>
+      </c>
+    </row>
+    <row r="63" spans="1:34">
+      <c r="B63" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" s="68"/>
+      <c r="D63" s="68"/>
+      <c r="E63" s="68"/>
+      <c r="F63" s="68"/>
+      <c r="G63" s="68"/>
+      <c r="H63" s="68"/>
+      <c r="I63" s="68"/>
+      <c r="J63" s="68"/>
+      <c r="K63" s="68"/>
+      <c r="L63" s="68"/>
+      <c r="M63" s="68"/>
+      <c r="N63" s="68"/>
+      <c r="O63" s="68"/>
+      <c r="P63" s="68"/>
+      <c r="Q63" s="68"/>
+      <c r="R63" s="68"/>
+      <c r="S63" s="68"/>
+      <c r="T63" s="68"/>
+      <c r="U63" s="68"/>
+      <c r="V63" s="68"/>
+      <c r="W63" s="68"/>
+      <c r="X63" s="68"/>
+      <c r="Y63" s="68"/>
+      <c r="Z63" s="68"/>
+      <c r="AA63" s="68"/>
+      <c r="AB63" s="68"/>
+      <c r="AC63" s="69"/>
+      <c r="AD63" s="69"/>
+      <c r="AE63" s="69"/>
+      <c r="AF63" s="69"/>
+      <c r="AG63" s="69"/>
+      <c r="AH63" s="69"/>
+    </row>
+    <row r="64" spans="1:34">
+      <c r="A64" s="29" t="s">
+        <v>32</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C64" s="6">
         <v>691791</v>
       </c>
       <c r="D64" s="11">
         <v>691331</v>
       </c>
       <c r="E64" s="7">
         <v>690845</v>
       </c>
       <c r="F64" s="6">
         <v>690701</v>
       </c>
       <c r="G64" s="7">
         <v>690296</v>
       </c>
       <c r="H64" s="7">
         <v>690341</v>
       </c>
       <c r="I64" s="7">
         <v>690079</v>
       </c>
@@ -6311,60 +7361,69 @@
       </c>
       <c r="W64" s="7">
         <v>680115</v>
       </c>
       <c r="X64" s="7">
         <v>679161</v>
       </c>
       <c r="Y64" s="7">
         <v>678261</v>
       </c>
       <c r="Z64" s="7">
         <v>677613</v>
       </c>
       <c r="AA64" s="7">
         <v>677008</v>
       </c>
       <c r="AB64" s="7">
         <v>628664</v>
       </c>
       <c r="AC64" s="11">
         <v>627881</v>
       </c>
       <c r="AD64" s="7">
         <v>627025</v>
       </c>
-      <c r="AE64" s="52">
+      <c r="AE64" s="32">
         <v>626358</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="32">
+      <c r="AF64" s="18">
+        <v>625732</v>
+      </c>
+      <c r="AG64" s="7">
+        <v>624863</v>
+      </c>
+      <c r="AH64" s="36">
+        <v>623850</v>
+      </c>
+    </row>
+    <row r="65" spans="1:34">
+      <c r="A65" s="30">
         <v>313600000</v>
       </c>
       <c r="B65" s="14" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C65" s="6">
         <v>106347</v>
       </c>
       <c r="D65" s="7">
         <v>106392</v>
       </c>
       <c r="E65" s="7">
         <v>106356</v>
       </c>
       <c r="F65" s="6">
         <v>106428</v>
       </c>
       <c r="G65" s="7">
         <v>106412</v>
       </c>
       <c r="H65" s="7">
         <v>106479</v>
       </c>
       <c r="I65" s="7">
         <v>106521</v>
       </c>
       <c r="J65" s="7">
         <v>106563</v>
       </c>
@@ -6406,60 +7465,69 @@
       </c>
       <c r="W65" s="7">
         <v>106370</v>
       </c>
       <c r="X65" s="7">
         <v>106478</v>
       </c>
       <c r="Y65" s="7">
         <v>106537</v>
       </c>
       <c r="Z65" s="7">
         <v>106518</v>
       </c>
       <c r="AA65" s="7">
         <v>106685</v>
       </c>
       <c r="AB65" s="7">
         <v>95487</v>
       </c>
       <c r="AC65" s="11">
         <v>95486</v>
       </c>
       <c r="AD65" s="7">
         <v>95448</v>
       </c>
-      <c r="AE65" s="52">
+      <c r="AE65" s="32">
         <v>95413</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="32">
+      <c r="AF65" s="18">
+        <v>95412</v>
+      </c>
+      <c r="AG65" s="7">
+        <v>95383</v>
+      </c>
+      <c r="AH65" s="36">
+        <v>95325</v>
+      </c>
+    </row>
+    <row r="66" spans="1:34">
+      <c r="A66" s="30">
         <v>314000000</v>
       </c>
       <c r="B66" s="14" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C66" s="6">
         <v>88384</v>
       </c>
       <c r="D66" s="7">
         <v>88304</v>
       </c>
       <c r="E66" s="7">
         <v>88203</v>
       </c>
       <c r="F66" s="6">
         <v>88152</v>
       </c>
       <c r="G66" s="7">
         <v>88014</v>
       </c>
       <c r="H66" s="7">
         <v>88126</v>
       </c>
       <c r="I66" s="7">
         <v>88136</v>
       </c>
       <c r="J66" s="7">
         <v>88136</v>
       </c>
@@ -6501,60 +7569,69 @@
       </c>
       <c r="W66" s="7">
         <v>87892</v>
       </c>
       <c r="X66" s="7">
         <v>87805</v>
       </c>
       <c r="Y66" s="7">
         <v>87716</v>
       </c>
       <c r="Z66" s="7">
         <v>87729</v>
       </c>
       <c r="AA66" s="7">
         <v>87634</v>
       </c>
       <c r="AB66" s="7">
         <v>51176</v>
       </c>
       <c r="AC66" s="11">
         <v>51086</v>
       </c>
       <c r="AD66" s="7">
         <v>51014</v>
       </c>
-      <c r="AE66" s="52">
+      <c r="AE66" s="32">
         <v>50968</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="32">
+      <c r="AF66" s="18">
+        <v>50892</v>
+      </c>
+      <c r="AG66" s="7">
+        <v>50824</v>
+      </c>
+      <c r="AH66" s="36">
+        <v>50752</v>
+      </c>
+    </row>
+    <row r="67" spans="1:34">
+      <c r="A67" s="30">
         <v>314200000</v>
       </c>
       <c r="B67" s="14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C67" s="6">
         <v>54337</v>
       </c>
       <c r="D67" s="7">
         <v>54192</v>
       </c>
       <c r="E67" s="7">
         <v>54219</v>
       </c>
       <c r="F67" s="6">
         <v>54221</v>
       </c>
       <c r="G67" s="7">
         <v>54170</v>
       </c>
       <c r="H67" s="7">
         <v>54245</v>
       </c>
       <c r="I67" s="7">
         <v>54293</v>
       </c>
       <c r="J67" s="7">
         <v>54249</v>
       </c>
@@ -6596,60 +7673,69 @@
       </c>
       <c r="W67" s="7">
         <v>53013</v>
       </c>
       <c r="X67" s="7">
         <v>52860</v>
       </c>
       <c r="Y67" s="7">
         <v>52712</v>
       </c>
       <c r="Z67" s="7">
         <v>52607</v>
       </c>
       <c r="AA67" s="7">
         <v>52475</v>
       </c>
       <c r="AB67" s="7">
         <v>52303</v>
       </c>
       <c r="AC67" s="11">
         <v>52100</v>
       </c>
       <c r="AD67" s="7">
         <v>51943</v>
       </c>
-      <c r="AE67" s="52">
+      <c r="AE67" s="32">
         <v>51823</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="32">
+      <c r="AF67" s="18">
+        <v>51762</v>
+      </c>
+      <c r="AG67" s="7">
+        <v>51690</v>
+      </c>
+      <c r="AH67" s="36">
+        <v>51595</v>
+      </c>
+    </row>
+    <row r="68" spans="1:34">
+      <c r="A68" s="30">
         <v>314800000</v>
       </c>
       <c r="B68" s="14" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C68" s="6">
         <v>158617</v>
       </c>
       <c r="D68" s="7">
         <v>158488</v>
       </c>
       <c r="E68" s="7">
         <v>158422</v>
       </c>
       <c r="F68" s="6">
         <v>158312</v>
       </c>
       <c r="G68" s="7">
         <v>158341</v>
       </c>
       <c r="H68" s="7">
         <v>158247</v>
       </c>
       <c r="I68" s="7">
         <v>158232</v>
       </c>
       <c r="J68" s="7">
         <v>158212</v>
       </c>
@@ -6691,60 +7777,69 @@
       </c>
       <c r="W68" s="7">
         <v>156002</v>
       </c>
       <c r="X68" s="7">
         <v>155805</v>
       </c>
       <c r="Y68" s="7">
         <v>155501</v>
       </c>
       <c r="Z68" s="7">
         <v>155327</v>
       </c>
       <c r="AA68" s="7">
         <v>155092</v>
       </c>
       <c r="AB68" s="7">
         <v>154841</v>
       </c>
       <c r="AC68" s="11">
         <v>154609</v>
       </c>
       <c r="AD68" s="7">
         <v>154354</v>
       </c>
-      <c r="AE68" s="52">
+      <c r="AE68" s="32">
         <v>154135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="32">
+      <c r="AF68" s="18">
+        <v>154072</v>
+      </c>
+      <c r="AG68" s="7">
+        <v>153856</v>
+      </c>
+      <c r="AH68" s="36">
+        <v>153656</v>
+      </c>
+    </row>
+    <row r="69" spans="1:34">
+      <c r="A69" s="30">
         <v>315000000</v>
       </c>
       <c r="B69" s="14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C69" s="6">
         <v>67485</v>
       </c>
       <c r="D69" s="7">
         <v>67459</v>
       </c>
       <c r="E69" s="7">
         <v>67350</v>
       </c>
       <c r="F69" s="6">
         <v>67407</v>
       </c>
       <c r="G69" s="7">
         <v>67365</v>
       </c>
       <c r="H69" s="7">
         <v>67288</v>
       </c>
       <c r="I69" s="7">
         <v>67258</v>
       </c>
       <c r="J69" s="7">
         <v>67123</v>
       </c>
@@ -6786,60 +7881,69 @@
       </c>
       <c r="W69" s="7">
         <v>65767</v>
       </c>
       <c r="X69" s="7">
         <v>65612</v>
       </c>
       <c r="Y69" s="7">
         <v>65510</v>
       </c>
       <c r="Z69" s="7">
         <v>65388</v>
       </c>
       <c r="AA69" s="7">
         <v>65300</v>
       </c>
       <c r="AB69" s="7">
         <v>65270</v>
       </c>
       <c r="AC69" s="11">
         <v>65185</v>
       </c>
       <c r="AD69" s="7">
         <v>65068</v>
       </c>
-      <c r="AE69" s="52">
+      <c r="AE69" s="32">
         <v>64948</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="32">
+      <c r="AF69" s="18">
+        <v>64793</v>
+      </c>
+      <c r="AG69" s="7">
+        <v>64685</v>
+      </c>
+      <c r="AH69" s="36">
+        <v>64567</v>
+      </c>
+    </row>
+    <row r="70" spans="1:34">
+      <c r="A70" s="30">
         <v>315400000</v>
       </c>
       <c r="B70" s="14" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C70" s="6">
         <v>88692</v>
       </c>
       <c r="D70" s="7">
         <v>88627</v>
       </c>
       <c r="E70" s="7">
         <v>88597</v>
       </c>
       <c r="F70" s="6">
         <v>88615</v>
       </c>
       <c r="G70" s="7">
         <v>88556</v>
       </c>
       <c r="H70" s="7">
         <v>88599</v>
       </c>
       <c r="I70" s="7">
         <v>88573</v>
       </c>
       <c r="J70" s="7">
         <v>88556</v>
       </c>
@@ -6881,60 +7985,69 @@
       </c>
       <c r="W70" s="7">
         <v>87710</v>
       </c>
       <c r="X70" s="7">
         <v>87527</v>
       </c>
       <c r="Y70" s="7">
         <v>87415</v>
       </c>
       <c r="Z70" s="7">
         <v>87332</v>
       </c>
       <c r="AA70" s="7">
         <v>87317</v>
       </c>
       <c r="AB70" s="7">
         <v>87234</v>
       </c>
       <c r="AC70" s="11">
         <v>87174</v>
       </c>
       <c r="AD70" s="7">
         <v>87143</v>
       </c>
-      <c r="AE70" s="52">
+      <c r="AE70" s="32">
         <v>87172</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="32">
+      <c r="AF70" s="18">
+        <v>87115</v>
+      </c>
+      <c r="AG70" s="7">
+        <v>87019</v>
+      </c>
+      <c r="AH70" s="36">
+        <v>86843</v>
+      </c>
+    </row>
+    <row r="71" spans="1:34">
+      <c r="A71" s="30">
         <v>315600000</v>
       </c>
       <c r="B71" s="14" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C71" s="6">
         <v>28430</v>
       </c>
       <c r="D71" s="7">
         <v>28393</v>
       </c>
       <c r="E71" s="7">
         <v>28382</v>
       </c>
       <c r="F71" s="6">
         <v>28370</v>
       </c>
       <c r="G71" s="7">
         <v>28337</v>
       </c>
       <c r="H71" s="7">
         <v>28347</v>
       </c>
       <c r="I71" s="7">
         <v>28277</v>
       </c>
       <c r="J71" s="7">
         <v>28202</v>
       </c>
@@ -6976,60 +8089,69 @@
       </c>
       <c r="W71" s="7">
         <v>27410</v>
       </c>
       <c r="X71" s="7">
         <v>27298</v>
       </c>
       <c r="Y71" s="7">
         <v>27219</v>
       </c>
       <c r="Z71" s="7">
         <v>27177</v>
       </c>
       <c r="AA71" s="7">
         <v>27148</v>
       </c>
       <c r="AB71" s="7">
         <v>27104</v>
       </c>
       <c r="AC71" s="11">
         <v>27109</v>
       </c>
       <c r="AD71" s="7">
         <v>27060</v>
       </c>
-      <c r="AE71" s="52">
+      <c r="AE71" s="32">
         <v>26992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="32">
+      <c r="AF71" s="18">
+        <v>26926</v>
+      </c>
+      <c r="AG71" s="7">
+        <v>26847</v>
+      </c>
+      <c r="AH71" s="36">
+        <v>26739</v>
+      </c>
+    </row>
+    <row r="72" spans="1:34">
+      <c r="A72" s="30">
         <v>316000000</v>
       </c>
       <c r="B72" s="14" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C72" s="6">
         <v>18401</v>
       </c>
       <c r="D72" s="7">
         <v>18395</v>
       </c>
       <c r="E72" s="7">
         <v>18339</v>
       </c>
       <c r="F72" s="6">
         <v>18297</v>
       </c>
       <c r="G72" s="7">
         <v>18232</v>
       </c>
       <c r="H72" s="7">
         <v>18216</v>
       </c>
       <c r="I72" s="7">
         <v>18165</v>
       </c>
       <c r="J72" s="7">
         <v>18078</v>
       </c>
@@ -7071,60 +8193,69 @@
       </c>
       <c r="W72" s="7">
         <v>17306</v>
       </c>
       <c r="X72" s="7">
         <v>17300</v>
       </c>
       <c r="Y72" s="7">
         <v>17294</v>
       </c>
       <c r="Z72" s="7">
         <v>17270</v>
       </c>
       <c r="AA72" s="7">
         <v>17234</v>
       </c>
       <c r="AB72" s="7">
         <v>17190</v>
       </c>
       <c r="AC72" s="11">
         <v>17130</v>
       </c>
       <c r="AD72" s="7">
         <v>17104</v>
       </c>
-      <c r="AE72" s="52">
+      <c r="AE72" s="32">
         <v>17086</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="32">
+      <c r="AF72" s="18">
+        <v>17083</v>
+      </c>
+      <c r="AG72" s="7">
+        <v>17020</v>
+      </c>
+      <c r="AH72" s="36">
+        <v>17006</v>
+      </c>
+    </row>
+    <row r="73" spans="1:34">
+      <c r="A73" s="30">
         <v>316200000</v>
       </c>
       <c r="B73" s="14" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C73" s="6">
         <v>20388</v>
       </c>
       <c r="D73" s="7">
         <v>20375</v>
       </c>
       <c r="E73" s="7">
         <v>20288</v>
       </c>
       <c r="F73" s="6">
         <v>20255</v>
       </c>
       <c r="G73" s="7">
         <v>20212</v>
       </c>
       <c r="H73" s="7">
         <v>20158</v>
       </c>
       <c r="I73" s="7">
         <v>20069</v>
       </c>
       <c r="J73" s="7">
         <v>20017</v>
       </c>
@@ -7166,60 +8297,69 @@
       </c>
       <c r="W73" s="7">
         <v>19137</v>
       </c>
       <c r="X73" s="7">
         <v>19073</v>
       </c>
       <c r="Y73" s="7">
         <v>19013</v>
       </c>
       <c r="Z73" s="7">
         <v>18981</v>
       </c>
       <c r="AA73" s="7">
         <v>18929</v>
       </c>
       <c r="AB73" s="7">
         <v>18894</v>
       </c>
       <c r="AC73" s="11">
         <v>18823</v>
       </c>
       <c r="AD73" s="7">
         <v>18766</v>
       </c>
-      <c r="AE73" s="52">
+      <c r="AE73" s="32">
         <v>18725</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="32">
+      <c r="AF73" s="18">
+        <v>18698</v>
+      </c>
+      <c r="AG73" s="7">
+        <v>18658</v>
+      </c>
+      <c r="AH73" s="36">
+        <v>18594</v>
+      </c>
+    </row>
+    <row r="74" spans="1:34">
+      <c r="A74" s="30">
         <v>316600000</v>
       </c>
       <c r="B74" s="14" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C74" s="6">
         <v>60710</v>
       </c>
       <c r="D74" s="22">
         <v>60706</v>
       </c>
       <c r="E74" s="22">
         <v>60689</v>
       </c>
       <c r="F74" s="6">
         <v>60644</v>
       </c>
       <c r="G74" s="22">
         <v>60657</v>
       </c>
       <c r="H74" s="22">
         <v>60636</v>
       </c>
       <c r="I74" s="22">
         <v>60555</v>
       </c>
       <c r="J74" s="22">
         <v>60498</v>
       </c>
@@ -7261,88 +8401,103 @@
       </c>
       <c r="W74" s="22">
         <v>59508</v>
       </c>
       <c r="X74" s="22">
         <v>59403</v>
       </c>
       <c r="Y74" s="22">
         <v>59344</v>
       </c>
       <c r="Z74" s="7">
         <v>59284</v>
       </c>
       <c r="AA74" s="7">
         <v>59194</v>
       </c>
       <c r="AB74" s="7">
         <v>59165</v>
       </c>
       <c r="AC74" s="11">
         <v>59179</v>
       </c>
       <c r="AD74" s="7">
         <v>59125</v>
       </c>
-      <c r="AE74" s="52">
+      <c r="AE74" s="32">
         <v>59096</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B75" s="45" t="s">
+      <c r="AF74" s="18">
+        <v>58979</v>
+      </c>
+      <c r="AG74" s="7">
+        <v>58881</v>
+      </c>
+      <c r="AH74" s="36">
+        <v>58773</v>
+      </c>
+    </row>
+    <row r="75" spans="1:34">
+      <c r="B75" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="C75" s="70"/>
+      <c r="D75" s="70"/>
+      <c r="E75" s="70"/>
+      <c r="F75" s="70"/>
+      <c r="G75" s="70"/>
+      <c r="H75" s="70"/>
+      <c r="I75" s="70"/>
+      <c r="J75" s="70"/>
+      <c r="K75" s="70"/>
+      <c r="L75" s="70"/>
+      <c r="M75" s="70"/>
+      <c r="N75" s="70"/>
+      <c r="O75" s="70"/>
+      <c r="P75" s="70"/>
+      <c r="Q75" s="70"/>
+      <c r="R75" s="70"/>
+      <c r="S75" s="70"/>
+      <c r="T75" s="70"/>
+      <c r="U75" s="70"/>
+      <c r="V75" s="70"/>
+      <c r="W75" s="70"/>
+      <c r="X75" s="70"/>
+      <c r="Y75" s="70"/>
+      <c r="Z75" s="70"/>
+      <c r="AA75" s="70"/>
+      <c r="AB75" s="70"/>
+      <c r="AC75" s="69"/>
+      <c r="AD75" s="69"/>
+      <c r="AE75" s="69"/>
+      <c r="AF75" s="69"/>
+      <c r="AG75" s="69"/>
+      <c r="AH75" s="69"/>
+    </row>
+    <row r="76" spans="1:34">
+      <c r="A76" s="29" t="s">
         <v>32</v>
-      </c>
-[...29 lines deleted...]
-        <v>33</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C76" s="11">
         <v>351407</v>
       </c>
       <c r="D76" s="11">
         <v>351155</v>
       </c>
       <c r="E76" s="7">
         <v>350917</v>
       </c>
       <c r="F76" s="7">
         <v>350883</v>
       </c>
       <c r="G76" s="7">
         <v>350707</v>
       </c>
       <c r="H76" s="7">
         <v>350784</v>
       </c>
       <c r="I76" s="7">
         <v>350690</v>
       </c>
@@ -7390,57 +8545,66 @@
       </c>
       <c r="X76" s="7">
         <v>346106</v>
       </c>
       <c r="Y76" s="7">
         <v>345682</v>
       </c>
       <c r="Z76" s="7">
         <v>345400</v>
       </c>
       <c r="AA76" s="7">
         <v>345167</v>
       </c>
       <c r="AB76" s="7">
         <v>320609</v>
       </c>
       <c r="AC76" s="7">
         <v>320264</v>
       </c>
       <c r="AD76" s="7">
         <v>319964</v>
       </c>
       <c r="AE76" s="11">
         <v>319672</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="32">
+      <c r="AF76" s="7">
+        <v>319384</v>
+      </c>
+      <c r="AG76" s="7">
+        <v>319077</v>
+      </c>
+      <c r="AH76" s="36">
+        <v>318655</v>
+      </c>
+    </row>
+    <row r="77" spans="1:34">
+      <c r="A77" s="30">
         <v>313600000</v>
       </c>
       <c r="B77" s="14" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C77" s="11">
         <v>54116</v>
       </c>
       <c r="D77" s="11">
         <v>54129</v>
       </c>
       <c r="E77" s="7">
         <v>54089</v>
       </c>
       <c r="F77" s="7">
         <v>54132</v>
       </c>
       <c r="G77" s="7">
         <v>54124</v>
       </c>
       <c r="H77" s="7">
         <v>54158</v>
       </c>
       <c r="I77" s="7">
         <v>54173</v>
       </c>
       <c r="J77" s="7">
         <v>54204</v>
       </c>
@@ -7485,57 +8649,66 @@
       </c>
       <c r="X77" s="7">
         <v>54367</v>
       </c>
       <c r="Y77" s="7">
         <v>54383</v>
       </c>
       <c r="Z77" s="7">
         <v>54380</v>
       </c>
       <c r="AA77" s="7">
         <v>54485</v>
       </c>
       <c r="AB77" s="7">
         <v>48848</v>
       </c>
       <c r="AC77" s="7">
         <v>48859</v>
       </c>
       <c r="AD77" s="7">
         <v>48885</v>
       </c>
       <c r="AE77" s="11">
         <v>48880</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="32">
+      <c r="AF77" s="7">
+        <v>48865</v>
+      </c>
+      <c r="AG77" s="7">
+        <v>48872</v>
+      </c>
+      <c r="AH77" s="36">
+        <v>48890</v>
+      </c>
+    </row>
+    <row r="78" spans="1:34">
+      <c r="A78" s="30">
         <v>314000000</v>
       </c>
       <c r="B78" s="14" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C78" s="11">
         <v>45256</v>
       </c>
       <c r="D78" s="11">
         <v>45204</v>
       </c>
       <c r="E78" s="7">
         <v>45147</v>
       </c>
       <c r="F78" s="7">
         <v>45149</v>
       </c>
       <c r="G78" s="7">
         <v>45106</v>
       </c>
       <c r="H78" s="7">
         <v>45173</v>
       </c>
       <c r="I78" s="7">
         <v>45184</v>
       </c>
       <c r="J78" s="7">
         <v>45207</v>
       </c>
@@ -7580,57 +8753,66 @@
       </c>
       <c r="X78" s="7">
         <v>45207</v>
       </c>
       <c r="Y78" s="7">
         <v>45150</v>
       </c>
       <c r="Z78" s="7">
         <v>45149</v>
       </c>
       <c r="AA78" s="7">
         <v>45123</v>
       </c>
       <c r="AB78" s="7">
         <v>26505</v>
       </c>
       <c r="AC78" s="7">
         <v>26466</v>
       </c>
       <c r="AD78" s="7">
         <v>26437</v>
       </c>
       <c r="AE78" s="11">
         <v>26444</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="32">
+      <c r="AF78" s="7">
+        <v>26412</v>
+      </c>
+      <c r="AG78" s="7">
+        <v>26395</v>
+      </c>
+      <c r="AH78" s="36">
+        <v>26333</v>
+      </c>
+    </row>
+    <row r="79" spans="1:34">
+      <c r="A79" s="30">
         <v>314200000</v>
       </c>
       <c r="B79" s="14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C79" s="11">
         <v>28017</v>
       </c>
       <c r="D79" s="11">
         <v>27924</v>
       </c>
       <c r="E79" s="7">
         <v>27937</v>
       </c>
       <c r="F79" s="7">
         <v>27922</v>
       </c>
       <c r="G79" s="7">
         <v>27912</v>
       </c>
       <c r="H79" s="7">
         <v>27950</v>
       </c>
       <c r="I79" s="7">
         <v>27959</v>
       </c>
       <c r="J79" s="7">
         <v>27961</v>
       </c>
@@ -7675,57 +8857,66 @@
       </c>
       <c r="X79" s="7">
         <v>27274</v>
       </c>
       <c r="Y79" s="7">
         <v>27223</v>
       </c>
       <c r="Z79" s="7">
         <v>27175</v>
       </c>
       <c r="AA79" s="7">
         <v>27102</v>
       </c>
       <c r="AB79" s="7">
         <v>27045</v>
       </c>
       <c r="AC79" s="7">
         <v>26965</v>
       </c>
       <c r="AD79" s="7">
         <v>26907</v>
       </c>
       <c r="AE79" s="11">
         <v>26837</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="32">
+      <c r="AF79" s="7">
+        <v>26817</v>
+      </c>
+      <c r="AG79" s="7">
+        <v>26786</v>
+      </c>
+      <c r="AH79" s="36">
+        <v>26757</v>
+      </c>
+    </row>
+    <row r="80" spans="1:34">
+      <c r="A80" s="30">
         <v>314800000</v>
       </c>
       <c r="B80" s="14" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C80" s="11">
         <v>78887</v>
       </c>
       <c r="D80" s="11">
         <v>78841</v>
       </c>
       <c r="E80" s="7">
         <v>78822</v>
       </c>
       <c r="F80" s="7">
         <v>78779</v>
       </c>
       <c r="G80" s="7">
         <v>78793</v>
       </c>
       <c r="H80" s="7">
         <v>78750</v>
       </c>
       <c r="I80" s="7">
         <v>78760</v>
       </c>
       <c r="J80" s="7">
         <v>78788</v>
       </c>
@@ -7770,57 +8961,66 @@
       </c>
       <c r="X80" s="7">
         <v>77504</v>
       </c>
       <c r="Y80" s="7">
         <v>77357</v>
       </c>
       <c r="Z80" s="7">
         <v>77264</v>
       </c>
       <c r="AA80" s="7">
         <v>77152</v>
       </c>
       <c r="AB80" s="7">
         <v>77011</v>
       </c>
       <c r="AC80" s="7">
         <v>76862</v>
       </c>
       <c r="AD80" s="7">
         <v>76746</v>
       </c>
       <c r="AE80" s="11">
         <v>76637</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="32">
+      <c r="AF80" s="7">
+        <v>76639</v>
+      </c>
+      <c r="AG80" s="7">
+        <v>76575</v>
+      </c>
+      <c r="AH80" s="36">
+        <v>76482</v>
+      </c>
+    </row>
+    <row r="81" spans="1:34">
+      <c r="A81" s="30">
         <v>315000000</v>
       </c>
       <c r="B81" s="14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C81" s="11">
         <v>34494</v>
       </c>
       <c r="D81" s="11">
         <v>34467</v>
       </c>
       <c r="E81" s="7">
         <v>34421</v>
       </c>
       <c r="F81" s="7">
         <v>34440</v>
       </c>
       <c r="G81" s="7">
         <v>34403</v>
       </c>
       <c r="H81" s="7">
         <v>34387</v>
       </c>
       <c r="I81" s="7">
         <v>34393</v>
       </c>
       <c r="J81" s="7">
         <v>34357</v>
       </c>
@@ -7865,57 +9065,66 @@
       </c>
       <c r="X81" s="7">
         <v>33761</v>
       </c>
       <c r="Y81" s="7">
         <v>33735</v>
       </c>
       <c r="Z81" s="7">
         <v>33675</v>
       </c>
       <c r="AA81" s="7">
         <v>33633</v>
       </c>
       <c r="AB81" s="7">
         <v>33634</v>
       </c>
       <c r="AC81" s="7">
         <v>33609</v>
       </c>
       <c r="AD81" s="7">
         <v>33551</v>
       </c>
       <c r="AE81" s="11">
         <v>33500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="32">
+      <c r="AF81" s="7">
+        <v>33428</v>
+      </c>
+      <c r="AG81" s="7">
+        <v>33401</v>
+      </c>
+      <c r="AH81" s="36">
+        <v>33371</v>
+      </c>
+    </row>
+    <row r="82" spans="1:34">
+      <c r="A82" s="30">
         <v>315400000</v>
       </c>
       <c r="B82" s="14" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C82" s="11">
         <v>44554</v>
       </c>
       <c r="D82" s="11">
         <v>44524</v>
       </c>
       <c r="E82" s="7">
         <v>44503</v>
       </c>
       <c r="F82" s="7">
         <v>44523</v>
       </c>
       <c r="G82" s="7">
         <v>44483</v>
       </c>
       <c r="H82" s="7">
         <v>44495</v>
       </c>
       <c r="I82" s="7">
         <v>44494</v>
       </c>
       <c r="J82" s="7">
         <v>44520</v>
       </c>
@@ -7960,57 +9169,66 @@
       </c>
       <c r="X82" s="7">
         <v>44095</v>
       </c>
       <c r="Y82" s="7">
         <v>44043</v>
       </c>
       <c r="Z82" s="7">
         <v>44023</v>
       </c>
       <c r="AA82" s="7">
         <v>44022</v>
       </c>
       <c r="AB82" s="7">
         <v>43983</v>
       </c>
       <c r="AC82" s="7">
         <v>43985</v>
       </c>
       <c r="AD82" s="7">
         <v>43992</v>
       </c>
       <c r="AE82" s="11">
         <v>44005</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="32">
+      <c r="AF82" s="7">
+        <v>43982</v>
+      </c>
+      <c r="AG82" s="7">
+        <v>43926</v>
+      </c>
+      <c r="AH82" s="36">
+        <v>43836</v>
+      </c>
+    </row>
+    <row r="83" spans="1:34">
+      <c r="A83" s="30">
         <v>315600000</v>
       </c>
       <c r="B83" s="14" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C83" s="11">
         <v>14606</v>
       </c>
       <c r="D83" s="11">
         <v>14576</v>
       </c>
       <c r="E83" s="7">
         <v>14583</v>
       </c>
       <c r="F83" s="7">
         <v>14571</v>
       </c>
       <c r="G83" s="7">
         <v>14556</v>
       </c>
       <c r="H83" s="7">
         <v>14560</v>
       </c>
       <c r="I83" s="7">
         <v>14533</v>
       </c>
       <c r="J83" s="7">
         <v>14500</v>
       </c>
@@ -8055,57 +9273,66 @@
       </c>
       <c r="X83" s="7">
         <v>14094</v>
       </c>
       <c r="Y83" s="7">
         <v>14054</v>
       </c>
       <c r="Z83" s="7">
         <v>14042</v>
       </c>
       <c r="AA83" s="7">
         <v>14039</v>
       </c>
       <c r="AB83" s="7">
         <v>14011</v>
       </c>
       <c r="AC83" s="7">
         <v>14014</v>
       </c>
       <c r="AD83" s="7">
         <v>14009</v>
       </c>
       <c r="AE83" s="11">
         <v>13979</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="32">
+      <c r="AF83" s="7">
+        <v>13948</v>
+      </c>
+      <c r="AG83" s="7">
+        <v>13909</v>
+      </c>
+      <c r="AH83" s="36">
+        <v>13859</v>
+      </c>
+    </row>
+    <row r="84" spans="1:34">
+      <c r="A84" s="30">
         <v>316000000</v>
       </c>
       <c r="B84" s="14" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C84" s="11">
         <v>9703</v>
       </c>
       <c r="D84" s="11">
         <v>9703</v>
       </c>
       <c r="E84" s="7">
         <v>9683</v>
       </c>
       <c r="F84" s="7">
         <v>9664</v>
       </c>
       <c r="G84" s="7">
         <v>9631</v>
       </c>
       <c r="H84" s="7">
         <v>9623</v>
       </c>
       <c r="I84" s="7">
         <v>9592</v>
       </c>
       <c r="J84" s="7">
         <v>9563</v>
       </c>
@@ -8150,57 +9377,66 @@
       </c>
       <c r="X84" s="7">
         <v>9188</v>
       </c>
       <c r="Y84" s="7">
         <v>9183</v>
       </c>
       <c r="Z84" s="7">
         <v>9164</v>
       </c>
       <c r="AA84" s="7">
         <v>9148</v>
       </c>
       <c r="AB84" s="7">
         <v>9127</v>
       </c>
       <c r="AC84" s="7">
         <v>9095</v>
       </c>
       <c r="AD84" s="7">
         <v>9076</v>
       </c>
       <c r="AE84" s="11">
         <v>9074</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="32">
+      <c r="AF84" s="7">
+        <v>9074</v>
+      </c>
+      <c r="AG84" s="7">
+        <v>9045</v>
+      </c>
+      <c r="AH84" s="36">
+        <v>9039</v>
+      </c>
+    </row>
+    <row r="85" spans="1:34">
+      <c r="A85" s="30">
         <v>316200000</v>
       </c>
       <c r="B85" s="14" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C85" s="11">
         <v>10828</v>
       </c>
       <c r="D85" s="11">
         <v>10827</v>
       </c>
       <c r="E85" s="7">
         <v>10784</v>
       </c>
       <c r="F85" s="7">
         <v>10763</v>
       </c>
       <c r="G85" s="7">
         <v>10745</v>
       </c>
       <c r="H85" s="7">
         <v>10729</v>
       </c>
       <c r="I85" s="7">
         <v>10684</v>
       </c>
       <c r="J85" s="7">
         <v>10659</v>
       </c>
@@ -8245,57 +9481,66 @@
       </c>
       <c r="X85" s="7">
         <v>10203</v>
       </c>
       <c r="Y85" s="7">
         <v>10181</v>
       </c>
       <c r="Z85" s="7">
         <v>10159</v>
       </c>
       <c r="AA85" s="7">
         <v>10138</v>
       </c>
       <c r="AB85" s="7">
         <v>10134</v>
       </c>
       <c r="AC85" s="7">
         <v>10085</v>
       </c>
       <c r="AD85" s="7">
         <v>10063</v>
       </c>
       <c r="AE85" s="11">
         <v>10031</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="32">
+      <c r="AF85" s="7">
+        <v>10017</v>
+      </c>
+      <c r="AG85" s="7">
+        <v>9995</v>
+      </c>
+      <c r="AH85" s="36">
+        <v>9965</v>
+      </c>
+    </row>
+    <row r="86" spans="1:34">
+      <c r="A86" s="30">
         <v>316600000</v>
       </c>
       <c r="B86" s="14" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C86" s="6">
         <v>30946</v>
       </c>
       <c r="D86" s="6">
         <v>30960</v>
       </c>
       <c r="E86" s="22">
         <v>30948</v>
       </c>
       <c r="F86" s="22">
         <v>30940</v>
       </c>
       <c r="G86" s="22">
         <v>30954</v>
       </c>
       <c r="H86" s="22">
         <v>30959</v>
       </c>
       <c r="I86" s="22">
         <v>30918</v>
       </c>
       <c r="J86" s="22">
         <v>30894</v>
       </c>
@@ -8340,85 +9585,100 @@
       </c>
       <c r="X86" s="22">
         <v>30413</v>
       </c>
       <c r="Y86" s="22">
         <v>30373</v>
       </c>
       <c r="Z86" s="7">
         <v>30369</v>
       </c>
       <c r="AA86" s="7">
         <v>30325</v>
       </c>
       <c r="AB86" s="7">
         <v>30311</v>
       </c>
       <c r="AC86" s="7">
         <v>30324</v>
       </c>
       <c r="AD86" s="7">
         <v>30298</v>
       </c>
       <c r="AE86" s="11">
         <v>30285</v>
       </c>
-    </row>
-[...33 lines deleted...]
-        <v>33</v>
+      <c r="AF86" s="7">
+        <v>30202</v>
+      </c>
+      <c r="AG86" s="7">
+        <v>30173</v>
+      </c>
+      <c r="AH86" s="36">
+        <v>30123</v>
+      </c>
+    </row>
+    <row r="87" spans="1:34" ht="16.5" customHeight="1">
+      <c r="B87" s="68" t="s">
+        <v>34</v>
+      </c>
+      <c r="C87" s="68"/>
+      <c r="D87" s="68"/>
+      <c r="E87" s="68"/>
+      <c r="F87" s="68"/>
+      <c r="G87" s="68"/>
+      <c r="H87" s="68"/>
+      <c r="I87" s="68"/>
+      <c r="J87" s="68"/>
+      <c r="K87" s="68"/>
+      <c r="L87" s="68"/>
+      <c r="M87" s="68"/>
+      <c r="N87" s="68"/>
+      <c r="O87" s="68"/>
+      <c r="P87" s="68"/>
+      <c r="Q87" s="68"/>
+      <c r="R87" s="68"/>
+      <c r="S87" s="68"/>
+      <c r="T87" s="68"/>
+      <c r="U87" s="68"/>
+      <c r="V87" s="68"/>
+      <c r="W87" s="68"/>
+      <c r="X87" s="68"/>
+      <c r="Y87" s="68"/>
+      <c r="Z87" s="68"/>
+      <c r="AA87" s="68"/>
+      <c r="AB87" s="68"/>
+      <c r="AC87" s="69"/>
+      <c r="AD87" s="69"/>
+      <c r="AE87" s="69"/>
+      <c r="AF87" s="69"/>
+      <c r="AG87" s="69"/>
+      <c r="AH87" s="69"/>
+    </row>
+    <row r="88" spans="1:34">
+      <c r="A88" s="29" t="s">
+        <v>32</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C88" s="11">
         <v>340384</v>
       </c>
       <c r="D88" s="11">
         <v>340176</v>
       </c>
       <c r="E88" s="7">
         <v>339928</v>
       </c>
       <c r="F88" s="7">
         <v>339818</v>
       </c>
       <c r="G88" s="7">
         <v>339589</v>
       </c>
       <c r="H88" s="7">
         <v>339557</v>
       </c>
       <c r="I88" s="7">
         <v>339389</v>
       </c>
@@ -8466,57 +9726,66 @@
       </c>
       <c r="X88" s="7">
         <v>333055</v>
       </c>
       <c r="Y88" s="7">
         <v>332579</v>
       </c>
       <c r="Z88" s="7">
         <v>332213</v>
       </c>
       <c r="AA88" s="7">
         <v>331841</v>
       </c>
       <c r="AB88" s="7">
         <v>308055</v>
       </c>
       <c r="AC88" s="7">
         <v>307617</v>
       </c>
       <c r="AD88" s="7">
         <v>307061</v>
       </c>
       <c r="AE88" s="11">
         <v>306686</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A89" s="32">
+      <c r="AF88" s="7">
+        <v>306348</v>
+      </c>
+      <c r="AG88" s="7">
+        <v>305786</v>
+      </c>
+      <c r="AH88" s="36">
+        <v>305195</v>
+      </c>
+    </row>
+    <row r="89" spans="1:34">
+      <c r="A89" s="30">
         <v>313600000</v>
       </c>
       <c r="B89" s="14" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C89" s="11">
         <v>52231</v>
       </c>
       <c r="D89" s="11">
         <v>52263</v>
       </c>
       <c r="E89" s="7">
         <v>52267</v>
       </c>
       <c r="F89" s="7">
         <v>52296</v>
       </c>
       <c r="G89" s="7">
         <v>52288</v>
       </c>
       <c r="H89" s="7">
         <v>52321</v>
       </c>
       <c r="I89" s="7">
         <v>52348</v>
       </c>
       <c r="J89" s="7">
         <v>52359</v>
       </c>
@@ -8561,57 +9830,66 @@
       </c>
       <c r="X89" s="7">
         <v>52111</v>
       </c>
       <c r="Y89" s="7">
         <v>52154</v>
       </c>
       <c r="Z89" s="7">
         <v>52138</v>
       </c>
       <c r="AA89" s="7">
         <v>52200</v>
       </c>
       <c r="AB89" s="7">
         <v>46639</v>
       </c>
       <c r="AC89" s="7">
         <v>46627</v>
       </c>
       <c r="AD89" s="7">
         <v>46563</v>
       </c>
       <c r="AE89" s="6">
         <v>46533</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A90" s="32">
+      <c r="AF89" s="7">
+        <v>46547</v>
+      </c>
+      <c r="AG89" s="7">
+        <v>46511</v>
+      </c>
+      <c r="AH89" s="36">
+        <v>46435</v>
+      </c>
+    </row>
+    <row r="90" spans="1:34">
+      <c r="A90" s="30">
         <v>314000000</v>
       </c>
       <c r="B90" s="14" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C90" s="11">
         <v>43128</v>
       </c>
       <c r="D90" s="11">
         <v>43100</v>
       </c>
       <c r="E90" s="7">
         <v>43056</v>
       </c>
       <c r="F90" s="7">
         <v>43003</v>
       </c>
       <c r="G90" s="7">
         <v>42908</v>
       </c>
       <c r="H90" s="7">
         <v>42953</v>
       </c>
       <c r="I90" s="7">
         <v>42952</v>
       </c>
       <c r="J90" s="7">
         <v>42929</v>
       </c>
@@ -8656,57 +9934,66 @@
       </c>
       <c r="X90" s="7">
         <v>42598</v>
       </c>
       <c r="Y90" s="7">
         <v>42566</v>
       </c>
       <c r="Z90" s="7">
         <v>42580</v>
       </c>
       <c r="AA90" s="7">
         <v>42511</v>
       </c>
       <c r="AB90" s="7">
         <v>24671</v>
       </c>
       <c r="AC90" s="7">
         <v>24620</v>
       </c>
       <c r="AD90" s="7">
         <v>24577</v>
       </c>
       <c r="AE90" s="6">
         <v>24524</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A91" s="32">
+      <c r="AF90" s="7">
+        <v>24480</v>
+      </c>
+      <c r="AG90" s="7">
+        <v>24429</v>
+      </c>
+      <c r="AH90" s="36">
+        <v>24419</v>
+      </c>
+    </row>
+    <row r="91" spans="1:34">
+      <c r="A91" s="30">
         <v>314200000</v>
       </c>
       <c r="B91" s="14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C91" s="11">
         <v>26320</v>
       </c>
       <c r="D91" s="11">
         <v>26268</v>
       </c>
       <c r="E91" s="7">
         <v>26282</v>
       </c>
       <c r="F91" s="7">
         <v>26299</v>
       </c>
       <c r="G91" s="7">
         <v>26258</v>
       </c>
       <c r="H91" s="7">
         <v>26295</v>
       </c>
       <c r="I91" s="7">
         <v>26334</v>
       </c>
       <c r="J91" s="7">
         <v>26288</v>
       </c>
@@ -8751,57 +10038,66 @@
       </c>
       <c r="X91" s="7">
         <v>25586</v>
       </c>
       <c r="Y91" s="7">
         <v>25489</v>
       </c>
       <c r="Z91" s="7">
         <v>25432</v>
       </c>
       <c r="AA91" s="7">
         <v>25373</v>
       </c>
       <c r="AB91" s="7">
         <v>25258</v>
       </c>
       <c r="AC91" s="7">
         <v>25135</v>
       </c>
       <c r="AD91" s="7">
         <v>25036</v>
       </c>
       <c r="AE91" s="6">
         <v>24986</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" s="32">
+      <c r="AF91" s="7">
+        <v>24945</v>
+      </c>
+      <c r="AG91" s="7">
+        <v>24904</v>
+      </c>
+      <c r="AH91" s="36">
+        <v>24838</v>
+      </c>
+    </row>
+    <row r="92" spans="1:34">
+      <c r="A92" s="30">
         <v>314800000</v>
       </c>
       <c r="B92" s="14" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C92" s="11">
         <v>79730</v>
       </c>
       <c r="D92" s="11">
         <v>79647</v>
       </c>
       <c r="E92" s="7">
         <v>79600</v>
       </c>
       <c r="F92" s="7">
         <v>79533</v>
       </c>
       <c r="G92" s="7">
         <v>79548</v>
       </c>
       <c r="H92" s="7">
         <v>79497</v>
       </c>
       <c r="I92" s="7">
         <v>79472</v>
       </c>
       <c r="J92" s="7">
         <v>79424</v>
       </c>
@@ -8846,57 +10142,66 @@
       </c>
       <c r="X92" s="7">
         <v>78301</v>
       </c>
       <c r="Y92" s="7">
         <v>78144</v>
       </c>
       <c r="Z92" s="7">
         <v>78063</v>
       </c>
       <c r="AA92" s="7">
         <v>77940</v>
       </c>
       <c r="AB92" s="7">
         <v>77830</v>
       </c>
       <c r="AC92" s="7">
         <v>77747</v>
       </c>
       <c r="AD92" s="7">
         <v>77608</v>
       </c>
       <c r="AE92" s="6">
         <v>77498</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="32">
+      <c r="AF92" s="7">
+        <v>77433</v>
+      </c>
+      <c r="AG92" s="7">
+        <v>77281</v>
+      </c>
+      <c r="AH92" s="36">
+        <v>77174</v>
+      </c>
+    </row>
+    <row r="93" spans="1:34">
+      <c r="A93" s="30">
         <v>315000000</v>
       </c>
       <c r="B93" s="14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C93" s="11">
         <v>32991</v>
       </c>
       <c r="D93" s="11">
         <v>32992</v>
       </c>
       <c r="E93" s="7">
         <v>32929</v>
       </c>
       <c r="F93" s="7">
         <v>32967</v>
       </c>
       <c r="G93" s="7">
         <v>32962</v>
       </c>
       <c r="H93" s="7">
         <v>32901</v>
       </c>
       <c r="I93" s="7">
         <v>32865</v>
       </c>
       <c r="J93" s="7">
         <v>32766</v>
       </c>
@@ -8941,57 +10246,66 @@
       </c>
       <c r="X93" s="7">
         <v>31851</v>
       </c>
       <c r="Y93" s="7">
         <v>31775</v>
       </c>
       <c r="Z93" s="7">
         <v>31713</v>
       </c>
       <c r="AA93" s="7">
         <v>31667</v>
       </c>
       <c r="AB93" s="7">
         <v>31636</v>
       </c>
       <c r="AC93" s="7">
         <v>31576</v>
       </c>
       <c r="AD93" s="7">
         <v>31517</v>
       </c>
       <c r="AE93" s="6">
         <v>31448</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="32">
+      <c r="AF93" s="7">
+        <v>31365</v>
+      </c>
+      <c r="AG93" s="7">
+        <v>31284</v>
+      </c>
+      <c r="AH93" s="36">
+        <v>31196</v>
+      </c>
+    </row>
+    <row r="94" spans="1:34">
+      <c r="A94" s="30">
         <v>315400000</v>
       </c>
       <c r="B94" s="14" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C94" s="11">
         <v>44138</v>
       </c>
       <c r="D94" s="11">
         <v>44103</v>
       </c>
       <c r="E94" s="7">
         <v>44094</v>
       </c>
       <c r="F94" s="7">
         <v>44092</v>
       </c>
       <c r="G94" s="7">
         <v>44073</v>
       </c>
       <c r="H94" s="7">
         <v>44104</v>
       </c>
       <c r="I94" s="7">
         <v>44079</v>
       </c>
       <c r="J94" s="7">
         <v>44036</v>
       </c>
@@ -9036,57 +10350,66 @@
       </c>
       <c r="X94" s="7">
         <v>43432</v>
       </c>
       <c r="Y94" s="7">
         <v>43372</v>
       </c>
       <c r="Z94" s="7">
         <v>43309</v>
       </c>
       <c r="AA94" s="7">
         <v>43295</v>
       </c>
       <c r="AB94" s="7">
         <v>43251</v>
       </c>
       <c r="AC94" s="7">
         <v>43189</v>
       </c>
       <c r="AD94" s="7">
         <v>43151</v>
       </c>
       <c r="AE94" s="6">
         <v>43167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="32">
+      <c r="AF94" s="7">
+        <v>43133</v>
+      </c>
+      <c r="AG94" s="7">
+        <v>43093</v>
+      </c>
+      <c r="AH94" s="36">
+        <v>43007</v>
+      </c>
+    </row>
+    <row r="95" spans="1:34">
+      <c r="A95" s="30">
         <v>315600000</v>
       </c>
       <c r="B95" s="14" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C95" s="11">
         <v>13824</v>
       </c>
       <c r="D95" s="11">
         <v>13817</v>
       </c>
       <c r="E95" s="7">
         <v>13799</v>
       </c>
       <c r="F95" s="7">
         <v>13799</v>
       </c>
       <c r="G95" s="7">
         <v>13781</v>
       </c>
       <c r="H95" s="7">
         <v>13787</v>
       </c>
       <c r="I95" s="7">
         <v>13744</v>
       </c>
       <c r="J95" s="7">
         <v>13702</v>
       </c>
@@ -9131,57 +10454,66 @@
       </c>
       <c r="X95" s="7">
         <v>13204</v>
       </c>
       <c r="Y95" s="7">
         <v>13165</v>
       </c>
       <c r="Z95" s="7">
         <v>13135</v>
       </c>
       <c r="AA95" s="7">
         <v>13109</v>
       </c>
       <c r="AB95" s="7">
         <v>13093</v>
       </c>
       <c r="AC95" s="7">
         <v>13095</v>
       </c>
       <c r="AD95" s="7">
         <v>13051</v>
       </c>
       <c r="AE95" s="6">
         <v>13013</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A96" s="32">
+      <c r="AF95" s="7">
+        <v>12978</v>
+      </c>
+      <c r="AG95" s="7">
+        <v>12938</v>
+      </c>
+      <c r="AH95" s="36">
+        <v>12880</v>
+      </c>
+    </row>
+    <row r="96" spans="1:34">
+      <c r="A96" s="30">
         <v>316000000</v>
       </c>
       <c r="B96" s="14" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C96" s="11">
         <v>8698</v>
       </c>
       <c r="D96" s="11">
         <v>8692</v>
       </c>
       <c r="E96" s="7">
         <v>8656</v>
       </c>
       <c r="F96" s="7">
         <v>8633</v>
       </c>
       <c r="G96" s="7">
         <v>8601</v>
       </c>
       <c r="H96" s="7">
         <v>8593</v>
       </c>
       <c r="I96" s="7">
         <v>8573</v>
       </c>
       <c r="J96" s="7">
         <v>8515</v>
       </c>
@@ -9226,57 +10558,66 @@
       </c>
       <c r="X96" s="7">
         <v>8112</v>
       </c>
       <c r="Y96" s="7">
         <v>8111</v>
       </c>
       <c r="Z96" s="7">
         <v>8106</v>
       </c>
       <c r="AA96" s="7">
         <v>8086</v>
       </c>
       <c r="AB96" s="7">
         <v>8063</v>
       </c>
       <c r="AC96" s="7">
         <v>8035</v>
       </c>
       <c r="AD96" s="7">
         <v>8028</v>
       </c>
       <c r="AE96" s="6">
         <v>8012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="32">
+      <c r="AF96" s="7">
+        <v>8009</v>
+      </c>
+      <c r="AG96" s="7">
+        <v>7975</v>
+      </c>
+      <c r="AH96" s="36">
+        <v>7967</v>
+      </c>
+    </row>
+    <row r="97" spans="1:34">
+      <c r="A97" s="30">
         <v>316200000</v>
       </c>
       <c r="B97" s="14" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C97" s="11">
         <v>9560</v>
       </c>
       <c r="D97" s="11">
         <v>9548</v>
       </c>
       <c r="E97" s="7">
         <v>9504</v>
       </c>
       <c r="F97" s="7">
         <v>9492</v>
       </c>
       <c r="G97" s="7">
         <v>9467</v>
       </c>
       <c r="H97" s="7">
         <v>9429</v>
       </c>
       <c r="I97" s="7">
         <v>9385</v>
       </c>
       <c r="J97" s="7">
         <v>9358</v>
       </c>
@@ -9321,57 +10662,66 @@
       </c>
       <c r="X97" s="7">
         <v>8870</v>
       </c>
       <c r="Y97" s="7">
         <v>8832</v>
       </c>
       <c r="Z97" s="7">
         <v>8822</v>
       </c>
       <c r="AA97" s="7">
         <v>8791</v>
       </c>
       <c r="AB97" s="7">
         <v>8760</v>
       </c>
       <c r="AC97" s="7">
         <v>8738</v>
       </c>
       <c r="AD97" s="7">
         <v>8703</v>
       </c>
       <c r="AE97" s="6">
         <v>8694</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="33">
+      <c r="AF97" s="7">
+        <v>8681</v>
+      </c>
+      <c r="AG97" s="7">
+        <v>8663</v>
+      </c>
+      <c r="AH97" s="36">
+        <v>8629</v>
+      </c>
+    </row>
+    <row r="98" spans="1:34">
+      <c r="A98" s="31">
         <v>316600000</v>
       </c>
       <c r="B98" s="15" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C98" s="9">
         <v>29764</v>
       </c>
       <c r="D98" s="9">
         <v>29746</v>
       </c>
       <c r="E98" s="8">
         <v>29741</v>
       </c>
       <c r="F98" s="8">
         <v>29704</v>
       </c>
       <c r="G98" s="8">
         <v>29703</v>
       </c>
       <c r="H98" s="8">
         <v>29677</v>
       </c>
       <c r="I98" s="8">
         <v>29637</v>
       </c>
       <c r="J98" s="8">
         <v>29604</v>
       </c>
@@ -9416,332 +10766,341 @@
       </c>
       <c r="X98" s="8">
         <v>28990</v>
       </c>
       <c r="Y98" s="8">
         <v>28971</v>
       </c>
       <c r="Z98" s="8">
         <v>28915</v>
       </c>
       <c r="AA98" s="8">
         <v>28869</v>
       </c>
       <c r="AB98" s="8">
         <v>28854</v>
       </c>
       <c r="AC98" s="8">
         <v>28855</v>
       </c>
       <c r="AD98" s="8">
         <v>28827</v>
       </c>
       <c r="AE98" s="9">
         <v>28811</v>
       </c>
-    </row>
-    <row r="99" spans="1:31" ht="15" customHeight="1">
+      <c r="AF98" s="8">
+        <v>28777</v>
+      </c>
+      <c r="AG98" s="8">
+        <v>28708</v>
+      </c>
+      <c r="AH98" s="38">
+        <v>28650</v>
+      </c>
+    </row>
+    <row r="99" spans="1:34" ht="15" customHeight="1">
       <c r="A99" s="19" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B99" s="10"/>
       <c r="C99" s="10"/>
       <c r="D99" s="10"/>
       <c r="E99" s="10"/>
       <c r="J99" s="7"/>
       <c r="Q99" s="7"/>
     </row>
-    <row r="100" spans="1:31" ht="15" customHeight="1">
-[...34 lines deleted...]
-    <row r="103" spans="1:31">
+    <row r="100" spans="1:34" ht="15" customHeight="1">
+      <c r="A100" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="B100" s="67"/>
+      <c r="C100" s="67"/>
+      <c r="D100" s="67"/>
+      <c r="E100" s="67"/>
+      <c r="F100" s="67"/>
+      <c r="G100" s="67"/>
+      <c r="H100" s="67"/>
+      <c r="I100" s="37"/>
+      <c r="J100" s="37"/>
+      <c r="K100" s="37"/>
+      <c r="L100" s="37"/>
+    </row>
+    <row r="101" spans="1:34" ht="15" customHeight="1">
+      <c r="A101" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="B101" s="60"/>
+      <c r="C101" s="60"/>
+      <c r="D101" s="60"/>
+      <c r="E101" s="60"/>
+      <c r="F101" s="60"/>
+      <c r="G101" s="60"/>
+      <c r="H101" s="60"/>
+      <c r="I101" s="60"/>
+      <c r="J101" s="60"/>
+      <c r="K101" s="60"/>
+      <c r="L101" s="60"/>
+      <c r="M101" s="60"/>
+      <c r="N101" s="60"/>
+      <c r="O101" s="60"/>
+    </row>
+    <row r="103" spans="1:34">
       <c r="B103" s="14"/>
       <c r="C103" s="6"/>
       <c r="D103" s="7"/>
       <c r="E103" s="7"/>
       <c r="F103" s="6"/>
       <c r="G103" s="17"/>
       <c r="H103" s="7"/>
       <c r="I103" s="7"/>
       <c r="J103" s="7"/>
       <c r="K103" s="7"/>
       <c r="L103" s="7"/>
       <c r="M103" s="7"/>
       <c r="N103" s="18"/>
       <c r="O103" s="7"/>
       <c r="P103" s="7"/>
       <c r="Q103" s="7"/>
       <c r="R103" s="21"/>
       <c r="S103" s="7"/>
       <c r="T103" s="7"/>
       <c r="U103" s="7"/>
       <c r="V103" s="7"/>
       <c r="W103" s="7"/>
       <c r="X103" s="7"/>
       <c r="Y103" s="7"/>
     </row>
-    <row r="104" spans="1:31">
+    <row r="104" spans="1:34">
       <c r="B104" s="14"/>
       <c r="C104" s="6"/>
       <c r="D104" s="7"/>
       <c r="E104" s="7"/>
       <c r="F104" s="6"/>
       <c r="G104" s="17"/>
       <c r="H104" s="7"/>
       <c r="I104" s="7"/>
       <c r="J104" s="7"/>
       <c r="K104" s="7"/>
       <c r="L104" s="7"/>
       <c r="M104" s="7"/>
       <c r="N104" s="18"/>
       <c r="O104" s="7"/>
       <c r="P104" s="7"/>
       <c r="Q104" s="7"/>
       <c r="R104" s="21"/>
       <c r="S104" s="7"/>
       <c r="T104" s="7"/>
       <c r="U104" s="7"/>
       <c r="V104" s="7"/>
       <c r="W104" s="7"/>
       <c r="X104" s="7"/>
       <c r="Y104" s="7"/>
     </row>
-    <row r="105" spans="1:31">
+    <row r="105" spans="1:34">
       <c r="B105" s="14"/>
       <c r="C105" s="6"/>
       <c r="D105" s="7"/>
       <c r="E105" s="7"/>
       <c r="F105" s="6"/>
       <c r="G105" s="17"/>
       <c r="H105" s="7"/>
       <c r="I105" s="7"/>
       <c r="J105" s="7"/>
       <c r="K105" s="7"/>
       <c r="L105" s="7"/>
       <c r="M105" s="7"/>
       <c r="N105" s="18"/>
       <c r="O105" s="7"/>
       <c r="P105" s="7"/>
       <c r="Q105" s="7"/>
       <c r="R105" s="21"/>
       <c r="S105" s="7"/>
       <c r="T105" s="7"/>
       <c r="U105" s="7"/>
       <c r="V105" s="7"/>
       <c r="W105" s="7"/>
       <c r="X105" s="7"/>
       <c r="Y105" s="7"/>
     </row>
-    <row r="106" spans="1:31">
+    <row r="106" spans="1:34">
       <c r="B106" s="14"/>
       <c r="C106" s="6"/>
       <c r="D106" s="7"/>
       <c r="E106" s="7"/>
       <c r="F106" s="6"/>
       <c r="G106" s="17"/>
       <c r="H106" s="7"/>
       <c r="I106" s="7"/>
       <c r="J106" s="7"/>
       <c r="K106" s="7"/>
       <c r="L106" s="7"/>
       <c r="M106" s="7"/>
       <c r="N106" s="18"/>
       <c r="O106" s="7"/>
       <c r="P106" s="7"/>
       <c r="Q106" s="7"/>
       <c r="R106" s="21"/>
       <c r="S106" s="7"/>
       <c r="T106" s="7"/>
       <c r="U106" s="7"/>
       <c r="V106" s="7"/>
       <c r="W106" s="7"/>
       <c r="X106" s="7"/>
       <c r="Y106" s="7"/>
     </row>
-    <row r="107" spans="1:31">
+    <row r="107" spans="1:34">
       <c r="B107" s="14"/>
       <c r="C107" s="6"/>
       <c r="D107" s="7"/>
       <c r="E107" s="7"/>
       <c r="F107" s="6"/>
       <c r="G107" s="17"/>
       <c r="H107" s="7"/>
       <c r="I107" s="7"/>
       <c r="J107" s="7"/>
       <c r="K107" s="7"/>
       <c r="L107" s="7"/>
       <c r="M107" s="7"/>
       <c r="N107" s="18"/>
       <c r="O107" s="7"/>
       <c r="P107" s="7"/>
       <c r="Q107" s="7"/>
       <c r="R107" s="21"/>
       <c r="S107" s="7"/>
       <c r="T107" s="7"/>
       <c r="U107" s="7"/>
       <c r="V107" s="7"/>
       <c r="W107" s="7"/>
       <c r="X107" s="7"/>
       <c r="Y107" s="7"/>
     </row>
-    <row r="108" spans="1:31">
+    <row r="108" spans="1:34">
       <c r="B108" s="14"/>
       <c r="C108" s="6"/>
       <c r="D108" s="7"/>
       <c r="E108" s="7"/>
       <c r="F108" s="6"/>
       <c r="G108" s="17"/>
       <c r="H108" s="7"/>
       <c r="I108" s="7"/>
       <c r="J108" s="7"/>
       <c r="K108" s="7"/>
       <c r="L108" s="7"/>
       <c r="M108" s="7"/>
       <c r="N108" s="18"/>
       <c r="O108" s="7"/>
       <c r="P108" s="7"/>
       <c r="Q108" s="7"/>
       <c r="R108" s="21"/>
       <c r="S108" s="7"/>
       <c r="T108" s="7"/>
       <c r="U108" s="7"/>
       <c r="V108" s="7"/>
       <c r="W108" s="7"/>
       <c r="X108" s="7"/>
       <c r="Y108" s="7"/>
     </row>
-    <row r="109" spans="1:31">
+    <row r="109" spans="1:34">
       <c r="B109" s="14"/>
       <c r="C109" s="6"/>
       <c r="D109" s="7"/>
       <c r="E109" s="7"/>
       <c r="F109" s="6"/>
       <c r="G109" s="17"/>
       <c r="H109" s="7"/>
       <c r="I109" s="7"/>
       <c r="J109" s="7"/>
       <c r="K109" s="7"/>
       <c r="L109" s="7"/>
       <c r="M109" s="7"/>
       <c r="N109" s="18"/>
       <c r="O109" s="7"/>
       <c r="P109" s="7"/>
       <c r="Q109" s="7"/>
       <c r="R109" s="21"/>
       <c r="S109" s="7"/>
       <c r="T109" s="7"/>
       <c r="U109" s="7"/>
       <c r="V109" s="7"/>
       <c r="W109" s="7"/>
       <c r="X109" s="7"/>
       <c r="Y109" s="7"/>
     </row>
-    <row r="110" spans="1:31">
+    <row r="110" spans="1:34">
       <c r="B110" s="14"/>
       <c r="C110" s="6"/>
       <c r="D110" s="7"/>
       <c r="E110" s="7"/>
       <c r="F110" s="6"/>
       <c r="G110" s="17"/>
       <c r="H110" s="7"/>
       <c r="I110" s="7"/>
       <c r="J110" s="7"/>
       <c r="K110" s="7"/>
       <c r="L110" s="7"/>
       <c r="M110" s="7"/>
       <c r="N110" s="18"/>
       <c r="O110" s="7"/>
       <c r="P110" s="7"/>
       <c r="Q110" s="7"/>
       <c r="R110" s="21"/>
       <c r="S110" s="7"/>
       <c r="T110" s="7"/>
       <c r="U110" s="7"/>
       <c r="V110" s="7"/>
       <c r="W110" s="7"/>
       <c r="X110" s="7"/>
       <c r="Y110" s="7"/>
     </row>
-    <row r="111" spans="1:31">
+    <row r="111" spans="1:34">
       <c r="B111" s="14"/>
       <c r="C111" s="6"/>
       <c r="D111" s="7"/>
       <c r="E111" s="7"/>
       <c r="F111" s="6"/>
       <c r="G111" s="17"/>
       <c r="H111" s="7"/>
       <c r="I111" s="7"/>
       <c r="J111" s="7"/>
       <c r="K111" s="7"/>
       <c r="L111" s="7"/>
       <c r="M111" s="7"/>
       <c r="N111" s="18"/>
       <c r="O111" s="7"/>
       <c r="P111" s="7"/>
       <c r="Q111" s="7"/>
       <c r="R111" s="21"/>
       <c r="S111" s="7"/>
       <c r="T111" s="7"/>
       <c r="U111" s="7"/>
       <c r="V111" s="7"/>
       <c r="W111" s="7"/>
       <c r="X111" s="7"/>
       <c r="Y111" s="7"/>
     </row>
-    <row r="112" spans="1:31">
+    <row r="112" spans="1:34">
       <c r="B112" s="14"/>
       <c r="C112" s="6"/>
       <c r="D112" s="7"/>
       <c r="E112" s="7"/>
       <c r="F112" s="6"/>
       <c r="G112" s="17"/>
       <c r="H112" s="7"/>
       <c r="I112" s="7"/>
       <c r="J112" s="7"/>
       <c r="K112" s="7"/>
       <c r="L112" s="7"/>
       <c r="M112" s="7"/>
       <c r="N112" s="18"/>
       <c r="O112" s="7"/>
       <c r="P112" s="7"/>
       <c r="Q112" s="7"/>
       <c r="R112" s="21"/>
       <c r="S112" s="7"/>
       <c r="T112" s="7"/>
       <c r="U112" s="7"/>
       <c r="V112" s="7"/>
       <c r="W112" s="7"/>
       <c r="X112" s="7"/>
       <c r="Y112" s="7"/>
     </row>
@@ -9752,86 +11111,88 @@
       <c r="E113" s="7"/>
       <c r="F113" s="6"/>
       <c r="G113" s="17"/>
       <c r="H113" s="7"/>
       <c r="I113" s="7"/>
       <c r="J113" s="7"/>
       <c r="K113" s="7"/>
       <c r="L113" s="7"/>
       <c r="M113" s="7"/>
       <c r="N113" s="18"/>
       <c r="O113" s="7"/>
       <c r="P113" s="7"/>
       <c r="Q113" s="7"/>
       <c r="R113" s="21"/>
       <c r="S113" s="7"/>
       <c r="T113" s="7"/>
       <c r="U113" s="7"/>
       <c r="V113" s="7"/>
       <c r="W113" s="7"/>
       <c r="X113" s="7"/>
       <c r="Y113" s="7"/>
     </row>
     <row r="114" spans="2:25" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="B32:AH32"/>
     <mergeCell ref="B2:AB2"/>
-    <mergeCell ref="B6:AB6"/>
-[...2 lines deleted...]
-    <mergeCell ref="A100:H100"/>
     <mergeCell ref="A101:O101"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:Z4"/>
-    <mergeCell ref="B45:AB45"/>
-[...5 lines deleted...]
-    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="A100:H100"/>
+    <mergeCell ref="B45:AH45"/>
+    <mergeCell ref="B51:AH51"/>
+    <mergeCell ref="B57:AH57"/>
+    <mergeCell ref="B63:AH63"/>
+    <mergeCell ref="B75:AH75"/>
+    <mergeCell ref="B87:AH87"/>
+    <mergeCell ref="AA4:AH4"/>
+    <mergeCell ref="B6:AH6"/>
+    <mergeCell ref="B19:AH19"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Численность населения</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>