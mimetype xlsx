--- v2 (2026-09-19)
+++ v3 (2026-10-11)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\zhm110-fsrv\public\управление социальной и демографической статистики\ДИНАМИКА\05,10,26\ЧН\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="15390" yWindow="-15" windowWidth="13095" windowHeight="11955" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Численность населения" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="85">
   <si>
     <t>Жамбылская область</t>
   </si>
   <si>
     <t xml:space="preserve">Сарысуский </t>
   </si>
   <si>
     <t xml:space="preserve">Таласский </t>
   </si>
   <si>
     <t xml:space="preserve">Шуский </t>
   </si>
   <si>
     <t xml:space="preserve">Байзакский </t>
   </si>
   <si>
     <t xml:space="preserve">Жамбылский </t>
   </si>
   <si>
     <t xml:space="preserve">Жуалынский </t>
   </si>
   <si>
     <t xml:space="preserve">Кордайский </t>
   </si>
   <si>
@@ -388,55 +393,55 @@
   <si>
     <t>"х"- данные конфиденциальны</t>
   </si>
   <si>
     <t>"..."- данные отсутствуют</t>
   </si>
   <si>
     <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/region/11899/file/ru/</t>
   </si>
   <si>
     <t>Тараз г.а.</t>
   </si>
   <si>
     <t>код КСП - 611101</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -513,97 +518,90 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...9 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
-      <color theme="10"/>
-[...11 lines deleted...]
-      <sz val="11"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -693,57 +691,57 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -793,155 +791,156 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="14" fontId="19" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный_11chis" xfId="2"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -967,116 +966,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1208,451 +1209,458 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Aldiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/11899/file/ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Aldiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="51.5703125" customWidth="1"/>
-    <col min="2" max="2" width="99.140625" customWidth="1"/>
+    <col min="1" max="1" width="51.5703125" style="50" customWidth="1"/>
+    <col min="2" max="2" width="99.140625" style="50" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
-      <c r="A2" s="39" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="40">
+      <c r="B2" s="49">
         <v>611101</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-      <c r="A3" s="39" t="s">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="48" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="41" t="s">
+      <c r="B3" s="51" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-      <c r="A4" s="39" t="s">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="42" t="s">
+      <c r="B4" s="52" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-      <c r="A5" s="39" t="s">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="40" t="s">
+      <c r="B5" s="49" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-      <c r="A6" s="39" t="s">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="48" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="42" t="s">
+      <c r="B6" s="52" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-      <c r="A7" s="39" t="s">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="40" t="s">
+      <c r="B7" s="49" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-      <c r="A8" s="39" t="s">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="48" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="40" t="s">
+      <c r="B8" s="49" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="51.75" customHeight="1">
-      <c r="A9" s="39" t="s">
+    <row r="9" spans="1:2" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="43" t="s">
+      <c r="B9" s="53" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="81" customHeight="1">
-      <c r="A10" s="39" t="s">
+    <row r="10" spans="1:2" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="B10" s="43" t="s">
+      <c r="B10" s="53" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
-      <c r="A11" s="44" t="s">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="54" t="s">
         <v>56</v>
       </c>
-      <c r="B11" s="45" t="s">
+      <c r="B11" s="55" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="28.5" customHeight="1">
-      <c r="A12" s="44" t="s">
+    <row r="12" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="B12" s="46" t="s">
+      <c r="B12" s="56" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-      <c r="A13" s="39" t="s">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="48" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="47" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-      <c r="A14" s="39" t="s">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="B14" s="56" t="s">
+      <c r="B14" s="47" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-      <c r="A15" s="39" t="s">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="B15" s="48" t="s">
+      <c r="B15" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-      <c r="A16" s="44" t="s">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="54" t="s">
         <v>65</v>
       </c>
-      <c r="B16" s="49">
-[...4 lines deleted...]
-      <c r="A17" s="44" t="s">
+      <c r="B16" s="58">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="54" t="s">
         <v>66</v>
       </c>
-      <c r="B17" s="49">
-[...4 lines deleted...]
-      <c r="A18" s="44" t="s">
+      <c r="B17" s="58">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="B18" s="50" t="s">
+      <c r="B18" s="39" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
-      <c r="A19" s="44" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="54" t="s">
         <v>68</v>
       </c>
-      <c r="B19" s="50" t="s">
+      <c r="B19" s="39" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
-      <c r="A20" s="44" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="54" t="s">
         <v>69</v>
       </c>
-      <c r="B20" s="51" t="s">
+      <c r="B20" s="40" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
-      <c r="A21" s="44" t="s">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="54" t="s">
         <v>70</v>
       </c>
-      <c r="B21" s="52" t="s">
+      <c r="B21" s="41" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B4:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="86.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:5">
-      <c r="B4" s="53" t="s">
+    <row r="4" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B4" s="42" t="s">
         <v>75</v>
       </c>
-      <c r="C4" s="53"/>
-[...4 lines deleted...]
-      <c r="B5" s="53" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+    </row>
+    <row r="5" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B5" s="42" t="s">
         <v>76</v>
       </c>
-      <c r="C5" s="53"/>
-[...4 lines deleted...]
-      <c r="B6" s="53" t="s">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+    </row>
+    <row r="6" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B6" s="42" t="s">
         <v>77</v>
       </c>
-      <c r="C6" s="53"/>
-[...4 lines deleted...]
-      <c r="B7" s="53" t="s">
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+    </row>
+    <row r="7" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B7" s="42" t="s">
         <v>78</v>
       </c>
-      <c r="C7" s="53"/>
-[...4 lines deleted...]
-      <c r="B8" s="53" t="s">
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+    </row>
+    <row r="8" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B8" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="C8" s="53"/>
-[...10 lines deleted...]
-      <c r="B10" s="54" t="s">
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+    </row>
+    <row r="9" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="42"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+    </row>
+    <row r="10" spans="2:5" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="43" t="s">
         <v>80</v>
       </c>
-      <c r="C10" s="53"/>
-[...16 lines deleted...]
-      <c r="B13" s="55" t="s">
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+    </row>
+    <row r="11" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+    </row>
+    <row r="12" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B12" s="42"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+    </row>
+    <row r="13" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B13" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="55"/>
-[...1 lines deleted...]
-      <c r="E13" s="55"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="44"/>
+      <c r="E13" s="44"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AH114"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AI114"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A73" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="E12" sqref="E12"/>
+      <selection pane="topRight" activeCell="AJ7" sqref="AJ7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="1" customWidth="1"/>
     <col min="3" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.5703125" style="1" customWidth="1"/>
     <col min="24" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="9.140625" style="33"/>
     <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:34" ht="21" customHeight="1">
-      <c r="B2" s="58" t="s">
+    <row r="2" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="C2" s="58"/>
-[...27 lines deleted...]
-      <c r="A3" s="57" t="s">
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="60"/>
+      <c r="AD2" s="60"/>
+      <c r="AE2" s="60"/>
+      <c r="AF2" s="60"/>
+      <c r="AG2" s="60"/>
+      <c r="AH2" s="60"/>
+      <c r="AI2" s="60"/>
+    </row>
+    <row r="3" spans="1:35" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="45" t="s">
         <v>84</v>
       </c>
       <c r="B3" s="2"/>
       <c r="W3" s="24"/>
       <c r="X3" s="24"/>
       <c r="AA3" s="24"/>
       <c r="AB3" s="23"/>
       <c r="AC3" s="23"/>
       <c r="AD3" s="24"/>
       <c r="AE3" s="1"/>
-      <c r="AH3" s="34" t="s">
+      <c r="AI3" s="34" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
-      <c r="A4" s="76" t="s">
+    <row r="4" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A4" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="65"/>
-      <c r="C4" s="61">
+      <c r="B4" s="71"/>
+      <c r="C4" s="67">
         <v>2024</v>
       </c>
-      <c r="D4" s="62"/>
-[...10 lines deleted...]
-      <c r="O4" s="61" t="s">
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="P4" s="62"/>
-[...10 lines deleted...]
-      <c r="AA4" s="61">
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
+      <c r="S4" s="68"/>
+      <c r="T4" s="68"/>
+      <c r="U4" s="68"/>
+      <c r="V4" s="68"/>
+      <c r="W4" s="68"/>
+      <c r="X4" s="68"/>
+      <c r="Y4" s="68"/>
+      <c r="Z4" s="68"/>
+      <c r="AA4" s="67">
         <v>2026</v>
       </c>
-      <c r="AB4" s="62"/>
-[...9 lines deleted...]
-      <c r="B5" s="66"/>
+      <c r="AB4" s="68"/>
+      <c r="AC4" s="68"/>
+      <c r="AD4" s="68"/>
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="76"/>
+      <c r="AG4" s="76"/>
+      <c r="AH4" s="76"/>
+    </row>
+    <row r="5" spans="1:35" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="66"/>
+      <c r="B5" s="72"/>
       <c r="C5" s="20" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="4" t="s">
@@ -1705,90 +1713,93 @@
       </c>
       <c r="AA5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AB5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AC5" s="20" t="s">
         <v>14</v>
       </c>
       <c r="AD5" s="20" t="s">
         <v>15</v>
       </c>
       <c r="AE5" s="35" t="s">
         <v>16</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>30</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="6" spans="1:34" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="AI5" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="28"/>
-      <c r="B6" s="73" t="s">
+      <c r="B6" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="73"/>
-[...32 lines deleted...]
-    <row r="7" spans="1:34">
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="77"/>
+      <c r="O6" s="77"/>
+      <c r="P6" s="77"/>
+      <c r="Q6" s="77"/>
+      <c r="R6" s="77"/>
+      <c r="S6" s="77"/>
+      <c r="T6" s="77"/>
+      <c r="U6" s="77"/>
+      <c r="V6" s="77"/>
+      <c r="W6" s="77"/>
+      <c r="X6" s="77"/>
+      <c r="Y6" s="77"/>
+      <c r="Z6" s="77"/>
+      <c r="AA6" s="77"/>
+      <c r="AB6" s="77"/>
+      <c r="AC6" s="78"/>
+      <c r="AD6" s="78"/>
+      <c r="AE6" s="78"/>
+      <c r="AF6" s="78"/>
+      <c r="AG6" s="78"/>
+      <c r="AH6" s="78"/>
+    </row>
+    <row r="7" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A7" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6">
         <v>1222597</v>
       </c>
       <c r="D7" s="11">
         <v>1222618</v>
       </c>
       <c r="E7" s="11">
         <v>1222478</v>
       </c>
       <c r="F7" s="6">
         <v>1222811</v>
       </c>
       <c r="G7" s="17">
         <v>1223158</v>
       </c>
       <c r="H7" s="7">
         <v>1223457</v>
       </c>
       <c r="I7" s="7">
@@ -1847,52 +1858,55 @@
       </c>
       <c r="AA7" s="27">
         <v>1215373</v>
       </c>
       <c r="AB7" s="27">
         <v>1215360</v>
       </c>
       <c r="AC7" s="11">
         <v>1214965</v>
       </c>
       <c r="AD7" s="7">
         <v>1214501</v>
       </c>
       <c r="AE7" s="27">
         <v>1214040</v>
       </c>
       <c r="AF7" s="18">
         <v>1213556</v>
       </c>
       <c r="AG7" s="7">
         <v>1212698</v>
       </c>
       <c r="AH7" s="36">
         <v>1211705</v>
       </c>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7" s="36">
+        <v>1210084</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
         <v>311010000</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>83</v>
       </c>
       <c r="C8" s="6">
         <v>431160</v>
       </c>
       <c r="D8" s="7">
         <v>431666</v>
       </c>
       <c r="E8" s="7">
         <v>431920</v>
       </c>
       <c r="F8" s="6">
         <v>432367</v>
       </c>
       <c r="G8" s="17">
         <v>433122</v>
       </c>
       <c r="H8" s="7">
         <v>433423</v>
       </c>
       <c r="I8" s="7">
@@ -1951,52 +1965,55 @@
       </c>
       <c r="AA8" s="27">
         <v>439749</v>
       </c>
       <c r="AB8" s="27">
         <v>488133</v>
       </c>
       <c r="AC8" s="11">
         <v>488598</v>
       </c>
       <c r="AD8" s="7">
         <v>489031</v>
       </c>
       <c r="AE8" s="27">
         <v>489253</v>
       </c>
       <c r="AF8" s="18">
         <v>489388</v>
       </c>
       <c r="AG8" s="7">
         <v>489612</v>
       </c>
       <c r="AH8" s="36">
         <v>489901</v>
       </c>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8" s="36">
+        <v>490063</v>
+      </c>
+    </row>
+    <row r="9" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
         <v>313600000</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="6">
         <v>106347</v>
       </c>
       <c r="D9" s="7">
         <v>106392</v>
       </c>
       <c r="E9" s="7">
         <v>106356</v>
       </c>
       <c r="F9" s="6">
         <v>106428</v>
       </c>
       <c r="G9" s="17">
         <v>106412</v>
       </c>
       <c r="H9" s="7">
         <v>106479</v>
       </c>
       <c r="I9" s="7">
@@ -2055,52 +2072,55 @@
       </c>
       <c r="AA9" s="27">
         <v>106685</v>
       </c>
       <c r="AB9" s="27">
         <v>95487</v>
       </c>
       <c r="AC9" s="11">
         <v>95486</v>
       </c>
       <c r="AD9" s="7">
         <v>95448</v>
       </c>
       <c r="AE9" s="27">
         <v>95413</v>
       </c>
       <c r="AF9" s="18">
         <v>95412</v>
       </c>
       <c r="AG9" s="7">
         <v>95383</v>
       </c>
       <c r="AH9" s="36">
         <v>95325</v>
       </c>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9" s="36">
+        <v>95178</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A10" s="30">
         <v>314000000</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="6">
         <v>88384</v>
       </c>
       <c r="D10" s="7">
         <v>88304</v>
       </c>
       <c r="E10" s="7">
         <v>88203</v>
       </c>
       <c r="F10" s="6">
         <v>88152</v>
       </c>
       <c r="G10" s="17">
         <v>88014</v>
       </c>
       <c r="H10" s="7">
         <v>88126</v>
       </c>
       <c r="I10" s="7">
@@ -2159,52 +2179,55 @@
       </c>
       <c r="AA10" s="27">
         <v>87634</v>
       </c>
       <c r="AB10" s="27">
         <v>51176</v>
       </c>
       <c r="AC10" s="11">
         <v>51086</v>
       </c>
       <c r="AD10" s="7">
         <v>51014</v>
       </c>
       <c r="AE10" s="27">
         <v>50968</v>
       </c>
       <c r="AF10" s="18">
         <v>50892</v>
       </c>
       <c r="AG10" s="7">
         <v>50824</v>
       </c>
       <c r="AH10" s="36">
         <v>50752</v>
       </c>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10" s="36">
+        <v>50689</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A11" s="30">
         <v>314200000</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="6">
         <v>54337</v>
       </c>
       <c r="D11" s="7">
         <v>54192</v>
       </c>
       <c r="E11" s="7">
         <v>54219</v>
       </c>
       <c r="F11" s="6">
         <v>54221</v>
       </c>
       <c r="G11" s="17">
         <v>54170</v>
       </c>
       <c r="H11" s="7">
         <v>54245</v>
       </c>
       <c r="I11" s="7">
@@ -2263,52 +2286,55 @@
       </c>
       <c r="AA11" s="27">
         <v>52475</v>
       </c>
       <c r="AB11" s="27">
         <v>52303</v>
       </c>
       <c r="AC11" s="11">
         <v>52100</v>
       </c>
       <c r="AD11" s="7">
         <v>51943</v>
       </c>
       <c r="AE11" s="27">
         <v>51823</v>
       </c>
       <c r="AF11" s="18">
         <v>51762</v>
       </c>
       <c r="AG11" s="7">
         <v>51690</v>
       </c>
       <c r="AH11" s="36">
         <v>51595</v>
       </c>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11" s="36">
+        <v>51321</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A12" s="30">
         <v>314800000</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="6">
         <v>158617</v>
       </c>
       <c r="D12" s="7">
         <v>158488</v>
       </c>
       <c r="E12" s="7">
         <v>158422</v>
       </c>
       <c r="F12" s="6">
         <v>158312</v>
       </c>
       <c r="G12" s="17">
         <v>158341</v>
       </c>
       <c r="H12" s="7">
         <v>158247</v>
       </c>
       <c r="I12" s="7">
@@ -2367,52 +2393,55 @@
       </c>
       <c r="AA12" s="27">
         <v>155092</v>
       </c>
       <c r="AB12" s="27">
         <v>154841</v>
       </c>
       <c r="AC12" s="11">
         <v>154609</v>
       </c>
       <c r="AD12" s="7">
         <v>154354</v>
       </c>
       <c r="AE12" s="27">
         <v>154135</v>
       </c>
       <c r="AF12" s="18">
         <v>154072</v>
       </c>
       <c r="AG12" s="7">
         <v>153856</v>
       </c>
       <c r="AH12" s="36">
         <v>153656</v>
       </c>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12" s="36">
+        <v>153307</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A13" s="30">
         <v>315000000</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="6">
         <v>67485</v>
       </c>
       <c r="D13" s="7">
         <v>67459</v>
       </c>
       <c r="E13" s="7">
         <v>67350</v>
       </c>
       <c r="F13" s="6">
         <v>67407</v>
       </c>
       <c r="G13" s="17">
         <v>67365</v>
       </c>
       <c r="H13" s="7">
         <v>67288</v>
       </c>
       <c r="I13" s="7">
@@ -2471,52 +2500,55 @@
       </c>
       <c r="AA13" s="27">
         <v>65300</v>
       </c>
       <c r="AB13" s="27">
         <v>65270</v>
       </c>
       <c r="AC13" s="11">
         <v>65185</v>
       </c>
       <c r="AD13" s="7">
         <v>65068</v>
       </c>
       <c r="AE13" s="27">
         <v>64948</v>
       </c>
       <c r="AF13" s="18">
         <v>64793</v>
       </c>
       <c r="AG13" s="7">
         <v>64685</v>
       </c>
       <c r="AH13" s="36">
         <v>64567</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13" s="36">
+        <v>64291</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A14" s="30">
         <v>315400000</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="6">
         <v>88692</v>
       </c>
       <c r="D14" s="7">
         <v>88627</v>
       </c>
       <c r="E14" s="7">
         <v>88597</v>
       </c>
       <c r="F14" s="6">
         <v>88615</v>
       </c>
       <c r="G14" s="17">
         <v>88556</v>
       </c>
       <c r="H14" s="7">
         <v>88599</v>
       </c>
       <c r="I14" s="7">
@@ -2575,52 +2607,55 @@
       </c>
       <c r="AA14" s="27">
         <v>87317</v>
       </c>
       <c r="AB14" s="27">
         <v>87234</v>
       </c>
       <c r="AC14" s="11">
         <v>87174</v>
       </c>
       <c r="AD14" s="7">
         <v>87143</v>
       </c>
       <c r="AE14" s="27">
         <v>87172</v>
       </c>
       <c r="AF14" s="18">
         <v>87115</v>
       </c>
       <c r="AG14" s="7">
         <v>87019</v>
       </c>
       <c r="AH14" s="36">
         <v>86843</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14" s="36">
+        <v>86692</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A15" s="30">
         <v>315600000</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="6">
         <v>28430</v>
       </c>
       <c r="D15" s="7">
         <v>28393</v>
       </c>
       <c r="E15" s="7">
         <v>28382</v>
       </c>
       <c r="F15" s="6">
         <v>28370</v>
       </c>
       <c r="G15" s="17">
         <v>28337</v>
       </c>
       <c r="H15" s="7">
         <v>28347</v>
       </c>
       <c r="I15" s="7">
@@ -2679,52 +2714,55 @@
       </c>
       <c r="AA15" s="27">
         <v>27148</v>
       </c>
       <c r="AB15" s="27">
         <v>27104</v>
       </c>
       <c r="AC15" s="11">
         <v>27109</v>
       </c>
       <c r="AD15" s="7">
         <v>27060</v>
       </c>
       <c r="AE15" s="27">
         <v>26992</v>
       </c>
       <c r="AF15" s="18">
         <v>26926</v>
       </c>
       <c r="AG15" s="7">
         <v>26847</v>
       </c>
       <c r="AH15" s="36">
         <v>26739</v>
       </c>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15" s="36">
+        <v>26619</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A16" s="30">
         <v>316000000</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="6">
         <v>44094</v>
       </c>
       <c r="D16" s="7">
         <v>44074</v>
       </c>
       <c r="E16" s="7">
         <v>44087</v>
       </c>
       <c r="F16" s="6">
         <v>44065</v>
       </c>
       <c r="G16" s="17">
         <v>44024</v>
       </c>
       <c r="H16" s="7">
         <v>43986</v>
       </c>
       <c r="I16" s="7">
@@ -2783,52 +2821,55 @@
       </c>
       <c r="AA16" s="27">
         <v>42808</v>
       </c>
       <c r="AB16" s="27">
         <v>42690</v>
       </c>
       <c r="AC16" s="11">
         <v>42622</v>
       </c>
       <c r="AD16" s="7">
         <v>42572</v>
       </c>
       <c r="AE16" s="27">
         <v>42552</v>
       </c>
       <c r="AF16" s="18">
         <v>42568</v>
       </c>
       <c r="AG16" s="7">
         <v>42423</v>
       </c>
       <c r="AH16" s="36">
         <v>42282</v>
       </c>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16" s="36">
+        <v>42211</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A17" s="30">
         <v>316200000</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="6">
         <v>48810</v>
       </c>
       <c r="D17" s="7">
         <v>48828</v>
       </c>
       <c r="E17" s="7">
         <v>48752</v>
       </c>
       <c r="F17" s="6">
         <v>48742</v>
       </c>
       <c r="G17" s="17">
         <v>48666</v>
       </c>
       <c r="H17" s="7">
         <v>48627</v>
       </c>
       <c r="I17" s="7">
@@ -2887,52 +2928,55 @@
       </c>
       <c r="AA17" s="27">
         <v>46880</v>
       </c>
       <c r="AB17" s="27">
         <v>46848</v>
       </c>
       <c r="AC17" s="11">
         <v>46714</v>
       </c>
       <c r="AD17" s="7">
         <v>46656</v>
       </c>
       <c r="AE17" s="27">
         <v>46563</v>
       </c>
       <c r="AF17" s="18">
         <v>46493</v>
       </c>
       <c r="AG17" s="7">
         <v>46355</v>
       </c>
       <c r="AH17" s="36">
         <v>46221</v>
       </c>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17" s="36">
+        <v>46048</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A18" s="30">
         <v>316600000</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="6">
         <v>106241</v>
       </c>
       <c r="D18" s="7">
         <v>106195</v>
       </c>
       <c r="E18" s="7">
         <v>106190</v>
       </c>
       <c r="F18" s="6">
         <v>106132</v>
       </c>
       <c r="G18" s="17">
         <v>106151</v>
       </c>
       <c r="H18" s="7">
         <v>106090</v>
       </c>
       <c r="I18" s="7">
@@ -2991,89 +3035,92 @@
       </c>
       <c r="AA18" s="27">
         <v>104285</v>
       </c>
       <c r="AB18" s="27">
         <v>104274</v>
       </c>
       <c r="AC18" s="11">
         <v>104282</v>
       </c>
       <c r="AD18" s="7">
         <v>104212</v>
       </c>
       <c r="AE18" s="27">
         <v>104221</v>
       </c>
       <c r="AF18" s="18">
         <v>104135</v>
       </c>
       <c r="AG18" s="7">
         <v>104004</v>
       </c>
       <c r="AH18" s="36">
         <v>103824</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B19" s="70" t="s">
+      <c r="AI18" s="36">
+        <v>103665</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B19" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="C19" s="70"/>
-[...32 lines deleted...]
-    <row r="20" spans="1:34">
+      <c r="C19" s="59"/>
+      <c r="D19" s="59"/>
+      <c r="E19" s="59"/>
+      <c r="F19" s="59"/>
+      <c r="G19" s="59"/>
+      <c r="H19" s="59"/>
+      <c r="I19" s="59"/>
+      <c r="J19" s="59"/>
+      <c r="K19" s="59"/>
+      <c r="L19" s="59"/>
+      <c r="M19" s="59"/>
+      <c r="N19" s="59"/>
+      <c r="O19" s="59"/>
+      <c r="P19" s="59"/>
+      <c r="Q19" s="59"/>
+      <c r="R19" s="59"/>
+      <c r="S19" s="59"/>
+      <c r="T19" s="59"/>
+      <c r="U19" s="59"/>
+      <c r="V19" s="59"/>
+      <c r="W19" s="59"/>
+      <c r="X19" s="59"/>
+      <c r="Y19" s="59"/>
+      <c r="Z19" s="59"/>
+      <c r="AA19" s="59"/>
+      <c r="AB19" s="59"/>
+      <c r="AC19" s="60"/>
+      <c r="AD19" s="60"/>
+      <c r="AE19" s="60"/>
+      <c r="AF19" s="60"/>
+      <c r="AG19" s="60"/>
+      <c r="AH19" s="60"/>
+    </row>
+    <row r="20" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="11">
         <v>607159</v>
       </c>
       <c r="D20" s="11">
         <v>607133</v>
       </c>
       <c r="E20" s="7">
         <v>607069</v>
       </c>
       <c r="F20" s="7">
         <v>607237</v>
       </c>
       <c r="G20" s="7">
         <v>607427</v>
       </c>
       <c r="H20" s="7">
         <v>607595</v>
       </c>
       <c r="I20" s="7">
@@ -3132,52 +3179,55 @@
       </c>
       <c r="AA20" s="7">
         <v>604715</v>
       </c>
       <c r="AB20" s="7">
         <v>604777</v>
       </c>
       <c r="AC20" s="18">
         <v>604656</v>
       </c>
       <c r="AD20" s="7">
         <v>604545</v>
       </c>
       <c r="AE20" s="11">
         <v>604375</v>
       </c>
       <c r="AF20" s="7">
         <v>604201</v>
       </c>
       <c r="AG20" s="7">
         <v>603879</v>
       </c>
       <c r="AH20" s="36">
         <v>603494</v>
       </c>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20" s="36">
+        <v>602784</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A21" s="30">
         <v>311010000</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>83</v>
       </c>
       <c r="C21" s="11">
         <v>207071</v>
       </c>
       <c r="D21" s="11">
         <v>207337</v>
       </c>
       <c r="E21" s="7">
         <v>207475</v>
       </c>
       <c r="F21" s="7">
         <v>207677</v>
       </c>
       <c r="G21" s="7">
         <v>208039</v>
       </c>
       <c r="H21" s="7">
         <v>208150</v>
       </c>
       <c r="I21" s="7">
@@ -3236,52 +3286,55 @@
       </c>
       <c r="AA21" s="7">
         <v>211304</v>
       </c>
       <c r="AB21" s="7">
         <v>235923</v>
       </c>
       <c r="AC21" s="18">
         <v>236176</v>
       </c>
       <c r="AD21" s="7">
         <v>236372</v>
       </c>
       <c r="AE21" s="11">
         <v>236504</v>
       </c>
       <c r="AF21" s="7">
         <v>236609</v>
       </c>
       <c r="AG21" s="7">
         <v>236699</v>
       </c>
       <c r="AH21" s="36">
         <v>236870</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21" s="36">
+        <v>236936</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A22" s="30">
         <v>313600000</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="11">
         <v>54116</v>
       </c>
       <c r="D22" s="11">
         <v>54129</v>
       </c>
       <c r="E22" s="7">
         <v>54089</v>
       </c>
       <c r="F22" s="7">
         <v>54132</v>
       </c>
       <c r="G22" s="7">
         <v>54124</v>
       </c>
       <c r="H22" s="7">
         <v>54158</v>
       </c>
       <c r="I22" s="7">
@@ -3340,52 +3393,55 @@
       </c>
       <c r="AA22" s="7">
         <v>54485</v>
       </c>
       <c r="AB22" s="7">
         <v>48848</v>
       </c>
       <c r="AC22" s="18">
         <v>48859</v>
       </c>
       <c r="AD22" s="7">
         <v>48885</v>
       </c>
       <c r="AE22" s="11">
         <v>48880</v>
       </c>
       <c r="AF22" s="7">
         <v>48865</v>
       </c>
       <c r="AG22" s="7">
         <v>48872</v>
       </c>
       <c r="AH22" s="36">
         <v>48890</v>
       </c>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22" s="36">
+        <v>48831</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A23" s="30">
         <v>314000000</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="11">
         <v>45256</v>
       </c>
       <c r="D23" s="11">
         <v>45204</v>
       </c>
       <c r="E23" s="7">
         <v>45147</v>
       </c>
       <c r="F23" s="7">
         <v>45149</v>
       </c>
       <c r="G23" s="7">
         <v>45106</v>
       </c>
       <c r="H23" s="7">
         <v>45173</v>
       </c>
       <c r="I23" s="7">
@@ -3444,52 +3500,55 @@
       </c>
       <c r="AA23" s="7">
         <v>45123</v>
       </c>
       <c r="AB23" s="7">
         <v>26505</v>
       </c>
       <c r="AC23" s="18">
         <v>26466</v>
       </c>
       <c r="AD23" s="7">
         <v>26437</v>
       </c>
       <c r="AE23" s="11">
         <v>26444</v>
       </c>
       <c r="AF23" s="7">
         <v>26412</v>
       </c>
       <c r="AG23" s="7">
         <v>26395</v>
       </c>
       <c r="AH23" s="36">
         <v>26333</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23" s="36">
+        <v>26302</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A24" s="30">
         <v>314200000</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="11">
         <v>28017</v>
       </c>
       <c r="D24" s="11">
         <v>27924</v>
       </c>
       <c r="E24" s="7">
         <v>27937</v>
       </c>
       <c r="F24" s="7">
         <v>27922</v>
       </c>
       <c r="G24" s="7">
         <v>27912</v>
       </c>
       <c r="H24" s="7">
         <v>27950</v>
       </c>
       <c r="I24" s="7">
@@ -3548,52 +3607,55 @@
       </c>
       <c r="AA24" s="7">
         <v>27102</v>
       </c>
       <c r="AB24" s="7">
         <v>27045</v>
       </c>
       <c r="AC24" s="18">
         <v>26965</v>
       </c>
       <c r="AD24" s="7">
         <v>26907</v>
       </c>
       <c r="AE24" s="11">
         <v>26837</v>
       </c>
       <c r="AF24" s="7">
         <v>26817</v>
       </c>
       <c r="AG24" s="7">
         <v>26786</v>
       </c>
       <c r="AH24" s="36">
         <v>26757</v>
       </c>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24" s="36">
+        <v>26650</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A25" s="30">
         <v>314800000</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="11">
         <v>78887</v>
       </c>
       <c r="D25" s="11">
         <v>78841</v>
       </c>
       <c r="E25" s="7">
         <v>78822</v>
       </c>
       <c r="F25" s="7">
         <v>78779</v>
       </c>
       <c r="G25" s="7">
         <v>78793</v>
       </c>
       <c r="H25" s="7">
         <v>78750</v>
       </c>
       <c r="I25" s="7">
@@ -3652,52 +3714,55 @@
       </c>
       <c r="AA25" s="7">
         <v>77152</v>
       </c>
       <c r="AB25" s="7">
         <v>77011</v>
       </c>
       <c r="AC25" s="18">
         <v>76862</v>
       </c>
       <c r="AD25" s="7">
         <v>76746</v>
       </c>
       <c r="AE25" s="11">
         <v>76637</v>
       </c>
       <c r="AF25" s="7">
         <v>76639</v>
       </c>
       <c r="AG25" s="7">
         <v>76575</v>
       </c>
       <c r="AH25" s="36">
         <v>76482</v>
       </c>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25" s="36">
+        <v>76309</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A26" s="30">
         <v>315000000</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="11">
         <v>34494</v>
       </c>
       <c r="D26" s="11">
         <v>34467</v>
       </c>
       <c r="E26" s="7">
         <v>34421</v>
       </c>
       <c r="F26" s="7">
         <v>34440</v>
       </c>
       <c r="G26" s="7">
         <v>34403</v>
       </c>
       <c r="H26" s="7">
         <v>34387</v>
       </c>
       <c r="I26" s="7">
@@ -3756,52 +3821,55 @@
       </c>
       <c r="AA26" s="7">
         <v>33633</v>
       </c>
       <c r="AB26" s="7">
         <v>33634</v>
       </c>
       <c r="AC26" s="18">
         <v>33609</v>
       </c>
       <c r="AD26" s="7">
         <v>33551</v>
       </c>
       <c r="AE26" s="11">
         <v>33500</v>
       </c>
       <c r="AF26" s="7">
         <v>33428</v>
       </c>
       <c r="AG26" s="7">
         <v>33401</v>
       </c>
       <c r="AH26" s="36">
         <v>33371</v>
       </c>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26" s="36">
+        <v>33256</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A27" s="30">
         <v>315400000</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C27" s="11">
         <v>44554</v>
       </c>
       <c r="D27" s="11">
         <v>44524</v>
       </c>
       <c r="E27" s="7">
         <v>44503</v>
       </c>
       <c r="F27" s="7">
         <v>44523</v>
       </c>
       <c r="G27" s="7">
         <v>44483</v>
       </c>
       <c r="H27" s="7">
         <v>44495</v>
       </c>
       <c r="I27" s="7">
@@ -3860,52 +3928,55 @@
       </c>
       <c r="AA27" s="7">
         <v>44022</v>
       </c>
       <c r="AB27" s="7">
         <v>43983</v>
       </c>
       <c r="AC27" s="18">
         <v>43985</v>
       </c>
       <c r="AD27" s="7">
         <v>43992</v>
       </c>
       <c r="AE27" s="11">
         <v>44005</v>
       </c>
       <c r="AF27" s="7">
         <v>43982</v>
       </c>
       <c r="AG27" s="7">
         <v>43926</v>
       </c>
       <c r="AH27" s="36">
         <v>43836</v>
       </c>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27" s="36">
+        <v>43794</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A28" s="30">
         <v>315600000</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="11">
         <v>14606</v>
       </c>
       <c r="D28" s="11">
         <v>14576</v>
       </c>
       <c r="E28" s="7">
         <v>14583</v>
       </c>
       <c r="F28" s="7">
         <v>14571</v>
       </c>
       <c r="G28" s="7">
         <v>14556</v>
       </c>
       <c r="H28" s="7">
         <v>14560</v>
       </c>
       <c r="I28" s="7">
@@ -3964,52 +4035,55 @@
       </c>
       <c r="AA28" s="7">
         <v>14039</v>
       </c>
       <c r="AB28" s="7">
         <v>14011</v>
       </c>
       <c r="AC28" s="18">
         <v>14014</v>
       </c>
       <c r="AD28" s="7">
         <v>14009</v>
       </c>
       <c r="AE28" s="11">
         <v>13979</v>
       </c>
       <c r="AF28" s="7">
         <v>13948</v>
       </c>
       <c r="AG28" s="7">
         <v>13909</v>
       </c>
       <c r="AH28" s="36">
         <v>13859</v>
       </c>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28" s="36">
+        <v>13792</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A29" s="30">
         <v>316000000</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="11">
         <v>22371</v>
       </c>
       <c r="D29" s="11">
         <v>22364</v>
       </c>
       <c r="E29" s="7">
         <v>22377</v>
       </c>
       <c r="F29" s="7">
         <v>22361</v>
       </c>
       <c r="G29" s="7">
         <v>22352</v>
       </c>
       <c r="H29" s="7">
         <v>22329</v>
       </c>
       <c r="I29" s="7">
@@ -4068,52 +4142,55 @@
       </c>
       <c r="AA29" s="7">
         <v>21724</v>
       </c>
       <c r="AB29" s="7">
         <v>21667</v>
       </c>
       <c r="AC29" s="18">
         <v>21638</v>
       </c>
       <c r="AD29" s="7">
         <v>21623</v>
       </c>
       <c r="AE29" s="11">
         <v>21618</v>
       </c>
       <c r="AF29" s="7">
         <v>21626</v>
       </c>
       <c r="AG29" s="7">
         <v>21559</v>
       </c>
       <c r="AH29" s="36">
         <v>21485</v>
       </c>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29" s="36">
+        <v>21454</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A30" s="30">
         <v>316200000</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="11">
         <v>24753</v>
       </c>
       <c r="D30" s="11">
         <v>24746</v>
       </c>
       <c r="E30" s="7">
         <v>24708</v>
       </c>
       <c r="F30" s="7">
         <v>24687</v>
       </c>
       <c r="G30" s="7">
         <v>24651</v>
       </c>
       <c r="H30" s="7">
         <v>24641</v>
       </c>
       <c r="I30" s="7">
@@ -4172,52 +4249,55 @@
       </c>
       <c r="AA30" s="7">
         <v>23813</v>
       </c>
       <c r="AB30" s="7">
         <v>23815</v>
       </c>
       <c r="AC30" s="18">
         <v>23736</v>
       </c>
       <c r="AD30" s="7">
         <v>23708</v>
       </c>
       <c r="AE30" s="11">
         <v>23647</v>
       </c>
       <c r="AF30" s="7">
         <v>23610</v>
       </c>
       <c r="AG30" s="7">
         <v>23553</v>
       </c>
       <c r="AH30" s="36">
         <v>23497</v>
       </c>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30" s="36">
+        <v>23432</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A31" s="30">
         <v>316600000</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="11">
         <v>53034</v>
       </c>
       <c r="D31" s="11">
         <v>53021</v>
       </c>
       <c r="E31" s="7">
         <v>53007</v>
       </c>
       <c r="F31" s="7">
         <v>52996</v>
       </c>
       <c r="G31" s="7">
         <v>53008</v>
       </c>
       <c r="H31" s="7">
         <v>53002</v>
       </c>
       <c r="I31" s="7">
@@ -4276,89 +4356,93 @@
       </c>
       <c r="AA31" s="7">
         <v>52318</v>
       </c>
       <c r="AB31" s="7">
         <v>52335</v>
       </c>
       <c r="AC31" s="18">
         <v>52346</v>
       </c>
       <c r="AD31" s="7">
         <v>52315</v>
       </c>
       <c r="AE31" s="11">
         <v>52324</v>
       </c>
       <c r="AF31" s="7">
         <v>52265</v>
       </c>
       <c r="AG31" s="7">
         <v>52204</v>
       </c>
       <c r="AH31" s="36">
         <v>52114</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B32" s="75" t="s">
+      <c r="AI31" s="36">
+        <v>52028</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="C32" s="75"/>
-[...32 lines deleted...]
-    <row r="33" spans="1:34">
+      <c r="C32" s="62"/>
+      <c r="D32" s="62"/>
+      <c r="E32" s="62"/>
+      <c r="F32" s="62"/>
+      <c r="G32" s="62"/>
+      <c r="H32" s="62"/>
+      <c r="I32" s="62"/>
+      <c r="J32" s="62"/>
+      <c r="K32" s="62"/>
+      <c r="L32" s="62"/>
+      <c r="M32" s="62"/>
+      <c r="N32" s="62"/>
+      <c r="O32" s="62"/>
+      <c r="P32" s="62"/>
+      <c r="Q32" s="62"/>
+      <c r="R32" s="62"/>
+      <c r="S32" s="62"/>
+      <c r="T32" s="62"/>
+      <c r="U32" s="62"/>
+      <c r="V32" s="62"/>
+      <c r="W32" s="62"/>
+      <c r="X32" s="62"/>
+      <c r="Y32" s="62"/>
+      <c r="Z32" s="62"/>
+      <c r="AA32" s="62"/>
+      <c r="AB32" s="62"/>
+      <c r="AC32" s="60"/>
+      <c r="AD32" s="60"/>
+      <c r="AE32" s="60"/>
+      <c r="AF32" s="60"/>
+      <c r="AG32" s="60"/>
+      <c r="AH32" s="60"/>
+      <c r="AI32" s="36"/>
+    </row>
+    <row r="33" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A33" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="11">
         <v>615438</v>
       </c>
       <c r="D33" s="11">
         <v>615485</v>
       </c>
       <c r="E33" s="7">
         <v>615409</v>
       </c>
       <c r="F33" s="7">
         <v>615574</v>
       </c>
       <c r="G33" s="7">
         <v>615731</v>
       </c>
       <c r="H33" s="7">
         <v>615862</v>
       </c>
       <c r="I33" s="7">
@@ -4417,52 +4501,55 @@
       </c>
       <c r="AA33" s="7">
         <v>610658</v>
       </c>
       <c r="AB33" s="7">
         <v>610583</v>
       </c>
       <c r="AC33" s="22">
         <v>610309</v>
       </c>
       <c r="AD33" s="7">
         <v>609956</v>
       </c>
       <c r="AE33" s="11">
         <v>609665</v>
       </c>
       <c r="AF33" s="7">
         <v>609355</v>
       </c>
       <c r="AG33" s="7">
         <v>608819</v>
       </c>
       <c r="AH33" s="36">
         <v>608211</v>
       </c>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33" s="36">
+        <v>607300</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A34" s="30">
         <v>311010000</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>83</v>
       </c>
       <c r="C34" s="11">
         <v>224089</v>
       </c>
       <c r="D34" s="11">
         <v>224329</v>
       </c>
       <c r="E34" s="7">
         <v>224445</v>
       </c>
       <c r="F34" s="7">
         <v>224690</v>
       </c>
       <c r="G34" s="7">
         <v>225083</v>
       </c>
       <c r="H34" s="7">
         <v>225273</v>
       </c>
       <c r="I34" s="7">
@@ -4521,52 +4608,55 @@
       </c>
       <c r="AA34" s="7">
         <v>228445</v>
       </c>
       <c r="AB34" s="7">
         <v>252210</v>
       </c>
       <c r="AC34" s="22">
         <v>252422</v>
       </c>
       <c r="AD34" s="7">
         <v>252659</v>
       </c>
       <c r="AE34" s="11">
         <v>252749</v>
       </c>
       <c r="AF34" s="7">
         <v>252779</v>
       </c>
       <c r="AG34" s="7">
         <v>252913</v>
       </c>
       <c r="AH34" s="36">
         <v>253031</v>
       </c>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34" s="36">
+        <v>253127</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A35" s="30">
         <v>313600000</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="11">
         <v>52231</v>
       </c>
       <c r="D35" s="11">
         <v>52263</v>
       </c>
       <c r="E35" s="7">
         <v>52267</v>
       </c>
       <c r="F35" s="7">
         <v>52296</v>
       </c>
       <c r="G35" s="7">
         <v>52288</v>
       </c>
       <c r="H35" s="7">
         <v>52321</v>
       </c>
       <c r="I35" s="7">
@@ -4625,52 +4715,55 @@
       </c>
       <c r="AA35" s="7">
         <v>52200</v>
       </c>
       <c r="AB35" s="7">
         <v>46639</v>
       </c>
       <c r="AC35" s="22">
         <v>46627</v>
       </c>
       <c r="AD35" s="7">
         <v>46563</v>
       </c>
       <c r="AE35" s="11">
         <v>46533</v>
       </c>
       <c r="AF35" s="7">
         <v>46547</v>
       </c>
       <c r="AG35" s="7">
         <v>46511</v>
       </c>
       <c r="AH35" s="36">
         <v>46435</v>
       </c>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35" s="36">
+        <v>46347</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A36" s="30">
         <v>314000000</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="11">
         <v>43128</v>
       </c>
       <c r="D36" s="11">
         <v>43100</v>
       </c>
       <c r="E36" s="7">
         <v>43056</v>
       </c>
       <c r="F36" s="7">
         <v>43003</v>
       </c>
       <c r="G36" s="7">
         <v>42908</v>
       </c>
       <c r="H36" s="7">
         <v>42953</v>
       </c>
       <c r="I36" s="7">
@@ -4729,52 +4822,55 @@
       </c>
       <c r="AA36" s="7">
         <v>42511</v>
       </c>
       <c r="AB36" s="7">
         <v>24671</v>
       </c>
       <c r="AC36" s="22">
         <v>24620</v>
       </c>
       <c r="AD36" s="7">
         <v>24577</v>
       </c>
       <c r="AE36" s="11">
         <v>24524</v>
       </c>
       <c r="AF36" s="7">
         <v>24480</v>
       </c>
       <c r="AG36" s="7">
         <v>24429</v>
       </c>
       <c r="AH36" s="36">
         <v>24419</v>
       </c>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36" s="36">
+        <v>24387</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A37" s="30">
         <v>314200000</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="11">
         <v>26320</v>
       </c>
       <c r="D37" s="11">
         <v>26268</v>
       </c>
       <c r="E37" s="7">
         <v>26282</v>
       </c>
       <c r="F37" s="7">
         <v>26299</v>
       </c>
       <c r="G37" s="7">
         <v>26258</v>
       </c>
       <c r="H37" s="7">
         <v>26295</v>
       </c>
       <c r="I37" s="7">
@@ -4833,52 +4929,55 @@
       </c>
       <c r="AA37" s="7">
         <v>25373</v>
       </c>
       <c r="AB37" s="7">
         <v>25258</v>
       </c>
       <c r="AC37" s="22">
         <v>25135</v>
       </c>
       <c r="AD37" s="7">
         <v>25036</v>
       </c>
       <c r="AE37" s="11">
         <v>24986</v>
       </c>
       <c r="AF37" s="7">
         <v>24945</v>
       </c>
       <c r="AG37" s="7">
         <v>24904</v>
       </c>
       <c r="AH37" s="36">
         <v>24838</v>
       </c>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37" s="36">
+        <v>24671</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A38" s="30">
         <v>314800000</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C38" s="11">
         <v>79730</v>
       </c>
       <c r="D38" s="11">
         <v>79647</v>
       </c>
       <c r="E38" s="7">
         <v>79600</v>
       </c>
       <c r="F38" s="7">
         <v>79533</v>
       </c>
       <c r="G38" s="7">
         <v>79548</v>
       </c>
       <c r="H38" s="7">
         <v>79497</v>
       </c>
       <c r="I38" s="7">
@@ -4937,52 +5036,55 @@
       </c>
       <c r="AA38" s="7">
         <v>77940</v>
       </c>
       <c r="AB38" s="7">
         <v>77830</v>
       </c>
       <c r="AC38" s="22">
         <v>77747</v>
       </c>
       <c r="AD38" s="7">
         <v>77608</v>
       </c>
       <c r="AE38" s="11">
         <v>77498</v>
       </c>
       <c r="AF38" s="7">
         <v>77433</v>
       </c>
       <c r="AG38" s="7">
         <v>77281</v>
       </c>
       <c r="AH38" s="36">
         <v>77174</v>
       </c>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38" s="36">
+        <v>76998</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A39" s="30">
         <v>315000000</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="11">
         <v>32991</v>
       </c>
       <c r="D39" s="11">
         <v>32992</v>
       </c>
       <c r="E39" s="7">
         <v>32929</v>
       </c>
       <c r="F39" s="7">
         <v>32967</v>
       </c>
       <c r="G39" s="7">
         <v>32962</v>
       </c>
       <c r="H39" s="7">
         <v>32901</v>
       </c>
       <c r="I39" s="7">
@@ -5041,52 +5143,55 @@
       </c>
       <c r="AA39" s="7">
         <v>31667</v>
       </c>
       <c r="AB39" s="7">
         <v>31636</v>
       </c>
       <c r="AC39" s="22">
         <v>31576</v>
       </c>
       <c r="AD39" s="7">
         <v>31517</v>
       </c>
       <c r="AE39" s="11">
         <v>31448</v>
       </c>
       <c r="AF39" s="7">
         <v>31365</v>
       </c>
       <c r="AG39" s="7">
         <v>31284</v>
       </c>
       <c r="AH39" s="36">
         <v>31196</v>
       </c>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39" s="36">
+        <v>31035</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A40" s="30">
         <v>315400000</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="11">
         <v>44138</v>
       </c>
       <c r="D40" s="11">
         <v>44103</v>
       </c>
       <c r="E40" s="7">
         <v>44094</v>
       </c>
       <c r="F40" s="7">
         <v>44092</v>
       </c>
       <c r="G40" s="7">
         <v>44073</v>
       </c>
       <c r="H40" s="7">
         <v>44104</v>
       </c>
       <c r="I40" s="7">
@@ -5145,52 +5250,55 @@
       </c>
       <c r="AA40" s="7">
         <v>43295</v>
       </c>
       <c r="AB40" s="7">
         <v>43251</v>
       </c>
       <c r="AC40" s="22">
         <v>43189</v>
       </c>
       <c r="AD40" s="7">
         <v>43151</v>
       </c>
       <c r="AE40" s="11">
         <v>43167</v>
       </c>
       <c r="AF40" s="7">
         <v>43133</v>
       </c>
       <c r="AG40" s="7">
         <v>43093</v>
       </c>
       <c r="AH40" s="36">
         <v>43007</v>
       </c>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40" s="36">
+        <v>42898</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A41" s="30">
         <v>315600000</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="11">
         <v>13824</v>
       </c>
       <c r="D41" s="11">
         <v>13817</v>
       </c>
       <c r="E41" s="7">
         <v>13799</v>
       </c>
       <c r="F41" s="7">
         <v>13799</v>
       </c>
       <c r="G41" s="7">
         <v>13781</v>
       </c>
       <c r="H41" s="7">
         <v>13787</v>
       </c>
       <c r="I41" s="7">
@@ -5249,52 +5357,55 @@
       </c>
       <c r="AA41" s="7">
         <v>13109</v>
       </c>
       <c r="AB41" s="7">
         <v>13093</v>
       </c>
       <c r="AC41" s="22">
         <v>13095</v>
       </c>
       <c r="AD41" s="7">
         <v>13051</v>
       </c>
       <c r="AE41" s="11">
         <v>13013</v>
       </c>
       <c r="AF41" s="7">
         <v>12978</v>
       </c>
       <c r="AG41" s="7">
         <v>12938</v>
       </c>
       <c r="AH41" s="36">
         <v>12880</v>
       </c>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41" s="36">
+        <v>12827</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A42" s="30">
         <v>316000000</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="11">
         <v>21723</v>
       </c>
       <c r="D42" s="11">
         <v>21710</v>
       </c>
       <c r="E42" s="7">
         <v>21710</v>
       </c>
       <c r="F42" s="7">
         <v>21704</v>
       </c>
       <c r="G42" s="7">
         <v>21672</v>
       </c>
       <c r="H42" s="7">
         <v>21657</v>
       </c>
       <c r="I42" s="7">
@@ -5353,52 +5464,55 @@
       </c>
       <c r="AA42" s="7">
         <v>21084</v>
       </c>
       <c r="AB42" s="7">
         <v>21023</v>
       </c>
       <c r="AC42" s="22">
         <v>20984</v>
       </c>
       <c r="AD42" s="7">
         <v>20949</v>
       </c>
       <c r="AE42" s="11">
         <v>20934</v>
       </c>
       <c r="AF42" s="7">
         <v>20942</v>
       </c>
       <c r="AG42" s="7">
         <v>20864</v>
       </c>
       <c r="AH42" s="36">
         <v>20797</v>
       </c>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42" s="36">
+        <v>20757</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A43" s="30">
         <v>316200000</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="11">
         <v>24057</v>
       </c>
       <c r="D43" s="11">
         <v>24082</v>
       </c>
       <c r="E43" s="7">
         <v>24044</v>
       </c>
       <c r="F43" s="7">
         <v>24055</v>
       </c>
       <c r="G43" s="7">
         <v>24015</v>
       </c>
       <c r="H43" s="7">
         <v>23986</v>
       </c>
       <c r="I43" s="7">
@@ -5457,52 +5571,55 @@
       </c>
       <c r="AA43" s="7">
         <v>23067</v>
       </c>
       <c r="AB43" s="7">
         <v>23033</v>
       </c>
       <c r="AC43" s="22">
         <v>22978</v>
       </c>
       <c r="AD43" s="7">
         <v>22948</v>
       </c>
       <c r="AE43" s="11">
         <v>22916</v>
       </c>
       <c r="AF43" s="7">
         <v>22883</v>
       </c>
       <c r="AG43" s="7">
         <v>22802</v>
       </c>
       <c r="AH43" s="36">
         <v>22724</v>
       </c>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43" s="36">
+        <v>22616</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A44" s="30">
         <v>316600000</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="11">
         <v>53207</v>
       </c>
       <c r="D44" s="11">
         <v>53174</v>
       </c>
       <c r="E44" s="7">
         <v>53183</v>
       </c>
       <c r="F44" s="7">
         <v>53136</v>
       </c>
       <c r="G44" s="7">
         <v>53143</v>
       </c>
       <c r="H44" s="7">
         <v>53088</v>
       </c>
       <c r="I44" s="7">
@@ -5561,89 +5678,93 @@
       </c>
       <c r="AA44" s="7">
         <v>51967</v>
       </c>
       <c r="AB44" s="7">
         <v>51939</v>
       </c>
       <c r="AC44" s="22">
         <v>51936</v>
       </c>
       <c r="AD44" s="7">
         <v>51897</v>
       </c>
       <c r="AE44" s="11">
         <v>51897</v>
       </c>
       <c r="AF44" s="7">
         <v>51870</v>
       </c>
       <c r="AG44" s="7">
         <v>51800</v>
       </c>
       <c r="AH44" s="36">
         <v>51710</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B45" s="68" t="s">
+      <c r="AI44" s="36">
+        <v>51637</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="C45" s="68"/>
-[...32 lines deleted...]
-    <row r="46" spans="1:34">
+      <c r="C45" s="74"/>
+      <c r="D45" s="74"/>
+      <c r="E45" s="74"/>
+      <c r="F45" s="74"/>
+      <c r="G45" s="74"/>
+      <c r="H45" s="74"/>
+      <c r="I45" s="74"/>
+      <c r="J45" s="74"/>
+      <c r="K45" s="74"/>
+      <c r="L45" s="74"/>
+      <c r="M45" s="74"/>
+      <c r="N45" s="74"/>
+      <c r="O45" s="74"/>
+      <c r="P45" s="74"/>
+      <c r="Q45" s="74"/>
+      <c r="R45" s="74"/>
+      <c r="S45" s="74"/>
+      <c r="T45" s="74"/>
+      <c r="U45" s="74"/>
+      <c r="V45" s="74"/>
+      <c r="W45" s="74"/>
+      <c r="X45" s="74"/>
+      <c r="Y45" s="74"/>
+      <c r="Z45" s="74"/>
+      <c r="AA45" s="74"/>
+      <c r="AB45" s="74"/>
+      <c r="AC45" s="60"/>
+      <c r="AD45" s="60"/>
+      <c r="AE45" s="60"/>
+      <c r="AF45" s="60"/>
+      <c r="AG45" s="60"/>
+      <c r="AH45" s="60"/>
+      <c r="AI45" s="46"/>
+    </row>
+    <row r="46" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A46" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6">
         <v>530806</v>
       </c>
       <c r="D46" s="11">
         <v>531287</v>
       </c>
       <c r="E46" s="7">
         <v>531633</v>
       </c>
       <c r="F46" s="6">
         <v>532110</v>
       </c>
       <c r="G46" s="7">
         <v>532862</v>
       </c>
       <c r="H46" s="7">
         <v>533116</v>
       </c>
       <c r="I46" s="7">
@@ -5702,52 +5823,55 @@
       </c>
       <c r="AA46" s="7">
         <v>538365</v>
       </c>
       <c r="AB46" s="11">
         <v>586696</v>
       </c>
       <c r="AC46" s="11">
         <v>587084</v>
       </c>
       <c r="AD46" s="11">
         <v>587476</v>
       </c>
       <c r="AE46" s="27">
         <v>587682</v>
       </c>
       <c r="AF46" s="18">
         <v>587824</v>
       </c>
       <c r="AG46" s="7">
         <v>587835</v>
       </c>
       <c r="AH46" s="36">
         <v>587855</v>
       </c>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46" s="36">
+        <v>587831</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A47" s="30">
         <v>311010000</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="6">
         <v>431160</v>
       </c>
       <c r="D47" s="7">
         <v>431666</v>
       </c>
       <c r="E47" s="7">
         <v>431920</v>
       </c>
       <c r="F47" s="6">
         <v>432367</v>
       </c>
       <c r="G47" s="7">
         <v>433122</v>
       </c>
       <c r="H47" s="7">
         <v>433423</v>
       </c>
       <c r="I47" s="7">
@@ -5806,52 +5930,55 @@
       </c>
       <c r="AA47" s="7">
         <v>439749</v>
       </c>
       <c r="AB47" s="11">
         <v>488133</v>
       </c>
       <c r="AC47" s="11">
         <v>488598</v>
       </c>
       <c r="AD47" s="11">
         <v>489031</v>
       </c>
       <c r="AE47" s="27">
         <v>489253</v>
       </c>
       <c r="AF47" s="18">
         <v>489388</v>
       </c>
       <c r="AG47" s="7">
         <v>489612</v>
       </c>
       <c r="AH47" s="36">
         <v>489901</v>
       </c>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47" s="36">
+        <v>490063</v>
+      </c>
+    </row>
+    <row r="48" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A48" s="30">
         <v>316000000</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="6">
         <v>25693</v>
       </c>
       <c r="D48" s="7">
         <v>25679</v>
       </c>
       <c r="E48" s="7">
         <v>25748</v>
       </c>
       <c r="F48" s="6">
         <v>25768</v>
       </c>
       <c r="G48" s="7">
         <v>25792</v>
       </c>
       <c r="H48" s="7">
         <v>25770</v>
       </c>
       <c r="I48" s="7">
@@ -5910,52 +6037,55 @@
       </c>
       <c r="AA48" s="7">
         <v>25574</v>
       </c>
       <c r="AB48" s="11">
         <v>25500</v>
       </c>
       <c r="AC48" s="11">
         <v>25492</v>
       </c>
       <c r="AD48" s="11">
         <v>25468</v>
       </c>
       <c r="AE48" s="27">
         <v>25466</v>
       </c>
       <c r="AF48" s="18">
         <v>25485</v>
       </c>
       <c r="AG48" s="7">
         <v>25403</v>
       </c>
       <c r="AH48" s="36">
         <v>25276</v>
       </c>
-    </row>
-    <row r="49" spans="1:34">
+      <c r="AI48" s="36">
+        <v>25261</v>
+      </c>
+    </row>
+    <row r="49" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A49" s="30">
         <v>316200000</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="6">
         <v>28422</v>
       </c>
       <c r="D49" s="7">
         <v>28453</v>
       </c>
       <c r="E49" s="7">
         <v>28464</v>
       </c>
       <c r="F49" s="6">
         <v>28487</v>
       </c>
       <c r="G49" s="7">
         <v>28454</v>
       </c>
       <c r="H49" s="7">
         <v>28469</v>
       </c>
       <c r="I49" s="7">
@@ -6014,52 +6144,55 @@
       </c>
       <c r="AA49" s="7">
         <v>27951</v>
       </c>
       <c r="AB49" s="11">
         <v>27954</v>
       </c>
       <c r="AC49" s="11">
         <v>27891</v>
       </c>
       <c r="AD49" s="11">
         <v>27890</v>
       </c>
       <c r="AE49" s="27">
         <v>27838</v>
       </c>
       <c r="AF49" s="18">
         <v>27795</v>
       </c>
       <c r="AG49" s="7">
         <v>27697</v>
       </c>
       <c r="AH49" s="36">
         <v>27627</v>
       </c>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49" s="36">
+        <v>27507</v>
+      </c>
+    </row>
+    <row r="50" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A50" s="30">
         <v>316600000</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="6">
         <v>45531</v>
       </c>
       <c r="D50" s="7">
         <v>45489</v>
       </c>
       <c r="E50" s="7">
         <v>45501</v>
       </c>
       <c r="F50" s="25">
         <v>45488</v>
       </c>
       <c r="G50" s="7">
         <v>45494</v>
       </c>
       <c r="H50" s="7">
         <v>45454</v>
       </c>
       <c r="I50" s="7">
@@ -6118,89 +6251,92 @@
       </c>
       <c r="AA50" s="7">
         <v>45091</v>
       </c>
       <c r="AB50" s="11">
         <v>45109</v>
       </c>
       <c r="AC50" s="11">
         <v>45103</v>
       </c>
       <c r="AD50" s="11">
         <v>45087</v>
       </c>
       <c r="AE50" s="27">
         <v>45125</v>
       </c>
       <c r="AF50" s="18">
         <v>45156</v>
       </c>
       <c r="AG50" s="7">
         <v>45123</v>
       </c>
       <c r="AH50" s="36">
         <v>45051</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B51" s="70" t="s">
+      <c r="AI50" s="36">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:35" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="C51" s="70"/>
-[...32 lines deleted...]
-    <row r="52" spans="1:34">
+      <c r="C51" s="59"/>
+      <c r="D51" s="59"/>
+      <c r="E51" s="59"/>
+      <c r="F51" s="59"/>
+      <c r="G51" s="59"/>
+      <c r="H51" s="59"/>
+      <c r="I51" s="59"/>
+      <c r="J51" s="59"/>
+      <c r="K51" s="59"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="59"/>
+      <c r="N51" s="59"/>
+      <c r="O51" s="59"/>
+      <c r="P51" s="59"/>
+      <c r="Q51" s="59"/>
+      <c r="R51" s="59"/>
+      <c r="S51" s="59"/>
+      <c r="T51" s="59"/>
+      <c r="U51" s="59"/>
+      <c r="V51" s="59"/>
+      <c r="W51" s="59"/>
+      <c r="X51" s="59"/>
+      <c r="Y51" s="59"/>
+      <c r="Z51" s="59"/>
+      <c r="AA51" s="59"/>
+      <c r="AB51" s="59"/>
+      <c r="AC51" s="60"/>
+      <c r="AD51" s="60"/>
+      <c r="AE51" s="60"/>
+      <c r="AF51" s="60"/>
+      <c r="AG51" s="60"/>
+      <c r="AH51" s="60"/>
+    </row>
+    <row r="52" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A52" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="11">
         <v>255752</v>
       </c>
       <c r="D52" s="11">
         <v>255978</v>
       </c>
       <c r="E52" s="7">
         <v>256152</v>
       </c>
       <c r="F52" s="7">
         <v>256354</v>
       </c>
       <c r="G52" s="7">
         <v>256720</v>
       </c>
       <c r="H52" s="7">
         <v>256811</v>
       </c>
       <c r="I52" s="7">
@@ -6259,52 +6395,55 @@
       </c>
       <c r="AA52" s="7">
         <v>259548</v>
       </c>
       <c r="AB52" s="7">
         <v>284168</v>
       </c>
       <c r="AC52" s="7">
         <v>284392</v>
       </c>
       <c r="AD52" s="7">
         <v>284581</v>
       </c>
       <c r="AE52" s="11">
         <v>284703</v>
       </c>
       <c r="AF52" s="7">
         <v>284817</v>
       </c>
       <c r="AG52" s="7">
         <v>284802</v>
       </c>
       <c r="AH52" s="36">
         <v>284839</v>
       </c>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52" s="36">
+        <v>284822</v>
+      </c>
+    </row>
+    <row r="53" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A53" s="30">
         <v>311010000</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>83</v>
       </c>
       <c r="C53" s="11">
         <v>207071</v>
       </c>
       <c r="D53" s="11">
         <v>207337</v>
       </c>
       <c r="E53" s="7">
         <v>207475</v>
       </c>
       <c r="F53" s="7">
         <v>207677</v>
       </c>
       <c r="G53" s="7">
         <v>208039</v>
       </c>
       <c r="H53" s="7">
         <v>208150</v>
       </c>
       <c r="I53" s="7">
@@ -6363,52 +6502,55 @@
       </c>
       <c r="AA53" s="7">
         <v>211304</v>
       </c>
       <c r="AB53" s="7">
         <v>235923</v>
       </c>
       <c r="AC53" s="7">
         <v>236176</v>
       </c>
       <c r="AD53" s="7">
         <v>236372</v>
       </c>
       <c r="AE53" s="11">
         <v>236504</v>
       </c>
       <c r="AF53" s="7">
         <v>236609</v>
       </c>
       <c r="AG53" s="7">
         <v>236699</v>
       </c>
       <c r="AH53" s="36">
         <v>236870</v>
       </c>
-    </row>
-    <row r="54" spans="1:34">
+      <c r="AI53" s="36">
+        <v>236936</v>
+      </c>
+    </row>
+    <row r="54" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A54" s="30">
         <v>316000000</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="11">
         <v>12668</v>
       </c>
       <c r="D54" s="11">
         <v>12661</v>
       </c>
       <c r="E54" s="7">
         <v>12694</v>
       </c>
       <c r="F54" s="7">
         <v>12697</v>
       </c>
       <c r="G54" s="7">
         <v>12721</v>
       </c>
       <c r="H54" s="7">
         <v>12706</v>
       </c>
       <c r="I54" s="7">
@@ -6467,52 +6609,55 @@
       </c>
       <c r="AA54" s="7">
         <v>12576</v>
       </c>
       <c r="AB54" s="7">
         <v>12540</v>
       </c>
       <c r="AC54" s="7">
         <v>12543</v>
       </c>
       <c r="AD54" s="7">
         <v>12547</v>
       </c>
       <c r="AE54" s="11">
         <v>12544</v>
       </c>
       <c r="AF54" s="7">
         <v>12552</v>
       </c>
       <c r="AG54" s="7">
         <v>12514</v>
       </c>
       <c r="AH54" s="36">
         <v>12446</v>
       </c>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54" s="36">
+        <v>12441</v>
+      </c>
+    </row>
+    <row r="55" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A55" s="30">
         <v>316200000</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="11">
         <v>13925</v>
       </c>
       <c r="D55" s="11">
         <v>13919</v>
       </c>
       <c r="E55" s="7">
         <v>13924</v>
       </c>
       <c r="F55" s="7">
         <v>13924</v>
       </c>
       <c r="G55" s="7">
         <v>13906</v>
       </c>
       <c r="H55" s="7">
         <v>13912</v>
       </c>
       <c r="I55" s="7">
@@ -6571,52 +6716,55 @@
       </c>
       <c r="AA55" s="7">
         <v>13675</v>
       </c>
       <c r="AB55" s="7">
         <v>13681</v>
       </c>
       <c r="AC55" s="7">
         <v>13651</v>
       </c>
       <c r="AD55" s="7">
         <v>13645</v>
       </c>
       <c r="AE55" s="11">
         <v>13616</v>
       </c>
       <c r="AF55" s="7">
         <v>13593</v>
       </c>
       <c r="AG55" s="7">
         <v>13558</v>
       </c>
       <c r="AH55" s="36">
         <v>13532</v>
       </c>
-    </row>
-    <row r="56" spans="1:34">
+      <c r="AI55" s="36">
+        <v>13487</v>
+      </c>
+    </row>
+    <row r="56" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A56" s="30">
         <v>316600000</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C56" s="11">
         <v>22088</v>
       </c>
       <c r="D56" s="11">
         <v>22061</v>
       </c>
       <c r="E56" s="7">
         <v>22059</v>
       </c>
       <c r="F56" s="7">
         <v>22056</v>
       </c>
       <c r="G56" s="7">
         <v>22054</v>
       </c>
       <c r="H56" s="7">
         <v>22043</v>
       </c>
       <c r="I56" s="7">
@@ -6675,89 +6823,92 @@
       </c>
       <c r="AA56" s="7">
         <v>21993</v>
       </c>
       <c r="AB56" s="7">
         <v>22024</v>
       </c>
       <c r="AC56" s="7">
         <v>22022</v>
       </c>
       <c r="AD56" s="7">
         <v>22017</v>
       </c>
       <c r="AE56" s="11">
         <v>22039</v>
       </c>
       <c r="AF56" s="7">
         <v>22063</v>
       </c>
       <c r="AG56" s="7">
         <v>22031</v>
       </c>
       <c r="AH56" s="36">
         <v>21991</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B57" s="71" t="s">
+      <c r="AI56" s="36">
+        <v>21958</v>
+      </c>
+    </row>
+    <row r="57" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B57" s="75" t="s">
         <v>35</v>
       </c>
-      <c r="C57" s="71"/>
-[...32 lines deleted...]
-    <row r="58" spans="1:34">
+      <c r="C57" s="75"/>
+      <c r="D57" s="75"/>
+      <c r="E57" s="75"/>
+      <c r="F57" s="75"/>
+      <c r="G57" s="75"/>
+      <c r="H57" s="75"/>
+      <c r="I57" s="75"/>
+      <c r="J57" s="75"/>
+      <c r="K57" s="75"/>
+      <c r="L57" s="75"/>
+      <c r="M57" s="75"/>
+      <c r="N57" s="75"/>
+      <c r="O57" s="75"/>
+      <c r="P57" s="75"/>
+      <c r="Q57" s="75"/>
+      <c r="R57" s="75"/>
+      <c r="S57" s="75"/>
+      <c r="T57" s="75"/>
+      <c r="U57" s="75"/>
+      <c r="V57" s="75"/>
+      <c r="W57" s="75"/>
+      <c r="X57" s="75"/>
+      <c r="Y57" s="75"/>
+      <c r="Z57" s="75"/>
+      <c r="AA57" s="75"/>
+      <c r="AB57" s="75"/>
+      <c r="AC57" s="60"/>
+      <c r="AD57" s="60"/>
+      <c r="AE57" s="60"/>
+      <c r="AF57" s="60"/>
+      <c r="AG57" s="60"/>
+      <c r="AH57" s="60"/>
+    </row>
+    <row r="58" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A58" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="11">
         <v>275054</v>
       </c>
       <c r="D58" s="11">
         <v>275309</v>
       </c>
       <c r="E58" s="7">
         <v>275481</v>
       </c>
       <c r="F58" s="7">
         <v>275756</v>
       </c>
       <c r="G58" s="7">
         <v>276142</v>
       </c>
       <c r="H58" s="7">
         <v>276305</v>
       </c>
       <c r="I58" s="7">
@@ -6816,52 +6967,55 @@
       </c>
       <c r="AA58" s="7">
         <v>278817</v>
       </c>
       <c r="AB58" s="7">
         <v>302528</v>
       </c>
       <c r="AC58" s="7">
         <v>302692</v>
       </c>
       <c r="AD58" s="7">
         <v>302895</v>
       </c>
       <c r="AE58" s="11">
         <v>302979</v>
       </c>
       <c r="AF58" s="7">
         <v>303007</v>
       </c>
       <c r="AG58" s="7">
         <v>303033</v>
       </c>
       <c r="AH58" s="36">
         <v>303016</v>
       </c>
-    </row>
-    <row r="59" spans="1:34">
+      <c r="AI58" s="36">
+        <v>303009</v>
+      </c>
+    </row>
+    <row r="59" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A59" s="30">
         <v>311010000</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>83</v>
       </c>
       <c r="C59" s="11">
         <v>224089</v>
       </c>
       <c r="D59" s="11">
         <v>224329</v>
       </c>
       <c r="E59" s="7">
         <v>224445</v>
       </c>
       <c r="F59" s="7">
         <v>224690</v>
       </c>
       <c r="G59" s="7">
         <v>225083</v>
       </c>
       <c r="H59" s="7">
         <v>225273</v>
       </c>
       <c r="I59" s="7">
@@ -6920,52 +7074,55 @@
       </c>
       <c r="AA59" s="7">
         <v>228445</v>
       </c>
       <c r="AB59" s="7">
         <v>252210</v>
       </c>
       <c r="AC59" s="7">
         <v>252422</v>
       </c>
       <c r="AD59" s="7">
         <v>252659</v>
       </c>
       <c r="AE59" s="11">
         <v>252749</v>
       </c>
       <c r="AF59" s="7">
         <v>252779</v>
       </c>
       <c r="AG59" s="7">
         <v>252913</v>
       </c>
       <c r="AH59" s="36">
         <v>253031</v>
       </c>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59" s="36">
+        <v>253127</v>
+      </c>
+    </row>
+    <row r="60" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A60" s="30">
         <v>316000000</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C60" s="11">
         <v>13025</v>
       </c>
       <c r="D60" s="11">
         <v>13018</v>
       </c>
       <c r="E60" s="7">
         <v>13054</v>
       </c>
       <c r="F60" s="7">
         <v>13071</v>
       </c>
       <c r="G60" s="7">
         <v>13071</v>
       </c>
       <c r="H60" s="7">
         <v>13064</v>
       </c>
       <c r="I60" s="7">
@@ -7024,52 +7181,55 @@
       </c>
       <c r="AA60" s="7">
         <v>12998</v>
       </c>
       <c r="AB60" s="7">
         <v>12960</v>
       </c>
       <c r="AC60" s="7">
         <v>12949</v>
       </c>
       <c r="AD60" s="7">
         <v>12921</v>
       </c>
       <c r="AE60" s="11">
         <v>12922</v>
       </c>
       <c r="AF60" s="7">
         <v>12933</v>
       </c>
       <c r="AG60" s="7">
         <v>12889</v>
       </c>
       <c r="AH60" s="36">
         <v>12830</v>
       </c>
-    </row>
-    <row r="61" spans="1:34">
+      <c r="AI60" s="36">
+        <v>12820</v>
+      </c>
+    </row>
+    <row r="61" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A61" s="30">
         <v>316200000</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C61" s="11">
         <v>14497</v>
       </c>
       <c r="D61" s="11">
         <v>14534</v>
       </c>
       <c r="E61" s="7">
         <v>14540</v>
       </c>
       <c r="F61" s="7">
         <v>14563</v>
       </c>
       <c r="G61" s="7">
         <v>14548</v>
       </c>
       <c r="H61" s="7">
         <v>14557</v>
       </c>
       <c r="I61" s="7">
@@ -7128,52 +7288,55 @@
       </c>
       <c r="AA61" s="7">
         <v>14276</v>
       </c>
       <c r="AB61" s="7">
         <v>14273</v>
       </c>
       <c r="AC61" s="7">
         <v>14240</v>
       </c>
       <c r="AD61" s="7">
         <v>14245</v>
       </c>
       <c r="AE61" s="11">
         <v>14222</v>
       </c>
       <c r="AF61" s="7">
         <v>14202</v>
       </c>
       <c r="AG61" s="7">
         <v>14139</v>
       </c>
       <c r="AH61" s="36">
         <v>14095</v>
       </c>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61" s="36">
+        <v>14020</v>
+      </c>
+    </row>
+    <row r="62" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A62" s="30">
         <v>316600000</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C62" s="11">
         <v>23443</v>
       </c>
       <c r="D62" s="11">
         <v>23428</v>
       </c>
       <c r="E62" s="7">
         <v>23442</v>
       </c>
       <c r="F62" s="7">
         <v>23432</v>
       </c>
       <c r="G62" s="7">
         <v>23440</v>
       </c>
       <c r="H62" s="7">
         <v>23411</v>
       </c>
       <c r="I62" s="7">
@@ -7232,89 +7395,93 @@
       </c>
       <c r="AA62" s="7">
         <v>23098</v>
       </c>
       <c r="AB62" s="7">
         <v>23085</v>
       </c>
       <c r="AC62" s="7">
         <v>23081</v>
       </c>
       <c r="AD62" s="7">
         <v>23070</v>
       </c>
       <c r="AE62" s="11">
         <v>23086</v>
       </c>
       <c r="AF62" s="7">
         <v>23093</v>
       </c>
       <c r="AG62" s="7">
         <v>23092</v>
       </c>
       <c r="AH62" s="36">
         <v>23060</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B63" s="68" t="s">
+      <c r="AI62" s="36">
+        <v>23042</v>
+      </c>
+    </row>
+    <row r="63" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B63" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="C63" s="68"/>
-[...32 lines deleted...]
-    <row r="64" spans="1:34">
+      <c r="C63" s="74"/>
+      <c r="D63" s="74"/>
+      <c r="E63" s="74"/>
+      <c r="F63" s="74"/>
+      <c r="G63" s="74"/>
+      <c r="H63" s="74"/>
+      <c r="I63" s="74"/>
+      <c r="J63" s="74"/>
+      <c r="K63" s="74"/>
+      <c r="L63" s="74"/>
+      <c r="M63" s="74"/>
+      <c r="N63" s="74"/>
+      <c r="O63" s="74"/>
+      <c r="P63" s="74"/>
+      <c r="Q63" s="74"/>
+      <c r="R63" s="74"/>
+      <c r="S63" s="74"/>
+      <c r="T63" s="74"/>
+      <c r="U63" s="74"/>
+      <c r="V63" s="74"/>
+      <c r="W63" s="74"/>
+      <c r="X63" s="74"/>
+      <c r="Y63" s="74"/>
+      <c r="Z63" s="74"/>
+      <c r="AA63" s="74"/>
+      <c r="AB63" s="74"/>
+      <c r="AC63" s="60"/>
+      <c r="AD63" s="60"/>
+      <c r="AE63" s="60"/>
+      <c r="AF63" s="60"/>
+      <c r="AG63" s="60"/>
+      <c r="AH63" s="60"/>
+      <c r="AI63" s="46"/>
+    </row>
+    <row r="64" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A64" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C64" s="6">
         <v>691791</v>
       </c>
       <c r="D64" s="11">
         <v>691331</v>
       </c>
       <c r="E64" s="7">
         <v>690845</v>
       </c>
       <c r="F64" s="6">
         <v>690701</v>
       </c>
       <c r="G64" s="7">
         <v>690296</v>
       </c>
       <c r="H64" s="7">
         <v>690341</v>
       </c>
       <c r="I64" s="7">
@@ -7373,52 +7540,55 @@
       </c>
       <c r="AA64" s="7">
         <v>677008</v>
       </c>
       <c r="AB64" s="7">
         <v>628664</v>
       </c>
       <c r="AC64" s="11">
         <v>627881</v>
       </c>
       <c r="AD64" s="7">
         <v>627025</v>
       </c>
       <c r="AE64" s="32">
         <v>626358</v>
       </c>
       <c r="AF64" s="18">
         <v>625732</v>
       </c>
       <c r="AG64" s="7">
         <v>624863</v>
       </c>
       <c r="AH64" s="36">
         <v>623850</v>
       </c>
-    </row>
-    <row r="65" spans="1:34">
+      <c r="AI64" s="36">
+        <v>622253</v>
+      </c>
+    </row>
+    <row r="65" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A65" s="30">
         <v>313600000</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C65" s="6">
         <v>106347</v>
       </c>
       <c r="D65" s="7">
         <v>106392</v>
       </c>
       <c r="E65" s="7">
         <v>106356</v>
       </c>
       <c r="F65" s="6">
         <v>106428</v>
       </c>
       <c r="G65" s="7">
         <v>106412</v>
       </c>
       <c r="H65" s="7">
         <v>106479</v>
       </c>
       <c r="I65" s="7">
@@ -7477,52 +7647,55 @@
       </c>
       <c r="AA65" s="7">
         <v>106685</v>
       </c>
       <c r="AB65" s="7">
         <v>95487</v>
       </c>
       <c r="AC65" s="11">
         <v>95486</v>
       </c>
       <c r="AD65" s="7">
         <v>95448</v>
       </c>
       <c r="AE65" s="32">
         <v>95413</v>
       </c>
       <c r="AF65" s="18">
         <v>95412</v>
       </c>
       <c r="AG65" s="7">
         <v>95383</v>
       </c>
       <c r="AH65" s="36">
         <v>95325</v>
       </c>
-    </row>
-    <row r="66" spans="1:34">
+      <c r="AI65" s="36">
+        <v>95178</v>
+      </c>
+    </row>
+    <row r="66" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A66" s="30">
         <v>314000000</v>
       </c>
       <c r="B66" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="6">
         <v>88384</v>
       </c>
       <c r="D66" s="7">
         <v>88304</v>
       </c>
       <c r="E66" s="7">
         <v>88203</v>
       </c>
       <c r="F66" s="6">
         <v>88152</v>
       </c>
       <c r="G66" s="7">
         <v>88014</v>
       </c>
       <c r="H66" s="7">
         <v>88126</v>
       </c>
       <c r="I66" s="7">
@@ -7581,52 +7754,55 @@
       </c>
       <c r="AA66" s="7">
         <v>87634</v>
       </c>
       <c r="AB66" s="7">
         <v>51176</v>
       </c>
       <c r="AC66" s="11">
         <v>51086</v>
       </c>
       <c r="AD66" s="7">
         <v>51014</v>
       </c>
       <c r="AE66" s="32">
         <v>50968</v>
       </c>
       <c r="AF66" s="18">
         <v>50892</v>
       </c>
       <c r="AG66" s="7">
         <v>50824</v>
       </c>
       <c r="AH66" s="36">
         <v>50752</v>
       </c>
-    </row>
-    <row r="67" spans="1:34">
+      <c r="AI66" s="36">
+        <v>50689</v>
+      </c>
+    </row>
+    <row r="67" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A67" s="30">
         <v>314200000</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="6">
         <v>54337</v>
       </c>
       <c r="D67" s="7">
         <v>54192</v>
       </c>
       <c r="E67" s="7">
         <v>54219</v>
       </c>
       <c r="F67" s="6">
         <v>54221</v>
       </c>
       <c r="G67" s="7">
         <v>54170</v>
       </c>
       <c r="H67" s="7">
         <v>54245</v>
       </c>
       <c r="I67" s="7">
@@ -7685,52 +7861,55 @@
       </c>
       <c r="AA67" s="7">
         <v>52475</v>
       </c>
       <c r="AB67" s="7">
         <v>52303</v>
       </c>
       <c r="AC67" s="11">
         <v>52100</v>
       </c>
       <c r="AD67" s="7">
         <v>51943</v>
       </c>
       <c r="AE67" s="32">
         <v>51823</v>
       </c>
       <c r="AF67" s="18">
         <v>51762</v>
       </c>
       <c r="AG67" s="7">
         <v>51690</v>
       </c>
       <c r="AH67" s="36">
         <v>51595</v>
       </c>
-    </row>
-    <row r="68" spans="1:34">
+      <c r="AI67" s="36">
+        <v>51321</v>
+      </c>
+    </row>
+    <row r="68" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A68" s="30">
         <v>314800000</v>
       </c>
       <c r="B68" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C68" s="6">
         <v>158617</v>
       </c>
       <c r="D68" s="7">
         <v>158488</v>
       </c>
       <c r="E68" s="7">
         <v>158422</v>
       </c>
       <c r="F68" s="6">
         <v>158312</v>
       </c>
       <c r="G68" s="7">
         <v>158341</v>
       </c>
       <c r="H68" s="7">
         <v>158247</v>
       </c>
       <c r="I68" s="7">
@@ -7789,52 +7968,55 @@
       </c>
       <c r="AA68" s="7">
         <v>155092</v>
       </c>
       <c r="AB68" s="7">
         <v>154841</v>
       </c>
       <c r="AC68" s="11">
         <v>154609</v>
       </c>
       <c r="AD68" s="7">
         <v>154354</v>
       </c>
       <c r="AE68" s="32">
         <v>154135</v>
       </c>
       <c r="AF68" s="18">
         <v>154072</v>
       </c>
       <c r="AG68" s="7">
         <v>153856</v>
       </c>
       <c r="AH68" s="36">
         <v>153656</v>
       </c>
-    </row>
-    <row r="69" spans="1:34">
+      <c r="AI68" s="36">
+        <v>153307</v>
+      </c>
+    </row>
+    <row r="69" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A69" s="30">
         <v>315000000</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C69" s="6">
         <v>67485</v>
       </c>
       <c r="D69" s="7">
         <v>67459</v>
       </c>
       <c r="E69" s="7">
         <v>67350</v>
       </c>
       <c r="F69" s="6">
         <v>67407</v>
       </c>
       <c r="G69" s="7">
         <v>67365</v>
       </c>
       <c r="H69" s="7">
         <v>67288</v>
       </c>
       <c r="I69" s="7">
@@ -7893,52 +8075,55 @@
       </c>
       <c r="AA69" s="7">
         <v>65300</v>
       </c>
       <c r="AB69" s="7">
         <v>65270</v>
       </c>
       <c r="AC69" s="11">
         <v>65185</v>
       </c>
       <c r="AD69" s="7">
         <v>65068</v>
       </c>
       <c r="AE69" s="32">
         <v>64948</v>
       </c>
       <c r="AF69" s="18">
         <v>64793</v>
       </c>
       <c r="AG69" s="7">
         <v>64685</v>
       </c>
       <c r="AH69" s="36">
         <v>64567</v>
       </c>
-    </row>
-    <row r="70" spans="1:34">
+      <c r="AI69" s="36">
+        <v>64291</v>
+      </c>
+    </row>
+    <row r="70" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A70" s="30">
         <v>315400000</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C70" s="6">
         <v>88692</v>
       </c>
       <c r="D70" s="7">
         <v>88627</v>
       </c>
       <c r="E70" s="7">
         <v>88597</v>
       </c>
       <c r="F70" s="6">
         <v>88615</v>
       </c>
       <c r="G70" s="7">
         <v>88556</v>
       </c>
       <c r="H70" s="7">
         <v>88599</v>
       </c>
       <c r="I70" s="7">
@@ -7997,52 +8182,55 @@
       </c>
       <c r="AA70" s="7">
         <v>87317</v>
       </c>
       <c r="AB70" s="7">
         <v>87234</v>
       </c>
       <c r="AC70" s="11">
         <v>87174</v>
       </c>
       <c r="AD70" s="7">
         <v>87143</v>
       </c>
       <c r="AE70" s="32">
         <v>87172</v>
       </c>
       <c r="AF70" s="18">
         <v>87115</v>
       </c>
       <c r="AG70" s="7">
         <v>87019</v>
       </c>
       <c r="AH70" s="36">
         <v>86843</v>
       </c>
-    </row>
-    <row r="71" spans="1:34">
+      <c r="AI70" s="36">
+        <v>86692</v>
+      </c>
+    </row>
+    <row r="71" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A71" s="30">
         <v>315600000</v>
       </c>
       <c r="B71" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C71" s="6">
         <v>28430</v>
       </c>
       <c r="D71" s="7">
         <v>28393</v>
       </c>
       <c r="E71" s="7">
         <v>28382</v>
       </c>
       <c r="F71" s="6">
         <v>28370</v>
       </c>
       <c r="G71" s="7">
         <v>28337</v>
       </c>
       <c r="H71" s="7">
         <v>28347</v>
       </c>
       <c r="I71" s="7">
@@ -8101,52 +8289,55 @@
       </c>
       <c r="AA71" s="7">
         <v>27148</v>
       </c>
       <c r="AB71" s="7">
         <v>27104</v>
       </c>
       <c r="AC71" s="11">
         <v>27109</v>
       </c>
       <c r="AD71" s="7">
         <v>27060</v>
       </c>
       <c r="AE71" s="32">
         <v>26992</v>
       </c>
       <c r="AF71" s="18">
         <v>26926</v>
       </c>
       <c r="AG71" s="7">
         <v>26847</v>
       </c>
       <c r="AH71" s="36">
         <v>26739</v>
       </c>
-    </row>
-    <row r="72" spans="1:34">
+      <c r="AI71" s="36">
+        <v>26619</v>
+      </c>
+    </row>
+    <row r="72" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A72" s="30">
         <v>316000000</v>
       </c>
       <c r="B72" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="6">
         <v>18401</v>
       </c>
       <c r="D72" s="7">
         <v>18395</v>
       </c>
       <c r="E72" s="7">
         <v>18339</v>
       </c>
       <c r="F72" s="6">
         <v>18297</v>
       </c>
       <c r="G72" s="7">
         <v>18232</v>
       </c>
       <c r="H72" s="7">
         <v>18216</v>
       </c>
       <c r="I72" s="7">
@@ -8205,52 +8396,55 @@
       </c>
       <c r="AA72" s="7">
         <v>17234</v>
       </c>
       <c r="AB72" s="7">
         <v>17190</v>
       </c>
       <c r="AC72" s="11">
         <v>17130</v>
       </c>
       <c r="AD72" s="7">
         <v>17104</v>
       </c>
       <c r="AE72" s="32">
         <v>17086</v>
       </c>
       <c r="AF72" s="18">
         <v>17083</v>
       </c>
       <c r="AG72" s="7">
         <v>17020</v>
       </c>
       <c r="AH72" s="36">
         <v>17006</v>
       </c>
-    </row>
-    <row r="73" spans="1:34">
+      <c r="AI72" s="36">
+        <v>16950</v>
+      </c>
+    </row>
+    <row r="73" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A73" s="30">
         <v>316200000</v>
       </c>
       <c r="B73" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C73" s="6">
         <v>20388</v>
       </c>
       <c r="D73" s="7">
         <v>20375</v>
       </c>
       <c r="E73" s="7">
         <v>20288</v>
       </c>
       <c r="F73" s="6">
         <v>20255</v>
       </c>
       <c r="G73" s="7">
         <v>20212</v>
       </c>
       <c r="H73" s="7">
         <v>20158</v>
       </c>
       <c r="I73" s="7">
@@ -8309,52 +8503,55 @@
       </c>
       <c r="AA73" s="7">
         <v>18929</v>
       </c>
       <c r="AB73" s="7">
         <v>18894</v>
       </c>
       <c r="AC73" s="11">
         <v>18823</v>
       </c>
       <c r="AD73" s="7">
         <v>18766</v>
       </c>
       <c r="AE73" s="32">
         <v>18725</v>
       </c>
       <c r="AF73" s="18">
         <v>18698</v>
       </c>
       <c r="AG73" s="7">
         <v>18658</v>
       </c>
       <c r="AH73" s="36">
         <v>18594</v>
       </c>
-    </row>
-    <row r="74" spans="1:34">
+      <c r="AI73" s="36">
+        <v>18541</v>
+      </c>
+    </row>
+    <row r="74" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A74" s="30">
         <v>316600000</v>
       </c>
       <c r="B74" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C74" s="6">
         <v>60710</v>
       </c>
       <c r="D74" s="22">
         <v>60706</v>
       </c>
       <c r="E74" s="22">
         <v>60689</v>
       </c>
       <c r="F74" s="6">
         <v>60644</v>
       </c>
       <c r="G74" s="22">
         <v>60657</v>
       </c>
       <c r="H74" s="22">
         <v>60636</v>
       </c>
       <c r="I74" s="22">
@@ -8413,89 +8610,92 @@
       </c>
       <c r="AA74" s="7">
         <v>59194</v>
       </c>
       <c r="AB74" s="7">
         <v>59165</v>
       </c>
       <c r="AC74" s="11">
         <v>59179</v>
       </c>
       <c r="AD74" s="7">
         <v>59125</v>
       </c>
       <c r="AE74" s="32">
         <v>59096</v>
       </c>
       <c r="AF74" s="18">
         <v>58979</v>
       </c>
       <c r="AG74" s="7">
         <v>58881</v>
       </c>
       <c r="AH74" s="36">
         <v>58773</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B75" s="70" t="s">
+      <c r="AI74" s="36">
+        <v>58665</v>
+      </c>
+    </row>
+    <row r="75" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B75" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="C75" s="70"/>
-[...32 lines deleted...]
-    <row r="76" spans="1:34">
+      <c r="C75" s="59"/>
+      <c r="D75" s="59"/>
+      <c r="E75" s="59"/>
+      <c r="F75" s="59"/>
+      <c r="G75" s="59"/>
+      <c r="H75" s="59"/>
+      <c r="I75" s="59"/>
+      <c r="J75" s="59"/>
+      <c r="K75" s="59"/>
+      <c r="L75" s="59"/>
+      <c r="M75" s="59"/>
+      <c r="N75" s="59"/>
+      <c r="O75" s="59"/>
+      <c r="P75" s="59"/>
+      <c r="Q75" s="59"/>
+      <c r="R75" s="59"/>
+      <c r="S75" s="59"/>
+      <c r="T75" s="59"/>
+      <c r="U75" s="59"/>
+      <c r="V75" s="59"/>
+      <c r="W75" s="59"/>
+      <c r="X75" s="59"/>
+      <c r="Y75" s="59"/>
+      <c r="Z75" s="59"/>
+      <c r="AA75" s="59"/>
+      <c r="AB75" s="59"/>
+      <c r="AC75" s="60"/>
+      <c r="AD75" s="60"/>
+      <c r="AE75" s="60"/>
+      <c r="AF75" s="60"/>
+      <c r="AG75" s="60"/>
+      <c r="AH75" s="60"/>
+    </row>
+    <row r="76" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A76" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C76" s="11">
         <v>351407</v>
       </c>
       <c r="D76" s="11">
         <v>351155</v>
       </c>
       <c r="E76" s="7">
         <v>350917</v>
       </c>
       <c r="F76" s="7">
         <v>350883</v>
       </c>
       <c r="G76" s="7">
         <v>350707</v>
       </c>
       <c r="H76" s="7">
         <v>350784</v>
       </c>
       <c r="I76" s="7">
@@ -8554,52 +8754,55 @@
       </c>
       <c r="AA76" s="7">
         <v>345167</v>
       </c>
       <c r="AB76" s="7">
         <v>320609</v>
       </c>
       <c r="AC76" s="7">
         <v>320264</v>
       </c>
       <c r="AD76" s="7">
         <v>319964</v>
       </c>
       <c r="AE76" s="11">
         <v>319672</v>
       </c>
       <c r="AF76" s="7">
         <v>319384</v>
       </c>
       <c r="AG76" s="7">
         <v>319077</v>
       </c>
       <c r="AH76" s="36">
         <v>318655</v>
       </c>
-    </row>
-    <row r="77" spans="1:34">
+      <c r="AI76" s="36">
+        <v>317962</v>
+      </c>
+    </row>
+    <row r="77" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A77" s="30">
         <v>313600000</v>
       </c>
       <c r="B77" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C77" s="11">
         <v>54116</v>
       </c>
       <c r="D77" s="11">
         <v>54129</v>
       </c>
       <c r="E77" s="7">
         <v>54089</v>
       </c>
       <c r="F77" s="7">
         <v>54132</v>
       </c>
       <c r="G77" s="7">
         <v>54124</v>
       </c>
       <c r="H77" s="7">
         <v>54158</v>
       </c>
       <c r="I77" s="7">
@@ -8658,52 +8861,55 @@
       </c>
       <c r="AA77" s="7">
         <v>54485</v>
       </c>
       <c r="AB77" s="7">
         <v>48848</v>
       </c>
       <c r="AC77" s="7">
         <v>48859</v>
       </c>
       <c r="AD77" s="7">
         <v>48885</v>
       </c>
       <c r="AE77" s="11">
         <v>48880</v>
       </c>
       <c r="AF77" s="7">
         <v>48865</v>
       </c>
       <c r="AG77" s="7">
         <v>48872</v>
       </c>
       <c r="AH77" s="36">
         <v>48890</v>
       </c>
-    </row>
-    <row r="78" spans="1:34">
+      <c r="AI77" s="36">
+        <v>48831</v>
+      </c>
+    </row>
+    <row r="78" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A78" s="30">
         <v>314000000</v>
       </c>
       <c r="B78" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="11">
         <v>45256</v>
       </c>
       <c r="D78" s="11">
         <v>45204</v>
       </c>
       <c r="E78" s="7">
         <v>45147</v>
       </c>
       <c r="F78" s="7">
         <v>45149</v>
       </c>
       <c r="G78" s="7">
         <v>45106</v>
       </c>
       <c r="H78" s="7">
         <v>45173</v>
       </c>
       <c r="I78" s="7">
@@ -8762,52 +8968,55 @@
       </c>
       <c r="AA78" s="7">
         <v>45123</v>
       </c>
       <c r="AB78" s="7">
         <v>26505</v>
       </c>
       <c r="AC78" s="7">
         <v>26466</v>
       </c>
       <c r="AD78" s="7">
         <v>26437</v>
       </c>
       <c r="AE78" s="11">
         <v>26444</v>
       </c>
       <c r="AF78" s="7">
         <v>26412</v>
       </c>
       <c r="AG78" s="7">
         <v>26395</v>
       </c>
       <c r="AH78" s="36">
         <v>26333</v>
       </c>
-    </row>
-    <row r="79" spans="1:34">
+      <c r="AI78" s="36">
+        <v>26302</v>
+      </c>
+    </row>
+    <row r="79" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A79" s="30">
         <v>314200000</v>
       </c>
       <c r="B79" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C79" s="11">
         <v>28017</v>
       </c>
       <c r="D79" s="11">
         <v>27924</v>
       </c>
       <c r="E79" s="7">
         <v>27937</v>
       </c>
       <c r="F79" s="7">
         <v>27922</v>
       </c>
       <c r="G79" s="7">
         <v>27912</v>
       </c>
       <c r="H79" s="7">
         <v>27950</v>
       </c>
       <c r="I79" s="7">
@@ -8866,52 +9075,55 @@
       </c>
       <c r="AA79" s="7">
         <v>27102</v>
       </c>
       <c r="AB79" s="7">
         <v>27045</v>
       </c>
       <c r="AC79" s="7">
         <v>26965</v>
       </c>
       <c r="AD79" s="7">
         <v>26907</v>
       </c>
       <c r="AE79" s="11">
         <v>26837</v>
       </c>
       <c r="AF79" s="7">
         <v>26817</v>
       </c>
       <c r="AG79" s="7">
         <v>26786</v>
       </c>
       <c r="AH79" s="36">
         <v>26757</v>
       </c>
-    </row>
-    <row r="80" spans="1:34">
+      <c r="AI79" s="36">
+        <v>26650</v>
+      </c>
+    </row>
+    <row r="80" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A80" s="30">
         <v>314800000</v>
       </c>
       <c r="B80" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C80" s="11">
         <v>78887</v>
       </c>
       <c r="D80" s="11">
         <v>78841</v>
       </c>
       <c r="E80" s="7">
         <v>78822</v>
       </c>
       <c r="F80" s="7">
         <v>78779</v>
       </c>
       <c r="G80" s="7">
         <v>78793</v>
       </c>
       <c r="H80" s="7">
         <v>78750</v>
       </c>
       <c r="I80" s="7">
@@ -8970,52 +9182,55 @@
       </c>
       <c r="AA80" s="7">
         <v>77152</v>
       </c>
       <c r="AB80" s="7">
         <v>77011</v>
       </c>
       <c r="AC80" s="7">
         <v>76862</v>
       </c>
       <c r="AD80" s="7">
         <v>76746</v>
       </c>
       <c r="AE80" s="11">
         <v>76637</v>
       </c>
       <c r="AF80" s="7">
         <v>76639</v>
       </c>
       <c r="AG80" s="7">
         <v>76575</v>
       </c>
       <c r="AH80" s="36">
         <v>76482</v>
       </c>
-    </row>
-    <row r="81" spans="1:34">
+      <c r="AI80" s="36">
+        <v>76309</v>
+      </c>
+    </row>
+    <row r="81" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A81" s="30">
         <v>315000000</v>
       </c>
       <c r="B81" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C81" s="11">
         <v>34494</v>
       </c>
       <c r="D81" s="11">
         <v>34467</v>
       </c>
       <c r="E81" s="7">
         <v>34421</v>
       </c>
       <c r="F81" s="7">
         <v>34440</v>
       </c>
       <c r="G81" s="7">
         <v>34403</v>
       </c>
       <c r="H81" s="7">
         <v>34387</v>
       </c>
       <c r="I81" s="7">
@@ -9074,52 +9289,55 @@
       </c>
       <c r="AA81" s="7">
         <v>33633</v>
       </c>
       <c r="AB81" s="7">
         <v>33634</v>
       </c>
       <c r="AC81" s="7">
         <v>33609</v>
       </c>
       <c r="AD81" s="7">
         <v>33551</v>
       </c>
       <c r="AE81" s="11">
         <v>33500</v>
       </c>
       <c r="AF81" s="7">
         <v>33428</v>
       </c>
       <c r="AG81" s="7">
         <v>33401</v>
       </c>
       <c r="AH81" s="36">
         <v>33371</v>
       </c>
-    </row>
-    <row r="82" spans="1:34">
+      <c r="AI81" s="36">
+        <v>33256</v>
+      </c>
+    </row>
+    <row r="82" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A82" s="30">
         <v>315400000</v>
       </c>
       <c r="B82" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C82" s="11">
         <v>44554</v>
       </c>
       <c r="D82" s="11">
         <v>44524</v>
       </c>
       <c r="E82" s="7">
         <v>44503</v>
       </c>
       <c r="F82" s="7">
         <v>44523</v>
       </c>
       <c r="G82" s="7">
         <v>44483</v>
       </c>
       <c r="H82" s="7">
         <v>44495</v>
       </c>
       <c r="I82" s="7">
@@ -9178,52 +9396,55 @@
       </c>
       <c r="AA82" s="7">
         <v>44022</v>
       </c>
       <c r="AB82" s="7">
         <v>43983</v>
       </c>
       <c r="AC82" s="7">
         <v>43985</v>
       </c>
       <c r="AD82" s="7">
         <v>43992</v>
       </c>
       <c r="AE82" s="11">
         <v>44005</v>
       </c>
       <c r="AF82" s="7">
         <v>43982</v>
       </c>
       <c r="AG82" s="7">
         <v>43926</v>
       </c>
       <c r="AH82" s="36">
         <v>43836</v>
       </c>
-    </row>
-    <row r="83" spans="1:34">
+      <c r="AI82" s="36">
+        <v>43794</v>
+      </c>
+    </row>
+    <row r="83" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A83" s="30">
         <v>315600000</v>
       </c>
       <c r="B83" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C83" s="11">
         <v>14606</v>
       </c>
       <c r="D83" s="11">
         <v>14576</v>
       </c>
       <c r="E83" s="7">
         <v>14583</v>
       </c>
       <c r="F83" s="7">
         <v>14571</v>
       </c>
       <c r="G83" s="7">
         <v>14556</v>
       </c>
       <c r="H83" s="7">
         <v>14560</v>
       </c>
       <c r="I83" s="7">
@@ -9282,52 +9503,55 @@
       </c>
       <c r="AA83" s="7">
         <v>14039</v>
       </c>
       <c r="AB83" s="7">
         <v>14011</v>
       </c>
       <c r="AC83" s="7">
         <v>14014</v>
       </c>
       <c r="AD83" s="7">
         <v>14009</v>
       </c>
       <c r="AE83" s="11">
         <v>13979</v>
       </c>
       <c r="AF83" s="7">
         <v>13948</v>
       </c>
       <c r="AG83" s="7">
         <v>13909</v>
       </c>
       <c r="AH83" s="36">
         <v>13859</v>
       </c>
-    </row>
-    <row r="84" spans="1:34">
+      <c r="AI83" s="36">
+        <v>13792</v>
+      </c>
+    </row>
+    <row r="84" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A84" s="30">
         <v>316000000</v>
       </c>
       <c r="B84" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C84" s="11">
         <v>9703</v>
       </c>
       <c r="D84" s="11">
         <v>9703</v>
       </c>
       <c r="E84" s="7">
         <v>9683</v>
       </c>
       <c r="F84" s="7">
         <v>9664</v>
       </c>
       <c r="G84" s="7">
         <v>9631</v>
       </c>
       <c r="H84" s="7">
         <v>9623</v>
       </c>
       <c r="I84" s="7">
@@ -9386,52 +9610,55 @@
       </c>
       <c r="AA84" s="7">
         <v>9148</v>
       </c>
       <c r="AB84" s="7">
         <v>9127</v>
       </c>
       <c r="AC84" s="7">
         <v>9095</v>
       </c>
       <c r="AD84" s="7">
         <v>9076</v>
       </c>
       <c r="AE84" s="11">
         <v>9074</v>
       </c>
       <c r="AF84" s="7">
         <v>9074</v>
       </c>
       <c r="AG84" s="7">
         <v>9045</v>
       </c>
       <c r="AH84" s="36">
         <v>9039</v>
       </c>
-    </row>
-    <row r="85" spans="1:34">
+      <c r="AI84" s="36">
+        <v>9013</v>
+      </c>
+    </row>
+    <row r="85" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A85" s="30">
         <v>316200000</v>
       </c>
       <c r="B85" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C85" s="11">
         <v>10828</v>
       </c>
       <c r="D85" s="11">
         <v>10827</v>
       </c>
       <c r="E85" s="7">
         <v>10784</v>
       </c>
       <c r="F85" s="7">
         <v>10763</v>
       </c>
       <c r="G85" s="7">
         <v>10745</v>
       </c>
       <c r="H85" s="7">
         <v>10729</v>
       </c>
       <c r="I85" s="7">
@@ -9490,52 +9717,55 @@
       </c>
       <c r="AA85" s="7">
         <v>10138</v>
       </c>
       <c r="AB85" s="7">
         <v>10134</v>
       </c>
       <c r="AC85" s="7">
         <v>10085</v>
       </c>
       <c r="AD85" s="7">
         <v>10063</v>
       </c>
       <c r="AE85" s="11">
         <v>10031</v>
       </c>
       <c r="AF85" s="7">
         <v>10017</v>
       </c>
       <c r="AG85" s="7">
         <v>9995</v>
       </c>
       <c r="AH85" s="36">
         <v>9965</v>
       </c>
-    </row>
-    <row r="86" spans="1:34">
+      <c r="AI85" s="36">
+        <v>9945</v>
+      </c>
+    </row>
+    <row r="86" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A86" s="30">
         <v>316600000</v>
       </c>
       <c r="B86" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C86" s="6">
         <v>30946</v>
       </c>
       <c r="D86" s="6">
         <v>30960</v>
       </c>
       <c r="E86" s="22">
         <v>30948</v>
       </c>
       <c r="F86" s="22">
         <v>30940</v>
       </c>
       <c r="G86" s="22">
         <v>30954</v>
       </c>
       <c r="H86" s="22">
         <v>30959</v>
       </c>
       <c r="I86" s="22">
@@ -9594,89 +9824,92 @@
       </c>
       <c r="AA86" s="7">
         <v>30325</v>
       </c>
       <c r="AB86" s="7">
         <v>30311</v>
       </c>
       <c r="AC86" s="7">
         <v>30324</v>
       </c>
       <c r="AD86" s="7">
         <v>30298</v>
       </c>
       <c r="AE86" s="11">
         <v>30285</v>
       </c>
       <c r="AF86" s="7">
         <v>30202</v>
       </c>
       <c r="AG86" s="7">
         <v>30173</v>
       </c>
       <c r="AH86" s="36">
         <v>30123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B87" s="68" t="s">
+      <c r="AI86" s="36">
+        <v>30070</v>
+      </c>
+    </row>
+    <row r="87" spans="1:35" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B87" s="74" t="s">
         <v>34</v>
       </c>
-      <c r="C87" s="68"/>
-[...32 lines deleted...]
-    <row r="88" spans="1:34">
+      <c r="C87" s="74"/>
+      <c r="D87" s="74"/>
+      <c r="E87" s="74"/>
+      <c r="F87" s="74"/>
+      <c r="G87" s="74"/>
+      <c r="H87" s="74"/>
+      <c r="I87" s="74"/>
+      <c r="J87" s="74"/>
+      <c r="K87" s="74"/>
+      <c r="L87" s="74"/>
+      <c r="M87" s="74"/>
+      <c r="N87" s="74"/>
+      <c r="O87" s="74"/>
+      <c r="P87" s="74"/>
+      <c r="Q87" s="74"/>
+      <c r="R87" s="74"/>
+      <c r="S87" s="74"/>
+      <c r="T87" s="74"/>
+      <c r="U87" s="74"/>
+      <c r="V87" s="74"/>
+      <c r="W87" s="74"/>
+      <c r="X87" s="74"/>
+      <c r="Y87" s="74"/>
+      <c r="Z87" s="74"/>
+      <c r="AA87" s="74"/>
+      <c r="AB87" s="74"/>
+      <c r="AC87" s="60"/>
+      <c r="AD87" s="60"/>
+      <c r="AE87" s="60"/>
+      <c r="AF87" s="60"/>
+      <c r="AG87" s="60"/>
+      <c r="AH87" s="60"/>
+    </row>
+    <row r="88" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A88" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C88" s="11">
         <v>340384</v>
       </c>
       <c r="D88" s="11">
         <v>340176</v>
       </c>
       <c r="E88" s="7">
         <v>339928</v>
       </c>
       <c r="F88" s="7">
         <v>339818</v>
       </c>
       <c r="G88" s="7">
         <v>339589</v>
       </c>
       <c r="H88" s="7">
         <v>339557</v>
       </c>
       <c r="I88" s="7">
@@ -9735,52 +9968,55 @@
       </c>
       <c r="AA88" s="7">
         <v>331841</v>
       </c>
       <c r="AB88" s="7">
         <v>308055</v>
       </c>
       <c r="AC88" s="7">
         <v>307617</v>
       </c>
       <c r="AD88" s="7">
         <v>307061</v>
       </c>
       <c r="AE88" s="11">
         <v>306686</v>
       </c>
       <c r="AF88" s="7">
         <v>306348</v>
       </c>
       <c r="AG88" s="7">
         <v>305786</v>
       </c>
       <c r="AH88" s="36">
         <v>305195</v>
       </c>
-    </row>
-    <row r="89" spans="1:34">
+      <c r="AI88" s="36">
+        <v>304291</v>
+      </c>
+    </row>
+    <row r="89" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A89" s="30">
         <v>313600000</v>
       </c>
       <c r="B89" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C89" s="11">
         <v>52231</v>
       </c>
       <c r="D89" s="11">
         <v>52263</v>
       </c>
       <c r="E89" s="7">
         <v>52267</v>
       </c>
       <c r="F89" s="7">
         <v>52296</v>
       </c>
       <c r="G89" s="7">
         <v>52288</v>
       </c>
       <c r="H89" s="7">
         <v>52321</v>
       </c>
       <c r="I89" s="7">
@@ -9839,52 +10075,55 @@
       </c>
       <c r="AA89" s="7">
         <v>52200</v>
       </c>
       <c r="AB89" s="7">
         <v>46639</v>
       </c>
       <c r="AC89" s="7">
         <v>46627</v>
       </c>
       <c r="AD89" s="7">
         <v>46563</v>
       </c>
       <c r="AE89" s="6">
         <v>46533</v>
       </c>
       <c r="AF89" s="7">
         <v>46547</v>
       </c>
       <c r="AG89" s="7">
         <v>46511</v>
       </c>
       <c r="AH89" s="36">
         <v>46435</v>
       </c>
-    </row>
-    <row r="90" spans="1:34">
+      <c r="AI89" s="36">
+        <v>46347</v>
+      </c>
+    </row>
+    <row r="90" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A90" s="30">
         <v>314000000</v>
       </c>
       <c r="B90" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="11">
         <v>43128</v>
       </c>
       <c r="D90" s="11">
         <v>43100</v>
       </c>
       <c r="E90" s="7">
         <v>43056</v>
       </c>
       <c r="F90" s="7">
         <v>43003</v>
       </c>
       <c r="G90" s="7">
         <v>42908</v>
       </c>
       <c r="H90" s="7">
         <v>42953</v>
       </c>
       <c r="I90" s="7">
@@ -9943,52 +10182,55 @@
       </c>
       <c r="AA90" s="7">
         <v>42511</v>
       </c>
       <c r="AB90" s="7">
         <v>24671</v>
       </c>
       <c r="AC90" s="7">
         <v>24620</v>
       </c>
       <c r="AD90" s="7">
         <v>24577</v>
       </c>
       <c r="AE90" s="6">
         <v>24524</v>
       </c>
       <c r="AF90" s="7">
         <v>24480</v>
       </c>
       <c r="AG90" s="7">
         <v>24429</v>
       </c>
       <c r="AH90" s="36">
         <v>24419</v>
       </c>
-    </row>
-    <row r="91" spans="1:34">
+      <c r="AI90" s="36">
+        <v>24387</v>
+      </c>
+    </row>
+    <row r="91" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A91" s="30">
         <v>314200000</v>
       </c>
       <c r="B91" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C91" s="11">
         <v>26320</v>
       </c>
       <c r="D91" s="11">
         <v>26268</v>
       </c>
       <c r="E91" s="7">
         <v>26282</v>
       </c>
       <c r="F91" s="7">
         <v>26299</v>
       </c>
       <c r="G91" s="7">
         <v>26258</v>
       </c>
       <c r="H91" s="7">
         <v>26295</v>
       </c>
       <c r="I91" s="7">
@@ -10047,52 +10289,55 @@
       </c>
       <c r="AA91" s="7">
         <v>25373</v>
       </c>
       <c r="AB91" s="7">
         <v>25258</v>
       </c>
       <c r="AC91" s="7">
         <v>25135</v>
       </c>
       <c r="AD91" s="7">
         <v>25036</v>
       </c>
       <c r="AE91" s="6">
         <v>24986</v>
       </c>
       <c r="AF91" s="7">
         <v>24945</v>
       </c>
       <c r="AG91" s="7">
         <v>24904</v>
       </c>
       <c r="AH91" s="36">
         <v>24838</v>
       </c>
-    </row>
-    <row r="92" spans="1:34">
+      <c r="AI91" s="36">
+        <v>24671</v>
+      </c>
+    </row>
+    <row r="92" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A92" s="30">
         <v>314800000</v>
       </c>
       <c r="B92" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C92" s="11">
         <v>79730</v>
       </c>
       <c r="D92" s="11">
         <v>79647</v>
       </c>
       <c r="E92" s="7">
         <v>79600</v>
       </c>
       <c r="F92" s="7">
         <v>79533</v>
       </c>
       <c r="G92" s="7">
         <v>79548</v>
       </c>
       <c r="H92" s="7">
         <v>79497</v>
       </c>
       <c r="I92" s="7">
@@ -10151,52 +10396,55 @@
       </c>
       <c r="AA92" s="7">
         <v>77940</v>
       </c>
       <c r="AB92" s="7">
         <v>77830</v>
       </c>
       <c r="AC92" s="7">
         <v>77747</v>
       </c>
       <c r="AD92" s="7">
         <v>77608</v>
       </c>
       <c r="AE92" s="6">
         <v>77498</v>
       </c>
       <c r="AF92" s="7">
         <v>77433</v>
       </c>
       <c r="AG92" s="7">
         <v>77281</v>
       </c>
       <c r="AH92" s="36">
         <v>77174</v>
       </c>
-    </row>
-    <row r="93" spans="1:34">
+      <c r="AI92" s="36">
+        <v>76998</v>
+      </c>
+    </row>
+    <row r="93" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A93" s="30">
         <v>315000000</v>
       </c>
       <c r="B93" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C93" s="11">
         <v>32991</v>
       </c>
       <c r="D93" s="11">
         <v>32992</v>
       </c>
       <c r="E93" s="7">
         <v>32929</v>
       </c>
       <c r="F93" s="7">
         <v>32967</v>
       </c>
       <c r="G93" s="7">
         <v>32962</v>
       </c>
       <c r="H93" s="7">
         <v>32901</v>
       </c>
       <c r="I93" s="7">
@@ -10255,52 +10503,55 @@
       </c>
       <c r="AA93" s="7">
         <v>31667</v>
       </c>
       <c r="AB93" s="7">
         <v>31636</v>
       </c>
       <c r="AC93" s="7">
         <v>31576</v>
       </c>
       <c r="AD93" s="7">
         <v>31517</v>
       </c>
       <c r="AE93" s="6">
         <v>31448</v>
       </c>
       <c r="AF93" s="7">
         <v>31365</v>
       </c>
       <c r="AG93" s="7">
         <v>31284</v>
       </c>
       <c r="AH93" s="36">
         <v>31196</v>
       </c>
-    </row>
-    <row r="94" spans="1:34">
+      <c r="AI93" s="36">
+        <v>31035</v>
+      </c>
+    </row>
+    <row r="94" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A94" s="30">
         <v>315400000</v>
       </c>
       <c r="B94" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C94" s="11">
         <v>44138</v>
       </c>
       <c r="D94" s="11">
         <v>44103</v>
       </c>
       <c r="E94" s="7">
         <v>44094</v>
       </c>
       <c r="F94" s="7">
         <v>44092</v>
       </c>
       <c r="G94" s="7">
         <v>44073</v>
       </c>
       <c r="H94" s="7">
         <v>44104</v>
       </c>
       <c r="I94" s="7">
@@ -10359,52 +10610,55 @@
       </c>
       <c r="AA94" s="7">
         <v>43295</v>
       </c>
       <c r="AB94" s="7">
         <v>43251</v>
       </c>
       <c r="AC94" s="7">
         <v>43189</v>
       </c>
       <c r="AD94" s="7">
         <v>43151</v>
       </c>
       <c r="AE94" s="6">
         <v>43167</v>
       </c>
       <c r="AF94" s="7">
         <v>43133</v>
       </c>
       <c r="AG94" s="7">
         <v>43093</v>
       </c>
       <c r="AH94" s="36">
         <v>43007</v>
       </c>
-    </row>
-    <row r="95" spans="1:34">
+      <c r="AI94" s="36">
+        <v>42898</v>
+      </c>
+    </row>
+    <row r="95" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A95" s="30">
         <v>315600000</v>
       </c>
       <c r="B95" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C95" s="11">
         <v>13824</v>
       </c>
       <c r="D95" s="11">
         <v>13817</v>
       </c>
       <c r="E95" s="7">
         <v>13799</v>
       </c>
       <c r="F95" s="7">
         <v>13799</v>
       </c>
       <c r="G95" s="7">
         <v>13781</v>
       </c>
       <c r="H95" s="7">
         <v>13787</v>
       </c>
       <c r="I95" s="7">
@@ -10463,52 +10717,55 @@
       </c>
       <c r="AA95" s="7">
         <v>13109</v>
       </c>
       <c r="AB95" s="7">
         <v>13093</v>
       </c>
       <c r="AC95" s="7">
         <v>13095</v>
       </c>
       <c r="AD95" s="7">
         <v>13051</v>
       </c>
       <c r="AE95" s="6">
         <v>13013</v>
       </c>
       <c r="AF95" s="7">
         <v>12978</v>
       </c>
       <c r="AG95" s="7">
         <v>12938</v>
       </c>
       <c r="AH95" s="36">
         <v>12880</v>
       </c>
-    </row>
-    <row r="96" spans="1:34">
+      <c r="AI95" s="36">
+        <v>12827</v>
+      </c>
+    </row>
+    <row r="96" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A96" s="30">
         <v>316000000</v>
       </c>
       <c r="B96" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C96" s="11">
         <v>8698</v>
       </c>
       <c r="D96" s="11">
         <v>8692</v>
       </c>
       <c r="E96" s="7">
         <v>8656</v>
       </c>
       <c r="F96" s="7">
         <v>8633</v>
       </c>
       <c r="G96" s="7">
         <v>8601</v>
       </c>
       <c r="H96" s="7">
         <v>8593</v>
       </c>
       <c r="I96" s="7">
@@ -10567,52 +10824,55 @@
       </c>
       <c r="AA96" s="7">
         <v>8086</v>
       </c>
       <c r="AB96" s="7">
         <v>8063</v>
       </c>
       <c r="AC96" s="7">
         <v>8035</v>
       </c>
       <c r="AD96" s="7">
         <v>8028</v>
       </c>
       <c r="AE96" s="6">
         <v>8012</v>
       </c>
       <c r="AF96" s="7">
         <v>8009</v>
       </c>
       <c r="AG96" s="7">
         <v>7975</v>
       </c>
       <c r="AH96" s="36">
         <v>7967</v>
       </c>
-    </row>
-    <row r="97" spans="1:34">
+      <c r="AI96" s="36">
+        <v>7937</v>
+      </c>
+    </row>
+    <row r="97" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A97" s="30">
         <v>316200000</v>
       </c>
       <c r="B97" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C97" s="11">
         <v>9560</v>
       </c>
       <c r="D97" s="11">
         <v>9548</v>
       </c>
       <c r="E97" s="7">
         <v>9504</v>
       </c>
       <c r="F97" s="7">
         <v>9492</v>
       </c>
       <c r="G97" s="7">
         <v>9467</v>
       </c>
       <c r="H97" s="7">
         <v>9429</v>
       </c>
       <c r="I97" s="7">
@@ -10671,52 +10931,55 @@
       </c>
       <c r="AA97" s="7">
         <v>8791</v>
       </c>
       <c r="AB97" s="7">
         <v>8760</v>
       </c>
       <c r="AC97" s="7">
         <v>8738</v>
       </c>
       <c r="AD97" s="7">
         <v>8703</v>
       </c>
       <c r="AE97" s="6">
         <v>8694</v>
       </c>
       <c r="AF97" s="7">
         <v>8681</v>
       </c>
       <c r="AG97" s="7">
         <v>8663</v>
       </c>
       <c r="AH97" s="36">
         <v>8629</v>
       </c>
-    </row>
-    <row r="98" spans="1:34">
+      <c r="AI97" s="36">
+        <v>8596</v>
+      </c>
+    </row>
+    <row r="98" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A98" s="31">
         <v>316600000</v>
       </c>
       <c r="B98" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C98" s="9">
         <v>29764</v>
       </c>
       <c r="D98" s="9">
         <v>29746</v>
       </c>
       <c r="E98" s="8">
         <v>29741</v>
       </c>
       <c r="F98" s="8">
         <v>29704</v>
       </c>
       <c r="G98" s="8">
         <v>29703</v>
       </c>
       <c r="H98" s="8">
         <v>29677</v>
       </c>
       <c r="I98" s="8">
@@ -10775,403 +11038,406 @@
       </c>
       <c r="AA98" s="8">
         <v>28869</v>
       </c>
       <c r="AB98" s="8">
         <v>28854</v>
       </c>
       <c r="AC98" s="8">
         <v>28855</v>
       </c>
       <c r="AD98" s="8">
         <v>28827</v>
       </c>
       <c r="AE98" s="9">
         <v>28811</v>
       </c>
       <c r="AF98" s="8">
         <v>28777</v>
       </c>
       <c r="AG98" s="8">
         <v>28708</v>
       </c>
       <c r="AH98" s="38">
         <v>28650</v>
       </c>
-    </row>
-    <row r="99" spans="1:34" ht="15" customHeight="1">
+      <c r="AI98" s="38">
+        <v>28595</v>
+      </c>
+    </row>
+    <row r="99" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B99" s="10"/>
       <c r="C99" s="10"/>
       <c r="D99" s="10"/>
       <c r="E99" s="10"/>
       <c r="J99" s="7"/>
       <c r="Q99" s="7"/>
     </row>
-    <row r="100" spans="1:34" ht="15" customHeight="1">
-      <c r="A100" s="67" t="s">
+    <row r="100" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="B100" s="67"/>
-[...5 lines deleted...]
-      <c r="H100" s="67"/>
+      <c r="B100" s="73"/>
+      <c r="C100" s="73"/>
+      <c r="D100" s="73"/>
+      <c r="E100" s="73"/>
+      <c r="F100" s="73"/>
+      <c r="G100" s="73"/>
+      <c r="H100" s="73"/>
       <c r="I100" s="37"/>
       <c r="J100" s="37"/>
       <c r="K100" s="37"/>
       <c r="L100" s="37"/>
     </row>
-    <row r="101" spans="1:34" ht="15" customHeight="1">
-      <c r="A101" s="59" t="s">
+    <row r="101" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="B101" s="60"/>
-[...14 lines deleted...]
-    <row r="103" spans="1:34">
+      <c r="B101" s="64"/>
+      <c r="C101" s="64"/>
+      <c r="D101" s="64"/>
+      <c r="E101" s="64"/>
+      <c r="F101" s="64"/>
+      <c r="G101" s="64"/>
+      <c r="H101" s="64"/>
+      <c r="I101" s="64"/>
+      <c r="J101" s="64"/>
+      <c r="K101" s="64"/>
+      <c r="L101" s="64"/>
+      <c r="M101" s="64"/>
+      <c r="N101" s="64"/>
+      <c r="O101" s="64"/>
+    </row>
+    <row r="103" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B103" s="14"/>
       <c r="C103" s="6"/>
       <c r="D103" s="7"/>
       <c r="E103" s="7"/>
       <c r="F103" s="6"/>
       <c r="G103" s="17"/>
       <c r="H103" s="7"/>
       <c r="I103" s="7"/>
       <c r="J103" s="7"/>
       <c r="K103" s="7"/>
       <c r="L103" s="7"/>
       <c r="M103" s="7"/>
       <c r="N103" s="18"/>
       <c r="O103" s="7"/>
       <c r="P103" s="7"/>
       <c r="Q103" s="7"/>
       <c r="R103" s="21"/>
       <c r="S103" s="7"/>
       <c r="T103" s="7"/>
       <c r="U103" s="7"/>
       <c r="V103" s="7"/>
       <c r="W103" s="7"/>
       <c r="X103" s="7"/>
       <c r="Y103" s="7"/>
     </row>
-    <row r="104" spans="1:34">
+    <row r="104" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B104" s="14"/>
       <c r="C104" s="6"/>
       <c r="D104" s="7"/>
       <c r="E104" s="7"/>
       <c r="F104" s="6"/>
       <c r="G104" s="17"/>
       <c r="H104" s="7"/>
       <c r="I104" s="7"/>
       <c r="J104" s="7"/>
       <c r="K104" s="7"/>
       <c r="L104" s="7"/>
       <c r="M104" s="7"/>
       <c r="N104" s="18"/>
       <c r="O104" s="7"/>
       <c r="P104" s="7"/>
       <c r="Q104" s="7"/>
       <c r="R104" s="21"/>
       <c r="S104" s="7"/>
       <c r="T104" s="7"/>
       <c r="U104" s="7"/>
       <c r="V104" s="7"/>
       <c r="W104" s="7"/>
       <c r="X104" s="7"/>
       <c r="Y104" s="7"/>
     </row>
-    <row r="105" spans="1:34">
+    <row r="105" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B105" s="14"/>
       <c r="C105" s="6"/>
       <c r="D105" s="7"/>
       <c r="E105" s="7"/>
       <c r="F105" s="6"/>
       <c r="G105" s="17"/>
       <c r="H105" s="7"/>
       <c r="I105" s="7"/>
       <c r="J105" s="7"/>
       <c r="K105" s="7"/>
       <c r="L105" s="7"/>
       <c r="M105" s="7"/>
       <c r="N105" s="18"/>
       <c r="O105" s="7"/>
       <c r="P105" s="7"/>
       <c r="Q105" s="7"/>
       <c r="R105" s="21"/>
       <c r="S105" s="7"/>
       <c r="T105" s="7"/>
       <c r="U105" s="7"/>
       <c r="V105" s="7"/>
       <c r="W105" s="7"/>
       <c r="X105" s="7"/>
       <c r="Y105" s="7"/>
     </row>
-    <row r="106" spans="1:34">
+    <row r="106" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B106" s="14"/>
       <c r="C106" s="6"/>
       <c r="D106" s="7"/>
       <c r="E106" s="7"/>
       <c r="F106" s="6"/>
       <c r="G106" s="17"/>
       <c r="H106" s="7"/>
       <c r="I106" s="7"/>
       <c r="J106" s="7"/>
       <c r="K106" s="7"/>
       <c r="L106" s="7"/>
       <c r="M106" s="7"/>
       <c r="N106" s="18"/>
       <c r="O106" s="7"/>
       <c r="P106" s="7"/>
       <c r="Q106" s="7"/>
       <c r="R106" s="21"/>
       <c r="S106" s="7"/>
       <c r="T106" s="7"/>
       <c r="U106" s="7"/>
       <c r="V106" s="7"/>
       <c r="W106" s="7"/>
       <c r="X106" s="7"/>
       <c r="Y106" s="7"/>
     </row>
-    <row r="107" spans="1:34">
+    <row r="107" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B107" s="14"/>
       <c r="C107" s="6"/>
       <c r="D107" s="7"/>
       <c r="E107" s="7"/>
       <c r="F107" s="6"/>
       <c r="G107" s="17"/>
       <c r="H107" s="7"/>
       <c r="I107" s="7"/>
       <c r="J107" s="7"/>
       <c r="K107" s="7"/>
       <c r="L107" s="7"/>
       <c r="M107" s="7"/>
       <c r="N107" s="18"/>
       <c r="O107" s="7"/>
       <c r="P107" s="7"/>
       <c r="Q107" s="7"/>
       <c r="R107" s="21"/>
       <c r="S107" s="7"/>
       <c r="T107" s="7"/>
       <c r="U107" s="7"/>
       <c r="V107" s="7"/>
       <c r="W107" s="7"/>
       <c r="X107" s="7"/>
       <c r="Y107" s="7"/>
     </row>
-    <row r="108" spans="1:34">
+    <row r="108" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B108" s="14"/>
       <c r="C108" s="6"/>
       <c r="D108" s="7"/>
       <c r="E108" s="7"/>
       <c r="F108" s="6"/>
       <c r="G108" s="17"/>
       <c r="H108" s="7"/>
       <c r="I108" s="7"/>
       <c r="J108" s="7"/>
       <c r="K108" s="7"/>
       <c r="L108" s="7"/>
       <c r="M108" s="7"/>
       <c r="N108" s="18"/>
       <c r="O108" s="7"/>
       <c r="P108" s="7"/>
       <c r="Q108" s="7"/>
       <c r="R108" s="21"/>
       <c r="S108" s="7"/>
       <c r="T108" s="7"/>
       <c r="U108" s="7"/>
       <c r="V108" s="7"/>
       <c r="W108" s="7"/>
       <c r="X108" s="7"/>
       <c r="Y108" s="7"/>
     </row>
-    <row r="109" spans="1:34">
+    <row r="109" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B109" s="14"/>
       <c r="C109" s="6"/>
       <c r="D109" s="7"/>
       <c r="E109" s="7"/>
       <c r="F109" s="6"/>
       <c r="G109" s="17"/>
       <c r="H109" s="7"/>
       <c r="I109" s="7"/>
       <c r="J109" s="7"/>
       <c r="K109" s="7"/>
       <c r="L109" s="7"/>
       <c r="M109" s="7"/>
       <c r="N109" s="18"/>
       <c r="O109" s="7"/>
       <c r="P109" s="7"/>
       <c r="Q109" s="7"/>
       <c r="R109" s="21"/>
       <c r="S109" s="7"/>
       <c r="T109" s="7"/>
       <c r="U109" s="7"/>
       <c r="V109" s="7"/>
       <c r="W109" s="7"/>
       <c r="X109" s="7"/>
       <c r="Y109" s="7"/>
     </row>
-    <row r="110" spans="1:34">
+    <row r="110" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B110" s="14"/>
       <c r="C110" s="6"/>
       <c r="D110" s="7"/>
       <c r="E110" s="7"/>
       <c r="F110" s="6"/>
       <c r="G110" s="17"/>
       <c r="H110" s="7"/>
       <c r="I110" s="7"/>
       <c r="J110" s="7"/>
       <c r="K110" s="7"/>
       <c r="L110" s="7"/>
       <c r="M110" s="7"/>
       <c r="N110" s="18"/>
       <c r="O110" s="7"/>
       <c r="P110" s="7"/>
       <c r="Q110" s="7"/>
       <c r="R110" s="21"/>
       <c r="S110" s="7"/>
       <c r="T110" s="7"/>
       <c r="U110" s="7"/>
       <c r="V110" s="7"/>
       <c r="W110" s="7"/>
       <c r="X110" s="7"/>
       <c r="Y110" s="7"/>
     </row>
-    <row r="111" spans="1:34">
+    <row r="111" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B111" s="14"/>
       <c r="C111" s="6"/>
       <c r="D111" s="7"/>
       <c r="E111" s="7"/>
       <c r="F111" s="6"/>
       <c r="G111" s="17"/>
       <c r="H111" s="7"/>
       <c r="I111" s="7"/>
       <c r="J111" s="7"/>
       <c r="K111" s="7"/>
       <c r="L111" s="7"/>
       <c r="M111" s="7"/>
       <c r="N111" s="18"/>
       <c r="O111" s="7"/>
       <c r="P111" s="7"/>
       <c r="Q111" s="7"/>
       <c r="R111" s="21"/>
       <c r="S111" s="7"/>
       <c r="T111" s="7"/>
       <c r="U111" s="7"/>
       <c r="V111" s="7"/>
       <c r="W111" s="7"/>
       <c r="X111" s="7"/>
       <c r="Y111" s="7"/>
     </row>
-    <row r="112" spans="1:34">
+    <row r="112" spans="1:35" x14ac:dyDescent="0.25">
       <c r="B112" s="14"/>
       <c r="C112" s="6"/>
       <c r="D112" s="7"/>
       <c r="E112" s="7"/>
       <c r="F112" s="6"/>
       <c r="G112" s="17"/>
       <c r="H112" s="7"/>
       <c r="I112" s="7"/>
       <c r="J112" s="7"/>
       <c r="K112" s="7"/>
       <c r="L112" s="7"/>
       <c r="M112" s="7"/>
       <c r="N112" s="18"/>
       <c r="O112" s="7"/>
       <c r="P112" s="7"/>
       <c r="Q112" s="7"/>
       <c r="R112" s="21"/>
       <c r="S112" s="7"/>
       <c r="T112" s="7"/>
       <c r="U112" s="7"/>
       <c r="V112" s="7"/>
       <c r="W112" s="7"/>
       <c r="X112" s="7"/>
       <c r="Y112" s="7"/>
     </row>
-    <row r="113" spans="2:25">
+    <row r="113" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B113" s="14"/>
       <c r="C113" s="6"/>
       <c r="D113" s="7"/>
       <c r="E113" s="7"/>
       <c r="F113" s="6"/>
       <c r="G113" s="17"/>
       <c r="H113" s="7"/>
       <c r="I113" s="7"/>
       <c r="J113" s="7"/>
       <c r="K113" s="7"/>
       <c r="L113" s="7"/>
       <c r="M113" s="7"/>
       <c r="N113" s="18"/>
       <c r="O113" s="7"/>
       <c r="P113" s="7"/>
       <c r="Q113" s="7"/>
       <c r="R113" s="21"/>
       <c r="S113" s="7"/>
       <c r="T113" s="7"/>
       <c r="U113" s="7"/>
       <c r="V113" s="7"/>
       <c r="W113" s="7"/>
       <c r="X113" s="7"/>
       <c r="Y113" s="7"/>
     </row>
-    <row r="114" spans="2:25" ht="15" customHeight="1"/>
+    <row r="114" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="B6:AH6"/>
+    <mergeCell ref="B19:AH19"/>
+    <mergeCell ref="B2:AI2"/>
     <mergeCell ref="B32:AH32"/>
-    <mergeCell ref="B2:AB2"/>
     <mergeCell ref="A101:O101"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A100:H100"/>
     <mergeCell ref="B45:AH45"/>
     <mergeCell ref="B51:AH51"/>
     <mergeCell ref="B57:AH57"/>
     <mergeCell ref="B63:AH63"/>
     <mergeCell ref="B75:AH75"/>
     <mergeCell ref="B87:AH87"/>
     <mergeCell ref="AA4:AH4"/>
-    <mergeCell ref="B6:AH6"/>
-    <mergeCell ref="B19:AH19"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>