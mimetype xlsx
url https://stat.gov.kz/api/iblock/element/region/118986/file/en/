--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="285" yWindow="-240" windowWidth="28500" windowHeight="13050"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'All population'!$A$1:$AH$47</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="24">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
@@ -316,51 +316,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -396,64 +396,67 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
     <cellStyle name="Обычный_Лист1_1" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -720,104 +723,104 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AL48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AL33" sqref="AL33:AL47"/>
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AN16" sqref="AN16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.42578125" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="36" width="6.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="6.42578125" style="4"/>
     <col min="38" max="38" width="6.42578125" style="4" customWidth="1"/>
     <col min="39" max="39" width="7" style="4" bestFit="1" customWidth="1"/>
     <col min="40" max="16384" width="6.42578125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="12.75">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="33"/>
-[...34 lines deleted...]
-      <c r="AK1" s="33"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
+      <c r="AE1" s="34"/>
+      <c r="AF1" s="34"/>
+      <c r="AG1" s="34"/>
+      <c r="AH1" s="34"/>
+      <c r="AI1" s="34"/>
+      <c r="AJ1" s="34"/>
+      <c r="AK1" s="34"/>
     </row>
     <row r="3" spans="1:38">
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AJ3" s="6"/>
       <c r="AK3" s="6"/>
       <c r="AL3" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:38" ht="12.75">
       <c r="A4" s="14"/>
       <c r="B4" s="28">
         <v>1989</v>
       </c>
       <c r="C4" s="28">
         <v>1990</v>
       </c>
       <c r="D4" s="28">
         <v>1991</v>
       </c>
       <c r="E4" s="28">
         <v>1992</v>
@@ -896,94 +899,94 @@
       </c>
       <c r="AD4" s="29">
         <v>2017</v>
       </c>
       <c r="AE4" s="30">
         <v>2018</v>
       </c>
       <c r="AF4" s="30">
         <v>2019</v>
       </c>
       <c r="AG4" s="30">
         <v>2020</v>
       </c>
       <c r="AH4" s="30">
         <v>2021</v>
       </c>
       <c r="AI4" s="30">
         <v>2022</v>
       </c>
       <c r="AJ4" s="31">
         <v>2023</v>
       </c>
       <c r="AK4" s="31">
         <v>2024</v>
       </c>
-      <c r="AL4" s="37">
+      <c r="AL4" s="33">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:38">
-      <c r="A5" s="34" t="s">
+      <c r="A5" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="35"/>
-[...34 lines deleted...]
-      <c r="AK5" s="35"/>
+      <c r="B5" s="36"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+      <c r="Q5" s="36"/>
+      <c r="R5" s="36"/>
+      <c r="S5" s="36"/>
+      <c r="T5" s="36"/>
+      <c r="U5" s="36"/>
+      <c r="V5" s="36"/>
+      <c r="W5" s="36"/>
+      <c r="X5" s="36"/>
+      <c r="Y5" s="36"/>
+      <c r="Z5" s="36"/>
+      <c r="AA5" s="36"/>
+      <c r="AB5" s="36"/>
+      <c r="AC5" s="36"/>
+      <c r="AD5" s="36"/>
+      <c r="AE5" s="36"/>
+      <c r="AF5" s="36"/>
+      <c r="AG5" s="36"/>
+      <c r="AH5" s="36"/>
+      <c r="AI5" s="36"/>
+      <c r="AJ5" s="36"/>
+      <c r="AK5" s="36"/>
     </row>
     <row r="6" spans="1:38" s="15" customFormat="1">
       <c r="A6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="12">
         <v>912280.5</v>
       </c>
       <c r="C6" s="12">
         <v>912322</v>
       </c>
       <c r="D6" s="12">
         <v>915018</v>
       </c>
       <c r="E6" s="12">
         <v>917618.5</v>
       </c>
       <c r="F6" s="12">
         <v>917026</v>
       </c>
       <c r="G6" s="12">
         <v>898641.5</v>
       </c>
       <c r="H6" s="12">
         <v>861896.5</v>
@@ -2682,89 +2685,89 @@
         <v>40949</v>
       </c>
       <c r="AF20" s="10">
         <v>40478.5</v>
       </c>
       <c r="AG20" s="10">
         <v>39884</v>
       </c>
       <c r="AH20" s="10">
         <v>39201.5</v>
       </c>
       <c r="AI20" s="11">
         <v>36055</v>
       </c>
       <c r="AJ20" s="11">
         <v>35429</v>
       </c>
       <c r="AK20" s="25">
         <v>34843</v>
       </c>
       <c r="AL20" s="12">
         <v>34112.5</v>
       </c>
     </row>
     <row r="21" spans="1:38">
-      <c r="A21" s="36" t="s">
+      <c r="A21" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="36"/>
-[...34 lines deleted...]
-      <c r="AK21" s="36"/>
+      <c r="B21" s="37"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="37"/>
+      <c r="I21" s="37"/>
+      <c r="J21" s="37"/>
+      <c r="K21" s="37"/>
+      <c r="L21" s="37"/>
+      <c r="M21" s="37"/>
+      <c r="N21" s="37"/>
+      <c r="O21" s="37"/>
+      <c r="P21" s="37"/>
+      <c r="Q21" s="37"/>
+      <c r="R21" s="37"/>
+      <c r="S21" s="37"/>
+      <c r="T21" s="37"/>
+      <c r="U21" s="37"/>
+      <c r="V21" s="37"/>
+      <c r="W21" s="37"/>
+      <c r="X21" s="37"/>
+      <c r="Y21" s="37"/>
+      <c r="Z21" s="37"/>
+      <c r="AA21" s="37"/>
+      <c r="AB21" s="37"/>
+      <c r="AC21" s="37"/>
+      <c r="AD21" s="37"/>
+      <c r="AE21" s="37"/>
+      <c r="AF21" s="37"/>
+      <c r="AG21" s="37"/>
+      <c r="AH21" s="37"/>
+      <c r="AI21" s="37"/>
+      <c r="AJ21" s="37"/>
+      <c r="AK21" s="37"/>
     </row>
     <row r="22" spans="1:38" s="15" customFormat="1">
       <c r="A22" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E22" s="19" t="s">
         <v>1</v>
       </c>
       <c r="F22" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H22" s="19" t="s">
         <v>1</v>
@@ -3883,89 +3886,89 @@
         <v>0</v>
       </c>
       <c r="AF31" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG31" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AH31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AL31" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:38">
-      <c r="A32" s="36" t="s">
+      <c r="A32" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="36"/>
-[...34 lines deleted...]
-      <c r="AK32" s="36"/>
+      <c r="B32" s="37"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="37"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="37"/>
+      <c r="M32" s="37"/>
+      <c r="N32" s="37"/>
+      <c r="O32" s="37"/>
+      <c r="P32" s="37"/>
+      <c r="Q32" s="37"/>
+      <c r="R32" s="37"/>
+      <c r="S32" s="37"/>
+      <c r="T32" s="37"/>
+      <c r="U32" s="37"/>
+      <c r="V32" s="37"/>
+      <c r="W32" s="37"/>
+      <c r="X32" s="37"/>
+      <c r="Y32" s="37"/>
+      <c r="Z32" s="37"/>
+      <c r="AA32" s="37"/>
+      <c r="AB32" s="37"/>
+      <c r="AC32" s="37"/>
+      <c r="AD32" s="37"/>
+      <c r="AE32" s="37"/>
+      <c r="AF32" s="37"/>
+      <c r="AG32" s="37"/>
+      <c r="AH32" s="37"/>
+      <c r="AI32" s="37"/>
+      <c r="AJ32" s="37"/>
+      <c r="AK32" s="37"/>
     </row>
     <row r="33" spans="1:38" s="15" customFormat="1">
       <c r="A33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>1</v>
@@ -4267,52 +4270,52 @@
       </c>
       <c r="AD35" s="10">
         <v>37606</v>
       </c>
       <c r="AE35" s="10">
         <v>37017</v>
       </c>
       <c r="AF35" s="10">
         <v>36604</v>
       </c>
       <c r="AG35" s="10">
         <v>35992.5</v>
       </c>
       <c r="AH35" s="10">
         <v>35295.5</v>
       </c>
       <c r="AI35" s="10">
         <v>33029.5</v>
       </c>
       <c r="AJ35" s="10">
         <v>32302.5</v>
       </c>
       <c r="AK35" s="25">
         <v>31392</v>
       </c>
-      <c r="AL35" s="12">
-        <v>30286.5</v>
+      <c r="AL35" s="38">
+        <v>30286</v>
       </c>
     </row>
     <row r="36" spans="1:38">
       <c r="A36" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="7" t="s">
@@ -4383,52 +4386,52 @@
       </c>
       <c r="AD36" s="10">
         <v>16015.5</v>
       </c>
       <c r="AE36" s="10">
         <v>15715.5</v>
       </c>
       <c r="AF36" s="10">
         <v>15479.5</v>
       </c>
       <c r="AG36" s="10">
         <v>15127</v>
       </c>
       <c r="AH36" s="10">
         <v>14796.5</v>
       </c>
       <c r="AI36" s="10">
         <v>13600.5</v>
       </c>
       <c r="AJ36" s="10">
         <v>13326</v>
       </c>
       <c r="AK36" s="25">
         <v>12949</v>
       </c>
-      <c r="AL36" s="12">
-        <v>17517</v>
+      <c r="AL36" s="38">
+        <v>12454</v>
       </c>
     </row>
     <row r="37" spans="1:38">
       <c r="A37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H37" s="7" t="s">
@@ -4499,51 +4502,51 @@
       </c>
       <c r="AD37" s="10">
         <v>22893</v>
       </c>
       <c r="AE37" s="10">
         <v>22359</v>
       </c>
       <c r="AF37" s="10">
         <v>21725.5</v>
       </c>
       <c r="AG37" s="10">
         <v>21063</v>
       </c>
       <c r="AH37" s="10">
         <v>20506.5</v>
       </c>
       <c r="AI37" s="10">
         <v>18942.5</v>
       </c>
       <c r="AJ37" s="10">
         <v>18509.5</v>
       </c>
       <c r="AK37" s="25">
         <v>18017</v>
       </c>
-      <c r="AL37" s="12">
+      <c r="AL37" s="38">
         <v>17517</v>
       </c>
     </row>
     <row r="38" spans="1:38">
       <c r="A38" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>1</v>
       </c>
@@ -4615,51 +4618,51 @@
       </c>
       <c r="AD38" s="10">
         <v>23508.5</v>
       </c>
       <c r="AE38" s="10">
         <v>22719.5</v>
       </c>
       <c r="AF38" s="10">
         <v>22025.5</v>
       </c>
       <c r="AG38" s="10">
         <v>21539</v>
       </c>
       <c r="AH38" s="10">
         <v>21021</v>
       </c>
       <c r="AI38" s="10">
         <v>21519.5</v>
       </c>
       <c r="AJ38" s="10">
         <v>21125.5</v>
       </c>
       <c r="AK38" s="25">
         <v>20744</v>
       </c>
-      <c r="AL38" s="12">
+      <c r="AL38" s="38">
         <v>20274</v>
       </c>
     </row>
     <row r="39" spans="1:38">
       <c r="A39" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>1</v>
       </c>
@@ -4731,52 +4734,52 @@
       </c>
       <c r="AD39" s="10">
         <v>20194</v>
       </c>
       <c r="AE39" s="10">
         <v>19568.5</v>
       </c>
       <c r="AF39" s="10">
         <v>19023</v>
       </c>
       <c r="AG39" s="10">
         <v>18387.5</v>
       </c>
       <c r="AH39" s="10">
         <v>17787.5</v>
       </c>
       <c r="AI39" s="10">
         <v>18277</v>
       </c>
       <c r="AJ39" s="10">
         <v>17942.5</v>
       </c>
       <c r="AK39" s="25">
         <v>17485</v>
       </c>
-      <c r="AL39" s="12">
-        <v>16866.5</v>
+      <c r="AL39" s="38">
+        <v>16866</v>
       </c>
     </row>
     <row r="40" spans="1:38">
       <c r="A40" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H40" s="7" t="s">
@@ -4847,51 +4850,51 @@
       </c>
       <c r="AD40" s="10">
         <v>44393.5</v>
       </c>
       <c r="AE40" s="10">
         <v>44273</v>
       </c>
       <c r="AF40" s="10">
         <v>44136.5</v>
       </c>
       <c r="AG40" s="10">
         <v>44237.5</v>
       </c>
       <c r="AH40" s="10">
         <v>44329</v>
       </c>
       <c r="AI40" s="10">
         <v>46434</v>
       </c>
       <c r="AJ40" s="10">
         <v>46528</v>
       </c>
       <c r="AK40" s="25">
         <v>46515</v>
       </c>
-      <c r="AL40" s="12">
+      <c r="AL40" s="38">
         <v>46163</v>
       </c>
     </row>
     <row r="41" spans="1:38">
       <c r="A41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>1</v>
       </c>
@@ -4963,52 +4966,52 @@
       </c>
       <c r="AD41" s="10">
         <v>11328</v>
       </c>
       <c r="AE41" s="10">
         <v>11057</v>
       </c>
       <c r="AF41" s="10">
         <v>10772</v>
       </c>
       <c r="AG41" s="10">
         <v>10469</v>
       </c>
       <c r="AH41" s="10">
         <v>10185.5</v>
       </c>
       <c r="AI41" s="10">
         <v>10583.5</v>
       </c>
       <c r="AJ41" s="10">
         <v>10389.5</v>
       </c>
       <c r="AK41" s="25">
         <v>10194</v>
       </c>
-      <c r="AL41" s="12">
-        <v>9933.5</v>
+      <c r="AL41" s="38">
+        <v>9934</v>
       </c>
     </row>
     <row r="42" spans="1:38">
       <c r="A42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H42" s="7" t="s">
@@ -5079,51 +5082,51 @@
       </c>
       <c r="AD42" s="10">
         <v>11454</v>
       </c>
       <c r="AE42" s="10">
         <v>11021</v>
       </c>
       <c r="AF42" s="10">
         <v>10604.5</v>
       </c>
       <c r="AG42" s="10">
         <v>10198.5</v>
       </c>
       <c r="AH42" s="10">
         <v>9816.5</v>
       </c>
       <c r="AI42" s="10">
         <v>9923</v>
       </c>
       <c r="AJ42" s="10">
         <v>9677.5</v>
       </c>
       <c r="AK42" s="25">
         <v>9377</v>
       </c>
-      <c r="AL42" s="12">
+      <c r="AL42" s="38">
         <v>8982</v>
       </c>
     </row>
     <row r="43" spans="1:38">
       <c r="A43" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>1</v>
       </c>
@@ -5195,51 +5198,51 @@
       </c>
       <c r="AD43" s="10">
         <v>19596.5</v>
       </c>
       <c r="AE43" s="10">
         <v>19140.5</v>
       </c>
       <c r="AF43" s="10">
         <v>18786</v>
       </c>
       <c r="AG43" s="10">
         <v>18412.5</v>
       </c>
       <c r="AH43" s="10">
         <v>18021</v>
       </c>
       <c r="AI43" s="10">
         <v>18286</v>
       </c>
       <c r="AJ43" s="10">
         <v>17985</v>
       </c>
       <c r="AK43" s="25">
         <v>17635</v>
       </c>
-      <c r="AL43" s="12">
+      <c r="AL43" s="38">
         <v>17245</v>
       </c>
     </row>
     <row r="44" spans="1:38">
       <c r="A44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>1</v>
       </c>
@@ -5311,52 +5314,52 @@
       </c>
       <c r="AD44" s="10">
         <v>32706</v>
       </c>
       <c r="AE44" s="10">
         <v>32013</v>
       </c>
       <c r="AF44" s="10">
         <v>31186</v>
       </c>
       <c r="AG44" s="10">
         <v>30418.5</v>
       </c>
       <c r="AH44" s="10">
         <v>29675</v>
       </c>
       <c r="AI44" s="10">
         <v>27583.5</v>
       </c>
       <c r="AJ44" s="10">
         <v>26920.5</v>
       </c>
       <c r="AK44" s="25">
         <v>26072</v>
       </c>
-      <c r="AL44" s="12">
-        <v>25050.5</v>
+      <c r="AL44" s="38">
+        <v>25050</v>
       </c>
     </row>
     <row r="45" spans="1:38">
       <c r="A45" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H45" s="7" t="s">
@@ -5427,52 +5430,52 @@
       </c>
       <c r="AD45" s="10">
         <v>11635.5</v>
       </c>
       <c r="AE45" s="10">
         <v>11369.5</v>
       </c>
       <c r="AF45" s="10">
         <v>11060</v>
       </c>
       <c r="AG45" s="10">
         <v>10716</v>
       </c>
       <c r="AH45" s="10">
         <v>10412.5</v>
       </c>
       <c r="AI45" s="10">
         <v>10008.5</v>
       </c>
       <c r="AJ45" s="10">
         <v>9771.5</v>
       </c>
       <c r="AK45" s="25">
         <v>9546</v>
       </c>
-      <c r="AL45" s="12">
-        <v>9232.5</v>
+      <c r="AL45" s="38">
+        <v>9233</v>
       </c>
     </row>
     <row r="46" spans="1:38">
       <c r="A46" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H46" s="7" t="s">
@@ -5543,52 +5546,52 @@
       </c>
       <c r="AD46" s="10">
         <v>16473.5</v>
       </c>
       <c r="AE46" s="10">
         <v>16301.5</v>
       </c>
       <c r="AF46" s="10">
         <v>16163.5</v>
       </c>
       <c r="AG46" s="10">
         <v>15946</v>
       </c>
       <c r="AH46" s="10">
         <v>15680.5</v>
       </c>
       <c r="AI46" s="10">
         <v>13326</v>
       </c>
       <c r="AJ46" s="10">
         <v>13052</v>
       </c>
       <c r="AK46" s="25">
         <v>12579</v>
       </c>
-      <c r="AL46" s="12">
-        <v>11875.5</v>
+      <c r="AL46" s="38">
+        <v>11876</v>
       </c>
     </row>
     <row r="47" spans="1:38">
       <c r="A47" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B47" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="21" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H47" s="21" t="s">
@@ -5659,52 +5662,52 @@
       </c>
       <c r="AD47" s="24">
         <v>41301.5</v>
       </c>
       <c r="AE47" s="24">
         <v>40949</v>
       </c>
       <c r="AF47" s="24">
         <v>40478.5</v>
       </c>
       <c r="AG47" s="24">
         <v>39884</v>
       </c>
       <c r="AH47" s="24">
         <v>39201.5</v>
       </c>
       <c r="AI47" s="24">
         <v>36055</v>
       </c>
       <c r="AJ47" s="24">
         <v>35429</v>
       </c>
       <c r="AK47" s="27">
         <v>34843</v>
       </c>
-      <c r="AL47" s="38">
-        <v>34112.5</v>
+      <c r="AL47" s="39">
+        <v>34113</v>
       </c>
     </row>
     <row r="48" spans="1:38" ht="12.75">
       <c r="A48" s="32" t="s">
         <v>23</v>
       </c>
       <c r="AI48" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A5:AK5"/>
     <mergeCell ref="A21:AK21"/>
     <mergeCell ref="A32:AK32"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>