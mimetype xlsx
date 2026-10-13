--- v1 (2026-06-04)
+++ v2 (2026-10-13)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="285" yWindow="-240" windowWidth="28500" windowHeight="13050"/>
+    <workbookView xWindow="288" yWindow="-240" windowWidth="23256" windowHeight="13056"/>
   </bookViews>
   <sheets>
-    <sheet name="All population" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
+    <sheet name="All population" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'All population'!$A$1:$AH$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'All population'!$A$1:$AH$47</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="473" uniqueCount="66">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t xml:space="preserve"> Rural population</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t xml:space="preserve">Soltustik Kazakhstan </t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Aiyrtau district</t>
   </si>
   <si>
@@ -119,60 +123,209 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data from 2009 has been recalculated due to the formation of new regions.</t>
     </r>
   </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Average annual population</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Average arithmetic of the number at the beginning and end of the calendar year</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The main sources of information on the population of the country and its regions are data obtained from national censuses. During the intercensal period, the population changes due to natural (data on births and deaths) and migration (data on arrivals and departures at the place of permanent registration) growth (decline).</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>The data from 2009 onwards have been recalculated to reflect the establishment of new regions and the city (Abay, Zhetisu, Ulytau, Turkistan regions, and the city of Shymkent).
+The data for Turkistan Region for 2000–2008 are presented under South Kazakhstan Region.</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0fc/f6tk4a742ooqk3xtv349pasdafxw1es0/Methodology%20for%20calculating%20indicators%20of%20the%20number%20and%20structure%20of%20the%20population.rar</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703834?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>since 1989</t>
+  </si>
+  <si>
+    <t>Division of Social, Demographic Statistics and Living Standards</t>
+  </si>
+  <si>
+    <t>Bubenko Olga</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7152 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/sko/dynamic-tables/28251/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -223,60 +376,136 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -308,59 +537,72 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -397,83 +639,149 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="8"/>
+    <cellStyle name="Обычный 2 4" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
     <cellStyle name="Обычный_Лист1_1" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -716,124 +1024,861 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0fc/f6tk4a742ooqk3xtv349pasdafxw1es0/Methodology%20for%20calculating%20indicators%20of%20the%20number%20and%20structure%20of%20the%20population.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703834?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/sko/dynamic-tables/28251/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C28"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="44.33203125" style="37" customWidth="1"/>
+    <col min="2" max="2" width="94.6640625" style="37" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="37"/>
+    <col min="257" max="257" width="44.33203125" style="37" customWidth="1"/>
+    <col min="258" max="258" width="94.6640625" style="37" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="37"/>
+    <col min="513" max="513" width="44.33203125" style="37" customWidth="1"/>
+    <col min="514" max="514" width="94.6640625" style="37" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="37"/>
+    <col min="769" max="769" width="44.33203125" style="37" customWidth="1"/>
+    <col min="770" max="770" width="94.6640625" style="37" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="37"/>
+    <col min="1025" max="1025" width="44.33203125" style="37" customWidth="1"/>
+    <col min="1026" max="1026" width="94.6640625" style="37" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="37"/>
+    <col min="1281" max="1281" width="44.33203125" style="37" customWidth="1"/>
+    <col min="1282" max="1282" width="94.6640625" style="37" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="37"/>
+    <col min="1537" max="1537" width="44.33203125" style="37" customWidth="1"/>
+    <col min="1538" max="1538" width="94.6640625" style="37" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="37"/>
+    <col min="1793" max="1793" width="44.33203125" style="37" customWidth="1"/>
+    <col min="1794" max="1794" width="94.6640625" style="37" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="37"/>
+    <col min="2049" max="2049" width="44.33203125" style="37" customWidth="1"/>
+    <col min="2050" max="2050" width="94.6640625" style="37" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="37"/>
+    <col min="2305" max="2305" width="44.33203125" style="37" customWidth="1"/>
+    <col min="2306" max="2306" width="94.6640625" style="37" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="37"/>
+    <col min="2561" max="2561" width="44.33203125" style="37" customWidth="1"/>
+    <col min="2562" max="2562" width="94.6640625" style="37" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="37"/>
+    <col min="2817" max="2817" width="44.33203125" style="37" customWidth="1"/>
+    <col min="2818" max="2818" width="94.6640625" style="37" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="37"/>
+    <col min="3073" max="3073" width="44.33203125" style="37" customWidth="1"/>
+    <col min="3074" max="3074" width="94.6640625" style="37" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="37"/>
+    <col min="3329" max="3329" width="44.33203125" style="37" customWidth="1"/>
+    <col min="3330" max="3330" width="94.6640625" style="37" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="37"/>
+    <col min="3585" max="3585" width="44.33203125" style="37" customWidth="1"/>
+    <col min="3586" max="3586" width="94.6640625" style="37" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="37"/>
+    <col min="3841" max="3841" width="44.33203125" style="37" customWidth="1"/>
+    <col min="3842" max="3842" width="94.6640625" style="37" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="37"/>
+    <col min="4097" max="4097" width="44.33203125" style="37" customWidth="1"/>
+    <col min="4098" max="4098" width="94.6640625" style="37" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="37"/>
+    <col min="4353" max="4353" width="44.33203125" style="37" customWidth="1"/>
+    <col min="4354" max="4354" width="94.6640625" style="37" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="37"/>
+    <col min="4609" max="4609" width="44.33203125" style="37" customWidth="1"/>
+    <col min="4610" max="4610" width="94.6640625" style="37" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="37"/>
+    <col min="4865" max="4865" width="44.33203125" style="37" customWidth="1"/>
+    <col min="4866" max="4866" width="94.6640625" style="37" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="37"/>
+    <col min="5121" max="5121" width="44.33203125" style="37" customWidth="1"/>
+    <col min="5122" max="5122" width="94.6640625" style="37" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="37"/>
+    <col min="5377" max="5377" width="44.33203125" style="37" customWidth="1"/>
+    <col min="5378" max="5378" width="94.6640625" style="37" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="37"/>
+    <col min="5633" max="5633" width="44.33203125" style="37" customWidth="1"/>
+    <col min="5634" max="5634" width="94.6640625" style="37" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="37"/>
+    <col min="5889" max="5889" width="44.33203125" style="37" customWidth="1"/>
+    <col min="5890" max="5890" width="94.6640625" style="37" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="37"/>
+    <col min="6145" max="6145" width="44.33203125" style="37" customWidth="1"/>
+    <col min="6146" max="6146" width="94.6640625" style="37" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="37"/>
+    <col min="6401" max="6401" width="44.33203125" style="37" customWidth="1"/>
+    <col min="6402" max="6402" width="94.6640625" style="37" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="37"/>
+    <col min="6657" max="6657" width="44.33203125" style="37" customWidth="1"/>
+    <col min="6658" max="6658" width="94.6640625" style="37" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="37"/>
+    <col min="6913" max="6913" width="44.33203125" style="37" customWidth="1"/>
+    <col min="6914" max="6914" width="94.6640625" style="37" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="37"/>
+    <col min="7169" max="7169" width="44.33203125" style="37" customWidth="1"/>
+    <col min="7170" max="7170" width="94.6640625" style="37" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="37"/>
+    <col min="7425" max="7425" width="44.33203125" style="37" customWidth="1"/>
+    <col min="7426" max="7426" width="94.6640625" style="37" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="37"/>
+    <col min="7681" max="7681" width="44.33203125" style="37" customWidth="1"/>
+    <col min="7682" max="7682" width="94.6640625" style="37" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="37"/>
+    <col min="7937" max="7937" width="44.33203125" style="37" customWidth="1"/>
+    <col min="7938" max="7938" width="94.6640625" style="37" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="37"/>
+    <col min="8193" max="8193" width="44.33203125" style="37" customWidth="1"/>
+    <col min="8194" max="8194" width="94.6640625" style="37" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="37"/>
+    <col min="8449" max="8449" width="44.33203125" style="37" customWidth="1"/>
+    <col min="8450" max="8450" width="94.6640625" style="37" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="37"/>
+    <col min="8705" max="8705" width="44.33203125" style="37" customWidth="1"/>
+    <col min="8706" max="8706" width="94.6640625" style="37" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="37"/>
+    <col min="8961" max="8961" width="44.33203125" style="37" customWidth="1"/>
+    <col min="8962" max="8962" width="94.6640625" style="37" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="37"/>
+    <col min="9217" max="9217" width="44.33203125" style="37" customWidth="1"/>
+    <col min="9218" max="9218" width="94.6640625" style="37" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="37"/>
+    <col min="9473" max="9473" width="44.33203125" style="37" customWidth="1"/>
+    <col min="9474" max="9474" width="94.6640625" style="37" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="37"/>
+    <col min="9729" max="9729" width="44.33203125" style="37" customWidth="1"/>
+    <col min="9730" max="9730" width="94.6640625" style="37" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="37"/>
+    <col min="9985" max="9985" width="44.33203125" style="37" customWidth="1"/>
+    <col min="9986" max="9986" width="94.6640625" style="37" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="37"/>
+    <col min="10241" max="10241" width="44.33203125" style="37" customWidth="1"/>
+    <col min="10242" max="10242" width="94.6640625" style="37" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="37"/>
+    <col min="10497" max="10497" width="44.33203125" style="37" customWidth="1"/>
+    <col min="10498" max="10498" width="94.6640625" style="37" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="37"/>
+    <col min="10753" max="10753" width="44.33203125" style="37" customWidth="1"/>
+    <col min="10754" max="10754" width="94.6640625" style="37" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="37"/>
+    <col min="11009" max="11009" width="44.33203125" style="37" customWidth="1"/>
+    <col min="11010" max="11010" width="94.6640625" style="37" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="37"/>
+    <col min="11265" max="11265" width="44.33203125" style="37" customWidth="1"/>
+    <col min="11266" max="11266" width="94.6640625" style="37" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="37"/>
+    <col min="11521" max="11521" width="44.33203125" style="37" customWidth="1"/>
+    <col min="11522" max="11522" width="94.6640625" style="37" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="37"/>
+    <col min="11777" max="11777" width="44.33203125" style="37" customWidth="1"/>
+    <col min="11778" max="11778" width="94.6640625" style="37" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="37"/>
+    <col min="12033" max="12033" width="44.33203125" style="37" customWidth="1"/>
+    <col min="12034" max="12034" width="94.6640625" style="37" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="37"/>
+    <col min="12289" max="12289" width="44.33203125" style="37" customWidth="1"/>
+    <col min="12290" max="12290" width="94.6640625" style="37" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="37"/>
+    <col min="12545" max="12545" width="44.33203125" style="37" customWidth="1"/>
+    <col min="12546" max="12546" width="94.6640625" style="37" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="37"/>
+    <col min="12801" max="12801" width="44.33203125" style="37" customWidth="1"/>
+    <col min="12802" max="12802" width="94.6640625" style="37" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="37"/>
+    <col min="13057" max="13057" width="44.33203125" style="37" customWidth="1"/>
+    <col min="13058" max="13058" width="94.6640625" style="37" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="37"/>
+    <col min="13313" max="13313" width="44.33203125" style="37" customWidth="1"/>
+    <col min="13314" max="13314" width="94.6640625" style="37" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="37"/>
+    <col min="13569" max="13569" width="44.33203125" style="37" customWidth="1"/>
+    <col min="13570" max="13570" width="94.6640625" style="37" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="37"/>
+    <col min="13825" max="13825" width="44.33203125" style="37" customWidth="1"/>
+    <col min="13826" max="13826" width="94.6640625" style="37" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="37"/>
+    <col min="14081" max="14081" width="44.33203125" style="37" customWidth="1"/>
+    <col min="14082" max="14082" width="94.6640625" style="37" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="37"/>
+    <col min="14337" max="14337" width="44.33203125" style="37" customWidth="1"/>
+    <col min="14338" max="14338" width="94.6640625" style="37" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="37"/>
+    <col min="14593" max="14593" width="44.33203125" style="37" customWidth="1"/>
+    <col min="14594" max="14594" width="94.6640625" style="37" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="37"/>
+    <col min="14849" max="14849" width="44.33203125" style="37" customWidth="1"/>
+    <col min="14850" max="14850" width="94.6640625" style="37" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="37"/>
+    <col min="15105" max="15105" width="44.33203125" style="37" customWidth="1"/>
+    <col min="15106" max="15106" width="94.6640625" style="37" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="37"/>
+    <col min="15361" max="15361" width="44.33203125" style="37" customWidth="1"/>
+    <col min="15362" max="15362" width="94.6640625" style="37" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="37"/>
+    <col min="15617" max="15617" width="44.33203125" style="37" customWidth="1"/>
+    <col min="15618" max="15618" width="94.6640625" style="37" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="37"/>
+    <col min="15873" max="15873" width="44.33203125" style="37" customWidth="1"/>
+    <col min="15874" max="15874" width="94.6640625" style="37" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="37"/>
+    <col min="16129" max="16129" width="44.33203125" style="37" customWidth="1"/>
+    <col min="16130" max="16130" width="94.6640625" style="37" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="37"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="58"/>
+      <c r="B1" s="58"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="42">
+        <v>611104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="52.8">
+      <c r="A9" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="47"/>
+    </row>
+    <row r="10" spans="1:3" ht="39.6">
+      <c r="A10" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="39.6">
+      <c r="A11" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="48" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="26.4">
+      <c r="A13" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="14.4">
+      <c r="A14" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="63" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="51">
+        <v>45777</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="50" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="51">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="52"/>
+      <c r="B22" s="52"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="52"/>
+      <c r="B23" s="52"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="52"/>
+      <c r="B24" s="52"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="52"/>
+      <c r="B25" s="52"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="52"/>
+      <c r="B26" s="52"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="52"/>
+      <c r="B27" s="52"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="52"/>
+      <c r="B28" s="52"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="37" customWidth="1"/>
+    <col min="2" max="2" width="88.44140625" style="37" customWidth="1"/>
+    <col min="3" max="3" width="37.88671875" style="37" customWidth="1"/>
+    <col min="4" max="256" width="8.88671875" style="37"/>
+    <col min="257" max="257" width="4.44140625" style="37" customWidth="1"/>
+    <col min="258" max="258" width="88.44140625" style="37" customWidth="1"/>
+    <col min="259" max="259" width="37.88671875" style="37" customWidth="1"/>
+    <col min="260" max="512" width="8.88671875" style="37"/>
+    <col min="513" max="513" width="4.44140625" style="37" customWidth="1"/>
+    <col min="514" max="514" width="88.44140625" style="37" customWidth="1"/>
+    <col min="515" max="515" width="37.88671875" style="37" customWidth="1"/>
+    <col min="516" max="768" width="8.88671875" style="37"/>
+    <col min="769" max="769" width="4.44140625" style="37" customWidth="1"/>
+    <col min="770" max="770" width="88.44140625" style="37" customWidth="1"/>
+    <col min="771" max="771" width="37.88671875" style="37" customWidth="1"/>
+    <col min="772" max="1024" width="8.88671875" style="37"/>
+    <col min="1025" max="1025" width="4.44140625" style="37" customWidth="1"/>
+    <col min="1026" max="1026" width="88.44140625" style="37" customWidth="1"/>
+    <col min="1027" max="1027" width="37.88671875" style="37" customWidth="1"/>
+    <col min="1028" max="1280" width="8.88671875" style="37"/>
+    <col min="1281" max="1281" width="4.44140625" style="37" customWidth="1"/>
+    <col min="1282" max="1282" width="88.44140625" style="37" customWidth="1"/>
+    <col min="1283" max="1283" width="37.88671875" style="37" customWidth="1"/>
+    <col min="1284" max="1536" width="8.88671875" style="37"/>
+    <col min="1537" max="1537" width="4.44140625" style="37" customWidth="1"/>
+    <col min="1538" max="1538" width="88.44140625" style="37" customWidth="1"/>
+    <col min="1539" max="1539" width="37.88671875" style="37" customWidth="1"/>
+    <col min="1540" max="1792" width="8.88671875" style="37"/>
+    <col min="1793" max="1793" width="4.44140625" style="37" customWidth="1"/>
+    <col min="1794" max="1794" width="88.44140625" style="37" customWidth="1"/>
+    <col min="1795" max="1795" width="37.88671875" style="37" customWidth="1"/>
+    <col min="1796" max="2048" width="8.88671875" style="37"/>
+    <col min="2049" max="2049" width="4.44140625" style="37" customWidth="1"/>
+    <col min="2050" max="2050" width="88.44140625" style="37" customWidth="1"/>
+    <col min="2051" max="2051" width="37.88671875" style="37" customWidth="1"/>
+    <col min="2052" max="2304" width="8.88671875" style="37"/>
+    <col min="2305" max="2305" width="4.44140625" style="37" customWidth="1"/>
+    <col min="2306" max="2306" width="88.44140625" style="37" customWidth="1"/>
+    <col min="2307" max="2307" width="37.88671875" style="37" customWidth="1"/>
+    <col min="2308" max="2560" width="8.88671875" style="37"/>
+    <col min="2561" max="2561" width="4.44140625" style="37" customWidth="1"/>
+    <col min="2562" max="2562" width="88.44140625" style="37" customWidth="1"/>
+    <col min="2563" max="2563" width="37.88671875" style="37" customWidth="1"/>
+    <col min="2564" max="2816" width="8.88671875" style="37"/>
+    <col min="2817" max="2817" width="4.44140625" style="37" customWidth="1"/>
+    <col min="2818" max="2818" width="88.44140625" style="37" customWidth="1"/>
+    <col min="2819" max="2819" width="37.88671875" style="37" customWidth="1"/>
+    <col min="2820" max="3072" width="8.88671875" style="37"/>
+    <col min="3073" max="3073" width="4.44140625" style="37" customWidth="1"/>
+    <col min="3074" max="3074" width="88.44140625" style="37" customWidth="1"/>
+    <col min="3075" max="3075" width="37.88671875" style="37" customWidth="1"/>
+    <col min="3076" max="3328" width="8.88671875" style="37"/>
+    <col min="3329" max="3329" width="4.44140625" style="37" customWidth="1"/>
+    <col min="3330" max="3330" width="88.44140625" style="37" customWidth="1"/>
+    <col min="3331" max="3331" width="37.88671875" style="37" customWidth="1"/>
+    <col min="3332" max="3584" width="8.88671875" style="37"/>
+    <col min="3585" max="3585" width="4.44140625" style="37" customWidth="1"/>
+    <col min="3586" max="3586" width="88.44140625" style="37" customWidth="1"/>
+    <col min="3587" max="3587" width="37.88671875" style="37" customWidth="1"/>
+    <col min="3588" max="3840" width="8.88671875" style="37"/>
+    <col min="3841" max="3841" width="4.44140625" style="37" customWidth="1"/>
+    <col min="3842" max="3842" width="88.44140625" style="37" customWidth="1"/>
+    <col min="3843" max="3843" width="37.88671875" style="37" customWidth="1"/>
+    <col min="3844" max="4096" width="8.88671875" style="37"/>
+    <col min="4097" max="4097" width="4.44140625" style="37" customWidth="1"/>
+    <col min="4098" max="4098" width="88.44140625" style="37" customWidth="1"/>
+    <col min="4099" max="4099" width="37.88671875" style="37" customWidth="1"/>
+    <col min="4100" max="4352" width="8.88671875" style="37"/>
+    <col min="4353" max="4353" width="4.44140625" style="37" customWidth="1"/>
+    <col min="4354" max="4354" width="88.44140625" style="37" customWidth="1"/>
+    <col min="4355" max="4355" width="37.88671875" style="37" customWidth="1"/>
+    <col min="4356" max="4608" width="8.88671875" style="37"/>
+    <col min="4609" max="4609" width="4.44140625" style="37" customWidth="1"/>
+    <col min="4610" max="4610" width="88.44140625" style="37" customWidth="1"/>
+    <col min="4611" max="4611" width="37.88671875" style="37" customWidth="1"/>
+    <col min="4612" max="4864" width="8.88671875" style="37"/>
+    <col min="4865" max="4865" width="4.44140625" style="37" customWidth="1"/>
+    <col min="4866" max="4866" width="88.44140625" style="37" customWidth="1"/>
+    <col min="4867" max="4867" width="37.88671875" style="37" customWidth="1"/>
+    <col min="4868" max="5120" width="8.88671875" style="37"/>
+    <col min="5121" max="5121" width="4.44140625" style="37" customWidth="1"/>
+    <col min="5122" max="5122" width="88.44140625" style="37" customWidth="1"/>
+    <col min="5123" max="5123" width="37.88671875" style="37" customWidth="1"/>
+    <col min="5124" max="5376" width="8.88671875" style="37"/>
+    <col min="5377" max="5377" width="4.44140625" style="37" customWidth="1"/>
+    <col min="5378" max="5378" width="88.44140625" style="37" customWidth="1"/>
+    <col min="5379" max="5379" width="37.88671875" style="37" customWidth="1"/>
+    <col min="5380" max="5632" width="8.88671875" style="37"/>
+    <col min="5633" max="5633" width="4.44140625" style="37" customWidth="1"/>
+    <col min="5634" max="5634" width="88.44140625" style="37" customWidth="1"/>
+    <col min="5635" max="5635" width="37.88671875" style="37" customWidth="1"/>
+    <col min="5636" max="5888" width="8.88671875" style="37"/>
+    <col min="5889" max="5889" width="4.44140625" style="37" customWidth="1"/>
+    <col min="5890" max="5890" width="88.44140625" style="37" customWidth="1"/>
+    <col min="5891" max="5891" width="37.88671875" style="37" customWidth="1"/>
+    <col min="5892" max="6144" width="8.88671875" style="37"/>
+    <col min="6145" max="6145" width="4.44140625" style="37" customWidth="1"/>
+    <col min="6146" max="6146" width="88.44140625" style="37" customWidth="1"/>
+    <col min="6147" max="6147" width="37.88671875" style="37" customWidth="1"/>
+    <col min="6148" max="6400" width="8.88671875" style="37"/>
+    <col min="6401" max="6401" width="4.44140625" style="37" customWidth="1"/>
+    <col min="6402" max="6402" width="88.44140625" style="37" customWidth="1"/>
+    <col min="6403" max="6403" width="37.88671875" style="37" customWidth="1"/>
+    <col min="6404" max="6656" width="8.88671875" style="37"/>
+    <col min="6657" max="6657" width="4.44140625" style="37" customWidth="1"/>
+    <col min="6658" max="6658" width="88.44140625" style="37" customWidth="1"/>
+    <col min="6659" max="6659" width="37.88671875" style="37" customWidth="1"/>
+    <col min="6660" max="6912" width="8.88671875" style="37"/>
+    <col min="6913" max="6913" width="4.44140625" style="37" customWidth="1"/>
+    <col min="6914" max="6914" width="88.44140625" style="37" customWidth="1"/>
+    <col min="6915" max="6915" width="37.88671875" style="37" customWidth="1"/>
+    <col min="6916" max="7168" width="8.88671875" style="37"/>
+    <col min="7169" max="7169" width="4.44140625" style="37" customWidth="1"/>
+    <col min="7170" max="7170" width="88.44140625" style="37" customWidth="1"/>
+    <col min="7171" max="7171" width="37.88671875" style="37" customWidth="1"/>
+    <col min="7172" max="7424" width="8.88671875" style="37"/>
+    <col min="7425" max="7425" width="4.44140625" style="37" customWidth="1"/>
+    <col min="7426" max="7426" width="88.44140625" style="37" customWidth="1"/>
+    <col min="7427" max="7427" width="37.88671875" style="37" customWidth="1"/>
+    <col min="7428" max="7680" width="8.88671875" style="37"/>
+    <col min="7681" max="7681" width="4.44140625" style="37" customWidth="1"/>
+    <col min="7682" max="7682" width="88.44140625" style="37" customWidth="1"/>
+    <col min="7683" max="7683" width="37.88671875" style="37" customWidth="1"/>
+    <col min="7684" max="7936" width="8.88671875" style="37"/>
+    <col min="7937" max="7937" width="4.44140625" style="37" customWidth="1"/>
+    <col min="7938" max="7938" width="88.44140625" style="37" customWidth="1"/>
+    <col min="7939" max="7939" width="37.88671875" style="37" customWidth="1"/>
+    <col min="7940" max="8192" width="8.88671875" style="37"/>
+    <col min="8193" max="8193" width="4.44140625" style="37" customWidth="1"/>
+    <col min="8194" max="8194" width="88.44140625" style="37" customWidth="1"/>
+    <col min="8195" max="8195" width="37.88671875" style="37" customWidth="1"/>
+    <col min="8196" max="8448" width="8.88671875" style="37"/>
+    <col min="8449" max="8449" width="4.44140625" style="37" customWidth="1"/>
+    <col min="8450" max="8450" width="88.44140625" style="37" customWidth="1"/>
+    <col min="8451" max="8451" width="37.88671875" style="37" customWidth="1"/>
+    <col min="8452" max="8704" width="8.88671875" style="37"/>
+    <col min="8705" max="8705" width="4.44140625" style="37" customWidth="1"/>
+    <col min="8706" max="8706" width="88.44140625" style="37" customWidth="1"/>
+    <col min="8707" max="8707" width="37.88671875" style="37" customWidth="1"/>
+    <col min="8708" max="8960" width="8.88671875" style="37"/>
+    <col min="8961" max="8961" width="4.44140625" style="37" customWidth="1"/>
+    <col min="8962" max="8962" width="88.44140625" style="37" customWidth="1"/>
+    <col min="8963" max="8963" width="37.88671875" style="37" customWidth="1"/>
+    <col min="8964" max="9216" width="8.88671875" style="37"/>
+    <col min="9217" max="9217" width="4.44140625" style="37" customWidth="1"/>
+    <col min="9218" max="9218" width="88.44140625" style="37" customWidth="1"/>
+    <col min="9219" max="9219" width="37.88671875" style="37" customWidth="1"/>
+    <col min="9220" max="9472" width="8.88671875" style="37"/>
+    <col min="9473" max="9473" width="4.44140625" style="37" customWidth="1"/>
+    <col min="9474" max="9474" width="88.44140625" style="37" customWidth="1"/>
+    <col min="9475" max="9475" width="37.88671875" style="37" customWidth="1"/>
+    <col min="9476" max="9728" width="8.88671875" style="37"/>
+    <col min="9729" max="9729" width="4.44140625" style="37" customWidth="1"/>
+    <col min="9730" max="9730" width="88.44140625" style="37" customWidth="1"/>
+    <col min="9731" max="9731" width="37.88671875" style="37" customWidth="1"/>
+    <col min="9732" max="9984" width="8.88671875" style="37"/>
+    <col min="9985" max="9985" width="4.44140625" style="37" customWidth="1"/>
+    <col min="9986" max="9986" width="88.44140625" style="37" customWidth="1"/>
+    <col min="9987" max="9987" width="37.88671875" style="37" customWidth="1"/>
+    <col min="9988" max="10240" width="8.88671875" style="37"/>
+    <col min="10241" max="10241" width="4.44140625" style="37" customWidth="1"/>
+    <col min="10242" max="10242" width="88.44140625" style="37" customWidth="1"/>
+    <col min="10243" max="10243" width="37.88671875" style="37" customWidth="1"/>
+    <col min="10244" max="10496" width="8.88671875" style="37"/>
+    <col min="10497" max="10497" width="4.44140625" style="37" customWidth="1"/>
+    <col min="10498" max="10498" width="88.44140625" style="37" customWidth="1"/>
+    <col min="10499" max="10499" width="37.88671875" style="37" customWidth="1"/>
+    <col min="10500" max="10752" width="8.88671875" style="37"/>
+    <col min="10753" max="10753" width="4.44140625" style="37" customWidth="1"/>
+    <col min="10754" max="10754" width="88.44140625" style="37" customWidth="1"/>
+    <col min="10755" max="10755" width="37.88671875" style="37" customWidth="1"/>
+    <col min="10756" max="11008" width="8.88671875" style="37"/>
+    <col min="11009" max="11009" width="4.44140625" style="37" customWidth="1"/>
+    <col min="11010" max="11010" width="88.44140625" style="37" customWidth="1"/>
+    <col min="11011" max="11011" width="37.88671875" style="37" customWidth="1"/>
+    <col min="11012" max="11264" width="8.88671875" style="37"/>
+    <col min="11265" max="11265" width="4.44140625" style="37" customWidth="1"/>
+    <col min="11266" max="11266" width="88.44140625" style="37" customWidth="1"/>
+    <col min="11267" max="11267" width="37.88671875" style="37" customWidth="1"/>
+    <col min="11268" max="11520" width="8.88671875" style="37"/>
+    <col min="11521" max="11521" width="4.44140625" style="37" customWidth="1"/>
+    <col min="11522" max="11522" width="88.44140625" style="37" customWidth="1"/>
+    <col min="11523" max="11523" width="37.88671875" style="37" customWidth="1"/>
+    <col min="11524" max="11776" width="8.88671875" style="37"/>
+    <col min="11777" max="11777" width="4.44140625" style="37" customWidth="1"/>
+    <col min="11778" max="11778" width="88.44140625" style="37" customWidth="1"/>
+    <col min="11779" max="11779" width="37.88671875" style="37" customWidth="1"/>
+    <col min="11780" max="12032" width="8.88671875" style="37"/>
+    <col min="12033" max="12033" width="4.44140625" style="37" customWidth="1"/>
+    <col min="12034" max="12034" width="88.44140625" style="37" customWidth="1"/>
+    <col min="12035" max="12035" width="37.88671875" style="37" customWidth="1"/>
+    <col min="12036" max="12288" width="8.88671875" style="37"/>
+    <col min="12289" max="12289" width="4.44140625" style="37" customWidth="1"/>
+    <col min="12290" max="12290" width="88.44140625" style="37" customWidth="1"/>
+    <col min="12291" max="12291" width="37.88671875" style="37" customWidth="1"/>
+    <col min="12292" max="12544" width="8.88671875" style="37"/>
+    <col min="12545" max="12545" width="4.44140625" style="37" customWidth="1"/>
+    <col min="12546" max="12546" width="88.44140625" style="37" customWidth="1"/>
+    <col min="12547" max="12547" width="37.88671875" style="37" customWidth="1"/>
+    <col min="12548" max="12800" width="8.88671875" style="37"/>
+    <col min="12801" max="12801" width="4.44140625" style="37" customWidth="1"/>
+    <col min="12802" max="12802" width="88.44140625" style="37" customWidth="1"/>
+    <col min="12803" max="12803" width="37.88671875" style="37" customWidth="1"/>
+    <col min="12804" max="13056" width="8.88671875" style="37"/>
+    <col min="13057" max="13057" width="4.44140625" style="37" customWidth="1"/>
+    <col min="13058" max="13058" width="88.44140625" style="37" customWidth="1"/>
+    <col min="13059" max="13059" width="37.88671875" style="37" customWidth="1"/>
+    <col min="13060" max="13312" width="8.88671875" style="37"/>
+    <col min="13313" max="13313" width="4.44140625" style="37" customWidth="1"/>
+    <col min="13314" max="13314" width="88.44140625" style="37" customWidth="1"/>
+    <col min="13315" max="13315" width="37.88671875" style="37" customWidth="1"/>
+    <col min="13316" max="13568" width="8.88671875" style="37"/>
+    <col min="13569" max="13569" width="4.44140625" style="37" customWidth="1"/>
+    <col min="13570" max="13570" width="88.44140625" style="37" customWidth="1"/>
+    <col min="13571" max="13571" width="37.88671875" style="37" customWidth="1"/>
+    <col min="13572" max="13824" width="8.88671875" style="37"/>
+    <col min="13825" max="13825" width="4.44140625" style="37" customWidth="1"/>
+    <col min="13826" max="13826" width="88.44140625" style="37" customWidth="1"/>
+    <col min="13827" max="13827" width="37.88671875" style="37" customWidth="1"/>
+    <col min="13828" max="14080" width="8.88671875" style="37"/>
+    <col min="14081" max="14081" width="4.44140625" style="37" customWidth="1"/>
+    <col min="14082" max="14082" width="88.44140625" style="37" customWidth="1"/>
+    <col min="14083" max="14083" width="37.88671875" style="37" customWidth="1"/>
+    <col min="14084" max="14336" width="8.88671875" style="37"/>
+    <col min="14337" max="14337" width="4.44140625" style="37" customWidth="1"/>
+    <col min="14338" max="14338" width="88.44140625" style="37" customWidth="1"/>
+    <col min="14339" max="14339" width="37.88671875" style="37" customWidth="1"/>
+    <col min="14340" max="14592" width="8.88671875" style="37"/>
+    <col min="14593" max="14593" width="4.44140625" style="37" customWidth="1"/>
+    <col min="14594" max="14594" width="88.44140625" style="37" customWidth="1"/>
+    <col min="14595" max="14595" width="37.88671875" style="37" customWidth="1"/>
+    <col min="14596" max="14848" width="8.88671875" style="37"/>
+    <col min="14849" max="14849" width="4.44140625" style="37" customWidth="1"/>
+    <col min="14850" max="14850" width="88.44140625" style="37" customWidth="1"/>
+    <col min="14851" max="14851" width="37.88671875" style="37" customWidth="1"/>
+    <col min="14852" max="15104" width="8.88671875" style="37"/>
+    <col min="15105" max="15105" width="4.44140625" style="37" customWidth="1"/>
+    <col min="15106" max="15106" width="88.44140625" style="37" customWidth="1"/>
+    <col min="15107" max="15107" width="37.88671875" style="37" customWidth="1"/>
+    <col min="15108" max="15360" width="8.88671875" style="37"/>
+    <col min="15361" max="15361" width="4.44140625" style="37" customWidth="1"/>
+    <col min="15362" max="15362" width="88.44140625" style="37" customWidth="1"/>
+    <col min="15363" max="15363" width="37.88671875" style="37" customWidth="1"/>
+    <col min="15364" max="15616" width="8.88671875" style="37"/>
+    <col min="15617" max="15617" width="4.44140625" style="37" customWidth="1"/>
+    <col min="15618" max="15618" width="88.44140625" style="37" customWidth="1"/>
+    <col min="15619" max="15619" width="37.88671875" style="37" customWidth="1"/>
+    <col min="15620" max="15872" width="8.88671875" style="37"/>
+    <col min="15873" max="15873" width="4.44140625" style="37" customWidth="1"/>
+    <col min="15874" max="15874" width="88.44140625" style="37" customWidth="1"/>
+    <col min="15875" max="15875" width="37.88671875" style="37" customWidth="1"/>
+    <col min="15876" max="16128" width="8.88671875" style="37"/>
+    <col min="16129" max="16129" width="4.44140625" style="37" customWidth="1"/>
+    <col min="16130" max="16130" width="88.44140625" style="37" customWidth="1"/>
+    <col min="16131" max="16131" width="37.88671875" style="37" customWidth="1"/>
+    <col min="16132" max="16384" width="8.88671875" style="37"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.4">
+      <c r="B2" s="36"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="38" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="38" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="38" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="38" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="38"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.4">
+      <c r="B11" s="39" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="38"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="38"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="40" t="s">
+        <v>30</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AL48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="AN16" sqref="AN16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.42578125" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="6.44140625" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="4" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="38" max="38" width="6.42578125" style="4" customWidth="1"/>
+    <col min="1" max="1" width="22.88671875" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="36" width="6.5546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="6.44140625" style="4"/>
+    <col min="38" max="38" width="6.44140625" style="4" customWidth="1"/>
     <col min="39" max="39" width="7" style="4" bestFit="1" customWidth="1"/>
-    <col min="40" max="16384" width="6.42578125" style="4"/>
+    <col min="40" max="16384" width="6.44140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="12.75">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:38" ht="13.2">
+      <c r="A1" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="34"/>
-[...34 lines deleted...]
-      <c r="AK1" s="34"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
     </row>
     <row r="3" spans="1:38">
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AJ3" s="6"/>
       <c r="AK3" s="6"/>
       <c r="AL3" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:38" ht="12.75">
+    <row r="4" spans="1:38" ht="12">
       <c r="A4" s="14"/>
       <c r="B4" s="28">
         <v>1989</v>
       </c>
       <c r="C4" s="28">
         <v>1990</v>
       </c>
       <c r="D4" s="28">
         <v>1991</v>
       </c>
       <c r="E4" s="28">
         <v>1992</v>
       </c>
       <c r="F4" s="28">
         <v>1993</v>
       </c>
       <c r="G4" s="28">
         <v>1994</v>
       </c>
       <c r="H4" s="28">
         <v>1995</v>
       </c>
       <c r="I4" s="28">
         <v>1996</v>
       </c>
@@ -904,89 +1949,89 @@
         <v>2018</v>
       </c>
       <c r="AF4" s="30">
         <v>2019</v>
       </c>
       <c r="AG4" s="30">
         <v>2020</v>
       </c>
       <c r="AH4" s="30">
         <v>2021</v>
       </c>
       <c r="AI4" s="30">
         <v>2022</v>
       </c>
       <c r="AJ4" s="31">
         <v>2023</v>
       </c>
       <c r="AK4" s="31">
         <v>2024</v>
       </c>
       <c r="AL4" s="33">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:38">
-      <c r="A5" s="35" t="s">
+      <c r="A5" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="36"/>
-[...34 lines deleted...]
-      <c r="AK5" s="36"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+      <c r="M5" s="61"/>
+      <c r="N5" s="61"/>
+      <c r="O5" s="61"/>
+      <c r="P5" s="61"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="61"/>
+      <c r="S5" s="61"/>
+      <c r="T5" s="61"/>
+      <c r="U5" s="61"/>
+      <c r="V5" s="61"/>
+      <c r="W5" s="61"/>
+      <c r="X5" s="61"/>
+      <c r="Y5" s="61"/>
+      <c r="Z5" s="61"/>
+      <c r="AA5" s="61"/>
+      <c r="AB5" s="61"/>
+      <c r="AC5" s="61"/>
+      <c r="AD5" s="61"/>
+      <c r="AE5" s="61"/>
+      <c r="AF5" s="61"/>
+      <c r="AG5" s="61"/>
+      <c r="AH5" s="61"/>
+      <c r="AI5" s="61"/>
+      <c r="AJ5" s="61"/>
+      <c r="AK5" s="61"/>
     </row>
     <row r="6" spans="1:38" s="15" customFormat="1">
       <c r="A6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="12">
         <v>912280.5</v>
       </c>
       <c r="C6" s="12">
         <v>912322</v>
       </c>
       <c r="D6" s="12">
         <v>915018</v>
       </c>
       <c r="E6" s="12">
         <v>917618.5</v>
       </c>
       <c r="F6" s="12">
         <v>917026</v>
       </c>
       <c r="G6" s="12">
         <v>898641.5</v>
       </c>
       <c r="H6" s="12">
         <v>861896.5</v>
@@ -2685,89 +3730,89 @@
         <v>40949</v>
       </c>
       <c r="AF20" s="10">
         <v>40478.5</v>
       </c>
       <c r="AG20" s="10">
         <v>39884</v>
       </c>
       <c r="AH20" s="10">
         <v>39201.5</v>
       </c>
       <c r="AI20" s="11">
         <v>36055</v>
       </c>
       <c r="AJ20" s="11">
         <v>35429</v>
       </c>
       <c r="AK20" s="25">
         <v>34843</v>
       </c>
       <c r="AL20" s="12">
         <v>34112.5</v>
       </c>
     </row>
     <row r="21" spans="1:38">
-      <c r="A21" s="37" t="s">
+      <c r="A21" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="37"/>
-[...34 lines deleted...]
-      <c r="AK21" s="37"/>
+      <c r="B21" s="62"/>
+      <c r="C21" s="62"/>
+      <c r="D21" s="62"/>
+      <c r="E21" s="62"/>
+      <c r="F21" s="62"/>
+      <c r="G21" s="62"/>
+      <c r="H21" s="62"/>
+      <c r="I21" s="62"/>
+      <c r="J21" s="62"/>
+      <c r="K21" s="62"/>
+      <c r="L21" s="62"/>
+      <c r="M21" s="62"/>
+      <c r="N21" s="62"/>
+      <c r="O21" s="62"/>
+      <c r="P21" s="62"/>
+      <c r="Q21" s="62"/>
+      <c r="R21" s="62"/>
+      <c r="S21" s="62"/>
+      <c r="T21" s="62"/>
+      <c r="U21" s="62"/>
+      <c r="V21" s="62"/>
+      <c r="W21" s="62"/>
+      <c r="X21" s="62"/>
+      <c r="Y21" s="62"/>
+      <c r="Z21" s="62"/>
+      <c r="AA21" s="62"/>
+      <c r="AB21" s="62"/>
+      <c r="AC21" s="62"/>
+      <c r="AD21" s="62"/>
+      <c r="AE21" s="62"/>
+      <c r="AF21" s="62"/>
+      <c r="AG21" s="62"/>
+      <c r="AH21" s="62"/>
+      <c r="AI21" s="62"/>
+      <c r="AJ21" s="62"/>
+      <c r="AK21" s="62"/>
     </row>
     <row r="22" spans="1:38" s="15" customFormat="1">
       <c r="A22" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E22" s="19" t="s">
         <v>1</v>
       </c>
       <c r="F22" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H22" s="19" t="s">
         <v>1</v>
@@ -3886,89 +4931,89 @@
         <v>0</v>
       </c>
       <c r="AF31" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AG31" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AH31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AI31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AJ31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AK31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AL31" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:38">
-      <c r="A32" s="37" t="s">
+      <c r="A32" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="37"/>
-[...34 lines deleted...]
-      <c r="AK32" s="37"/>
+      <c r="B32" s="62"/>
+      <c r="C32" s="62"/>
+      <c r="D32" s="62"/>
+      <c r="E32" s="62"/>
+      <c r="F32" s="62"/>
+      <c r="G32" s="62"/>
+      <c r="H32" s="62"/>
+      <c r="I32" s="62"/>
+      <c r="J32" s="62"/>
+      <c r="K32" s="62"/>
+      <c r="L32" s="62"/>
+      <c r="M32" s="62"/>
+      <c r="N32" s="62"/>
+      <c r="O32" s="62"/>
+      <c r="P32" s="62"/>
+      <c r="Q32" s="62"/>
+      <c r="R32" s="62"/>
+      <c r="S32" s="62"/>
+      <c r="T32" s="62"/>
+      <c r="U32" s="62"/>
+      <c r="V32" s="62"/>
+      <c r="W32" s="62"/>
+      <c r="X32" s="62"/>
+      <c r="Y32" s="62"/>
+      <c r="Z32" s="62"/>
+      <c r="AA32" s="62"/>
+      <c r="AB32" s="62"/>
+      <c r="AC32" s="62"/>
+      <c r="AD32" s="62"/>
+      <c r="AE32" s="62"/>
+      <c r="AF32" s="62"/>
+      <c r="AG32" s="62"/>
+      <c r="AH32" s="62"/>
+      <c r="AI32" s="62"/>
+      <c r="AJ32" s="62"/>
+      <c r="AK32" s="62"/>
     </row>
     <row r="33" spans="1:38" s="15" customFormat="1">
       <c r="A33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>1</v>
@@ -4270,51 +5315,51 @@
       </c>
       <c r="AD35" s="10">
         <v>37606</v>
       </c>
       <c r="AE35" s="10">
         <v>37017</v>
       </c>
       <c r="AF35" s="10">
         <v>36604</v>
       </c>
       <c r="AG35" s="10">
         <v>35992.5</v>
       </c>
       <c r="AH35" s="10">
         <v>35295.5</v>
       </c>
       <c r="AI35" s="10">
         <v>33029.5</v>
       </c>
       <c r="AJ35" s="10">
         <v>32302.5</v>
       </c>
       <c r="AK35" s="25">
         <v>31392</v>
       </c>
-      <c r="AL35" s="38">
+      <c r="AL35" s="34">
         <v>30286</v>
       </c>
     </row>
     <row r="36" spans="1:38">
       <c r="A36" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>1</v>
       </c>
@@ -4386,51 +5431,51 @@
       </c>
       <c r="AD36" s="10">
         <v>16015.5</v>
       </c>
       <c r="AE36" s="10">
         <v>15715.5</v>
       </c>
       <c r="AF36" s="10">
         <v>15479.5</v>
       </c>
       <c r="AG36" s="10">
         <v>15127</v>
       </c>
       <c r="AH36" s="10">
         <v>14796.5</v>
       </c>
       <c r="AI36" s="10">
         <v>13600.5</v>
       </c>
       <c r="AJ36" s="10">
         <v>13326</v>
       </c>
       <c r="AK36" s="25">
         <v>12949</v>
       </c>
-      <c r="AL36" s="38">
+      <c r="AL36" s="34">
         <v>12454</v>
       </c>
     </row>
     <row r="37" spans="1:38">
       <c r="A37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>1</v>
       </c>
@@ -4502,51 +5547,51 @@
       </c>
       <c r="AD37" s="10">
         <v>22893</v>
       </c>
       <c r="AE37" s="10">
         <v>22359</v>
       </c>
       <c r="AF37" s="10">
         <v>21725.5</v>
       </c>
       <c r="AG37" s="10">
         <v>21063</v>
       </c>
       <c r="AH37" s="10">
         <v>20506.5</v>
       </c>
       <c r="AI37" s="10">
         <v>18942.5</v>
       </c>
       <c r="AJ37" s="10">
         <v>18509.5</v>
       </c>
       <c r="AK37" s="25">
         <v>18017</v>
       </c>
-      <c r="AL37" s="38">
+      <c r="AL37" s="34">
         <v>17517</v>
       </c>
     </row>
     <row r="38" spans="1:38">
       <c r="A38" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>1</v>
       </c>
@@ -4618,51 +5663,51 @@
       </c>
       <c r="AD38" s="10">
         <v>23508.5</v>
       </c>
       <c r="AE38" s="10">
         <v>22719.5</v>
       </c>
       <c r="AF38" s="10">
         <v>22025.5</v>
       </c>
       <c r="AG38" s="10">
         <v>21539</v>
       </c>
       <c r="AH38" s="10">
         <v>21021</v>
       </c>
       <c r="AI38" s="10">
         <v>21519.5</v>
       </c>
       <c r="AJ38" s="10">
         <v>21125.5</v>
       </c>
       <c r="AK38" s="25">
         <v>20744</v>
       </c>
-      <c r="AL38" s="38">
+      <c r="AL38" s="34">
         <v>20274</v>
       </c>
     </row>
     <row r="39" spans="1:38">
       <c r="A39" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>1</v>
       </c>
@@ -4734,51 +5779,51 @@
       </c>
       <c r="AD39" s="10">
         <v>20194</v>
       </c>
       <c r="AE39" s="10">
         <v>19568.5</v>
       </c>
       <c r="AF39" s="10">
         <v>19023</v>
       </c>
       <c r="AG39" s="10">
         <v>18387.5</v>
       </c>
       <c r="AH39" s="10">
         <v>17787.5</v>
       </c>
       <c r="AI39" s="10">
         <v>18277</v>
       </c>
       <c r="AJ39" s="10">
         <v>17942.5</v>
       </c>
       <c r="AK39" s="25">
         <v>17485</v>
       </c>
-      <c r="AL39" s="38">
+      <c r="AL39" s="34">
         <v>16866</v>
       </c>
     </row>
     <row r="40" spans="1:38">
       <c r="A40" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>1</v>
       </c>
@@ -4850,51 +5895,51 @@
       </c>
       <c r="AD40" s="10">
         <v>44393.5</v>
       </c>
       <c r="AE40" s="10">
         <v>44273</v>
       </c>
       <c r="AF40" s="10">
         <v>44136.5</v>
       </c>
       <c r="AG40" s="10">
         <v>44237.5</v>
       </c>
       <c r="AH40" s="10">
         <v>44329</v>
       </c>
       <c r="AI40" s="10">
         <v>46434</v>
       </c>
       <c r="AJ40" s="10">
         <v>46528</v>
       </c>
       <c r="AK40" s="25">
         <v>46515</v>
       </c>
-      <c r="AL40" s="38">
+      <c r="AL40" s="34">
         <v>46163</v>
       </c>
     </row>
     <row r="41" spans="1:38">
       <c r="A41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>1</v>
       </c>
@@ -4966,51 +6011,51 @@
       </c>
       <c r="AD41" s="10">
         <v>11328</v>
       </c>
       <c r="AE41" s="10">
         <v>11057</v>
       </c>
       <c r="AF41" s="10">
         <v>10772</v>
       </c>
       <c r="AG41" s="10">
         <v>10469</v>
       </c>
       <c r="AH41" s="10">
         <v>10185.5</v>
       </c>
       <c r="AI41" s="10">
         <v>10583.5</v>
       </c>
       <c r="AJ41" s="10">
         <v>10389.5</v>
       </c>
       <c r="AK41" s="25">
         <v>10194</v>
       </c>
-      <c r="AL41" s="38">
+      <c r="AL41" s="34">
         <v>9934</v>
       </c>
     </row>
     <row r="42" spans="1:38">
       <c r="A42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>1</v>
       </c>
@@ -5082,51 +6127,51 @@
       </c>
       <c r="AD42" s="10">
         <v>11454</v>
       </c>
       <c r="AE42" s="10">
         <v>11021</v>
       </c>
       <c r="AF42" s="10">
         <v>10604.5</v>
       </c>
       <c r="AG42" s="10">
         <v>10198.5</v>
       </c>
       <c r="AH42" s="10">
         <v>9816.5</v>
       </c>
       <c r="AI42" s="10">
         <v>9923</v>
       </c>
       <c r="AJ42" s="10">
         <v>9677.5</v>
       </c>
       <c r="AK42" s="25">
         <v>9377</v>
       </c>
-      <c r="AL42" s="38">
+      <c r="AL42" s="34">
         <v>8982</v>
       </c>
     </row>
     <row r="43" spans="1:38">
       <c r="A43" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>1</v>
       </c>
@@ -5198,51 +6243,51 @@
       </c>
       <c r="AD43" s="10">
         <v>19596.5</v>
       </c>
       <c r="AE43" s="10">
         <v>19140.5</v>
       </c>
       <c r="AF43" s="10">
         <v>18786</v>
       </c>
       <c r="AG43" s="10">
         <v>18412.5</v>
       </c>
       <c r="AH43" s="10">
         <v>18021</v>
       </c>
       <c r="AI43" s="10">
         <v>18286</v>
       </c>
       <c r="AJ43" s="10">
         <v>17985</v>
       </c>
       <c r="AK43" s="25">
         <v>17635</v>
       </c>
-      <c r="AL43" s="38">
+      <c r="AL43" s="34">
         <v>17245</v>
       </c>
     </row>
     <row r="44" spans="1:38">
       <c r="A44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>1</v>
       </c>
@@ -5314,51 +6359,51 @@
       </c>
       <c r="AD44" s="10">
         <v>32706</v>
       </c>
       <c r="AE44" s="10">
         <v>32013</v>
       </c>
       <c r="AF44" s="10">
         <v>31186</v>
       </c>
       <c r="AG44" s="10">
         <v>30418.5</v>
       </c>
       <c r="AH44" s="10">
         <v>29675</v>
       </c>
       <c r="AI44" s="10">
         <v>27583.5</v>
       </c>
       <c r="AJ44" s="10">
         <v>26920.5</v>
       </c>
       <c r="AK44" s="25">
         <v>26072</v>
       </c>
-      <c r="AL44" s="38">
+      <c r="AL44" s="34">
         <v>25050</v>
       </c>
     </row>
     <row r="45" spans="1:38">
       <c r="A45" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>1</v>
       </c>
@@ -5430,51 +6475,51 @@
       </c>
       <c r="AD45" s="10">
         <v>11635.5</v>
       </c>
       <c r="AE45" s="10">
         <v>11369.5</v>
       </c>
       <c r="AF45" s="10">
         <v>11060</v>
       </c>
       <c r="AG45" s="10">
         <v>10716</v>
       </c>
       <c r="AH45" s="10">
         <v>10412.5</v>
       </c>
       <c r="AI45" s="10">
         <v>10008.5</v>
       </c>
       <c r="AJ45" s="10">
         <v>9771.5</v>
       </c>
       <c r="AK45" s="25">
         <v>9546</v>
       </c>
-      <c r="AL45" s="38">
+      <c r="AL45" s="34">
         <v>9233</v>
       </c>
     </row>
     <row r="46" spans="1:38">
       <c r="A46" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>1</v>
       </c>
@@ -5546,51 +6591,51 @@
       </c>
       <c r="AD46" s="10">
         <v>16473.5</v>
       </c>
       <c r="AE46" s="10">
         <v>16301.5</v>
       </c>
       <c r="AF46" s="10">
         <v>16163.5</v>
       </c>
       <c r="AG46" s="10">
         <v>15946</v>
       </c>
       <c r="AH46" s="10">
         <v>15680.5</v>
       </c>
       <c r="AI46" s="10">
         <v>13326</v>
       </c>
       <c r="AJ46" s="10">
         <v>13052</v>
       </c>
       <c r="AK46" s="25">
         <v>12579</v>
       </c>
-      <c r="AL46" s="38">
+      <c r="AL46" s="34">
         <v>11876</v>
       </c>
     </row>
     <row r="47" spans="1:38">
       <c r="A47" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B47" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="21" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="21" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="21" t="s">
         <v>1</v>
       </c>
@@ -5662,92 +6707,94 @@
       </c>
       <c r="AD47" s="24">
         <v>41301.5</v>
       </c>
       <c r="AE47" s="24">
         <v>40949</v>
       </c>
       <c r="AF47" s="24">
         <v>40478.5</v>
       </c>
       <c r="AG47" s="24">
         <v>39884</v>
       </c>
       <c r="AH47" s="24">
         <v>39201.5</v>
       </c>
       <c r="AI47" s="24">
         <v>36055</v>
       </c>
       <c r="AJ47" s="24">
         <v>35429</v>
       </c>
       <c r="AK47" s="27">
         <v>34843</v>
       </c>
-      <c r="AL47" s="39">
+      <c r="AL47" s="35">
         <v>34113</v>
       </c>
     </row>
-    <row r="48" spans="1:38" ht="12.75">
+    <row r="48" spans="1:38" ht="12">
       <c r="A48" s="32" t="s">
         <v>23</v>
       </c>
       <c r="AI48" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A5:AK5"/>
     <mergeCell ref="A21:AK21"/>
     <mergeCell ref="A32:AK32"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>All population</vt:lpstr>
       <vt:lpstr>'All population'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>rmertemirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>