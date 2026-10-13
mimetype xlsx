--- v0 (2026-04-15)
+++ v1 (2026-10-13)
@@ -1,75 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="180" yWindow="-285" windowWidth="29040" windowHeight="12945"/>
+    <workbookView xWindow="180" yWindow="-288" windowWidth="23256" windowHeight="12948"/>
   </bookViews>
   <sheets>
-    <sheet name="All population" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Women" sheetId="6" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="8" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="7" r:id="rId2"/>
+    <sheet name="All population" sheetId="4" r:id="rId3"/>
+    <sheet name="Men" sheetId="5" r:id="rId4"/>
+    <sheet name="Women" sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Men!$A$1:$X$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">Men!$A$1:$X$47</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB33" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="512" uniqueCount="71">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Soltustik Kazakhstan </t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Aiyrtau district</t>
   </si>
   <si>
     <t>Akzhar district</t>
   </si>
   <si>
     <t>Magzhan Zhumabayev district</t>
   </si>
   <si>
     <t>Esil district</t>
   </si>
   <si>
     <t>Zhambyl district</t>
   </si>
   <si>
@@ -142,61 +146,213 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data from 2009 has been recalculated due to the formation of new regions.</t>
     </r>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Population at the beginning of the period</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>people</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The number of people living in a given area at a given time</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Current estimates at the beginning of the year are calculated based on the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information about the population of the country and its regions are the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.esults of the national census</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>The data from 2009 onwards have been recalculated to reflect the establishment of new regions and the city (Abay, Zhetisu, Ulytau, Turkistan regions, and the city of Shymkent).
+The data for Turkistan Region for 2000–2008 are presented under South Kazakhstan Region.</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0fc/f6tk4a742ooqk3xtv349pasdafxw1es0/Methodology%20for%20calculating%20indicators%20of%20the%20number%20and%20structure%20of%20the%20population.rar</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703831</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>since 2000</t>
+  </si>
+  <si>
+    <t>Division of Social, Demographic Statistics and Living Standards</t>
+  </si>
+  <si>
+    <t>Bubenko Olga</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7152 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/sko/dynamic-tables/28251/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -253,50 +409,103 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -337,90 +546,95 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="37">
+  <cellStyleXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
@@ -590,97 +804,165 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="11" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="37" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="11" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="27" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="37" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="37" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="37">
+  <cellStyles count="39">
+    <cellStyle name="Гиперссылка" xfId="37" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный 2 11" xfId="2"/>
     <cellStyle name="Обычный 2 12" xfId="3"/>
     <cellStyle name="Обычный 2 13" xfId="4"/>
     <cellStyle name="Обычный 2 14" xfId="5"/>
     <cellStyle name="Обычный 2 15" xfId="6"/>
     <cellStyle name="Обычный 2 16" xfId="7"/>
     <cellStyle name="Обычный 2 17" xfId="8"/>
     <cellStyle name="Обычный 2 18" xfId="9"/>
     <cellStyle name="Обычный 2 19" xfId="10"/>
     <cellStyle name="Обычный 2 2" xfId="11"/>
+    <cellStyle name="Обычный 2 2 2" xfId="38"/>
     <cellStyle name="Обычный 2 20" xfId="12"/>
     <cellStyle name="Обычный 2 21" xfId="13"/>
     <cellStyle name="Обычный 2 22" xfId="14"/>
     <cellStyle name="Обычный 2 23" xfId="15"/>
     <cellStyle name="Обычный 2 24" xfId="16"/>
     <cellStyle name="Обычный 2 25" xfId="17"/>
     <cellStyle name="Обычный 2 26" xfId="18"/>
     <cellStyle name="Обычный 2 27" xfId="19"/>
     <cellStyle name="Обычный 2 28" xfId="20"/>
     <cellStyle name="Обычный 2 29" xfId="21"/>
     <cellStyle name="Обычный 2 3" xfId="22"/>
     <cellStyle name="Обычный 2 30" xfId="23"/>
     <cellStyle name="Обычный 2 31" xfId="24"/>
     <cellStyle name="Обычный 2 32" xfId="25"/>
     <cellStyle name="Обычный 2 33" xfId="26"/>
     <cellStyle name="Обычный 2 4" xfId="27"/>
     <cellStyle name="Обычный 2 5" xfId="28"/>
     <cellStyle name="Обычный 2 6" xfId="29"/>
     <cellStyle name="Обычный 2 7" xfId="30"/>
     <cellStyle name="Обычный 2 8" xfId="31"/>
     <cellStyle name="Обычный 2 9" xfId="32"/>
     <cellStyle name="Обычный_Динамика демографических показателей май 2009" xfId="33"/>
     <cellStyle name="Обычный_Лист1" xfId="34"/>
     <cellStyle name="Обычный_Лист1_1" xfId="35"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="36"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -923,162 +1205,907 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0fc/f6tk4a742ooqk3xtv349pasdafxw1es0/Methodology%20for%20calculating%20indicators%20of%20the%20number%20and%20structure%20of%20the%20population.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="44.33203125" style="82" customWidth="1"/>
+    <col min="2" max="2" width="100.88671875" style="82" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="82"/>
+    <col min="257" max="257" width="44.33203125" style="82" customWidth="1"/>
+    <col min="258" max="258" width="94.6640625" style="82" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="82"/>
+    <col min="513" max="513" width="44.33203125" style="82" customWidth="1"/>
+    <col min="514" max="514" width="94.6640625" style="82" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="82"/>
+    <col min="769" max="769" width="44.33203125" style="82" customWidth="1"/>
+    <col min="770" max="770" width="94.6640625" style="82" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="82"/>
+    <col min="1025" max="1025" width="44.33203125" style="82" customWidth="1"/>
+    <col min="1026" max="1026" width="94.6640625" style="82" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="82"/>
+    <col min="1281" max="1281" width="44.33203125" style="82" customWidth="1"/>
+    <col min="1282" max="1282" width="94.6640625" style="82" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="82"/>
+    <col min="1537" max="1537" width="44.33203125" style="82" customWidth="1"/>
+    <col min="1538" max="1538" width="94.6640625" style="82" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="82"/>
+    <col min="1793" max="1793" width="44.33203125" style="82" customWidth="1"/>
+    <col min="1794" max="1794" width="94.6640625" style="82" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="82"/>
+    <col min="2049" max="2049" width="44.33203125" style="82" customWidth="1"/>
+    <col min="2050" max="2050" width="94.6640625" style="82" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="82"/>
+    <col min="2305" max="2305" width="44.33203125" style="82" customWidth="1"/>
+    <col min="2306" max="2306" width="94.6640625" style="82" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="82"/>
+    <col min="2561" max="2561" width="44.33203125" style="82" customWidth="1"/>
+    <col min="2562" max="2562" width="94.6640625" style="82" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="82"/>
+    <col min="2817" max="2817" width="44.33203125" style="82" customWidth="1"/>
+    <col min="2818" max="2818" width="94.6640625" style="82" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="82"/>
+    <col min="3073" max="3073" width="44.33203125" style="82" customWidth="1"/>
+    <col min="3074" max="3074" width="94.6640625" style="82" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="82"/>
+    <col min="3329" max="3329" width="44.33203125" style="82" customWidth="1"/>
+    <col min="3330" max="3330" width="94.6640625" style="82" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="82"/>
+    <col min="3585" max="3585" width="44.33203125" style="82" customWidth="1"/>
+    <col min="3586" max="3586" width="94.6640625" style="82" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="82"/>
+    <col min="3841" max="3841" width="44.33203125" style="82" customWidth="1"/>
+    <col min="3842" max="3842" width="94.6640625" style="82" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="82"/>
+    <col min="4097" max="4097" width="44.33203125" style="82" customWidth="1"/>
+    <col min="4098" max="4098" width="94.6640625" style="82" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="82"/>
+    <col min="4353" max="4353" width="44.33203125" style="82" customWidth="1"/>
+    <col min="4354" max="4354" width="94.6640625" style="82" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="82"/>
+    <col min="4609" max="4609" width="44.33203125" style="82" customWidth="1"/>
+    <col min="4610" max="4610" width="94.6640625" style="82" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="82"/>
+    <col min="4865" max="4865" width="44.33203125" style="82" customWidth="1"/>
+    <col min="4866" max="4866" width="94.6640625" style="82" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="82"/>
+    <col min="5121" max="5121" width="44.33203125" style="82" customWidth="1"/>
+    <col min="5122" max="5122" width="94.6640625" style="82" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="82"/>
+    <col min="5377" max="5377" width="44.33203125" style="82" customWidth="1"/>
+    <col min="5378" max="5378" width="94.6640625" style="82" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="82"/>
+    <col min="5633" max="5633" width="44.33203125" style="82" customWidth="1"/>
+    <col min="5634" max="5634" width="94.6640625" style="82" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="82"/>
+    <col min="5889" max="5889" width="44.33203125" style="82" customWidth="1"/>
+    <col min="5890" max="5890" width="94.6640625" style="82" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="82"/>
+    <col min="6145" max="6145" width="44.33203125" style="82" customWidth="1"/>
+    <col min="6146" max="6146" width="94.6640625" style="82" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="82"/>
+    <col min="6401" max="6401" width="44.33203125" style="82" customWidth="1"/>
+    <col min="6402" max="6402" width="94.6640625" style="82" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="82"/>
+    <col min="6657" max="6657" width="44.33203125" style="82" customWidth="1"/>
+    <col min="6658" max="6658" width="94.6640625" style="82" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="82"/>
+    <col min="6913" max="6913" width="44.33203125" style="82" customWidth="1"/>
+    <col min="6914" max="6914" width="94.6640625" style="82" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="82"/>
+    <col min="7169" max="7169" width="44.33203125" style="82" customWidth="1"/>
+    <col min="7170" max="7170" width="94.6640625" style="82" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="82"/>
+    <col min="7425" max="7425" width="44.33203125" style="82" customWidth="1"/>
+    <col min="7426" max="7426" width="94.6640625" style="82" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="82"/>
+    <col min="7681" max="7681" width="44.33203125" style="82" customWidth="1"/>
+    <col min="7682" max="7682" width="94.6640625" style="82" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="82"/>
+    <col min="7937" max="7937" width="44.33203125" style="82" customWidth="1"/>
+    <col min="7938" max="7938" width="94.6640625" style="82" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="82"/>
+    <col min="8193" max="8193" width="44.33203125" style="82" customWidth="1"/>
+    <col min="8194" max="8194" width="94.6640625" style="82" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="82"/>
+    <col min="8449" max="8449" width="44.33203125" style="82" customWidth="1"/>
+    <col min="8450" max="8450" width="94.6640625" style="82" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="82"/>
+    <col min="8705" max="8705" width="44.33203125" style="82" customWidth="1"/>
+    <col min="8706" max="8706" width="94.6640625" style="82" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="82"/>
+    <col min="8961" max="8961" width="44.33203125" style="82" customWidth="1"/>
+    <col min="8962" max="8962" width="94.6640625" style="82" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="82"/>
+    <col min="9217" max="9217" width="44.33203125" style="82" customWidth="1"/>
+    <col min="9218" max="9218" width="94.6640625" style="82" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="82"/>
+    <col min="9473" max="9473" width="44.33203125" style="82" customWidth="1"/>
+    <col min="9474" max="9474" width="94.6640625" style="82" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="82"/>
+    <col min="9729" max="9729" width="44.33203125" style="82" customWidth="1"/>
+    <col min="9730" max="9730" width="94.6640625" style="82" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="82"/>
+    <col min="9985" max="9985" width="44.33203125" style="82" customWidth="1"/>
+    <col min="9986" max="9986" width="94.6640625" style="82" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="82"/>
+    <col min="10241" max="10241" width="44.33203125" style="82" customWidth="1"/>
+    <col min="10242" max="10242" width="94.6640625" style="82" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="82"/>
+    <col min="10497" max="10497" width="44.33203125" style="82" customWidth="1"/>
+    <col min="10498" max="10498" width="94.6640625" style="82" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="82"/>
+    <col min="10753" max="10753" width="44.33203125" style="82" customWidth="1"/>
+    <col min="10754" max="10754" width="94.6640625" style="82" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="82"/>
+    <col min="11009" max="11009" width="44.33203125" style="82" customWidth="1"/>
+    <col min="11010" max="11010" width="94.6640625" style="82" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="82"/>
+    <col min="11265" max="11265" width="44.33203125" style="82" customWidth="1"/>
+    <col min="11266" max="11266" width="94.6640625" style="82" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="82"/>
+    <col min="11521" max="11521" width="44.33203125" style="82" customWidth="1"/>
+    <col min="11522" max="11522" width="94.6640625" style="82" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="82"/>
+    <col min="11777" max="11777" width="44.33203125" style="82" customWidth="1"/>
+    <col min="11778" max="11778" width="94.6640625" style="82" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="82"/>
+    <col min="12033" max="12033" width="44.33203125" style="82" customWidth="1"/>
+    <col min="12034" max="12034" width="94.6640625" style="82" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="82"/>
+    <col min="12289" max="12289" width="44.33203125" style="82" customWidth="1"/>
+    <col min="12290" max="12290" width="94.6640625" style="82" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="82"/>
+    <col min="12545" max="12545" width="44.33203125" style="82" customWidth="1"/>
+    <col min="12546" max="12546" width="94.6640625" style="82" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="82"/>
+    <col min="12801" max="12801" width="44.33203125" style="82" customWidth="1"/>
+    <col min="12802" max="12802" width="94.6640625" style="82" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="82"/>
+    <col min="13057" max="13057" width="44.33203125" style="82" customWidth="1"/>
+    <col min="13058" max="13058" width="94.6640625" style="82" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="82"/>
+    <col min="13313" max="13313" width="44.33203125" style="82" customWidth="1"/>
+    <col min="13314" max="13314" width="94.6640625" style="82" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="82"/>
+    <col min="13569" max="13569" width="44.33203125" style="82" customWidth="1"/>
+    <col min="13570" max="13570" width="94.6640625" style="82" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="82"/>
+    <col min="13825" max="13825" width="44.33203125" style="82" customWidth="1"/>
+    <col min="13826" max="13826" width="94.6640625" style="82" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="82"/>
+    <col min="14081" max="14081" width="44.33203125" style="82" customWidth="1"/>
+    <col min="14082" max="14082" width="94.6640625" style="82" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="82"/>
+    <col min="14337" max="14337" width="44.33203125" style="82" customWidth="1"/>
+    <col min="14338" max="14338" width="94.6640625" style="82" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="82"/>
+    <col min="14593" max="14593" width="44.33203125" style="82" customWidth="1"/>
+    <col min="14594" max="14594" width="94.6640625" style="82" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="82"/>
+    <col min="14849" max="14849" width="44.33203125" style="82" customWidth="1"/>
+    <col min="14850" max="14850" width="94.6640625" style="82" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="82"/>
+    <col min="15105" max="15105" width="44.33203125" style="82" customWidth="1"/>
+    <col min="15106" max="15106" width="94.6640625" style="82" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="82"/>
+    <col min="15361" max="15361" width="44.33203125" style="82" customWidth="1"/>
+    <col min="15362" max="15362" width="94.6640625" style="82" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="82"/>
+    <col min="15617" max="15617" width="44.33203125" style="82" customWidth="1"/>
+    <col min="15618" max="15618" width="94.6640625" style="82" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="82"/>
+    <col min="15873" max="15873" width="44.33203125" style="82" customWidth="1"/>
+    <col min="15874" max="15874" width="94.6640625" style="82" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="82"/>
+    <col min="16129" max="16129" width="44.33203125" style="82" customWidth="1"/>
+    <col min="16130" max="16130" width="94.6640625" style="82" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="82"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A1" s="81"/>
+      <c r="B1" s="81"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1">
+      <c r="A2" s="83" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" s="84">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15" customHeight="1">
+      <c r="A3" s="83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="85" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15" customHeight="1">
+      <c r="A4" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="86" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15" customHeight="1">
+      <c r="A5" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="85" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15" customHeight="1">
+      <c r="A6" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="87" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="83" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="88" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="89"/>
+    </row>
+    <row r="8" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A8" s="83" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="90" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="55.5" customHeight="1">
+      <c r="A9" s="83" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="91" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="89"/>
+    </row>
+    <row r="10" spans="1:3" ht="54.75" customHeight="1">
+      <c r="A10" s="83" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="85" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="89"/>
+    </row>
+    <row r="11" spans="1:3" ht="47.25" customHeight="1">
+      <c r="A11" s="83" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="92" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A12" s="83" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="93" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="32.25" customHeight="1">
+      <c r="A13" s="83" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="108" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A14" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="94" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A15" s="83" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="88" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" s="89"/>
+    </row>
+    <row r="16" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A16" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="96">
+        <v>45777</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A17" s="95" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="96">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A18" s="83" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="105" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A19" s="83" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="105" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A20" s="83" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="106" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A21" s="83" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="107" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="97"/>
+      <c r="B22" s="97"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="97"/>
+      <c r="B23" s="97"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="97"/>
+      <c r="B24" s="97"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="97"/>
+      <c r="B25" s="97"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="97"/>
+      <c r="B26" s="97"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="97"/>
+      <c r="B27" s="97"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="97"/>
+      <c r="B28" s="97"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="98"/>
+      <c r="B29" s="98"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="82" customWidth="1"/>
+    <col min="2" max="2" width="88.44140625" style="82" customWidth="1"/>
+    <col min="3" max="3" width="37.88671875" style="82" customWidth="1"/>
+    <col min="4" max="256" width="8.88671875" style="82"/>
+    <col min="257" max="257" width="4.44140625" style="82" customWidth="1"/>
+    <col min="258" max="258" width="88.44140625" style="82" customWidth="1"/>
+    <col min="259" max="259" width="37.88671875" style="82" customWidth="1"/>
+    <col min="260" max="512" width="8.88671875" style="82"/>
+    <col min="513" max="513" width="4.44140625" style="82" customWidth="1"/>
+    <col min="514" max="514" width="88.44140625" style="82" customWidth="1"/>
+    <col min="515" max="515" width="37.88671875" style="82" customWidth="1"/>
+    <col min="516" max="768" width="8.88671875" style="82"/>
+    <col min="769" max="769" width="4.44140625" style="82" customWidth="1"/>
+    <col min="770" max="770" width="88.44140625" style="82" customWidth="1"/>
+    <col min="771" max="771" width="37.88671875" style="82" customWidth="1"/>
+    <col min="772" max="1024" width="8.88671875" style="82"/>
+    <col min="1025" max="1025" width="4.44140625" style="82" customWidth="1"/>
+    <col min="1026" max="1026" width="88.44140625" style="82" customWidth="1"/>
+    <col min="1027" max="1027" width="37.88671875" style="82" customWidth="1"/>
+    <col min="1028" max="1280" width="8.88671875" style="82"/>
+    <col min="1281" max="1281" width="4.44140625" style="82" customWidth="1"/>
+    <col min="1282" max="1282" width="88.44140625" style="82" customWidth="1"/>
+    <col min="1283" max="1283" width="37.88671875" style="82" customWidth="1"/>
+    <col min="1284" max="1536" width="8.88671875" style="82"/>
+    <col min="1537" max="1537" width="4.44140625" style="82" customWidth="1"/>
+    <col min="1538" max="1538" width="88.44140625" style="82" customWidth="1"/>
+    <col min="1539" max="1539" width="37.88671875" style="82" customWidth="1"/>
+    <col min="1540" max="1792" width="8.88671875" style="82"/>
+    <col min="1793" max="1793" width="4.44140625" style="82" customWidth="1"/>
+    <col min="1794" max="1794" width="88.44140625" style="82" customWidth="1"/>
+    <col min="1795" max="1795" width="37.88671875" style="82" customWidth="1"/>
+    <col min="1796" max="2048" width="8.88671875" style="82"/>
+    <col min="2049" max="2049" width="4.44140625" style="82" customWidth="1"/>
+    <col min="2050" max="2050" width="88.44140625" style="82" customWidth="1"/>
+    <col min="2051" max="2051" width="37.88671875" style="82" customWidth="1"/>
+    <col min="2052" max="2304" width="8.88671875" style="82"/>
+    <col min="2305" max="2305" width="4.44140625" style="82" customWidth="1"/>
+    <col min="2306" max="2306" width="88.44140625" style="82" customWidth="1"/>
+    <col min="2307" max="2307" width="37.88671875" style="82" customWidth="1"/>
+    <col min="2308" max="2560" width="8.88671875" style="82"/>
+    <col min="2561" max="2561" width="4.44140625" style="82" customWidth="1"/>
+    <col min="2562" max="2562" width="88.44140625" style="82" customWidth="1"/>
+    <col min="2563" max="2563" width="37.88671875" style="82" customWidth="1"/>
+    <col min="2564" max="2816" width="8.88671875" style="82"/>
+    <col min="2817" max="2817" width="4.44140625" style="82" customWidth="1"/>
+    <col min="2818" max="2818" width="88.44140625" style="82" customWidth="1"/>
+    <col min="2819" max="2819" width="37.88671875" style="82" customWidth="1"/>
+    <col min="2820" max="3072" width="8.88671875" style="82"/>
+    <col min="3073" max="3073" width="4.44140625" style="82" customWidth="1"/>
+    <col min="3074" max="3074" width="88.44140625" style="82" customWidth="1"/>
+    <col min="3075" max="3075" width="37.88671875" style="82" customWidth="1"/>
+    <col min="3076" max="3328" width="8.88671875" style="82"/>
+    <col min="3329" max="3329" width="4.44140625" style="82" customWidth="1"/>
+    <col min="3330" max="3330" width="88.44140625" style="82" customWidth="1"/>
+    <col min="3331" max="3331" width="37.88671875" style="82" customWidth="1"/>
+    <col min="3332" max="3584" width="8.88671875" style="82"/>
+    <col min="3585" max="3585" width="4.44140625" style="82" customWidth="1"/>
+    <col min="3586" max="3586" width="88.44140625" style="82" customWidth="1"/>
+    <col min="3587" max="3587" width="37.88671875" style="82" customWidth="1"/>
+    <col min="3588" max="3840" width="8.88671875" style="82"/>
+    <col min="3841" max="3841" width="4.44140625" style="82" customWidth="1"/>
+    <col min="3842" max="3842" width="88.44140625" style="82" customWidth="1"/>
+    <col min="3843" max="3843" width="37.88671875" style="82" customWidth="1"/>
+    <col min="3844" max="4096" width="8.88671875" style="82"/>
+    <col min="4097" max="4097" width="4.44140625" style="82" customWidth="1"/>
+    <col min="4098" max="4098" width="88.44140625" style="82" customWidth="1"/>
+    <col min="4099" max="4099" width="37.88671875" style="82" customWidth="1"/>
+    <col min="4100" max="4352" width="8.88671875" style="82"/>
+    <col min="4353" max="4353" width="4.44140625" style="82" customWidth="1"/>
+    <col min="4354" max="4354" width="88.44140625" style="82" customWidth="1"/>
+    <col min="4355" max="4355" width="37.88671875" style="82" customWidth="1"/>
+    <col min="4356" max="4608" width="8.88671875" style="82"/>
+    <col min="4609" max="4609" width="4.44140625" style="82" customWidth="1"/>
+    <col min="4610" max="4610" width="88.44140625" style="82" customWidth="1"/>
+    <col min="4611" max="4611" width="37.88671875" style="82" customWidth="1"/>
+    <col min="4612" max="4864" width="8.88671875" style="82"/>
+    <col min="4865" max="4865" width="4.44140625" style="82" customWidth="1"/>
+    <col min="4866" max="4866" width="88.44140625" style="82" customWidth="1"/>
+    <col min="4867" max="4867" width="37.88671875" style="82" customWidth="1"/>
+    <col min="4868" max="5120" width="8.88671875" style="82"/>
+    <col min="5121" max="5121" width="4.44140625" style="82" customWidth="1"/>
+    <col min="5122" max="5122" width="88.44140625" style="82" customWidth="1"/>
+    <col min="5123" max="5123" width="37.88671875" style="82" customWidth="1"/>
+    <col min="5124" max="5376" width="8.88671875" style="82"/>
+    <col min="5377" max="5377" width="4.44140625" style="82" customWidth="1"/>
+    <col min="5378" max="5378" width="88.44140625" style="82" customWidth="1"/>
+    <col min="5379" max="5379" width="37.88671875" style="82" customWidth="1"/>
+    <col min="5380" max="5632" width="8.88671875" style="82"/>
+    <col min="5633" max="5633" width="4.44140625" style="82" customWidth="1"/>
+    <col min="5634" max="5634" width="88.44140625" style="82" customWidth="1"/>
+    <col min="5635" max="5635" width="37.88671875" style="82" customWidth="1"/>
+    <col min="5636" max="5888" width="8.88671875" style="82"/>
+    <col min="5889" max="5889" width="4.44140625" style="82" customWidth="1"/>
+    <col min="5890" max="5890" width="88.44140625" style="82" customWidth="1"/>
+    <col min="5891" max="5891" width="37.88671875" style="82" customWidth="1"/>
+    <col min="5892" max="6144" width="8.88671875" style="82"/>
+    <col min="6145" max="6145" width="4.44140625" style="82" customWidth="1"/>
+    <col min="6146" max="6146" width="88.44140625" style="82" customWidth="1"/>
+    <col min="6147" max="6147" width="37.88671875" style="82" customWidth="1"/>
+    <col min="6148" max="6400" width="8.88671875" style="82"/>
+    <col min="6401" max="6401" width="4.44140625" style="82" customWidth="1"/>
+    <col min="6402" max="6402" width="88.44140625" style="82" customWidth="1"/>
+    <col min="6403" max="6403" width="37.88671875" style="82" customWidth="1"/>
+    <col min="6404" max="6656" width="8.88671875" style="82"/>
+    <col min="6657" max="6657" width="4.44140625" style="82" customWidth="1"/>
+    <col min="6658" max="6658" width="88.44140625" style="82" customWidth="1"/>
+    <col min="6659" max="6659" width="37.88671875" style="82" customWidth="1"/>
+    <col min="6660" max="6912" width="8.88671875" style="82"/>
+    <col min="6913" max="6913" width="4.44140625" style="82" customWidth="1"/>
+    <col min="6914" max="6914" width="88.44140625" style="82" customWidth="1"/>
+    <col min="6915" max="6915" width="37.88671875" style="82" customWidth="1"/>
+    <col min="6916" max="7168" width="8.88671875" style="82"/>
+    <col min="7169" max="7169" width="4.44140625" style="82" customWidth="1"/>
+    <col min="7170" max="7170" width="88.44140625" style="82" customWidth="1"/>
+    <col min="7171" max="7171" width="37.88671875" style="82" customWidth="1"/>
+    <col min="7172" max="7424" width="8.88671875" style="82"/>
+    <col min="7425" max="7425" width="4.44140625" style="82" customWidth="1"/>
+    <col min="7426" max="7426" width="88.44140625" style="82" customWidth="1"/>
+    <col min="7427" max="7427" width="37.88671875" style="82" customWidth="1"/>
+    <col min="7428" max="7680" width="8.88671875" style="82"/>
+    <col min="7681" max="7681" width="4.44140625" style="82" customWidth="1"/>
+    <col min="7682" max="7682" width="88.44140625" style="82" customWidth="1"/>
+    <col min="7683" max="7683" width="37.88671875" style="82" customWidth="1"/>
+    <col min="7684" max="7936" width="8.88671875" style="82"/>
+    <col min="7937" max="7937" width="4.44140625" style="82" customWidth="1"/>
+    <col min="7938" max="7938" width="88.44140625" style="82" customWidth="1"/>
+    <col min="7939" max="7939" width="37.88671875" style="82" customWidth="1"/>
+    <col min="7940" max="8192" width="8.88671875" style="82"/>
+    <col min="8193" max="8193" width="4.44140625" style="82" customWidth="1"/>
+    <col min="8194" max="8194" width="88.44140625" style="82" customWidth="1"/>
+    <col min="8195" max="8195" width="37.88671875" style="82" customWidth="1"/>
+    <col min="8196" max="8448" width="8.88671875" style="82"/>
+    <col min="8449" max="8449" width="4.44140625" style="82" customWidth="1"/>
+    <col min="8450" max="8450" width="88.44140625" style="82" customWidth="1"/>
+    <col min="8451" max="8451" width="37.88671875" style="82" customWidth="1"/>
+    <col min="8452" max="8704" width="8.88671875" style="82"/>
+    <col min="8705" max="8705" width="4.44140625" style="82" customWidth="1"/>
+    <col min="8706" max="8706" width="88.44140625" style="82" customWidth="1"/>
+    <col min="8707" max="8707" width="37.88671875" style="82" customWidth="1"/>
+    <col min="8708" max="8960" width="8.88671875" style="82"/>
+    <col min="8961" max="8961" width="4.44140625" style="82" customWidth="1"/>
+    <col min="8962" max="8962" width="88.44140625" style="82" customWidth="1"/>
+    <col min="8963" max="8963" width="37.88671875" style="82" customWidth="1"/>
+    <col min="8964" max="9216" width="8.88671875" style="82"/>
+    <col min="9217" max="9217" width="4.44140625" style="82" customWidth="1"/>
+    <col min="9218" max="9218" width="88.44140625" style="82" customWidth="1"/>
+    <col min="9219" max="9219" width="37.88671875" style="82" customWidth="1"/>
+    <col min="9220" max="9472" width="8.88671875" style="82"/>
+    <col min="9473" max="9473" width="4.44140625" style="82" customWidth="1"/>
+    <col min="9474" max="9474" width="88.44140625" style="82" customWidth="1"/>
+    <col min="9475" max="9475" width="37.88671875" style="82" customWidth="1"/>
+    <col min="9476" max="9728" width="8.88671875" style="82"/>
+    <col min="9729" max="9729" width="4.44140625" style="82" customWidth="1"/>
+    <col min="9730" max="9730" width="88.44140625" style="82" customWidth="1"/>
+    <col min="9731" max="9731" width="37.88671875" style="82" customWidth="1"/>
+    <col min="9732" max="9984" width="8.88671875" style="82"/>
+    <col min="9985" max="9985" width="4.44140625" style="82" customWidth="1"/>
+    <col min="9986" max="9986" width="88.44140625" style="82" customWidth="1"/>
+    <col min="9987" max="9987" width="37.88671875" style="82" customWidth="1"/>
+    <col min="9988" max="10240" width="8.88671875" style="82"/>
+    <col min="10241" max="10241" width="4.44140625" style="82" customWidth="1"/>
+    <col min="10242" max="10242" width="88.44140625" style="82" customWidth="1"/>
+    <col min="10243" max="10243" width="37.88671875" style="82" customWidth="1"/>
+    <col min="10244" max="10496" width="8.88671875" style="82"/>
+    <col min="10497" max="10497" width="4.44140625" style="82" customWidth="1"/>
+    <col min="10498" max="10498" width="88.44140625" style="82" customWidth="1"/>
+    <col min="10499" max="10499" width="37.88671875" style="82" customWidth="1"/>
+    <col min="10500" max="10752" width="8.88671875" style="82"/>
+    <col min="10753" max="10753" width="4.44140625" style="82" customWidth="1"/>
+    <col min="10754" max="10754" width="88.44140625" style="82" customWidth="1"/>
+    <col min="10755" max="10755" width="37.88671875" style="82" customWidth="1"/>
+    <col min="10756" max="11008" width="8.88671875" style="82"/>
+    <col min="11009" max="11009" width="4.44140625" style="82" customWidth="1"/>
+    <col min="11010" max="11010" width="88.44140625" style="82" customWidth="1"/>
+    <col min="11011" max="11011" width="37.88671875" style="82" customWidth="1"/>
+    <col min="11012" max="11264" width="8.88671875" style="82"/>
+    <col min="11265" max="11265" width="4.44140625" style="82" customWidth="1"/>
+    <col min="11266" max="11266" width="88.44140625" style="82" customWidth="1"/>
+    <col min="11267" max="11267" width="37.88671875" style="82" customWidth="1"/>
+    <col min="11268" max="11520" width="8.88671875" style="82"/>
+    <col min="11521" max="11521" width="4.44140625" style="82" customWidth="1"/>
+    <col min="11522" max="11522" width="88.44140625" style="82" customWidth="1"/>
+    <col min="11523" max="11523" width="37.88671875" style="82" customWidth="1"/>
+    <col min="11524" max="11776" width="8.88671875" style="82"/>
+    <col min="11777" max="11777" width="4.44140625" style="82" customWidth="1"/>
+    <col min="11778" max="11778" width="88.44140625" style="82" customWidth="1"/>
+    <col min="11779" max="11779" width="37.88671875" style="82" customWidth="1"/>
+    <col min="11780" max="12032" width="8.88671875" style="82"/>
+    <col min="12033" max="12033" width="4.44140625" style="82" customWidth="1"/>
+    <col min="12034" max="12034" width="88.44140625" style="82" customWidth="1"/>
+    <col min="12035" max="12035" width="37.88671875" style="82" customWidth="1"/>
+    <col min="12036" max="12288" width="8.88671875" style="82"/>
+    <col min="12289" max="12289" width="4.44140625" style="82" customWidth="1"/>
+    <col min="12290" max="12290" width="88.44140625" style="82" customWidth="1"/>
+    <col min="12291" max="12291" width="37.88671875" style="82" customWidth="1"/>
+    <col min="12292" max="12544" width="8.88671875" style="82"/>
+    <col min="12545" max="12545" width="4.44140625" style="82" customWidth="1"/>
+    <col min="12546" max="12546" width="88.44140625" style="82" customWidth="1"/>
+    <col min="12547" max="12547" width="37.88671875" style="82" customWidth="1"/>
+    <col min="12548" max="12800" width="8.88671875" style="82"/>
+    <col min="12801" max="12801" width="4.44140625" style="82" customWidth="1"/>
+    <col min="12802" max="12802" width="88.44140625" style="82" customWidth="1"/>
+    <col min="12803" max="12803" width="37.88671875" style="82" customWidth="1"/>
+    <col min="12804" max="13056" width="8.88671875" style="82"/>
+    <col min="13057" max="13057" width="4.44140625" style="82" customWidth="1"/>
+    <col min="13058" max="13058" width="88.44140625" style="82" customWidth="1"/>
+    <col min="13059" max="13059" width="37.88671875" style="82" customWidth="1"/>
+    <col min="13060" max="13312" width="8.88671875" style="82"/>
+    <col min="13313" max="13313" width="4.44140625" style="82" customWidth="1"/>
+    <col min="13314" max="13314" width="88.44140625" style="82" customWidth="1"/>
+    <col min="13315" max="13315" width="37.88671875" style="82" customWidth="1"/>
+    <col min="13316" max="13568" width="8.88671875" style="82"/>
+    <col min="13569" max="13569" width="4.44140625" style="82" customWidth="1"/>
+    <col min="13570" max="13570" width="88.44140625" style="82" customWidth="1"/>
+    <col min="13571" max="13571" width="37.88671875" style="82" customWidth="1"/>
+    <col min="13572" max="13824" width="8.88671875" style="82"/>
+    <col min="13825" max="13825" width="4.44140625" style="82" customWidth="1"/>
+    <col min="13826" max="13826" width="88.44140625" style="82" customWidth="1"/>
+    <col min="13827" max="13827" width="37.88671875" style="82" customWidth="1"/>
+    <col min="13828" max="14080" width="8.88671875" style="82"/>
+    <col min="14081" max="14081" width="4.44140625" style="82" customWidth="1"/>
+    <col min="14082" max="14082" width="88.44140625" style="82" customWidth="1"/>
+    <col min="14083" max="14083" width="37.88671875" style="82" customWidth="1"/>
+    <col min="14084" max="14336" width="8.88671875" style="82"/>
+    <col min="14337" max="14337" width="4.44140625" style="82" customWidth="1"/>
+    <col min="14338" max="14338" width="88.44140625" style="82" customWidth="1"/>
+    <col min="14339" max="14339" width="37.88671875" style="82" customWidth="1"/>
+    <col min="14340" max="14592" width="8.88671875" style="82"/>
+    <col min="14593" max="14593" width="4.44140625" style="82" customWidth="1"/>
+    <col min="14594" max="14594" width="88.44140625" style="82" customWidth="1"/>
+    <col min="14595" max="14595" width="37.88671875" style="82" customWidth="1"/>
+    <col min="14596" max="14848" width="8.88671875" style="82"/>
+    <col min="14849" max="14849" width="4.44140625" style="82" customWidth="1"/>
+    <col min="14850" max="14850" width="88.44140625" style="82" customWidth="1"/>
+    <col min="14851" max="14851" width="37.88671875" style="82" customWidth="1"/>
+    <col min="14852" max="15104" width="8.88671875" style="82"/>
+    <col min="15105" max="15105" width="4.44140625" style="82" customWidth="1"/>
+    <col min="15106" max="15106" width="88.44140625" style="82" customWidth="1"/>
+    <col min="15107" max="15107" width="37.88671875" style="82" customWidth="1"/>
+    <col min="15108" max="15360" width="8.88671875" style="82"/>
+    <col min="15361" max="15361" width="4.44140625" style="82" customWidth="1"/>
+    <col min="15362" max="15362" width="88.44140625" style="82" customWidth="1"/>
+    <col min="15363" max="15363" width="37.88671875" style="82" customWidth="1"/>
+    <col min="15364" max="15616" width="8.88671875" style="82"/>
+    <col min="15617" max="15617" width="4.44140625" style="82" customWidth="1"/>
+    <col min="15618" max="15618" width="88.44140625" style="82" customWidth="1"/>
+    <col min="15619" max="15619" width="37.88671875" style="82" customWidth="1"/>
+    <col min="15620" max="15872" width="8.88671875" style="82"/>
+    <col min="15873" max="15873" width="4.44140625" style="82" customWidth="1"/>
+    <col min="15874" max="15874" width="88.44140625" style="82" customWidth="1"/>
+    <col min="15875" max="15875" width="37.88671875" style="82" customWidth="1"/>
+    <col min="15876" max="16128" width="8.88671875" style="82"/>
+    <col min="16129" max="16129" width="4.44140625" style="82" customWidth="1"/>
+    <col min="16130" max="16130" width="88.44140625" style="82" customWidth="1"/>
+    <col min="16131" max="16131" width="37.88671875" style="82" customWidth="1"/>
+    <col min="16132" max="16384" width="8.88671875" style="82"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.4">
+      <c r="B2" s="99"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="100" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="100" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="100" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="100" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="100" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="100"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.4">
+      <c r="B11" s="101" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="102"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="102"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="103" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="3:4">
+      <c r="C20" s="104"/>
+      <c r="D20" s="104"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB48"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="AD14" sqref="AD14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="11" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="22.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="2" max="23" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.88671875" style="11" bestFit="1" customWidth="1"/>
+    <col min="25" max="26" width="6.5546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="7.5546875" style="11" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="1" customFormat="1" ht="12.75">
+    <row r="1" spans="1:28" s="1" customFormat="1" ht="13.2">
       <c r="A1" s="72" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="72"/>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
       <c r="F1" s="72"/>
       <c r="G1" s="72"/>
       <c r="H1" s="72"/>
       <c r="I1" s="72"/>
       <c r="J1" s="72"/>
       <c r="K1" s="72"/>
       <c r="L1" s="72"/>
       <c r="M1" s="72"/>
       <c r="N1" s="72"/>
       <c r="O1" s="72"/>
       <c r="P1" s="72"/>
       <c r="Q1" s="72"/>
       <c r="R1" s="72"/>
       <c r="S1" s="72"/>
       <c r="T1" s="72"/>
       <c r="U1" s="72"/>
       <c r="V1" s="72"/>
       <c r="W1" s="72"/>
       <c r="X1" s="72"/>
       <c r="Y1" s="72"/>
       <c r="Z1" s="72"/>
       <c r="AA1" s="72"/>
     </row>
-    <row r="2" spans="1:28" s="1" customFormat="1" ht="12.75">
+    <row r="2" spans="1:28" s="1" customFormat="1" ht="13.2">
       <c r="A2" s="53"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
       <c r="J2" s="53"/>
       <c r="K2" s="53"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
       <c r="N2" s="53"/>
       <c r="O2" s="53"/>
       <c r="P2" s="53"/>
       <c r="Q2" s="53"/>
       <c r="R2" s="53"/>
       <c r="S2" s="53"/>
       <c r="T2" s="53"/>
       <c r="U2" s="53"/>
       <c r="V2" s="53"/>
       <c r="W2" s="53"/>
       <c r="X2" s="53"/>
       <c r="Y2" s="53"/>
       <c r="Z2" s="53"/>
     </row>
     <row r="3" spans="1:28" s="1" customFormat="1">
       <c r="A3" s="29"/>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="30"/>
       <c r="F3" s="29"/>
       <c r="G3" s="31"/>
       <c r="H3" s="32"/>
       <c r="I3" s="71"/>
       <c r="J3" s="71"/>
       <c r="T3" s="74" t="s">
         <v>22</v>
       </c>
       <c r="U3" s="74"/>
       <c r="V3" s="74"/>
       <c r="W3" s="74"/>
       <c r="X3" s="74"/>
       <c r="Y3" s="74"/>
       <c r="Z3" s="74"/>
       <c r="AA3" s="74"/>
       <c r="AB3" s="74"/>
     </row>
-    <row r="4" spans="1:28" s="1" customFormat="1" ht="12.75">
+    <row r="4" spans="1:28" s="1" customFormat="1" ht="12">
       <c r="A4" s="27"/>
       <c r="B4" s="61">
         <v>2000</v>
       </c>
       <c r="C4" s="61">
         <v>2001</v>
       </c>
       <c r="D4" s="61">
         <v>2002</v>
       </c>
       <c r="E4" s="61">
         <v>2003</v>
       </c>
       <c r="F4" s="61">
         <v>2004</v>
       </c>
       <c r="G4" s="61">
         <v>2005</v>
       </c>
       <c r="H4" s="61">
         <v>2006</v>
       </c>
       <c r="I4" s="61">
         <v>2007</v>
       </c>
@@ -4654,93 +5681,93 @@
       <c r="U47" s="38">
         <v>40778</v>
       </c>
       <c r="V47" s="39">
         <v>40179</v>
       </c>
       <c r="W47" s="39">
         <v>39589</v>
       </c>
       <c r="X47" s="39">
         <v>36378</v>
       </c>
       <c r="Y47" s="28">
         <v>35732</v>
       </c>
       <c r="Z47" s="28">
         <v>35126</v>
       </c>
       <c r="AA47" s="41">
         <v>34560</v>
       </c>
       <c r="AB47" s="68">
         <v>33665</v>
       </c>
     </row>
-    <row r="48" spans="1:28" ht="12.75">
+    <row r="48" spans="1:28" ht="12">
       <c r="A48" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="40"/>
       <c r="C48" s="40"/>
       <c r="D48" s="40"/>
       <c r="E48" s="40"/>
       <c r="F48" s="40"/>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="Z48" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A32:AA32"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A5:AA5"/>
     <mergeCell ref="A21:AA21"/>
     <mergeCell ref="T3:AB3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BE96"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="AB4" sqref="AB4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="49" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="49"/>
+    <col min="1" max="1" width="22.88671875" style="49" bestFit="1" customWidth="1"/>
+    <col min="2" max="27" width="6.5546875" style="49" bestFit="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="12.75" customHeight="1">
       <c r="A1" s="77" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="77"/>
       <c r="C1" s="77"/>
       <c r="D1" s="77"/>
       <c r="E1" s="77"/>
       <c r="F1" s="77"/>
       <c r="G1" s="77"/>
       <c r="H1" s="77"/>
       <c r="I1" s="77"/>
       <c r="J1" s="77"/>
       <c r="K1" s="77"/>
       <c r="L1" s="77"/>
       <c r="M1" s="77"/>
       <c r="N1" s="77"/>
       <c r="O1" s="77"/>
       <c r="P1" s="77"/>
       <c r="Q1" s="77"/>
       <c r="R1" s="77"/>
       <c r="S1" s="77"/>
       <c r="T1" s="77"/>
@@ -4781,51 +5808,51 @@
       <c r="Z2" s="54"/>
     </row>
     <row r="3" spans="1:28" s="11" customFormat="1">
       <c r="A3" s="10"/>
       <c r="B3" s="76"/>
       <c r="C3" s="76"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="T3" s="74" t="s">
         <v>22</v>
       </c>
       <c r="U3" s="74"/>
       <c r="V3" s="74"/>
       <c r="W3" s="74"/>
       <c r="X3" s="74"/>
       <c r="Y3" s="74"/>
       <c r="Z3" s="74"/>
       <c r="AA3" s="74"/>
       <c r="AB3" s="74"/>
     </row>
-    <row r="4" spans="1:28" s="1" customFormat="1" ht="12.75">
+    <row r="4" spans="1:28" s="1" customFormat="1" ht="12">
       <c r="A4" s="27"/>
       <c r="B4" s="61">
         <v>2000</v>
       </c>
       <c r="C4" s="61">
         <v>2001</v>
       </c>
       <c r="D4" s="61">
         <v>2002</v>
       </c>
       <c r="E4" s="61">
         <v>2003</v>
       </c>
       <c r="F4" s="61">
         <v>2004</v>
       </c>
       <c r="G4" s="61">
         <v>2005</v>
       </c>
       <c r="H4" s="61">
         <v>2006</v>
       </c>
       <c r="I4" s="61">
         <v>2007</v>
       </c>
@@ -8429,51 +9456,51 @@
       <c r="U47" s="25">
         <v>19902</v>
       </c>
       <c r="V47" s="9">
         <v>19671</v>
       </c>
       <c r="W47" s="9">
         <v>19360</v>
       </c>
       <c r="X47" s="9">
         <v>17988</v>
       </c>
       <c r="Y47" s="9">
         <v>17660</v>
       </c>
       <c r="Z47" s="9">
         <v>17354</v>
       </c>
       <c r="AA47" s="9">
         <v>17045</v>
       </c>
       <c r="AB47" s="69">
         <v>16666</v>
       </c>
     </row>
-    <row r="48" spans="1:28" ht="12.75">
+    <row r="48" spans="1:28" ht="12">
       <c r="A48" s="66" t="s">
         <v>27</v>
       </c>
       <c r="Z48" s="48"/>
       <c r="AA48" s="48"/>
     </row>
     <row r="49" spans="26:27">
       <c r="Z49" s="48"/>
       <c r="AA49" s="48"/>
     </row>
     <row r="50" spans="26:27">
       <c r="Z50" s="48"/>
       <c r="AA50" s="48"/>
     </row>
     <row r="51" spans="26:27">
       <c r="Z51" s="48"/>
       <c r="AA51" s="48"/>
     </row>
     <row r="52" spans="26:27">
       <c r="Z52" s="48"/>
       <c r="AA52" s="48"/>
     </row>
     <row r="53" spans="26:27">
       <c r="Z53" s="48"/>
       <c r="AA53" s="48"/>
@@ -8642,64 +9669,64 @@
       <c r="Z94" s="48"/>
       <c r="AA94" s="48"/>
     </row>
     <row r="95" spans="26:27">
       <c r="Z95" s="48"/>
       <c r="AA95" s="48"/>
     </row>
     <row r="96" spans="26:27">
       <c r="Z96" s="48"/>
       <c r="AA96" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A32:AA32"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A5:AA5"/>
     <mergeCell ref="A21:AA21"/>
     <mergeCell ref="T3:AB3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BC48"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection activeCell="AD11" sqref="AD11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="49" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="49"/>
+    <col min="1" max="1" width="22.88671875" style="49" bestFit="1" customWidth="1"/>
+    <col min="2" max="27" width="6.5546875" style="49" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="6.88671875" style="49" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="12.75" customHeight="1">
       <c r="A1" s="80" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="80"/>
       <c r="C1" s="80"/>
       <c r="D1" s="80"/>
       <c r="E1" s="80"/>
       <c r="F1" s="80"/>
       <c r="G1" s="80"/>
       <c r="H1" s="80"/>
       <c r="I1" s="80"/>
       <c r="J1" s="80"/>
       <c r="K1" s="80"/>
       <c r="L1" s="80"/>
       <c r="M1" s="80"/>
       <c r="N1" s="80"/>
       <c r="O1" s="80"/>
       <c r="P1" s="80"/>
       <c r="Q1" s="80"/>
       <c r="R1" s="80"/>
       <c r="S1" s="80"/>
       <c r="T1" s="80"/>
@@ -8756,51 +9783,51 @@
       <c r="AM2" s="48"/>
       <c r="AN2" s="48"/>
       <c r="AO2" s="48"/>
       <c r="AP2" s="48"/>
       <c r="AQ2" s="48"/>
       <c r="AR2" s="48"/>
       <c r="AS2" s="48"/>
       <c r="AT2" s="48"/>
       <c r="AU2" s="48"/>
     </row>
     <row r="3" spans="1:55" s="1" customFormat="1">
       <c r="B3" s="79"/>
       <c r="C3" s="79"/>
       <c r="T3" s="74" t="s">
         <v>22</v>
       </c>
       <c r="U3" s="74"/>
       <c r="V3" s="74"/>
       <c r="W3" s="74"/>
       <c r="X3" s="74"/>
       <c r="Y3" s="74"/>
       <c r="Z3" s="74"/>
       <c r="AA3" s="74"/>
       <c r="AB3" s="74"/>
     </row>
-    <row r="4" spans="1:55" s="1" customFormat="1" ht="12.75">
+    <row r="4" spans="1:55" s="1" customFormat="1" ht="12">
       <c r="A4" s="27"/>
       <c r="B4" s="61">
         <v>2000</v>
       </c>
       <c r="C4" s="61">
         <v>2001</v>
       </c>
       <c r="D4" s="61">
         <v>2002</v>
       </c>
       <c r="E4" s="61">
         <v>2003</v>
       </c>
       <c r="F4" s="61">
         <v>2004</v>
       </c>
       <c r="G4" s="61">
         <v>2005</v>
       </c>
       <c r="H4" s="61">
         <v>2006</v>
       </c>
       <c r="I4" s="61">
         <v>2007</v>
       </c>
@@ -12418,90 +13445,92 @@
       <c r="U47" s="26">
         <v>20876</v>
       </c>
       <c r="V47" s="26">
         <v>20508</v>
       </c>
       <c r="W47" s="26">
         <v>20229</v>
       </c>
       <c r="X47" s="26">
         <v>18390</v>
       </c>
       <c r="Y47" s="41">
         <v>18072</v>
       </c>
       <c r="Z47" s="41">
         <v>17772</v>
       </c>
       <c r="AA47" s="41">
         <v>17515</v>
       </c>
       <c r="AB47" s="28">
         <v>16999</v>
       </c>
     </row>
-    <row r="48" spans="1:28" ht="12.75">
+    <row r="48" spans="1:28" ht="12">
       <c r="A48" s="66" t="s">
         <v>27</v>
       </c>
       <c r="Z48" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A32:AA32"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A5:AA5"/>
     <mergeCell ref="A21:AA21"/>
     <mergeCell ref="T3:AB3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>All population</vt:lpstr>
       <vt:lpstr>Men</vt:lpstr>
       <vt:lpstr>Women</vt:lpstr>
       <vt:lpstr>Men!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>