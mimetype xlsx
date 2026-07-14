--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -14,69 +14,69 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="8235" yWindow="0" windowWidth="19125" windowHeight="13125" tabRatio="742"/>
   </bookViews>
   <sheets>
     <sheet name="магазины" sheetId="3" r:id="rId1"/>
     <sheet name="аптеки" sheetId="4" r:id="rId2"/>
     <sheet name="объекты общественного питания" sheetId="7" r:id="rId3"/>
     <sheet name="торг сети по категориям" sheetId="8" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">аптеки!$A$1:$G$40</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'объекты общественного питания'!$A$1:$G$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">аптеки!$A$1:$G$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">магазины!$A$1:$G$40</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'объекты общественного питания'!$A$1:$G$41</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C24" i="7"/>
   <c r="B24"/>
   <c r="C24" i="4"/>
   <c r="B24"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="46">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>на конец года</t>
   </si>
   <si>
     <t>торговая площадь, кв. м</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>* Включая торговые дома.</t>
   </si>
   <si>
     <t>* Данные приведены на основании сплошного статистического наблюдения  предприятий и выборочного обследования индивидуальных предпринимателей, осуществляющих  деятельность в сфере торговли.</t>
   </si>
   <si>
     <t>* Данные приведены на основании сплошного статистического наблюдения  предприятий и выборочного обследования индивидуальных предпринимателей, осуществляющих  деятельность в сфере общественного питания.</t>
   </si>
   <si>
     <t xml:space="preserve">** Данные приведены на основании сплошного статистического наблюдения  предприятий и выборочного обследования индивидуальных предпринимателей, осуществляющих  деятельность в сфере торговли. </t>
   </si>
   <si>
@@ -167,50 +167,53 @@
     <t>более 10000 (1кат)</t>
   </si>
   <si>
     <t>торговая площадь, кв.м</t>
   </si>
   <si>
     <t>Количество торговых объектов,                                                 единиц</t>
   </si>
   <si>
     <t>Количество торговых объектов,</t>
   </si>
   <si>
     <t>*Данные приведены с учетом индивидуальных предпринимателей.</t>
   </si>
   <si>
     <t>количество торговых объектов, единиц</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
+  </si>
+  <si>
+    <t>2025 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -474,51 +477,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -578,184 +581,199 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -781,51 +799,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -971,2212 +989,2326 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J38"/>
+  <dimension ref="A1:K40"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="U16" sqref="U16"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="14" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="19.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="43"/>
-[...4 lines deleted...]
-      <c r="G1" s="43"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
     </row>
     <row r="2" spans="1:7" ht="16.5" customHeight="1" thickBot="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="36" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="3" customFormat="1" ht="24.75" customHeight="1" thickBot="1">
-      <c r="A3" s="46"/>
-      <c r="B3" s="48" t="s">
+      <c r="A3" s="57"/>
+      <c r="B3" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="49"/>
-      <c r="D3" s="48" t="s">
+      <c r="C3" s="46"/>
+      <c r="D3" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="49"/>
-      <c r="F3" s="50" t="s">
+      <c r="E3" s="46"/>
+      <c r="F3" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="51"/>
+      <c r="G3" s="48"/>
     </row>
     <row r="4" spans="1:7" ht="39" thickBot="1">
-      <c r="A4" s="47"/>
+      <c r="A4" s="58"/>
       <c r="B4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="18" customHeight="1">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="53"/>
-[...4 lines deleted...]
-      <c r="G5" s="53"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
     </row>
     <row r="6" spans="1:7" ht="29.25" customHeight="1">
       <c r="A6" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="6">
         <v>12939</v>
       </c>
       <c r="C6" s="6">
         <v>803405</v>
       </c>
       <c r="D6" s="7">
         <v>481</v>
       </c>
       <c r="E6" s="6">
         <v>126601</v>
       </c>
       <c r="F6" s="6">
         <v>12458</v>
       </c>
       <c r="G6" s="6">
         <v>676804</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="18" customHeight="1">
-      <c r="A7" s="39" t="s">
+      <c r="A7" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="40"/>
-[...4 lines deleted...]
-      <c r="G7" s="40"/>
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
     </row>
     <row r="8" spans="1:7" ht="26.25" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="6">
         <v>16086</v>
       </c>
       <c r="C8" s="6">
         <v>1055320</v>
       </c>
       <c r="D8" s="7">
         <v>482</v>
       </c>
       <c r="E8" s="6">
         <v>129685</v>
       </c>
       <c r="F8" s="6">
         <v>15604</v>
       </c>
       <c r="G8" s="6">
         <v>925635</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="18" customHeight="1">
-      <c r="A9" s="39" t="s">
+      <c r="A9" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="40"/>
-[...4 lines deleted...]
-      <c r="G9" s="40"/>
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
     </row>
     <row r="10" spans="1:7" ht="26.25" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="6">
         <v>10316</v>
       </c>
       <c r="C10" s="6">
         <v>779310</v>
       </c>
       <c r="D10" s="7">
         <v>495</v>
       </c>
       <c r="E10" s="6">
         <v>146488</v>
       </c>
       <c r="F10" s="6">
         <v>9821</v>
       </c>
       <c r="G10" s="6">
         <v>632822</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="18" customHeight="1">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="40"/>
-[...4 lines deleted...]
-      <c r="G11" s="40"/>
+      <c r="B11" s="50"/>
+      <c r="C11" s="50"/>
+      <c r="D11" s="50"/>
+      <c r="E11" s="50"/>
+      <c r="F11" s="50"/>
+      <c r="G11" s="50"/>
     </row>
     <row r="12" spans="1:7" ht="27" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="6">
         <v>9545</v>
       </c>
       <c r="C12" s="6">
         <v>691890</v>
       </c>
       <c r="D12" s="7">
         <v>523</v>
       </c>
       <c r="E12" s="6">
         <v>166842</v>
       </c>
       <c r="F12" s="6">
         <v>9022</v>
       </c>
       <c r="G12" s="6">
         <v>525048</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="18" customHeight="1">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="40"/>
-[...4 lines deleted...]
-      <c r="G13" s="40"/>
+      <c r="B13" s="50"/>
+      <c r="C13" s="50"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="50"/>
+      <c r="F13" s="50"/>
+      <c r="G13" s="50"/>
     </row>
     <row r="14" spans="1:7" ht="30" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="8">
         <v>9591</v>
       </c>
       <c r="C14" s="8">
         <v>734809</v>
       </c>
       <c r="D14" s="9">
         <v>537</v>
       </c>
       <c r="E14" s="8">
         <v>188968</v>
       </c>
       <c r="F14" s="8">
         <v>9054</v>
       </c>
       <c r="G14" s="8">
         <v>545841</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="18" customHeight="1">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="40"/>
-[...4 lines deleted...]
-      <c r="G15" s="40"/>
+      <c r="B15" s="50"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
     </row>
     <row r="16" spans="1:7" ht="24.75" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="8">
         <v>11331</v>
       </c>
       <c r="C16" s="8">
         <v>706417</v>
       </c>
       <c r="D16" s="8">
         <v>501</v>
       </c>
       <c r="E16" s="8">
         <v>192586</v>
       </c>
       <c r="F16" s="8">
         <v>10830</v>
       </c>
       <c r="G16" s="8">
         <v>513831</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="18" customHeight="1">
-      <c r="A17" s="39" t="s">
+      <c r="A17" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="40"/>
-[...4 lines deleted...]
-      <c r="G17" s="40"/>
+      <c r="B17" s="50"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
     </row>
     <row r="18" spans="1:7" ht="23.25" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="8">
         <v>11915</v>
       </c>
       <c r="C18" s="8">
         <v>999574</v>
       </c>
       <c r="D18" s="8">
         <v>492</v>
       </c>
       <c r="E18" s="8">
         <v>189823</v>
       </c>
       <c r="F18" s="8">
         <v>11423</v>
       </c>
       <c r="G18" s="8">
         <v>809751</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="18" customHeight="1">
-      <c r="A19" s="39" t="s">
+      <c r="A19" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="40"/>
-[...4 lines deleted...]
-      <c r="G19" s="40"/>
+      <c r="B19" s="50"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
     </row>
     <row r="20" spans="1:7" ht="27" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="8">
         <v>10048</v>
       </c>
       <c r="C20" s="8">
         <v>972114</v>
       </c>
       <c r="D20" s="8">
         <v>627</v>
       </c>
       <c r="E20" s="8">
         <v>218017</v>
       </c>
       <c r="F20" s="8">
         <v>9421</v>
       </c>
       <c r="G20" s="8">
         <v>754097</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="18" customHeight="1">
-      <c r="A21" s="39" t="s">
+      <c r="A21" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="40"/>
-[...4 lines deleted...]
-      <c r="G21" s="40"/>
+      <c r="B21" s="50"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
     </row>
     <row r="22" spans="1:7" ht="24.75" customHeight="1">
       <c r="A22" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="6">
         <v>6902</v>
       </c>
       <c r="C22" s="6">
         <v>624816</v>
       </c>
       <c r="D22" s="6">
         <v>586</v>
       </c>
       <c r="E22" s="6">
         <v>192703</v>
       </c>
       <c r="F22" s="6">
         <v>6316</v>
       </c>
       <c r="G22" s="6">
         <v>432113</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="18" customHeight="1">
-      <c r="A23" s="44" t="s">
+      <c r="A23" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="45"/>
-[...4 lines deleted...]
-      <c r="G23" s="45"/>
+      <c r="B23" s="56"/>
+      <c r="C23" s="56"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="56"/>
+      <c r="F23" s="56"/>
+      <c r="G23" s="56"/>
     </row>
     <row r="24" spans="1:7" ht="27" customHeight="1">
       <c r="A24" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="10">
         <v>8198</v>
       </c>
       <c r="C24" s="10">
         <v>653046</v>
       </c>
       <c r="D24" s="10">
         <v>610</v>
       </c>
       <c r="E24" s="10">
         <v>194839</v>
       </c>
       <c r="F24" s="10">
         <v>7588</v>
       </c>
       <c r="G24" s="10">
         <v>458207</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="18" customHeight="1">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="40"/>
-[...4 lines deleted...]
-      <c r="G25" s="40"/>
+      <c r="B25" s="50"/>
+      <c r="C25" s="50"/>
+      <c r="D25" s="50"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="50"/>
     </row>
     <row r="26" spans="1:7" ht="24" customHeight="1">
       <c r="A26" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="11">
         <v>6948</v>
       </c>
       <c r="C26" s="11">
         <v>589936</v>
       </c>
       <c r="D26" s="11">
         <v>615</v>
       </c>
       <c r="E26" s="11">
         <v>195726</v>
       </c>
       <c r="F26" s="11">
         <v>6333</v>
       </c>
       <c r="G26" s="11">
         <v>394210</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="24" customHeight="1">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="40"/>
-[...4 lines deleted...]
-      <c r="G27" s="40"/>
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="50"/>
     </row>
     <row r="28" spans="1:7" ht="24" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="12">
         <v>7977</v>
       </c>
       <c r="C28" s="12">
         <v>799140</v>
       </c>
       <c r="D28" s="12">
         <v>622</v>
       </c>
       <c r="E28" s="12">
         <v>197329</v>
       </c>
       <c r="F28" s="12">
         <v>7355</v>
       </c>
       <c r="G28" s="12">
         <v>601811</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="25.5" customHeight="1">
-      <c r="A29" s="39" t="s">
+      <c r="A29" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="40"/>
-[...4 lines deleted...]
-      <c r="G29" s="40"/>
+      <c r="B29" s="50"/>
+      <c r="C29" s="50"/>
+      <c r="D29" s="50"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="50"/>
+      <c r="G29" s="50"/>
     </row>
     <row r="30" spans="1:7" ht="24.75" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="12">
         <v>7564</v>
       </c>
       <c r="C30" s="12">
         <v>664877</v>
       </c>
       <c r="D30" s="12">
         <v>674</v>
       </c>
       <c r="E30" s="12">
         <v>211548</v>
       </c>
       <c r="F30" s="12">
         <v>6890</v>
       </c>
       <c r="G30" s="12">
         <v>453328</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="24.75" customHeight="1">
-      <c r="A31" s="39" t="s">
+      <c r="A31" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="40"/>
-[...4 lines deleted...]
-      <c r="G31" s="40"/>
+      <c r="B31" s="50"/>
+      <c r="C31" s="50"/>
+      <c r="D31" s="50"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="50"/>
+      <c r="G31" s="50"/>
     </row>
     <row r="32" spans="1:7" ht="26.25" customHeight="1">
       <c r="A32" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="12">
         <v>4153</v>
       </c>
       <c r="C32" s="12">
         <v>887125</v>
       </c>
       <c r="D32" s="12">
         <v>478</v>
       </c>
       <c r="E32" s="12">
         <v>147506</v>
       </c>
       <c r="F32" s="12">
         <v>3675</v>
       </c>
       <c r="G32" s="12">
         <v>739619</v>
       </c>
     </row>
-    <row r="33" spans="1:10" ht="15">
-      <c r="A33" s="39" t="s">
+    <row r="33" spans="1:11" ht="15">
+      <c r="A33" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="B33" s="40"/>
-[...6 lines deleted...]
-    <row r="34" spans="1:10" ht="24.75" customHeight="1">
+      <c r="B33" s="50"/>
+      <c r="C33" s="50"/>
+      <c r="D33" s="50"/>
+      <c r="E33" s="50"/>
+      <c r="F33" s="50"/>
+      <c r="G33" s="50"/>
+    </row>
+    <row r="34" spans="1:11" ht="24.75" customHeight="1">
       <c r="A34" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="12">
         <v>5282</v>
       </c>
       <c r="C34" s="12">
         <v>607956</v>
       </c>
       <c r="D34" s="12">
         <v>518</v>
       </c>
       <c r="E34" s="12">
         <v>168635</v>
       </c>
       <c r="F34" s="12">
         <v>4764</v>
       </c>
       <c r="G34" s="12">
         <v>439322</v>
       </c>
     </row>
-    <row r="35" spans="1:10" ht="15">
-      <c r="A35" s="39" t="s">
+    <row r="35" spans="1:11" ht="15">
+      <c r="A35" s="49" t="s">
         <v>44</v>
       </c>
-      <c r="B35" s="40"/>
-[...6 lines deleted...]
-    <row r="36" spans="1:10" ht="24.75" customHeight="1">
+      <c r="B35" s="50"/>
+      <c r="C35" s="50"/>
+      <c r="D35" s="50"/>
+      <c r="E35" s="50"/>
+      <c r="F35" s="50"/>
+      <c r="G35" s="50"/>
+    </row>
+    <row r="36" spans="1:11" ht="24.75" customHeight="1">
       <c r="A36" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="12">
         <v>4234</v>
       </c>
       <c r="C36" s="12">
         <v>896812</v>
       </c>
       <c r="D36" s="12">
         <v>571</v>
       </c>
       <c r="E36" s="12">
         <v>231330</v>
       </c>
       <c r="F36" s="12">
         <v>3663</v>
       </c>
       <c r="G36" s="12">
         <v>665482</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
     </row>
-    <row r="37" spans="1:10" ht="17.25" customHeight="1">
-      <c r="A37" s="41" t="s">
+    <row r="37" spans="1:11" ht="15">
+      <c r="A37" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37" s="50"/>
+      <c r="C37" s="50"/>
+      <c r="D37" s="50"/>
+      <c r="E37" s="50"/>
+      <c r="F37" s="50"/>
+      <c r="G37" s="50"/>
+    </row>
+    <row r="38" spans="1:11" ht="24.75" customHeight="1">
+      <c r="A38" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="12">
+        <v>4396</v>
+      </c>
+      <c r="C38" s="12">
+        <v>518908</v>
+      </c>
+      <c r="D38" s="12">
+        <v>569</v>
+      </c>
+      <c r="E38" s="12">
+        <v>172873</v>
+      </c>
+      <c r="F38" s="12">
+        <v>3827</v>
+      </c>
+      <c r="G38" s="12">
+        <v>346035</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
+    </row>
+    <row r="39" spans="1:11" ht="17.25" customHeight="1">
+      <c r="A39" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="B37" s="42"/>
-[...7 lines deleted...]
-      <c r="A38" s="41" t="s">
+      <c r="B39" s="53"/>
+      <c r="C39" s="53"/>
+      <c r="D39" s="53"/>
+      <c r="E39" s="53"/>
+      <c r="F39" s="53"/>
+      <c r="G39" s="53"/>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B38" s="41"/>
-[...4 lines deleted...]
-      <c r="G38" s="41"/>
+      <c r="B40" s="44"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="44"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-[...9 lines deleted...]
-    <mergeCell ref="A35:G35"/>
+  <mergeCells count="24">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A40:G40"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A11:G11"/>
+    <mergeCell ref="A19:G19"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A35:G35"/>
     <mergeCell ref="A31:G31"/>
+    <mergeCell ref="A39:G39"/>
+    <mergeCell ref="A29:G29"/>
     <mergeCell ref="A37:G37"/>
-    <mergeCell ref="A29:G29"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L5" sqref="L5"/>
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="55"/>
-[...4 lines deleted...]
-      <c r="G1" s="55"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
     </row>
     <row r="2" spans="1:7" ht="13.5" thickBot="1">
       <c r="G2" s="37" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="3" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A3" s="46"/>
-      <c r="B3" s="48" t="s">
+      <c r="A3" s="57"/>
+      <c r="B3" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="49"/>
-      <c r="D3" s="48" t="s">
+      <c r="C3" s="46"/>
+      <c r="D3" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="49"/>
-      <c r="F3" s="50" t="s">
+      <c r="E3" s="46"/>
+      <c r="F3" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="51"/>
+      <c r="G3" s="48"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" thickBot="1">
-      <c r="A4" s="47"/>
+      <c r="A4" s="58"/>
       <c r="B4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="53"/>
-[...4 lines deleted...]
-      <c r="G5" s="56"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="60"/>
     </row>
     <row r="6" spans="1:7" ht="25.5">
       <c r="A6" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="11">
         <v>1003</v>
       </c>
       <c r="C6" s="11">
         <v>53301</v>
       </c>
       <c r="D6" s="14">
         <v>241</v>
       </c>
       <c r="E6" s="11">
         <v>12758</v>
       </c>
       <c r="F6" s="14">
         <v>762</v>
       </c>
       <c r="G6" s="11">
         <v>40543</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15">
-      <c r="A7" s="39" t="s">
+      <c r="A7" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="40"/>
-[...4 lines deleted...]
-      <c r="G7" s="54"/>
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="59"/>
     </row>
     <row r="8" spans="1:7" ht="25.5">
       <c r="A8" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="14">
         <v>978</v>
       </c>
       <c r="C8" s="11">
         <v>51569</v>
       </c>
       <c r="D8" s="14">
         <v>269</v>
       </c>
       <c r="E8" s="11">
         <v>14954</v>
       </c>
       <c r="F8" s="14">
         <v>709</v>
       </c>
       <c r="G8" s="11">
         <v>36615</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15">
-      <c r="A9" s="39" t="s">
+      <c r="A9" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="40"/>
-[...4 lines deleted...]
-      <c r="G9" s="54"/>
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="59"/>
     </row>
     <row r="10" spans="1:7" ht="25.5">
       <c r="A10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="14">
         <v>741</v>
       </c>
       <c r="C10" s="11">
         <v>37348</v>
       </c>
       <c r="D10" s="14">
         <v>270</v>
       </c>
       <c r="E10" s="11">
         <v>15372</v>
       </c>
       <c r="F10" s="14">
         <v>471</v>
       </c>
       <c r="G10" s="11">
         <v>21976</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="40"/>
-[...4 lines deleted...]
-      <c r="G11" s="54"/>
+      <c r="B11" s="50"/>
+      <c r="C11" s="50"/>
+      <c r="D11" s="50"/>
+      <c r="E11" s="50"/>
+      <c r="F11" s="50"/>
+      <c r="G11" s="59"/>
     </row>
     <row r="12" spans="1:7" ht="25.5">
       <c r="A12" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="14">
         <v>567</v>
       </c>
       <c r="C12" s="11">
         <v>30110</v>
       </c>
       <c r="D12" s="14">
         <v>281</v>
       </c>
       <c r="E12" s="11">
         <v>16820</v>
       </c>
       <c r="F12" s="14">
         <v>286</v>
       </c>
       <c r="G12" s="11">
         <v>13290</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="40"/>
-[...4 lines deleted...]
-      <c r="G13" s="54"/>
+      <c r="B13" s="50"/>
+      <c r="C13" s="50"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="50"/>
+      <c r="F13" s="50"/>
+      <c r="G13" s="59"/>
     </row>
     <row r="14" spans="1:7" ht="25.5">
       <c r="A14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="16">
         <v>616</v>
       </c>
       <c r="C14" s="16">
         <v>29253</v>
       </c>
       <c r="D14" s="16">
         <v>276</v>
       </c>
       <c r="E14" s="16">
         <v>16077</v>
       </c>
       <c r="F14" s="16">
         <v>340</v>
       </c>
       <c r="G14" s="16">
         <v>13176</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="40"/>
-[...4 lines deleted...]
-      <c r="G15" s="54"/>
+      <c r="B15" s="50"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="59"/>
     </row>
     <row r="16" spans="1:7" ht="25.5">
       <c r="A16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="6">
         <v>530</v>
       </c>
       <c r="C16" s="6">
         <v>27564</v>
       </c>
       <c r="D16" s="6">
         <v>289</v>
       </c>
       <c r="E16" s="6">
         <v>16295</v>
       </c>
       <c r="F16" s="6">
         <v>241</v>
       </c>
       <c r="G16" s="6">
         <v>11269</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="15">
-      <c r="A17" s="39" t="s">
+      <c r="A17" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="40"/>
-[...4 lines deleted...]
-      <c r="G17" s="54"/>
+      <c r="B17" s="50"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="59"/>
     </row>
     <row r="18" spans="1:10" ht="25.5">
       <c r="A18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="16">
         <v>833</v>
       </c>
       <c r="C18" s="16">
         <v>34691</v>
       </c>
       <c r="D18" s="16">
         <v>279</v>
       </c>
       <c r="E18" s="16">
         <v>16276</v>
       </c>
       <c r="F18" s="16">
         <v>554</v>
       </c>
       <c r="G18" s="16">
         <v>18415</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="15">
-      <c r="A19" s="39" t="s">
+      <c r="A19" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="40"/>
-[...4 lines deleted...]
-      <c r="G19" s="54"/>
+      <c r="B19" s="50"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="59"/>
     </row>
     <row r="20" spans="1:10" ht="25.5">
       <c r="A20" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="16">
         <v>488</v>
       </c>
       <c r="C20" s="16">
         <v>30093</v>
       </c>
       <c r="D20" s="16">
         <v>238</v>
       </c>
       <c r="E20" s="16">
         <v>13522</v>
       </c>
       <c r="F20" s="16">
         <v>250</v>
       </c>
       <c r="G20" s="16">
         <v>16571</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="15">
-      <c r="A21" s="39" t="s">
+      <c r="A21" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="40"/>
-[...4 lines deleted...]
-      <c r="G21" s="54"/>
+      <c r="B21" s="50"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="59"/>
     </row>
     <row r="22" spans="1:10" ht="25.5">
       <c r="A22" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="16">
         <v>400</v>
       </c>
       <c r="C22" s="16">
         <v>21193</v>
       </c>
       <c r="D22" s="16">
         <v>340</v>
       </c>
       <c r="E22" s="16">
         <v>18707</v>
       </c>
       <c r="F22" s="16">
         <v>60</v>
       </c>
       <c r="G22" s="16">
         <v>2486</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="15">
-      <c r="A23" s="39" t="s">
+      <c r="A23" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="40"/>
-[...4 lines deleted...]
-      <c r="G23" s="54"/>
+      <c r="B23" s="50"/>
+      <c r="C23" s="50"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="50"/>
+      <c r="F23" s="50"/>
+      <c r="G23" s="59"/>
     </row>
     <row r="24" spans="1:10" ht="25.5">
       <c r="A24" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="11">
         <f>D24+F24</f>
         <v>549</v>
       </c>
       <c r="C24" s="11">
         <f>E24+G24</f>
         <v>30244</v>
       </c>
       <c r="D24" s="11">
         <v>350</v>
       </c>
       <c r="E24" s="11">
         <v>19135</v>
       </c>
       <c r="F24" s="11">
         <v>199</v>
       </c>
       <c r="G24" s="11">
         <v>11109</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="15">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="40"/>
-[...4 lines deleted...]
-      <c r="G25" s="54"/>
+      <c r="B25" s="50"/>
+      <c r="C25" s="50"/>
+      <c r="D25" s="50"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="59"/>
     </row>
     <row r="26" spans="1:10" ht="25.5">
       <c r="A26" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="14">
         <v>541</v>
       </c>
       <c r="C26" s="14">
         <v>26283</v>
       </c>
       <c r="D26" s="14">
         <v>313</v>
       </c>
       <c r="E26" s="14">
         <v>17025</v>
       </c>
       <c r="F26" s="14">
         <v>228</v>
       </c>
       <c r="G26" s="14">
         <v>9258</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="15">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="40"/>
-[...4 lines deleted...]
-      <c r="G27" s="40"/>
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="50"/>
     </row>
     <row r="28" spans="1:10" ht="25.5">
       <c r="A28" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="11">
         <v>504</v>
       </c>
       <c r="C28" s="11">
         <v>26552</v>
       </c>
       <c r="D28" s="11">
         <v>321</v>
       </c>
       <c r="E28" s="11">
         <v>18567</v>
       </c>
       <c r="F28" s="11">
         <v>183</v>
       </c>
       <c r="G28" s="11">
         <v>7985</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="15">
-      <c r="A29" s="39" t="s">
+      <c r="A29" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="40"/>
-[...4 lines deleted...]
-      <c r="G29" s="40"/>
+      <c r="B29" s="50"/>
+      <c r="C29" s="50"/>
+      <c r="D29" s="50"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="50"/>
+      <c r="G29" s="50"/>
     </row>
     <row r="30" spans="1:10" ht="25.5">
       <c r="A30" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="11">
         <v>396</v>
       </c>
       <c r="C30" s="11">
         <v>19912</v>
       </c>
       <c r="D30" s="11">
         <v>325</v>
       </c>
       <c r="E30" s="11">
         <v>18199</v>
       </c>
       <c r="F30" s="11">
         <v>71</v>
       </c>
       <c r="G30" s="11">
         <v>1713</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
     </row>
     <row r="31" spans="1:10" ht="15">
-      <c r="A31" s="39" t="s">
+      <c r="A31" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="40"/>
-[...4 lines deleted...]
-      <c r="G31" s="40"/>
+      <c r="B31" s="50"/>
+      <c r="C31" s="50"/>
+      <c r="D31" s="50"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="50"/>
+      <c r="G31" s="50"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
     </row>
     <row r="32" spans="1:10" ht="25.5">
       <c r="A32" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="11">
         <v>563</v>
       </c>
       <c r="C32" s="11">
         <v>42530</v>
       </c>
       <c r="D32" s="11">
         <v>318</v>
       </c>
       <c r="E32" s="11">
         <v>23007</v>
       </c>
       <c r="F32" s="11">
         <v>245</v>
       </c>
       <c r="G32" s="11">
         <v>19523</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
     </row>
     <row r="33" spans="1:10" ht="15">
-      <c r="A33" s="39" t="s">
+      <c r="A33" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="B33" s="40"/>
-[...4 lines deleted...]
-      <c r="G33" s="40"/>
+      <c r="B33" s="50"/>
+      <c r="C33" s="50"/>
+      <c r="D33" s="50"/>
+      <c r="E33" s="50"/>
+      <c r="F33" s="50"/>
+      <c r="G33" s="50"/>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
     </row>
     <row r="34" spans="1:10" ht="25.5">
       <c r="A34" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="11">
         <v>377</v>
       </c>
       <c r="C34" s="11">
         <v>22816</v>
       </c>
       <c r="D34" s="11">
         <v>225</v>
       </c>
       <c r="E34" s="11">
         <v>14528</v>
       </c>
       <c r="F34" s="11">
         <v>152</v>
       </c>
       <c r="G34" s="11">
         <v>8288</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
     </row>
     <row r="35" spans="1:10" ht="15">
-      <c r="A35" s="39" t="s">
+      <c r="A35" s="49" t="s">
         <v>44</v>
       </c>
-      <c r="B35" s="40"/>
-[...4 lines deleted...]
-      <c r="G35" s="40"/>
+      <c r="B35" s="50"/>
+      <c r="C35" s="50"/>
+      <c r="D35" s="50"/>
+      <c r="E35" s="50"/>
+      <c r="F35" s="50"/>
+      <c r="G35" s="50"/>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
     </row>
     <row r="36" spans="1:10" ht="25.5">
       <c r="A36" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="11">
         <v>275</v>
       </c>
       <c r="C36" s="11">
         <v>15864</v>
       </c>
       <c r="D36" s="11">
         <v>242</v>
       </c>
       <c r="E36" s="11">
         <v>14330</v>
       </c>
       <c r="F36" s="11">
         <v>33</v>
       </c>
       <c r="G36" s="11">
         <v>1534</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
     </row>
-    <row r="37" spans="1:10">
-[...7 lines deleted...]
-      <c r="H37" s="13"/>
+    <row r="37" spans="1:10" ht="15">
+      <c r="A37" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37" s="50"/>
+      <c r="C37" s="50"/>
+      <c r="D37" s="50"/>
+      <c r="E37" s="50"/>
+      <c r="F37" s="50"/>
+      <c r="G37" s="50"/>
       <c r="I37" s="13"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="41" t="s">
+      <c r="J37" s="13"/>
+    </row>
+    <row r="38" spans="1:10" ht="25.5">
+      <c r="A38" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="11">
+        <v>337</v>
+      </c>
+      <c r="C38" s="11">
+        <v>21722</v>
+      </c>
+      <c r="D38" s="11">
+        <v>265</v>
+      </c>
+      <c r="E38" s="11">
+        <v>17259</v>
+      </c>
+      <c r="F38" s="11">
+        <v>72</v>
+      </c>
+      <c r="G38" s="11">
+        <v>4463</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="17"/>
+      <c r="B39" s="32"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="32"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="32"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="13"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="B38" s="41"/>
-[...8 lines deleted...]
-      <c r="C44" s="35"/>
+      <c r="B40" s="44"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="44"/>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="B46" s="35"/>
+      <c r="C46" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...6 lines deleted...]
-    <mergeCell ref="A38:G38"/>
+  <mergeCells count="23">
+    <mergeCell ref="A37:G37"/>
+    <mergeCell ref="A40:G40"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A35:G35"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A29:G29"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A11:G11"/>
+    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A7:G7"/>
+    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A9:G9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J47"/>
+  <dimension ref="A1:J49"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J8" sqref="J8"/>
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="1" customWidth="1"/>
     <col min="2" max="7" width="16.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="55"/>
-[...4 lines deleted...]
-      <c r="G1" s="55"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
     </row>
     <row r="2" spans="1:7" ht="13.5" thickBot="1">
       <c r="G2" s="38" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="3" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A3" s="46"/>
-      <c r="B3" s="48" t="s">
+      <c r="A3" s="57"/>
+      <c r="B3" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="49"/>
-      <c r="D3" s="48" t="s">
+      <c r="C3" s="46"/>
+      <c r="D3" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="49"/>
-      <c r="F3" s="50" t="s">
+      <c r="E3" s="46"/>
+      <c r="F3" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="51"/>
+      <c r="G3" s="48"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" thickBot="1">
-      <c r="A4" s="47"/>
+      <c r="A4" s="58"/>
       <c r="B4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="29" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="53"/>
-[...4 lines deleted...]
-      <c r="G5" s="56"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="60"/>
     </row>
     <row r="6" spans="1:7" ht="25.5">
       <c r="A6" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="11">
         <v>1550</v>
       </c>
       <c r="C6" s="11">
         <v>64959</v>
       </c>
       <c r="D6" s="14">
         <v>131</v>
       </c>
       <c r="E6" s="11">
         <v>10118</v>
       </c>
       <c r="F6" s="11">
         <v>1419</v>
       </c>
       <c r="G6" s="11">
         <v>54841</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15">
-      <c r="A7" s="39" t="s">
+      <c r="A7" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="40"/>
-[...4 lines deleted...]
-      <c r="G7" s="54"/>
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="59"/>
     </row>
     <row r="8" spans="1:7" ht="25.5">
       <c r="A8" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="11">
         <v>2462</v>
       </c>
       <c r="C8" s="11">
         <v>104715</v>
       </c>
       <c r="D8" s="14">
         <v>135</v>
       </c>
       <c r="E8" s="11">
         <v>9783</v>
       </c>
       <c r="F8" s="11">
         <v>2327</v>
       </c>
       <c r="G8" s="11">
         <v>94932</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15">
-      <c r="A9" s="39" t="s">
+      <c r="A9" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="40"/>
-[...4 lines deleted...]
-      <c r="G9" s="54"/>
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="59"/>
     </row>
     <row r="10" spans="1:7" ht="25.5">
       <c r="A10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="11">
         <v>2025</v>
       </c>
       <c r="C10" s="11">
         <v>78500</v>
       </c>
       <c r="D10" s="14">
         <v>129</v>
       </c>
       <c r="E10" s="11">
         <v>10074</v>
       </c>
       <c r="F10" s="11">
         <v>1896</v>
       </c>
       <c r="G10" s="11">
         <v>68426</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="40"/>
-[...4 lines deleted...]
-      <c r="G11" s="54"/>
+      <c r="B11" s="50"/>
+      <c r="C11" s="50"/>
+      <c r="D11" s="50"/>
+      <c r="E11" s="50"/>
+      <c r="F11" s="50"/>
+      <c r="G11" s="59"/>
     </row>
     <row r="12" spans="1:7" ht="25.5">
       <c r="A12" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="11">
         <v>1485</v>
       </c>
       <c r="C12" s="11">
         <v>85077</v>
       </c>
       <c r="D12" s="14">
         <v>131</v>
       </c>
       <c r="E12" s="11">
         <v>10891</v>
       </c>
       <c r="F12" s="11">
         <v>1354</v>
       </c>
       <c r="G12" s="11">
         <v>74186</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="40"/>
-[...4 lines deleted...]
-      <c r="G13" s="54"/>
+      <c r="B13" s="50"/>
+      <c r="C13" s="50"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="50"/>
+      <c r="F13" s="50"/>
+      <c r="G13" s="59"/>
     </row>
     <row r="14" spans="1:7" ht="25.5">
       <c r="A14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="11">
         <v>1700</v>
       </c>
       <c r="C14" s="11">
         <v>82004</v>
       </c>
       <c r="D14" s="11">
         <v>126</v>
       </c>
       <c r="E14" s="11">
         <v>10531</v>
       </c>
       <c r="F14" s="11">
         <v>1574</v>
       </c>
       <c r="G14" s="11">
         <v>71473</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="40"/>
-[...4 lines deleted...]
-      <c r="G15" s="54"/>
+      <c r="B15" s="50"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="59"/>
     </row>
     <row r="16" spans="1:7" ht="25.5">
       <c r="A16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11">
         <v>1779</v>
       </c>
       <c r="C16" s="11">
         <v>70960</v>
       </c>
       <c r="D16" s="11">
         <v>110</v>
       </c>
       <c r="E16" s="11">
         <v>9931</v>
       </c>
       <c r="F16" s="11">
         <v>1669</v>
       </c>
       <c r="G16" s="11">
         <v>61029</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="15">
-      <c r="A17" s="39" t="s">
+      <c r="A17" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="40"/>
-[...4 lines deleted...]
-      <c r="G17" s="54"/>
+      <c r="B17" s="50"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="59"/>
     </row>
     <row r="18" spans="1:10" ht="25.5">
       <c r="A18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="16">
         <v>1475</v>
       </c>
       <c r="C18" s="16">
         <v>70292</v>
       </c>
       <c r="D18" s="16">
         <v>127</v>
       </c>
       <c r="E18" s="16">
         <v>12138</v>
       </c>
       <c r="F18" s="16">
         <v>1348</v>
       </c>
       <c r="G18" s="16">
         <v>58154</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="15">
-      <c r="A19" s="39" t="s">
+      <c r="A19" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="40"/>
-[...4 lines deleted...]
-      <c r="G19" s="54"/>
+      <c r="B19" s="50"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="59"/>
     </row>
     <row r="20" spans="1:10" ht="25.5">
       <c r="A20" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>898</v>
       </c>
       <c r="C20" s="11">
         <v>48334</v>
       </c>
       <c r="D20" s="11">
         <v>128</v>
       </c>
       <c r="E20" s="11">
         <v>11635</v>
       </c>
       <c r="F20" s="11">
         <v>770</v>
       </c>
       <c r="G20" s="11">
         <v>36699</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="15">
-      <c r="A21" s="39" t="s">
+      <c r="A21" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="40"/>
-[...4 lines deleted...]
-      <c r="G21" s="54"/>
+      <c r="B21" s="50"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="59"/>
     </row>
     <row r="22" spans="1:10" ht="25.5">
       <c r="A22" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="6">
         <v>892</v>
       </c>
       <c r="C22" s="6">
         <v>53557</v>
       </c>
       <c r="D22" s="6">
         <v>119</v>
       </c>
       <c r="E22" s="6">
         <v>9304</v>
       </c>
       <c r="F22" s="6">
         <v>773</v>
       </c>
       <c r="G22" s="6">
         <v>44253</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="15">
-      <c r="A23" s="39" t="s">
+      <c r="A23" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="40"/>
-[...4 lines deleted...]
-      <c r="G23" s="54"/>
+      <c r="B23" s="50"/>
+      <c r="C23" s="50"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="50"/>
+      <c r="F23" s="50"/>
+      <c r="G23" s="59"/>
     </row>
     <row r="24" spans="1:10" ht="25.5">
       <c r="A24" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="11">
         <f>D24+F24</f>
         <v>1105</v>
       </c>
       <c r="C24" s="11">
         <f>E24+G24</f>
         <v>64067</v>
       </c>
       <c r="D24" s="11">
         <v>121</v>
       </c>
       <c r="E24" s="11">
         <v>11439</v>
       </c>
       <c r="F24" s="11">
         <v>984</v>
       </c>
       <c r="G24" s="11">
         <v>52628</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="15">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="40"/>
-[...4 lines deleted...]
-      <c r="G25" s="54"/>
+      <c r="B25" s="50"/>
+      <c r="C25" s="50"/>
+      <c r="D25" s="50"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="59"/>
     </row>
     <row r="26" spans="1:10" ht="25.5">
       <c r="A26" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="11">
         <v>776</v>
       </c>
       <c r="C26" s="11">
         <v>43569</v>
       </c>
       <c r="D26" s="11">
         <v>126</v>
       </c>
       <c r="E26" s="11">
         <v>11105</v>
       </c>
       <c r="F26" s="11">
         <v>650</v>
       </c>
       <c r="G26" s="11">
         <v>32464</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="15">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="40"/>
-[...4 lines deleted...]
-      <c r="G27" s="40"/>
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="50"/>
     </row>
     <row r="28" spans="1:10" ht="25.5">
       <c r="A28" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="11">
         <v>929</v>
       </c>
       <c r="C28" s="11">
         <v>52905</v>
       </c>
       <c r="D28" s="11">
         <v>119</v>
       </c>
       <c r="E28" s="11">
         <v>10702</v>
       </c>
       <c r="F28" s="11">
         <v>810</v>
       </c>
       <c r="G28" s="11">
         <v>42203</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="15">
-      <c r="A29" s="39" t="s">
+      <c r="A29" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="40"/>
-[...4 lines deleted...]
-      <c r="G29" s="40"/>
+      <c r="B29" s="50"/>
+      <c r="C29" s="50"/>
+      <c r="D29" s="50"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="50"/>
+      <c r="G29" s="50"/>
     </row>
     <row r="30" spans="1:10" ht="25.5">
       <c r="A30" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="11">
         <v>1186</v>
       </c>
       <c r="C30" s="11">
         <v>76188</v>
       </c>
       <c r="D30" s="11">
         <v>47</v>
       </c>
       <c r="E30" s="11">
         <v>4034</v>
       </c>
       <c r="F30" s="11">
         <v>1140</v>
       </c>
       <c r="G30" s="11">
         <v>72154</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
     </row>
     <row r="31" spans="1:10" ht="15">
-      <c r="A31" s="39" t="s">
+      <c r="A31" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="40"/>
-[...4 lines deleted...]
-      <c r="G31" s="40"/>
+      <c r="B31" s="50"/>
+      <c r="C31" s="50"/>
+      <c r="D31" s="50"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="50"/>
+      <c r="G31" s="50"/>
     </row>
     <row r="32" spans="1:10" ht="25.5">
       <c r="A32" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="11">
         <v>535</v>
       </c>
       <c r="C32" s="11">
         <v>32120</v>
       </c>
       <c r="D32" s="11">
         <v>50</v>
       </c>
       <c r="E32" s="11">
         <v>3857</v>
       </c>
       <c r="F32" s="11">
         <v>485</v>
       </c>
       <c r="G32" s="11">
         <v>28263</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
     </row>
     <row r="33" spans="1:10" ht="15">
-      <c r="A33" s="39" t="s">
+      <c r="A33" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="B33" s="40"/>
-[...4 lines deleted...]
-      <c r="G33" s="40"/>
+      <c r="B33" s="50"/>
+      <c r="C33" s="50"/>
+      <c r="D33" s="50"/>
+      <c r="E33" s="50"/>
+      <c r="F33" s="50"/>
+      <c r="G33" s="50"/>
     </row>
     <row r="34" spans="1:10" ht="25.5">
       <c r="A34" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="11">
         <v>646</v>
       </c>
       <c r="C34" s="11">
         <v>43202</v>
       </c>
       <c r="D34" s="11">
         <v>86</v>
       </c>
       <c r="E34" s="11">
         <v>9921</v>
       </c>
       <c r="F34" s="11">
         <v>560</v>
       </c>
       <c r="G34" s="11">
         <v>33281</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
     </row>
     <row r="35" spans="1:10" ht="15">
-      <c r="A35" s="39" t="s">
+      <c r="A35" s="49" t="s">
         <v>44</v>
       </c>
-      <c r="B35" s="40"/>
-[...4 lines deleted...]
-      <c r="G35" s="40"/>
+      <c r="B35" s="50"/>
+      <c r="C35" s="50"/>
+      <c r="D35" s="50"/>
+      <c r="E35" s="50"/>
+      <c r="F35" s="50"/>
+      <c r="G35" s="50"/>
     </row>
     <row r="36" spans="1:10" ht="25.5">
       <c r="A36" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="11">
         <v>661</v>
       </c>
       <c r="C36" s="11">
         <v>42539</v>
       </c>
       <c r="D36" s="11">
         <v>115</v>
       </c>
       <c r="E36" s="11">
         <v>11138</v>
       </c>
       <c r="F36" s="11">
         <v>546</v>
       </c>
       <c r="G36" s="11">
         <v>31401</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
     </row>
-    <row r="37" spans="1:10" ht="15.75">
-[...9 lines deleted...]
-      <c r="A38" s="41" t="s">
+    <row r="37" spans="1:10" ht="15">
+      <c r="A37" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37" s="50"/>
+      <c r="C37" s="50"/>
+      <c r="D37" s="50"/>
+      <c r="E37" s="50"/>
+      <c r="F37" s="50"/>
+      <c r="G37" s="50"/>
+    </row>
+    <row r="38" spans="1:10" ht="25.5">
+      <c r="A38" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="11">
+        <v>687</v>
+      </c>
+      <c r="C38" s="11">
+        <v>47362</v>
+      </c>
+      <c r="D38" s="11">
+        <v>105</v>
+      </c>
+      <c r="E38" s="11">
+        <v>11443</v>
+      </c>
+      <c r="F38" s="11">
+        <v>582</v>
+      </c>
+      <c r="G38" s="11">
+        <v>35919</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+    </row>
+    <row r="39" spans="1:10" ht="15.75">
+      <c r="A39" s="30"/>
+      <c r="B39" s="31"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="31"/>
+      <c r="E39" s="31"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="31"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B38" s="41"/>
-[...8 lines deleted...]
-      <c r="C47" s="35"/>
+      <c r="B40" s="44"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="44"/>
+    </row>
+    <row r="49" spans="2:3">
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...11 lines deleted...]
-    <mergeCell ref="F3:G3"/>
+  <mergeCells count="23">
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A21:G21"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="A11:G11"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A40:G40"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A29:G29"/>
+    <mergeCell ref="A37:G37"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="40" max="6" man="1"/>
+    <brk id="42" max="6" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M16"/>
+  <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H26" sqref="H26"/>
+      <selection activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="20" customWidth="1"/>
     <col min="2" max="2" width="10" style="20" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="20" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="20" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="20" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="20" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="20" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="20" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="28" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="28"/>
     <col min="12" max="12" width="10" style="28" customWidth="1"/>
     <col min="13" max="13" width="9" style="28" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="18"/>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="19"/>
       <c r="K1" s="19"/>
       <c r="L1" s="19"/>
       <c r="M1" s="19"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="69" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="57"/>
-[...10 lines deleted...]
-      <c r="M2" s="57"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="21"/>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="58"/>
-      <c r="B4" s="58">
+      <c r="A4" s="65"/>
+      <c r="B4" s="65">
         <v>2023</v>
       </c>
-      <c r="C4" s="58"/>
-[...9 lines deleted...]
-      <c r="M4" s="58"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
     </row>
     <row r="5" spans="1:13" ht="32.25" customHeight="1">
-      <c r="A5" s="58"/>
-      <c r="B5" s="59" t="s">
+      <c r="A5" s="65"/>
+      <c r="B5" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="60"/>
-      <c r="D5" s="60" t="s">
+      <c r="C5" s="67"/>
+      <c r="D5" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="60"/>
-      <c r="F5" s="60" t="s">
+      <c r="E5" s="67"/>
+      <c r="F5" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="61"/>
-      <c r="H5" s="60" t="s">
+      <c r="G5" s="68"/>
+      <c r="H5" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="I5" s="60"/>
+      <c r="I5" s="67"/>
       <c r="J5" s="62" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="62"/>
       <c r="L5" s="62" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="63"/>
     </row>
     <row r="6" spans="1:13" ht="91.5" customHeight="1">
-      <c r="A6" s="58"/>
+      <c r="A6" s="65"/>
       <c r="B6" s="23" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="24" t="s">
@@ -3227,95 +3359,95 @@
         <v>66736</v>
       </c>
       <c r="L7" s="11" t="s">
         <v>42</v>
       </c>
       <c r="M7" s="11" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="26"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="58"/>
-      <c r="B10" s="58">
+      <c r="A10" s="65"/>
+      <c r="B10" s="65">
         <v>2024</v>
       </c>
-      <c r="C10" s="58"/>
-[...9 lines deleted...]
-      <c r="M10" s="58"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="65"/>
+      <c r="G10" s="65"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="65"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="58"/>
-      <c r="B11" s="59" t="s">
+      <c r="A11" s="65"/>
+      <c r="B11" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="60"/>
-      <c r="D11" s="60" t="s">
+      <c r="C11" s="67"/>
+      <c r="D11" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="E11" s="60"/>
-      <c r="F11" s="60" t="s">
+      <c r="E11" s="67"/>
+      <c r="F11" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="G11" s="61"/>
-      <c r="H11" s="60" t="s">
+      <c r="G11" s="68"/>
+      <c r="H11" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="I11" s="60"/>
+      <c r="I11" s="67"/>
       <c r="J11" s="62" t="s">
         <v>35</v>
       </c>
       <c r="K11" s="62"/>
       <c r="L11" s="62" t="s">
         <v>36</v>
       </c>
       <c r="M11" s="63"/>
     </row>
     <row r="12" spans="1:13" ht="63.75">
-      <c r="A12" s="58"/>
+      <c r="A12" s="65"/>
       <c r="B12" s="23" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="J12" s="24" t="s">
@@ -3350,87 +3482,234 @@
       <c r="F13" s="33">
         <v>952</v>
       </c>
       <c r="G13" s="33">
         <v>135047</v>
       </c>
       <c r="H13" s="33">
         <v>474</v>
       </c>
       <c r="I13" s="33">
         <v>488455</v>
       </c>
       <c r="J13" s="33">
         <v>50</v>
       </c>
       <c r="K13" s="33">
         <v>132301</v>
       </c>
       <c r="L13" s="11" t="s">
         <v>42</v>
       </c>
       <c r="M13" s="11" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1">
-      <c r="A16" s="64" t="s">
+    <row r="16" spans="1:13">
+      <c r="A16" s="65"/>
+      <c r="B16" s="65">
+        <v>2025</v>
+      </c>
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="65"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="65"/>
+      <c r="B17" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" s="68"/>
+      <c r="H17" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="I17" s="67"/>
+      <c r="J17" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="K17" s="62"/>
+      <c r="L17" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="M17" s="63"/>
+    </row>
+    <row r="18" spans="1:13" ht="63.75">
+      <c r="A18" s="65"/>
+      <c r="B18" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="F18" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="G18" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="H18" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="J18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="K18" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="L18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="M18" s="41" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="25.5">
+      <c r="A19" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="B19" s="25">
+        <v>4395</v>
+      </c>
+      <c r="C19" s="25">
+        <v>518908</v>
+      </c>
+      <c r="D19" s="33">
+        <v>2906</v>
+      </c>
+      <c r="E19" s="33">
+        <v>147195</v>
+      </c>
+      <c r="F19" s="33">
+        <v>1295</v>
+      </c>
+      <c r="G19" s="33">
+        <v>241294</v>
+      </c>
+      <c r="H19" s="33">
+        <v>175</v>
+      </c>
+      <c r="I19" s="33">
+        <v>62214</v>
+      </c>
+      <c r="J19" s="33">
+        <v>18</v>
+      </c>
+      <c r="K19" s="33">
+        <v>68206</v>
+      </c>
+      <c r="L19" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="M19" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="42"/>
+      <c r="B20" s="43"/>
+      <c r="C20" s="43"/>
+      <c r="D20" s="27"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="27"/>
+      <c r="H20" s="27"/>
+      <c r="I20" s="27"/>
+      <c r="J20" s="27"/>
+      <c r="K20" s="27"/>
+      <c r="L20" s="32"/>
+      <c r="M20" s="32"/>
+    </row>
+    <row r="21" spans="1:13" ht="15" customHeight="1">
+      <c r="A21" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="64"/>
-[...10 lines deleted...]
-      <c r="M16" s="64"/>
+      <c r="B21" s="64"/>
+      <c r="C21" s="64"/>
+      <c r="D21" s="64"/>
+      <c r="E21" s="64"/>
+      <c r="F21" s="64"/>
+      <c r="G21" s="64"/>
+      <c r="H21" s="64"/>
+      <c r="I21" s="64"/>
+      <c r="J21" s="64"/>
+      <c r="K21" s="64"/>
+      <c r="L21" s="64"/>
+      <c r="M21" s="64"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...8 lines deleted...]
-    <mergeCell ref="J11:K11"/>
+  <mergeCells count="26">
+    <mergeCell ref="J17:K17"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="A16:A18"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>