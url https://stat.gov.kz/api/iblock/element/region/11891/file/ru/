--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -1,76 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="60" yWindow="-195" windowWidth="28770" windowHeight="7740"/>
   </bookViews>
   <sheets>
     <sheet name="всего" sheetId="3" r:id="rId1"/>
     <sheet name="продовольст" sheetId="4" r:id="rId2"/>
     <sheet name="непродовольст" sheetId="5" r:id="rId3"/>
     <sheet name="торгующие предприятия" sheetId="6" r:id="rId4"/>
     <sheet name="ИП, включая торгующих на рынках" sheetId="7" r:id="rId5"/>
+    <sheet name="Лист1" sheetId="8" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">всего!$A$1:$W$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'ИП, включая торгующих на рынках'!$A$1:$W$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">непродовольст!$A$1:$W$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">продовольст!$A$1:$W$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'торгующие предприятия'!$A$1:$W$25</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="32">
   <si>
     <t>Общий объем розничной торговли</t>
   </si>
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>Объем розничной торговли непродовольственных товаров</t>
   </si>
   <si>
     <t xml:space="preserve">Объем розничной торговли продовольственных товаров </t>
   </si>
   <si>
     <t>Объем розничной торговли торгующих предприятий</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t xml:space="preserve">Алтай </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
@@ -480,95 +482,95 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -594,51 +596,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -790,60 +792,60 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CY42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="L36" sqref="L36"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="13.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="1" customWidth="1"/>
-    <col min="5" max="5" width="11.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="13.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="20" width="11.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="14" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="13.28515625" style="1" customWidth="1"/>
     <col min="24" max="103" width="9.140625" style="29"/>
     <col min="104" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:103" ht="20.25" customHeight="1">
       <c r="A1" s="68" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="68"/>
       <c r="C1" s="68"/>
       <c r="D1" s="68"/>
       <c r="E1" s="68"/>
       <c r="F1" s="68"/>
       <c r="G1" s="68"/>
       <c r="H1" s="68"/>
       <c r="I1" s="68"/>
       <c r="J1" s="68"/>
       <c r="K1" s="68"/>
@@ -3963,75 +3965,76 @@
       </c>
       <c r="W24" s="27">
         <v>13944472</v>
       </c>
     </row>
     <row r="25" spans="1:103">
       <c r="A25" s="35"/>
     </row>
     <row r="26" spans="1:103">
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
       <c r="K26" s="36"/>
       <c r="L26" s="36"/>
       <c r="M26" s="36"/>
     </row>
     <row r="27" spans="1:103" ht="13.5" thickBot="1">
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
-      <c r="D27" s="3" t="s">
+      <c r="E27" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="36"/>
       <c r="L27" s="36"/>
       <c r="M27" s="36"/>
     </row>
     <row r="28" spans="1:103" s="12" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A28" s="5"/>
       <c r="B28" s="10">
         <v>2022</v>
       </c>
       <c r="C28" s="10">
         <v>2023</v>
       </c>
       <c r="D28" s="10">
         <v>2024</v>
       </c>
-      <c r="E28" s="11"/>
+      <c r="E28" s="10">
+        <v>2025</v>
+      </c>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="11"/>
       <c r="O28" s="11"/>
       <c r="P28" s="11"/>
       <c r="Q28" s="11"/>
       <c r="R28" s="11"/>
       <c r="S28" s="11"/>
       <c r="T28" s="11"/>
       <c r="U28" s="11"/>
       <c r="V28" s="11"/>
       <c r="W28" s="11"/>
       <c r="X28" s="11"/>
       <c r="Y28" s="11"/>
       <c r="Z28" s="11"/>
       <c r="AA28" s="11"/>
       <c r="AB28" s="11"/>
       <c r="AC28" s="11"/>
       <c r="AD28" s="11"/>
@@ -4100,51 +4103,53 @@
       <c r="CO28" s="11"/>
       <c r="CP28" s="11"/>
       <c r="CQ28" s="11"/>
       <c r="CR28" s="11"/>
       <c r="CS28" s="11"/>
       <c r="CT28" s="11"/>
       <c r="CU28" s="11"/>
       <c r="CV28" s="11"/>
       <c r="CW28" s="11"/>
       <c r="CX28" s="11"/>
       <c r="CY28" s="11"/>
     </row>
     <row r="29" spans="1:103" s="20" customFormat="1" ht="25.5" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="18">
         <v>1076174615</v>
       </c>
       <c r="C29" s="18">
         <v>1329525565</v>
       </c>
       <c r="D29" s="18">
         <v>1439364587</v>
       </c>
-      <c r="E29" s="19"/>
+      <c r="E29" s="18">
+        <v>1597122541</v>
+      </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
       <c r="L29" s="19"/>
       <c r="M29" s="19"/>
       <c r="N29" s="19"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="19"/>
       <c r="R29" s="19"/>
       <c r="S29" s="19"/>
       <c r="T29" s="19"/>
       <c r="U29" s="19"/>
       <c r="V29" s="19"/>
       <c r="W29" s="19"/>
       <c r="X29" s="19"/>
       <c r="Y29" s="19"/>
       <c r="Z29" s="19"/>
       <c r="AA29" s="19"/>
       <c r="AB29" s="19"/>
       <c r="AC29" s="19"/>
       <c r="AD29" s="19"/>
@@ -4213,51 +4218,53 @@
       <c r="CO29" s="19"/>
       <c r="CP29" s="19"/>
       <c r="CQ29" s="19"/>
       <c r="CR29" s="19"/>
       <c r="CS29" s="19"/>
       <c r="CT29" s="19"/>
       <c r="CU29" s="19"/>
       <c r="CV29" s="19"/>
       <c r="CW29" s="19"/>
       <c r="CX29" s="19"/>
       <c r="CY29" s="19"/>
     </row>
     <row r="30" spans="1:103" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A30" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="28">
         <v>856099908</v>
       </c>
       <c r="C30" s="28">
         <v>1063389077</v>
       </c>
       <c r="D30" s="28">
         <v>1180250530</v>
       </c>
-      <c r="E30" s="29"/>
+      <c r="E30" s="28">
+        <v>1359700170</v>
+      </c>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
       <c r="O30" s="29"/>
       <c r="P30" s="29"/>
       <c r="Q30" s="29"/>
       <c r="R30" s="29"/>
       <c r="S30" s="29"/>
       <c r="T30" s="29"/>
       <c r="U30" s="29"/>
       <c r="V30" s="29"/>
       <c r="W30" s="29"/>
       <c r="X30" s="29"/>
       <c r="Y30" s="29"/>
       <c r="Z30" s="29"/>
       <c r="AA30" s="29"/>
       <c r="AB30" s="29"/>
       <c r="AC30" s="29"/>
       <c r="AD30" s="29"/>
@@ -4326,51 +4333,53 @@
       <c r="CO30" s="29"/>
       <c r="CP30" s="29"/>
       <c r="CQ30" s="29"/>
       <c r="CR30" s="29"/>
       <c r="CS30" s="29"/>
       <c r="CT30" s="29"/>
       <c r="CU30" s="29"/>
       <c r="CV30" s="29"/>
       <c r="CW30" s="29"/>
       <c r="CX30" s="29"/>
       <c r="CY30" s="29"/>
     </row>
     <row r="31" spans="1:103" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="28">
         <v>51047842</v>
       </c>
       <c r="C31" s="28">
         <v>59121476</v>
       </c>
       <c r="D31" s="28">
         <v>48185987</v>
       </c>
-      <c r="E31" s="29"/>
+      <c r="E31" s="28">
+        <v>49999471</v>
+      </c>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
       <c r="H31" s="29"/>
       <c r="I31" s="29"/>
       <c r="J31" s="29"/>
       <c r="K31" s="29"/>
       <c r="L31" s="29"/>
       <c r="M31" s="29"/>
       <c r="N31" s="29"/>
       <c r="O31" s="29"/>
       <c r="P31" s="29"/>
       <c r="Q31" s="29"/>
       <c r="R31" s="29"/>
       <c r="S31" s="29"/>
       <c r="T31" s="29"/>
       <c r="U31" s="29"/>
       <c r="V31" s="29"/>
       <c r="W31" s="29"/>
       <c r="X31" s="29"/>
       <c r="Y31" s="29"/>
       <c r="Z31" s="29"/>
       <c r="AA31" s="29"/>
       <c r="AB31" s="29"/>
       <c r="AC31" s="29"/>
       <c r="AD31" s="29"/>
@@ -4439,51 +4448,53 @@
       <c r="CO31" s="29"/>
       <c r="CP31" s="29"/>
       <c r="CQ31" s="29"/>
       <c r="CR31" s="29"/>
       <c r="CS31" s="29"/>
       <c r="CT31" s="29"/>
       <c r="CU31" s="29"/>
       <c r="CV31" s="29"/>
       <c r="CW31" s="29"/>
       <c r="CX31" s="29"/>
       <c r="CY31" s="29"/>
     </row>
     <row r="32" spans="1:103" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A32" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="28">
         <v>45491638</v>
       </c>
       <c r="C32" s="28">
         <v>55527001</v>
       </c>
       <c r="D32" s="28">
         <v>64899928</v>
       </c>
-      <c r="E32" s="29"/>
+      <c r="E32" s="28">
+        <v>17196688</v>
+      </c>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
       <c r="N32" s="29"/>
       <c r="O32" s="29"/>
       <c r="P32" s="29"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="29"/>
       <c r="S32" s="29"/>
       <c r="T32" s="29"/>
       <c r="U32" s="29"/>
       <c r="V32" s="29"/>
       <c r="W32" s="29"/>
       <c r="X32" s="29"/>
       <c r="Y32" s="29"/>
       <c r="Z32" s="29"/>
       <c r="AA32" s="29"/>
       <c r="AB32" s="29"/>
       <c r="AC32" s="29"/>
       <c r="AD32" s="29"/>
@@ -4552,51 +4563,53 @@
       <c r="CO32" s="29"/>
       <c r="CP32" s="29"/>
       <c r="CQ32" s="29"/>
       <c r="CR32" s="29"/>
       <c r="CS32" s="29"/>
       <c r="CT32" s="29"/>
       <c r="CU32" s="29"/>
       <c r="CV32" s="29"/>
       <c r="CW32" s="29"/>
       <c r="CX32" s="29"/>
       <c r="CY32" s="29"/>
     </row>
     <row r="33" spans="1:103" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A33" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="28">
         <v>16090445</v>
       </c>
       <c r="C33" s="28">
         <v>20042222</v>
       </c>
       <c r="D33" s="28">
         <v>22805293</v>
       </c>
-      <c r="E33" s="29"/>
+      <c r="E33" s="28">
+        <v>29435809</v>
+      </c>
       <c r="F33" s="29"/>
       <c r="G33" s="29"/>
       <c r="H33" s="29"/>
       <c r="I33" s="29"/>
       <c r="J33" s="29"/>
       <c r="K33" s="29"/>
       <c r="L33" s="29"/>
       <c r="M33" s="29"/>
       <c r="N33" s="29"/>
       <c r="O33" s="29"/>
       <c r="P33" s="29"/>
       <c r="Q33" s="29"/>
       <c r="R33" s="29"/>
       <c r="S33" s="29"/>
       <c r="T33" s="29"/>
       <c r="U33" s="29"/>
       <c r="V33" s="29"/>
       <c r="W33" s="29"/>
       <c r="X33" s="29"/>
       <c r="Y33" s="29"/>
       <c r="Z33" s="29"/>
       <c r="AA33" s="29"/>
       <c r="AB33" s="29"/>
       <c r="AC33" s="29"/>
       <c r="AD33" s="29"/>
@@ -4665,51 +4678,53 @@
       <c r="CO33" s="29"/>
       <c r="CP33" s="29"/>
       <c r="CQ33" s="29"/>
       <c r="CR33" s="29"/>
       <c r="CS33" s="29"/>
       <c r="CT33" s="29"/>
       <c r="CU33" s="29"/>
       <c r="CV33" s="29"/>
       <c r="CW33" s="29"/>
       <c r="CX33" s="29"/>
       <c r="CY33" s="29"/>
     </row>
     <row r="34" spans="1:103" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="28">
         <v>40673865</v>
       </c>
       <c r="C34" s="28">
         <v>48292505</v>
       </c>
       <c r="D34" s="28">
         <v>54826865</v>
       </c>
-      <c r="E34" s="29"/>
+      <c r="E34" s="28">
+        <v>55976077</v>
+      </c>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="29"/>
       <c r="L34" s="29"/>
       <c r="M34" s="29"/>
       <c r="N34" s="29"/>
       <c r="O34" s="29"/>
       <c r="P34" s="29"/>
       <c r="Q34" s="29"/>
       <c r="R34" s="29"/>
       <c r="S34" s="29"/>
       <c r="T34" s="29"/>
       <c r="U34" s="29"/>
       <c r="V34" s="29"/>
       <c r="W34" s="29"/>
       <c r="X34" s="29"/>
       <c r="Y34" s="29"/>
       <c r="Z34" s="29"/>
       <c r="AA34" s="29"/>
       <c r="AB34" s="29"/>
       <c r="AC34" s="29"/>
       <c r="AD34" s="29"/>
@@ -4778,51 +4793,53 @@
       <c r="CO34" s="29"/>
       <c r="CP34" s="29"/>
       <c r="CQ34" s="29"/>
       <c r="CR34" s="29"/>
       <c r="CS34" s="29"/>
       <c r="CT34" s="29"/>
       <c r="CU34" s="29"/>
       <c r="CV34" s="29"/>
       <c r="CW34" s="29"/>
       <c r="CX34" s="29"/>
       <c r="CY34" s="29"/>
     </row>
     <row r="35" spans="1:103" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="28">
         <v>6765933</v>
       </c>
       <c r="C35" s="28">
         <v>5659183</v>
       </c>
       <c r="D35" s="28">
         <v>3019163</v>
       </c>
-      <c r="E35" s="29"/>
+      <c r="E35" s="28">
+        <v>3210973</v>
+      </c>
       <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="29"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="29"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="29"/>
       <c r="AC35" s="29"/>
       <c r="AD35" s="29"/>
@@ -4891,51 +4908,53 @@
       <c r="CO35" s="29"/>
       <c r="CP35" s="29"/>
       <c r="CQ35" s="29"/>
       <c r="CR35" s="29"/>
       <c r="CS35" s="29"/>
       <c r="CT35" s="29"/>
       <c r="CU35" s="29"/>
       <c r="CV35" s="29"/>
       <c r="CW35" s="29"/>
       <c r="CX35" s="29"/>
       <c r="CY35" s="29"/>
     </row>
     <row r="36" spans="1:103" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="28">
         <v>13304744</v>
       </c>
       <c r="C36" s="28">
         <v>17273088</v>
       </c>
       <c r="D36" s="28">
         <v>7216612</v>
       </c>
-      <c r="E36" s="29"/>
+      <c r="E36" s="28">
+        <v>10351545</v>
+      </c>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="29"/>
       <c r="L36" s="29"/>
       <c r="M36" s="29"/>
       <c r="N36" s="29"/>
       <c r="O36" s="29"/>
       <c r="P36" s="29"/>
       <c r="Q36" s="29"/>
       <c r="R36" s="29"/>
       <c r="S36" s="29"/>
       <c r="T36" s="29"/>
       <c r="U36" s="29"/>
       <c r="V36" s="29"/>
       <c r="W36" s="29"/>
       <c r="X36" s="29"/>
       <c r="Y36" s="29"/>
       <c r="Z36" s="29"/>
       <c r="AA36" s="29"/>
       <c r="AB36" s="29"/>
       <c r="AC36" s="29"/>
       <c r="AD36" s="29"/>
@@ -5004,51 +5023,53 @@
       <c r="CO36" s="29"/>
       <c r="CP36" s="29"/>
       <c r="CQ36" s="29"/>
       <c r="CR36" s="29"/>
       <c r="CS36" s="29"/>
       <c r="CT36" s="29"/>
       <c r="CU36" s="29"/>
       <c r="CV36" s="29"/>
       <c r="CW36" s="29"/>
       <c r="CX36" s="29"/>
       <c r="CY36" s="29"/>
     </row>
     <row r="37" spans="1:103" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A37" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="28" t="s">
         <v>7</v>
       </c>
       <c r="C37" s="28" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="28">
         <v>752448</v>
       </c>
-      <c r="E37" s="29"/>
+      <c r="E37" s="28">
+        <v>100000</v>
+      </c>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="29"/>
       <c r="I37" s="29"/>
       <c r="J37" s="29"/>
       <c r="K37" s="29"/>
       <c r="L37" s="29"/>
       <c r="M37" s="29"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="29"/>
       <c r="S37" s="29"/>
       <c r="T37" s="29"/>
       <c r="U37" s="29"/>
       <c r="V37" s="29"/>
       <c r="W37" s="29"/>
       <c r="X37" s="29"/>
       <c r="Y37" s="29"/>
       <c r="Z37" s="29"/>
       <c r="AA37" s="29"/>
       <c r="AB37" s="29"/>
       <c r="AC37" s="29"/>
       <c r="AD37" s="29"/>
@@ -5117,51 +5138,53 @@
       <c r="CO37" s="29"/>
       <c r="CP37" s="29"/>
       <c r="CQ37" s="29"/>
       <c r="CR37" s="29"/>
       <c r="CS37" s="29"/>
       <c r="CT37" s="29"/>
       <c r="CU37" s="29"/>
       <c r="CV37" s="29"/>
       <c r="CW37" s="29"/>
       <c r="CX37" s="29"/>
       <c r="CY37" s="29"/>
     </row>
     <row r="38" spans="1:103" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A38" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="28">
         <v>3229321</v>
       </c>
       <c r="C38" s="28">
         <v>5151755</v>
       </c>
       <c r="D38" s="28">
         <v>6059295</v>
       </c>
-      <c r="E38" s="29"/>
+      <c r="E38" s="28">
+        <v>7971940</v>
+      </c>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
       <c r="L38" s="29"/>
       <c r="M38" s="29"/>
       <c r="N38" s="29"/>
       <c r="O38" s="29"/>
       <c r="P38" s="29"/>
       <c r="Q38" s="29"/>
       <c r="R38" s="29"/>
       <c r="S38" s="29"/>
       <c r="T38" s="29"/>
       <c r="U38" s="29"/>
       <c r="V38" s="29"/>
       <c r="W38" s="29"/>
       <c r="X38" s="29"/>
       <c r="Y38" s="29"/>
       <c r="Z38" s="29"/>
       <c r="AA38" s="29"/>
       <c r="AB38" s="29"/>
       <c r="AC38" s="29"/>
       <c r="AD38" s="29"/>
@@ -5230,51 +5253,53 @@
       <c r="CO38" s="29"/>
       <c r="CP38" s="29"/>
       <c r="CQ38" s="29"/>
       <c r="CR38" s="29"/>
       <c r="CS38" s="29"/>
       <c r="CT38" s="29"/>
       <c r="CU38" s="29"/>
       <c r="CV38" s="29"/>
       <c r="CW38" s="29"/>
       <c r="CX38" s="29"/>
       <c r="CY38" s="29"/>
     </row>
     <row r="39" spans="1:103" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A39" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="28">
         <v>10121004</v>
       </c>
       <c r="C39" s="28">
         <v>13215831</v>
       </c>
       <c r="D39" s="28">
         <v>15303166</v>
       </c>
-      <c r="E39" s="29"/>
+      <c r="E39" s="28">
+        <v>16025143</v>
+      </c>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="29"/>
       <c r="N39" s="29"/>
       <c r="O39" s="29"/>
       <c r="P39" s="29"/>
       <c r="Q39" s="29"/>
       <c r="R39" s="29"/>
       <c r="S39" s="29"/>
       <c r="T39" s="29"/>
       <c r="U39" s="29"/>
       <c r="V39" s="29"/>
       <c r="W39" s="29"/>
       <c r="X39" s="29"/>
       <c r="Y39" s="29"/>
       <c r="Z39" s="29"/>
       <c r="AA39" s="29"/>
       <c r="AB39" s="29"/>
       <c r="AC39" s="29"/>
       <c r="AD39" s="29"/>
@@ -5343,51 +5368,53 @@
       <c r="CO39" s="29"/>
       <c r="CP39" s="29"/>
       <c r="CQ39" s="29"/>
       <c r="CR39" s="29"/>
       <c r="CS39" s="29"/>
       <c r="CT39" s="29"/>
       <c r="CU39" s="29"/>
       <c r="CV39" s="29"/>
       <c r="CW39" s="29"/>
       <c r="CX39" s="29"/>
       <c r="CY39" s="29"/>
     </row>
     <row r="40" spans="1:103" s="34" customFormat="1" ht="16.5" customHeight="1">
       <c r="A40" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="28">
         <v>16000127</v>
       </c>
       <c r="C40" s="28">
         <v>19725190</v>
       </c>
       <c r="D40" s="28">
         <v>3642031</v>
       </c>
-      <c r="E40" s="29"/>
+      <c r="E40" s="28">
+        <v>10373627</v>
+      </c>
       <c r="F40" s="29"/>
       <c r="G40" s="29"/>
       <c r="H40" s="29"/>
       <c r="I40" s="29"/>
       <c r="J40" s="29"/>
       <c r="K40" s="29"/>
       <c r="L40" s="29"/>
       <c r="M40" s="29"/>
       <c r="N40" s="29"/>
       <c r="O40" s="29"/>
       <c r="P40" s="29"/>
       <c r="Q40" s="29"/>
       <c r="R40" s="29"/>
       <c r="S40" s="29"/>
       <c r="T40" s="29"/>
       <c r="U40" s="29"/>
       <c r="V40" s="29"/>
       <c r="W40" s="29"/>
       <c r="X40" s="29"/>
       <c r="Y40" s="29"/>
       <c r="Z40" s="29"/>
       <c r="AA40" s="29"/>
       <c r="AB40" s="29"/>
       <c r="AC40" s="29"/>
       <c r="AD40" s="29"/>
@@ -5456,109 +5483,113 @@
       <c r="CO40" s="29"/>
       <c r="CP40" s="29"/>
       <c r="CQ40" s="29"/>
       <c r="CR40" s="29"/>
       <c r="CS40" s="29"/>
       <c r="CT40" s="29"/>
       <c r="CU40" s="29"/>
       <c r="CV40" s="29"/>
       <c r="CW40" s="29"/>
       <c r="CX40" s="29"/>
       <c r="CY40" s="29"/>
     </row>
     <row r="41" spans="1:103" s="29" customFormat="1" ht="16.5" customHeight="1">
       <c r="A41" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="28" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="28" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="28">
         <v>6922953</v>
       </c>
+      <c r="E41" s="28">
+        <v>11362269</v>
+      </c>
     </row>
     <row r="42" spans="1:103" ht="16.5" customHeight="1">
       <c r="A42" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="28">
         <v>17349787</v>
       </c>
       <c r="C42" s="28">
         <v>22128237</v>
       </c>
       <c r="D42" s="28">
         <v>25480316</v>
       </c>
-      <c r="E42" s="29"/>
+      <c r="E42" s="28">
+        <v>25418831</v>
+      </c>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
       <c r="I42" s="29"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
       <c r="N42" s="29"/>
       <c r="O42" s="29"/>
       <c r="P42" s="29"/>
       <c r="Q42" s="29"/>
       <c r="R42" s="29"/>
       <c r="S42" s="29"/>
       <c r="T42" s="29"/>
       <c r="U42" s="29"/>
       <c r="V42" s="29"/>
       <c r="W42" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="42" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB49"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="A36" sqref="A36:A40"/>
+    <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="1" customWidth="1"/>
-    <col min="4" max="4" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="9" style="1" customWidth="1"/>
+    <col min="4" max="5" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="8.7109375" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.42578125" style="1" customWidth="1"/>
     <col min="12" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="19" width="10" style="29" customWidth="1"/>
     <col min="20" max="23" width="10" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="16.5" customHeight="1">
       <c r="A1" s="68" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="68"/>
       <c r="C1" s="68"/>
       <c r="D1" s="68"/>
       <c r="E1" s="68"/>
       <c r="F1" s="68"/>
       <c r="G1" s="68"/>
       <c r="H1" s="68"/>
       <c r="I1" s="68"/>
       <c r="J1" s="68"/>
       <c r="K1" s="68"/>
       <c r="L1" s="68"/>
@@ -7745,621 +7776,652 @@
       <c r="AA24" s="29"/>
       <c r="AB24" s="29"/>
       <c r="AC24" s="29"/>
       <c r="AD24" s="29"/>
       <c r="AE24" s="29"/>
       <c r="AF24" s="29"/>
       <c r="AG24" s="29"/>
       <c r="AH24" s="29"/>
       <c r="AI24" s="29"/>
       <c r="AJ24" s="29"/>
       <c r="AK24" s="29"/>
       <c r="AL24" s="29"/>
       <c r="AM24" s="29"/>
       <c r="AN24" s="29"/>
       <c r="AO24" s="29"/>
       <c r="AP24" s="29"/>
       <c r="AQ24" s="29"/>
       <c r="AR24" s="29"/>
       <c r="AS24" s="29"/>
       <c r="AT24" s="29"/>
     </row>
     <row r="25" spans="1:54" ht="14.25" customHeight="1">
       <c r="S25" s="1"/>
     </row>
     <row r="26" spans="1:54" ht="14.25" customHeight="1" thickBot="1">
-      <c r="D26" s="3" t="s">
+      <c r="E26" s="3" t="s">
         <v>5</v>
       </c>
       <c r="S26" s="1"/>
     </row>
     <row r="27" spans="1:54" s="12" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A27" s="5"/>
       <c r="B27" s="10">
         <v>2022</v>
       </c>
       <c r="C27" s="10">
         <v>2023</v>
       </c>
       <c r="D27" s="10">
         <v>2024</v>
       </c>
-      <c r="E27" s="11"/>
+      <c r="E27" s="10">
+        <v>2025</v>
+      </c>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
       <c r="P27" s="11"/>
       <c r="Q27" s="11"/>
       <c r="R27" s="11"/>
       <c r="S27" s="11"/>
       <c r="T27" s="11"/>
       <c r="U27" s="11"/>
       <c r="V27" s="11"/>
       <c r="W27" s="11"/>
       <c r="X27" s="11"/>
       <c r="Y27" s="11"/>
       <c r="Z27" s="11"/>
       <c r="AA27" s="11"/>
       <c r="AB27" s="11"/>
       <c r="AC27" s="11"/>
       <c r="AD27" s="11"/>
       <c r="AE27" s="11"/>
       <c r="AF27" s="11"/>
     </row>
     <row r="28" spans="1:54" s="20" customFormat="1" ht="24.75" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="49">
         <v>339595.4</v>
       </c>
       <c r="C28" s="49">
         <v>457045.5</v>
       </c>
       <c r="D28" s="49">
         <v>476768.73599999998</v>
       </c>
-      <c r="E28" s="19"/>
+      <c r="E28" s="49">
+        <v>688266.87</v>
+      </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19"/>
       <c r="U28" s="19"/>
       <c r="V28" s="19"/>
       <c r="W28" s="19"/>
       <c r="X28" s="19"/>
       <c r="Y28" s="19"/>
       <c r="Z28" s="19"/>
       <c r="AA28" s="19"/>
       <c r="AB28" s="19"/>
       <c r="AC28" s="19"/>
       <c r="AD28" s="19"/>
       <c r="AE28" s="19"/>
       <c r="AF28" s="19"/>
     </row>
     <row r="29" spans="1:54" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="52">
         <v>280378.5</v>
       </c>
       <c r="C29" s="52">
         <v>361401.7</v>
       </c>
       <c r="D29" s="52">
         <v>347920.28700000001</v>
       </c>
-      <c r="E29" s="19"/>
-      <c r="F29" s="29"/>
+      <c r="E29" s="52">
+        <v>562739.42099999997</v>
+      </c>
+      <c r="F29" s="19"/>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
       <c r="I29" s="29"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
       <c r="N29" s="29"/>
       <c r="O29" s="29"/>
       <c r="P29" s="29"/>
       <c r="Q29" s="29"/>
       <c r="R29" s="29"/>
       <c r="S29" s="29"/>
       <c r="T29" s="29"/>
       <c r="U29" s="29"/>
       <c r="V29" s="29"/>
       <c r="W29" s="29"/>
       <c r="X29" s="29"/>
       <c r="Y29" s="29"/>
       <c r="Z29" s="29"/>
       <c r="AA29" s="29"/>
       <c r="AB29" s="29"/>
       <c r="AC29" s="29"/>
       <c r="AD29" s="29"/>
       <c r="AE29" s="29"/>
       <c r="AF29" s="29"/>
     </row>
     <row r="30" spans="1:54" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A30" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="52">
         <v>11610.5</v>
       </c>
       <c r="C30" s="52">
         <v>16661.2</v>
       </c>
       <c r="D30" s="52">
         <v>4088.5120000000002</v>
       </c>
-      <c r="E30" s="19"/>
-      <c r="F30" s="29"/>
+      <c r="E30" s="52">
+        <v>15979.179</v>
+      </c>
+      <c r="F30" s="19"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
       <c r="O30" s="29"/>
       <c r="P30" s="29"/>
       <c r="Q30" s="29"/>
       <c r="R30" s="29"/>
       <c r="S30" s="29"/>
       <c r="T30" s="29"/>
       <c r="U30" s="29"/>
       <c r="V30" s="29"/>
       <c r="W30" s="29"/>
       <c r="X30" s="29"/>
       <c r="Y30" s="29"/>
       <c r="Z30" s="29"/>
       <c r="AA30" s="29"/>
       <c r="AB30" s="29"/>
       <c r="AC30" s="29"/>
       <c r="AD30" s="29"/>
       <c r="AE30" s="29"/>
       <c r="AF30" s="29"/>
     </row>
     <row r="31" spans="1:54" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="52">
         <v>15426.4</v>
       </c>
       <c r="C31" s="52">
         <v>29874.6</v>
       </c>
       <c r="D31" s="52">
         <v>41894.517</v>
       </c>
-      <c r="E31" s="19"/>
-      <c r="F31" s="29"/>
+      <c r="E31" s="52">
+        <v>12226.654</v>
+      </c>
+      <c r="F31" s="19"/>
       <c r="G31" s="29"/>
       <c r="H31" s="29"/>
       <c r="I31" s="29"/>
       <c r="J31" s="29"/>
       <c r="K31" s="29"/>
       <c r="L31" s="29"/>
       <c r="M31" s="29"/>
       <c r="N31" s="29"/>
       <c r="O31" s="29"/>
       <c r="P31" s="29"/>
       <c r="Q31" s="29"/>
       <c r="R31" s="29"/>
       <c r="S31" s="29"/>
       <c r="T31" s="29"/>
       <c r="U31" s="29"/>
       <c r="V31" s="29"/>
       <c r="W31" s="29"/>
       <c r="X31" s="29"/>
       <c r="Y31" s="29"/>
       <c r="Z31" s="29"/>
       <c r="AA31" s="29"/>
       <c r="AB31" s="29"/>
       <c r="AC31" s="29"/>
       <c r="AD31" s="29"/>
       <c r="AE31" s="29"/>
       <c r="AF31" s="29"/>
     </row>
     <row r="32" spans="1:54" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A32" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="52">
         <v>5091.6000000000004</v>
       </c>
       <c r="C32" s="52">
         <v>4240.2</v>
       </c>
       <c r="D32" s="52">
         <v>10650.275</v>
       </c>
-      <c r="E32" s="19"/>
-      <c r="F32" s="29"/>
+      <c r="E32" s="52">
+        <v>9414.5879999999997</v>
+      </c>
+      <c r="F32" s="19"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
       <c r="N32" s="29"/>
       <c r="O32" s="29"/>
       <c r="P32" s="29"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="29"/>
       <c r="S32" s="29"/>
       <c r="T32" s="29"/>
       <c r="U32" s="29"/>
       <c r="V32" s="29"/>
       <c r="W32" s="29"/>
       <c r="X32" s="29"/>
       <c r="Y32" s="29"/>
       <c r="Z32" s="29"/>
       <c r="AA32" s="29"/>
       <c r="AB32" s="29"/>
       <c r="AC32" s="29"/>
       <c r="AD32" s="29"/>
       <c r="AE32" s="29"/>
       <c r="AF32" s="29"/>
     </row>
     <row r="33" spans="1:32" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A33" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="52">
         <v>5293.3</v>
       </c>
       <c r="C33" s="52">
         <v>11418.1</v>
       </c>
       <c r="D33" s="52">
         <v>35627.144</v>
       </c>
-      <c r="E33" s="19"/>
-      <c r="F33" s="29"/>
+      <c r="E33" s="52">
+        <v>43087.856</v>
+      </c>
+      <c r="F33" s="19"/>
       <c r="G33" s="29"/>
       <c r="H33" s="29"/>
       <c r="I33" s="29"/>
       <c r="J33" s="29"/>
       <c r="K33" s="29"/>
       <c r="L33" s="29"/>
       <c r="M33" s="29"/>
       <c r="N33" s="29"/>
       <c r="O33" s="29"/>
       <c r="P33" s="29"/>
       <c r="Q33" s="29"/>
       <c r="R33" s="29"/>
       <c r="S33" s="29"/>
       <c r="T33" s="29"/>
       <c r="U33" s="29"/>
       <c r="V33" s="29"/>
       <c r="W33" s="29"/>
       <c r="X33" s="29"/>
       <c r="Y33" s="29"/>
       <c r="Z33" s="29"/>
       <c r="AA33" s="29"/>
       <c r="AB33" s="29"/>
       <c r="AC33" s="29"/>
       <c r="AD33" s="29"/>
       <c r="AE33" s="29"/>
       <c r="AF33" s="29"/>
     </row>
     <row r="34" spans="1:32" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A34" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="52">
         <v>4915.8</v>
       </c>
       <c r="C34" s="52">
         <v>4571.2</v>
       </c>
       <c r="D34" s="52">
         <v>1593.691</v>
       </c>
-      <c r="E34" s="19"/>
-      <c r="F34" s="29"/>
+      <c r="E34" s="52">
+        <v>2057.7800000000002</v>
+      </c>
+      <c r="F34" s="19"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="29"/>
       <c r="L34" s="29"/>
       <c r="M34" s="29"/>
       <c r="N34" s="29"/>
       <c r="O34" s="29"/>
       <c r="P34" s="29"/>
       <c r="Q34" s="29"/>
       <c r="R34" s="29"/>
       <c r="S34" s="29"/>
       <c r="T34" s="29"/>
       <c r="U34" s="29"/>
       <c r="V34" s="29"/>
       <c r="W34" s="29"/>
       <c r="X34" s="29"/>
       <c r="Y34" s="29"/>
       <c r="Z34" s="29"/>
       <c r="AA34" s="29"/>
       <c r="AB34" s="29"/>
       <c r="AC34" s="29"/>
       <c r="AD34" s="29"/>
       <c r="AE34" s="29"/>
       <c r="AF34" s="29"/>
     </row>
     <row r="35" spans="1:32" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="52">
         <v>6070.6</v>
       </c>
       <c r="C35" s="52">
         <v>5704.3</v>
       </c>
       <c r="D35" s="52">
         <v>3848.759</v>
       </c>
-      <c r="E35" s="19"/>
-      <c r="F35" s="29"/>
+      <c r="E35" s="52">
+        <v>5139.4279999999999</v>
+      </c>
+      <c r="F35" s="19"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="29"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="29"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="29"/>
       <c r="AC35" s="29"/>
       <c r="AD35" s="29"/>
       <c r="AE35" s="29"/>
       <c r="AF35" s="29"/>
     </row>
     <row r="36" spans="1:32" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="52" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="52" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="52">
         <v>585.69899999999996</v>
       </c>
-      <c r="E36" s="19"/>
-      <c r="F36" s="29"/>
+      <c r="E36" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="F36" s="19"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="29"/>
       <c r="L36" s="29"/>
       <c r="M36" s="29"/>
       <c r="N36" s="29"/>
       <c r="O36" s="29"/>
       <c r="P36" s="29"/>
       <c r="Q36" s="29"/>
       <c r="R36" s="29"/>
       <c r="S36" s="29"/>
       <c r="T36" s="29"/>
       <c r="U36" s="29"/>
       <c r="V36" s="29"/>
       <c r="W36" s="29"/>
       <c r="X36" s="29"/>
       <c r="Y36" s="29"/>
       <c r="Z36" s="29"/>
       <c r="AA36" s="29"/>
       <c r="AB36" s="29"/>
       <c r="AC36" s="29"/>
       <c r="AD36" s="29"/>
       <c r="AE36" s="29"/>
       <c r="AF36" s="29"/>
     </row>
     <row r="37" spans="1:32" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A37" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="52">
         <v>1311.4</v>
       </c>
       <c r="C37" s="52">
         <v>681.1</v>
       </c>
       <c r="D37" s="52">
         <v>2391.7809999999999</v>
       </c>
-      <c r="E37" s="19"/>
-      <c r="F37" s="29"/>
+      <c r="E37" s="52">
+        <v>5146.9989999999998</v>
+      </c>
+      <c r="F37" s="19"/>
       <c r="G37" s="29"/>
       <c r="H37" s="29"/>
       <c r="I37" s="29"/>
       <c r="J37" s="29"/>
       <c r="K37" s="29"/>
       <c r="L37" s="29"/>
       <c r="M37" s="29"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="29"/>
       <c r="S37" s="29"/>
       <c r="T37" s="29"/>
       <c r="U37" s="29"/>
       <c r="V37" s="29"/>
       <c r="W37" s="29"/>
       <c r="X37" s="29"/>
       <c r="Y37" s="29"/>
       <c r="Z37" s="29"/>
       <c r="AA37" s="29"/>
       <c r="AB37" s="29"/>
       <c r="AC37" s="29"/>
       <c r="AD37" s="29"/>
       <c r="AE37" s="29"/>
       <c r="AF37" s="29"/>
     </row>
     <row r="38" spans="1:32" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A38" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="52">
         <v>4333.3999999999996</v>
       </c>
       <c r="C38" s="52">
         <v>10324</v>
       </c>
       <c r="D38" s="52">
         <v>13290.532999999999</v>
       </c>
-      <c r="E38" s="19"/>
-      <c r="F38" s="29"/>
+      <c r="E38" s="52">
+        <v>11877.438</v>
+      </c>
+      <c r="F38" s="19"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
       <c r="L38" s="29"/>
       <c r="M38" s="29"/>
       <c r="N38" s="29"/>
       <c r="O38" s="29"/>
       <c r="P38" s="29"/>
       <c r="Q38" s="29"/>
       <c r="R38" s="29"/>
       <c r="S38" s="29"/>
       <c r="T38" s="29"/>
       <c r="U38" s="29"/>
       <c r="V38" s="29"/>
       <c r="W38" s="29"/>
       <c r="X38" s="29"/>
       <c r="Y38" s="29"/>
       <c r="Z38" s="29"/>
       <c r="AA38" s="29"/>
       <c r="AB38" s="29"/>
       <c r="AC38" s="29"/>
       <c r="AD38" s="29"/>
       <c r="AE38" s="29"/>
       <c r="AF38" s="29"/>
     </row>
     <row r="39" spans="1:32" s="34" customFormat="1" ht="16.5" customHeight="1">
       <c r="A39" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="52">
         <v>4596.8</v>
       </c>
       <c r="C39" s="52">
         <v>6271.2</v>
       </c>
       <c r="D39" s="52">
         <v>168.39400000000001</v>
       </c>
-      <c r="E39" s="19"/>
-      <c r="F39" s="29"/>
+      <c r="E39" s="52">
+        <v>4815.3639999999996</v>
+      </c>
+      <c r="F39" s="19"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="29"/>
       <c r="N39" s="29"/>
       <c r="O39" s="29"/>
       <c r="P39" s="29"/>
       <c r="Q39" s="29"/>
       <c r="R39" s="29"/>
       <c r="S39" s="29"/>
       <c r="T39" s="29"/>
       <c r="U39" s="29"/>
       <c r="V39" s="29"/>
       <c r="W39" s="29"/>
       <c r="X39" s="29"/>
     </row>
     <row r="40" spans="1:32" s="29" customFormat="1" ht="16.5" customHeight="1">
       <c r="A40" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="52" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="52" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="52">
         <v>1018.543</v>
       </c>
-      <c r="E40" s="19"/>
+      <c r="E40" s="52">
+        <v>138.434</v>
+      </c>
+      <c r="F40" s="19"/>
     </row>
     <row r="41" spans="1:32" ht="16.5" customHeight="1">
       <c r="A41" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="52">
         <v>567</v>
       </c>
       <c r="C41" s="52">
         <v>5897.8</v>
       </c>
       <c r="D41" s="52">
         <v>13690.599</v>
       </c>
-      <c r="E41" s="19"/>
-      <c r="F41" s="29"/>
+      <c r="E41" s="52">
+        <v>15643.727999999999</v>
+      </c>
+      <c r="F41" s="19"/>
       <c r="G41" s="29"/>
       <c r="H41" s="29"/>
       <c r="I41" s="29"/>
       <c r="J41" s="29"/>
       <c r="K41" s="29"/>
       <c r="L41" s="29"/>
       <c r="M41" s="29"/>
       <c r="N41" s="29"/>
       <c r="O41" s="29"/>
       <c r="P41" s="29"/>
       <c r="Q41" s="29"/>
       <c r="R41" s="29"/>
       <c r="T41" s="29"/>
       <c r="U41" s="29"/>
       <c r="V41" s="29"/>
       <c r="W41" s="29"/>
       <c r="X41" s="29"/>
     </row>
     <row r="42" spans="1:32" ht="14.25" customHeight="1">
       <c r="S42" s="1"/>
     </row>
     <row r="43" spans="1:32" ht="14.25" customHeight="1">
       <c r="S43" s="1"/>
     </row>
     <row r="44" spans="1:32" ht="14.25" customHeight="1">
@@ -8373,60 +8435,61 @@
     </row>
     <row r="47" spans="1:32" ht="14.25" customHeight="1">
       <c r="S47" s="1"/>
     </row>
     <row r="48" spans="1:32" ht="14.25" customHeight="1">
       <c r="S48" s="1"/>
     </row>
     <row r="49" spans="19:19" ht="14.25" customHeight="1">
       <c r="S49" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="45" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB93"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="A36" sqref="A36:A40"/>
+    <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="1" customWidth="1"/>
-    <col min="5" max="8" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="9.42578125" style="1" customWidth="1"/>
     <col min="9" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="19" width="10" style="56" customWidth="1"/>
     <col min="20" max="23" width="10" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="17.25" customHeight="1">
       <c r="A1" s="68" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="68"/>
       <c r="C1" s="68"/>
       <c r="D1" s="68"/>
       <c r="E1" s="68"/>
       <c r="F1" s="68"/>
       <c r="G1" s="68"/>
       <c r="H1" s="68"/>
       <c r="I1" s="68"/>
       <c r="J1" s="68"/>
       <c r="K1" s="68"/>
       <c r="L1" s="68"/>
       <c r="M1" s="68"/>
       <c r="N1" s="68"/>
       <c r="O1" s="68"/>
       <c r="P1" s="68"/>
@@ -10620,627 +10683,657 @@
       <c r="AL24" s="29"/>
       <c r="AM24" s="29"/>
       <c r="AN24" s="29"/>
       <c r="AO24" s="29"/>
       <c r="AP24" s="29"/>
       <c r="AQ24" s="29"/>
       <c r="AR24" s="29"/>
       <c r="AS24" s="29"/>
       <c r="AT24" s="29"/>
     </row>
     <row r="25" spans="1:54">
       <c r="B25" s="54"/>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="54"/>
       <c r="F25" s="54"/>
       <c r="G25" s="54"/>
       <c r="H25" s="54"/>
       <c r="I25" s="54"/>
       <c r="J25" s="54"/>
       <c r="K25" s="55"/>
     </row>
     <row r="26" spans="1:54" ht="13.5" thickBot="1">
       <c r="B26" s="54"/>
       <c r="C26" s="54"/>
-      <c r="D26" s="3" t="s">
+      <c r="E26" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E26" s="54"/>
       <c r="F26" s="54"/>
       <c r="G26" s="54"/>
       <c r="H26" s="54"/>
       <c r="I26" s="54"/>
       <c r="J26" s="54"/>
       <c r="K26" s="55"/>
     </row>
     <row r="27" spans="1:54" s="12" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A27" s="5"/>
       <c r="B27" s="10">
         <v>2022</v>
       </c>
       <c r="C27" s="10">
         <v>2023</v>
       </c>
       <c r="D27" s="10">
         <v>2024</v>
       </c>
-      <c r="E27" s="11"/>
+      <c r="E27" s="10">
+        <v>2025</v>
+      </c>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
       <c r="P27" s="11"/>
       <c r="Q27" s="11"/>
       <c r="R27" s="11"/>
       <c r="S27" s="11"/>
       <c r="T27" s="11"/>
       <c r="U27" s="11"/>
       <c r="V27" s="11"/>
       <c r="W27" s="11"/>
       <c r="X27" s="11"/>
       <c r="Y27" s="11"/>
       <c r="Z27" s="11"/>
       <c r="AA27" s="11"/>
       <c r="AB27" s="11"/>
       <c r="AC27" s="11"/>
       <c r="AD27" s="11"/>
       <c r="AE27" s="11"/>
       <c r="AF27" s="11"/>
     </row>
     <row r="28" spans="1:54" s="20" customFormat="1" ht="22.5" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="49">
         <v>736579.2</v>
       </c>
       <c r="C28" s="49">
         <v>872480</v>
       </c>
       <c r="D28" s="49">
         <v>962595.85100000002</v>
       </c>
-      <c r="E28" s="19"/>
+      <c r="E28" s="49">
+        <v>908855.67099999997</v>
+      </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19"/>
       <c r="U28" s="19"/>
       <c r="V28" s="19"/>
       <c r="W28" s="19"/>
       <c r="X28" s="19"/>
       <c r="Y28" s="19"/>
       <c r="Z28" s="19"/>
       <c r="AA28" s="19"/>
       <c r="AB28" s="19"/>
       <c r="AC28" s="19"/>
       <c r="AD28" s="19"/>
       <c r="AE28" s="19"/>
       <c r="AF28" s="19"/>
     </row>
     <row r="29" spans="1:54" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="52">
         <v>575721.4</v>
       </c>
       <c r="C29" s="52">
         <v>701987.3</v>
       </c>
       <c r="D29" s="52">
         <v>832330.24199999997</v>
       </c>
-      <c r="E29" s="19"/>
-      <c r="F29" s="29"/>
+      <c r="E29" s="52">
+        <v>796960.74899999995</v>
+      </c>
+      <c r="F29" s="19"/>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
       <c r="I29" s="29"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
       <c r="N29" s="29"/>
       <c r="O29" s="29"/>
       <c r="P29" s="29"/>
       <c r="Q29" s="29"/>
       <c r="R29" s="29"/>
       <c r="S29" s="29"/>
       <c r="T29" s="29"/>
       <c r="U29" s="29"/>
       <c r="V29" s="29"/>
       <c r="W29" s="29"/>
       <c r="X29" s="29"/>
       <c r="Y29" s="29"/>
       <c r="Z29" s="29"/>
       <c r="AA29" s="29"/>
       <c r="AB29" s="29"/>
       <c r="AC29" s="29"/>
       <c r="AD29" s="29"/>
       <c r="AE29" s="29"/>
       <c r="AF29" s="29"/>
     </row>
     <row r="30" spans="1:54" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A30" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="52">
         <v>39437.4</v>
       </c>
       <c r="C30" s="52">
         <v>42460.3</v>
       </c>
       <c r="D30" s="52">
         <v>44097.474999999999</v>
       </c>
-      <c r="E30" s="19"/>
-      <c r="F30" s="29"/>
+      <c r="E30" s="52">
+        <v>34020.292000000001</v>
+      </c>
+      <c r="F30" s="19"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
       <c r="O30" s="29"/>
       <c r="P30" s="29"/>
       <c r="Q30" s="29"/>
       <c r="R30" s="29"/>
       <c r="S30" s="29"/>
       <c r="T30" s="29"/>
       <c r="U30" s="29"/>
       <c r="V30" s="29"/>
       <c r="W30" s="29"/>
       <c r="X30" s="29"/>
       <c r="Y30" s="29"/>
       <c r="Z30" s="29"/>
       <c r="AA30" s="29"/>
       <c r="AB30" s="29"/>
       <c r="AC30" s="29"/>
       <c r="AD30" s="29"/>
       <c r="AE30" s="29"/>
       <c r="AF30" s="29"/>
     </row>
     <row r="31" spans="1:54" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="52">
         <v>30065.200000000001</v>
       </c>
       <c r="C31" s="52">
         <v>25652.400000000001</v>
       </c>
       <c r="D31" s="52">
         <v>23005.411</v>
       </c>
-      <c r="E31" s="19"/>
-      <c r="F31" s="29"/>
+      <c r="E31" s="52">
+        <v>4970.0339999999997</v>
+      </c>
+      <c r="F31" s="19"/>
       <c r="G31" s="29"/>
       <c r="H31" s="29"/>
       <c r="I31" s="29"/>
       <c r="J31" s="29"/>
       <c r="K31" s="29"/>
       <c r="L31" s="29"/>
       <c r="M31" s="29"/>
       <c r="N31" s="29"/>
       <c r="O31" s="29"/>
       <c r="P31" s="29"/>
       <c r="Q31" s="29"/>
       <c r="R31" s="29"/>
       <c r="S31" s="29"/>
       <c r="T31" s="29"/>
       <c r="U31" s="29"/>
       <c r="V31" s="29"/>
       <c r="W31" s="29"/>
       <c r="X31" s="29"/>
       <c r="Y31" s="29"/>
       <c r="Z31" s="29"/>
       <c r="AA31" s="29"/>
       <c r="AB31" s="29"/>
       <c r="AC31" s="29"/>
       <c r="AD31" s="29"/>
       <c r="AE31" s="29"/>
       <c r="AF31" s="29"/>
     </row>
     <row r="32" spans="1:54" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A32" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="52">
         <v>10998.8</v>
       </c>
       <c r="C32" s="52">
         <v>15802.1</v>
       </c>
       <c r="D32" s="52">
         <v>12155.018</v>
       </c>
-      <c r="E32" s="19"/>
-      <c r="F32" s="29"/>
+      <c r="E32" s="52">
+        <v>20021.22</v>
+      </c>
+      <c r="F32" s="19"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
       <c r="N32" s="29"/>
       <c r="O32" s="29"/>
       <c r="P32" s="29"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="29"/>
       <c r="S32" s="29"/>
       <c r="T32" s="29"/>
       <c r="U32" s="29"/>
       <c r="V32" s="29"/>
       <c r="W32" s="29"/>
       <c r="X32" s="29"/>
       <c r="Y32" s="29"/>
       <c r="Z32" s="29"/>
       <c r="AA32" s="29"/>
       <c r="AB32" s="29"/>
       <c r="AC32" s="29"/>
       <c r="AD32" s="29"/>
       <c r="AE32" s="29"/>
       <c r="AF32" s="29"/>
     </row>
     <row r="33" spans="1:32" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A33" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="52">
         <v>35380.6</v>
       </c>
       <c r="C33" s="52">
         <v>36874.400000000001</v>
       </c>
       <c r="D33" s="52">
         <v>19199.721000000001</v>
       </c>
-      <c r="E33" s="19"/>
-      <c r="F33" s="29"/>
+      <c r="E33" s="52">
+        <v>12888.221</v>
+      </c>
+      <c r="F33" s="19"/>
       <c r="G33" s="29"/>
       <c r="H33" s="29"/>
       <c r="I33" s="29"/>
       <c r="J33" s="29"/>
       <c r="K33" s="29"/>
       <c r="L33" s="29"/>
       <c r="M33" s="29"/>
       <c r="N33" s="29"/>
       <c r="O33" s="29"/>
       <c r="P33" s="29"/>
       <c r="Q33" s="29"/>
       <c r="R33" s="29"/>
       <c r="S33" s="29"/>
       <c r="T33" s="29"/>
       <c r="U33" s="29"/>
       <c r="V33" s="29"/>
       <c r="W33" s="29"/>
       <c r="X33" s="29"/>
       <c r="Y33" s="29"/>
       <c r="Z33" s="29"/>
       <c r="AA33" s="29"/>
       <c r="AB33" s="29"/>
       <c r="AC33" s="29"/>
       <c r="AD33" s="29"/>
       <c r="AE33" s="29"/>
       <c r="AF33" s="29"/>
     </row>
     <row r="34" spans="1:32" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A34" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="52">
         <v>1850.1</v>
       </c>
       <c r="C34" s="52">
         <v>1087.9000000000001</v>
       </c>
       <c r="D34" s="52">
         <v>1425.471</v>
       </c>
-      <c r="E34" s="19"/>
-      <c r="F34" s="29"/>
+      <c r="E34" s="52">
+        <v>1153.193</v>
+      </c>
+      <c r="F34" s="19"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="29"/>
       <c r="L34" s="29"/>
       <c r="M34" s="29"/>
       <c r="N34" s="29"/>
       <c r="O34" s="29"/>
       <c r="P34" s="29"/>
       <c r="Q34" s="29"/>
       <c r="R34" s="29"/>
       <c r="S34" s="29"/>
       <c r="T34" s="29"/>
       <c r="U34" s="29"/>
       <c r="V34" s="29"/>
       <c r="W34" s="29"/>
       <c r="X34" s="29"/>
       <c r="Y34" s="29"/>
       <c r="Z34" s="29"/>
       <c r="AA34" s="29"/>
       <c r="AB34" s="29"/>
       <c r="AC34" s="29"/>
       <c r="AD34" s="29"/>
       <c r="AE34" s="29"/>
       <c r="AF34" s="29"/>
     </row>
     <row r="35" spans="1:32" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="52">
         <v>7234.1</v>
       </c>
       <c r="C35" s="52">
         <v>11568.8</v>
       </c>
       <c r="D35" s="52">
         <v>3367.8530000000001</v>
       </c>
-      <c r="E35" s="19"/>
-      <c r="F35" s="29"/>
+      <c r="E35" s="52">
+        <v>5212.116</v>
+      </c>
+      <c r="F35" s="19"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="29"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="29"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="29"/>
       <c r="AC35" s="29"/>
       <c r="AD35" s="29"/>
       <c r="AE35" s="29"/>
       <c r="AF35" s="29"/>
     </row>
     <row r="36" spans="1:32" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="52" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="52" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="52">
         <v>166.749</v>
       </c>
-      <c r="E36" s="19"/>
-      <c r="F36" s="29"/>
+      <c r="E36" s="52">
+        <v>100</v>
+      </c>
+      <c r="F36" s="19"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="29"/>
       <c r="L36" s="29"/>
       <c r="M36" s="29"/>
       <c r="N36" s="29"/>
       <c r="O36" s="29"/>
       <c r="P36" s="29"/>
       <c r="Q36" s="29"/>
       <c r="R36" s="29"/>
       <c r="S36" s="29"/>
       <c r="T36" s="29"/>
       <c r="U36" s="29"/>
       <c r="V36" s="29"/>
       <c r="W36" s="29"/>
       <c r="X36" s="29"/>
       <c r="Y36" s="29"/>
       <c r="Z36" s="29"/>
       <c r="AA36" s="29"/>
       <c r="AB36" s="29"/>
       <c r="AC36" s="29"/>
       <c r="AD36" s="29"/>
       <c r="AE36" s="29"/>
       <c r="AF36" s="29"/>
     </row>
     <row r="37" spans="1:32" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A37" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="52">
         <v>1917.9</v>
       </c>
       <c r="C37" s="52">
         <v>4470.7</v>
       </c>
       <c r="D37" s="52">
         <v>3667.5140000000001</v>
       </c>
-      <c r="E37" s="19"/>
-      <c r="F37" s="29"/>
+      <c r="E37" s="52">
+        <v>2824.94</v>
+      </c>
+      <c r="F37" s="19"/>
       <c r="G37" s="29"/>
       <c r="H37" s="29"/>
       <c r="I37" s="29"/>
       <c r="J37" s="29"/>
       <c r="K37" s="29"/>
       <c r="L37" s="29"/>
       <c r="M37" s="29"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="29"/>
       <c r="S37" s="29"/>
       <c r="T37" s="29"/>
       <c r="U37" s="29"/>
       <c r="V37" s="29"/>
       <c r="W37" s="29"/>
       <c r="X37" s="29"/>
       <c r="Y37" s="29"/>
       <c r="Z37" s="29"/>
       <c r="AA37" s="29"/>
       <c r="AB37" s="29"/>
       <c r="AC37" s="29"/>
       <c r="AD37" s="29"/>
       <c r="AE37" s="29"/>
       <c r="AF37" s="29"/>
     </row>
     <row r="38" spans="1:32" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A38" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="52">
         <v>5787.6</v>
       </c>
       <c r="C38" s="52">
         <v>2891.8</v>
       </c>
       <c r="D38" s="52">
         <v>2012.6320000000001</v>
       </c>
-      <c r="E38" s="19"/>
-      <c r="F38" s="29"/>
+      <c r="E38" s="52">
+        <v>4147.7049999999999</v>
+      </c>
+      <c r="F38" s="19"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
       <c r="L38" s="29"/>
       <c r="M38" s="29"/>
       <c r="N38" s="29"/>
       <c r="O38" s="29"/>
       <c r="P38" s="29"/>
       <c r="Q38" s="29"/>
       <c r="R38" s="29"/>
       <c r="S38" s="29"/>
       <c r="T38" s="29"/>
       <c r="U38" s="29"/>
       <c r="V38" s="29"/>
       <c r="W38" s="29"/>
       <c r="X38" s="29"/>
       <c r="Y38" s="29"/>
       <c r="Z38" s="29"/>
       <c r="AA38" s="29"/>
       <c r="AB38" s="29"/>
       <c r="AC38" s="29"/>
       <c r="AD38" s="29"/>
       <c r="AE38" s="29"/>
       <c r="AF38" s="29"/>
     </row>
     <row r="39" spans="1:32" s="34" customFormat="1" ht="16.5" customHeight="1">
       <c r="A39" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="52">
         <v>11403.3</v>
       </c>
       <c r="C39" s="52">
         <v>13454</v>
       </c>
       <c r="D39" s="52">
         <v>3473.6370000000002</v>
       </c>
-      <c r="E39" s="19"/>
-      <c r="F39" s="29"/>
+      <c r="E39" s="52">
+        <v>5558.2629999999999</v>
+      </c>
+      <c r="F39" s="19"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="29"/>
       <c r="N39" s="29"/>
       <c r="O39" s="29"/>
       <c r="P39" s="29"/>
       <c r="Q39" s="29"/>
       <c r="R39" s="29"/>
       <c r="S39" s="29"/>
       <c r="T39" s="29"/>
       <c r="U39" s="29"/>
       <c r="V39" s="29"/>
       <c r="W39" s="29"/>
       <c r="X39" s="29"/>
     </row>
     <row r="40" spans="1:32" s="29" customFormat="1" ht="16.5" customHeight="1">
       <c r="A40" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="52" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="52" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="52">
         <v>5904.41</v>
       </c>
-      <c r="E40" s="19"/>
+      <c r="E40" s="52">
+        <v>11223.834000000001</v>
+      </c>
+      <c r="F40" s="19"/>
     </row>
     <row r="41" spans="1:32" ht="16.5" customHeight="1">
       <c r="A41" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="52">
         <v>16782.7</v>
       </c>
       <c r="C41" s="52">
         <v>16230.4</v>
       </c>
       <c r="D41" s="52">
         <v>11789.717000000001</v>
       </c>
-      <c r="E41" s="19"/>
-      <c r="F41" s="29"/>
+      <c r="E41" s="52">
+        <v>9775.1020000000008</v>
+      </c>
+      <c r="F41" s="19"/>
       <c r="G41" s="29"/>
       <c r="H41" s="29"/>
       <c r="I41" s="29"/>
       <c r="J41" s="29"/>
       <c r="K41" s="29"/>
       <c r="L41" s="29"/>
       <c r="M41" s="29"/>
       <c r="N41" s="29"/>
       <c r="O41" s="29"/>
       <c r="P41" s="29"/>
       <c r="Q41" s="29"/>
       <c r="R41" s="29"/>
       <c r="S41" s="29"/>
       <c r="T41" s="29"/>
       <c r="U41" s="29"/>
       <c r="V41" s="29"/>
       <c r="W41" s="29"/>
       <c r="X41" s="29"/>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" s="57"/>
       <c r="B42" s="54"/>
       <c r="C42" s="54"/>
       <c r="D42" s="54"/>
       <c r="E42" s="54"/>
@@ -11723,60 +11816,60 @@
       <c r="O92" s="61"/>
       <c r="P92" s="61"/>
     </row>
     <row r="93" spans="12:16">
       <c r="L93" s="61"/>
       <c r="M93" s="61"/>
       <c r="N93" s="61"/>
       <c r="O93" s="61"/>
       <c r="P93" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DI41"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="A36" sqref="A36:A40"/>
+    <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="13.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
-    <col min="5" max="5" width="10.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="15" width="11.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="12" style="1" customWidth="1"/>
     <col min="19" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.7109375" style="1" customWidth="1"/>
     <col min="24" max="113" width="9.140625" style="29"/>
     <col min="114" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:113" ht="15" customHeight="1">
       <c r="A1" s="68" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="68"/>
       <c r="C1" s="68"/>
       <c r="D1" s="68"/>
@@ -15074,66 +15167,68 @@
         <v>2483079</v>
       </c>
       <c r="Q24" s="22">
         <v>2133923</v>
       </c>
       <c r="R24" s="45">
         <v>1549956</v>
       </c>
       <c r="S24" s="22">
         <v>2129900</v>
       </c>
       <c r="T24" s="22">
         <v>3318671</v>
       </c>
       <c r="U24" s="27">
         <v>3314526</v>
       </c>
       <c r="V24" s="25">
         <v>3542481</v>
       </c>
       <c r="W24" s="67">
         <v>4754466</v>
       </c>
     </row>
     <row r="26" spans="1:113" ht="18" customHeight="1" thickBot="1">
-      <c r="D26" s="3" t="s">
+      <c r="E26" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:113" s="12" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A27" s="5"/>
       <c r="B27" s="10">
         <v>2022</v>
       </c>
       <c r="C27" s="10">
         <v>2023</v>
       </c>
       <c r="D27" s="10">
         <v>2024</v>
       </c>
-      <c r="E27" s="11"/>
+      <c r="E27" s="10">
+        <v>2025</v>
+      </c>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
       <c r="P27" s="11"/>
       <c r="Q27" s="11"/>
       <c r="R27" s="11"/>
       <c r="S27" s="11"/>
       <c r="T27" s="11"/>
       <c r="U27" s="11"/>
       <c r="V27" s="11"/>
       <c r="W27" s="11"/>
       <c r="X27" s="11"/>
       <c r="Y27" s="11"/>
       <c r="Z27" s="11"/>
       <c r="AA27" s="11"/>
       <c r="AB27" s="11"/>
       <c r="AC27" s="11"/>
       <c r="AD27" s="11"/>
@@ -15212,51 +15307,53 @@
       <c r="CY27" s="11"/>
       <c r="CZ27" s="11"/>
       <c r="DA27" s="11"/>
       <c r="DB27" s="11"/>
       <c r="DC27" s="11"/>
       <c r="DD27" s="11"/>
       <c r="DE27" s="11"/>
       <c r="DF27" s="11"/>
       <c r="DG27" s="11"/>
       <c r="DH27" s="11"/>
       <c r="DI27" s="11"/>
     </row>
     <row r="28" spans="1:113" s="20" customFormat="1" ht="21.75" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="18">
         <v>274347390</v>
       </c>
       <c r="C28" s="18">
         <v>334353240</v>
       </c>
       <c r="D28" s="18">
         <v>360647035</v>
       </c>
-      <c r="E28" s="19"/>
+      <c r="E28" s="18">
+        <v>406638747</v>
+      </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19"/>
       <c r="U28" s="19"/>
       <c r="V28" s="19"/>
       <c r="W28" s="19"/>
       <c r="X28" s="19"/>
       <c r="Y28" s="19"/>
       <c r="Z28" s="19"/>
       <c r="AA28" s="19"/>
       <c r="AB28" s="19"/>
       <c r="AC28" s="19"/>
       <c r="AD28" s="19"/>
@@ -15335,51 +15432,53 @@
       <c r="CY28" s="19"/>
       <c r="CZ28" s="19"/>
       <c r="DA28" s="19"/>
       <c r="DB28" s="19"/>
       <c r="DC28" s="19"/>
       <c r="DD28" s="19"/>
       <c r="DE28" s="19"/>
       <c r="DF28" s="19"/>
       <c r="DG28" s="19"/>
       <c r="DH28" s="19"/>
       <c r="DI28" s="19"/>
     </row>
     <row r="29" spans="1:113" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="28">
         <v>236319147</v>
       </c>
       <c r="C29" s="28">
         <v>293211563</v>
       </c>
       <c r="D29" s="28">
         <v>317861216</v>
       </c>
-      <c r="E29" s="29"/>
+      <c r="E29" s="28">
+        <v>355547222</v>
+      </c>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
       <c r="I29" s="29"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
       <c r="N29" s="29"/>
       <c r="O29" s="29"/>
       <c r="P29" s="29"/>
       <c r="Q29" s="29"/>
       <c r="R29" s="29"/>
       <c r="S29" s="29"/>
       <c r="T29" s="29"/>
       <c r="U29" s="29"/>
       <c r="V29" s="29"/>
       <c r="W29" s="29"/>
       <c r="X29" s="29"/>
       <c r="Y29" s="29"/>
       <c r="Z29" s="29"/>
       <c r="AA29" s="29"/>
       <c r="AB29" s="29"/>
       <c r="AC29" s="29"/>
       <c r="AD29" s="29"/>
@@ -15458,51 +15557,53 @@
       <c r="CY29" s="29"/>
       <c r="CZ29" s="29"/>
       <c r="DA29" s="29"/>
       <c r="DB29" s="29"/>
       <c r="DC29" s="29"/>
       <c r="DD29" s="29"/>
       <c r="DE29" s="29"/>
       <c r="DF29" s="29"/>
       <c r="DG29" s="29"/>
       <c r="DH29" s="29"/>
       <c r="DI29" s="29"/>
     </row>
     <row r="30" spans="1:113" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A30" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="28">
         <v>10578664</v>
       </c>
       <c r="C30" s="28">
         <v>10993260</v>
       </c>
       <c r="D30" s="28">
         <v>9424772</v>
       </c>
-      <c r="E30" s="29"/>
+      <c r="E30" s="28">
+        <v>13344119</v>
+      </c>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
       <c r="O30" s="29"/>
       <c r="P30" s="29"/>
       <c r="Q30" s="29"/>
       <c r="R30" s="29"/>
       <c r="S30" s="29"/>
       <c r="T30" s="29"/>
       <c r="U30" s="29"/>
       <c r="V30" s="29"/>
       <c r="W30" s="29"/>
       <c r="X30" s="29"/>
       <c r="Y30" s="29"/>
       <c r="Z30" s="29"/>
       <c r="AA30" s="29"/>
       <c r="AB30" s="29"/>
       <c r="AC30" s="29"/>
       <c r="AD30" s="29"/>
@@ -15581,51 +15682,53 @@
       <c r="CY30" s="29"/>
       <c r="CZ30" s="29"/>
       <c r="DA30" s="29"/>
       <c r="DB30" s="29"/>
       <c r="DC30" s="29"/>
       <c r="DD30" s="29"/>
       <c r="DE30" s="29"/>
       <c r="DF30" s="29"/>
       <c r="DG30" s="29"/>
       <c r="DH30" s="29"/>
       <c r="DI30" s="29"/>
     </row>
     <row r="31" spans="1:113" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="28">
         <v>1647654</v>
       </c>
       <c r="C31" s="28">
         <v>1829749</v>
       </c>
       <c r="D31" s="28">
         <v>1926099</v>
       </c>
-      <c r="E31" s="29"/>
+      <c r="E31" s="28">
+        <v>3210470</v>
+      </c>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
       <c r="H31" s="29"/>
       <c r="I31" s="29"/>
       <c r="J31" s="29"/>
       <c r="K31" s="29"/>
       <c r="L31" s="29"/>
       <c r="M31" s="29"/>
       <c r="N31" s="29"/>
       <c r="O31" s="29"/>
       <c r="P31" s="29"/>
       <c r="Q31" s="29"/>
       <c r="R31" s="29"/>
       <c r="S31" s="29"/>
       <c r="T31" s="29"/>
       <c r="U31" s="29"/>
       <c r="V31" s="29"/>
       <c r="W31" s="29"/>
       <c r="X31" s="29"/>
       <c r="Y31" s="29"/>
       <c r="Z31" s="29"/>
       <c r="AA31" s="29"/>
       <c r="AB31" s="29"/>
       <c r="AC31" s="29"/>
       <c r="AD31" s="29"/>
@@ -15704,51 +15807,53 @@
       <c r="CY31" s="29"/>
       <c r="CZ31" s="29"/>
       <c r="DA31" s="29"/>
       <c r="DB31" s="29"/>
       <c r="DC31" s="29"/>
       <c r="DD31" s="29"/>
       <c r="DE31" s="29"/>
       <c r="DF31" s="29"/>
       <c r="DG31" s="29"/>
       <c r="DH31" s="29"/>
       <c r="DI31" s="29"/>
     </row>
     <row r="32" spans="1:113" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A32" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="28">
         <v>3729046</v>
       </c>
       <c r="C32" s="28">
         <v>5004931</v>
       </c>
       <c r="D32" s="28">
         <v>4856095</v>
       </c>
-      <c r="E32" s="29"/>
+      <c r="E32" s="28">
+        <v>5041139</v>
+      </c>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
       <c r="N32" s="29"/>
       <c r="O32" s="29"/>
       <c r="P32" s="29"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="29"/>
       <c r="S32" s="29"/>
       <c r="T32" s="29"/>
       <c r="U32" s="29"/>
       <c r="V32" s="29"/>
       <c r="W32" s="29"/>
       <c r="X32" s="29"/>
       <c r="Y32" s="29"/>
       <c r="Z32" s="29"/>
       <c r="AA32" s="29"/>
       <c r="AB32" s="29"/>
       <c r="AC32" s="29"/>
       <c r="AD32" s="29"/>
@@ -15827,51 +15932,53 @@
       <c r="CY32" s="29"/>
       <c r="CZ32" s="29"/>
       <c r="DA32" s="29"/>
       <c r="DB32" s="29"/>
       <c r="DC32" s="29"/>
       <c r="DD32" s="29"/>
       <c r="DE32" s="29"/>
       <c r="DF32" s="29"/>
       <c r="DG32" s="29"/>
       <c r="DH32" s="29"/>
       <c r="DI32" s="29"/>
     </row>
     <row r="33" spans="1:113" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A33" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="28">
         <v>12155116</v>
       </c>
       <c r="C33" s="28">
         <v>10954101</v>
       </c>
       <c r="D33" s="28">
         <v>11033220</v>
       </c>
-      <c r="E33" s="29"/>
+      <c r="E33" s="28">
+        <v>12177342</v>
+      </c>
       <c r="F33" s="29"/>
       <c r="G33" s="29"/>
       <c r="H33" s="29"/>
       <c r="I33" s="29"/>
       <c r="J33" s="29"/>
       <c r="K33" s="29"/>
       <c r="L33" s="29"/>
       <c r="M33" s="29"/>
       <c r="N33" s="29"/>
       <c r="O33" s="29"/>
       <c r="P33" s="29"/>
       <c r="Q33" s="29"/>
       <c r="R33" s="29"/>
       <c r="S33" s="29"/>
       <c r="T33" s="29"/>
       <c r="U33" s="29"/>
       <c r="V33" s="29"/>
       <c r="W33" s="29"/>
       <c r="X33" s="29"/>
       <c r="Y33" s="29"/>
       <c r="Z33" s="29"/>
       <c r="AA33" s="29"/>
       <c r="AB33" s="29"/>
       <c r="AC33" s="29"/>
       <c r="AD33" s="29"/>
@@ -15950,51 +16057,53 @@
       <c r="CY33" s="29"/>
       <c r="CZ33" s="29"/>
       <c r="DA33" s="29"/>
       <c r="DB33" s="29"/>
       <c r="DC33" s="29"/>
       <c r="DD33" s="29"/>
       <c r="DE33" s="29"/>
       <c r="DF33" s="29"/>
       <c r="DG33" s="29"/>
       <c r="DH33" s="29"/>
       <c r="DI33" s="29"/>
     </row>
     <row r="34" spans="1:113" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A34" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="28">
         <v>867222</v>
       </c>
       <c r="C34" s="28">
         <v>580325</v>
       </c>
       <c r="D34" s="28">
         <v>275859</v>
       </c>
-      <c r="E34" s="29"/>
+      <c r="E34" s="28">
+        <v>85462</v>
+      </c>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="29"/>
       <c r="L34" s="29"/>
       <c r="M34" s="29"/>
       <c r="N34" s="29"/>
       <c r="O34" s="29"/>
       <c r="P34" s="29"/>
       <c r="Q34" s="29"/>
       <c r="R34" s="29"/>
       <c r="S34" s="29"/>
       <c r="T34" s="29"/>
       <c r="U34" s="29"/>
       <c r="V34" s="29"/>
       <c r="W34" s="29"/>
       <c r="X34" s="29"/>
       <c r="Y34" s="29"/>
       <c r="Z34" s="29"/>
       <c r="AA34" s="29"/>
       <c r="AB34" s="29"/>
       <c r="AC34" s="29"/>
       <c r="AD34" s="29"/>
@@ -16073,51 +16182,53 @@
       <c r="CY34" s="29"/>
       <c r="CZ34" s="29"/>
       <c r="DA34" s="29"/>
       <c r="DB34" s="29"/>
       <c r="DC34" s="29"/>
       <c r="DD34" s="29"/>
       <c r="DE34" s="29"/>
       <c r="DF34" s="29"/>
       <c r="DG34" s="29"/>
       <c r="DH34" s="29"/>
       <c r="DI34" s="29"/>
     </row>
     <row r="35" spans="1:113" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="28">
         <v>1810384</v>
       </c>
       <c r="C35" s="28">
         <v>2086649</v>
       </c>
       <c r="D35" s="28">
         <v>460713</v>
       </c>
-      <c r="E35" s="29"/>
+      <c r="E35" s="28">
+        <v>518273</v>
+      </c>
       <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="29"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="29"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="29"/>
       <c r="AC35" s="29"/>
       <c r="AD35" s="29"/>
@@ -16196,51 +16307,53 @@
       <c r="CY35" s="29"/>
       <c r="CZ35" s="29"/>
       <c r="DA35" s="29"/>
       <c r="DB35" s="29"/>
       <c r="DC35" s="29"/>
       <c r="DD35" s="29"/>
       <c r="DE35" s="29"/>
       <c r="DF35" s="29"/>
       <c r="DG35" s="29"/>
       <c r="DH35" s="29"/>
       <c r="DI35" s="29"/>
     </row>
     <row r="36" spans="1:113" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="28" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="28" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="E36" s="29"/>
+      <c r="E36" s="28" t="s">
+        <v>7</v>
+      </c>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="29"/>
       <c r="L36" s="29"/>
       <c r="M36" s="29"/>
       <c r="N36" s="29"/>
       <c r="O36" s="29"/>
       <c r="P36" s="29"/>
       <c r="Q36" s="29"/>
       <c r="R36" s="29"/>
       <c r="S36" s="29"/>
       <c r="T36" s="29"/>
       <c r="U36" s="29"/>
       <c r="V36" s="29"/>
       <c r="W36" s="29"/>
       <c r="X36" s="29"/>
       <c r="Y36" s="29"/>
       <c r="Z36" s="29"/>
       <c r="AA36" s="29"/>
       <c r="AB36" s="29"/>
       <c r="AC36" s="29"/>
       <c r="AD36" s="29"/>
@@ -16319,51 +16432,53 @@
       <c r="CY36" s="29"/>
       <c r="CZ36" s="29"/>
       <c r="DA36" s="29"/>
       <c r="DB36" s="29"/>
       <c r="DC36" s="29"/>
       <c r="DD36" s="29"/>
       <c r="DE36" s="29"/>
       <c r="DF36" s="29"/>
       <c r="DG36" s="29"/>
       <c r="DH36" s="29"/>
       <c r="DI36" s="29"/>
     </row>
     <row r="37" spans="1:113" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A37" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="28">
         <v>676072</v>
       </c>
       <c r="C37" s="28">
         <v>985004</v>
       </c>
       <c r="D37" s="28">
         <v>1726546</v>
       </c>
-      <c r="E37" s="29"/>
+      <c r="E37" s="28">
+        <v>2844275</v>
+      </c>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="29"/>
       <c r="I37" s="29"/>
       <c r="J37" s="29"/>
       <c r="K37" s="29"/>
       <c r="L37" s="29"/>
       <c r="M37" s="29"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="29"/>
       <c r="S37" s="29"/>
       <c r="T37" s="29"/>
       <c r="U37" s="29"/>
       <c r="V37" s="29"/>
       <c r="W37" s="29"/>
       <c r="X37" s="29"/>
       <c r="Y37" s="29"/>
       <c r="Z37" s="29"/>
       <c r="AA37" s="29"/>
       <c r="AB37" s="29"/>
       <c r="AC37" s="29"/>
       <c r="AD37" s="29"/>
@@ -16442,51 +16557,53 @@
       <c r="CY37" s="29"/>
       <c r="CZ37" s="29"/>
       <c r="DA37" s="29"/>
       <c r="DB37" s="29"/>
       <c r="DC37" s="29"/>
       <c r="DD37" s="29"/>
       <c r="DE37" s="29"/>
       <c r="DF37" s="29"/>
       <c r="DG37" s="29"/>
       <c r="DH37" s="29"/>
       <c r="DI37" s="29"/>
     </row>
     <row r="38" spans="1:113" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A38" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="28">
         <v>259569</v>
       </c>
       <c r="C38" s="28">
         <v>312743</v>
       </c>
       <c r="D38" s="28">
         <v>401298</v>
       </c>
-      <c r="E38" s="29"/>
+      <c r="E38" s="28">
+        <v>447765</v>
+      </c>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
       <c r="L38" s="29"/>
       <c r="M38" s="29"/>
       <c r="N38" s="29"/>
       <c r="O38" s="29"/>
       <c r="P38" s="29"/>
       <c r="Q38" s="29"/>
       <c r="R38" s="29"/>
       <c r="S38" s="29"/>
       <c r="T38" s="29"/>
       <c r="U38" s="29"/>
       <c r="V38" s="29"/>
       <c r="W38" s="29"/>
       <c r="X38" s="29"/>
       <c r="Y38" s="29"/>
       <c r="Z38" s="29"/>
       <c r="AA38" s="29"/>
       <c r="AB38" s="29"/>
       <c r="AC38" s="29"/>
       <c r="AD38" s="29"/>
@@ -16565,51 +16682,53 @@
       <c r="CY38" s="29"/>
       <c r="CZ38" s="29"/>
       <c r="DA38" s="29"/>
       <c r="DB38" s="29"/>
       <c r="DC38" s="29"/>
       <c r="DD38" s="29"/>
       <c r="DE38" s="29"/>
       <c r="DF38" s="29"/>
       <c r="DG38" s="29"/>
       <c r="DH38" s="29"/>
       <c r="DI38" s="29"/>
     </row>
     <row r="39" spans="1:113" s="34" customFormat="1" ht="16.5" customHeight="1">
       <c r="A39" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="28">
         <v>1237531</v>
       </c>
       <c r="C39" s="28">
         <v>1363335</v>
       </c>
       <c r="D39" s="28">
         <v>1390583</v>
       </c>
-      <c r="E39" s="29"/>
+      <c r="E39" s="28">
+        <v>977700</v>
+      </c>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="29"/>
       <c r="N39" s="29"/>
       <c r="O39" s="29"/>
       <c r="P39" s="29"/>
       <c r="Q39" s="29"/>
       <c r="R39" s="29"/>
       <c r="S39" s="29"/>
       <c r="T39" s="29"/>
       <c r="U39" s="29"/>
       <c r="V39" s="29"/>
       <c r="W39" s="29"/>
       <c r="X39" s="29"/>
       <c r="Y39" s="29"/>
       <c r="Z39" s="29"/>
       <c r="AA39" s="29"/>
       <c r="AB39" s="29"/>
       <c r="AC39" s="29"/>
       <c r="AD39" s="29"/>
@@ -16688,109 +16807,115 @@
       <c r="CY39" s="29"/>
       <c r="CZ39" s="29"/>
       <c r="DA39" s="29"/>
       <c r="DB39" s="29"/>
       <c r="DC39" s="29"/>
       <c r="DD39" s="29"/>
       <c r="DE39" s="29"/>
       <c r="DF39" s="29"/>
       <c r="DG39" s="29"/>
       <c r="DH39" s="29"/>
       <c r="DI39" s="29"/>
     </row>
     <row r="40" spans="1:113" s="29" customFormat="1" ht="16.5" customHeight="1">
       <c r="A40" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="28" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="28" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="28">
         <v>1885009</v>
       </c>
+      <c r="E40" s="28">
+        <v>5661119</v>
+      </c>
     </row>
     <row r="41" spans="1:113" ht="16.5" customHeight="1">
       <c r="A41" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="28">
         <v>5066985</v>
       </c>
       <c r="C41" s="28">
         <v>7031581</v>
       </c>
       <c r="D41" s="28">
         <v>9405625</v>
       </c>
-      <c r="E41" s="29"/>
+      <c r="E41" s="28">
+        <v>6783861</v>
+      </c>
       <c r="F41" s="29"/>
       <c r="G41" s="29"/>
       <c r="H41" s="29"/>
       <c r="I41" s="29"/>
       <c r="J41" s="29"/>
       <c r="K41" s="29"/>
       <c r="L41" s="29"/>
       <c r="M41" s="29"/>
       <c r="N41" s="29"/>
       <c r="O41" s="29"/>
       <c r="P41" s="29"/>
       <c r="Q41" s="29"/>
       <c r="R41" s="29"/>
       <c r="S41" s="29"/>
       <c r="T41" s="29"/>
       <c r="U41" s="29"/>
       <c r="V41" s="29"/>
       <c r="W41" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="42" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DU42"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+    <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
     <col min="2" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="1" customWidth="1"/>
-    <col min="5" max="8" width="11" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11" style="1" customWidth="1"/>
     <col min="9" max="20" width="11.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="12.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.28515625" style="1" customWidth="1"/>
     <col min="23" max="23" width="11.140625" style="1" customWidth="1"/>
     <col min="24" max="125" width="9.140625" style="29"/>
     <col min="126" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:125" ht="15.75" customHeight="1">
       <c r="A1" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="68"/>
       <c r="C1" s="68"/>
       <c r="D1" s="68"/>
       <c r="E1" s="68"/>
       <c r="F1" s="68"/>
       <c r="G1" s="68"/>
       <c r="H1" s="68"/>
       <c r="I1" s="68"/>
       <c r="J1" s="68"/>
       <c r="K1" s="68"/>
       <c r="L1" s="68"/>
       <c r="M1" s="68"/>
       <c r="N1" s="68"/>
@@ -20321,66 +20446,69 @@
         <v>7494406</v>
       </c>
       <c r="V24" s="25">
         <v>8056773</v>
       </c>
       <c r="W24" s="67">
         <v>9130851</v>
       </c>
     </row>
     <row r="25" spans="1:125">
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="29"/>
       <c r="N25" s="29"/>
       <c r="O25" s="29"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="29"/>
       <c r="S25" s="29"/>
       <c r="T25" s="29"/>
       <c r="U25" s="29"/>
       <c r="V25" s="29"/>
       <c r="W25" s="29"/>
     </row>
     <row r="27" spans="1:125" ht="13.5" thickBot="1">
-      <c r="D27" s="3" t="s">
+      <c r="D27" s="3"/>
+      <c r="E27" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:125" s="12" customFormat="1" ht="13.5" thickBot="1">
       <c r="A28" s="5"/>
       <c r="B28" s="10">
         <v>2022</v>
       </c>
       <c r="C28" s="10">
         <v>2023</v>
       </c>
       <c r="D28" s="10">
         <v>2024</v>
       </c>
-      <c r="E28" s="11"/>
+      <c r="E28" s="10">
+        <v>2025</v>
+      </c>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="11"/>
       <c r="O28" s="11"/>
       <c r="P28" s="11"/>
       <c r="Q28" s="11"/>
       <c r="R28" s="11"/>
       <c r="S28" s="11"/>
       <c r="T28" s="11"/>
       <c r="U28" s="11"/>
       <c r="V28" s="11"/>
       <c r="W28" s="11"/>
       <c r="X28" s="11"/>
       <c r="Y28" s="11"/>
       <c r="Z28" s="11"/>
       <c r="AA28" s="11"/>
       <c r="AB28" s="11"/>
       <c r="AC28" s="11"/>
       <c r="AD28" s="11"/>
@@ -20471,51 +20599,53 @@
       <c r="DK28" s="11"/>
       <c r="DL28" s="11"/>
       <c r="DM28" s="11"/>
       <c r="DN28" s="11"/>
       <c r="DO28" s="11"/>
       <c r="DP28" s="11"/>
       <c r="DQ28" s="11"/>
       <c r="DR28" s="11"/>
       <c r="DS28" s="11"/>
       <c r="DT28" s="11"/>
       <c r="DU28" s="11"/>
     </row>
     <row r="29" spans="1:125" s="20" customFormat="1" ht="23.25" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="38">
         <v>801827224</v>
       </c>
       <c r="C29" s="38">
         <v>995172324</v>
       </c>
       <c r="D29" s="38">
         <v>1078717552</v>
       </c>
-      <c r="E29" s="19"/>
+      <c r="E29" s="38">
+        <v>1190483794</v>
+      </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
       <c r="L29" s="19"/>
       <c r="M29" s="19"/>
       <c r="N29" s="19"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="19"/>
       <c r="R29" s="19"/>
       <c r="S29" s="19"/>
       <c r="T29" s="19"/>
       <c r="U29" s="19"/>
       <c r="V29" s="19"/>
       <c r="W29" s="19"/>
       <c r="X29" s="19"/>
       <c r="Y29" s="19"/>
       <c r="Z29" s="19"/>
       <c r="AA29" s="19"/>
       <c r="AB29" s="19"/>
       <c r="AC29" s="19"/>
       <c r="AD29" s="19"/>
@@ -20606,51 +20736,53 @@
       <c r="DK29" s="19"/>
       <c r="DL29" s="19"/>
       <c r="DM29" s="19"/>
       <c r="DN29" s="19"/>
       <c r="DO29" s="19"/>
       <c r="DP29" s="19"/>
       <c r="DQ29" s="19"/>
       <c r="DR29" s="19"/>
       <c r="DS29" s="19"/>
       <c r="DT29" s="19"/>
       <c r="DU29" s="19"/>
     </row>
     <row r="30" spans="1:125" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A30" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="22">
         <v>619780762</v>
       </c>
       <c r="C30" s="22">
         <v>770177514</v>
       </c>
       <c r="D30" s="22">
         <v>862389314</v>
       </c>
-      <c r="E30" s="29"/>
+      <c r="E30" s="22">
+        <v>1004152948</v>
+      </c>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
       <c r="O30" s="29"/>
       <c r="P30" s="29"/>
       <c r="Q30" s="29"/>
       <c r="R30" s="29"/>
       <c r="S30" s="29"/>
       <c r="T30" s="29"/>
       <c r="U30" s="29"/>
       <c r="V30" s="29"/>
       <c r="W30" s="29"/>
       <c r="X30" s="29"/>
       <c r="Y30" s="29"/>
       <c r="Z30" s="29"/>
       <c r="AA30" s="29"/>
       <c r="AB30" s="29"/>
       <c r="AC30" s="29"/>
       <c r="AD30" s="29"/>
@@ -20741,51 +20873,53 @@
       <c r="DK30" s="29"/>
       <c r="DL30" s="29"/>
       <c r="DM30" s="29"/>
       <c r="DN30" s="29"/>
       <c r="DO30" s="29"/>
       <c r="DP30" s="29"/>
       <c r="DQ30" s="29"/>
       <c r="DR30" s="29"/>
       <c r="DS30" s="29"/>
       <c r="DT30" s="29"/>
       <c r="DU30" s="29"/>
     </row>
     <row r="31" spans="1:125" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="22">
         <v>40469178</v>
       </c>
       <c r="C31" s="22">
         <v>48128216</v>
       </c>
       <c r="D31" s="22">
         <v>38761215</v>
       </c>
-      <c r="E31" s="29"/>
+      <c r="E31" s="22">
+        <v>36655352</v>
+      </c>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
       <c r="H31" s="29"/>
       <c r="I31" s="29"/>
       <c r="J31" s="29"/>
       <c r="K31" s="29"/>
       <c r="L31" s="29"/>
       <c r="M31" s="29"/>
       <c r="N31" s="29"/>
       <c r="O31" s="29"/>
       <c r="P31" s="29"/>
       <c r="Q31" s="29"/>
       <c r="R31" s="29"/>
       <c r="S31" s="29"/>
       <c r="T31" s="29"/>
       <c r="U31" s="29"/>
       <c r="V31" s="29"/>
       <c r="W31" s="29"/>
       <c r="X31" s="29"/>
       <c r="Y31" s="29"/>
       <c r="Z31" s="29"/>
       <c r="AA31" s="29"/>
       <c r="AB31" s="29"/>
       <c r="AC31" s="29"/>
       <c r="AD31" s="29"/>
@@ -20876,51 +21010,53 @@
       <c r="DK31" s="29"/>
       <c r="DL31" s="29"/>
       <c r="DM31" s="29"/>
       <c r="DN31" s="29"/>
       <c r="DO31" s="29"/>
       <c r="DP31" s="29"/>
       <c r="DQ31" s="29"/>
       <c r="DR31" s="29"/>
       <c r="DS31" s="29"/>
       <c r="DT31" s="29"/>
       <c r="DU31" s="29"/>
     </row>
     <row r="32" spans="1:125" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A32" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="22">
         <v>43843984</v>
       </c>
       <c r="C32" s="22">
         <v>53697252</v>
       </c>
       <c r="D32" s="22">
         <v>62973829</v>
       </c>
-      <c r="E32" s="29"/>
+      <c r="E32" s="22">
+        <v>13986218</v>
+      </c>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
       <c r="N32" s="29"/>
       <c r="O32" s="29"/>
       <c r="P32" s="29"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="29"/>
       <c r="S32" s="29"/>
       <c r="T32" s="29"/>
       <c r="U32" s="29"/>
       <c r="V32" s="29"/>
       <c r="W32" s="29"/>
       <c r="X32" s="29"/>
       <c r="Y32" s="29"/>
       <c r="Z32" s="29"/>
       <c r="AA32" s="29"/>
       <c r="AB32" s="29"/>
       <c r="AC32" s="29"/>
       <c r="AD32" s="29"/>
@@ -21011,51 +21147,53 @@
       <c r="DK32" s="29"/>
       <c r="DL32" s="29"/>
       <c r="DM32" s="29"/>
       <c r="DN32" s="29"/>
       <c r="DO32" s="29"/>
       <c r="DP32" s="29"/>
       <c r="DQ32" s="29"/>
       <c r="DR32" s="29"/>
       <c r="DS32" s="29"/>
       <c r="DT32" s="29"/>
       <c r="DU32" s="29"/>
     </row>
     <row r="33" spans="1:125" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A33" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="22">
         <v>12361399</v>
       </c>
       <c r="C33" s="22">
         <v>15037291</v>
       </c>
       <c r="D33" s="22">
         <v>17949198</v>
       </c>
-      <c r="E33" s="29"/>
+      <c r="E33" s="22">
+        <v>24394670</v>
+      </c>
       <c r="F33" s="29"/>
       <c r="G33" s="29"/>
       <c r="H33" s="29"/>
       <c r="I33" s="29"/>
       <c r="J33" s="29"/>
       <c r="K33" s="29"/>
       <c r="L33" s="29"/>
       <c r="M33" s="29"/>
       <c r="N33" s="29"/>
       <c r="O33" s="29"/>
       <c r="P33" s="29"/>
       <c r="Q33" s="29"/>
       <c r="R33" s="29"/>
       <c r="S33" s="29"/>
       <c r="T33" s="29"/>
       <c r="U33" s="29"/>
       <c r="V33" s="29"/>
       <c r="W33" s="29"/>
       <c r="X33" s="29"/>
       <c r="Y33" s="29"/>
       <c r="Z33" s="29"/>
       <c r="AA33" s="29"/>
       <c r="AB33" s="29"/>
       <c r="AC33" s="29"/>
       <c r="AD33" s="29"/>
@@ -21146,51 +21284,53 @@
       <c r="DK33" s="29"/>
       <c r="DL33" s="29"/>
       <c r="DM33" s="29"/>
       <c r="DN33" s="29"/>
       <c r="DO33" s="29"/>
       <c r="DP33" s="29"/>
       <c r="DQ33" s="29"/>
       <c r="DR33" s="29"/>
       <c r="DS33" s="29"/>
       <c r="DT33" s="29"/>
       <c r="DU33" s="29"/>
     </row>
     <row r="34" spans="1:125" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="22">
         <v>28518749</v>
       </c>
       <c r="C34" s="22">
         <v>37338404</v>
       </c>
       <c r="D34" s="22">
         <v>43793646</v>
       </c>
-      <c r="E34" s="29"/>
+      <c r="E34" s="22">
+        <v>43798735</v>
+      </c>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="29"/>
       <c r="L34" s="29"/>
       <c r="M34" s="29"/>
       <c r="N34" s="29"/>
       <c r="O34" s="29"/>
       <c r="P34" s="29"/>
       <c r="Q34" s="29"/>
       <c r="R34" s="29"/>
       <c r="S34" s="29"/>
       <c r="T34" s="29"/>
       <c r="U34" s="29"/>
       <c r="V34" s="29"/>
       <c r="W34" s="29"/>
       <c r="X34" s="29"/>
       <c r="Y34" s="29"/>
       <c r="Z34" s="29"/>
       <c r="AA34" s="29"/>
       <c r="AB34" s="29"/>
       <c r="AC34" s="29"/>
       <c r="AD34" s="29"/>
@@ -21281,51 +21421,53 @@
       <c r="DK34" s="29"/>
       <c r="DL34" s="29"/>
       <c r="DM34" s="29"/>
       <c r="DN34" s="29"/>
       <c r="DO34" s="29"/>
       <c r="DP34" s="29"/>
       <c r="DQ34" s="29"/>
       <c r="DR34" s="29"/>
       <c r="DS34" s="29"/>
       <c r="DT34" s="29"/>
       <c r="DU34" s="29"/>
     </row>
     <row r="35" spans="1:125" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="22">
         <v>5898711</v>
       </c>
       <c r="C35" s="22">
         <v>5078858</v>
       </c>
       <c r="D35" s="22">
         <v>2743304</v>
       </c>
-      <c r="E35" s="29"/>
+      <c r="E35" s="22">
+        <v>3125511</v>
+      </c>
       <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="29"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="29"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="29"/>
       <c r="AC35" s="29"/>
       <c r="AD35" s="29"/>
@@ -21416,51 +21558,53 @@
       <c r="DK35" s="29"/>
       <c r="DL35" s="29"/>
       <c r="DM35" s="29"/>
       <c r="DN35" s="29"/>
       <c r="DO35" s="29"/>
       <c r="DP35" s="29"/>
       <c r="DQ35" s="29"/>
       <c r="DR35" s="29"/>
       <c r="DS35" s="29"/>
       <c r="DT35" s="29"/>
       <c r="DU35" s="29"/>
     </row>
     <row r="36" spans="1:125" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="22">
         <v>11494360</v>
       </c>
       <c r="C36" s="22">
         <v>15186439</v>
       </c>
       <c r="D36" s="22">
         <v>6755899</v>
       </c>
-      <c r="E36" s="29"/>
+      <c r="E36" s="22">
+        <v>9833272</v>
+      </c>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="29"/>
       <c r="L36" s="29"/>
       <c r="M36" s="29"/>
       <c r="N36" s="29"/>
       <c r="O36" s="29"/>
       <c r="P36" s="29"/>
       <c r="Q36" s="29"/>
       <c r="R36" s="29"/>
       <c r="S36" s="29"/>
       <c r="T36" s="29"/>
       <c r="U36" s="29"/>
       <c r="V36" s="29"/>
       <c r="W36" s="29"/>
       <c r="X36" s="29"/>
       <c r="Y36" s="29"/>
       <c r="Z36" s="29"/>
       <c r="AA36" s="29"/>
       <c r="AB36" s="29"/>
       <c r="AC36" s="29"/>
       <c r="AD36" s="29"/>
@@ -21551,51 +21695,53 @@
       <c r="DK36" s="29"/>
       <c r="DL36" s="29"/>
       <c r="DM36" s="29"/>
       <c r="DN36" s="29"/>
       <c r="DO36" s="29"/>
       <c r="DP36" s="29"/>
       <c r="DQ36" s="29"/>
       <c r="DR36" s="29"/>
       <c r="DS36" s="29"/>
       <c r="DT36" s="29"/>
       <c r="DU36" s="29"/>
     </row>
     <row r="37" spans="1:125" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A37" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>7</v>
       </c>
       <c r="C37" s="22" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="22">
         <v>752448</v>
       </c>
-      <c r="E37" s="29"/>
+      <c r="E37" s="22">
+        <v>100000</v>
+      </c>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="29"/>
       <c r="I37" s="29"/>
       <c r="J37" s="29"/>
       <c r="K37" s="29"/>
       <c r="L37" s="29"/>
       <c r="M37" s="29"/>
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="29"/>
       <c r="S37" s="29"/>
       <c r="T37" s="29"/>
       <c r="U37" s="29"/>
       <c r="V37" s="29"/>
       <c r="W37" s="29"/>
       <c r="X37" s="29"/>
       <c r="Y37" s="29"/>
       <c r="Z37" s="29"/>
       <c r="AA37" s="29"/>
       <c r="AB37" s="29"/>
       <c r="AC37" s="29"/>
       <c r="AD37" s="29"/>
@@ -21686,51 +21832,53 @@
       <c r="DK37" s="29"/>
       <c r="DL37" s="29"/>
       <c r="DM37" s="29"/>
       <c r="DN37" s="29"/>
       <c r="DO37" s="29"/>
       <c r="DP37" s="29"/>
       <c r="DQ37" s="29"/>
       <c r="DR37" s="29"/>
       <c r="DS37" s="29"/>
       <c r="DT37" s="29"/>
       <c r="DU37" s="29"/>
     </row>
     <row r="38" spans="1:125" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A38" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="22">
         <v>2553249</v>
       </c>
       <c r="C38" s="22">
         <v>4166751</v>
       </c>
       <c r="D38" s="22">
         <v>4332749</v>
       </c>
-      <c r="E38" s="29"/>
+      <c r="E38" s="22">
+        <v>5127665</v>
+      </c>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
       <c r="L38" s="29"/>
       <c r="M38" s="29"/>
       <c r="N38" s="29"/>
       <c r="O38" s="29"/>
       <c r="P38" s="29"/>
       <c r="Q38" s="29"/>
       <c r="R38" s="29"/>
       <c r="S38" s="29"/>
       <c r="T38" s="29"/>
       <c r="U38" s="29"/>
       <c r="V38" s="29"/>
       <c r="W38" s="29"/>
       <c r="X38" s="29"/>
       <c r="Y38" s="29"/>
       <c r="Z38" s="29"/>
       <c r="AA38" s="29"/>
       <c r="AB38" s="29"/>
       <c r="AC38" s="29"/>
       <c r="AD38" s="29"/>
@@ -21821,51 +21969,53 @@
       <c r="DK38" s="29"/>
       <c r="DL38" s="29"/>
       <c r="DM38" s="29"/>
       <c r="DN38" s="29"/>
       <c r="DO38" s="29"/>
       <c r="DP38" s="29"/>
       <c r="DQ38" s="29"/>
       <c r="DR38" s="29"/>
       <c r="DS38" s="29"/>
       <c r="DT38" s="29"/>
       <c r="DU38" s="29"/>
     </row>
     <row r="39" spans="1:125" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A39" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="22">
         <v>9861435</v>
       </c>
       <c r="C39" s="22">
         <v>12903088</v>
       </c>
       <c r="D39" s="22">
         <v>14901868</v>
       </c>
-      <c r="E39" s="29"/>
+      <c r="E39" s="22">
+        <v>15577378</v>
+      </c>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="29"/>
       <c r="N39" s="29"/>
       <c r="O39" s="29"/>
       <c r="P39" s="29"/>
       <c r="Q39" s="29"/>
       <c r="R39" s="29"/>
       <c r="S39" s="29"/>
       <c r="T39" s="29"/>
       <c r="U39" s="29"/>
       <c r="V39" s="29"/>
       <c r="W39" s="29"/>
       <c r="X39" s="29"/>
       <c r="Y39" s="29"/>
       <c r="Z39" s="29"/>
       <c r="AA39" s="29"/>
       <c r="AB39" s="29"/>
       <c r="AC39" s="29"/>
       <c r="AD39" s="29"/>
@@ -21956,51 +22106,53 @@
       <c r="DK39" s="29"/>
       <c r="DL39" s="29"/>
       <c r="DM39" s="29"/>
       <c r="DN39" s="29"/>
       <c r="DO39" s="29"/>
       <c r="DP39" s="29"/>
       <c r="DQ39" s="29"/>
       <c r="DR39" s="29"/>
       <c r="DS39" s="29"/>
       <c r="DT39" s="29"/>
       <c r="DU39" s="29"/>
     </row>
     <row r="40" spans="1:125" s="34" customFormat="1" ht="16.5" customHeight="1">
       <c r="A40" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="22">
         <v>14762596</v>
       </c>
       <c r="C40" s="22">
         <v>18361855</v>
       </c>
       <c r="D40" s="22">
         <v>2251448</v>
       </c>
-      <c r="E40" s="29"/>
+      <c r="E40" s="22">
+        <v>9395927</v>
+      </c>
       <c r="F40" s="29"/>
       <c r="G40" s="29"/>
       <c r="H40" s="29"/>
       <c r="I40" s="29"/>
       <c r="J40" s="29"/>
       <c r="K40" s="29"/>
       <c r="L40" s="29"/>
       <c r="M40" s="29"/>
       <c r="N40" s="29"/>
       <c r="O40" s="29"/>
       <c r="P40" s="29"/>
       <c r="Q40" s="29"/>
       <c r="R40" s="29"/>
       <c r="S40" s="29"/>
       <c r="T40" s="29"/>
       <c r="U40" s="29"/>
       <c r="V40" s="29"/>
       <c r="W40" s="29"/>
       <c r="X40" s="29"/>
       <c r="Y40" s="29"/>
       <c r="Z40" s="29"/>
       <c r="AA40" s="29"/>
       <c r="AB40" s="29"/>
       <c r="AC40" s="29"/>
       <c r="AD40" s="29"/>
@@ -22091,121 +22243,139 @@
       <c r="DK40" s="29"/>
       <c r="DL40" s="29"/>
       <c r="DM40" s="29"/>
       <c r="DN40" s="29"/>
       <c r="DO40" s="29"/>
       <c r="DP40" s="29"/>
       <c r="DQ40" s="29"/>
       <c r="DR40" s="29"/>
       <c r="DS40" s="29"/>
       <c r="DT40" s="29"/>
       <c r="DU40" s="29"/>
     </row>
     <row r="41" spans="1:125" s="29" customFormat="1" ht="16.5" customHeight="1">
       <c r="A41" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="22" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="22">
         <v>5037944</v>
       </c>
+      <c r="E41" s="22">
+        <v>5701150</v>
+      </c>
     </row>
     <row r="42" spans="1:125" ht="16.5" customHeight="1">
       <c r="A42" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="22">
         <v>12282802</v>
       </c>
       <c r="C42" s="22">
         <v>15096656</v>
       </c>
       <c r="D42" s="22">
         <v>16074691</v>
       </c>
-      <c r="E42" s="29"/>
+      <c r="E42" s="22">
+        <v>18634969</v>
+      </c>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
       <c r="I42" s="29"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
       <c r="N42" s="29"/>
       <c r="O42" s="29"/>
       <c r="P42" s="29"/>
       <c r="Q42" s="29"/>
       <c r="R42" s="29"/>
       <c r="S42" s="29"/>
       <c r="T42" s="29"/>
       <c r="U42" s="29"/>
       <c r="V42" s="29"/>
       <c r="W42" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="45" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>всего</vt:lpstr>
       <vt:lpstr>продовольст</vt:lpstr>
       <vt:lpstr>непродовольст</vt:lpstr>
       <vt:lpstr>торгующие предприятия</vt:lpstr>
       <vt:lpstr>ИП, включая торгующих на рынках</vt:lpstr>
+      <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>всего!Область_печати</vt:lpstr>
       <vt:lpstr>'ИП, включая торгующих на рынках'!Область_печати</vt:lpstr>
       <vt:lpstr>непродовольст!Область_печати</vt:lpstr>
       <vt:lpstr>продовольст!Область_печати</vt:lpstr>
       <vt:lpstr>'торгующие предприятия'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>